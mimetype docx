--- v0 (2025-12-03)
+++ v1 (2026-07-28)
@@ -1,2405 +1,9144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="283347B5" w14:textId="77777777" w:rsidR="00F70AF6" w:rsidRPr="00193A06" w:rsidRDefault="001F22DF">
-      <w:pPr>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2526"/>
+        <w:gridCol w:w="7940"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C003FA" w14:paraId="09F570BF" w14:textId="77777777" w:rsidTr="00C003FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="460B59AF" w14:textId="77777777" w:rsidR="00C003FA" w:rsidRDefault="00C003FA" w:rsidP="00755540">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="600161F7" wp14:editId="6CB58517">
+                  <wp:extent cx="1464718" cy="619125"/>
+                  <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+                  <wp:docPr id="1" name="Picture 1">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name="Picture 1">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1540808" cy="651288"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7C5C80" w14:textId="77777777" w:rsidR="00C003FA" w:rsidRPr="00AC0923" w:rsidRDefault="00C003FA" w:rsidP="00AA6527">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AA6527">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For Managers: </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6527" w:rsidRPr="00AA6527">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6527">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">reparing an effective induction </w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6527" w:rsidRPr="00AA6527">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="44"/>
+              </w:rPr>
+              <w:t>&amp; checklist</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="27F3057D" w14:textId="77777777" w:rsidR="00C003FA" w:rsidRDefault="00C003FA">
+      <w:pPr>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3126456F" w14:textId="1ED00011" w:rsidR="00ED62E3" w:rsidRDefault="00D834D6" w:rsidP="006E006F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2C8B8D7E" wp14:editId="00BFD2D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>786130</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3524250" cy="2238375"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapTight wrapText="bothSides">
+                  <wp:wrapPolygon edited="0">
+                    <wp:start x="0" y="0"/>
+                    <wp:lineTo x="0" y="21692"/>
+                    <wp:lineTo x="21600" y="21692"/>
+                    <wp:lineTo x="21600" y="0"/>
+                    <wp:lineTo x="0" y="0"/>
+                  </wp:wrapPolygon>
+                </wp:wrapTight>
+                <wp:docPr id="10" name="Text Box 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3524250" cy="2238375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:schemeClr val="bg1">
+                            <a:lumMod val="95000"/>
+                          </a:schemeClr>
+                        </a:solidFill>
+                        <a:ln w="19050">
+                          <a:solidFill>
+                            <a:schemeClr val="bg1">
+                              <a:lumMod val="75000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="217FDF39" w14:textId="77777777" w:rsidR="00517EEA" w:rsidRDefault="00517EEA" w:rsidP="00517EEA">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00517EEA">
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>Benefits of an effective induction include</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:b/>
+                              </w:rPr>
+                              <w:t>:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="41A35A49" w14:textId="77777777" w:rsidR="00517EEA" w:rsidRDefault="00517EEA" w:rsidP="008729DC">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00517EEA">
+                              <w:rPr>
+                                <w:noProof/>
+                                <w:lang w:eastAsia="en-GB"/>
+                              </w:rPr>
+                              <w:drawing>
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38F351DA" wp14:editId="6B46F2D0">
+                                  <wp:extent cx="3467100" cy="1714500"/>
+                                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                                  <wp:docPr id="12" name="Picture 12" descr="50% greater productivity levels from new starters&#10;&#10;54% rise on retention rates of new starters&#10;&#10;69% increase in likelihood of employees remaining with the company for at least 3 years"/>
+                                  <wp:cNvGraphicFramePr>
+                                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                                  </wp:cNvGraphicFramePr>
+                                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                        <pic:nvPicPr>
+                                          <pic:cNvPr id="12" name="Picture 12" descr="50% greater productivity levels from new starters&#10;&#10;54% rise on retention rates of new starters&#10;&#10;69% increase in likelihood of employees remaining with the company for at least 3 years"/>
+                                          <pic:cNvPicPr>
+                                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                          </pic:cNvPicPr>
+                                        </pic:nvPicPr>
+                                        <pic:blipFill rotWithShape="1">
+                                          <a:blip r:embed="rId12">
+                                            <a:extLst>
+                                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                              </a:ext>
+                                            </a:extLst>
+                                          </a:blip>
+                                          <a:srcRect b="6736"/>
+                                          <a:stretch/>
+                                        </pic:blipFill>
+                                        <pic:spPr bwMode="auto">
+                                          <a:xfrm>
+                                            <a:off x="0" y="0"/>
+                                            <a:ext cx="3467100" cy="1714500"/>
+                                          </a:xfrm>
+                                          <a:prstGeom prst="rect">
+                                            <a:avLst/>
+                                          </a:prstGeom>
+                                          <a:noFill/>
+                                          <a:ln>
+                                            <a:noFill/>
+                                          </a:ln>
+                                          <a:extLst>
+                                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                            </a:ext>
+                                          </a:extLst>
+                                        </pic:spPr>
+                                      </pic:pic>
+                                    </a:graphicData>
+                                  </a:graphic>
+                                </wp:inline>
+                              </w:drawing>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="32CB6E6C" w14:textId="77777777" w:rsidR="008729DC" w:rsidRPr="008729DC" w:rsidRDefault="008729DC" w:rsidP="008729DC">
+                            <w:pPr>
+                              <w:spacing w:after="0"/>
+                              <w:jc w:val="right"/>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="008729DC">
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="16"/>
+                              </w:rPr>
+                              <w:t>Source: Acevedo &amp; Yancy (2011)</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="2C8B8D7E" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 10" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:226.3pt;margin-top:61.9pt;width:277.5pt;height:176.25pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnvroFRAIAAMYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X+w4ydoYcYosRYYB&#10;WVsgHXpWZDk2IIuapMTOfv0o2Xm022EodpFJkeLj40fP7tpakoMwtgKV0eEgpkQoDnmldhn98bz6&#10;dEuJdUzlTIISGT0KS+/mHz/MGp2KBEqQuTAEgyibNjqjpXM6jSLLS1EzOwAtFBoLMDVzqJpdlBvW&#10;YPRaRkkcf44aMLk2wIW1eHvfGek8xC8Kwd1jUVjhiMwo1ubCacK59Wc0n7F0Z5guK96Xwd5RRc0q&#10;hUnPoe6ZY2Rvqj9C1RU3YKFwAw51BEVRcRF6wG6G8ZtuNiXTIvSC4Fh9hsn+v7D84bDRT4a49gu0&#10;OEAPSKNtavHS99MWpvZfrJSgHSE8nmETrSMcL0eTZJxM0MTRliSj29HNxMeJLs+1se6rgJp4IaMG&#10;5xLgYoe1dZ3rycVnsyCrfFVJGRTPBbGUhhwYTnG7G4ancl9/h7y7m07iOMwSUwbqePdQwKtIUpEG&#10;e5zGWOx70tz8SxosQSrMfUHRS67dtj20W8iPiLiBjoxW81WFqKyZdU/MIPsQSdwo94hHIQErhl6i&#10;pATz62/33h9JgVZKGmRzRu3PPTOCEvlNIV2mw/HY0z8o48lNgoq5tmyvLWpfLwGhHuLuah5E7+/k&#10;SSwM1C+4eAufFU1MccydUXcSl67bMVxcLhaL4ISE18yt1UZzH9oPwM/8uX1hRvfEcMipBzjxnqVv&#10;+NH5+pcKFnsHRRXI4wHuUO1xx2UJ0+8X22/jtR68Lr+f+W8AAAD//wMAUEsDBBQABgAIAAAAIQBR&#10;hjtE3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqENL0irEqRAIThxo&#10;ilq4ufGSWMTrKHbTwNeznOC4M6PZecV6cp0YcQjWk4LrWQICqfbGUqPgdft4tQIRoiajO0+o4AsD&#10;rMvzs0Lnxp9og2MVG8ElFHKtoI2xz6UMdYtOh5nvkdj78IPTkc+hkWbQJy53nZwnSSadtsQfWt3j&#10;fYv1Z3V0Ct69eX5Z7u1ov7Mns3vYVqu31ip1eTHd3YKIOMW/MPzO5+lQ8qaDP5IJolPAIJHV+YIB&#10;2E7TlJWDgptltgBZFvI/QPkDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAp766BUQCAADG&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAUYY7RN4A&#10;AAAIAQAADwAAAAAAAAAAAAAAAACeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="#f2f2f2 [3052]" strokecolor="#bfbfbf [2412]" strokeweight="1.5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="217FDF39" w14:textId="77777777" w:rsidR="00517EEA" w:rsidRDefault="00517EEA" w:rsidP="00517EEA">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00517EEA">
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>Benefits of an effective induction include</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:b/>
+                        </w:rPr>
+                        <w:t>:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="41A35A49" w14:textId="77777777" w:rsidR="00517EEA" w:rsidRDefault="00517EEA" w:rsidP="008729DC">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00517EEA">
+                        <w:rPr>
+                          <w:noProof/>
+                          <w:lang w:eastAsia="en-GB"/>
+                        </w:rPr>
+                        <w:drawing>
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38F351DA" wp14:editId="6B46F2D0">
+                            <wp:extent cx="3467100" cy="1714500"/>
+                            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                            <wp:docPr id="12" name="Picture 12" descr="50% greater productivity levels from new starters&#10;&#10;54% rise on retention rates of new starters&#10;&#10;69% increase in likelihood of employees remaining with the company for at least 3 years"/>
+                            <wp:cNvGraphicFramePr>
+                              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                            </wp:cNvGraphicFramePr>
+                            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                                  <pic:nvPicPr>
+                                    <pic:cNvPr id="12" name="Picture 12" descr="50% greater productivity levels from new starters&#10;&#10;54% rise on retention rates of new starters&#10;&#10;69% increase in likelihood of employees remaining with the company for at least 3 years"/>
+                                    <pic:cNvPicPr>
+                                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                                    </pic:cNvPicPr>
+                                  </pic:nvPicPr>
+                                  <pic:blipFill rotWithShape="1">
+                                    <a:blip r:embed="rId12">
+                                      <a:extLst>
+                                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                        </a:ext>
+                                      </a:extLst>
+                                    </a:blip>
+                                    <a:srcRect b="6736"/>
+                                    <a:stretch/>
+                                  </pic:blipFill>
+                                  <pic:spPr bwMode="auto">
+                                    <a:xfrm>
+                                      <a:off x="0" y="0"/>
+                                      <a:ext cx="3467100" cy="1714500"/>
+                                    </a:xfrm>
+                                    <a:prstGeom prst="rect">
+                                      <a:avLst/>
+                                    </a:prstGeom>
+                                    <a:noFill/>
+                                    <a:ln>
+                                      <a:noFill/>
+                                    </a:ln>
+                                    <a:extLst>
+                                      <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                                        <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                                      </a:ext>
+                                    </a:extLst>
+                                  </pic:spPr>
+                                </pic:pic>
+                              </a:graphicData>
+                            </a:graphic>
+                          </wp:inline>
+                        </w:drawing>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="32CB6E6C" w14:textId="77777777" w:rsidR="008729DC" w:rsidRPr="008729DC" w:rsidRDefault="008729DC" w:rsidP="008729DC">
+                      <w:pPr>
+                        <w:spacing w:after="0"/>
+                        <w:jc w:val="right"/>
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="008729DC">
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="16"/>
+                        </w:rPr>
+                        <w:t>Source: Acevedo &amp; Yancy (2011)</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="tight" anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00ED62E3">
+        <w:t xml:space="preserve">For many, the prospect of a new job in a new organisation or area is a daunting one. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED62E3" w:rsidRPr="00ED62E3">
+        <w:t xml:space="preserve">An employee’s first impressions of </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED62E3">
+        <w:t>the University will have</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED62E3" w:rsidRPr="00ED62E3">
+        <w:t xml:space="preserve"> a significant impact on their integration within the team and their level of job satisfaction. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED62E3">
+        <w:t xml:space="preserve">A good induction programme will help integrate new </w:t>
+      </w:r>
+      <w:r w:rsidR="6F8FF326">
+        <w:t xml:space="preserve">colleagues </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED62E3">
+        <w:t xml:space="preserve">into the University and help them settle in more quickly into their job, resulting in more effective performance at an earlier stage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24426F92" w14:textId="77777777" w:rsidR="008729DC" w:rsidRDefault="008729DC" w:rsidP="00EB52B4">
+      <w:pPr>
+        <w:spacing w:before="260"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00193A06">
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>New Staff</w:t>
-[...17 lines deleted...]
-        <w:t>s</w:t>
+        <w:t>Take the time and forward plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5252A02D" w14:textId="77777777" w:rsidR="00C91FEC" w:rsidRDefault="00C91FEC" w:rsidP="00ED4F60">
-[...4 lines deleted...]
-        <w:t>These two forms – the New Staff Induction Checklist and the Induction Training and Development Plan – are designed to ensure the employee receives the information and support required to help them to settle into their new role</w:t>
+    <w:p w14:paraId="23BEE904" w14:textId="77777777" w:rsidR="006E006F" w:rsidRDefault="008729DC" w:rsidP="006E006F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008729DC">
+        <w:t xml:space="preserve">There’s no getting around it, the induction process does take time to do well.  Getting it right ensures that your new employee is engaged and productive sooner and can prevent issues </w:t>
       </w:r>
-      <w:r w:rsidR="0013799B">
-        <w:t>.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008729DC">
+        <w:t>later on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008729DC">
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="006E006F">
+        <w:t xml:space="preserve">Before the new member of staff arrives, there is an opportunity to commence communication and plan the induction programme so that it runs smoothly throughout. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E006F" w:rsidRPr="006E006F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spend time now to save time </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="006E006F" w:rsidRPr="006E006F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>later on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006E006F" w:rsidRPr="006E006F">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D7CBBE" w14:textId="77777777" w:rsidR="00C91FEC" w:rsidRDefault="00C91FEC" w:rsidP="00ED4F60">
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="6DFE0209" w14:textId="77777777" w:rsidR="006E006F" w:rsidRDefault="007007AA" w:rsidP="006E006F">
+      <w:pPr>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">To be completed by </w:t>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A079708" wp14:editId="129D90D3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2122805</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>397510</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2276475" cy="2019300"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="111" name="Group 111" descr="2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2276475" cy="2019300"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="2276475" cy="1924050"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="4" name="Shape">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8582587F-3436-433A-86DE-814A3C94478A}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:cNvPr>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2257425" cy="1924050"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="5400000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="10800000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="16200000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="0" t="0" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="21600" h="21486" extrusionOk="0">
+                                <a:moveTo>
+                                  <a:pt x="12600" y="21486"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12178" y="21486"/>
+                                  <a:pt x="11773" y="21367"/>
+                                  <a:pt x="11406" y="21149"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3729" y="16373"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="386" y="16373"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="294" y="16373"/>
+                                  <a:pt x="220" y="16334"/>
+                                  <a:pt x="165" y="16274"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="110" y="16215"/>
+                                  <a:pt x="73" y="16136"/>
+                                  <a:pt x="73" y="16036"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="73" y="14293"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="73" y="14154"/>
+                                  <a:pt x="110" y="14035"/>
+                                  <a:pt x="202" y="13956"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="790" y="13381"/>
+                                  <a:pt x="1561" y="12529"/>
+                                  <a:pt x="2516" y="11439"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3398" y="10448"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4463" y="9259"/>
+                                  <a:pt x="4684" y="8685"/>
+                                  <a:pt x="4684" y="8407"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4684" y="8149"/>
+                                  <a:pt x="4592" y="7932"/>
+                                  <a:pt x="4408" y="7773"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4225" y="7595"/>
+                                  <a:pt x="3986" y="7515"/>
+                                  <a:pt x="3692" y="7515"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3398" y="7515"/>
+                                  <a:pt x="3159" y="7595"/>
+                                  <a:pt x="2976" y="7773"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2792" y="7951"/>
+                                  <a:pt x="2718" y="8169"/>
+                                  <a:pt x="2718" y="8447"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2718" y="8823"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2718" y="8922"/>
+                                  <a:pt x="2682" y="9002"/>
+                                  <a:pt x="2627" y="9061"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2571" y="9120"/>
+                                  <a:pt x="2498" y="9160"/>
+                                  <a:pt x="2406" y="9160"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="312" y="9160"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="220" y="9160"/>
+                                  <a:pt x="147" y="9120"/>
+                                  <a:pt x="92" y="9061"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="37" y="9002"/>
+                                  <a:pt x="0" y="8922"/>
+                                  <a:pt x="0" y="8823"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="8031"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="37" y="7416"/>
+                                  <a:pt x="239" y="6861"/>
+                                  <a:pt x="569" y="6406"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="900" y="5950"/>
+                                  <a:pt x="1341" y="5593"/>
+                                  <a:pt x="1892" y="5355"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2424" y="5118"/>
+                                  <a:pt x="3031" y="4999"/>
+                                  <a:pt x="3692" y="4999"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4427" y="4999"/>
+                                  <a:pt x="5088" y="5157"/>
+                                  <a:pt x="5639" y="5454"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6190" y="5752"/>
+                                  <a:pt x="6631" y="6168"/>
+                                  <a:pt x="6924" y="6683"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7218" y="7198"/>
+                                  <a:pt x="7365" y="7773"/>
+                                  <a:pt x="7365" y="8387"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7365" y="8843"/>
+                                  <a:pt x="7255" y="9299"/>
+                                  <a:pt x="7053" y="9755"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6851" y="10210"/>
+                                  <a:pt x="6557" y="10686"/>
+                                  <a:pt x="6153" y="11181"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5878" y="11538"/>
+                                  <a:pt x="5565" y="11915"/>
+                                  <a:pt x="5235" y="12271"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4904" y="12628"/>
+                                  <a:pt x="4427" y="13123"/>
+                                  <a:pt x="3820" y="13758"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3692" y="13896"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="7200" y="13896"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7273" y="13896"/>
+                                  <a:pt x="7329" y="13956"/>
+                                  <a:pt x="7329" y="14035"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7329" y="14114"/>
+                                  <a:pt x="7273" y="14174"/>
+                                  <a:pt x="7200" y="14174"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3490" y="14174"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3416" y="14174"/>
+                                  <a:pt x="3343" y="14134"/>
+                                  <a:pt x="3306" y="14055"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3269" y="13976"/>
+                                  <a:pt x="3288" y="13896"/>
+                                  <a:pt x="3343" y="13817"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3637" y="13520"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4243" y="12886"/>
+                                  <a:pt x="4702" y="12410"/>
+                                  <a:pt x="5051" y="12053"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5382" y="11697"/>
+                                  <a:pt x="5694" y="11340"/>
+                                  <a:pt x="5951" y="10983"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6337" y="10508"/>
+                                  <a:pt x="6612" y="10052"/>
+                                  <a:pt x="6814" y="9616"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6998" y="9200"/>
+                                  <a:pt x="7090" y="8784"/>
+                                  <a:pt x="7090" y="8387"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7090" y="7832"/>
+                                  <a:pt x="6961" y="7297"/>
+                                  <a:pt x="6686" y="6842"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6410" y="6386"/>
+                                  <a:pt x="6025" y="6009"/>
+                                  <a:pt x="5510" y="5732"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4996" y="5454"/>
+                                  <a:pt x="4390" y="5316"/>
+                                  <a:pt x="3692" y="5316"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3067" y="5316"/>
+                                  <a:pt x="2498" y="5435"/>
+                                  <a:pt x="2002" y="5653"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1506" y="5871"/>
+                                  <a:pt x="1102" y="6207"/>
+                                  <a:pt x="790" y="6624"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="496" y="7040"/>
+                                  <a:pt x="312" y="7535"/>
+                                  <a:pt x="276" y="8070"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="276" y="8843"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="276" y="8863"/>
+                                  <a:pt x="276" y="8863"/>
+                                  <a:pt x="294" y="8863"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="294" y="8863"/>
+                                  <a:pt x="312" y="8883"/>
+                                  <a:pt x="312" y="8883"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2406" y="8883"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2425" y="8883"/>
+                                  <a:pt x="2425" y="8883"/>
+                                  <a:pt x="2425" y="8863"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2425" y="8863"/>
+                                  <a:pt x="2443" y="8843"/>
+                                  <a:pt x="2443" y="8843"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2443" y="8467"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2443" y="8110"/>
+                                  <a:pt x="2553" y="7793"/>
+                                  <a:pt x="2792" y="7575"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3012" y="7357"/>
+                                  <a:pt x="3325" y="7238"/>
+                                  <a:pt x="3692" y="7238"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4059" y="7238"/>
+                                  <a:pt x="4353" y="7357"/>
+                                  <a:pt x="4592" y="7575"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4831" y="7793"/>
+                                  <a:pt x="4959" y="8090"/>
+                                  <a:pt x="4959" y="8447"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4959" y="8942"/>
+                                  <a:pt x="4518" y="9675"/>
+                                  <a:pt x="3600" y="10706"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2737" y="11697"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1782" y="12787"/>
+                                  <a:pt x="992" y="13639"/>
+                                  <a:pt x="422" y="14233"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="386" y="14273"/>
+                                  <a:pt x="386" y="14312"/>
+                                  <a:pt x="386" y="14352"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="386" y="16096"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="386" y="16116"/>
+                                  <a:pt x="386" y="16116"/>
+                                  <a:pt x="404" y="16116"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="404" y="16116"/>
+                                  <a:pt x="422" y="16136"/>
+                                  <a:pt x="422" y="16136"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3802" y="16136"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="3802" y="16136"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3820" y="16136"/>
+                                  <a:pt x="3857" y="16136"/>
+                                  <a:pt x="3876" y="16155"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="11590" y="20951"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12251" y="21367"/>
+                                  <a:pt x="13059" y="21367"/>
+                                  <a:pt x="13720" y="20951"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="20296" y="16849"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20957" y="16433"/>
+                                  <a:pt x="21361" y="15680"/>
+                                  <a:pt x="21361" y="14867"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="21361" y="6663"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21361" y="5851"/>
+                                  <a:pt x="20957" y="5078"/>
+                                  <a:pt x="20296" y="4682"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="13720" y="580"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="13078" y="183"/>
+                                  <a:pt x="12269" y="163"/>
+                                  <a:pt x="11608" y="580"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="11608" y="580"/>
+                                  <a:pt x="11590" y="580"/>
+                                  <a:pt x="11590" y="599"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="5786" y="3968"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5712" y="4008"/>
+                                  <a:pt x="5639" y="3988"/>
+                                  <a:pt x="5602" y="3909"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5565" y="3829"/>
+                                  <a:pt x="5584" y="3750"/>
+                                  <a:pt x="5657" y="3711"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="11443" y="342"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="11443" y="342"/>
+                                  <a:pt x="11443" y="342"/>
+                                  <a:pt x="11443" y="342"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12178" y="-114"/>
+                                  <a:pt x="13096" y="-114"/>
+                                  <a:pt x="13831" y="342"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="20406" y="4444"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21141" y="4900"/>
+                                  <a:pt x="21600" y="5772"/>
+                                  <a:pt x="21600" y="6683"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="21600" y="14887"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21600" y="15799"/>
+                                  <a:pt x="21141" y="16671"/>
+                                  <a:pt x="20406" y="17126"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="13831" y="21228"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="13427" y="21367"/>
+                                  <a:pt x="13004" y="21486"/>
+                                  <a:pt x="12600" y="21486"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="7030A0"/>
+                          </a:solidFill>
+                          <a:ln w="12700">
+                            <a:miter lim="400000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr lIns="28575" tIns="28575" rIns="28575" bIns="28575" anchor="ctr"/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="109" name="Text Box 109"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="552450" y="209550"/>
+                            <a:ext cx="1724025" cy="1504950"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="67E42D71" w14:textId="77777777" w:rsidR="009355B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>Their first day</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="37B043AF" w14:textId="77777777" w:rsidR="009355B4" w:rsidRPr="00EB52B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">This should be a welcoming day – a chance to meet the team. The induction programme should be discussed and dates booked in. Only essential information should be given to ensure the new starter doesn’t feel overloaded. </w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="00215F2E" w14:textId="77777777" w:rsidR="009355B4" w:rsidRPr="00EB52B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="5A079708" id="Group 111" o:spid="_x0000_s1027" alt="2" style="position:absolute;left:0;text-align:left;margin-left:167.15pt;margin-top:31.3pt;width:179.25pt;height:159pt;z-index:251658244;mso-position-horizontal-relative:margin;mso-height-relative:margin" coordsize="22764,19240" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAlFUVs0AoAAHonAAAOAAAAZHJzL2Uyb0RvYy54bWy8Wttu20gSfV9g/0HQ+8TsO2nEGWQym2CB&#10;YBIgWcwzLcu2sJKoJenYma/f091VJJukIzoLbB5iUtWXqlPXLvbrX58O+9W3bd3squPVWrzK1qvt&#10;cVPd7I53V+t/fX3/S75eNW15vCn31XF7tf6+bda/vvn7314/ni63srqv9jfbeoVFjs3l4+lqfd+2&#10;p8uLi2Zzvz2UzavqtD2CeFvVh7LFa313cVOXj1j9sL+QWWYvHqv65lRXm23T4NffI3H9Jqx/e7vd&#10;tJ9ub5ttu9pfrcFbG/6vw//X/v+LN6/Ly7u6PN3vNsRG+RNcHMrdEZt2S/1etuXqod5NljrsNnXV&#10;VLftq011uKhub3ebbZAB0ohsJM2Huno4BVnuLh/vTh1MgHaE008vu/nj24f69OX0uQYSj6c7YBHe&#10;vCxPt/XB/wWXq6cA2fcOsu1Tu9rgRymd1c6sVxvQIEKhMgJ1cw/kJ/M29/+YmykKqTMTZl7wxhcJ&#10;O48nGEjTY9D8bxh8uS9P2wBtcwkMPter3c3VWq9Xx/IAM43kAEmgdwA1lw2wWo6OcVoSOnMylpeb&#10;h6b9sK0C0OW3j00bLfKGn8p7fto8HfHot8bTqvQOlgWbO1WNx/nxRq5X0MI9/mIR4IhxyXCjM//v&#10;ZZNElv/MLAvvXLZXZJREq+GxY1+t1yv46nX01VPZekS8XP5x9QizExZCre79k84tItBTWz/4iPTp&#10;34zRofq2/VqFWa0HS8gwxxttmBMB60dtHq53m9+2f6VzhEM4G84BE3E54ZwikrKOWCWSzsBTmCV0&#10;wapJ1t8fh/soJ4swQViFVSNrPIT/xn2VFxdLz42cE0EWMPHheBZASiAYCUon7FuYbyBIFwheXQnz&#10;6RvjwctJYYbLEUrCCmVnf8/i75NdUrl5GS2LMUBz7HTDhUmFE8SmzlTCpsyiLwlVmMDnhJ/ZbQpa&#10;TqlcDKUTxoqIojTQLTTa4W4EaVBotcg4VBFtUGRa534psMbgzDGltY2WWUiTbK1tHo0ht3kifE/Q&#10;WTDlRcL3s8jKWURtigimK1SITB1BZ1EU550nSpJKkL5F09LSB1RYpDNFwjaAiVA6k9qcsswAERbJ&#10;oxjoyXICOM4xIAtHDLxEHumYu8IkRiOdiPDkwiaK6wlaz+uH7SEi1o/PJePMI+YQ7scXMlGYtHnU&#10;ZJHBP4ZWbKULkBQZDH2pJqVx0SsKgegzXE6TjReI7CmBQikTJppkuSg8CuKX1jnjKhwEeXU2VAGY&#10;vcLHfJLiXiS0YqBSBGPgyEeA06+92lJ1pcLS4EyxBpicTiJkIhtOI/wMkUcM8pLaPOqRETCwwPC7&#10;z2VL9QsrCZPgp4kWhdJR78bE6M27CMgfZygTXHui3jlRpJYxjhkBhxkIozwUnmtdFIkDdQGBCYv2&#10;0ZqMnGcx2ybLo6MivCSp31iC0+iYdxbtYwWlEeNM4mXWkjxW2ERQxLeIgLU5O3iKVPoWTcBJii9O&#10;wN0GuDlFOZ/jMgvaEXKVzwee2X14uTzXgbtuOQktB7+SqX5cZihluRfYAbIYJdlMIq8PBLIGevEb&#10;iQyGnVAE7SRgO+w3qRDpW4TO5FQICsxPsDOG6yVRpFnISJQYgQmcmZZvpYuMSjZpZbJVZ49CiRjX&#10;GViVczWnnAlzJobHsYGiAWdIofKCHZyH8F+2GvLquaFzWDnJ1RevzWw6xXUuV1lTChdmEwFmt+oW&#10;1EIkhV7PhBaxjO22wjklqoUpk61SABQ0MpnAQ+a4QrSjEo934L2VgkMEk9CIiUO7VIoSncCxeHko&#10;VJLiNOpW1CIDF1CSYlSntikTKFrnvZqlY2OhHCaUiXkbiPGQOQAQn0lMMJFwpR3X2VKnLmsydmbp&#10;gwEkmahlbit4Y8wgAjXTKBbz0QdQJ9EB6YnjRvGC8GkVw4DGReKY1lLZIbJsFMFzmGWIeAjhi4Wy&#10;BZdD3lYHSnUZmSLCUWI+PeFFgZqXc3laqNuCji84mCagIt9E08ZRIqSqRUqyXtceBeuPrwN5bEal&#10;Pc7mScI2hmYYxIzFuCFPR+44/bLJ46RFlYlKy5+uMDBEWCQPfDWmF57F+0iuY40eHy/J7pEtlhu3&#10;MBQUkH5CAuF9hKDl0HRJ9ONITmtRICz1IU2ouSz1E2SZoDVnRsLQqSfPXLDOCWYcG2L4QMMwLMPV&#10;AIbzgDmP7ofjGDuwlWd/JzdHpFmOLLdFeBIDyyLneQwMz/1+TmTuAPE652QOPUM4CI/nfVHqxhri&#10;B4SXiN0vNwJXU8RmJfUMjAhnJefxOnbFzkrO42HTiboNFWoOXYSE0B2fUS4vtnGVsTGrtGRXirsL&#10;Mi3sutDgiDCRfM56kb2pVzBaDgEh5kQ3YqDvlrxEHp3T0WAMjy6IgdwH94H/9ITnmgiz8nTLFTHg&#10;s2FoQ4eJwkY1MEFxn1UgPMznPHZ/jg+cVzmFn7EZNGUp50sXjyW8d0HHSfQaY2+NCeghhRgktFTL&#10;o0TXbMVBMLHBnuADxgDkASEWAhOjSWXvxttsUobPqaMfj3pndmM7Img+TTBhwtHcPpNZEyDH/dwO&#10;YSZM9hlLzpXgYAIP4b9Uf+Y/GDrHfX8c4rWZfZXzwXBKoTSFTvUzBXjKFU6ClGxlRo28c3aLRmYs&#10;PCUMNMnbQnHcmCE5OtwN90nFTjlDL5syOtoG3QcIHpPOJBeEBHRgtjo6CCPm+aFq2dg8iSgDEr7C&#10;BHnOKL2fYdHboOD9Q8a63Y0/7A88zYNBRViGs3lCYfHRoZ4vHnnLKL3A9xcqD6OA5/So/I7hGJdW&#10;CUJ2x7E0vcInqfNtuh1SPaRvxNd4FuukNz1aboYQGyxn9GEclfOqiA2mM5KjfxvjKL4rJph3jS/0&#10;0EcE8l1U4KHCn3A0J3nXVIEnj84F9AkDfY7EFlFXR2tQTsz3WkY6F1zxqO4gwyPmOEJ7gQoVGt9D&#10;vpSwSHIh+ZPjL6OOBkIEefWUwsVAL0sqA0vG3s7lqca/RV4oqIGLVkgCO32JReVqnEsyYU95tkc5&#10;4grWzn2WvOs28phUHpKjn2Fc2lCUAI+ilrXp2UnilEPtGVjzkgIFHRQqtiQ8PJj3GT9Bx4FaxzPh&#10;PKOM3H2H7kxp9hN1KvlmXzVbBDsw4L+Gdw/hC3mwsP52QVPtdzfvd/u9//rY1HfX7/b16luJizEu&#10;U9nboEhMSYbtj/4Du5AOuvDTDrsW13X2uwOa6vH7ftx8j4sGuK/BtyP803V18x3XKvb/POKqhkSi&#10;xcmlHb7Uw5fr4Ut53NxXuKSzaetgjnT3w19Q+T9cAhGITHQN5Ku/5vJb9bTyv0FSvz9ui/jbIKv2&#10;CQRgw78/cy/EGKkRm3x68DmKwxTfnxEOF1/8kcPfn8EBH2U5K4Kv35zqqMOVf7ha+xsSQRd8W8Tr&#10;noZ4FR0rr+OQAKP2rMKSCQUzZhTWPl0/hVswnUikwrqK16aa0+b9Djt9LJv2c1njnhTkwt2v9hP+&#10;u91XsBTcsghPuI1R1X/N/e7H444KqOvVI+5dXa2b/zyU9XZNllIgsmLZaCnahFQcLYUo0VKIcnw4&#10;vKtgwXBucBceMblu9/x4W1eHP3FF7K3fFSQ2rZYf37XxNhiumG22b9+GQbiaBW/6ePxy2vilPXYe&#10;4a9Pf5b1idTQQoN/VHyNqLwcaSOOjai/fWir252/2BNcJKJKL7jSFJ7CBS88JTfIhu9hVH9l7s1/&#10;AQAA//8DAFBLAwQUAAYACAAAACEAfVvi5OAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTUvD&#10;QBCG74L/YRnBm918aKgxm1KKeiqCrSDettlpEpqdDdltkv57x5M9Du/DO89brGbbiREH3zpSEC8i&#10;EEiVMy3VCr72bw9LED5oMrpzhAou6GFV3t4UOjduok8cd6EWXEI+1wqaEPpcSl81aLVfuB6Js6Mb&#10;rA58DrU0g5643HYyiaJMWt0Sf2h0j5sGq9PubBW8T3pap/HruD0dN5ef/dPH9zZGpe7v5vULiIBz&#10;+IfhT5/VoWSngzuT8aJTkKaPKaMKsiQDwUD2nPCWAyfLKANZFvJ6QvkLAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAJRVFbNAKAAB6JwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAfVvi5OAAAAAKAQAADwAAAAAAAAAAAAAAAAAqDQAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAADcOAAAAAA==&#10;">
+                <v:shape id="Shape" o:spid="_x0000_s1028" style="position:absolute;width:22574;height:19240;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="21600,21486" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5fQygvgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqSIi1ShVELyJPwePS7O2xWZTmthWn94IgsdhZr5hVpvOlKKh2hWWFUzGEQji1OqC&#10;MwXXy360AOE8ssbSMil4kYPNut9bYaxtyydqzj4TAcIuRgW591UspUtzMujGtiIO3t3WBn2QdSZ1&#10;jW2Am1JOo2guDRYcFnKsaJdT+jg/jYJkMS3T9xZtdzvO7/bQJP7atEoNB12yBOGp8//wr33QCmbw&#10;vRJugFx/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAAAAAA&#10;AAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHl9DKC+AAAA2gAAAA8AAAAAAAAA&#10;AAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAADyAgAAAAA=&#10;" path="m12600,21486v-422,,-827,-119,-1194,-337l3729,16373r-3343,c294,16373,220,16334,165,16274v-55,-59,-92,-138,-92,-238l73,14293v,-139,37,-258,129,-337c790,13381,1561,12529,2516,11439r882,-991c4463,9259,4684,8685,4684,8407v,-258,-92,-475,-276,-634c4225,7595,3986,7515,3692,7515v-294,,-533,80,-716,258c2792,7951,2718,8169,2718,8447r,376c2718,8922,2682,9002,2627,9061v-56,59,-129,99,-221,99l312,9160v-92,,-165,-40,-220,-99c37,9002,,8922,,8823l,8031c37,7416,239,6861,569,6406,900,5950,1341,5593,1892,5355v532,-237,1139,-356,1800,-356c4427,4999,5088,5157,5639,5454v551,298,992,714,1285,1229c7218,7198,7365,7773,7365,8387v,456,-110,912,-312,1368c6851,10210,6557,10686,6153,11181v-275,357,-588,734,-918,1090c4904,12628,4427,13123,3820,13758r-128,138l7200,13896v73,,129,60,129,139c7329,14114,7273,14174,7200,14174r-3710,c3416,14174,3343,14134,3306,14055v-37,-79,-18,-159,37,-238l3637,13520v606,-634,1065,-1110,1414,-1467c5382,11697,5694,11340,5951,10983v386,-475,661,-931,863,-1367c6998,9200,7090,8784,7090,8387v,-555,-129,-1090,-404,-1545c6410,6386,6025,6009,5510,5732,4996,5454,4390,5316,3692,5316v-625,,-1194,119,-1690,337c1506,5871,1102,6207,790,6624,496,7040,312,7535,276,8070r,773c276,8863,276,8863,294,8863v,,18,20,18,20l2406,8883v19,,19,,19,-20c2425,8863,2443,8843,2443,8843r,-376c2443,8110,2553,7793,2792,7575v220,-218,533,-337,900,-337c4059,7238,4353,7357,4592,7575v239,218,367,515,367,872c4959,8942,4518,9675,3600,10706r-863,991c1782,12787,992,13639,422,14233v-36,40,-36,79,-36,119l386,16096v,20,,20,18,20c404,16116,422,16136,422,16136r3380,l3802,16136v18,,55,,74,19l11590,20951v661,416,1469,416,2130,l20296,16849v661,-416,1065,-1169,1065,-1982l21361,6663v,-812,-404,-1585,-1065,-1981l13720,580v-642,-397,-1451,-417,-2112,c11608,580,11590,580,11590,599l5786,3968v-74,40,-147,20,-184,-59c5565,3829,5584,3750,5657,3711l11443,342v,,,,,c12178,-114,13096,-114,13831,342r6575,4102c21141,4900,21600,5772,21600,6683r,8204c21600,15799,21141,16671,20406,17126r-6575,4102c13427,21367,13004,21486,12600,21486xe" fillcolor="#7030a0" stroked="f" strokeweight="1pt">
+                  <v:stroke miterlimit="4" joinstyle="miter"/>
+                  <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" o:connectlocs="1128713,962025;1128713,962025;1128713,962025;1128713,962025" o:connectangles="0,90,180,270"/>
+                </v:shape>
+                <v:shape id="Text Box 109" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:5524;top:2095;width:17240;height:15050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4rqOexAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/odlCt5000DFpq4igWCR9qDNpbdpdkxCs7Mxuyapv75bKHibx/uc9XY0jeipc7VlBY+LCARx&#10;YXXNpYL8I5uvQDiPrLGxTAp+yMF2M52sMdF24CP1J1+KEMIuQQWV920ipSsqMugWtiUO3Nl2Bn2A&#10;XSl1h0MIN42Mo2gpDdYcGipsKa2o+D5djYJDmr3j8Ss2q1uT7t/Ou/aSfz4pNXsYdy8gPI3+Lv53&#10;v+owP3qGv2fCBXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPiuo57EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="67E42D71" w14:textId="77777777" w:rsidR="009355B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Their first day</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="37B043AF" w14:textId="77777777" w:rsidR="009355B4" w:rsidRPr="00EB52B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">This should be a welcoming day – a chance to meet the team. The induction programme should be discussed and dates booked in. Only essential information should be given to ensure the new starter doesn’t feel overloaded. </w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="00215F2E" w14:textId="77777777" w:rsidR="009355B4" w:rsidRPr="00EB52B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00FC533F">
-        <w:t xml:space="preserve">the </w:t>
+      <w:r w:rsidR="00404373">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AFD6AAE" wp14:editId="062E3E70">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>19050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>26035</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2022475" cy="1800225"/>
+                <wp:effectExtent l="0" t="19050" r="0" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="110" name="Group 110" descr="1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2022475" cy="1800225"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="1743075" cy="1581150"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="5" name="Shape">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96291DA6-D17B-460D-8D41-ED907C316215}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:cNvPr>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1743075" cy="1581150"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="5400000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="10800000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="16200000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="0" t="0" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="21600" h="21486" extrusionOk="0">
+                                <a:moveTo>
+                                  <a:pt x="12203" y="21486"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="11761" y="21486"/>
+                                  <a:pt x="11338" y="21368"/>
+                                  <a:pt x="10954" y="21150"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="4401" y="17320"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4362" y="17300"/>
+                                  <a:pt x="4324" y="17241"/>
+                                  <a:pt x="4324" y="17202"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="4324" y="5493"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4324" y="5474"/>
+                                  <a:pt x="4324" y="5474"/>
+                                  <a:pt x="4305" y="5474"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4305" y="5474"/>
+                                  <a:pt x="4285" y="5454"/>
+                                  <a:pt x="4285" y="5454"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2056" y="5454"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1999" y="5454"/>
+                                  <a:pt x="1941" y="5474"/>
+                                  <a:pt x="1883" y="5493"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="327" y="6184"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="288" y="6204"/>
+                                  <a:pt x="269" y="6224"/>
+                                  <a:pt x="269" y="6263"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="307" y="7902"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="307" y="7902"/>
+                                  <a:pt x="307" y="7922"/>
+                                  <a:pt x="307" y="7922"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="327" y="7922"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1806" y="7566"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1883" y="7547"/>
+                                  <a:pt x="1960" y="7566"/>
+                                  <a:pt x="2018" y="7626"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2075" y="7685"/>
+                                  <a:pt x="2095" y="7744"/>
+                                  <a:pt x="2095" y="7784"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2095" y="16056"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2095" y="16135"/>
+                                  <a:pt x="2037" y="16195"/>
+                                  <a:pt x="1960" y="16195"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1883" y="16195"/>
+                                  <a:pt x="1826" y="16135"/>
+                                  <a:pt x="1826" y="16056"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="1826" y="7863"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="365" y="8218"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="346" y="8218"/>
+                                  <a:pt x="346" y="8218"/>
+                                  <a:pt x="327" y="8218"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="192" y="8218"/>
+                                  <a:pt x="38" y="8139"/>
+                                  <a:pt x="38" y="7902"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="6263"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="6105"/>
+                                  <a:pt x="77" y="5967"/>
+                                  <a:pt x="231" y="5908"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="1806" y="5197"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1902" y="5158"/>
+                                  <a:pt x="1999" y="5138"/>
+                                  <a:pt x="2095" y="5138"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="4324" y="5138"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4420" y="5138"/>
+                                  <a:pt x="4497" y="5177"/>
+                                  <a:pt x="4554" y="5237"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4612" y="5296"/>
+                                  <a:pt x="4651" y="5375"/>
+                                  <a:pt x="4651" y="5474"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="4651" y="17083"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="11107" y="20894"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="11799" y="21308"/>
+                                  <a:pt x="12645" y="21308"/>
+                                  <a:pt x="13337" y="20894"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="20216" y="16807"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20908" y="16392"/>
+                                  <a:pt x="21331" y="15642"/>
+                                  <a:pt x="21331" y="14832"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="21331" y="6658"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21331" y="5849"/>
+                                  <a:pt x="20908" y="5079"/>
+                                  <a:pt x="20216" y="4684"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="13337" y="597"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12645" y="182"/>
+                                  <a:pt x="11799" y="182"/>
+                                  <a:pt x="11107" y="597"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="5035" y="3953"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4958" y="3993"/>
+                                  <a:pt x="4881" y="3973"/>
+                                  <a:pt x="4843" y="3894"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4804" y="3815"/>
+                                  <a:pt x="4823" y="3736"/>
+                                  <a:pt x="4900" y="3697"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="10973" y="340"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="11742" y="-114"/>
+                                  <a:pt x="12702" y="-114"/>
+                                  <a:pt x="13471" y="340"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="20351" y="4427"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21120" y="4881"/>
+                                  <a:pt x="21600" y="5750"/>
+                                  <a:pt x="21600" y="6658"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="21600" y="14832"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21600" y="15740"/>
+                                  <a:pt x="21120" y="16609"/>
+                                  <a:pt x="20351" y="17063"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="13471" y="21150"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="13087" y="21368"/>
+                                  <a:pt x="12645" y="21486"/>
+                                  <a:pt x="12203" y="21486"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                                <a:moveTo>
+                                  <a:pt x="1922" y="7843"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1922" y="7843"/>
+                                  <a:pt x="1922" y="7843"/>
+                                  <a:pt x="1922" y="7843"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1922" y="7843"/>
+                                  <a:pt x="1922" y="7843"/>
+                                  <a:pt x="1922" y="7843"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="accent4"/>
+                          </a:solidFill>
+                          <a:ln w="12700">
+                            <a:miter lim="400000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr lIns="28575" tIns="28575" rIns="28575" bIns="28575" anchor="ctr"/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="108" name="Text Box 108"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="331019" y="83659"/>
+                            <a:ext cx="1351658" cy="1433386"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="75755080" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRDefault="00EB52B4" w:rsidP="00EB52B4">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00EB52B4">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>Pre-start</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="309E2FA5" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRPr="00EB52B4" w:rsidRDefault="00EB52B4" w:rsidP="00EB52B4">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00EB52B4">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Ensure regular communic</w:t>
+                              </w:r>
+                              <w:r w:rsidR="009355B4">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>ation before the person starts, which may include a team meet-and-greet. Develop and personalise an induction plan and checklist for the new starter</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00632B5A">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="3F968B35" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRPr="00EB52B4" w:rsidRDefault="00EB52B4" w:rsidP="00EB52B4">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="7AFD6AAE" id="Group 110" o:spid="_x0000_s1030" alt="1" style="position:absolute;left:0;text-align:left;margin-left:1.5pt;margin-top:2.05pt;width:159.25pt;height:141.75pt;z-index:251658243;mso-width-relative:margin;mso-height-relative:margin" coordsize="17430,15811" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAbfKAYZgcAALwYAAAOAAAAZHJzL2Uyb0RvYy54bWy8WduOm0gQfV9p/wHxnpiG5mbFE+WyiVaK&#10;kkiZVZ4ZjMdoMbCAx85+/Z7u6gLanomdrJQ8eBqq63bq0nTlxcvjrnIeiq4vm3rliuee6xR13qzL&#10;+n7l/nX77lniOv2Q1eusaupi5X4revflze+/vTi0y8Jvtk21LjoHQup+eWhX7nYY2uVi0efbYpf1&#10;z5u2qEHcNN0uG/DY3S/WXXaA9F218D0vWhyabt12TV70Pd6+JaJ7o+VvNkU+fNps+mJwqpUL2wb9&#10;2+nfO/W7uHmRLe+7rN2WuTEj+wkrdllZQ+ko6m02ZM6+K89E7cq8a/pmMzzPm92i2WzKvNA+wBvh&#10;nXjzvmv2rfblfnm4b0eYAO0JTj8tNv/48L5rv7SfOyBxaO+BhX5Svhw33U79hZXOUUP2bYSsOA5O&#10;jpe+5/syDl0nB00kHh5DAjXfAvkzvnz7h+EUsQy8kTNMhAh1OBaseGGZc2iRIP2EQf//MPiyzdpC&#10;Q9svgcHnzinXKxd+1NkOaUpkDYmmjwD1yx5YXYvORR+zZb7vh/dFo4HOHj70A2XkmlfZllf5scZS&#10;qcbKyVSBeTrn2qZXOB/WvusgClv8hRDgiH3W9lB66t+PMQkPUf1xrgjVeR0XGWpc61Cxp7XauQ5q&#10;9Y7Sqs0GhYjySy2dA3JQRHDK2aqVTCJ0oOPQ7VVH+vQ3Y7RrHorbRnMNCizh+16g4SIeAmzale/v&#10;yvx18a/FI+JI2DwwgsSJIECnA/q+CKLEmEokLw2lIU0pbsuv6rkeKT1SI+LA55rgLTYjaZdBRKEH&#10;A5DQGcQUn3SL2JfiKYo3JozlNas8ERXKNFCSEDfe8bhRRnUoY/mo5nOChwIEhkxQmWFZZD+xXSdc&#10;HBPpJywOAZiDcko408N+kQbfC5FU2i4SdMFzkaaptZ8tEiliMHdwJCQJJeMMW9tX26LAj7WcSCTa&#10;swsG+QnlJmrSAsKPyM4IPXwO0PQ+4kh/1xqPrInTMZHYXJuN4ETX18bzdgZheu/rfHzq/YVoMTZx&#10;SmJm2LBVZIdIPAprHEbRFQktOEgx8nMOl0gjtB/kBwtiy3GkE/Bx5LMGGxH7idNNnYpKXIQEnuWt&#10;j05ChFja8ZoIYz7Ykm3PR0FonEjty7U8YxDBiU0BRVNEAtbNrB1RGSlngbNt5KiYUhjZGE2RAESF&#10;Cyi2ETPK5I8t3AZgZIiTMcN5B/81yRoR5ImPUF4GKpBkIm9n2598bwqZ918HUUrdnplGJZRsiQjS&#10;eSDMwcTldqbCdpgyGfnKlc9kG09Cx2wW6MCzyMeUEWEaWWXiB6b5pR5DactkTZwIpjxDkWo5s0K2&#10;+cx+1X10cxWhfQCP7VgAipmdY1aHhnABGhnwiTbtZ5sfs0hKnN5kka1YSnhEBGA1s0iG5lMh9FFW&#10;lG62ZPuJPJeRMJ77qa5mTggZhQbyAC1lrmckmLP5kue8X8QeypMMY9f5rwmDEKa/+16SXnM6CRGb&#10;8xLfTpQa7IDwI0n1d04KAtN55npseGzLcFUR3EAS2Gh7YXOSL0gQ2EMtJ0DRzRCEPSadRRjJp0gy&#10;Ca75tJqERRHl7oVcnxjCRFrFPpkcevEJhd2X0VWnBDw0CIfXFeAYLLTXOVZTgM8InCuTBjsOdgRD&#10;D31fhSNIw9MstPlMYaRAk/bTJyvnlUwSKowgjbWgiSDpQyyYcteWbD8ZPQm+q7SeRNh1lvhGXBzY&#10;lZmqG4vyJBqxtSXbngtPGaoZ5DU3AkCOpFT7nwlhfSsIPzZ98owSyNigMur4nk24QJn2gkZ3VTkJ&#10;YRqixt+qJn2Dg7lhTFMADoi524EyK43vWkWXQTDgLjhWH6Npc5oqnzjCmDyftLPFIoq8k3Ji79ET&#10;x8PSls9aSY8Y8fVnsw7eY3Myh5fQQYGCP7lVjsU23l/Z6Mevtrb8vGr6QgdguvIaneqzWSVOnKAU&#10;qEdOe2wpT3CMhpyKepJwdvz8Mj0GBxigpgn6UjtOGLRV03Smb6py/a6sKjVF0APK4k3VOQ8ZRotZ&#10;nhf1wKedtbOq1YxClR0NXnblgIlnVe5WrhnHEMgVZjUYefGASa3umvU3TKaqP2tMu3BpVfeCYf7Q&#10;zR/u5g9ZnW8bzDnzodNBNOMzNeP7BXM0zIx4knarJoWvm6Oj3sFTpR8DNzVQc4YjCMCG3z8xWsNJ&#10;6wm6qSZBFJoy5Akk7gJCnZo0gZQ4tDACIkh5gNl2FEVHLVaumjHpGRjP21T0zRYV27pRUYYINeBQ&#10;wYsCNCWLAo5H4jUc7456jqiPv1kEu4YGz32bvyuh6UPWD5+zDpNmnAKYng+f8LOpGujCnEqvMM9q&#10;un8fe6/2Y8oHquscMLleuf0/+6wrXJMoqcAAiRNFhrHquZQohkKJYij1fvemQQaj88M6vVT7h4qX&#10;m67ZfcWQ/ZXSChJn1sDLNwPN0zGkz4tXr/QmDLdRRh/qL22uRCvsFMK3x69Z15owDIjgx4YHsdny&#10;JBq0l1B/tR+aTalGo7pCqC7MA4bCeqVH5FhZM/j5s941/afDzX8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDLB1fr3wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAFMTvgt9heYI3u/lja4l5KaWo&#10;pyLYCqW3bfY1Cc2+Ddltkn5715MehxlmfpOvJtOKgXrXWEaIZxEI4tLqhiuE7/370xKE84q1ai0T&#10;wo0crIr7u1xl2o78RcPOVyKUsMsUQu19l0npypqMcjPbEQfvbHujfJB9JXWvxlBuWplE0UIa1XBY&#10;qFVHm5rKy+5qED5GNa7T+G3YXs6b23E//zxsY0J8fJjWryA8Tf4vDL/4AR2KwHSyV9ZOtAhpeOIR&#10;nmMQwU2TeA7ihJAsXxYgi1z+5y9+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABt8oBhm&#10;BwAAvBgAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMsH&#10;V+vfAAAABwEAAA8AAAAAAAAAAAAAAAAAwAkAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADMCgAAAAA=&#10;">
+                <v:shape id="Shape" o:spid="_x0000_s1031" style="position:absolute;width:17430;height:15811;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="21600,21486" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8z/i0wgAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RaoNA&#10;FETfA/mH5Rb6Is3aQkM02YQQKfG1mg+4dW9U6t417lZtvr5bKPRxmJkzzO4wm06MNLjWsoLnVQyC&#10;uLK65VrBpXx72oBwHlljZ5kUfJODw3652GGq7cTvNBa+FgHCLkUFjfd9KqWrGjLoVrYnDt7VDgZ9&#10;kEMt9YBTgJtOvsTxWhpsOSw02NOpoeqz+DIKsiLjqJ66sy+YkvwWJfePMlHq8WE+bkF4mv1/+K+d&#10;awWv8Hsl3AC5/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD8z/i0wgAAANoAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m12203,21486v-442,,-865,-118,-1249,-336l4401,17320v-39,-20,-77,-79,-77,-118l4324,5493v,-19,,-19,-19,-19c4305,5474,4285,5454,4285,5454r-2229,c1999,5454,1941,5474,1883,5493l327,6184v-39,20,-58,40,-58,79l307,7902v,,,20,,20l327,7922,1806,7566v77,-19,154,,212,60c2075,7685,2095,7744,2095,7784r,8272c2095,16135,2037,16195,1960,16195v-77,,-134,-60,-134,-139l1826,7863,365,8218v-19,,-19,,-38,c192,8218,38,8139,38,7902l,6263c,6105,77,5967,231,5908l1806,5197v96,-39,193,-59,289,-59l4324,5138v96,,173,39,230,99c4612,5296,4651,5375,4651,5474r,11609l11107,20894v692,414,1538,414,2230,l20216,16807v692,-415,1115,-1165,1115,-1975l21331,6658v,-809,-423,-1579,-1115,-1974l13337,597v-692,-415,-1538,-415,-2230,l5035,3953v-77,40,-154,20,-192,-59c4804,3815,4823,3736,4900,3697l10973,340v769,-454,1729,-454,2498,l20351,4427v769,454,1249,1323,1249,2231l21600,14832v,908,-480,1777,-1249,2231l13471,21150v-384,218,-826,336,-1268,336xm1922,7843v,,,,,c1922,7843,1922,7843,1922,7843xe" fillcolor="#ffc000 [3207]" stroked="f" strokeweight="1pt">
+                  <v:stroke miterlimit="4" joinstyle="miter"/>
+                  <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" o:connectlocs="871538,790575;871538,790575;871538,790575;871538,790575" o:connectangles="0,90,180,270"/>
+                </v:shape>
+                <v:shape id="Text Box 108" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:3310;top:836;width:13516;height:14334;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCX4gYFxwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/Na8JA&#10;EMXvBf+HZYTe6kahRVI3IgFpEXvw49LbNDv5oNnZmF019q/vHARvM7w37/1msRxcqy7Uh8azgekk&#10;AUVceNtwZeB4WL/MQYWIbLH1TAZuFGCZjZ4WmFp/5R1d9rFSEsIhRQN1jF2qdShqchgmviMWrfS9&#10;wyhrX2nb41XCXatnSfKmHTYsDTV2lNdU/O7PzsAmX3/h7mfm5n9t/rEtV93p+P1qzPN4WL2DijTE&#10;h/l+/WkFPxFaeUYm0Nk/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfiBgXHAAAA3AAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="75755080" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRDefault="00EB52B4" w:rsidP="00EB52B4">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00EB52B4">
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Pre-start</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="309E2FA5" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRPr="00EB52B4" w:rsidRDefault="00EB52B4" w:rsidP="00EB52B4">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00EB52B4">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Ensure regular communic</w:t>
+                        </w:r>
+                        <w:r w:rsidR="009355B4">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>ation before the person starts, which may include a team meet-and-greet. Develop and personalise an induction plan and checklist for the new starter</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00632B5A">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="3F968B35" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRPr="00EB52B4" w:rsidRDefault="00EB52B4" w:rsidP="00EB52B4">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00480349">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> line manager. </w:t>
+      <w:r w:rsidR="00C003FA" w:rsidRPr="008729DC">
+        <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C99007" w14:textId="77777777" w:rsidR="00ED4F60" w:rsidRDefault="00FC533F" w:rsidP="00ED4F60">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="44A10D54" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="006E006F" w:rsidP="006E006F"/>
+    <w:p w14:paraId="7189254E" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="006E006F" w:rsidP="006E006F"/>
+    <w:p w14:paraId="356920B7" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="006E006F" w:rsidP="006E006F"/>
+    <w:p w14:paraId="1D18DE3B" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="007007AA" w:rsidP="006E006F">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>A copy of the completed form should be kept by the line manager.</w:t>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="025DE0A4" wp14:editId="1B77E3D6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>24130</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2371725" cy="2266950"/>
+                <wp:effectExtent l="0" t="19050" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="68" name="Group 68" descr="5"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2371725" cy="2266950"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="2371725" cy="2266950"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="8" name="Shape">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C27DE23F-5DEB-425C-AE67-7CD1D61A25A4}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:cNvPr>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2352675" cy="2200275"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="5400000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="10800000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="16200000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="0" t="0" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="21600" h="21489" extrusionOk="0">
+                                <a:moveTo>
+                                  <a:pt x="12498" y="21489"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12074" y="21489"/>
+                                  <a:pt x="11668" y="21371"/>
+                                  <a:pt x="11298" y="21154"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3822" y="16547"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3046" y="16547"/>
+                                  <a:pt x="2160" y="16291"/>
+                                  <a:pt x="1569" y="15897"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="960" y="15503"/>
+                                  <a:pt x="517" y="14952"/>
+                                  <a:pt x="240" y="14282"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="129" y="13987"/>
+                                  <a:pt x="55" y="13652"/>
+                                  <a:pt x="0" y="13318"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="13318"/>
+                                  <a:pt x="0" y="13298"/>
+                                  <a:pt x="0" y="13298"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="13259"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="13062"/>
+                                  <a:pt x="111" y="12944"/>
+                                  <a:pt x="314" y="12944"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2455" y="12944"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2529" y="12944"/>
+                                  <a:pt x="2677" y="12983"/>
+                                  <a:pt x="2788" y="13180"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2788" y="13199"/>
+                                  <a:pt x="2806" y="13199"/>
+                                  <a:pt x="2806" y="13219"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2806" y="13239"/>
+                                  <a:pt x="2825" y="13298"/>
+                                  <a:pt x="2898" y="13416"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2898" y="13416"/>
+                                  <a:pt x="2898" y="13416"/>
+                                  <a:pt x="2898" y="13436"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3065" y="13810"/>
+                                  <a:pt x="3305" y="13987"/>
+                                  <a:pt x="3674" y="13987"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3858" y="13987"/>
+                                  <a:pt x="4006" y="13948"/>
+                                  <a:pt x="4154" y="13849"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4302" y="13751"/>
+                                  <a:pt x="4412" y="13613"/>
+                                  <a:pt x="4505" y="13436"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4597" y="13239"/>
+                                  <a:pt x="4652" y="13003"/>
+                                  <a:pt x="4652" y="12727"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4652" y="12451"/>
+                                  <a:pt x="4615" y="12235"/>
+                                  <a:pt x="4523" y="12038"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4468" y="11861"/>
+                                  <a:pt x="4357" y="11742"/>
+                                  <a:pt x="4228" y="11644"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4080" y="11546"/>
+                                  <a:pt x="3932" y="11506"/>
+                                  <a:pt x="3748" y="11506"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3545" y="11506"/>
+                                  <a:pt x="3360" y="11565"/>
+                                  <a:pt x="3194" y="11664"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3028" y="11762"/>
+                                  <a:pt x="2917" y="11880"/>
+                                  <a:pt x="2862" y="12018"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2825" y="12176"/>
+                                  <a:pt x="2695" y="12274"/>
+                                  <a:pt x="2548" y="12274"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="369" y="12274"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="277" y="12274"/>
+                                  <a:pt x="203" y="12235"/>
+                                  <a:pt x="148" y="12176"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="92" y="12117"/>
+                                  <a:pt x="55" y="12038"/>
+                                  <a:pt x="55" y="11939"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="55" y="5540"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="55" y="5442"/>
+                                  <a:pt x="92" y="5363"/>
+                                  <a:pt x="148" y="5304"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="203" y="5245"/>
+                                  <a:pt x="277" y="5205"/>
+                                  <a:pt x="369" y="5205"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="6775" y="5205"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6868" y="5205"/>
+                                  <a:pt x="6942" y="5245"/>
+                                  <a:pt x="6997" y="5304"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7052" y="5363"/>
+                                  <a:pt x="7089" y="5442"/>
+                                  <a:pt x="7089" y="5540"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="7089" y="7371"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7089" y="7470"/>
+                                  <a:pt x="7052" y="7548"/>
+                                  <a:pt x="6997" y="7607"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6942" y="7667"/>
+                                  <a:pt x="6868" y="7706"/>
+                                  <a:pt x="6775" y="7706"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2769" y="7706"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="2769" y="9321"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3157" y="9104"/>
+                                  <a:pt x="3600" y="9005"/>
+                                  <a:pt x="4080" y="9005"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4800" y="9005"/>
+                                  <a:pt x="5428" y="9202"/>
+                                  <a:pt x="5982" y="9596"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6535" y="9990"/>
+                                  <a:pt x="6923" y="10522"/>
+                                  <a:pt x="7182" y="11191"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7200" y="11270"/>
+                                  <a:pt x="7182" y="11349"/>
+                                  <a:pt x="7108" y="11388"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7034" y="11408"/>
+                                  <a:pt x="6960" y="11388"/>
+                                  <a:pt x="6923" y="11309"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6702" y="10699"/>
+                                  <a:pt x="6332" y="10207"/>
+                                  <a:pt x="5834" y="9852"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5335" y="9498"/>
+                                  <a:pt x="4745" y="9321"/>
+                                  <a:pt x="4080" y="9321"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3600" y="9321"/>
+                                  <a:pt x="3175" y="9439"/>
+                                  <a:pt x="2806" y="9675"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2751" y="9734"/>
+                                  <a:pt x="2677" y="9734"/>
+                                  <a:pt x="2603" y="9695"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2529" y="9655"/>
+                                  <a:pt x="2492" y="9596"/>
+                                  <a:pt x="2492" y="9498"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2492" y="7667"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2492" y="7529"/>
+                                  <a:pt x="2585" y="7450"/>
+                                  <a:pt x="2695" y="7450"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="6775" y="7450"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6794" y="7450"/>
+                                  <a:pt x="6794" y="7450"/>
+                                  <a:pt x="6794" y="7430"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6794" y="7430"/>
+                                  <a:pt x="6812" y="7411"/>
+                                  <a:pt x="6812" y="7411"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="6812" y="5540"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6812" y="5520"/>
+                                  <a:pt x="6812" y="5520"/>
+                                  <a:pt x="6794" y="5520"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6794" y="5520"/>
+                                  <a:pt x="6775" y="5501"/>
+                                  <a:pt x="6775" y="5501"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="369" y="5501"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="351" y="5501"/>
+                                  <a:pt x="351" y="5501"/>
+                                  <a:pt x="351" y="5520"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="351" y="5520"/>
+                                  <a:pt x="332" y="5540"/>
+                                  <a:pt x="332" y="5540"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="332" y="11939"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="332" y="11959"/>
+                                  <a:pt x="332" y="11959"/>
+                                  <a:pt x="351" y="11959"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="351" y="11959"/>
+                                  <a:pt x="369" y="11979"/>
+                                  <a:pt x="369" y="11979"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2548" y="11979"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2585" y="11979"/>
+                                  <a:pt x="2585" y="11979"/>
+                                  <a:pt x="2603" y="11920"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2695" y="11703"/>
+                                  <a:pt x="2843" y="11526"/>
+                                  <a:pt x="3065" y="11388"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3286" y="11270"/>
+                                  <a:pt x="3508" y="11191"/>
+                                  <a:pt x="3766" y="11191"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3988" y="11191"/>
+                                  <a:pt x="4209" y="11250"/>
+                                  <a:pt x="4394" y="11368"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4578" y="11486"/>
+                                  <a:pt x="4708" y="11664"/>
+                                  <a:pt x="4800" y="11880"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4892" y="12097"/>
+                                  <a:pt x="4948" y="12372"/>
+                                  <a:pt x="4948" y="12688"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4948" y="13022"/>
+                                  <a:pt x="4892" y="13318"/>
+                                  <a:pt x="4763" y="13534"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4652" y="13751"/>
+                                  <a:pt x="4505" y="13948"/>
+                                  <a:pt x="4320" y="14066"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4135" y="14184"/>
+                                  <a:pt x="3914" y="14243"/>
+                                  <a:pt x="3692" y="14243"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3231" y="14243"/>
+                                  <a:pt x="2880" y="14007"/>
+                                  <a:pt x="2677" y="13534"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2622" y="13436"/>
+                                  <a:pt x="2585" y="13337"/>
+                                  <a:pt x="2566" y="13259"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2529" y="13199"/>
+                                  <a:pt x="2511" y="13199"/>
+                                  <a:pt x="2492" y="13199"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="351" y="13199"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="332" y="13199"/>
+                                  <a:pt x="314" y="13199"/>
+                                  <a:pt x="314" y="13199"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="314" y="13199"/>
+                                  <a:pt x="314" y="13199"/>
+                                  <a:pt x="314" y="13219"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="314" y="13239"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="369" y="13554"/>
+                                  <a:pt x="443" y="13849"/>
+                                  <a:pt x="535" y="14125"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="775" y="14735"/>
+                                  <a:pt x="1200" y="15247"/>
+                                  <a:pt x="1754" y="15602"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2308" y="15956"/>
+                                  <a:pt x="3157" y="16192"/>
+                                  <a:pt x="3914" y="16192"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3932" y="16192"/>
+                                  <a:pt x="3969" y="16192"/>
+                                  <a:pt x="3988" y="16212"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="11502" y="20839"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12166" y="21253"/>
+                                  <a:pt x="12978" y="21253"/>
+                                  <a:pt x="13643" y="20839"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="20252" y="16763"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20917" y="16350"/>
+                                  <a:pt x="21323" y="15602"/>
+                                  <a:pt x="21323" y="14794"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="21323" y="6643"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21323" y="5835"/>
+                                  <a:pt x="20917" y="5067"/>
+                                  <a:pt x="20252" y="4674"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="13643" y="598"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12978" y="184"/>
+                                  <a:pt x="12166" y="184"/>
+                                  <a:pt x="11502" y="598"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="11483" y="618"/>
+                                  <a:pt x="11465" y="618"/>
+                                  <a:pt x="11446" y="618"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="5649" y="3945"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5575" y="3985"/>
+                                  <a:pt x="5502" y="3965"/>
+                                  <a:pt x="5465" y="3886"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5428" y="3807"/>
+                                  <a:pt x="5446" y="3729"/>
+                                  <a:pt x="5520" y="3689"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="11354" y="342"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="11372" y="342"/>
+                                  <a:pt x="11391" y="322"/>
+                                  <a:pt x="11409" y="322"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12148" y="-111"/>
+                                  <a:pt x="13052" y="-111"/>
+                                  <a:pt x="13791" y="342"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="20400" y="4418"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21138" y="4871"/>
+                                  <a:pt x="21600" y="5737"/>
+                                  <a:pt x="21600" y="6643"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="21600" y="14794"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21600" y="15700"/>
+                                  <a:pt x="21138" y="16566"/>
+                                  <a:pt x="20400" y="17019"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="13791" y="21095"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="13329" y="21371"/>
+                                  <a:pt x="12923" y="21489"/>
+                                  <a:pt x="12498" y="21489"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="bg2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln w="12700">
+                            <a:miter lim="400000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr lIns="28575" tIns="28575" rIns="28575" bIns="28575" anchor="ctr"/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="127" name="Text Box 127"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="695325" y="304800"/>
+                            <a:ext cx="1676400" cy="1962150"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="4E3EF024" w14:textId="77777777" w:rsidR="00D834D6" w:rsidRDefault="00B74359" w:rsidP="00D834D6">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">At 3-6 </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00D834D6">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>months</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5F8F72E3" w14:textId="77777777" w:rsidR="00D834D6" w:rsidRPr="00F87D47" w:rsidRDefault="007007AA" w:rsidP="007007AA">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="007007AA">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Regular formal reviews should be held to ensure t</w:t>
+                              </w:r>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">hat progress stays </w:t>
+                              </w:r>
+                              <w:proofErr w:type="gramStart"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>focussed,</w:t>
+                              </w:r>
+                              <w:proofErr w:type="gramEnd"/>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> </w:t>
+                              </w:r>
+                              <w:r w:rsidRPr="007007AA">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>on track and any issues are dealt with so that probation can be completed. Check in on their experience of their induction to make improvements for the future.</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="025DE0A4" id="Group 68" o:spid="_x0000_s1033" alt="5" style="position:absolute;margin-left:135.55pt;margin-top:1.9pt;width:186.75pt;height:178.5pt;z-index:251658247;mso-position-horizontal:right;mso-position-horizontal-relative:margin" coordsize="23717,22669" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAS2mdT4gsAAPcsAAAOAAAAZHJzL2Uyb0RvYy54bWy8Wt+P2zgOfj/g/ocg79uxftoedLrodq/F&#10;AXvbAu1hnz2ZZBJcEuccT2e6f/1+kkjZsj2NpwdcH6Z2KInkR4qiaL7++emwX3xdN+ddfbxZilfZ&#10;crE+ruq73fH+ZvnvL+9/KpaLc1sd76p9fVzfLL+tz8uf3/z9b68fT9drWW/r/d26WWCR4/n68XSz&#10;3Lbt6frq6rzarg/V+VV9Wh9B3NTNoWrx2txf3TXVI1Y/7K9kltmrx7q5OzX1an0+49dfA3H5xq+/&#10;2axX7cfN5rxuF/ubJWRr/d/G/711f6/evK6u75vqtN2tSIzqB6Q4VLsjmMalfq3aavHQ7EZLHXar&#10;pj7Xm/bVqj5c1ZvNbrX2OkAbkQ20+dDUDyevy/314/0pwgRoBzj98LKr379+aE6fT58aIPF4ugcW&#10;/s3p8rRpDu5/SLl48pB9i5Ctn9rFCj9KlYtcmuViBZqU1paGQF1tgfxo3mr7jwszr5jxVSLO4wkO&#10;cu4wOP9vGHzeVqe1h/Z8DQw+NYvd3c0SznqsDnDTQPaQeHoE6Hx9Blbz0THS5hGdLJN4wapRx+p6&#10;9XBuP6xrD3T19bdzGzzyjp+qLT+tno54dKzxtKjcBsu8z53qs8P58U4uF7DCFv8HHhiXDDc6c/9e&#10;NklkxY/Mstid83gBjE61Bjt2uFeb5QJ79Tbs1VPVOkScXu5x8Qi3ExZKLbbuSRclItBT2zy4iPTx&#10;P4zRof66/lL7Wa0DS0hdwtrOaf2cAFg3avVwu1v9sv4znZPlOp0DIcJywlpeDjuCRCWSjJyE0Wya&#10;ZP39sc9HFTJYUlijc5rAQ6YEU5m2Xq44geVy0BBFlqlYxgIp6C9MUTKTdPH0LSha8nrGZKqvphF5&#10;WE6XxvtfFEGTBFoW0TET7af4CEnSqbLw0vFyBrvJSa1syoaYKCWKSYinmAzmMAv+2dnN78ag+uBn&#10;57aJGmyhwWhTzrAgr53ZBDshRNBWltp7DouoRHBEwBQIF6SRmnHrTWCBUzWC+NKwAXgCs0ZAI0sD&#10;n8QFZF6EPSBgBH8KjKSaZNWbVnqwIqsiI79W4lmKFAxwunj6Rlp1C0o1YOUOMe9YA7PLgravUFrY&#10;2b41ntZpNVxwiqLms1KZZdkLQadv0FepjCmDbaQshTLBG2yWrVRh2MSDBXG0sK1Knewb7aJegLbQ&#10;822lVUZRUOUmCV1aC6ZYkXigNlFf/QIAtUEEJOOnbqFdlAmULI13HUXmcn787E3TA62sIFtJqXyW&#10;wG6hjVRBCJmp+dFNazqShChsCqAypK/IdRJwtJRkX2GfCSxT+0ojRwgSwtbecVl2VSoCUBg4SC+c&#10;qhxu4qFlyjwPNJpg4mmRleKzSRhsiD4rUZIH4piePoGntIIDsoR5GpdxljKARYh0LIQsMNJrhXx+&#10;vq1wNLLxRZ7AJJFR04ISW7anlTQMoCTKCECO8BQN+MTvjecRU/rLGOiHnLEVgo4DT0UqRQTSYiTR&#10;FJ+SERNAtadgPLLI6xlj/l2UYbOOmLBSQW0abpD9utUxmulTwvBonW4MktEomwQcVtggBaPF00XT&#10;NzqFCD6DU7mvL+NtJKJYDwdFduPfL+iL8zl4TG/89zS2BcUJHs842xIYODsPBbUlxcsXqZ1nFEuH&#10;IOaZS9odnwHoHaGzXQoo6xWAjeNzysEv2Lobr/Pk3Iyi5m6P9UwRNc9tNj/oRyBzaxMPj9DneRoc&#10;ow2ZcMHmMicf6Y1nbPh/cj4eicDsD4ULGClBZ0UpgouzdyDahphfZqm7xsOACSPZUxsGuTRumd4J&#10;eBbzMbg3BIJEQtCzhSlxn3BuU5pyfrJkDQ5XP6ssE5vbkk9Z+GnCKBfECOl4uETN0ijHDdhzEkIO&#10;3KtbUIWMiJXNcdumOQrJdAhXKVzpGzu+4gMO6PdBsvHCJmhBZtXpK1Q2Py2zOadlGTZDwkrxUZ/J&#10;sDmYlSlIvLIIl7ZZ+BnFlnJX9Z7hdU4pALsw8+k8r/PtFK70LYDXOTLN4uWUoEBa6jQrlHyNKF1x&#10;Z66RUPsJt7kyBxw9feKNakygk6J0ScBsPnx1Ky0Osz4fTacYbxhWFLUQ2kmE9Mg+gxjC4zmeYTyP&#10;mEI4rp870foSmSJsRlg02Ywx62HCBYm6eEkLXZDI5pQR8voMxRyC4jwi1TV9C77VWy7MinwKusPk&#10;Gnf8HiR2SLikOY+fmd/E9Q2O+0nGIwJjxYSRRN/VnGdFzWN6YrJU8yFhxId9jPctZQ20zgWTK9p9&#10;KFwlbC//HnAaSTOldbdYCi6HRjYSgzH8fcRkoDJH2F7qyyMmxenGhzLUkC8OtAGBUIqEkUSTfIaz&#10;Ih++cogyT3Y+57TgEwgjPqxXMHZ32elN4CFTIkkOLZEDy/QdiuWLjShfYPQYrHB/wQK9zSwLTTcl&#10;gQ8BfUpXs+FzeQTAlFYK98vpnEKZmDlQksL6KkRpmvOS9AV1IU5FBgtqiXzBpVBIbNKwjXOS8xCF&#10;SwWQmKWVNjmz0tCvByDycqbQzZ21ivkiqhsvKDbi+wDfNrNQ9o4LurKV1wrftJL8T3cU+4KkrJuG&#10;QkK6YBSCy9VRiBz3Sy+EMiFJmAdgV6Ya1sq6itiwLKfg4p6VzuAgs20lKCsTWhRJGqNKLkprCbfv&#10;WRGbnUBnyiytlFRU/uZpDJN0JifZ01Qz5lIQ8wUASsufXBQVDiOrGEeUUsnlTRreV0rGIn+6adM3&#10;jmRcWR8VtQ2X+0cUTrhQWQ9J9whAjoV0NnJA7o3nEVNC8TkU12f144cGXuhZwkiiST7sIheXG/N5&#10;rtDPepHmkQNV+CEXj5iUiE8ohbO577SaQ7eiqjVLxBdIbAAU7ebuG05uhM7T6q6I10SUWRIHw/WD&#10;oqmx4eo7C2OpOGaa0iTRNN7lhcUB11e227tMmcWqq+7yNAZJ4coSduiYwueKlciBp/BjewWLChR6&#10;Q/iQWRErfjxmyqYCnz3DkQcOJglF+GBGZ82YpCyZvM8nXZ+50lbO8JmMtHSBO+jCY9KZPCNWji1O&#10;7L4JpEC8C4uxuRnMHkm7ZPwyZt0MHJuzBIvccVlPb40Zi4wCfuKfqMeQ+tp9TbosFT7aEsKo3cxA&#10;qzPW4KjpDDwkRF/pOKR2SN/YwzS+ZLrzxIaaPQMvBL7XPEOgT+40Y7Rd2AsCB2NR53EMkCBxzOAR&#10;UxIZQ6UHZGGJNXB7CR6HDZYSWFKUeeaf5rG4por0HEUpNuwg5EJJ4u6vc14Ti6rtDJvjIA5RTIWK&#10;+oV4LITLvjyDtAIPAopvnpBmUzAS5aMqEEa2mEIYLkT53k/uKzsUiUbHR9MgwZiSswhRl3Rttinv&#10;dnwV9SLjk+Uch5dQMiShuki7SKjHBR5kUNzui9tRelv9u1KFdhmXv/eiCUueziQ9uhkmh0Y9sDqJ&#10;0XsS0kjGUWasPa5Fz3ykZ660DxXjK0UWK148ZkoygcQlbCxEvBQxBA+Kp7HDhyWbbv5J11/t6/M6&#10;uLfrM/I3mdh75D2s69s61/vd3fvdfu+cyLcurt/tm8XXCk2Ht/fS91vtHw7/qu/CbyhxBxSxThzu&#10;OSQr7Y+uu8kVj0PL1mHXoldyvzvcLKmRK8i3R5cXmuW4Nc093dZ339DTtv/nEX1ysvDRpO2/NP2X&#10;2/5LdVxta3RIrtrGb29qvHPdgf+HDjxoyz14X1yP4S/108L9Bk0df7TquVa8RfsEArDh359pykPZ&#10;FLl5CBqZvzF61+XmRWFz633UNS+KEvlIOJJhFu59PDXBzAv3cLN07WnenNyqh6E8xBn/WDs38EyC&#10;9fwpn1AwY8Jg7dPtk29B9Id1z4RNHXpWz6fV+x1k+K06t5+qBk2qiCxovG0/4s9mX8NT0OLmn9AK&#10;Vzd/Tv3uxqNBENTl4hFNrzfL838fqma9JE/BDc51awVPwa3c3RCDpxAleApRjg+HdzVcHFEZ0vlH&#10;N77d8+OmqQ9/oD/3reMKErtWy4/v2tCKi/7e1frtWz8IfbHYZ78dP59Wbmkfl6H3l6c/quZEZmhh&#10;wd9r7uGsrgfWCGMD6m8f2nqzc12VfouEjUEv6Cf1T767Fk9J+27/3Y/q+pXf/AUAAP//AwBQSwME&#10;FAAGAAgAAAAhAGRmEZvdAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvd&#10;xNBa0mxKKeqpCLaC9DZNpklodjZkt0n67x1PepvHe7z3TbaebKsG6n3j2EA8i0ARF65suDLwdXh7&#10;WoLyAbnE1jEZuJGHdX5/l2FaupE/adiHSkkJ+xQN1CF0qda+qMmin7mOWLyz6y0GkX2lyx5HKbet&#10;fo6ihbbYsCzU2NG2puKyv1oD7yOOmyR+HXaX8/Z2PMw/vncxGfP4MG1WoAJN4S8Mv/iCDrkwndyV&#10;S69aA/JIMJAIvpjJSzIHdZJjES1B55n+j5//AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ABLaZ1PiCwAA9ywAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGRmEZvdAAAABgEAAA8AAAAAAAAAAAAAAAAAPA4AAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABGDwAAAAA=&#10;">
+                <v:shape id="Shape" o:spid="_x0000_s1034" style="position:absolute;width:23526;height:22002;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="21600,21489" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQArt+HZwAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4wmxE03GhpTYVlXHGhcPg4wMuzbWtNjelyWj9e7MQXB7OO110phY3al1lWcHnOAJBnFtd&#10;caHgdNyMYhDOI2usLZOCBzlYZP1eiom2d97T7eALEULYJaig9L5JpHR5SQbd2DbEgTvb1qAPsC2k&#10;bvEewk0tJ1E0lQYrDg0lNrQuKb8e/o2CS/H99yO1meLqyw159puvdsNYqY9Bt5yD8NT5t/jl3moF&#10;YWu4Em6AzJ4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAK7fh2cAAAADaAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m12498,21489v-424,,-830,-118,-1200,-335l3822,16547v-776,,-1662,-256,-2253,-650c960,15503,517,14952,240,14282,129,13987,55,13652,,13318v,,,-20,,-20l,13259v,-197,111,-315,314,-315l2455,12944v74,,222,39,333,236c2788,13199,2806,13199,2806,13219v,20,19,79,92,197c2898,13416,2898,13416,2898,13436v167,374,407,551,776,551c3858,13987,4006,13948,4154,13849v148,-98,258,-236,351,-413c4597,13239,4652,13003,4652,12727v,-276,-37,-492,-129,-689c4468,11861,4357,11742,4228,11644v-148,-98,-296,-138,-480,-138c3545,11506,3360,11565,3194,11664v-166,98,-277,216,-332,354c2825,12176,2695,12274,2548,12274r-2179,c277,12274,203,12235,148,12176v-56,-59,-93,-138,-93,-237l55,5540v,-98,37,-177,93,-236c203,5245,277,5205,369,5205r6406,c6868,5205,6942,5245,6997,5304v55,59,92,138,92,236l7089,7371v,99,-37,177,-92,236c6942,7667,6868,7706,6775,7706r-4006,l2769,9321v388,-217,831,-316,1311,-316c4800,9005,5428,9202,5982,9596v553,394,941,926,1200,1595c7200,11270,7182,11349,7108,11388v-74,20,-148,,-185,-79c6702,10699,6332,10207,5834,9852,5335,9498,4745,9321,4080,9321v-480,,-905,118,-1274,354c2751,9734,2677,9734,2603,9695v-74,-40,-111,-99,-111,-197l2492,7667v,-138,93,-217,203,-217l6775,7450v19,,19,,19,-20c6794,7430,6812,7411,6812,7411r,-1871c6812,5520,6812,5520,6794,5520v,,-19,-19,-19,-19l369,5501v-18,,-18,,-18,19c351,5520,332,5540,332,5540r,6399c332,11959,332,11959,351,11959v,,18,20,18,20l2548,11979v37,,37,,55,-59c2695,11703,2843,11526,3065,11388v221,-118,443,-197,701,-197c3988,11191,4209,11250,4394,11368v184,118,314,296,406,512c4892,12097,4948,12372,4948,12688v,334,-56,630,-185,846c4652,13751,4505,13948,4320,14066v-185,118,-406,177,-628,177c3231,14243,2880,14007,2677,13534v-55,-98,-92,-197,-111,-275c2529,13199,2511,13199,2492,13199r-2141,c332,13199,314,13199,314,13199v,,,,,20l314,13239v55,315,129,610,221,886c775,14735,1200,15247,1754,15602v554,354,1403,590,2160,590c3932,16192,3969,16192,3988,16212r7514,4627c12166,21253,12978,21253,13643,20839r6609,-4076c20917,16350,21323,15602,21323,14794r,-8151c21323,5835,20917,5067,20252,4674l13643,598v-665,-414,-1477,-414,-2141,c11483,618,11465,618,11446,618l5649,3945v-74,40,-147,20,-184,-59c5428,3807,5446,3729,5520,3689l11354,342v18,,37,-20,55,-20c12148,-111,13052,-111,13791,342r6609,4076c21138,4871,21600,5737,21600,6643r,8151c21600,15700,21138,16566,20400,17019r-6609,4076c13329,21371,12923,21489,12498,21489xe" fillcolor="#cfcdcd [2894]" stroked="f" strokeweight="1pt">
+                  <v:stroke miterlimit="4" joinstyle="miter"/>
+                  <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" o:connectlocs="1176338,1100138;1176338,1100138;1176338,1100138;1176338,1100138" o:connectangles="0,90,180,270"/>
+                </v:shape>
+                <v:shape id="Text Box 127" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:6953;top:3048;width:16764;height:19621;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCtyM4XwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v7H8Is+BtTS34oGsUKciK6MHHxdtsM7bFZtJtolZ/vREEb/PxPWc8bU0lLtS40rKCXjcCQZxZ&#10;XXKuYL+bf49AOI+ssbJMCm7kYDr5/Bhjou2VN3TZ+lyEEHYJKii8rxMpXVaQQde1NXHgjrYx6ANs&#10;cqkbvIZwU8k4igbSYMmhocCa0oKy0/ZsFCzT+Ro3f7EZ3av0d3Wc1f/7Q1+pzlc7+wHhqfVv8cu9&#10;0GF+PITnM+ECOXkAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEArcjOF8MAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="4E3EF024" w14:textId="77777777" w:rsidR="00D834D6" w:rsidRDefault="00B74359" w:rsidP="00D834D6">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">At 3-6 </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00D834D6">
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>months</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5F8F72E3" w14:textId="77777777" w:rsidR="00D834D6" w:rsidRPr="00F87D47" w:rsidRDefault="007007AA" w:rsidP="007007AA">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="007007AA">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Regular formal reviews should be held to ensure t</w:t>
+                        </w:r>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">hat progress stays </w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramStart"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>focussed,</w:t>
+                        </w:r>
+                        <w:proofErr w:type="gramEnd"/>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> </w:t>
+                        </w:r>
+                        <w:r w:rsidRPr="007007AA">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>on track and any issues are dealt with so that probation can be completed. Check in on their experience of their induction to make improvements for the future.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA71976" w14:textId="77777777" w:rsidR="00C91FEC" w:rsidRDefault="00C91FEC" w:rsidP="00ED4F60">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5E12376D" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="007007AA" w:rsidP="006E006F">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="480DCEB8" wp14:editId="4D281C8C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>243205</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2352675" cy="2095500"/>
+                <wp:effectExtent l="0" t="19050" r="9525" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="113" name="Group 113" descr="3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2352675" cy="2095500"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="1899148" cy="1699924"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="6" name="Shape" descr="3">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{802FE108-5B03-466A-8E14-6B3AAC7F5E70}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:cNvPr>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1866900" cy="1699924"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="5400000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="10800000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                              <a:cxn ang="16200000">
+                                <a:pos x="wd2" y="hd2"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="0" t="0" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="21600" h="21486" extrusionOk="0">
+                                <a:moveTo>
+                                  <a:pt x="12611" y="21486"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12188" y="21486"/>
+                                  <a:pt x="11784" y="21368"/>
+                                  <a:pt x="11416" y="21150"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3989" y="16550"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3291" y="16550"/>
+                                  <a:pt x="2261" y="16333"/>
+                                  <a:pt x="1618" y="15898"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1011" y="15484"/>
+                                  <a:pt x="570" y="14911"/>
+                                  <a:pt x="294" y="14200"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="129" y="13766"/>
+                                  <a:pt x="37" y="13292"/>
+                                  <a:pt x="0" y="12779"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="12562"/>
+                                  <a:pt x="110" y="12443"/>
+                                  <a:pt x="313" y="12443"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2408" y="12443"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2592" y="12443"/>
+                                  <a:pt x="2721" y="12562"/>
+                                  <a:pt x="2739" y="12759"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2757" y="12996"/>
+                                  <a:pt x="2813" y="13233"/>
+                                  <a:pt x="2905" y="13470"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2978" y="13648"/>
+                                  <a:pt x="3070" y="13786"/>
+                                  <a:pt x="3199" y="13885"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3327" y="13983"/>
+                                  <a:pt x="3493" y="14023"/>
+                                  <a:pt x="3677" y="14023"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4026" y="14023"/>
+                                  <a:pt x="4302" y="13845"/>
+                                  <a:pt x="4467" y="13509"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4596" y="13272"/>
+                                  <a:pt x="4651" y="12957"/>
+                                  <a:pt x="4651" y="12542"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4651" y="12147"/>
+                                  <a:pt x="4596" y="11811"/>
+                                  <a:pt x="4467" y="11515"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4302" y="11180"/>
+                                  <a:pt x="4026" y="11022"/>
+                                  <a:pt x="3658" y="11022"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3566" y="11022"/>
+                                  <a:pt x="3474" y="11061"/>
+                                  <a:pt x="3364" y="11120"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3235" y="11199"/>
+                                  <a:pt x="3070" y="11318"/>
+                                  <a:pt x="2868" y="11456"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2794" y="11515"/>
+                                  <a:pt x="2721" y="11535"/>
+                                  <a:pt x="2666" y="11535"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2555" y="11535"/>
+                                  <a:pt x="2463" y="11476"/>
+                                  <a:pt x="2427" y="11377"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="1397" y="9817"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1342" y="9738"/>
+                                  <a:pt x="1324" y="9659"/>
+                                  <a:pt x="1324" y="9600"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1324" y="9482"/>
+                                  <a:pt x="1379" y="9403"/>
+                                  <a:pt x="1452" y="9343"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3474" y="7685"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="551" y="7685"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="460" y="7685"/>
+                                  <a:pt x="386" y="7645"/>
+                                  <a:pt x="331" y="7586"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="276" y="7527"/>
+                                  <a:pt x="239" y="7448"/>
+                                  <a:pt x="239" y="7349"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="239" y="5493"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="239" y="5395"/>
+                                  <a:pt x="276" y="5316"/>
+                                  <a:pt x="331" y="5256"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="386" y="5197"/>
+                                  <a:pt x="460" y="5158"/>
+                                  <a:pt x="551" y="5158"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="6894" y="5158"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6986" y="5158"/>
+                                  <a:pt x="7059" y="5197"/>
+                                  <a:pt x="7114" y="5256"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7169" y="5316"/>
+                                  <a:pt x="7206" y="5395"/>
+                                  <a:pt x="7206" y="5493"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="7206" y="7566"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7206" y="7705"/>
+                                  <a:pt x="7151" y="7823"/>
+                                  <a:pt x="7059" y="7922"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="5294" y="9403"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5239" y="9462"/>
+                                  <a:pt x="5147" y="9442"/>
+                                  <a:pt x="5110" y="9383"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5055" y="9324"/>
+                                  <a:pt x="5074" y="9225"/>
+                                  <a:pt x="5129" y="9185"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="6894" y="7705"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6930" y="7665"/>
+                                  <a:pt x="6949" y="7645"/>
+                                  <a:pt x="6949" y="7586"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="6949" y="5493"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6949" y="5474"/>
+                                  <a:pt x="6949" y="5474"/>
+                                  <a:pt x="6930" y="5474"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="6930" y="5474"/>
+                                  <a:pt x="6912" y="5454"/>
+                                  <a:pt x="6912" y="5454"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="570" y="5454"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="552" y="5454"/>
+                                  <a:pt x="552" y="5454"/>
+                                  <a:pt x="552" y="5474"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="552" y="5474"/>
+                                  <a:pt x="533" y="5493"/>
+                                  <a:pt x="533" y="5493"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="533" y="7330"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="533" y="7349"/>
+                                  <a:pt x="533" y="7349"/>
+                                  <a:pt x="552" y="7349"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="552" y="7349"/>
+                                  <a:pt x="570" y="7369"/>
+                                  <a:pt x="588" y="7369"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="3769" y="7369"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3879" y="7369"/>
+                                  <a:pt x="3934" y="7448"/>
+                                  <a:pt x="3952" y="7507"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3971" y="7586"/>
+                                  <a:pt x="3952" y="7645"/>
+                                  <a:pt x="3897" y="7705"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3897" y="7705"/>
+                                  <a:pt x="3897" y="7705"/>
+                                  <a:pt x="3879" y="7724"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="1636" y="9561"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1636" y="9561"/>
+                                  <a:pt x="1636" y="9561"/>
+                                  <a:pt x="1618" y="9561"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="1618" y="9580"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1618" y="9580"/>
+                                  <a:pt x="1618" y="9600"/>
+                                  <a:pt x="1636" y="9640"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2666" y="11199"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2666" y="11199"/>
+                                  <a:pt x="2666" y="11219"/>
+                                  <a:pt x="2684" y="11219"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2684" y="11219"/>
+                                  <a:pt x="2684" y="11239"/>
+                                  <a:pt x="2684" y="11239"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2684" y="11239"/>
+                                  <a:pt x="2702" y="11239"/>
+                                  <a:pt x="2739" y="11219"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2941" y="11061"/>
+                                  <a:pt x="3107" y="10943"/>
+                                  <a:pt x="3254" y="10864"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3401" y="10765"/>
+                                  <a:pt x="3548" y="10725"/>
+                                  <a:pt x="3677" y="10725"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4136" y="10725"/>
+                                  <a:pt x="4504" y="10943"/>
+                                  <a:pt x="4724" y="11377"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4871" y="11713"/>
+                                  <a:pt x="4945" y="12108"/>
+                                  <a:pt x="4945" y="12542"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4945" y="12996"/>
+                                  <a:pt x="4871" y="13371"/>
+                                  <a:pt x="4724" y="13648"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4504" y="14082"/>
+                                  <a:pt x="4155" y="14319"/>
+                                  <a:pt x="3695" y="14319"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="3456" y="14319"/>
+                                  <a:pt x="3235" y="14260"/>
+                                  <a:pt x="3070" y="14121"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2886" y="14003"/>
+                                  <a:pt x="2757" y="13806"/>
+                                  <a:pt x="2666" y="13569"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2574" y="13312"/>
+                                  <a:pt x="2500" y="13055"/>
+                                  <a:pt x="2482" y="12779"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2482" y="12739"/>
+                                  <a:pt x="2482" y="12720"/>
+                                  <a:pt x="2427" y="12720"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="331" y="12720"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="313" y="12720"/>
+                                  <a:pt x="294" y="12720"/>
+                                  <a:pt x="294" y="12720"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="294" y="12720"/>
+                                  <a:pt x="294" y="12720"/>
+                                  <a:pt x="294" y="12720"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="294" y="12720"/>
+                                  <a:pt x="294" y="12739"/>
+                                  <a:pt x="294" y="12759"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="331" y="13233"/>
+                                  <a:pt x="404" y="13687"/>
+                                  <a:pt x="570" y="14082"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="827" y="14734"/>
+                                  <a:pt x="1232" y="15267"/>
+                                  <a:pt x="1783" y="15642"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2371" y="16037"/>
+                                  <a:pt x="3364" y="16254"/>
+                                  <a:pt x="4044" y="16254"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="4063" y="16254"/>
+                                  <a:pt x="4099" y="16254"/>
+                                  <a:pt x="4118" y="16274"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="11563" y="20894"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12225" y="21308"/>
+                                  <a:pt x="13034" y="21308"/>
+                                  <a:pt x="13695" y="20894"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="20276" y="16807"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="20938" y="16392"/>
+                                  <a:pt x="21343" y="15642"/>
+                                  <a:pt x="21343" y="14832"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="21343" y="6658"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21343" y="5849"/>
+                                  <a:pt x="20938" y="5079"/>
+                                  <a:pt x="20276" y="4684"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="13695" y="597"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="13034" y="182"/>
+                                  <a:pt x="12225" y="182"/>
+                                  <a:pt x="11563" y="597"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="5846" y="3953"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5772" y="3993"/>
+                                  <a:pt x="5699" y="3973"/>
+                                  <a:pt x="5662" y="3894"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="5625" y="3815"/>
+                                  <a:pt x="5644" y="3736"/>
+                                  <a:pt x="5717" y="3697"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="11434" y="340"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="12170" y="-114"/>
+                                  <a:pt x="13089" y="-114"/>
+                                  <a:pt x="13824" y="340"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="20405" y="4427"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21140" y="4881"/>
+                                  <a:pt x="21600" y="5750"/>
+                                  <a:pt x="21600" y="6658"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="21600" y="14832"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="21600" y="15740"/>
+                                  <a:pt x="21140" y="16609"/>
+                                  <a:pt x="20405" y="17063"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="13806" y="21150"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="13438" y="21368"/>
+                                  <a:pt x="13015" y="21486"/>
+                                  <a:pt x="12611" y="21486"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="bg2">
+                              <a:lumMod val="90000"/>
+                            </a:schemeClr>
+                          </a:solidFill>
+                          <a:ln w="12700">
+                            <a:miter lim="400000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr lIns="28575" tIns="28575" rIns="28575" bIns="28575" anchor="ctr"/>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="112" name="Text Box 112"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="475103" y="231808"/>
+                            <a:ext cx="1424045" cy="1390518"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="6F3F0E97" w14:textId="77777777" w:rsidR="009355B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>Their first week</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="611F98EF" w14:textId="77777777" w:rsidR="009355B4" w:rsidRPr="00EB52B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="009355B4">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>During the first week, further information should be given on the key aspects of the job, the goals and objectives of the team and University.</w:t>
+                              </w:r>
+                              <w:r w:rsidR="005A2291">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t xml:space="preserve"> They should have their first buddy meeting and have an initial discussion about their probation objectives</w:t>
+                              </w:r>
+                              <w:r w:rsidR="00D834D6">
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>.</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="480DCEB8" id="Group 113" o:spid="_x0000_s1036" alt="3" style="position:absolute;margin-left:0;margin-top:19.15pt;width:185.25pt;height:165pt;z-index:251658245;mso-position-horizontal-relative:margin;mso-width-relative:margin;mso-height-relative:margin" coordsize="18991,16999" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD/TiH7SQsAAEcqAAAOAAAAZHJzL2Uyb0RvYy54bWy0Wllv20gSfl9g/oOg94nZFw8jziCT2QQL&#10;ZCcBksU805RkCSOJWpKOnfn1+3V3FdlNyhadxeTBIVnddXx19KF6/cvjYb/4tm7aXX28WYpXyXKx&#10;Plb1ane8u1n+5+v7n/Plou3K46rc18f1zfL7ul3+8uanf7x+OF2vZb2t96t1swCTY3v9cLpZbrvu&#10;dH111Vbb9aFsX9Wn9RHETd0cyg6vzd3VqikfwP2wv5JJkl491M3q1NTVum3x9TdPXL5x/DebddV9&#10;2mzadbfY3yyhW+f+Nu7vrf179eZ1eX3XlKftriI1yh/Q4lDujhDas/qt7MrFfbObsDrsqqZu6033&#10;qqoPV/Vms6vWzgZYI5KRNR+a+v7kbLm7frg79TAB2hFOP8y2+v3bh+b05fS5ARIPpztg4d6sLY+b&#10;5mD/h5aLRwfZ9x6y9WO3qPBRKiPTzCwXFWgyKYxJCNRqC+Qn86rtP2mmyItCaISHnSnSoiiktu64&#10;YsFXkToPJwRIO2DQ/n8YfNmWp7WDtr0GBp+bxW51s0yXi2N5QJh68mK1bisEi7J6WQUwsoeqvW6B&#10;2lycRJ6mBaB50tryurpvuw/r2kFefvvYdj42V/xUbvmpejzi0YrG06K0qZa46DvVrUX8YSWXC6C6&#10;xf8eUYyLhhud2H8vmySS/EdmpcjTebLg+sG0Brk7ztpmuUDW3lqjyutT2VlE+HHxgAAUqcV4a590&#10;Dm8iTJt7W5s+/ckYHepv66+1m9VZsIRMhXBw+TkesGFUdX+7q35d/xXPETki14a8k+P18exElmsi&#10;qTQnVYmkBXRys4RxaWItjvjvj6EcVeSFmyBSJBb5kofEE09OhJKFt6WfAJwcRcJMYqWUC2imiFR4&#10;W4TJC6fwRKtzokRCsAmjYXEAgcngA5vUusCQgCALj4zQCAmyJmYdv3nNhSQMVJamITuVeTEw2sU5&#10;G0TSZZYVs4XwHJNGrIRggtYRaEooL1wSYYIZu4ng1wmBHEzgIeeslgZGORR5ApsnM0melCNtZaYI&#10;KpmZ+bZjMCEpiyJCWOZsppJx0MgiQdG3TlYa7vZJE9sRvxEMRUYwqBS1P4gNlXDUqAyZG1JEwQGQ&#10;52a2KKUkx0eRx77TBTlPJzKmpBnNYcrEreeswmCf14Knsa+0SsiLKtdO956iU1bPJPN9pQ085HFH&#10;HIQw6dRwWBTwZwBgQDHazZln1cBQ6Jhhr4TI4wzXvVXCiPm+GmASInfR1MPUQysSGdmrUkOhxJRZ&#10;VimDIuIA5GksCoFM5UkkqJUBgArBSnOEnB/syBnKEWFDOGTYB7tQKL4BReZYM7x62rg0mGWVzLi0&#10;Mu5s1VAthIE6oai0R4Io80QZw1aNGeqU8grxEqWw1JyLQiHDoMREFNdCqvmq8NlR5ILH84hzGYgq&#10;5POsyFSEp1DYVVo8i9RXRMYlILxkLerZ6TyKRtjli1Shk6ikCG1IM+VXkAuW91GYpX2xY8v5f4+R&#10;oXw/M/AcRDr1SxkPZyCU3ScBoCyNC5RSvpxkxpfjid7nhEj43TEzcHgYa7QwZTqu+pK/K32+BsYm&#10;83BjK7iPIh5wVhviblQRRz5paRT2Y4GWbLLBwno2SM8JYfyMQMgGzBhv1MEoItlt/H2CK1vkvZzm&#10;lNnBeB5xTp20IH/yePZzliABrG/GimZC+BR5kdkZjmye3QjETCY+BsaoD4TBe7EFbJe3vB+f2ZJ9&#10;2dvDeJgaeiJDTfRRmcfLfQ9JVvi15YIvDG9gOckxnnWOLaEM5XgtdLytNHZBdVVJ+wWZnWR4w1ko&#10;v2eZaHRWTkIlubDlKYhBk9CSBvsiSAxvqgvRV5mYM9s1isKMsL1geVoorjZpJDgtkOjnys1AeKre&#10;jDRiRjNrQc/f2GU+wOgZAtnAM2b5orecZ7Fr00L4hcBoM1JgRJjIiS3n4xXzueAKQ+sPD2d9Ln/3&#10;OE20ieOEIr0XEoNrcGpwNYdSvhc++j4RMjKZhmcKLrlcCVhqRqvKWOrkO2nP3yfaPGcyT+qF0Dkm&#10;UyiQQZwZujHg7xMhsck47FKiEB+M5xHn1FE5bUCYP+ujCuXL+3jtxaLoAzJDmSBUY87xm/c0Nmbx&#10;vmCQw+zGG4mc9nJB7Yg5x28kZzyrl/M0gRHI+pvEmDPj5yWIVPmFqjB+u38B4cl41ugZAt2sBBKe&#10;16gf709BFzUajR80YoK9DwuCcFA11ZxJz2kkhzMCHWEuqDSdwDoFFCmizJAp3ZgJQRQIibWK37z/&#10;ptMGUQNDbAED+8M5nvJiUSOGGR/whV3sQ1H9ZczLrCo0HeMnp1CBNLXFVCTF6DJKYkXxlBwnVSgx&#10;yyqlExKVZPEqrXClRwyzeOOg+huShCizRGlBuQYbYobaJKz7yCpt09hZ9eSh8VxY6JwKlBAZbq8C&#10;j+gCJxzHUOIq+wnKi25IBoaji7NBCaWgTqhEbxXfgM0DsIcJF4nRyVMLPo9rFecVFg6ylymzRCl7&#10;8eBg4mmcV8OFhpY4TQZWDbd3GtFuKbNEyZwOK7g4i4/Nw52kynGeCEQNdQRXOS7j5okytBUWOOVF&#10;AEr7k5WzV9l9dCjKHvJ9wLzkLlkG00Y1IaD4iySGdrghwYXNnMrMZ1URjOf17VxaDBfWxL+XzDdH&#10;zOhJwjycZ7P7++WMwB80e8HleI/z+AZcc93CrzzRwZ/354hpn6mzcMv5hkxjQxkGIdYVCkL7S2tE&#10;yXBGdOFp0hfc60pbkdy0NMFPKEG8D/ecqV1RAgqMpVrMlFlG6YRvBHkaO10nfKk/oeAKmNSTT5xA&#10;OM5pHycMSZGJvSyB2lCOx5zLBSHtcdhCIIWKVwK803b5DInraSgn5s9SaYeS8H2YSPN+j81j4pk8&#10;Awd/sl7Fv2pBH6z6kbsZzICkc0SLRyDmz1JJTs8stdfolyEbRJjcX9X1whNWGceIeAfUm6/tDu+y&#10;Vtgk0Ipl/F3aJT/2zhLxmjg4eEzoY2WQ8BxOMNavhTgszblxNBl+lLE+UoW/oWSUsFT54xzOT9Gm&#10;BHdbNGOI3Vij+M37Dz/8+QBWuf+ZZZBDiapwDrSQ94RM+N0jMD5/2osjBJeClAjYJs4IECz7dPD9&#10;2d4nBpJtinnbp5SctniDjNjaWCeZaPrVEddmbAQPiSdymKMIO3/oPI+2YdQpYK9DcfwN1R0oQWrE&#10;zFkkC3FNB3ZjHmQfj4lnTmZgVzKSzhqLNPW/C7IHB+uBNCrenHyyeydf54aGg+c0s2XB1x8k/Kh7&#10;QSUINc/M9laEHj7bQhFbXu3rdu1Vto0brkb3HRxuMRm6X9p6v1u93+33NnxdK9j63b5ZfCvRxHV7&#10;J13Xyv7+8O965b+hsab/Dacf7iREnPZH2yOCDRMGW86HXYfes/3ucLOkdhiv3x69Mmg+4gYf+3Rb&#10;r76jR2j/ryP6jmSOmEEvWfjShC+34Ut5rLY1moiqrnEuo0Ym31D0t3c04UjNPU1fbc/Wr/Xjwn6D&#10;pUFD06J7BAHY8PcnWpt0ZgT26S4I8MMlL53cDIa+DmwUAI1r6VJoEcBS7jHlXrJT4928sA83S9vk&#10;43zBDU+IBB5iXXSsbRiAhV3QrfdShWyNKG6NmDise7x9dC1drhQFLmxq3wPYnqr3O+jwsWy7z2WD&#10;pj8UCjQydp/wZ7OvIQuNQu4JDUV189e573Y82qxAXS4e0ER4s2z/e1826yVFChrcbP3xkaKN3Xkv&#10;fKQQxUcKUY73h3c1Qhy7M2jnHu34bs+Pm6Y+/IF+x7dWKkgcWh0/vusQaCCgX7Jav33rntFniDz7&#10;ePxyqixri51F+OvjH2VzIjd08ODvNffEldcjb/ixHvW391292dneNJciPjHoBdHsnly3Ip6idsjw&#10;3Y0a+j/f/A8AAP//AwBQSwMEFAAGAAgAAAAhAAKOexXeAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj0FLw0AQhe+C/2EZwZvdxNBa0mxKKeqpCLaC9DZNpklodjZkt0n67x1Peps3b3jvm2w92VYN&#10;1PvGsYF4FoEiLlzZcGXg6/D2tATlA3KJrWMycCMP6/z+LsO0dCN/0rAPlZIQ9ikaqEPoUq19UZNF&#10;P3MdsXhn11sMIvtKlz2OEm5b/RxFC22xYWmosaNtTcVlf7UG3kccN0n8Ouwu5+3teJh/fO9iMubx&#10;YdqsQAWawt8x/OILOuTCdHJXLr1qDcgjwUCyTECJm7xEc1AnGRay0Xmm//PnPwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD/TiH7SQsAAEcqAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQACjnsV3gAAAAcBAAAPAAAAAAAAAAAAAAAAAKMNAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAArg4AAAAA&#10;">
+                <v:shape id="Shape" o:spid="_x0000_s1037" alt="3" style="position:absolute;width:18669;height:16999;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="21600,21486" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRmlzSwQAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpgqKdE2LKKLgaav0/GjetsXmpTZR6/76zYLgcZiZb5h12ptGPKhztWUFs2kEgriw&#10;uuZSweW8n6xAOI+ssbFMCl7kIE2GgzXG2j75mx6ZL0WAsItRQeV9G0vpiooMuqltiYP3YzuDPsiu&#10;lLrDZ4CbRs6jaCkN1hwWKmxpW1Fxze5GwelgdjM+ZXm9+L1sovktv5s2V2o86jdfIDz1/hN+t49a&#10;wRL+r4QbIJM/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANGaXNLBAAAA2gAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m12611,21486v-423,,-827,-118,-1195,-336l3989,16550v-698,,-1728,-217,-2371,-652c1011,15484,570,14911,294,14200,129,13766,37,13292,,12779v,-217,110,-336,313,-336l2408,12443v184,,313,119,331,316c2757,12996,2813,13233,2905,13470v73,178,165,316,294,415c3327,13983,3493,14023,3677,14023v349,,625,-178,790,-514c4596,13272,4651,12957,4651,12542v,-395,-55,-731,-184,-1027c4302,11180,4026,11022,3658,11022v-92,,-184,39,-294,98c3235,11199,3070,11318,2868,11456v-74,59,-147,79,-202,79c2555,11535,2463,11476,2427,11377l1397,9817v-55,-79,-73,-158,-73,-217c1324,9482,1379,9403,1452,9343l3474,7685r-2923,c460,7685,386,7645,331,7586v-55,-59,-92,-138,-92,-237l239,5493v,-98,37,-177,92,-237c386,5197,460,5158,551,5158r6343,c6986,5158,7059,5197,7114,5256v55,60,92,139,92,237l7206,7566v,139,-55,257,-147,356l5294,9403v-55,59,-147,39,-184,-20c5055,9324,5074,9225,5129,9185l6894,7705v36,-40,55,-60,55,-119l6949,5493v,-19,,-19,-19,-19c6930,5474,6912,5454,6912,5454r-6342,c552,5454,552,5454,552,5474v,,-19,19,-19,19l533,7330v,19,,19,19,19c552,7349,570,7369,588,7369r3181,c3879,7369,3934,7448,3952,7507v19,79,,138,-55,198c3897,7705,3897,7705,3879,7724l1636,9561v,,,,-18,l1618,9580v,,,20,18,60l2666,11199v,,,20,18,20c2684,11219,2684,11239,2684,11239v,,18,,55,-20c2941,11061,3107,10943,3254,10864v147,-99,294,-139,423,-139c4136,10725,4504,10943,4724,11377v147,336,221,731,221,1165c4945,12996,4871,13371,4724,13648v-220,434,-569,671,-1029,671c3456,14319,3235,14260,3070,14121v-184,-118,-313,-315,-404,-552c2574,13312,2500,13055,2482,12779v,-40,,-59,-55,-59l331,12720v-18,,-37,,-37,c294,12720,294,12720,294,12720v,,,19,,39c331,13233,404,13687,570,14082v257,652,662,1185,1213,1560c2371,16037,3364,16254,4044,16254v19,,55,,74,20l11563,20894v662,414,1471,414,2132,l20276,16807v662,-415,1067,-1165,1067,-1975l21343,6658v,-809,-405,-1579,-1067,-1974l13695,597v-661,-415,-1470,-415,-2132,l5846,3953v-74,40,-147,20,-184,-59c5625,3815,5644,3736,5717,3697l11434,340v736,-454,1655,-454,2390,l20405,4427v735,454,1195,1323,1195,2231l21600,14832v,908,-460,1777,-1195,2231l13806,21150v-368,218,-791,336,-1195,336xe" fillcolor="#cfcdcd [2894]" stroked="f" strokeweight="1pt">
+                  <v:stroke miterlimit="4" joinstyle="miter"/>
+                  <v:path arrowok="t" o:extrusionok="f" o:connecttype="custom" o:connectlocs="933450,849962;933450,849962;933450,849962;933450,849962" o:connectangles="0,90,180,270"/>
+                </v:shape>
+                <v:shape id="Text Box 112" o:spid="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:4751;top:2318;width:14240;height:13905;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBz06cyxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCL01GwMtIWYVCUiLtIeoF29jdkyC2dmYXTXtr+8WCt7m8T4nX46mEzcaXGtZwSyKQRBX&#10;VrdcK9jv1i8pCOeRNXaWScE3OVguJk85ZtreuaTb1tcihLDLUEHjfZ9J6aqGDLrI9sSBO9nBoA9w&#10;qKUe8B7CTSeTOH6TBlsODQ32VDRUnbdXo2BTrL+wPCYm/emK98/Tqr/sD69KPU/H1RyEp9E/xP/u&#10;Dx3mzxL4eyZcIBe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHPTpzLEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="6F3F0E97" w14:textId="77777777" w:rsidR="009355B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Their first week</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="611F98EF" w14:textId="77777777" w:rsidR="009355B4" w:rsidRPr="00EB52B4" w:rsidRDefault="009355B4" w:rsidP="009355B4">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="009355B4">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>During the first week, further information should be given on the key aspects of the job, the goals and objectives of the team and University.</w:t>
+                        </w:r>
+                        <w:r w:rsidR="005A2291">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve"> They should have their first buddy meeting and have an initial discussion about their probation objectives</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00D834D6">
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>.</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE54110" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="006E006F" w:rsidP="006E006F"/>
+    <w:p w14:paraId="24FDF54E" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="006E006F" w:rsidP="006E006F"/>
+    <w:p w14:paraId="3DB879CB" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="00D834D6" w:rsidP="006E006F">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70A27009" wp14:editId="2BCC9FDC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2286000</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>177165</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2181225" cy="1914525"/>
+                <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+                <wp:wrapNone/>
+                <wp:docPr id="126" name="Group 126" descr="4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2181225" cy="1914525"/>
+                          <a:chOff x="0" y="-95250"/>
+                          <a:chExt cx="2181225" cy="1914525"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="26" name="Freeform: Shape 25">
+                          <a:extLst>
+                            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71832352-6C71-432A-8344-5BBB697BDABF}"/>
+                            </a:ext>
+                          </a:extLst>
+                        </wps:cNvPr>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="-95250"/>
+                            <a:ext cx="2162175" cy="1914525"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst>
+                              <a:gd name="connsiteX0" fmla="*/ 406966 w 2927037"/>
+                              <a:gd name="connsiteY0" fmla="*/ 1076455 h 2592030"/>
+                              <a:gd name="connsiteX1" fmla="*/ 233244 w 2927037"/>
+                              <a:gd name="connsiteY1" fmla="*/ 1335840 h 2592030"/>
+                              <a:gd name="connsiteX2" fmla="*/ 406966 w 2927037"/>
+                              <a:gd name="connsiteY2" fmla="*/ 1335840 h 2592030"/>
+                              <a:gd name="connsiteX3" fmla="*/ 425992 w 2927037"/>
+                              <a:gd name="connsiteY3" fmla="*/ 1000314 h 2592030"/>
+                              <a:gd name="connsiteX4" fmla="*/ 437893 w 2927037"/>
+                              <a:gd name="connsiteY4" fmla="*/ 1016971 h 2592030"/>
+                              <a:gd name="connsiteX5" fmla="*/ 437893 w 2927037"/>
+                              <a:gd name="connsiteY5" fmla="*/ 1352497 h 2592030"/>
+                              <a:gd name="connsiteX6" fmla="*/ 423617 w 2927037"/>
+                              <a:gd name="connsiteY6" fmla="*/ 1371541 h 2592030"/>
+                              <a:gd name="connsiteX7" fmla="*/ 199930 w 2927037"/>
+                              <a:gd name="connsiteY7" fmla="*/ 1371541 h 2592030"/>
+                              <a:gd name="connsiteX8" fmla="*/ 183267 w 2927037"/>
+                              <a:gd name="connsiteY8" fmla="*/ 1362028 h 2592030"/>
+                              <a:gd name="connsiteX9" fmla="*/ 183267 w 2927037"/>
+                              <a:gd name="connsiteY9" fmla="*/ 1342984 h 2592030"/>
+                              <a:gd name="connsiteX10" fmla="*/ 406966 w 2927037"/>
+                              <a:gd name="connsiteY10" fmla="*/ 1007440 h 2592030"/>
+                              <a:gd name="connsiteX11" fmla="*/ 425992 w 2927037"/>
+                              <a:gd name="connsiteY11" fmla="*/ 1000314 h 2592030"/>
+                              <a:gd name="connsiteX12" fmla="*/ 1765725 w 2927037"/>
+                              <a:gd name="connsiteY12" fmla="*/ 0 h 2592030"/>
+                              <a:gd name="connsiteX13" fmla="*/ 1920462 w 2927037"/>
+                              <a:gd name="connsiteY13" fmla="*/ 41076 h 2592030"/>
+                              <a:gd name="connsiteX14" fmla="*/ 2772419 w 2927037"/>
+                              <a:gd name="connsiteY14" fmla="*/ 533630 h 2592030"/>
+                              <a:gd name="connsiteX15" fmla="*/ 2927037 w 2927037"/>
+                              <a:gd name="connsiteY15" fmla="*/ 802526 h 2592030"/>
+                              <a:gd name="connsiteX16" fmla="*/ 2927037 w 2927037"/>
+                              <a:gd name="connsiteY16" fmla="*/ 1787755 h 2592030"/>
+                              <a:gd name="connsiteX17" fmla="*/ 2772419 w 2927037"/>
+                              <a:gd name="connsiteY17" fmla="*/ 2056651 h 2592030"/>
+                              <a:gd name="connsiteX18" fmla="*/ 1920462 w 2927037"/>
+                              <a:gd name="connsiteY18" fmla="*/ 2549205 h 2592030"/>
+                              <a:gd name="connsiteX19" fmla="*/ 1768147 w 2927037"/>
+                              <a:gd name="connsiteY19" fmla="*/ 2592030 h 2592030"/>
+                              <a:gd name="connsiteX20" fmla="*/ 1613394 w 2927037"/>
+                              <a:gd name="connsiteY20" fmla="*/ 2551617 h 2592030"/>
+                              <a:gd name="connsiteX21" fmla="*/ 485400 w 2927037"/>
+                              <a:gd name="connsiteY21" fmla="*/ 1901876 h 2592030"/>
+                              <a:gd name="connsiteX22" fmla="*/ 468868 w 2927037"/>
+                              <a:gd name="connsiteY22" fmla="*/ 1885228 h 2592030"/>
+                              <a:gd name="connsiteX23" fmla="*/ 468868 w 2927037"/>
+                              <a:gd name="connsiteY23" fmla="*/ 1597392 h 2592030"/>
+                              <a:gd name="connsiteX24" fmla="*/ 16668 w 2927037"/>
+                              <a:gd name="connsiteY24" fmla="*/ 1597392 h 2592030"/>
+                              <a:gd name="connsiteX25" fmla="*/ 0 w 2927037"/>
+                              <a:gd name="connsiteY25" fmla="*/ 1580624 h 2592030"/>
+                              <a:gd name="connsiteX26" fmla="*/ 0 w 2927037"/>
+                              <a:gd name="connsiteY26" fmla="*/ 1335613 h 2592030"/>
+                              <a:gd name="connsiteX27" fmla="*/ 2439 w 2927037"/>
+                              <a:gd name="connsiteY27" fmla="*/ 1326083 h 2592030"/>
+                              <a:gd name="connsiteX28" fmla="*/ 473611 w 2927037"/>
+                              <a:gd name="connsiteY28" fmla="*/ 633516 h 2592030"/>
+                              <a:gd name="connsiteX29" fmla="*/ 487840 w 2927037"/>
+                              <a:gd name="connsiteY29" fmla="*/ 626398 h 2592030"/>
+                              <a:gd name="connsiteX30" fmla="*/ 811440 w 2927037"/>
+                              <a:gd name="connsiteY30" fmla="*/ 626398 h 2592030"/>
+                              <a:gd name="connsiteX31" fmla="*/ 828108 w 2927037"/>
+                              <a:gd name="connsiteY31" fmla="*/ 643046 h 2592030"/>
+                              <a:gd name="connsiteX32" fmla="*/ 828108 w 2927037"/>
+                              <a:gd name="connsiteY32" fmla="*/ 1335613 h 2592030"/>
+                              <a:gd name="connsiteX33" fmla="*/ 968497 w 2927037"/>
+                              <a:gd name="connsiteY33" fmla="*/ 1335613 h 2592030"/>
+                              <a:gd name="connsiteX34" fmla="*/ 985165 w 2927037"/>
+                              <a:gd name="connsiteY34" fmla="*/ 1352261 h 2592030"/>
+                              <a:gd name="connsiteX35" fmla="*/ 968497 w 2927037"/>
+                              <a:gd name="connsiteY35" fmla="*/ 1368909 h 2592030"/>
+                              <a:gd name="connsiteX36" fmla="*/ 809136 w 2927037"/>
+                              <a:gd name="connsiteY36" fmla="*/ 1368909 h 2592030"/>
+                              <a:gd name="connsiteX37" fmla="*/ 792468 w 2927037"/>
+                              <a:gd name="connsiteY37" fmla="*/ 1352261 h 2592030"/>
+                              <a:gd name="connsiteX38" fmla="*/ 792468 w 2927037"/>
+                              <a:gd name="connsiteY38" fmla="*/ 659694 h 2592030"/>
+                              <a:gd name="connsiteX39" fmla="*/ 497325 w 2927037"/>
+                              <a:gd name="connsiteY39" fmla="*/ 659694 h 2592030"/>
+                              <a:gd name="connsiteX40" fmla="*/ 33336 w 2927037"/>
+                              <a:gd name="connsiteY40" fmla="*/ 1337905 h 2592030"/>
+                              <a:gd name="connsiteX41" fmla="*/ 33336 w 2927037"/>
+                              <a:gd name="connsiteY41" fmla="*/ 1559271 h 2592030"/>
+                              <a:gd name="connsiteX42" fmla="*/ 485400 w 2927037"/>
+                              <a:gd name="connsiteY42" fmla="*/ 1559271 h 2592030"/>
+                              <a:gd name="connsiteX43" fmla="*/ 502068 w 2927037"/>
+                              <a:gd name="connsiteY43" fmla="*/ 1575919 h 2592030"/>
+                              <a:gd name="connsiteX44" fmla="*/ 502068 w 2927037"/>
+                              <a:gd name="connsiteY44" fmla="*/ 1868580 h 2592030"/>
+                              <a:gd name="connsiteX45" fmla="*/ 1630062 w 2927037"/>
+                              <a:gd name="connsiteY45" fmla="*/ 2518201 h 2592030"/>
+                              <a:gd name="connsiteX46" fmla="*/ 1906098 w 2927037"/>
+                              <a:gd name="connsiteY46" fmla="*/ 2518201 h 2592030"/>
+                              <a:gd name="connsiteX47" fmla="*/ 2758055 w 2927037"/>
+                              <a:gd name="connsiteY47" fmla="*/ 2025647 h 2592030"/>
+                              <a:gd name="connsiteX48" fmla="*/ 2896141 w 2927037"/>
+                              <a:gd name="connsiteY48" fmla="*/ 1787755 h 2592030"/>
+                              <a:gd name="connsiteX49" fmla="*/ 2896141 w 2927037"/>
+                              <a:gd name="connsiteY49" fmla="*/ 802526 h 2592030"/>
+                              <a:gd name="connsiteX50" fmla="*/ 2758055 w 2927037"/>
+                              <a:gd name="connsiteY50" fmla="*/ 564512 h 2592030"/>
+                              <a:gd name="connsiteX51" fmla="*/ 1906098 w 2927037"/>
+                              <a:gd name="connsiteY51" fmla="*/ 71958 h 2592030"/>
+                              <a:gd name="connsiteX52" fmla="*/ 1630062 w 2927037"/>
+                              <a:gd name="connsiteY52" fmla="*/ 71958 h 2592030"/>
+                              <a:gd name="connsiteX53" fmla="*/ 887597 w 2927037"/>
+                              <a:gd name="connsiteY53" fmla="*/ 476569 h 2592030"/>
+                              <a:gd name="connsiteX54" fmla="*/ 863883 w 2927037"/>
+                              <a:gd name="connsiteY54" fmla="*/ 469331 h 2592030"/>
+                              <a:gd name="connsiteX55" fmla="*/ 870929 w 2927037"/>
+                              <a:gd name="connsiteY55" fmla="*/ 445566 h 2592030"/>
+                              <a:gd name="connsiteX56" fmla="*/ 1611090 w 2927037"/>
+                              <a:gd name="connsiteY56" fmla="*/ 41076 h 2592030"/>
+                              <a:gd name="connsiteX57" fmla="*/ 1765725 w 2927037"/>
+                              <a:gd name="connsiteY57" fmla="*/ 0 h 2592030"/>
+                            </a:gdLst>
+                            <a:ahLst/>
+                            <a:cxnLst>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX0" y="connsiteY0"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX1" y="connsiteY1"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX2" y="connsiteY2"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX3" y="connsiteY3"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX4" y="connsiteY4"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX5" y="connsiteY5"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX6" y="connsiteY6"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX7" y="connsiteY7"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX8" y="connsiteY8"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX9" y="connsiteY9"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX10" y="connsiteY10"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX11" y="connsiteY11"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX12" y="connsiteY12"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX13" y="connsiteY13"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX14" y="connsiteY14"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX15" y="connsiteY15"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX16" y="connsiteY16"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX17" y="connsiteY17"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX18" y="connsiteY18"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX19" y="connsiteY19"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX20" y="connsiteY20"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX21" y="connsiteY21"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX22" y="connsiteY22"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX23" y="connsiteY23"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX24" y="connsiteY24"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX25" y="connsiteY25"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX26" y="connsiteY26"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX27" y="connsiteY27"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX28" y="connsiteY28"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX29" y="connsiteY29"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX30" y="connsiteY30"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX31" y="connsiteY31"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX32" y="connsiteY32"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX33" y="connsiteY33"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX34" y="connsiteY34"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX35" y="connsiteY35"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX36" y="connsiteY36"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX37" y="connsiteY37"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX38" y="connsiteY38"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX39" y="connsiteY39"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX40" y="connsiteY40"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX41" y="connsiteY41"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX42" y="connsiteY42"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX43" y="connsiteY43"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX44" y="connsiteY44"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX45" y="connsiteY45"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX46" y="connsiteY46"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX47" y="connsiteY47"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX48" y="connsiteY48"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX49" y="connsiteY49"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX50" y="connsiteY50"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX51" y="connsiteY51"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX52" y="connsiteY52"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX53" y="connsiteY53"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX54" y="connsiteY54"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX55" y="connsiteY55"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX56" y="connsiteY56"/>
+                              </a:cxn>
+                              <a:cxn ang="0">
+                                <a:pos x="connsiteX57" y="connsiteY57"/>
+                              </a:cxn>
+                            </a:cxnLst>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="2927037" h="2592030">
+                                <a:moveTo>
+                                  <a:pt x="406966" y="1076455"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="233244" y="1335840"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="406966" y="1335840"/>
+                                </a:lnTo>
+                                <a:close/>
+                                <a:moveTo>
+                                  <a:pt x="425992" y="1000314"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="433130" y="1002683"/>
+                                  <a:pt x="437893" y="1009827"/>
+                                  <a:pt x="437893" y="1016971"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="437893" y="1352497"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="442655" y="1364398"/>
+                                  <a:pt x="433142" y="1371541"/>
+                                  <a:pt x="423617" y="1371541"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="199930" y="1371541"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="192792" y="1371541"/>
+                                  <a:pt x="188029" y="1366785"/>
+                                  <a:pt x="183267" y="1362028"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="180891" y="1357271"/>
+                                  <a:pt x="180891" y="1350128"/>
+                                  <a:pt x="183267" y="1342984"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="406966" y="1007440"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="411716" y="1000314"/>
+                                  <a:pt x="418854" y="997927"/>
+                                  <a:pt x="425992" y="1000314"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                                <a:moveTo>
+                                  <a:pt x="1765725" y="0"/>
+                                </a:moveTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1819269" y="0"/>
+                                  <a:pt x="1872830" y="13692"/>
+                                  <a:pt x="1920462" y="41076"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2772419" y="533630"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2867548" y="588398"/>
+                                  <a:pt x="2927037" y="693110"/>
+                                  <a:pt x="2927037" y="802526"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2927037" y="1787755"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2927037" y="1897171"/>
+                                  <a:pt x="2867548" y="2001882"/>
+                                  <a:pt x="2772419" y="2056651"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="1920462" y="2549205"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1875201" y="2577795"/>
+                                  <a:pt x="1822894" y="2592030"/>
+                                  <a:pt x="1768147" y="2592030"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1713401" y="2592030"/>
+                                  <a:pt x="1661094" y="2577795"/>
+                                  <a:pt x="1613394" y="2551617"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="485400" y="1901876"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="475915" y="1901876"/>
+                                  <a:pt x="468868" y="1894758"/>
+                                  <a:pt x="468868" y="1885228"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="468868" y="1597392"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="16668" y="1597392"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="7182" y="1597392"/>
+                                  <a:pt x="0" y="1590154"/>
+                                  <a:pt x="0" y="1580624"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="1335613"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="0" y="1333201"/>
+                                  <a:pt x="0" y="1328375"/>
+                                  <a:pt x="2439" y="1326083"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="473611" y="633516"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="475915" y="628811"/>
+                                  <a:pt x="483097" y="626398"/>
+                                  <a:pt x="487840" y="626398"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="811440" y="626398"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="821061" y="626398"/>
+                                  <a:pt x="828108" y="633516"/>
+                                  <a:pt x="828108" y="643046"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="828108" y="1335613"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="968497" y="1335613"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="978118" y="1335613"/>
+                                  <a:pt x="985165" y="1342731"/>
+                                  <a:pt x="985165" y="1352261"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="985165" y="1361791"/>
+                                  <a:pt x="978118" y="1368909"/>
+                                  <a:pt x="968497" y="1368909"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="809136" y="1368909"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="799515" y="1368909"/>
+                                  <a:pt x="792468" y="1361791"/>
+                                  <a:pt x="792468" y="1352261"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="792468" y="659694"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="497325" y="659694"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="33336" y="1337905"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="33336" y="1559271"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="485400" y="1559271"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="495022" y="1559271"/>
+                                  <a:pt x="502068" y="1566389"/>
+                                  <a:pt x="502068" y="1575919"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="502068" y="1868580"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="1630062" y="2518201"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1715705" y="2568265"/>
+                                  <a:pt x="1820455" y="2568265"/>
+                                  <a:pt x="1906098" y="2518201"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2758055" y="2025647"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2843698" y="1975704"/>
+                                  <a:pt x="2896141" y="1885228"/>
+                                  <a:pt x="2896141" y="1787755"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="2896141" y="802526"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="2896141" y="704932"/>
+                                  <a:pt x="2843698" y="612163"/>
+                                  <a:pt x="2758055" y="564512"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="1906098" y="71958"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1820455" y="22015"/>
+                                  <a:pt x="1715705" y="22015"/>
+                                  <a:pt x="1630062" y="71958"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="887597" y="476569"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="878111" y="481274"/>
+                                  <a:pt x="868625" y="478861"/>
+                                  <a:pt x="863883" y="469331"/>
+                                </a:cubicBezTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="859140" y="459801"/>
+                                  <a:pt x="861443" y="450391"/>
+                                  <a:pt x="870929" y="445566"/>
+                                </a:cubicBezTo>
+                                <a:lnTo>
+                                  <a:pt x="1611090" y="41076"/>
+                                </a:lnTo>
+                                <a:cubicBezTo>
+                                  <a:pt x="1658655" y="13692"/>
+                                  <a:pt x="1712181" y="0"/>
+                                  <a:pt x="1765725" y="0"/>
+                                </a:cubicBezTo>
+                                <a:close/>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="accent4"/>
+                          </a:solidFill>
+                          <a:ln w="12700">
+                            <a:miter lim="400000"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="28575" tIns="28575" rIns="28575" bIns="28575" anchor="ctr">
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="123" name="Text Box 123"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="514350" y="104775"/>
+                            <a:ext cx="1666875" cy="1504950"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="3682F27A" w14:textId="77777777" w:rsidR="005A2291" w:rsidRDefault="00D834D6" w:rsidP="005A2291">
+                              <w:pPr>
+                                <w:spacing w:after="0"/>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">At </w:t>
+                              </w:r>
+                              <w:r w:rsidR="00B74359">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t xml:space="preserve">1-3 </w:t>
+                              </w:r>
+                              <w:r w:rsidR="005A2291">
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>months</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="589CFF45" w14:textId="77777777" w:rsidR="007007AA" w:rsidRPr="005A2291" w:rsidRDefault="007007AA" w:rsidP="007007AA">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                                <w:t>Commence regular 1:1 meetings and discuss their learning needs to create their induction development plan. Begin to discuss personal objectives and development plan that will be agreed in their P&amp;DR.</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="19F9E8D0" w14:textId="77777777" w:rsidR="005A2291" w:rsidRPr="005A2291" w:rsidRDefault="005A2291" w:rsidP="007007AA">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:sz w:val="18"/>
+                                </w:rPr>
+                              </w:pPr>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="70A27009" id="Group 126" o:spid="_x0000_s1039" alt="4" style="position:absolute;margin-left:180pt;margin-top:13.95pt;width:171.75pt;height:150.75pt;z-index:251658246;mso-width-relative:margin;mso-height-relative:margin" coordorigin=",-952" coordsize="21812,19145" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuZ52uDg0AAC1AAAAOAAAAZHJzL2Uyb0RvYy54bWy8W++P2zYS/X7A/Q+CPx7QrkhRFLVIUqTt&#10;pTigaAs0h/Y+Klp714Bt+WRvdtu/vo8/ZM9olWiUAy4fEivU0wyHbyhy9Pjqm+f9Lvu47k/b7vB6&#10;pb7OV9n60HZ328P969W/37/7yq2y07k53DW77rB+vfpjfVp98+bvf3v1dLxd6+6h292t+wwPOZxu&#10;n46vVw/n8/H25ubUPqz3zenr7rg+oHHT9fvmjMv+/uaub57w9P3uRue5vXnq+rtj37Xr0wn/+31s&#10;XL0Jz99s1u35583mtD5nu9cr+HYOf/fh7w/+75s3r5rb+745Pmzb5EbzBV7sm+0BRi+P+r45N9lj&#10;v33xqP227btTtzl/3Xb7m26z2bbr0Af0RuWj3vzQd4/H0Jf726f74yVMCO0oTl/82Panjz/0x1+P&#10;v/SIxNPxHrEIV74vz5t+7/+Fl9lzCNkfl5Ctn89Zi//Uyimty1XWok3VypS4CEFtHxD5K+6rGi0p&#10;3u3DP2fgN4P1G+bT0xEsOV0DcfrfAvHrQ3Nch/iebhGIX/pse4cu2VV2aPYg67t+vfbUu83CnVns&#10;mncCd19idro9IXyfDBjt+DVqVqvqZdQu3W5u28fT+Yd1Fwag+fjj6RyZeodfgWd3yce2OxxO2/P6&#10;d7B7s9+BvP+4yUxua2uzp0zXusqLKtF8jPkPxai8sqYsswd0s9Z5MeTGGPS7IoZ0UWhj5g1RjCqK&#10;0pl83pAmhqQ9ohixoYIaQu9rPd8jilF5nhfKzPfIUENF5epi3hDFqFzZulLzhkCtKxmEhihGFaU2&#10;dTVvCLlyNaQLq6r5HlGMKipVGkGPKmJI1XVd5POGGEZqCC+sS4+UK7QV9IhhCqtz7eZDV3+BIYYp&#10;jK6dgHWKprk0kRgIBK+MJGUVTXQjTCUGEueSYqle2bLS5TwlGEowBymW55gXjRVMDgxl/Mw6TwdF&#10;E11XlTaqFvSHosqisMiL+Rmcpnp6RQhMUZTLdaklvaLJLjdFUapyVSV6MdF8l0eQofLS2lIwHSmW&#10;8mJeUJQuDXCSFy7L+so6ZQRzkqKo9Eqfp4amc4WyeIXWgtc7Q+myBFDw7tBssnClyQVzOgOpOldO&#10;klyaThbGOmfdPOEZSDlXasm0rumMITZFQaqsqwJrkNk81jT5lbWiTjGM2BLNfcko0ftV6XKrBS8q&#10;v/K+vHslVuj9frUHvgqixhLeFIJZVlOIwpogdxJDNNtNhcWREpCOgiz6pASzrKa5blzll9ezi38G&#10;stoWtWDRgm3BdYicUn5VMGuJgcSW6OzgtFO5IGULCrKmwOt6nhAFnRzElihIzL2C5nltnV9jz4eP&#10;guSmaKLXDjwSLI8KCvKbAG0FL8OCZru4VxSkCuvqvBaMFU15l9cACgJIQXJTNOmrWmMuF5iiIHkA&#10;adKLTVGQLWuLN/XsK6NgMwXeM5JFMwNJLRk6UxT4IxgohgHTq1qyPjI06aWWKEaVqHhIttWGJr0R&#10;rlgYSG6KJn2Z61zCPkNBqqzKGnuIWU4YmvRiUxSksJ7CS15giiU9NitYGMwnlaEoXSqHWqnAFsv6&#10;Orc5XnCzk62hKLktmva6QiywYZm3xVDYUVks7OeHi+a9drVVqJ/M26Io8ZbK0OlCbouipDtFFIev&#10;KwtxCBkK8SuVYN1csuSXMoOhKlWXguVSSScMJeU7Q0kt0dR3DqkvWFmUFGRQQ7GC6aKkme9s4bAW&#10;nqUfAxlbF4Ugg0ua967Kay1YqzOQQUUbhfDZnCpp1mP3qvJasK5lKGGZp6Q5r6RlK4YazbP4aHA/&#10;fBZoHoYvBe3zIX0qwK+s8Z/j8vCF6tid/FcZ+t0An26GS3wSwIcGPBIo/51hBoxEomC1CIzcoGC9&#10;CAzmUnCxCAwGU7BZBAYpKTh87hIHDDyjYLvIMqhDweGzjtgy5n8KdossY0Kn4HoR2JeSKRrXizg2&#10;JtkylvmKL7O+jGe+lMvgy5jmq7oMvoxrakQ2XC8K3Yhuahnf1IhwuF5kfUQ51EwXwUekQ0FzCdzX&#10;JGnkcb0IPmId6o6L4CPWoZa4CD5iHYqKi+Aj1qFQuAg+Yl387i2eaXwZj0V+Get8sY3Bl7FOj1iH&#10;60V9H7EOVbIlcF/qos7Hz+ji0Pn6FYMvY52vZDH4Mtb56hSDL2OdLx4x+DLW+SoSgy+b64oR63C9&#10;aOBGrIuiCfnAjVhXLGOdr7Cwvi9jna+bUDiul/TdF1AYfBnrfIGDwZexzhctGHwZ63z1gsGXsc7X&#10;Fhh8Get8uYDBl7HOjFiH60UDN2KdWcY6v7tnzi9jnd97U3iUd4lTxu+nGXwZ6/wmmcGXsc5vfRl8&#10;Gev8fpbBl7HOb1IZfBnr/MaTwZexzu8mGZyxLg5g2jz2UFB67eQuaCfPqwzayX6VQTv5wTO1uT02&#10;Z7/nHH5mTxDQJdFZ9oDfSUvm2/fdx/X7Ltx59lvQKEUJriTxWSL/9cbdgQKi2iwCoogsAYbbhn+P&#10;L54/eXu7607r0IurxQQN0pXkWhB3vXCtffywbb9d/0kdNChrpBUAdCzaukAqBCn6E4RYw0Nrh4VO&#10;DOHL1iDzSia5oVEXySOjZGsUEQ5OfhhtEwHxMQQfQMOscfUSUraYW0mcxbwMGq80BEG6JfAy6rUm&#10;QENnprxUYFH9ST/wOT73HzBBY/TBVi4k0NCHqNsaWr0ca9LLSbMud3WcmfD5psJnAdp9xVpzFR88&#10;aTaIsybNDr1+ydIos0qg4bYpL41SFTZzoftRfEi9NF6sECeoukYQOc8+RW1u59O5kYpWwfiwzrjm&#10;D39K7CI0wrW2cbQC4hqwSrshYQqL4SYJAYxXWwU7obgmCGZS/QRMVEMJgqmdrUq8On00S1QzeT5c&#10;ZjO0om6J0iB1krbGSrfEy2GC9OyN6iaJmxTlIAPl1KS9gDIeFGDRpJGB6sirnASe0jFIeiWBp9Dk&#10;lPhEEwKqy6qq6lF2QkhTR34O7wc67lHhlNAgwXUPxabcSaZVqjAXyxfshW/WorI7WH7pWNQ7JctB&#10;xSSIUfwOGEBJjyQIkfHf5uIigIAGP6NsKD4SkcL3JP/IydagSpJ4GURP8ZFR9TPycphuUsp6NdFn&#10;7p4KfoUPc2PI4HNcKkLZlEPuSzszNASJkKAf6f4o9hl1Ycqpy/2FZySJ4tCACQhKfNKg8UaM3YhC&#10;H4FTUdwTQFGyI3CMMMBqBykN9cFgVqzjKi3qZXijF/hEa0G2I/AwSnVeYoZRnwqd0yq3MYtfOhF1&#10;MqMuD6NNG4MIR+JhkPiEByaNSwINLg7/RoJGmclnbp/qUV0hDonWVwYNXkeRTHqk0RWKMYQWrDUI&#10;YyY7NWk2qG/SgyGNxPqCPpg6FWQwrDWIhAasF8lMmuXBicKYCdBw25SXVV2Xw5QU5TjUj6hKGR45&#10;7gNr/XRwBvNxCAkoikpSz4a7hn/j3ZBKQawSHBDcHWQgydsgI/nss8ndUQry2bvphD95+1R0TQ1l&#10;xTA9BrkJjW5UXUR/8W4uXBjlgZisNYg6kn/cEI8XBUV5xmc7lT5OBxeS7GF0PzeWXhPYAlR5HBXI&#10;Fxw2FrRbXqmBL7DpoS+b46f3CZvcFu9Y0gZEVBRNCDzVzmCBmXK/ruA1ew0lbUN4aJL60o6wZrZi&#10;+6ynUZwRHsoWh0OHODiGlJqCkzVqumSyoN2wSmPUWGtUngSDUQyRIsMNDebTGJJRCGKDhBnu4tiE&#10;oQOLFysfdUqKF41RBBFcpNa4lcF2tBblDAESRQoCDyGCVf5gCZbYBkcUKzbayAeb5hJTQQzO5uMo&#10;aYjIIFSYjCH3N/mJNV16MZuydny9ASsmlTpNmRf8HRDFDdFmkCxM2uRRSTKFCPIFFEFUIAJ1ZO8/&#10;2nBVIJSLMWObnKkdH+//sFtE7cgXhIKC4FIZ8gUlcprx1O22d++2u51f0YaDvuvvdn32sUGZqWnb&#10;9eE81NLYnbuDry1hJPOoY9jj0GOf7bZ7X0jyfy7dh3V/RjOeyvS/PnR3f+Bw5xOO+b5enf772PTr&#10;Vbb71wHHR7WDSg61LXrR04sP9KI5tA8dKmDtuQ9aikP39vHcbbb+cGawGS2lC5xU9Wdq/w9HVpU/&#10;dBDPrL73Z0y/7Z4z/39wi5xWzc7PaEAMh///xLnVUpki1XZVbnD2xt/f3A6HV8NBg8vh1RJT1KXw&#10;O5wYPvbx8Grmf6BgiCJiiNdwkNXTJN3in3zoPB2CkTjK1ttnLUDsIEgZDez5+cNzOLMbXCRD3Xfx&#10;pPfp2L7bwtKPzen8S9PjdCzWzTiufv4Zf212HRiFomT4tcowtH9O/b+/HweN0bqa5BCS3md95JBB&#10;zQgXkUOpJXIotRwe9991oDryDN6Fn/7+8274uem7/W841f7WW0XTQDoUX+PP786gIBpwNLldv30b&#10;fuM0OfLtx8Ovx9Y/2sfOR/j9829Nf0zDcMYI/tQNh56b29FoxHtj1GdpHc5l40w6hoQdeqfXYbiu&#10;p/zf/AUAAP//AwBQSwMEFAAGAAgAAAAhAMtPbhnhAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FLw0AUhO+C/2F5gje7m8S2NmZTSlFPRbAVxNs2eU1Cs29Ddpuk/97nSY/DDDPfZOvJtmLA3jeO&#10;NEQzBQKpcGVDlYbPw+vDEwgfDJWmdYQaruhhnd/eZCYt3UgfOOxDJbiEfGo01CF0qZS+qNEaP3Md&#10;Ensn11sTWPaVLHszcrltZazUQlrTEC/UpsNtjcV5f7Ea3kYzbpLoZdidT9vr92H+/rWLUOv7u2nz&#10;DCLgFP7C8IvP6JAz09FdqPSi1ZAsFH8JGuLlCgQHliqZgziyE68eQeaZ/H8h/wEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBuZ52uDg0AAC1AAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDLT24Z4QAAAAoBAAAPAAAAAAAAAAAAAAAAAGgPAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdhAAAAAA&#10;">
+                <v:shape id="Freeform: Shape 25" o:spid="_x0000_s1040" style="position:absolute;top:-952;width:21621;height:19144;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" coordsize="2927037,2592030" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDlTov2wAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BD8FA&#10;FITvEv9h8yRubDkIZYkIIuKiHLi9dJ+20X3bdBf1761E4jiZmW8ys0VjSvGk2hWWFQz6EQji1OqC&#10;MwXn06Y3BuE8ssbSMil4k4PFvN2aYazti4/0THwmAoRdjApy76tYSpfmZND1bUUcvJutDfog60zq&#10;Gl8Bbko5jKKRNFhwWMixolVO6T15GAWTS0WP5JKuzG5SXP32vD6Y/VqpbqdZTkF4avw//GvvtILh&#10;CL5fwg+Q8w8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA5U6L9sAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m406966,1076455l233244,1335840r173722,l406966,1076455xm425992,1000314v7138,2369,11901,9513,11901,16657l437893,1352497v4762,11901,-4751,19044,-14276,19044l199930,1371541v-7138,,-11901,-4756,-16663,-9513c180891,1357271,180891,1350128,183267,1342984l406966,1007440v4750,-7126,11888,-9513,19026,-7126xm1765725,v53544,,107105,13692,154737,41076l2772419,533630v95129,54768,154618,159480,154618,268896l2927037,1787755v,109416,-59489,214127,-154618,268896l1920462,2549205v-45261,28590,-97568,42825,-152315,42825c1713401,2592030,1661094,2577795,1613394,2551617l485400,1901876v-9485,,-16532,-7118,-16532,-16648l468868,1597392r-452200,c7182,1597392,,1590154,,1580624l,1335613v,-2412,,-7238,2439,-9530l473611,633516v2304,-4705,9486,-7118,14229,-7118l811440,626398v9621,,16668,7118,16668,16648l828108,1335613r140389,c978118,1335613,985165,1342731,985165,1352261v,9530,-7047,16648,-16668,16648l809136,1368909v-9621,,-16668,-7118,-16668,-16648l792468,659694r-295143,l33336,1337905r,221366l485400,1559271v9622,,16668,7118,16668,16648l502068,1868580r1127994,649621c1715705,2568265,1820455,2568265,1906098,2518201r851957,-492554c2843698,1975704,2896141,1885228,2896141,1787755r,-985229c2896141,704932,2843698,612163,2758055,564512l1906098,71958v-85643,-49943,-190393,-49943,-276036,l887597,476569v-9486,4705,-18972,2292,-23714,-7238c859140,459801,861443,450391,870929,445566l1611090,41076c1658655,13692,1712181,,1765725,xe" fillcolor="#ffc000 [3207]" stroked="f" strokeweight="1pt">
+                  <v:stroke miterlimit="4" joinstyle="miter"/>
+                  <v:path arrowok="t" o:connecttype="custom" o:connectlocs="300622,795091;172295,986678;300622,986678;314676,738852;323467,751155;323467,998981;312922,1013048;147686,1013048;135378,1006021;135378,991955;300622,744115;314676,738852;1304325,0;1418627,30340;2047960,394150;2162175,592762;2162175,1320471;2047960,1519083;1418627,1882894;1306114,1914525;1191799,1884675;358560,1404764;346348,1392467;346348,1179866;12312,1179866;0,1167480;0,986510;1802,979471;349852,467928;360363,462670;599403,462670;611716,474967;611716,986510;715420,986510;727732,998807;715420,1011103;597701,1011103;585389,998807;585389,487263;367369,487263;24625,988203;24625,1151709;358560,1151709;370873,1164005;370873,1380170;1204112,1859993;1408017,1859993;2037350,1496183;2139352,1320471;2139352,592762;2037350,416960;1408017,53150;1204112,53150;655660,352003;638142,346657;643347,329104;1190097,30340;1304325,0" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
+                </v:shape>
+                <v:shape id="Text Box 123" o:spid="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:5143;top:1047;width:16669;height:15050;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDS88gUwwAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v7H8Is+BtTa0o0jWKFGRF9ODj4m22GdtiM+k2Uau/3giCt/n4njOetqYSF2pcaVlBrxuBIM6s&#10;LjlXsN/Nv0cgnEfWWFkmBTdyMJ18fowx0fbKG7psfS5CCLsEFRTe14mULivIoOvamjhwR9sY9AE2&#10;udQNXkO4qWQcRUNpsOTQUGBNaUHZaXs2CpbpfI2bv9iM7lX6uzrO6v/9YaBU56ud/YDw1Pq3+OVe&#10;6DA/7sPzmXCBnDwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0vPIFMMAAADcAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="3682F27A" w14:textId="77777777" w:rsidR="005A2291" w:rsidRDefault="00D834D6" w:rsidP="005A2291">
+                        <w:pPr>
+                          <w:spacing w:after="0"/>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">At </w:t>
+                        </w:r>
+                        <w:r w:rsidR="00B74359">
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">1-3 </w:t>
+                        </w:r>
+                        <w:r w:rsidR="005A2291">
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>months</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="589CFF45" w14:textId="77777777" w:rsidR="007007AA" w:rsidRPr="005A2291" w:rsidRDefault="007007AA" w:rsidP="007007AA">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                          <w:t>Commence regular 1:1 meetings and discuss their learning needs to create their induction development plan. Begin to discuss personal objectives and development plan that will be agreed in their P&amp;DR.</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="19F9E8D0" w14:textId="77777777" w:rsidR="005A2291" w:rsidRPr="005A2291" w:rsidRDefault="005A2291" w:rsidP="007007AA">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:sz w:val="18"/>
+                          </w:rPr>
+                        </w:pPr>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69252D05" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="006E006F" w:rsidP="006E006F"/>
+    <w:p w14:paraId="523D1592" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="006E006F" w:rsidP="006E006F"/>
+    <w:p w14:paraId="0C716C71" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="006E006F" w:rsidRDefault="006E006F" w:rsidP="00EB52B4">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7659DBD3" w14:textId="77777777" w:rsidR="006E006F" w:rsidRDefault="006E006F" w:rsidP="006E006F"/>
+    <w:p w14:paraId="7053375E" w14:textId="77777777" w:rsidR="00632B5A" w:rsidRDefault="00632B5A" w:rsidP="006E006F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1335"/>
+          <w:tab w:val="left" w:pos="1830"/>
+          <w:tab w:val="left" w:pos="4005"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7927A258" wp14:editId="008C00F6">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>-133350</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>330200</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3867150" cy="1818640"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="107" name="Group 107"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3867150" cy="1818640"/>
+                          <a:chOff x="19050" y="0"/>
+                          <a:chExt cx="3867150" cy="1818640"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wpg:grpSp>
+                        <wpg:cNvPr id="104" name="Group 104"/>
+                        <wpg:cNvGrpSpPr/>
+                        <wpg:grpSpPr>
+                          <a:xfrm>
+                            <a:off x="123825" y="285750"/>
+                            <a:ext cx="3762375" cy="1532890"/>
+                            <a:chOff x="0" y="0"/>
+                            <a:chExt cx="3762375" cy="1532890"/>
+                          </a:xfrm>
+                        </wpg:grpSpPr>
+                        <wpg:grpSp>
+                          <wpg:cNvPr id="77" name="Group 77"/>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="0" y="0"/>
+                              <a:ext cx="2241005" cy="266065"/>
+                              <a:chOff x="0" y="0"/>
+                              <a:chExt cx="2241005" cy="266065"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wpg:grpSp>
+                            <wpg:cNvPr id="31" name="Group 31">
+                              <a:extLst>
+                                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16540565-5F9B-461E-8978-09F89C07D885}"/>
+                                </a:ext>
+                              </a:extLst>
+                            </wpg:cNvPr>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="9525"/>
+                                <a:ext cx="219075" cy="247650"/>
+                                <a:chOff x="0" y="11701"/>
+                                <a:chExt cx="422386" cy="409518"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="64" name="Oval 64">
+                                <a:extLst>
+                                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C6AEEC-2809-414D-B3CB-F5D7DB85917D}"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:cNvPr>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="97853"/>
+                                  <a:ext cx="349976" cy="323366"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:schemeClr val="bg2"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="2">
+                                  <a:schemeClr val="accent1">
+                                    <a:shade val="50000"/>
+                                  </a:schemeClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:schemeClr val="accent1"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:schemeClr val="accent1"/>
+                                </a:effectRef>
+                                <a:fontRef idx="minor">
+                                  <a:schemeClr val="lt1"/>
+                                </a:fontRef>
+                              </wps:style>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="65" name="Graphic 80" descr="Checkmark">
+                                  <a:extLst>
+                                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC2F2BEC-31A7-46AB-AAC4-FC2AC4C8ADE6}"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </pic:cNvPr>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId13" cstate="print">
+                                  <a:grayscl/>
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                    <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                      <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="39538" y="11701"/>
+                                  <a:ext cx="382848" cy="382846"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:grpSp>
+                          <wps:wsp>
+                            <wps:cNvPr id="76" name="Text Box 76"/>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="180975" y="0"/>
+                                <a:ext cx="2060030" cy="266065"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="7D439D86" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00632B5A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Timely, organised and engaging</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
+                        <wpg:grpSp>
+                          <wpg:cNvPr id="78" name="Group 78"/>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="0" y="257175"/>
+                              <a:ext cx="2943225" cy="266065"/>
+                              <a:chOff x="0" y="0"/>
+                              <a:chExt cx="2943225" cy="266065"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wpg:grpSp>
+                            <wpg:cNvPr id="79" name="Group 79">
+                              <a:extLst>
+                                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16540565-5F9B-461E-8978-09F89C07D885}"/>
+                                </a:ext>
+                              </a:extLst>
+                            </wpg:cNvPr>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="9525"/>
+                                <a:ext cx="219075" cy="247650"/>
+                                <a:chOff x="0" y="11701"/>
+                                <a:chExt cx="422386" cy="409518"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="80" name="Oval 80">
+                                <a:extLst>
+                                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C6AEEC-2809-414D-B3CB-F5D7DB85917D}"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:cNvPr>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="97853"/>
+                                  <a:ext cx="349976" cy="323366"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:schemeClr val="bg2"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="2">
+                                  <a:schemeClr val="accent1">
+                                    <a:shade val="50000"/>
+                                  </a:schemeClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:schemeClr val="accent1"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:schemeClr val="accent1"/>
+                                </a:effectRef>
+                                <a:fontRef idx="minor">
+                                  <a:schemeClr val="lt1"/>
+                                </a:fontRef>
+                              </wps:style>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="82" name="Graphic 80" descr="Checkmark">
+                                  <a:extLst>
+                                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC2F2BEC-31A7-46AB-AAC4-FC2AC4C8ADE6}"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </pic:cNvPr>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId13" cstate="print">
+                                  <a:grayscl/>
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                    <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                      <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="39538" y="11701"/>
+                                  <a:ext cx="382848" cy="382846"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:grpSp>
+                          <wps:wsp>
+                            <wps:cNvPr id="83" name="Text Box 83"/>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="180975" y="0"/>
+                                <a:ext cx="2762250" cy="266065"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="43D75F21" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="006E006F">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00632B5A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Lays foundations for important relationships</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
+                        <wpg:grpSp>
+                          <wpg:cNvPr id="84" name="Group 84"/>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="9525" y="504825"/>
+                              <a:ext cx="3248025" cy="266065"/>
+                              <a:chOff x="0" y="0"/>
+                              <a:chExt cx="3248025" cy="266065"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wpg:grpSp>
+                            <wpg:cNvPr id="85" name="Group 85">
+                              <a:extLst>
+                                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16540565-5F9B-461E-8978-09F89C07D885}"/>
+                                </a:ext>
+                              </a:extLst>
+                            </wpg:cNvPr>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="9525"/>
+                                <a:ext cx="219075" cy="247650"/>
+                                <a:chOff x="0" y="11701"/>
+                                <a:chExt cx="422386" cy="409518"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="86" name="Oval 86">
+                                <a:extLst>
+                                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C6AEEC-2809-414D-B3CB-F5D7DB85917D}"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:cNvPr>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="97853"/>
+                                  <a:ext cx="349976" cy="323366"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:schemeClr val="bg2"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="2">
+                                  <a:schemeClr val="accent1">
+                                    <a:shade val="50000"/>
+                                  </a:schemeClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:schemeClr val="accent1"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:schemeClr val="accent1"/>
+                                </a:effectRef>
+                                <a:fontRef idx="minor">
+                                  <a:schemeClr val="lt1"/>
+                                </a:fontRef>
+                              </wps:style>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="87" name="Graphic 80" descr="Checkmark">
+                                  <a:extLst>
+                                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC2F2BEC-31A7-46AB-AAC4-FC2AC4C8ADE6}"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </pic:cNvPr>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId13" cstate="print">
+                                  <a:grayscl/>
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                    <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                      <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="39538" y="11701"/>
+                                  <a:ext cx="382848" cy="382846"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:grpSp>
+                          <wps:wsp>
+                            <wps:cNvPr id="88" name="Text Box 88"/>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="180975" y="0"/>
+                                <a:ext cx="3067050" cy="266065"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="3AD10EE3" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="006E006F">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00632B5A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Provides necessary technical/role-specific skills</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
+                        <wpg:grpSp>
+                          <wpg:cNvPr id="89" name="Group 89"/>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="19050" y="762000"/>
+                              <a:ext cx="3743325" cy="276225"/>
+                              <a:chOff x="0" y="0"/>
+                              <a:chExt cx="3743325" cy="276225"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wpg:grpSp>
+                            <wpg:cNvPr id="90" name="Group 90">
+                              <a:extLst>
+                                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16540565-5F9B-461E-8978-09F89C07D885}"/>
+                                </a:ext>
+                              </a:extLst>
+                            </wpg:cNvPr>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="9525"/>
+                                <a:ext cx="219075" cy="247650"/>
+                                <a:chOff x="0" y="11701"/>
+                                <a:chExt cx="422386" cy="409518"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="91" name="Oval 91">
+                                <a:extLst>
+                                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C6AEEC-2809-414D-B3CB-F5D7DB85917D}"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:cNvPr>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="97853"/>
+                                  <a:ext cx="349976" cy="323366"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:schemeClr val="bg2"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="2">
+                                  <a:schemeClr val="accent1">
+                                    <a:shade val="50000"/>
+                                  </a:schemeClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:schemeClr val="accent1"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:schemeClr val="accent1"/>
+                                </a:effectRef>
+                                <a:fontRef idx="minor">
+                                  <a:schemeClr val="lt1"/>
+                                </a:fontRef>
+                              </wps:style>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="92" name="Graphic 80" descr="Checkmark">
+                                  <a:extLst>
+                                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC2F2BEC-31A7-46AB-AAC4-FC2AC4C8ADE6}"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </pic:cNvPr>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId13" cstate="print">
+                                  <a:grayscl/>
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                    <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                      <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="39538" y="11701"/>
+                                  <a:ext cx="382848" cy="382846"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:grpSp>
+                          <wps:wsp>
+                            <wps:cNvPr id="93" name="Text Box 93"/>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="180923" y="0"/>
+                                <a:ext cx="3562402" cy="276225"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="667C124B" w14:textId="77777777" w:rsidR="00C3355B" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="00C3355B">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00632B5A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Sets out University history, vision, and strategic plan</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
+                        <wpg:grpSp>
+                          <wpg:cNvPr id="94" name="Group 94"/>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="28575" y="1019175"/>
+                              <a:ext cx="3505199" cy="266065"/>
+                              <a:chOff x="0" y="0"/>
+                              <a:chExt cx="3505199" cy="266065"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wpg:grpSp>
+                            <wpg:cNvPr id="95" name="Group 95">
+                              <a:extLst>
+                                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16540565-5F9B-461E-8978-09F89C07D885}"/>
+                                </a:ext>
+                              </a:extLst>
+                            </wpg:cNvPr>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="9525"/>
+                                <a:ext cx="219075" cy="247650"/>
+                                <a:chOff x="0" y="11701"/>
+                                <a:chExt cx="422386" cy="409518"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="96" name="Oval 96">
+                                <a:extLst>
+                                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C6AEEC-2809-414D-B3CB-F5D7DB85917D}"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:cNvPr>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="97853"/>
+                                  <a:ext cx="349976" cy="323366"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:schemeClr val="bg2"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="2">
+                                  <a:schemeClr val="accent1">
+                                    <a:shade val="50000"/>
+                                  </a:schemeClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:schemeClr val="accent1"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:schemeClr val="accent1"/>
+                                </a:effectRef>
+                                <a:fontRef idx="minor">
+                                  <a:schemeClr val="lt1"/>
+                                </a:fontRef>
+                              </wps:style>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="97" name="Graphic 80" descr="Checkmark">
+                                  <a:extLst>
+                                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC2F2BEC-31A7-46AB-AAC4-FC2AC4C8ADE6}"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </pic:cNvPr>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId13" cstate="print">
+                                  <a:grayscl/>
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                    <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                      <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="39538" y="11701"/>
+                                  <a:ext cx="382848" cy="382846"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:grpSp>
+                          <wps:wsp>
+                            <wps:cNvPr id="98" name="Text Box 98"/>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="180974" y="0"/>
+                                <a:ext cx="3324225" cy="266065"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="060B3954" w14:textId="77777777" w:rsidR="00C3355B" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="00C3355B">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00632B5A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t>Regular 1:1s to provide support and check-in</w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
+                        <wpg:grpSp>
+                          <wpg:cNvPr id="99" name="Group 99"/>
+                          <wpg:cNvGrpSpPr/>
+                          <wpg:grpSpPr>
+                            <a:xfrm>
+                              <a:off x="28575" y="1266825"/>
+                              <a:ext cx="3543299" cy="266065"/>
+                              <a:chOff x="0" y="0"/>
+                              <a:chExt cx="3543299" cy="266065"/>
+                            </a:xfrm>
+                          </wpg:grpSpPr>
+                          <wpg:grpSp>
+                            <wpg:cNvPr id="100" name="Group 100">
+                              <a:extLst>
+                                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16540565-5F9B-461E-8978-09F89C07D885}"/>
+                                </a:ext>
+                              </a:extLst>
+                            </wpg:cNvPr>
+                            <wpg:cNvGrpSpPr/>
+                            <wpg:grpSpPr>
+                              <a:xfrm>
+                                <a:off x="0" y="9525"/>
+                                <a:ext cx="219075" cy="247650"/>
+                                <a:chOff x="0" y="11701"/>
+                                <a:chExt cx="422386" cy="409518"/>
+                              </a:xfrm>
+                            </wpg:grpSpPr>
+                            <wps:wsp>
+                              <wps:cNvPr id="101" name="Oval 101">
+                                <a:extLst>
+                                  <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                    <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C6AEEC-2809-414D-B3CB-F5D7DB85917D}"/>
+                                  </a:ext>
+                                </a:extLst>
+                              </wps:cNvPr>
+                              <wps:cNvSpPr/>
+                              <wps:spPr>
+                                <a:xfrm>
+                                  <a:off x="0" y="97853"/>
+                                  <a:ext cx="349976" cy="323366"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="ellipse">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                                <a:solidFill>
+                                  <a:schemeClr val="bg2"/>
+                                </a:solidFill>
+                                <a:ln>
+                                  <a:noFill/>
+                                </a:ln>
+                              </wps:spPr>
+                              <wps:style>
+                                <a:lnRef idx="2">
+                                  <a:schemeClr val="accent1">
+                                    <a:shade val="50000"/>
+                                  </a:schemeClr>
+                                </a:lnRef>
+                                <a:fillRef idx="1">
+                                  <a:schemeClr val="accent1"/>
+                                </a:fillRef>
+                                <a:effectRef idx="0">
+                                  <a:schemeClr val="accent1"/>
+                                </a:effectRef>
+                                <a:fontRef idx="minor">
+                                  <a:schemeClr val="lt1"/>
+                                </a:fontRef>
+                              </wps:style>
+                              <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="68580" tIns="34290" rIns="68580" bIns="34290" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                                <a:prstTxWarp prst="textNoShape">
+                                  <a:avLst/>
+                                </a:prstTxWarp>
+                                <a:noAutofit/>
+                              </wps:bodyPr>
+                            </wps:wsp>
+                            <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                              <pic:nvPicPr>
+                                <pic:cNvPr id="102" name="Graphic 80" descr="Checkmark">
+                                  <a:extLst>
+                                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC2F2BEC-31A7-46AB-AAC4-FC2AC4C8ADE6}"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </pic:cNvPr>
+                                <pic:cNvPicPr>
+                                  <a:picLocks noChangeAspect="1"/>
+                                </pic:cNvPicPr>
+                              </pic:nvPicPr>
+                              <pic:blipFill>
+                                <a:blip r:embed="rId13" cstate="print">
+                                  <a:grayscl/>
+                                  <a:extLst>
+                                    <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                      <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                                    </a:ext>
+                                    <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                      <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                                    </a:ext>
+                                  </a:extLst>
+                                </a:blip>
+                                <a:stretch>
+                                  <a:fillRect/>
+                                </a:stretch>
+                              </pic:blipFill>
+                              <pic:spPr>
+                                <a:xfrm>
+                                  <a:off x="39538" y="11701"/>
+                                  <a:ext cx="382848" cy="382846"/>
+                                </a:xfrm>
+                                <a:prstGeom prst="rect">
+                                  <a:avLst/>
+                                </a:prstGeom>
+                              </pic:spPr>
+                            </pic:pic>
+                          </wpg:grpSp>
+                          <wps:wsp>
+                            <wps:cNvPr id="103" name="Text Box 103"/>
+                            <wps:cNvSpPr txBox="1"/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="180974" y="0"/>
+                                <a:ext cx="3362325" cy="266065"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:noFill/>
+                              <a:ln w="6350">
+                                <a:noFill/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="43F1DE60" w14:textId="77777777" w:rsidR="00C3355B" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="00C3355B">
+                                  <w:pPr>
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                  </w:pPr>
+                                  <w:r w:rsidRPr="00632B5A">
+                                    <w:rPr>
+                                      <w:sz w:val="20"/>
+                                    </w:rPr>
+                                    <w:t xml:space="preserve">Defines key development objectives </w:t>
+                                  </w:r>
+                                </w:p>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                              <a:prstTxWarp prst="textNoShape">
+                                <a:avLst/>
+                              </a:prstTxWarp>
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </wpg:grpSp>
+                      </wpg:grpSp>
+                      <wps:wsp>
+                        <wps:cNvPr id="106" name="Text Box 106"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="19050" y="0"/>
+                            <a:ext cx="2619375" cy="314325"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="0AFBD592" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRDefault="00F87D47" w:rsidP="00EB52B4">
+                              <w:pPr>
+                                <w:jc w:val="center"/>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r>
+                                <w:rPr>
+                                  <w:b/>
+                                </w:rPr>
+                                <w:t>Key components of an effective induction</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="7A3CEF5E" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRDefault="00EB52B4"/>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="7927A258" id="Group 107" o:spid="_x0000_s1042" style="position:absolute;margin-left:-10.5pt;margin-top:26pt;width:304.5pt;height:143.2pt;z-index:251658242;mso-position-horizontal-relative:margin;mso-width-relative:margin" coordorigin="190" coordsize="38671,18186" o:gfxdata="UEsDBBQABgAIAAAAIQCo1seoEwEAAEkCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSwU7DMBBE&#10;70j8g+UrShx6QAgl6YGUIyBUPsCyN4lFvLa8JrR/j5O2ElRtpR493jc7I7tcbuzARghkHFb8Pi84&#10;A1ROG+wq/rl+yR45oyhRy8EhVHwLxJf17U253noglmikivcx+ichSPVgJeXOA6ab1gUrYzqGTnip&#10;vmQHYlEUD0I5jIAxi5MHr8sGWvk9RLbaJHmXxGPH2fNublpVcWMnftLFSSLAQEeI9H4wSsbUTYyo&#10;j3Jl+0x5IucZ6o2nuxT8zAYaT2dK+gVq8vvf5G+s/ba39ATBaGDvMsRXaVNfoQMJWLjGqfyyx1TN&#10;Uuba1ijIm0CrmTpkOuet3Q8GGK81bxL2AePBXcwfof4FAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy&#10;2fr2M4PBMnrbUb/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb&#10;25HMsYhqlCwG5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/s&#10;FB2T0FQ7R0nTNEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3p&#10;cvwCAAD//wMAUEsDBBQABgAIAAAAIQAjwlC0BAgAAEBIAAAOAAAAZHJzL2Uyb0RvYy54bWzsXG1v&#10;2zYQ/j5g/0HQ99Z6fzHiFFm6BgOKNlg79LMsy7ZQSdQoOnb263dHUpRlW4ntFkmbckAzUeLbHY93&#10;Dx+ddfFmUxbGXUabnFQT035tmUZWpWSWV4uJ+c/nd68i02hYUs2SglTZxLzPGvPN5e+/XazrceaQ&#10;JSlmGTWgk6oZr+uJuWSsHo9GTbrMyqR5TeqsgodzQsuEQZEuRjOarKH3shg5lhWM1oTOakrSrGng&#10;7lvx0Lzk/c/nWco+zudNxoxiYsLcGP9L+d8p/h1dXiTjBU3qZZ7KaSRnzKJM8goGVV29TVhirGi+&#10;11WZp5Q0ZM5ep6Qckfk8TzMuA0hjWzvS3FCyqrksi/F6USs1gWp39HR2t+mHuxtaf6pvKWhiXS9A&#10;F7yEsmzmtMT/wyyNDVfZvVJZtmFGCjfdKAhtHzSbwjM7sqPAk0pNl6B5bGfHFlbo2qbLPx9pPWoH&#10;H/WmpApiqjD3W2rkMxjC8kyjSkowMK4zA29IgU6Q0HbcyPH5VJ3ID2HW3DyUrGHguCE857L6rhPF&#10;u7IOyTnQ8lQ5w7AvJpRPl7I3x1Y2x/Fsy5KyOUFgBb4QXi1jr1m3hAMNT5XMtfuSQflcyWIf1rC3&#10;cA6YYLtujhcG7cLuyGbbocWHTcadfJ4DRhGINfes2Lcj7HtQPPBiTbdRm2/bqJ+WSZ3x/d+MO2MP&#10;lK1/vEsKA4pcU7yK2sjNuIE9PbiL4zDy3b6SXC+OQymo67huEPQETcY1bdhNRkoDLyZmVhR53eD0&#10;knFy975hQi1tLbzdkCKfvcuLghfQpWfXBTVg1hNzunBk/71aRYV1K4KtRId4B9xAKxC/YvdFhvWK&#10;6u9sDh4AvIzDJ8LjRjdIkqZZxWzxaJnMMjG2b8F/7ejttPii8g6x5zmMr/qWHbQ1RSdt32KWsj42&#10;zXjYUY2thyYmGqsWfGRSMdW4zCtCD3VQgFRyZFG/VZJQDWppSmb34B8pEUGvqdN3Oazc+6RhtwmF&#10;KAc7GiI3PF0S+p9prCEKTszm31VCM9Mo/qrAeoPIj6Aa4wXXc8DhGXT7yXT7SbUqrwmsLexlGI1f&#10;Yn1WtJdzSsovELCvcFR4lFQpjD0xU0bbwjUT0RlCfppdXfFqECrrhL2vPtUpdo5aQjP7vPmS0Fqa&#10;IwNP9oG0O2bPJEVdbFmRqxUj85zba6cnqT/YvZcXdZ6O4Z+Mt3C1t40fxyXQiq1QkQLblEf1USb0&#10;66p+JeTNp3mRs3sOc0BmnFR1d5unuK2xsOURwG+30U8gGVy0WdakoMvrZZZ+xY7RXtp2ohdQY56+&#10;J+nXxqjI9TKpFtlVUwNmQi2jdfWr82JvClNwAe3+xmspLIy6g08O6Etgn7ckXZWwRwWYo1mRMECS&#10;zRJcC1jOOCun2Wxi0r9mYFMpAEkGIb6mecW4FQBwu29S6ShwArjADaMZS5d8L/FdnErXpB5wQbq5&#10;o5QD3tKNfRcQLGKbLji0MRPAQuTBU4QD/PoRj0lBs3zaB90ln5SYBr+EWXGblJAMIc8TBBeMAMKU&#10;PqOYf5CNAbfAFnB0sDgMMAbbwH1pI3h/QHl2ZMUYdjvk12rOsQLLcsFGUXUd2lBRdS/YPKy6rYCB&#10;McFYg+NyIciL7f5gKGGb6YZDSCXksW7zI/jOeUFgLCKvTAMd6aH7j7nZ2PYANks36/mhAwXhZuUT&#10;4Wblk7PdLPuRnGwH7bcOHrvAPoTt1Xo2OAsZUOa2uEBbPO3g4vihDdYIzSFEy/OHE3uug4i/b4eI&#10;/+ThBRaiM98OFQ40VAbcCYfeevDcEsY74sVni/fSUS9GNGEJHPVCse+UZGnAFYll1KhXo16NesVp&#10;SoS5nxn1Rk7rEW4kf6dRr0a94lgxSKm2B0QJZyV/GLmtKSnUC7f6AeY7oF5gAR2kQvtoQ4GGZ0C9&#10;kj88niw4hG416gUaQpw1HqUWOmD4ACyMFMMn2Gwoc1s8CfVyQIjg1bc8ZLWhhw74uo4XWecA34GG&#10;yoY7+R4EvtEWY4G4HsqnSyhB3Qune5F83ga+6qAqT+PSS2ngOzFbShYtvdF0r6Z7wQ5eIN0bbb0F&#10;1HSvYnXblzaa7j2USzAAfBW/1gFfSbF9R7rXtYKQ5wD8OMBXCanp3qd5p9YBw4eA7w4fGp3Dh3b5&#10;JnDeki96t5Bv6LmuQr78RCag8WOUr3u44anIF9+gbjPaIoUEGeKTGe2XTvnGKieEU75QlFhXI9+x&#10;TnTQiQ4Hc29edKJDrClfiDc60eGkdNfDyDfep3zhVj/AnEL5OtBf96a4fcHs+oHjWWC1HPkqtKFA&#10;wzNQvhJSacr3qbLJjkK+8Q7lC+XTCVGetCyylSw73st2gJQY344BYvePYY9nOww0VFbcSfgg6Rvv&#10;kL5QPl3GX4P0jfukLxT7nkmWNOmrSV+d44vZ+F0+8JEv4jDpE/79NDm+sSZ9NfSFX8R9D+i7T/rG&#10;ig+V3Mop0DcE7HIA+sKr4gO5lQo0PAP0tVXSoGZ9fyDWFyFpjxI9h/Xdwr6QUL6f8OBDpu952Pdg&#10;Q2XGR2Jf+HFdX0i8odHv4bO5DT/D2855wLLGv/o3bjJbtdHU769H/drIorVRQmc96KyHo76gMBRf&#10;9slf2/oW9ncIAsMHA9S7ZvWjeoUdngMCq0iqIfDTQ+AOLGISxBP8nNO2FJGoEnzwXh9NHX3Y2/2S&#10;R/uawwnsWH0Zw7UBMXNq91kNnX9eAJWsDf0JDR0+UwMorfcdnO0yR3Ddh38u/wcAAP//AwBQSwME&#10;CgAAAAAAAAAhADx9z6kHDgAABw4AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcNChoKAAAA&#10;DUlIRFIAAADAAAAAwAgGAAAAUtxsBwAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBI&#10;WXMAAB2HAAAdhwGP5fFlAAANnElEQVR4Xu3deZRlVXUGcBSnREmWGhKHLIc4BCOigigqpKTu3rdK&#10;aYkGSiMxBlEccESDdHe9fY5x2WIvBLruPq/aEpQQ1GAjKKhIRwUWTqDiiDjgLIrzsEw0GgJZ+1WT&#10;4L6v6aHePfe9W99vre8f+g373neKqnfPuWfvsQcAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAANxSjFO3i6fN3M//d4DOs8EflM4V5etjVe7j/x2gs+Yrvr8ovTkk&#10;vmkQpStin0v/OIDOsf/bi9Jb/2/wb4sof1j65aH+8QCd0avKh4vSuX7w3+I3wSUx0cH+eQATL1bl&#10;o4PShbVBX/tNQFsl8WP88wEmlizOHBISbfWD/VbyXlkoD/CvAzBxREsOiS8bMsh3EHpX7E/v518P&#10;YGL0tFxjV3jqg3vnYt8Xen16iH9dgLEnWhwhSp/xg3pXI8pvj6l8oH99gLEVtTgqKF/jB/NuR/ms&#10;+XToff37AIyd0Kdni/LXa4N4hZFEZ0Sle/n3AxgbIRUvDImv84N3hNkcF/lP/fsCtE6UXi6JfzJk&#10;0I40krhau3jYXf37A7QmKJ0oyr/yg7WpiNKpMU3dxdcBkFWM8baiFILy7/wgbTxKG1+yMHtHXxNA&#10;FnFpzR8G5Q21gZkxkvi19kPoawNo1GAtf+LT/IDMHUn83zHxI3x9AI2Jaeoekij5wZg7kvh7dtXJ&#10;1wfQGJuMColP94Mxd0TpmzGVx/j6ABoTtXiwKP+rH4zZo/TlXsXP9PUBNGbdpun9gvI7aoMxc0T5&#10;c0F5ztcH0BjpFwdKxRf4wZg7kviTUelwXx9AY+z2xJD4Yj8Y84c+Mp+KWV8fQGMkUSGJL60Pxtyh&#10;D+FmecgqJnpSSPyx+mDMG1F6f+yXj/P1ATRGlJ8qia/ygzF7lN8dlR7l6wNoTKjoGaL8xdpgzB3l&#10;d/S0eJivD6AxvcRHh0Rfqw3GzBGls23OwdcH0JiQ+PmS6Lt+MObO4K4vbJYLOUnil4ZEP/KDMX+o&#10;v/6NM/f09QE0JiQ+QRL9sj4Ys+e0eHp5N18fQFNuEyoWUfrtkMGYNZL49bi7C7KJZ07dyW4k8QMx&#10;d0T5RlF6zdLSAbf3NQI04sQl+uOQ+GQ/GHNHlH8TlOZ9fQCNse1EbEcFPxhzx75ziNI/+foAGhM3&#10;0X1C4iU/GPOHfmRXnXx9AI3pbaIHidJZ9cGYN9vmGZ7v6wNoTNzE+4rSOX4w5o5tlRgTH+3rA2iM&#10;LJYHSKJ3+cGYPcrX9LQ4ytcH0BhbQhwSXVQbjJlj26PbNum+PoDG2M0jdhOJH4y5I0pXRi3X+PoA&#10;GiMVP1GUPuoHY/7Q5fML6PsLGfWq8ilB6VP1wZg9H5A+Tfn6ABoT+uXTRekLQwZj1ojy++IiHeTr&#10;A2hM7JfPCom/6gdj/tD5Uaf39/UBNCYkOlYSf7s+GHOH/q2XZh7q65t4yxuh8qWxKvfx/wbt6iU+&#10;0nZHrg/GvBmMjy4uZ7ZrybYtxbaD/KRtleEfA+2wxWSi/As/GHNHlN9k64x8fRMvavEE8deSla4Q&#10;pRn/WMjLlhEPlhMPGZA5Y1ukbzh9+s98fRPPrt+K8of9AQ8OWumjsSrIPweaF7fM3UH69JqgfKP/&#10;XPKHTulkozrpF4ftsLW90uXSn8ZWdRnFhdk/Cok21j6LFiKJXmftkXyNE892BAuJP+0PeDu5RBZn&#10;DvGvAaO3bmF2757SwpDPIGtE6QZRfvWWLXN7+honnk2kBKWr/UHvIB/Avo3Niguzfy5Kbxxy7rNG&#10;lP4zKK/z9XVCSPQPors9kXKxJH6Mf01YufmF2QcEpTOHnPOsEeWfR+VX+Po6IVT8HEn0TX/Qu5LB&#10;9Dc2MR2puHn6r0T57f5ct5AfSKIX+/o6IfbpBcud9moHvetRurC3UDzSvwfsuvU6vX9IfF7tHGfO&#10;8gwzHevr6wS7MVmUf+wPemWh87Gj78qIFo+136j1c5s3onStrTHy9XWCzSKG1NAsotK59uvbvyfs&#10;mE0+BuUP1s5p7ihd3VP+O19fJ0ii9SHxr2sHPcJIonN6izN/6d8bts9m2Lc3+Zgz1hjDLof7+ibe&#10;3Ja5PUOiGJRu8AfdRCTx22IqH+jrgDrrfBiUP+HPYe6I8sc7ud7r+FMO+oOgvMEfcNOxpsrzFd/f&#10;1wP/r5foaZL4c/7cZY/yZfNdXOKyPIXe3l6QonRmJ1cLjsBg/iXxV/w5yx/aKlVHZ/XtzxBR/lX9&#10;oDPGvhjHqdv52laz8VnLT1+yez58fZ0iWh7RduMzm87v5NLZ3RCUXyTK1/tz1ELeGRM/wtfXSaEq&#10;bK3Pl4echIyhflya+hNf22piSwqC0s/q5yZ73tbr00N8fZ0WtThKtN0ugJKo6uQ68p1gl6AHi8qG&#10;nJecse9l8wuHPsDXtyr0quJZoitb+zOCnGZfzn1tXfW8pQNuHxL/syT6nyHnImvsT1FbYeprXFWC&#10;0rNF222JKcpveOXJfGdfW9fYzeLWA8sffxuRiqoNC7N7+xpXpVDRsSHR9/1JyhkbGAsLs3f0tXXF&#10;67S4u/2288fdUk629ki+xlVteTVoy/1hlTd08RJpVLqXKC/WjreFWEM8a4zna4TlL2YvlkQ/9Sct&#10;Z6xT4B437XEbX9ukiovFX0jFb/HHmTui/DtRCjd16Nw2IvTpZY2tDt3pUPR1TSK7tGjroOrHlzeD&#10;yU+lE319sB0h0StDov/wJzJX7AqJpKLn65okNqlkk0v+2FrIT6LSy319sAPS51dJam/DJUn0W0nl&#10;Wl/XJLD7okOi9/hjyh6l70vFx/n6YCcNJmvaXaNi9yqc4OsaZzHxX4dE/z7kWLJmcG93n5/j64Nd&#10;FBJLSO3tPmZ/v8qE7EJgu+jZRmH+GHLHVpXGPj/T1we7yWYu/UnOmcHGr0ov83WNE+nzkyXRlb72&#10;FvJ5u6/A1wcrYHeQ2fXjISc7W0Tpp1KN55YcMfGRIdFnfc25Y7t2Syr+xtcHIzDYjLXlaXxR+qFN&#10;2Pna2hRS+fe2jt7XmjuDjYpTOevrgxGyTVDbvKNsObZkYzz2p4mpPCYk+ka9xsxRuiRWPO3rgwZs&#10;POPwvXotr2mRRN/tpfIYX1tOdnlRtN31U4Mov18qfryvDxpka/glcVX7MHJG+VtB+R99bTmExMfb&#10;d5JaTZkjiS/ANpQtsbu5RItWF3iJ8td7Vd7LfZJobZuz5LfIltif3s/XBxnZDdQh0dKQDydbBte8&#10;M+xcZvvg2xqllicGt4XOxmZjY2L95ul7i9Kb6x9SxihfE5TnfG2jYjfrWCeU2vu2EDvXcfPM/XyN&#10;0KL5dOh9JdG/+A8rZ6wzeuzT3/raViqeUt5NlE7179dG7J4Cu7fA1whjYLDuXemt/kPLG/rsKCeC&#10;1p86c8+g1K+/T/5IxZvWanF3XyOMkajFg61LuP/wckYSXdXTYo2vbVfZnxmS6Az/+q1EaeMJGx+3&#10;l68RxtDgJhClc2sfYtbQlSuZFbUvmPZFs/662XOjtUKNce4OvkYYY9YYwxpkDPlAc+ZjoiX72nak&#10;V5UPt0uMQ14vayTRf036TUGr2rY7oi7wH2zO2B77u7JEIFblo629k3+d3JFEv5y0+yBgCJulbL3F&#10;j/JlskBTvjZPqulDRGlr7fmZI0o/tpZVvj6YUMu3B/LF/oPOGVH60Hyig31tN4uLBdkPin9e9ihf&#10;Jzpeq11hBGyxVvv9rmhrXKSDarX1i8Mk8cfrj88bW9Zhu/T5+qAjlu+V5Uv9B583dJH0iwNvrkm0&#10;OCIk/nT9cXkz2Jdfi6N+/4xB58Sq3KftvfBvbgIREx3cerOQ5bVMP7da/LmCjhqLHwKla8di8Ctf&#10;b+fDnyPoOKn4iePQCbHlXB77XPpzA6tE1HJNSHzVkIHR/Sh/cF6LJ/hzAqtMryqfIjoGbUFzRvl9&#10;osVj/bmAVWpwJUbp6tpA6WTo/Kgz+/tzAKvceDTtazaidE7cxPv6YwcY2Na071o/cDqSs3qb6UH+&#10;mAF+z5g07RtpJPHpcYnu448VYChbDhCUvuMH0iRGEqXOd16H0YtKz7W97f2AmqzQKSet0h7IMAK2&#10;KtL2Aq0PrAmIFiethrav0LCg/KJx2IFtp6N0gyi/uoudLqEl1hcgWH8AP9jGLKL066C8ztcPsGJR&#10;+RWiY7Ed4dDYik5rLOjrBhgZqfhVou017buV/MD6K/t6AUbO/sQQHYe9OZcjSt8RLZ7n6wRoTKhY&#10;grbXtO/mDGatW9qeHVa50OeT/IDMGbuZBndxQWvm5ub2lKq1pn1XjnL/UYDdYk37sv8msD2GdmO3&#10;OYBG5G3aRxfd2t5CAK044YzD95J+2ej+/aJ8Hm5kgbG1dvHgu0qihpr20dnYuQHGnjXtC2nkzSyW&#10;rPuNfy+AsTTKpn2SeNO6hdm9/XsAjLVB074VdnaxhngxTd3FvzbARNjdpn2S+Dc20xxjvK1/TYCJ&#10;Yk37dqnNkdLPsKITOsWa9snONO2zffkrPs4/H2DiWdO+W+v5ZYvaeomP9s8D6IztNe2zbRljoqf5&#10;xwN0Tq1pn9IV0ucn+8cBdJbNE1iDDPuzB7O7sCotd4fBZlUAAAAAAAAAAAAAAAAAAAAAAAAAAAAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAACj9784Sk985pKy9wAAAABJRU5ErkJgglBLAwQKAAAAAAAA&#10;ACEA4pz89EABAABAAQAAFAAAAGRycy9tZWRpYS9pbWFnZTIuc3ZnPHN2ZyB2aWV3Qm94PSIwIDAg&#10;OTYgOTYiIHhtbG5zPSJodHRwOi8vd3d3LnczLm9yZy8yMDAwL3N2ZyIgeG1sbnM6eGxpbms9Imh0&#10;dHA6Ly93d3cudzMub3JnLzE5OTkveGxpbmsiIGlkPSJJY29uc19DaGVja21hcmsiIG92ZXJmbG93&#10;PSJoaWRkZW4iPjxzdHlsZT4NCi5Nc2Z0T2ZjVGhtX0FjY2VudDZfbHVtTW9kXzc1X0ZpbGwgew0K&#10;IGZpbGw6IzU0ODIzNTsgDQp9DQo8L3N0eWxlPg0KPHBhdGggZD0iTTg2LjEgMTUuOCAzNC45IDY0&#10;LjIgMTAuMyAzOSAxLjggNDcuMSAzNC41IDgwLjcgNDMuMSA3Mi43IDk0LjIgMjQuMloiIGZpbGw9&#10;IiM3RTk0NDUiLz48L3N2Zz5QSwMEFAAGAAgAAAAhAKxqhqXhAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj09rg0AQxe+FfodlAr0l659axDiGENqeQqFJofS20YlK3F1xN2q+faen5jQzvMeb38s3&#10;s+7ESINrrUEIVwEIMqWtWlMjfB3flikI55WpVGcNIdzIwaZ4fMhVVtnJfNJ48LXgEOMyhdB432dS&#10;urIhrdzK9mRYO9tBK8/nUMtqUBOH605GQfAitWoNf2hUT7uGysvhqhHeJzVt4/B13F/Ou9vPMfn4&#10;3oeE+LSYt2sQnmb/b4Y/fEaHgplO9moqJzqEZRRyF4+QRDzZkKQpLyeEOE6fQRa5vK9Q/AIAAP//&#10;AwBQSwMEFAAGAAgAAAAhACJWDu7HAAAApQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxz&#10;vJCxagMxDIb3Qt7BaO/57oZSSnxZSiFrSB9A2DqfyVk2lhuat49plgYC3TpK4v/+D21333FVZyoS&#10;EhsYuh4UsU0usDfwefx4fgUlFdnhmpgMXEhgN22etgdasbaQLCGLahQWA0ut+U1rsQtFlC5l4naZ&#10;U4lY21i8zmhP6EmPff+iy28GTHdMtXcGyt6NoI6X3Jr/Zqd5Dpbek/2KxPVBhQ6xdTcgFk/VQCQX&#10;8LYcOzl70I8dhv9xGLrMPw767rnTFQAA//8DAFBLAQItABQABgAIAAAAIQCo1seoEwEAAEkCAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAARAEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACPCULQE&#10;CAAAQEgAAA4AAAAAAAAAAAAAAAAAQwIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAAAAAhADx9&#10;z6kHDgAABw4AABQAAAAAAAAAAAAAAAAAcwoAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsBAi0ACgAA&#10;AAAAAAAhAOKc/PRAAQAAQAEAABQAAAAAAAAAAAAAAAAArBgAAGRycy9tZWRpYS9pbWFnZTIuc3Zn&#10;UEsBAi0AFAAGAAgAAAAhAKxqhqXhAAAACgEAAA8AAAAAAAAAAAAAAAAAHhoAAGRycy9kb3ducmV2&#10;LnhtbFBLAQItABQABgAIAAAAIQAiVg7uxwAAAKUBAAAZAAAAAAAAAAAAAAAAACwbAABkcnMvX3Jl&#10;bHMvZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAHAAcAvgEAACocAAAAAA==&#10;">
+                <v:group id="Group 104" o:spid="_x0000_s1043" style="position:absolute;left:1238;top:2857;width:37624;height:15329" coordsize="37623,15328" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA0/5xfxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3VTbQtEl0lhFp6CIWqIN6G7JgEs7Mhu83j33cLhd7m43vOdj+aRvTUudqygngRgSAu&#10;rK65VHA+HZ7WIJxH1thYJgUTOdjvZg9bTLQd+Iv6oy9FCGGXoILK+zaR0hUVGXQL2xIH7mY7gz7A&#10;rpS6wyGEm0Yuo+hVGqw5NFTYUlZRcT9+GwXvAw7pKn7r8/stm66nl89LHpNSj/Mx3YDwNPp/8Z/7&#10;Q4f50TP8PhMukLsfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADT/nF/EAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                  <v:group id="Group 77" o:spid="_x0000_s1044" style="position:absolute;width:22410;height:2660" coordsize="22410,2660" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC/C7/OxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbplV2XbpGEVHxIAv+gWVvj+bZFpuX0sS2fvuNIHgcZuY3zHzZmVI0VLvCsoJ4HIEg&#10;Tq0uOFNwOW9HXyCcR9ZYWiYFD3KwXPR7c0y0bflIzclnIkDYJagg975KpHRpTgbd2FbEwbva2qAP&#10;ss6krrENcFPKSRR9SoMFh4UcK1rnlN5Od6Ng12K7msab5nC7rh9/54+f30NMSg0H3eobhKfOv8Ov&#10;9l4rmM3g+SX8ALn4BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL8Lv87EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                    <v:group id="Group 31" o:spid="_x0000_s1045" style="position:absolute;top:95;width:2190;height:2476" coordorigin=",11701" coordsize="422386,409518" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJxDvhwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8ARvmlZRpBpFZF08yIJVWPb2aJ5tsXkpTbat/94sCB6HmfmGWW97U4mWGldaVhBPIhDE&#10;mdUl5wqul8N4CcJ5ZI2VZVLwIAfbzcdgjYm2HZ+pTX0uAoRdggoK7+tESpcVZNBNbE0cvJttDPog&#10;m1zqBrsAN5WcRtFCGiw5LBRY076g7J7+GQVfHXa7WfzZnu63/eP3Mv/+OcWk1GjY71YgPPX+HX61&#10;j1rBLIb/L+EHyM0TAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAycQ74cMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                      <v:oval id="Oval 64" o:spid="_x0000_s1046" style="position:absolute;top:97853;width:349976;height:323366;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDaU1CewwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXfmo2liKSuok0r9UUwzQdcstckuHs3za4m/ftuQfBxmJkzzGozWiNu1PvWsYJ5koIg&#10;rpxuuVZQfn8+L0H4gKzROCYFv+Rhs548rTDTbuAT3YpQiwhhn6GCJoQuk9JXDVn0ieuIo3d2vcUQ&#10;ZV9L3eMQ4dbIlzRdSIstx4UGO3pvqLoUV6sA9x/Fz4mHY348m931UOY297lSs+m4fQMRaAyP8L39&#10;pRUsXuH/S/wBcv0HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2lNQnsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight="1pt">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="5.4pt,2.7pt,5.4pt,2.7pt"/>
+                      </v:oval>
+                      <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                        <v:stroke joinstyle="miter"/>
+                        <v:formulas>
+                          <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                          <v:f eqn="sum @0 1 0"/>
+                          <v:f eqn="sum 0 0 @1"/>
+                          <v:f eqn="prod @2 1 2"/>
+                          <v:f eqn="prod @3 21600 pixelWidth"/>
+                          <v:f eqn="prod @3 21600 pixelHeight"/>
+                          <v:f eqn="sum @0 0 1"/>
+                          <v:f eqn="prod @6 1 2"/>
+                          <v:f eqn="prod @7 21600 pixelWidth"/>
+                          <v:f eqn="sum @8 21600 0"/>
+                          <v:f eqn="prod @7 21600 pixelHeight"/>
+                          <v:f eqn="sum @10 21600 0"/>
+                        </v:formulas>
+                        <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                        <o:lock v:ext="edit" aspectratio="t"/>
+                      </v:shapetype>
+                      <v:shape id="Graphic 80" o:spid="_x0000_s1047" type="#_x0000_t75" alt="Checkmark" style="position:absolute;left:39538;top:11701;width:382848;height:382846;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDD+tGVxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5RW81Y3FiERXkZa0PQn+xeMj+0yi2bchu03Sb+8KgsdhZn7DzJe9qURLjSstKxgNIxDE&#10;mdUl5wr2u/R9CsJ5ZI2VZVLwTw6Wi9eXOSbadryhdutzESDsElRQeF8nUrqsIINuaGvi4J1tY9AH&#10;2eRSN9gFuKnkRxRNpMGSw0KBNX0WlF23f0aB/jI/7nQ5+vj7MD6Xx2m6ofVBqcFbv5qB8NT7Z/jR&#10;/tUKJjHcv4QfIBc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMP60ZXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:imagedata r:id="rId15" o:title="Checkmark" grayscale="t"/>
+                      </v:shape>
+                    </v:group>
+                    <v:shape id="Text Box 76" o:spid="_x0000_s1048" type="#_x0000_t202" style="position:absolute;left:1809;width:20601;height:2660;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDpbcLAxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5Qm91Y1Co0RXCQFpKfag9eLtmX0mwezbNLtNor/eLQg9DjPzDbNcD6YWHbWusqxgMo5A&#10;EOdWV1woOHxvXucgnEfWWFsmBVdysF49Py0x0bbnHXV7X4gAYZeggtL7JpHS5SUZdGPbEAfvbFuD&#10;Psi2kLrFPsBNLadRFEuDFYeFEhvKSsov+1+j4DPbfOHuNDXzW529b89p83M4vin1MhrSBQhPg/8P&#10;P9ofWsEshr8v4QfI1R0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDpbcLAxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7D439D86" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00632B5A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Timely, organised and engaging</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </v:group>
+                  <v:group id="Group 78" o:spid="_x0000_s1049" style="position:absolute;top:2571;width:29432;height:2661" coordsize="29432,2660" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDOlCu8wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrozk7RoS3QUCW3pQgSTQnF3yVyTYOZOyEzz+HtnUejycN7b/WRaMVDvGssKkigGQVxa&#10;3XCl4Lv4WL6BcB5ZY2uZFMzkYL97WGwx1XbkMw25r0QIYZeigtr7LpXSlTUZdJHtiAN3tb1BH2Bf&#10;Sd3jGMJNK5/jeC0NNhwaauwoq6m85b9GweeI4+EleR+Ot2s2X4rV6eeYkFJPj9NhA8LT5P/Ff+4v&#10;reA1jA1fwg+QuzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzpQrvMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                    <v:group id="Group 79" o:spid="_x0000_s1050" style="position:absolute;top:95;width:2190;height:2476" coordorigin=",11701" coordsize="422386,409518" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCh2I4nxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qh9q5tYWjVmFRFb+iCCFxDfDtmTC2bPhuw2if++Wyj0cZiZb5h0PZhadNS6yrKCeBKB&#10;IM6srrhQcDl/vMxBOI+ssbZMCh7kYL0aPaWYaNvzkbqTL0SAsEtQQel9k0jpspIMuoltiIOX29ag&#10;D7ItpG6xD3BTy2kUvUuDFYeFEhvalpTdT99GwWeP/eY13nX7e7593M5vh+s+JqWex8NmCcLT4P/D&#10;f+0vrWC2gN8v4QfI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAodiOJ8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                      <v:oval id="Oval 80" o:spid="_x0000_s1051" style="position:absolute;top:97853;width:349976;height:323366;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVZLBnwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LasMw&#10;EN0Xegcxge4aOV2U4EQ2SdyWZmOwkwMM1vhDrJFrybF7+2hR6PLx/vt0Mb240+g6ywo26wgEcWV1&#10;x42C6+XzdQvCeWSNvWVS8EsO0uT5aY+xtjMXdC99I0IIuxgVtN4PsZSuasmgW9uBOHC1HQ36AMdG&#10;6hHnEG56+RZF79Jgx6GhxYFOLVW3cjIK8Ouj/Cl4zrO87o/T+ZqZzGVKvayWww6Ep8X/i//c31rB&#10;NqwPX8IPkMkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAFWSwZ8AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight="1pt">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="5.4pt,2.7pt,5.4pt,2.7pt"/>
+                      </v:oval>
+                      <v:shape id="Graphic 80" o:spid="_x0000_s1052" type="#_x0000_t75" alt="Checkmark" style="position:absolute;left:39538;top:11701;width:382848;height:382846;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8H68bxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6sZQJURXKUqsp4K2kR4f2WcSm30bstsk/ffdgtDjMDPfMOvtaBrRU+dqywrmswgE&#10;cWF1zaWCj/fsKQHhPLLGxjIp+CEH283kYY2ptgOfqD/7UgQIuxQVVN63qZSuqMigm9mWOHhX2xn0&#10;QXal1B0OAW4aGUfRUhqsOSxU2NKuouLr/G0U6L15dZ+3i18c8udrfUmyE73lSj1Ox5cVCE+j/w/f&#10;20etIInh70v4AXLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPwfrxvEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:imagedata r:id="rId15" o:title="Checkmark" grayscale="t"/>
+                      </v:shape>
+                    </v:group>
+                    <v:shape id="Text Box 83" o:spid="_x0000_s1053" type="#_x0000_t202" style="position:absolute;left:1809;width:27623;height:2660;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDMzxF/xgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6kZLJaSuEgLBUtqD0Yu31+wzCWbfxuzWpP313YLgcZiZb5jVZjStuFLvGssK5rMI&#10;BHFpdcOVgsM+f4pBOI+ssbVMCn7IwWY9eVhhou3AO7oWvhIBwi5BBbX3XSKlK2sy6Ga2Iw7eyfYG&#10;fZB9JXWPQ4CbVi6iaCkNNhwWauwoq6k8F99GwXuWf+Lua2Hi3zbbfpzS7nI4vij1OB3TVxCeRn8P&#10;39pvWkH8DP9fwg+Q6z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzM8Rf8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="43D75F21" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="006E006F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00632B5A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Lays foundations for important relationships</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </v:group>
+                  <v:group id="Group 84" o:spid="_x0000_s1054" style="position:absolute;left:95;top:5048;width:32480;height:2660" coordsize="32480,2660" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6DFGexAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adpdXaQaRcRdPIigLoi3R/Nsi81LaWJb/70RBI/DzHzDzBadKUVDtSssK4iHEQji&#10;1OqCMwX/x9/BBITzyBpLy6TgTg4W84/eDBNtW95Tc/CZCBB2CSrIva8SKV2ak0E3tBVx8C62NuiD&#10;rDOpa2wD3JTyK4p+pMGCw0KOFa1ySq+Hm1Hw12K7/I7XzfZ6Wd3Px/HutI1Jqc9+t5yC8NT5d/jV&#10;3mgFkxE8v4QfIOcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHoMUZ7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                    <v:group id="Group 85" o:spid="_x0000_s1055" style="position:absolute;top:95;width:2190;height:2476" coordorigin=",11701" coordsize="422386,409518" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVQPQFxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EJvieyUBONGCSE0pQdTiB0ovS3WxjaxVsZS/fP2VaHQ4zAz3zC7w2RaMVDvGssK4lUE&#10;gri0uuFKwbU4LxMQziNrbC2TgpkcHPYPix2m2o58oSH3lQgQdikqqL3vUildWZNBt7IdcfButjfo&#10;g+wrqXscA9y0ch1FW2mw4bBQY0enmsp7/m0UvI04Hp/j1yG7307zV7H5+MxiUurpcTq+gPA0+f/w&#10;X/tdK0g28Psl/AC5/wEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAVQPQFxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                      <v:oval id="Oval 86" o:spid="_x0000_s1056" style="position:absolute;top:97853;width:349976;height:323366;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD1wY2IwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpnoQqaZlte6yXgSrP+DRPNuyzUttoq3/fiMs7HGYmW+YbTqYRjypc7VlBYt5BIK4&#10;sLrmUsH18jlbg3AeWWNjmRS8yEGajEdbjLXt+UzP3JciQNjFqKDyvo2ldEVFBt3ctsTBu9nOoA+y&#10;K6XusA9w08hlFK2kwZrDQoUt7SsqfvKHUYBfh/x+5v6UnW7N7nG8ZiZzmVLTyfCxAeFp8P/hv/a3&#10;VrBewftL+AEy+QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD1wY2IwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight="1pt">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="5.4pt,2.7pt,5.4pt,2.7pt"/>
+                      </v:oval>
+                      <v:shape id="Graphic 80" o:spid="_x0000_s1057" type="#_x0000_t75" alt="Checkmark" style="position:absolute;left:39538;top:11701;width:382848;height:382846;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsaAyDxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedFNpNUTXIErangS1So+P7DOJZt+G7DZJ/323UOhxmJlvmFU6mFp01LrKsoKnaQSC&#10;OLe64kLBxymbxCCcR9ZYWyYF3+QgXY9HK0y07flA3dEXIkDYJaig9L5JpHR5SQbd1DbEwbva1qAP&#10;si2kbrEPcFPLWRTNpcGKw0KJDW1Lyu/HL6NA78yb+7xd/Mvr+flaXeLsQPuzUo8Pw2YJwtPg/8N/&#10;7XetIF7A75fwA+T6BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOxoDIPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                        <v:imagedata r:id="rId15" o:title="Checkmark" grayscale="t"/>
+                      </v:shape>
+                    </v:group>
+                    <v:shape id="Text Box 88" o:spid="_x0000_s1058" type="#_x0000_t202" style="position:absolute;left:1809;width:30671;height:2660;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDCa4MOwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LaoNA&#10;FN0X8g/DDXTXjBFaxGQUEaSltIs8NtndODcqce4YZ2psv76zKHR5OO9tPpteTDS6zrKC9SoCQVxb&#10;3XGj4HionhIQziNr7C2Tgm9ykGeLhy2m2t55R9PeNyKEsEtRQev9kErp6pYMupUdiAN3saNBH+DY&#10;SD3iPYSbXsZR9CINdhwaWhyobKm+7r+Mgvey+sTdOTbJT1++flyK4XY8PSv1uJyLDQhPs/8X/7nf&#10;tIIkjA1fwg+Q2S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwmuDDsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3AD10EE3" w14:textId="77777777" w:rsidR="006E006F" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="006E006F">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00632B5A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Provides necessary technical/role-specific skills</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </v:group>
+                  <v:group id="Group 89" o:spid="_x0000_s1059" style="position:absolute;left:190;top:7620;width:37433;height:2762" coordsize="37433,2762" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCUDf4AxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPMGbplV2cbtGEVHxIAv+gWVvj+bZFpuX0sS2fvuNIHgcZuY3zHzZmVI0VLvCsoJ4HIEg&#10;Tq0uOFNwOW9HMxDOI2ssLZOCBzlYLvq9OSbatnyk5uQzESDsElSQe18lUro0J4NubCvi4F1tbdAH&#10;WWdS19gGuCnlJIo+pcGCw0KOFa1zSm+nu1Gwa7FdTeNNc7hd14+/88fP7yEmpYaDbvUNwlPn3+FX&#10;e68VzL7g+SX8ALn4BwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJQN/gDEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                    <v:group id="Group 90" o:spid="_x0000_s1060" style="position:absolute;top:95;width:2190;height:2476" coordorigin=",11701" coordsize="422386,409518" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCA7sFAwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/YfhFrozk7QobXQUCW3pQgSTQnF3yVyTYOZOyEzz+HtnUejycN7b/WRaMVDvGssKkigGQVxa&#10;3XCl4Lv4WL6CcB5ZY2uZFMzkYL97WGwx1XbkMw25r0QIYZeigtr7LpXSlTUZdJHtiAN3tb1BH2Bf&#10;Sd3jGMJNK5/jeC0NNhwaauwoq6m85b9GweeI4+EleR+Ot2s2X4rV6eeYkFJPj9NhA8LT5P/Ff+4v&#10;reAtrA9fwg+QuzsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgO7BQMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                      <v:oval id="Oval 91" o:spid="_x0000_s1061" style="position:absolute;top:97853;width:349976;height:323366;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/8YMhxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gRvZmMP0qauUhuVegmY5gc8ss8kNPs2za5J/PfdgtDjMDPfMJvdZFoxUO8aywpWUQyC&#10;uLS64UpB8XVcvoBwHllja5kU3MnBbvs022Ci7cgXGnJfiQBhl6CC2vsukdKVNRl0ke2Ig3e1vUEf&#10;ZF9J3eMY4KaVz3G8lgYbDgs1dvRRU/md34wCPB3ynwuPWZpd2/3tXKQmdalSi/n0/gbC0+T/w4/2&#10;p1bwuoK/L+EHyO0vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP/xgyHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight="1pt">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="5.4pt,2.7pt,5.4pt,2.7pt"/>
+                      </v:oval>
+                      <v:shape id="Graphic 80" o:spid="_x0000_s1062" type="#_x0000_t75" alt="Checkmark" style="position:absolute;left:39538;top:11701;width:382848;height:382846;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB5xjnGwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvmq6s0q1GEcU/J0F3FY+P5tl2bV5KE7V+eyMIexxm5jfMeNqYUtyodoVlBZ+9CARx&#10;anXBmYLfn2U3BuE8ssbSMil4kIPppN0aY6LtnXd02/tMBAi7BBXk3leJlC7NyaDr2Yo4eGdbG/RB&#10;1pnUNd4D3JSyH0VDabDgsJBjRfOc0sv+ahTohVm709/RD1aHr3NxjJc72h6U+ug0sxEIT43/D7/b&#10;G63guw+vL+EHyMkTAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAecY5xsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:imagedata r:id="rId15" o:title="Checkmark" grayscale="t"/>
+                      </v:shape>
+                    </v:group>
+                    <v:shape id="Text Box 93" o:spid="_x0000_s1063" type="#_x0000_t202" style="position:absolute;left:1809;width:35624;height:2762;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJFoeixgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYXedNNIxaauIoFgKXpI6qW31+wzCc2+jdmtpv56Vyj0OMzMN8xyPZhWnKl3jWUFT9MI&#10;BHFpdcOVgsNHNlmAcB5ZY2uZFPySg/VqPFpiou2FczoXvhIBwi5BBbX3XSKlK2sy6Ka2Iw7e0fYG&#10;fZB9JXWPlwA3rYyjaC4NNhwWauworan8Ln6Mgvc022P+FZvFtU23u+OmOx0+n5V6fBg2ryA8Df4/&#10;/Nd+0wpeZnD/En6AXN0AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEASRaHosYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="667C124B" w14:textId="77777777" w:rsidR="00C3355B" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="00C3355B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00632B5A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Sets out University history, vision, and strategic plan</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </v:group>
+                  <v:group id="Group 94" o:spid="_x0000_s1064" style="position:absolute;left:285;top:10191;width:35052;height:2661" coordsize="35051,2660" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/1cdDxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9ba8JA&#10;FITfC/6H5Qh9q5vYVjRmFRFb+iCCFxDfDtmTC2bPhuw2if++Wyj0cZiZb5h0PZhadNS6yrKCeBKB&#10;IM6srrhQcDl/vMxBOI+ssbZMCh7kYL0aPaWYaNvzkbqTL0SAsEtQQel9k0jpspIMuoltiIOX29ag&#10;D7ItpG6xD3BTy2kUzaTBisNCiQ1tS8rup2+j4LPHfvMa77r9Pd8+buf3w3Ufk1LP42GzBOFp8P/h&#10;v/aXVrB4g98v4QfI1Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/9XHQ8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                    <v:group id="Group 95" o:spid="_x0000_s1065" style="position:absolute;top:95;width:2190;height:2476" coordorigin=",11701" coordsize="422386,409518" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCQmWLYxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvQr/D8gq91U1aUmp0FZG29CAFk4J4e2SfSTD7NmS3+fPtXaHgcZiZ3zCrzWga0VPnassK4nkE&#10;griwuuZSwW/++fwOwnlkjY1lUjCRg836YbbCVNuBD9RnvhQBwi5FBZX3bSqlKyoy6Oa2JQ7e2XYG&#10;fZBdKXWHQ4CbRr5E0Zs0WHNYqLClXUXFJfszCr4GHLav8Ue/v5x30ylPfo77mJR6ehy3SxCeRn8P&#10;/7e/tYJFArcv4QfI9RUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCQmWLYxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+                      <v:oval id="Oval 96" o:spid="_x0000_s1066" style="position:absolute;top:97853;width:349976;height:323366;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBwGBtVxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NbsIw&#10;EITvlXgHa5F6K045RBAwqG1oRS+RCDzAKl6SqPE6jZ2fvj1GqsRxNDPfaLb7yTRioM7VlhW8LiIQ&#10;xIXVNZcKLufPlxUI55E1NpZJwR852O9mT1tMtB35REPuSxEg7BJUUHnfJlK6oiKDbmFb4uBdbWfQ&#10;B9mVUnc4Brhp5DKKYmmw5rBQYUsfFRU/eW8U4Nch/z3xmKXZtXnvvy+pSV2q1PN8etuA8DT5R/i/&#10;fdQK1jHcv4QfIHc3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHAYG1XEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight="1pt">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="5.4pt,2.7pt,5.4pt,2.7pt"/>
+                      </v:oval>
+                      <v:shape id="Graphic 80" o:spid="_x0000_s1067" type="#_x0000_t75" alt="Checkmark" style="position:absolute;left:39538;top:11701;width:382848;height:382846;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBpsZpewwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#10;EITvgv9haMGbTlxcH9FRFsXdPQk+8dhk2iSa6QmZWY3/3lkQPBZV9RU1ndemEDeqXG5ZQa8bgSBO&#10;rM45VbDfrTojEM4jaywsk4IHOZjPmo0pxtreeUO3rU9FgLCLUUHmfRlL6ZKMDLquLYmDd7aVQR9k&#10;lUpd4T3ATSE/omggDeYcFjIsaZFRct3+GQV6aX7c6XL0n9+H/jk/jlYbWh+UarfqrwkIT7V/h1/t&#10;X61gPIT/L+EHyNkTAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAabGaXsMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;">
+                        <v:imagedata r:id="rId15" o:title="Checkmark" grayscale="t"/>
+                      </v:shape>
+                    </v:group>
+                    <v:shape id="Text Box 98" o:spid="_x0000_s1068" type="#_x0000_t202" style="position:absolute;left:1809;width:33242;height:2660;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHshXTwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwhe50otCiMaNIQJTSLkzduLtmbh6YuRMzo0n79Z1FocvDeSfbwTTiSZ2rLSuYzyIQxLnV&#10;NZcKzl/76RKE88gaG8uk4JscbDfjUYKxtj2f6Jn5UoQQdjEqqLxvYyldXpFBN7MtceAK2xn0AXal&#10;1B32Idw0chFFb9JgzaGhwpbSivJb9jAK3tP9J56uC7P8adLDR7Fr7+fLq1Ivk2G3BuFp8P/iP/dR&#10;K1iFseFL+AFy8wsAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBHshXTwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="060B3954" w14:textId="77777777" w:rsidR="00C3355B" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="00C3355B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00632B5A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Regular 1:1s to provide support and check-in</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </v:group>
+                  <v:group id="Group 99" o:spid="_x0000_s1069" style="position:absolute;left:285;top:12668;width:35433;height:2660" coordsize="35432,2660" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAR1GjdxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvwv6H8IS9adpdlLUaRcRdPIigLoi3R/Nsi81LaWJb/70RBI/DzHzDzBadKUVDtSssK4iHEQji&#10;1OqCMwX/x9/BDwjnkTWWlknBnRws5h+9GSbatryn5uAzESDsElSQe18lUro0J4NuaCvi4F1sbdAH&#10;WWdS19gGuCnlVxSNpcGCw0KOFa1ySq+Hm1Hw12K7/I7XzfZ6Wd3Px9HutI1Jqc9+t5yC8NT5d/jV&#10;3mgFkwk8v4QfIOcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABHUaN3EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;">
+                    <v:group id="Group 100" o:spid="_x0000_s1070" style="position:absolute;top:95;width:2190;height:2476" coordorigin=",11701" coordsize="422386,409518" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLxJpcxgAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;EMXvQr/DMoXedBNLS0ndiEiVHqRQLYi3ITv5g9nZkF2T+O07h0JvM7w37/1mtZ5cqwbqQ+PZQLpI&#10;QBEX3jZcGfg57eZvoEJEtth6JgN3CrDOH2YrzKwf+ZuGY6yUhHDI0EAdY5dpHYqaHIaF74hFK33v&#10;MMraV9r2OEq4a/UySV61w4alocaOtjUV1+PNGdiPOG6e04/hcC2398vp5et8SMmYp8dp8w4q0hT/&#10;zX/Xn1bwE8GXZ2QCnf8CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAS8SaXMYAAADcAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                      <v:oval id="Oval 101" o:spid="_x0000_s1071" style="position:absolute;top:97853;width:349976;height:323366;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQATf3LawQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4LvkOYBW+a6kGWalp2tyrrRbD6AEMztsVmUptou29vFgRv8/H9zjodTCMe1LnasoL5LAJBXFhd&#10;c6ngfNpOP0E4j6yxsUwK/shBmoxHa4y17flIj9yXIoSwi1FB5X0bS+mKigy6mW2JA3exnUEfYFdK&#10;3WEfwk0jF1G0lAZrDg0VtvRTUXHN70YB7jb57cj9ITtcmu/7/pyZzGVKTT6GrxUIT4N/i1/uXx3m&#10;R3P4fyZcIJMnAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABN/ctrBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" fillcolor="#e7e6e6 [3214]" stroked="f" strokeweight="1pt">
+                        <v:stroke joinstyle="miter"/>
+                        <v:textbox inset="5.4pt,2.7pt,5.4pt,2.7pt"/>
+                      </v:oval>
+                      <v:shape id="Graphic 80" o:spid="_x0000_s1072" type="#_x0000_t75" alt="Checkmark" style="position:absolute;left:39538;top:11701;width:382848;height:382846;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPXRoUwQAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L+x/CLHjTdEVFaqMsKz5Ogk88Ds304TaT0kTt/vuNIHibj+85ybw1lbhT40rLCr76EQji1OqS&#10;cwXHw7I3AeE8ssbKMin4Iwfz2UcnwVjbB+/ovve5CCHsYlRQeF/HUrq0IIOub2viwGW2MegDbHKp&#10;G3yEcFPJQRSNpcGSQ0OBNf0UlP7ub0aBXpi1u1zPfrQ6DbPyPFnuaHtSqvvZfk9BeGr9W/xyb3SY&#10;Hw3g+Uy4QM7+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA9dGhTBAAAA3AAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;">
+                        <v:imagedata r:id="rId15" o:title="Checkmark" grayscale="t"/>
+                      </v:shape>
+                    </v:group>
+                    <v:shape id="Text Box 103" o:spid="_x0000_s1073" type="#_x0000_t202" style="position:absolute;left:1809;width:33623;height:2660;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZRpR0xAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X/A/LCN7qpkolpK4SAqFF2oOpl96m2TEJzc6m2a2J/nq3IHibx/uc9XY0rThR7xrLCp7mEQji&#10;0uqGKwWHz/wxBuE8ssbWMik4k4PtZvKwxkTbgfd0KnwlQgi7BBXU3neJlK6syaCb2444cEfbG/QB&#10;9pXUPQ4h3LRyEUUrabDh0FBjR1lN5U/xZxTssvwD998LE1/a7PX9mHa/h69npWbTMX0B4Wn0d/HN&#10;/abD/GgJ/8+EC+TmCgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJlGlHTEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="43F1DE60" w14:textId="77777777" w:rsidR="00C3355B" w:rsidRPr="00632B5A" w:rsidRDefault="0058736F" w:rsidP="00C3355B">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00632B5A">
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Defines key development objectives </w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </v:textbox>
+                    </v:shape>
+                  </v:group>
+                </v:group>
+                <v:shape id="Text Box 106" o:spid="_x0000_s1074" type="#_x0000_t202" style="position:absolute;left:190;width:26194;height:3143;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJMTfsxAAAANwAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLyZTYUGSbOKBMRS7EGbS2/T7ORBs7MxuzVpf31XELzNx/ecbDOZTlxocK1lBU9RDIK4&#10;tLrlWkHxsVusQDiPrLGzTAp+ycFm/TDLMNV25CNdTr4WIYRdigoa7/tUSlc2ZNBFticOXGUHgz7A&#10;oZZ6wDGEm04u4ziRBlsODQ32lDdUfp9+jIK3fPeOx6+lWf11+f5Qbftz8fms1Pxx2r6A8DT5u/jm&#10;ftVhfpzA9ZlwgVz/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIkxN+zEAAAA3AAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="0AFBD592" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRDefault="00F87D47" w:rsidP="00EB52B4">
+                        <w:pPr>
+                          <w:jc w:val="center"/>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r>
+                          <w:rPr>
+                            <w:b/>
+                          </w:rPr>
+                          <w:t>Key components of an effective induction</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="7A3CEF5E" w14:textId="77777777" w:rsidR="00EB52B4" w:rsidRDefault="00EB52B4"/>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <w10:wrap anchorx="margin"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="006E006F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006E006F">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006E006F">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43800BF5" w14:textId="77777777" w:rsidR="00632B5A" w:rsidRPr="00632B5A" w:rsidRDefault="00632B5A" w:rsidP="00632B5A"/>
+    <w:p w14:paraId="225784C1" w14:textId="77777777" w:rsidR="00632B5A" w:rsidRDefault="00632B5A" w:rsidP="00632B5A"/>
+    <w:p w14:paraId="128CB649" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="00632B5A"/>
+    <w:p w14:paraId="3B39BDA6" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="00632B5A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6090"/>
+        </w:tabs>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9246" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3086"/>
-        <w:gridCol w:w="6160"/>
+        <w:gridCol w:w="2526"/>
+        <w:gridCol w:w="7940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED4F60" w14:paraId="4D15658B" w14:textId="77777777" w:rsidTr="005B6B58">
-[...7 lines deleted...]
-          <w:p w14:paraId="21889133" w14:textId="77777777" w:rsidR="00ED4F60" w:rsidRDefault="00ED4F60">
+      <w:tr w:rsidR="00AA6527" w14:paraId="4F72A981" w14:textId="77777777" w:rsidTr="003738C0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C011D2" w14:textId="4B3206F6" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...18 lines deleted...]
-          <w:p w14:paraId="48E562B5" w14:textId="77777777" w:rsidR="00ED4F60" w:rsidRDefault="00ED4F60">
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D755106" wp14:editId="79E934D4">
+                  <wp:extent cx="1228725" cy="519373"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Picture 3">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="Picture 3">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1304308" cy="551322"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7940" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E787D7A" w14:textId="5941D745" w:rsidR="00AA6527" w:rsidRPr="00AC0923" w:rsidRDefault="003738C0" w:rsidP="216565B5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Job Title</w:t>
-[...49 lines deleted...]
-          <w:p w14:paraId="3FEDEF00" w14:textId="77777777" w:rsidR="00ED4F60" w:rsidRDefault="00ED4F60"/>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07FBCC87" wp14:editId="24F4E2FC">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>1711325</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="3262114" cy="1514553"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+                  <wp:wrapTight wrapText="bothSides">
+                    <wp:wrapPolygon edited="0">
+                      <wp:start x="0" y="0"/>
+                      <wp:lineTo x="0" y="21464"/>
+                      <wp:lineTo x="21444" y="21464"/>
+                      <wp:lineTo x="21444" y="0"/>
+                      <wp:lineTo x="0" y="0"/>
+                    </wp:wrapPolygon>
+                  </wp:wrapTight>
+                  <wp:docPr id="1286788702" name="drawing" descr="Support for you: If you have any questions about appropriate learning objectives and learning activity for your new starters, there are various sources of information including: Your line manager, Manager's Essentials, Your People Partner, Talent Development"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1286788702" name="drawing" descr="Support for you: If you have any questions about appropriate learning objectives and learning activity for your new starters, there are various sources of information including: Your line manager, Manager's Essentials, Your People Partner, Talent Development"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId16">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="3262114" cy="1514553"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+            <w:r w:rsidR="642D49EE" w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managers </w:t>
+            </w:r>
+            <w:r w:rsidR="002E62ED" w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t>Induction</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6527" w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="44"/>
+                <w:szCs w:val="44"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Checklist</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="038DE311" w14:textId="77777777" w:rsidR="00ED4F60" w:rsidRDefault="00ED4F60"/>
+    <w:p w14:paraId="7CDDA130" w14:textId="77777777" w:rsidR="0076594D" w:rsidRPr="00B86D6D" w:rsidRDefault="0076594D" w:rsidP="00AA6527">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="6"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6651"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1143"/>
+        <w:gridCol w:w="2151"/>
+        <w:gridCol w:w="8305"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001839F5" w14:paraId="2B3038F5" w14:textId="77777777" w:rsidTr="76F46A52">
+      <w:tr w:rsidR="00AA6527" w14:paraId="35CD8E36" w14:textId="77777777" w:rsidTr="56F2D607">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="2141"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6838" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="754CAC62" w14:textId="5C2CD57C" w:rsidR="001839F5" w:rsidRPr="009B6B9C" w:rsidRDefault="001839F5">
+            <w:tcW w:w="2151" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7D9AC8" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5">
             <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22780877" wp14:editId="4D964C5E">
+                  <wp:extent cx="1228725" cy="1145699"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="7" name="Picture 7">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="7" name="Picture 7">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId17"/>
+                          <a:srcRect t="4593"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1244433" cy="1160346"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A7DDAC" w14:textId="56211847" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t>This checklist is for managers</w:t>
+            </w:r>
+            <w:r w:rsidR="00F6015C">
+              <w:t xml:space="preserve"> to ensure you cover everything you need to at each stage of the induction process. This checklist should sit alongside the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18">
+              <w:r w:rsidR="00F6015C" w:rsidRPr="56F2D607">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>New Starter Induction Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00F6015C">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="5585C9B5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F6015C">
+              <w:t xml:space="preserve"> and can be used to populate the plan as necessary.  </w:t>
+            </w:r>
+            <w:r w:rsidR="00D22BCA">
+              <w:t>It is important to refer to this in advance of the new starter’s first day</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D22BCA">
+              <w:t xml:space="preserve">and when preparing their Induction Plan. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60EFE25A" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRPr="002E62ED" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="159715A6" w14:textId="35730671" w:rsidR="00B3709C" w:rsidRDefault="00AA6527" w:rsidP="00864B2D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001C2A5D">
+              <w:t xml:space="preserve">The checklist outlines the areas that will typically form part of the induction process; </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">you may add to this </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>in order</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2A5D">
+              <w:t xml:space="preserve"> to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001C2A5D">
+              <w:t xml:space="preserve"> incorporate local </w:t>
+            </w:r>
+            <w:r>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C2A5D">
+              <w:t xml:space="preserve">nduction practices </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">within your own department. </w:t>
+            </w:r>
+            <w:r w:rsidR="008F6EDD">
+              <w:t xml:space="preserve">If there is anything you are unsure of in this document, please speak to your line manager or local leadership team in the first instance. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB2287A" w14:textId="70DFABF0" w:rsidR="00B3709C" w:rsidRPr="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:i/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3709C">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>Items in italics = optional activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DCB92D9" w14:textId="528B4D94" w:rsidR="002E62ED" w:rsidRPr="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="00864B2D">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:sz w:val="8"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6527" w14:paraId="7E83F324" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10456" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D57F5E" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRPr="00AA6527" w:rsidRDefault="00745BD8" w:rsidP="00F23DE5">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>New starter d</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6527" w:rsidRPr="00AA6527">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>etails</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6527" w14:paraId="066FFC3E" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27139C8C" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5">
+            <w:r>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36697310" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6527" w14:paraId="00C548AE" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="112C7852" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5">
+            <w:r>
+              <w:t>Job Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="72109231" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6527" w14:paraId="74F07E79" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B81FDD3" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5">
+            <w:r>
+              <w:t>School/Department</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="34F34D7D" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA6527" w14:paraId="5683801A" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2151" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4930EA25" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5">
+            <w:r>
+              <w:t>Start date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8305" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74936B2C" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0DD64EDF" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRPr="00864B2D" w:rsidRDefault="00AA6527" w:rsidP="00745BD8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4746"/>
+        <w:gridCol w:w="4747"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00864B2D" w14:paraId="3FF9AA47" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719C8A4A" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="00864B2D" w:rsidP="00745BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00745BD8">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Pre-arrival</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D722B73" w14:textId="78FFA751" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="00D22BCA" w:rsidP="00745BD8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22BCA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tick when complete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="2554CBB1" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68C7C481" w14:textId="3E997A08" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="00D22BCA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Welcome email and/or phone call </w:t>
+            </w:r>
+            <w:r>
+              <w:t>including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32DC765C" w14:textId="15D10157" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="00D22BCA">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4EB588FA" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="00AA6527"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="570306A7" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:trPr>
+          <w:trHeight w:val="829"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="462655EC" w14:textId="37DEDBE7" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Start/finish time</w:t>
+            </w:r>
+            <w:r w:rsidR="004578E3">
+              <w:t xml:space="preserve"> where applicable</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47BB15BA" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Office number and building</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259DB267" w14:textId="1B0325E5" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="216565B5">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Campus map</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C53F0B" w14:textId="6F23031C" w:rsidR="005A2E3C" w:rsidRDefault="005A2E3C" w:rsidP="005A2E3C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>An overview of their induction programme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AC1F4E5" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Details on office attire/anything they should bring or prepare for their first day</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C61B4A3" w14:textId="427DBD75" w:rsidR="005A2E3C" w:rsidRPr="002E62ED" w:rsidRDefault="005A2E3C" w:rsidP="005A2E3C">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Options for hybrid/flexible </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A2E3C">
+              <w:t xml:space="preserve">working </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">in the role </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A2E3C">
+              <w:t>and a request for the individual’s preference</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> or requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0B5BACDB" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="00AA6527"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="3CD777B7" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1818F7D5" w14:textId="607A7DA4" w:rsidR="002E62ED" w:rsidRDefault="586F1E05" w:rsidP="002E62ED">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">An </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19">
+              <w:r w:rsidRPr="56F2D607">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>email template</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> is available to use as a reference.  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="10E85A28" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="00AA6527"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="261B7268" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="41171C38" w14:textId="4EEF5FE6" w:rsidR="00864B2D" w:rsidRDefault="7A50350D" w:rsidP="00D22BCA">
+            <w:r>
+              <w:t xml:space="preserve">Prepare </w:t>
+            </w:r>
+            <w:r w:rsidR="00D22BCA">
+              <w:t xml:space="preserve">the new starter’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidR="00D22BCA" w:rsidRPr="56F2D607">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Induction Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00D22BCA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA25ECC" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00AA6527"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="618607FB" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0600BF66" w14:textId="2FA720CB" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00AA6527">
+            <w:r>
+              <w:t xml:space="preserve">Prepare workspace and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F6EDD">
+              <w:t>equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="008F6EDD" w:rsidRPr="008F6EDD">
+              <w:t xml:space="preserve"> e.g. desk, IT equipment, phone and phone line</w:t>
+            </w:r>
+            <w:r w:rsidR="008F6EDD">
+              <w:t>. C</w:t>
+            </w:r>
+            <w:r w:rsidR="00D22BCA" w:rsidRPr="008F6EDD">
+              <w:t>ontact</w:t>
+            </w:r>
+            <w:r w:rsidR="00D22BCA">
+              <w:t xml:space="preserve"> IT/place order if necessary</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2E3C">
+              <w:t xml:space="preserve">. Where home working </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="005A2E3C">
+              <w:t>ensure</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="005A2E3C">
+              <w:t xml:space="preserve"> this is delivered to the new starter on or before their first day. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65BB67B2" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00AA6527"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22BCA" w14:paraId="122987A6" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="15F62829" w14:textId="70A6BCFC" w:rsidR="00D22BCA" w:rsidRDefault="00D22BCA" w:rsidP="008F6EDD">
+            <w:r>
+              <w:t>Arrange introductory meetings with key people ahead of time</w:t>
+            </w:r>
+            <w:r w:rsidR="008F6EDD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008F6EDD" w:rsidRPr="008F6EDD">
+              <w:t xml:space="preserve">(e.g. </w:t>
+            </w:r>
+            <w:r w:rsidR="008F6EDD">
+              <w:t>Head of Department, Department/School Leadership Team, other team members etc.</w:t>
+            </w:r>
+            <w:r w:rsidR="008F6EDD" w:rsidRPr="008F6EDD">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F6F76B4" w14:textId="77777777" w:rsidR="00D22BCA" w:rsidRDefault="00D22BCA" w:rsidP="00D22BCA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007B234A" w14:paraId="5D3AC042" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="337442F7" w14:textId="2D284282" w:rsidR="007B234A" w:rsidRDefault="007B234A" w:rsidP="008F6EDD">
+            <w:r>
+              <w:t>Arrange for new starter to attend local health and safety induction (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E39DF5E" w14:textId="77777777" w:rsidR="007B234A" w:rsidRDefault="007B234A" w:rsidP="00D22BCA"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3709C" w14:paraId="5FD025D6" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70147010" w14:textId="260AFE24" w:rsidR="00B3709C" w:rsidRPr="00B3709C" w:rsidRDefault="3664C205" w:rsidP="216565B5">
+            <w:r w:rsidRPr="216565B5">
+              <w:t>Organise welcome lunch with co-workers, if possible</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B1C17F6" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRPr="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3709C" w14:paraId="4C0A358F" w14:textId="77777777" w:rsidTr="56F2D607">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="214013C3" w14:textId="0EC46813" w:rsidR="00B3709C" w:rsidRPr="00B3709C" w:rsidRDefault="3664C205" w:rsidP="216565B5">
+            <w:r w:rsidRPr="216565B5">
+              <w:t>Assign a buddy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3242E9A5" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRPr="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28D9D313" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRPr="00864B2D" w:rsidRDefault="00AA6527" w:rsidP="00745BD8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00864B2D" w14:paraId="0A9107ED" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47834F8D" w14:textId="2A62AC0C" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="7F87E69B" w:rsidP="216565B5">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009B6B9C">
+            <w:r w:rsidRPr="216565B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>First day</w:t>
-            </w:r>
+              <w:t xml:space="preserve">First day – </w:t>
+            </w:r>
+            <w:r w:rsidR="4D850C19" w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>People Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> set up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="138FB149" w14:textId="7B1CF42A" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="40638B4E" w:rsidP="4DD93F59">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="4DD93F59">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Tick complete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="4EAE06B4" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E9D0BB" w14:textId="37BF8B3D" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="7F87E69B" w:rsidP="216565B5">
+            <w:r>
+              <w:t xml:space="preserve">Visit </w:t>
+            </w:r>
+            <w:r w:rsidR="3D0EB40E">
+              <w:t xml:space="preserve">People </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Services - completed starter documentation and ID checks</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CF99AA2" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="025EC09E" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0543F6AB" w14:textId="6F8307D7" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="00864B2D" w:rsidP="00EA7ED8">
+            <w:r>
+              <w:t>Provid</w:t>
+            </w:r>
+            <w:r w:rsidR="002E62ED">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7275">
+              <w:t>bank details</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5AB858" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="1EFFA9D0" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08102D2B" w14:textId="3C88873C" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="00864B2D" w:rsidP="00B3709C">
+            <w:r>
+              <w:t xml:space="preserve">Discuss </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00B3709C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>pension options</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00B3709C">
+              <w:t xml:space="preserve"> (including pension c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7275">
+              <w:t>hoice and auto-enrolment requirements</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3709C">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA16DD6" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="1D7ED156" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51225DAA" w14:textId="369276F8" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="7F87E69B" w:rsidP="216565B5">
+            <w:r>
+              <w:t xml:space="preserve">Obtain </w:t>
+            </w:r>
+            <w:r w:rsidR="040360DB">
+              <w:t xml:space="preserve">Colleague </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ID card</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E701914" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="2575AC44" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25318525" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="00864B2D" w:rsidP="00745BD8">
+            <w:r>
+              <w:t>Ensure necessary building access requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77CD990E" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0908AEEE" w14:textId="0F7C69B6" w:rsidR="4DD93F59" w:rsidRDefault="4DD93F59"/>
+    <w:p w14:paraId="550562C1" w14:textId="77777777" w:rsidR="00745BD8" w:rsidRPr="00864B2D" w:rsidRDefault="00745BD8" w:rsidP="00745BD8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00864B2D" w14:paraId="28F2622E" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AAA6BCA" w14:textId="56186E1F" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="00864B2D" w:rsidP="00B3709C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00405681">
+              <w:t>First day –</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3709C">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">People &amp; OD </w:t>
+              <w:t>Local</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>set up</w:t>
-[...231 lines deleted...]
-          <w:p w14:paraId="723D0EE5" w14:textId="77777777" w:rsidR="001839F5" w:rsidRPr="00BD7275" w:rsidRDefault="001839F5">
+              <w:t xml:space="preserve"> set-up</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F610E2" w14:textId="00A0D2E7" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="002F167B" w:rsidP="005A3BE5">
             <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BD7275">
+            <w:r w:rsidRPr="00D22BCA">
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>First day – Department set up</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="2B714BBF" w14:textId="77777777" w:rsidR="001839F5" w:rsidRPr="00BD7275" w:rsidRDefault="001839F5">
+              <w:t>Tick when complete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="7683452F" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75AD3B66" w14:textId="154CA099" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="00864B2D" w:rsidP="00745BD8">
             <w:r w:rsidRPr="00BD7275">
-              <w:t xml:space="preserve">Date </w:t>
-[...48 lines deleted...]
-              <w:r w:rsidR="00037FF2" w:rsidRPr="00037FF2">
+              <w:lastRenderedPageBreak/>
+              <w:t>IT and email account set up</w:t>
+            </w:r>
+            <w:r w:rsidR="0022199B">
+              <w:t xml:space="preserve"> – discuss</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="00037FF2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>IT Acceptable Use SOP for staff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="7AC817C4" w14:textId="77777777" w:rsidR="001839F5" w:rsidRPr="00BD7275" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CCBD35" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w:rsidRPr="00BD7275" w14:paraId="3790805A" w14:textId="77777777" w:rsidTr="001839F5">
-[...7 lines deleted...]
-          <w:p w14:paraId="0D371387" w14:textId="77777777" w:rsidR="001839F5" w:rsidRPr="00BD7275" w:rsidRDefault="001839F5" w:rsidP="00FA5BDB">
+      <w:tr w:rsidR="00864B2D" w14:paraId="04B6FDE7" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F0D194C" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="00864B2D" w:rsidP="00745BD8">
             <w:r w:rsidRPr="00BD7275">
               <w:t>Telephone set up</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="116DACF2" w14:textId="77777777" w:rsidR="001839F5" w:rsidRPr="00BD7275" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="149073CB" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w:rsidRPr="00BD7275" w14:paraId="14E14A2D" w14:textId="77777777" w:rsidTr="001839F5">
-[...23 lines deleted...]
-          <w:p w14:paraId="4C23CFA2" w14:textId="77777777" w:rsidR="001839F5" w:rsidRPr="00BD7275" w:rsidRDefault="001839F5"/>
+      <w:tr w:rsidR="004A7676" w14:paraId="7D9F977C" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D02243" w14:textId="6FD74173" w:rsidR="004A7676" w:rsidRPr="00BD7275" w:rsidRDefault="7B0B95BD" w:rsidP="00745BD8">
+            <w:r>
+              <w:t xml:space="preserve">Microsoft Teams set up. Ensure they are added to relevant teams, channels and chats. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BBF1BF0" w14:textId="77777777" w:rsidR="004A7676" w:rsidRDefault="004A7676" w:rsidP="00745BD8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w:rsidRPr="00BD7275" w14:paraId="71CB0156" w14:textId="77777777" w:rsidTr="001839F5">
-[...7 lines deleted...]
-          <w:p w14:paraId="21E76F66" w14:textId="77777777" w:rsidR="001839F5" w:rsidRPr="00BD7275" w:rsidRDefault="001839F5">
+      <w:tr w:rsidR="00B3709C" w14:paraId="75D4EF74" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BEC12F9" w14:textId="38C638C4" w:rsidR="00B3709C" w:rsidRPr="00BD7275" w:rsidRDefault="00B3709C" w:rsidP="00B3709C">
+            <w:r>
+              <w:t>Determine which systems are required for their role and apply for access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA0CC93" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3709C" w14:paraId="68896394" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D764C9F" w14:textId="2A6AFA6E" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C">
+            <w:r w:rsidRPr="00B3709C">
+              <w:t>Consider their building access requirements and liaise with the appropriate business area/person to arrange for the necessary access</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E66604D" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D25BF3" w14:paraId="15846BD2" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AF8C6B" w14:textId="154BF6FC" w:rsidR="00D25BF3" w:rsidRPr="00B3709C" w:rsidRDefault="00D25BF3" w:rsidP="00B3709C">
+            <w:r w:rsidRPr="00D25BF3">
+              <w:t>Add new starter to listservs, sh</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ared drives, shared mailboxes, d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25BF3">
+              <w:t xml:space="preserve">epartmental website, </w:t>
+            </w:r>
+            <w:r w:rsidR="004A7676">
+              <w:t>structures and staff lists, leave p</w:t>
+            </w:r>
+            <w:r>
+              <w:t>lanner</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D25BF3">
+              <w:t xml:space="preserve"> – liaise with your local Operations team to do this, if required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01AAEE4B" w14:textId="77777777" w:rsidR="00D25BF3" w:rsidRDefault="00D25BF3" w:rsidP="00B3709C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3709C" w14:paraId="50CA42DD" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B374182" w14:textId="4623658C" w:rsidR="00B3709C" w:rsidRPr="00BD7275" w:rsidRDefault="00D25BF3" w:rsidP="00B3709C">
+            <w:r>
+              <w:t>Conduct tour of workplace</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3709C">
+              <w:t xml:space="preserve"> including fire exits</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and shared facilities</w:t>
+            </w:r>
+            <w:r w:rsidR="004A7676">
+              <w:t xml:space="preserve"> (if working on campus)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D91A15" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3709C" w14:paraId="354454E6" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A73EAB4" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRPr="00BD7275" w:rsidRDefault="00B3709C" w:rsidP="00B3709C">
             <w:r w:rsidRPr="00BD7275">
               <w:t>Introduction to work colleagues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6BFD5C4E" w14:textId="77777777" w:rsidR="001839F5" w:rsidRPr="00BD7275" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BFFF41A" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w:rsidRPr="00BD7275" w14:paraId="0E17284F" w14:textId="77777777" w:rsidTr="001839F5">
-[...34 lines deleted...]
-          <w:p w14:paraId="297229EE" w14:textId="462EAD69" w:rsidR="001839F5" w:rsidRDefault="001839F5" w:rsidP="00F35536">
+      <w:tr w:rsidR="00B3709C" w14:paraId="6188ECB8" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E1A3574" w14:textId="0646222E" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00D25BF3">
             <w:r w:rsidRPr="00BD7275">
               <w:t xml:space="preserve">Obtained names and contact details for key contacts in </w:t>
             </w:r>
-            <w:r w:rsidR="00405681">
-              <w:t>People &amp; OD</w:t>
+            <w:r w:rsidR="00D25BF3">
+              <w:t>School</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD7275">
-              <w:t>, IT helpdesk, etc</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003860B5">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D25BF3">
+              <w:t xml:space="preserve"> Department,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BD7275">
+              <w:t xml:space="preserve"> IT helpdesk, etc</w:t>
+            </w:r>
+            <w:r>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1241" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="15942A8D" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E814D8D" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="31D0AEDF" w14:textId="77777777" w:rsidTr="001839F5">
-[...7 lines deleted...]
-          <w:p w14:paraId="250FF069" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5" w:rsidP="0022382E">
+      <w:tr w:rsidR="00B3709C" w14:paraId="627FCC0A" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEE2828" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRPr="00BD7275" w:rsidRDefault="00B3709C" w:rsidP="00B3709C">
             <w:r>
-              <w:t xml:space="preserve">Completed </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="0036392B">
+              <w:t>Add new starter details to the online directory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37877427" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B3709C" w14:paraId="66DE4EAB" w14:textId="77777777" w:rsidTr="216565B5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC38D99" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C">
+            <w:r>
+              <w:t xml:space="preserve">Explain use of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>StaffNet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> and online directory</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="781C0AFC" w14:textId="77777777" w:rsidR="00B3709C" w:rsidRDefault="00B3709C" w:rsidP="00B3709C"/>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="797CF053" w14:textId="77777777" w:rsidR="00745BD8" w:rsidRPr="00864B2D" w:rsidRDefault="00745BD8" w:rsidP="00642B0A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4821"/>
+        <w:gridCol w:w="4672"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00864B2D" w14:paraId="38A492BE" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="491CAA2C" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="00864B2D" w:rsidP="00487508">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First week </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB923F0" w14:textId="5F50EC0A" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="002F167B" w:rsidP="005A3BE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22BCA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tick when complete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="219BFC84" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C9E53E0" w14:textId="2968E033" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="005A2E3C">
+            <w:r>
+              <w:t>Discuss working hours,</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2E3C">
+              <w:t xml:space="preserve"> flexible working options,</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> start and finish times</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2E3C">
+              <w:t xml:space="preserve"> (if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01046B7B" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A2E3C" w14:paraId="23B627A0" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="51CBFFBC" w14:textId="5EA7E755" w:rsidR="005A2E3C" w:rsidRDefault="25F67A14" w:rsidP="216565B5">
+            <w:r>
+              <w:t xml:space="preserve">Discuss logistics for home working (where relevant) and share the University’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23">
+              <w:r w:rsidR="72F2261C" w:rsidRPr="216565B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Health &amp; Safety Induction Checklist</w:t>
+                <w:t>Hybrid Working Principles</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-          <w:p w14:paraId="1CCE4F9B" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+            <w:r>
+              <w:t>. Agree any specific arr</w:t>
+            </w:r>
+            <w:r w:rsidR="7B0B95BD">
+              <w:t>angements with the new starter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1E9E93" w14:textId="77777777" w:rsidR="005A2E3C" w:rsidRDefault="005A2E3C" w:rsidP="00745BD8"/>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...129 lines deleted...]
-          <w:p w14:paraId="66CDBDD8" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5">
+      <w:tr w:rsidR="00864B2D" w14:paraId="752A1916" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="78331B95" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8">
             <w:r>
               <w:t>Discussed school/department customs &amp; practices, dress code, communication channels, social activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="52554970" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB62158" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="1902E8EF" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="6C95C5AE" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5">
+      <w:tr w:rsidR="00864B2D" w14:paraId="6AB046EF" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B116550" w14:textId="410F4EC0" w:rsidR="00864B2D" w:rsidRDefault="00F03402" w:rsidP="00F03402">
+            <w:r w:rsidRPr="00F03402">
+              <w:t xml:space="preserve">Have a 1:1 meeting(s) with new starter; discuss job description, requirements and expectations. Share the new starter’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="00F03402">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Induction Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00F03402">
+              <w:t xml:space="preserve"> with them and give an overview of their induction period</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Discussed job description, requirements and expectations </w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="11CDA36B" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+              <w:t xml:space="preserve">, and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F03402">
+              <w:t>discuss objectives required for probation period, if required.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1568A5E0" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="11F0D912" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="1FAEE0FC" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5">
+      <w:tr w:rsidR="00864B2D" w14:paraId="20560717" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="079E2062" w14:textId="0C7CFAFD" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8">
             <w:r>
-              <w:t>Discussed policies and practices of particular importance to the area of work/school/faculty/department</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="1544F828" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+              <w:t xml:space="preserve">Discuss policies and practices of particular </w:t>
+            </w:r>
+            <w:r w:rsidR="00F23DE5">
+              <w:t>importance to the area of work/School/Faculty/D</w:t>
+            </w:r>
+            <w:r>
+              <w:t>epartment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="584D161C" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="4CB92180" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="5FC44667" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5">
+      <w:tr w:rsidR="00864B2D" w14:paraId="13868DC1" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5ACBCF" w14:textId="4A380D8B" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8">
             <w:r>
-              <w:t xml:space="preserve">Discussed probation arrangements, expectations, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">Explain </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7ED8">
+              <w:t>F</w:t>
+            </w:r>
             <w:r>
-              <w:t>objectives  and</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">aculty / </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7ED8">
+              <w:t>D</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve"> review dates</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="7C43B664" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+              <w:t>epartment structure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79497E7E" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="7A93ACC9" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="7546F90C" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5">
+      <w:tr w:rsidR="0022199B" w14:paraId="4379B615" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="020C5F25" w14:textId="5E5B363E" w:rsidR="0022199B" w:rsidRDefault="0022199B" w:rsidP="00745BD8">
+            <w:r w:rsidRPr="00BD7275">
+              <w:t>Introduction to key School/Faculty/Department contacts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAAB8A1" w14:textId="77777777" w:rsidR="0022199B" w:rsidRDefault="0022199B" w:rsidP="00745BD8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D25BF3" w14:paraId="1DE4C599" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="445C9B47" w14:textId="56FB9189" w:rsidR="00D25BF3" w:rsidRPr="00BD7275" w:rsidRDefault="00D25BF3" w:rsidP="004A7676">
+            <w:r w:rsidRPr="00D25BF3">
+              <w:t>Arrange for new starter to attend any Departmental/School/business area welcome events</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FBDC2BE" w14:textId="77777777" w:rsidR="00D25BF3" w:rsidRDefault="00D25BF3" w:rsidP="00745BD8"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="02089669" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF8E0D5" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8">
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-          <w:p w14:paraId="63562343" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+              <w:t>Ensure key meetings are added to their diary</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05D61C4E" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="66F19EDB" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="0E5886FF" w14:textId="17A617CF" w:rsidR="001839F5" w:rsidRDefault="001839F5" w:rsidP="00655A3E">
+      <w:tr w:rsidR="002E62ED" w14:paraId="3A01980F" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0A2363" w14:textId="785E1341" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:r>
-              <w:t xml:space="preserve">Explained </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="76F46A52">
+              <w:t xml:space="preserve">Discuss the new starter’s learning needs and complete their </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002F167B">
+              <w:t>Training &amp; Development Plan</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (can be found at the end of their </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="002F167B">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Induction Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05FC4577" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="7B5E3381" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7EE4DB" w14:textId="6754C1B2" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
+            <w:r>
+              <w:t xml:space="preserve">Discuss </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26">
+              <w:r w:rsidRPr="216565B5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Probation</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> arrangements, expectations, objectives and review dates</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="051E6D92" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="0E3E0F25" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="67EAE847" w14:textId="48681461" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
+            <w:r>
+              <w:t xml:space="preserve">Complete the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="0033585D">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Health &amp; Safety Checklist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="004A7676" w:rsidRPr="004A7676">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A7676" w:rsidRPr="004A7676">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Ensure you discuss health and safety arrangements for home working</w:t>
+            </w:r>
+            <w:r w:rsidR="004A7676">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where relevant</w:t>
+            </w:r>
+            <w:r w:rsidR="004A7676" w:rsidRPr="004A7676">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39DDD4EB" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="1652753C" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD7B4C3" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
+            <w:r>
+              <w:t xml:space="preserve">Explain the approach for </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28">
+              <w:r w:rsidRPr="216565B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Performance Development Reviews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> and Personal Development Plans </w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="2245B306" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="573E9121" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="6D27DEFF" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="5E6821CE" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5">
+      <w:tr w:rsidR="002E62ED" w14:paraId="1C9C2E16" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="746834E4" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:r>
-              <w:t>Explained sickness reporting procedures, who to contact, by when</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="19B91A05" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+              <w:t>Explain sickness reporting procedures, who to contact, by when</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC21493" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="51CDD6B7" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="2DA2CAC8" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5">
+      <w:tr w:rsidR="002E62ED" w14:paraId="01995DBE" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA0BDF0" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:r>
-              <w:t>Explained how to book annual leave, departmental rules / cover arrangements</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="0EE3BCC7" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+              <w:t>Explain how to book annual leave, departmental rules / cover arrangements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A35FA6" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="015A59E3" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="60B2FBB3" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5" w:rsidP="0068233B">
+      <w:tr w:rsidR="002E62ED" w14:paraId="521BA910" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="73ADEDDB" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:r>
-              <w:t xml:space="preserve">Read and understood </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+              <w:t xml:space="preserve">Ensure new starter has read and understood </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00416F45">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Discipline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00416F45">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Grievance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> Procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="361FE9D5" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="728ACE5D" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="1BA34D20" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="02371436" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5" w:rsidP="0071642A">
+      <w:tr w:rsidR="002E62ED" w14:paraId="24223D2B" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A31BE95" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:r>
-              <w:t xml:space="preserve">Read and understood </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+              <w:t xml:space="preserve">Ensure new starter has read and understood </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00416F45">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Equality and Diversity Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5D18CDFD" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3168FF98" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="3CABD179" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="62D27720" w14:textId="13187E79" w:rsidR="001839F5" w:rsidRDefault="001839F5" w:rsidP="00A90288">
+      <w:tr w:rsidR="002E62ED" w14:paraId="6CF4753C" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="50915105" w14:textId="1F3A1A48" w:rsidR="002E62ED" w:rsidRDefault="4BF00748" w:rsidP="4B9B0157">
             <w:r>
-              <w:t>Discussed the University’s vision -</w:t>
-[...5 lines deleted...]
-              <w:r w:rsidR="00B976D9" w:rsidRPr="00B976D9">
+              <w:t xml:space="preserve">Explain the University’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32">
+              <w:r w:rsidRPr="4B9B0157">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Our Future</w:t>
-[...90 lines deleted...]
-                <w:t>Essential courses for all new staff</w:t>
+                <w:t>2035 Strategy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="14CBB66C" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71DE01B5" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="64013581" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="42DFC0E0" w14:textId="055A5DA9" w:rsidR="001839F5" w:rsidRDefault="001839F5" w:rsidP="00630DB9">
+      <w:tr w:rsidR="002E62ED" w14:paraId="43A333E3" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3347499F" w14:textId="29B34CB0" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:r>
-              <w:t xml:space="preserve">Read and understood the </w:t>
-[...8 lines deleted...]
-              <w:r w:rsidR="00930D22" w:rsidRPr="00930D22">
+              <w:t>Explain</w:t>
+            </w:r>
+            <w:r w:rsidR="651DFDC5">
+              <w:t xml:space="preserve"> about the</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33">
+              <w:r w:rsidR="33C32DFD" w:rsidRPr="216565B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financial Regulations and Procedures | Directorate of Finance | </w:t>
+                <w:t>colleague</w:t>
               </w:r>
-              <w:proofErr w:type="spellStart"/>
-              <w:r w:rsidR="00930D22" w:rsidRPr="00930D22">
+              <w:r w:rsidRPr="216565B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>StaffNet</w:t>
+                <w:t xml:space="preserve"> benefits, discounts and facilities</w:t>
               </w:r>
-              <w:proofErr w:type="spellEnd"/>
-              <w:r w:rsidR="00930D22" w:rsidRPr="00930D22">
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50E03021" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="1ED0AF73" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="794281FE" w14:textId="14E52A9F" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
+            <w:r>
+              <w:t xml:space="preserve">Ensure the completion of all </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34">
+              <w:r w:rsidRPr="216565B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t xml:space="preserve"> | The University of Manchester</w:t>
+                <w:t>essential online training,</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00930D22">
+            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00303604">
-[...3 lines deleted...]
-              <w:r w:rsidRPr="00303604">
+            <w:r w:rsidR="6E8E53B8">
+              <w:t xml:space="preserve">which </w:t>
+            </w:r>
+            <w:r>
+              <w:t>includ</w:t>
+            </w:r>
+            <w:r w:rsidR="15B06A9A">
+              <w:t>es</w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0781EF94" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="69420885" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4821" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D5441AD" w14:textId="1EFC760E" w:rsidR="002E62ED" w:rsidRDefault="7B24C930" w:rsidP="216565B5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Health &amp; Safety</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72E08095" w14:textId="459807A6" w:rsidR="002E62ED" w:rsidRDefault="7B24C930" w:rsidP="216565B5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Fire Awareness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221CF4C1" w14:textId="0612D639" w:rsidR="002E62ED" w:rsidRDefault="7B24C930" w:rsidP="216565B5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Data Protection &amp; Cyber Security</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FC68FB4" w14:textId="1EB1ACA9" w:rsidR="002E62ED" w:rsidRDefault="7B24C930" w:rsidP="216565B5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sexual Harassment  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F83A064" w14:textId="40D4F7A2" w:rsidR="002E62ED" w:rsidRDefault="7B24C930" w:rsidP="216565B5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Diversity in the Workplace</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07ACF86B" w14:textId="145FB665" w:rsidR="002E62ED" w:rsidRDefault="7B24C930" w:rsidP="002E62ED">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Unconscious Bias</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C14F32" w14:textId="14CD90AD" w:rsidR="002E62ED" w:rsidRDefault="7B24C930" w:rsidP="216565B5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>Disability Equity</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C2DD6B" w14:textId="13973C6A" w:rsidR="002E62ED" w:rsidRDefault="7B24C930" w:rsidP="216565B5">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="216565B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+              </w:rPr>
+              <w:t>AI at the University</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7BB4FC5A" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="650C5ADC" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="254DD206" w14:textId="37FE6AF3" w:rsidR="002E62ED" w:rsidRDefault="43F6765C" w:rsidP="4B9B0157">
+            <w:r>
+              <w:t xml:space="preserve">Ensure the new starter has read and understood the University’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35">
+              <w:r w:rsidRPr="4DD93F59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>Code of Conduct for University staff</w:t>
+                <w:t>financial rules and regulations</w:t>
               </w:r>
-              <w:r w:rsidR="00303604" w:rsidRPr="00303604">
+            </w:hyperlink>
+            <w:r>
+              <w:t xml:space="preserve"> and the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36">
+              <w:r w:rsidRPr="4DD93F59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code of Conduct for University </w:t>
+              </w:r>
+              <w:r w:rsidR="650B6377" w:rsidRPr="4DD93F59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Colleagues</w:t>
+              </w:r>
+              <w:r w:rsidRPr="4DD93F59">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> (Ordinance XVIII)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4FE01E8F" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="357F05C0" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001839F5" w14:paraId="77AD9D9E" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="1D6E82BD" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5" w:rsidP="00630DB9">
+      <w:tr w:rsidR="002E62ED" w14:paraId="2B638BC0" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="26068809" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:r>
-              <w:t xml:space="preserve">Read and understood the University’s </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+              <w:t xml:space="preserve">Ensure the new starter has read and understood the University’s </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="00416F45">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Fraud Response Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1214" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="3F2B356E" w14:textId="77777777" w:rsidR="001839F5" w:rsidRDefault="001839F5"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="639D7A23" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003860B5" w14:paraId="6A62B6C2" w14:textId="77777777" w:rsidTr="76F46A52">
-[...7 lines deleted...]
-          <w:p w14:paraId="5A849C60" w14:textId="77777777" w:rsidR="003860B5" w:rsidRDefault="003860B5" w:rsidP="00630DB9">
+      <w:tr w:rsidR="002E62ED" w14:paraId="2FCA549D" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F501F8" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:r>
-              <w:t>For research / teaching and research and experimental officers staff only:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C6FF0F5" w14:textId="77777777" w:rsidR="003860B5" w:rsidRDefault="003860B5" w:rsidP="003860B5">
+              <w:t>For research / teaching and research and experimental officers staff only, ensure they have:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="665949EE" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="10"/>
               </w:numPr>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Read and understood the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="003860B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Code of Good Research Practice Policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5D7BB7ED" w14:textId="77777777" w:rsidR="003860B5" w:rsidRDefault="003860B5" w:rsidP="003860B5">
+          <w:p w14:paraId="0A760A34" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="10"/>
               </w:numPr>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Read and understood the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidRPr="003860B5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Code of Practice for Investigating Concerns about the Conduct of Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6E4BDF87" w14:textId="77777777" w:rsidR="003860B5" w:rsidRDefault="003860B5" w:rsidP="003860B5">
+          <w:p w14:paraId="6D721F17" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="10"/>
               </w:numPr>
+              <w:contextualSpacing w:val="0"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Completed the Research Integrity </w:t>
-[...2 lines deleted...]
-              <w:r w:rsidRPr="003860B5">
+              <w:t xml:space="preserve">Completed the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r w:rsidRPr="00487508">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
-                <w:t>online training</w:t>
+                <w:t>Research Integrity</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...12 lines deleted...]
-          <w:p w14:paraId="6F3549F2" w14:textId="77777777" w:rsidR="003860B5" w:rsidRDefault="003860B5"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487508">
+              <w:t>online training</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E1FAA05" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRDefault="002E62ED" w:rsidP="002E62ED"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="122ED2D3" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="001CD9DD" w14:textId="1773D092" w:rsidR="002E62ED" w:rsidRPr="00F03402" w:rsidRDefault="002E62ED" w:rsidP="216565B5">
+            <w:r w:rsidRPr="216565B5">
+              <w:t xml:space="preserve">Visit Occupational Health </w:t>
+            </w:r>
+            <w:r w:rsidR="04BD29B4" w:rsidRPr="216565B5">
+              <w:t>(if required)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DDEAA0E" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRPr="00F03402" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E62ED" w14:paraId="42875824" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="295AB48E" w14:textId="7CBCA6AC" w:rsidR="002E62ED" w:rsidRPr="00F03402" w:rsidRDefault="002E62ED" w:rsidP="216565B5">
+            <w:r w:rsidRPr="216565B5">
+              <w:t xml:space="preserve">University </w:t>
+            </w:r>
+            <w:r w:rsidR="04BD29B4" w:rsidRPr="216565B5">
+              <w:t xml:space="preserve">/ Campus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="216565B5">
+              <w:t>Tour</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17CD8581" w14:textId="77777777" w:rsidR="002E62ED" w:rsidRPr="00F03402" w:rsidRDefault="002E62ED" w:rsidP="002E62ED">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F03402" w14:paraId="15C60743" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="196817C0" w14:textId="3356BF1A" w:rsidR="00F03402" w:rsidRPr="00F03402" w:rsidRDefault="24B24EA1" w:rsidP="216565B5">
+            <w:r w:rsidRPr="216565B5">
+              <w:lastRenderedPageBreak/>
+              <w:t>Arrange</w:t>
+            </w:r>
+            <w:r w:rsidR="04BD29B4" w:rsidRPr="216565B5">
+              <w:t xml:space="preserve"> for their attendance at Departmental social activities e.g. coffee mornings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4963D3ED" w14:textId="77777777" w:rsidR="00F03402" w:rsidRPr="00F03402" w:rsidRDefault="00F03402" w:rsidP="002E62ED">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="150F791B" w14:textId="77777777" w:rsidR="009B6B9C" w:rsidRDefault="009B6B9C"/>
-[...11 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5D4D3258" w14:textId="77777777" w:rsidR="00745BD8" w:rsidRPr="00864B2D" w:rsidRDefault="00745BD8" w:rsidP="0033585D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...56 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-[...7 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3045"/>
-        <w:gridCol w:w="5971"/>
+        <w:gridCol w:w="4822"/>
+        <w:gridCol w:w="4671"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F70C28" w14:paraId="225F676C" w14:textId="77777777" w:rsidTr="007927AA">
-[...7 lines deleted...]
-          <w:p w14:paraId="6EA944E7" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+      <w:tr w:rsidR="00864B2D" w:rsidRPr="00745BD8" w14:paraId="7A18C9D1" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75914EEE" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Name</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="6EC54E72" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Months 1-3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="628DEF0E" w14:textId="00227369" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="002F167B" w:rsidP="005A3BE5">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D22BCA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tick when complete</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70C28" w14:paraId="5EECA438" w14:textId="77777777" w:rsidTr="007927AA">
-[...7 lines deleted...]
-          <w:p w14:paraId="410F6563" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+      <w:tr w:rsidR="00864B2D" w14:paraId="7D274B83" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2403600C" w14:textId="695D3F86" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="00AD13DE" w:rsidP="00583748">
+            <w:r>
+              <w:t>Commence</w:t>
+            </w:r>
+            <w:r w:rsidR="00864B2D">
+              <w:t xml:space="preserve"> regular 1:1 meetings </w:t>
+            </w:r>
+            <w:r w:rsidR="00037E26">
+              <w:t>/ hold probationary meetings as appropriate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30886F6C" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="76AB8307" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="6788D327" w14:textId="63FD94F8" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="00864B2D" w:rsidP="00EA7ED8">
+            <w:r>
+              <w:t xml:space="preserve">Set some initial objectives and set expectations for their first few </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA7ED8">
+              <w:t xml:space="preserve">months </w:t>
+            </w:r>
+            <w:r>
+              <w:t>in role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07197509" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="4403912E" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4238FCC2" w14:textId="24E67874" w:rsidR="00864B2D" w:rsidRDefault="7F87E69B" w:rsidP="216565B5">
+            <w:r>
+              <w:t>New starter to att</w:t>
+            </w:r>
+            <w:r w:rsidR="5C0BF658">
+              <w:t xml:space="preserve">end a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41">
+              <w:r w:rsidR="5C0BF658" w:rsidRPr="216565B5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>University Welcome Event.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F45636A" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00583748"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="2E2E9582" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A2E919" w14:textId="355F7F09" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="007007AA" w:rsidP="00583748">
+            <w:r>
+              <w:t xml:space="preserve">Ensure </w:t>
+            </w:r>
+            <w:r w:rsidR="00864B2D">
+              <w:t>attend</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ance to</w:t>
+            </w:r>
+            <w:r w:rsidR="00F23DE5">
+              <w:t xml:space="preserve"> all relevant</w:t>
+            </w:r>
+            <w:r w:rsidR="00864B2D">
+              <w:t xml:space="preserve"> team meetings</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15D52D11" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00583748"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="3F788659" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C2A55C5" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="68B53742" w:rsidP="00864B2D">
+            <w:r>
+              <w:t>Ensure completion of supplementary online training, which may include:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F295397" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00583748"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="1E61D214" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4822" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D0748B7" w14:textId="77F3E08C" w:rsidR="53741CC2" w:rsidRDefault="0351A841" w:rsidP="4B9B0157">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
             </w:pPr>
+            <w:hyperlink r:id="rId42">
+              <w:r w:rsidRPr="4DD93F59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>PDR Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1E54F18B" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="68B53742" w:rsidP="4B9B0157">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:anchor="/">
+              <w:r w:rsidRPr="63195440">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Introduction to Higher Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3158048A" w14:textId="242BB211" w:rsidR="4EFD4992" w:rsidRDefault="7CA08A81" w:rsidP="4B9B0157">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId44">
+              <w:r w:rsidRPr="63195440">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Recruiting Colleagues at Manchester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3BC31A11" w14:textId="343BC41D" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="63195440">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A748E8E" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="68B53742" w:rsidP="00B74359">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId45">
+              <w:r w:rsidRPr="63195440">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Managers</w:t>
+              </w:r>
+              <w:r w:rsidR="6D523B0F" w:rsidRPr="63195440">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>’</w:t>
+              </w:r>
+              <w:r w:rsidRPr="63195440">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> Essentials</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
-              <w:t>Job Title</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="06B167ED" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F6F9F2" w14:textId="6CF8C098" w:rsidR="00037E26" w:rsidRDefault="0A1F071F" w:rsidP="63195440">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
             </w:pPr>
-          </w:p>
+            <w:hyperlink r:id="rId46">
+              <w:r w:rsidRPr="63195440">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>New Academics Programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3EDF7A40" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00583748"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70C28" w14:paraId="3B8724EF" w14:textId="77777777" w:rsidTr="007927AA">
-[...7 lines deleted...]
-          <w:p w14:paraId="3764F03B" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+      <w:tr w:rsidR="00864B2D" w14:paraId="4213AB9A" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29C5012A" w14:textId="0341ABAF" w:rsidR="00864B2D" w:rsidRPr="00037E26" w:rsidRDefault="1CFA4413" w:rsidP="4B9B0157">
+            <w:r w:rsidRPr="4B9B0157">
+              <w:t xml:space="preserve">Invite the new starter to attend a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47">
+              <w:r w:rsidR="61F74B1A" w:rsidRPr="4B9B0157">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Campus Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05CA6F12" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRPr="00037E26" w:rsidRDefault="00864B2D" w:rsidP="00583748">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...40 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="715DBCC5" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="00F70C28"/>
+    <w:p w14:paraId="07AB1747" w14:textId="77777777" w:rsidR="0033585D" w:rsidRPr="00864B2D" w:rsidRDefault="0033585D" w:rsidP="00583748">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10485" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6563"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1180"/>
+        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F70C28" w14:paraId="653F0EEC" w14:textId="77777777" w:rsidTr="007927AA">
-[...6 lines deleted...]
-          <w:p w14:paraId="42A590FD" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+      <w:tr w:rsidR="00864B2D" w:rsidRPr="00745BD8" w14:paraId="61E85FE9" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49A8BA96" w14:textId="4221630C" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="00037E26" w:rsidP="005A3BE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Identify any training needs below, together with agreed actions to address them</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="64B80822" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Months 3-9 months onwards</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="690AE462" w14:textId="3D4FAE97" w:rsidR="00864B2D" w:rsidRPr="00745BD8" w:rsidRDefault="00F23DE5" w:rsidP="005A3BE5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D22BCA">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Tick when complete</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="05B0AD81" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AB46575" w14:textId="60A0D3F4" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="43F6765C" w:rsidP="005A3BE5">
             <w:r>
-              <w:t xml:space="preserve">Target </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Conduct Probationary R</w:t>
+            </w:r>
+            <w:r w:rsidR="42ABA5EE">
+              <w:t>eview meeting</w:t>
+            </w:r>
+            <w:r w:rsidR="7488227D">
+              <w:t xml:space="preserve"> at appropriate </w:t>
+            </w:r>
+            <w:r w:rsidR="061601EB">
+              <w:t xml:space="preserve">point (probation periods vary for different roles – please check the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48">
+              <w:r w:rsidR="061601EB" w:rsidRPr="4DD93F59">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>policy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="061601EB">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A4FDFD" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00864B2D" w14:paraId="7CD1BD60" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65FCD220" w14:textId="63A0768A" w:rsidR="00864B2D" w:rsidRDefault="7F87E69B" w:rsidP="216565B5">
             <w:r>
-              <w:t>completion  date</w:t>
-[...10 lines deleted...]
-          <w:p w14:paraId="088EB193" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+              <w:t xml:space="preserve">When applicable, ensure </w:t>
+            </w:r>
+            <w:r w:rsidR="163636DF">
+              <w:t xml:space="preserve">People Services are </w:t>
+            </w:r>
             <w:r>
-              <w:t>Review Date</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t xml:space="preserve">informed that new starter has passed probation period (and inform </w:t>
+            </w:r>
+            <w:r w:rsidR="19FAEBA9">
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">new </w:t>
+            </w:r>
+            <w:r w:rsidR="5EBD7FB4">
+              <w:t>colleague</w:t>
+            </w:r>
+            <w:r>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F161288" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70C28" w14:paraId="53EC93A5" w14:textId="77777777" w:rsidTr="007927AA">
-[...4 lines deleted...]
-          <w:p w14:paraId="3F2C5F3F" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+      <w:tr w:rsidR="00864B2D" w14:paraId="55024869" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="155B0124" w14:textId="66F848D8" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5">
             <w:r>
-              <w:t>Specific to the Role</w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="74253EF1" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA"/>
+              <w:t>Provide</w:t>
+            </w:r>
+            <w:r w:rsidR="005F4014">
+              <w:t xml:space="preserve"> ongoing</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> feedback to the individual on their performance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F477FE4" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70C28" w14:paraId="371C9A45" w14:textId="77777777" w:rsidTr="007927AA">
-[...4 lines deleted...]
-          <w:p w14:paraId="35E8F097" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+      <w:tr w:rsidR="00864B2D" w14:paraId="056B828E" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A0C447" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRPr="00BD7275" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5">
             <w:r>
-              <w:t xml:space="preserve">Organisation skills, Administrative, IT </w:t>
-[...17 lines deleted...]
-          <w:p w14:paraId="0237F0C6" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA"/>
+              <w:t>Set a series of SMART objectives and provide clear role expectations to be integrated into their P&amp;DR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5996B35B" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70C28" w14:paraId="663620B7" w14:textId="77777777" w:rsidTr="007927AA">
-[...4 lines deleted...]
-          <w:p w14:paraId="5F5727B4" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA">
+      <w:tr w:rsidR="00864B2D" w14:paraId="3386DB72" w14:textId="77777777" w:rsidTr="4DD93F59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="087C228F" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5">
             <w:r>
-              <w:t xml:space="preserve">Leadership, Management/Supervisory </w:t>
-[...101 lines deleted...]
-          <w:p w14:paraId="4E1B263F" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="007927AA"/>
+              <w:t>Review this checklist to ensure completion</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D46786E" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="005A3BE5"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77DEDD49" w14:textId="77777777" w:rsidR="00F70C28" w:rsidRDefault="00F70C28" w:rsidP="00F70C28"/>
-[...123 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId28"/>
+    <w:p w14:paraId="7C616D53" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRPr="00AD13DE" w:rsidRDefault="00864B2D" w:rsidP="00AD13DE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00864B2D" w:rsidRPr="00AD13DE" w:rsidSect="00C003FA">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46E7ED8E" w14:textId="77777777" w:rsidR="00A27466" w:rsidRDefault="00A27466" w:rsidP="008F4097">
+    <w:p w14:paraId="2A19FC00" w14:textId="77777777" w:rsidR="003F49FA" w:rsidRDefault="003F49FA" w:rsidP="00C003FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42472494" w14:textId="77777777" w:rsidR="00A27466" w:rsidRDefault="00A27466" w:rsidP="008F4097">
+    <w:p w14:paraId="17AC045A" w14:textId="77777777" w:rsidR="003F49FA" w:rsidRDefault="003F49FA" w:rsidP="00C003FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...118 lines deleted...]
-</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F436BCF" w14:textId="77777777" w:rsidR="00A27466" w:rsidRDefault="00A27466" w:rsidP="008F4097">
+    <w:p w14:paraId="4B4AC0D7" w14:textId="77777777" w:rsidR="003F49FA" w:rsidRDefault="003F49FA" w:rsidP="00C003FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="34AD0FCE" w14:textId="77777777" w:rsidR="00A27466" w:rsidRDefault="00A27466" w:rsidP="008F4097">
+    <w:p w14:paraId="3802C889" w14:textId="77777777" w:rsidR="003F49FA" w:rsidRDefault="003F49FA" w:rsidP="00C003FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07F79ED3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B68AF54"/>
+    <w:lvl w:ilvl="0" w:tplc="AD4CDCDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AC0CD332">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B1D6E31A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F0628576">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="860E6C50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="90885532">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C89CA6FE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E32A79D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C5F6EFDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09861900"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A35C9EB8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16143C86"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50ECF832"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="774" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2214" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2934" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3654" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4374" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5094" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5814" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6534" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A1C8766"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="746486F0"/>
+    <w:lvl w:ilvl="0" w:tplc="2B1EA950">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EC6EE8AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C2B669B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7E72385C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6C2C4398">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7220B010">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DACEAB34">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9D2880A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DE142AFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30F72FDE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F7413CC"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C860FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71EABA02"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2468,2197 +9207,1152 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="521776CC"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C0F2B32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="992CD200"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="B666DF48"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1464039623">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5078B8C4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="517EC058"/>
+    <w:lvl w:ilvl="0" w:tplc="85C08154">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0CCAE0CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4E184186">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4704CD76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E1202486">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6D3E4544">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8FE0F6CE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F66E7B00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="304EA2F4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD856E3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0110188E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CE20348"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2460EEA0"/>
+    <w:lvl w:ilvl="0" w:tplc="793C5952">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67992BC1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DAED9FE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C8D2CA3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13947D98"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C535A1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C14066C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="882063092">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="911696656">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1889606404">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1227496483">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="119543990">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="983776050">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1690447909">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1854881592">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="474951031">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1886522814">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1734547150">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1142575506">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="759645453">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="13" w16cid:durableId="211040680">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:applyBreakingRules/>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00ED4F60"/>
-[...1955 lines deleted...]
-    <w:rsid w:val="76F46A52"/>
+    <w:rsidRoot w:val="00C003FA"/>
+    <w:rsid w:val="00037E26"/>
+    <w:rsid w:val="00097C7C"/>
+    <w:rsid w:val="000A0C69"/>
+    <w:rsid w:val="000B32AE"/>
+    <w:rsid w:val="000F6ED1"/>
+    <w:rsid w:val="001531ED"/>
+    <w:rsid w:val="001570AE"/>
+    <w:rsid w:val="0022199B"/>
+    <w:rsid w:val="002A1727"/>
+    <w:rsid w:val="002E62ED"/>
+    <w:rsid w:val="002F167B"/>
+    <w:rsid w:val="0033585D"/>
+    <w:rsid w:val="003738C0"/>
+    <w:rsid w:val="003B7AE0"/>
+    <w:rsid w:val="003F49FA"/>
+    <w:rsid w:val="00400F23"/>
+    <w:rsid w:val="00404373"/>
+    <w:rsid w:val="0043608A"/>
+    <w:rsid w:val="00442FC1"/>
+    <w:rsid w:val="004578E3"/>
+    <w:rsid w:val="00482FA9"/>
+    <w:rsid w:val="00485468"/>
+    <w:rsid w:val="00487508"/>
+    <w:rsid w:val="004A7676"/>
+    <w:rsid w:val="00517EEA"/>
+    <w:rsid w:val="00564606"/>
+    <w:rsid w:val="00583748"/>
+    <w:rsid w:val="0058736F"/>
+    <w:rsid w:val="005938A3"/>
+    <w:rsid w:val="005A2291"/>
+    <w:rsid w:val="005A2E3C"/>
+    <w:rsid w:val="005F4014"/>
+    <w:rsid w:val="006223B6"/>
+    <w:rsid w:val="00632B5A"/>
+    <w:rsid w:val="00642B0A"/>
+    <w:rsid w:val="006E006F"/>
+    <w:rsid w:val="007007AA"/>
+    <w:rsid w:val="00734AB4"/>
+    <w:rsid w:val="00745BD8"/>
+    <w:rsid w:val="0076594D"/>
+    <w:rsid w:val="00782F0B"/>
+    <w:rsid w:val="007B234A"/>
+    <w:rsid w:val="00864B2D"/>
+    <w:rsid w:val="008729DC"/>
+    <w:rsid w:val="008904B1"/>
+    <w:rsid w:val="008F6EDD"/>
+    <w:rsid w:val="009355B4"/>
+    <w:rsid w:val="00944F18"/>
+    <w:rsid w:val="00947D87"/>
+    <w:rsid w:val="00950916"/>
+    <w:rsid w:val="009C26C0"/>
+    <w:rsid w:val="00AA6527"/>
+    <w:rsid w:val="00AA7E97"/>
+    <w:rsid w:val="00AC7F3E"/>
+    <w:rsid w:val="00AD13DE"/>
+    <w:rsid w:val="00B3709C"/>
+    <w:rsid w:val="00B44289"/>
+    <w:rsid w:val="00B74359"/>
+    <w:rsid w:val="00B86D6D"/>
+    <w:rsid w:val="00C003FA"/>
+    <w:rsid w:val="00C17F8A"/>
+    <w:rsid w:val="00C3355B"/>
+    <w:rsid w:val="00CB7EB9"/>
+    <w:rsid w:val="00D22BCA"/>
+    <w:rsid w:val="00D25BF3"/>
+    <w:rsid w:val="00D834D6"/>
+    <w:rsid w:val="00E428AB"/>
+    <w:rsid w:val="00E53ADE"/>
+    <w:rsid w:val="00E82C07"/>
+    <w:rsid w:val="00EA7ED8"/>
+    <w:rsid w:val="00EB52B4"/>
+    <w:rsid w:val="00ED62E3"/>
+    <w:rsid w:val="00F03402"/>
+    <w:rsid w:val="00F23DE5"/>
+    <w:rsid w:val="00F369CF"/>
+    <w:rsid w:val="00F6015C"/>
+    <w:rsid w:val="00F64598"/>
+    <w:rsid w:val="00F87D47"/>
+    <w:rsid w:val="00F95764"/>
+    <w:rsid w:val="00FA6810"/>
+    <w:rsid w:val="015F1D31"/>
+    <w:rsid w:val="018204EA"/>
+    <w:rsid w:val="0351A841"/>
+    <w:rsid w:val="040360DB"/>
+    <w:rsid w:val="04BD29B4"/>
+    <w:rsid w:val="04D7C36C"/>
+    <w:rsid w:val="061601EB"/>
+    <w:rsid w:val="063F093D"/>
+    <w:rsid w:val="08CC44F2"/>
+    <w:rsid w:val="0A1F071F"/>
+    <w:rsid w:val="0D98B31A"/>
+    <w:rsid w:val="0F5A03F4"/>
+    <w:rsid w:val="105EBA05"/>
+    <w:rsid w:val="12922D54"/>
+    <w:rsid w:val="14B06103"/>
+    <w:rsid w:val="15B06A9A"/>
+    <w:rsid w:val="163636DF"/>
+    <w:rsid w:val="19AA011F"/>
+    <w:rsid w:val="19FAB579"/>
+    <w:rsid w:val="19FAEBA9"/>
+    <w:rsid w:val="1CFA4413"/>
+    <w:rsid w:val="216565B5"/>
+    <w:rsid w:val="236A77F5"/>
+    <w:rsid w:val="23741B0D"/>
+    <w:rsid w:val="23C8A4A8"/>
+    <w:rsid w:val="242D71F0"/>
+    <w:rsid w:val="24B24EA1"/>
+    <w:rsid w:val="25F67A14"/>
+    <w:rsid w:val="266B3DAB"/>
+    <w:rsid w:val="2A284C34"/>
+    <w:rsid w:val="2AB3DE40"/>
+    <w:rsid w:val="2D06B0EE"/>
+    <w:rsid w:val="2D6ECFB8"/>
+    <w:rsid w:val="2DDE52B3"/>
+    <w:rsid w:val="30043CC7"/>
+    <w:rsid w:val="319F38AB"/>
+    <w:rsid w:val="32318131"/>
+    <w:rsid w:val="33C32DFD"/>
+    <w:rsid w:val="35DAA577"/>
+    <w:rsid w:val="364AAC51"/>
+    <w:rsid w:val="3664C205"/>
+    <w:rsid w:val="3697EACE"/>
+    <w:rsid w:val="37E0EDA5"/>
+    <w:rsid w:val="390926CA"/>
+    <w:rsid w:val="3CB4440E"/>
+    <w:rsid w:val="3D06C352"/>
+    <w:rsid w:val="3D0EB40E"/>
+    <w:rsid w:val="3DA28647"/>
+    <w:rsid w:val="3E682873"/>
+    <w:rsid w:val="40638B4E"/>
+    <w:rsid w:val="4141A594"/>
+    <w:rsid w:val="41CD9EDE"/>
+    <w:rsid w:val="42ABA5EE"/>
+    <w:rsid w:val="43F6765C"/>
+    <w:rsid w:val="45CFC80C"/>
+    <w:rsid w:val="46B63C05"/>
+    <w:rsid w:val="485B3285"/>
+    <w:rsid w:val="49484879"/>
+    <w:rsid w:val="4B9B0157"/>
+    <w:rsid w:val="4BF00748"/>
+    <w:rsid w:val="4BFD84BE"/>
+    <w:rsid w:val="4D850C19"/>
+    <w:rsid w:val="4DD93F59"/>
+    <w:rsid w:val="4EFD4992"/>
+    <w:rsid w:val="4F2D1408"/>
+    <w:rsid w:val="5139169D"/>
+    <w:rsid w:val="53741CC2"/>
+    <w:rsid w:val="53B4F1FB"/>
+    <w:rsid w:val="5585C9B5"/>
+    <w:rsid w:val="56F2D607"/>
+    <w:rsid w:val="571EAA7B"/>
+    <w:rsid w:val="586F1E05"/>
+    <w:rsid w:val="58AB737D"/>
+    <w:rsid w:val="59970302"/>
+    <w:rsid w:val="59FAA049"/>
+    <w:rsid w:val="5B3179B6"/>
+    <w:rsid w:val="5BDAAAA9"/>
+    <w:rsid w:val="5C0BF658"/>
+    <w:rsid w:val="5CC6F26B"/>
+    <w:rsid w:val="5D340429"/>
+    <w:rsid w:val="5D56ECDB"/>
+    <w:rsid w:val="5EBD7FB4"/>
+    <w:rsid w:val="608B7C07"/>
+    <w:rsid w:val="61598485"/>
+    <w:rsid w:val="61E3AF70"/>
+    <w:rsid w:val="61F74B1A"/>
+    <w:rsid w:val="6268AD3B"/>
+    <w:rsid w:val="63195440"/>
+    <w:rsid w:val="642D49EE"/>
+    <w:rsid w:val="650B6377"/>
+    <w:rsid w:val="651DFDC5"/>
+    <w:rsid w:val="66C34A18"/>
+    <w:rsid w:val="67563447"/>
+    <w:rsid w:val="67C2B760"/>
+    <w:rsid w:val="67C9AAC5"/>
+    <w:rsid w:val="68B53742"/>
+    <w:rsid w:val="69E27946"/>
+    <w:rsid w:val="6A6D69AC"/>
+    <w:rsid w:val="6B070D7B"/>
+    <w:rsid w:val="6D43F363"/>
+    <w:rsid w:val="6D523B0F"/>
+    <w:rsid w:val="6E5150E8"/>
+    <w:rsid w:val="6E8E53B8"/>
+    <w:rsid w:val="6ED1014C"/>
+    <w:rsid w:val="6F1B1B33"/>
+    <w:rsid w:val="6F8FF326"/>
+    <w:rsid w:val="710DE5C6"/>
+    <w:rsid w:val="72F2261C"/>
+    <w:rsid w:val="7488227D"/>
+    <w:rsid w:val="74D6489E"/>
+    <w:rsid w:val="74FE48EB"/>
+    <w:rsid w:val="75E0A552"/>
+    <w:rsid w:val="7A50350D"/>
+    <w:rsid w:val="7A57AB84"/>
+    <w:rsid w:val="7B0B95BD"/>
+    <w:rsid w:val="7B24C930"/>
+    <w:rsid w:val="7BD005D3"/>
+    <w:rsid w:val="7BE14E34"/>
+    <w:rsid w:val="7C521C8E"/>
+    <w:rsid w:val="7CA08A81"/>
+    <w:rsid w:val="7F87E69B"/>
+    <w:rsid w:val="7F8E3EBB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1435971E"/>
-  <w15:docId w15:val="{3BFDE9F3-A29D-46A6-848F-1562D5E8EBD7}"/>
+  <w14:docId w14:val="3649CA48"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{726CC2C1-7E82-4220-93ED-D83CD14FFD1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5027,557 +10721,658 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C003FA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C003FA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C003FA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C003FA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C003FA"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00ED4F60"/>
+    <w:rsid w:val="00C003FA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008F4097"/>
+    <w:rsid w:val="006E006F"/>
     <w:pPr>
-      <w:tabs>
-[...45 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00400F23"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F4662"/>
+    <w:rsid w:val="00400F23"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000F4662"/>
+    <w:rsid w:val="00400F23"/>
     <w:rPr>
-      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="003860B5"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00AD13DE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA7ED8"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA7ED8"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00EA7ED8"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA7ED8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA7ED8"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EA7ED8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EA7ED8"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006503DC"/>
+    <w:rsid w:val="008904B1"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="538904448">
+    <w:div w:id="814221268">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1623806060">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/talent-development/pdr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mydevelopment.manchester.ac.uk/browse/professional-development/courses/university-of-manchester-welcome-event" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/talent-development/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=12072" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=13619" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/our-future/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staffnet.manchester.ac.uk/rbe/ethics-integrity/research-integrity/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=8361" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/internal/financial-control/financial-regulations-and-procedures/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=16221" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=611" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=2804" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mydevelopment.manchester.ac.uk/browse/professional-development/programs/essentials-substantives" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=480" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=1743" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/new-staff/probation/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/human-resources/pensions/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/talent-development/essentials/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/talent-development/pdr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/tic3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=1743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staffnet.manchester.ac.uk/rbe/ethics-integrity/research-integrity/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/human-resources/managers-essentials/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/current-staff/leave-working-arrangements/hybrid-working/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/talent-development/pdr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=79059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=8361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mydevelopment.manchester.ac.uk/browse/professional-development/courses/recruiting-colleagues-at-manchester" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=16221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=13619" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/internal/financial-control/financial-regulations-and-procedures/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.training.itservices.manchester.ac.uk/staff/SLD/IntroductionToHigherEducation/content/index.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/new-staff/probation/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/benefits/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=2804" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/umitl/teaching-development/new-academics-programme/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mydevelopment.manchester.ac.uk/browse/professional-development/courses/university-of-manchester-welcome-event" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a5053a5ed8e64defc64d16b4124b76b">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81e64b91-e382-48ec-a5e5-37dcfc1d5994" xmlns:ns3="e67922f3-9631-4005-9847-de3ff947d360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="165de2da4f321207c505ecadd1b65466" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c4fdaf2b0033796e497d539135257a3e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81e64b91-e382-48ec-a5e5-37dcfc1d5994" xmlns:ns3="e67922f3-9631-4005-9847-de3ff947d360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4549cba1ca0fa5a7a90bee536c0b7ff1" ns2:_="" ns3:_="">
     <xsd:import namespace="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <xsd:import namespace="e67922f3-9631-4005-9847-de3ff947d360"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81e64b91-e382-48ec-a5e5-37dcfc1d5994" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5608,50 +11403,65 @@
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="21" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoTags" ma:index="22" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="e67922f3-9631-4005-9847-de3ff947d360" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -5752,124 +11562,133 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="81e64b91-e382-48ec-a5e5-37dcfc1d5994">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e67922f3-9631-4005-9847-de3ff947d360" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFA033C3-71B6-4260-8826-4C301AE4B862}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{930A4C55-56DE-4D44-8F9A-EF8C06803026}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1DEC9F5-F095-4E23-9C10-A8823849B011}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{994E6C8D-1105-4575-A651-707913CCBA08}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A869E6B5-FAA9-45C3-8CB2-A4D03E02E94C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F2A15A2-8AF8-4028-8E59-76490806E26D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0937AD1A-8761-4375-8812-431E54B1D894}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD9DC701-1F64-4037-8298-C07A4D4C251B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3146</Characters>
+  <Pages>4</Pages>
+  <Words>1574</Words>
+  <Characters>8976</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>233</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>345</Lines>
+  <Paragraphs>172</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3633</CharactersWithSpaces>
+  <CharactersWithSpaces>10378</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>mwxssks2</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Esther Cadd</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>