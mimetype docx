--- v1 (2026-07-28)
+++ v2 (2026-10-16)
@@ -1,8705 +1,5972 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="1F20FDDA" w14:textId="024A69A5" w:rsidR="00F57894" w:rsidRPr="00535C8E" w:rsidRDefault="00F57894" w:rsidP="00535C8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C7669">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="36576" distB="36576" distL="36576" distR="36576" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5559F164" wp14:editId="7B97055B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>561975</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-855345</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1895475" cy="799497"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2" name="Picture 2" descr="UniOfManchesterLogo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="UniOfManchesterLogo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1920171" cy="809913"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F12D5B" w14:textId="270A4D78" w:rsidR="00AF2D2F" w:rsidRDefault="00671FD5" w:rsidP="00212A58">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="360"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="57257D"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="57257D"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t xml:space="preserve">My </w:t>
+      </w:r>
+      <w:r w:rsidR="00617C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="57257D"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>Induction Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514AB76E" w14:textId="77777777" w:rsidR="00212A58" w:rsidRPr="00535C8E" w:rsidRDefault="00212A58" w:rsidP="00212A58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="6804" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2526"/>
-        <w:gridCol w:w="7940"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="283"/>
+        <w:gridCol w:w="4394"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C003FA" w14:paraId="09F570BF" w14:textId="77777777" w:rsidTr="00C003FA">
-[...4 lines deleted...]
-          <w:p w14:paraId="460B59AF" w14:textId="77777777" w:rsidR="00C003FA" w:rsidRDefault="00C003FA" w:rsidP="00755540">
+      <w:tr w:rsidR="000D731D" w:rsidRPr="000D731D" w14:paraId="4BC05851" w14:textId="77777777" w:rsidTr="00352785">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="4465E170" w14:textId="2260EC75" w:rsidR="00AF2D2F" w:rsidRPr="00F57894" w:rsidRDefault="00212A58" w:rsidP="00A1139E">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00352785">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13865650" w14:textId="77777777" w:rsidR="00AF2D2F" w:rsidRPr="000D731D" w:rsidRDefault="00AF2D2F" w:rsidP="00A1139E">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23A9FFA0" w14:textId="77777777" w:rsidR="00AF2D2F" w:rsidRPr="000D731D" w:rsidRDefault="00AF2D2F" w:rsidP="00A1139E">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D731D" w:rsidRPr="000D731D" w14:paraId="53BAB96E" w14:textId="77777777" w:rsidTr="00352785">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D09084C" w14:textId="53D19050" w:rsidR="00AF2D2F" w:rsidRPr="00F57894" w:rsidRDefault="00AF2D2F" w:rsidP="00A1139E">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F57894">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Line Manager</w:t>
+            </w:r>
+            <w:r w:rsidR="00352785">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E902287" w14:textId="77777777" w:rsidR="00AF2D2F" w:rsidRPr="000D731D" w:rsidRDefault="00AF2D2F" w:rsidP="00A1139E">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A89637F" w14:textId="77777777" w:rsidR="00AF2D2F" w:rsidRPr="000D731D" w:rsidRDefault="00AF2D2F" w:rsidP="00A1139E">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000D731D" w:rsidRPr="000D731D" w14:paraId="4EE9DA87" w14:textId="77777777" w:rsidTr="00352785">
+        <w:trPr>
+          <w:trHeight w:val="199"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D6896F0" w14:textId="299A2D6C" w:rsidR="00AF2D2F" w:rsidRPr="00F57894" w:rsidRDefault="00F57894" w:rsidP="00A1139E">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Buddy</w:t>
+            </w:r>
+            <w:r w:rsidR="00352785">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70735731" w14:textId="77777777" w:rsidR="00AF2D2F" w:rsidRPr="000D731D" w:rsidRDefault="00AF2D2F" w:rsidP="00A1139E">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4394" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13E4E31F" w14:textId="77777777" w:rsidR="00AF2D2F" w:rsidRPr="000D731D" w:rsidRDefault="00AF2D2F" w:rsidP="00A1139E">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7C7144B5" w14:textId="7BE1C419" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00A1139E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="255B73"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2065C187" w14:textId="64169383" w:rsidR="00ED3F15" w:rsidRDefault="00535C8E" w:rsidP="00A1139E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="006699"/>
+          <w:sz w:val="32"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4271321F" wp14:editId="79C898B5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>0</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>470535</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="7562850" cy="6290310"/>
+                <wp:effectExtent l="57150" t="19050" r="57150" b="72390"/>
+                <wp:wrapNone/>
+                <wp:docPr id="289" name="Group 289">
+                  <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                      <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                    </a:ext>
+                  </a:extLst>
+                </wp:docPr>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="7562850" cy="6290310"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="7562850" cy="6290310"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="8" name="Picture 8"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill rotWithShape="1">
+                          <a:blip r:embed="rId12">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect r="3249"/>
+                          <a:stretch/>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="7562850" cy="5335905"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                          <a:extLst>
+                            <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                              <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="19" name="Rectangle 19"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="4785893"/>
+                            <a:ext cx="7562767" cy="955040"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="722EA5"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="3">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="2">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="17" name="Rectangle 17"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="462915" cy="6290310"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:srgbClr val="006699">
+                              <a:alpha val="30000"/>
+                            </a:srgbClr>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:lnRef>
+                          <a:fillRef idx="3">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="2">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="0A9BFCAC" id="Group 289" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:0;margin-top:37.05pt;width:595.5pt;height:495.3pt;z-index:251659264;mso-position-horizontal-relative:page" coordsize="75628,62903" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQAiXXq4AQQAAO4MAAAOAAAAZHJzL2Uyb0RvYy54bWzsV11v2zYUfR+w/0Do&#10;vZG/5C/EKYykCQpkrdF0yDNNUxZRieRI+iP79TskJdmOs6UNsGEPDRCFFO8l7z08517l8v2+KsmW&#10;GyuUnCXdi05CuGRqJeR6lvz+9fbdOCHWUbmipZJ8ljxxm7y/+vWXy52e8p4qVLnihmATaac7PUsK&#10;5/Q0TS0reEXthdJcYjFXpqIOU7NOV4busHtVpr1OZ5julFlpoxi3Fm9v4mJyFfbPc87c5zy33JFy&#10;liA2F54mPJf+mV5d0unaUF0IVodB3xBFRYXEoe1WN9RRsjHibKtKMKOsyt0FU1Wq8lwwHnJANt3O&#10;s2zujNrokMt6ulvrFiZA+wynN2/LPm3vjH7QCwMkdnoNLMLM57LPTeX/IkqyD5A9tZDxvSMML0fZ&#10;sDfOgCzD2rA36fS7NaisAPJnfqz48Ipn2hycnoSjBZvit8YAozMMXucKvNzG8KTepPquPSpqvm30&#10;O1yXpk4sRSncU6AeLsYHJbcLwRYmTgDnwhCxmiXgvaQVGI9VfygZe655B28TPajP6F6xb5ZIdV1Q&#10;ueZzq8FZKMlbp6fmYXpy3LIU+laUJTHKPQpXPBRU48huoKJfrDMF4Z8R5gWwIhlvFNtUXLqoLsNL&#10;JK2kLYS2CTFTXi05sjMfVyFCOrWGfUHEBEf0e4NJFJR1hjtWNCk0Ycb8LchGlrvf1Aqh0o1TIdof&#10;JlvW72eTThZwaigDQI11d1xVxA8QJ0IL29PtvXU+noOJp3Yp/VMqD2Jc9W8C0D7Meohr8OJAhbIN&#10;opidYfpDIgxXhdD8tgfWdCcNbTyoIETJCd4htNquVaqdxgAPqZ/IdDAaZ+NJP17HsVhHw1EU6yTL&#10;OoOg1VZxB2y+Ez6rSrHy2HkUrVkvr0tDthS1dtTrfZg3l3Ni9jeQ+/xiRmHknkoeL+gLzyEolJrI&#10;6tAZeHsOZQxkjWrx1wlr75YjptaxHxjwj461vXfloWu0zr3XnVuPcLKSrnWuhFTmpQ3KNuQ82oNp&#10;R3n74VKtniAUKDuUXqvZrQCn76l1C2rQpFB00XjdZzzyUu1miapHCSmU+fOl994etMVqQnZoerPE&#10;/rGhviKWHyUIPekOQAniwmSQjXqYmOOV5fGK3FTXCnfdRYvXLAy9vSubYW5U9Yj+PPenYolKhrNn&#10;CXOmmVw7zLGEDs/4fB7GsdTeyweNAh1v3av56/6RGl0z04HTn1QjIjp9pu9o6+9DqjlKTC6C+A+4&#10;1nhD0P+VsiG72BCOlD16g7Lr9tpoeoCm283O+u+/oWl8bg0nk0BnWuqCRqX3O/ipq3BdAgAuysFx&#10;bfgpeujkp+jrCvB/EH34usRHdeBq/Q+A/2o/nocicfg35eovAAAA//8DAFBLAwQKAAAAAAAAACEA&#10;ILl0gVCxGQBQsRkAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAABKwA&#10;AAMfCAIAAAB0PNhLAAAAAXNSR0IArs4c6QAA/8pJREFUeF7E/YmWZkvSJYTdiMi81Xo4kNZiAUJi&#10;EPBKgiUGgUCIbpruZmqmnoAGjY8jFuq/bmZGysy22fbt5m5ffHGrfjgVlfd85/jxwWYzN3d/+c//&#10;/v/nl19+eXl5wb92/fj5/jNu7MnPnz/ff/lpN3Z9++k/ca/X6y9ZUuux+7eoARdqw2WV8CcqRLsv&#10;L3lvT95ffnl/f7e39ujt52v7kH3TyrUJu399fbUK6+G7lfz+890efnl5fXt9ffvlBd3+xRr5+pX1&#10;o3u4DA7nYP2L1xcr9Przl+jvLz+tq/YgPryW/+WX7H+Dw8sv36/wQfkGMXtinW/1o8zr0M8fhbhW&#10;2+uPwFd025qxGwD81x+X7ms3rq2f3xjk4uGrg8VgYqBylP/y88eCp8Lq59vLFXRGiFd4PujSAP/t&#10;MT8HPLXppKuXO94d0nUBpEm1MV68UYT+/LHwyEaDvxbelfAaAbMqwBNv9d9fpJ/67dedfpTXTtD5&#10;E9DxcSlZ6YcxrITbNmSwQwBBn//45Y3wSaaOMq8vX2aWuZKiNWxcJ9hxyWDEc8FXSJNvA/14f3Dt&#10;MO9wOHlQv5ro0BjrToclx9rbqZ4JOCoHtMyrS9y7yH2yxaTGqIOSWaA08cV9uJ99avL6+onJN2Uf&#10;9gfyzeQwnvBjxeIVIA3gOlIlidfX5NNWHvLzpB8I0gtdTWoBRU2bFB3+CL74AsV0XCVXc7x8b3h3&#10;fJmAhSSPe7vehC90CIcaKS4oXdxbHvBy76Vrrzt8TOcO40oAbcJt1qfAlyuvuMw+ySfvTTIkDZvO&#10;d/iIXDppexOBgRFcEw8Cwnj7vTqAT1TeXseLMtai6T27N3C9xs2PhE+Novr0MtgP5Bd23m2SlxdC&#10;5so1U5d0vDnqUNwNCK6/fvyA4otPsoy3K/aGwu37T4f/ef20EdPcElC/m3VW10a371m+vX1/9eew&#10;x1wCQiCY3REdVKKaJK32LYespPrd7OHA8csvP366vQQ+fQu8NKXvTby7PUNpsNAR/b/AYbAbr2IK&#10;dHKX82Ff0Q7RG2k0yzjEShA0vtMeEgxWBpIW1zOQfHkBHl0gxTd2A9rudizqVLmx9WGQnypvtfy7&#10;+AtXaBNlOvCbvsuvH1gpDfuAP/9VdJw9mcb7VuMFsFLUGFl9v9snExwK2mfL/cnL3/4H7gQCrwCK&#10;kThxTAlrT74dRnlTnyQOfK5OIF+19p1Z6noNWnEuLglrblsQz93JvOJS+wAnMDrj9ZjRYPemiuAE&#10;+hVQpdBBt1nt92JaxbTdmxNo5dQJtJqtpkkpmhfEUW/M87I5A/Lq7gSywMGBTxln/MqMGDp+dAId&#10;X4Hfk72fYXhFqxkr8Uk6gWbCOZANue+LiBWk74dMwNvXYVhTfyZeneD253ICQV2UuYQhnEAFKXry&#10;HsrvvE6BgjKnE5h17s7qwm9Roso4h2eZyyTy5I7BCXwfKJrKnh1OOVDobc/fw9nTCx14MXN3v0qe&#10;XMHjg37gBF7oVrXWVOVG8ElwrSqXE4eeLsFyqffP5QSOUNgDaiwGZ0DpTWv4BBeHEXxTik/JmRnS&#10;H7yZ5KcGB8/REckQ9N7zvZ0PBRp0UANd1LaCL1rl6+7MT4BddY7jDniWy0HgNr25vt6NyFV/9AdO&#10;oNoNX4YgYKq9Q9QDBOdwJh/W1Oh1ZE2cPE94DQujPH+HSsmLJspmfm04Wv3UMmYH+HhreHaTBoBU&#10;fmX8hHZZe98lCM5eXYXG6jJM3pd3BKO9Dy/v73brl3AZwuJjEDnxpQA3dvgpYYUrQk+sEfLUYj7w&#10;wZi2QJ5Iv9/vBCKcl3pB+vQj4dC7+fqcE6g45fCfJ0K0qk6+zxOEurILTqC7NT9/Xp3AQGDITwYp&#10;EAqfg/Uf2i2tQAULOqu+hH2lGLzV7IPBGBu7KQ0suAkSNIjzDDzFCfR+LSdwCApMenMwTwzCd/lj&#10;LbHXJwQmaPOTyVy8fvj44SaRDq6bxgUnkFKAhLTiCntVfwYn8D/5+/9voJwmozI5JayV+a6Btn3S&#10;o0EQVZ3KTElHpSRa/wrfr/QxmrYLAb5Gu/z8qr+LiFNaQe2Zq4ZQmTlxdsEPNBFsM5w6fI4FM4GK&#10;SNzTCeRbzAQ+4wQq721zGsKWapQoNU8zgQd15YOT2/GCZpNpC8iDjByXk984/BmG1z7oTKBXfjiB&#10;jXOUiPXVxCRTfx4L0/Orq9QLaNyNXTChQhVkA+q6iJvy9TrZF6F0OAhP7a8iFHLYqY3p+FNnVPQr&#10;nVHRbwdZamJoGy8/8bgoyGYPepH+2XncQGmdfPSLqVG5BLATRZeRDwTFNGDUvPC1gXpwAtHQjR7u&#10;kbapN3h+wYsEO/Tbz/LRVL7R7UJlGG0P6Lx1eByXiYW7eL/zxWfH9Ri7t7drJvAcoMtwDVGXE/i4&#10;V/pW5a0+lwmhMfK9lf9kpNyjmzW9n87bNBcHSjusN8CKEeUnnUC3Um+Tew8kzBVl08xtTsUcTTyW&#10;22frkzxXfKkHmLrMoUTrsLt/FEQON86E0A8MWa4zWtc+q4dgEXOVk5Ns2QHo2AbWbDLw5nxufqA6&#10;gZvAqUpLBeVvtRMUqh+av/h+CWoEF47414dOYPvk+zDzg76lkScAKmd4dSYF1+wEZnwz8AizU42H&#10;zxK2EoBh4uVHarx3pAKFFjKko9GLqNydQCZkTRlbn8KLNy0Ke9N35QQSqrjZZd0lAN3gs1k4gpc2&#10;k/+h2L85gaCwIXg0ZND8KU7gScDPQJtieWfbm423c4dW3qygVlUjUX2r491t47uH8WdwAv/jf+BO&#10;oPepFJKl7blYiRk5sCgCb4y/NTg2asC38X0PObAhfkKhaU++WvkKYiHWgst8k5PTovpLBJcDibaW&#10;E4jyhLUpMJOV8APNueXYdSw647Eko9NwhY2D6xiVnMjrpSL0bD3FX80IdXZ6Im1s+2R0Wu7GLpg5&#10;u12q2nCNSJISA+6nNJ6TrPHkdAJTdIqQ0m8l1LFZ4RPzT+1OzyeWTiwc9q7qgK2fe0nQeNDb3Qlc&#10;lLGb5pPTe5Ug2oFOJyE0j4fGQ5dpDbJDgxJHcULPlP0VpMalgeVE1kn27dXkTNqUOuvfGXzCpDmN&#10;LhgyepJOoCnmaUZ9qGeYQZ1ADTmjcIZcUrraaGxI+zkx9ZiSP13+odw4axvr353AK43tPf/Ldg4H&#10;J1/cDET3rvB8DMamF3SwVt39W7FhtMDV7nyA4tdyxhj3tMImfMYOh/w832qwVWcCY6Jrux6Awl6d&#10;cr4kZBqO7fPJCZwafUaeNy57zCB0xmx2QyTS5gG69VK1nHaLNcfS1+6dEKP0Rk5gCIJcJqBS8UOu&#10;eYkk52h9xQJkvHeaR4GN6urJSgrd0/xYfrJPGpAh3Pzh73ICz1aYntcbkowDYLDGtfSL2l2cHenW&#10;4MtybACE61w6gfaYDtcMXuk42LHmAYI91xzfRFc1Mw96oH34u53AA6R3JwrdIcQGvfw5Wa08PsmH&#10;iUm7E/iYmT2g+9lMk/9ZZwIbd1/B2x4+5rhn5KHC7DoT6E1otHID8rPwfPmb/+D/RckCPnn1fNBK&#10;jXCLPvmz2TYc4eKuciNhM9EJbJKLBpPWYA+/mNE5OIGNfjaTaxeLu9ROK7kWB2bqAmp7czfQJwVh&#10;9E9GkoohdljTUfDQrBB9uHV4iNC3mcDVgcGY0zo3ZTk4gadNtCkPun9Vr5bXks9l1a3eVfriGyjn&#10;mg66Cay9o4sq+sRMNvHAlLnKmeuoWbJrlJoXPatqJYUIB2aLEMSlnn0m8CopHogPqbO3ex3pYs+B&#10;yJke1roqSziXdtml0uYHoiH2fDHLtBZocAJnZWFCP5zAdVmLxtR3I3VwCuz7e/mJv5p4XEaSSJ5N&#10;Ig1O4DmTr1xwjnqi8/H5TW5Ybz+bQUClAgx+bDx9VkAMCP4UX59ULb1IvphEemv/lACJ8YJnq+f9&#10;7W6gcy1H0ybTuHImoVS4Wp9XCOkaP9Kkq55j8UdmduxT/OyG0f+1S7ZavrVbxR45JBe6pULZOXCC&#10;w2lIzBIg3iCYWFJUPMDsf1S4xgJvjRebU77wpALGzoYZXQS/cGG5O6qC/cCfTw4nZgIrivfybsSA&#10;tYuCzE28PyBmRitgVn52JpBs3kwdBK/1IfowzQSeeyjkt0cQnDBc9QuCrBVVIgpP7cz6AkmzF/Td&#10;5cCYbh01Fk6VYCrzxZA+29Vit2R6Nmr7cE2gEuf1vhkD5VydE1PeuYbEeKJGyCUdFI1e2VOdQF1O&#10;ov2c5faR3hwAnsY76rXhAzD+eTGw06hF9y7ZVJsEIwiH1hlFwWnhJD1PQfOpnyMkJgjdg+ZT6Smj&#10;7QKxv/X3/p9t5DZIt16DFbfNRcTL2YAish4f4jJpcaWtfCssZ0/cIcN0P74N2ZoMeTAeCiy236c+&#10;RGpQOiDYts1goFHtDKBD0rkabaycm8GEHbo+vBHlfa0OlNNVuDe2R7GNcKWZaTp4XJsRTuO13Stv&#10;f9bGezwTyCbOMRL4E1k/fj4Lo/yuFSBI26inmUAW03qikjSq+BxDmyLlOpN2qlglwk/BofUK324P&#10;b2lgUWDQbLGw+xR5VCpNyKKts3yD54LSe64JPChh0rRUKhCf5GiJBE+e30NQZs9jo6YP+eLG4NvU&#10;65zG/Dmp/2l63p1ANZ5OYriONIe2K0V+O6flfC66PKHiw/G2D5f8rxcu0mGW79djnF4FEcjr3qVd&#10;3y2xII1uH05TlBJ8nFN6RsJdwx8s09H5vwUNT2XKht/KbmtlJridcu+zmH1e7ukcINdKyZJBzN7c&#10;12ALAFNUQr5MG9vQCWweIMB/+ifTqGPtSF4agPuy1lgqAfddkeTbZdwrrbL/6MCHwG94dKsLlolt&#10;LbQn/KO2J53ApQiGdFBiBe2xn6Cfi965ATkwl/Ds+n3gi8dOIMVHjj2mRRLmlrq7DPoee1l2Izdq&#10;QoygsPQyBAefpHaR59syCn4Ou+uif4Waps2ltA+7zSB4KbI97agnh/C42KS67wkeGQt6VKVSr93b&#10;rI/CZ315zKRdWaYB9pR+U+bU1MVZn64v9jLbJNYkfhc9jBsc9h69/M2/+/9QYaFMTmEH7GOXzsvg&#10;4y0rsRtccAL5ii1fVbJ/gG1g7MOyQtIFLWlhTbeuav2sFkIqqqK0Rc3LqEUBS+y064yAphCcApmm&#10;eXzTgJQHcALbWoKdqe67XTFCeQCkw/lKlHw4evyV3tk+R/nA0HbNu49+jsen3UGnjWFQ+4c0/WEn&#10;rlBizVeqa+2izLQhStuggt2W/YdWH204n3UCDf4Xzec0/0jon/zVGI0D923LwJhMdHnsMnGueDcF&#10;2trIhbjdefgYoT99V95bscEJtAXlucOYOIG+zrfvAqpjvJFNKvWDJDZjccFth8NEZmyoVtr2lqcZ&#10;14mwp4b0+XZ/zARe5RgJZhzIzQn0r6YMhdid77w+BFT/ZEhr+TBtpokypl097sCH3aN47PKz+v0M&#10;gh6xZ2V+Wj3bRhQfSbrWbqMrgovpPK2+4/MKYQwzYK+1izU+/Bhue0xW+OJuzn0sKAaAoL/43NVx&#10;ApHasyYGB2PIzJttV6EavkmZk/ftCTIjcmlMzQG6AyNOIHr6AeFFr/3/CY80V/ZdYZcM1P13tGZT&#10;MG01bCIoBnIdwhWQCn+1m/8UJ3DH6T1tT5P4SXrWberNRhg/wp50gLepFREQGDVgZ+nW1/FOu++i&#10;sM4bA0G2GYzXFv8WVEFjm9xjx7BBF0Ofv9sJJAbbeLkBGDrMtwh23EyIpLN4NU9lFrA2nSL0PO0O&#10;+qFAOLYDnYKGV3SND4cJtgUTJWa7/9AJbP7F2TAqvDp7v0OITXoN+wku0VS8MdldY9NPz968/W//&#10;uX/ZV9nY/+pfRGV815Cd366d9h6I0HfxWVd5ST6kSfFsA/BwFrwT3xA0u1GBHjVomjZqP1lSTFwf&#10;ieT/B6GEBxjC4gPd1uSpnaBhfWPsFr32wQ4hC213E+JCZTt8ekV4qxBQArUs9SujaC1b/Tsil6wJ&#10;PO01e9XTVrYz3aeNXiCKzp+p9NXStR4y5OcEwxOlT+3IjxLOAyINNhv6Sgjh+Ub54mOfo7MzSsgR&#10;m8CNKjb451zxlAagEeX1YWtx/QzmctIl5KMfUKrnH0iuSdL42dvKJqTv+tVVSXiBIX0x+CVlgd7A&#10;Fa0/jMG3RHTSun2S4eyjqkhzivp9MdZqC2miZ2+V+7LVh87zGNEc5MMTNLsVaTTDd2YTgggbPT/T&#10;Z23AquFPlTlvsXbt/HM3/HZd8f5gsPdafEY9x0UWOyvZRj3sijnJq6mfMmOjq/ZcV6bMLzbnzyvk&#10;XZPG1p3tj3pn0XXsFWPmZjTR/zL3BPxbjBzcuENODOoNrVNMcyE77zpAythVpn6Ax4kCP0vnz5fP&#10;dQcuG1RUZgW2GbYKNwcdcAFZxtWkBbfcWUQ83pIAjudiAg9ploTpkazHlB/ctf6hPN5nqFS2L0h0&#10;+0F+k2ndloNwHLzxZwDb5Hz7ROTMamuyQ1RfaD0bU0mHfaeGyKNpf9ORXSqTfGeDklLki8b4j1bU&#10;qXKsXT1h2GH+If5hBWDETeS63bIhd2002vn0IzQo+hTvry9+EMb5tsFfCrj8rK4uW+UZFlaVNc2Q&#10;PyHnm+abJP1HENnfz/anl6OwYjE/Mm4PZydf3+wcZZ/JoBoNrZ37xlENXmyGmcrxyfM1wh1ii0+J&#10;4qftjZe/8Xc8HVSv60YXYZTfZ7QIL5kqcV/fjl6wbjhLB9Jd5ma3nItOVTGuTXp4dEFjwhhIT3cs&#10;IX5Zc98E5RMEvcFK6UDvB0Uo8ufn6w87Q0HYAe/sw6metraB/QjUbJII9UxpjecYU0ZIZ7Yy05pD&#10;cU3RmaxnX0tw0mt7UjOZBM5jKT3yFGaS89Iz9IY1CROcVx2PJ8puHfks/VwH8xSHSxhiZ96R9Se8&#10;T3TCmeEm7Ma0B1hgBfn11TCD5Ds+EV0377cBR+XPvg6nNrIyRqgqg/5T8zVp8/6+zn+bduLCJyU3&#10;CFLdVtFEuM9AKlQx5FrbI8QICizIXIlkkiSLrRaI7mu0TvmJhl4r7bYTWzlvrT/jjN/AeZSuHZtP&#10;RyLx4aTUW4bCir49YUtcQd0enmvtRhETLwbZPoYPptrARyCzlJy7RP2sMOnlb1HbKHOJxD9oa1rL&#10;iur54aphoPMvQ85rnaTT4cSll43AXvzsINvFDE6cL3nKlKVfhnNHP8q1VeCDDu2JHYCRiMnjin2y&#10;EeNFw3rk6ZWAn6E9HXNsdOWLAw2wfovEKPuJoywWt+ZH16izNXqu3Uo5MPCLLvnR/ujzQVeqpraJ&#10;t62BpcWYWbAW2eLDrTzB9RobvZAprB6A2rYOtBu7s5PDTP47EYQ/nzN7kasZlJDimmnMjbCm3bAn&#10;Pn2wDnBDH216XTZFT3LfpXP/sC8nARGCAhNMwsvmjAG2vmBKZqcxVZ1csQ3Gll0slgfxwhhvIhfN&#10;2TGooCL3d+s0bM90g3ofgown9Eb7atw84545OB0ZkqwaSt+pJfaP9GuwgChvWSAtarEVdfObafJj&#10;O45UHDlIhk5stywPFFNI7rC68JFXOxyxdky0ToRcz6sepoq8/ZP/7L98fHSRFtHjBd0rKYA84lW4&#10;W8HHvuI5vgxHHHUs44xNR9mp99u7FM1HoE6+7yDmq7MNYA7P29sHHXoM5rkeHaGRnpuyq28f4e6B&#10;zUOJCcbImnyy5TbFM8CZEUR8vkYxzFtPRI/YF/iR/SGQL6P0+lWdZP9Ojuoda3Vt0lqh9XFI5DHx&#10;fYSZ7f2HZPPpcQ3NI/J3JelP0ec4kwxzZ5drU+dBMvHP+ckA/yHocDZRT5YccLpeHZNdgsuGC6Vw&#10;YeropzSsu0pWNxutMvjvodxIl3BRmHFdl3AxcP3b2ccbRNVPeC03zB3S6W48jUbVEAQ5J7yTloZu&#10;ToQ9UuDHbNcZh7K93Wg5AvoZrtS+tQ9BTKGYlic2dUCfb505lNaH7M/PKbQff/J8hU08TvIBtHrS&#10;7TQDP+nlTZmpAj30BYYwZpRM+sh25j/adq6X8vQAQ9H0itLYmlJ0ChONvzoN8PxAQfxVDKoWViw3&#10;Qp0QGskyRow+jJBcSEBkL8mW9igUK2TuAaIxs4lToPuk9MRHT0irnQSmilYPszyIheTa4IblFbeh&#10;ZaKvOz9iRLrhXhUGaPLlHEt+YmS7ZHosajoxwP5JLMYeQlAWA/wZ/W+CZQu+BLSSMgvpMc4cOVw6&#10;KeRlEca4jdafIe32lHiYoV3S0onSReRJb8+Lpq3k4KXpUU87wFNQs0t6E0PO/6W1O8ywQa2zcXic&#10;kCek47BE69dIJoPAqk43Hw8GQ1gO+Yd7PM4+yIDdTSq73bIO1/1oiX3Qn069qx9FL3/9v/q/t0JK&#10;NkSeg0+QtynXxbFtMZ4Toe2Zxm15rAIDvUbod7pfUNd2f1hS9k0RUVIcb8e857OeGFe2eyqDx8zf&#10;8Hf69/hcGt1mAr+/WKLKKvDh/Nc0KhA3WqHV/oA/Tx5E4bagfI39kzOB7SgRBS/vVW7u/ZlSH6U7&#10;k1WSEY6CEwPSkxGsjCd1Nnr4kAauRHXy9jP1XOEzfcgZvOdl8U6NWfFHgfIqNsjWa/e245wnI2yP&#10;HHMUG21skbbMRECHQeqGbKz9SOaNcCDY4TxMFjXrWg41TCe+4MzYpk9dHPaMgzI6ZQ1nnQWn9NDw&#10;1X5O9qUIky4JyPvEhdb5xWLlt+tcS5xfDZFalcm73E7J01v/5EzgROefIu+zY6tXRwOoeZoxeIZh&#10;r2We7PCV4JVDn6xnHHKZf1M9j+lQsHm3hnTWXYjTWHGjT7YyHTU0TQycM1qlYcHFjjufrbJ05JwY&#10;WcaQMlE7Z+9E2VXvMwXZugFRozNjmIfEdXLfKfyfQaXNk6U/oKdHhGtYn0smgluzqStb5YTzM40+&#10;IPJpJlA+ucwENqo2+Ohad0Z7tW8HHW5p+TRpbG7MsRCzgr4ElH5RkKc7WkV30XNbdDFFsz7pBA7B&#10;BQXdLrQtxStfMlhJOjkB/mUI5sqeAnAhrVIfIdKG/dh6aMAaDfCVXBPN4L7N9BKeriJvOt1mArUS&#10;kFMsurgTy0RmrXIhjF5R08udHuajj3z4Aj0nDJ8YvOOX/bH6DY78mXo8Boemn9zosbE5piIbjB7w&#10;YMvAWt0rOm61wZ65oGw4l/gBa4tsD+T+B//l/3CUXgfXqHx80gkksXpilGUxhHcBGgqRacvMSdMj&#10;VanBoelnV9nxvLA7S56cwCE/U+2VizCq2+d3JxCFJydQiPWRx09VpLR+he90JMaHayOv9K0Q0CEX&#10;YydXqBBsQBNmKBikgB+Mjw+cQOvm7gd+8tzFaTfLLXVwTwO4YnyijQ/p6gFRKQqmQ42fbzdp5mEg&#10;6azt4+4VwFFyJO2PhNfRUAjB6i3l+EvszppQrbPUnK/lnBtIz4uMVhI7zsdLxow8GK9/s25955/G&#10;5ndeeLgZ4zOSepInByHdje+2kYC0eHcmp3TQx7L3Mva/BCdQSfWxKXcR9QesUeb3OYEPuPhDBn+M&#10;9G4DTeKuaiku62x8xVdopkuwdVBYaGPYyKGqUSMh6p/SlT8Zsb7pUBssrFK3/+y/5QH6YX3VbGPz&#10;D9HR+g9hsuZJSkzF3jPwP31bAN6z/qWpb2boWazrU0m3k1MEE/7VyY9xN21INsFhkufKX0OZR04g&#10;ABV0tZz2GDKXqN3H0pbzEM5h3vuFfeOFKLMbzQ/87PnGj7nyGT2YXX1dh8XA6AUopplwcwI7B1U+&#10;i0NvWcs+YjenY6egAIElzgIk3vfvtpi4drC1GyyttOtbxBQKHT275zIuAQRo6bEg/yxdIRBwg2ff&#10;YCzBMh+ZBmLw2qKfeaDAYFeASpBFjMIYKIPC7TyMKU36PPcb9cD51HGlftm9ZxbIKSCBNl697kdN&#10;sPx33SFKGvpw9qgRtvYwbf5zJrDOeUsThwbWk06ggyPVjO+T54tYYzKQTqBFGq5EEB+mnmCjWvKq&#10;HT8U8QqCi2VQ4ZASWN4yevJMzVfhOH/4OSewVT7Ob1ZvIQ/41dSNKxAaoSRZf2R/XIleq9IhTGK0&#10;eGT3AK8xDzDb0Kt94bVC684m1xlvlQ4NCLSd2kCuZDlR+BXO08MrdbGwyhbtw+OvLgAcDxtd/XqM&#10;x63/ywPMxyM7DMK69Z8/EQkrCa7KVU5bFidQD1ElX3TciaXDCUYOB22JEyWLFpDbfpCi1S9Ob9a+&#10;7eL3kIZP3vmQW6XAfU3F5ARO24U/dgKbvcLWT+X3ge3wNCcspVCftBP2jpqmmdLlhChUP+sEfoiR&#10;Rj/TQLmL9QOZ9vgVap4EvvZz6/PgBD6NEPJ1N+Ifa5xhVcE4w9AyUzjMmPn3dYHxxHdtxKu2dmuV&#10;342nc5iNpGFkG60k+8tMSzb00Alc8mrPMPoQvAk9JkOW7V4bxjDvQFcmX2Ts5AR+2IFW4LNOINfk&#10;YyCNLIEsNKHHiN9opvNvgX05MC7PJaQQi7vKNfoo+/fTcHhuQQTHa3thJGOKoWsehRwvunXh1yOY&#10;WEgNFzrQ8CbMg10uHcI++ekndsAVfA/fM5ZfxRKF+ND+Xc5GREwwGvtPbadUjxI1G5uqETy5ghPX&#10;T3ZIS9sWOulhvXw1pgowKBA5/blF8AjnBfRapMqdfnXq70xweJJgKBxYHpCZdqPlvgat/snOhN+U&#10;qBea/OzRFKiBSci+bOY6E4hydIQKzcuYvhq+sKrjlcspINtAQGmOdNDT2GpQq0ouwL8qtmaIjEbn&#10;zWiLfi4PHkNuWuEBEVxMHyndpOG28u3nK9NB8UU7vubUJR86geBtfGhNTxEC1PMASsT+g4FfyVHh&#10;ppCZ7lHJdiTDk7mJt56V8qMoIcB+pxPYiVwdhs/M+z8Dxis8H3/YQNW44MG3HfVPOIGo7RRzl1bS&#10;CYQd0OfKtvL7uUlXnaEPjU7Qc+IVpoCdL7p4FpoPV2yowJ6z8xvPPnQCixGY3qn5n/AB++SG9yg3&#10;0IKthg71xFFlwDbwB3i8Sj+OcXo7Gd9thoeffzgTSGhPo8iq/kwzgbGaPKAYQ+VeBe++79j1GmZE&#10;94iygOuBZL3U38XCTgMfytWT05u6EavoqakzCvzW18f9vJLNHZwDAZ1BtGnsz8Pk7IB+myNdPGuu&#10;IEzazesIySOFfq8TiM6QiteJWeEEtq6qbDxF2fMQ8JJrUVyY9fRqJLfcgN/Yi01MRyxwDVIH8pTn&#10;f1sisX+7zQRi9vKUCbtRm9OAD8hP09R3y+G+OyL04OYHutx9incGAbI9vlovIecvwt9pb5oJ7CST&#10;rXz9yAl0XKdTh3RQHFfhkLRu2MpZuAG20SCpxcv7azThz2MU5gSG4xQC7zc5V3CjWJmJUUCs+c0d&#10;ahNtNy7gz3fZAEKt3PKd+ySh7/t0uxAGgg2APuSvYZJA5Sp4GbXi5uIHPm0XZe+44UpZ4HhOJmmA&#10;ah2YSJHFdIOcDbafPH8yMwGxV0sQyctf+y/++9Y8aaex9IPdQVGDrOh1sNrhrXZZ/IN7LhvarAeV&#10;HrDxhI3q3FWP1R49XBOG+gqgeXvr549RTZ70SuoBNcC+wTVh5Wyx+rl9whoEYeNMIGjlVHhKKM84&#10;gRyFEl8byHRIPYsdY/9gwpngrRouPT31IptbTuAmuK3R+4inqmw3raqz+YGfdAL34ku5RncesO6T&#10;NPMhtz9DeN6Tg0Ifd+BAU7XzhLB7gL7e20zQss695o7t06GlIrzO+s8noBOmc0D6O50/4QQScdAT&#10;6LNXoEKo0kFb01Ra+4SejfMiJVyOvfzqtcuRhudMoL+fJYwKpZMYmI7Saxh2ZZwa0t10tcyD3UFV&#10;IzTtoEDL2v4SnEB6gE4JTziBOq63Y21wwfl+zuHEhhusBIl8/ifKgdbuh7U1cpXyXe7Vq/tM6Sh2&#10;PnICHw/8w/5/KO4aO4A+MWrdJQbi4JQbH/mAyYlLzsd5rRSupGIemmVv1QlUeZK92q3AWbFuQ4f5&#10;kZIh/EAkuXH3Wn8r4aRzBltZ8hMSe0DAaY0cBTcn0MQ9xZqizCP/lbUbNdSml3X0SKMQTu0qNq2M&#10;uTrcGFNfWQgQHYMfmCh45Ad+LoGOGROKXB9GEVbXFxJ+tw7xq69DWF7mTnYAB98BquEE5mbyrnXi&#10;4iIx8wO9lZe167Xql5h5cd80gOZzM0iopRPY+g+VqEiBF/brEGqZdg/WavWe+rTBk1qy92dwAm1X&#10;YWhzVwoy+TxRPp47IRVvg4sbp2cxJ6W7C8B6FFuOjrgaj3jHJONp0x3DDLNK5x1uW3/k1eeCmPyQ&#10;M8Yvf/U//4et3xSaTbhPTiCBojOBzpNx4JSlJutMYKAhxLeAAPeTE3ge+YAOq8jTCn+HE6ifW7VG&#10;1kBqg8z5U8tsCL5H0TYn8JtlcUvqQgsYKIfgfkK1s0HtJoyBJGSG/l+J2D+8GTQx5EdC84RAO0T1&#10;QxjenMCl5j/8nAXkkG5F3PtjulJawj22QiaBrfoLAU14aQ+fsXieoatnRh3xlIuceqYPOsAHR4n8&#10;nq7WTKDbUVA8cf7eeakTckqDVt4KYCZwTQPW0Gcn8BKW9no0DVXvBydQInDbxgxv7zlDqBrIySac&#10;jVBpHqwMSrrwbkPTKT0m4OuahM1QG845nLf4X73Seub00VSiKnj54UUSftIJnOjWA72AokwDeoho&#10;DF7cx0X9dTT0OSU68fsJ5yc5scmTpnY/FAWEfGsOIc3b55d8wlPcfdhuHNWwreBon7TWH28AczZn&#10;6Wpn/22wbyWg1QN8NysDp7nvl5cfgwVZtBkS+bNMFC4toxPo5xSInm2aejIJ2K+RzstI9QJuq6f4&#10;Mvm2xPXuBF6r4poxtpg9HPjlmTS/QT5vTqCB2QnuJDnMOC30dydQlZHdT2lyZkw3aYNVWN+qxdAR&#10;6QR6i0NeaEtH/JDOaXk1Pu1H1yxzy8HSPA379g9yxJo2aoe8Nwr0zptR53Trjh+gDCeQEIjWMSUI&#10;X8iAYZDI3S9TJQXGv0Tg1Dvvrng4gQGpx04ge4iBWIVf9yA42rV//1xO4OVwqeiEof2KI5P/MXB/&#10;nUwaS3W/T0Gr0PU2HACHcRxNn7aTZ9jWuCZwSP3gtwDLqRmbin8djnzAnikE7+rPFOQaPYM7aRsE&#10;cuOfWqxnTuB/G51zSmsMrEn59tl0ns+k/F7ivBdcSuVY93gKCyppx+uWVzAp9SSOpgXhDFxk8ZDe&#10;IDNIW2/tgJ4rFGfm3zBHgfjTt8JROqacujtXtpD3jr3bNLqVXOcvLVtTa6hWKhtqiqBP52VNSovE&#10;ehofd/gfjJE4+l27HimFNAJIJRoCwoVU4bGJ2n0aaGUFk0wa0y5KzkOqrHoLPv78Yvb+zd+eQwjT&#10;zGSn55QmJfpTsiMEbv+KUp9wpIQ0bSQzENv8+P1/hXzvOKzLeNy6Evu5Dbuw/vixjM6tn3v6xJIV&#10;b1/MzPruOS6OIiwqtgvKIPP4A1S4/ytB2JKclsT/+sWf1y5/0JMOt/c4bwr6A43i/suP19jrJT9H&#10;QJqyyCpyl872tYLqweqLWoDBNc9WBruVQsRxs6UTQZrEkr5ifla2taQvXucSFUMOJCHCrTnfkmB1&#10;CbjzSwh0/FbaaEOgfGvd4M8FurmSicgu2qFA6jjNnt/l5JVtW0ObWTEo9clpQf00nc8lWFsIys8x&#10;C6JYV7G5PFL4X+EGcprAdX0+zugOVr8GeUnAcXOHMw9fjr4lwVsnzaj9VG9bmhlB8SP4l1Xx+Z79&#10;tGCCbTyt/EnMV9ARcco7Dvxh6rDhiAKETgWXGHkfZppH0OpE2Xq4ltVEdlVtzGj149TlmBcymlr1&#10;NNV2pQftf2eHoz+OR0bZCrB4MB0aDjuEls7ygsIMhDgFjUH0zf35fuIRZIAOpDqAeDbq5MZd8Zbf&#10;fq/8QgPXM2f94UNiAfidmHGicIfbvrEHQT3x7yR7XXmE6nd+tQMka5dOBqmjb6vPtjwQbaWJL+Ai&#10;edgn1H3ffvhuq1Y+VLjf+dtjupLdVrGxLxz8OIimY2xOHV+5ncxrM5hzd+tGFTjv96JYN2dppSh/&#10;k3OJlf7PXcTxdsLj10EMm8VylTxfIrNgjazuFXccWhvjziN3eThNuvjJDLeZye08bTCUOYFXDzDp&#10;Rs/RGiJJRMNhJWzKQLhri9ALPh6lr5zIPiNeoAkECBTNSSsSMdK3qgz0+cvrfWt17cmJdT6hkbSn&#10;E6wx2ia/rZNJfON5YvltG50wpHAjJMK2DKaanvA4SMpJeM1HFPR5vKzhGG9SfEWzOspmL4rM33TJ&#10;0oUSCGhbaXM4fk7jEiKhwBZ/Jmp07FSU8HmgIXxCglK5BpD1jDMV08xqF6aoh/E/dGaJib1+1V5X&#10;umrgn9B6SqsDL38lJAd6657RYyeQM2+9xdvhwoERSyH/SZFqX8FMnJzAr5F3bv0pjqPchzTAlZAM&#10;PefCEboQQ0s4x8rrFVst7kz+KifQAoQ4qKo5gWCHIKmljLPxbD8B6b+E9bN1PrkebXIcNfEYfdvb&#10;mxNoXeHJPR2/g7NxiHcf3INvbVyPC1ypFA8vH9Zz2iKbF3ur6wGI0poEQw3+1Sj3sESnxp6zlDso&#10;FL+hdD9wAkmEV5h8yKrXr8YZ3Sk9+xYIDlzcBbHKXpiOZEDtz4edx8YJp8rGodVtaCF0JVgmgG7s&#10;zA/HIHWVULmKYVzh2Sy5kv+eYofy25kKHhTbLo5lbWO6d2CVftoJVE75EM6fY7cWGYmPAYHpKKln&#10;nEAE5eAEzs6Sh1ZPkoAw935gSgfy1kumnUaCxOe/BQbAeGranJQGyJzyCij+hKQVKD2A9uNXS7CA&#10;pyLU6MsA60h0mBulNdRxXZE+pT3d9R0jgu77/v4FlcS+Mmtm7PQDW4e7NzjKk/yuAZxOYHvenMB6&#10;a/kGMrurhDG1K7nHvi0Ozf5xbeHH/K4QOJ0o0k8DFJrmZh8H4W0ZGUCN0tsh0PpEXbHJkGmFgMsR&#10;Gr44gf/+3/7v0PVTx4ME1/PZCbzySct1fsIg2JwHlI9/N+N4MYnYxNr/LtP3ecgTYX6CxU3uv365&#10;zwROQmQeoPe/ELYU3vt4ftcjKXFpfTOm77OmmxUyOSfDbo2jMSTO6rVMyanisVCWiyeLn2l2dxYK&#10;22Nq/fY8d5DIV7RdSkkLRXnNpxO4sfo2F41uOIsClfQD7WdkRV3k3eDj2/d3utKt27eBR+hbx5s0&#10;cODxpHwdUeWVnNQ1hLYmMrS5z3C64r2pkyTvOS3kXhHwc+Om1x8/390QqNAsIt/fxazaYJs7gtaC&#10;3lirZzUDyjbP7+wda2yyxV/eTAuqE1gyIdbZp3fvo8p60M/a1MpUyVpaXTOBqKHc4pW+Zf2I1tGf&#10;u8skECiDA0lfOrMqaWAsP7EGOrPeihMYz5kuPuDlf2knsI1reccIitf12Al8AJwm7s+ZnyYoGpjM&#10;XsoC1Zlzt9KdPo0ePnYCr7zwGMUTg+L5tEvkw9jazf1+SA9utZQHiEnm61b48fwpeiN5kwH1M3Ao&#10;xpfSuMQvhXNrpsklglQDASUBUuVcO6qSihabc311YJ0OF0XP+lFtW8t3QfFnnMDO7LPGfEAtZx86&#10;jxxEc37yKScwqH1ai5sAbfYru9RmAs/lKvjwW/a5Quc7nZzQ6OZKlJiMPf28geKZTx5zblZYgcvg&#10;HckFrc0to5I10yXLYXa7fScJzgR+r7W1mI2AvjWYTf2n/qVAhtzTdhurtmFiXJa13ZrIn8gcxPpG&#10;70bFVurJxqT2Q5zAjVR+wZ4gGUpYxX7eJ3Wm5TATHD7rBOq5hTupLCeQsstu9FxN9iFu7jOBP4bl&#10;NlgD35jIwXZM9rz8X/+zf5jx613W039dMn3KKb+lT8RodaZFQqdD/Fg9fu9rWeFMryJJKSibScRX&#10;l8G3YG25yNxytzG27i74mLibIO5CIXgleKyYLdXFXS2OzsPOUmvg+QHl9Dk7z4aCr8aJqDHie5VZ&#10;1366pX1Mw+bnuxNIAj2ZEDWcxoQC9mYeZaRkRR8wH1jwaLYd0kGrnpUOmluEixOoRBVxtHB7GGQq&#10;5f+k9P95zBwmfCp9epkpGeb4YOOKJy3FyQn0E4w+c0lz1NZ+MzmBjInvEm3h91AJ6Yz5Qv/w6z2f&#10;J9Z7sJvNCYS0SfxiwxZ3GPzGKogVs3EfHpmtLbTafvxIJcHh/MCKgsCvr2CpTdu+YE4919e7B6gh&#10;RTN92C2fFX0xkbzwhTXraELPXFoo7ofwDrNnQ9TzMerzbTiBLn2SpJPshwmeZ8MuHFcTmwtHv2sm&#10;8BwRjekegR7TGjdn+wqiLftjJ3+Wn8710vGeXVieQPXiw5nAu0k0hGWf59QxtDM4ddeaHRpCKArM&#10;WstdUrQmq40jrjCfNsZoekT02n0mkEdMLX2KMI1mSdRgGpVqxyYnbXKSFU2hzf2ydpoTmPaczAQ2&#10;aKgTeOff55zAn7ERSKshxjsEGee1Qxemq0dEvm6Qc2V5OIHU5tyAEeLSXtKQxUzgYyfwar9lTC3S&#10;U1GhIcDgr/1P+Je+iJI1u1AG2N2eqZhjg+ozW/CfHXieTxfBN8Ys0McGHpHnghjFm6YXdieQ0zYT&#10;vki6lkCjFilPjJiO7/0thkR6oHjBYffndZpDgNL3SsvsDDXayYPTOII40Q0C81YyqOrO4Xn9uZzA&#10;bEskDwhpOue8bSzUoIFq+BBYO/kUjHC9LMPiioKLE/jv/qf/XfQ1EemmU9CbPdSkF9eI8y6CV1m2&#10;6iziLitkiIjvOawsPDmBCqCz5lOINEht+uCmF9/eJmF6B/opjlEucrVxQgt8ksIN98QdqXl/oWkw&#10;10+WtlY/sGycj5zLMVQ7dO9KlEG5d6rE8BuU/OEW2ZLGShpdVVSrKjoTG3Lslq4yUiOSl9owIDq2&#10;NnfiLjtaPpQWr1xRhomJFtA8Ga/D7+ddGNnCbh3UGvVkrQ8z5BM1vY/O3uecQNQf3dMpbo9g3amy&#10;mEsZNsRLxkT6V84wHu+nE2gfWtU6E6ggqXYrGSaQYt2z+UpvpZxAK6ZOIGcCgVkraWtc7TLn0H3A&#10;Crx5PeUE2lu0AQK3xYGunmsysKYBf2KrbuQs2efqB5IxMCuYM5PJeIwLlihWoSTpoAqu0/i4iOKH&#10;M4GT1DpReZacGBPfXuXDVVOg/DlzpYVXFiiTU6YdLarrg1ZaDjkQdMr+B52MTxCiqowsmkClH1X4&#10;Oqk4JXw8EzjJjceduXLcBM/Ey4Nv4lVrsal9vlUxr1k/V2fPvnob9EIzwgiHSaeLE+iApWKFurja&#10;PRzxpvRrsI2JzuMfToBREzij/wkzgXfk/glOoFPmsIxlWtt5YjyfYGehIm/IMR8voxs753AmEChY&#10;ybE4nm53AgNTUxpbBs0b1sCp7BLTQU8rOA2tdErhMUpK4Rkk3xFMpODGNMJHHHPL0/nwmyrQKJat&#10;YzNQZMEYGmCN+7ONIddEC05EeuwEFmSAoJqTAHrAOz9fsURQu4+ffwS/1BvRZc86gagT/KI9yedR&#10;Y7JzHmkYlHAYpvgWgNKutvv4uRZ9vL0MM4FD1Gc05GSvkw3Jh/d89lDLc8bvbIhP9Abs2MjKCwx+&#10;Gfb40Mrr884AL//uf2ozgXAxLaIC/KzcUz28btJGD3QtetyY6jrx6OVCeJ06oDmBSwntlEqdwdlt&#10;wguvNj0s0Jz6/2AtRMOEDvOsbVsvjqgYvMFhI41r5deHygxZQKzjjbY+8gAVTc93oEEYPxsGhY7D&#10;8D3p+JjlyE9kN7D2VbMPUP719VfqFdDz46/oBEafs+dWlSlR1q8NMbAU/oMwmPDUKDgEpmPopsr0&#10;bodTcTIz+nPCc+LT9yEd4pk+K0mcfHGhQ/lA+7ONQoSvPn99fzH3z6ZLMbHmF5xuUQbqBCJYs0yK&#10;WhzoWIy2MRNo/9qcv6vRunRQ9swO1Y0NaVzrGz0E9Xnz5gSWBbO53d9sH5lyAlFV2iVCz1yjr5zi&#10;XYqx5yhWMKj7gQu/UueVqk++W6M7nEBUu9T5R8IQVZ3tPqY9x9jB7BNxOv/uhVmyTQCuGp6bCbz3&#10;XDJNYg4pL+3e5GMyJzV9eFgkZj7JLpSHnTk6gQ8sgNbzB6BTSl5jmdaWT9E+BoIbImRJiPYB97C0&#10;ktWC9Wz3zmtXp5nVzzqBdY4c00HTMPqWWWSDTXcS8EYDC4QWBLrCs4kLSJGAQHZgO3zMj3ZYX+wA&#10;qXDVNCX7nBNoG8Nc+/nndQKT9wcaUMnAmUCABSeYOw0bJFwWbDOBATcPep4XRPTJkimOK3ooawIX&#10;8xZG4vMIJmK5hj3nCUO5peaMYwouYO0ZJ1BZ9bP6FDNFJ8sgZgvBgdOWUOakJTyRY3F7OmgjXfz0&#10;vekjPpWUXKap7YatQ+D9b0XndERKQt75pcGBP40UFE18nlGDWtG3lv52xydHc+2k0xWcmOX+Zfde&#10;h+VXzwR9FIDYFfm8fh67ExNTEyi8nyVGWOFn00EnQn6b9kY5MgLgBBphOdPACYwcrJp6nlP52fZk&#10;lJwFquQCon7780hjwFt1Ah8owtRDflxMUk3KoBK1KydysDbQYTbx4cYDjSHJog33GhID1sHa0xbG&#10;E1LbcyEsq03o8pw42jzAvfCTjT1RrI16w2wpy1OKhXroTJWIY8zpIvs2gYjy4QRm7KcaWhEjImv1&#10;c53J6xFGDhHSh+TEG1YOvo3DovzCtxfRP+RVTE7gdaMj70noUDaxYDicszTxSHMCRShPEdlB+u5s&#10;Anp2NI4zlhtbLVIaNoZ5s2Dk7gR6E+82w+Zco+4T7tMJrCRM+HuBNX/LjWHoBKqRgXtc33+xzWh8&#10;TzBbg+n701XONuRP4drrxO7t5gTaiLFfHxqrTNH3zW8pkYIZDA+oBwjwYTzSjAM1CJIBvPLZCSRh&#10;KwVuNOAHKckyRZqYR5DlgXRlK0Qf+UJlQ+P6s8IHTWxbdYuIVmBujsRzTuBVPS36CHzqoHg/HY4M&#10;EqQHuKgeGQ3FNLtQezQT2ERHSr/P+M+KgjWWTzqB6hsq0EjeSgNWIMG/Np7lWtMc7GNyOvt8EaG7&#10;yVsFCNpK8wt9+tvgBI7wFKtau/r9iZkfCg0wMMbSNoZp9CP68aPdU/9UJzDOKb1csvvi/vbKpwo3&#10;TZ9uYp7fPnYC6+AH5ZGxP6dIgaB2Pe13wbTBaFcLPukkBDj8QE/9t0T9+OaxE6hyHkO7kuWd4z5Z&#10;HpUwXbBhgYk7sT+20zwP3MaH1LllEix9oZp7yrgxJ9Au7HSe07uhkX/U5IRYCP78txIQLSqH3YCn&#10;S02Xul/2ub7d7fYlMKd0Ta4eJI4UU36/oloICtwzlaag0SS+tg1sdNjDTCCRhX6yk9i9U584Ospw&#10;acDXdhpZjvQ8zFiedtrb/+af+ZfD74Naw3KamAmMZsFx4L0HmEbJB4yxvxXjRr6xKGLM3eafterr&#10;VOPIHJa6smjxgHfdAX0Y5VlA2nrOOpnIY1WkZNe6wUJQWR7/gLkR0PRxcedCYL6uGc6OJPxliC3v&#10;gSL29uj2egA2yEqOm4/H+5gG6i2CVqu31VBSFKklRcARmUj1U44ZAXtygtNnkYcxVZTsoCCuWz2W&#10;9McK4TbU+ZBbP5UtY1Bp6wiXniN1BDmO738emjz/WrxljWuXXTKKu/E642g5G7timyLfl05y+Ckc&#10;ygOMnxc4BK1uU7KL9ar7TcvGztjBMoAf7k00hBOYcqno2P4LA8Wkhf3H7t9ena/83BecW5WCNSgy&#10;cGk+l68OfDXny7tsmIfow6KiOJYi/LrshtXQ+QIzHe7U+c6z2URoHe+EQZkCB63D8YONmHu1pbjF&#10;MFJwYaBEnwrUJlxP8dWQrgUiTKEit4z1apz8+Lja9pZ8cXKlDKErhQdNuFdcDJNQXfgPOOkxWUD8&#10;7fqwP0IVuPUEKPylAon7OPfs9ie9UoM4ibaapxgqobSg8gBZRQ6fgFurjT8H8AhT7V9m5KSocYG2&#10;IAPgACYBn1iwi5ix8VPIu2g0W1YyeIB3vlJkRktLV0KOQnsKPwbjBw6tUUixk0rPh0rwyarCYJ+d&#10;GVjksDHyyjxqnBK9fYjfeFkdC4kXTwwgyhe5xFmgVgC/G7sPgnTX/vjEJuRX9AYMV33JpvTDdDaq&#10;ExRk2J27fmJsMZwxHXQDjiKohH9WAsXRtviiXxGJGhDj8KpDtDuh3jkjurQZ5U0x7ewCH6zjsZXR&#10;n49rQ8mtwiID0D5EFcukjSSkYsP16dYYcIy3ytfasPok+xzpppzsCfICktKOWp1BTS59qX9Do6Ei&#10;tHZejbOIF3x3OjmUwnmyeNKa2w+sXOETfkI2LZWHz4LnCzh21xffS51uB5x/pYtSDMnPIWhOY0XQ&#10;5J0pR4aujXXOhEwYImkkgi7xE6qoJF4COlwhWpQlBKNrb5MivAXlA4AdXy//7t/+h/FiRaDbeXGE&#10;+886HFnp1d5+e/dDKkF1O5K2xvTVutetz4/pWhSzhacn/9ir6Zw6jL2R4AMyTceo+Jl9mzh8yuXF&#10;BjPAOm7S/UuRZ90S6XzkZ04yoj0/i1kY5zq66aGfFSl+NbGpD0/ndmLy8/ks7IZIzLjpxXJadmze&#10;hUKKqiOTxLwC0oP21jdermVsZgB9+eLZyLVtZJKuzTJxiaDprKUkzIOsy0SIdci3vALeQ+fYUL8J&#10;EypMHqdFbToPNLkfjMWxjIe8DzMbqYwP1GPBd/a8uADzxQgNuVJxjedloGM2MJYe/A2L8Cxg6Vuv&#10;+LcY6Xw+YU+DAZQsIRNXNLpoVbdj0WDklzqxwz4xPPrav7iwc49x5VrkGQP5+ocvVN0usHJC9+df&#10;xMbZnAnE9jD2BPgFBDguu/lHX5ZT525egMWHUIfOJ1QpWApu26yQca/k9PNViFIF9PLilvGxhCfc&#10;7At/LY0IFIvVovXr82l3R0X6Vl7Wgk5yo+mFJWNFduU6yVIlrKqplQbV8+e5tvAso3Ov2656Ap8F&#10;543e/2w/sBxgbSRTND81oIpJrR8csVDIXeYfzw3zDxFfRRO15r8htI7l6+3HWmsVuUWK2CV4J6oH&#10;QJtWJOzyRGlY9ZrMDKy1zalgY/CWKrDK6yZYOd/kzWBKH86N7xushEHw6tbBoD2IBThCUcMmAT+r&#10;Nyf8XtdUe/MuzzXTJ8WmidnhCqeLMq4+/hXOGDZlCZ0L2juPrGg49Z/Vkn07yQc7TLzi3eGblRoy&#10;PQgQMQ+whFVmWHAUSU5Mt1tjAKb6gFF+2rjF1rylWI5dsaCgI/467fq+nBN0uMgbnc9/VZRd4T/Z&#10;P/hQORefQ17lc2WoFd2Gu5ZI+CI7Ravd7gsa6tKO5SiUbmPOavVzP0gs973LY3I1p3CRlI6RdnjD&#10;I/EShV/bIvzGNfYz1vwHiWLg5fYyHffQcSnTKHOczuKaGEOfq35ZPRfxg9nXAnu+iK+28wDx7QO5&#10;h7RMEL9/Xqvtxnnwuf/uHxYSjCYy12Da1f9ubjc+ihnmf+J/9y+FP2nnJKejn1GHg57M51R9TKLk&#10;LouNPUiRVy1e8BXHdNgYBlgF4PGX8QsRcxv9FbtuhP6ALsIaYrW8QfUf8vxqevcA8bH3IeqO7leP&#10;J30onTxJeX4SCPzEX1JtY9pnOOdPK3NDmENpYtrNwhAbaOvFiSAAapWvAAsDKUlJQZeoi7RKNDXq&#10;dcXJ0wOClT1gDO8IUsBnkfIOKB+RPAwXAcoLhDdhJO9HcAoxbBOSvW70XSN8LAGtg4pyZGk7bfEu&#10;HeP36E+4SfwQwJ3wtaGJhTaZpka51LOMkvC5gEFO55bXl7uDUv7gK5sAVIyzKvP4MBkLxLLrS0Kt&#10;ud2Mp2FXGIcS1FYGIDtiqIaT2HYc6gzG/uUdPug8YF0Egz5u/HIhpO4EDniJsZykqE/O+1M6PS5f&#10;oMgxkvQTVgdvtuGcuoYFJom9MbuiQOlqc5IveHxeHVzhrw9x7Bnj6IG8EFXDHwQ8ZtxQJgwl0EFO&#10;2mA2PCcEwtxnarQAdmU9qJSzYNn1CrrKHXejkpRfr7IR14fA915O9W/yUGGuL9ZzWUaxFVC7ZWvM&#10;5/qpHX0iKP5WhYQMRtGsQ5f8O19TnnyI4g958CxwIzAI4yqrs/oyMNH/Iad2IQMZBQ/QxwibJMpk&#10;WtFV9VTDWh/uL/JBZnhUL3Dbyd249QoGoREScVOfaDPR/SQPQq8xNgujMaqYZkoziI/RibhY432m&#10;6TsXHeBdxQSeiumFcLFSvPdKAGm3JnzY7cTyEK0gBms42ZTaqNSATv9JS10eJr8cA87n4sSqETDB&#10;MBZtipFc6mwnEtVxtKt/DyOy1xunbOJHM5gWiICNB15f743N0PqKjHRefNmMc6OH5a79vkM5WgTT&#10;OowwQbgyXi81DQy9+Ig89fLv/e3/nlh29LzYfF/vRqGtlmLvvd+MmGr5ZO/7gDcjb3nbKpc3A0sY&#10;Jk/rOsf6vg6IbAR3kVzF7cLzOfxpU5wrg4VoWWdAWxmCRbPhD+nW5al/iBMIHsQD5kjkp7ihO0t/&#10;Au603bnnQ2hiWNvDtXkQymwC5PpAHLdxfYk1V2d5z66pYLBN+NmkH4DvPkBc9rNMqNAmPzLzBG8R&#10;2bJ/oVzjg8AmbOh9owhF6OTz7ls/LwIwGbLLqQTFOBP4kRHfEJQ7g0WtHigtSGPWi73FAK2A8oV2&#10;7LcIsPpXNReaCUKHVCtcZGS3MdTjmcBzl8i3yH0vmS7+fM0ELnEf/qXt++PTu5X9ZhUCob/F2YS2&#10;f/WPOCbiW+DXp00iHwXD15lA20hGiQplGqUpqFm4zQRiraBdBGzC3G1XBdGNDG67hj62VETQdSWU&#10;Upc6fxetkyydmtt59q7ajKAWWCrbk08Iz6vcvjKFwz9enPIc5Z2paZ1I/stjkfIYpNqT836Uh7UG&#10;fttQZDIBjkGxWmRLeQ9xGKZjLeK72yI/ncrb2lD4XwcSGxOKPcTEjQppn/gaADJkgmzq7DoTuGXQ&#10;1NEUHFH5BjJTtB+HUy5ELjdxqWY9hHNy0gkPUuMoUh2EsjixqTNRs+5bIPksv0j6a2HhPEdUIK5q&#10;CIBbVjxV/DGb9ID+QVK8dCZQ39iaQA5fddNvua+XQVtTkCKXeIdnyh+bCdw8QGL/PhM4wRwzgb7B&#10;l0t4t81i0+lxJhADRG3Q/pQYfEgg2NtpBnLC76kdsv5q18lM4Kz16JrMt7UKNzm9Sm76tMF2i3qU&#10;hQDC3o48iik7/zZdnbB8socbWy9cDyJLN1jiPBgAi2ZJcvhpM4EF56oxOmFT/IEYNrPooaE+hzNb&#10;zoq+bTBgkxCh63llYAV4l++jdAvIp3x4GEapvi1gTUdxfOAEBiTgBDL/6ByLD2cwtwto5Kb3t3/i&#10;f/8vYvyYO/f/QpPURWsJby7t7eWTk4+HfHDUAKFcsc0ThYGXk9Vlhm2rkkLzlO8TEVxL0ndfMaRa&#10;IYl62KUkhardBUTdB7Gn1iEpnzKF/MBqz/GekL/WcyUIfQgmbMUmyfWgtsfC7vbhQN4PZwLPfjYa&#10;nLqxcHoENRJ9EvCzOrkvC51Aiqrk83AK7Bxz3xvUIYi/UhscnN0EfD1mv9NJjmUQUve4ULSt5LEA&#10;MoFzB9kDzKYgxnSCt4FglSsFRpvogZrowfJ6px+N7OFT33skFgiFB+jM7j0Pkhe+2Ls2nHuj+FLn&#10;H2ICx/1RYvmTNU3BzE/vUghBSrMYXw7TK7HNQsPtp02TWsZtBrdCUiG4BeF2hMet/allTDic/MYr&#10;L95Glj7yrbyXgMJaQBUBoko/Eyg4sUS30lwDcLOfIRUzPrrNBcw+Dj+dVEkgK6Fa1nNz9gT+Sjwn&#10;IVHU72i99GEiQt3dGsiV7q2fU9Nsd+tnGvdrpKF6MjpAD9AnzPACRDEHTn+HbFSAoJXzEnr05os2&#10;D9bagXvCPAM3Ab5gBjtQ02/sqAZm9wShYiVsLH+JG8+UrnucnjJ01A1IeVX3xVuKhbkWUPKHl5YB&#10;fZYtE/FzZ7AMqa9mUzBswbJVjy37zQmwlF65+MatqIC73wRY8RfMv9FhksfxED14RlM3eviQXzYu&#10;WKVDWlRPPfLI6QW9ialgDodBSYDfPg+Bo7J3aZ6J1Hf+2vC4OKiqoQfo6ydk75Y2E0jNoP7AAZkt&#10;YlYosjbLaCzxeII0lmgX0bh5GapCKer4Rg2qBornsfxYXKjAIbNoR1pDp4DKtbFJjSq7ugWhgN3a&#10;JQeDesV7jxAZfMQlkD4g191hYGE3FpZQ9bG2ejaiCpu5+K6aR+JD2mlAYQiAdbMCrx8iqG3AcyJC&#10;Rp2MLWy4Ou+WQFyPEd0GG90jMTstTvbeAymJV/z3I5F6b6EA5cIE9b38+//Ff+//ldmYL4cLWaPN&#10;SBiN46wOGzaUiFTXqCGmyMukBINqafygM47hM2lg2Op02lqXVt0hyodoqOzOt1HGnobHV2Y5TowK&#10;xC8PMNCFLZvBbEUZPmrbjh4/tZ92r1sSa0ModtL6h9TfyBE/z5o/RdPXOs+a92K/fyaQUIqbu/Gq&#10;W+uyXZc9FfdiJUW3KYTt+XUm0IqpU2HRcPcAY4LIzxDAOsCfdvBC4iWnrB8wcdLHnTlpfDSS+PSa&#10;wKq+IXSin3BnnDYRKM37l19sjYdfWD+A1RQ+cSPbWmLRYEHYIr7e82g99zFLK+5uNOzTXIsgdZcw&#10;XROoM6Jot7DsAfKW9uYyGqfGwyPFlf35+eXtzZaAwu3HTKC9/OP7b+b++uagP3x5EVeH2lvM1UD5&#10;MAXUbuw5ag2d4P9imQ37BlEJeostY/xqM4Ea9dYo+5qS9ZFeZBcBoNIbTSjqs/WLDt7okJ9Mkf6z&#10;Zn1yJTZlQ97rja7H0zWBrfApmh40txtJy5pfc8j+8Tgz1qD34RCu49KHk3xOfqykuKY1LtXWyZPt&#10;lW3pzj6D5vHzV7HtOJVHuJ0gnQby6nQrkwyMcMYSpJPYppqnzIXMoMjmF3Ps6VIfSlVz5BZOdSYw&#10;nR4fAgrEBhqyaK112PIA0BdlXjAVHjZAfXYmcILzhJoaOY3O7N67HEmy0VuJKe+yZHNY/oMwrCew&#10;oEXd3XHC3TmPdLKJzwRKhif3SjV4AmiZcpLWs3VmwVlrkzAYiQHm4tqQQ/upa5sVDt8ZkayZQGix&#10;8bzcmgMUKGV91f/NWx7T+YZwUpPDC91CaVAlSX6WtVymS9r9MVNDOqdKK0nSZ0p1IOECJymtuGet&#10;gSfc/ISXYSYwQzAn/e+syf4TPvFEDsouhUikg9EybZjHaJeepNzwekRZbrq1bHJq25PL1F9QwbXR&#10;vLhm+6HqdFicDlUIuAEQF86pPi8eaZPSYxPL1w/u9iHsDb4zqGNV8GP9cunPtrY2bLb/4L/8H3R1&#10;aWiLviEHiYnMsMG6zlVr7QE6fLiIG1vKRiQ93gYRWdYsDqg4nMD14T4l0jDBhhhdbioKC2cvnSyn&#10;t0lhXRiqVaHTbF1fKReKDRfwFA8Q35oTuMuy7Fsb75WwdkANztX0Za6P3ySaln3ePri2MBHllIt/&#10;HhFR1S7jxqlkxew7k+DV5ATiFCutIaFn24dJOig2honO104AGYJKvOT5AX6UnE0NpcVv5U35JR1H&#10;v/JV1HKH5JAH0CLQIeLD7PixBQsWQw12EZy6G0I3JUE0hZGX6/gx3YdvOaiQcE40P8J88n1fAE9b&#10;mlw39vObBE1WyMvlfwd+9a0f5Aj420QGCkS7K4MITmD2yoWLl/H/1sGAgU1J46mt/AnJVH6vywm0&#10;FqhobYMrV0V+TqD7+nYTUm4hujmBnL1Bb1G8Qd6fI63Ux/KBE8gR4ebdZ2s0w6dn+wQWwr0Ea+wb&#10;LJH2mqSSHoYCOETilkZ4K9A+aWIT9U9lFD5B34sm/1xOYJP/7AyXObBRUFQ7jPjKs3+iSDypQp+o&#10;6ZzTetcPyglsnbH+1xMylEP168sX6mvOliep3tF6N2JefWt1IZWBzB6P0eGsOzttVKiC7OoEtgJ0&#10;Bvg8ojm2VVxdWzooSMyZajmBDpnhkGVzWlLwVs4/alXevho2XmbI8vgQOI1lNsNgfbz5gech2tnP&#10;kGgp1qLTS2aWHjTbhk20Lf7v9K/6VwChhXVVBz1Al6jgMmiRdY1OYKBJVRjVwXQu7t1o5sYwTAd9&#10;7ARWoG91scgg0doE6b3VGdP4/ASv58XWpY4lIoyAKpzwuk/chV6TOsPP0vZTTQPpG+gznJHNLr/L&#10;WvzACXxA5I0puMwhPtlaZCWqpJgVj/3Yor+O+qLPsgTkmME2XgxnwoCv3Fk25IIHjUD/9nACiwZW&#10;AAhOoGJTe3u2rsHcPMPwsZQY3sIJhCCy/+aiG2Rg/Y5rjfT97Z/8Z/8PNJKgKpRgNmEU5dAcycsf&#10;+Vbr28UyrFmp3+qIinJX1hhWmPuRknIScRvgXUjJh1qHdjiT+PbqAvGbkbo+qZICn2QnJTWC4uoB&#10;5ugWmlZEYQgYrf5dR3qj8sEbGCljE0YfwvN3ENjwyei1PCivgqyKJTRParmKAGQRnMOM7L4kaW6P&#10;7prqFvEF19v/3QMMSkqGjKxBJyJwZ/yTaZM3keSVTzx7SCjImvOD7OFUUUmdAz7RvVPEyH5vCLVB&#10;4CW08V9zDuMR/nLRBtYox5itLUTsfI5ORITncNwkbxTpShF9k40fMvqOnvjRC1Uz5/e8a2EkFJ0c&#10;90U0gHzIq1wTCGiwKtkMxoflHWc+XWW81E7S/uLdtlPEduN4isw6/y6Ud367SJvjUjagfqZMZoQe&#10;eaWilhKQEaTrLODvjgSTk+b3J3c+0qg/ev9RPR3FH5Zf+BIazsMzjnjNpzrgFFjIWqCPO4yreYAY&#10;Hktee37KGciNJ6/WjfNniqey1TZTWUp7blStZZU1GrHlvY/BcwCdYiwmEpxiW4cnL+U2404iARvo&#10;X8kYTODc5XPMpAmpqJ1Ep6Jg8Wiww8A2fhdjtQSQ9ioDsORpILaoVDWwfBUDDrsJw8DPyBHYgYCf&#10;mpFBaenybZecD8zNDzF+LTBxjY6kZGZI2UGdUgJjrBljDzpPcb0LUmzsp9elJ/E6ZezR+/acVqlr&#10;BJ272FLMkg5RbdaQNyfGE8OKLskIvc+ArcTZRLp/HfrrDjiIDfSHe4zxCYe/tgkY+H/CPoqfZOPc&#10;xdk/+dhjL6GI0N2MkbkKS70ZbySnfR8We0fY4SbtmDJOouk1EpBGMMf6Th0ewqENM3W3zvpsLEgm&#10;3SBA1HttkE3eALsEiYb+JaVEmL1K3uh2QMva3+EskEMNeLJKtbswrBrjtjsoehZ2430yBnZmfL8g&#10;8slkUlCw//ngo4uUXZ91AXP4QVhx//r2T/1z/1KBgLWtvhYFRquiLBMhqK/SKYlRlFw7s+9WYJ5v&#10;k+aivcPxbusIHLA3mZzNKsU4mQrB7X3bjBu+0vNGlHiMOoQI1kix4gsKAzfJfEO4ZUOGMMAeAEuK&#10;QcW4mlxocGZXT/FRzPm5mcAJnhtMBNd/Pm03aK1DCRU61hrUJQMao+402YBJ3uPnGzDLP4GIAblS&#10;lsEBU9GWk0JORuGrhNkFL4LGlj+PVRD2b8PKQusQ6YHLgWIbzIcI4mQEqHVw5YtOUXGkXtB2LjjO&#10;wB0EMkYazqippWVGwFEq+xJ9dsF0YGSWId0JTHbQgUlthCe9BZhxAHSBbqXDpUKJSvEW3YuzAf3K&#10;PsMwdCd2TRlgHBCSjguQSkA2Il4Bli954lS6F+F+oO8lXsnfTiKcnVA2CLUTB1rVxbtaWaneHWRM&#10;jGF3ob2funuHMrPcT/Sw4eiGRLS6OjlgGWU+pAEW0PXbqduo7Z9o7tqfSDG9/IWztGZTl44fGiIz&#10;KizPoQ2Q/vjxVlWSTdBbEmv/D883Uw/QCpmzF6vAaBZk1P0tliEUOjKzPRrdNVVyxgr7tK4bu1yd&#10;QJ7ruDQ3tPjgXE3bg+5GjNhJ2Q8+KQHgG0HREPLxVYdXuuBm6L/F1nyxpjc4E33MeZUTT3ACwfiU&#10;wykHovSTCnEq9oCEplfX5+nzizkoNABbXmRKob0AF7I3QG9y78N2N81deaQHnXipdeRJRkbT0Ikm&#10;VIAsompcvMNN6GHQg1M66KedwH1tG/3AmCZIsaY8ORnfA/tuIFQqwou0NIixiOXgFfgrtZ7YoeDl&#10;JaakBe1DVkk/0+2YRsYK5NUDCA9lgZNZ8KSReo5l0xFLL7QKCdswv+gGZHoDR+hdqbx3lWGKmql7&#10;eN7EJkG0fyVYlfMJAYfq+Yj5ewdKtgv9t2DW9l0nFL7MEHn+TrNzy5Bt7SMc1P8WWqolSwf9h43E&#10;r3hl9SovCigxj3eYBTYdTALVQ0JyldHhwv0o+fFQyK70sIn5r5igEM/B6uyB4FRHgXRNXDAZ8VbT&#10;MLjZgz1/izRXszKQT5upzHv4U4emekUQ7bnFJwT8yZ6+wq6SOgltPOE0t1aOUaAA8V4/L0a51zOe&#10;qzMxw5Sb7mDRoeF+FuLdOa+B3Os/x4sBXvvvrwqetj9IHAdY2Xd+BuAvP95t0g+4tl2irKc/3n75&#10;SlBvU/A/vhtDum9Q8MDiOmy9nQJo038pEA/E3dM14eVgLLXTLMMR2QSnj6zYtPYGu9caV1p3Xdr+&#10;+GnnzNjft1pbsm2H+/OXP1q6bI0gpHNecZ7P5bI0KrML7TQqbgpqJ0QZoL5KWXWMfXOVWGSYaIpc&#10;DDcNbkEWh8DAp7YmMybNfGGzF8ns062HuT4win15c8pPHV/uIZkRSLGEUPs3pZYl/EL+NpFlScFC&#10;RfhKixG/+NA2LW6VFFoTKicjX+FcXzFDr+aukWZ/XKdk1iIUAqSxtlZzqpDVrqDx7gFqu3qvM42a&#10;QlZ5KN7gqjyE1TkEFZ6MwEaxd5yedH6iaa4TTPS5trv1Z8uHFIo+1uylvqjz61QVeFo1nLWIJdll&#10;6QPKuSf03n5+h5mKTVzwlY01lvDwWrICeCHRQjvEh542eZPDyddKEg7JqpvBF2DNWJsltbfTromN&#10;rxeO1gYBJt8Wj0znucHQcHaLQfiIoodfp5nGZYSlDEl2lufK4HpuJ4XA2Xk+YZA3c0PKVnuRcwt3&#10;ers4XRs973x0Ng2EnPruZFV94rL/FrvRc6EvPFv7iHLCsJ03y+6Z5F8eoAn2EGfWAYLF5lKveZ5O&#10;CWVwg7DXkNUmHNJ3Ifzd4AXBV6Tn1RSdk+miX/Ba7D4dytTpFxmAtk7w5x9+sXMvKwJjj0U2nczi&#10;FftUHaJKueDN+dcWJ3DZkS9USFxZS4CzUhruU0qIisnndtTtYSRHPb5IAh+G3l9s2Agg2XNbA7aK&#10;HMcPZ99q992tq95zsQNbx64kquywpbkeK9kUDicNc4+AgDb2b/cLLMPr/PBCzFVIbQlL6EElrAEf&#10;YrfwuhKR/lPk7c5Qw0zgEPTXNa4bnwqTaq++vNuKudyaIVgmab7Enq8kiCUh6J+B/w9XgYDuREwm&#10;S46TSNQZvLnWmLS4B1PxSQYFg8u2vyOs0iohZLUPDUNTZ8BmJ1GCaJoQvJbUhqjkyLqtZv1J8ljV&#10;7mtAr6zyYCDPAxwzG3ph58PrhWo5NP05EI3y2iOu++xYTow86MCHlZ/i4IGMIEJBMKycuMNDo9v1&#10;ttbyOS3VOi++PW+u1NugrQTZoNzGe9LqlRQf0BiNQipL6ku01QBoP8PM8svUm0lE/D0gS6+kXtMI&#10;UNvs6r5zaOfcaWPYa9OsU3t2hYMivQ1ZyyviNC+oIfQqpq5ic5KlxYPhDh9/Ic0vf/FVjxdM/X8G&#10;gEr8CuGTodrbiVvP543FPuTlqUv6ISKciB9nCBmKZpfzH+qvx/T8fFenUV+wz8QnMkvcXJH1gMwm&#10;EdGE2IeS5Ek5TJbR3Y9OlfoAng0Uj2GLpPvz7xwOnkToLQ5zRY5G/X3UShdoOCye16RWruh+IH7/&#10;FEL6y/j2gYQ8m4tzk+6xPxKPeoAnjuhSqaI8+3CqORUFTUV+/HNfhtoq1+gVuje1rgxCGrbYqf2Z&#10;C2GngfvKAL/xXBBN69BRP+DKZ3ChygtrURokJ0KdoHRKm08piwciWls8+3lS12P584wA31Q2tz7m&#10;fsjjREMivcle9L+7LREroH45+1z2EQ2lvHmgx0/V0AarP9NC8K2/4o83XuiSPvKc0IiIiM0EAgQc&#10;1YekgAJCuPcZm5gTEwcakD3cXD7hTCCVDW4Q6JUllRkgGWeQyk5tA9l+Sihg3gghY+0dIHrunEhG&#10;XzZV04D++KNdgBx1h0kdIBpnArUnahyQiPUhF8JSfDSpgcLoRrzqEUqUPzcaeUxe8wztmvHYa5hy&#10;+nuEojo8+iFaLUHBmcADjzl8F984KRkyu2YCfScYC/Klw2fHwnl6Fff/MOCkMWRTPLeZQNt9cvVH&#10;NoMhr1Er4Al3iz3AW3ArLexNRyGdN8P8AHp4RZBFyi0qiplAFLDJQK+hWBLNJJBjJpD16IzNkeia&#10;pcxjtGK+TQ7kwy/ekD38goi7dMqjtrEltLGJ35jirGlATFe2KxG3w3D1DXMVcaqeE3NOLW6iZoVO&#10;jbuiQCaHiOhTYUUf3weS6XVLtSX0ql0yMmiDznbT+tiV7lTVGtFP9RP0cLUMDsyuYbY9QnU4V3og&#10;rvFWuGPjx8Y1FBqsE+O9PI9RnE1nyWpUNu1ccfG5b1mfVYIZvygp/d8OQNsaf7zr6QGE9S1HgZt9&#10;I6tHM4FZZ01Q4CfJe+3RV7sxtXn+1qWvLzZH5Rdn2r02m5H4YXqnncAWkm1LZ1q+8bwR14KtNq0o&#10;bDtvNzR5f+Yg0UkJ64lJDswa+YDqfvA6TP06m9hGvjll5AToqJn1Pjd/8hYZyztoE33ABlcYi3Kr&#10;ErMOU2cCl4aN769E9SqbshACyu+NlSaQXpnrAZAxE5g0LHNQKvb1c+rxTaH7GTkX+8Q+dBnOCerw&#10;3ZUeYhSk0pxDk6Z9t9LGICFLU2Yq47QxUhW2mUDzzYILgHGfRakpdw8feX+s8lA8McB320gJGgQs&#10;dm653GFb+2a73vO+uqaw/36zo2ZByWUB+hZflim28+OJ1kU8a7JmaxO4cz8TGarYEa1WCZ7MmOQ3&#10;zARiJw69ige7h5l4qZnAxzzOt5ottRPD3Q6c6DmsnaU6bTKwKVbtDwByvSj3minSIIDaolGVAOLI&#10;DJlQnxV9H/JvqxC70HODUA+AbiOFGuZMYNotF1AQ71XYNob5F89yj/vX3jo1Ij+9VmLgJw7XyknA&#10;eJU/dyCu2kJArb9YYHNOjZZ40Vej6NOubt0WBYBbvpVi2zw7UcI1hP6Z5sf7fRBreIC4iQDaxRKa&#10;ODaeD9OzJcH5LQSWyyxZToafmgDdkqFTNOwfom5WCCDkv0P/J6BzYwatLapKOBzPB649LMhCzSMn&#10;8CRdW0vDru40wDGW9RkBFexoHWIrElhcW4SqgA6L/0NM+Dyh30VKI8g/geufW4ZpSs+2LVrk+CvX&#10;VFDlPq60JSoZBvsTp6iKNgFW3kzo8t2lIirl3lIta8wvwQLqCfxcvuJi7Ggl1ghdruyAc35kqQXC&#10;4yHE00InSsa/YcDhPWG44319J+DpeEw3AKpxOSSOo6xNQmWVxkbskCPWqJT+b0fmOJcl7yUVsWmC&#10;Ee+F3XLrgZKWSgYomEKyMUgxI8vzfQHVpHklBd1JfeDVxizZieCGIgd32Btp6KBQtAFQpcfQ8kXg&#10;br7cRi9KO6stpjoocbXdxTZISldOKXGhgWFcWzxDma2TOb9fMNr8mqDVrGCXHxwRIWk3FrxIJxB0&#10;Ff8WT2RCdDTpLBUlFsMoRq5rR6+UkAxSNWbVuxhX/D42gxpVb4Th46AkSEEybeBR8HehLCAOiy0A&#10;h7poHziUwgFI57lA7iuc9znDYD/fztdHWrbgh7Yd3V6CO3sSnTspzZsdVdtWfqLSkacevmDeYKK1&#10;/ECAi38EoLswuRQN0jqGE8R1b2ffwcwrFD9wucphu6K6xDqqpJ202WaHoXa0jarEvKjKY9WDW2i5&#10;atzNYhOUaD44MQBciicmA0pNhIJS7lsytzpgQShXhFDlYdy6P+aNYNZiEY6/8f8Pwe49biKfXba9&#10;SMYOUGOxLtTojdCS/Lb1wiXMRWxnZwlX3bx8J/7lkE+EpuVJAOQm5VZAX6+pToiyiPEEzuLLpMZW&#10;RUInEiN3Z4TSkBITiu16pZMpdE6bPITJsOhZ7JNpLPo8dj65/NU5qL0VK56zDtXz7lpkeif7MfFp&#10;ZWYG5h1mmAkshkjEsK9XMYSHyykaJBrWDDjU6spqK+y3QcQrCZ6q2uju69yLbrE65cS3wMB9LBIN&#10;4PljqikVJtpPNyvfZMH9NhPo0A/EINAVfOpy88781v9TwYTZ+sFMIKCqsOITVAgnsHTittkJENdw&#10;V8J6W1O0ig1be08qap6hnZjuDh/mputIAxf38hPK3jzCl5f2GagDhcJxtRizF7Ckfj8mzlcGxp4d&#10;nhvuUbcfb4g951WjsTQA3xYSCjIuq9k+0ZlAnS0x3xBuueLCfnLdrDKXtyVOCEZO9PEGc2sYzklU&#10;6NVr7OlpM4Fu6Mi6C5u7ywICJeuwregj3JQEbKkgn+sNJ/TW0HLJ31pb6N0o2etCLWCVWLBZxJTw&#10;nU6awEF5Ns0aGMdNJIiqyKBpPMFMYF5RFLVRnjgMBc5GHQvpJ++Uz2lfwLXWmcANWbV0RBkQoziJ&#10;walR5ENxKA0erzi/rXjghPcrshoMpzLaPfAdIb9uoiPn80k+a0lgEU9sgmdv7lIn+2mfgFri83zs&#10;9ciCvSagNAA8y6477ekAp5lA4r0Bk21RV4CLzYldmcxrHiynqsjO/PyLndUQVIs5fxCbp0tuTsum&#10;F654eSw/FcJtIFzMuXZmUjb8aA6wwbyRK3762Tsl31T+X+kzQvVeHqCwCZhGhElX8lzT87gaGZWT&#10;xX4UPHemu3bBH3JNZl8TONhFr5Y5MjuBYzN/8otwVPw6DKQkw94rw7d7GP424Obkt/Hbwy4Reik/&#10;U+OYFro4xpi10yutl5ut2Epi0R/1r2s3lLCZc6t1qa78FZFdkA1O4ouZwFdbIe8DBoicwos7W6bY&#10;YpBCfCjTJCHXsD++2PL40ObxMHoXMv9+xAVnjDtHHOAFgnKXY4xa1i7GlODFxJrsz3auHVtnJlHr&#10;z3m+YuJoEALbeZsxlip/P4rmsd2Ib2194Ornvhia0PJDE+RieZ7TC2pZ5UVwqaI3g0B+LsC2Nc8f&#10;q91hLStTEg48f/Ag89WqRzvvqG08TCZ59Xuyz1/7L/475xdxKk51jgITyq/lkw1L6Kjd4yl2h8KI&#10;gk4cS2WWvfXj5/con1/RpbpSPElt8araguvpEjp6Zg5EgCLhVF10AoOul9KNiZb0AONxdlgPudaa&#10;f58TSExpV3FPL4IzgcSC6jPFxQ5t2V1NyX8w+idS/dAJPBD3sROohPFZI6ZtDMPWuQtcOA/hOftG&#10;e441WzMdy4+dNHw60MnPnEKnTy6TK+SbaLs7gZipQM9VQGO1JkxkxQXvN0nko8161ANUfwOIoB84&#10;4cXHFe/gBPKanMDtnB8pv89rTq2t55a3FczgTxIgWLjFJdZhbWBnnZYOOvG4Pkc/HaSVzxwq3NtY&#10;7I6D46FENQRZJ8UTU6iK9roBzbskVxuwuKDl0EY6EK+ltOLMQ+VElDGlpWyYBCMU0umkzr30kmXV&#10;gv2zwpKuj/XTBNsTo1Vy8ekGLhmuPr/Kt6DUxEKO9E92AhmzV4BgFDrG/6WcwERKESOB2OCvomBx&#10;isgQcwKtjqDz8JSiQmQtMPEMirIwqOeJLecqOO9icz+gB77STX1oHOPth8ZQI3LSKmQkPo8kOqaG&#10;XizaaAj84u4ExpthYtHFSodBcasqrv7SlY3sv1VoTiCZlIO6Ag1DaE5gcuveqJKiBRVPUD/PjCd7&#10;PvkEE3WKLIjEbXZ645pypsz9S4kdPuFgIFGnWOGEG2YC69g3i2aWAkK4Xw6nePFNxXQgqAEO5OMB&#10;Tk4gPizn8JWnOmFTlajTtz6L0VjCpt3encAxjfyH4zFGDZcy14e8/3yzDO1vCB3HVaGN+8ZdEWy+&#10;XBh2wmG3zwtSrtR8ONCwt5mtQPAUNF9OggJ5Wk7SnEBlDfS+YepDJ/Cg+Xs/bbDuo9fFY4T13D+2&#10;bqV8DcrtUvrke0/mQvqeKE3CnI1SKFlJHZcOfGLhk7+y9eG86GvnnYrMTtjOP80Y+hfJ+NBvp/6c&#10;cvgFTqAT8j65xCe8cfgekQZ7qEuf9Cvc4xOd5Xi3iP9B3yycgongrz334ot1XuRJcxz/KTUuMlec&#10;5OlQeI63fc6ZGX9+xbBbOdRkKxe81fNZJ9BON2tQYoUpa2Ixu4Op0kEbOgj2xsCl85x5VP+lXTLM&#10;BF6JNR4+EjoXXBxRQNR8RoLr20FoFht3OB+7myZNVmQUM1LuA35J3wxOoMEylBDAYtuF5u6mPP3W&#10;n0OF3NYE5kHqgRs6HoERb2tyAgHzdcK4U2EIqWI9f1tsHyIv8RCtrGDNiZ3vh7AAYr+W1QieSDlQ&#10;1aatKdVNEXpXN5L/wy/gBKa6Uj8QhUvswAkMobxGpKNQtOr9d/fSouexnamD2+Oj3hI/191BXZLW&#10;TKw3t4u1rNk23S9ySps78KL9ycFKb9MhDCewEaH9/B58oSBCGe0A7nFRPogsRGw5hdc2KJNiwRZL&#10;b+1tnfRwcmIqv51fWMzmhnVcS/iIe68F2kzggl5ti7J2m9xnAs9WbkIjsRuvFODvusktRt1I+sTO&#10;opPBwNUOfGom0EctkWCVXAwfJGSwxKioETSAruLmdAKTIoP6Y0cU0icoJPmONSR+dz4lQU4ztznD&#10;X5A55wMVno1HTv49RQQqRt8zTT0E0yRnOKOCaHLIQ1SxgYvQQ4vqB8ZcUG4bSR4E8P25r7HcwnMn&#10;7+iQacPrIiiriGtWG72VE7vVelL4tdE/6WGsRbRLceQ/B3nL4B2mxbBs2y9ZiqTd9lBoESD8QOdM&#10;A2l4aZGwHosRLNEpWkSwOD8JHUE/cPXwCdsDeu2cCbRWQqHUwsKYFLQHttezB028D+71eZDPy9kA&#10;lxMYGiQH05yrJQ/pNvg4K6RrM4HfX4yE7Epwu5XocQq1izhAvxm8XPugYQqElISdpOCdzCME2/QO&#10;Jz8+cKLBfavQ5LSoE3h27GR8OkuOfTEM2mQPSXqaPAAV+Z4scQUtrdO8+Dne2vXmR8hcYlJYmanr&#10;6EB7uiNx469szjhcghE/4hxolNxv7jNvEzxn53z1QvkrQn2dzq3yzzuBgusIovVgAEF5jLDTCgsQ&#10;N4RLe6KQBRE39YYnprytN/ize/7xE7uB9Wyn008a64p+DqpRKnty/Wp6qGSnQ1OCKGLdueujmFYj&#10;wWd+KjxvdJl1KAyfv7ePHxR+pnuPyyj8H5RsY0waOP5zggJPTvF0pc/zYboWx0wyJ7WcIMfEch/Q&#10;hXTN/Yjk0cufrO1U5le0eicZBkwnaoPcOVi+NiVtWnBP7NxlYjEmPtE+ghmfwReaaA2BlbTpNooH&#10;bPshmSlMHhc+ORRP+C8FBZxw7BDoS2PiX/0zGaVSRcVmY8MGNBV9eBXpwesvYgRxzsZty9C0nHa2&#10;RIJxu55Bloqyk3KuNUwE9oDwTuS2wm0PiQ8xnhAO5y8m7GNy2xCSa0ccG00yP+7eky2Co58vfNLV&#10;qYm0Y5/qJCtPioo4U+tbE4ks0Ep+2K5mjyvNnJh9DJ+HeOm26pW/lIVlsMjBCdswbvCXOfdRbrKE&#10;r2NvTZ8Yvw7zUxz3PBX9+Uo6VDDBpn8GO/zFISV5r9GKNjWksq7JvWbvCrIWZWYaM6Wu0Cxqu453&#10;IoYPn+9y4OIb7LtrXAr4RF78WUn3hOs+dKQ5mrFLqNGd5xG5nmSLiDUke9asYJNL4KBTfZyc1dSK&#10;gulaw4eQaV9d+/AM7V2xZg9PdpgY5BnGYZIvQao+Ah0HxMFDq+aa/bHRguADsUlljUZxWbu20get&#10;bzdGCre/CYba/+s9K0dDbg+sHUE9h3n/udsET/xag/prf/u/7ZpDUnYntYFPFEbnUGmutmLg8wZf&#10;e4LzQE6UINlDaRRlGIHTjUO1G4eqW9PE26tKBF/cGxBsETt+4hHxDMYH7Tm1B8iaOKnq2ng58GEC&#10;bI3gKhDxuZL4axwKDPhwBsme+CkRcfxdjCVzAuzey5QzEF2HP2Ln52QajGa/sZOEPyZPHP6Z3PFI&#10;UCicP5uO1YYvBHOPuNh0eROdhBXho31lHIEIAqx8yWcuAwvXpegPkZtT5OG8oKwEuSaBo69vv4KO&#10;gl3dpo8yVtrxAiaNAwlzK0rbNc7rMc72FYk+pxuh1Ncf7z4Dg0th8iPSC725EGdWG+bBNL2EqkI/&#10;tIhnkGsw0csvvyKjBdMO0pBFmJg+aj3hOWaIqHkFu76eInl+vg3SaIPqVmbRkCuPeuBd52xqze/B&#10;1kfrAVof+x+/ZBTZn0RYtPLl1qwaUi5x/Xz/zWH1YqdCuaEYCAVPEczbzZQeQ0ZoqLmuIbG2PJmj&#10;LuULrA0gebOfcszYhndLNHIqleUrCXk7IS8u0AnvLSJL7LNdJ+yffg7qfczylB2bSoJImI281nwG&#10;PB3g1atWFUbKsQdJZn/cEy6q1gInAAkujNpp5pDD5zD1yTRjwzKPoUSs4pTIJAaBK87L9VEU/kFo&#10;35geXFPlUez9DzXBhaqY1gEzSCFWcjiod8/BC4xsyOUoCB6P1ASlwAmfhnl9Hhx08Tl1mCfBkDgV&#10;j85+bkNnbVhNZdcrzmWNtWQ4mQY+hp4DCepCbb8FfDWrMLg9IBFX8EafBzvJ2zI/rAs4KXQfwoI/&#10;K0S1Wkx47b72CbGwFUmsr6G/FNqPCU/bPUsqqJ9h8xNZr8oY0jE7r7IVThjGUwd5jBBbZdpAf2zn&#10;aq5PTX9ZWNIxnPMbphnjw2ljvPq0UdE806LdXMK9ljloyoDn8qQRJ3vsoSFLDzqBY0+WJqrFeFys&#10;9f3b+/fvtojJPcPYT85BYZAJdstd8G3kWFqCtc06qMTsIJyVYilCHfLVS+dNIUnsWq8XajjIm/C9&#10;0y2HjA81HwpfdjITBabxXxs4u/0cZS7+3bq97RaeWVohK37TwZ782OiHfZCSgM/KCICFMPGUQrIT&#10;J0zlwI3dhcHhisCDyLG3iEIA30521IQvkFZDsT2k/G9v1+bwRSRv/8Q/8y90+sA0/TEBwmKn1HNa&#10;LlEoTVKjb5peKUb7ZzhtEjnrTAwEFHPLnMoBAvGt/SQAZ8/uwx+ovf7WQDe41EYRfF00uszNk6oq&#10;5GMN4E+UfEPI8bOE5gcWmHJ46xte1bWtNeLQ3KWpaAigQLQGaPKnYdsYyCVUEdOWORPGtra+6PSh&#10;F9s675WoYHoo4K7wI21wX8YdCNabnibKTxqXXkXPqn8JZXC+57DYTewyaqX83/aXPbGEklAhMTNj&#10;sHdOjyfml9gnkH1Orv59GD0+yVRbO+RUmx9Agl1HM11mZH60KrZyLhmHg5SNLR5cD5GPB1skEC9j&#10;T9jHk2V4JY/ZfzyVJqDRDCS4Abe/XFMX7zxFp3j2qGAJmCBXp1CnyeTeKo7zUrMhr+5HdMUDGeiY&#10;gxfEnXAAb3L4lukJDzAucAjUzNCjgU19QDtrJMwFI0rJzVhZ30p5dtIRO3THHrulyxFVVnNtHtkx&#10;nstHQQ96fRiFEokR/Zngk7PEEC+J36CfBIi4LuwDSY5Cab8pOtm9xE0QSersIp0UYkDORpI6egWF&#10;mngdRDdJdIAxaXGDj0I6OF2BDZrDolWE6PzGgxeekYbUcUBji2dL1quiw9hhs/mKhpqTxjpXXA+b&#10;986KfiOW0+Wr1w0g3OWxAa+ZR61y9CTLJDe6GRNWnQiicunWcKpjKRMAWYjstCggaVMBniht/UdO&#10;+o3aN7tISZFsmyyQvHYXHKl5CfmCVwr9XaRIz2+0OKCgFX2Gqi+1h5rCn7JSCKaZv9YOAhj+Wrxw&#10;NBGVhOlIfHmZj5zAXs8sn6XkKlSWz5IwUMrUFyq1wKj3q6qkxEvtFro+2dfT2xDecJsLKFbv0csd&#10;9Se+BhsJNMZ/0TcVCGhsr7YLw0FXOx4e5asJqEeosNtV0ZYBVL09hzDRN3S0jrrgkzm7bkqFNHUQ&#10;ey3Mw82vCqEboTS5N/F7tXv/lsBHsWs/fbKh7HAX7/XnhB4fyF/kKw+4+RDg7ED2uSqC2JJ6vWDs&#10;gVjX/+0/+weE/ilYFVJXB9oKcIGm1Kpid3DtDvUzzQTSw2x44poBfy6eeiOmyXZZklFmAssXD94f&#10;46MWCYPl4P/GXqAxFzREvLQ/BFF8vAhrdWa3LK+dVzjHh/dICYiPy5+gStFQpmTs57MhQuYSWSYT&#10;ON2hWECvELk8Lx3LRlrDOW8NPvzZxi7EeY9U1QZCW4/IGBqn0F5pbwGrL7H2EqDAjgtF+WvNm/LC&#10;Lk2WAFod9vrwPBjZdV6sgIvtyDkZ+GtMD/pMoO9M89NXFYQxcm74ge75DEOF/+1DTsWo9D9nsZxh&#10;BUIerKyZKHSQw8kxqtwPvH8XulVYT7npsWQyEkTjMI1cwGCPhpnAtpEMvVzMCroHGF3C9LX1FpFm&#10;73x4RwGKkD86wy+TLZi7jyvDhzUfOCzcH4wM8m8n1JLWjRFiwrgTp/8uvlC+jpEusT8JMXcbmPci&#10;5xAm9QYNf/ctCpKGSdhpefUeBfsHnNkiyXjsQ02hksBr4P3cUQyQTSTWxNb51Eygymodh7HRMSxo&#10;vE2NEjv7hEen/4ZE9PmsXyGm3r6TpifyrC+4ZBF8hHhzVJuQ/ypGMNsK8u4zUYlN6Y32DMEXviQe&#10;p5nA66DuFIsOZ7c7NKbdFCkzG2mBHtyArkljzEz+qDXYmAx0jogyXy03ezeCKZ+v2PFMjJiSSp4q&#10;9JAOG0Ixb8NdDIQdOj0D6fz8YJBhBqkApq67IWvSp5/FC3m8de+ZerYyRbUNPl+GmaW9/trGr3z4&#10;s3XM+IUKs5UKMIdA4cNMVIZNk6QncbQIfmP3PhPouQbLcPdJSLPfSFc65CHBa9sOQkOxzqgxne3w&#10;D+MQ5OTHCcd6fv834i+gsUG9jAnMJ0eD7FMeClei500ccmi5e+mFLO49ckwVJ+YQylBsXcJPZMOe&#10;HiBYprHwA+IUBsxSRD35usrAWsvMqSs/7t+uZk9ygjQCEz0zE9jkQJNyui1NzgTKBm/sh381+BF9&#10;iuMAWQNUI6zWH/365d/7T/8b0JAgcsk1VUI3MHVzQVG715n1k1hPupmcwA1A0vcyksIBKz/QyW7a&#10;benQiFnZzQl8QJSbqFqQ9lPFH34VjCHUDyNSIZzMM0eAFGisik5ga91rFieQnUtdW/wMirR/uRsk&#10;OAlQXWHjdPziXb7ddhPdqOo2BLWEml65CpFGb0JaU3rGWrB7VsgRtX4qRtDE1y+phBpT/agsGBEN&#10;8KuXd712gHEoA7mhWpaCMebKXXBNFZiBXrv5WLtGEL5o3qD+w178sH8c1ErPChN3h4qklwcY7S6W&#10;kaMgGswXPciMytWBdBAx2cwPUy5ZvCsLS9660j+I6EwHHdN4BmPdjGNHcB474Rkv8AMt25T2aMa3&#10;kBZ7cwIdX9FNktMD4YjhTOmgZuyeIvHCg/VIE1k3IhSnEdSIvo1pqOWkYVvjTPh2DGVaODgXTdgN&#10;Ets0lJA8XOjTUTSaf0YiLQnGVA7EOnCWcVyOt1v0mohAQ7/DCVRUViULukrzZ7ov3jYnkBUCLI1r&#10;Gn6VhjPCU1BVecuvdNMa8q8DR3avtaMySAMAXWIh/nP2h8ZcJgI0CSCjyPFWEAcs6bRxGHNKQq3F&#10;he4Gi+rbtEw6N305pIRtyRHUktU5cWICsPircZkFm05a8jKV1t4ECxHhggiBzl1RtwH6TpHFL5lg&#10;n33OzxqP8PPWT6bNH3BaD9TBYDjgQfnpVRuCsv9jAn7QFjNrWg262/m1chLtVedKi6nH3Vuoc88f&#10;jV28mQ8Fr3PKR06grHJ3J9CXX+wzTkWRQ3AQ/EhVUs1ZUA4C1rsA/oq8z3dbP4Ol5u4EhkOIYoOc&#10;uWvTW3gu5UMZXaqWI+T6sRzbwf6UE8htkCZcGG2fHiAEi8q330Ht+IT5qIwaOHjfLS0l8dU6pu72&#10;8Qr4Sr1ZZLCeIDA0ScVTU2z1RzqTOoGZ0C4BdwLhAWHrbu0KNMCzgRFS9Hotk74KdCcwGHhtYbwk&#10;fjXDXhKRrd/8hGuuWiVag/ZSnUCVs6fEx1diHJcfGOrNJlEajIqZO1TYShtLdniXIqhkg3iBOeuZ&#10;QjqNw6Ixe6ZO4Ge5Yi9/d4q8TK09c3BVN3A+FSJSLsUsHTTkjZ8gF088izGl2LKYQVV4jpkFS+gn&#10;TO4A3wf+u2c+UQ3JYKJuRlIbTxLLJ+fbK86UAqSAmTa3xhjD1dqqoTVOhPNR5kugpX5qFDlyMGHo&#10;fE8b3e6/fomZwAgc2iTg92/2j8sP0PkpHYAF4CsbOsSKmlaNDXfkVHKAaB5rfX0Csx6BgKg009yF&#10;5r+MwZe7E9g6sH6KZcQOODwjREZ5yrWsNnPoeKyV90kn1lPdKkNmAk0lE49xt9l2Z6+0D/p2fC4w&#10;1DLNqWuwVZIDzUxC3CjWERHDCHJN3OEIk0WudQ8nkBzN+zSID+V31oCGTgpEyQVw/KSPHY4NvyV/&#10;XdkTVf0+J1BBF5VsOFwoEL7WEm/hE5zYPJ0Z8n6CaPf3VAqrl8Ga21w9My94iCWkR6NkRRzheSKa&#10;xujkg3GMXDXX1gQqfq+4fpIRHqyhQrVaudcZgGhOoD2pmdJuDH8NsF86k0vRookoAywo1pBnkegT&#10;ea7k/W6L4eICeiGN4qsPZgKVqKz85ASieRIppd2fywlcAxTrkOD6EMtrFDf7JwTTou4TC62haG6y&#10;T4CLOkW2RPRjOdPoZ2P1Bz/kmCtoLhvG6QSygo3RhiMHrAqUx38CMriRGBycPey28OMt43HhUZj4&#10;hlyezMZ5pk5QJNa/pZJvC2Kr1BmQz9GNRxQ8cgIB/yDvHObkrLIWLeCT+bH85BRlk3jBHgfnW4fi&#10;Fs1JH7tlfCSzCx02AqNQas9ZD2i4yS7tD16d7eZzeOFhMrlsD5ESpFJBkD31ZqL/KXOK5Zt6arvB&#10;sxisfUAOxPfy7/wn/6Dhw5cokL6PG2W0CW0oo5HXs0KtB/fmBF6VHA7dbq+ci7aYokz31wYegn4Z&#10;sTRMqIEoiWb9yeInbtrw55mNjan4FZ1ANHeOvYHohHZ99XucQGdj2XPWiJKHgzMd1MFeR7dZW7Bi&#10;bf8YOJAwnhqQH+iYP5cTOPgaKx23eLJktPBY6x5T6UBg+TPSjQodS4Ipmpx/yqDZob9SSmKDx3Xp&#10;J+B/HCnrx1EEYL+EUqITGJtMh7QNMJ/kZ1sVczcIfEkSYuHNtMLRuGK1J/2LUbXNIsbHp6uA9E67&#10;1A/0DWZ0JxOhXcwEXtJBTxEQT+A8e/2krughFtDDD3RkVToot4xvTATRlVwjnt7PzMssKfeREzh0&#10;86KWEv67ViTbYuOQk4sbXywyG/KQtLwFnVme5sSp5KC2lQJDi6/DlzjGJIlb1HNSTiQ8H52OXWa3&#10;tP4GAf35pzuBybfV3tZW0VXrAOVYez45gblQVTwN8AhnFNUysVcgVOW77F0eQ5LFKS7wlsSsNgoZ&#10;HGXwalvCPQQgWKf386OZwCU9jjmKk3pPkm4HvhH100ygOoE52ICnzQT6f8pUlWSH4dDtCII4oddO&#10;gmniQJCEGxB9WKlD53CcL77YIQK+VhuwhYz1Wou4lUc4/JM7HjuB/iFB45Eoq+A+4ySlxlsdiKKv&#10;EYySzcTObKOpUT7X8wa1QwnttBhlM6rhnGHbTLP6UFQb4bypY1Oe1d36aaC6OYEtHVTpU+Gm+1Ju&#10;teq0obxQuaGbGvohFG61Yu7dp6syHXT30jj8Z5xA5T7s97ap+B0IV+Z9hrpQ5i12qqM4etIJbB6g&#10;d/iTTqBO3LchRGeSjZxFcSJlgOCkosndVgGrH5pAFlYKW0g8jpPjmhPIwpDPhAOdQPanyZOJ/if0&#10;cTnexowOh63PrNZzhiRG5tbU/+U//m82incu5CqFzYxWCXIVLkqRUVhmEsSZnAYzpYOSV9uHvnZo&#10;ky8pDbhLG7Gb0Dm8NEKfNavgu5ERUEmxs+eHDCGdc7wJPZm7oMpXIdiNEswAyFVYuOfQe52xOyi+&#10;YFgUE31MRuL5bHAC7RU+SFDI+d1QrgZeCC+LyKq+UfJgHze2GQyUqwI7ZRNJ7rETeDJqzpwccsFK&#10;AuyomTvs+5adaawXAeMw1t2pI3X5ObcLwAnpgL3XjGoBT1y0auw+jpSNqJrVH9W4v2RzmgFlcwK9&#10;usEJFC9pS3FU0KkLB58NJhqGAvHEvA6HQx1W5hDAGjMktET3EXZ5w3OMGbvzR822VufEGuqJBJgs&#10;mQsV9gVL+uGvOi2QrUf9YRR6f5DFx7V/Ia+AR/iHRSr+Fe4tDLvKrMV5EcCb1nxcByMPG3vyZ3vO&#10;PjBzoX8o87ckSC9TM2lsM8dVfBToSxI1tP7Y08v5FQkPTxYdVtrbUg8aVz5mCCflRKNHPUBDlafp&#10;AilVFUfXRsSfn3ICORxiNuETL04s6ISEvtVglj5vEyELv6VEIQ+pVTTCmn2T4EXDXfRwGStIB01Z&#10;PVi1Jio4rqTq3Qnc4O+Hrg/Bx6IfzgTaA0Vu05sTPWOM59vJCcReiKDAjQDsoM+SMzkusVGgrVaE&#10;y8b1tpxAUpdXaLvjlrigULJvuVbZbcSoGeZXLObvl5X//vVLbu5fYfuo3HMy2ngxEMWFVvcTAv1s&#10;op74uOStHSLfgKP1X6vawCjVsp6ShBslnFi49/MIAWSxIV0fMWFZ0JoJLNAj5yVOoPfXYZzRvbse&#10;+ctwAgt9HtfkLDEMA2L2ddgF3fjr6nGZs0emeH9Z67G9Cf8dlOQJPr47qOGcZEK+wM0zTqBynyYc&#10;svMYRgN+frUbk1da0g/NCVQ/eZ2KeSQJ4itr9fQA/fknnUDuKNiImdEZ+oFhl+YeATdtdadDsgM0&#10;o8BBhdVl6cfB+HcKNb2AJaAEC2YCyfytnslZHdPsa420Ios0TFHQtDz9QLt5+1//0/9Ch5emgd2S&#10;TVu9WjvVfFjem4+06HIgmnN3UDQ0+FbYjTCsvqACj4mD8rgld3FyscryadHPxEqcUIg/1FT3a9q6&#10;SsK3DhKv1hbR7CeTEBTaFoEAJlHGa8W0Rd43jYufdmZJY/KEG8ZRIwUV+ifQxGU3A2hWEFyNj3AT&#10;MMKP+DDMltzhynf4UIM74dlGTb6Ndrfx6tjP/p9PRAScjfgTdEyvrfWjRqkwB5J+YEAt7qOhsmVt&#10;U357YG61eXf4MysrPL21NweM8toj1Dbt8L3BsGMomnN6znoDrIjehbPu7li4RoafWqcT4yp6Iyox&#10;FFRTKNv7UUjXucicQMtVZDXWwOnKiRVHwtO6gLWALexdX3kWmw+Dep05gwm9GyEIzr8oHYYD2BVk&#10;QwI7kOlxeNKZtx6f5JaYgFl9HqdBYO1KVlN38d8i+Ogp3gQKYv/VvDzm/5j88NWDSwsoUT37SZRT&#10;Ws2xlBFPCKFC9CZIKgUUNgutzcYU50kh+eEOavjS11ccEUnu0r2qrWRMCIi4kGcFG1uJ9gROg620&#10;u4ZJ4Cg8rz3U8bXCIBn+6V5p4xqnyUgi9eeciDflOx4FTS3CKuja2tHVWwE4adLf+uGQCchNMcgw&#10;RO84VKl214fogEXxIDFqgyuiONFRXQx2zk8UXOf9lQUoNDoVDXVNRq2fBtJMkNQ5CYkMvnlo2xPe&#10;cDSREiQajLXtyy13PxBBK/YnpE9JKQe6Ej9LvccZI1SLaXv5oyVDHoMrzcrpzJmNBlZNKegfVy1v&#10;T7EzIe6Kvg/bUc5VQHkU093j4qaS+AjzpZx31RChQ5vcO3fEiupSgySXeZQQ/Rz2Cxs3SvlAOuc4&#10;V6kyKF2bFxB8RDw+5OoMXMDl8neJKdb1ajkrYYeWT+GiMKjNVZUvVXdadeiFT5XmAEl6UetHGGpo&#10;5XKDIlUwRY3/0GLPwW11IlTtuig6VBRPXdbFgQjofKgLWFVaYbnv+rJzYKyX4e5UA/Ze3imxm+GM&#10;uxM49X+3H7LD7NXtq25/JteUxFkjCovDYgVOivFv2FFBGMEBbrscfx/OeDdVi1qSVYNh8TMOqgY9&#10;5t/Lv/UfZzooqfAQyEktr7Xg0krmFn8BJ0S4T6Hccl4XCA7heBKEEtMo7B4KWbBgiuNLxM5BipqD&#10;IfNCeUDTZmO0Y6xwEqmhl/1zN/TLOo+bDX3y+Qa3Uwo0sOhPu5/QxH4u1wTjKSnw+iXOXzqDsvuu&#10;X8vIeLO5mSXSCCJblXSpJHaLvcoCjbRhXSGK+bl5h4Syt3bO4bUerElrKAs8rvP0tjNbafSIVWf1&#10;g3wKNuu/r28/RO64RQVwLU8pxGH1+f1LmRkcUYIodikhFuwhZlC/l0Rs0MNGCJEhmjt5oIAdPAH4&#10;G1ixIy6Qd54bhuF8iaAA+rylo/wSaU4hyc0wxQnjVv49ztUBxCL/NNe1IzE1/FEHlKWY27lyVuCv&#10;RCHO2wOtgI9CgHL/q557JikKWFuCef5EBKzYQO+Fy+QwzkylDiJg2lWgcBlqk+9mi0FAPK2Jn6+L&#10;frQAD7mfGX8jyBaTIUz0c723+QstQ0LUjVXEXjFquysbzDwkp8vgLa1Y+mc2GcjHs5ExzEaH5j3w&#10;CTDLn+x2k0WohxfeXgeuYG/FOGPT5N5Zc0mzJcO1WjsetY9Ihtnw7vSPXQq5Ry5Ze9hgYDoPVs97&#10;1D6/Wp53bb6VAeBXn1SyjJsYaSWQl5a4zlBN8LQaoItVKII+iHQKK5244LYKmD3zGkpoNMQhMSiR&#10;JbzJNLnOF0J7rEoBcsVOIyH7aYGx8yEwWc+LzFJCdjiAvjnA+LXqzJmrPRRiJZr+4uimaNGPaD2L&#10;fTT2Rn7bAOtcMnCoC+IKGl5Z4ArbAWJ4DD1S22Yw+LUSYkq5oPXapTMaKp0ei4VAXHk0D5HRps7r&#10;ucJzEqHa7ZVWXRQMfAfT5KWUMTRrQw09GJUAVpUL409qZWAswQ0HHzO9ClUVUKfEqyWAtOLK6hum&#10;LaBPS78vme97MoiYRR/s+mPBHIuEOfZpZnWWS6VeS8+CCD+7G63ZaehD41+QiT7Evfa5QbWRLnIW&#10;fo1hZgCdNkjYKkIeC0cnLaHab6bi0oYyo8Skmxs5yU5KZ+t+0ZV27LMbTOr5zFs7kyFy78y2UZmO&#10;cUr7HOl/WItLjvCwPjD1f/5b/6AhTB1+7YRGTPMQ51T2K31019935+dE3qT1r8/X57uSUNV1UiQB&#10;XsW6E5iEIk5gA/qHqmtpiz2dAMK3jTqa6xvwnGX0wyaGTmnVWJTlyVoooBFiHdQ03Rynpy8nUHin&#10;p69oB04K1yM96ARaB3SDHK2BiaytKj1Mdmfa3L4zBr5ob2ISOgxWnpe1BSewnLd0Av05t8I39ym0&#10;YDS0nECKwuxwTSEqYViH4T6xMIfwvZwlOIG4rFgaeZbnEE/oB5L8WT9uKDSjMGtypc46ebRAjBfr&#10;N9InxlY0/i28wTi03v5vTqCnr/zykiGEyK0C19i39oppYBwRFO2XGG8+LCcw8J7GHIVJYmpIY8ME&#10;R26bUXZgGNGLvzwhtGTu7ARuPtvCjg2irk2BaRjz6p2CrRhkGc/aXYSs9XsSm1wkxeYErvrb5ob1&#10;7eQEuhxbSnqtI+WiDqVbwwtPzlAiJE4vMvnm8nkxiblskk1sEWWEZ5xAwLn60J15POdaDhUOpzhi&#10;l5oT6DXAgZKg51bVMFWhG2aguWzCpIkZes4q2QufpHI+xW858ADUezMii9EuJJQ7lwgRldGcj9BO&#10;AicsLd3ZrzmBSgyJncMJxHMLYTe6zZ8fOUKqdE688MnkBMbeiumHZG9jLjGdnIIDLbt9Q6YMqHkr&#10;BeeNOOfgxeQEvstcowfX6TAPM8njkMsJXKsQ0ZldkJEBH5P3rRXoxFqtJ+SoTE2ul0Dq8gD9e2B/&#10;USlV7QcpFQ9wra8mJ9BzvYTimMWvAbKtCeidcgIpxd/C2WNfuRxG3UXUA7AAzk3uxc+oQ5KEgSi3&#10;Dm7Xh04gPwIK/iLooXmA3uCQXvvACdTO8/7P6ASSFPVmKdZiBLzVYLEC1udP68IGqwA+7RnAvJF9&#10;a8XefrflJ+UE5vTyWg98xcznnMCJjCd+bOJFsXytSner1m+bCl7NjRv8DHRIjojmXeP/G3/j77Gl&#10;vClWa71Po7k0CkP4dGYan0zOzzny48PFgSCa9gnKnyJnkuY3uGed9gnTUBXKVLqkxZOmp4Ec4uMy&#10;0xXf3tNlUW1Hyi6Gmk1wHTiFl04Jes2RJqTDgdBBpOdslwtMO/vtG/B8SNwyE8hE+SAmcywOg937&#10;81E6TeuP59g7UVMNJ4qdym8OwekEYvgvr9+bE6gY8apcDHtBIBEzgbcm+nlWYLnc8ECsDQzEs2z2&#10;C+2G0AyCt1WCcm4hF7M1lGFrZohTq48OpbtjceFogRipO1Z2cDoexxMD2qvvSePb0kR/4JG6RRx+&#10;oO2bsPrwmnvDxOfXGarohMwQlokW9LaUK4UJxts4i6AmnNUaMLpCAZkGvMyVLSgdRjZe/RycwGsE&#10;DrA9ke4glDQzpRwlV/3wujFMEHKiyaxhoMuBE8dqNfjg5+QEej+D2CK0aSv18mtaRewYbhAsAK3y&#10;Bj8bpWW7t/C5lxzgQ7dHR2GVM4hQ2NxiJY0HCRBlPX6o3b7CSuEPJ9AJUp0lD4XWmTBRBT8ZAv32&#10;waaRVhPhBIKmnW5Xlm9iYpu+tnLSgPazsLOFDEASQS1roM0JzHYPGRVcG9/WTGAiVJJE/NVabLTa&#10;cAljB5/tcwuKI/ZGyf58eH17rWcNL6dT+YDiZckNxcR+3qaCaQgGHfMYReeDk/PzjdNKIBQF45X8&#10;7g+5F0MtzEZFhs1JdHyicq8EMmTz6EA6yk3g+t6iCNwNZRMzfKpne+EHTiApGV8ow94aXIjQOJ45&#10;gZwiBmO6NudC3yN01fhOWJKQVEVveu2REwjYbuv8X1IvK3dYmd+wjXVcu6KZZsgnJ3zZuirAJz1y&#10;KrXqxTKonGoKUCu4tROqDkfLc4sEjgstfi1h4jo06A2wghO4ka4zhaW39GgrumQz87Gfgidb2M80&#10;UWIHkYEq707gJJo++3yE5xAkooJuHwrAV2zCRzQ4gXIMco47a8gNyWqDUJML//p/+He7ah+dwDRE&#10;WnoJDndumvukXbaS6vCwy08Lo9XZgPKhE9j6sIu2xRib+pSZQM9qF3XI2h7oLcBhmQsV+RiIb3us&#10;oztB0SBsBR53g1yXAl7PQignEK1Q6CPCxP4T+CtUvFMtjZ7Wk5FJ0tjK+UO4J97iLukWrQ/ClDPV&#10;raE1fb/7gXIcczaV4N1SB5citIXgVk5nAjsdSjqo4SFPfdnnN66cj4dTOus3sby7Dg4QBaYWTZ7O&#10;CRHqYtRcx5p2M4EYFbq1lNMCrz+5k7s5gX4ufZgCr5ZL9/L2PS7sZ+2rGAJV2NLacggZqMZ2Nj6i&#10;6JotHCeVxgsiNvNF/bWmg4YvTbaiZoOSOAGoykbrz0OHFzYnWV8y6uDGhNtxzifh2b6YxHrSiayF&#10;VkZOaj/kHmc8lMycwaNVeoA4AtGh/b45J+zb5AR6VZVgTCfwFCAkOabXNunXlBDbbWu9OGSN0CvE&#10;XmXN+er87jFq+ZMX8Jbp4qe0POX2laLQOnZJxb0q4GlXwG0+QihDM2W0OegXkLqab5y1jv4vO9KZ&#10;tIhkojQlyMkJTM6iaj7Ygh7glWGoF2BGUUvSnsYGDxjpTrpZ3wMNpa+mVf/T2DWDBjLNu8dchj06&#10;fCh3wcBDB+ZsfR5Oyiu6gqMACpSM9ZQTCAHrgAV93owQJYAn7wHnFXGQpAmtAXiPjkb7S66WwVVG&#10;5zpvQ0qenSEk+8AH+D92AqtH2c45USYdSPNGPUAb2JsnDGKpewAk9r2Ma3KussqDJGTjQ9ldbMqo&#10;QiCo2EpsS8nQoVi2Yt9qWQ3IScC4BS9kvI+cQOVQ1Ga7i18pZ+I7LkvhV8l6MvZTVnPIpHzo9+bq&#10;WKOcCfS3NRMYWIF4Wbv0Ta2gifefnquEuUDwEBIfhs3L7c3dCbwCh6PQG5Q81yLi+bRRlmbKaFtT&#10;+dN+yCejuLk77XSGMxRydwJvozc0vL4t4lPr7TSylWRRmZKgHpirb9nsSa/aI9KoHhFxEu6VlIV6&#10;ZCYwQmGKVGo1peBzUB1O5Xs0qceZjUn6t67qz9MaIHBabZOJhm7rlVwVj7YBxgJultTxnkYV2PIK&#10;n2mYW9S5JqishiYO+Pmsoy/CTo0Ax4uss7oSTxDl3YiBE1hw8AmKTpC7E2h7X2qBVvhsfYKPHcJ+&#10;wjk+t/GSn1d933/chTicw1zvFyyL9E4cJo5DycwDpA1qo/Vpv/fYH9XXYb7CCbR5PxfFLjtz54bv&#10;6bhHOk3sVQg/EIpNdMFm8lrFJ069fOncFVQKsO9rANQbLLzv+XjbzJsEsDTSubPYUvb6HGtCmhTq&#10;PH6f8g240rurCO5JFait8Tum+fi8sT/oUInwdziBRliVY+zpoGhL6VDvN5tJ4j5X1YsRna/aKBSM&#10;E79PwG/8AoBYYXMC2YregBpbr06ws1qsxZWIRXakBR3WiOZFGGcr8WRpadzqYgoYN1F5P4bugSQ5&#10;4XnOBC5KLqrb58/7BGAjdRhSAcYVcVcOwS7i7KT09m6MTnJv2u25sYl0j/VTKi7LhO8IkL1d2eVv&#10;UDAT6U79p3C2D7m7icPtlB0Hs2xFxAkE9f6lOoHbSqu9qxipUItQpm/04vFEg7OzmUQ2HrLFakDA&#10;eHdmLqkK8bVFI7cYSsFX9c4+jgiZVSOcUMXaQiLf1IfnoTx23KXeQ+bUFAiPoh2qYvA35JManOkc&#10;shFIMPjaOZG1ydhhpnHIENn2R5Do0r7KYSBWHfgw4zTpC53xU4FMeQjEUf19kb5pAI4ZQw750tGk&#10;IqKDTfyMjKc8x8zhlo43zh29Xb/TCURVs1jIpqZWJ4hP9JxcKUHkx02TXZo25OkJHLbNBP79RtY8&#10;d6v1EmmEXA3Fsdn0QJPX159UEtNMoMudwRjiK+0SnMDTDnhMzgW4NdswzgRWRacVcm2CC/ofQ+Mk&#10;3w7nIwx8qqVmwyktqlbWtmBq+FtsDlR+zhqdzOSUXQJjcfOQ0dt4fl8TOMF/BZ4rjzQ37q8NePTD&#10;kJN3YQcKvDEAqJoiNSmUMxUdL3RCAJZFfr6RBiBgjgrtbw68pYNa5LIRIX6eEUE8n9ISvkl6rSJO&#10;7xGNQz2MFDaAu/smE7+yM3uO0fI2sTcoVlnYDGR4CPE2Uk+RDQonsJINYsYvtt7ikkWqTnzu28DB&#10;wYgO5d5Rnrch6S66JlDhX56JfYijIHgJbJd2zdAzsLZ28sgCUDNNaDbsn/WrHNgLr0yHk7bParnF&#10;yCKYuFMaOwe42LPeOQfEpRQYaUuDkT1sDAPiphOI7un1oRpD4alYMyYIkO3kYlFdbctvVqsbdJ1w&#10;bvhysPBAyR22WAj7oMOtcuOW7MNKcEKq9Yb3iX5Wxw5xlRj31bVCAEwNXXJeo0gLubtQutgS6Pa0&#10;MYzS/2SIPHBUYIlGJRE88jyrjQHbxjDsLdNEnySzaSawHXHB2kLvrA1X83CwRtLDgLe2difw1Msf&#10;YjzbNAaQjXw/nA+c+AjwtLc6EwgEnAz4bN8ELE/OBC56LhawJ3qOzqtnjXgpn0+rUzdMh+taJsUG&#10;u7o4Pcf0WSfQa1UT+Xnzmh6gj8UTY10aI7bqGaEperqcbxqk0bOw5+4kf+QERj2SHSNBUkV0nONc&#10;cC7YxULuCW53vaAbp13x0sY1/XxGTWgZJVF9nketAOy1gX3cr5abE5ig3twjg3KHQ+LrF58JxFEc&#10;TqVp3lhy/5/HCRRBlJiudp8EZBabnL2TX0gVJ9fDSLg3XIq5acO7E4gqpK7B6AlJ5yYFj6Uu6XTU&#10;gAerHlgzePrACWQ3tDw/bKOlTlJlqeCYqDaeixaJuRH7sHReOgDoKV8RE9Natbar27XbE5NcmfM6&#10;Lj5sSkt/ogwW4OICPBOqgYCzci70769+fgVw2MmCye9zAmv+0I2KqNO2yzzoODr9OSeQESaRkikF&#10;2HMdxWtpLR1v3PtBPwARnUDtofVr3xhmC0Ys2Fbg8hzdlWl/iOui/US6tV1h7RFLr+ak3eux3SB9&#10;mm9xNDglDoC0Mw2dCmxW33sV/oA5gaAR59i4iYnB9x82I2pyxPeHCZ//xY/78xZ9dpDrs32tIC5z&#10;ne1fKNT0BqO4OYGLfsQJJL68K+JINyeQ8PQUkRpwavGQKNh4hrHcNoGDLyYRoW/VktsBm/Cf8Nie&#10;W7rjFS9XueFDF/bcP3T6132YM1w9aI8H6aAGoJIEP7g76O9wDK7jOiPKKX/EsdcPYTAr0EDtzziB&#10;ikfNTGFtDs+PnEBlLmuXTmDyQPV1WqN4JTClwI2oXIs4b62FdRapjtnBzTOU1HSmJ6W4Pqi39X9y&#10;Ao0xddHUiW4VH9Y9q4f6gk3EjfNv8wCF4Y6Z7VhL2ZjCfk677dHJbNR15yKvWt7Uzsnt29NOrhGJ&#10;TqlCDZ4NfaxZZ1S25rCET+Rtuq+DcXZtzoe1O4GgxlCDmvK6Wn5SrfADiJlFXTftusnJyGjwJ2u9&#10;j0Pe1KbTSVhHLvxtVjAk/9t0FIQkHSSn/wlOoDX6O/xATVl3qIYHSzGVCzrqLFmBWNfspwAsiIl1&#10;NJw5VMEf1NGdQEAGtSWFIPiOoy8jcpazgr/XCWydn+hnos9z7Hii5bXOcZddkBM8wDr3JT4MsopL&#10;nUAkICIMUfXDntmwQ9J6ffkD5FjoASQz+fWjdrs9BvK5mUCobB07fk5BkGnG9UMnsMHWB3Ozk0ez&#10;pPZiUKZzuJQmWDOB/9pf/3sCXPo/G6DQDGYwmsXmyqtSqhN/q6PLeNqUd23GfaUqlmw3R+VLLW2S&#10;66DLRVjKYOrgiVIhYUWdywkEPnBNRxfYaW8E99Z5STVQhrHyhMCVkc5xEVNKiDrtngiC+RDEigsN&#10;5WorSetFMXwF94IktWhrdwL5XGcCrwTa8FsTisnANkWU0P727UrccB7OK0/8lReox3RlPdOTPQ27&#10;FyYPPCY3NDiHA5WMYPeROZnAzJL7ERG/SnbiNpDI81KQgorOweKJ6VDF1yIJ56+YhHc9YP8PsvRZ&#10;1LsZvxJgdm4HFSD8Bj8WzdUKMweaiUtfHhjXt1++R4s4VsadwKQk9tK7uGjsW/R/OYFgczMUXteR&#10;JLomcM0c7hOnZiI3oAGtOPasSDkgRidQskA1xR8fHli4O3V2dAppSnE0ZUZo5Uql0xEO18pJEsWy&#10;ibPA/nICgfFscdh99FNOoGNKZ+fkfjOY5LnKqMaVp/iC8DlJ3T60DQAGfr/TcytMbPpy1TWZJt/e&#10;1nKjw9pP3iNCDKJmLc4i4sRqQ5MTmNLs0NOWfuaWXIhXVyq+JTy2pFfiVFhdgqcUQYQ8+z85geAO&#10;joJD44feH0ieeEcnsLJAKU43JxBWqde8yx+C6HXaUEfCiDv93OX85AR6bgGBLIYOH6qR7Lb+NvXN&#10;DFIrdUnDo7g4uXVyAiNhHmGyDZ7b1EZjmNtPOoHtiAhL0QfAGwNemethOxh7wXWZJZs8BKVFwaBJ&#10;8QDx/I0zgZ794QIZmmg3A3tHdAg1kLsgm9JBdc2VGtDj7qDVBeshQefBDktYqaAM2NwnA503/Yig&#10;XfJvFtGJApZXmdB2zSUgcEZ6kgqNoVKmKIYCeGbL9kHJ9m84239mJ3Ciz0nO36VzBI5PZrEnnpF0&#10;syfTnTucQJ4rHnJ4yXYzK0CHRZmbA6Z0lnLpdAItqO1B6mnb7k87gaQEpeqvg3P+4z6X0eTSGsdJ&#10;gY2XSCSPhQrSQUFLesNgtziBf+3vCikHCW7KaaHeZgJOZGuPD6l0KW81MNLfykf62bLYnC13G3qS&#10;eu35qTwSCgMVT8L9PK+pqfnW7pPdWzxWB4q1D1/N+algSQA8dIz9v9I4SYLgCpyenZQhs6/z7pqb&#10;c47MQPv8zRL9Qtwsenh3m97mxe7iz15upldRxxD6sC2Jr8rs5zdZ21azsi5E3r+Z6RSV2r8uCtIX&#10;CmdjI+so1CYOCWc4jbttttFII7OEG1P860huDA8zaTikHB9et7a3V5ip4wrYZcQvX3WBz02S6JSK&#10;YE0cPalrMjqtpFbCe5upA0/BALXWrH43kn58MbMPp8ahFVttaBcTaxck8y1c7hQxEWXziUET+bBx&#10;cTktxXb3X7+vYSrc38MJXzo4jzD0yc6ipEArDX0JtW1iZ8844LcAeENuUFN2cdV8+OrarvLRMqDF&#10;iXpWDjCyrsOr+xO/2xirhw25WtPr6xfYZACgS4sYK/nXO18qwQd4W+PhCvj59TG3gSz4704mEZEH&#10;SueIlgFBF8z7KCSw4LCeZhwEbanxbYWxey1YaWOELxl9zyWy8a2V963SAxTpL9E1GowbNNqIx5uz&#10;1ILDzwlRsdbO6YeUG2tRawDju202ycAcQjZb+HJrPSpcMMSo0cMm/8++EVMqSQpolw1XrLzxL2FL&#10;dnSalHmwJej2kPnP2AGJbyGCwhW7b3I2dXiwtTga6flHRRsECDdtetGtYEEVWZJqoWwtCxyMznFc&#10;Ji8N3XWMp0Mbx6/fdrRwuhL5tmFwS2NeEheZQcky5YQoQcYrmtpLr+E5YUVqDFMh6oRzKEv2lCTT&#10;kxE/Ft2w0GBSlFuWpn7CN/vll79SKaboKw+0fPto4xb2EDffEdyP5sMkSWPc7JxWEkB4fe/Lmg7g&#10;nN998OSxVFcqKrwoL1fqDXe5DAh/06C2tI+zoygu+ObnjzWu7e0x+VH9+dU9rtWRTIz69oLjhYre&#10;a2UKo8mUt8kysVyIxmDYHX4hmMtgMewo+7ctk1ldffuu5MR7mM+nqfPlFz/XGia0vTWtG31++WOu&#10;mfR05nhVOmYlzKXpe8JQ0YwMC/TZAlIVmu92Cz+5zog+0OMLcft840lLz5AjkcKb13dnN7NOXbbA&#10;dfg//dW/QzGXhFgCnc9LxGxxkVML4vPVVzlnSQfQNn7gJ54C/dAJ5JhR28nKp7JUME0aYUzzOD64&#10;omGCQ+vtiTB1tvUt+xPQCJjHa/PUACvSPYgVadVRhIyLrUG2CKt8tYzgKJY+5Ne3SO0ro8pbjomd&#10;tuvR4jpEGoqVFrRmJ5BMu4m/7xsmsVDQ8Zs8UH5gOYHA/ClAudFLknFpHThx3tNllbqmVWwqC+Tz&#10;ijwFhEH5JnV82VtBPf1AKBXWwGqdnmm7B8iTjw4nEKCTGEuSQ3MCWfMDe04H1YqlE0gnzayLCOq/&#10;/PIrHDmaL+YEhuRaKStKcrZtKCCQaDqcQBRmBstXQa+SBjqStA2DRswaVL7hSGaw9RUi6IrB/PZY&#10;q5mEIYEGZV5ta6t/jx8QFMwZTmzVf6Y0jyaxWnOs5PpcqWvCPpxAN8ggKCovl06g41S8FPTzVts0&#10;B9MG+sHPK3/5w9odlJxV3VghU9dP1dVVz80JVCGNNDzMSJx2vAUdoAipDpMe5Hw2EqTXsI/vxIsS&#10;TxC8JiDkx1YG55KdFKXGqM6qvYd3xTTgEj/bIRA7a9zxNRFY68wBjbSQCECzzu0T4oaCd3P2bk6g&#10;ws9bGZzAM+bwQL45XrYY0UmE5QR+hopPatF6AclzowuQWfBcDsJuKEX39L+PecdnOMUJtJrhBHIL&#10;+FQfJY6giYqGl/26b3LSZWOhb32408lyAlWvZSRaJKHVAyeQnPLYCSRLLvmJbYcCtHACMRZkgrBa&#10;wMELFUOiw4KyO0F4aCfUPmqjH/g6BOPe5NxmYusxE32M1F2F7Wx7sWGUDj2VMRtIPxaAUJdIZVQj&#10;j8WnFYxo8go0e/JaUHQ6fgH2ZKT0xkN+F9UF8uRMP4Ubg4wrNSle0wn0g7h2vc/OOFsx+Pslgmh0&#10;DQiUQ9Hi89eXcAKxtMWv2NXi58u3mxPo1BXylmKQts2kx3kkssMv9kFwb9DawMCO60isWPO9z9DP&#10;n1KGNEBE2xM4gQYSN/9eYybcnEA0s8i9nI1GshpxvJhcu6nkBXbpzvofbKVNK9AKcyawQWFZn/sL&#10;Ydc7Mubd/4bypUUa85BSJ6uxdXiekSsW30Fnp3cH0af45j4Kuhteknv4b0CdSMY6Ba5VW93S4Tic&#10;mxMYgT2/gjGaE7iJjIr8dT9wPLxym8Ej11mkc5d9yeWBL84EQppj9omHTOx22r7n9RKC0T8Aw7V1&#10;JFYQRw25pPmA6YJkEH/MP/ixd5sf+Crbu+vnIX7KOZGeZsfYn1Jh23lxtVOoj3cPyqDnKi7Jv481&#10;VgYdqmYTBD4za5XX+YFWD+Q11gS+vOaGLsQUGjLdTUGJV5hasV0WIffRtwzAWcQ31oqQSFZocKCT&#10;85w9tKtrwDhk9OiKRDVStbzKgcYLpIq9/u3x+uRQ8NnP5j3U1/vW9vc6Wwf4k/K2CPhS0JxA94KA&#10;G2RjxnSf6fNSh457fkkltzF1wHPqxpPP2VsSgz6Bo2pXQZI+kss95Y7e3OEELslTlqLTyW4ssula&#10;UePA0I5ht1XIugQFCuzLAaQzy7CWUTzrBC76CQlP3bPIvowJWXjsutR1d107p2/4OnnhxJp+TmgI&#10;WDiZFtZnnHO4uio8TjbZApq35R4O9CecQCVFJfVNQQxO4HYu1rA79AMCZhOiSbfQks6kkX6cAKJS&#10;NwgRm6Zg/+TMlTqB6Ew5gc3nSd65bsCTkllML5ptAs9ji9Sy42MIKU7LGeO89CbXXOAvb82peDvk&#10;WvWd4GsTNeGMbSv/MblU8sc6gzAovuIRVkRiUuywLMKcwKi/+4FwApVz8fMvyQlkQy6QD5NsI+w9&#10;j6A5ge6D1aHny606ZLcCBy/fhmU1EJRK9ugeMhS48UGU8ZRGgM2oAdRu2IdaaRuhsQN6o8FfWFCB&#10;aL84q5bepAhn1GAJFinDaXfhcznXd5Mbv2BZR1qVcAJN1taeCy9Y72JWTNJPzQSyw2CiD51Al88v&#10;sckCFMeewaSIAJxnXG0wS2ofrPcreK8P2ZwI9oBnOIHhB+bKqpd/9a/+16iiKY+UJlK9SpPrJ/3h&#10;4VsVLgdlVsoGxbiPdlMM7JGqvp27YKx3XXHuqldlekezxTIxGmQaLs+GGkpOJ5BqRr89lbejYM1f&#10;vX/5YpvoMgYTjBounMc+4iLdG/22Xp0N4RNi2W6wJoQ6zF+FOt9mb458JwxW9cNjWgczeEM4hdwr&#10;3Ba+Y5rehUtqssCO2H802jrp53zdUpnJTuIE1ifdzL3CxyEckCSUisLl3AhPhtgOhUdVjpoyhjQY&#10;4k61kBuH5U10lzY7OzmB/oVIlrOfiRomFcA6icAVpIBJQ/v37eUrMIHy2OjFsIOZZOKLbTXjGIWj&#10;ZEIeddk/iB22yC4pCvBpxGPENq0JPBmE6KibhHz+hKoodCxqOdJB9XMlqsZErA03V1vU8R6HZ5zX&#10;1flsxbTWU+4BxRN/WTqiv8a+r9DuQGt9gidsUZXcXufvcQIfwCp4OaFFuMVQ2Be4Vblmwzt9Be7u&#10;BGqfNVtB59CumG0A5FEijdS5q16rRJ35fdTJ2Cl2anhcI9pI0VPv43KkCR3kyu2KH9E5nJ3A9bH2&#10;Z0rrbdIMvSUXV6BtiWXMJJvQyGROiLX3MAwXMS2EnfP5Wb9FnaMeXIZMw7r9ywE2vCipq6CbZgJX&#10;Rs/mAbr5euXHxw/ZmSXPJZ0yhwDnpLCI//5uJ9AT2GzuqiYwUFXMyqz0ZiVF0GHjO/u5duVdClEh&#10;QOGwUJaDlfIhaJI4EQwNQvVHFSsxGzxK1KqQx06gIhf36BOIaAXsYqlCG9QpCRX+OuN6lQnND6Te&#10;iREtIHzWCZzkMOnqqiImCX/Wpk6gs6d7sw4t5gdR6CFnqu3pQL7+kjNjnd5xTiA4C4SE66/YRj+8&#10;uJG7xchsTzFHjflk2CfcTt5zYrVdBFyC5YREthIi3EuiCfKF/7Z9x+tCNg00UQvSkdSRSQG41ZmB&#10;+DlkQOTkRHcCzdCxnlgak/fZNznfN7sSzXhF3AIfHL9YEmT2IWYCfZhXnRWfUbMQGh0Zw2/2xNlx&#10;sL2nqlielJAgZSih+vzyr/z7/1VjBkqWQ76k40H0tBvWkx+KUa4dPUFcT2zKYJlx53GCrATlbeah&#10;jT9FlRh/+smZc5xvBXtXQCsmTix+QDG7oNkKl+TLbpc88g1jIG1j4spuAIrXr7KjKdgejJeJvYjQ&#10;5PqTA3eipAPBQJY2bfP+GD58SijrlD4CaIIIxxW0uX6v9iGBkx+QgRh9Vv8hHJvg7oXenb24pKfp&#10;6bNZFEB/ppnAG2XmjF+CqPzAWNgdsytx0bbD7Esj/oBgpPeU8CLlUMmtybHoxLR6UKPsXmvJAtzr&#10;TyL0igFv1+BRgXzkhaNl9I0Yhx+I0+SJL7ZlG/YodbEA4mHWCoQsx+unbNS1uUci1PR54avT0WnU&#10;XomcD7eZVXUFxftpAyESb1QBKlrOjDpU+urDdNDWbbbVnqssUoadlIHPxBpZihMIexLf5ldCPLom&#10;cG/r7sQ+ZOv1UkHEatkN8KPwSzBVSTPlkQs7L6VfhmwUcls55+785691VAaQ8qGUYFoUKJnBqe8F&#10;hglfjR60LcWpzdjgp0oJ/1nqi9Z2BsiLgHRKPGYCL0D2emSN00bPkvZ874BGB0IICxmsySI/MGd3&#10;AuEGtGDWano/N5WdbunodAJb8OvEFyVPkketpW8Ukh1YoyC8fr8TeAr2kywhEcgzsgjqvhHFyF27&#10;E+ikWE7g4t+9eQp88pc9Qf5eQqMBl5+X7unCRGw2BjeDVpftxwlzzk1hDmRyAtuaKKUH3HvsCjZb&#10;qEufs7lH2BKhm0CTuaw2lgh0pmkRCEryVr2iDU1O4CRvT0q4PmETqOfUOOdX1eLKaQAxlBO49lBo&#10;m+WQHrQV6t8TPqArEA+vP7z6GkJckkTy/iXPGbYlyxFE/vli+wh4x759ZzYZZCAaQi/xo54EmmWN&#10;q7dR408ZLlAqRMfiJk4DLhgyhWQzFWqY+ZbpoCB5OIF2TAK9QcnGaKgYnExusR5OoBnrENTT0V8E&#10;sg7wAfGQl5+kloFZSuMX8JdcjagNftoIfdUSnEC9lJKU3yaByE4cBe5IOnf+rxp8NSor+d1OoG98&#10;WNfGciIQ9bnFIgkg5ZMTuI2LJuif8Lz2h7PHHW7lhLnL4UtKnLNcVsrhyBQoMhNIszsDOU3oCJoi&#10;3TSuHe8IaOQ0F7azI0ufopDh+uYH6va+Wj+cRlzcTcRvUtLErL0HliA3xgjulZeuuEDJ2j2s7783&#10;YRPjigolJOYuMp6nz533RrFy7iL51j9//8HZ7BX/plEO0ypOK9qgFD/ACPhK1xaipGJ28faBUHZm&#10;+yqR7KPEZKAKwdhVOYW4boyUT/GfwwjL/ljmYcQI0efoOv4NJ6RojTfnOYraz9Z5wEQvYpzw0U8I&#10;vSadvMy0u+ahpNHcwSYcyerQJk/uFsxaXHHWyXFt8uqITYJnT07E53QCMRVAXKhwUwe7bQwjhPT7&#10;ncAT2sqtKehMDqyt3pw0TjjfFarY96nDFioWsL68LflGcFl5HrfITqIS7joL6jbLJtObZUMj7SEX&#10;LbfBtmrX28EJhDj0yTFEKHaf0x5qXqtbgCIqNnp7zgl83NsYOtVBKcQM86X7mT2sKJKG5vSePm1j&#10;HAs5PZ4JdFIYot1Kw1gucbm2WKEGiJ9yAj9kvXujFWT8S3QCf1SQbgcOdkmlTOB9kI0MuVZJLNhe&#10;AIVUjvBSAnKUn6jKgVPkR7I0MxqvkNKpa1xVVitO9f498IjFFKXvottydJPqTQS7GxasQmyIgkvp&#10;BDKEfmASuFkBexWs87NO4ESrKiuuNIMWPyR1JrYD7XQCfVt1qZfWF3aAIBlwXHNQcoNYSiF3/Iqu&#10;AjXRT5+gfos5QDNIA6SZTmk3tniEjWJcuH4LYwJPYBXwZ1LUDp0GENSJLqLgEuBwE2TPkRucuxNo&#10;n4TB4yOydZW+YUyYQDxU/ajkWSewghej3iRMHuD9SipKSxPBnEyhvHDjvm3t+ndb+PN//KvdCeR0&#10;XKu9aZGGSNKQFBuMpH0CT1rZnEBqxwYdlm8zgYvo97Ucq/4jklpEtnjyCuhNAz0wCmc0NtDhpzqB&#10;hF5ANWRxXDaDTWbAkQbFlsrw7idG44tqTSw7m+rERckIEpbi18bo/mQsjMk5dxMGwX8tkteggdr2&#10;nO8uqVEm49wVK4KlZf/aARHBGx4xt/biedSw1ox1bjzRdHICy8CndkFW0GAC2BVjmosGPxyXOGPL&#10;D7RefpGTghWPQAddnT5tXQgT+kxbkKYSvrWo1V6tf5n4OgZwwkFGHXRVTJmLg0M3sow6gUy9QHP4&#10;14X+4UXhLQ4R9ug1HNfYmMT7X1MqzQ9cxBldQsds7Jh50CtL7msItc8srIA6ZwK9FcfoB0bhCUPt&#10;jNJVaxc/J1XA3SCvX53jVSLnuJT9G5QsX9xgaNROJzC0d+4uiNoeOIHE8pRGeNDaHU0qc0AwrBkf&#10;IDJ9nvu0AXnfGCZBsbb9DL6QfYwV5vYODMsMJXyODdfxKjGVVm9Nloass2ohmr79dvFOA7/33T57&#10;tZS9+xq5VUzW+GkWgG4wwKhowG0Iqu7eI8bo/bT9ieNSjLQnRE0gCmApQVWnL7Qt70+ERluCPeyF&#10;r3Pv8fKxE3iK9KsujrauorR14nNO4GOWn97mGGN03Cj/zzgTiGXVLzYHI+KXGPzhmjMvPrTflQ4q&#10;1BKylUwkqELOC/Tvml+iH1gluWjf66z0/txlEfmBdk1OoDS33TKNM9dcUM3VrCOI3zUdvKBjjS5G&#10;BJ2FqvWGrhICnQlDT4fpCgYQ+PM6gQQsx5wSWJzQ6Ul94uOOMt49dQJ9pMLX2BDr13LXVcQF4LaZ&#10;1SUNJCivoJNF1ZmaB9C+SvCFe8PYi+9SPwQ+LMbfsBcAnhxagGCx/oBl1pLseqf8hWeYD6z3g3+R&#10;cKDqsfI+O+60ZCn4rv59oYpnXoNyIqVBeTypaBAzdgSOpoNiTaCP9G72brYTR70BXJ9+/n6STtMM&#10;POZamLflTuC/8tdyTSD5J6MyuxD3z0R9asOqY1T0qzGxlWcaTA/KfOAEttHSCWzPbSawqb38WSEu&#10;ojyfW4x4j1IUKBhLID2lewZMPdYcSuXX/vDQ5B1oRkoZezPhiEPqoq1w0kj+2wx+Rr5DE0UPkUha&#10;klHrB7USlSyW+AWbmXi29Q9l0Ksynu7VCdw3cRSiXjNsERyqXSV/S0lBJzBY050JOTrilv+NPhMX&#10;6swoQr+k86zstQKfJ9OFBOOM9CJ7MDlaNMNIYLh2AVWqsK3hCXmNaDbzZFFR7ex/OoFXYutoPUbS&#10;mNT3egkZaihGohESZnw76PJjHfClUzU3G/AE9uEEKiWg5S8/fLvR5gRaW99qJkQtdVCXQzLoLeR0&#10;gPennU644LyNKT44mU5njRQmUzqoHwlwuxqTssiV5u1h7HNx68+gDOwgjmt5EvC1V/oWJHdCHmV+&#10;fv0KJxCQzJl8g7Nt50pRECWThmXzob3pp2ZOzt42glTZon2uqfTceAl919qczg4Yeg3xNKpyyNuU&#10;3SIGUSVco4LDb1izRbBT8B1OIGCC7Fk4gUZUdAIb1mgud6leLaUQrlZ0Qk+xaedksm9q3Lx8yT6r&#10;oDDMWkCQ5TcuECdTu/Qu555NtJ2UA2MaMSteZSMy7x1IwegaEZ5OIICm/ZycwDbDr106aSxoZTrv&#10;a4FTPrQRrTVI1wobfhuLkao3GhZ6A6kCN1BcuDTzRdvFGsvLJemgMODUCTzBbkcoNQgj6iFrqovA&#10;7k5gkRmXEFPJinaLdlVdvtsRX+DPqt0NLvv5oRPYRDfXvNXC+yRv645VF5IOYExQiXdNOeCvmF1I&#10;BOHmO9ecu1LTbK+75fZFNhgjdh7J231i9o7SJ1w+Bcuua1ZygEPbBo24DOVG8RfU9x+qOCtMQWT7&#10;iYoxz7e2xk/7vPQ77CWAPc6KyM9h2FFomUEaaDIvApTvL2ujh2CErzzew3+W/dDE4+KXosMmW7in&#10;gBJDdO4epKug1ZoJhBPoH4gTaKoy7Z/I+Lhg4TknELMmQal3vj6XL11JpT1sxNx6qIUbW/HV5ATa&#10;Zvw+Muz3YWuCzCz81/567g7Kj/e1AbSGK6O66ImEBSNMuQXCyPYKRJ2PNRDbnY6OwOHsOiTIPleL&#10;3hmmK2Q3IjCx1E/+8KJ5KPl6AoPetlav9WnoTKYDhZGBU/hgeYBP3owqa/mcFYZutjI/kDN9XBHo&#10;WJM5FAu2gwRheHIph8BXdq4Oc6/Rk1QMa1Wgz9b7rq8wT4eZEyygR7YYjG8bkA0CW+U6QGCOAzi/&#10;vOi5NJpagN23oh18GKRlG3sIL3CxrwNKzrHh7iMuHdxL8CosdGd34auEjpF0AgJVyeyAdAojxb7j&#10;qzqNES3uWrMNavr4gt993z7bISLQFxFuC4dV/UneCe1j0pWGHem/SbfW/5YeTBToYeU6Pb4ZT8ds&#10;pFaeJATfQFRXKssYfdKShFSdKupCAfDF99owxsUfONGncW2r5WjzWJPD3VyDGCoie8wws8PTbrqn&#10;WESv4IwRXOvmxXcJI/Bl7GOax0FRMaDrUw3EPmENeE+KDqEzuH+DkRcyuMA3BkXmg6+n0Y1Un+eu&#10;vIF9rOGkqPGIN2gSWdaBOwXUxdPK75fMtzt8Yt/arnonATvqd8pvNINvl7ByIXaXkwz6KMqy+4Ux&#10;7koffRq0tAmQmMGPb2Nn/xCJf2i+H7sNvigPh+mgiF2w56SC00EtEX2nlOnwaJWlCkNGZKxFdQ55&#10;dBenDUFIbct7ViX6lM5A0EDwxTmcjGcf8sFKqnpaH4b1nXAT+3BbG6bOeaXnJUUVwMe08KVHcEgs&#10;Liu+zcQCR0Bho08V+E0pcBTn0DQipjhSvCgAXSlIPAUOjBX4PqyOZxCh5enB7lI5nPdmSOHagldG&#10;1kuOeSwvLu/YYXeht8wwSviXM68bcW1Qunrnh/9PUJzBX/QHQVUM1oOnjUugueJ1zWhtm7Et6VFB&#10;N9aAOnHCrac8cL4UffruciZDhOm1emWmp5YqKRDaEyu9iGE7Q+++RtE3uRRm4beT8d3EGuG2pb6r&#10;TCu/hRQODeHBlLWDe652scrNiVWybBQeBLB5KUjJap9Ymes5iqu3ILHY9AWo4Yyrkq73E8tAduFP&#10;SqDvxyn0F4vWy87Dp0dlfeUQ7PO0J6tn5Kbmi3GM1ZAvOzLeNF/ItImx1BfAGeRZWsNg/P7qwSMQ&#10;ZgwZ1/tX3dBLZiZBlipP0LTi9wT4FWXXh6qvN8ITHCqKa8eHbtqZw0LnHCsflhPI7590AjngcyGv&#10;i8XYUBmDaVbC5DFDaWF4CkoV5dsr3/pWgutl9DCDTwuHdFtMol2yexDqorCcpCqpyq2QQbm2MlaW&#10;YfCEgHdzpm5XHalec0f7XlvnSBu4KJft9BMAtjGzL3KlpRoFkK2ovpz2y7YM9ohITfhYgBwrs9UJ&#10;ZBOmcvVcGtVb33OmLlg9EecYNF4G4pMHinvMOAAbA+DogAvlcAJtpyk4gY6IENk/Sro8yTkq1NiK&#10;fWs6tEEMfRNjLq1JYNU2WYQTWCSRTmAy+bZfqJDfYSop/DHkxg6dWGRmQ2nAM4LULS+5o2lpDNcp&#10;u7H+c/jEjgupWJOJwnoTi1HJAkuaf49DsQEyGHD+0+lnuRzVNDg6jRdY8Kkq/gQnUPvp443GlI/w&#10;04Mbf5lOYK01PdA4+YQMRtR8LPpsayyvTqBL50qVIcUGqGPXVlGSeT5eBlmKzOgilXGpUs5rvtsM&#10;aYolB8ngXiyv9xiaik2igGSTuE5GD3X6hBPYAEod57JCdISmJOknruTLCayNk33DHMjPji357ZPY&#10;kEj4N9KY8YQkFzVvnCJ13gE6HB+VDSunsy9L/NbggxLyR3cCDyMAn4vzyaC4TyPUOVoxCoGHVd/w&#10;20RWg54f7VOf4wbNqBO4QTusM5zUjCtzK+6+M/tWdMzG9qOAsqptoniDLUZxov6EPJ5UcHM74cFh&#10;P0T6WY/zghiF00lJzIA4SHHtkk2qi/54BMdWXu0E704ghwYnEMPkmtVj1NuyAlI1g7Msn1UNMZZT&#10;CGAgpzOf8i3gn9qwVgCSABJ6oVUBmV+ZqlRB25QfpYx0O1mrNi3awwl8+eF6qkzw0ETBztjQKIcv&#10;LGullxKpo8ajn4NzdQT9a7z3TJMD3RsX1A8B+u4Eqte0JK3g3dJZr00o5e/3m9JfMmdw/l3F42Bh&#10;w0ttLuLwrB2rVE5aT74NCubccz53N63dd72JCViHAF/BoRIj3KhvSQaIcZgKngVqEzbmB3qKqCvZ&#10;nMtATUEnkGZxBmBcdAK96JdasAKIMZirRpp2n07gxDhtrHOxRRtapqGLeGzt8hNkoCRPxc3Lv/4f&#10;/l12ooi4o6AJ0OPnErIgkbwkhr4J3EGYqhNoXUIlJzGsqiRHee20FhM5qwtVTzvkZ6u2tqDFVy44&#10;MDHohi790tUT91FuTuAvQ4Qbsk3WwPRjzZbokW7pQ9zbmiK7wfYwCk/zoRKjgWckQbGMFgYd2DtO&#10;zeMnkk4lj2X1w1VK0R49QJDdj5gZDXpa0xRWH9IvVbNDdphx4OCtul18gBTdm/xpB5Rb/obpOSeh&#10;QOD3OET+Sc4Jgsn+kHjwLQ5aVFrKbif3F4pL8jgtYYo0tYI7gQ4obgZefiAaBZHgUrzwlNWDX+4i&#10;zg9ukEo2lrGaZc8kIILpZEGmYfbVLlUn45xksHAs/HhCm1WBxrzdcAKT02vZhv+ktdu3GdycQOAU&#10;+ljo/U+4PSajChmZNoYhfNjctKHR1MtH/sR9NAu/W4Dm7QudQGfwYEmHc41Lp9NdKv3E6rakN7It&#10;1wIlyrghBIyJuihYJoAYuS+ky0A+dAJB/0ppbFdv1lb+HUqDVxrFrLchRpZsGWyeNFMS6bFzL+Sh&#10;kSfH7oJIXDv0HIj2hkChZibUpfSzPJ/uXUxO4GBNn+HReIJ0ZZoUlLqeIJHZGTUQcJ8QA6nCbvaI&#10;/urbNBN72n6kEMJNMab009JBr8UoH5ofONicMMW2HI0cXTy7yHOZ1VE4nLxIBtF6WCG6h4Zz4KCM&#10;h05g6pooia/umxs5JV0kR+maC8lZLIJOoMB8zQSWEetJS0HBmzPwWPuw3TXYMroglT5x1a6w+om2&#10;7vNXsk5e1tj73nyUG0g/1gW9mFvLkAF8Xela8iiGDqYGusyG351A8DXARUeDWmhLMhYn0Oec5FpM&#10;cYCmBvtIjp3wXOSwpTZs09q6CyiH7pJNsjAmJ/BsMcWIOMMok88nhky4+XGF6SYFQBkKahIVTqCK&#10;3GyF+5MLH1D2Aol40xQ3RfRGYPVjWacHeyVvBg15qMvtOUuDDAFv1h76Y18VJmrVcVKK98RbSbSa&#10;E4gnpG1oXrLSKZrw9kTE9clcsuYqnquqZXawWp0hxHTuy7/xN/5e64qC/ir9z/IcNgCR1258L9A8&#10;7QSCDhKFrJXNl+cnHiCcnEjbqxkzfOc/h9Ac0+1QkqT8w9yWEjDsg8ufcAL5hDOBUxpbKRT6frxx&#10;pDYIKwHxPjHy7lvx6kwgOgx4NNLx5wsTOS6MxqldZqVQp9HxijRz5jMKYw3D4rGCP+z4Cp8vP/Dr&#10;l5wRVUPfitn5PDkQ6bBLtx+e0fHtuzl9PqfpMPkTnEBS4ALLEDneQNdD4u4EFnY8cmT3W7qyRYmO&#10;KdmGr22aWnhGUbyJs2EDCZK3LtIzdHx780gVnEPrq91MsdhsZeA70m0jodNWKW5wvkCdGwzVmRQ9&#10;yMI04l2gPifInpGbTeavLg0bCeha5a3+Yar2z+gEOqakuuxqOYHQ6EwHtblxjgVclmwuh/+21MHA&#10;SKGGMyjlBFJKTBSYLKMbANCueiIdlCTR6gfZsPV2/h5RsNae3WiDiaBBOT62Me1q2zwAOT7IkI+t&#10;xitApr2iINVZvp/fss+t/1sZCUBMtDrRW21YtfGR9YRrVteeUhn0yRZWXn08OI+OAPwL/0vv4Hts&#10;zEPvKhXQjcobm09k0wWF6FnW4GJZpkTVD5zgdtkABn5hbZDGD5O6juUD2mEdSw5ZNubJJ5gJlIZD&#10;cWY7I9eE3PMBVkkgCOewnddyP2T3I+fcFXFerqBVa6dyn06ggzPaAyS9mzxer+DfOjydfo1eH8or&#10;d81l/1lg9A3HXWqjfl/KGcuA4SfnCt9oNxbckAd9tXhcit+UIBUgQw24EvsCzHQCY2Y7FysFzcMJ&#10;xKam8SFv/GdzAsn1fnLt7ULeQINPdPt3OYHLA+wWHYW/97naA4CS05EdOtJbV9aog8ulMQoC/FyW&#10;lW1i7iAX6zj0fE1dTpZsuMCPHz90DVS47pkevODTnNuEZ/VHKY2xziaoSCUXxark4blLi5d9DtCP&#10;yMqD4928RUUIMhYGMBB6gCC5t9qVVP1AcUG7D9rNqt9v+XBG6kqPx8ObHLZC34pPV/SQTqBKgYG4&#10;721zi3wHnziBNiOXQKxEhcd97zJLpACEAq+qpxYhZcnSdpbAmFp/94OKjpq845ol9haGwjfQfKxS&#10;A9eAjmPnQwms1no/2YOgDTQVLgXENFI810j5JgrDCTy/xUM15cGtJsUbxCDX7KH9a1Sb91IK5ddp&#10;s4FR6xDHowSOeXQTCvQD7ae1/Ie3L+RYPMHnNhOoz+kiWo9++/HdnMBvll+EWdMgT6SDpogXOdWY&#10;avVtmAmUAqmt88lSI3weKPY40dUJxC5tGd/CcvZWOSikPdyQOIuAZb5LeC+qSv2AemgaYl03UnkN&#10;m6FJQaddMzVybD+/lNHfpdUuzfgWsoPGB2oLwsJtxat2VRjqIzonwdrHHWtv2YHGAlNaJiK4F+BP&#10;Vsyh0R93T9dqnmRwfruxlb4eZgJTLoVt59Bbce6vGJTqRZcAGUR45ARqsxPcsHU7LqQMAPIfrgnE&#10;JyXENl5jJdHt+8wYZ85JUdkHUD1oLAhMZcKEIxdkJeIg1jjboNE6JSr/Img4H8Z+IgWAarxMyVWM&#10;PZhmikRZaG+zVwI0Qo/F1M5gWjUJCRj8HvSsYMfntoFH1dP8wJUommfY3DxA1gk1cfat7bIrztIK&#10;Ep2ymhCmeJjkOTaAUWJhN5oESDTtwY5WpiE6al4S6jpAjalFdkg375JQK10fTTBZVzf+2fAeRz6A&#10;ebdNrQQLpDor880AHemgWCtRhOdBDVY7zZJtWLutFbSB0xAnxFLR6HmD1ZLLmYFadHruRBDIwyLm&#10;K5kzIFCQDxsdEF7rZZYMIfuhUJaUJWQaiYDJYVAOrVRYs1VeKULEmN7X9S00ZbJUcNbuBAq5dkDk&#10;WD5am6fE4DSwBVE6jTENpLl/qIToCLB8Ig0VwudkPTxuPcy2xKl2bVC7KOtMqVZoq82U/EgSlj/q&#10;NFwDXfHNdLeycSbLsM5mPWavqq8P5q1RA6MPaD2SQt1oQVDgSBtOszfZFJ9nzmBuV4uW12TscT5q&#10;A+8k6K7QPh+eSbKPK2xRElZoTuDGLIa/f/yf+udJT+1GfypXg4B4wS9xWPh0P+7dL7GAnf17/k0y&#10;pM2klXRYsVu0iJkrBnTxBJGkdId87so9U3TMp0oSVUuTaf8rQWDNj6H+GI4nE3qSsdfm2Rb2ZySM&#10;DMOiQupIn4+5/eE5WMK1yWOAgxcawONJ8r3hXrdagkzkhJ4NvIylLlDw/GsB2vtkTzyr2xyuH6Dm&#10;kCZb63QCWR1AisinlUYQMu/tGDYH1dpogV8lFOp3Neat2XBs3iM2qgmk4djxWqOitK5gOfhkGWp4&#10;VR96y5gtwx+Dp1GImmbZTI76sD5CUBrCw/FL65NdiHrc0nS6iJXpbmniBukFN06eyN/h6Y5xtATI&#10;5k+spZQXVe2KWDnSMWTgxbGS9VSdHri8MvhqKD/Jbiyp3RxXpBAUma4xBmYDXHFXJYg+h0p0AXh6&#10;iMoTctuTkzvODxwGmCGtvyDSLahx+wocsOJHU1d8yi7FXUgb/EHyXP9E6Kzao5eAXDJytBd9cGA5&#10;V2JSP+4Dfn5cLwFIeuLMXwGnJt6HDIjBpvVsGQ7ZiQes6IMdjAOAVcI0DbNdF47GtFNVqOegwLpZ&#10;YQVvxdtCgRW8UmlelTvn7ol3cPEgfgDqdQ+AI70qIBvj7c4q2vFqr0MYxpWseFcNKZEompxeIZ8A&#10;bKmTeiq7Xa8Y2wwsYHB+yVwflY6LQaDTR0mVUp80Ul+SrjhiKyDGotqNAcXORKuq6CBe30XkaiNG&#10;UPxaNZhD2yOh+CLgnFLlRBBphGUSvqUXqCAA15X8n0f1ZodPhClMoGnYn4Bw/7Pz1hwNQY4Rvg32&#10;ccKyodn8jFeAf/GHzfxCHWbNOdyKivCxs09qCtCOlsdMY+q+VFVefWzd0DRXGHI+Z1Y+55Lh0Mq3&#10;K4i1wAMKQz0g5cT4om1KsGCqIPkUNdnJaCr0mQfAhO84rrAUMMhsRZCR69VTo8aO1gBcihkYeDby&#10;UPSKxSgE6AXZ8AiuXkjZtiQKJMjlugsNACkv7YVtRrfMfq1xeR09r+Tebu908Sae34yrez2BTwiP&#10;PG08Fu804Cl/DCoe5FAoK2NyQ0HbTyGZVzjgBBmfYJdBt2pKm0BfQE4GX8Wond9Cv3mX7SfkZcjF&#10;uCkpE7afP86YiyMYsqY+yJvdbIMKCzOww7MpxBNBV/ppRMpKnDluf2g48SNoscwC0m2csfmynMAE&#10;0Ey+p0pI3MQnp9zXwOj2LeXxcaONCxOSG/ODcgJT2fiewnG5E+gbM3t6I9xPjBY3lo0Sa0YhqyAw&#10;gwhC9sZf2vEw5WOGE3oSfUl5MTmBlmZzFfpFL+gGiMz/Ki/pkD97pFxAJwpmSahSOZQI4ec77QV4&#10;TnyC2GlC2b1F52xQUGD4puEaTItL9H3IX0Am/MDEAsoKpeNbtOsdq7r4X9/bBoEjvEv379L5SZJG&#10;g2v/Q3Q1uxB7TkMuxE0695AJ4ijmAGPCEsgCHFxeQAcXTS5Pfnk1pcYKTmg/dVv+OMSBFC4DLm1A&#10;F68lYUuJljBJZZaw904mKUPw+Rk4yf+UDvakJYsSkk2hK+o33V99BRC9czBlCOeFLkpS7yIFJskF&#10;HX6ASgVLuy8Kzcd3Ege9cTe5osxEqK8MX57hchFrczA2gZtJZBdNLQYs8qj29v/6mlghfgwAM9/B&#10;U4ld4T7QLEgwCcnuv0uaq6qXjHSSqerGqKEoecHSBjXNBPIw7rLJkpW6S0R62EFEICwG3E2NaUYF&#10;EFCWWRSXCQXeBQ/Z4tTxCpo0FejW7jLEvY6lDJL1UwRvvrpzvIhLn1rvzgbwubaz26WrcxgDQHoz&#10;xAaXRGVv48bSIZIayt4uMyIVBwKeIc783/cASYjh4LUCR1jfBGkQUVwwkiAT/Uas1saSKgpOEvIl&#10;V8Xbqh3EqL3zMbRG0gm7dSmbFAfwRHlkYVAy5zfFoXdhgLentEmPBUALaJQPw4URXj/JHhGf8y9V&#10;Vu2VFZ/cSxb+/DxeiEiYp5lVUTPGykFB8OkE4n0NBNHJoDhoGTJ+cEeotgD0+lv6SGUa6FmZXTh3&#10;qSHWVrGUCyROUenVLiKpuEw8QSQrea6UkOcexER1aD/+BVFHpBPDV7mX3HEYC+kEJjQcLalH8+s0&#10;58okcwiIAC/6TEzSFIT0ogbeqLZIeusdS0z6rvhFBxAYV0tL2uH8h+7REFrj3u6VCROMh0ESz+9/&#10;SW+5bZ+ngEGYiEO0N2V6R0QzTGkdZAQI8nLxVO/oAdprSCdKjB7YU7u0qgpGrEA8bOH41+Skdwet&#10;xM6I1r73P889Bma9I747QyWF+CPn1fQAvW9RQxt2fNYzJlLy7FB57AEKg594W8DTShrWl80WZHr+&#10;wVAPwZLX5gTiGVwnIrD8H5C+QwrI9BtoyeSt7OKyfGjW7EpuorKThJs0BIBwuR/oIev4i5MB4y8t&#10;XZQhQPGT2ZEY5vKkbT64Lj73JmIHlqgE5m4Qqh3sEAEkfs7NiMxoGPgt5kRdNYCCEmRqQiygdU5Z&#10;VSIyBDp25RF8Hx5AQq7IOytrW1qvMdpao4Ck6yq4xbFngm/NiZAgTCwvFCrGxLX6FLxP5Qw71SU3&#10;GIycTcYGrFZsVRk+ug8n0HgU6yJCA3zILB3YJaTW6oLEZhGDfhC6SSkuqddbTY+W2AyHwdGWxsci&#10;+t26bXSVThzYJkaDv+Cfy9Vsbta2gikgx7IDQh6lXHUqiF4GecDq7/y/bUYi9YQJWfaPfIW2HqCh&#10;yM4LBtyS46KbOsYiSO9vQXUAwoMWydSAwOLxKzRj2y7rxGaQpRs2KOnqs4oOb6uiKk1wBbMsocde&#10;Dd25BEF8sClg8tYHlZxdghXVCTh/yAxVkEC+K8iyVzUTWMNlyeTHCQXHmkBQ5nT+J6vlwM8nChOP&#10;ud2uM4JetAeJkqYwLILQuBOkF1BQpAJeyTsqbAPgOSFDXkK9r2kcrFYwLoDzNsZhXFM/ZT2h1mby&#10;FgDnd96ieDKQ3t6JsInpsjRqdH5fzmHUIGEIhmGap6s9OclbIZ6ZIEKewNMmVQVJG8SgKeKalwfb&#10;WixIsvhf6ZXTCaxePSCIJTEa4hqzB22tNEvmdnpHN5m2IAE8qe6vknfv/6ftsusK3PSdr3/wf908&#10;hY260RXoH2fc+f2iiIBK2ABLPhdINRtRpTdnkhvbeJBomYqutUDlDEYAofx39jXucjVMg4Bd6Zns&#10;PTqM3oC8UcGQVp1br5YfSPVUIrgNy6Bmq4zZ2ZAe9ucH8rAkpXc2vogBGr+UTPI9FCxMo+U8ZG1C&#10;SJ9bE1gwIPVm/9h3BauZbqDJbQlcduHjdq+SGUTSmL1D01HkMwVil+U6oJEeaJeWYXDWuUBcNqEu&#10;rluCbhFK0D2E3+7BshtuRorYQTH794f3NwV4mEk+0x0Dd7OkgOykmhKe9kCRZhYqRF3dX5IBu6dS&#10;6dNG7Qayu3xT8tj4Hfrs/AMQCkSuaKaNYUgWajqchGJP3uJQWrtMWkUB8NvL11qrEOG7JFDr8Vst&#10;gW3yl1I+FKCs53nfNuEw7+/rV9t8xI7UzeFz5LixQ+S5FaeuM+mR7+qGb70Mto7ke4zFea3O8bNq&#10;bSuhMDv8suz8CzX77p2hKYSdSog7fPCtQlVRujHnYHyw0cbJvigvFvLZgWn2b06LGiS+yBq2oO3i&#10;9kFYv/h5iS5fbPBxJVh+/JYthnWYCummrtBD36DkdtnXzorJunnCrD35I85AMjSYHozTkEwx8lgz&#10;NscqMcOD5ydT6ZMClEj9zShJ6YDasvOyqFUBblUVbYTgSHng4HozZVPQUAaZZk5yrchaCF5rnGJv&#10;9ZrPiWh/kuWS0aQibzc9yo3kom/Z8UYn5C/NdAp//15+2nhjOuyY5wU15PuUTUDYZHBGvqPnX32/&#10;2CWvMZfs344bOG1peEQZzwlsDAKGVX7kODN4HL2S8/oWGejiW3S+EZtz3LFm5t5ctJrMX13c6Hbw&#10;ZgZbaALPleeW2GnACUZdckBJpUkHdtU3qS+FitrwVR7bELoZtIRDAjQyfePK3mFLU0HTJTaLJYel&#10;Lm33RQJflnptTbzhAFNLFXEJYkey+1E5xmJxqHq6QrE+JOd+f4TtWhQSOw3inMxMxk/hs0RHdZ6U&#10;7ELDZGmtVTuE1V1CmBYim+MT/Jz4dMkcnsUakPtefI4CNHPsnFtFH/Gozo8WOI98qBaZH7VNQpi2&#10;vtKiRwm5UUd0Cbtaj0Z/7XgDgcZGd7G22rLdpe/tPooWXL+I5qrRaC5qfnP1mpAJJVeEunSiPeRE&#10;zbf3tIu8mNgzxUShj4OoUL3bLS8/baduWyOM5Shxitd3Ow3dyDJK2q2RXzQX+3MkA+aJVkkqHmym&#10;nepCsKO7jbmpCb71k+D2K1nsWH2FEen5wPqdDYdA43OrA0dSeQgGFJ6xVhMj9mCRFu+xoZFQQlZ2&#10;dDPxgt42uT3i+3AqWPJg20eB0dY9XceFAwe2YEG4K98styMMzjBrYNsspawODxIacR6g6pqkqKq7&#10;I3SFiQJ6Jd+5AdW+XbMJOpeCrGQxlQlEMZMAW6fbLeyzAPx4p5ZN40g9IqwSVDhFF2BhowSkJ0NC&#10;KxW15l6yjvg6UDRyJ/aJdCWEFdwHteDCOZAx4xJXJda9FV83WrK19JAVGW2vjuHnSUXNeV6wvft6&#10;STvoDDqGi/UoI/hGjKLItfWGRKvhNhN4hLc52qVvpEwdWoqZCTie/g+Oaoj7tA6867LWotWWwU1g&#10;VBwqyDbYFCXnYhKrIaGggzzXLBtdSCVKbZqdT5oGrFbPs5g1UY6rJxpufsKtZZnbrtcJ7n2hM7l3&#10;dgIr5r065t1zvB9GrTcRA+R6pBgJJnbQQsAs/g844MnliuUi4DW4H4K+gH9ceN4Ejf7ErOntqt4s&#10;mvDavodphX+ifU5tQjvkvznXmym1Twn36tXGVdLVDgeO7g6ffApY6rxuGrwAdFGpwxH3x58bPvIw&#10;rCP/FtICzaTk8LvBmUFkFPjQJq5pfkE/IATEZWHsBqPtkp1jD3v4+neXUgNVoa0YUs31AHZvsP5o&#10;olHxTOQpMkcZ4RxvY5NGq6tFUHINWGWoUjgLZLXlMbR00EYzvVFy06EPJrhN6ZpT+Yl6m/pZXLz3&#10;mB0mven71IslFhQ+a0qOmFbxc/DSCZliLJcbTpylNbKVStToNe0ihvJKletWBAoj0InMEYvzeZO+&#10;wxM0DNymJIoYF2METB5zzmS1WbrA4ZXlvUcirRwWSCtBSpfucjL1p7gu+cmAL/ivlPU+hvjdAtUS&#10;+tkoaKGjGJ7LKMD8KThOVyomupaOYareIPXQELUtjcuJnmnnkRyWYFygWLJonxg4yO7pBwkQTFsl&#10;waf4WnGTSrS1F24E1xhCtEZhNyJdrlvajVmfMbdrG1F4BAdyI16GPq0ZnzBnU4EEI0AtRNo29zeI&#10;iagIf2xsDZ4lnUBFJUfs5tzTYLjYM8Wnd4xxJv9gcAwU09AJ0qC10Ozeji9jQFZSqKclAxTj40zs&#10;MKRRzjwPAgiMBdcCQDyZqtlfSTEbYyRaqU4tfJaHUbpyfVZ4xOqeaDjYO6AX3iKV9L1HaDG/khse&#10;SVU063IRI07x4Qo76zfsGX3mam3eRFR3hIO8OMF1AaBANeTO+iOtk8eNsXzKQ2xZ0HxCKMQW7mON&#10;WJyeLTPtLOYfRSgQf5u9g1UEDjhsvJ5yzaKHShUcCCbQ6QFCCARMy9Go3ucn1ViZf0UXI30u+Zn8&#10;XbpsEUbRSFv7c61ywerDmcAUJWKM8glu3mpXohDrGVI1iFgENEDom+YEafl7k4ZfZNc+JQWGE5EE&#10;H5XFHIvjO58YWH3BX1wIMHEkKWl82jc8e/iRdqiWrFPXsbA8AZR5EJCnnk3mERorZoGRnJiq/txh&#10;OuUEyxEFG/HtcuTCFdXMDqUkQRKZ0Z1nvnm+qwM/NxA3prVDqL2GjBvRZuUuc30UL29rIhTMEz3M&#10;c/9Ex05dLTN022x5tZJZLXkku1USmvGXP9oUg10WYI+tYXzP4bjesf2lqDu0+8OCobPC11fVz0u4&#10;IF7FmoqbC6RoQh+iPOvhbntw1SrgtErykyul5MNoevUtzSPiyyJRuyFI6sW4ygEMapUrVqZuT/CT&#10;I/UPJGUCW43rhfIfJ5fsX0Xw5XbVsYG+CEQSqd8qssvm4YYd3bn0jY9cIDzkowutWnmhH5PaSVdp&#10;nG3J4dpQo7pnzoHcOHeghdkJHMA5wFnxq19Oz2FUnG2c/UEN579FV5EXFE4+0Oes4l8sCnog3NgB&#10;7hpKCzez3Wrnk9YBZgSghmIKM0xyBOsJCkSfMM9mvtnXt9evpmDcRIgZm8zDjSVzbpp72j9G7fVA&#10;w8e8TSysX0EogpcRX+5AQGNWdY1Q0TWMaTX/oPwpiZotnmC0J5aBAgjo7nn2PPbZWpBhYNiO+STM&#10;WSFkAsGoVNHkw6UPVR8qGe1CSwssvjPK8LK4BrHhDngiLrsTTatYEgBKFo92/vfdL8rZjhdaMzC1&#10;3gxUnqYeoZfd8nxKn7JzzRYnU3tnXl9sb1/Qj/9bx1rYvU3xAY01GRjoMPvTUj7i+Fyr5bstm4g9&#10;De3/dj4wWgQUE1Y+41F6c18uOMnVCV82o36lN9khY2HOSkIebhIPI5WZq0xTgtiBMR0ddyEMXMdw&#10;CmusMG7kGD1tZaIft/tFcP0+SiCm+HnTAo+rPYkbY8NSnRKYSdKe51m7lTqhiyDeNsaszLUNCJLS&#10;MnWJ2Mpoc9i3YoEsG1tVACb6nPzqKSGAmylYqYmd2iXSYamPrNcObHAsW6ZGNOj33QZJhMY8gR85&#10;gw5sU5EGQ8/6XNtDUMWZddk0Aj63fBB9Tln9rb7MYdI/XzOTSy1mj0HDQDGC7nJ4ZqMcxSnggwLj&#10;LuJlK3IyECSk/p7yQmvuSrfZSTssvrH6ycY+GJmJwk/02xUqJXtRmReuNBjv6CIHJ6RzWh+11bk3&#10;VQs8Lg9LBjRLOviTuJA04QgsqQpXzZxAJxH/wL1HuItRJtMMlvqJ/a/M+CiJvAYVZws7k9ADpI17&#10;ps0AFBlFOewqDr+R4MotuZliqJNAJsxvcnmZrQAH4A1fGkwFINnwYuzTVsK2ybyyv3shVsOvlRfq&#10;NQcHJ+nsTNJ6q/3HfToA0QT9fKvqj5H28t3OFvUrrSvHS2ylfdKuOYH6nFA9Jf4Jq7NXfKINKVEB&#10;8kU/G0bih5E0hGl/9aD1bEuOBgqK9Rrin1R+uZV77VOl9BNoTiOgNcSf+jzwHsmrhbWPZwY+mY+I&#10;Ld2vF8abu12XaUI54Nh8gBgCNm5OqJ5rHfHFCYfsho3r5gRir+oUHYnx1a2TutqRBizKiFXvxgSc&#10;4flkG3uA9HY1AmaRk4MAmQczjQpkDhxi05G1x4OQQY+Ijc8+lT2n8HmGE5cTePSY7QJBDbBNHAG5&#10;ZGG9CewuJ/DXl7dwAn8D26V95vIxyPVHZmREpDgKpMlea7QaKCpbhJo4Tb3oLnqu/T/xQpQRXDq0&#10;CY9f4aBCcFwXOke9Ylus8ycVL7ZmvpFVve3GvRajH8a40uhsRFEbBTxAVPJgJoFOoMfqF83TCayW&#10;C9wP4Hnll/mh2wlL2NZ4IBmUtAqtLoeRY4w6raRVYfLNQwam2iLFJTaicAmJZTIgp3XKiy5Feflp&#10;EQqkhFqLFrAA2UA5hpHjn9uhSuhM48pyJgO8m0KXgKM8VxQoDNW4PAVCU0beE6Q1imVIaLiyqljb&#10;ij0hiE8n8CrWclP+5S6eJNrZv0okz5bIekYEPaCT56lLS6oT6FOcEJJQhXZwdbSHZQV+Ewo0h2MS&#10;tbyuta1lfKtOtXaYuxm3rsb2r3kph3PSJcpvtNGcQJCfhaaIUG331zmKo/TQ+nBS1I88v9RnxD07&#10;A3aiT3sHMyVkeOOmLcEFiY0692Us6zkpsDXNY1fZQwDwH+HQ6lCUmGVBCMM20me7lOfOmBJ8twqs&#10;uZ0Suo3TnEAW/tAJDLgEIcFpxKir90v7bLy/yitf4KMXcwJPVJ2cnKUPDnfQhBVgN1u4opxAF1Ku&#10;XXLWhZ7r2cSGG9kB7DSqoNc900YmrEo+2tA9HInarIy5MPAVdycNoYLIQSwhm4fUReWBeqA45G9F&#10;f32kg8WKtFgVjkAS1oCd452cQIfYbma1ahsRY5YUMEHX84LzUCsG08fwaNNkcgeOYu1vGMShYHwm&#10;0DXSlwK1R9rjalvGrz7LxhLsC3roogQizw7tgUD8+fO3WPxgTiAWHdX1gplAshmrqtN+8kGDhrZ4&#10;EjYqbGXaTytAQKKw4DRl5dboL2ZEXi4tc3m9TigixqKtLBoHW8ucD/uwqq2DCvkKvYXrqHSIKkkZ&#10;224HAozW4Wnt37lGCPUPS/m2oauI8H18ZfriQz/Qzqm7AMGrj2DHxYZYxi46Afj42hvpFHVATgEl&#10;rDZOYnHUkHCez38rgG9W9Weduqn8h4Bq0DiFybV7NxLOZ+QCHf5qJZYnYc/J1ECxlQ4Pfx+w0xuE&#10;wUQKof1KZ5WiIVGwGyWLAHaebTSD0+0wEwgn8JcX598olkdLJ8Rszaqn8AXGw2vOdmtWsEkS4CtB&#10;VIOzahGUpBzjV48FEbqNryCO3AmQi+O1SHb10KGndv9J51FB1tNExLSW+Mwsqr6tYCJFSoDpTrkI&#10;AqJtH07J/5HwaiYQGrfGaxVsE4D8/EPB/oDC91cU8sVqx5oidKbCRu+eOFaJM27rx2XnNBouXLXR&#10;CYwJ8i8w/j0aESUZ4I/HcVS6Y9zo0+LXrtxLsMYAnZbgRWJtKnpOArMbO6ObffNX9Cs8XL+Vz29v&#10;iPBWDu2D8jCylXgENYlcwdc6dH5bJGY1xE5TzZoyaWy5XhhTISXFuEHzqlLbQ/mZ8OGoi27v9PlY&#10;Xz9PXVpSnUBKBt/+NLoQ7o6tjc/+QBPZNnkAy/dgrxUmKHAwJsIOo+Z2pI2M2r9cEzFVzzrnMxci&#10;WiUghU2TQy06XQ3Bxz8Me0AIBrPJpBmxk5MCIWN/+UrvJmyY8AC9TzoZUJOBNqDgF4YwCCjsiwcS&#10;ShCVzFeyJDgt5eOK+v+p7A0DnSeLVpTH1lImKgMs3szSESHZoiv2TN+yGNudZgItEYBl9AYz4Wu8&#10;9a6W4/VTuMVzvta3LOF0Ak/oEC4KoPOhPcEhxT7IOB+uwB+nWYXpWdtUIjF+UxJNlBQ006rLjE7h&#10;WdXoUI24SExWA7pT6aCu772TXuUS7nXSt8sXBNjcA8kF+ajNcY6pxUiLCMEaeNXIyoakTVetN00G&#10;LeLbF9BzFJgRbV9xmCe9QmcAg/tbZyWeaW6cVEx4pwlEhlxVv9sBsjAmcqLVncA32+knpl7DCYxD&#10;jdJMadXt64wFDjACfFbeaQUvTMTgMNzv321t4NJqDu0fy3hSwWo6lehudHtKagXIYzmub5Wi2AQD&#10;IPWkyKk2RmpwmAJkmtay+RGRLiUrK1IN+8PCr3Qm1oZckJ5OoJZEx5R5GRWLF2pj3WlDn45G3pQO&#10;OlaZALzoudsncAIby8e4+gxkUeaWpkuJfDqByd01E9igqrYLGLNIJY3pRlcatFLy+5/TCVR0o3s3&#10;ubEFmw4u3oSqvb2mV3m1gT+bNgu54PCBYfdF5nfP1k8M02BqfqAZwpuuLfa3OpuWVYl0sgz6z5lA&#10;W9qR6aCWWRA7wObnJX5tJUHs4RibKZvUj6GZwfCljOkuMcogEOvVRwkrv3X1EZsVv5PYkj7F+NbP&#10;GUxsOzRM6aBMNGhUofJh617Z6RMS8d7e5px8Y5iqK7eBwc9QLI8Fss4ESn/ECdwkrHtLHwuvJ0rk&#10;cpAseZkFtZ7Df0MRD5nGWXKL8cPSgXpH6mbkhWaN/DDiJsuwK70A8n83BzCSmIyv7s42iYp0glya&#10;7z+xIVymyVFaoX7SIbth++/IWCTEdHO6fOzcPK9PCdyDC1iUkmiX6s/FDllm2UUUXBG4kW+v0gyf&#10;i+5OuHF0JR8+5wQ2Km21nQSl5dUJhF2awq2CCDGuHGZsqpGTJcZTZhctvCSlhbNXRx+1pjVYVpS5&#10;Sf7lBwKSuWMV3apqjoIjSjEddEWR94aZjn6AQhAmeDHv7URfMEylf2P5oYSzHQ6Lest0jOpJ3mjd&#10;wGt+R9tKKumqzPhmEyL9/sSjHxOhkzEl5eiGde2Th7CDy9IV9e6poyiyfZszk4ammUDajTp1H9Jw&#10;yb2tzvJ3rmJ2G9q/9tf/jupLhcX5/NQTLvqzZVeWUSB9CUcG/IQlBdzhos5oTFs6OEtzbxjG7b06&#10;tYZlBkA1SuVtmnCL8nVuBBaSRnjAp5sRZguh9gtWpXEmMIrlTCBWhkQ96ZOMSW9HhENZsQ3WG7jt&#10;ohbqZGOebH1m/i13pTjBedwnit1Gqxpyk4MpDcxj1lb89S0yYD3MaHOkXkMoA/iBNh8Yx0lkju45&#10;QPb2ZCoHOi8xjP7C5m19d1AzEjKvBlhGOhY8w/WdR0AvaWnXnrTOTNL87Co/3CS+u8agIC4hBqF8&#10;1vgoCt++MyszMOWaIAkAc61QJKT8peQip59MwVFY6Y1NimWMzL1ws9iCQda3Q7RPQTSuObbVSfer&#10;w6eGsIwSTgt7BUMfvlbKB4ZMOKh8WQ89ivFdf1IWf5eZQKfkTJY27CaVNahquuluQqXCboM++Tq7&#10;Id7L9skwXg0WaPkVwR3A3bC5ifsZvw+MG7zCKE6NYrs9GyDUCQQZW5oT4a83V51EOkfn9yjpRj/8&#10;/OqUXim52CEiypEZYTTM3UErnhWbW+e6wTC2frEcF0vni9BVbA4Ae+irR6w3py4hIw8fK+OExiQ3&#10;Mnja13qdxnfDPyBDU+/72jDPCzbb4kSNOoc7fd71kU7JUbAAexNhLtT/6U5g9wAftfsRo2zvabgH&#10;iHQsW9AKM65uu1YwLtRt8oiHX2Fkw0rhyQvYAi1ewAmESWc4j83IYYzasx+xksWjrgymWEUK59VW&#10;MbXpUCOSP4q3uSx4n1H5quKL91cnkMaritAE0767+4JdrjFbKin5DhqnBMjKyivYkryKT5dFrpMi&#10;GlTyCumC0kKLrkiHu3wuiI3huMd0MgmuB1+pE4hFI8pL1AtxExO8lAlmEL0IvkTwMp+WI035bJRy&#10;CzbpyjqNz3g8f5Vfg/CDSySzkfGOCyXER0nmBxT0nEP9FnuInKoZmwFj8gY3uGA24n6td/WgSlri&#10;6zXKl1HU+Jf6qDWdu7VX//nW11FF6Ga1HoSDjl2MycxcjWRWnyXBrF3stip+YA5KFPGTdKX2gPqB&#10;WJ5GcSgh9eV3aRNnz9/+sX/ynzt5TzuqIDs1R0glMJVvBb8Kv7wjxXm9B4Jyf5I06ICx+Nf/Bz+h&#10;SIQycTNSVxOCjG2Q6I37KSiB/wWHeRDLbnw+0t77epBXn8h0hwdTiGEk21+cK+lzgHBCotHUyuNa&#10;miE9DFsqYZioHH9tt6tFfAFONbwa2BsRg5z4kESAcws9ET0JLnchirSBgPj+5/FN+LoeGLdPPfjt&#10;gRXvbszRRUDTTzyM3BfWQpcoa6yFmo4/uWqtUBJXMd0vv0X8MsYbu7fXxj++aUM0g0Sb2P/U78Mn&#10;TTneBBNaI/WugSdJwL/o5NT6qcBkJ6MHfo5i4C3ms0HPruSdAc6/aWIsj2AsURWcE/IYK1ejBfQB&#10;ohhUjLHov5Y3csLBwVg0jM9Ae0FymKpJ6nLkYtP2Kg+yj2xqSC8hVrkXzO+DHtIYLgCvIRK8m0U3&#10;OCpISOZlY68UrIXAhFuSwUI0G7IbjUN6JQVYllYgA8cDvfX6ybONLDvFS4UbOWovvd17WsiUj15i&#10;aq9l+NV62BSDvqUC40MWxhPs9ZpT2LSvfItqkF6n26l/gYq80pCMX65Rhb9CDMTyjErAU6SDJE6O&#10;jjJhjiOG5X+Vk5L9xLaasaln4Nwz05JXsJ7ZBY+N/W2fCWyQDHcxPmOnkeVV0JC+6Si3x0XYJQcS&#10;Dt5hX9xQEMAN3RQrxV3BrEmPyUZPCqYJePzkc4HeZpnxeZowLiX4F1JqySoIq7zyUOZDeAAuDodC&#10;UTCjP7qSxKJ/Vl0VxH/5ERN87pT1pI0lH5vd0oQBGs4iTu1QV3FR4fjOn7mjp3//I9ZsB0n5P75f&#10;V+z74UHq1ENQ0JFWGitiAcWMORTieD5ngiHsUqevoMlQEq4WCe/cCwBVlTUfOJdjt2q09nSa2Zjg&#10;ZudnkoT2MltmCmkMG38HnlOTZRix7CXAtfEROojUWty35ScLX0I+rCRu1rcoXG83eroTjTw94aC2&#10;2Uefr7Y8g0lUW+sErGCIHJ+b8gG7U2d9VvYwrx6p1wu8K7bY9UX1c/VRGz0BniN13l7oIAnh3N3r&#10;3x0IvrNQyoz4Mu/Tcjq1vHldyRkxQB+jz6/HngslQnVy7sgASnDp9F0MGOOa2lVnVQFr5l70IRbP&#10;x39SLF8keTBELaKicAwR4e2rvF3id+3rGsivn6PdKC+UJPKg8lIgob6iO1NFha2lx/+NvxlrAoPb&#10;UM/7LixIK3ouGSHrwE3WDjbLUAMMrbsR8zN29VHWKrhs5a9CAUjCKw8FRKzM7umquVMnaydaJfaT&#10;+pXWJIxjzjiRDmxbGQyzSQGtU+9fazfRxhJtpHy7C6wVWiDF6GC95z9tvyK/+lRDao4kDH7OGaQi&#10;j4Qb1vShGwuYsYYBD7XDdv/NGM/VtpOHKSRbSPOHX+2UxjeLO+Jzn/oGYyCOfsO7Fyj3tMHzLyL5&#10;3ckPU44Y4y8v3158KhD3VqetGfz2w3NGv/98swSZiHpiFKYdoE3zPMYb/FVRVNbKlmu+Bl403Krx&#10;mC2BRiKJnhdgm3G/GzdCKvdIeaNVaT6M14qwhL+E2VGH/SpWx4t9tfALbNCaUUGhayTMnn+HnxgR&#10;uOTlQ/coLJD+gWn/sAVzMTCeF2F552yc9i8XjjuXiVDG7nAgBt1Z1HUB9Bw3yKGZnhCuRZsYchoT&#10;vmYkwpaBSs+SgEK117WSu7aNjhL+afQnm4tjLNcBlWQNkWM1qR4Qs2362H+FzzbGeIHhWDqTawV3&#10;PlLde7gl865XMZZndl9Lr8u0Rgkuov6TDvHcOIbdUxpr9EZBN82wNbHTpIRCAGBBKgWeJ0Kh+E/1&#10;3z6Wn45e8hHAjtpe3r9GpsB54fHWIqg0zpEDxTqph8vksgW7g4Y3yw/jt6+h8rg4riBH9wYRsQmT&#10;xgVUDNG+/UevdkKUZ+ADX8iod4KEUpZ9ArDNwPd038jDoch8RmjFUrdRjBt6JQwAKP6byxtKQizu&#10;Vkt0wMVEJ5voZmbEjL5n3jR1wE+umTL29u0dC01q1HXTrOprAbZlONpnm6XCStmibAXGXc7YGtGQ&#10;cNj2ExnCbW0/qMuuN5np3QR1TnmAN31pHxbDv3ypmQ3fEsR1qx2GbD6/06wLOm8IZ6K662dLNpwL&#10;YN16gYhuOUF+Q0pDbChaQT9v61tEsUEhvPQnNz4I/eR5qFf0YY1WXrfZ7CZYYgh+8TluLL1fH64q&#10;iyaZcuKk63pqbTyjTbwGHbZG7cmXEATnc8cdlGNIdgfhu8/C2crO+3gnecVlUJobnDjJmnTG5kdY&#10;KWd/1KDXDnhGliydDZSmlc5iqhpc9tziKY/5a3p7gmKa8bsCzcEr+FICEHmX1AhKe7fdmm9X24iR&#10;HY7tAVUFEH3L6VKCb1tVgEmDDrf0VCKIVatc9X7u5dll07P2bYRgfPrEj//M5cHgI3aPZvZK8z6p&#10;4oQEeHaC9uV5CChedUD3ZS+ut3/8n/7nvQeVEwXAuAOX83P7jVQK9zismjLaSiqVrr8EZbN6t4Y0&#10;qBCV3dbIUaSCf4g51MOfgA5+npACiC/sl6Gpi1gs2EVH9z+MGn/7fSJJO6D9OTtw7dJUTDeeaSg/&#10;hxxPElv6NtRDqgBCrFg0fIuwovEH366EZkDYRuyRQNtJzmQUQiWARlzBfRXvW7SSHSiSVDw6UwXe&#10;3CDD/j1x2X9iujZ3ZIrAPSZwX77Flq5sJedyvPIxDUk4sKw2f8Rs+A2ck8yn8GrkhBmGgmFSGvDO&#10;kSpOg9Y/dWUCSFJ7eTJfIlnI4yDBOgYye+C7+GDWFOwZN3gSR0fEH2ZWi3/dqmYORgxjmuvGGKGb&#10;a/p/mfU18eBlkHEJuWDxgsWbOvYKWQXTrhdY4B4bJOSFWEDFBxJ62PEoWgnW9gkSz0WAVPLYOpyu&#10;OsDGv0/JhilXFEN6en7SOBfdLuLJ/mB0gd+M6acQQEE3AuIbkW+BhOLGhH1AKRvOYW5UWBA+VyTC&#10;OCYRCmktKTfRG6lUC7R2+UqbSNqLok+qopP4UeFjPXZ2TOrxUWcS/4utOcThvJ2bgNzMHkho+8/g&#10;R9h9Qfzp3GPmO65qu/oZqoTdxcSXJ//B8i6cRlX2yKL32W58AoUU/0YPC8pMP45J9yiUr7x6UE4O&#10;CkNb6LlD7sRXDiVx5v9xQSHqklU+TwYXvCcAiu6XPv+MpXKgT9Dty9jPPzWEnmqpQOgEUCPfUg92&#10;BjipNFsJ9QLsZ00+t7PIp+lZNwMzAymIwOEfHh3aBi/UiRr+bfUz6Agh17Ss7CeW9KMWrwHbU2SO&#10;k9dSx5yFsCzWKKkDvivQKkxLT7FL3ksw0D3BReixyHznnsZMy/jdwWz9iRyjPT1qWS2AGS0Lvx2c&#10;0qgFBmBUl39xXDYYUCexo9IYBNqCzA7l0Tr4wc9FS9XLRKxkWm1JDAF+rZRC9ULlpWcJvoxEIPAq&#10;ZCzd6B1Wq1ilMdvVDz6U6tuM5AEbHVpVFdSqeWdATYrGshQj/yjS7e8LrZBacXYvqEHhCYaC6UpZ&#10;LtQotLHyNOykCalDR5HJaTSDq2oKdr0JpEBwuzmGOwiLMLS0n0Rgl14peQZPbzDy+0gXZtwWCjpH&#10;6Ic0c+Lu3/xbf29pnbDFNUcW3WLn2s9k/lr7l5v55IDteIb7GiGw8mlvnURwqqitA+Z0x2W1cfav&#10;zQReWY4PoR1hw+uuJNlKrVtr0Ndebfeya1BCJgX9XVWpMYfyZFrtIYdsTuCSGhtVrdx3hQ9nMNjJ&#10;vJFztJg91RWYAA45oJiJMuo2N8MOjfj6xVafe7Sy4rU1vSbpJY3YTiGCRt99F77kcyg5XJjAqa98&#10;pzUcuPQ//v/yNAmXsCF3oZJRfhF98ZJElAsRuT9bn0lI+A8bG2AmsAOzBjk9bxTYKP9824DGFhMo&#10;tSOoUkjUuTZNIddRq2UkyraNE7IhxvO0IMKmqp4MLOZPersCkDVDElO3bnRGb20lKUomuituCgt5&#10;zQHGPJ6P1yPaNefma5nyUtqGmI0nFsDFph0R+fY9jXJk36J6K2i/o88Vs4+dCsJAS7WB+UDMBOJC&#10;k4C5H2VRDme0mE1b/P4ktjDmLsEFrygqdDiEh+wTCBW6ulJFLR3K4bNXoOdJJSjBTLR0PteBcCbw&#10;oLGNIhRK184osRGe16bbw/bh4t+06KBQ379w98i5UuVKkx6J9yjvuZSRmcgNllonzcgOQikTxGYc&#10;omUjMEgIREMgRKxrv72Z1XmbCeTMUu3rCLr6sYxaMUB90+WUY8+IFKJbSeJEBxdi+YDmTJkrIE88&#10;ZrHRKnwQjHsG/1X9Ld0rML8qmWTU1Eyzxe7jLYOpySsULp1Fi7M7OUt/xYxBXWt2IjfSC+/LSCPO&#10;x41cpDAWc/rrxXc0yGSliifYFy7HPKXUv7UEmuhMrHGNIBi0uYVGIMS82pwPdDj9huUhMhmIn55R&#10;k9dKDfXtu4ftnjfTY1jXqjRD81JpNWC5EKnlsQEMnnAy0LuK9NpDBWv9ilBdy709N/DIOjlMBnol&#10;w5FIJzehNvRtJdMWba0NPMSaxzrfRm+p0Z7YVhtzgIk7AEHqwki36XFp+rEen0bXuurjHSpyIt6d&#10;W9AVn/W3shELZ/m8/NvdXwB+z37+8OQKzqrRs7KS3U4mzXNQCfno4peOlqQxbFHBdlXfncDx/rup&#10;gf74Ql/PbIstUHymPq9VW5ysNx3VdlZ/gcDj/njPTT7I0DyNBbx/jPfl3/pbfx9trkihLPB1atNA&#10;mviEBJCmIaGqAvGFOJxYp7UukX5zxVNR1fJI3ZyqmRZFlT8fdBDLs5WcerKdWEoybv0vJ5D1f2DW&#10;yPl1V8ZouIV6aA/PD1nMTjsU2OaHAYeNmEjfjHu2VjTwrX2YImHoEk87tB1s//BmniCOprfpp7CV&#10;w+BGQ6xHx+KvDmFXiOiHurIerwELLcLqN6o2rvr//k9/Yc/rOIlI0sElYQ+F6j78TmBaEv15kA7K&#10;qjYlJ0hU4XKiG08msXsSQ5avSTKPzS6a8T286pOkeGDk602oeVRoy51YSoV7NSnxB5/epb4qZlWc&#10;mNH1FZLhAZqrlfl1tT0cK2RmQg2wrJPwA7kLnNWmHqAPdjttpWYCXcimRQWjB/xgaczWk7TXIyyM&#10;GVU7+gIowJZ9uPe1FqFYKQqIDqN18F08WTKNxrRKj2SWI5jnkHEdUbmgEKSx+rY2T+60wfrboh2s&#10;lfpQB1zJaaPbPQayRlEMTP5NfqxBNQJ27j/Ga08mZ7LxxfXnyV+BfcdUkZ/vy3//VoxIFrDPcRgx&#10;gQnaCM98zRChXYYp6eDBavR/nQYXX6gf+M0IfncCIbJSqoAASmcZKeK8KVwMhTjsJUinAxx3jRvg&#10;cE0nturN6FewfIiOSS6tKbBexZ/HCZQ07K0BesxEA8zfyUhtb0k0LcjSYEKxQNqWmxAUFXyk0y5S&#10;wsVF7IJNuZHCyp5/gYFSTqArNbhhEgClqPfyOSPmR1k5LtIJ/OWPtmeRh8zSDzR9HEkhtuNRyfbY&#10;2YJ8/cdyHPSh1YBgVriCzsjJIP5tD5ICRJHmX5fck84bObSJdpKTbnClNJYSu5JTqG6wsVn1Yd00&#10;KSD1b/pryfPQaxwDncDJ/hnpX8YZUchsDuffkrrWRh01ogafiW5ZjOsLEpeEvVSk6c1NGk9OoMJN&#10;P5nG+2E/m5qQyaeLjEGmj7/g5rfDTCA+vqgY18aqCvfNPHdXJZRUrloiCWUHBmcMM4QdmOJ0cFSk&#10;/AKd850tFgGjeVLbWm52AcWTj7Qnz+CrOYE0uq5OoB8WXwlXsHT6GpJUjRK33vFNYbFJDc3uVMLS&#10;hcsTghurK5iiizDXcLtMtyx2ROIpB0OEifiQmcDWREPwM2/dV9mdSTS3rQe4IbwNIeg1ORev8O9X&#10;mbfW5ydBPBZbbK5Bj2sSWh9/fv/m9py56BF/MlvEEvz8+uKhx6+24j3EQwhrZ+zmPKyuivG0E/Rm&#10;fK/W4zQKmEQeOHG69Pv/8Y9/YXIjNhR1HvPca+w+frcJ/duok2J/kopFG0N003tQl1KR0qpC/sRC&#10;8tF+3tdZZ4O/xYQjf5ELJtMft2RcJS03koOev8gaCQruwPWWbkFTQJtjuMj5a9zoRVAkEclMhgkP&#10;EEYMJlu41oI4IvYXSiKRMyFZzi26GxweCmNFajmlGXPgWLFTa2Aq+P3L9+CX8P3QpYCh9Sfyqstv&#10;jKzRzCXKDjS5b5QOTgGESUue2rX7RfjJIBd1A+o1Y84Nx2NNoFXqozhcLBhnsAAqCS0iebuNTS5u&#10;ZAPQac1KqP4WWbF1UXblQZ67CNLKG3wcrA+dwAaHx9KpdVLbxeJgpyuXRD5VwrcP6uQrzONtTmD4&#10;4bg8SiLmLZ2x9APj1ekEBk1lDbYE6YETyBAD10jYXE58GXaMpy9nPdNaten8qIZ3jhczn0sCVDl1&#10;fk7ETVR0Pp+dwEtZUuP93aee7gpmbYQ2yPVrATcgh0YjSJ+BIQhJlPTEcizrArdyFqIyUJR0gy4w&#10;s8GkhkQwdjnOOmORIVsBL0eaf9G56f1IIrX8LGI2JhnsaKWo/d2THTzlIddRnAfmZLt/Ef9VEyXl&#10;VQTCYjoyj3+ILAlrdEjPe+gEXhCdGnxZMgAU9uk9qRdBFrA5C0QgeGUbKajPYEF+daxZxXNbG19B&#10;U0fS73YCqU+bv6fO0r4+fBvsGto8E+gSqVyRCDr45cuGhXZZaaPnZ1ibwNfCkjm1IWc6H5iFDnVz&#10;5zCqgzUdCz/woROYNKOKxjTpOmzZgJMdsfoXbDdXsPcnOzzYY7a7yCkhovLOFxgRT6Hj1GWEcV9N&#10;DGBOvpINlwPScNQUZWtdCz+F3H1NIE27C9P92//R36Oec8bzYLtvQLKzGX6FBIxr718MdV15v1uo&#10;WiELbDYK469s+qrapQOVMQ+ZQiuqFkA3usGCTh2ajzeWEmFc/Bc3Ki4boV+Z57NO4InyKxGwY405&#10;+fxFIhkcIPt/lbNKQyhplxm7N6T7xhJeJpxAK2ZA/2onLdsU4K8e7DeH0K2TsskcCCEt2AS65N3Y&#10;Iy6rDz9kq9+KqC1OFifQpK2pzH/07Zu9jY1hPIoUe4vGv0NEXLzDzQ+8QsYh8JET2LiDM4cD10SV&#10;am0PVt6V2u3b9xBGYRW4c6UTAoueMUmCqUAYfyRphlSPI0m6DCq2Bph0s5ad39evMyPMNbdFrF25&#10;eldiUGXmVjZCtevtwGWKJ57V6bCyxJBoAaOLc2PjWimg8V2VKTXpsXcmhVpNtsl6rBL0cu4EWrYe&#10;5vqilYgbVN5UTAlyJWQDi5G3e6C17WRM3oXEOHRcSowSho2drVmHSPiBPq5gJ6WN1i6yxHyowRQw&#10;fX3YOLWmrsXy98B9bmBzUpdFb9pDdGDa8EYbLZQlmk6d5NCVjX/02886Myv9EmGOGP2iij2u1zqp&#10;PzEDzJi9z1cDH6DAKIp9XHB5inWUwU+DPLacaRFxwjCMs0s6KI1a+xZ1ZQZKLR+IRLfEaeQ9dGMX&#10;HRh3i5VBbnJGIpKqsP9sTuAE65MxHmDlwaspqiefTA7zVKvirh2ryE9sV3OerOAEs88GFO9LHtqh&#10;L4CFcwMVfItMDeDb3Tlm+sVXscDbVT3lfG3YFmkDMW1t1ZhssJAoLtCkswb2y62jWUIyLFmBw8dT&#10;Rokx/R17RHtUNZIjsk5Mk1+uTc1+ZibQYbIZlpuRvV5Jm7rpDjOeErxVlfP0zZmcnr/+jB2iKqTo&#10;kcqbMGcvzsrr1ZIb9gR4tBvXM3GpBwiTSKG5xjs4gZohAp5N+RxoOf1ArV0F8kTn58xe0tLt6LKg&#10;50fXKXmIu0M7iL0dsq4pyqMZ4TV9F6k1Qs9psaMnWidV5DkAL7zDn72dY+Ab3bIDy0IIckpGsv9E&#10;pqGzGFeqeD+COYUkVrujHVs64gi53vk0zrbF5a3P2Hv5d/6jv8e3MDSniAvSyU6AWlq7coU4hOuc&#10;LuVb30+rmcVpHV7CQk7u84YxbVwJ6/1QVEJBe04S8YdBY3irQuoUl6c4UCwyANDQSUF8MEN2X6kW&#10;492qLZrgc0o3fMhdvAhkDORKVa0tjgh1tgHmT98AZjmBHrF5Md/Prnc7y9anBJETiiWLRqgRAAUu&#10;CNWoetGhDtDOR7LyDAFADwUc4tDbPLLW06zhBP4WE3/YdxohlthdzRZXLEFJDgwQq3WsvNCVR473&#10;OSdwkYo4JyeFAMf6nGfdNOqdvjWnuhDtHhFkt4HM/psoqyiGY8k3dcsYNdCRSHEwXCI7IaO8wpxr&#10;goES4UZbq3mVG4BgRo5gkcPRSrrNyDfI3lpP18vRVYRRN6hfps58PtB2ISMlY0YxAZhaqzBY9g1m&#10;LK36ONgnssRzMddSi8ikWlVFefqBGD7mIhuDWDE7msJHkdnPIohvhykTNhcWNmUTm9jk4h8YWZ6E&#10;tYFZWRLv7V8kQiePhA2jY1EyOFEGpw6X0libCWSZlV8tDKXfnnLs+mSPgq9+We7A2cnrE/QWRgxm&#10;dNPY9ecGhM1ZWnAbrBXbbM/ppN7SCQQCrI3scMkpYyRme3oY9QUHu/mMbust3V2jQNehYVXgPBl6&#10;sIkv0EfQkgWIQbcxDRi0AH9g6D82TDqvQ93k9+rsubgo0+FJJ/BUH5OA6l0anMCTSE6a3Kr6yAlc&#10;iXYx4sn3hGSDJAQh4ZqMYy+ywwo/JW0+QxCGbn/+GvsU1idLdvlbVTd5j2CTOoH4nJInsjnS7LHn&#10;f3ixXRPj5OpQTCYtXen9sDV+sRs21EEty3CRj9BSzvOzA/ZNHiKvvfUKfTG9011GVFP/fpj9F0Cc&#10;zrpUUSMzgdHVpE+N4yglgD4ZkjuzoFlDQeyyHOZkk/UVNouutA4JBp0fPXqiu6DTA7QP4AR2D9Ba&#10;HNKwn+ELgwhMGu853Vdx+2APNMyi98gIOK/ZSbuPenICD3RktxDsO0fnKz6kBYhb0v/ZtsJ506rl&#10;BCZYolk3A+S8RNJVqMhlH7IVlWmtq2Msa59hJl58t0RuvgSuDMr/VuccBo+pg7rgw6aj/4/k/EQt&#10;J9wsjkSLywmySpw1LCewpIltzL+MDB9JMS0W4tOWWq2+8VhajIrUctnS1z63/AWth0A0b2LDcRl/&#10;ChQ1fU5goarfjogXquVM10Ibmqi0KFTYVN3ZJQX39rao8MDH3fk52wIRo5+s+XF/3DwVTQPs4Go1&#10;nOTOktncbS2Kf2WCPpzAWLjgHxl5GYf/fPtm/375mk4gZLqzwdeMfBDLaEiFvsLtDVtm5+QMZzzM&#10;OTEzKe0/Ww8BJ9AkWkVAIRb9dBbMs38LMOci+5gfBKL3DYo2J7ChIEH0SSdQbVoViCPljGst7mL2&#10;hzNemC+1yA0+lO+pFcjA5bcZxTFvLF5luCnf/qjD08lEyRfVrPqB7nUMRpiusYHQQBe+uPef4A0V&#10;m06gpwv3OcCVlRef2q74VGh+ECQp53ACuwfoGI/NPYKGY5rI++c9yo1bwNGReoS16ha/SIJ3klu0&#10;esY6Ez4JW87fBfTtwpoc+qiFhRyshOuSKuDvRTWJspz3ybEr8XjNsXNN0LjPGTn947vv9Xk1nfy+&#10;WZxJFQ6fcAKV/bP1Xc7joXc+5Dx4B9eqS+70+VnGnuhSFn5n3XgwE3h20vsfw2Vab1G1J681+ONz&#10;PTli6yQShovajVcwE6hOIN5WmCOdQCtG+BsOzQnUfupk1HUmMKM29Q2QFfnJxSzeS6HJmw3gcmxw&#10;ApHhcpIi0aYeoHXmmxiFzyBXB3tF0JU8zodTW9PnU1uoR8FeGQT3mvQt6gRGJicw6QEiS53ndCbD&#10;SIDcEydQ2050LH1aDJjzzjmDFAN5JZs4McZlN19FSsAJ9Pnh6LeJLNds7y9//OUvvA8xn51E5Q2/&#10;moqMn9GjoDHEu95+/spO7szr7fr+NEirKSeQG601sG5BzO0YjE0uLZYvQmzyzdIyUaYhGmnbYHMU&#10;0NXarZLAUU5CtHq4wOAgJF9bmFQREqAyAiZKvD+vWGunJfRW0zjxvS1fuY73Ll5LG0UHlwfoQSVx&#10;EtRTv/IXMHsdwOldP+bQyQk8B4V6fo2NXi5qIvYI8Hgt8PvR/igPnED1qVxxpZ3/lWoL3AQae+wE&#10;sp+8wdrO83qJoA+urSFzPu109Fx34m/dS/3lx29SBdaq4EOYbvzJ+8dyr/WHAzz7SScQr9aawEOh&#10;v/zbf/PvUIgAWChNTZS7O7h4ATRJtHceRiX2r6Zf6sCQc0/wsXzsa5XSi5iw31/+sCJYzlxVxtfY&#10;eDmamPn59+82J7Tt/QB/wI9rvV08hJRwwM0ekr0zktZnmy8SkXie9IddLhH/KylvP7nxQ+vUmgks&#10;KwcwN/HMsbN+r9bMkrgCaD3PXnggYduMBrYOlSb7Lrry8Gpr1yYQ3Lo8iSlXuPiWoa+//OqnR9ho&#10;w5mPzmOLM6QFvldSuUkfIChSOt//YBaRl/GvPCfFZVb05C03srNvARMrb9dfxG6i9PEAW6/fxF1c&#10;zBEFsL/YSXXI/kOItPZZeandxhp2vMSCZ1dRSskoZscyXOlqDGGWsmcr6BvqyWASHI9gtbPFai6M&#10;YDh+Ken8A8xUBAXn57iJ44izMKmRGD+HACcKV85BQXyI5tG+fangDj7hqyGw5fTMi/zexqv1g35I&#10;fnaPr17dnCPKkrTi+cIjaD5WsvqeNY1+AH9sAOOvSkpWzHV1VFt/hTeWGSnugINudcMDhaqsJdjm&#10;BzKJa0dAYK92J6sNHkDPay6rCBVgiVSxm0Xh/Oe1J/1zdBG5dMKLpjPf+JcXU1oBH0DFzU18+PNX&#10;eEjZedt/AtAweYu+s3Xc2Hllq9EoiefGjxAIeBsPw0U/3eao1tq3f2GoYW2nj9eN4twRF8Mn/GBE&#10;ntcdOP7tSkfXUUSa2FiPYwJDSLVoVLUKJ8RiRGnU5iGo2DMJYpPGaO4ckFPTb0jU9T2WXIparCGM&#10;+O+xy271cIXUbBKoULXJZzWOWSD6E+Ot+JrdAqTop/Yczams0CcNNEQB4dznkkh4Um1b4KR15pbr&#10;Jc3WGrzKx9bC0egdX3QX3SaDCoA8DHvgQhUR3Hn+muiWETFCBjdTpB/2AMroJ7pp5d7bgdDJShE0&#10;rAptu89FoJtctZN3XWZ5lqT7mpgYDG1hHXLKkQlq/3Baw1Y7V6eHXP42d5vfFlO5OdYtyUTMw+Cj&#10;AucxjhLahAChGjOo0PKefBuRuFg5cKcfEElKquAdYMHPaYyrkZD+3GhDuruVqeeKFO/grXJ7hp0R&#10;puukZyVnfVtqIWta0bGqnvwLRJ3Hspj2C4oAAP/0SURBVFaHsSoVQF2CGDsGVj+zRDz6HH/9+Plb&#10;UY6v7qd3ok7dKbVO+DTwssCEL44I4+K/a0SIsLh8gejEuDbl7o+VrmQCgOruQeevOqs9nMY1zWTa&#10;Bmn6idX29o/9U/+s4Uf/QNbAnpeOL3ADsizoGM9s5Hj2hrDbNUQXXvX2ItRcF8a2cGBUnF7o5kd0&#10;DlauA97+WYYgRhO1Zd8hfH3w50Uhy1cwy/Ytkh8xHgBC2ZiaZjHAfSbQiQNQ3f98uGF0+U6ErthK&#10;cyW1yWE4ES/DSIsyXFgVmQa2qHorAqFvee/FUkdmDbLpqFsjOHZN2wtlsfKwTaX6SXQOaBhVUB/h&#10;zHBTDvuZYFq4xkduwsZcX0QiHbPmDXr+Z6ABf3bvf9Uoh1b0w9gSMAl8W5qi21SZzecHEDol+J8F&#10;berKD+Rnrc3w79xDlaJ4wocgwfOPOeLRuhBfAT0/cTc+TBNMRJckBac6HQrCXR/XH4ykgF7c4ANx&#10;ftSUiHqdi2C4Yo+S5KsrQcRD1Ejy9Z++sGrLFODXXAtBZidehhaEBsSI5+f4Smor3gcdFjVK5fBy&#10;AUWHjFZF7k46j8hhYgXWQCUCQLbgY3uOiUkQMvEcBOVRmdguNIgtaD6avcuKNWm7xGZCEv1UuNk9&#10;1oZFN9Q6YQwjoVc9vZgGKThCaOaBGDkTGTm6MIMI5KQ8xvYLO04zmAVNJNknmKiA/DIwQoSBKQA0&#10;+0MW6gI7B3hIJEE+Ab+wmjH7gCwWcHsjKTMW3AA9G/JsYiz0Kb/yw0alH0v8pAl3y72SADf+0JOs&#10;EGdmpiqCFgNxhQ0RQEK3ERoDVSURm5LAOZ9+pIRinKFLe5XkQSoCzHFsjA6qCvj2kdZaiZskbmhQ&#10;NFd4jE2VjNILpyX67CEQvf5SmoXeSrriI9xkDA4kkhiIakSvyCeqrgEk8PXEXxZIUPHIe0KAsMDN&#10;NpeoAYhnEN9ohUy0PU+xTC7Ay4aUE0EsU/jKIodFuCGX9azuB5dUc/u52hthQGrZP0C7U1uenFUc&#10;HoIfAUdneP/3+LNjal1IBAcTdyFnyNQlSSA9UjRo5AJ8dAMuKDC7sO5hE17/rBqnspB+lF1Wvx0F&#10;RKCADzHsCe3BSmUUlU5pcuYpY72GdVpoVz5tlhx+wi5Cf9qF6lE5O+z3JTfunWSv6gay1QESlkb+&#10;qMXSzehyXAvvlIrwukAJDZfx6HMMFnYw6kEngKuo6Br0vJPP73xKoUrmrUYdG35ffkcNVUeXKlDa&#10;vvPsY7FwgaEAdpInU0uwVfjnxP9v/o3/ugkdNok18WBVw2jm1of2EtDkvM0py9IEic/bW1Iqnwen&#10;pVTQh9506Lgyo9c6LlRrX2VeB9dBFo/4nEW0nBvBD8YZ1Cl7C2vfKreFZhy+u3glCCZqwkygVpUl&#10;Kw2vvRojT7kmiiqEO9tCWK0L8NJGYVhceY+fTZFImoPxuZhSWJsXl7LET5sWDyva1zC8vf3h7eUP&#10;7m/ZAV6/eqw2Jt/sbbhasdAxU1MgnAGo8CHfw1iJeLavd4+9qu0tIqP2EBjBE7t+q7cqAryGCsyU&#10;cAR5eFpplKyJa1+4syDZKxExSohd2YwP5xndhFjDEQmpCDhnNS21NumtmM5+WoxtXti92JDrWv2T&#10;MsJQPyfEzhm86tijGQ89ziG5aZe8HJ2e76REaJvIXlnmegQFaOZaXnIQNjqUcWl+haxFrA6DkEB1&#10;F+kka/wQ/HaSi2WoJ9NZJ79w9zB3E8OijoJDIDtQ4ZhlbWvSXhk5aaBmAqPG3Oo9eq1yeIOTOj9K&#10;1ZjxqIB3yHN0oY7K8GGK0GA6XLjJ1VuzIW2xJiDiOHKbEt3WtrRDf/Ftk5mkdg4Q7PmYy7zBOtsE&#10;lFyp0T5HRjJTmpmcwD2zY/X0EKHVq3KupgGiCuJOZ3IawWCkWNMY2sWJvGaMnSp0myKbV40zNiOm&#10;Fjv+hyX9/seVhRR+9wJckn2T0r/ETKP2JEk6aXVBHoAl6xFTKA/Ze2IqUjY+c+389eGXoq5lFK7l&#10;qRBXHa475pkclGszgTazcWLW0fQ5G3VZDm1EYDOi4Lxp5SmRSFd5M7snVxgKR+W2WFDoOlO9E4ab&#10;cHFejptSsVty0oNTZjoUwqiD5c1NE4k4rEpQZ5uqvxhZSIifTWRV5mgf9TTlQXOlLQfNpZUuqMOr&#10;DHfFQ24j4qkvPD2pXCxhR+/RAykxvXosWHa45aCdzh+y3YWkB04jU3HYm1Cpp6PXUuB1p7oudQJl&#10;JpB11bYRHzK/FKhlLGFFhNppnMIhP4bnh22enyubHFacmemBieiSi5eE1KdnAhvxaDdOqfsnjtEl&#10;0rEcKZ1ABZBKq7U5uiSVutqTQ6tVaJ4G3PXJMJI0zWFYQLm6Bnq3ff7yQrtJBDh/I1Yc+RPLd0AA&#10;VXbmwaxUKr+de9ixazpofIUu+EUncImDg6awm+KJNhyEopoVdf4Q43ijtm1LZQ3qsDNL8cSHy4md&#10;nEDtbFtzyFe2VgrdYLJWvLLeJ3U3loipQpefhhs7O96cQNsz1AyXn7ZtaDhdcOvDgQvLPjdQyZWl&#10;sbbBL+xuit1BkA6azmHN+AF6diEF9AcxLtAmeDEclQuZ2y25tTXns619Ir3pIeCoTQdOcPHhS2zU&#10;cblqMxLUDMrx/ovQ5PPIV9x2Zy1cjGnDwA6B495HoO9L1e/Al87bRj6NOKtj93RWZy4Z1dUD3OAj&#10;Rp5C7NfBCZydpQGcG50v4zt3YpdWMEzPiYdkKAMX4w3CXEGNhUffY2ihmxvltfSbrMTWPMjZtiFz&#10;Nkv6PoZFTrrhewoaJS3vFdeMVZ55jEYOFt/bILKadP0eNr6rZFn9EulPwSnxr09DlbbHGo2qZNkA&#10;7ru4D5qZ3mF6ITn/Tj9/8R0bOPWwlC+gL47A4S4PYNVewciAH/jD0nEnu/BW4+wEriDF1hnxbx90&#10;sqb1zJHrTml2z8MyNkYfZnh3poSDVAq0nAMMjvOZQLeew/cz0WlOINaZfIsD/qon4ZihhiK81klf&#10;Rr3obUHkhAOsaHMSSNsoDdxF3KTjyPvzkRPYGDxjCCSzB9Ylus34g7e+Sjsoj/446D7pBGr3tMJP&#10;EeRJaEue1AA+RaWscNXzPHuAHFYVTzqBSURwAgH7lRJfOotgmZxk3c1yK1OxsRoR2e3mAQre27hV&#10;pzwDEi0PdzTZwfeaW0ukXH65Gh69OOroAMxKvbY9yrUbqlPwfCKk9nzcoEiCdFtDwxnj1HQdOFNQ&#10;VcrpSNQZVv8asrcNM6R/KdMyNtYqaJ1hpQH2CXnvXQwnsFRMbvqYAL7C/xna2D+cvujxaJBQZQim&#10;HmQ66GedQJVpCthJFpGA/1QBdTqB//rf+DsHDJa/bg3TN8DuaqX4XZnhwwdOYBN/J5/sTSNSvlyO&#10;nP2Lhc5xOrmdh7q4y36FqEon0NdNx4U93HH0SCTq1H4zdSrlKU2g/GiaoJ9coxjltyn4K9Vwl0K+&#10;zYYw0xWXQkAXFuvA4X3WkzSS3PyqJAslgiiphtSk+BfnqRMY1WZbQDQ9QE5ZwAk8gfZqBl7miVkm&#10;yOuvttYnki3f63wkiFfQjP0/l8ziFCRbv+4H/fnFGbwo52PB4nRbYAiEqnTzt7UTS2OGaUaO5gNH&#10;B0QTTdGi0xjoDa5mQ7HDZZ8OZYF2fs7CdUhQzjpyIDhFFCBFtbgQMvUO7OaRHu6svUIpEGch0Z9w&#10;U3vYmj6uGM2rbeC0U2DB4T5TV/y+hUiva3iKzsX8EC4+d1O8ss/JI60Y5yvwfCExnLGdPmMN8C9r&#10;gTg/iZJ9DVWCZZoJlBkDYUyzzr0L4WbHwCN2Q4a6jZFpe4l9pXzUrIRBAcvl7/F27fvcmtA5W0W0&#10;zXiABhD2DppLiNED9PI4iMIEZgY10vRHtqHzcgLRYQsPcIdqN+q/m1NdKwsJN8fLF99v1b+Pk11s&#10;XXCO+phxUoBwsBJsLjAKILwqXUR1JbX9YfOqF+8fQvsUC+qUfq9zz5RInO8QJwbMqTQrsyaAGNHM&#10;yNh1QWDSFKe8uPL66fswR3yHm7xG4c0JVAkpgFpG9s4dHSgggy/oSiVFL7l0m+z1/hzpWOgG5A/a&#10;VkeLcrIlF6xUhb1fBW2mjeTryQm04OAd20wE4PKwwMXnncB7sI9OdQOyzgQ+hv8TRHopMjrRlCQe&#10;86fufjATmLwfQEFgPZqrjSuoufzZo75OYZb6ZosKGHWvsFWVQMDo2d2D9auzX4A5aUL9GTiBFLZG&#10;sR4Um2Y41fkR3fHbzU44uzFVy+cMsrdvr76Sf/UwanY2N/lc0Mtri90FTQ0jrE49cALVxJL1gaKU&#10;9YzH+VzEK3Etqtm3/Z8MhgngM+XeiXrwnZ1Co4l0AjkTWGmuz84EboGtbaJ9wV/HohaCjuUx3V5G&#10;He4dn7s2vzqBKEEJ4haAK6ElUJaeswPi6uiI1l7ThXgbPd52M+NzMD/7x9k/20XKOxBOIFwUSKVM&#10;EeTGMJEoFSIMM0we2A8n0Lrtog37wrB+3sABUJKq6LXuhvpxOigSGi9ACCeQ3WYfsNELyu9KAnDO&#10;muR4nAUfNoRqT9iyzrNL3IXV0V8eYKBYs/PXQLi7ZuO6UHK+uZk9N1x8eTV7xZOXvsU+6cRy2ARh&#10;04T96Uh8c3sjMj99r5e3ODSZ5wR4LDysw19e04jvXtnOnRygTPQWHyL49B5pluuQgJ6G5zRTMW8n&#10;qrJKFZUK54YyTYFQPL7HTAVJC/2Mf1dknYThr74vc3Rp4lgJ2YgqO1BPo9E13wLwcA6QNtZKXxSS&#10;2wlva4db6i8Io+Y9kiRU0Xc/wyvsKnxeNAIe9KGhoACYj5N6fbexLUE9tftPTwPOezHoLe2Wz1m/&#10;84KAhYFwD9PW7qbEO9q1NYFAHykc4eR5ODBIqqulLbGZHypHx5JmeJhypYNGgdygSyGDMW7TtqpU&#10;jEPL67NijBFgeahd1lxuDIuvQtTFG3qtVtI4N4Ia+UlOMjS06tg9rAE5zBGhNA5KixwDS7lHEe9G&#10;7SCkIksFnbbl/HhLfX8E/2HqebJrJ+MJcRBrSD3AmFnNLyhUCd7s+dpK0XFVJ2R6++6BF/7CCbT6&#10;3cmCWA7J6XIjKcQ5ZzmB+PCU89x9lN3IjkEQiRQF9r+Wfkcxyqtdv4jOsm7ebBfngoCp+oEGtK9C&#10;oDKl+f9n70+fLduSvEDsnulOEfHizS9f5VAjdIJRQjJkLUyfNH6Udbc+gcwQkumvksmsoU1qtYaG&#10;pqBUFFRVVgFqM6lNatRQDCWozMrMl28eY7rDGa7c/efuy9fg+5wTES8zQey8Ge+cffZey5e7L18+&#10;LV8D92LDVG5bSHeMiH6wdOdYIzCmQ3uPvWQIwIzlcExxrCkeZfKk9SSvNYPaKxUnjEBtqi4Mk6WD&#10;xshPhAHOVp5Q5rXcU6jM0iydSw11IdIeUKjbQQt+9bdmffHfe4TYMJP10eVbmMlwzPpxU8gIReJi&#10;VrCE5545bVGGkC6SWWQEdoxa3FI9i3q90Iy9Wx5IMu2pjk/TAr72adu4nxUqc+dsYwd6Pp0ys3XW&#10;41/X9xB7rg8xtqkd5J6gef9ciAOM1UGVtY40g4foClNePzYDnDACdb7KfgQ3Ao8tDJN5VIZCdchp&#10;St8EGzEyH1/v59fsf/t//Xs+eJP+Jd4cPEnFQyOPlQmAkuv9XO2add5V4RhVH3odkTflPGhXYvhR&#10;YWP6DJvQw1NhsdflEFXs6FovzAhkdLofkUyUysis9RW8qpfBEJXXbAEIIx+F73kYQQNzAnPvfPxe&#10;awTSHS4EIqZyI+O48ErtnDZ6FQ3SVcyeHH6nOYpDw62ibQgVcBVdFpHDHl1yR485ps9kBEptGIrU&#10;sfGGJFi8iEKCOLWEy/iLuKXFBRrgUg9N5sAKbzaSSCCbiOZ1cyNQIRsxveCqzjNx0bMtVWdjGjNw&#10;hWQndKE8VpTgiqt7sQ6csII8oiPV83MMxAkiRz7xFbAtFJTyWwyM+jJULTggEkjvRctW0U7/cVNQ&#10;UgFjhLlAlFXvpIBQSRF09zAb1UWIR66IhmhkmPqIjtLvIimZXbcZdCMrw+hNAIcWu3CO1alKQZSI&#10;Z+CWr0VlBDLXIYJhzmCbgMgj0B3xTq8yNLbedH+pVbpDBDJNr1WGoTZj1Eg21hbwjL09aoQSHgAg&#10;GoENQ6rO3c2OJvtKZlnhEAXJUugb3GJO4RnwCX+mQr8lJEDdRlsx8BU9J9F+grMMnLhEz72k485Q&#10;lV5d21G5t8H2tii3DwbkqrBh6lWiNc43+5xlL/Z7JPAGh+ZHTjrtXeot6AZFxFvCMtjwsMAJ04ut&#10;O7SPjAmAHZ3jXDeRv/PRJ/Q7T1skagoyuAUxApmTYWuRt2aksPBZK85LJtb5SXN6+pIGgeNGYIO8&#10;mhYt5/gQ4gfAKWMUaOXzqeXm4EnvfQg8KOvwx11qXM+qY3K6c7QRGMYZG8z3hh1kBIbhFCMwMuqI&#10;N4WyqWo7nl9plUXH22FGICilvRsjMoFo2TbWNNfPvrRJayra/8bcISana1/ERMFtZgTaObTlLZPJ&#10;Y6NIpZz9GCKBbARyhTlIU5lbdG5Nhs84iaBPQr9s0kEzCvrrje0TyB2M5FS3KaM2xarlI0/bjoxE&#10;Q/OjPpqJFjN0qiJJ0rCv8R7Z89NQ0bGLdD/qw3NuFdWC2XCSpE2HFzACeWgi1kT4petsNsWG9yPK&#10;I4p6mWr8BudXGwk81gictGQV0kjKRj4E2Zjwf5YR06WDUnXQvxJXaOk8NFpKDPPxpagpIwiweWyl&#10;60bL3sDiB/p8SYpUsdpyymEeCawOay6VpqReKPeK2mliQLB7njWUcmnBKzFFBEQoXPgXH+i8c0zg&#10;xtgINa6Eme1KhXUUpnGe1OmUzL5ycZKPFBjnxsMH3vUDzHH5QdCC1BEGV/4NpR3hzw06ImjX0KL5&#10;6kYdwyAJkEA1bdUxnEv1Ar1LNxGDdTtcgFfbkSc6euRqByxV+Vw+RiafO6RBALQsDsWZVvjkvX98&#10;0b9LTXfjAYIuWIk2bNUzn0mgAKYWk6uv/weK0M5Et5EFe8bGfNy3WkPMrbw44KeyFysK+gHXdiht&#10;kCwzwhQ9KPQ6USqxA0KgWlcjqekOV9fEAJCYJ5pZPRur1kT59uVUF3xmEsxS2PNME73Ds5f5hetT&#10;AJ/6l5yLGLceuF0kaCtgQBzjO7Gh9CZ4CB9QYKy/YlWxiM/IrhFLbHIZkoFw1pQtICNjYR+CdsT4&#10;KHsC0T6g3XFIC5zlJFP+gqqOFUamm85DRWZtEggfqmQweStNJnsgARjmvpRplQ/Mt4OjceRJez5Y&#10;YpK4VDFPwf8IyfQrr83GFiJ85VBy7lisQQEC44StiUK6RhH/AI8CP0+D5RdpUssMwgHpIDqEMf6W&#10;yntMJ563UqePR85GIBs4mM4ufpCRMRpEuUkPRL+1iUIwA0tG3rEI5uv/hlwodB7/Yk4xpxpIBvwo&#10;6HzYIH+Vf718s8lznYfFdymix+aLOyh1zgqLsicRAKlpR3sDrVioCQdOGwXt5Dlpz0nmfBUdtQY4&#10;U1j4QV9QOWiy1XGGNQkUs6rQhbKQHEzQwicBBpF90gWkgRqEGokyZAsqyls9CcJApJVyjekVY5tD&#10;ghqza1v9Oq53EnaoBF/VQcWf4RcltHN1wt7ljaFqgXxsXLGFrMpiEc9YCXROaWpo3w7QwdhWZY8t&#10;d/oTnUNxhXbwALJmxvSSF+RBgIt/IOhatNZzPSwq4jro/yT7nto7dGJDXVJAqjVL1VdLQ2fpxP6+&#10;RCuPRIEDAooiJHjEQ82x/Ev1bni2adMbiVigzU7Q9YA7GbpkG5TaqyqQYr+qM8SElGD+VvwTcRKG&#10;4aNSQUEdCgx+Fo53h9a0EF2UQkb94scUZCgDu2t5yEYjzor3kAAiV+GEohjLAq5KsqJPv8qLw4Uh&#10;mV/kK7AW9F18dfhFofCvRt5IQ0VKxO6hg86fG0qJEdrGggy2uHMVD+B/9zd+J45EUDsuWwffnfOd&#10;98q6QJg/vjBQLAfPwNcSa42Wd20i8VtivNEHeBRkWzwlGWoKKN+pizoiwhDVUHR9tdvoeZ3ih4ZJ&#10;wcIrFImJA3HbT5U/AU4AQPtR5PHn3lNoQ4bSydaNtGFo3KkRJa35r4oDR5dPrQkhi/E69vAZkZDm&#10;YkFs1iY+4wGhBHsyIBnIzYyDEui2H/zlkBhuWdFGVMSmvcxuq/bZUh90lJKJRUqdLCgpVkO08h8A&#10;Q/+ivgYDiUrPctGOwbWkPUDmYpcgHuv3kKAdp4ujFE3FQ70dCdxUssM9S5+4Y1ekgCpikXNIpDky&#10;a32Y1fzUQ3v1RycQSMHjMqLYHoxyXhl4UlPpLFIUgefxhqqzccjFEDLE4sWQDu35z0IF8wyhEe/F&#10;q90qGsENEi/txZDzmNcpldYqX7g3rl1ovxa4Y8Ekz8u8BoqKIZ+kWTLfBvUiDsGXwzgo+nwr6XZ6&#10;hWKA68E0ErxFqR7ww8FRnTVqfJrlaw0V70xcZpSNnf18WgUOEc4Ph9HHU3FvalT4kGPYltE4NqgK&#10;ESDfSgUIC7Qu5rfBr1SKqSKL01g9Bvf2Z0lUwCAmJi9JzJ896yw3QyGfyHIN2+z9unfge1tQ/pT/&#10;SGumvgjI5GxirohcB7GwHDHKRGdyACLXY5T2we3NrInzeklYEhLQvxzE8IionRPbdLWRTAQ+WZEt&#10;Va3dT11sg1IYX6nlaqGp70Vs5EPSjEAI7xU2OvqF3YblJ/VHZIVGEFHvRQ3JJRKY4l80ESGzmOSz&#10;s433yfIqFGZrlwYDRikOI+MAY6DGW5Lung0smZj9yh6hmv4cf+W9qRKxEnYSQgjbINLbX9l2uCpN&#10;NLzKZdPxlRPixd0p/o/TNalYLPH9QDlW5CSbvulU2aOLCOF+OD/Q6y9LZ7KgiOPT9CudLxXdg6rj&#10;EXJJPsKSSjPHnP4NVGFV0F9MPymZO5GvroO8YrXEkil4C2/NV8z2XAhQJ0WLDYta9G/FJ8uvCV8d&#10;K/eyvfq+lEemcrkUQUKPtj4WKoPi2V7fIRMKigp+alSECmzysjNADwxQPcT/RrzaWL/iAzneotgv&#10;hkbzfFl/kR3aXeR1Ht9P5EwGTzy3uW5wHEley+zpNaIemMV/8Jf+Kj8Hx59aWXFvWHRfaIuutQCV&#10;7NQN7gqNV/H0VyBYaYbvVy7PPyzhJpQksVKkkEp4mkWMSAU4rdkWgJ8XGiMb4rwai4RQd1OT4x4c&#10;mRUxfBSASjVcw5AAELOw+HdoA3DljkgFkHmsABwBKI15aQdlb6G3gA/TImDIRvHmkHUYAtvo7zDL&#10;MSFiyVDihXjomSKczFld8JoIWtkCVO+32WDyekEC3rTooEwzcRIBU1xTiw6Pxrl/JIfJ/BH3MO8C&#10;orfESjdDSGkhaMJ+Q7kY60bibBENdKmwARWtfyvTYsZrpbKI4pxxIyyBPEkBjdUyUc6UPxK7BXMf&#10;fKC8p40qG4BT1N1ofDgaQsWHPsAmUorWMJVU0HJSLOaR0KBdo5UElK2MseBP6hbKW5qQpiP1ZhVt&#10;vDA7Y5Z4V8/AFoEJo1CKWEsyu5urp6NvcsOT4QHEGpk8/kfs5mWaIGSYD62P6lF7B6GWbH5xVWIt&#10;nVL7ujsL0Foo817m14DblDHA7woTUwmj2ehxD+Kf1bOOYT6Mx9tgwL/qcVM2djdFtJYv39csMAxf&#10;g+m6jpa1AHBNX3GYRtQoLUXIhLTSwMxjFE10N0TpPgAHv8ODhbGHD1i/KraxZVNGdvgfnPuGPunD&#10;F72IXuVquBhg+bg1KHM1EVgiPRGx1GHIMl8v1tXcCFgINHUZbPNL20twGhcyb0UGp+sO3gMzy+yr&#10;ExOCjzr24NJSDqwFKP6PfDQ0YMbotKXPYf6WuWfzzqF1JHlHh/JMiv/982LYRQNAw889ew8ZngtB&#10;sYDQnav0Kbotqn47ME3+hKcCixE+EccHNwm5RPUSHRjOA4/B0GeWJ01sRl6Sw3pVZwPJwKsuT1Bu&#10;XS624hCrC4EYG1otdx1oUBg9gGXUldaJXIxXnwxZIrgt6qgvAmJcy1c/LB49Sgf8j1RFF03A1kpV&#10;WTul3whd9MxIlwCV3rZ1/Di+yuTh4UaatTBeB7Fo173oujtk7/zmeFwmfYtgNVlSWqp713XQV3/V&#10;w0Pht0MAa9hkKBaqdY0BjCS3zwl/HgJDzw+jtxL5j3wdM4swDYYazuyv/Re/65s6pANi4eYEFGNB&#10;KxPncAAvFEqKCArCtOwKiwpE3GPmBiG9xScAIX5llTh5DSMH61LPTwOr4WLBIESNd2Qa3nnpajI2&#10;NhJGAnOhZDye8aZ0ApvOrZti0X4SCbTD0BUNhQ/iYmAGBi/Y5LosS47uY/FRNESlx4eRvW6aFYel&#10;N97P9hg7LS0gO0k29nAWKOd7SlyrmFwMXcQVI02PEBZlTRBKbzXPoIutphe6ya3scSsl451VnHC0&#10;N6jIOzFQ8ZgdNq1JfUxHsRSzRbpCvyGcR2X7HFr8JGmQ0YipJiEWFYi8EApgx3RQKQpHhhiyk5sR&#10;K9XxHHXFHxoqjwEDipak8JJn28dxOeEAefzJ9nTZfQObiW9XxG1Yg/nnAo8Mtp/yoSwYr9foWgY+&#10;Fu62dy4kASK2HPbxxlebYTrM7tFs6Iu4SQ9nXLxZ42hN8WZGVl8rGCydmEWXhv0R3opC2Rd4drWE&#10;0GioZBP4JxIiFEpxVzRPpVtzODbjbTIynAGy+cIpheE3z/ZZoZa/uH3kd52/8egR0NS4+rhIoDoH&#10;LfmUA2ByrWVTt+dBxCkwRZLut14M9nPhkAbda+nagLRc5az6uuaS4ZCWDZ4FCT4OarlRIxOlOeTd&#10;h0OONIi4uOGKwgvZHiqSS75lkRoBqKwOJx5ohxzDdKRlmS/VRsYwbBAUN3hbsctGOEcl4EkDka2i&#10;PFcy+Bs4yzzdcTUyRAKlD9F1OH9pjHvywmaiw4VwHPte/HTdjD39mdxL52NnnMSOeq5O78jcpElc&#10;mEVqBKWRnyCeI2y+nsaFldux6Q6NFwzJDEZ13tQ/qICrDymxWeKiGUeKPWxeKA4WYD2/OLbiK8tc&#10;Ii2FPVye65kEXIuAhYmIFxT6QncNITy9ljnL3Sa20ONh3Idoug1HVcUGs0ig8WvbrxVjLSBFtmyw&#10;xD9lEeYx+4/dl/TsRCSwaclgqOR8lEtx9he2TPSrzPh03DbUae73o+wmVBW8cXg2poc3Eyefj9rV&#10;hEDI1poI5D5x2w4o6y4HYxwJhB4eIUxH+n/427+v/O264GxgBPIk0oh8y6wNkcr8ESD6ilJkBPoz&#10;vtmMlyffWCOqgLN6PNIAagfMJBJG+OxWEyYn5jynJcAItKSUhe0R8vkMMJDeppmKvh4zQEhHadNB&#10;YQQOyC/Pu2ziXkS9caaX2E4xApM5O07vzB5uIKlWu3BOHV7XXzl0wRKNNkPDAuRd0XwVn3fVHcGM&#10;SnN4ylJNhtXV6Cmk1fGDLnkRdLAzwSBk/UIeRYQQZPQ4INv7lh7JOo8WkummaH3Ong9hIm1pjNU0&#10;TbRsM2SHimSA0OVGYBwFM3ZdCtnHi9EJa0X5z8aPMrA9oOBNbqRu+FDo01bpRDueNSyvFOWM9yLa&#10;5UOQcRX0xPugbIM6uVlUZLCT0tTw2YC6sqNECmeivlxQOjIjMLJ9Ewl0wPyIC5/v+Em3XIUB4AFX&#10;+puhNUMNA/P8PWIGHJ7uPqagF0ptTwdYplksR0wqjCIr4od5Q/NsjCus8BVFAod8y0d0jumSeFgF&#10;zzEdFACs4BAql66pVtQTP5QhZMpuBLIaGjJEghGI2X2NXbBhCM3X4aj7m5UzIvzcsN/e1jwSGCeL&#10;aKdV6McDLFBGj7hYqPLq0hmBbfATkCOiFS1A6yvrtygBWIN0R4bnd9awcrCl+M6CypsYV5kR6FvG&#10;mJShmBOJfwmjaK9cnAP5nOFIgIr6tW/Bf2IvsSjsXsawMQKbWUDnbfRCkuWAWwvHqmktjafwfzg/&#10;HMifw8eqm7I9nCOBLJRLCvG08h0REmF2XndqRCOQ33I5TwQesUojfr1xh7mhFyaF83axRcPuAFbO&#10;3MkY+Llav7BjWUDikvEwBfmJFkqFUIN5taw2TQbwAGY8T0d8oT0yLLEm4j7WWXyOY++xo9BWNR0K&#10;W8YtM+hdn//6jcCIRhU+PMCqEFehI2u4cYrpDA9pvdUkSBOwgie9njUDJ6NAOJ530KMiP2MIaxNM&#10;PqIKq91ERaE4J2vAQ7WehqmXeDuSSGDD9nsFRf58pr8dbAT+n37zD6R7bUi0N+XmBqxmhjt2+sMu&#10;gZcs/cATFKUvvtSKk5x+n04+f6BMOwo8eEiHUONdNEIP6O6+OZWd1LoavOPCPpMRiHZwOVFRLVPN&#10;DPldf5o0AiNyVDRwOTeFRdlLlmwytNCv2JkbtB9Yh5/1r839vpeeV+Ir1WcxAmMwMPYrYcAT2uZG&#10;FiASnLhyy8i4FYxo1AO9x7W8h2ctUSCWuSR5+bwHRi1vnDNhFyUjPUlkpzvuLAApqVnazQkbnz4L&#10;dfQ+hGOc59qg7SUDSAUVybk02aTK9gR6g421EKe+E1cIXOB0ZmOKmFWAZYnHa0h05nQm5JGOUs3j&#10;Aw0Jmj0YDjZ64a/FRSSLVmIExojckA8jHasHhPGkL3BLWXQjf1pV4ep0B+MvbS8uGM2eT+8xT2tJ&#10;9i5qslihm9d77Jl5YgIKJmXKSEtMWVC8KAounaPa4dNfB+577Zxplf+jMiHn3uB+c76oQwgHd+Rq&#10;lUuJjgu693sC6aAXQNLIIqr5G7ARVv0D9qhUTQFfGgCkcalsjEZgfH6sWuakwiF7uDLZOE1o/Ipp&#10;Li1EwUhatS6uTlSVXV3VteleSLI1RiA4OZNL3lqnau83QpiWRr0sAlC0eXvapdZekOJIvYQ9vxWM&#10;QBUX0QiUlaVR5ryvcmZGzcBuBHaRwHFEOk2DDEAfMsD8meMigYfw3vCZZj7GZyo+5/xFLf9DRiBI&#10;EC38pvFGKS/DDNUFI2axfWPAjVlN+lBJPk7JzCjamBMTBy/zJWa/OlW9WK7ZgX0IWHUDj0TdaQ1z&#10;8BGgH1Cz1nvLkt05qfG6G4HuLUUGGzSWvn2Ii/6+e4IL549smECXzNg4jrNeMBLopCzVlcthgAxJ&#10;utc3sQJ7+wLjKQpMs5CZvG1QKrW1KpMBjWxkU2C/ImTz2o1AUG0oDOspeZwRmFHrEFlUv3ucEdiL&#10;kdl//lt/ACnMv0kJCto1M4SP/HbxckTH9I/CGVG3NXcRXonpjlA1Cn6lf5tjuvRiUXHUMIBi+JHy&#10;5J/xAC5EqOjC7nm6eBMaVaGkE8v8mTASjzTyxLZIIE/mJB2Ua4LU3OmNFcER1gVf2rl9OhvPaqI4&#10;MfytoyZx83oDAxOCrA2zkAtgZp+zL02CqBIGRJBvSrjADmTymdYLivRzY0NolweR/cmHwuMAhjod&#10;1+fVklxGclFTOLEHY0GBIt+ZKd0xWpmsNsn9A7/QHTKrTYWy1z0D9zgfujNl4ApYM4sofaXAbDiR&#10;eVT4NpJ4IelMztL0UPO6/4T7zblAPhEybongxc82Lkv08gBdkg7KDNG5M53iEQyfs2WYwTWIqdCz&#10;K/agen4dPsuzwSEVWDKmpcVxOV0azGCe9nA63ng+BpnWkHWI3vgMlEudBWGM4F/rt3TgDC+NlGjP&#10;qj5k3PsN462Cgaja11zceKd8OF2GY4GR0xuBvJUIV9n0y3SpjxAIDo7kbOeMD9VoDkZgjARG/7fy&#10;/1i3H+VigAqhEEhkvEPmS3wGWAaxQjuqVePJuB/myDggyxOaksiK9NZ80vXQNunZ+sqIGezdMeIy&#10;5c8bFNrHjDhtZ6/kQQt32+J8qdJBLSkG6aAcCZQFdybrsr4b9Dx3Ljf90nRBJNCzBAl/IszGxn9G&#10;9/7+9ACzX3fxbJCq0ec3SqdhjvO6l1oAh2rzClvBLcX/yTImohMtjrGPAaIpWr96YnFP1IEZnw4/&#10;kynoCWEeVW7cOF46PVQ6qixAftGNz3L0hWgISYEZ3S5hFiAnH8hMbpeJxEfWIBbS22/yV3HmIn1B&#10;GdLUGO6oa7Y5imYIRrxJkrCsp5hZaPPISGDGS9NGYKSa8ds4w6gqLBdSQDPJ5EdKNIA15wEePj1b&#10;6SFBnZ4Ew5sTiz7QfIjQm15nsy4Oafkw2TU2AsPeE22mmYne+Oxv/fY/si+6gXwoTGkkdJZ1P4fp&#10;Tn+OGYaNbCbM0FgIkayOhh7G66wWwp0En4qqQZIHVSBWDYV2UOk5b3FmMtkozca85ghGSGOUP1CM&#10;wNhgNEo1fVyfl/PuzOQQALhHNwIjSIyZoAVgEVXAYMsoGKU66LHMMRD3xVddcYvic75FrqxDgg+0&#10;BwzgIQxoFqCMrGN6booPomLHuAdM6EH6k2xcHlcEjKkmfjtGFp1/TjFAbMuEpLSrwT8IxPvCOTvV&#10;8CY7zblx2zUkHZEFpSERvIWLIdf0wnbiaOChE8pZhMHP1WkaaiJO7lvlEw3t8nE5TgZUk3YN5laX&#10;bZ7nsXU+GeslSYegNKtOADN1K9vBFBSmVaLFBziBikjuZkqC3OGBEilC6z2rDI1AhtMAZaQGI7A3&#10;zoczqABmh9TjTv+wc2kcXcs9dSQzPunnClL7wWCQMghMYDcRC5kMCQaPPElSJiJHMIBhVyax+9oy&#10;PaaveodmI6Xi6ACzIxjZ13RHykVZwrbADjIg/R6XSWiZtsuBUdogvEJ+hR+OBEI+3ITD5f11mdz7&#10;24/j8khgw3IpHhJtxXvF7zYEMgLLfGFJaK8fkhYb4aT1i41A81QCrUKSdl4D8o1oseyDqwEezoLA&#10;P6VPMDwf3TG6eOKBAawit426GPzDF5ubZAQ618XoPRPS6n6jyhSMQCrX6KSJH9y4agiH7X8TRmCO&#10;EIU0CoSC9ZHiGIeW8c/LMgL7tUPZwVau6XE17EPaF3up7AB3NrXTAipjKQF4oiFrjBP4M0QFKUgA&#10;B7EUpBFGDnsKwjQxNh9Z/uCcwqGmSzBbBqUcmUnAT7Nn1e+TE5p/lae0qyAPh9TsF7VGhMadR70R&#10;CIPQq602BPVMqHa+dHjAi4yGkX6VGYEZf2ZzNuMHbI/ytxyGXhExVEd5VVIQfY9lA4DvLW/xkKV3&#10;Rh2g0uIqz5HDzEdAjSKBWFhxNaMbomiRyGGTitVL0vg4eHaIzHyxZ8ZGIGcBdMr5EPjFX/4r/xus&#10;6ziuijmATzFnv4lXFiNWxDFw/EEWK3yQFi1zCK1oU2x4QMkThUK1Bx4qF1WvDoUP9JAkdkxs7AED&#10;xUYONbq9lRAJDAL+IDNd7xipAR1m1NwiRc0cc7aQgUFk8NVUB5V2YGy0lg+GgKqbIjahQrEvTl6K&#10;aNHoZW+bHcgHNvGAS5WD8aa3o+ZUoItSx8iBVEuGRGk4AIFbJrxiQoPigiD+3rVsIElBLcEUL/Hy&#10;utA0zObwdpmWMjlDwE11ZU/HAO8pGJ0mFPeSxZFYzb1yz6TAWBkalKSUV40dTfQYn7B1q5Ap83hP&#10;8T74yrkLz/QKfSQrnvd6PbFZ+dyuptqmARqR4FSwm4pbXrV5yS1/KCEh9yvlDzwWOU3Bc0JoUVyB&#10;TD6XVzCv7V+ID/f0erNoaSTnuV+pDzsgWQ8SxkjKGQIOEsRWBmZZ5CjAJjr/nhkDQdGPKJXjpQpN&#10;2ZbmGc866oQFCMKpXcG05SPVjXDKHvgqZEABPYYex6cI+BwLhFSzkYnzKhgnaGGIrjIEdZ3YDacv&#10;mA7mocp5SSyHBq9OJRWSLFdx9kh3DSUV2gR0AiF7fniwc3ZZoWeIcftjQTNs38qH+cquHxycnmP3&#10;wlk9UHwHUXDRbOfEeSEE/vRiV1UFeTOQ9iuZksw+YXCGsdBmmAyIBAIdeygrEIUsEH7RXXBgqP4v&#10;RjVtoQckldrkKlQGA9ZN/FpJfOlTd8DKDyJfFAXerH/ol30VOKEIq/CLrAkCZ5S3vjpFmjb6X+QQ&#10;H058Zsgwzc0kUN2PXt8bc3PdaIrbIKNa8et8KCE/Xrd9NkmXh1eDBMnRnlMwBAbVCysTWAgIvYv1&#10;YFGPjEBmq+sy5ksAPnAeuEsZXXEUZkdGzHqIorvIJ3UaBoa2SYj1xUxEVSx5HakWGOVv7zFiVXlY&#10;9snAD85LmMncFZcmVEUIS1tE2YCLOufLkNMaFvWpBAhlHRxzXMa3GS8dyA9hXrRGhSGNJVmQXc2k&#10;b+cQzhXsr2avZui3klbKTCJg3D2Cm/gKijfY4HUqHKV2yBzHdolejPT4VD4ZGiqHyeqIDe+x+TBE&#10;Gphi+JOpPO2vA/h/4+//g0YU9lyIPvoIGO4jTdQVXOfaYboR/UqRKHq4z4pci/hgKspF/4kynV/B&#10;iE39wV47XJFUCr/Fi4ozS85TGoqABi8qCBaapgLlovTVKVv4iY5Ej+1Tm1CYzqUqILu0ZAHkEyhJ&#10;X+ACZ7ftAMX03dTpFgWxvuXQVoIhpTz6x5uH+KBFRQ6JMsDjkRn07s/vtmt8LiRQ5HKkS2iMWDHQ&#10;Thp2FEblM4QLDZMCiAShnBjPmtP2lqOgXv2vTHIrYOPYAxjwrJQyD05riVxxmJGsHZvzrOKsS853&#10;ZGmuDeTEgzTHACxdsKFvtlehyZZ1+DOhQPmwzpyh/+LhizczSe3PxPml/BnOB4uc4MtYEKOMgKZq&#10;maOoJN5EgBhR1WJTIJR0uwHwVu/EQQWDLe8WqoDazKV36f5paCIOfyd4wx2nvrSpqQoNrhzKDofV&#10;fPQ20yqC2LMqwZlSVpEiMBJ7BrC8ltjsy84x40M3grjwz/CA9mzTe0yNNEXsePyHfho2zjMiqcYm&#10;kd5SzMSzCpvCRU6NuFhGKtM5Wi7TyCJEcgfowpRCckHRPClyxVcp+2HHXc5O6BzCaOcoma62C63O&#10;ZXkczsnN9HFa+P2K9Ikx32zldVrAQTxg6VE1OWaA7lxWpVcdwAsgtYVJFG8WqW5GAfmjfmXNzpAZ&#10;Ec4LjfKtgdy/UgpGREthvBBnCQPfUTqf2vmS1KLrBgV2ZKL6pHZpeZjIKsWurJaQjM6rdHAtVHkG&#10;W0P5vvIGGGxvLz7ePM01N9PE++At+NoUGcxRlEEiLnPziQRiwFYvYtbnS0jni2vKi2T5DQkdGUPg&#10;SM4xS6zS7HyzjN+Ovd9PumNbOOp5767p90Aw4oxTbBcBWLRK+smz3uKsGX7GTZxf7Q/4oBrAnMQZ&#10;wBl/yoQKBcxtmfACPwPRJ7faBkMGh6yhXvAsMeq6+YsGfZ5GlQYwxB6jFjEkdMRzfCBbH3P8jOHP&#10;8ONnWR/Ffsc8PM7wavTPvsEen5GpXBYh063i52gE4oeIxHpxbQ9tVN4dbcSkn0iRcn2r0sIt7ccJ&#10;j17ICEQknScG1xEpjj2AVMlyPpxr0satspOl/9oIzOaYY4AMqDFa3ZVdaxvRCATGcZ0vaZJLTTkz&#10;AtkHNjICMfZtXcDGF924yb6ZLU5gUFftOrLaPa2LXe5qBK5s75DzgS6ElMdjRiA6pYufQbXYclCB&#10;8mjt2KqMQHkTewJnMAK5Qs+Wi3x6pm4RarKnznkPnwUkbhN6ibIKJAU5EUSHQOlXfGYAw1EckcXh&#10;L3IOdLBjoRpnBvlgA6xVw8wIbGZjGYtV2a0mUSfsfBY0DOnNFkSFVYd/tUNmmzkLqjkGnIdd28Ed&#10;b3a414jbrGZQmWtIM3Cw4/AjHb2LFZ0EaW+DCiDBqe07alrz1uMmFvF/KtgNQiJ6K1SrMh3cN8JI&#10;fpZxSzgpThTYQ0Munn4svGcDZxdwJaydfD25jXvLSlxYmli9rlpWoJJIIy4vmxRhbhlmVNUZb3u9&#10;dR5d55Bu8ZAYUZBvlEQe8h4RK5bNQDAb6LhRiVUynpleJSjkWY4LHChmI9Nc8bu7qx0dh26p48bq&#10;NMaYgtUMv0F1hnnDv9GuHmBmBJI2V4mRBk0jJWkIQN+IEi7wZ/qMGoFYvwT/HrDt4GlueMSggQoe&#10;boEhLsu615GnMC8cWKz482xVPCAuTPrO+7FDlpalBBUHBH4kzuEiX6EkhdrSL/qlQTgaZMafY10O&#10;QZr0iiKrmVATg43NIR1UBxN+gBHoJCsj+pqNQOX2DkuhzkuFjUweJIGNgRt9Hyf+jH8fknWKwcZM&#10;V5GSySqP9au2rnEeSk0++ItwIrSTt3NLOVn36glNU3GXdVzT07TwwDn1eiq5VsIulmTLn+H423uV&#10;JW/voxlia5xkRmBsPsPVISD8vBmBWTXmRh3KuD3I3rJdSAXU3/6df+hyCrdSbWY2NgKbtyJ+HT4U&#10;QkTLHBSjYiFb3R3nz5BHUH0N8mQ0AgHV0Aj0Zr1fVxpQmcPaJxCwx69MXXyNCtnE8F2g83E4o3lS&#10;p9MUkUFGIK9DtNVGEmQpU53DnHTsgqhKTht0LSPXk/F4yNhNh9tdp3qnqjivRiD9hM11supqR0sx&#10;rpaLtmCGIaHaY+nI8Vxn6S7kHxfZVYUE1bgi5ZZHROMlYqNIz5yIrmHeiHahCDUeGU/gVmIhLKP4&#10;508SCaRWPUMTkHTnASp+nOjGIlj2YqEaR3JkgMgq3K2AU4nFyOs2CucT31vYvBIp7g3E4Tet+usN&#10;93qCVy/pHIY4hIzPmz0V3ZjaIfcYwB2cb9ZwKX1FBKzYgcY2q0SZQ2Qymj223LYb5ZVYtXZTADDt&#10;ZjjN+2H6FkGwHetw4oCoEvbCetefQwh4Mg7hQ9HcnRHG3mdTtgxjjAecDCOZ1G88xy+OTjRsnbby&#10;rhEgwX+PGdxBv7LRyL0MYuwJguIOTy2FFY8qCfsrluQTMEkiIk6T/69lb5ivC0Bmg8/I6v20yiDH&#10;W1kkMNvL4ZuTY0dD+ir/54VJepZgkDrtW6ctC87aGVy7M5oplo46SRsL1YBHRqBYgHSBiPyvaEO9&#10;kOnvAJIAnluA1pT9Go3ADb5wNWntJcYZ+tFlKme+5238BkjZENfp2wrbDMtIO3efRXgM0yx2oW16&#10;Ra4A14uEAWucFwgarvu31QjM+LChWPPYgW/FRhrpnRmB7HUYGX68lHT3WX5aJHkaYO/9WFaJRmCM&#10;pFBJiJyp9Zd6dti2BQnV2IpAeS9TkfaeOQcmbwKHT6v4e8HhXuhHUuuAl/QRPaGpeyFb3w9ved+T&#10;CV2SKve6+oxYq+lIn+yc+zMyAhvmbnSmIFTGBSTY/TtMp3Fjycp1QnEnYwBGYM2dFA8qRqAsP632&#10;KYds22X+6HHXbjMEO9ALYPS8pauvaUUNBiDH/SLIh1T0t5rWTtn4I8vuZEHF16m+DtVKIcOIpn5I&#10;g3QSxEUIOhAuRoiN3levSLjmM32VEzdsMktuLU5ojPd7LvFh+uyNGK6Egs5mFwH2gRd0OnwO6aBq&#10;BErqptK9gd+FgndkbF3OVPSKhQKVKIuiOcBEppvUZRqpC2wT1YE4eSKqD0kHzQSBL/n0IYbdm7Wk&#10;f52f9wO2aqrUgjhaIUWcZjSq3g0RV/SgrNVVVcWvvQfdMFaJ8ci6yDcuc1Sr+BYlMhowyVYyTiQu&#10;OcCyaQysSKHfyOT9xO+YuUqz8XepGNJw/hK3EXLZs2CuTTMCy1Gf8c3bWjUv3NvpnCoQaqXc4Ykl&#10;7Ct64egUF3jmCskG3qSb+hjleQlWmDCg/zIhjjQCzWOtpiyRD9y+3urEx1eQlT9pQqgmEUjnYt7L&#10;YfTKS3ZAPE06Onw5ZgqAPyOlmq/ZHDzkoIXqXVkU+xmEdpR2XY6MzZHC7Z5e2wLWRbzRXdxzHjui&#10;U7cdV4wxsxWbiEE2fMfY7K4679efz4xAPIBlly9PwYiRq8xxEyhlcsPjY+pZjvjEmIDztRTwYJFO&#10;4vwAOzAzAnsjH6iYUFJ7HE6z3FBuTBuBTtnyLnQSG8axOv0QhowZ4v2sUEeaGZD8sFfwDiH8+m5G&#10;eA6H7fAnG8jLPBrJBJk3eqlm0unGTdc+rzPea4ibRfCyEZWFSVhN/pH/Z14Bg7/pF/LNVnDZA4kg&#10;ymGRQEej4yOKVpEArTFpkKuM9YEoYg9gqeemMrX9szICs0JoeyOBLlGnRUSf4TX7O7+r1UEnFhVd&#10;sJPqPdjZ3y+iHjmBMEFQS6I3JRLIa6HNJTICYzCnMQLpycgjUen3RqwpDQxhLfNT0RojMGKqYcfm&#10;J7TjpVwYSvP8+cAZvOJhr7RkOhSbfC4wAul5WvLICNxuKOAxTjdqCOGIzYxARBh0sAJ6/ApnrMxV&#10;KpukW/4GK1OY+U1rRYjUcYxsTyCH/xjtC7bTdoh80skYssaHvaDFYLDqr82MRbgfKUQ8J6FYllQE&#10;GVh4BwHPfmgUgg3Cq0isSCRrS4SjEbKFJ0nba2WlAeznifVzsp9rdCczAjNZl1Uba54vfZXjAfUR&#10;HWB2vlmq/A2MKKHNmA/p8PEBBljF1OWyo7u2L3aKXhKAaque4kVQvRf3PnDlf+NeSk8dopS20HKO&#10;NmQUUk9x5rKYNQqHgIwGaWdbsyzpTwecFxcZQF1fA9Yt6m4Uhj3zYDjxHL/4jAB5hBGYLZzspON+&#10;xJ1E+GBjgm9szAjEvHFBtND0VE+u1glH3iE9i0jigT71gE9PF4806kFymT8gZY3/4XAifvA5PoY7&#10;YD+MCL3YM+N06GHKrmBkEBxm+EPSY+yoNQK54xbCCNWQmfmlyUig9FgYjN2UIYit5Vsw6nDcSwVn&#10;bY2VuVCtfkpfYZyw3tXnB3KZUAkISzawxwND1kmnSWej7u/vTVfrGaAm956uohLvKOE2a5idi6Jz&#10;7aVYgBPMUMmKvZuK6oHuC/AcToHxk5mcee52n6PBQ17xZxrB606HuL7QM40R6HIj68tSK1vnRtbv&#10;aWKc9+d1KyblMHf6rBlVNuubI98c7ZEna/4RuSfSVfpyqbgnEtgQ1Es0dNI1OAeDgu0l5IAQR8vL&#10;SgfN6DJ9lM5zc+kBLz5PJDBipumi4dvUCMwUiyhfsnM8mkhg0xS+ejooYXwje8XiYg8yUAlsmkA+&#10;o3xHEM8ruSS9UJQzydHqZZpJc1+Fws74UAp/CKHrLmUyhHRNr57CCpB46Pu53aSHOW8t55T4xoXU&#10;PR10w2fnDdRWdO1xENU7TRFByWN9JmgnZJTSk7CpHD9xjRfNVlNfSKGl5dYHG1HBCTmGXn9AEB89&#10;4mGjZgkrBynAyoSoLHyWAxtUckQEH4dFoV/HiVvULFBwnqBcGJ1+MN3LY0H0E0mo5jDQMISxMIIR&#10;CCbU9oFn/Bs0vEbKVMCIF6PBf6SFA++irVII/E0EATqHutMuPGjQJgoQ0JKJsNjOkOEPeTHipzRY&#10;a8Z+n+ZFGbvxG91xI9AnLKZ25dMJY8QeRXchUQtykAkbmY7wyCpxTYyDMmnQzppYUCpiidVQsQDp&#10;oEtHLLGOOE50LmKBRC83Xg2ukQYSqY4tT6O6zlqPaLbpLI3xHM/qlMqv1GtkSKcdV3sepYO2SkfP&#10;efUdmj4Kg5h/3KMQCel8yOlDgUb4mJfwOStUYWHbuTGvcWM8sjYn0XCCDFl9iNi4TrUipcsuGXO4&#10;DDzKh5qXirISMTSMMGNe9/M93vTPOn04EtjoAfz1SB2+yjaNiPJIYBRCTDTx9PsULnOtnAFdmcTD&#10;8+WYCYoRaPa/6rmhUBYmtAeE5ThZTwzGFsHh3mzmtMrI3Me1eSSwJwraOlAwescxnQ9zSluuddaw&#10;5urMq7TtaJHvH1P7RDaWyN7Hjut4KI574+uAZ9jmgYTO4MnuZ+nlnmHRqBOHjHfiGR9FFqHK5oWb&#10;a2IE6uzkPfbZPDIlsCEnzFuR8tXmAq9unZG/GVR+kEIlJx17dGxBxKS39nUbgXlmwXF8fuzTWSTw&#10;WPnvArwBYGAE/ubv/d8noIzzJzMCN0F3j5KdZNywMAyZQMpM4UUW7kRssRMgLjmHMrAjfY7poOJH&#10;LUpwvdDGFXSguAdxHM2baoUjCOOevWgEniZhdD4kPVyO1cXsFOmgbgQiHTTufqlIQCcy2gKpuqd8&#10;hWeiWaTpDk0RVs6CEYjHCJV833iHC5LK5RiOazADIJPNcY4n+ZJqpSgUIL1Y8FaVg8oCFLyJ91eS&#10;3WEESlIoKqjrGukkoAc3VHlDLkcC90n5qyFn3b3yzDn2nGtpwEm2t8eNQHqmFnzcowckfezVvsdo&#10;nNTpms3S0ovvSiEIBK55VX8Atg+ciYpG+U//lmGjwrY8OzaSS/3Gtvux0RurY0UkeCKZQwUqS/xb&#10;99d5RIu4CbYWrjiKcDQUsxzp1srbofCPv9Ijc0CIelXLql9SXSQuOWsnmKEdApiMRoChU8+gXQfI&#10;A/NQwH28aGX0bRipfA1pip6bFx9uXoQR2MsHkmPDwjAHwlOYQiY+EY7mpZzoKvOJhLxUQ5WJLKQ0&#10;MUVosHfDfgHx3qFr/leEvXfhW6B9IMMZkZEYD+M8vcgh+rVWehrsRabF89Wu1GrHcjVPvR1K9XBo&#10;68arDAUHvpnyhXCM2aawp7DikdYPZ9aEq/RbcB5TUXbRCIz4Z4oFGvlnNwILNYF2XResdzlTmxsM&#10;8ie2iQZ5hwjzhW03YjuwrZqIdlJlN3OWfc0hrcONQGAVM6exABlvQ14/7GbPzPG9ZkU4rMmv/anp&#10;9e7w7pvRxfnVI8Hv9L1nmTipnOxA1ClshfdcpKj8mVzfp5+J9M2MwCyyR/NFRZlUvRYpyHJ7WJBG&#10;5mk13wGYCKtivnGKjKtzh5HKn6+S1Kt3x0ZgjARGUXPIfDmEx7Jn/q0xAp15dKRB9KhkPtwIzEqj&#10;Xknpf6emiDkxV7Ak2A+egkxVHRu20bWfjmSwYBG1gHABLwv2oTECuaK1XXG+UemT0H6r+PpaW+AM&#10;FhfYHa3Bz43H6HI7cGVWUNMCMTe95dtaHPLZHRVkGRiBGym1jxFEhHC6VOjXQaI0AL+iLJPTawZG&#10;IAp1QOVtDo50JLjoIRjmy1UMz8q0l4DtTqu6wYhln7EeeoG3DcNmbYpywCYoG4F8RASNkfUCD687&#10;3jD2jewVbCLDDVKi/lZUy8ZUDkcX1AxZlLOoQMwkIhFRCnhgFPWigbY1ukDs5V5Px+ipAsId2/Hr&#10;RJt7fkrCTbTz02Vl5HZQyuF0Kqzmq344dIfcFEMA9DB0+S0OJDopHHtgGHrSYkeMB00jrNWe8koQ&#10;UrRo+bxjTqovvAIOj/RqaIevDmqPfKWLGIFEtc2M/U3aOKVZhvmF8sXobhv4JFJ/KyW/cccfHnJU&#10;HE0PlaYT20N77UA/f6mZ3VyEanRExLGpaLRlTyxAOnWGTxvRUC2NkM6OYA8d9HgRniI1oxGow0dO&#10;gWRS0EVPBwYj95LcRMVfufDWADNG0CHRb01ARORTU15ddsjtTqDCJxZ3bSdv2Gcem6KjUIbzGspT&#10;00i842NUwsFpwsMnhpeoo/S47MraNozdjGtj62CDJWRqSPuVEbgQcvB0NVmlJJCv/dAaJ6xOIo4T&#10;UDtlb7BH7uCOBDCxGJUTmqkfQqCUnu3P+xDiWJrxUiR5SNnscOqMDabZo//Vq4MK5wdchekf5XBj&#10;BPrCcIhSm8G2d305drATz0+Q4CX2cnhTPvZmvu8V+IVj5dNeI7AZOLvDR3qvRwIb7k3XndBIhtvq&#10;3cyY7NKLMECkifIWbkxNc8dke0E9B6clgWQK2FvcEqCN2xniKz6v/Saex7rZIIfbqRekgIrWqaqE&#10;Tlikl7QNoQ9krZ83I7A/DeGQcflK6giP/iddQeiICCZAMXakXnPtUVZiIxTMT5Mzghf+tejum1Ao&#10;JRJgsVDlslmE4rreTAwRm9aLGUJ8ukK4HLYhLfvVougT9fkYRUbIeXox1gd84cgBukir9t10dJvS&#10;nHCfWwj7JWS1oz/1kYhlzMUm4LmRiciOmPXJbrPe3W7WC6mGh1FEQQal1k93wAFcPthIVNykKVXW&#10;mOBChlLIzwethVqiPv35AQ7JcaulXMVBW+0b0brhZlhKzI8q3aiWz0/P6JQ327uFuLaJZrLqK2Xd&#10;cXh7t6YdkrRpkFPKxNCk7FEYhfo6qsUx0PwrIrTORWXsQcloeKznCrpDZI3DL/yQCNMwlmq9Jt3M&#10;xli0HLpDh8mWiReonEWihvw8we2+B0BncgEbPnjmXilFBG2STXGMkXlbUoI1wmaRbWYTOD5kfFsp&#10;LNGwCn/tqrAC8kZ39OGs6mhPGWaIqEcRYYQox4RCbYqzIMPVi93Xc0QFPxoG536lRL5sSbXZyjgk&#10;/uRcUR07P6+2zZYEBC5Ws/kBCXPTvEoiq2ZMNkjIFleaHEO6UCQnbkt2Hn1uvEXpRKyyuaORMT9J&#10;aBQDEyVAcABBAZ4094dbAo6l1FanZrcb5bcGYHi4uSwBd8o8zFFZOovCzAnxMXGaOHq/sfUonhos&#10;YKkUFUa1jCb95KThY1xVDSK3VbgKVF3EFT+RzGrooq8kz59si08ckOnzIU+yEkpwDlpCDqNC5+nY&#10;+CnMGUYhOGjT8vH7IuyljCRozgv1xriIqV1VSrbbkMaCgHPjoUFb9ZTBpOp4ZH4XaL1cbZ6MBIot&#10;xPsv/rmBx2HoBG/VFXEj1jh/XmUp7QxxBTqRCSN52I5D93wK6rFCKh2TmGLRIRpsF4udKSpNqTHL&#10;jcJsQLRWmuCtnQYLS0Wjsmg71WVcVLwXXCtOIsL0r50e243rgIhZfIfl8uiV4X26mRl7XuCHhsi7&#10;TlhPguomvmzROBQXTNXFnZzz7JD455gRUI+tzLt4H+qT06+MJbHSmi3tRUonNTs4tcWuQi07Kom3&#10;GIhIMadefoQQajHCFJT8MN7jMz9haSwtQCIBamzXGtIl3qy2UIWKhZXorsWbv57N98jnEc/Z81kE&#10;1ZkfjXizTYYIsOH/9iyR9cvJbnbhddUakkJ9dDAaHmBgYlCBt3iRMFAuIszTiOIDCKep8LnjbRf4&#10;CnnBbO3VQUt2h7E6Hi1MJi9TPRO+KdEbGIFY/PrJgIhcg4JmDNUiFxDBkNnlRmCDaDwTu8bnHum2&#10;uI4XadprxxixyxuEsMBPqKuJxrHXReW7GYHcKS+ieAZQYc7z6UggHdma9BoFlG7XW7J7eiMQNIZq&#10;3hzxF9HbjHq/ERiMVQU7YM0ZS/z7YreYEYgPXlCHfvLtedwOT3giDtnKoguyHCERS/EC54dYNpbr&#10;a/hsUY4UlJJV7EYgy1aOCBBPMVV0Wpj2xr3zYW5lsfHhMMbqPVqOpRj9a6Zrw374mkVIfC60LG3G&#10;jN/HB2+n4fnG+HRS9Hzb83a8U3Kt20gXOxcIeRxGs7w9IZZvwdIgjM6wkDXmEWO65571SCwh9GDS&#10;ATn9fGS6VCYzj0CnUiatZZCedVxMr9w4n0ZU8+tQaMgzZquYtIUpSCXygSghqMgESKrwPM8asxvp&#10;0G2RBnpKKpsowsfxiAhHAvqNbAloBcixcj/kT5YbET8j7aTBQ8ZvTkd/ADJwe7I70AhkNHFdU3ey&#10;RG+IHqbcDJm6cOWsIRD4HB4KjScTeuZ86ivQyjmE2H4sEsAL1aCAMJ7hi4xk06u4KlfrgAt2IEiw&#10;r8BPMy+6BquVuHlYuMjWlzBBmLWMTs0rcuaO6mqY1qajjtnfB8tDD3MNUxVUdvlJz5BW6w1FEmR8&#10;0igMPAW6Ge0WAtOllhveLPKH/eq7A7Tc/pHmwRgvdjdrzcc+fKCAvQ8Yr5PkkBu++dxgn8VeXNGx&#10;1/abGQNQNIoRyLOE6XiAEVghXOVYob4yfnBqRMaggHEAnn+x+sadoMdrKEgmP3JRQFFSX6IR2FMZ&#10;CGzomIt9bcCrH7MsVSuY/UE8z+SCHcjtQLp2EX40tEyOUovyPJLY5duB7O1G4OF8ElBU8syRLg7z&#10;zyKEMqxwhEDELQ+c6Ac6Cu9xnANpMpzeURmB9ECc+2gn0gWfo4xCqqDej1tFjDGb8abzt2eIyTuH&#10;7C2MEmp4fmzDcsr4wQHUg/CCRiDEOOOQ05Oked53xTMLThaXz7G6Cj0JvY7pbi3M/vbv/aOo1bkp&#10;P5gzSLdDrIYCQHKmE5/0EIRUfKtvwTHlPzXPu7iPSCwbWjoj2DFbtVNL57CUKjf5yoefyIPOfCym&#10;V4zSePYpfsLDBOHCDD8RB0V0YlKJPsLOcdanLYKBRYzmHyebiRG42ZBjtN1DguH72tzYgSqXDBIf&#10;OwHHATkz9z2AALLKfTtgTeZ6HCN6BF3m8Mgqv3NqHMY7W6xQHVjJJx1bd6LiSrPiFBQ1Wr7Kw8G8&#10;YPtR018bqpEHDkag2H3cPdRpbAolLPLxEnwahOCfUV5EvI+aaVenA/lPTcSslx2OcIzLS70389YZ&#10;IN53xog3tQuhfuxOQco8dr3URKOJEpAZgeR8oU4JGzRTdQ8nK9DEjUhT9CxfpSNl8zlBfR8s3SG0&#10;D6dzNsfj3ktvkPsI59vEd5sjNBpx4QxWNdWQ5Lm+Nh2NqMwWgji4hHxIqBYOM+2nMc/CQWHiF3Gi&#10;uwLBnBwqIjoMzG6ibPVsmQ2OPK942GcuvsZzn7JU5AGXdt1ABCnrmcjlOwtO0Wc0yPLhzuMYCaS3&#10;fLqRR9zh9Mo09Oa6Bn6ChipwXOKZESiv7GxvdpFU1AtNClSfA3JKNoEAZvCoWQ7rsD4zJ4uqyUQE&#10;NkQQRwpOs+HwSbCT8pUpz+CuiP+qIzMChQSlTkzGz1C4lY5Bi0FKc4tbTtevlPiGB/oxcjuhWf+M&#10;ddNFv0u1xgj0Bt0IHE6BhtWfa8a/0EsTUKHdDP+Qn3HVwNdoYICTgauYClt3mnnLlF6OQMQDn8sI&#10;LKqRM1bmlHGCViERjCC/zHjg/1L4iB7ljKPRdbgk7N/uV9v+TgajpPVSfQLFajHObb5QUzAUjabj&#10;7RLxyJ/YV3MkgwPW6xs+N8egBj2hGl2iV8BgDU3psk76KhgP7bkduE2MQJc5OiVhbPD6eJARWMYb&#10;Fpe4txAF//Qy1uD1MRREPIQ3Jn3LA4w+hxHoPMALYetMLF3EuZ/xahQR1lRUm8t7S8uIxC1vfCup&#10;K9wO5waIs1msdDhMmbJxtaIQSq3X8XLzG7/7D/Gos5Z+7f3ufMA5XJCaC0p1PpvqJlEgZsKxWRSb&#10;r74++Tgb9A2bBSobpPtq2ozIn8R92gvhr/tPItJMHNSNc7qiozUUb1hzdiQpesTLPLvkgCc2/XD4&#10;NWc7CsdQkOsWR6aHAqHooVmb6U60A4stV5PGlT/YlIIFLD/scTRQC8y9EchCQiKQhmqVz5peJnt+&#10;uB2Tj16Xku5y9qgYwxxJ5eCIbUMWeyMQkRrn9Kd+GlMKKKGCThuDEWeOrt0phWDE/UZcixMm8HWJ&#10;QjUxxi2jpcTkOD2G/IAHXLFQdAX6ggr9jOW5JAUw+p/iWhgBoCMNYneFb63gQduUPV81wiGmsVDw&#10;KqmxHdAd9jAmK2fhgkstPZUNd9l5BfNySQgtGcJ8C6BGpa0AX/y+2m35SXSQ+GQcfv9TNAIjNcPw&#10;w+nqNJ2mdIwhxcY3ewjxHLGYzB0NWxGWINx28xXPZVyUhejn9RGGgh5TmGrHE1Glh5olgm04iQLf&#10;4qvvNW30lcwZ4XzoKyZY2uUAz0r4CI9dDwUP7ulEswCSwQ5GIDRXNYfGx8danMpKfUgaAQPkBXWi&#10;qOe+ajb3X5fivOB3xQg0onJYckhgy1RV9BTbDwkOYtjzKSBaz5RapkSbqiUwmgR0x6IgPu3sdIgP&#10;J/IewEfPjF/rqlEiyyuWDspsGCDI+Fn3Z9rQfPbQ3t1moQGhl5bB0TSYRUT9McceuojpdhFOwNNf&#10;TSTQH3DkR3Hta3rfToaHYafO21k7Gemb+xPwDH+SieR6hbO8FOoIEaTYSwYJ+MTmeMZ9ZXzNeW6O&#10;LvfRYYp5Q4p2q+eDUA81p47CMDNUptUCupCvFKdjlYDdNBKvyJybh0y6SL7Ch533v2/qECZxqwkr&#10;O0MrkgAJHRw1kCdQU+BwPgSxe5Dmli2L+eEPxNTN2EvfAu6k20yKleLNiD4QpEi0A3lr/OjSmg4h&#10;7RDQcsmIOy0VBscQo6mu3h9hjvRynUTwLPwsmgmYC0/26bv4PSNltuhlGV7Z0RrO4C6ilR8kjXMC&#10;AEceHpuQJLGdIOXG65rXQGm6ptoiWD74H8E8n7hD29CMvh4J5BfFUIzkJWLP/vO/9w/oZT+ETYTU&#10;YJCQaDqqE9ofwuYfGYFizYzTSKb3PjkJ+w+9nPVhZ7MOsOlV5yIXRAfjzcdCLcvZxaboBN7CJIkD&#10;B+72G4HiVmFDXIxAlLyH+xgaCW3qIaTd0Cm5cjngaB+OD9c7YQcOIcTznkpNj9UhwTIdgkAh4ppS&#10;ZbxgCAfdzUNne2wixwRrgSKdLA9YIEqCMI2XQOVRF6XQrEc0e7d28kUS0+LHM59RA2xzSJFE7Bmd&#10;fMYrEFcdJEa73XHQmWPoVjAgTiH+HNYApy99cE9PmGY8JoTjHbHllTjg8JmzZUdB5ihcKpAoxNwp&#10;kYypxKhzo9HYTMmXPY/FqQGW2lcrRer4E8xSpoQZEkadvVKiSQtK4FUjUM4aYZwwy1HBngYSfO2F&#10;qZI1ifj1EOJOv/e4nt1mAfqe2ESJTMh19O3eCIRw28gCx5gRfNIHMT/EIyEXhK1z12xX9voi7RDX&#10;NkT+wXV4PVuEJiLSke7+mclmg6abz2cBOn1rWmjsDz5F0QUp6dWEijFEEyIDLJBwxkjMi1T72HEV&#10;B9LvdQHeyPY0dLHX2YbIWTDKkHYLMGOxRNcw9PSrHN2Bi/dQWADWC3uoQ7yclFM5cQI/jRfpkh45&#10;khKGgSKTkXblSbyufDdHTTghgJ9G2afJnhHaRq2AD41A50PGs5yHGTkTX7PzsmK18AhDSSExdqyP&#10;mQ6IBIeM0svjQ05N0LThTH8yu9/2Z98j78Vn0E72a3a/7wWgxtZ0dUiMQJXUPXhJWrJuiyin4Np6&#10;kQw4GJ+VnlzwbyEFmHl0Ia+s5GPrNujBoiNPV/cdUbwNwX55WUbgBBX8J+cH3Gm+9kgKmRSeDspr&#10;ECQpPPYQJfIPLwFDTGcFRWJ+ZIQfeyOBZODpcB6LD6fzooIyZHnU1pLTKDMCV91w8QqltLkRSB/U&#10;lD3YCPTBIkbCwtlOEsT0aYzAnr4NFY41AjP5KcmVevGqV3g41tPKpMvRdAwNpesL8IMnXbBQeqc7&#10;aGTO6hlXbgR6c4xNP4XVpBAbgf/Zb/2eKDelDLpXIulnkTSiuwFhAQrNCvyREXtHbS8Q4+SM78Zp&#10;4HN4Qsp7Mid0lPi6Sl6JVjn6yk2azZaF6MAonPW+kdC7eoD4Tgido+Q9H5JF6GTJKiYSMzF/ktd1&#10;1wq2D13T5pVgQvuCASNQCFasFJbLYu35Y450KftbMk/CRhx5vnDUOLuv4WJ24UjPKpUYlcXfRT+V&#10;Q9slPdgrmZJ6RocBsDUIZUUNP+VanlACWU9EnBtJ7xnVeFMVoW41o8JCWrWfeI1MZvJ50DOop9CT&#10;uBG+TmKT2tVbmE7+TMRqJsR7zxxezzz3qILYSig2Vsdiiu3ggJ+CqOR5GA89HpAuKDVjufgNglfs&#10;edCjCzweZec4m3EuxC2KSybeHG/t0Dplpad1Ncfr88ca3tAnbWnir1+zERj4Qa0FBItuxRZAEqTb&#10;gTI96Yd4EqlJZ+Qtww4RQxpycsO72MpVCCdjLOxqPHNs5DNyQnpwcAAgE6eIBOKq5LAcMCd3ZZqL&#10;QcLfjI5uBdn9OOOKGFqXvZRldnCzwnsFdWXBc+OksICApuYosCewcYOLGadDox24pVu0i3sLzbNw&#10;sAWMPmu5f7wb9h5XjezbK9jMi2VdgMp/dbxlMcCmnUVIJ87mZrxPa1CSDlocE84DNEAqfxZf95+S&#10;gKtan30Xng4KpLnaQR+HYDt5GoZMmOGQob/MZ3oZfmDrQzmJOcVD8/pDFmltCqcVPknlnuozzblt&#10;WXobjEBHsn+QUymVUjKPJGlIpzbv34MwIXai3d183xR9hdD9Mh4jCjOuCFUhM3bIvGA6qFNEGSyE&#10;4/rVcPpOJKUYgZ7wX4pelo3E5vYz2d4yAu4nJ4gNuAbPc2ReftSQo8wSVs0Pznzp8VB1Ru2G+oXu&#10;KkydL3VGkjflziBO5ZW7YIY1qxcaCRwagc0MistKxC0pjhDKInvL1U/A6fEeawRm09nXUJ4UppPT&#10;w7H3Zolsmnpe0ZFluNiiVWvRMAJBDs8FJZovsX+13pQFVgNgXAsdL/6nv/k7WO9lAxGbgthrgfej&#10;IJbHWT2iMCBtadMz3zk7oBhXEQtYknvJ7qiJXWSUoIfhRwKQPoBGwnpZFy7ikhiBRR7lwdwoImGW&#10;4C2/5Hs5wsFnlzzIpdi9PIy4ODk7d3biJfgt6Vl822vSMiiayifHV1XR9bBsABk0wQUXFavoAqTB&#10;CHEsyR2hldl/MqhK34p0UYnGKpXRS3LYDNUaSWMT1vAGO5BLAom5CLtRsmD5XA2poQNQmVtg6LI6&#10;JoWCHJNO8fWWq2z5DkniJ+we5MI5AGM2JxyRBUh2IGfRolyHBhlM8zbKNdwFRKAv/ylOzoYJFfQR&#10;O0IZakRA/6CzEOgy0Vfzrnu8DpkX9G6gkbaEF8UpIKsRae1c0J+f5f/b+XWemGd5oX5UBjsw5OK1&#10;sJ37Bm4UsnF2p3uDgwCthpzkZ8Q5GAMfSNT8+q7g+NMUADhrcPQL+oWhgsuOkIHpgnQClgKuzPkq&#10;S2fi8A87NQIhVZw34CFGm5FRqx1XYdiVTVOjA816iBgmUNzyfQj2QHrkcUTupYZAgCYS2BiBJSDG&#10;FYEKyRy96871ioEDO5HrDEsS0+OxMIsxdzJ8uuNNuJVNcZDDwOMPbgGiwwUFvIF2Foey7VPuz8WZ&#10;Be7las7SCCet1SeXFmwkR8hE3MZ5kUbSjP+bvVUZfV2JP9AZQkqAgxRRLvkiegHhSuWgTPuLjN4k&#10;PayutqpvNIorNQ28gceHKGrGW01/eaGZL7GRF/kceXsMWOfCG3bXp6spH3YaFOa4ZGRoYRiZ8+r7&#10;8D2ZHWCZ3CvIjlHZ7By2aARGJKNQhO7zMQsQ84i0Sz43FdMERiAf+KtosNVZv2NPeJRseE71ChiB&#10;L6MwTNNFlBgNHXsSF27vaLkK/O9Fm8qIbJsAshb7lssakVghvT6g+BGcQ1jF0CulTAz5zVOtOhgS&#10;q9GyV4NQklnZOWWU0F2VV4Cx5GIvzKz4Co8AccWNWLEIRvVGYDbLlIhh/zxFOQq2K+edOTsOm48J&#10;+jXjb4jS4U06KUpHahtAcCM7aqhnrWzsSveOkYyTxyNohLazPfMMr/Ju2mn03uV/FB+w2zEKJI6y&#10;CPpP/87v6lCtBuaZpIWgj2ZgZTegGIHYygxBHwdm3wbGoTfYy/ohamh45KB0YMAlDXJ5nQrXMDIT&#10;BwJZ7GOMaXXxPpQGXsDk8uzWrUROtJHgYpE9acUIlJqZfGbC8uQUQ9N0Am6Q2X27WBIW1+s17EDA&#10;wwAggU/XzjKx3QgMk5kf801KHg8kuKU1Uqti9M+UpODadXnKbOSROjMCVat14soH6t2rgUmpG1sD&#10;SEekTDgzAgVILbAhe6u4YIbjDR/QOyV7cptU+B0elxkJP5a0fowf9cAZoWQwcyVaUtlWPh8iJ/S6&#10;QqQm8OmIderHD87Gww/Af7wwikwJOO2UxYZwTWthFSnMOQFe8cHX6S4ebyI6kwWI2jDUDikf1oXu&#10;zkIcWhJwRY2W6c7PK5UrdDm0+LVHBTk1hgOMymhphPm8yI1Ix9JI5UVi39Y0gQ78NaPC1mpFMzAW&#10;l6bPmwXVA8Z+EJEGprStirNDDQcAsKT8Wve5sMfI3qRdria+fN4J/2sY3wHDr4cYgT3eYnw4W672&#10;8LkcHxJnqD4vlZoEMF7tPQXF93aKKqCsS7/eUp6TCAF93Xxq5MTpJxHdOfWImP2M0cHpI2hkEcI/&#10;clYub31HZBJxDE+bR5E0v7w3yviQm6Kqih0IhC+oyrXc53VRNvzEvLZIKSWfyecGjdkRETh/D1dF&#10;r7CXMqvsGp9n6NCItTYtT9z1GK0sjgrURqADFg0Julm4cTE2Kxay9zXC01j3vKbErRnuSTHpgS4Q&#10;uYpjwee49zWirsJJoEF2vyHTc3zNWlb46+ro3j7kJJ7RGS2f1+KVVN4LdQfolOSeSSagxVzz5dep&#10;nBuBJdMkrozYJoDAPntgpSGkU/HKy7dEy+QyydhTJP0KZMJOKqjkwKhqycBXcg27GvpSjohopuQQ&#10;RQx741Orua5/C0fOMMDm1EM41ApplOWqOQojsof0OyYanTc7pq+erqq6uxSPkAc3483Wcb9NPS/a&#10;IzrQXdnTW5TVgRHok3cRDoWPIyGrD4Em9udzOEiNwGs+W+ag6qARWrQcj4i4C3ti4xERTdrt3mme&#10;GYFDPaQHyYcMIzBugMLUYLtnZB8N3KaTVmuUDEoplRUHGYEOJ4xAt8JAIFrcsM2NhxCoGI1ARALZ&#10;r/p//Du/Q1ut+FFS/ihzZbFa7bYwqTQ9RHLw+JoX5Rv5uxrkoUPe+YtWm5BHoQqMc2d9cjYfMAxA&#10;bk4mGYMNpnneKxm6ymJJoSyliORgTUWKIBZUNAXHFp5QmjYSwymN0fuLen4gZecgNATFjnjDzjty&#10;NgUa1cCzmnXcu4BB+Y5k2FBBFLIBeZegubZPuzQ/NHgqMR2HKlC22ttWwJZx8TkBYlyph55kzKo1&#10;onQxs3SRyJ3SdWH62HtDDh/1cqXCy+mi7W9ntxT4pJ19smmVz17kNYGUbMYIcx8ZLfjMGKWiR7YX&#10;SLRzhBPph1vV4biiBocG+TwmoWlQdpRjg3oRVw79HE9TESXfRiSuDVvbwpCVEUvam9Kgwk+hi0XU&#10;44rLzYYoUCQoLbHoi5cBO0OGcoCzamPeVOAEYWlL56DP4j8p/gvEnGGMQ8dCxAO6mtAL2cxgXNvz&#10;ZtYdlsGmypn3vpb4IS7ZJaqfreVKGXLmcVQ7//jeiYi3OMapz1H9Fwi8WW9N5q9OJYn1KZ/yEQKC&#10;Bhh8GDw1QZEQtyok1U3QJGdWUivkv0eOKBdUkWojC4v8xzFSU5wEtWVfBqtSbMJQ7q1EaTfE0UVf&#10;LG/VW/Ad881ewSJtMF4BGyt6vZQW6QcyxXSXiCg/0sPnr9FU0ywb/G8XXOoFJ4a5ZcjKosgreCh9&#10;7aHPpFbGKeC9sIopF7DhvdC5o7JfuKSlsWXJfbGZ0yBZmI/Pr2IbGgwtPk8ijO+RQMv+IlhG7UAc&#10;eS8gy9485K+BI7hOHSdMJHuDe06LHfmvjmpMzviMfuV03Jhyynq5dHwKseaYccZtKIKvWcBQM1Z8&#10;alhXdQpxoQL601PpdC1g3N5tk4pANTQOcDyPK1JtSbExyFuU3LBjiki+N+PSpiyJyYUNk4/mI46w&#10;CgjyENaQEKalKMsp0njnuqz10jqMcwvVFnkSGTjKw2wfLwY44NV6hPRANKShgNLRLAwDmFZiL2Aa&#10;OR1T5Zi8pbzUYs268IguwCh4SgqVIXIoXCQLnJmILObFW6sFTaDsBd9EQ7Wsohf4EyNiL6TFKDbB&#10;yRJTW/08PR8psOJHm8SpwUAnKnjkikgS3q+iKZii80gaF7WzpBN/gfB64aaCKPG+jzrKT79ZpE0H&#10;Fekw1LI7+0ugNTMhAr2iuSA5K57+EM/pyswiwb+WcJDzURG3MOcOc11kplgQMdA4ZprUJPAxVUeF&#10;kcuf4ZQW1GUpAJLRooyNIzps+dMjl0KPQGbUi2K/XaKJvSnn6/ZXNisbdhq+G2/2RiB+ZcnWkZJn&#10;euI8wsMRqninkjyTRiZl0mm4zyca4IEWxyuKWluz//NvfU/r8bDyRyUPiLWZC1QRhCGHhBnZawEg&#10;3Aikr4gwMB/7TgsVWYlyHEYYV8HeCARPx2yUqCLEcvYw/3DxNiiKgumOERmw1BcBkeDdoQ8lbame&#10;I96Fo95HjfYZexDoMALVS00o0nA2nscz0Z1ZQnYCAx0UyArHhhzRdxJWFUPaFrOGD5jpg0XfM66C&#10;FFwUXOFFOpL8QFvJSJ9YlEOxK86uk9l91GGPn/I03sqYlQ8EdEvbkMDP7+ZrGq5UXGTuIsBQqQ+W&#10;yuxuRQYPx0ElVYa3GhUlAws2eoTnkkQEGYEIZUmJUpUaETPKq77np/ZTIqoABUtmhK7T0aMP5vHL&#10;mYdftLteUKE8prpd5QRp+Aqw4cJPWDzAYB7DYabNtLmKeOFLMAIBsPOGcybsQKejA4P9wJhNWFyF&#10;MqVxNheTTQ8Q6EAjEBsv3HSewTALDIZNfsD43DGWDXRw33DFPGaFLtAvuub7fjgyRbyVN8RoDVd9&#10;xhrhQZICIEytOhxKN5ERKIn0nPXEnhy2FfRM0QY8KtpK3VFMW+xMgCSbhEeHvzfvNqph/DUwki5y&#10;eLjhGvd/+bqe7RuM2YnOnNJjdCkWEAiL+I26sNR0gSBqECG4RqXJnRZOYmCyobgNjakhATplMNaD&#10;mbErI8R5SSKT4hdjU51LZRGRubJ1Xd239CXKDbJaRAjrmTR0xAWzvuhGIBbsScyHfv76nWYUYK2e&#10;ZFropQtQGKX4jBx5i9lK8FnSpdDacKKVjpJ5av4NiYgSYG4E2nIWuYe60Dmi8xkOR4ld13tcvd84&#10;2OqzzXGnFF5Z3FGpIF74eOmTlZneIpLM2FlThK/zjHUkVNEv4Ezlf349Cm3Z4xrxj4GTnwBXQxqG&#10;xEQxfgMj0+LcjBH9xxaiERjpHvm8YYbYew8n3XEjUO3Szgi0wYqAbcZZtT7GQ7a+YOzFJSdbj2Cq&#10;HWUENlVJCw5NN2UMSwQSA0ShJvlQZpnbokUKmYBrSOvoPcQIBPlsIZT8Ahm0GYEMhRuBDfWbzX/e&#10;b59+jx6GQoDuI7KkQ0b3WKpanvWnihyOiyx5ZYIlWeyubBuF1InE6NXbBSOQRVxc8a3bbFwtWgrL&#10;+Xz0kTDkbgRimCECqW/6gWQAw4qn2q/mJcyO1ij9H/ZpYj4e1kAFWE/ooxrx13vRF+VJFIa90ECP&#10;Mz47ogRvZX4xQj3I7yw3+xt/9w9QmlG4TzJkpNw/LTg4IR22ByAQsassyNsn5LqVmo0seelfF0gk&#10;vMiBG2ySBtcO+nAMnUNfYdDhQWkOrKriXO6vyJgQy8ddv4yLcASCq/JqE8cFwxpqaOninpcrTB1e&#10;t1QbYCzQbav6qPEWGXuJBJr3Aho2M7ecaEUPkxEoW92ggmiVS182Ag9Vi6LfbzDpX8maAv5dOdOB&#10;mvLkFMEr7sloltto5MS+mtf9K3zGQJHFZqFgLVgJhhGoGOQlhs9XZIOPXeyUSicZjBhcURZj/Xgv&#10;qU8RbBwhyNxi+Xto2BmPPlC27XAe6mPGxtjoSJcfkt6+FQ69FeDMeKsLPxQU1Uqt30ezcTo0Pwmu&#10;VL1gNgvpZBVIFuvwmzpBTRliID2dXYaGB7i7YAQGYHj2KhZYxVM0goX8sR5aHVFY1I1+8lZncMYW&#10;8Fkj/1DqarW4PNyYldIHBlUwEJx9MdIC4PVJXflYofebLDDE1WV3SkU7kqU4gA6ogw7GdJFgISX5&#10;cFhbUkM5VsRG3Thiv+AdsuiRd9aQZUJBQZYVtR7ZcJ2vkS4Si/cqcQRG4UmNu8eU52OtJMaZ3sya&#10;fspkHKvleo3ZMC+EkbSzirgs90K6e5iqKxw2U1/UKWx52IEsOkxZhBHYSCGmi+5pUWnJFqAYgY2H&#10;2PsSaWN6pxiBOk2UwXwgnGVvPFSmA5hhCEmPQ50pyufVeIvcKI4btQO9Dm18PTw/Ns4HZXxbgPRF&#10;rX8oxnxxt9k04XW8EjU6x5rIapmDcT52ri5/zOEnZxNsP/zEmTsILtXGm/NqmRGo66POHTBdiW8H&#10;oVAV3HJKuaMncp2KR4OyLhKmkcaKiAy4QGuJrz7FGmaGXI180rNHz/8icBTh9EkdNPImIoGBq0fy&#10;MfbhZZbDTcZeYm1Iqe/ivOEUM5F95At5OUYgNWbVcaRlVRs87cKJq14tHC5TYuQuZlv+B0tkRqA6&#10;K2thiIXPECNGoLAgk7cuBFXkRrfnvycotxGcrUPqe0TI5aRaokcagV7TlWdBoGm/90/hLOpvSXkQ&#10;/45kYHV2YMNeDa/G1cHwUOSJ3DHDQRBSx3j5ZzjBIeEdUeJxKHj1ScRyPjtft65SW15OnWJTnpMh&#10;Tffe7LHRCJnIGE1rzYrWN1UpPMGT3rQTjUDHJ/w4EaXsbvubf/cPsOaJocjoQJUw1hjs/HRFvSg9&#10;8qCu4rADrzd0/C+TRLlZ5gy9AiOwnwYR1qh5NEqGA+rMV5Y9YSOyFnq9RMDmc5PponweGDb9Fb0a&#10;mYcYxh7eRUfAA0SS/KQKgzywXXA1S1UgVI3A8y7V5C03NmDMoEIoZb7AhBbtP3h6Oleoj6XAVofp&#10;i5CChx5qVuBz8nD3jfBiY2mxDVZx6FyDfL/TM3dMMwPG7GIj0C1kr9+Dw7VJhBHfLZeLFSWKLth6&#10;QbVV19Rd+SbGAhXoLbID9Ryw+YxOnHcaRYpnyqsbPEiGZFwJhWOJZBdJ9Ksvt2WZV5bQ3iIq6JY7&#10;KSKTO2AZVLoAsDKiz9LeyCEPs6vHrsh4kZ9BdwCAwEKxksw2Y9Lz8H18bJAzNqAdSxdgIZ8FY3i6&#10;u4qoEMJWSVObPQxA3AgeeL7iunoVKvwfA7yCNcVtfbaKP29GtTgmqpQMwQ1iI1IMHQVtOY3TDrsT&#10;3lZy8F4+rorGJVhZIaZ5ItEqnswju+5UVjkk40Jg8sZqkgLIUOh0hWi0ODPQ0Ipvq4kvFblUUQJ0&#10;d5lSRF84nNcnDvO/hUzRSmBUHXgrCjxtmAcmC4dwHWW7qloj77lm0xx54q3RjuLhTMFemp7cXAvL&#10;rhp+r4bHIVw2/8TejiXaMTS0WaUzgQ9NHWOPaOA6kUVi3dYoQjv97GgEglMlzv0IiT4g2rfltqgG&#10;yvJAIvwDuREyJirCNxa//VZjsqw1dM4t2kc9JGCI72w5UteIGrq/9Ly3qtfBuV74PauiDMEToYI0&#10;cF8tXi84R70xeYbAdG0SlV11CAEkS3pqbXWapkMCFX0DKCjiqEQa44h7RaVHvDO2CdsaZfKNsF6O&#10;XcFAsP9YUIGrMQKr8+W7Oh9tH9JKHLJSecIINPccVgeNwLOJcVQ6aKJkY1mRgapHFZqMrHduEZWX&#10;JW3YrsK3KChSUeQAI9DxWaRZaQJ9BoeifG+kEx9gBTKN5HADksjVNpKszwSjpWwm54hZS8B+7HFJ&#10;RGEhnhOsmYZoatKOFTIMP3NznOSHjuJ7RCA6SSoCVNbTOvzs2KjYqtR+l3oPvA7q5c+ju2gBKhiB&#10;faIUcny24vTnwAjsuaKfd3tXh7isOOZbZsuNQMhVUAFrOq7eIpr9nd/+nosSljak+MgpucwE5qYF&#10;6quBmReWnrySrRKi3Nvigb0uVuykGUCheh2xcaOrt/qUG+oQQWMERgZFLiuUM4Jc1V/16wh/s2w1&#10;pNBqFpSJ0o4ZwxHgmnKaticPUBJYyR1He/qwKQ3gcroJkeenGGMPGPRCxmRI+ykr35h8Yd50eier&#10;1jLMuL4SDDEyEBGr/jZjlzLfRAnoSeBcETHvy7PfLFw0lz1Fgpl+maSbhO8Vme5kCEotE2JFHB4h&#10;3gXWzADhBS9HBNCCT3ymP964zfdv1+3G6Dhh+iEQJOATnKnATWDfptQfqZZbAXgrt9ysKkPYlyvf&#10;d92KLaFd4wgEAmmAOBJjcCVGICGQR4EpHIxAn/xYixQqMUlAXWVjE/6aPs11X205EPxkwiuBUl0n&#10;OpxQSbhMkKJqiPI3YjYGL4JtnQmDBw99OZq86Hxo0LTqGW3BjTNCetRxGRuocCAfMD1JExtGIIfr&#10;w4rPp5pI6TvetSmHhzKxaPntVm90txAl3sAQhwiFxanckWIoqLCqxAgDmHncRwIbhOOBSB3Mfc+K&#10;dWvHjPPiscKLuHh3SDByIMqEPwZCQOhSlJsocNSzK1DGDFXoQgMuClWXXWjQkyirFZ8HPJxBUJvx&#10;NgJSCrGlR7pmI1BM7kSr03NRwQOVwkHtC29gl6hsH2XVKCyFkV0bckx8xVh6IYBhok1KZsbiRSNg&#10;OMwIHDWbRAJTCICZ4BaQ9mmPk9M6+C15F6vzBsNjU2xOAnh41TqxP+LnHzYDx/7HOCWBnCgHKoZU&#10;aVXO+WAqy0ohVNIOQUm6E+tm4zfln6DlVt01593ZABqO9VHE8HrFP925qUBjRhY3Ai37VI1A2pLM&#10;1KotKWplyxzOqDPxzS3T8BPbX5m7n0dTkcBjjMAs8jY9L2xx0eGxKEVGhuBJqOoNRKtsbARG1srg&#10;WdsWR6BiHLmNhAxOLjAqXoQR2M/ixKamavBjI9B9Ke4J3RcJLBitjUDFFDbI4CFePhKOy4xAmjCR&#10;hYqeXDtrAlnHzhFfBmMQhDEmbxJQDeq8U7+PuewFTiLyiQTRqI6EqH3FBcwcD4mTYppxu18bCbb3&#10;7aH8x0B6KZE97L00D0gjcTtV2HSqAY/ARb/9u7/PbKKhUohjXfURU5Z5yPdJmfDPQkstnnljukS0&#10;AxkmK7+G3gppg3FYiaTArKX2RhYWsEhLu6LYIsqs7PFATg0tZSsQiyOQYn0tXj9QNsMVaKlSEmmJ&#10;+e/MGnYqi4VihUywlKIpeSHsgQnNRVUgvlJVTApN3WWlyZMwt6u2DaOwIlOb3w2B/FeTkpaO0mnn&#10;GGDTfmNM+q/z1SmqQUURQw9zxADqFR2mMV+slnwWt09y+olz50QxBRwXkMI0ajnvC7KA/qG05AhJ&#10;JAHuN9SkB9hNYNm5Hg8sG+htjxNGKIsuX4Ogyqj9GEPoey9sZgj0ZY/gdByy4ZEUYOBjwGxBcgrS&#10;oCgd2r9W80iKzeAntwMrhrbC5YIsri/l+HSekeGnegwPyhZv/izv+3TzIQMbPkGat2LqrwPMzycR&#10;b2juOnM1mMd3yBh2HoiCdcuxtMgqquN6iXNpqqSDUkI8qZZw2Uj2pkLOew53fAYjD2fOXEr1xLij&#10;ehNDGYJUwRV5QK/yW1I1l06/bKuDwn0Ge7nVDDgSWPAfWZpbt2FFMYXz5XCpxx1fZOI56nzWe3A0&#10;Yi/SzlvTD+Eo0ihYaAckvjZ5mHirmYwy3hJxig/goEtPbBY5ILr+3YC+QK+My1UTsgBlu3Vd+rwX&#10;XEhOszlF8TWUS8b+dyYsQmQkNSLeWmwc8B1do5H+KuKXz+QQWSdjiXvg8VacQaOW2lBG94yYEMLt&#10;QiYIUofN9Ejz2tebi2h9TbxTnfHTULwZOOYdn/lR8CG1cIRtnUwF53bUDbbQW2uaeeRt+E+N09N7&#10;x97yBhieQ/FokAOoqXLJV1Wfg7Ux6bK653x0AiOwlMeQHARS5ZbJdgChl3owhBt01UiNQBvLNPv5&#10;iI9NB82MrpTPJd00SHjtuRR6MeKa/gGBWDkvhIIVkby7DB4v/T+Ulj3BqfhAXIacJz0S2HBRht5+&#10;mwlAdXnu4ZrMXOlhiwYP2kGbMUQco4t1C1LNnv5EKRPHGd7lKzqW0EsW32bPZ30BBjMCvSXzLcrD&#10;UYdA0rFPeTTWJ17hfjZ9GioM6JjI2/7J57szWFBCQ3EWTE/AqKt4A9kk6h/wJz2tV9YuQSnUM5NL&#10;hTC/+73fIz2cMC6Q8X2k//E+AFo6LQeMMwDcmLFVn+s80p5AU/uwUnrKH5V7HDKHp2BFjUGYhqUC&#10;XsEHgoae8aWsmYoxB9o7qtQOkbu0tYkrN9ATdgQC3fScTLyIRR6XN4XqT04wCHG6Tn2vmgUQhF9J&#10;5hSPZkUzm5xGC2XlhhVkjskkjPuhA0h8Tk+TeICvdbpdg/OMNX1NQpv4t6GI0qIuidu0H1GEn2Ja&#10;TiQZOynFi46sEtZuUaYSB87TMWow2llDZp2PKqfSM/SZ/iWhBllGjZzSWQRIZaQEMiq3KPFA+ime&#10;P+ak9BnVyw40XljOCcz1RxlUEZDgQyGwTZoYXJWBtEayMlWtxDQs2gsFbspYhNle6nZOGIE9IXBH&#10;6v7o5aDy4KTQQow36vZUXYm5Ho8yAFDNE74oSZ4XmhmBWovSuvasYFosHfnOZgxJiDm7qcP9SsUG&#10;NBM/RCMwUlOL9GKmWJiCPnvoj9qJE5yNQCY8Mq041KOUl7Q6uoP4s4MnmREw7wQbpmxRgJCzRhEt&#10;FIernPTCnon+kmckxVQupHQiwkQszOBYaSsHFTodfY3BQB5XbYQ7Kigpn6kPo9RQx1LFQoGBvgLg&#10;EFDuskSSo3BQrjaqOX6w0T8SC4nlOOO0SrwHg9EZMHLhFW8HK1XDKsKH/APn9mMaSriVjbzgHImz&#10;iRw7kiTodiAtaJVZ6NRBX34WthuBOG2CTx9kJtEVQRoUd0CQ5wNKd7dcBDX9xhhHfCk6jwiRypwM&#10;EPOJo8hJkx3m7mbwJJAq1CICHTCkQyNywnxRO8Hy8wPLGhrnaaPalulvhrecEMt41+6C/Ix8iMih&#10;hb/YD6gDtLoY7kHTZ6TqbIMEnlZuTIZVlZ+UdrQR9y5ZtZgemUX+13ZgUyTGCdcDgzbdCPRIIIzA&#10;VTxiJHRPRiC88/q6605j30J5EwBEig85BCg7vDBMbgS2yDeIReWQ86wUJzLX/LxE1lld2hSlyIbs&#10;/NQp93hrvxHIzFaGnlXhjkagE1HgrMbloGZ7tlF1tse8izVjAwVprzHPwAT4xYzTi/N199k8kl7O&#10;dbPcCORXePqZEh4ah44f+cTZ2I32ZnSbKJjCeorHHHc+TTAWp6obgb5GFIkhDJyduzhd8GzI6l/H&#10;zQitr+ngH1wZgXC/kpydit4QIqyhRZmnoJH49ozrSLCBilZwqxiB3/ve7xLHoEvhITrSG+YIsxFM&#10;QZwhQb/oYLx8EzvGZ7KXQJ2lorWq8rqY+0lF0reNhJ7wEcYPXIBB2FowBAUdbFEmW3yet+o04ltw&#10;R+oUGwb2EyqFeiQQBCCVAh8i4zZUwZ40l5hOvHNUAWU9S9CChXlOHn19xAeL12/pyA3wt4DkyXVx&#10;v6LoZ2iMN7Q4jSNIWzlsul6tBcKQEt+s5T7APjrXMJnMf0WIDxmteZVIQBVfjHe8az+PDk/6v3QQ&#10;BoxAHNjiRuCClELBD/tBLQmK7mx3vBGcOVlGyKqwOCkWazZPYAfSeq0laWcn1zjuyy7wKiM80ZLC&#10;IsKKNV0cGKQqL9tryGU5A0CtRJI4OLanZEeULShF64/I2dWHLPd4a2a7pMAy34KN6LOWP5Xz5bJr&#10;MAVCvx4/4d43fPRLjNShBDBhmgfL8wwsqOu+Rjxo8iM/TaBiWyVRMlz4xrrP1N7KjDoMCixBV5QD&#10;kRaxuFTFcrYqRr7i1uKRA6HWC7WPnHAwACxqTgsk744MBEXAAQwPXYwKObWE3QquetEpgZp2haKF&#10;IpYI4KWkCfVGYHlToHe6+wd4oDiSrTKKYeiNQD5+yVQZBsme7/OX0PKNpO1xj24KMsY5YMZw1hqq&#10;DGFQaIo6oi3V/Gtn7MVCLC7M6cnbetHy4rHclBWJEQZTYbugfFnFeGFqbjCcj6oLjbRMVZSpHaIi&#10;WmDniBRkPtkM1hceKZ8bKOsQihyon5vw3UaugK54eLcYXXAS8B5jGIEOrShMcxjbLl4m5iZ+aqZ5&#10;YInobS9PSqV67YK3msr+QOG0Iku9WUZyzJcK0DSZCEM4oyEKJ5Q8VryZhMAbqwWAHfCWZUSTaJwO&#10;6pE0Z3h0HbOko9RClV2RwIhyS6FIqp7dta/rEdZBtVFkjshnHGkTnVw6ZOsY8HjXMAKdkx1a3IlG&#10;oLZZl5gvz7sTME52K+LiaO95vqHIbk4CaIaz+DAQPkxlPlvVh4a79JW968pCsvINdPfYBcR402kk&#10;RPPTsUdE5OmgLZ9rRx4pFYnGsMnIcewnrhjForrKdvkoRB9wr0Ft9uw1AqWvgpCR0SWiPjknc2XI&#10;b3DIZ6cHSPyzG4E+jEYyxExm+qkxMhvq4Gu/Fps7tSgB5DwavqtCpRiBNDVwCkChV8QJfu1ZaBXS&#10;7OPAoxEYMmEVFuDdY4AVo0oNMFy89Jra0EzV7IgI6O39lWxhHj4rsHWTJX0UoCbOCATPPM3Q1/ps&#10;6vXrRVxtle4jm6h5jON2sKcQcREjkNZN2dyio9MH/uB7v4+QiGAb0tQkoyVBqQ5Eb6tzek4TkvZV&#10;06JKjaLCh1xlnxu7UeVQdVq9WbqLaoUiKFAy/ApLrBIvw76qODb+WB00IrRPw7MXsbjr5QD0Je91&#10;sfE0mJobzsT3DzvEixOw2VlXKypCX7eecYF4sILygZTGNmgkFQdGl00A/ilUzENqui1yMNqxXGAh&#10;9Gi7zmGmeFQHja2j8g1BqcueGUvOTAqPFa6IdOFRkLuALwlniA8JY8GE15uB0NjDg7QfaQprP9dX&#10;jJRt+ME7daioV77J0QY2aRAMpOtWdBRAI2zMLQmARdA3rOVsg06hiFNlD/qXToYXziUIpbYgd+pK&#10;Z6xgwXsS5VfrzoZsfdnaZVnWWcnmOCniZyoey/jk7J8ZxZrESmOio+CBD8GtCOgq9AgNhYQ4Myk1&#10;wFvbxosxnAgOv9OCAq5oPzIth2oTIbsOVdTifFzYniJk+XL7UJvEFsAM4oCnHchOO0OdTFAI8HVO&#10;kTZjFRZqgiP6CZHnSFnlZ0s7R6c+QIog+aAYMUY4Jr1A4sgHD9PhqfQY8xhsZH6uTWl25iQeTHRy&#10;imhhZiu30BfAzCcNysX2BgpEYTOsMLEAI//a3nqORkGdNe2TH5Zoub8A0Q9oac+r80mkC+nAcp8x&#10;WRZdMm4lrd3mr+b8y5220BcQpcDYEuj8k0WiMqcMj18GK4mXOEMUGJeqgN21Sc99Gp9fR9yHQSEv&#10;lBGOtHOzDSMLCcIx63WMsAb5RUv84LpoMnxhS3IeyTldide258+2u+Egw02k9fpb/gHzsax6zhVq&#10;RMFHK8PQGFrlLCs9SAoBgtlenZiGu+Izc8QukvXd/SPY4xc5Ck3FGRTH2PCJ9xvFEgxCmxe2ogUv&#10;g0zSShk1RuUEdgWgFlCRIhHHsgcymoW6TGTGA1QdX0swQ+mm73VsCMhCGghBCoAe8bdzY6BhgExJ&#10;zZxukqkURbomubPWNrp4c8Pwviuvlg4NqHt4FJPSjhvJ9Fm9fu52r5Vw93o3hMj4n30gwVb1xnpO&#10;w2jckYEHQrMiafWZUoYgLbjSKfGKLcNxSRoCTMsShKhgS9ZBcnUP99oNiUI3yQUA4JE5hWxPXiDE&#10;dyEjD8nA/NSNNsUAOGOQIC09RMOJ9FGnIzfmdlciHqLcjuN1PikZK/WQfBS8TJHVkPgEJL2jvfiV&#10;zBirq7b6mxDvLm3QgsqUEa6ziGvGb8JyymkOW3y4ATiyZZwC2ToY5SfgRYPN/SFaIhhcnsCPBxf6&#10;IoNGkp+Er0yZmf2Df/APvJuwfrOBIQumGG+IDWI5pBWCCLmbkxFIiSLEYXyWssAqTwYviFUVkynN&#10;JhCtJvRM9DTHHn0AzfD6hUQX426jv6GsYiZnACkQo+tobNM1y4ZDyIccaeC/kq9OFW4Jt2okKqz9&#10;8S3uyIxGxo+dkkf3KQ1SuZMfshwYK4muoLqTTMyAMFdxmJLKApnMQdWDOhjSFONeoCBgdYTAvPvJ&#10;W2HdKcqKCsEnGIpf8cXKVtZmFsHDhOd5NTVZQHGuyAb+2Zm+mWlsZaqBx8qK79ciIxBTBfwI3DIs&#10;SbWohq+KoBCpQZqzKObYigPnNBmBwRtp43Xp6fOoXo1MZXcUxRcCzw1nNdMFRJbKsXLKnM9EnXSR&#10;b4UegufGCCR+GOsAIipGyqUfBiOCQJ/h2Frv1hMIsMemv5CGygxvRqCMlOu6Os71wFyYbXIIuJdz&#10;8PQw38inCm3pqQQucA/Qgn/ilMdnkl0YEWaQz0EEOhqmZXklLNsbgS7EsfhppyV/qsOElmhRqKDv&#10;0kM4H0/O4+E1UpsqyWRwohEImuGDw9R4mF77ROdx2HscykF5oa8GIPCDy8oQaSzKfdSSh5Elg61q&#10;G+PK0xSHbCKlAmSJEiOQNVmReKToZJWRxu1kaZbQqTjDwBQLGIFxGalkAssNpRHf98BpMQLpAeYN&#10;TX+18B04sJnO8WstH8aj6O8iNRT3o8AMThljeOzuiwKZpYYrswNli5+3yBgv+ljrxT+0hHNT7pBl&#10;LkYgX1zCeWQENjNoKNbiMxNGYNM+mqJVNGmzkj+xiwYk4JCMgaOMQCI7L6OilNOFiDT9G44jrWeB&#10;EaAxAqMREgeS6cZp5oVMstClDz+hbyKfHTk8HcqrFG81OVNr5+GQsKIWEhjioKwAAmwczJbLO9IP&#10;iXLf6ycVWgdfWj4EVnnHqC39aBP9jrEz4mQFuymUUmZf0dkiUHF5HzIePRxpmqgDtJ7qL6wsGdLp&#10;Q6lebkagSTyXk8F1yHNWoWuUQD4+tfKQe3Q9WccDveK4MiPQZquOwm2tLFLXMMk+otegh6fJCPRp&#10;VXg70666qsX7+zVecu0l8vbe15UJw5F1zSsZz/T6cN9XfHfCCAQHFiPwH/7DP4h6Ev+sizG0ERb6&#10;fNGqLDICh0hTUILqcPAJgZx6o8CYeameIVR5AoJ0h6Eqee3GemcX7r0TDXHBiw/ESGBER9+aKSVF&#10;WYy6ixuBTdcwAgfME7cbiX7mdG0WaVvsNQKJJxmnci1LKhrlhpkpxZFAzGFFq+u+2KFhIqM1AmU+&#10;13agV9sTwlCPmIdiHqgx7AKRoNqYHRs5qdKKailAXCSXocgEG0rwO06cNGQEiiNKTAKGQX/xSCCA&#10;9B57pq+VAMZSdFWQCAR6S1I4SmLA/20rWZQLTY+KFoGLCMvbkCw9rOYENwWhdY1LVPsrlfbMav5Y&#10;yEYerj/LIXViBNIE8mCgKrWBahg+1dYRKttJD9Ib7+5LXF6pePRQqmFP8ZOsoiF6oPyGUXgOOnOg&#10;b8Yl8tOWT7mQwcKEk7H4GdnqCRXlu/YwSLOBsfohRB6uaUeLa6kGXIJ7EsH2uVyxvQS7mQSoXC/A&#10;sI/NrJyYa53vwieKlEggU8QNDNkNy8jhBjUXjr7u+JCUMh1cYYURWBy3nlaqaRrmGzL8cL8jfWux&#10;YPeCzzh354vmFPU2/ZyLgjbygCczI7AhjZORUMB4lmP9YAROR64yvs3aR6ELdCfvKgdF73hDd4et&#10;MYBFiANIIUuY0cPeh/yZzrtEEMT6X/4usw1T0XMTyppFAiNsQ9AsbgY8cQaRfOZxidtXnCNyXBi5&#10;vmheiv0ZpBDJeE7pYBKZ/BkOp7nZI4flFS8hSgtRMFQsDPf897hRocTG/Nho8Vea3ml2DY3AzEiI&#10;thy1yUagbJPM0/Z0VI0R6MxyIANke7Cl0MhLMAILSicjgQF7pdNKf0isVSs+LUI7rMKoudBfMQKZ&#10;0aJ+qzIyHaucIWRXXPqyPWP94eN4O4Ylox1FVQuCMBlP2lwWleczdUCTnKGzhe1ROi7bGRt8XjU/&#10;WLu+57kIDelcNmO2AxSneSKAnssIdPP7QCMwMgngyHCYQMlKkuoVQTRNzLVsL2jWPtI7G9K75pC9&#10;xUT0ZL02ZF29lI03U2ni/fh5rxHIPMB/s9kf/MPfV03eqSRKAK8EGJnYgfQCefpF4ZdkKgoDbu9o&#10;dwSppFpVz6oswmch8lUCf9YIjsWT+zHdaOA0bfCYKR9xIYyvYC3zO75IaMmEWh+SVU81oYZR+rRS&#10;Z0owmT+P7po9G86+HoHEHcaAXCuvSMEbhBRg+jWk7dl0xOEWUmgnGoHQSmM1xWgHboPHFM0DYFq0&#10;HCdRyIJAMXfZxjgW1nKWr4Z3uHGL82zkqIbRrEB8UtUUzvoSeLyuTVnOMfkt3cvvK8Jt8XDjAX3R&#10;eUEgPMgRZbfTAj/h39hsnJ+SQam6CKntZudSHIfeigLSPi/k6ItOWqnJrZxy2HKWihC2AznxlYPw&#10;Gnn3fELHttJOQjxMGhDdHRn1HsVmgkT4HT89k/Od1AgsHrj6RWidGqZwJY9CnIio02+ILShRRKMV&#10;4DWfR6espCn6pfFAyTAZXs109gGSEeifEQnE65FjI/zYI+mRQAbST21Wl3N5nXkyISJlQICv0Jdv&#10;fdEFnn9W2wnbwLZyODKD56E/oMiqLosoQehM5A8PhlvW5D0Mihh4a3n+gee5nXmsxsmoRlJDUIZK&#10;TlHPLWGUrdZgM2uMiSicI6po158bgXa2u5BGVpwBUtM9aVP80JSkl3zpdkXH+2HbQnH6MCSSRggk&#10;Ywcp8AwyDUEdsmJ/M2Ecve1SuHnRF7QysxhpZcMnO4CUczCwMV2oYBKmgDBBcZguT2hbB+3LlNHx&#10;AmFrhDwP4PiNOkqJ+xHUiJn4uTxTqrNCcsWs+4FX0btQERvT/rsh9nQhI2poBBb3ZE0PFAjxmAyL&#10;LJlui64Anr03NgK91ZYBEqMoMwJpjz0n7ob6qNZyMu+SSGCBZxQJ7PHmabeqftj7HuFprBpgIbIK&#10;3vCCUg3blyMT7AcQNjPSEMFuGiHcbu80MhYXCOL9WNQ9vpXJJSr+xXS3R31Z76uG4hFU2cUV2/Rp&#10;5/BAvOJ8zv7yFZzHbuOjZ+OZb17ERTob6mm0jnACZpme1lQ0fqr822QBi7fjuLJIoKcBN6jI0q1r&#10;GEpvGV2yNE52zsmlktn07Zg7O8Z4fTeTz94y0yUoD30aJxjAVsNCHZXGSSS8ga2fOA1gmVzV9HVD&#10;pHhWNdcGXZTw8vf+gIxAURltzwNmCdYCqBb8Qcrx02PCOlKaf3e3pvL1XCFPlU4R24YXcbuiEckC&#10;LWmlZATifhzeUStij9ZIj1hYRUcLY8OMnwbLGBeujDmqxQwYtOejdCg3axZ08HzI9ORpyI5LjEB6&#10;L+YfxgiAxsFcQKCQD79goyAj0IkNADBtvMwjc3MYsAc0nEdtLo01GxxlUZR7UpqkCMeBRqBr9KG4&#10;aaU0RFpExNpxJgaVZWG596HkpqsbqvJYY2Y6Y3jLzpNIa2THsl1iq5ycYSli9HoeiGB4ftrwMx7T&#10;JP5yZHlmHWRMp/dNjvCk21DeJKU7MPycXOgQOgD0AQtDLyKTFPoTPpEjePQdGmrK9xlGeZqDW6Vf&#10;Os9T8q6+bq5Z8N1KCrTQ3EODbo+FyjMazMQaSLvVIu0cDFdKGsD66A0eoL2pzgAeuBPJrlH9RhpE&#10;IxAvspEW6qb66sVUOMwI5OGYUyyIAdnMIV4HNgK3sqc6jFOZVs1fXtRUrkrHK/N+MQ/Ie3hwRgVO&#10;LPLvROFfSYEULvWIJrioFoNFQ6FM9vi6w4XXXWiEZzKX8piDJBKI4tKo62Jdh3xBJ5zwQzahEjEO&#10;G1vEvIbIsGu68xgqnnUPsPouy6y3mLCMGnEz/iCFDsUgTBtMrcQxRuq72eJk9PJVTNES95wYKkGR&#10;MV12tBtULzZxuVlhIJLouhDwu76zXX+NstTwppA262lES4qikH9LfuZmUQZ0vjkWnNY84/w69A3F&#10;fo81AvkUc0+FlKHCDsyMNOYsoLveExgdshWF06OexpSHESjtQ0WzxzKvWBZyMiCG6aARYxFa76TI&#10;UkE9eKvqqovQ4pUsyZuw1qslzHnJdI/VyMESgNOPhIkInzACE1uspFNSm1UxEtEQGp5v5leDvcoc&#10;NWxmexTj9IkvhjZ1766huxmBhxBM2zEEQhVU5cjACKtYxZXDL3FcJXhk/gj0E43A+HxeQKh0lcmK&#10;igMTdZ3kuaMurkriD39pV92y+F5DNQGeAnW0MFITP2V7AhsQvZ1e0uLJDFeavl4bgZLTJMEY27/F&#10;DoK//73fp1PXRfGApkU6Nco3apTJoue0wrGnH6YU4ZkCR2TdiTW4AhxCXVnngjhDdAKnLetjFirE&#10;10PGNk37ZCq2egkqUPMYa+6BEdjfzzrlQcoVGZ2Xg6SRpjtv9tyUeNl6VhZm80C7iKnWbFY2uCMJ&#10;dyI/zcgcN3FpziVmo09++VrBacaq34/MjWGuQ8EbH6aQGzoNL4X8uhiBXJ9d4HVy+3iJ+SRYKhOA&#10;h+AYK9I94oqME+eQarGHNYNT4/RVoKgYxsxybtiYEtlMJ4zFSQmA6UL1P79YYoqeexpsLv1V3Bzu&#10;1Iiv0GcYVzKisloQurLJHydzBYA44GnmcVUGcutRKpbsBotljiLCizAqS7FAkkQCvc54gx+uzhHO&#10;LSggJcpE3NtTLWAyL4yUIUXH0hS9PRoUSxh3oGuXltVmmxpLiFUINSyHLWRtNXKAEc9QKoLO+Mf5&#10;vwxBLEWUxABEHgkEfRsjMNKupqNGAlV06BRRq9L4kOr3aIEinJsnXRSGJEc29tiIsOVouh9oQdnL&#10;KmCj5UgecYmox1lvQwP/oxgmtaZxV26+ij2qbrEJ9VkifSkQ3gzZfj3OCOTd5lJeS2YhjwvN6nl9&#10;8jnOkSbUn6G9zEoqzKM7GqADlboOjp+KXtUyUcZiyqUnoenStrUjfLIVDWjJpvl++JMngCalL0Sj&#10;rURunxB9g4Y4Vr/NCJThiHhGUxoBU2ywEcgPyLkLzVgij/WY7FcEYEPyThW91CX64WkVCjygNV8O&#10;msYraWOrIMZO0PcZ2mgnSwdVCHpsizcoas/IDsgKZXFmijTSGIFNww58HMVeZjBsSPBcMIbtb9D8&#10;nvM6LB20gjOezWspC9EOJHgWekBLoSDAa9ZZhzlG/JpUzOG4kMbcY9ULWdFPVcp3FnlL8Bb5Jxr8&#10;WaGsCEk22SMIqZT0jKeg44XGVQMMBre3Gpr0NAdXAkOKkE6r0ChHcRKAskhdZgTGCKF3NCH9GhPt&#10;ADk5Jhg5Q51FoyhOSkM8j0COsEEMNrqTC6vC1SaT/cm9RmDsZcjhitXA/M366JYeSwaJBEYjkG4S&#10;d7At93d/9/cpfMNlMNgpz4J/XapIVeaDV5vE5g1qgg9H3tHmQJRAFQVL7EBcSC4COtwIlOWjjTwM&#10;xV+2lDpaocPja738uO9Wn8WvUC4Bm7/C8NiqE1rWJ/2xSsRYp3B1uHzplRLvCGNp+j2zCKQUIFGG&#10;pidhBMrD1U4PRWZtBIKQhQXDJoGCHIMenZgZKZ8TIzyCSnsF+9WXF2mLBGIOcDVz2Ay1ke+oawrD&#10;oJqojHSsRPKR3nY5PPKB+YfRzkevmVUpzBx1eo1g5ynukSjgUty59eJGdvAjMLaSXHNEBQ23okdK&#10;fUu04AxGD/heEZDSHzi2YAZrGtIlDZwKw3AsUMS0jL1yXmAIZdFSAnlEZVw1LkvLwWHfzdzkeZ0s&#10;llO59Z5lwICbwkfotXUOGj+6YyTHxzzuKol7gEczJ0XPQxqST4EyZ5O0HBRqAls6rpiBZRNUwxWC&#10;ZxZ3UPj0V+iC1ohmyoEH8vPEJHbLO+XwohxsISxHPdux4AKGHifoAwkTxAivWYhcQhOCl1+kQ+1N&#10;XVAsCUYpX8PnYE1NsJXmOXO/cM1IaN5dOYITwbMYgQ0/0J2lFc0V4CNDHmcEsrLsvmT2LSmNMI+c&#10;vv6Bqq36uOKHyAnVA0iB0N01IjqgN4eU4Iio4OuIAxG/j687VrKVbt5aVdUxFwWTMoVwOB67mUW8&#10;Hc7CJ1jptDyYAgtrXxrLjMCS0UAKU5kj0hq/Wzy5ULsr+jrpm9GVaZIoKzbvpKafMhhjON9eawKk&#10;Nqq9Iw7Um39wwgjMCsNkNhSWe9erCO262yrsPYsEPMQIjLOpn1mT7IAfWUNjmS/O+7iL7IB39RGn&#10;14GFYSiBg91EkNiCLNcrmPNhkcoHwENGoM+I+GGvUl6ca9JOVeYyDA96xUD+8wmjAl4r9ca4ySON&#10;Wm0yWm6sdJnVMjGd408+W5pgdRagjbPLBSPjIWxnKOFfwZAMzNYI/1wS3hkVZZhxPlYoacwx/e25&#10;jUDdbb6PI7NqtPm8GM9UMmdAdHAFxDXLk0RxmdjGn4HcU9wXBfwUH+iWRW11er4P28GbEy9W/IZC&#10;VoYkGiaqg/oRIMwJMglnv/U7ZATyuXk4WZDeuQm7bIhnnPYLPvKBFA2N80pzvIJud6dS4f0EpS/F&#10;CuT1llN6hJ34ppS1wBWNQMdyM7DRlG4pgrS3qHZYI60RiMcoRAVuiK/QTx4J9A5UwJm2PkQ6WnFd&#10;kPBGhXMi+WNH2qB1jcfICOSJi5oQOJ4YYWIzwqs9Hu63Vr25RL2iDWWGGUPi4Xh/gNrndIhQzgzG&#10;vGIbsbUOP7rXzp507JnLVbHNaxBUwMQIzI6IyAqWrLxanUkrwIY9GIx5PW1CT/mDqspMbN4HfIjC&#10;dO/8oefJCFROqEow63l3KG0CL462bbaqT1HQtBZqhSepWmPLyvI9W0tY+SIG4bgoO1Y4ARtD2lVV&#10;8lxqCBrAi+hIp3BW1bM5v8hRhEUXOI8MjL2j/UURm/EQJIPAYopqDwuZCh4aI9AGwE8VH4dwPnyx&#10;iILiM+DvJQZF0oZwxiNqotWBDd8+Un93TpkRo0igC3fkwCv+2fM97JbTUIktvERqZQRiMCKvOVYs&#10;aMceYCaHbo5C5KqcIybhMjcCSeWpdoF69vt6d+sARf7nquPcPiOZHGR8Hmc0Am3mCEr4ISr2jHaa&#10;SQQjMOLNHjjOCOQK6mFmuA9xVaeTOaGrw4gDyl0ONGSAKwfBHPUfwQgM+9/iK9jbA/zbwPECmQ+x&#10;aJKyzU1Qdp03xpjvAhdjjqnvZkYg1h27DGaa/AyP+K005UTPP8yMwO0dZ/ToFdZWVwAkBVoppKw4&#10;onsjBJxbeuFgPKPGPKcaBSOQpIbPR2c8IaCmp+KmP8O+VLNJaOR9JLAB4FgjkGDTsgLmO+BJQedG&#10;JKGTzAiMKeiRcnla6Zg7BLEv0whkd1cx/tMjIrygC/gO8hkvqhNW8pqCEajw+wpl40mcOPJzZXKA&#10;6aTWQH/hvMfmvqy/MhdMXhXjJ9lL3PmiDWyXA2buel/ebw1AmZDxPvDWWJJj0srdssdSBbA+G+WA&#10;G4GVwNGRuLO1dGJuoBbFEX2ZcIr5fXFcaSSQM5YKKeGtYIoEd1gc/qo7UH4COdxOFtG1YA89A+EA&#10;HcaPAmqazYzwnqnwYq8noBfTCSttxBvBqPHvNB78Af8whGSIxorfDjcC/85v/y5whIs6hpHQQ79K&#10;cmppbsoWDj65m94St4mcJNPlyKJNPbdecB+XAa8FP037MAMV4Eqz4cjMmNXsPCUlho/X5w9LMTN1&#10;IlGdfoqfUKo7gupgxHZ4jEESMQ/ZhIPh11zSoD7RkNmNitiRP90zilfBatpBoKWRyMzFg/LOyvQT&#10;FKHG3dRnogcE+lsdAGU+MEI6oYDn6Tw0n8Zoaogup44fidFA22/YxdiXomT77im6yUsXb/RXzmRm&#10;DlHWpYWtgveBiUmLzXCqY4My6Q1sE4InhbA4nJq/yiGQMPV5vHJ+HdJr+TYVXBLLic7rU2JJ4T4j&#10;3Aw1vOVBK/gLK4IDV3yiIE9J8SqAskuU2rf4uetzpeT02J+qmG+wGuPP5nAdL+pUgMTJByLiqwwE&#10;vgz9XaCj9KrKeCvcHiCoOCrZ7Chprtq29OWqfFIesRphMWB2cmRFgFk/02mGgRwlCGbncVkOsMg1&#10;5oTaeC54sJLWOHfedBH6nJzLJ+iW3ApST7jGG1JDuValFIRkO0cijWA5SupV/EJFti42BSGVdYfH&#10;46zB8rbbAB5tzRMKoP+Bk5l1w9GmQ7y1+po9RAMernbYc95c3NGoIRFjZD6gIKqkqGB5Iofk6szo&#10;BdMI3TWHMge641w+k9eFMGqrd3onamVzUiurjcx+RCA2ISu1ACTwf3u+4pQVlaJx0IWZG1TEQhrO&#10;VJyGJ/5YfpgEiWwVJwcW7/rQSKZPOxUpCgkv4pJVIZKRA9Vx03bdd08vbiuJ0GZOqIwfhswgeCvp&#10;oyJSbSCoVDbCLZObX1RCIBP4dnYBfkBH/qJXNe+Ybqx1IkNqcNV7/MJwxs4RUoLH7djdyPDszLX0&#10;S45JShYM2s0KYGStV3u0Qh/nnhFTg/U8kZOubwKVM1nDfUeKRv5DUgB+opOGJvATVwR8pqNGBRvV&#10;4hgjeMLehfsAjCOghFCE7JGv8BmF67yFsewK2xszIz8iIeP54cCx2Z5fFzmz8nlgeILd5WwYQ538&#10;UorNMZ4z2NbqfFHyeC9e8MakmXaYZQxFpznztpEmW61noicoLUIwI2RGVGL2jioMdK52EYaZNTk+&#10;n/bkrugDEYW5vCr4rJ9p7ZSKG+OIFBVjulS6UDTcxNByvwzPCAG314dnv/Fbf9+WcEXZHe0RlMtW&#10;C50DmYebUtR4irIuomoLlM7YWeQDMwJVBZSuJICbRBgaXnVMeQ3rjpkHe//oLRtWG+xi/aBbOfoJ&#10;4gtMlEW96Cm6na0ujevD5wCEdly3DIwidCIY00agk8xf6SOc+MmZvpmcMYoY+22YrP/qM1aX09rC&#10;LLiNaVQjb1DTMoxAoAjciK+07dDvR9ZN9tWnETY/YoQagflny4Dut+Y7FHazqeflHEMIqzUCI8CA&#10;hxqXQxHFGhOdrGwEx+EHfIk4MCHlpyHDPsTGdx6+5J4JHmR+Bc8iFHGVv7RdV7LpeErKQo75SKdZ&#10;cy/B1MeA0WrP8I759icox/ZGcWpkea61MRMnCAZiu79k5SYR22n3ykKj9DOGX/DWXyUwrL/tNQLH&#10;ejZ59L3xiCh2IXTOMr5jUZSwuMhMN4w1fO6BpmAEipsmnI8XX+HsYw22cySQGceNQEYoBYA0n1ZD&#10;iwaHMZqjY0x0nCsYRwoepaMpZEKUn2BrYZkQCCVV8nmNwEzF84JPDYlLlcIaWjECGV7A5tUs7+Ya&#10;6QJju81ZcU+I6sB0lzlcpeVnaWN8AKEe5VKMQOGH6Ikoq0E9EcrgcF/xv88wkBmtl8oRb8kUXpyN&#10;Qa3SCuimbEzCB4T8ukDqRiBgqCONw6lWy9iR0U6vhYJPVSPHG4E24iIoBO7ECIQeIgxhnhq2jne3&#10;O1bmIqsjpJ9VoayjOGUIce9ZHBhtQcXXTLo2qMz2FkZ64rPNa2lcOvk6jMCz7jCj5zD/xuxioxga&#10;gdBzPEcDSzOTNwlC4NcoIfEZRym4Eeh48z0IDWnYLjVw4xKkWkGtInIXtXPHqRzJne0njGh5PiNQ&#10;ON6KJogd6OtRk0bbr9SMiikjMCPaWEJ7xBI/u3h0PQcI2TsL4rmUUcfOjEY4X6K01I5M72qHYdWP&#10;M8HbPE8B5iEiqFTC+P4BSlSNhNQIbHjJvu4xAlsM+0GTJiWwDvWEmP2tv/t7QGU/i+IdeXkMRNlX&#10;w95oWXflyX2RQKC4IDQNx9fIdaga8KIgwE/NA74nMJKQnqEsVgy/f8vxFX+a2PvXYUy439Zp/OqT&#10;JBaDiYPiMjEujIKxxJvw4lf7HG9GAmeRQK9ih04Cw43pi3Ya5PCaakIZRqBKarP0GiWSB56kAQCM&#10;ATUl3ZGuJs7OtWeMJeIDWbVAtNy8wvCbkVlJYQvvlHIj4mbjy/ZW9UZgP7WEmQreoH8AkugH1gih&#10;/CTGjAUV4342ZQZ3zVS6RaQLjMz5ya0eyykDE/1A7vvh6VVOF83Z1jPdLKsNaSpeDYZN41Dzx9ym&#10;HRGalzGcDwGSkjCJKSuxay/sFOevfE48eeU5HyDUwcy3OG7Hyd1ITw21JZEHkNRAgBFYtV+GBvzL&#10;r2L86WPxnKs4QSDHrOYq+dO1E60/IZxkSOFkWqRhO1YLUCj6X6/Q9BVOFieJ8+0pHZwqNdCaqUQO&#10;cX+mPoivIlSRMx39lDGS+47EFv9SldcKyZQFe76wdE2d+Fa4Rbe0YWmgwZsYEZMtdB6dBfa5xAOJ&#10;exKPCdviEnsUzwsTSJQzyIFeHnqP7aosfclNY5hJU7CqwmeNEkU2nIaNDEku6kYD5lRk8jQI+DV/&#10;imFRcnM485wBEP9Qdq5aQ65A3/E6ksn/l2EEyoSw9bGRV24EsswP2TdUd4m69gE6jrO9Qwl7ptqt&#10;G4F4Mc6aYVPuZMw66k0UwCxmkqZisiWTcEvmZCmRwFpenYaYv1tiHP/PCJbAnUnnJijnMtozcWxo&#10;2p8XMGv66SMbeMDPyQTAAEMyI8bGeRMJbMCOqx7ax2pb2N50kir4ESJaB6b7lgYTgtWrNeU/KX4c&#10;Qp+w7YgC4V6uERghjUZgjxwmQcInKEfp1kTMQh/Pl9rYKwtZrWcG6Vro5Toh/dqIC+8r6uERgMTW&#10;S+VAUISamVMRrsdVXBfkc4a5Al21lARDJYqEeMQI3pz9zb/7vahHyuxR5RVLu7ebFYRg6EwTwvkE&#10;KAPjETb05FoFpZ9ZqonagYqmbKdwzQLNbGxkK/9a723zt2nfY01LEy51NojiJQ9VTUQCG35S2Oq7&#10;7JpC43aEQ8PiSAJMZorerpRji8A0ykTztfBiaLp+Ziyu5VDaQToEVWFCS7rx1wg8BJ5uZiWDe/GK&#10;ZhEJBBP2bTrkXsFSa1l0iEMONzgQTdmePU07bBCFIyKYjX1jDOzAzghEStppXRim9M8Ljs9z3ZBD&#10;vTeT0EcXskxVzxaMUjVR+PgUK/5Jz1G03Uk8VYVtFie30CARINIlgbJCguWMGg86zJrXhspKjX+V&#10;D5JhBZVa7J00RDJgWqav7HLkEaoqr8HYnta4s6wjgUOcdMTnG/J6a+iOnhzr3FkWEifMjZiTjDe6&#10;TdIm9su8Z9bd5OwWU1Aos5a9Tz2cvHlQdQsB2EiJ6agUKXagjhz3J8zlnu644zAsK2cB2xL4aYMN&#10;csV0KWAMyeErYSug7Ok4ap4BoZX4jY8x74xSHiOV0QVPCmC+7vDZKsRiTE7hXN68CbXA0n5qJTju&#10;zS4gUBZ2qD4XB8hKrVwwAnGGGyBpRprxJB6jbMqwPirFho2gdzjjGvc/04UzXMBOUtmbiw9xqqY7&#10;E4V5e40e0tIqLt7Nsz3ADXF9jJmSlLH9cxqBPeS2R7rpiPQWuE0wWckO1BVWyoPSVILeCbHMXzNR&#10;kRhXfkRBg5ClycOWz5PFfUSLqskS0gm3AWwWJWv4czgfdY1qwqpcDVvNSeoCKAKP7RPzbScNoaIp&#10;O44EGn7iQikSb6wUZUZglPnRDsQq2U9J8QlUVR4wkgJwTbjGqCvraWAggKzz+gAlHj3i+czzs9W6&#10;6MFpiCln4JXMLMgfm2AHp4MO2SS96ZJHzNFCI0rD93dquT2mo0aAw6PGb2OnbXTCRrwh0qs4NGHE&#10;Ez2cNwsRYV2NJ/yxVdx7jgJUdV8FjQJSi4ogRSu5mDU+5GRduE3f2JtNMvu//CZHAh1W/hA077j2&#10;5NWc6DhNqW5iB47BCGyadarAw42VRlEi4E4jMULoLXubqvrosqYRpOaVJqycQehUciZwaqEXX9qb&#10;aeEwtKxfk7oYgeH9epK0qNPxjqYhFrb4S2Gj+vnwmMeUsvW3etPD+s0A3QiM6aBkeMDY6/k7Tqo4&#10;3may+YuNxx0jpSv6/v0mM2qi6DceOzcaVyJMWQ+Qq1BNzlKwO7wQNtNYlTx+geUqjMAodHQIyMQU&#10;KYzETvg4fW3TXw1dpEwL3mxO6Anqd8F5YRohsiil8IkzAAxchinsqcPCCQIZ41WmDoOYeEYjE0Rq&#10;sh6te2zQnUKcpS9img/5YWgEeijMAcC7q2O1j9oRulfHGgVeGPI+UqrzEYZW57KBEcjkFv3fJ6eW&#10;IR6hwkbqtc6FT4x/RvNe70Wvv3OdckUX6BY+LKZgLXPGMiSS4G5LpVh4dyuV7WUDCzNmRlyIsptV&#10;Eql0NBYvsaJdJfNtUWxYJe5ZquZpONwcQzZJooVDIkIYn1D6WZ2UExK1vjF5SeLejwIzbaCTAfod&#10;1RVovjecafygeir1UZJmaXbVxoCPrp8RuAN+05GW6DEbckNOIBsP96O3gkYJI1Dz0LGDjLiRLULM&#10;x5LEa/AXF4H0bs1O7B6SNysiSupBwrGt8q0v7vN4tq315l870wsATG8zwhEhFzksYxevtgXTxA6E&#10;NZike6VaeTZaF7RJKlPzXmZ7+raFihnDy42BdGykriZXgQLpeWZkFiMwT5dNEGG3oyVG9+DM8itG&#10;AmUG6eXPqNOz66RhP/+9YcMJtKAFT3t2Da0BWKeJsWvTYAOG6gNhgBkAmPXZKHqcbsS5JAu6TGQx&#10;XSXCqTiLYVvBsxpRBxqBMUMt9p4Z4XJelVxaKlnHHI3A2E62jEepUe1TTYxnrfzUab+oku0odcTC&#10;SdcQEQvC8Orl8zR/H07B5smGAVJ+TrxrQ8YTUCuXr7NfoZdPzP+sMwJDukilzWfCnROOwiULLV8o&#10;D+OodFhJSQpECp7OxOUeiVERJiyWcWWFpxN30nfDrIuRoopZwyHakXVilaSmC//qCw/zorlHAEzc&#10;QxXpFz6XY+Wm2Q6/oiSuTsNozDiN63niJWKbxrPJGccb8enGSXFCG1175DOcmSesKzyA12EEgpci&#10;g1H6rs9wv+93eox5BDK2w+0TQM6rpuwx4YSvAre3+TWNEUh7OaLQKTwQ5qBHjSKc8lYxkOBkUQyb&#10;AcBNgzBFHVTe9jQnf0sxXO/Bc9gCUYIXoNSJ2eMRKBM5FBSBZFHlNRRIiPMx42F5ZpAOGhfLyG8+&#10;Tw+ZFHGieQaAV4ZIWuBcKvlJI2z44EZgsyrAGC4k8zkoi4pszIO1zLkJRJpGfnatQeUqWXmNnHH5&#10;4ItW4+ItOC+Mx5zs/nuF1uhcRYajoE7kMMltnCxPRiCXGAGm6Ejv6hhMXWilr4qjAv9USk+Re2Ga&#10;A5f4qVYIykK+xsZ3C1e6zCe0gyiV2U/I2tpRRmwP0dqkBx2JFhA0cENr3D0bc+DgPGroLr2V6rI+&#10;qDLqIJmNbcbOPpR7KLE4ExFpxCOkGUdRzEdfqFec9wRyBSHeGcgtNwDIaMj0GRROKNMhn3WNFpLt&#10;HNu6ZzqoaMBj3vboF5ZvQbZ28wGja0igfBL2maOJ+DCe8UyQA6HKlPtGuSzwZPH4pKGyjdPmEyCP&#10;h4xHTfYFjECfBeLeMuPhQPpm6IrxQ4KtBNbqPYfedxSMEYcvaAQ6eJnxhkigaynu3KxU6TDIvXgW&#10;xaW8kD1fvKi1lp8ZJ67EQ0oE5V77Aia996/bCEQBM01IZhko0oS9hGONInURQc2pT5yfmINop1lG&#10;ozxptDICEWjxlUIfSPeajt0yWSGZZppkkJd1fDIS2L+etd/ftzWxRFAj742MwP/bHzT9xUZrJTup&#10;gmWrlC4tsq+JG7G9N81C6J5OMHEhZFblLyArKpe7Oz9MufL85WmE4+ncrBmAh9f0EEqO3Ibt4w3S&#10;ojpYSTHGQ/V0KQwTbg8JPODvEWe13dkz8X78HPf4xfYyI7APiwPaEikNrnGmvZ0v1wBWHdjq7rRw&#10;1jaA8be8OmhzH9PYIY8sMZx4vdBRYkkxTviHiDPopkV11BMPrV25NOQYuBGIdFBs6G90Du6iHIRo&#10;JRdsgCaeHDQxAMweQ+aSzCBRgqtRFf3GFwndCgh7jAnTCkcTCvyEoYsfUphHq02D5IhtPwuEWwty&#10;vjnc+TDulZCmTjS1gjhLb6QXNrZJg/Ce9HEPbUyVzCIqJ1o9lUDCn4YJsvRvN3IMvUpNpBsJZjgH&#10;mKgjBTm4XmvDyfhKR2t4QjUcAfga50uUDxvQF7zkwT037YC6yDmhxHnZkDyqBaySMDECUTWaS15K&#10;LIVcN5g1RHd5ESaQWWUM/vh8wljWvDChfOL2Q2QVo+4LVuH+erQ/gWexMXmzJ3O+W7Jw4qxxmrhS&#10;vxpmqhYy6ezAUuDEfhKsegGPRvJgLjSrJ0jci3d5d8wPOB5V37KjSoeNoHGGSHhR0WVChYxGMtVB&#10;GnJCybSlp2ivYnTOlqhjODql0X4yNdj6rwc4XMvoUWQ6+EDKY89jBAonanM2YLfegxHIckxiTvQs&#10;o4InmAdMzLfIh6VIfSPh3uzokTLa+tM8nMMZf/FzLFuEpKGHsdIc9wpGSqD6onoIQ5t7jZNmIPZq&#10;ZQEKutQpAMvNm/VCIBlCmvskr0AhjrAdYATG1ytUTW4XikjWz12lOAg2r6LprIgefVweYprm+0Pw&#10;HB0ie43ABp48oE6QKmjSfgtmIKRI1K85EjifrTkGKPm6sila3I53dPZ4FtseM47LzxL7xYPp6fVF&#10;n4nqeiz8U6FU7BJtkhV81fApj3EIEB1FM7zP9ctHVyb3Kn6OQRoZZ6+9N+qEv57qLfZEAwCO4lNX&#10;l6sH7Hlp6bL4j/7SX5HFu1zjkTPKpizjMBhbwzoLG1Dy0QicmcKymRqldBlCBrPNvpxp1d3LmpFE&#10;/KwghxA62oc6ssaEKCuumX94Md53nIjSo7hqqNuBp78D/0VjGIv6ZGIE+CWhR/8YBiz8pg72rNYM&#10;szCTfWpUbU3qwuDD1atlaMCZlWFwOOmD1HLGH5NYHo2WWIMo+AwCrxsr0g59c/OjOy317uk9h2kP&#10;zTDRFF2komJZEcYjNmS1ds45m1ZEThY+MJHsh3fG1rGzyitqcWQPpzVXZzWOQuaLDocFps5NsIYx&#10;CpeQkFPhRYhKt0VVVJwXOgOngl75YAd4YkeUrGTyF2ZAQIXeJZCqJzLvXbS6We+QP7Zq9DNXnlf1&#10;Ww1q9M57xaaq/jr4hgc+ilRHjvHL4Xr8F3WAQwQuRmjMVj678RanjPxMmIt1D4CYKmepn1ONlJAH&#10;pDg/XLFspBGxeQBUuSL2GARCOCQ97LB1urXCXY/CFi6F3OxZnMnRKsdgEn2WtsSBs+3yBaCKgAWI&#10;d1SQCdNwy2dVypxg/LKtLP9GUeSaNxqoAYzCIPBzHfAvb3HdO5coylSEz23nbMIQWOmBoBTyGWB0&#10;n6pBMgKYUzkMiulLNJLzEhlGmbD2F7QrNCKtMYNUykcZoExxHw9En3TU0sdIwPWbRMYIrfBZN/Za&#10;MyKBvItWNBcK+ouijMm4pEqrHEvJ0kb8XCxVcEZMZC6DuTihmiVqTC+weDOJJiZmum/tMDFeOlJt&#10;WjBTFhaXqDwrQCJ5QDhVpiHEig9mrbiGjOKitvQ8TVXZc+Wra/wwxgMZgWFl9iW6HJUBqgVEjduB&#10;5B/8yXiFfMKCslzRn55LrOK7tIlT+o746xYZgAqfAfqC/Ubzn6TwIdViI1fo9plqZoXV1OWPs7zh&#10;KioNIOJRV/O4u7aoAEmZ44ZMFxMqXyRc3ncX2TuumxlgEYZsFqXtJC8QfZnfRL5h5Qe9S8aTQ6Oc&#10;ZwJkLwuqjBsjOuFOggJH1wakiuCd83o64MOsHai0oI3gnqeStJzwsz8vb+EVfovtidKvdyc1I7QL&#10;bR+vSB3p/iJ9YAgqu2dfziVompR+9a97JkArZ2Tvumr1sgaJL5r12Ab82f/+N3438gymfwTO4biT&#10;jfiMNlsFFXG+sb74JFgiZ36A1MMRtLw4eNalRpja7LZUyM6PbuTlXy4vuIK3/N1D0h0jdtL0xTiX&#10;AmB9xAxdu+Bo4EmrrslzjmTPUI8W0QR+IOyANEXOhvQldrEDwlh1kOeuYSnDM6qEiUorzIFaoImU&#10;lNk/FXHtmE3VNL/v7NELfYC6xdYO061kDee3w+Y0bUyXn+CpHeLNMdAQqJkqWYGEjL4Z9TM9KZ0X&#10;Ake1/BhfYU47kzes0jCMndfn1Gld6bEL0abbVQgjKtGkEXs3SJv42gectH0WUjFIop+pbiVac8Gi&#10;GDO50bJdjdBCeolQKa2DPIxVQ6OgQ4TQXdhi/YiPnCN21qc6skAqhOq4MifLEKEQ/5Pg040u2DBO&#10;61Q+JGehoBCXDjMW9+KMCbJzSrkp2T2bummlhYBLQ2Pcc1scJbzMMMw4mx5nELDNQRGV+ugdn1xI&#10;1+xnDVn7lOmNpEc4nugZ3gBMFTbY4bCTc2h1R1/PV07f6HTw1FCwTTP9AQaqp/ZXVmVxt2DO9bAG&#10;VlYfUS+1snm9yrTCAEokEu0RDUc8CKNJUZONKSXeNWYolHXc1C0e0rL4a/A6M4xMQ+6nqYjure1O&#10;TlnvJLJKGE1CqdzvfKnnZdVl3rAlp7CxE5pPHx9FMPgw1tGFdWQgLSOKK+QWOlbSEjUIMGRBBPor&#10;dXXr3iOTxF+q0vABBjgBe/mcpcU2VYJLF4mCUtK5TQah83VmFWURs7iXNaLcCptVg02UrjFFhvSz&#10;m1HOH7ute8wYutwre8fIZLOEDV/P5mMsHOIv8jIY5pFMH70y9Gfr+40X5g2R1eG60BAiAiOMmwgO&#10;mfAsE6xOOlS1JdZNOULW5oHIFTtUgj/63k/m5EwwZXqdqYY6s+z1UFAw2hRxGwuGphg7oDZBxEyj&#10;X2H1ZHoFrxkPzX0KiYM7Ox87O19aMmCOuULNCB+vDLmEXYAEXP0ihbeyogZ5YaQCZNamtuxGYHhu&#10;bARuTQlzQFXn0POsot6QiG/0mTFxYgT2+AaoZAx4kMpVBzZ7rGCG4W7PYpsJ/Wof7cgKbV6MXxuk&#10;+9d4P8m6KmwLPLtm73hoWsMUii1DfdztNovFChvf5AF2eLAuZXsymfOCEdijCW2idK+wJ4MAydL0&#10;2E/OjGrZk74qZUagD5D3upjlw24jMwJxs3EfMruFSNSQLq6eTgyKftpbJS+2g2ECUc18yRaJjA9j&#10;U5GlGQ+sKfO9goSQxtyQQOrd4GrNv/ikg6cmdMf5PUPGMfZ0z+40/O/Dt+O1XAoZ2DhH0di0MWJ6&#10;wewD6eZp0YDgSmgRVWcBUOoj8lt8CgCB7EzJjUA/BTQcL6n9dPAo7A5wxiHKCYk8q2ZlMALnnK4p&#10;wTG/1L06QauBERhd8WA7yH8fKduBmsLMCHICNfIqGoHVlFmwdIpGIEpAsT9ZUE9/yNDGrgzfK9hS&#10;UGCTF/gpnhoCam/16vTMDgtO0ANDgkIisu1Tnas8ESEVO4sm06mMz9tumpQbf532LMHyxHjBjcKZ&#10;JT0prllUhTvC4xSl8x5tHpFrULmC9mgkx2LRGrEEWZ1w9LB46Xt3Et/BIc7Kq8EatL7mlv5tVnbi&#10;jlApH9AzmBcBub0TB6/iPDE8yHn5Ng+ONkji+YeBzKg3E2FTAiXzNDMC+zQtwH+sEZgaJ40AcMT+&#10;tIzASqHKVO/J4EEzNPBfVUS0TikazuBjjUCVdTav9xqBidgoRjvcZLpwiy2QvdLwlfJY8jz4iqSi&#10;hgHMsKNKXsZEuk8Pv7CLki+RWkVa00+ZkZPdL69AGVFJiJZ1eS2TvNceh/pktnw3uIqLpiwTxYjq&#10;9bEhnsm3eCD+8Vh61E1iZOJItigf8JWqvvcCzdcR9FU/MAloN4ZeIsVHql9jJDDQTIhp6hE+eGED&#10;R7Q+wEZgONWg3v89wO8+I3BaG/ZfaTKrEsIGj6qMrpTEfqcbzDigiQQ22Ojbj/znv0aiNky51whU&#10;ngt6ag9DUT6CLqvKzR1HSmlpdNVqu73bbDarcz0kFwLAoWo9wU792rjau4j2EaTI0D0tyt5Cw5ou&#10;2J06BZ6M0gFGIN6jvWS9BciTdp8RiGYLXyWTOaWXgd1QZzjDJ8TNNJcOlIwg7+JG01TIugxv3eet&#10;gAaQcbwRtiwSmA0tG1e2N3VVONnsQFHgaU9XA9i+2Ol4T1qcm1Gr8HMIG04wlhPDT3kDnzdIuzed&#10;zz2gEHCKVdf18e4IG3u8VA1is1FD/mj74fAoDqSxzv6iRiBZPGHqVWPRcJNZROqLTbTspvqcyx/g&#10;2UdBXyG41jwWthzUCyU2m4g1rY7b4IeDVkWRoXonOvAebzZTxuk9uTKtlMUD2PbJIAV5Nc2ZKq8S&#10;spdzKcMD1CU5PamLeIom44TjyAx/mZWGDqoi2EAFAQAjEBeCgfol23uDvf1c8pttX+Xh+YyWEn03&#10;lDBlIkq11TiJlKwljYogw6KCUzTGiGjSp4MABP5bT1YzswqvIlKnqaD8rptVDefs+epGYKF0heFG&#10;8KbGRrYHKcE/u5pUudZho/9YGOaQgbQCwN/5qRiBjQVInS8TnTYtzirys3mJyRrn3c+9EQgLkJne&#10;aZrow73+sI/KEnoRy0ESRu1x+2QBQsaiOOlQOhjQQGpOX3uMQDQAChAAHnTXiensbQ5K76zXWPBT&#10;dr950b/CadioYdNqFYN6mG0V1c4hmlJ6jYxARrmtd94alu/YTvY5ApAN8HCAZ3/9b+kREQWUMF8r&#10;hE4fdqx0C1pRZhlPGoHTNIu/uhGINUaZmfcUtTTay0xDovYVXBrYJkCt4Oz4EhwwnQ7qIHngZZq5&#10;y69eCdcWeEmj4mvN1/bywaWjC1jDu9EI3Dtz+K1EahyyZyC2X+EqUKIZby8yXMrhybjM1CkoZZZP&#10;0wW/ZpN5rxHomHRWbPhquv1pnEeovB0fuL9LzhhESCBQMJzRiOIkGUvBLFIXC65EomTn6hyCt4ix&#10;etu1xwNpO3arzQPuwsytMjkeV4wYeByV+V8iGEBaxSc6ANVcuTtRXqUQjjhfFQu6e9A8/d67ys1+&#10;T1TPD4fMuwkDo7weFlpKBuComAgBxXOEeij7RumgCJiZLO0MWulRI2MEB+k6MZqYbB6L2Obz8WrW&#10;xaJ+q1VAmS7UiY8xliAf4k36F/eBcE6DN/RF/1Kx0zEO8rveFOJy8OtPWJvDlrLDwXknSp/zbHpV&#10;HwlcBYEbZ8BmLvzc9b3aIY3T+VPjgZXCET0Gnnxu+0QkV5dzd63t4v7gO/U5vdQs6CgRCb2ioZtV&#10;HW/SKcMS7wtPawc2Y1V2gsGpWsdhGt+QYJpW571XvoAwNVKng86+ZN2ccO7EF51Zjx3Jz9AI7C1A&#10;GlEaeU6cI1QdFENQsW+P+bxzEgBd2Tr+s4oEIm21DyRmMj+DPxdLagTSA8158fGVXm1T6uy3A6eM&#10;QLMAuWR2B2E1ZdQG7oIW0TkVKTixJjYogpzxyGq/lA9Rl6VT5traGA8pvYKxF1Uy2Ypc6WbQ2So5&#10;nNlQORMc9YtKyP/4b/5Oi+VQTY5FukeEfO9BTWZPYwjalZiCWUGINJzdwj+tJJlvr53wKyrGNxQB&#10;o5ROvDxEnB+BMM1MQx6tlMjjjcAIEmzRQoU6PCuQF28u5h/NauEuPidKNVjmrgX5bskKXJ6d+hx7&#10;ESMwCt+IQJRa7q8eUbgDGeSmQlnhZUrEsQ/J6s+7kdA0tTgsErh38hxozMRhTsivQ/ATn8mMQHUS&#10;W0/0XxKEkCb++sgOTI1AfzE6KapBSRnTBn5W8pK9oMdGhqEchB5U2/FzKZkNuoWm0QyEVcbVjPca&#10;gc3obMtTKN9C+XDsaqU+FY3Su8KE45vC6YLKoa60te3XEcIy0/e7ZisiRHmoJY9EbhxrBAoA0YAz&#10;XNu8Jlp7OmjksWhRUyNLcjSbaG0WyJ6Z6Xk3isC9zrQwGMhUwFsWRKLeioMgIqKOE5VIYF9lzoyE&#10;cSQwxtyamUhdRDuQ8+zNCPT7e4OBqfy0jftNXoOgXXYHCGPQr3HPTx8JxKHSPRhLCbUIlT2QhSeV&#10;6P6KWTmiWrFxx3TnhQRWoPCF2dJV6jsoiCdgBNIHytRAWjWQ6XZgdiQDqg3vU4ULo2Jv7eB5wZcx&#10;b+GZbM9eI9nC17HM5NqjnQpBY8/3BI57SBmm2+MHOErlp7q9Q4yfuERjrjUw8exLjLEMP3nkXN+o&#10;0y7SSGZqHB5pBGZwZnShiPoQDzAqHPgYPRt2sRcPsbWc2VLO7xdfNBJJZqJy2LxME46g+ooUQoK8&#10;jI3dC2kCL3O6Tg3RGYZ8UxgMcqznt2p9DwyZ7YXrJ3uj56CXDF0TmHd89kDufat/QCqm8uXA4Cvd&#10;iBCaIK1mYgR+nyR8DtDM60pG4ASmeihduBcacBkyXUejAvGCRqCP3wffkDMTUktJwBrwWYKlTNah&#10;1AFe6kc95K3+ZpSwDVMeUhiGum6MQB9awY9tONZT2hEE4MnIfEf/53wSmeYUBry6vbl3757TLnKc&#10;C99mFH3+p4q5yVz2CZZs2vevjfFGqI/KhIq5ermK8JMRGO00/ykzAhsI9wqLA43Avc1mHU0XIooi&#10;wLUrb8rz1JnfjGMdEn3XV6dq5pD4PigSWCZCSDWMgvhlRQK9DGiI0DCEKFDEPdqMBdxcb6LzEBOx&#10;9h5qzNwVGAiHMg/XJxkm98HaP3Mg1GiuKegYcKXWDu+muigCLbYMiUxyHEYmictDBUBS4CFVAmLt&#10;Qym5iydhBB6eDhpleIXuzgg0aI0utTVLYjgybbOGxVEDTje6GslPkTroN1g5jQT0RuuRxYtQ8ghY&#10;wYCe/iIILwZAveKOPbvZnj0Oq/K+N917Q9OWqybWRmBkyMx/nmZSdMYYQOcjH2qOpV4oI5SMbYwX&#10;lyupvjXImQ3zxUvky/IW5j57jwrB3dAFJsHD9DyNF7VwVku18Tg0rrSR98mlH9QvR7XGYyWQblOY&#10;P1BS9fCCEdjPFJNXjlf90LBN864bgfQYXjj2qIPAbw4xfxgaD9TL12cEYmiZkyLukauwFxSdn74R&#10;2FiABFiWzpoZgXAlNMxC/JNFAsdc5V6k7uev2wjM4MnuZ0p/5jyiwlGjycLGnkw3d774MhpTQIsd&#10;+NxGoCm0IhYYFFUtWvUjcSJ70AWjKGr/5OZdX+bwCn81NDT6dobnTA778w0hjnUewXhulkIF1RRc&#10;B77pq17rx5ZKxifT8jCObvbX/ovv4Xt4J1TP60x2gB3pVHyi4kL2X1/ECIyDb5SkAn0UagYVPezp&#10;oAUSKAdJxC/b6OkxFkfOUP0a4jpT1CJIhxiBvGIltSscKuwYoH+4Dj1UH0xB0mpJZ2J249Lgm+32&#10;6fXV1dXNm2++6eSLYgPo7CF3/PvOBDyTpX0esuE+9hI/9ymIzm9FmRCgVcUxbiAmrM5VCzP+QCPQ&#10;38hod6wR6OKpYebMWHpZRmAMokXBF869Mf2p9qM0A3f+bO5n6aAZ3qYjgUOWC7QoIzgNSmGkhRYu&#10;gh0o+x7wK5/QHq6yqASpTx8bKdG/QnsFPYLhyiu3z/aIqrMyx9QHEY1A6dR86pJONsBStxdInzne&#10;CET73Gkw1KneylGFYaT3QSQw7gnkmpplaai0cNdB/Ty9iFL6zNX4K0ev+uy41H693OCrHrhRLH+m&#10;MLejaY2t1OKjWXz4liXBYoQzI8qaUezALDMlyxyhIO+8GIEk7kht9bqdbke5EZUptWnEgHa/hqWt&#10;hBZhY6PkrGR8WV/6tNPMWnZtrAhM+sTy2YJjvL6YXk0V0bVBzCOHQZDJgUc2POQsMMmwXRGBLaU2&#10;FgjFiw0pWRjawiArUmEwLzjX8Uml8AeeKREMe6U1tHvFCDiBUwDX8xqBlQXI+ESt4I6lUyPwyEhL&#10;xieZc+Hn0AjsLUDCWGL7N1xQvnpBOL8FDMR2MoU4NvqzigSmA0t+6KtoYk7lzqOizeEZ1dws4qcu&#10;S5t6W04X97PmGZdYzFBIqb+mI4FBmy3+KIEhtCa/oIp10z7r7V1aPuBPEoy0AdeyMF5u52gj8FBO&#10;BDzpUTcZgclJKJf/jq+N4uEPxPTUesE6joP6xS4F8K/9xu/7b3gNZOt1I6+F7T8BbpTst1dChZjk&#10;ENXBpj28HiySTKGMoMI3jH7dVBAmjvCUgRxrBEKT8JZ1Bo7UFEDVT9oG6U0LqVFhgwejuBHog43U&#10;YXrhQCicdmfJQryPn891luHT32JBRuCTq2d0vfHGW2XxDiAOcU43edIKHg40AjNjZiigudkwyyuc&#10;0HmDNWXj5IlGINSOaHxG4zYqo3v5qsFtpGBmtE+0GZnHcZ5NxcYT1jzWKxkuR0AdPM/FYKVGu0xk&#10;ZWAM6u7kVh5pPeg0feMQ/HM/XmXgJBKYLcA4ZHxwdRvE9ZlYyjy8eiZyqU8bXuFARuipwQicByOh&#10;gi05IoKqdUUgXXDTiXTcuNWAcYNQDonW1Bpu34zABdXiFqcT/V80dWXG/pBZRXVnBCq0iRGY8Qml&#10;YRc6hkggjMDDj4iomaQEXuFUAoqiEQhbBF1D8gJ1p1nBg8QIPAnrBXgb1ykLoKI3mHFC/q2KXoVv&#10;BQi3Gd3OZwNmZATusoyGrFDKlnev0BHYTFwJRFMOAvcCxctZ0T4fawRSZBFILqyONqX6OeS8MCQ/&#10;QBotIiqV5iUPwAmiMUm0gPu6T1IULG5MK3EMjUD2c4CoepgEG1GU2EmvLRdyjmupA6coHyrZsgxp&#10;1VBZiHniqAxPFkLoCSOp0huBPJRGzQIO/QJ+NNovn4mCwyuTY5LuFPVFUzMEAwP5nIi9LNKiO946&#10;mMA/vaKaGYGZSpsdXM5LQ+cf5wmcwD/GWm6cxOcjzKVYdd3iOjmGzYFUHze4khKdosckcfTHHo41&#10;AjHhvJOQDjo2lrJInc/QAxF7rBFI01hX/Kj98PylQk0y3cQBp2sW8T8d8s4X7MBiBNKJvON50WVe&#10;4DGkmoV1GUaEnpMpIGmDSIrx5iGNnaylQGBNxFDVvILL+dalOtYdLzik6krI5huPazs+FB7w9FMj&#10;MwIzuSFnxfLlvePrYs5H7jVyg2CmTVv+ZFywaMPjEP4sqBAfbnppQKVzAjUSGEGMyrfDEXa51MB0&#10;QnA4BpYqcimnjvysccxohO6kxpUt3tJo0INd66q78JE3SYOczDMKePbkUa6VfiELeFDueKiV7yES&#10;Gioe0m95hYqSL/mMKjLn6MUllf6kXRZUou1UyuhtueYs/82WvDeXpuXmi4vV6c3NzeUrDz756qvL&#10;hw8+ef/DJ188+rO/8qduN2tmTQkP0sJIn4nzFjMqGIDDZDgN3qeoHcjXciDtDOmZmB7KjO24Fyu2&#10;NcHECX72VH3ci+R+LvUd9eSLHix/nj5EYynK98IYkv9AF2LOGX4yIXLIJD8En6mQGooW9sBlakby&#10;wr7bfXyjoMhcDBO0yxaDKmxVSb5aO+afZBEay9LB7qk9A4ol4/eNnX7PlE5ftBr80Ow+RIYc0PP4&#10;EeAzrpTGIehY1AVmaLAB/SuLk6IPz4Qn5Tu3VjJDjkR0QpgVNzhQvqPx2YzCVxlfawaHuBp0vU7m&#10;oo9G1KwCMujxuHBum5t81Cypp0RTPadL8BP7YvsKSIPINesOhWHKHj9fX8JRB7EpUYIHkVuXV7Gi&#10;j1jvRcuOci+bFzmDFaJESYGFvnmL7pDpDL8ttHAp98o0nN+dciK/vsIq44SGIPjXh5tebnGEhigD&#10;BI/8y2BsAvNUr1A2nGpm5YBNwk9m/ah530X8cvzs/yXCEyN4EZ/ZkRJZplWsrhm5dy7Oqci7hB3C&#10;UjyaIj5PkVKg0S9Eg33vfTO8zLY5lq+ivtfjXIVM8HvCmATk1b/B+RjHNZ2G6jztw8nOk8yMvf1U&#10;z5+IcPazYEJLaSRV7GGok/A06g4N3wO5yT31K9nTQy2BgN8kVXCz4MchGWToE5ipC8gV2D246awy&#10;Pa6sQFd8K2J+E+T/YTqVYigyJzdeO0N9aLThuqGmcULl3HfwMq44DDZuhmdQ8/d8TAw1N15oJ6rL&#10;fqeBG29l/fqvw/YnoO1NlB5IusP+1GP+nFpK1CMdZs+HXqGV1kwnmHFAohyePLvdbGeL5dnZGXlO&#10;Z9vb2e5quX222D6+PF1tt+vV6fkzMlPOH3zyeHN9cu/jr7aPdifPTha3dErJ/HRHjLg5WZ0s7p9d&#10;Lle0NZduLmZ0CvDydHMyX9PBXHK6YAMz0Jgx2RDJEzefHyH1m1kXL6t9OW9DL7AWKzRSkGp47Z2l&#10;Q6xm8+jwUeyF5/Cmfq6eZH/L+G8S/wPdBN7QF/87Dj2sco3+jmvlZT5dYUB0X/UT151Ee6/p/iW7&#10;CYaDowWf99aLdTn9h8PkmxXUxTUOnPCLEljwl83lDNMZDDj7l/1n8uehzOMpxiMmC0W27ESWL2FG&#10;18OysM/xnR79RmPQFnGHwwy7vwFd4MYtkQcYHM/JVJ6ocuxIgvqxH529PnNsd/H5wxW1F+lFp4At&#10;49B2/OYEP3PtGTvRGiw9fajdiwOJFnr90O/jp0gFMU1113McSwbMkDl7SzU6KIeqxcsa7L9Z7UQL&#10;ENgeau9MoATRZJsP/7LnTaDS6qnkxZ2XdR2iL8VnXla/kpkx/Ht5PRzW0uw/6SKB6p40xvd2piOB&#10;fXeEOOcP92o0xkOc7Xi+aae/4yJACwBYnrQ/WTY5JKmbTSRQLKlBv1FAu+iJT0bXBYsMY8z+xVQe&#10;Tfbbi0LWYGhyiQWIpCuC4Wa7WS2X7P/cbSn1cbUgOHZ3FOMjjZmChcvTz67Xf/Tjn3z66aM37r3+&#10;5JMv3/3OKxTjeePV195+/fVTil5u17PthpraLpdc9Zt2/JM1KKVEqTeyNhdkJoaryF+76cQFadK0&#10;2zrd7hD+TOiikcBsqTik5cPZzJ9Ed07cSOXhHh6sIvRWOWtE2kriIynUwykwMcZjn8+a+nmLBKYh&#10;vGQAqBao17Hu6EN4KHN9J+/u9YD+1COByp8dvCHdTscomJQ0WrsadVlRLXLJZOmxIdfk+eBxt05R&#10;91LiN830pK8x/TJbd5ohT4j6/qfMg04RhjZsIoEXVOPEdUgk0CPG3pouNGYsRdRbg4NIoEMeI4Hi&#10;8i0PVwg8UjAhghSHrO2OCj9E4YmAErDBS5j59EFMAzu3x5JIYEyLjSGsKg0yLrgy35DYLOAJU1mq&#10;aj+J80hgBmqge8mjHigb6CvMOu3ccDu2io+NBCJx13d7cqRUKB71usjtGC/CqgAPd7Lz/V5WJDCq&#10;ExORQIYNmTV20FsFfK3UHWVsN/Pr6HTunnUOvnMInNn6nr37siKB1P5I8mi8PcxcHW2WNpnqJ0mG&#10;BdSnQzCDjpvtYHtxn82jDM6tp5AckHssvWeRwHEadq6/6fMNKo7lhx4ho3MCVSaOTfyBcBwZUf5Y&#10;lP6QtmVx6tI1E6Wfsd7/BCcEOqpC83VOsz/juvhzGIEAAE1FSKp9aF0YF09OhLmPGi89vBHFh7Tz&#10;LaV/SlIomX+nCzbe6CeCrOQx392dUfLo+emXT68/ePzl3/7tv//Vp49/+c137+1Wz06+JBK8+413&#10;vvvdP/0L775zvlpud3x0xGqx5HlO9UPEOy7Jpcy+2WHrvS9GaZ1MuywdtHnccZI5BZo9qw2n7Z3z&#10;wweGhGie7Pm2WYSaPTzRCATbA2NH6loDzp8eYy5EjsPNvzFGYKJ9tHt49tmB+6MANf68xOFxaM2f&#10;bozACG8mc16ka9gGI27xJE/wa2bURYR9jUZgDWHptJcPeJK2qkUZ4mOM7USWofPHhiIom0dZOlnD&#10;hk5N2iPq7R9lBDLklbAIY2+F78/MCGyAZOsr4D8KZxhjHkkIbIX0VKVaUHHGM7KkuSbZQ44LYC83&#10;AjWBEFoJQBWmGm9Ke24jkJ21BxuBDfDPMcEr3q71VBhy4EyUD6DuKs0+PE+F3/wZQaO+ezreCpem&#10;0++Tu+kQmSqhwnBfUAQzFGm0jWZMX2P11MqVkyzAzdx0sLLA9HOPa4Kmh5g6mVz6uo1AT1duBF0l&#10;Vyt+G2MuS6PN4O+NcH0yUayPpcvzGYGHUCoSuvFQyNI7PpIk19++LiNw8R/85b/aZClxIehg8xwl&#10;hhqGcMMJjTRfcSe2f4gu7m/RFquyxlTl16tZ7m06c8Sf9XO/nPSnk9jZWIjgqsEDZMnXXhfFMxOB&#10;6+F4h1iim24B6mLFXESW2uLk5npNe1spYrc6e7K5+/TJ7aObu/X8/Orm9np9t53P6HydTz54//Lk&#10;7lfefP2de+evvfrqxWp1eX52/94FpYCSsNytyBu7WNyuz89Pl6sFxxvvdmer5YrNTV7SC57jZ7sL&#10;gAuek7Q32/PSMlREwiH8wIkGHdvkM0e5zoFsoHXObMCKzw9Z1HssxqGpOIQvRxk9VioqHTWXAnqP&#10;em8CFT+TdrzTaoLAzRxZaARcNZZ0ImU/gA70J7NcVIUJDBxrnB+7J8ShaT5k+ImjqubIUVScergq&#10;5Y8HRQlmTT6850Yg64EQfpB5Ab36jMDpz2d9J/RKbpNzS3pl/YIVV5x8Q21zflqdICr3CXp4DTl/&#10;SMDUr+7BtY4wHhbdYTS8rHC2RWJh1NG8SjIYOoCAQOUwsPAx4tGfpw8SmeEh2kApgiPKcNOZzx0W&#10;rIp36dRoYCKMUCf4cCE9lufjZGVb4Hpaav0jAx2N6qAE+fWfaDCyZKvVAWtEM0LxsJEMb3I62Wgt&#10;MadzJujC8ICOclXGADYPcadSGou/cvRCXgeL1X+1Czj0PpYcSBwR47Y0GD837YNwuI5VZCvqJPMI&#10;QPB0qPkzZu70q57PZ7xLX3F01mA9Hd+mQTEG+r9JzUiQAC6yq1e7YV0Psc/0DOzDgsNZKWErMLJP&#10;Xm82thP5sZ8RP6d3xuInXQuzaUcFtHQytcQsuK3wnCTvjyfXCemhnkpffzB6hZzfdgV6EbrU+2QL&#10;DbHlqhcyfabbsQahNotlrUmaZaSlbochg724vjf7j//W7zZNo1TrczRdaSoIfXQrKa+4eeRw+HxW&#10;GMarjDJOZcrida5WBEla9+6OgzYSOBos4Gwwgwa92agnkGTkRIvRrvFjI4HDTunm7XZD29JKfIbM&#10;wtkdxQAfrk63s/nt3fyzx0/++E/e+/4PfvTs2e3Z6cXJ7JYKw/yZ7/6p6+tnH3/0k68+/uRX3nn7&#10;3sny7OHrT6+ekp+Pwoi3VFlmtl2dny1OV/evNm++/dbDN16n2CKNhJlgs11fXa8uL4f4hGxpcDJB&#10;3Kz6meOz+TAsJSzPVB7ivYyaPTAkliM/zn886e1Ety7dJzaIjFLigfbWv0sHBVZfsDDM8UtsFKaF&#10;Z7K0zGPbnz7S49jWevx83ZHA4eTlm+merEHoD4T1jBeeIy87HXTUoGTuJftClhKJ0rUgCGTa/q7B&#10;HJFcJb1NNIriynEh31WvNQ/0WMsmeiHRsUPAcZFAHPLOgsV4CJzgzTZJWfJrpJmC50KJbZsivuw0&#10;wCC9p3k1M0i2UpGj3RPBBsye7RWOIsxEqcIdioqz8SvyNikfSZHbZtFp0DUxnEbmy1dFjiz40m9S&#10;0AIV9p1VwrIyri7IpXBCAHAIVa1jWDjdKNfQfZpM/utEJDCyved5xoI0ca0EbJ5YC96m6/jCMOOI&#10;7t7yo6yDBZ2K96qMrmx9j3x7lJrehASzdNADyXHUY0fBeWDLx6aDpvPdxF4la+yQ3sJ+xvNZZk22&#10;vOx1qh6InF5P2yffxpA21UG9d08HjdLgQFrExyJvR+zxYWfj6+uKBA6MQBBjNLUy8plrz4wuX4Cb&#10;xXg4XePNoRHY0L48k1QHDRvNZY1xqCzn+Fgj0A2b3lzR89lhfDa+WlMmJg6tHo43MkB8gIzA5XJJ&#10;iy7DQwHAxZyOfPji8aOnnzyZnS5JYH/17Nnnn39+/fhqvr1bzRfff/r07vr61//0n3n25PHNZv3F&#10;F5/dOzu/tzrj4uZ07vDpar5c3a7XhI3V6RmZl/fn89fefOOdd99++NorS6oOs7s7n8/JjHzy7Ksx&#10;P4Qy7ofMgfScGXu5WdoPMQL3WoAJJ5e1HJ337cAPBLI2RmCkNf0EHhjagWhcKxbsqw6a4fCQMWY8&#10;cwhdsmd+7tJB08GkVkt4498ZgcnCEhxbFZ8PdAE+V8pakQ8aU9CjMnQefX1GIHdQ5lmfqwH4Ue15&#10;2giMphoptb0/iF9PjMBsPnKtZnrJt6SbAk0eOkf9IemgXq3Rx9oYAyNrcGAEEhYwrmgE8mmJQec5&#10;RLZMG4Eu31SQYnkaOX8lsFl2A5ZVWI06G4IMj+Vqon1n6aAwTiIpYd6kaYFm9QnflmTUaSOwZxWt&#10;mjuYXnvkUqMwaLXb2gKUSZYYUbm3pvBb9ErLlq4mHVQoEkKngXBmEpezT8B4aTpfEoHM0u3SKqzB&#10;5RpTcDOLOgYAsiXiQPthOE9fKCp75ALcc1e80+shhzT/sozARq6XxLqO7oBzugprD/m0LBpRcDwv&#10;Yjr3IXSfSAftWY51wSjPD9oWmM7fHjy+I06o3iziX0aZzxneDhm7Cu0+EtibOmgOh6L2V9yjFd9t&#10;FgN8pStjZV+5YxcTdmNhSm40BGpMaDbv+prSGIHZohU5oMcJ7kQjsAkTu0mTlRhuKK30qJfPOIQ1&#10;HYy1WLABJyYcGYGffPn5Tz744PoZV628vr26uX5yb7V468Er9xbz3fXtb/7rH330o/deO3tAGZ0n&#10;p6fnD1/54osvzs8u75a35FRbLFarxSmtCaer1XJxSiFFPtVsMT+/PLt3/4y2A95bzb/z9ju/+M1v&#10;XZ4NmJhRLhv0/fIFOGXK7JwZm0iOMaDiWCPwEIUmstZoOdffm0H53Buzgbt7rXUwmLeP09Xpmj4i&#10;4lj4D1kA9k6liUZ+3ozAXKiNla3sXK8sEtinc09jGIfUH34dWxgmo108OuLw3rMnfdIVdnUR1Ko/&#10;iHgA2z89I7DOsw/OlhCEirxB8jZ6cDATaZg4ooC/hngdEYUih0COLwSKk5Bd4g/IyMd0Z2OSZKjk&#10;biI2ikyfdVSsw6sePwWa/YiIki9Zj1WlirVQm4I/SyMQwPuVradYf3UHF470hLpfjG0cSaLVWeaL&#10;ceTnQCOQ7fzDjEBoJYUHJiOBo1VjHAk8sMxpUDMqt0ZQsl+OETinTR4hTs+YF/7MjEAghAOGghuv&#10;KFMoXX/KxOFLNwIbAGgPqt+Ja2gWEc3hDDwc5umxe9gy/Bxy/+fcCIxuKZ/y5AUfLs04Mqe/skhy&#10;hp++EJfZI+P2jzUC4/m0QxhaU3Be7KDDDK2feyPwr/+t34sjZ3FYq7AqC2Rr0zSOGiW+8kCEhTBL&#10;c2rA8K/OBI0K7lutmhd3841mKt5J/rr8TCybeSayQyFpOS/CJRiZWXonmK9X5bO0pbD4VXithxlO&#10;Saag3YpKzbH1RQoogf10ffPlzbNPPvroG7uzL+82//TDH35jdvGr7/7CFyfXd8vZH/7gq3/2T/7p&#10;5fmDxcmczoh/5ZVX1nSq4OaWGJciitQlGYc0Fo4ucgGY2eXm5PO7m9PLi+XN7vZ2Q8rRn//W2//L&#10;//H/6KPLskDGAXIVUuguDDF5wJU9svPQFlR75uxic3dyTfVIF3zMIZUwJWBuqP/t9my+o9OludzN&#10;jg4ePd3SWZo4l0wuUYB0LjWHZQ+U1zrzsJy41fink8htKryS1eNY4y3zgPaRDZ16SfY+zhNj29Kd&#10;x3aHcOKulgJe4rWieRFb8EmexTaz8WYR7/T5Llxg1M6MurHQzxaP7P42Oby+CpGEl4+Hf9xz5lHO&#10;5EmUP5lsjPePNQ5f1rgyPB87Lw7bCFUW1L593MnTzLIEpfEIKBmiyjw336IXemk0gMxpQuetJSgq&#10;Hl93M9GTVOF5+DwOtY9PjpabGHWcGu+EC2zYe/88qwrDHRNJlT86jWPoRJtQpHrZTnf2p41FS3t2&#10;khUyoXUKKZFiC6mBRAvNPDECh+NlCOW8XF4KLVANl/QmrF9RtnuaaDvwu/HJZ769paNLoW/k+Qhn&#10;sSTzPTiZUcTo6eg7tPAB2GEK8XHSOmsz3meNyCIkTII6nbvv7+uA87hRvdjTh+DkRXr4WeGnMuBH&#10;uoqrNNOjy9qhZT8OrZEtvVxFxC/ePwoAbz+TtMfSMcukyw6R7+UVMBO21+licUgm1UH7AxsL8EW4&#10;cPiut3+0biHN7d0IxJZMfTkYuN18zZ5n7bvmYFLyhn++hMemJvDmxqq3T3fIhLtZrylTlD7du3eP&#10;TncgO492TVDJ0Pv3L88uL05PlxcXVPDljOqJUhSR0z7vU+IneTNm9ygseHnOS/luQ/bXV6/Mz0/n&#10;Z7Pd44uTm4fLCzLSdpsPV7c+/P5DhNbXEmKp4d/J4vx2e3fL/sglpSSt1xTT5AYubjf3Zovdzd3j&#10;Rze328XdfEWA0g0Y+bjiZnRg2K9ClwDNULHuSTNcIeAf7f9eFkv3nDN9hzdpjf7w1vSO00MmS9WC&#10;oZWZM+5armokjDGRjeJYvL2sdtJ+Ja+i/zu234xPjuUfziEc/aXwk5I9/DsS0c08Gs6pI5usHs/a&#10;z9p87ue9wYkRPa9mM1gfEU5hcecnWMkHclYO/6Zx2APm7TcfGo3El48XodEh70KGNIsUfY1azlDj&#10;aRr3Qgt4F5fX9z8EkgOfid4W3j2RHC85XLzkJi1Lw79E7sn+efrz9UVCwcd5rBjJXJ9m9HckPAdi&#10;6d891mDgWPn/s0LgsfrDseN6We0f207EZ/MufnL9sxFHw4f3UqcXaL2UG3LIxPqFn6Ke6YIxAj8N&#10;28ui1wELRLv5PAXM9cg9qmrcfSePeouZJnrg/Z5a+xBKWSXydzKnY+/YgJavZEoM/xKbhRZ2PdMS&#10;Tfm76fNHGg++uEZqTWjtcdTgLRiBy3M62H1GdUB3kqNFP9GTy/ni3oP7dII8LUhkGT54cP/Bvfuv&#10;PnxAxwNenJ5dnp2fntIZgSer5fzyYnVxsTo7nV3stq/NFq9tTt643XxzfvrOfHFxs15dX2dKAOjb&#10;W9eZEny3OF3zqRaLM6pJOie77o52HvL59Ns13zm7f3L2yuzsFTrYkMKBd5srKbVTFuMJa6dwWuDi&#10;kq4gk9J/6a1Hn7rTk/NYJTVv7TglI2sHnoVsljXTdmJoQ9sYGAMpmdMOzG3aK3oPeuDl4Cfr6lgj&#10;7SCQX+ChQ5TUF2j++V91gXOI9+T5u3nhN78m8Gy+m8VCZ7fDbsmthCNMhzDqxg7M2m8E18RK4QJt&#10;KLKwRhyF9aYv/9qoO9PN9qv28xEudTImQ9orTTxJmAUdI2bvG1VPUZ7EuVxLzehNoIgodVP+xdfj&#10;/46i4b+RDx+oImJsjmJftv6NHPPPGuhjjZCfAryZ/Nnbdf9iPzrWc0Z+LjQef1I2s6qheyWwt3Dg&#10;k3uH8xwPDLtubi7+w7/0V2PT/HOd9VmwkKSDOlqBsrJCBCRWXST3I9Kr56VSqzdeugspmv68PKkr&#10;HMZBXzAozl0eOQVlV3jlL2QXb0jgaFcv+bX/i5GrCloOqoz+wrji881YijZPULK/mZuilEg+vuGE&#10;Tro9ebpbL682j25uPvjqs7P1ydsPXt1RRhEN+/6rVCdmc7umh+lNOvBhR+mg69ub2zVZgGSA0deL&#10;y7Nvvvvuu994++Gr97/7+jff+IW333j44O2703fO7m8WdHr85te/8Qu3D+5FDJTPMiotn0JyVxGd&#10;DJZHSKb4brUgW5z+u2YjkI6v2GxnF8vH692j7fx6dkpnWtxtNhfLkwen8zX7KaqUQU7VYXRUGkyZ&#10;1eCrwDrMCuEE51YijKYUPZPuGUim4Mua4VqZv+cV3os74CBmZ5QVZ84rj+hNqdasnyWPjB8Zluq2&#10;ovLgR/qj/uD24Mwrvccf+I6MdviXER7v9H/p84mceQ4JOHwlg//ILX6ol/4SrqP5Lelzb5rcgbD6&#10;BI+MDdfSgS1MP5a3k+3xiP1W3hyIza67MZxHg18IY2uKrBP8D9YYrJX7/nKsjX8pR0NIL/7XxJZ8&#10;TaxNr9Im6sEccj0fZdFv7F1ByraN9HQy2b0XyAhhxuegA/hD1AVrNRVY+owsXJH3Mj4c10TgNYn7&#10;lbdQQlOas/5lFVKpKVzDOYuMOchn8A8fUMH4HP5l6In8Uz5HXFVPZBMgYdBMvj0ft+wlcTrIBGwH&#10;A1yORFC+jvNvlG5/yuN6boR83S/+nODB9TqM16E6FjxvZ7BOyG8uxNTxbfzmR5rFBZE+IyPPxa+T&#10;I0L43NBOEDc7Yu3wiWODJfeTy0cRftmeQKAmDnVayehp0ys32lo3SzO6KtBCvR7plBPVv0h3dnJE&#10;hD4fMDRR6KJpB1+90Ityiq8piVQaFooQeKaUmwHeqkIpZR8FbZWj9Hc5reWE+qKLDnh4drf5o5/8&#10;+MGj9aPd5l98+KN31qtf/+VfvTm9u7q9+snN4k++/4PrpzfLuwXttaM6MKTX395ek/F1cUEHSOxu&#10;rp6tTpdvvPHaxcXZdrM5P3/l7mI+u7nafvSIDIFPb7+6mN/+z/7if+/829/xeVJNSBG3FikiP7ki&#10;KOUT2u1HTpQ5WXm3ZL6ulnSa/YqSQj9Znfzjf/JH73/8lKrS0LH333714td/6e13Xjm/XpyFMKNH&#10;pKoFO2KPCg/0dV8Zcsk6HbLKcFzp3tFkdaEM25cil7PzarKa/VSAnLlUZkeca4Rkd7G7/OKHkr06&#10;zRkXfvJB3ItSqZNhY/SLDDyV5kdaY0evCgnQ2d6tY9s/FidZpnpmPGTz65BQeYQtk4eNvee6/ksv&#10;FNQg6oBih8zE/lazZkdJfywJhs/reU1FqdSuI70ib2R8ktJF6mo1w6FBHVhVz6c21ju7wp7Au6mS&#10;+hF7phwcrT73oT9qKuPP9ND2nFreviOK7uwtLBGFFWdmJhOpSqMQvrI7Y+OZ8mb68dIdjBejk0RQ&#10;XWti7A/F83DheMKW+Wd0nO+43yy+GquYVvtgQ6GOQ/YEZugnnA/H+7LkYTquoJf3sPVvVXx1NAu/&#10;FFFxUCPHht+zRl9WOz+r9vcia0Il9neHzDndMoUghg8MM9J7yRy7xufoBesllT9AJ3iXz9bKcxAx&#10;O2KtDny0Q3QggwhVOSMHAksd5gnERbtr78zfO6qshWPv7+UhhDFELFZ78TRHFJmi9R9tWccf7utn&#10;29pGTflP/qu/4h9IGPWRRt4lMrnnZy/ehgsG5gDUNar5udnsTmnj39kF9bUhg+/kjv79yXs/2q7X&#10;Z6fL84tTOvqPjpWnNND7D1+5fHApsR4qBEqm4Pyjjz/9kx/+5P0PPvon//pfffDP/vjTH7z//a8+&#10;ee/6q8WT9cX1/DElmU5errHHD+OI6912yScnbQjTy7Pz3eqcQn93Fw83l299cj3/8cePPvrkq6++&#10;fHr95IZOuD8/vSQzVcqtG8sGMKAAOX/653pd1xeiIeQvDj/ghWwPZ/buAQxZP3JkPiLhbPiHo0yx&#10;W9IVrwlqZfA3ey8JVjzpOxG5F/mLmDx81Efj7Uj8HA6JM0QSEj2upYxPJvYADzuYCFQMnyeKD/+O&#10;gz5/2gWyuxJeVssvt52GG6NMeJkdFZeErpVc7Ff+uCZW+Hws3XvNQOVPst/A6YLHQJ2JK0NCJOvh&#10;q0/syFtuQGq+NgD07PR88mRvsmbUaXg3SPIXbbEXsR2aHYBSHkb0Kt2T4lQ1fJiCEbUO1hLGW+mz&#10;7NeDqjm8zInw020r46X+vvOwVwqU7NoXIelPd6j/rreAAadvlOdHyZkGndm64AKtEac9NRoFppF+&#10;0yplHM5Pmc7oOv7bAaBz5KB0UB1JspEgFf3BzRmfOSRFoWozRAJ9VLIMjsM7cfZn/Q7p0RBMEzyg&#10;E4/YtF3kuBay2IFNGk+Wz2DwR60rtin3S7ST8iix/rHWKDKOzcvF7MPPP7u3XZycr764fra82bz2&#10;4AGdEkhbBHnz3XxBpwGSdbhYLDd3m/mCy63QZ3qZynOeX947P79c0n7A81P6fH95/8Hi9P69e3fn&#10;q7Ozywfz04fL1btvvXXxxqu9rkCwUe9AC5JhEGHmfzlddpAlxSbrakX5nners+3ZvR9//vRfvU/H&#10;Gp6898HjLz5+tHm6vbc4e+387Hyxu1zOafviltJdNZ0TzdHiyi07Ohv+xqIuKFMsKnhhmoJ/4tXf&#10;yVaPWNggkwsHzfM0/Wb8NuXNjksbcJZvGDLHnPnCQRS4opqVRZbwGL9oI7cn9Tsoi390Lg7Imzqk&#10;UvlwELLiQ+MRvKz2M7pn7U/gcziyibTPoR2YZZseG/HL0JyOyzzx0bsZGelouh32wmHpmuMoSiOh&#10;D+twz1MhHc4/glA2L2yVnVxo814gMvt8JHh3+muUziDTslrxwtxvZd2QiAdStlkco4RxUaMfMsZF&#10;arnJpaNoVNE3ycLl8yGDpCpImZC3OKlCk3ytvKfnaNbLmEaGe7gR2hPWYP+VfTSB6BsSjHPICPQX&#10;GCXIZGSXwkisEnCant9YiXZ4u2E9Et4+x6EfKyen5cNR5Dvq4b1M0gDGugddrk054Q8TKEfB9v8P&#10;DyfS59jl7jlR1chSJixmy3OJjsgqsotLR5E5pHzsB0IfcQUg+zueyRV7P7D9+FieDprqReMpPONK&#10;KQgDKswT6aDlIeAuca6kwsUOc48kbNasQwRN0ekbPkjTQYP8D1u8po+4yJhPkVCdQ5hR0MOsFVVm&#10;VIBldC3l8QnRLD+VdNDTOVlQO05ao9CQvEvF7jer+fc//GD5ydOnJ7s/+uz9+4/W3/3WL969sryl&#10;g/9ml++99/7nn35xcX5JYcCr9S25JslMnUuRGz5tSQ7UWi5P6TNtHVwtL58s6YiI5ex2TTU6t/O7&#10;Vzebv/jt77z93V8C+M1sRBRZHJ/MHBgkfUYp89E1pxI1T29uKA747GT5//hv/uU/+Zd/srr3cPVo&#10;d//y3slmez6fvXp/Mbt99M6bF//+f/fXd4u1NMKxWUnpkTgtm8Eh3Td4O+J5jMMUoAbVfbVVwNyc&#10;9+gDydLhjl5cEx9udp4SJSENsSknn0lAwM49owgwPUlbQD1KHGGb3iyh5AM+YU7Lv32kNw02pnRP&#10;2CG5Hc/5iY/IWceD61j8A0v95Xmwx4F78NOHpKXFxrIjIrKjII7FQ/Y8n90iZRu9lnQjGw8ccRZl&#10;SuFMGLR+vjBB3w7u8LGoQz5JzinNhlO1H2GjMssmtyNm0qhaNi+MIVzRQQtcuXl04df4L8C4o0W9&#10;XEW4ZLujGjihtXjLfc/9rxPaDLeVetGqgqLoiICZSDOObgh/PjtyCUdBRFfL3j2RSBYlePmIIzpQ&#10;SupgxcOgIzayIxM8fZeGB1NEJafTkRbaIsN35LiNzToLZetOOo/CERT/9qWDOrkn5gJ+oqNHoNop&#10;W4qaykg7cj3K5NLh0fJpwfiy2pnu5fBfj5XPXzf8Ub1s5OowCJHBE+9HmiIdNAYATd5qVmQr1evz&#10;qx2xe/HQCEyq2tjI7ekWMj7McvLcnMtmStPdncgNqfyg1+yv/+3vxZdZpUw8KNGIyp455H7Whe9l&#10;8mUJuItfq3FK7juOjq1eEdfbqYhgqjPJzS7mN+vb0/mS5AKJbJIa/BYdkUeJVVrqojLGdKFNfR9a&#10;DKVBOh17R2DoHi35DQsSxd6G5EkXafFY6HKCZZLtvjs6V+F2uTg5W+6oaOd6d7pc3VDi6uniJ598&#10;9OTDr+an5z/49OP1k2d/7p1fWJ2dfLW4PZtd/H/f+/DTp9eL1SkVYpnTqYDzBdVh2ZDSsLvjkwap&#10;iKj0JVU47+iQhu092vS6vbi9u3f54Onu5uz22V/45jf/vf/Wn73e7dZcA4aOF5yRrUXm4wlndrYI&#10;0qkbnAU1P+y29D6dFridr88v/uv3P/wX//QHr60pKfTLOZ1WP1u9eu/Bw8uz2dPP3rg3/3N/+pdu&#10;H75KR1+AsuuNMO6CcLBbbLgsKo6qJ6uSLdjNhjWJfZ4/drTaM4RSpVSYIlAvsvPuJMbGV1lvhK4U&#10;YsXNGEljrI6mUjZBJmQ37wMVkwwsgbAg6TfRltwGWjj6W1BNWWyEwukBynEEu96DVACnAkRlX6gH&#10;FdmT95KciDSNZbvjjtKFyT1OWzHlXEmKLAOIBrd7e3VlFZwQ95ZEWXescXjs4poZhxFtUbHOIoHe&#10;rwtYsGtcXIGo/k5EHdWPomwBmmzrHZVtIiTxuTIkTUmATHBp/xPajNiIi27//LF4O6mMn9je2MuS&#10;OhHC4428SuT2WO7FhzNFZBpL9taU8RIh1HUqmV8Tez6H43KYYxfNnOqp2TfVn7vrnNBLP7pDU/hA&#10;PA+nub+bGZ8Hih+fhmfkZzUZi8YbfiLysCoJoUHnECKiGyZH4z6bmDVDnt+rZU5PQ06X6YBp5NtR&#10;E/mQhyf0xkNez545BBVRztiMKLGjfiZCY3ReOqSLFxnCc7/7sgDL5P9zA9a8mMn5rP1DVKB6Pdoj&#10;HxoAMrzFc1Yr2BJ9NVsl03M7bW9dZMJ+UYjLdPx1Ai14ZUv2SrniWpw5Dcd4YyMQ6eoaYpVCNz1R&#10;oT0018tlmmb8cVr6/Gw++CsAjFQTOh+BCl2SJUCfoe74iuILKRmR9Cs9Q0OlYxRo/zU5/MhEPKdj&#10;CRZLetN5iPVLufDhcCZ2RDWvDI+zb0bRv8t3QuAR4NG/q7NzFuWbLQ2Hzn7g7ESCdLs7X9Ip63LW&#10;H7mob293tA9wNrugki+nKyoCirPg6RVG0ZxMv8XZ6vR8xUjjgxnsIjRSm3Sq4Pn5OZWNwb908SET&#10;dSQqMjGvhd3pCxnenEYeZMC4Li9fp5IwlPvJx1qcX5zfo4MiHtzOL2+fXO+e3s6ut4vbuzPaJbhb&#10;XFAl0a3URZUqveDjfq6mK0r4wZf8XrHN9nDiPsWR4r9ZWOllTRZpZy6Hf1AVOvpAo9av3gWZQf55&#10;UuPR7SXNQSkvDVSeN+ywgJXCJrdQ6Pj2s20wg9L2mPV9F3tX0MPB4hq8x/xN80//6/H4Gb+BeYHJ&#10;DqkyLcdS+bZaUY2Kq9sb8q3QETIkC8j45lpOL3wdsvwf00nKJ8NGhovac4AEmdPLPb/vEgk9To+o&#10;Z9QMzr413HG6Nx+OwaRMWLvw4hD4eDPr15HTfziKLi+LXgfiYW+WdfFwAT8iQfa+dWDv8bG9PLO3&#10;zQPt3r3tTNCr+enFYX4+YDIIJ1pzUH+uYH6Jw/85aeplzd9sDzCpPfiJPsTPpPCP/4LQbmT1zwRj&#10;0/iJ0hiMOr0uHPVrI+FbI/CQiZE9c+x9B+WQGevPeC+Uwbhdb8go8j8KcLHdJXEzsjTW2y394aJn&#10;pNAFadCUPkP5hfzhhA5QX3MYp9nuBUUqh6qwJfgNJ/xAvWvwO52D14h+JWSnn6LlZ9fXt3LRW9vZ&#10;brOjbEk+DGJB4bw72hR4cn5Kn7a7WyoHOqMcQorXUYMUNlmv1xSu4mWL65vzI2Q6cgyFBr/ZMHJ2&#10;W7KeqVjo1dUV/n0m19Prq0dfPXYgM4trYkZFFYdPsefkHzY9KQmV5u317c3jJ8/e/+jLTz7+4ovP&#10;Pv/iow/f+/EPf/zBhx98+fT9x5vTV986f+3t+b1X704v6e9kdbZbrOiPzSDeFgITWNw4+zStOISI&#10;85iBw3lBkxYLk1meaP796UgQ6hd/TdaQWIA6i3nt79b/4aCiyEh2HFbDqhsZK99zoi1vd6EJQU4J&#10;TuLFnZeLH0AClqNRTMxTQtTwj18PMGWBuJcL9k+htWiZuJDcawz3gF1vtrRj+Ix8RQtyM9GJnWsK&#10;u1OO8UsZwiHry0vp6KfQSG8KPl+nHY3G80vSpNufstzp6SV1qDHElWtIpt76nejFB/UcHPh8aHzx&#10;t5qTV1lQaI6ALet2bip5WTw740X6jXhujHA0+9zY69P4XwTO/t2fq4nsWOoNvMzk+3em4Mvih0YM&#10;ijrG14u0/9xs7733Is7Vhtj4REf9KPqRPscYI+M5kH29CW/ZLcDQl+dZUVDAalp2lSoPh23xH/7l&#10;v9o8ndpy8tyxlt40NzRCMI58OEvj8444EBKWGxsYYr+RYYe0StoORz9xGiEnM1IqLD1HBxWwOUSX&#10;nPFTRC0/L1EmTjxLjO+GPOVrKBgQZ4AYLIO/iPYhlpppREE5itOtOLa3JMv3ZnNLuw2p4au73dXj&#10;J/PT1e3sZH11/cpqdX7v/JrAX84fP716/JQ8+lQ+RjIJJZrEjn2+TigyyEijABxZZovF5enF7IwQ&#10;uDibkZ12SjsXTk/u3rm4fPMbb/G5tpwqKU0wriVhJuachDnf773E6LaU20lnxHM4cr5dnb7/6Mln&#10;n3x57+7s5PLi/r2L1+6fP7x//uD+BZU5vTu/XK/O/vjzL35Ef598/t7nX3727OqLq5svrm8fXd/c&#10;o8w0oQ7FZ2gEnMVHhj19GJdP0dyemiJC9ECAaL1nk4dDw0h4lH/xJ7Vw7CQVexN5p+CfAyfX5IwV&#10;swf9yhhx8WmL/F/VztkaliEVPPgr8svEFgkfTvzAsIc/Nbax/3D0589StxpeF3/58VZWtn74fUED&#10;T1KewnSepBMFKEJ9pnQVCkSJsEV+eFlnAO6d41N0DwOouDd5B8kLjSnoy0wDScOZ1Vc6UZTE43Z9&#10;e/V0fXtNH0mskow4dmE+dqXIUJGuIEerGckLEc/VhI0cUaADHibWtbhssxzonp9uYXrFjFTAk0hd&#10;6a/pdoZyafiKu12aV4adwjWTCb3sJ+fS+GFSJA5+zOf7QS1x9o3nL5gUhZyN93EHDIBzU00al14G&#10;t3IQmrFra0EtOYqODp5DrneOniwpxA7P0YAdRIejH8pEWYSzgfnnBPKjh/oCL/ybO+T06CzBRhzX&#10;9AoV9XlHJM++gNXDsFQrRrV46P0Rsa84u6fnUVy48SRU76K3ah1AUrGS7Q8pt5DWE1+ZVUYgOs7e&#10;xY6o+GsmsqfvNy1U9AhxTydw7DQDzxckXhFlKyBji49Wp41ErJHSnY0c9EA9IJxC8ULKjaVnmoyO&#10;4u9MUBHJAyAVb6L7O1eWGm+VLj0uAabthCfdxlLl++Tk+uaG2ry5viGtd8vW7JIqvlCm2tV8TgE8&#10;2jP3dLt5+uzp+fyUKn3ennLa59X67uqGfPl0RDvpcVKUbLY8I+uJ9EXYcGILM67out1cb6+3m/Xu&#10;6oaO76NPJ+vr+7PFL3zrXQR1WPHGsUhydIMuhka/wtNouMMeZe/yYfcUe1xvrmezT66vnz1dv/Pg&#10;zdn5/PJseXk2v3/v7LXXX1u9cv+zp8/+9Y9/8s//5Y/e/+Dzn7z/8UcffPzVV0+//OLJp598/umn&#10;X33njftk55MFsCXgxRpkzUPrk+ZiMgAE5c5VPKR00u9sW2BYoz/s+Y9DU++DDdbnhjBCagQeq0xL&#10;7R2x+cwUtFRLQCk2j5mGvcVVxs2BsUqv1Z/43cEfNiGSNwUf/K82n8cIj7pRbgTawNreMyI6go1Q&#10;VONoPl/LXrWe3/aqPSUluFtnohGYoOeAWV0jdWg584zMzNVonASUZONiv059TcvzKKUrxpgtNjQ1&#10;H31+/ehLqkx7794F+YRo1h4eb8/WiMPhyVaQanx7CdzyUfJCxHOtEiQ0HvOb2z+NlAAUw5Ur3nRb&#10;KzOu0E4vPTJ5kq2Vw0U8l5v6S7PqTTzvufqRiEOcZGjZC8z4gSndbE+Tmttp9C4LAWgnIq84xUaN&#10;Vaqkkvy4cWT06qME0/PISt0o6GVVaujxvF+PG9XP4mnHT0RU/3kajT8LwL/GPjPu+hq7fFlNZ1EU&#10;vS/FIORP1BVJBBw5qctzOpX1tWa1em6oezk8ITP3kmP0QHTLs/Ki+h+PY7BSjV2YPDycMODXCyT5&#10;HLjGlK5eOCrS9MgH4pFeS9bQanl6TlEyCmOxmUE9ciWDpe0SJNNP0sYobubyFLEw1tTJorEtc/yW&#10;bTbD+jS8kPyJP88FrU4xrpf8vJ1AB3co1h/gvcBztGmP45xzGuzF7OLyZrG62i2vbk5u1jTos9ub&#10;u6dX683dnP7W8wWdwnf15Ha24WPlaQ/kiuuBUuRoc7Jbk7F3R5FE5MiSbcxW2S39cUSQbEQK1pG5&#10;JjFV2iRIn6X2RsVRUFOmJ89ANUHmpjgh6FdKRaV00Kvr2/Xts9sN/X/9xdObjx49/uLJ9bPrzZdP&#10;npw/nT1YLx+sTx/szt+YX7x2d3Z5Mzsj2/R2TRmtWszj4C1n1GMf9okZvHv3USDTGP/Gv+eWGge+&#10;yAePUEk5CvzLH5k8uAMqcBjMQCdrtq/CUpwaEj/Du1oWHe0kEVSAN1Ixx+lqZJHjj4KOVKiG9zHK&#10;DsEDh1keywFSqxszt2PCpqNsbx5LwZC5vZfuR8P/M3qBcOJiLdN+ANq09vOj7//x1ePHD8/P3nn9&#10;wRsPTi9WFO6g+caVmX6+rkPymL8GiBvsRfEee3P+HBppbvKNAEzmF01eZlbOuI4fDllfesAcqgmf&#10;FIbQ75XIdgNqhsnXgPOvo8mS/SFLGeRUs30Dz0BEcEk5yYPQg5oM7y8IW9QUQQtf8V/ESgk1EV4Q&#10;wKnX9+qyX2Pf+5oeonGI0p/nUewb5b+1vxe9ZXKIh8gxX/W8pQnz7OtAaGRFb98H2HzAA3H4nYj2&#10;yS02SH9kudyZHkg1O2J1UKAmWxVeYnXQKOkcVs7xkytOVHwdPk/pjsiEgRWHnE8u/UQaKOVJLuZP&#10;r66++uorinrx9hbORKQAFodOuTLKOZVTWRGeyJLkZEK54Eov2E/z55AY2PqVUZVLoZVRIcbImvD4&#10;Uv24GSBqgWKLWjECObZCFUHPnj65ul0uv//xx3/4L//V4mY3o78VF/J7enP95faKTKs3Ts4evHLv&#10;2fn8jdWCTmN49PSGrLj7F2fz5eyGTL/58oHYg3QCBAxgYSOGb7mbP7p7RsbyGVUCna02p4uL3frb&#10;y7P/9r//52ZUHma1JJhoIyXl1NJuQ66gxntUBnioTmwPWKINfHenM7IPVneLq9Oz/+eP3/v//Nd/&#10;9OBqtZ5dM6440sgpnWS97+YLqua6/Pz6lVfuUzba6dn8m+++fe/ydLu5ocd++RsP7j18QFSk6oUa&#10;yKXSqaQYJfTCEo4xMpWNGrrAY48ZnsnD4NLCoCqs8Key6IHVQSe0rol5y1taDTwcEsAMwj5q5UOJ&#10;ZzJHIWW1vwp4zYQ6YN/qIcskpI7bfD4X2B6c5P/2x0mzTCYq8SyZJcQmJ5QafXWr422AzGCO+M+6&#10;irLu67YS06NrYoQqkDQTJ+TNgRBrFB3gIY56ILuCM+Uf/f4f/Pp3f+27v/IL91azZzfP6GCZq7vl&#10;1YaIyIWpjr16ojwf/x/Rb8bPGSHD84fwufv7mod9XP39hiK+zLnMqW3C4/wm2XzPMNZbGs2TDYF8&#10;ONn9vqOexNArevRO6BtHUPy5HoX8R55DtADd5HMrEc/4kS38leHWXmlgsjoUIPD5ELkREVLJpQOc&#10;m9k88iMrojRuIHwuhKUvfX0z+vlazrA6lHv11Hu5iHmh1p5v7NlkzHDyQiDKy408aWTa87U/vVo1&#10;bXYL3FjfqNb0upyhNxix1K+bNtLjqnF640NOa6jc2zv+1t0M1UGjBcjfs3TQbeJ/76uDDtJBsWIN&#10;roD7bLE85H6zIqJVv4kW4jMxOhepRXbI1fX14ydPHj1+/OTpU/qAf589fkL3v3ry5MMPP/zBD37w&#10;4/feoyTCz+h/H3z4yfsffPHxp9dPnlIoiVTT7e365vqaI4oS7HJ66Ic0HXSUe2YhaWhu/i8PRJaD&#10;/o8SUYkvOa/R/sUHDF+XECCCbFo+JmF9waG5091q9S/+5If/5X/1//74w09vnt48++zRigrFyGkY&#10;l6vTi+389mb9+bNryp68ut5cXdPhgif3zqmIKh8QSMHShRi+HjSSYBLXyKFQ6c3JerlcrDjlc8Hf&#10;t5vL7d2733qHzobg4yHYvuDfyOAifJHp3ZBbeSYuhwGHZKZzku6OatjMt+dnHz55+sH7n9JGRgo7&#10;3t4SAajj+yez8/WWcnepGsWGTNvFBSmgz252zxbns81i/Wzz7HZ2+81XXz27OKczKmgcbMcKsjkv&#10;dDIdSCkiiMXnapE+wAhElJld8WyGIPlA1n5LAS6JN6DgyKrMJsi0rETsP3qJZcw6deg/bgHyrSTL&#10;Uot2BgsQ9JI9fk10Uyy4gNAq4aD1fijsvEVT8CEoUYA1jWo4PHbIDGk2hQwCmHf74pQXygJYLG4p&#10;NqoZEQVMcqR4Supkc+Mfq3TQ5FzBrNljSfyy0kGfPn2K6uceqHHR2oA6DeGP/vX333n9lTdeuVzc&#10;rSnsTueTkGBhG7AqUT3NsOXX2NexmDm0j3Z4CU3lNKD+iunNFYSJQJHJL3LdLv/qH4ZWkD8/bYbJ&#10;RrMhnLKyhMsaHDt99mIbD8THhnYIVsb+YhGa3MdPET8TrJgpu8emQR7LLer4cxkEL6HkVYiXN+6+&#10;ZjlVEklYaAF3lpHlwliACIJ5D1AZjfbSbqLduK5FUZ2I7WPRNlZ+XgTgoyHIX2gm5iFy7+cE8peI&#10;hGFTX/cwezk/FGLPAUb2ittLcbx007ygbf8S9agUDvWih/f7UfTIzM/lyxMwD+bY4WB1vWB9W+NV&#10;WH90hHZ0WTNgOQNutI7Y1imbLLPZf/Ib32sgjHtLIkycODayiyofWP3AIST3Z44ViIvl3Q+/+Phf&#10;/OEfvjs72z15Ont4fr2+XdGRr2RJzWZs6VDQjzIbZ7uHF6evP3xIsQNenHA+LEwf4FKqldB7D9/+&#10;zunDt5/wUenr89XJmsyg4Xgh6OFfD58pNxXRD/qBjtnCZ9Jzb+ggWktgQ+gS7/IzAEAuv0+htg2V&#10;vV3OqWInlT1ZLk5v7u4+v3q2vV4/vqG9f3e769vH739Icc/5vdOffPnxx4/ufmmz+vzRp09n24t3&#10;3ll+9OjPv/7Of3n22fnV419585uPPv6SDlL7ardZvfHq2b3LTz/9dHXvASXO7qi26t2O7vA6frO+&#10;vzh98MrFH33wk4cPHy6erCkeuLlc7DbXD3fL/+Gf//fOHj68mp2cX15urtacM0pKIZmBdv4hxotR&#10;0Khv6CRC1kTp2DjCNTeP3y5nl59tn1wsZ+c3uyez1R/d3P69P/iv7l2fnVHpUrEtEdElukhZ181m&#10;fXVxShuSTmd3N6+/dvbmWw/IOCSz79fevPjmt75FRLzekMnK3hHpiI6BWWB3nx74ZohFgUrgORKU&#10;7Gbn/Jgp6lsEqxWUqCkRY3dJuP5Dxi1adhlgLRSPUR29KZ6qCE92OHgmQLLIJEWeCXKkAePScywm&#10;db6sFyXrZIy0fzeOK1PyPNMYWMUUYEzOT9ZbivKtaBi3t5tTmgCrxfX1NaU0X9OhBecXNI/PaMqe&#10;bKiU7YPXXmE/Dm2TPZmd0mmTd3cbKpg0P6H6RttNFVEJIO3JlGiGk+1pPMTTH5viqW7nZ+A+SviA&#10;b2IYGb9meLslRw5lO6xvVmcXlAZwe7Olk11un3z1xecfUF3fV+4/+Na3vvXlk0eri0uaEk9vr0+3&#10;8zMqJ0UuGBKPqzPKGb+4fPDs+pYqgO5214uTq9PF7v59CrmfPnp0SzWk/vFv/o1f+7O/9qt/5pcv&#10;LldcjHhzcrWdPSNb8O64SGC2JGLiOF+pICUJsJj58fQsn8WgZYGA8wkt3g7MTbArSZ6IvdBXAtHd&#10;2LNb7bEMixy7D0cX1SpuyK1jTDfFjiN+vBjZFRskamKvO079oUfgu6Qvcbwu6AyeKt9EuG6c2ZtF&#10;mGkfN62i1BX5VThBg2LvV08v751TiJirfJHk14O2uEYXie7VyVPivaeUsDJb3q13984urtZXtIyB&#10;Ln4VjEoGRyGTJMJUU6KW2/P5KZZRZgqLcvNXJEh0F548fH5xUomJfuyvw7WwAgwsa9CvPOZitumZ&#10;E/dHF21lH94fKhuOGagH8Zk8Q7vlK8VAsvc4kzMpPDJqx7xDmGY0VILyINnbg5QByfgPe5riY3y6&#10;7uiKcMazYRuyuJg6IFFGu1E8y9xsembykeYUrsLwUnMrTvleV3EkM+Zd77KsPTTl5x+2hLN62k61&#10;ZnWW1/XsRP4JGVUyqSPnuHyLFYkZbDmQCCOLs5L2g/gY433XFXGz4MrkZwM/ON8wV5L1HEuVECD8&#10;iDgfkCBhCPYpmz8LvaBBOgn75uaGzk6T+vkUeeEjqZ0r4pN4ntRpEst8rtKKVBU6D3tNH+hdPknU&#10;Ruqv0wccIo/ucB8TfCGxEr8KH874lGx/3h2+foh8bJwf25Gyvj4/++Wbm88o3jW7PZ2dUdmQ+6S6&#10;Uy+ix/L2HXpy8T//X/yv0He8HIKKHp0iiFdcTDbEa3mx9mL2nR57h5LBnm5uv/ryywd05jkdgn5O&#10;0vvkgrS/OeVHLtgOpsqXtNGN9rmRgkjFMyneJLUxtHigmdK8AY6Xs8X5/VeXF/eJ4lwQj6uotMpB&#10;jyLFgBJTazwQbf3kcplekaZiGWJHYljbfJLwryj1QT9LvRO6QUxBW+F+8Mff/+oRmYE3dFj8bLOh&#10;I/zuUTHNexf/5J//8erps1/77q9++9d+5dPbazr/8L//F/7Cjy5u7/+//vh/8D/9n3z7L/53Pl3e&#10;/eG/+qPbL5++sTg/v95eff7xxc3t7OmTxdXVjA6E+OijzaefPdjtXv32Nz/+6ksOFZJquVis+VT4&#10;3cVs8Z23Xjsl849OlieeXlNUANavMS0mv5h/TPHZyWpB9KAAE1lsZLFuuTApP767ffZse7I+J52e&#10;Hl6dPr47+ZMfvndKDInlXExiVryoig9X97mj4ztWpP8TAe82lxfLi0ta++nR2RsXqwevPKD8Uc6Z&#10;FQWI1CCBhugmWjUCQ+Km5XCQLELOjZhy0mOR1HVUULjaz4ZH3A+BMak4a0EyveNKVpm3Orf1F4Yt&#10;HPxIrgJqSv8EMvt8nHIwjEwyqIQOOSmOxMQtmUSEJVLATpcU/Wbg64vsw2zxBtIqDm9ezr/GuV+q&#10;ldabD71f7wLXfKFwAAD/9ElEQVRv8WHwXMt3RfShEDgdVUeMtJrPXr9YXV6sLs5P726uT9Y35BvY&#10;7cg9QhHjFb1BJ4cjhCJcQXyx8Kz4bgjHeexSY6/FpaJDQ8S109FZML4EzyTuVB4H5Z9EIpJfi9Yb&#10;Zl/inMXtze3V4y+311e/9vYrr5+dPqQawrvN1Zdf3FvOH54uz+lg0cX5Ccs33p85oyksOzY//vSL&#10;xfXjxe52d31FTqVXLx/cP7+/ubqlLInlbv3m229c3D+nDDheaeZLYqBbjhdPnJozYgUZXf/HRIYI&#10;0cmEyV/cNJF5xBITPBim9Av/hwv1j/6IvuVPWubuYrONRE4C0tB2uSl7F7tpx49jox5kDuS//iUe&#10;WQDW/63Z0yX7/jhBXv9IaIgnm3PeOS9EJCp9JttKjsviKtdhpBDJuPQnZzHsh+3/stm8my+vbymj&#10;ZLM85Y0UF5f3WDrPaJUl2U6fUGaMZTMtGFwzjOpKL87ny/PV6nI+56T9NXno6DBbkrr8PwPLiBT7&#10;ZclsT/inRoUSVUyHjNHhX+q9qNLhE5I5mykmk4HJ1P85Znw5V7KiK4v+iQLLf1KabPCXiAfh5jHl&#10;E76SlQpcTP+C+BCUQzpy6XN9xRuU6ZNciZRJn89aStBQIz4TjnEkrD3pX6nYKuMegorVHn9Y1/GX&#10;z1NRX3RyFHMtoqiyXkL7sVFBs+kD2m9F2AiMyjBn/mglQsyAuexf11La2UE7mPzoI5p7Mu/wryZD&#10;cd17VVREcgkmIDTRvglQnJ9ksw2cxcLW2uS3UUBROJ1Igfwn0f0wpaS1Na/X+sfHrvGywV/XVHGC&#10;Dh+TP4KPvuCPRQYpdwJz5BnWWUScN5PD77BAxAVQmcBYSIyaAg/5XhwMfMAf6UIUGUIlEQcMZ4zx&#10;SYMAFUcOyr+k6FLpDLIhWIcnU3e5FPWTYgGy8uofd63doReqy0E4lOHTV/pX/jYU1cCBbBzeoEoc&#10;uy15tBke+cy/yp9U6aB3qVwHYewE/5LiRn/UBj+MR/gLfyCYSbrquBh+RSyBujy7fEYHvj1brtdX&#10;dC445dld3X61OTmjJYWRxkNkGlBlEDIC/9fN1HK2a1fNIBYqvQoSttMv4534fN9dp6VV4ipdvE9O&#10;rna3X37x5YqWzds12W2EsdXJgurYkdWEYiZEK0YqrZfEMhQhISBRHkaOiIAxRsQilHB44eLekg4n&#10;EC4ldpMSF+VyMBwNHX6KmJK5p9ISe9UabLgR2GNJjUDJZuPQAQe4Tm53u88/+YwyJunALj7vfndH&#10;JWLmS/Lxr9776PPXyca9d3p9t/no5ukPf/Tju+vrf3XzyS+//3T5jdffu7v60eefPvnoi3fm59/9&#10;9i/+0ne+8423Hn7nG++89fDhN99565vfeId07c3TJxcnJ2/+6q9++NVnNMGI68neu5YA3eV88a3X&#10;H57fv0+HEpJpQYVGuXy8qkLVJjxHy4o8xzR8STFVfPPZhNvLM4rikJOEytNsKNT4ZL378Y/en2+0&#10;ERZcqMqD8CGrFRsaL4zAi/PF5T06tp6n2Wvni1cePqRHaQIUW5p2e4qQKomautaqbdCvgHqECMk1&#10;C5u7jUevlvqWiO4SYCqeIPuw0rDQ4T2cEE0yBcrx8eAfOIEYIfoAW4T1hRfbu/ZMxv+U3asisZ56&#10;O/LI8yF9kkVMf8s57f8k6UC6vC4F8RgJy6ft8TOc0ROTMZcbzYy3r47Yuu/lGUWc2G7drPmEug0d&#10;Jvn5J5TL/M791YN7Z5TYPCML8GT7yiWdiznf7tYc0ZJ1hprhma1mA/woA7mUY7rHgZA1+cuMwylt&#10;yzVx6SoagZAYBYcTUNImYBLcNA154T/Z3N5+/P4PV3ebP/Xt1x88OH/lwdlqQTnX1288vPfKg3ur&#10;k92juxUtGMyZIhJpabq+2fzrH/zx6eMPvvnWmw/OLu6uNuT3uaMKTU+f3G2u33z94b3X7s1PF7w8&#10;sD/hfDtb0OGBoogOE4eTm0PVWG664u7qsHDswn1hMm808A49RVg3yuAJNA/cwJN8m6uv0CrVDgRx&#10;JHt69OdGqQAbrNOiyVa8xJJh1JKvF82yyJ5bc4q705cFoBAGhgEEqIpRVI+RkUNDxp9aEz1fw8Lt&#10;/u5ol/aSQsmUVXP68ceffvb55xSBp7Xn8ozzJqXSFNdek7fJm7pcnj68vb17+uSaijl/8dXjTz79&#10;nJq8vH+P95QLBmVaCiqlNxFX+icy1S6S/IJJn3+yYi9IbeFZbroh9Y7x8sBJAIz+RHbzH58uJH/i&#10;MXTuqz/IfdWXg0LKxqTBr7Jf2DS1r7pwkM7uTlMay53R3cgS6sns6AhW7xk+917kMm4o+yC7utFB&#10;vIz+pMqBUdg/p+e4ys4O+oMr3P9sA0YLLfDfw5NhFYccqQ+NXlWLBrPURRlMHb7JnDa6YvuRLrqa&#10;d/iRLv2v4ApWR2MRyR22N2BTRWNGvspf/QG2iuhI8pP9CsPGT1T3DxtZMvGHwgb0R59Z7cNKAV8L&#10;NcgV6ehfmqlsYsmfHtTOz3NVjcEfRZwiiWF6cYKeQcj4lc+MFmmz/yMg0Z18kBPB1VTjch70mVIP&#10;6F/86WNsO9nZ4XaOONlPNC60v9nxH5rlY5YlpYKQIUoEX/xBHru6uSUq0NJHqUk0dvqXbuJf/UA/&#10;0YHdpIXwO2Sn7a5vblFQnT7Tv2wKUlW/QESMmscrqS50uTAHG5MTTUjf/XEhBKEIJ6XR8BEWbMPI&#10;zpbXt3S20/Ly9O27k2sqinJNu6puvrj/4C1qBoFfnTIU8aJI4HC2DFZNW3abn+Bb8EZ8vsQ7zYRp&#10;epxcoYdqnKwllC02O/n8s89OqEQmbZibk1t7TZtXCPtscBOSwG2bNTvMl6QJXYML6VfyClC4VpKd&#10;yJDm6UIIPju/vzy/zxEFXiL47LnhEKL2ERV3XwzwgC4Oug4rxn0Vpwc8jaGoNoK73ggkilE858vP&#10;vhCjiPS+3QVt3aMFdz577dWHl+++++033yAvwmq1fO3b3/rwg49WT6/f+MVv/PJ3vv14cUf7Jd85&#10;f/in3/qF1+8/3J4vH80p25Viw3df0NbJ3frstQenD+7df+3ht37llzbL5WdPH9MuKzICaTXfzO+o&#10;k4u7xbsP712+8sqG11g2Jqhf8YhIFm241ACjRFyOOPGuQiR48rnwJDtOKL2Wpfr65vaGCLA6vz1Z&#10;vff+x7fX5E6WdEqgXSKBMAKJhsUIlEigmPXz108XDx68QsFeeozapznBx3wgmK4ahoBlLnkGZnTh&#10;bjwnQJ/C6oqltCKwLjY+aftnqqivzU80y7BLs1zpU66W7VO1dgg+ZT9Bdwn6E39micoikDxI7L6S&#10;EBDLyg0d/6i94j0x5lUGjbXaakVXXXisKNaqIwwYi3COoZf0CbSJ40qwhtH03PGmUJbotGH37JTy&#10;fbe72+tvvv3WPTrG8uL8nGrkLhcPLi5fffjq6vzslp4/oQK2/B6H/+TkTKCbS/cKxnu1dqTrVjZY&#10;hHmoCNHNLMtvwjpR/rTWoxFYJIb9GidX/CxL94aq+JKcoyK+9PnDH//g4eXp67/wysnp/PTeJSXB&#10;k4vo9P7FkvGzoRrC7E/hask8XxYrSrDc/viHP7i3/vy7f/pPvfnaGxRMJRzd3txQNt+9y+W9+/dX&#10;l6fkYCI+55LKCwrmUOo1LZpJflVC4CwCDMYzRxKzIshEEhFOVuUKcCdrhOzBcwsGrFW4sWfdGGmP&#10;Ro0WAekM2fR5GH/CpaIgsvtGjhQaswQ2YajZUJ7JNunCqO0vcVJqKASwwp/hKdOQG5BCdMFdhXai&#10;YCkWNQ+hGOo4G3fwlzAcMQaxDknzq6fP/vkf/jfv/fCH5IOgDGRiB5IxswWFm2kzwfn2hHbnkga5&#10;+OqzJz957/0PfviTP/mTH3351edfPfqCElbefu11ehp0FgrKHJXPtNyA1D4EzIsqHdcFMj8kHCF5&#10;YaTLiVIkQ9o3Ll+uJE6bFsCDALGlpCBKTQG86w+gXvQIn+5SVI4w1jgkGNY1qEY+uEsmD6bK4A9r&#10;Qn8htfXF/9xcae2WYunVvYjXU6YS5DyHj+3DwKsUpnZtVSZGZuGoGh2ZHIbzFxupGEtm4jXyyuWS&#10;eATGBBahgBEVqrIQq4JFEjsipd9CRo3JJIoq2wk612HLcXon/SG6rWYDPuCos+pPgsK03vu/XPmP&#10;VFoO06sxCUtSjTe1f9RIk97JutMHOEZXWYD61mZLLlf6zOeuyQNqRJFxyME3syfxgY0rRjBPVEqy&#10;A/qAFqtz7gXP1cjkGJdFDsMHi9Ep/Iwotvdg9bExxv/qHwf07igSF2ADkHIqgjGECmmbIfg1mrUY&#10;3ZrOV7smi46iSlRNn9FINgWCchyXo4iTfGDU4ebJ7IZOVrtdk7FBf5wMPqe6FTpMzlyz8un4QGsr&#10;6dqiRbO856r8vIWK/xt8XB56NWVUpCTbisCw1FM01bL4y/jO8mxz8+yDH3zy27/1N//wn/3jf/bP&#10;/vn67qu3XvsGOXbB+ZC33F9vBMblxBcVIK5ZafSrKcrNi1Gse5cYAL42cqq/E5e0XqidUsricvb5&#10;F5/tnlyRent3Srx4RyFb0logR+hfiYXMKbnxjOqBXp7SoQer07MlBUdXpF2Sz5L+XdFcYSfh3R1t&#10;lTm/94AyV4Alc/xxzxG2Bm53QfXPQHHxIbPAsZPodZkJSHDCEFMQg6kDSoZB6uz65O7jTz+lJFf6&#10;IwZkXZeov92+/urDf/yD7//kB9+/vnnyYHnxeHP74x/96FeWD958+/VPL7d0tODu86dXdMzel199&#10;+OSLz549+uTR5598+dX1evvl46cffv4F/fLRZ+yvpaMBybL6an3FZiaxM8VhVgtWuDd3b12ePnjt&#10;NVYUmQ+ZVdm5QREmTnKvuALjpZgse5UkfUnmKg2GxShlVfMr9N7FvZMLirgufvJjykp7dLE6hTxG&#10;YJbwpZFASQflfF6KBF4s70kkkIjyYHnyyqsPCUJMA2WM+FluicKhuoGTpuI9TRRVdaRnMLcAefcm&#10;MZjEXpzchTktK4eNsuBOZCVFWB3A8FfVe+rHzNUtK97AEy+HagxWIY4MCGv6j9ALTsX+hl+DrCmp&#10;iDtbUXzXDhOXkyQEl4AwKdAC76QPwZXObJ5myq4uivVKRt3K2lfWBgKdoKVsCmJa8tA8ffb42VNy&#10;YpxcXz1eXz979dUHD159lSK/pEguqLDv6oyS0zaL5WPy1a3ZFSkbeUikyY4D7qts7OmkjQmsmuSZ&#10;0pDdF6Ew+nPBV39wXcK7jb555ZAQVsjwLMsGE5rwR74tkgQf/fiHbzy8/Ma7b7P/hU1iohxvGaZ1&#10;gL5SkWRyUdLKIpF53kxJH+jwzbfubb7zi7+0Wp0TPl95+Or55er83uryPgV8KLZ6Sj4qZh3JRVnz&#10;ukvL63HpoHG/TTO5wEvdQlPtIfGpiuVC/pCWKQQOk6ubuRl9VRdpZ1MXmbcGsVLS7PF+IVDG87E/&#10;UVO1w3HAT/aujNiHNi+IUskuTLY6xV3IiwIZXTyHOe+LRa9lZAAd/udrn5nT4rFzJmafPjKpOjT0&#10;ElDuUOydMvwJntXs5IvPPr44nf/KL3777bdenZ29djKnSs+nZPh9+fjmJx99/uP3Pn7/g09++Md/&#10;/OGP3nv02We3108pqfji3uqd11978+E9ttdMjeC+TaNgZ2Ggq2saYAD/1z/IyicKpXiPPMrXSOZ+&#10;NBA3KocBwfAKCWkwFwusQZEs8n9oIaRSQ4TTyBiLkryhTjD4VCnE8jb86+pfWPnSEFONtA/zKxtJ&#10;ex+vxBdpmtAqXzwN4XMdOi/mn5g9w78qMubRpDHXSlRk2K9kygxGxDaPzDC86A6Sfp2yOxqRa+Nd&#10;lhXAEAYTCIOKN/0OrDjkQfofR97ENvb28XqjDrirFOus5E1CC2SLVkSjGQMYuK0u2IwC3QkfmHbc&#10;HfXMX9k+FIOTc+h47WD7kxUH+6PH6LOEVXjCMWAMvwbNaP+Jj6Us6GwCwUvhZoyyPWmATpeIBxlX&#10;+YPLTTfRl8QKFpryFssMkWzWjQxfDCrNIFDjigtN8A4ZCf+jGmP1J9tGCp84V9MCSnE8WmHFiGVT&#10;VqL+pHbCNFBQJQGE/6gdSuikE7bJriBXK4cO5aasRoBZZr715cAj8OjZthRbjQY14pdip8sGPhkv&#10;jF4xsMUzK+DXbHV3vjq7vzxZXs8/+NG/+JVffffe/ctf+uW3H148lBKPBEqJS42NwChAiy4S5Fpt&#10;8Kgo9be61f0gky9TetL7FGxdnnz2xZc3Xz0+JUYk1zUdJ7CdnZ6dco6MSEg+OoLMQzICT0/XO44E&#10;CsY9U5nxRtTl3Krd7vz8wenl/R1vIZT0UJP4DQCNePfB5sqxkMmyT93BSV3078pU5rRsGIFMepoJ&#10;ZJKdnFARVJq258TiRH9RCIjjXr13f/nWqxeL+dtvvPHGxYOrxfyzL7741orOd16sL2b3F2dvPXz9&#10;3sNXL955fUVJXq/QrqF7m+vNaxd0AtjD1x+8+sarr9O/r6wuLshv8MrFky1ZcAs+Y4PO4F7MLs9O&#10;Z7fb109nr7755laWRppJhCsYgaSJgP3YchHuxvp6fv+BSEHaGsKmtAyTgopLCtvOnq25cMdy/hUF&#10;p282j796/GxztdhJcRezkCUIKzpuTAe9WFI6qCzc83uLHRmBlNbLYFBYUvzkvG5YhEGVOigZ1PTo&#10;WDlocwqzURTCGjPVd6xV9RLCAgtJwH8kImG7AQnGNjz9A0+o/mGImuaWXoMZ3IFnN/h3sU7wwRmc&#10;lEVzgqUtsbtQjY4RIR8ZysLCBuQ/FvlFQ2w6EZlzsLNm2I70kF4sx80eoL4oOE8FYNhxQ5VgrmgT&#10;84YkHn2gIVLu5+LBw0c3t4+vrtjbR4OhabyYP7q6vru9oRHwRime6yIKuXYHJ3QXRS2MrBuQ/par&#10;bQk1koaySBFSA2IvukwrlKahwnOEZLmRksQBT5FvXKqDc9tOPvngvVcvz77z5jd2N5QPT5mzVEzp&#10;bHuzW81Oz2ennz17xivm/JRipXQAi5wIc/fll1++erp75913Z/Ts6fz8/jklmZ5Rqq1sOKNcUJI6&#10;Gzo9lHZ0UfaLuLHXdA7LSM/LlLBWi3EHR1wRgQL5CfyoUxIs2lKG5bLcBxbHOmuVQwYNSf8SOjba&#10;lsFpShX4yIBkGLHLbPhXSCbKKxz84z9ZyNWvHD+wBsaamdqA6j8+mdM+BXbj+HYp0Uho8WK7MOrc&#10;ojwhlwzKJethyH6D0cSxtwHwsL76v83tFSXNUGoNNUa+A0pFeffdN3kr4vKNR4+efUS23/sf/vBP&#10;3vuT7//ok48+ffLoyXpzRdkgFCg8vzx/+PbrD998+Or9/x9nf/YkSZal+WG2qpmqqe2L77HlVpXV&#10;1T2N6ZkhMZARAkICIpwhABIU4ZBDihDkH4En/jfkK59IEbxQSGAAcpbu6u6q3CoyMiJ8d9s3VTVV&#10;W/n77jW38IzMbID0svK0cDc30+Xes3znO9/xPFoJFEuZ0NRckMPNU9Kry2uu8aMTMZbnZ3o+9WOi&#10;MXNSgirFh7H9rvuf/LTL70dh35N+M0OE/7nH46HpqPZOxB6scQ6Pe/gpgvOzK/GX7Mkv/eEvrZMn&#10;YfT+Eu2DSWkW/MwWACbjI2y55pHsdyik/8xS/IVtpDjxZw/J3qS9E7H7cG8Jf+HM4BMcMhILA+z9&#10;5s9/8mHbP5qCRyvwd1UyP2QTdhXZx0flKftPOQ7bt2YKPqos2drRj1mXdvMq1DYh8888jL2ydupn&#10;fNyTXW9/q6LcHrj4kZUwFWMTNlhbeMgUPkpiH7OdJ4bxRzfiIFtiOY1yg3tyo2IAey6WJvp4prYS&#10;qHDJZn375j2x50yUbB5yqfa5oU4+2aD23LmKmKD9Jx4WhqXXab6xKbHZ7za5NwJR+6TokA/rg2x+&#10;9ZM82Ry7ro/JYPf5j+FC7kush+TWHJ9RrrcQ8+OltKnXoaaqDzWHdDjBQ3pmX3k4BgISDRh/LFxJ&#10;5cVITlpgwqyxw3ctftutZ6Z5SyHG3oLDprV3/bCSOC/ejRfwKfad7eupQZoY1KAT5oSsVU6ZLivb&#10;lWRXEk8wf78U5wCmO5vl7HZ8d/P64tVJoez/6lfP3HyFBMfUoqwD1Vf2P/sX//lHcNhTV/mjEND8&#10;yc8keD/2rR+nTOYPPnpP+5O/43N/8Rie/EJNY05uMhkn4yll1JWhJTtM00A3waR5rCpdNmVMO8p/&#10;6by62my56fAl9Tk1Yahx1YFx6HGNTFsZpLTHg/zx+amp8MOvHs/hiSn8cJXsLw9Zn/2nvdMa6mU2&#10;1OF6Hq6SqQR+nARyNH3ONFiA2+sPOWHqm+lUu17/q9ffLsaj2WS8noa7evlmOvbCZblRreTz5I2D&#10;aH4z6M1n83A4WSPNslqSKy8ZpjGb8ZjPpnEYbqLFch40L07HySKhfUjQSJaZgznK04uknk81Oh2S&#10;QD6WEjZSBNA5FSxaf24s4N5em/9MJsNh/346GqyjcB0FwWQwm4yi+XgSRnF3sCao3626/XvajFwn&#10;71aKk6HmBBozaOmgjxb8CR0UYRgqgXpVOuNmd+VqjTxHfU6iXJp9y6+UAth/7QlmpnZpqkPGaR2+&#10;P94InefjSezNm858b491LvuRUI836dBwuOdrmXtmCoCP72+ugL2V+8vydPU/SXg+WjAfrbH/Pv+0&#10;fk4ffXiYk6RmS9Q2J52CBq8gSUAd/Gd7MtZR822fq+gS/TzN75BEPz2Yj/byj3/1sSra02v+0zOy&#10;QayF1UhrODaYwtEiur+9Xq+Wg9EAijegTRjMKNgr3iuXIRLT3sbtZBnzt9Adp1EAAwNuNF2snIaQ&#10;EUnIKlQ0LI+fSWIPRvOjQzqk/R/9/Jdojb90Kf6O4O/vSgLNHjj87WFZ/sx1UwHQ7MGMOCccxrh7&#10;V8imj45aRDMZunkpqO52kzldtztmr0xwRirX5BZU9JAa3tC8vp1MQ38Xn509K7oFVvx6s2RcDvCZ&#10;SbxlXmSmlGXy9lneQN3njAj9ua8PydqPf/t3/PwxdtL1eBJe7Z/bH9pCse7j49fjYv9RAPpz1+dD&#10;ZPy0o+xnI2bzw4/Czv1bCsc11sQcj9ayecifGAT944cF2Z/AsfuNaQhUPxOP/mzQqRBAQ8nTKnoD&#10;txkOSLIloye2t1uXGu8uWRI5SIFAup022/wQ8dv2POEglqtojtomgWaz7Z/8JB/4hXxVssuGPoMh&#10;vbm5A0M4Oj7hQ7/5w+Xlu8ubm5vxcBhOg9Vi4Wbzdc/Pd6owasTTYpAvIl7NmlekfAgX4aALuI/+&#10;bXZuZ9Qcwl97pffB0xNzelgGrEqx3S1SaLoP6MNZxAl9ix8s4dMQXPDch6zgRwbz5/JzEyIaBP/x&#10;rh9CUx2YfTPbWPZ3Pkwk9zOv+eXeuV98Qxt0PmaDj3RBg+j99GFhwQ/X8/EY/vv4lKev+SjZ+PAr&#10;u6L2j/1nmSj1l75sheqwyx7N3C9U1J9kjLqETzbzz7+/pVMeHo/ROX9qov2fPNawJExvm+FAqu1n&#10;v5cfkRHjEPWwLGyTDP7srXkCBsmx7octKSYx/zx02dknh5rVjwzRgQdkF9bjCnu0OftVf0jwTPRo&#10;UgRznk+/m762x25AI8SifE+CFxIOtRnh4dfaX0pLiZlk5J+ABGa3PH6ZGNXYDmMDn0QchMnSHVC5&#10;xTQFm2rovtnbkjrNBdwfqjXpT2ypyXZszmO+dDxKzPaNjPaJrdUYrRN0Bo2oi+nmsr/Shz494cdz&#10;lG2wf8ar93Qoq/miH5ny5f7LKtXst7R5M7tcTMar/6DCaFUn7KXDOepUf9SU+YHAyulJr2UlyXr8&#10;Fk9kanTa++vwxNPZG01kofPC9XIgFnBSV4tuCpJbdPZLoVJ6bPbxmH/xtjbrtgHzIZE+XOH9dc7l&#10;qsVC//0wjPpuqxzvcp3T5pIyEZJ79uuxGEgS+H/4O5Kxp4GO7Y/9aCPqJ0986I9eb973p6//6OP+&#10;//8nb+0VYDouRhMIoCthEruCoHGDgWkVinXLIiWtQmjeajnLTz+uvP0OU24teKQIHl6qAqNDKDU9&#10;7z9//JbSuT+1J0dvjab9Od9tjKto9PCTx/TPtiNCdLR30b7h4UL9bBJIwhMk8SpKPJB7dGIE3BCa&#10;rapFd+XkSvl8s169aJ/kL47f9B/yUdI4bnmrjdusdZ5fFLPOUc7vFMuVZm1b9Zr1mud7neN246iV&#10;ddGZLzSa9Va7WfD9XjAJlks1m2WywXIhEZpF0ipmW8fHNgmEz0laoQyWQ94Pmd+v9MMqwBfv1kh3&#10;pNpVv14uqaiQgthJlTbvUVcsl3KV4nAyLKy3fiGfKaTv7yPj9/dJoEkMDJvCVAI5BksHtcIwvKqQ&#10;3lTrtUxegrnkorxSx2JCgqeOygQWpp3IVswf87TDPdp7mJ94FoDlw121icH+n3Zvma/DCpCB+NEH&#10;6+3s3cRs2Of2xeYnJh57PJ4nR/Kjw/uZLfaTg9S7mUv21D9Zx5/xSr3R6PLudjCbcrvQ8+NuQrPM&#10;ogsldN10HNmjMg0RIuv+7NcTNs2jCsMBxf2ZiNq4zP2JHNzFh6v3k33+dH9ZvA2bG0URt7RRb2Kt&#10;q5WK5xZpuqbxFeyh1GwWoA479Drzko2TR8WpOA/maFoS//FPPlQKYKYdAR1MmwQers8hTDF92h8b&#10;ZH7yVGr86fX4pXzMkoR/+vj5i2nghv+OJNC82+Hrl4IwWgFJerUHqa4rM8tM+130lpovj+PsNsps&#10;72ajh2BCbD7fJrPVcjhZRTEA0XI41dDQ8TQcTeYPD4OLUv7s9Cxf4EIRSFP4z5SK3iKM8e54JNwd&#10;awRNMYBbVKli5Rxqyv3p45cSLZtv/PTxIX7cJySHqpSJuh+XkMVQZEiFVT/+XLjoYzDyS5WBx0rd&#10;U36mCex+Ptn75eRQG8DYHGVZ+8NW6KhK1E8f2t8/Xv97O/bjTXpYkNCofrYStYIKgWunumUIIKTx&#10;AHNIyTl4JVMEg6QUMQk3WWqdmw7uXyjG7nUxTVagfNAEo9bW/sydfLpZfhRVU2xMZY3+we767g60&#10;5ej0NFmt/vbffDWfTAjcyiiGwhjdbLLM7CGqajVy6TxpYURhP7er0c3rwTJ2Ta76YyNtPsbmBPaQ&#10;bNBkb71pEdp/2ajNKuNxGJJ5MHkg35MESDOi9R1bcXj9j548EQNUKPkYtlmD/NOHsaL7h8Go9uvG&#10;2g1jePdHaNOtX3rYsPenX2Lj/9xf7bHHn9kxH4y8fY35c1m5n32fxwqCLq197I/b1lJ+8vjlYvXP&#10;v/4DTGsPwhyTgp3HJ4ef2Cc2NdDzPQL5aAZ/qYfzCSZ5cBq6jKZV5KePj+zkIZT65fMylEJrfJ68&#10;oaFeScXg0T0e6IV74vpHHuzHa/nDff5pL+vhkH50Oo9/YbenMTJKQA7ZtSnNHdanKXFYZoEtZe7/&#10;wL5i/xNbMdp7GS0O67v2Au1m8T5dXvKUxsYemsoMkVKRgbkUVj/JPJHq3p4TpbRNBSnTxIbjRpnb&#10;rEiTMdtTtXGO4urD5+2DDZvnfDirxxVsbMP+MKzhP6Q0yjBM5CwFGJvx6CjV2b4/oydvwu8Vb+sP&#10;7NbdX04DouxLo0+tCs/Net57HpMI2uup4MFmdNzQQ6b6dA3YG3hYfhyPkLnHERE8seUiqzdqs0r7&#10;MMmnuZlGk+ZQCZRtATqjicOU8k1WbLRfrTyOseLmvisTtqfP9QQPtObxo7w63KbcdOqHP7xnsk+x&#10;Wd4VSu3jZhxyFwWbmEtpE+B0+v/yf/+vPwo7OG69wOxa7jG30ibPH87fxOv2r9hMNiV9vPt7z23u&#10;0/6HH9lB6Uqbr6fKCuZHH5Dmpxs7t1seusX2aZvpJymkCpNVOFxMv//2WydZefyMwtV26VAqIFHh&#10;CpFm0dmyWhcyuZqPlgRVqE0u5biuu4inGYfKw7pYKOXW803GWWaLdNL5rSPaB7krZCD5QoUEHPol&#10;dQlyyIyTCZcRucdDnF7Ng9I25VONS2/dEsqVTN9a1PIlpnKtM9u8gPqtxtPlHCRmExzoYlUCHF1t&#10;yC85TxiRN7dXnU6zXK4iXIrIqyY+MajLQYx7AdTLZefzuLkQ4wBQl+RUjvP26nrSHztZJF8ZMaKw&#10;PLVYfnJ29q/n94uvLyMn0ylUJrvl1WJyPtuePTtfVcF60tPhHETBcwokwxRUmNQQEFyYL904RikW&#10;CjxnwtgnzzrvVqvrSVCn2MZizm/ocy3ucr9ysr/9i7/Y5HMhTXoFh/SVFDnFHHnHgZu3KzjZYmk2&#10;myE0X1inctvUcWZOZOpW3FefvOCd40165RR+990fx6OBN1kXW0e5L06++7d/dTpce53Tv8pEV9+M&#10;4vkaUhpLbplOgIxFZlpnwm1CnF0g70xtCtlUu4P4YYkRVbVM7vmnF17ZiSPqokUUUolP0k4qFrjF&#10;B6KAYSaObfjzFQFMvVhbJLHmnREy5ZkwR6AilZrZOvGLRe5gws5IpZxikRUUJyv3MUmzS/qw1A9Z&#10;xEdeR2tSBRbuO7jimpuVKbrLXa5EU3GeEYwL0cqZdJB1gvm45FNskZd7ujvsG2qi5QcbZxv+rJXR&#10;gBtM7iqVj5Hqy6H7v9om4cJJl/PuIlhwB3e5fJAsNDVxtSk4603s/OWbm346sxhOfl1qsrz66a23&#10;nZCGl3Kpf+eicpab5DezQuvoLlyn8+e9IMhUm4sV2D2Wb+Hk2TThLtcy5v5wEbRc+AlteR9fGWMK&#10;WbMYvsOpybyawY9UmQ74iPAOc178hFGci3UqhpyGqO9uxQJdxqvJZL4c9bJOptGq0pm2XCw3i6SY&#10;3x63K3m/nV9SEgFIqOyypUahQpL4enC3uFs0iuucmw9z9f5wlo/n9arfW7BKCzRmY/JYy0W3EgZa&#10;WvigDzMtH8mo9vAEN+yNmnVk+xvAEw382WrsD8/XSzkGIlJmythBbRgZyTRZ27xZZbdig0hkd0ch&#10;TpwQbed8brFZyJyKSCdKieFcS6clj3IVBQ0T4CoZlidAxwU0UdJHj0f0mGDzXyYMmZGV1HlZVNnt&#10;6u1Xf1nJbz//9QuvefLNu7u//ep10SmUXHc2nYfJmr4Ejg/C7H6sHIYR4aD16rcX/v/w3/vHNEtD&#10;pIfuZ/NwVQLVT2rM/hrydsy8mGCdHszi7SZ/sNgmEHgEREDXzHHafcOFMqfMJchLBPtx3J9J58zX&#10;lpydwY9R0VFoEcVx0feWycoGT7ye6yy/uF7Rxy1SDZVKdcyrLmc+SLkMkwhUkLOFOTOS1MxQMDH6&#10;VnNKfxpvHTby0zt72OCHw7M/4WCE++qZvF2SrDgG1y0FjNDIzVOFSrQpjMbBeDzmDhdKFTjKld0S&#10;K82NKxUKFZj0OAC4DJxiMltQYs0UmZB6d3MTPHSbxfwsmnaLjfwWki5nvYScYcAu9gCfNnVSyyDl&#10;/W6QnmV9Z7dIYYlTTn05tRtqNp188vL5UaexXC4o0XEvsmmHSiGqsIjSYfcKTknD9DYJB2O3JCbC&#10;Rhtc2wSiplMgfwK15gUwx0WiwXkiq2YWLWdq3H2Gv8LaOy4DWWIW0Hw2GnZ76Ih1mp1Vsu6+e5Pg&#10;spxsBfPjludxKj2+/sSZL1eV7WbIj27G7iRfab5sHHfKL47PVco0oQV7R+Ysm1V4swbRKBgdQcWQ&#10;BCWaLGRCFJF01ku7rjAaClg4slwu3mrcRAYakMak0IGTQ4aUzUR7A4sG4BdPqj9np1HwAfyi/x8l&#10;G4ILkM2VLrSh/jDwVp9i3l9ylJyynAc8eq2oPTJrV4WCcYyUpIo38NIB6Mlvi9n88OYht97VXz7b&#10;h5UpvYNZqPRtbIFB92r7CtvMwhZNH6ErlQhkYQw+eVj2hAY6HhMNm1lwJqgWdA0II1KZ/ZJdNQEY&#10;enf2+GVVHqFtBeXGiVgzqwXzOOmKUTAH47w3dOY/hi/9o6/9BkGF1XxZY2g/i8/Fflo/hVXZf67p&#10;u3k6fvKD3BqOFZjRhD26SrKXdrPqm/3UwzvbHWrqcvrVYZ/aE9ctMHMyFRyZ6IWfaJ8aC2NOxFzV&#10;R5t5kOne38TH39rLpZcpyN1/cUnt+rTneDgAmZgsFHp08YwX5g8VZXAE+fRyrcMwzFvCcHM3TfRh&#10;Kk3W7PNu1gbqDU37jBJZezqGfamlYsw+v7JxvFlC1lTuSWTm54/a6VwupPRMZmYiaF0VcxcJavYH&#10;/zhIcH8WRi+GgJQjVEXf7EB2us7Jrnx+wDHoCKXixwv2Tn9/l/fHK0KVDkoTrpSD7ccU76Cpa13Z&#10;O7kHTMwkVfa12ez7W26vub0s9vLaNz78/HDjHt/t8N/D+tTb2j/kzaRK9bgw7EUwlyVjF8lPv+yA&#10;CTOdm8UjH2iOLV0sOqDPHBXG23ph475ljQVJZ7NuybP7zrbSgN3ZK2MHfev4zT9zaypQu2kw9ysl&#10;MxJSfpYUhAD48Zj3TUb2fFapJJfJYyOY3IvZAsYusnzovaTxwujzc/9Xq0Sd/XS64YyTjFcsKnbl&#10;p8tFueRFizmqHQuShF0qL0pAhjhY4m8Zjm05T2fby/Qf/j//cu5EuUbhuH708vTXw4hTju0O4h7s&#10;b/H/+f/2Xx3uhL1wdtubNH6/o+zN0/p+DEx1VnuXvL/aT9/kcdkcttiPXvPfmQR+tBqY/Ke1J4Tf&#10;WGesmolX4sU67TrTYPzt3/xNnqHSmqPA6t7426zpoZdv1JpYJgwQJAWEQrhMYABkERWEJ5Uv5gHI&#10;Xa+yS4Kc44ebVH8Wj8MoWmhB+CVGknmrOCGGLOadl5+8fPb8OQFotEr+y//6X8fTqbPa1JxCteyf&#10;Pz8/fnZKDJpe5eUnNFN2m5XREGsXD1zIbUg+MAXBLPS90maV4ObAB8I48P2KhIQc7r7WLqe2XCuS&#10;MHk/iVmCrSHMi5OI873u9WwSyLV3CgX4mKtZeN5qvcsn26shR1nJutQBvu5ebf54zcDo6nmNqCVh&#10;OF+K1eNKYoUOqzjaOUVcO5+o9O9xF7H6/ez2aru5nsyrGZfdsEGKf7Mu7gpfltKf/frLkMnxmy1K&#10;31xj+dPtJrdehYQRPgHQutvtD+77Dgpxm80//PXZi1fPM4UMm4oYFzcebFJfv3+7mQWb2TLj+9lO&#10;7eGH7xuzTfPi4tJJ/Zt/+S1ypSmSTla9m1GeiTJIsg1TS24cRCJ8Ol6/2UIbpBRFQSOTP395Wql7&#10;Cpq3TLhgcj1lLiqEBhwyMiG0RGpgpGzc1quWqaGyz20BlvDSnnvOLc3nc7ZBqUTMpDSYJeN53naZ&#10;2MV82Lr2nx9mPzwamP1ClWSGg5awTQLJSMEZ1PzYnzRbZYIRQ5cgo3HRODHJ+OOA+8cM076Podd/&#10;+NCDodTiSRZKvHMOfoeswgEmIAsHZNimGMjF5ycybwqW+LYimYpSX98N79fJ6OGhtthw0aJyAXFY&#10;vElpm/yTzxt//zhdyQRerTaUZqs/WqWDnB+l/VTG5fphj5a7VXFDciJ/sD886701meNH2/lgba2h&#10;tJvUmg5+Iotv9uLTTW3/uQmiNFXKAitqvQ7HqWWsYG9HOr8h13OKTEbRJYFj1qp7Ly46y7Tn43Rz&#10;mVku9/a6uxzGRyedyFkH19O6u+bqz7LV4WSRW0xrlRJn5MhKr9K6YGmvxEx5mrzRnkks+HS4xYfj&#10;twd8+Kd9Yg9bwfRmab2XoD5wBLkRBaDa4xKD5jWsVHYx2a2GeutSmLBAF9D4ai/GKGhNHn5iggqE&#10;NxWsWwdmg5ufujF75e0hSYfMHJWk8kmX16vr7/6aJPDP/8Gfjhbr33319ofL62a1Wi1XWOwsS0XW&#10;ikXUe6BI1NYStpvn9TRJYJF2YKo4VBTNMSg5FZ1WM1fxO6Qfu4wzX6X608Vmh4k1EZJ15+akdIvT&#10;yhn4lUHqrd6AMdRS+/zRfdf1VI6r7jCkJksuQ0Pz7EvYCIhxS/rErBy+Gy7zWptxu0aoS1j1noSp&#10;DNAyCAmXbIC7X12Pt9Uu2o/u4+FWPt1iT2/909fbP7f3YrVOiNzNQs7Pw/j71z+cnT0fB8u77qTf&#10;7++isFJC+6QkUThQBAYMsxGdPJYKJKJeq5QrbiuzmYLbbVNeJnX51V9f/u7feBA8d0kzG3HGu5Wu&#10;GJdKpAf6OTe5ueLLcLDK/b9vluOdm9ksMozvyBSXkmdh0GM+WcS//e1vnr84S+/oP8liLLO0ayq4&#10;4pYstVB3EH6yZpDCPjG2S9fGN6g/CAexwJPRWCZj0XjYx5uloURKAjGhSuOBKAk1IG3IKK8U1nDH&#10;5S+cbLQh5VjltxECoaudU93M/qy5rRDM5KN1qvi795v3cd49RcfXO64fp7bcYl1YruohQtBSVqsy&#10;O/+RTK4kTTbThst2yR8MCE/yggnxP1qoRAUMigGCdAwZgNSCm0XoAuTHMkEFjvW0AMNNb0q6etn5&#10;EkSKhQkURQ61/8Qn+3G/YbUZ959+6KFWiLyM8chkotnVblvI5m7fvMOLP//TX++jfC2a/TFznFh5&#10;k2KqIqKhuUYclSPP56C02Gu9bzkxGSJ8pcfjMbmJsi2TKkHftmmSTIcEn/Y0MJtV2Zt4WN66MvvK&#10;5T7PsUbGmPEPOP7TlW/LRT/dMsrLH83OhxNUcK8eMLvHbRxpj81IKTyOAXksluqdcYi2bV5LzsSW&#10;5rywY4dloAtuclpjUky8d0jtHsEjSCCHlWONpPUv+HR7/JzG/ixsvG91NB5NwQcH9BjZ2mj2YCkO&#10;1AN7cfb3iOORtaewAFamD6EepQUL4YbY27wVqb5qMWZWuPrSTcXK3hedpvnin9JXNmHz4+0AazPj&#10;GNSl9CGNt9fE7lbz830Zykgc6rxUAtAW0Q01xIj9bhJpcn+y5k8eV67tlldPoCH3G+0XkBfuh7Ja&#10;u1p0FPsEWHnu0ytwuIB7Yv7jnBdzIh+u8+MK/HDND0x+uzwO73m4tvu79hhg/HhNfkABTA+h/XqM&#10;PMz9UUK3v1Mfsj576Q5v9fRDzahVcwfsl+abar0RCh6SwEMeLnsEnSEMeUOKRsYXCFvU9TeQkDUR&#10;+/c3lIUcMFo6NZ1PGN9t7jw+VncQOUr7gfbjdHg2qChQgCDWWQV076Ht72Q9Mr/tlq40DZYwt4bU&#10;XUEdMh1MP1DLi/IIbC+muFz2qYgUinkJXrIZ11uoIeEa886tJdJYxVm3Fq5/99/+v5b+2mkUnx2d&#10;HzWfj1QCEt66X3LWC9g5gU+vGlMTVGU0rt6SJ/iXKc+YE7Dr2GSANtZ7hDb25u+wsT+6E4dP2Q+G&#10;swHBx1966ycleq1MQnpTubR3nuxpu9IMbAp86Jhnqe7NBn1iNBHbRGByqLZpmtC+KiS8j4OkpuvS&#10;nE7YbDTKuMM0yHTHs3CZCoLNJFzfDqZ3D5PBYDabBHEQL6NlGM7VohREs8mMzIEGm9GUzrbZ/e3d&#10;kvh1JUDOEHKYv5wOoqQ3WkyjeDgNptN5HNFkF911eze9/ujycjYNwkUCgoOvffPmB/78T379JUUp&#10;v1TSYtbaxM+ToWptEbhBcSE2UiRk5q1HtPRNxzs+CB8sOrvsrzzKZgfeP4yD0X1vPJ0O+0PymIQj&#10;DZOXn75aU4dYoQBBY2DAwUw4iEUYxovRbD4ejqYc5TwYTybT8ZRvw+Go7XthJj0MIpJWAltJb0gg&#10;KeWswnq7yVpm1WJQ4iAgMc6ns0kwLFcq9VZjOBzHiwQu2YvT8yIJbW778vPPU44zCUIHsmmpHG22&#10;43CRjZL5crnJZZln/Wnn6Pi40YKzms8xpZDMyC2wntMIQpJ4O7xJKsuJsPD4TIIjbAhsH0QhOa4S&#10;WTxzw1EKoS0QRSaWBAFMehdzL2kKzaUrJadRLxOCpYoumiF3D11G1pBbln2P+hK/ckjYl9zlGXJB&#10;JGcx+2cFNkBARdWXu/BBbcVUy/etFwev8PETwXRoASNTotBUwqrpHAtr9P59peoz7Z5FQpCdz7FV&#10;WaEGRfvxjnu0+5ymlq4ckyFcWF3QYIULBXgm7OCdkHmE1K13KLCMGfNd8pFJWS1jpFzZGFB1t9iE&#10;dI7sZz6feMtFbb0oZzedmotqaMXJ1IvpTzvlE5IGqJcrCmuY0mW2kBsDeuVcECW5cRHeKArsg7a9&#10;5TLrVMzbAyj9uNXtJjY1E6m3G0KNdq5xyzYu2Dd62BM0yiZZ30NZvqTPQlQLGZhFSOwJxsHZWV1l&#10;Ijz+S9Dp5rO1mp9gDwnudlvYw2/f3rz+22973cFNtwewUQV6c3IPweauy+iTKQzYYq3NhASh3Fn4&#10;EiwMRY0Gn7Na0MKBrSGzB6kswwCZ9p/2YV9jszNQkUfxEvI9cDd4C6JQytNLyghAmpeCPRRTFPPJ&#10;zximAmbLDiJBYoopYXymoHYmGfZ9Vmy6DMgxxNHHRWikrCmBKbTiQj+GC7q2TxFTrPye5GKyrO02&#10;mo4KuWy91bq+H17f9cg4PMJ2XAEUTkKT3VpIU17iWK5CZaHAhCq+kzp/dsGqB9EXCmw74M1sT9NL&#10;ZuoXrFjRQdNhjP2z8Ob+y3gAE6txbfeBjv2l7rVgdvU178FsvdTGaFo/BIUb0CiHGF3cU8JKh6tC&#10;EY3pH9JxQ2lwZYJ4dG04EtJ4k8pycBy5VUETy0YlLn3pwwURPo5MMTJ7P8eV+xjZ+chVya+br32Q&#10;wGpUZU+1WePkMrPJ/Ic3P2R2Xu9h2L15CPoPTjI/LWfbhU0ptahvpv469DZhfjXNLsfFVFjOr8p4&#10;phRWS8ulwr7svotvv65mZh10yjJDDBilwDQyt9BX8qyQFcC6l98VMsE6tb4PgDlRNUuKuVUOukaK&#10;WR/gYpv0Onl22j5uVSgq5TMCyLCQIBCFfAorQd5DSZAePmIncfBz7AwC7A1FftnSTKpIgk/2mNmV&#10;MH6S/VwTjBTzmWIWYgvvQybKh6YcUr30lsoB/sbL5dikoA4lZrZg61ZLFpH4FmQ0/HtHmRSLka3l&#10;1y/qWXc1KDrwWXZ3k+V4k/Va9TxkmVzRtOuaXizVK8GzLa6rQVuaRKLuJMXhBj2QvjQu3hbhtCUM&#10;zqJ9wYmsAelYSwCkdLpqAcTRnCtAodbmLbKSpnuH3amIN03NMIW74JCgkgrhsMfOiRr5cENllGK7&#10;GG+bXcygC6s7r/UtQXyFbaIQ5BV1K9fnrbiQ6Wl/hIBg/ahtMAOzmgy51S4kG2OaNb9fUXYwIpCh&#10;KfhZ+2j0D0XrUiOQiWuxfpyCLL853y212kdfwB+q6mBiXuglqsZwsfRb9RFxFnpuWGL2z9Wv9SG3&#10;4epr35gHH2iEOnit7rP54UdtjmZEljHdTx7mXIxSiDFBmEHb2mquuRmWttfeM8bB6rXhSfSBvJvs&#10;pd7NAjmsGRl6k34YCp4Z+aZelIOHNQGmJdDtWXP2ua3Y6KorELJd2yYF1a/3JTWZ9MeQ1Qau9p9i&#10;7Jk/t71h1nbZv/0RX3DfMAZ2xpnRf6OSvdiMGJuVws99KRtYUVZbrzJvR7iuhl1bAdsfki2i7kUL&#10;dCSmrc9Es3IwMozmYT7AcDB5whsY90n2KIaJGUtAysBcXFMENBRDc9mM/9pnl7ok+zPVdtHClEk3&#10;ElKyY4b8Jf8sspSOTkbeLNe94ojlUD5eN5tT2bPQOAO7xOXcLXlWz/f+1HjVx5xar3v6JtaFPb0d&#10;h+eP/uTRrTzeKfvvxwOxCML+Jpr7ZfzUvhfxx/7xx0ngYS3JxDxmgMaH6D0tLsZ6MIZ/n0Dafczl&#10;JwznzNVSZpanIcpiN4gxuRh4BuJhMCdsiOmOJMDKpOJl7LgF7CKpmy4TPAvgZ02Bt5xOM/gbXqEm&#10;NsFm0CLkVyx5Zvy2EWksuw4VVKVdVpNI+RqfqsUAn0y6oFp9PCNcBkQgdSw7dF5j1XUz7ARAzRMg&#10;3kkXs+Hy5u3bdDmTLmVO2ifoY1LIOUzKsWZK64GeQHu5Dx5RcY2tF5rP30dtssumls1HGTBbVFnr&#10;Mh9jlMOb2CdP7+7Tf/5yEvgzSSFvolq48CecGbMdlIkUpH2Y7Ufhw/X7uHfvxKEDB8/Uajh7SnHE&#10;C4bvrFogS0UqKoowCMQLWjwcczYdLjc/3PSG03g6T/qT+WAUMCaBpN93S6SR2F1KQyaGzAbBYjye&#10;PfT6795f3d93i4orFa3SlAR7cDwPbrrD79/ShNW7vr29ub1BcIWbRsl2Okc+bV5L5Z69+gSBzVmy&#10;IJxZx0uYJC5VnU1YLBSZQcLetkJljHxn+Lv4wgSsND7B8qEQSMaSRHE0W8AioUqjJWmGn1AK2u6I&#10;9srN+jpekVTVm20m/nHTeg8PfKdNSElx3mm22vVGU2/NnDUPopJb8pkHQddokXCWho6SV3JI12C6&#10;5Z1xEDvQx8SxEIEhB2qfXjWPTih28eFElePxlBIlm+fv/f2/l5B/uWUYTEGyfv39uznt+cpQU1m/&#10;2p0F/dEslafO4I3j1cNo2vHqg902oMdlFJ5UK5Ruc67j7zL/6B/96YuXz6i5I2JLZTVJePtlplAE&#10;4WZBkO9YL0cSWChA1dkwI7HI3Hmeq/ZL2FLApEYshiha42FJ8zPbKLXpLuLve8Nvbu5m/TG+H6je&#10;1P02Fb/kuZpzvAqCaLGIEkoNxChioLG/CBUIPWRjjNWxbuzxnxbD0cN2EdvnZvNIo4nNwl+QxTCl&#10;82E4n1+/bzSqppGHcj2BDSiPVDcs/ca6padbxu54+6u9azReIetWvBwMXZL6ABqAiUC4DvjPFSTn&#10;F+cnXsklowUhAhSncShZL1xqLOlU8nDzSSH7m6r7yi++KBXrpc1ZPd9200dV1y8V5uvUaJOfp0u4&#10;4oxb7c/hfZVFPt6uIErnISnkuOOsNBApNpQWKGtBUdCHROBjA/703we/y/laQyw3YPNBnXYqWFBX&#10;34JMzNENmo1XcVAs5OqNOt1OGiRSkIEhAOKKEJVS3EsVS2niDK590RuOgml3xkIL1/FuMb84I7lv&#10;Psw3Nw+81SxerWer1DJKmDdB36DpkVcrgiyeyvMf25l9ivV4P8zRffgyQI9ySGM0qTPwsYT2MPno&#10;ulU8xEHi+gFYKDdrEEOy5C64DmEnETN6NTwveBS7uLSE23wn6GITa3wDtR9q2NwrWVUui5FioVgg&#10;4piJrfYRmA3+7IoE9VAIINIO8jAsl00SBsT95J/dIXIwkExQ5FhR0DbwNC/VfAiSPUiAbBxcObkX&#10;JrFUSD9/8YI8R0mgoRtxzga0Fi6lD1Hcw53PoSUzC+ONAeM+PA6yBPtoynaYyF+aoEHIs9yRaX2w&#10;0Y30GNSzAb0BwGJVcj34fgR3XAwyVq1tvftSkIl6FKVWqhYwG1wo7FA0+ZhcCmMFBjIlBFOQNPNn&#10;nq7Og0fbP5Ga1r7LRfHLY2h7OCPjtfYxLkuGsA6Do6jaqBGQc0RhdH11swnu18tZMbdsFFfHlc2X&#10;zytnnfxJM/eiUTlt+mct/7Reavr5ZjFTLaSK2wRQEY4OhSfWyPL2ctq7kWLKJjvf+Yt0NUrTsu/S&#10;4kobAYsD0uEUhJMPSDnvokyYr2JQNrl8nHMbxZwyOijN2+352XGr0YDwuduoVYFSIjvXxvWmV5uX&#10;oeMCaQPNJHGBN/AqAcKUDYJV6e5T+dMQURyrGaEk0pG+6xryJpqrpKmwFL3FQVK4JfaKiV+JsnlP&#10;hgctlxAz+XQoTQQ1LFZ3F52WtqXMEini5SZzN9xEKa/UapBJ0+OoxMuKnZPWU5cGbFasLPUFs92k&#10;dg0GR04Idx/HyhJG/4ZmVAJuoHGgHFaVSMYbEf/XLBlZVHEHk2jOVcm4rv7eTAk22aTqb/ESkVyq&#10;OACwBBIM8kLiSKtUqYrJRmTbTSBtnosnHTFASVaGd5beuHaCrB9iPDzHIoHlpXRM+Pf+gGDAadZZ&#10;o2ZumPajPl2blOuBZg9sGis+CVJvNEjoLiG/Z8vIgJucUFkUy5beKnkJ7RdiAutyzD5nLz5qvWLJ&#10;pChrw3adxX5c24fBaJpvpmBTB2E2oc1C9VZSfDP/VgL22GCm/Siyxo/aIy1P0di2fQvl3tMZa6R+&#10;JJkJs89tBmDzc32k+QiT41m/yKGC2Ju0zbydMWIm3+PaCJ5bcrO56RrZzFfCbaYsYlqryKY2Bg3n&#10;x/ye0MPmQgqaFVIbeURzkeyXPWN7DHZdfPi4p4bLzO82v3rixc2pfjBue5EV8xPpkwE4CeS1CJFR&#10;FtXfmnHTJqUEpjDkQoNH2dHTj5d0n0SZcNSGEod6lnWRdrTG/tKZJzavNg13Fi+2VsvU7gSjGNVD&#10;LRd9ngkYDORm0ITD12PCJnaHQAbjd1XRUb5iuKgWKbPJnDHQsqNaWvss0Mb5h1jF9LaZ3NPcdir4&#10;OkVj5fU+5oI/OVoO5kObmH2TQxjwNP6xIZB1PR8FRTZL4aQeLfnTtMKWqfVOFruzrzHvbLLqR1Nv&#10;E2nZg8fT0Unb12oRC7W3qeAhCTSvFLVH1WYsoXBTGxEoKMZlyQY+KtVIPFtLB3qF3g0GqTg1Jrmn&#10;jMJHEACYGqStLVg0xKaj+Dy5Fpm3XVLyCvUK1Y1skVIHK0ukcd0L4knD45AvNsuc1Y/EhoTwRMpL&#10;pysu3V4QpzTrjp5/GUCzJNNZNzWP7m8uczWphpwen2AFae4w91hf1uPz9TPqoIYP+/j1uJTNBrcl&#10;QF12uxNsieQDzfkxurI34+nX05/8/5oEmiEdIlpyzpsVNCEAJzg020E4++Nf/etN9+7cLeRFNYHE&#10;myHwEXFIRGfD+TYRqPFtGoIODq6omoQyn6O+cjeYhQu6tmhR0OR1tUfwMYQgawpIVHId066qdJ6G&#10;Md4De8TC9pEkgSwJhdhxDLjGDWZOLpIrjEJSlofPJCoEAMBRcBDotUDVGc2Dy9vb6Wy+CMjouDd3&#10;9Nv4lQrETpUQchpymMRxGETg40RwGqonVgzBEEeksx5NY8IoQ/pLk4DqLuJboAG5he++/x63OZjP&#10;e8PRith6SbebV6v4QL3ogI7HkwHFPnLZ1TKKk3A+Z6VaECwKQ0qCMVjFdlPD4lSrFDOLyC5CM6Pf&#10;jjpeVpMVMwX38r531xsiKvjQZyqHtD6709Hvvvv+djS/Hk674+D797ezxXIaJZfXd3+8uvvmh8s3&#10;V7c/vLv9/t31V6/f/e6r1/dXd3/s9nrD2eTdPaHDIAkIC44K1VUmJER9fXkJnfri/Ix6xTQME/ka&#10;7RXT4admEdelfanAGiTc8L2iX+B5lnCDDqNFFA26fcJU7gunHwTKP+8HMyhb3VFQ5D1y3Mp0FCwm&#10;yGIEXB7Dj6cBZwWdhyunShEXnIRT3vkjaebHYNEsJS3+Q2hud7IRWpHOuVn0jJl0olXq6q6XGfeq&#10;FR9TCKvNpG2GkGOSwA8J0pMtY6FNfoVh4InMn5nG0e9PUquoXXGfnR812s1MtsCKxW8Kg1fMunFp&#10;QmKYF4lfIT8YDHLhiDrQdrMoJvN/8MWzT56326eVVqtM8ypD4HbLxW6biGIKurHchvG6mMTMBOhN&#10;w1yRupwwCGoNSwQm80Xrso38BHw12A6iNwvH/gnKYza7DaX2gJ99Yk7kkbNnGEE6QbU6b0rNzk23&#10;/zXNopNRp1lpN2vYt9F0DIijE4PwKgKVBmO6hdzpcZuiCTPsyGO2heKgN4knC8aioHW0WcyOGuXZ&#10;cvnf/PV3f/m3fxx2u93B4M3V/eD2Bh51p9PQAt5bXqIleoGovJlqlbmbh+8kecZS6yQsiG7vNdQv&#10;1aZUzTFsHLUt7QK2aqqUrFPAwGsq9nGkBjB2K6LMxD2p3Wxl9uNsijJvfz7vTqez4SgOSFrhulLl&#10;p1d0QbzDP5cJvZDimrJKTfyqT8fUqCpnYxWDfFvUEC9ASY4YhECJy2Sgc2RDQrXn53KIcUS8/xoy&#10;bwKIxMKjAE5CpVjT4N5q8zMsX6oewIdQ3HEmIgspJNt7YvNfWwnk+qO9lKdUTq6+3ub1BiYQM4dl&#10;2mO4GuYgTMhlwxujSG6XjoFabcOJUlzSmySZjmgwU9dp2SsmizBZzBA6QXqG2iBZDVRmVNnwQGCc&#10;JCKClbKe2gKFX6tArTibuiuVNXWPkUWK4s3ZCQRUm9uSA7aVkIMwzL5qYSKXgy4IT2xMSZxptDb3&#10;kSfxpcJO9LFM/KHA1HAj2eQIKl9fX2fmd2RdoCyeQ4lsdXFSZ6oioORsk4PyAKSECSDZIG5cw2mf&#10;RuvVPLdOT3a7xXYTXT98f3X3Jk7dzfKjxbKbpPvJDnhvkyyyqwUXJUujyM6nIr/Zuf3AWafQRM7k&#10;ZTaKy01kcnVChPXJ6VmjVde1FgZN2y1WsKhrb9w69fIMLYi53WqplhIAUBXhCFNMdKMYWBEAfd8q&#10;Ysjr5fIJC9I4c96Sa679R/ddAs0cS5maBzNSSdfzAObwryTnhFXKuyhHaYfQZij2aCW/eVYlvXQJ&#10;VlepQm+am+/cYtmFhY0RpjPehMwW5qYVSuOCFIzCb8+muZ6qWJIqG+kXHKkOVaVsoenaBEvQgRX4&#10;BY0QNPNrYagDV8k1u49uh4g8DSDPSPGzEkwYhqlhjaDUt+RmY+0j7BrsFqo33HI2g0KK/UHxblbX&#10;wVShDQRqifx255ic0ZD2qGFqGa9YuIOeC95fq0Mk0bzSNSo+CieU9mwhKGwWSxR9ILfjaMgh1WPP&#10;g2VqlpvSGUPsUiqhI46J/JRVAF7xe80K1j5XYYm1yVXjG2sdW6EoY7OLljEZMq+1D8BV3ggNIVWq&#10;SLD1ZnaxKy1RK4RoCIpYDw+dvjooSIwN7mL+aZ+rLdPI79iHqb7Z7/vNvq+gmZ1v3Zap/5t8Rum0&#10;zQ/0nb1kk16upqEwPOZBAhb0Ubb0pRTCdMSJCbdPt7QYzO5TwGqmfZn+K9PLZxMUheKwlJUW6lCM&#10;XJ7FsAA+BEsd0s5DHmg+TQ+TC+wNxT5VeMzH7InYAp34PaYh0BZGZMf0E9J7c3HN5xmYaw8wWdrt&#10;IcI+hL66icbm7JNVk4AYuOIxjd0H+TY0062zp6+M1iY6ItGAJoC6G3k5A4xZcqHNlOyNOKRSNgLn&#10;sJW0mMlb3FHzd6k4WYChCN0UiXyfMPPXynZMl6CNQA7e3J65KuYmHzLJpvJU2R8DmeqS7lOLfcuD&#10;Sc/2FSN7JPYILRHR/tPe6EP+dkhO7BP7envW9oWPT8xzWsX1p3YhHM59n4se/tx+Fl+SNjPX2h4D&#10;qZWSYmMoOF+b+Nk81pyrnoJP8R87GdtaLk0ONCmhVpZWNwtDdRIe1HX4L5aBEEWhGbdIBBbbebrn&#10;dimQMiVEHpAqtOANwIZhQJ6iVCwQeXGIAUEqm1suX77LYCZrgh8VgQRIMzGLgqEoqkKLBRXwK3wl&#10;FED+gDcnlM1KWGg8G/XucrV8zssfd47XC/KHgjXz9s5a3GufBB6ulKycWdj6slU/1WJMw6shJdsv&#10;ewO1msySOCz0w/s8/clHv/3lJNDmmB8/jFKa2N8cg6qvphxBRAYjsPvH7wqTyXmpqBIBcgI5EWvY&#10;vkKITf1bfWFmeXKl4IlydcxylY0Hz6QMqK5N09tjVjkXXCU8QgsMDv4FV2GtC+/FfzDHpArZ1WoR&#10;Lcz7GHlu9bgrB+DnWGMWAu0TJCpesVBrNfxGlcLW9f3DKAjsJgJOJklFjd3LZ05OTyjOyeaDEi/g&#10;J4ZMdV8saMAnQljOw2AwGlG/irm9HAOyiCQzLEMgR915fSrHXG3WrwY9n/79IpI268Imzbg/6kab&#10;VeSVy/hyDpI42PPKLFXyNypqQGuU/qrVmipgCbNQcpVK1Vkl+Xq9NwuyRIkEYoIOyReArxOWzn1/&#10;OKD+Ei2Q7sBbkeC+u7ubhMt5vHl3df/QG7PFKNZ2B6OKX4lx4UUqdm6Elg49T9Jzk09YZhhN7Tqr&#10;3elpJ1VgZke2kitW25Vom5pSqiOanc0AQtyy9/7umm3FchJlR0uWdc+looIHpWddLVE1LHKbaW2c&#10;J+vxYDjpD8sbMi3NwEJknUxnFSK+m3Z3JLL0ErB50Bf1WQcUZ8dT6LG6UyThBaeA0AKjMqiRFIue&#10;WfR7pOTpptAaNgDT4WGSBQvWGCaO+ZeC0awzXWy/e3fTXC/8UpGog7ordWiNjZFywD7U+minaLuJ&#10;qLxnAWm8qeEcsvre/OGrcNyrlPLPnj9DgoIbcX/7wDHD6B32e927W2hEeQ962Ya5i29+eNtYzObL&#10;8M3lm1UwPTprjvOLYW4VFFn01QxEyRIroeB61Kbyxdy2nN9VOaRcbkGwxyBRx99mCuoa5U7FM4JH&#10;Uc5UuKLXFQkjgjZFjQfjfrDg1hCzP/cX5VFYTCmB2HzG7Fiy6954Z+YKXLYECBiwosY+EKStqPBu&#10;FmK8cNex0FR3cOxOdtdkH+0YTY1JzlA4uLvrTe571DWizbJSyJ0c1dF2+svvbr77/gqkHaYAcjfB&#10;oA+Ed/HslGOLE/aD4HG8ICCQpYQaZpopqpuH5YBZiNvixMrIWLp6IedtUF7Fc0RpCYDFX399M4Vj&#10;PRoNHm6j+QRWHttmwYB7nAOwxISsbzgbTyLQl0kwG0/TkxlIHWuR+wrMk4WJGxM2KtvAtqg7K5WK&#10;QoJxWpt3WANTVDNxgGJDG9KpK18kWXI5ditUE+llk8cw+gV3tWXUC6UPSsRYimoVsrmvxi4tJZjU&#10;fIG9qOqofjpkP7Ib6KDYB5a8IuU97GoJsaKy8M4inGXz0RJvEqLio6jbyHbsHcQemCRV+BB/yDfa&#10;gqF5nWLIPfmK2mTChele9+VSUttOu0EBECumsYaq7RvGN1RGipZAT0WXpTKZBdu0k2ANFwBhCthJ&#10;+bA/nDhwD29IosI6IsLReRq0QS/cs72Usqox0jyUXZgoX5H3ky/7E3uQJsq1Fap9CzD+QzNO4yWU&#10;+vksgFNP7zIIDN3iS4iDq9RJ55Q4drXlmDG5cCPAKzdgAX4W6jV8VnLuVWHrjiChMI2jO/nu3eWb&#10;JY1q5Yc4HOWLkVfNwE3wHB9Gbx4iAfRdLn2Ev76aE6mxxheUTEwQqhtJ7Y1leX52ip4zPd44LkwS&#10;LqtQAA6G1gGFloKYcsJaucjJsOXEfHDonVZ0wEdpxylMkKIMy4t4wkVvgMwnD47Evwq4Of7jl2lf&#10;l5BMoZgNFgGdM66Lfo/4UWSD0gGJ54SWMnxrUCRFZKVMcuztyOKpe6ElezPYDCMI/dzqFUPl1yuY&#10;NaxxUlYxokXgVAJK7qcRMCV62ksOuZzKE1LsU9whLooZ60TixE7JovqW2k0Xa/r2sRZcMAd26G4L&#10;qEowpCY/ElRxB+C0kJMBxahjSooZdNQYUhwIjmFuc2ZE0rZoY3QbTH5j8uR0kWIj/T3KVwQaGF0/&#10;WQ5K/BCsydmAd+Ujtuv5cIhScbZaVf1SrADDMhNJT56Tm6LA0WwWvYVZY4oiyQo5PDV6GChFgSAj&#10;rAAglbGrWq70BaKveLz8mIVNlm4Cz52qZqx4uUrE5ihZqgalLabCpgAOqYyYKpEOXPUKm0tobZtX&#10;srC1wM2oHX03xsWWDvbr/7ALQJyfSBoaW2Q2sylmmUKYYiM1ddpEWdi8ORhloKrfClohZVUJ2LhU&#10;En59NmksGSqNfIhOweyF76qx7gL5ZXcUuR2yiH1QrlAHW2dKwdbymHjQ9PzLIZiA3wzG1ONx3p0t&#10;0JiLYb/vjTymzZzAPr23iKTRSdyfyiGPsl7LVvBMVUE2jbvKg0sN1HJAlJ6mXlwJmSHz/odY2iR1&#10;4hjpbbQuhTPoCLn7oKsGnLK53L4cpkRatT7jlczYo33ErurSIUMSSmngLvlZEbf3WpJCAvRQ4iKZ&#10;APwF68r0mGFpcQbcisS0aejnRn5SF8nQRm0Kaj/CIiA2a9K2FE5qQhUdkE5BFRdBfPtwxoQBOnXz&#10;eFKXNFmHdTGPifPT8GqfE9rX2ItpX/bkEtq3PXzxG9HFTSKndncr92BN90+/eDVgvwVCTcy+PxJZ&#10;AMKyvezlPvs1J648QIG3kkBRSKT8I7eoyFqfaDeV0A0LFwt0UFklXohNJUBCqBIJG1tdtsW0M6jY&#10;yoNLqr+NAYIV3JLWpVP0+CF6geHjg9ghHJaG3SnjNC0ntIkRIWOlxZOnFVwKXgJwkK70fTwHHxhG&#10;kOhkxbgrmvoEyWI4DMZDyF75cgGu1GIOf0LkGt0ae5HZ/cvVzwyLF3nDZFw4II5dS0fSSOIt2Btr&#10;q62Hiushs7RL32aZh8TvowxQmf1jmfDnegJ/tBr27yPm5DYSkIjBzkKUpNIJ424G/6o/9qOoTrcV&#10;QjquN1ilYk0QgD6j7I9rh28Qo8nkrygjCchQ4k77/BIHNp4hMInRlGKhBLDRv1MKbQiwkuWkSoeH&#10;9Kxtt2QbGHcoVbBjSKLg/hp6ks4IS0pozb1X7ViY95ZYe5sv3PQHV3e3ebdIQIZEJaaKJEeOdrNB&#10;6KdSrUbLxTiYcWbS/GTSPaQt+I27dKkCk7Aome0l6S03ug4OXVBFS5bZXDq0MCjYMU4qdT0ZUgNd&#10;SPFpm11sxuuYQ6zXK6RNaInPw8hihMRLUCC5k7Q6Cp8j6QJvgOdjlKlcyhGN+v1oSkWZDpBQPmaH&#10;ujyOplavGi8DG5pqAM2YujS+W1bJSnlNnoAMFcdCOkPpgRQZb0wwgskBsKXBgnc3JTNYNMjjIDwZ&#10;dtq1cqVQzjkt0lSvOOHDeMl6O757oNB6cX6hjr1QK1WMOlGUtvA/LR0UtkgdLRcqgbkcJMjeCLhj&#10;UthlGnSuiNskHR7oqUxGJOSkguP5xTXnQnFLEB2bmVsNHozvIS5hvka25rtYstFoBARLByPX52P7&#10;9Av/fjRzlvpCJGE6ATLOcL74+vW7i+y6VPYIVKHgUncUlGwbzx7X/Udbw6COBskXzil9ZoAoqprp&#10;+XxJGhHMB9PZH3+4/Orb72/RGJyMb67vubXUrok7IR7f3z90H3qk7F+e1DO18g9XVzlIwvXGcBHM&#10;kjUBazQNwco7rerJ0ZGPVgOE4Hq92WosCpXxNrdwSiinsAIzRFe4sTjwJr3iOvZ2G6Ry8us4nUTZ&#10;ZYxk7DKjmoM996cm2dg3+UrjImUnlPWq+CTMVK80lsJyZviiKEzOQ0vqNl7QsUinpjhpwGlIaCDL&#10;ZOig3HP1BKe3rXqVlJ0kUNV6x6OiPuuOWRXROgQ4qFDmrLeuBvH1TZ/EVRHhLuPnUrBeT86ONHkC&#10;iIwwlChKYZlUUuTGzMMA3Oa5+aGVnidxNSC54oh1WhtE0h6WHUTOtdmGi/jhpk8DZYHeqkK+Wi6x&#10;YeFZQ2GsLxcN12nQ8ohEZz5X8bxmpdap1hw3Q8s40kpFpl4WKbE7yBNhlSTqgYaeRHrRzExYIlIG&#10;U3Bl4o5HkhLLQ30G0gEy2TiZHrG7gjAOKIYSiiytuc5qPQEnxFLxFOdPPRDOgmJ4lwkbpEoCLgVF&#10;pldKAjXFW7U7G1TZsEdccgIs7RFcFEngmiRQNS3D39Nn2BttUjLyLIuYG9drQivDn4R3oDTb8t0V&#10;n3KcqmAvgrGvkQK705MOyAtsdM3mKepqcUZsd6IUGN9YPyScRpOAXRVMJ8FktF3ERnhH9T4+2Dgy&#10;s6FM24bgOc5tt+0NAkAu9Y0rJoARyWsp3aiWolTaPPYjp0xt1QDpe8qQvcX2J6ZCJIAMa4f0SK83&#10;wA0rXs370TY3j8lpV1jcT55dcBTclzo4jBS4YenD3F4UcruSxxGhDuz6+cbAKaxo6L2mXeDNMLUu&#10;bgvOYkkFH2WymuM3d5nqauvEZIfrRREy4Wqeyl5GuxDqCgV4Eh3oomQ5Jk5cJ/HxUavdqEBl4OMw&#10;j9E8lIzAdk2vBJVdFIOxYaWyEy1C7I9DVp3PxQiprVfsLNWfUZoz4RMhOYW1ImsAZHOzhFKDvaWd&#10;gfdhPMsiDHiNX/FE2aX/jwWoFj3JciK0Fkz76Tz6WogZUIWmWknbX9R2N+V83nMJa3LX/eWEXuxG&#10;mcI02rwNl0wPZDCvFIb0ktKiMn/o5wSwMKhpOFTTLg4LJETL2KC33K1oHkH4BNwBFCS7fj+ijBEj&#10;H1Ur5jHcVLHhs8gT4uiXa1LMPDkwPdiwGrhafBBV0fTWz+GbsDC2RkOiTklErTbEdyRgkp7gvBCE&#10;o70CsFjCGya8VGqjFaI61zoShUDGTY36BInBaFh2C25NXdkEXbw7RguWVj4NUQjLwN1X5EcSjAUD&#10;nMZZI4Vke6fxabhvUk2TAWIPHK+wo+EBH6FKLbkzyy5PHghoSnYv/Iabb7JIk92wL0Ho1KGo+rie&#10;iG+tWdrKI5VNmazRLGjLhGKTK+KUuKghEBn6oPm+f6IgVSmUdqzYv0oMZAEV6SvPMPYb70lGYdkJ&#10;qknKaJoCvNj3RKmU0PmPJfGqhIlgkondldOwk1UCJZdWAlzAFRuREvy+WJ8JSLfSOz7csCv4iWWS&#10;KqJWSzZVLEGuOi2T3msv8Oli+xr4VamzYD77eoGuNrmyGYlFpnQ3bTZs8l52ggV9FF+TJ8hmmMx4&#10;n0QZj75PmOUZjAFTdk/dla1g7JxsifkYpbi6GBvwBYWMtoxqU0dzT423tGU36fQLGuAFWnoGnDqk&#10;Pda3qv1WsbIyMQs+WyLtUkwam53tS4WWIPpYtVVSbwyb3K7J0lX3FovHsB7YAZgIUqYACybeoYUD&#10;+BOAQC4hl0Zva49BJ2/m3eEdZEZ1sTYwp7g7C1F1yUcU2pmbZC6vyYzMddjPIbD5mEUZrN8/wA37&#10;OGBfaTdX8PG5ff3+en5AJz4845XQfEyhW0csg2+6MvX+VNCeWHizhPVgldozsk+UTXHirDFTaDPB&#10;zD7jFa61YQZ5jtPjOlAB4zWWgWJJ3eQOPPgNlTWJKmCg6aDiOuRonVgT69Oxxo6l2Od6btqh4gLU&#10;RdsIW89orRHtLiPF49HC3mJgZQEdmRxRL0T6OeG5JJsd7hulQV1biItg4bRyKB9BIq+kdmwsA7UQ&#10;gUTaA2IXaT/yNwBEM2DBqNtbhLOtm3JrpXqpFk6A8FC0VElJ99ckz1yD7P/8f/2/f4xl96GuzcG5&#10;CihljmfTIRQ6CiUUpIi8AqpTTOWhmoWK5oJEme9IejzN+uz1VbL3yMF9GkLLCB8qLXtAw2SMT58/&#10;ppH7n7lefzx7/f79t9+/++PbqzeXN28u7364vLm7v8+HUXW5KeOBXTfxSu/GwXCxziOEYEygdDQE&#10;TGhByw5ikgkolSZkV2ylbGESJEEElCgBH4M+SSDBVH05+BzLw1TatjSOcX+JngC5sC60ZmDuzBhu&#10;Sq6K0yxQRxwCDK/h3PzbKTbbxxC2vn0Hy3GCTWZTEEP4rieAAIAW0xUEYN9zagcRRcJUwigo1CNQ&#10;MENgaBrSgTML4h/e31xf341HNBcu7u9v8NGgtpLJkneDfibTX2lW5+ldHsILNTTHc+LNdEd5xAuj&#10;qe5RHFMBQ8FFzTgpWu3cqg8c7HOMWD6+t9uderXOeaQRnG23upM5BDz8Ex5DIDDeKKOJbeGM8eML&#10;VrbxBEiuRqlkU8jRVljYLleLaQDc4JGRRujg7yqVsuehLL52s7mqi+IAb6Zg2s+4Tcp8hVyr6eMD&#10;tgsKVFmiILfSuOnBD407fgWCHTkq0cXtAOSYtFPqgBh5wGycoSG0qRJYYo5BJoPs3kN/xPjEo1pt&#10;V4gXOOpMOkjvZutVQN6ST3mVAkAxoY/ve1oKqW0eimserYtNNAtYFV4hS9mkyO3I5GZRctsfE139&#10;bNKncPujh0Ag440s89Hwe2BZjObJN6/fvSikEAuO13HBK0FjpNKmFWhmszwFSg7ZlH0nGcJ9CWXN&#10;nhtNJ040xxJgrug+7Y7J6KnRUgaJPHQ1E0QjuDxAD6ADqUFvgBhQDZWUZv39+6vKMvNp/aSQypc2&#10;BX+a9bwgk0whZ5VYDPnSMuslaRfQ5LuF891g1ou29/f9xaC/ur9KDa+Wd2+rqQ1toiWCXvgny0Uq&#10;4eqSBC4nKffR0O+Nu/VhoiyZOFuJwWMpRtiVcdrGO6qvHe4xxiNYRLYlJg6inUkCGSipVhiFbrDw&#10;EdqRoKupGAEEpKgaJRRKgCfMqJP7h/7g9g7mcKHsNnyKXgUqMd9eDX94d4O0LsElpI3UEjX/9Mlx&#10;R1ETb1IghqQpiIHzUvQ2Tk/e8uDvlQ7YHEDgnvGrJgqiFQ5mvuigKuWTcwu3oxi1GM+RHi67+aN2&#10;3ff9MFnOIHulnVZt1TptNU5baTc7W8fTlXIXAmceSXbH7L7JKuYxXRMi82QZTsdw27iDktKFVSYB&#10;lizMcGlPWF6msYdq05JpUalbaSPJOYPRBAXDlFugH2vUNQGVKVcIYicsI/FlNbKk4ngZUoODYrLg&#10;/zELFWuF/OrF82fE8Ko2PVKwDEjNaYrawDtLZf8xCRzNaHA3qLoBkLk6ButXAcCYekG8tpxgogGo&#10;dxRMdPAifREr2EAMgepo4DispqBaKauMt94tImI+Nbwr/lSbhAJXmBpQYkdjKqsrLlE8nZBcUSki&#10;ZDfldMScBIix7MxJwXOPINMHZDDBI1pp4Mp9rqiQZg9OW+Tip3v8EITZC85rQF7oDOfcuGjBlI5i&#10;ncES2RNAVkU5cSEdv7ioZ3YR0FOu2A7X2U3e3+Q85qtsXT9VqkSpHJCQ77QHuUwQT0u3l+vFINf0&#10;zorVVmXt1emKxvcsvW3k7QIng8liSZZyELJT7n2AbkyZpF+tAlvSA9Ofr5bi9eevXnzy7IxlXy0V&#10;O60WoRzZPUkI2BicIopF1FNqzSqhHjeijFZpqWRFFOv1OlkKxhjKEtuEJIQe8QryYjnAw2VFRcN8&#10;HAWwyxuVyioOeQHQm7o5mTpV8KolX80PqVSjUl5vggKDgAoqdkrvFbg5v72oZYvrRS6jXoj3/eWy&#10;WG88P8f6T2fRMzpelBbnWe24JUnUqGynKSmU+ykGAg2QzMNnJkvFDBBvs92icAHdIZrOaLKAOwPp&#10;+nJGosJEmW0F2MQ0hsC0LHqldYzyWEDUQgc2owvxQLyc7B/GKrkifAEXxSyD1YnUIGRb7VK8hsRU&#10;epQaJZXx6TowkgKCNyw7VExQRRJNP9esgPb4wmiIynCBs0m7Xjs6bZIVk0gD91QAedy87+WYjwuK&#10;jLPEUWscRUpoJnNx0X3ISdlbrCayd5u8iOucSdWwgMSJqQwZFDuATSkJJ8kRSx3U7HiDpxgyL86Q&#10;g5AwAdfPVih0OorbCNXZj1xY8cwkV0VTpJo6wEhxFlzyw/ci9WIqwigwgfrI8GoojcoUzInR+5Dj&#10;sceUBFo2myk7SYbM5DFqzrEvsHVFwSwmYzPFQQMRGh6cYmTTxq/GErqTKDL7XqXst5ijQijGypGl&#10;kVcEc4evZHMb1UIMSc+qFvNuLFT9D3slHMiweM0Dz6gkwLbnPValCHZw8TI5exjNlHSNASIZ0kGa&#10;fMNmFabA+YEdYJ8ffJzKJaT9hh9qEGRlSGrL3LcdmndTqfCRvKpSvr74+cHR2wum77rjpqPOdB3z&#10;RYVDTbCmsLh3TAZoA7gV+zcW4cGkqCZ9kb0Unmam/OifcrrmS8VlcwOUl9soQp5Xsl2m4wkaymoW&#10;TFWI3qyDYEb5QwCZFSNTg5/JSZWTf2jPs5kYZ8FdkOFVSUpKi4Z2a+iYKUTieUP7eTbjUxpsal8q&#10;Ktpbacp0Nk87ZIlmqdgF85glHpga9g/tr2zVymaIB9CZJ8AOBi/XWrO31tJLhZD8+MveDtMSssco&#10;xaeVLAR5GIQcm2abVOFxvARHBBaEZ4HHh72aTBENmQ7H49F42oURN5zwZDCajEZTngx5jKaDgF6j&#10;OY1XkBBIGWgz4u4Z0ZfYEFWYRYFZKJT9YrXsonHglcqsfwwGGfaUqG69BBPv3T/c9eYQB5GoZARR&#10;vzfq0+I1nI6G44fZgD4XBYG9/jwKByOIRqOZPnEIwwbQmosEYOn7LvbHhfmVcsL7XrwI18VUCcvl&#10;VcOJWCD0H+rymGvKxuWUs//sf/OfE5xyj7hnOa8ScjVybigrm+ktpl+/ed29HWzn2/ABpuIkGE0T&#10;UMbFEmWUzYLIgiwqhHWEFdUdQ7O+WIBQDwZMYKGciiRKsYmhiWt6RRZxSFPxNE2pEmjRZHLdBl5N&#10;IC7aBN0eauKiZ4k+nyH+fZvmHtxc3XIHpIANTIgPYTBdsPaTuZrvKzV2VSm7na8y96tyzUkz1CrO&#10;FZO8O6G9HO9E6wJifWlFh5hMbrxTrODUZjNwK5CMDG3jaG9yQtipslsEUy8wtUFRPY31oHFgciSK&#10;GO0sdgqYgPYqMmBSOFJx4jb+iurALBWUqiVCXKwzQiu0+TkVL86u4ofw+PiIuRXYKggvQNypzYLi&#10;kJvatdBrOT/KlsrNRb5MgRHV4dyuWC6vnA0MQkqO7+fT6+v7ynLbqvnf3Hf/pH4GLYeqn5vKwoaE&#10;AMwmxDh+9fDQHcwzg5h8cpZauitmvLPsuNMyv5h0AIZwDvk1QJYvYh68MZvqXlitg0U8grk2m+Eh&#10;X7rNb5Eol9zKrpRi4oXqVhKRKxbn1DENQYGL4OAslMgyqiKn8gB5MqYsB7stZjqSVNtMwUGoKXYA&#10;cJ4aoMwn/Txrafisohe1etrN0+N4tM01n53dzCYhxmk+B/iO8uv+qPeb04s+XY7jgfriNusyCCrY&#10;bZYop1qnWr4IWmfHcRr2KbKpIdEFCxa1AlI8xHdA4uZjlD895AtI9VX0cPPJJpZEImj1htbbrE8x&#10;NutNoIb2p2Sj5VK+5Dlky1idbnco7coS2EJ2mcSyKFAQ2S67jOu44WSG7Ae5CNgawXaO1FOSCcxy&#10;zMSp/CJTvBkOr998nwnHJ4XtUZuXZncR0xzG2lLZapyM6K2K1nOWDTd5PGCk933OKy5jr41gJ0ef&#10;c8YgqXQQxTFQVTToz2c90gIhe3FC6YesDK35Mqo+DMJz2HfcxGSBev08QDaQ7LDqUQhs3kULGuyO&#10;OtWJu+AEkxIqVetiscQSrjXb6qqS3NSOfp3bMPpX/8+/CR5ud/Px7Vc3s+5tPLlJY7jmt51KMZk+&#10;bMKRs5wXVrPUuFdIggFzFwkYVyy/HVRfcvLNprCI4KiLqISXo0ijGJByiIrY0rBhHQRiBUvgED63&#10;A5AWhSjbimFIPFMsS9GGfaqbDQIBvLZWBCc3BvN5y6ao1cCafABiBFfAx6fT8G4wxGIsKBCBfDrV&#10;yvHzSf/2/e//m2Nn1U6vXxYz4Jz1fLac2RwD1zPqLKJcQFd0IUoQlKeikBD6EN1ynbE2GEPuNBSB&#10;dDh8US/4iCM5u7iQ6W6ohaISBsKtaQmiG6uALAc+GW1Qa/Tzqf6wv0wzIyQTjoZR7+okn/7s00+L&#10;XgUNpL/6/TdY8HiW7GjZnkbhbGIKCNNSys0x/m0Osy2cjwbpzbJGBFnygmBK4EP3Dk1mZROHYvqC&#10;WcRF9FNrJprmNtNcxLuNvVTibJYEjGrzRU8Yk+86EtKgdE8fH2CQW8ZmERiQMcL+VUPQbgUTmC5a&#10;sGzC0Gmm6DWO007poTdh+QDkF0s+LbL4Ufif9AaDZLJjFBqsd/3+MGaESKUWrRbc9rOjShJOiAWd&#10;ovcsnTRojMqsisvA38aV1MLfRielbHkXuJvFdkWCZHLGDTMOcFVxMoStWqhWvEq7lqWRFVZBKl0m&#10;6MklVEMLiGMShaehKWKq48xqfvX2XXGXjedcrzVYR2odFZbxbjRuuHlIomC1mZw/eJikIDSD565o&#10;10yFwaTRAHmhDThiz8PapL+jmLiw8EBBEdumpsA9xDmBUmED4f8RX7CRKUaSPgVTjGHm4WG8DFWL&#10;ZxRfvZJ50Sme5eNqeF9eDjrbySfl3Wlxd14H0lL+BXRI7ZrKG0Gb2s9ZzdTnh73TdmMY5yPyWez0&#10;zgnGl2vfP/nT/1HxxXnz4vPm0UW99fzF53/R8P1N//vciuSxDELN0ZEOXkcZ7InphgBupliXIIms&#10;trLdpnl+9o/+g3+/dHzmH1/45eN0sXQ7HMCsdVz/k199edu7p/h28eIThk/No5h79OkXv4aoz/PP&#10;fvWl71ffX95Wa60vf/vn191+kKy++PM/H8Fwnk1qzcbp82e3/T5liJe/+oKBSXjIi09elBuN22Ef&#10;ysZv/p0/v3y4jpLwz/7875EevrvtffHrX7ea1f5wip90N9FLH1YOCdYmTrl3w+zdjNImOsSr7CpX&#10;r4DPMMkohRKUm85ye+lyQQxHRFcztQGHSf2Q9oHZQgpqUrU3pQyyfIAlxs0zH2bQHYERVTMbJwl3&#10;wRg2e8fNPCttjlLDzm55XMrWnW3bWR7vpieZ4MTL+KmkkU+dOAt3OwDZnyWp/hwdLOiszMZMNsX0&#10;lIGoqQ3UCI57vEwCxo1CH0ElDfEwxj7l8Sk7N1VouDXHy7z69BPubX803aQcLNNo0H35/Lj84ovx&#10;ck22v8g6cSaLQHeMcoNXblYLw+FAAihENPimzYa5U7TIjXHB80W11IYfo4pkdkdQgENBza87mqP4&#10;TsijuIL5mXlWejzAq9IfNJ+vojk8jVKV0qNTzmVAg1lm6LqB5FKZIRsAI8JfY9XpeSRQx4ACjlB6&#10;JAKEnuTUKlhUFnal3nmYLW7ZQc1aIcOqwf9QksZJZgj0CWqEGdcqTbaQB9+HsBVWk+P5nsoauVyl&#10;1qBiz2SUpuc2SyU4DnWazbcZPlLGnzFnbEmGqOayFGCpags+y+SgBKGQrr5GXBSt+GtEnjez1Zqm&#10;AOakccXUi2jYaVgeokuNY8uIOE+waskZI6S+4FYLixeaCImCsjfkCFkMAk1TXKA4BYagmh6pTLS0&#10;TA/TNaw2SYwlE4PVQ6qXQRBXRqIMSDk+/DCQMTW8m7Kg+VPuFq4L6BOumdIe09qAFdJmhOYgpT5l&#10;TWQOptGMNWv4xToTXifA0PAWVFXQrFa6k6jpA/CtYWKpkqjFjfsWQY8SMuBH1SsiAseqTsdTcjYj&#10;xUiSzhgYJI6UcKugF3Ec4oyQNsJm4vMAqrgkrFQzZ1NEaAroCr6JbTkeqOoYKFJN4D8hODlpi22z&#10;AbQFoR1qljXy2HhdEQnxbSIimeZhizlw+LiYNRePC2gLghLLp9zCe4lvagk+VtXM1GgBE9TzBEWa&#10;/S3Gt1rROFTceybDcKBSSXwW5q9in5mDTQcEPG9mbJsZVyKdmgRWb2SGwdhmA2MMtBaUZWJQNVjT&#10;lniETVilJNwIcSB3BLNMbqJCt2lWVD1W5HUWj5SJrSYWx6DyG9PJHF0fAiKUnKnC9SfB5X33XXfE&#10;E1KcBf1PUczSZYGx5RhGRvCl2g/rD9sPqpIvCoZTekOUDxzjjgaIbSyns3g0CO4HyV03uukFt/3o&#10;ahDyuJ4t7oJVuB7nBMmrkbBVKTzv1E5qbrvqnVQb583KRaNyUfXbpWK1wHpAYyy3YiR5HgcLkQnz&#10;ulvMlsE4iYPtepy6vx7f94NREA6mCDuGjDTHX9Q33u3gelVAGy9/XDvutE5Ya5VyzkfXknaoaYTH&#10;5aZI1v6f/m//j5pkp9ECW8QHh9PZwx3aHyMKbbc3d/NpSGkRv8Ptocxk2imxOfoulWRCPPRsfIpA&#10;5Gw03mhlU2fhwbowu8w0z9rVZL4DwhuOs/mZaco2bc8G0dH8RhGTuaVgX8grfn/5/g/ffdu760KK&#10;M2UrXXZVh0TThAvilHYEBCJpIB6fR/Awlxs7/gb5hdVyvojIbWYTHHlABEjaT/okFR5qRFgCNhXq&#10;iAEViTicDanMIlXAAqZ1AroA2S3wICZRADx3do9KGFyNXhpDl+XkHJBMdAIRiVHXGbQEwgCktDcu&#10;l0WwwwYwEB3+7TxVr9a0zdbpmlfxGOyboL6YOkkn1WKRWRM0Fm2mEBiZ7CGqhjqC0JlV207uIQyH&#10;3QHk0Vqj1p3PXlZbFLJCnBTr2YR1GEFS/9twCh0MTwITRRLWRqwMKrjvl3lg34BY8KjU8UjPvGKZ&#10;k+JqlCtlDRE2eBVElEJqc9Y8erOZp+aJ4F7extBnV1FIE4iIn5YzlhKjVR044ggYjY1UDpuqLmPJ&#10;4soQsUkQDxDIJylL0CPTd6SfOzT5sTKOPK9U58A2TTpRKsVCozajMi5Aah0uF63OMfWr++VmMl/A&#10;tgFM1IR6mGN+hSQDu4U8CIRGGjzuaQzbLEuZdSm1dIo52iCXCyhMS6Obk+I+U1RklbLQSY9J8omQ&#10;UcWRPwBe3dBAkvLZYC7Ve9PGi+2lUCWSi9GqpvsUqSGWLicBzRVsAAACXgFLXbIcMKwIlDEBDJyQ&#10;EATnH0bh3dUVPOwKl2w9Pzmrlbwy+LDjp0K0AajFAz6v2G4qoIDYRtF0uZpy0/BvCDwZkaEdsM8S&#10;jSnV//MEleVU4lP/5cYVyFThEgLNg/SwCfL8lLiQrcATcG75bA8t0bwPN3I0Sk2QzTwCB4IgKyUc&#10;zc/QnAC8uJlCY7R/06nhcnv9viuteRZ4sKy42VoJYNurupnO6QmLnDiDDwDGhfQFfNWVJgdEMMJT&#10;wYLk6CwrtQFp0fETXW1NPi2CqoTT2VikVsRR7u8GD9e7JRHWkvysUatmCfZm48EdOWcPmeO6Bw0S&#10;Zhjhr5rvmbpndhvLhXgxc1RrboBaREWG+ZtDoujhoUcsQuPQ0ojuYpkQ6GyWnH//3/2Hf8YAll9/&#10;0To7rVQLzy46R536+bPT5lGnz4CXMODSceLiwcj/C+Q3SL+gjeV0yoifLz/7jPEltVKlf9fnSiC0&#10;JE4gLcUqbKlKIKO1pGg6xnBS0754duFXqniiJArQnj2uFxrtY1YDV4El2m4f1Wu1Mi1WlUqpXqm2&#10;61QtuG9S6i1TKCl3mm2CLo9hlbl8EJJpCmKQOA+YbNphzGcUJfguyiQmIkXqkysvDoyomTtIDSSY&#10;6HfShzjHFqlTWaiXIbiB9sSxKH4SVpbVRFpJm1Sdgs54Mh70upfv3i3mM8JTBVZL+MVzRJ/Elwaq&#10;CekFU7WcC850nEy8EJVz0E/mc4r7pGRqSlytm+f+8avzIrWho0br2XG106yfdnK+2z75ZJt1xEUn&#10;KIFJQbBLJXwZ9wkTiXIK2XK7uWL+hKbep5YpOsZK60xxmy4m29wy5Wyy7jpVSHb5WW8wm6rPjHF8&#10;Ktln0x602xRpRahZXZUi2P501gdDK7KEilwNSIbcL81ZYxeCDgN7q8WjkFkQR2J8CZFN9xd+CCyP&#10;cF4CByrEwwrZhZPJw9XVqNdjNE88GUSjHlRbQmRWGmUiriDFtEazyYM+aqi2rVaTq8rDspGMkqSQ&#10;1rJfAkAkQ5zMYiKzBXMfWNz9W9qn++viYBowOGiaLHvR6mowCCe35dSUVp05ff1sVbC6dOGW3FGD&#10;GwSfgpBw12zvMZe9TeLllwOGF43HYC6XV1dhpAgP/VeuNjN7oD7gXCGQBHOawIvk4JPxWATrdHo4&#10;mXD7ieSg86hYoZHExgVHS5Yk8M0ckrkKyGl4mESQBFF0knP9MWWjMaNkFrV6czoLhsOe6u3I/M4n&#10;IgWn0n56deTRR4pj2CC5/P1NMIoz+QoEEUZQYMASil8lHyYN7ehN4gjJVUoUUywayX65BUzHYDIm&#10;CzCTntT/TxQ+n88IYCvFXInWy2A0wh2nUwT4LEwXbR4GwTDoku5K6GH4HFAicWVghi7nRthhNmdd&#10;4xSEEuI6CNU9qrmrGc5JMiualiEKJg59HEe3g/7teHI3ndyOx1cooCE/A2ylhnKmEYqFMRxOuoRa&#10;02jOqpqMkLO+GUy694PpnC7gOfJPtI0Sd1BDwFZTGiDyXMPWBOzGkOUZ+bscByGhHUOkut2Hko8w&#10;LD0aAUpnHABYri30EQWM+iMkvJn3iyVteOWTZuuo2aYvlF5jahNFOXCNjDJ1GDR9aAqVkDjVaaE2&#10;pgvbr/itdpsAQDxSpjQNb5l3xlGRoXz/9n233+u0mpSRsQtKtECLSCzdIlApsf48CKGAcXOhDWE5&#10;cEPEjdwXLZvFgoSw0WiQEOIHcZNFqEUVfzQHhpE4PWFBpVRq1Sr1aqnqe4QBTKaipIJvKgFUxSF0&#10;Mg3LWQRMwcLKi5yFhzWRCxkPCjkIeWFt6dEA+KTh2dKeiakghAPhs0mpKwrYyhLOxZooZPRsNazE&#10;low0WhuvxFsa+p/t27JdSCobiV9necEm31D+wjtAazYkDyJZnYcEU5AxEOdWYY8tFhkm557AaZsf&#10;9iox5qwNnZ7ChvyJkfk05VDlJzgQiTkqIqK0IHUAq1Zoh0HIZihKShkJ9KLD5SSAoo+dNxfJVZ2s&#10;TOQUCYboig2uDhwNoDOaIKaDVjL4qqrolGy5zLBgzemaKqtJd5W92TIo8XaKdl+8rJEhYIGLfG0m&#10;IpmbLINgK3hG9sswag13Xv1vhodvi5xqroJ9rcGyUoxj15E7wp6EkbJcoymwxI176GZhEHbwGqHC&#10;LJ1anWieBuXxZOrkXakc0tcgwJ3zFI5n5xzYYVNSqlGCrpHf+kwJWtnnVtNExQg1yipv133WpdUC&#10;Rto8T3qh6jjZqGjsyjDNtVFKqSh2TyuWyAbekEQe5cRef4CJ44Osu8RJw9enQVoRveSn6RXOLRao&#10;uCm/5/3UXEAoaBjeQI2miYeWMSX8JN8sSIcxvKQGms2j0rwubIJtAPoNrq7Hl5eDy9tRfxz3g2V3&#10;Eo/i7SIDGKMyhVv13Hq5WCXvo4DIfDPFYyz546b/8oL5QOXjuvfsuP78pNFo1tvtSue4Ua1V6CUr&#10;sYCQEqNbItre3V9R6+c6YDzI9biZXD6IDHhSErd4BbIaKKL4D/75/26KuOJwwoPCY388vnt/jebE&#10;w30vnCXQC2HdrZOIeUEwnU1SZzQVFwmw4kKqIes+LFHKdSb6F81rvkjInpGiNJ3Dlh4mEWBT89aT&#10;Rwav1f+VPB6gxnIZLnnPCN4pSgpQI8PlikYo6G+ZJSrYYvOL/UWnCwEORS5WhpctbRfFVUzLiyYg&#10;uelBKn0NO5SZ0o6DGAnvzE0na+SM6+WKtMzQR/F9ybyoza7CiUynk0qxBEODe07uClhj6MQEnkUb&#10;qEuCTzVisVbYhnxHTU+6lCwdIOysqlvcYEwD/zBM+UQyjbkUXpTxSC4DPdSXmMTzAfARWV9mA4ko&#10;OW+Xj+Jpw3fTZU0BxqZzejDkoLZAT4USDEUA+zDdbbkc1CI6Jx0803mpWiy5EcOgVEWlisKhZKql&#10;wi0lwHnkst45W43IVj2eYNVoy6qOodABwo3azJbQVg21W5ucNEY6eMSVxeImDp81jy930WqM4rxk&#10;FgCIxFTBa5ZKQpIwwQaPsfgWpttqkmPBcIlGKIq1Lx0XfIkSY9FtDF9WPesydgI9sObbdRNWaqPC&#10;5T0ii6nk026xPxpjTQCUIloTEau86VZb/rDX1Tx0WOyrpFLMthoepGrqvWwtbD7yANfXN+VCrpzd&#10;Ci+p+LWKe9quHLdqJ8dNzppeEuBJal8YdU45k2OevIR0TSenCD1ou1GEOmkgTekdHXearZZf8h+6&#10;Q4aEalEThmtIGV1yRI7iGM/BMsF6EyEpWFcIdhwxVDbZfsRjlyuq81NwB0SAlkmrsDs5r2GqIAYQ&#10;3C53RLdlqhDxbK35B06BPsrpZLAJehBVqW5NtsTxYl3Seoc4AWRm0DZkb2rbgABKhHEofLT3iEEF&#10;SQYgFBwKuSOZFyl8yW8xK4yoGBi6/n44XPVH58etLTEYqacMmBkaxgtqyKhIaFEYfDo1We1u3t+T&#10;hqImuA03KiQiakHmuAorNY5fcudcSJTTKRZJ9NxBQkgdQBLkEG2cslKetaFOXeTdk+VkLpV7pDyl&#10;6LcMi8WqfBhhbRLQb0O5cjjo4TDhCePx+BPcSq1aYjILTo8+V1Hp6ZgT0Unjs+GIgj93alW6iLhp&#10;8KDYyANGtnT7PpzjQr7eqBDyU7SC9PX8uPEP/uw3jESpH9VJmq+v37x6cUq4TiJXqdcpxdE7zTsb&#10;RUShhGxhFjbcUhjvAAjDYZ/ly1RMTSAp+l/94WvuQa7C1Er4bWSI4zCYY9VQMgQQK/k+KolquQ2C&#10;m9tbCTgFqBQWzjt+8/g0TUNvjFIuwSTZ1phlMaHZKSGCCmdBMBqPJAUcig2KPzH8HQ1kQdmFK4wz&#10;JcGbTxcT+CHD8XAIKBBiVaq1UrleadY7lWqFPQXkzXqmng/JB7PDSjSyMSgWYGGxT+oaxz1hIqzI&#10;PigGOY8BMiTbAgdws4xZ2a7rNGtVqtDwuzARMEepzvEmTBEFEGMUASIhs2Dh5zdHJ6d+9Qg6yNXt&#10;cB5tdsXKNEkhS1koVS/vut3RhHWxzTG0pgNayq/n8A9mk7QZd64qMDd/s56jeQJDO5O6aDaRLABB&#10;oUKEkiYd9DyHOUtmSc8KAbsR0aFWu7y9uRcDDj4i+iGKAdJsPdc/zheblIWYgwBj2nMAXmrpbAn/&#10;6sHHk/QR8LIMVqnktTvNeBcTJbvsI1IBWP3YBarMkGGITsgDFSPSeQfuvxj3+5D0/RLz0ZM8x7Nd&#10;dTS5hC1vBs2tqPcYsSqB2iGbEHojFxQkFIsqSXGiT94Kfq+obunRYAreE0ru1NkOb9+/v3k/SrpM&#10;le0H0/v+fDBfDAM/nJyuZyXqNgRLAtrosyzehfCHOV7VdiCqELNZKTxIgEftFpR4yAUPNzfDSYAm&#10;cLPesBpVJCjcZDIqMnZVvDGn6RTsIkKQarnce7ifE8QYASd6O1gSSM2QVExGk2rRY5Ug/yXaXt4Z&#10;9vroVZJSUTYB9+eVmNx+b8DCwAaR57B6a52TKVI54yFcEXZl1dkdFQGqEWiF0OB/fz1bOr7X9MXN&#10;2GwprdElQOA7YLwevjhfUIjNljeKxOx1nDCudjRh1Uecrfo+0QKIk9mcotGm5bsVqhThhIK4Ik8i&#10;Zmf3vJY5qWcBqlaOD2l+Uyhq3iKbIJsiD+vN5iiZTmY0dMAMV4MIRQ6HkGAJ+RZrnWczsChxByF7&#10;VboDm/vBMB6C/cM1S09HIFaZCqcGdLVazBaS8gVHRl6a4EfswyTmTvcDMpwYwIb9KPEGVNNEhNjh&#10;NGlLh3i9NFIeBgXfIRHFOGhSmMlodnd9w92BcgwPH2rDzc09St34y9mMizobDkb0XdGJevnuqn97&#10;H0xmbGo2FCOaaJokkYgX3EBVngmqbBKoUURpamWeuOXGTorLbbqeKrWWryb6HKYhCGOyem7A6ckJ&#10;maRozaDiRAuEWWgvI0/FtJblkhuM3DQIIC9gRBZNQVgncH6obpgr4jjG0TBzGH9NqIZ+3X13iNGx&#10;BCMlYUss3XjYe2CVClRVNkKfoWGQgu2BjixjohNNK0GvwcryqaS2JUICL2E2C7xPajrqsUTXPbtj&#10;ZeG8AQShJxtEmpEd1KwoZyjgNhqR6utmJ5r2IjNAw6ZDBB82YzFqVRq4Z9WrzO+IZaQToXZ0+uVM&#10;1d1kgJoaqWRnQ0lTfGEDGynEUae6tjZ0Bi6YRCrNm0nhUaLCSzNCUj2fRvdIAv9AKupY3klwWDRS&#10;ExIZVUdp4IBYYdRwOMKM4PaooYiPg7ehKpZa4mEsY/zcIlVZhLJZrhRsBWXi2CH6U6SzjfeaZKu0&#10;jxhU6rWqfqrKYoYYS2DGZG5W0ENZqVH3tFN1KNWJZG9JvIaBK/oUiYuRH1Rvq0SplGmq6EdOaAqe&#10;Sgz5QGbgmvPZ59hcQyNFlo1QbX1sXrSwumoqNCdvtwysZoIS163qV9grPZiWCBb6hacStRK5JrZC&#10;6doMfTFSQ3s6qSWVsvK53LCPWKum0qt+Tn4OZw22pBFi0NHaQg4djFustNSYTLlTWTenrFwTLgkB&#10;3phkg/WtAEeAr8KpNZaTiQrqouJqkvIEMe1VwvqMNqwUemwlmeUjD5vSLABwCRTXaG1Hj5+3Jeak&#10;n9zecbVFsOBN+ZrFedb5xMm6WUZF0UeWrPvg2oMxsvaXt5dMukKbYzgJJ6HqVVtg36JXLzH1R0AS&#10;Lgh2UELhKgcfDRhmoVRAWqfiJIOcMdlAnLBwcd+/K9d8WAKUVYI5DYHSmsNcSlwlty1Q6KLvhp/8&#10;/f/JP33z9vL712+7993RYBJOkZY0k9GlTu3TA0AohwQ5S3JCBQ16LB4vYhYXeBeo1xxkHWQMgX7W&#10;hO9XWCyqObG28k5Ee4dhOXO5TEup7pBkBLSCbBepCX6sSAOkEZyHMBEzTpQmnG0qBD4KYyJ1bteC&#10;5gARnyQIxz0nCODVkNO81bJMr4LvqRKYL96uIHG4hMam3ZOmebIryhqZsldiQ9AbRoMEH0tAfdRu&#10;UxYDlkqRe7EOsOpMG6e7AVgEriX1OvhfkmST4LipfyoJVIusUUHgUoPWiCCwJuMnDKftu4CaOKug&#10;VhcGxoSGsw5IW715XE6lQmjYjRZqnc5sep/fhZ+9aLvBGPU4qGA9QzVjy9MGU9jkmE9PZuSTbOJ0&#10;k/j+5n43X1TqFWq/nSwVsLLoKkTvnKBUbek0yPZQahvPPEr56lBVIR/3iX4mwZzY0MwbVEMdzwUx&#10;6vYYnj0ZIHcFi0YZ0GR3i0+PzgakrWECGZK0kPiRngFUBvFnmB5SFNVDjOS/3ge2Bj9VTThFXKtt&#10;IzBKVT/eUAIfhoBtbI4+TkAdG2u3gpJYx0dVXRpZO3m3ecywLCaawPJdE9NjzmHAofDZvji+exhN&#10;xjF6gTKNfE5eBAe6JY3UId4rQzJWqtRIJjCR8ATLEFQYuFn1ao1GbzLtTdAOIgkCwdB4F7pqSOBB&#10;0lTBouMiJ3mDWql41KopI1CVR/Lu5VKViwXqC0lOg6w1QnBL4+Z8NMQvsqaFhBA8aU4VsFm0owoI&#10;MkKdEO8nvYAkCamfJ7VsqtEsTsfz7nAAUBZvvd443R/TsCmlE0Aqat3z4b2bEH6BhfmBuKZjd7f5&#10;4uL01dkp9wmlVmbe+etAvV62KYH6krRtDHhooDI7dkbYowqxstblfIoM+5oL1xucHbUgE+TBSaVf&#10;jCuVfoaSQMlN2CGaWxDg6x/ud/EcGjnpYrWUq1UBVYq0tZycnRcoElGBARYrob6i8ZLYSIwl7EPc&#10;C96LhiEUR0h0e1Oq79gGCgNjMkNWH8T0iu/OQW+joOY5zXKxU/PB+zG33P8x+zhVnEVU5pcsNtpS&#10;gOU34AGrGcE7PsosNEIrItFMs1YG/lUSCGM4k8NndLt9RA850CVKWLS0E3Yt44qbb7WqUDeQmGzU&#10;25QRnz87pTonISPXf3/XhW1FoMZp0wbMdcMKYr5v7u5oesZBb3MpSIf3lFfIqUre/WSMuiLZKNgd&#10;4pBLaGlgH/CJ2exy2Iyw54LQR8X+8DqNJrbg4f7h+UWbue1ZPmizw0TiXiECtFvU8EuIbZDFNGiG&#10;K/lHnRZHe0wDakJjoTiFBNxWk9qszxRMV7AIynFwX7ga5D+8S6lWAxxH44r0A3qVsberMAoETQnk&#10;EQ6lniokVeE8l7hhPgGJqRkq5DE8J1ygjDqtsNKSlC7hjptsaozU5TGV7H1dHFjGBB+tZoso8vr2&#10;/t2y8X1v+fpu8Z4m5eHYy6dLTmox7a5mXP3c4G406U2Ws9VsEIweJr3Lh3GvG4z662jK5AMJukCw&#10;LVay+dLkr/52ff22Oh2+QKhj0Msg4jobZUYP+fFNun+VH9060/vc+JYn+ckdjyTJkEJz4tQziy52&#10;D0xXiAzOjy67RTJDWdnJ0SFJNE+pf1LIeeskhF3EPZIYhqQwqUWEoFzgNC6jzylqoRvEihBjY0sh&#10;gxBGFRtdG1iCW0JryEoLumwAIFSCy1ycn+CKOF7TN0KioYYvIMkgCpmySgBAwxNXVZNIQQMZy6FW&#10;LkmPANQAubPhQXm5nrsRZb9eAlYDqw2SXxzScIOAlbtbdDzqOcyfLVlMPk4V7qLsCkYKnEHTxEkY&#10;ZSsXHMQnz59/9smLk047HE/uuz0Ik41ahWi0Vim3GnVevpjNnj075QIAW7SaDSrCOFC6F3C0ADos&#10;NrwDURbwQ4l0K4ahiVpPEQEwUT8SuODMdlADFs9LHp1snvQ21+vZeATqBBQFx2LLr8oNlmESTMhq&#10;wG4a+d1FieZbXG5CJfD9fZgptytHTVIGAr5SgY47DxGjUbfHCCI2FsGqKrCZLMourHyJskFFpkZG&#10;M3COHY12whYsmdYGLnajVierB7QsFXAiDAhNkXN+0sy23Czhzd1sc79Kx7tCwIBQkPRaY5l1mH26&#10;znlMrQXNLFSq1JmBdNAPoLLtliurVJ5YB5lvxK/p5IZgRH2CbLBAug7ikHPBJeCgtqo+Hax4s3gl&#10;xW8uvoYMrdcCqBBnYkm4ZRYRUToDwdSYSQSPtyORBqCBxpdSr42am9TWZWC+XWYynqv8IveafnZ2&#10;dnr+HAiLftZ2mx7DKhehXq7Sh4/VZaYSJp76EIvfCMJlsDWYMv6a+I9rzmcSYRG8EBTG5F1RSMfA&#10;LCBCC3r98c1N9/a2O5mAX2Qb7Q4QOIxhgGC6R+hxpfCFqgMtThMks7FuyuvmffY2lUzAaKZ0cv2T&#10;hLci51cuSYMH2rD5PPxDjpb3MeIoaTLR8XQKL5OwW+FeEpOm0fXUblRb9XqE8nYBBguqWGh6S+he&#10;2piZ9Fmrjp1hs+i7uEN6AqxXr1Jxh+RRKPklihv1ehXKEiXTilvUfyv6l1F937Iy4VSQepnkDvyc&#10;c2CcqSaBcSekzWgU5W0VhrCNXamqALzi/QwAiaaoE0jNbuI/mt4xmy7aTmzVcDGkhkaowQ9KirJZ&#10;F15eniZ2VSOkWmfnMJoiJPYBRyvlLZBsQmx+pxBXvA0qlhJ+08x3xbxqTzN1NQjoptXOvA0lbuw5&#10;scdsTk5nZoWok8ZWxQx2rVSTJM8UNQHxUJQFPeGqcgKSmDbZnK1x2uIkUb4Zv/qYAaoKamVATflU&#10;InTEZpS7BYKZX+2rlIZfacVozFAn9qBciAETlc8YBhkvWRdg/hipJc5MMoAahElBkNllpAFigWlw&#10;TVaSbppmV0RtDgYWlqiqRDDd7/d+94ffR+ICr0gpDGQ64cn+OcpgaGRMpvyQ7/bBr/iu5ECiFxLL&#10;tfrPZIOs26ub68lkRNCKOaGB1cxS2tGlx6rCqhjJSKt6CjovNgRkWLK/WQA5FtWVMuEwa4X3RYsO&#10;nFQztAmPNQhAkKoEl5TJc2vAvrn/IHLSDlVqmM9B+Dlp156fHD87PQdqQTwsBpgVuks7Bs6HbIj7&#10;T2rDhMxdMupugZq2sAIpDuWP6j5KVzkiyzSgeSFZZNAKGPRno0E0HIXIfF4PBgEDC1IObUeIk6Hl&#10;vkpj7sxIculFKcMVBCyVHyX8hKCj8YCYA5Cg1TpFD1/N/wRUJLKaqsLK2eCHiOCy//g/+mfvLm+G&#10;vSHxb5rB2eC3iEev0F/Ol3mmTB+XgB+SOTNAiJXsN/09WuhZSmxMKxb6BiMLM2em2qFKZnpJ9kNp&#10;tHiNIrLRtNUSVLV/X1Y2K40ODSw1BQAqbxReFhyqNJBZamgyYCHM9tS0VhlYI/xCs1+FUAZZS9iB&#10;dL+kN/N04Q6OLNZKZGvKH1Bw0gSUJIVyPytAKymws8Cg2hMAoerOcvzVq5enJ81qpcBMbgx+tVzk&#10;jk+DIXUGszXNxDoNrANFE/tCVwFxanqyXNIq4SKwX3kzqoxzRCDgZEN6kiAhdSNk29CqofQxhI/u&#10;+lUwk9v7LuMg6qVyKhoijQe1IsojwJEPonWPboPrPt2qtU7juNHkHfuwp+67NLQdH3eGq7i6Sdca&#10;9QTmnhn7IhoT7TT59Ci1nQ4mpW1O0yC5KxDJjBaH5TxQJAe9w2oLpqLsjuDNvi9U25h7YlUoabU9&#10;rzQHhS0DzsTC06wnkHhVF8TDBVMMI4yr2J8qKpspUSBI/COXhVfL8haQxD+XK4JURRAG6ZJ2keFD&#10;YBl4zgbDlpRTOb+FatyaiQTUualxzOG00ftEJiDNhVSrUkfulfIbmoQS3IR8SC6j7lrPg9KN/wPd&#10;Wa6DZEtTJ0/QVEJjHUSWB7ff8crDAOUOkJ1MHbXJ7I5whgokDpPQg34xB9vMMA8wSA7GzQ+Gvdtu&#10;97Y/Hc4WNPxiW5TncJbglcgNDAd0xCIyQKiHMpjBA6CowG/JM5vC8+rgoVDn2OtcUGzYMojQOnTX&#10;a1ryWCUkVK7nTOebu3tqRXMN51rMaJGbLmIYVxdu9rzd9jonW69CrwD87z/9/NOTi1MAqTs6jsOY&#10;dihACyiCIMpciiVPRHvQd/swSiLqoCAyIJZ11iFSmT0KO4PxOUkgRVJOJa8Myoj+Ziv1phhnJgVk&#10;F48XyVd//d24d0tMQxBPAEl+jSRYHM2Q55FIGwxqZqloQLMwVLiKk2gT5z3QHpr/2J5sJCr6Ei7B&#10;eoGxpQmdFd9kGPi2W49mm979NXVBhhQSg3L1DCSI32Mdwn0dLWfTBgU9goDUzke5YD7woPxBbPBK&#10;KukvIyrudTi7rm/gWCPhE8aMJVHczVAdKaAhGIEbSpFiVes1apLpkj8fhV999QdKc+1WG30RZs1T&#10;g/ruzSWbUxIpyYoxD2IiaHLdBHDJi2mnLDFX893VdWAaMKCwkRdgs0ErWcyNeqtBKsLxGw0C4C/x&#10;GtZrvBNSDwAQbtElgHr1vAMSQ7bPfBdcmR27RWWJ5A7+FrV4I+tCz8QWGOao6r86P67XypLuZQfM&#10;ULbEIVJkiJq5HcofnWYNOIlMs95o5D1vKkRzTepGtQQGIKi00WoLUPYAhpOIoDRdFProcCAQi8bI&#10;nUARqkCmSjMG4RZrgAMAGjHsbQ3gIxCtN2oyaUVXJk+IgsS8CdWJ0JhxetPtZWb37//49fX7d1w+&#10;/krjZxgs6VY6y3kpvatAxGMrZVMoX61hHjJibh2iGULzEnwyExFVvHILjGX4//i/7u7fVxbjF0hb&#10;z0ep2dDBEs6G3mKSnQ7yQGOLWTEY54MRj+xssCA0j/CnLMn1EZ7Zp4GWHQ9LxcUaY1lqZNT1JoIT&#10;Ym0hpb3cNurlRp18O1cpV4mFQIw13wAHxPADp0BODmmGDDhVzFA/nQRrsVpikFOiKw34xYHgtifU&#10;amnrJIJfrc4vTvEdFGMhM9M9L0qSmVUG2ZJwE1zSjkYmDJXgB1xcRUv0cNAtn5/DhGWKoGANxgW+&#10;n036qCfHiwmTbWTKsBiDkbsKPqkB37C7NSSDVb1IOTchuVRRHXYiUgjr4dZY6dVOu9mGveC5s8n0&#10;4eGGOgmSA0aubkNRF4EckgJOkGL1eDrhQNUOgMFD4o/EKw5o6MqzM5OFAla1ic/xu6wWQELWC+uQ&#10;7zDMqePilBtlhp0iJA0SkZqgh1lym/UK7a3ASFwrD7yPErR4OqXyLjkDiWQG74r0a/v+PpphaNWP&#10;DRXTqQhBVC6LN6oUSmAxuEhqnmRIZKpklaqgEARTnWNUDB1lJOaKIagEKzrI0xK8zaL8Ssw+2ZaC&#10;DalosQq9cJ15M9x809++HQW33fkfvnr79uqBaUHLTGFO/1cKjjHEKFJzd75K92bJON4MV6kwW9zk&#10;U/CnJ2Q5KpYUaPCejwNiBHriiawk4bcOmbfsVvNpsY59WuWp1pAw0ydEJJiEMwrFR1yKNAuS0pyZ&#10;4260UEjJCNhjUjGc0QpaNRAwpQp6UjDcK9JFeAdcauCkeD6lmsRQsG9/eC+RX/RYJxOVIFIbcHZq&#10;H2IIMLCKbHy3BqEHe8c3wWjok9hRBVJ7GzKP+MBUjrq3WjSUHA36Q+BDAHQFI6nsIkqoD18+TJn2&#10;aaAgqdNTBgctRfoNdotR/5RYJ+8JV0HtstJrILsjboC7pvFNLB6l91SlCAeh/DF7zPNNz7AiOkUI&#10;ovWhS6SGBUxWpwESi+0qnxx1CFKJtokIWFTYc6ooiMMURPIQ592M7VApiZogO4X30ahP8GumW6kj&#10;li42cdghpaXo3YIvDfSn0CNb9ejITlNwMbwZ4BvgMLFhZfRylM6YvIIVBJ6QoyA6FZUMW0TfiJUc&#10;t4RMTV6zKobq3hSIrQknauXjVpqGF1EqyG0N05IohtXOCwCa0AJTdUP0SiUIKn8RiTZ91H+IgJQf&#10;aDK3Br8qipL+iFJC0jwNexSb35RCQDsk3m7mwqm6LGYHbBEUC3NISWoeEBGoBLNUZjS5h/gUGgmh&#10;0qm4iFgj7inXgCM0M5hUsbRD9bhrtuSyJ3HuB/doVQnOV7PcXnrUpEWomOhUjUymHR9CY5a0f6QK&#10;a8RdTDlL0j+WyMolgV6BETPTpHZU97he1G/FfaXAkILFs8Otw0dH8BoSEESnemrDJC72PHIZ+Kr3&#10;797dDh7OXj2Xfjohq9GwZRVIJ42QwsyHtA9TWTXlU/OcKy9g0+T2SmBt9s4hEeNlskigs7g1QoU8&#10;mROg0k+xFuaLcnUIjHzp1rEsAXeUEiuaRY+aIb5gCiLN4kqNXpFk5NhlOBGRa1CZ8kgmlYCwmE3l&#10;VjqQoqmSQgIti2ACV9sbwbNAFZjwD3n6UhkIOKPqFLLn9H0UFdL66SIRJJgKORSEiUqFSYPQeE7P&#10;nsFkagJ9kJKiH02MzeqCNK5Mdw01gHIdMDoPKhMa45r3yMLZP+JJEiqpqA1U5AEkTIKx2VN0ADUN&#10;A1phOIu9REGZXQzWRoewX8v+h/+Lf94fTKhOVByf8bFUu8SPQBklswXoZZIYjqzGAVUq9Vq9Xvbp&#10;hG9UvEa13K5XjhqVTr3y6cnx84tj2HRUtTH3rBoKriwcVOoMH9uI/FhdJoOuaEnhDyVPrdqJ3KUx&#10;kYRBgk/pscbDwDbhIpJx0UGezyChw7bGzddonikQYXKAhAG7SmrlrjakjrCzoGLgXK9GC8BDrQN0&#10;z5wcmDbjBFr1WrNWL1VAgaVzJK6XoRSQ0ABWIbLoVXOlaq7Vck+PK6cXrdqRT/tuNBO5U1mwzDed&#10;GNATlHYZRSsQDRIWjQTjvLT1zECfiK3MkZFTzUAv5gSCd6PR5QP/xClnF2uHee9RSJGRhVD2swiQ&#10;FIbrbZfh6DMJCbEUazno0fR2QKFCRDHuJ4thb5QJKM2VgtzOi9atTgsWBUmIkkAOYLOr5nPzbHrQ&#10;G3o7GmxIApWwK3EymqXCwOzWMbA0JppuLtMHTQs47WXKrtkzev9kelwoT4rpqD9WO7FYsLDu5aFZ&#10;W9wCSg+8C9dECJkC/q2RlzOszzVds4zPSkR+0PwMXJKk3jTqyUizaz4SUijsXmii0YJyUvP8iBKt&#10;S/WzUvJPLuiJT8cbknkIAHiLCC3C/usqurrJxNuG9VzU9neIjLeQe0ARDueWxBCRELQwA5IhOjL9&#10;TVggiAj+kLPH/3LvCOsLs9FJtXhcLZzVy6eNctsvNqtutZhptxpQp7fRvFWhORe0IjWYLnrjCCOO&#10;s4ICB+TIucz7XeqAJ1W/CV+qUoISQHuHutOCkGYz4r3xmCZNcUWwRqBRqyigg4XAyN2QBJY79U69&#10;zMtg1IBBpM7OG8Cb1UKWGI6LuBkPO8j3VevLepM6PErqGnyMFwUd2GzvewMw2nAywPOx3slbKPGo&#10;5GisMU9IANQIb9h/8KpZMKT63nZRbh0N+WF3cNyqUwlMRbyBACxMNouXnkDooOojUOM5d6v4/vsb&#10;FBirELak05Kq1OkMKflOFrq5hgoB2AGmAOOJJkFL+qK7WI3XOUD6Se+BSIhMkqJGNBkzmZDeLs69&#10;XMRDU91L0dJE0Y8RF7S0AVfSEKJhLYBn+InwzmWE2gYpkeWxm2k7u0Yh0y67x0cdjUFjyvvxCU51&#10;FlEI3TLswfEq2AqdhOQukrv7rlhyGH8+B5gUrQbpBhUarSbNeJhE6DMsJ/xxrQa908vk/Xf3/S7z&#10;+liMBpU30waMmoE8x/ZomSByUMwwsc07brYBxVrlGh6b6XABd0HsYDIAdNVkfzXHT+9CrCKxKV26&#10;ndpERwgspVf8foS2F8DKZisJvgLNOnimfM3JASyp1JOn4B/RMvHl8xfYexZvH4KoQYbZnrQLsm0a&#10;HhI+RFJ1cYoyWfQXCIagq7H82NFGmxkeY47ZQIAKQOxcGYn6ajqzXLWBdKVhyD42vHsa4dT2bOYC&#10;aNpbo16RJRP7J4tyFQvYyP+Ck4guCpouHdZsqlyvMk3Eb7T+4Zn/5afPIRiT26dXU3rZUUxBpPGo&#10;yBDzkPwlswsoLRSyjLVdVsvyNpy4QCjxhBlBvhsM52/++Na5+reZ1azqbp+dNfCeBG+YMRKHPKNH&#10;xH2itqzKvSQRjOChwlHGYEqLv9poNgjs1NMtonCFkI9qchxpUOKgi89bRksmHExfvTpr10t0hLNW&#10;4PlcXt+3jo4U4Llu7fjYqfvEyP35EI105i0u2Jhoq+K12J9k6SYsAwST6URbUgLFqbOLI7gwLOZ4&#10;NqcmaSMTW3dFhVJOQSKrGekuuxoUxFlzT13PZ408TEJ8OK3JlEmc6EE8lPoRmcwLv9Kp1dr1o6PW&#10;8cuqd5EH0CQnZGQIi5wkxLmNUAulh1ODB7mGEoZVvIPYVxZ/VuUw1ONbaNZr5PusYYA57i2Vdkib&#10;vJhqKanvfDbH9SP0YfmrUDwYFILDBRGg2MQi5Dw63H2Io2wuMvYyOrcLeIBQZkICtWy22a6zW2g/&#10;rNVqpyenUq1K7S7OzzG7EPJOT0/YZqQNYDjOOuqQTOHTtyBiTryr9IJtaGQycmoRoM5T5CLfv79c&#10;hoQvXGjKY6jainql+TpYNaEyqNfSQ8jSEPbOvib+ovhGZyySId1pcDvdDZZOtEM1BEH29MN892aS&#10;vo6Iw3bxbPXu9Vu0kRpHbRat55aLTjlZI4bP2NsMjAMKLLBn+8G8S+K1gIsgCA1/Alg7GY5AEKE2&#10;UKyqebl6bnXkp9p+1tGF5c1dGC4isuD1REsujQY9bHWjWhrj8pknxqZiJ2r0lHoxwE+ZmSQijBh0&#10;a0nIIVIlzgBMG5Rg1LHqOekmDCWncNsdMp7otF0nGgGRJP4jOsH/w/rm1lD8hmkIPoGqE/gFkadC&#10;8nSKVBwCBbEpiKVRJEdZRCOgNkTaBBl89BKKAY1FPo24BMCM5FxAMQ9GEElL2Hc6MNNbhmRRKVGo&#10;DLvKyFCamXoqLJCVcefU+W8mxxgdUhW2yLcI3sQZFN+KkogUaE1VCrojaRprh6rbFivZ7/Vv7h7w&#10;A8PpHLYb3Yzo1i3RAhaZIkd/Mdg07DIz+zBG0ELAlrCtNYUE8kby3eEEWBZlgIiicERleJtGt4LG&#10;g9AQU0nzMA9jxuoAPILcb+jVF2Cvpg+ikYXGOWCpaebkQS+ruPCaPqKAhJNU8YEoWEgYeZ6plWkA&#10;gJ1ypEKCUgzpopIaKY7B7BLLSi8yYf1yd9CJpRqgUR7UaaWfSWc+TZVqGjcyFyrKKAVkixENxert&#10;g78n8qGhzGqAu5JbTY2lPq+OKvBWfZfWKak/kJbp9iMiN12G2vwIvGNUTcnSiuFw0GxJnL/RuFV6&#10;ZlRaJP1oKp+ck7jW6nTi7qgNhSxYjSQSbRTb1Kg0mokoYjOy/kGtBRLycwZGy9pwXjzIoPg59giP&#10;xvuYiq7i+tw8yC3XWL0KYiSFQstzG16p4RbPm/mjitPyc61SRt8ruWYpU/doX6KV2mm14AY50PG+&#10;e/M9NbT6cYcre+jP1K0x1F09xJ+1rQ26BvsDRgDJjtAwVEsB3IbypjKVmRdJzVjpniAmokqNYLGz&#10;1y1QCLqicZQ5tQLCC+A+gqpLE8gICGngKn9jOzz1ZhqxqGZD+UrR1NUrhQMy9pa1a9pzyA7kXaVO&#10;DRsqTlCT4XJDsUbYElwQ5EI0U9oLVbbV5UNGf77cQDKPqAoiK7iEhk08msa/gXV4ztYr7hpVp9P2&#10;my2vXnWOsAZlt+UXj2p+gz5LEMr5GO5Ld8jQBtrw2BIaAoQ4GcUnzYui4S+e40sBQ+AOGK7ohlPD&#10;HFFCBW9AmICFSRdL9j/6z/6Xd73xfAbHUFYDYeiTTh1Ns0Y5X6vkTo/rJV+tCKSZkGdoOQTlaNcq&#10;J01YHhUkKxsVl9qmV3ahddNwb+bAspPomSHYF11b/awEH2bMsdUatsKvcBHN1lY2rxLzahXMp9w+&#10;aRgUoH9vQaEw/ZiJEqwyOlUwqRQbZYWwEPQ7hKQ6VQi4m4QNVkWqOr8uVOvIf6GfQycJ8DM2l1qm&#10;T/TIeCIKFHhK9qtXypFSFpAnUokPrhvtCzTUcwcdB6IIZQpIOBns07wnwA/XZSYaiYpAcA5vStiS&#10;DlJG0SwRJbpcIjs3BlYieLpHW5ZfK5Rr+XKNHhlkH8g7WQy0jKgUky9U2InJZc2h9bPuENtA92zW&#10;/GbluF45OT0DQYAkxsGys2cIr81jfHZEv+c8aZ8cUQm0SaCY8rBws+nAyffuBoVNBg+g5jvBa5gi&#10;w0IRGKJMm8AF64b9EtvcKCCLoiLqL8UZiCcFGkcRLt+1qjtkteh8ZTthL0TnlHYzSDoVeZaxtYza&#10;fkmMsDjxF/CPFBshHiSJKqKGk6BeWUYLCMkCFlJiq+o8gCJWZLlul8q5urcrpitpJ0xlB/ES7Vv8&#10;iQQUIA5kUuFw/FvVw06YA/7bXz97edZ8ftZ6dnbaaXeenZ88Ozvykbig6X88hI4Yju9Xsx6z9Oie&#10;wp8OR+Mf3r1/uLqedrur+bi0Do+bXquaa/r5uvS7nRKzVbIrlza1QW90896DIor/T1Zv3jNt/HL4&#10;cE+L1xsA5cur3t1N0HtoFLJfPj9jqAQXC2eCV/egOwTTdqtyfN5+uLprQCGVKK/aoOkkcmGsxbSR&#10;LH1vxxzsNdJS6zmrCGILGiKNsxfuJqlWy2z4+e29B7i72X4XJ1UYU+QSSpJQxaD1u4CjI4ieju5J&#10;uUUIIf4zChYYJ9NMLwQO9yQ4Q+CKLjW+H5ZU8+h0QMX75q6DIlzZQZ4USyeAkHcwSSBprEkCxUBB&#10;yP/t6+toMiCPSULpnrplFChTbiqhcKTiO+kBk+jwCZJUjhEhvp4s3gwJo3bRcHhcg7pUArh7VvNP&#10;GlUaLCnwsDD4DgWXXL2YQZtmhf65BGzASlE/K9K2sqVJ5ezo5MWz55+/fEEx/uz8+OzFxdGr56XO&#10;Sbl9hORv1i0hY02rNql4DQEcKg02Cczmiedu7x4wxLybSgdimwORbgmuoI3hk3EKcHevry+VxpTL&#10;dP3BX32YzC9vu1KdFPIhrRQAK8w81TE8XCoYcrJsEGL3PMtyHoDMjwcDWO7EXKTc5IEQwSBUCvXN&#10;IhhIkw1DGjARDAFiXos0EZiproFgBggm6xP9gvm8kjkXCQooC2lgXLtXq41mE+ztZ8+f5TVWqDgO&#10;k7Tj01AHXgjrEarxPF6PoanEakBdaLyn/DQ2sdefUq6kfx3Lj/vW/qUQV6VxWJISakqGtspIDKnD&#10;SLdDUR2kEyZFGjBbE7mIGilYkZoapgNhN1aNW6yEgQkrESGx2n6oXnJZQDtpOEC+5V1Ui7zO3Szu&#10;9e8uWoX/8O9/+nkt/axIt2UTPcE8+lRI/sIh59xLHmK/pWazCOmOcX8pKJGaXQEx7PbdD6Xea5rt&#10;UMFrnx4hcQgJUpYMcTwAeDOcR05aDY1GPlpufdl++bL+6eetF5/2NBN0SqWX/PjF82r5yKt1MLcb&#10;SpKQAVPuLlvKlhBWUC2CbnFqyNhq7/31/YhMntnrMIElrTF998MbaHBwWPwNyXa+4qQ6cEDyO1AJ&#10;D4mpHYt21cpna4X0Sd0HoiVRJzUuF0sEcWQJVLGk1psYsglIuAnQmE1OBqhoYa2MlQCQqJHqolTh&#10;18kMPJ+Tmveh8TS/+IvG+av6bz5zz04K58+Ov/x1q+NvFrdIQK4EZ7JAiOQLN1FGwjApMdbIz7S7&#10;Wfto7RXzZ8/Of/Wb3yC032i3n796BUkdzSMUFpqdk1b7GGE3spsXn31KLZqBTmdnF+fPnj10uxzz&#10;l3/yJ/CuiVOqjdbx6flgPM0V3JeffU4THJjaxfOXtVb7+vaBBPzVp5+zSYAy68dHlFUoIiEoyg/R&#10;DoAN8emvfo2SLVeT6jgumS4y2ApYjI5L8SYNHu3SeNH+9GGOliGBK8u/MEfySbOCiJMmGlsPstwo&#10;QfI7ZkJRBS1Y+HsqhltPoTZ7pPqyWGycaY7xDyxrM5NuO4kYgLH1iDrIczNpVKH4hThszGZE43c4&#10;Pj9ufPL5BW3joMDo4tMgoH54dGuKhSpT6XMpuugJBSE7MiipI8Qrg5oLqQ0qTfRrfH58/Em7fFba&#10;fIn2atmBYZxKlZinuGAKJBuHKKHkozuNSgoRAQxV+Jdw3IkTmPpFJggUrkGBqGr7LohnwUfErNiA&#10;B19GhQBOpIevLNfRAmfMhnvWaOBo395241S203Q/eXHRJEZ2HRBtyG4ou4Dot4oOLUB0JJHOwQ+i&#10;GEdQBGn2uKWGD3AscjJeV/HL6jVS3Lq6OO20augiJxfHDfhpwFIvn52s7u6dbYCIGmoHEMTJluiD&#10;WSlzl6KjmSugcZfMNrOzpzXQWhgZRpF3FXVQA2hofsgC8TNrbMOamVOTh8DGP+HFFIE9CYoj9XJq&#10;3BXflUi9f3cZURmQkoL6EbDS9A7AOPUocNgBwpIzJW0iAzJz5qU6wZ/DqqKJmg9AMIQmdLo0WT/A&#10;f+tpmDwMx4NZuM3lR2FEP7cIbisqxmbqG8vRjNnA3YmAZnr/THObCR4pP9DBIT6mmIJGyFMAtfI1&#10;yl6ae6dzNrw5QWY8CE5lRU0epvSPuq60DjU0Qg3WMDeIFcEJ52hrsECiyWI+ZrYT2CH5LEQTPsUM&#10;RtSMQU1rYIAqkYQKiCBBFGrQWyPR4WIZEXIJNamXLJ0NV5gOk6mqHCXhkYx2DwkMhW0dAN8FLYiN&#10;SAAreSOTXEgz0JT1pIACfEi9UE16Ktyp11GNjOJopWhyNs19VK1xOwAdEJYcZOWa8AQk/UcYQlgo&#10;bojksNDm9hxYAKxfI/ADUElfJ8lh7qiBUFad7obOcbvTaaNf1KQ1gmaHJnRe2B8+ukGlerXSqPt1&#10;hBHL23ojS3DcakqeY5f++vWbLN2zdOiaU90nCba70Xw3eZjRELaVPiN6Y6T7NRdSIiVWt2Z/oajg&#10;oazGmG4EqIi+GcXtN9qN1lFbqJ4YfGhRo8/EWXOxCkZcWstajRj6dFVTKY4I1NMMQDOvwBRGNSaE&#10;S6qlIzIg6bMZDy7xHLu4KEMJ984hcO2ifUdATCgVxXPQFF7I/TNSGkrYyXxY1/LdyvWlksonKyJX&#10;h1GhWsNCq5dKTY5mKiFbjPFHFAYJKZp1ToiG+m2n1XjxDHXqkl8rnWEXIAtRnKcWqKYF0yKUhMRr&#10;BeZuK+106OlV3Sy9wRxhxMrlOtNtkLkcT4PsP/0X/4IeRFRAOeOaV/ryV7/6k89effHZs3qtWKvk&#10;j48b7Murm3veYiOlZtje6Qb5aJWPhm/D8NM0ySmat1DJqcNQQREfaQVCjKQNH67SviE8m+4lk6sb&#10;b4iaBh5ZmJ9pBFDDonjSIqhpiiqYt+IsRENoddilKj7EAzOvYLMl92pU0G6g96FyxBSADdNCtoz7&#10;pl+sWK2OEwT0wf/QjNdkZuU9uF7oqWH4x5u7WRQjoXpDSDgRDX6CEFkYv7mN7rpzpvF1u+HN9ej2&#10;bjaY7W779JCg6Vxq1Ot8B+HlDYn2JBVUrpoKsMojprApnWBOkUScRcvoPDQlRVLMZBOmQCrkCzbJ&#10;bJVMIAJsJNWzKK5VrnnpJU23unHc6ZKJcFFvPuoHg3gmtTeYwJAP6ehhWsD1u+vtJEQDaI5i5nRx&#10;fHpsk0CpbdInwHiDdCZ0sve3/cIqFXCbifTVGq8uaTqCyB7F2gNJFA6i/YK50a4uMnhJXFZ1zMAZ&#10;IGME+8z5m3ZlNwcuAzqVmUOolBui4czJ6v72nhUmhjjmLIk9tLNhLMQR7AqIGQSdGHCI11Z4RRm2&#10;yoPCdDEqRJllv4KEBug1UXjTK80Zbrlb153iN5c3/+oPX2Ecw96oe32F9iR3Ggtxs6581w3fjhZL&#10;t/pDd/q3b3t/ezn9t28G2fBGwXWyRGoMI/b583M/u2z7uZOj55wO1HE4LaizoFoD+64AthLPSh4U&#10;CjgWw2DOHWfyCIDpuAgCvIzTccTgeiRhsfcz5pUttyCrtguOSAVGNFo0yLnyYshMcyBVNXtI9WJ0&#10;d4tHKJYcdo3qXRpPl6vQrwHEm941mfqQhFUmz6924ZgD2F08P2+2moVifDlZ/fC3fz1iDeLV5uGz&#10;YnHpON+EUZGpJ9sNKgOMj0BsiRPpPTxImtXZ1NjqXpH+ByaNM8KEBnF1l7kuqqEYZZo2eUG94pNk&#10;orrpZtbN47NeEo8vr49AkOpubkWLCk1f6oC3SSCcLW1Hg6xFm/TlD7fBuE9AgSICXsStIFO58TMr&#10;YiKNytZ4RtBEwVlKG/P5v716+B3bBupNGP7m1UWzTWU396pV+/zVsxefff7q5Pj8+OjTly9odyGN&#10;/+S0/sWnL5+fn7149uzli4tnJ0efPDt+/uLi7PkX7ePn9aNzJm15zZZDfbJURosggk6dy0/jJDSz&#10;wvsIwOQyR9VqigTDJIEAeFQCb2/vVdrBS+Vp3wPpc6BpAAy0qgRRrl5WopkzIo6i4oGhL1aqv//+&#10;zdvrGzG+yAjUhrQconVJpyu19PEkW6Vqse7NZ/EuzcQUwgim79HCjjyDgVJ2CCNA+gUyZ5j1ZBa4&#10;SP6sd5gUAkECm2aV7iPJx8M0xGBgJyT0JtYRmSp2aMV1A9TXJPFcpn52MpxO0SB5SfMnevS54sNw&#10;2p8FP9w8vLu+743GYBmzZe717R0SOJgQeqAhz9Hux97WxPLUTrLgSv9yEplNrwH7NFNE2LKYT0wG&#10;xcZz+9Qri8UHJKMsIsNfJ0TgZLhcUtOhmIe+8WZNYeeoc8Qh1yqMF2HsYbnTPqKXEvFDWmyD5ao/&#10;meUYXzoZvH73A4uz2DxKVc+/7q3vNq1+iFp15mEcB5vsYL4ao2DuNm77c6azcSsZafSAnwlpflBN&#10;J5z0Spp3Cq2jcHR8ijwXHoBaVzFDXULCDKTL4PKaJwNXXw0Xwj4StzQCPah33l89gOnTLtOdMVUv&#10;h7K6ESjirItwv/uz5JbL+jDoPVwjCESMDqvb82vU04EMwu5s+ED9b8Lc991k9qJU+5PG8TEtFlsa&#10;cVctz4EdUHHS7VKhXS4e10onZee8WT09qtNWTgw6nzM9D8pADsQTLhHcMaJfU4AhB1cUC0mPkIDY&#10;HY8ODQ19RSOJjj/SkFSUS9g+i+Fdd7IYZBDvjTBGTAbujUE7V7vxgzN6B7GFUxfIBvuLJNDQQUl4&#10;bBJI3MYqJySl9lJvtz791edEnSAdkI7Hszn6sMB7yJUTbQ9GMzqlMxRkRYxAv4qRxBkajQwpLset&#10;lEo6AQ7ZILuMscSOA6JA/AOlkYIbf4PBhprDCCyCElIFiOjUTBllBVI25sp7HmLOFNWIRomX4ScS&#10;hlOrrDi7kzIsQoJvWg92hfLF65vJKEYICOZOukvH83jQrvlffv7ZZ5+8oj5eqpVegIIw975GLyJE&#10;ac0FJd5kP6qIjSiL550ftTvASiCJUMsAgnz3tOE+q2cv/PV5NXPcLEOZpmmv4UIW8JG9DvsPJx3o&#10;PA1w3efHnZM60xFk5+iUbZXc87J7WnGeHdfq5cLzk7NK3mmTjGLfduv2afvkooO8S6VV93wcy321&#10;vGUW1vs+k3Mrk12RPjiQBCwJeBhYEC2lz59dsADizardhCDlRnM0d2JY7CSvVAzVHQNt38gmsmYk&#10;3iEKwopS+4Kkacs8ADCDFDfgh7vedLU+aZagUNK9AscIUJIkgqnTkNsZZkX0BskWXZ8abG3N51S9&#10;q1nJYmVYGkxdUe0O/hHyMoxZyq1fPD8r5lLBZHgOVO/n59P+Saf2Ipdp15zjhkdAA7obLrf3YTQE&#10;QQsUSWvCNKx3cddZfKtFuCB1AYVHyspMipOukVZ6eo06FlkRvIj+ZNRFyBrXoFmDO0ZAkhCRVUlU&#10;RPJl4qWDaCK3Rv5CtE1/Tb2GLVeHmUqXEjU17DCj3aI5QkS8iJ1ImjhRsxabQE0nZAEkaUlmpX7d&#10;m/v+fW/8wHw2QIgkef3+kqOm/woiKLVd6X8AVlIIgOzA1TeplrJXTIkRCWfnUmsl5NTIGo0KF6tG&#10;kw9ElOCfQsqgzEnwRQobEoYD8CHwlPIHNw78LGYIgHJZiSUpilcSIqGAfdNQNhL2KQUSDdrSXDTJ&#10;69Gngw0ESQQnADFRH5vSSF6QTdOfRRJCtzkXUCETREdbpxIfUtfRTHE0JHGSEhJhcbvsUECZFg2P&#10;pDuUoX8UOXWnWGkkGlJ84COIUNEeURecilbKQ4ENV9zVAEqqHSvPuRANwpxhBDm+8rhZK5m5ygy/&#10;hdqgDgJqIAWXPikiYJMQ5imHEPUQXcIRCYEL3Oya/vDUepxQOtFEu4fZ8Hoad2eLXpAwu3uUbAaL&#10;1Q2SyKPpzSJEEfNhOKR8+d1339889AgAgC3BjE3rIzgXsYamL+wfYFGGY68ZkYaHaemg5BK8DGuB&#10;o+X4VH6Q/g7QK5RjMKkUYtYAJBNiPmSvZtNwagJ+aAUL5CdhZ7AiXEnmcNFMSQXrKM0byNim+F0s&#10;lo3ggtFi0K4wDJntjvBLAybg4ZHqmDxFuQBUAa6zQwwZTCN46QzpwZACA4wJzVjC3AJNwZLkCTk5&#10;cUtuN+5XiASYU51j4My6kId3w3KASU9sS0GEbB9DigSkS0PENFzd9fvUkNonpwQSg9msXG+6lSrr&#10;/1efdSARwLRiPUoer4AqNVlaDlFrdhKyLgZXzXZ7Xe47W228nJ6cntdqnbvb/vdvrxDxzP6P//n/&#10;6v3lNfMOq05pPYuP/Hb7NKdB4SUPmZjzi0/ccuPby/dxPlVc1WqOX8t7nxPBPT+Fs081g34bIKh0&#10;5/i/+ur199/17vvJ5STs3ff8YPNP/t2Ls5LzaauEAkvrs9pNMvr2h6twgiCn5D9xNhQix8FiOIuQ&#10;lOiNA64DKn1hsJyOwqurW9BoeIcPdPPMRt2keE+j1nLUW02vAanH4f/s5cWf/JMvd8/KD3eXpdGE&#10;/NhBySJV+NXFSedlqelnTxo0GRVglCIM6jeqLIgecRMzwkbcIxT9YtAaUCwCrN5tj901RMMtlRnA&#10;7cP+Tog7kZYQioAWHAhy2q3EucJcY6Y0IwCOP+9MJMngcYqacM8Siowon4uRr9nzIAEAOSiSkGfV&#10;kXts0u5PIRX9IyhhxXluCVvZZ0RXNqhk1qNCZdw+uigUmKobnxzhoBGlO22d1mBDFlKvpcC1hcDX&#10;qPqXi/GfVE+jQhrOKNJFxAvUMtBxbLv+t4MbjIuXJrXL1jMO4nohgB0DahvVWTjzwCELPjaISiiD&#10;6yVqIt1fzZEAnRNLF832KNXeua3TzlX3GjuZqhU2BKBQrIC7yJWDKWN0ceYkSbRsIk14uu7+D05r&#10;L5rZtp8+poCwiL7tvQtmg/V4Vo62kxgJxOEXaecff35SKUx+6y6+2Pm3ziRZzTqp1KsvntP0AAV7&#10;7Gc6vdA/Kj/89e973R795+Pp6usgvP/D9bd3V8xZYvibG8/LydSLxqvubXYyPNt0d5mgMOmnJ8Pd&#10;cfF9v5falV9Te9uETNtwGmVoW8elMhLRCYJKKP9XmrfBpr8pvZ2mf5jsuknh3XA1CB1K7Mvaxar5&#10;ItykoWyKhdY5m1dPkrsBzd3z3Spc4cWr610pTDHmL/l6sNp0cTZBfjg+aVduwt70b78/Lbd26eiB&#10;8SzEeYvFttd3gjnIJmz3chrl4vy8N4UjkS+X5mXK/KVvftftzaEHjy88gN+X08HdKZJvTW++yPv9&#10;SzKEfKuS1AvLYJa5vqc5iu6VANxW2stQtoGLMG1U8rnpdFfSNIO2fgrHFazXATOX1hq7RBrwvFZ+&#10;SNaw71qFdbXZAslmNiF8iKQI3zN1Vm5RTghEMltWkVjYoUzf3c0HbTbQOkTd+6JzdkJKmQ79s+Pm&#10;F5+H3PT5ML9c1FudTLXRwPiu1/46eVX1jmjn9Mm9XAaDslMax6fCK9H8JDYul2E2pJAi8BoZl5J4&#10;PYsUWK6UqzYSt7YqVPBAwIy4blqmcAFgcyj+fP3NN7/7V3949+by9Tffzoe9JsKgTFYMRxSEC34D&#10;XFW68J4/jZL3by8BxVU2yecJVEJI4GS46TSkNTwJdoQG2bfXQy8ZQWVEaohRkv2wEPX7ZTWbSOtM&#10;7oQyII2IYDfLRTZkVgdl7CLNGThguRxmagMw5WhqIMQfS0iQts80mmZAcss2IujpWBhBueG3OvPZ&#10;EGcQbAtVxsJrNgoemP2mgYtIUIBKYSJiJ91CHgZuJ1Muob0NZi/OnxlZ4nx3PKAih9xNMhpk4hBB&#10;wlw8buU31VSMUs5po/Ty/ISMjdGwa9eDWIXPkiS06Bm7AtVnhMKgNuKkMjnioIClyCtQ0QzDnetC&#10;xQqFSW+YMEvvA4A3KCmFEehteDMKZ0VwU/5pFDwJjtSgnc1jp9U1iNwileZMIch5Mfk540aWu15v&#10;/votgqD96/u74Hb0cNufTZOb28HdQ09Q6243Go1u71c/DLqhwPVSf+n16WfeBbnf/8vMkoGWCwga&#10;Z8fHpp5NEAJzIYZnJNl/FXUMx1zdLfDN0N9aR0H6v/zu8ncP4yItqOn0PXyHdeqH9+PX73vfvrl7&#10;d9cbcnsY43tzgzp4miHmxXzr9FzZaK3OLIHb+xsoBm7YL7ppYgF0zlowyVADKYTrEkRmigOqkcIV&#10;Y9nOIPNQe8g6dMXSFphmLsIUNh0zkbm6lBwZtclEihHNepQUytkc7W0IV3XDML8qIlEWT+aA5ktG&#10;3iGim0bsZI1YUqfq0+ypTplg8vrdw2U/7F9fL+bF+7fvFtPp3du36dHDJ5CCiX7pUaBJIJ8Jtpk7&#10;piTmYexs4LNQoIdPrXpKrgAf/8Wrz6Jo9ebNNeVqGBC9u16lVBHAmiwHD/fQRrmf6HtTuUb7GsGx&#10;eBKkkk21QKPIHEYzivEUgfqo8lDe9Iqjh3vGRGTyFHGzcCnoFqG62evdMb8N4lYcJN0byA5lCtcU&#10;mpkz26pVr96/o55Rax4NMNoPDy2mF2zT9fy6mQnTNL5nCqSAwXYDO3o6WWZzPj1sD+9uEWgSAc73&#10;I6c4obk6X6z51aKm4KUQiHp702ufvXQrDdq5YK3V/SoFyVkCyovQS73eabdbDB8hYqw2wO3aTYZ1&#10;MMPOhYUBKkzr7NFpzctc//B7Soft0xfTpXM9oDlScuvkyWAeZ8dthjY1To4q4hqcNbzU0bOyUyu+&#10;7c7v+uMWoU+jOu8x15AGb7pb41b+DqP+9btif0L2/m6GR0921OHHqI6OxukVOsPqGEK+NLtjulNQ&#10;KuRhVKECvc66W2SeNjFkT8jJUAXBzKFoFYrVWZD0F4QSLip31TKDl1aTxeLqfkAP785LI2sM7Epn&#10;Z55JGiWfWB7yKOx1QFbmGTrIkWRSjBXF6pEmZ3yGJ1HHX0KrA20Kx0MGU54U4aDMksu7/sMDQS0C&#10;0dc3V7siYkjri/bsUw+pm0Uxt3xR9C9vuq/HwXKcXRaYXWQqVAskScANUCpiVNqM0dioAZwenamy&#10;TaHW0WhNeGtLhN9Xqe7DZB3jXD3M7Lw/ACZBN3lCfA0Svdz02Y+AG5sMqSQcVPIfymIIHU8ZArlO&#10;96eM+CVGyDAtELcFVxxujWbD4EqJf1UKW5GV0Ic+HgNslWjaRLh+my4x6ZIuDy6I+Hg5BjLBlqAd&#10;FzayGJhKyUixKBmqQodMAANWQ37Fz9nTajRV0MMA5RQtXozRJaDUhHYEipkUh7FhrsESn50K58vF&#10;nGNCHCsPd5X5aCYLlrsk1UYMgHoEARL6w6RfuK15vAEypFefN2KM3oIcVIPrVGs0ZUgCerBCYfAg&#10;iBLT0WdC0VfBlLQiwLxp/t4KXJIXqDaCokQUTlcBHRgIX7FXk0xmiAIyTLLsCpas2rQ4bHj+QEKw&#10;Y1M5rvkQBWbIyJndVGPhF6UoaVfLN8EDzqeWZiZ2cLOZr0ppb5vyqUWs6E5KppOpEe3MgWwSajED&#10;nU/vzTbvepM76IwAGDQerdCiJBif03L67fv3qLRByweR3sY7SDpV+u25N6Mpeha9/qw/mA16IWLV&#10;K3CnFXlJgUs6Gc7uu/3BeHJ19/D1m+/fvrn+7pvXs/nyqjv711+/pzsXYI+7Eay2M2ZWZ1clNeWt&#10;Hhi6SWsDIVG0uacDuawmpof5GF6QBCtTxSS9uWKGDt4z2U7T2yFckFx+tl5m1tvZMmKmOUZsHc6Z&#10;j6wR55iAYCj9PmQM1uE6TVUZ/u0MzQGH0URgB4x2QzZzSS+SZqzlnV0IyLsYbleMUB0kW8x3sNxO&#10;GTLAb9jaKR96eMJ2zRUxeVuHDDiDdAL8AN06QBw6c2jpkv5eEf2pORxMwgdkvuitYbYLzcXqJ3Mz&#10;fgW5PRiITNSAAk1fujqiURngzhKZ01U3D5mR1AfOKMXru8L61eevvPHi9ur9s0+fAxRd3l+fv2gP&#10;J5sfrki3A1hKvWHcY878psu4r2AxgqGCTjYkDHIFCmWrHd1MkCihmmyGQ5r9R4SQ2f/pf/yfomMB&#10;zdzHlKQRySjUz1pESThiNBvaVfIglwZ5Vvw0iafhkFVYP63mUZsA1vZyg/kYGx5t1/f39+++fQ3r&#10;iBoGOTBqr5+ewYcsu/U6FVNi1u509i//27+knQTJQ+wLD7R9JOhEWVpc7ZjKPlrDg4HG+6EfDVhC&#10;fzMzJxgyGnFXR7PMYi6Z0TjNhIsXZb/920+JJoLbh2KAOhzhwqZarlFuaH3x2SeffVZrtejku2KC&#10;D1a4iCIWWzlF/1/Dq+BdTE2VtstixXVDEClpbSpmYqs3qTkkK7qJUUAm8wFvgkc+DaNuv48mEfzL&#10;3s0dOBl7gzAPjSNooCq+qodF81pUb1FVmY4MKWGsYjqamBiWQiSRpmCx1xmXm9p0os15GVmnNRBH&#10;kK08bDSUCW5sD37wHG1CTdZkRuAwDIC3V7ME2lKx7iPp9VntaFFkqCGQkAHaYDkTdRfcH0Z9bHke&#10;AAAa9zqFBmWZIGeXUrMIcmkMm3Zd/BUQRpmYkfAKVbycVNXL0MIQ3Fyup40NG2B9Wu2Gc6AWlg1q&#10;p62CcE3BHaZP11bjrUpyE75ypUIVHJzXzxSOLi4656evjk/bx+2GX2ydNF6et0tReNQAoqUtLc4W&#10;ndZvX1HCbjglt9F89vkXcGXKVJHK5aRZ7o0CGDrooN1hRe7vaZnyQgR2dqtZzFyFMuFJyfNbrWNA&#10;jLMXXAs3X8u5rYdV9uvvUF0fsQUue0AJ8Symg285GqBjp8FRk/5iMh5C08AI0HMAvDoajEXgCMO3&#10;l3+gY2H4cJee9YqLyWo6u70d/uH33+d2DiSPAGIfJUXpRczKu+VFxb+8u4PryJTxRTApIk9OITFZ&#10;0s/oeDkwNMwoe37DZ1PoRw1imZyAnp000TnNL1d1OC7jSQiGeXvHLb/bRgjRBINebh3Bo1iWvNkk&#10;pDzipBn258eMT51GLYhFLNyL4x7Nb6YxXVN7cCJUfFiR6huQUi+8AryG6eYgthedZrMIz5r1EYnQ&#10;YNIkFq341C+RV2DyMf0cLPRmqZYvloCeoDcwfT5Va8COG42GYm05Lhg2SasYI5vErbfwZ9OHLtoC&#10;TF2kdsCpgZyhdbTY5XzwdHTqqdQ4jBxOVYTewXykL6LE0YDLGYkmbFluMJ3+zd/8vtvrf/vNNw93&#10;99999Q3y6BXiHK8s8c08GSCq64FE43a7V9UqtcTPLi5enZ7WfB9WDpk8SpZOtSpyPpsU7dZFonyD&#10;PmxWLEirNOYY6MOuTTVAf0g+ARNLbrBalfKJ1+ps0Jnw3DeDqNu95yxoOCHWs1PXYCiQ0kGuKYkD&#10;xWQHvJwnehFWS0oiCZOCQFA1x5OqeQrdpPUujIn+YW7W3QL3YAY2tJhDNobuet8LuKco+4FLauSR&#10;+OQeZK7e3cOGoGPQLzFWhBKSh/7l3Xo4Onp1XCrV6DNGyNYMIyzWa42j07PO0fFZ5xliMEz6Oj8/&#10;azab4lHn02VUUMDz5tP8alEDkVWZbIGj1Exxampq3MmwOqQpyvpU6/UyQGR2MiNbhuuBdXDBWpG4&#10;IOGWUh+2iN5t0na1iRCBETMBmxJh8SZw5FgFtD8BcH393evf//EtI+NBpJAwEHdFZDEzeMIrBNI4&#10;yyDjG6TAntbT9XKwADqAxg55dXB/MxhhTKfD9MP7XO/aNE9ClvOOzk7oqzBjudA51iQvMVoFBktc&#10;iO8iHdCkh6D/thqnS0OWZrii7CQ2+gKOgvympNdp+4ekTbRIbbxUqrTOM3lvl3dpc5jMk3m4DmMq&#10;374mAhdcZJAQfkQmv0O/JVwX7j2ECkI638e0oaRihMsk8n501FQdLcUwzwVT0UT4o19WxA/YSFnK&#10;6eTuKlsiu5LCVYcnL0+Iurm4UBuZHEKhuJnPdgrO5TAACwyWAGgADf1+nzlzQBIJusTx6DJmvkP3&#10;up5J/oTeOnyJpipT39yFmyyVQHoCNeCOm6xpkAzloHMZdnHq4uSI0eHwExFXQHWJyJMERg0/KhKr&#10;rRE4knSXENGQcwHvc2EwA+fC2gCbS/1ml2IOAQAuHT4ECLiGRrUK6YZhPyI3OgXVxlPpRqXKFCWC&#10;pDot0n7pqNOE8MIxMCIPvNMr1ZgjEk/Gx+1j9m4+mT2rylmo+sF87Zw3mMJnxuX5xOhMe6rWqEUz&#10;omlLdE6THwhDvV5xAXey7sM0/uNVj8EYASXHNZdr21ttess1yNtgue3Hm368HMZrWuiZnDFZF2Y7&#10;d7op9uPsIEoPk9woEYN9Plu8e3eNNrLbPp9tswvaKnLFMB4xZNytlY/O2hma7fNpxOMQBQ0LnTBf&#10;6S8y319OqFWfnTW4I8OH3vn5M8hubor9hZ/Pvr6jQuFD0aB7lLIsUj9ItSMthig3vRsVxk+R1OYQ&#10;dcUeSL4fHIHmB3IQ1TPUYbsFlqLoTgWJ7aPpphmHaj7NpS0Y1Ag7Bau7mzHagi861efg5Rq/gFlf&#10;QlRApAvuHYM7qJdxueipLGagbVO1yy02IAUUx1HRk6SIZlepakUEjL55jhwUrET8sxCyAkrB1AAb&#10;nYyLAneEhHjeDRixy2zh7PqISbYR8mwbKvI0UVUz6XqOyVtbiinOLsWsrXquCOcfko+mWy1TATWI&#10;aTqaMMiqyIiuUg7mPHOhZZNEMopWVI3pAmGIBU1+5jtt9rQ+YcWLxP1McEaHg6HIxFYNMlfV2+jA&#10;3UR088IZZeVjwXM5WjeVna2YDgaThnYp1T4pUEr8Ub8QH5B+CaaKOBmP4EVDcEVqYWtiBtFNYSIU&#10;smNU+zRujikJijSVw6maTbmTNBZivxqM1Lqkpj1NkgL84AdmjJ6a6ugAJX+AMGJkBs3Ucw1nUqFK&#10;+pBZZs7OaGSkI1RyFprGILYf4J1m/vDxNBqofC1hPRwhr9BYLs1VgBanYcdU8oxAqNFbkW8XE1YK&#10;GiI5SpkNjjyuZkZYDAOFSxfThyIBGAQIMO6BumCx2szwRfUwmpKluNxdki50mvJxpoD2RAYWN2IT&#10;YSpaPqu3srN5ajJh2NJ1735XcpDSwzej8E2QuFxlabNmFDdP7t4zXmpEcDmjgtbvTcd0HhiJs2nQ&#10;HSOdtJzAyQdNHAwfRsPpIiQJZJ4WRtKch8aqcX4i7mXTkBjnEbRYksi5MsVgyqlBCUaOCOXN6WD8&#10;1d/8/u7qpnd7ycDg+N3DDLLeZHK8y80fEEDpd3bF/pvLb9++RSHgJOt6D9NtnybREVKhpBnv/+pv&#10;x9NxbZufv75+/c03N3/8YfL91f3rd9+/+eH27oZrjkGjwwXXjo+iSYlPZeHotgOU0wxnsFfuBygG&#10;ItiwNBm54tLCF2HuAiJ3UJuQSsNqMRn26D4jJoLqjKEkkSrniuTyMDlc5JylEpj2U4WIth8kmMM5&#10;a9Qk/9wtQyHWMFoR3TW+STxpUhglfFDyxC/HnyLNBKeUhJtQRNxeQnocINSZ5XjYB9OBbUfplXps&#10;9fnJeb2NRAjOlSCabkJmbNA0mIrT3avryYyJQ8O70RiM20W9TrhvIGwjXwSCZHHR3AGBgzK1FCVU&#10;I6fELeg4+5/8s//4Rafzp1989vy08+r5Seekdv3QY+WCtcTBrKkhx0V17cbhZ89fNFzn+VELFYTr&#10;92/Jydu1WsMt/XB13R310fyoOs7f+9PfcJvZ0CjE/unzU//l+YRG8ShpVWrYnTdXt8w8hGuE1gTn&#10;hPQGhH9DqKEbtQjax0+kYueBNSACx5htpiwcMVStXIVsBQkOjVmK0BD7NRnmatJ/339AB7/NKK+q&#10;T5qCzonfqGVPT6mqElbUT1qU5r/74Q3jeuAGijaOxREyJOVQZjnAcKC8PQ1npgBNeUzyqaU8BZgA&#10;bWgqi3wip09RnKiDJW66q1dHDXKcEmagxFAI0mbx8nfU4mGRqZZMV4AUlpC0gb1DWw4iImDEafwE&#10;HheFBGKKLaMR0ulXDTffZnJ7rVg66i5Td8wVWaeBG12qNZkCJXlQT4xibxIz64BgolAtkQS+9JtJ&#10;CUURPJNpTRKhYkMA/H4yAeCAyEBQld9lFmnEmuAWibkMwxjBTS58hBnM7pinFMFgLeAOdwRIQCbx&#10;NkLar7CaNflk2F8kJEg/xElxHjfS2R6tQQnZGG5FGSCIGLAZwTdqfKcSQmDVLjOLpdSgkfSoNs8+&#10;O/2zX3/C0nzRrtb5kKw4B1R7om3Yen5cJE1lHjEQw3arxGwUDJMZCjngBI20n21Qscz+w2rz+LzO&#10;Ee9qPlAJi5g4fSxchdmPi6MTRkC47Tbwbylfc2tqT62h6z6b5xmg463XL2i8yO1aRfc05yFlXfAY&#10;VuVjYQt5RodB1WSkWIFL8xfHjfNqi7H1r+qlVjkDmbK33n1zPyhyOdFyIqGBzsctTK8b6dS5U/zs&#10;Tz7Hz3ecwvHF8WgyCnoj5teiQMoIW27EDdBAFKLXAE+5VGswEfhFqVj/8tW26lY2qVfpQm2x4lPZ&#10;PC9eff4DKXi8/IK0r7BFF7TeYmbk8Lo/RWkBoReYytS6X9U6cLq2jTI1DujQBLi0npHnED0joE2Y&#10;ZsZ+0GbssOzR6Ds8oC2ftxpMHSbPbBdT1U4bbt0WZpmBglgwTK+nP49bja/DZ6Jf2et12RdTMMwC&#10;IZrUBNdLOuKgFueIuZejyQm7TxwYkbWA+bbFEnR7xAdbbQiueaioZFw1R2OqTG6VQdVJu4kiy243&#10;XS0AageYiFwWFisGl+81SFNmWAnWSTp2CX5uRiGEAhFtTTBQkNRCPoEUsdJstE7OsAgU88V1kSa5&#10;hGEfen2SBtYhrZA4eGIsXCclOCnugJtOpkeF0u3VHW3DrcbRtM8U+Hx3uvn+D78nCUcRjDxQAuug&#10;NuslLRtEUhmGS6MLCJuKUHiBRCpyGjQNEWbTs03fEVkwxtnLxOyuiIbAylGNuVWwC+qdM5jnZWaR&#10;R/FovmKRwrpUv6WaDRDUcR+uHt59f4lxSfWHbPw8/A86k1RfWBz9+hzjRyvI/YDUAG9vFK9xMDE6&#10;AtSmFFtp/ABpNluZdlOE16EsttHca9K3jd1rthusU5pnxGuh/4SeRTRawfLqSGF5mDWfnuRyGUEp&#10;OpjE7zWSwlIcMJrsksQjXaFxqgLvTBNBAWUQYicIgE5JjZCoBMLQH7757t/+zWv4gfDoqUPSVgel&#10;FgwCEA/oipZFQla8LW6HeWrMlIRePZrEw9lYo1Z3edxecb0oje7qoC3CrSg/Fo9O6UmA/WWa/s1x&#10;CG2XSoGRiZSOt2YMZRgtsPXWu8IbPnuLACBSIplhfyBlXHHmkSRgwONAmlwUw4NgMFxAqL26vvv6&#10;2+/fX91dXd4/dMf93giaH7Pp6WuA0MTI8ednp7DpsNgifmMQJLhC8+maTQWzTCM62IoQbiEXgWkW&#10;ACXBaPkECs6qwJvOG4aYqTMA/BWJ/DcjRYTV9kn96CLYMRkd5gjEv0yt1aHlDdoHXj09vb6/JeoZ&#10;FHMb5pmH45ulRrzOO27286ZHIU+goJQWU9E2d7fQsHjhiRSTSeCpxmjitOBFBEWCYQ8qYcwwuzjE&#10;TzGLiKzMTJbXLmFfDMY9vmv8WC5NugENar1b0dlfyGh0Ffgh0h1whQk3OQtCNanziitG5CpOFk/Y&#10;bKCrFE8kI0EFJFlA7OfiEN8AjkDBhnxEzyV5KlR/cvhyZvWsbOcma7BhyvHHAQH31nER9twMggBl&#10;uVazjmY2XHdiYqi/KBKJabdN3XUHX337fX80Ak2GQgJz9IHph0NGNkKcHzEUtMdMmAGDPPkhYznv&#10;L99fY3L7VJdGE5tcvX37btS9H93fQGkjBaXnY9Dvh5MpzE+RMJ38CV13RUm53tzR2dD7/u3k91/9&#10;7qtvvht0p0R4pydw+fNwxlrtloZazR9KWUzx5ttLJNm9/AbdZskgUa11NRyFygS3iSklSMps4mAu&#10;cV6yExr2oHxKA3IFNddO6uZ+SpRkkXC0UH+rJE2YhUyG9k3kAmfj8O5umtqh3bBDChj2r7SULJUQ&#10;xNb12F0AUMSKBK5ITGgUp6r9KboHueNA6vTmMUiBse8EfsiAbqBGQBrB/OAgyJC8AqFru9b8fjB/&#10;vVkP4GwHMWrIL45aX5SKLxvO597ueWn7qsYKdD5pFF7VC8/89Bl97UWaFmlDgmaWXJwfv3j+nILY&#10;cMjK8ZgcT4kSwhljZODZ4oPgYbI2obtyakrIYCpSesACqvWcqElJEcUvFEiFZRlFchShITgSQRv9&#10;OCQFwGJk8McIxqBQBYiwzdJxgIiBGVK/qVcktynuAA3GRD/MHgfm4lrLUEi3WmxJI7qs/i0SQTPA&#10;gBezPVnLgvzg+6nzCCJLmpskHUqNSeejyYW4gUhaCIrSICZ+ZIZRS9tZSsBSWjASkhq9iD0kC50R&#10;iUu91WoppynXsw2ZRiZtRdSkSFKBl/inNqQIhZLZM+J8YjtTbLLdbIaPZQbu2YY4Nb5ZuUvqwXKR&#10;6pMmfiNwlcoLNRO6lumWQtgRZSHiaOauINA3Dmd9E9mS8OOBBBaz5iulDEU7wCKk/k9PyN8zCKe9&#10;OAfyULGMugg66pks48WpKyMYCIaa22W6N29xyEdHbZIcylmaNohYwFaKaATQeCfyHJR26EsHdUab&#10;b5do5qaZCG50HZVrq8FyGIzgj5Epi1qhCuiK5Fkji5g0jFgwqT4tD8MZgRY+GKKFZiizDSruX3z6&#10;K0SCkvT2zy8+G9POTVWz4XMpw038ftxFBf6zT191nNLw6s5r1f702avUMGSnE9i4AAYsg3yh2cT7&#10;MS8ZMIYpR3TqMGtUxTWOAdONAzKytOo65P/IAFKH4jpI6RM562KWrhaINfRu5rcJYeanL174WLBF&#10;DJjWaNZenD4vpRzaDui0+vz0HFFmClr0VCBHScFbUzTNpEohmOb2UjwxmT8sTmnXScJIaLKUxNRu&#10;iLIZ0B9KbIDdaCxTBkcaEK/tw+kDHJmhzxuGU8gq/Wh2N+qfFsoo1H97c4Whh/qPcQQNDCcUBQe5&#10;EkMdtkzyk8YW43nXqXk4pl+ENu8hkgNAt+rmQzdTvSTInVLeV21wvcr+n/6L/+I3n39y1GRY8OT8&#10;xdGzT04xVxV0pxDcpwhLtQ+MtN70GvWXZxcEZsQetap06ggoapWGNIlrGlOL/CYI4ovnLyVaihB4&#10;rflFq5E9bv/V62+i3ggiyv1kwqRtsDpRcM2IDdNQx9bdSIicRGU2o/5CfREcdDoegm5WpcWSv47A&#10;IOjjQoaZFi4hHcDBkzVkDGcK6DSZl+kac83ACzYclAyHKboUI4E2NA+QyQ0MOtLknzpD9qqwR7JA&#10;rj4MCQa6M68kN7u/xx4gmIMR0hwwDMtqTW8o1Q6hsJrzovK9iMgsICbwZhkoL/FcZhIUMtgmXy25&#10;mpogzrxXyJ12OgQ3hEWxBPvdxqLQdwmFIwhbx+vMn7GOGhiLxM3k5iiE0nexzicFb7hiwi1jKGB6&#10;8IEiHTcqBZh+3WH0cH1fSadLzSpJ4EWxulITg5JAM55QOjDUXm7QhJ4ugNEgdHmsJAQmMHOAgPQo&#10;ShdihUXmr+hBbsE1XyaIPDYymU+b9d+enf7qtP2sUf1Nu/Fl88Q5ao2HwZbubqwrMHxqJdErjXih&#10;E4REg6xWMnugzih9HyG6w2xCqV5sw/QO+B8JkcFkgBjiqHvr7NYvLk79RjPfaKSrzSQcdx/6J40j&#10;BsgRX/8wuL9697ay2g3no2/fvYUzUp1vJulFdhP8e341qa5eY8vWqOGXaBkmFoSY+0m75RTS/VRx&#10;BBXq8u7b6/v3/fEmR7dTnRgi3+3DEGmEoz9t0X68+bTu/tlJs95y3j706SShgZqDpN1IGgVS80q9&#10;bKHFxggHDCMCsFG+UunGu29vHpqZAhOpcDUMFl+kUMTYlpg9sM5WO/7V4C49X7RePOuNRzQ/Ocdt&#10;jygLiXy/Omeo4HpDYxVyjti8m/seo+WjfAawKoWlg7YCW5RJiJjT1fb301FuEn3p5ReFzf1wURTh&#10;aZktNdkXs1Gfqm+JMRu57HQTPYxG6O4Qi2vShuY9igFP+YIUxfZrq/MMiJhasPmuDjDqD+VSb7Pr&#10;33apBKLrIBdLOJBCUUJj6rWpCug5CR0A3WTSA36s3Tkh2Wofn2owwyqiebjZOiZr5IYSJ7bKVRyd&#10;SCxxzFg4RlDkyw0mrxPSAZXQoYsH524RTEsaC8A5nSJfwINSsXzo3YMVkMcSER2foMEZw+uioEfC&#10;ky0wEUTEaVI7BI/JqBpUVn3KVOBXIHT4M83OBtAhGCgBepq1x6fgEO9u7+neJBJjK0pvwYMTiXVY&#10;ULKgOYiSGoO3A+W8c8aqoEDLlJhvRvPuuIvyqTRRNxINQ22D/I+GIXY66hOk1OooQAOQzhwYdfRr&#10;LIFccrR6L5D3D+ABiqxTKwHD5RhAKb4JM7OhcKQ3HYTP8sW7ccRqItfCwYBzCcDeZS9/uHq4vAeD&#10;zk6CBpW67IZ8IXM7yi0S/5PTWvNM952CrtXiQ11PzdQInFBiINunGkc8h9QkAzPoRmPqtpNjhli5&#10;SsVWLf8uxJjthFItELexVIgOKM3j6jEGjQwWJBrpx2yKQGENTR06N/rBWCpKsISbkutINeqQERkE&#10;GtJbQbUcwF29NJhmerkIPN0S82tncQZR+KILBIWpJfx3SMCqFZ9WCLIIqoq4LqbqcUd86pmlKoko&#10;gy7ULVAqbYJpYx01o2F9FZCJsRWhnJweH5s82WhXa3qvvoz6m7gGRkVMY5FDd+swuiidvVqFaBfj&#10;SIFFQQSofxJZYXONNu6StQ/CgIrPs9KuU6ZIS59Y+rzutt30Ra3QKDDTgs5IFwoUbT6rcHzcQcuJ&#10;BZgL1RwDd2AApouCIZuKFBf1L9wvNwJZGEB6ojKG/Uj5WHNZdVfMtCzl3IK+4T2Oxu9e9yIS3zCm&#10;TTTCAdTrQyoJ2dQXr14hDgk8WalV80uc3Mo9++TZp59Qc0YYtHP+7OLlp58ed5pZVKCQuGW4ltRR&#10;aYg9JIEsbKYYyNoTkQPf5Z3j4/arT19cnJ91TtoXz59jCozu1wYUtVSuGlHCFNVjrglHTjhbqzc0&#10;UAvtUOq6uxxhRZM+jnqdqJn3PO4cabWsVmiAM6oOogFJ7+npqeV9XLx6RuDKRSYwLlUq8HKQg0DH&#10;iYwdXbtnz57Vyp56N3bpTjnfoEYlUU/eV5VAjNtgsgBv4uoh5gSfiC5ltFgpfLBm8JXPaXEZ38Mw&#10;po9z2OsSsla9bN2jbrsDO8PrVUiEUrtKZgv3sZreVPmeT9zV3LGq0ZllNbvkibtWQpuPp8xKOuPM&#10;mHbKNN30Gn1nsHOiAYQd6Q+sQ6hEfhwFBJLz1Cy96GaWIYMI6FBtNsGjs9PpCtlzuhyTsN+qlqi+&#10;XA4T1kDVY9KJBicRp4Ihkv8amfMtS2U0Q+ljASxG9rzJ5CfxOuPRiFyjtAAgjtNkQ4quYcaEMeWu&#10;hkNWLo+AAqFvgvQOTDmawMoX5Warrra1hE5wYCoaEsENU4C2oLBTiJYSrt3RtL7NYlaENYcJZf4x&#10;FC3QQVY/g1IZMZGl2A9kpUF1iO2kFrvN93f3cGr+zZvbvxz033en7y97t8H8085xk+QqhieFbAUK&#10;hxy79B43mHm1HazGRdpK8pgLevEuPn/ptxrX/UG42R230aBAXGdXp6HFWbqltMMoXlBB6MSZjZsn&#10;BELTVk9KRQQCQWPX2VVQKdLXjeLWtpzbdqqFTsX58rPPQFihNHIZYX7hX5gLNgvHNHJDUWZmF5YW&#10;sSIyH9MXBzRBOCDjYEalCM9X4R0XkWfYB0DJmnAcmiSYPPO0scxkpETZYCjUxuGb4xzozcGkiRKo&#10;mQvSa+JB1og5JB1VuRELbOYXCTnXmD+yNStIojieyp0EohPQEPS/oZgSVhNjoWRH1geyjIYxVXUV&#10;8jRoQtwpQW0mKVbqSFxrBguCwkklS5VAJa//X7b+7MmRfD3TxAC4OxzuAByOfY89MnKtylN1ziEP&#10;yW6ySfb0mGzaZkzqaWlmNDKZTGaSbnSl/0eXutCNxqyNPd3TpMgmedbaK9fYI7DvgAMOBxybng9J&#10;o/XIJjtZnVUnKysCgP9+3/K+zyu1sORXME3axynLf2wvvEK8Iiw2il7uKLpbrjRTpDba0k9y01CF&#10;UtShtne9bq+7HUyBze4Ws/Vs6PXb/Yer1uNVu/vY7j22rm+6wXljObi+eusj7dy6tPTpYBj2Kq5h&#10;Q1ul8WmuZ+p2ji6Y6mvpobOZlyp5bnLxOuFrJt5LQKA7KgfGZHsEHZUhw3J6HwksE1iHgGqYEsiL&#10;xN6T2mm2cmV2yc6StGZci+z9xRvNfEN6X7572D4MVQoZPhdR2zQSPJ2WYR3lX1w8mSxm27hxUT5g&#10;DUlbQ23QbTTg8EBEKmQzn5UOranfWDjBdIxEPrc3HPku7h4gphpmRQRKXGeoOoWuuknYMR5atmJA&#10;CXldJfJtLxuWz7hsind8u4w0abupfAiqKRULL1885U3CUYgmGR71q5evEZ0743mKQaqd+PLzn8Cs&#10;6wyHuCe/ePaUVqk/GfBH45JakeHL5SWOUr7xfb6jpPcK4IbWl2tPimdkJBQ3aI/33H4+DxRsXHN0&#10;iZKNIeeTJKjzuej2uzSr/Mvg5Jn28tGplkoniZzTH20sI5VJDpotTFildJZle3s+8EIOH3IjaIG+&#10;tOJmr96auRPTMo5PzvdcXpflHDNBGc9hbwjCsFCEU7NcK/+n/8N/iyNzMiVioK2bLIXn2NfICibT&#10;iuUmrxyRWb4WnmLDCiB8Ws42OwIJKLuQYLbxbjkzmkyJv1pQlz8iD+aUomxQqUxXi/5izhsE+9WO&#10;RTFosnd7rNcZuIjAeg/A4sTjowtbb7ucV7hdOcB4huXxprGh7uG5YOsQ80c94W0YEAeZ1iLbDaps&#10;RFDOREJR0FgSYh4yKJr2AGO7dMp3FmeNGIvyfpAsWbt+RAeAnIY9C7RpJpEe3CnBOpM4F6jwRxkR&#10;VvtHh1XA9CC5LNA3OA0Ep41mCteK4DQ5qlDqYLrERMJEgUPJYm0RBLKyBwMw92Jus/RA9JyfnlKc&#10;o+502PmqUQ0xCrh3ZszevKCov/f0uFCNGstRpnTmWWbtoR6YLcLp1BweDnyhHQm8zArjovWGeC3m&#10;3whWU327AtjQn06KWiyQhIsm6VFyVAg6iZvGIjAYv4coUpg/oQBFGmKE8Q0S9Ivin6qao5MoMIG9&#10;rz047zmEPuHQWT77xz//4vWXLy9Q4D09Ojw6HlqRD/Ua+jGoowzjmPJIOoHUljKwkgGVzJsFc0+g&#10;yAn0CfJCWFlmS2NV6XguVH2ThmbvgS/kcgevPrMqh4nywYfR2G8Nbj7e/uyL3+NFjljm1gi1Hm9/&#10;VqoeHx92O63tdH4A6CTH+NU548w/jGNJ1VuOSnDf0gktpq+M+J//5PXhs+PxYL5qdsf1JrR9RgCE&#10;khH4HeoNYoEVUWpFQznJ2YugaEmzQAPSUVILj08OTs+O9nkWK4vaL0wjpPVoJeJRFmR068h+dQ1A&#10;nzJpjSlI9D1Ki88lmZzicZdzTxDcuFDmY9dBTQSVAwYGp+E6ZG2RdJaj8SRuPYY7LKSI4kV6GgmQ&#10;ij7T3GVeN+O5jHpc0ApJjnzAp/TTMZjgVth+cjRuucHmMP+qUKk+WaE4GHU/s9MgD3urCWEL2Ago&#10;3URyhhZBwgupDSQRWIjp4hyQREP5K//HWbv/AWWXJnARi4+7w9jOI3yXhp7UDJkQzaaYzRi8yqAZ&#10;0zG8Y9iVoXDt9vbh+pbHYoRwD0/zdHReLU3Xu9lkjBAI5wuzFaK3YOPykmPqwLezCem4rVHU8WGA&#10;o0Nvwkc1nS2wsoBMmM7ne4Mee34OD45iEyyNEIk2qMGQZ7NYa44GTBGjFpLoMCo/wi8kYn65SETN&#10;RZAs1AgLMwGliT2MDoC7itFIGEemKHgISl5tm/U29n94e9Kdkhg5Ra8lc5mDUpExzWTspCNm+7GT&#10;WMNer0zbQwSceL7uf/yeFljmAagVBVxMtrTHBFfQZxD2kmnCOSjhaFNReu0ZVSHZnSnMpFlJsRYD&#10;exj54qevzp6foo1ntkRnQcYG3D9ir4hj7AGBwsoIoZSjnQQ5REEBrVlv4tpaY3pDso7OfDnrD0f6&#10;ALJxIHZSillptgfIQYHNMMlFo8HZwtGP/Yd4W4bjNCEUkcilmJy22Bi6m6v7xn29NRyOWXLV0IGM&#10;cCUJP5krh4G3AOsotD+pUrh6l0TJiwCJmSKd3t4bw42zAVgsFyJCFGyBcKk9dmhd6qR2uyeCmZDS&#10;73ZYz9ItkLp5efP4/qoGQVQY/qJd4qEhx1UEMAh/kZRwXcG6WGFcxYrM8gAeLIVgwCeKjO+ChJUM&#10;We3dGnIDIKjUTOCcy+UiPSMrLqGhsQHDkCg4U9knizJaGkNm3Noi6IMZQ7szDayGrEcZum9Z+TI6&#10;BIzBfloYD0DACL+RDi0a7YXTs7A9CcYnofgiknaCcT+acQLmacg9ySaJIUnou0JOOJDMtfkorPAU&#10;ccSxEkSexshH2KRbeDiMcni7KdN4sPiSeCup5LrD4Xrq0thyDDJ3obRkVBGOWAD9/F7rAGAjycNu&#10;nyMjEsZVPMjEI7nykdi3dXJbCrNJp+n6iSc/DafzupUrHZ/Gc5WTs5dlO7EbNam1UN5KBs9uPVsH&#10;iYiQTSDjiX0TKMW/pBqJ2LJYPfzFH/9JsphPlcqwdREOspnlZUuls8gH2HZyarz+/At4tpwZViKV&#10;sNOosSinK9UjiDVjd2ZnUul8FtQqH1RyCPi8kdGOPjuVzbCG4wIvVSvkonA+wO8R6oa/TYMOilq9&#10;4ZhVfLFyMJ4g0kRLnkL2wrSf0a5tBBKqty9n0I3r/jZc60wgHlHWDMYD5t10ZhlgL2iM6a6RAula&#10;VXpxDRs9W72ZtywUy0ng8QSMqGohA78F1i9MNIhayKLZ8QMZyUCEq5T5ro+5rsqFYjYD+S8HRrpw&#10;eCLkoUGHFXmW3MtcPiNQwAzlK2pzOsRCPiNozn3aTb5UKaZTJ2cHdipDSig9Wr6I0jo2GrrppIGj&#10;DXsKX8dwtn0cTnVpSmlABCWBZJspDVtv1sR8cql1wEATJ8jvYFuCvbwHriRo7DTTcwZ0EJVSkSeL&#10;fY47mXA7A5HylyQwCYYNRQAYTp6aIQuE9TKXisPb446i2gPgAJl3vJxiDGvOp4MpyBcEjAuXV3o1&#10;8X2grz1qYwe/3UKGUHJ64FvxHMm6WVE9oZGQbQv7jelyTXh2IpoJu1pHljcMhyOLCMDbLGXMOKIM&#10;d4n+KjIMmKNArLfRe2t9tDPHAY50aecZYqKvLJULsBLeX97ESBXTA1I9xCJHR0Uq7HgqDjAQunkp&#10;pRJ7lbTJLAGlLr+ORbln8bwE8XAxLCiXK+K1joTLh4XqYZm5B66L0ag78xxZ/LMDDSDQcFMxHPTA&#10;5ELUrAxOmYGhCAHoupJ1uIDmGcYzBgSeDVItYq5i2gbWNEj9uL6NR4JRfUdjw+o2jhOf+pBeVEco&#10;zppBtrgKBO/NCpA3/wokDxRD0fAuritWROE8k42lqNL3VbvQKWW3ReciRG7qLJn8U+czyN2Hc299&#10;hNSGxg5NQnERCUtkGNumfYaeoCPx4rLGXG6AJvH8UpzukxuYOGP2pEQV0LTEGQgLiupMWsZ/2GFK&#10;KoS62i5EX6wHMB0BuuXhoauhHt5GmA9G/Kg21QKIBBd6cBBawS8klWWyW834ApCNwh1JxWamMufA&#10;sNbrpEaFf5aIPy3nEBjlj4qxbBw/rZlE5xbJlwtE+4FXSueSyWwCeC/qMAC2ZBoLZlTQrHy9BGeu&#10;+X7X3oyDer/IJGqb62Q/KZec9n3sxR6wSTvN4mm+WjBU4GBlECnZDEjAuKYdbJwBWcwG1FZ7gNqU&#10;DCMqA5psaR39ecDS4yHt4fGBxgCTaKfZXqcin/38y6Ns8Qh6PnNs3lRucCPcaHd3lpGNWU69NSHV&#10;hjeYt4+FIbSOJaCDHQMyZFNsdbmTdCuWjmUYUApwVfCNfMAQckv6yk6LJNPMQ8SgieKAXrbZbj/W&#10;G/PJ8qHVAIvUG0wa9R4C5vZ42J2M0xDXZ6tv3r2ruQPomIzlHjscXhPQSry9QGykR5ENLrNrSgDU&#10;RnKr8PbuR+5yMsrbGAiNIdTRMG8gLwaYOCOgpYvmY4JGF2UQPf9jrSEKRH/FsceEM2PFSpk8Ud73&#10;t/d8gouZ3Kw3WEYCR6nqNVqILXtaN04cqx8dwtaYsxOaEMUcS5jFQhU5MZ9GZMs8y6LMJpwGfJ4S&#10;RIYAd1n5l//FP8euQW3JLImdAqqLIK8gv1WMEcjCto1O77Ez+OHj5f3763a9g8Lqw/vr6+v7D++u&#10;37/9OOyOrh5r7cdWq4kvFOscuEWGE0BXCPWZDTu98yp5SDTSAsajemsNemGOfNlqyK6cqZtIUBmS&#10;GtppNvn86clBNf/k4uQP/+DnhWK620d13Dmz8/nQ5jiTldSCxbIUCaYj+mgIqW5I45ULq+nVljoD&#10;xYukjynB/+Hf/y06Hy4JLm9mNcVMnoTK5dRJG0ZaD6MIyYDOo+8LhQnWQ91rBNa0i9g5M7ksj/ho&#10;2OMhZVsK1oHrjQOIdQdTCijMh6XCT149T5dy4lrZ4hvkpEXIiwGE+fIYCqM/JerNwUgpGxMqJjgW&#10;EFgUEojdi4D204vzJ6/PS09KRDlEW93E8RMViQMSOIXQ9OjYY/tLxMLaAfgtH6WgCQ5UUyHiPNbq&#10;9HTpXBZXIsp+JWvRBCJ3+NQEsnaOxxKjANNtsMsoRsjixElMIPkIDLBYTBaeCaVrs85gmjSjB1Xr&#10;J3/wsxLtx2wCJApOd9jS24uRSwW2Dd3OJ63be8OZw7e0kQMxPpYQUklElIE71aGkS8tBeVIsZsIR&#10;B6MLN/TJxTqRJMSJij4RsRgyUAiwtSK+ozOY3Nabf/vuTWajlsuHLNSx9tG5BADsh3YXiRQnGTuE&#10;smmhcLPLqTQrW2rS86o+3zzLV87Oz45+8uTJs+NSNhG0wl11hUsstlocHeaevziq2IhmLSq7Z/l0&#10;5eXr85fPD84v0senWyvlIWUMqRQ+EIxBI1rxGG8IClkCv/eVMCuOAMNjDibMgiDyFJMhBHkeYV5d&#10;tHOWwAbiWUbTUj0D/uNVRfAbwJrOmcJglcEFNROVqr6YmjEyqSNQEJj9cphwX6OWha+2nkwqmlKx&#10;ol5UHSUNEPKB5ZZaNaNoNvxRlJHpLGVzlNI6w/TICG08TMoFNYiOT4lqOfaoVOcb0B4oNZhLsqbi&#10;0ZHoW2lNBZr1D6wsfiEmqj0imn6fmTfj60GrFw8skINidt8pPnkDMxxxyMTVPZ9tBeDEYgzDcAqL&#10;BlPncjZNQoxNgYYowoDSiQd6lyO5ipdON4CEoJ9mGsI+KmjEl6Ewp3c6uQ8hBQ6uami1eJjQwY5o&#10;NRWFI4wrn1eji6WQtV4wyFSGFua69shUO2aDPVKo7JDp0z/s48u3rIxwHllmhkkGekJK4r1SB+ML&#10;g1rUMQqmS1SC/AcRCHFe08DgK6HCI1QGRbSBQ2S3BmhJ84nSYM74hT3h2mEPwvYEN9/txO07HW57&#10;dAcMZJFHok1nfYTsE8gK+2QJ9uF6QNvJkACLnvyeKHNSWiMKAF5x+IDddnMCd8/pK2sZzTBOiadz&#10;oIN9b8yV7260/vX7EvCJeEwYl+wbyVbpj6F0MEpiIV2A1id68RD0RhwdyScHVqYAE4fLhj5WMnUk&#10;t1OS2qG60FnyzdAI4frExM8wiBdLnJ1kPQPEYVmHzHKnpoxEJp7mEN8LZeE4BkinRW3PO0WXZW+2&#10;1TwBmQl+5pKyu2bhtJovzQQwRZlZspJidMp+jtJRXOoRdn3skNC6Mr4NsLpglHV5ez+eElizJ9bJ&#10;0Fo2DawkCWJFIURza5MqCR1XDSSNMCMveDko7yqARiU9Rnnx5NhC89up0zTRDMhLEdHyJU5ClYcK&#10;vCD+fqGiKJwfjFxI08UrD38PTyUOpQhfB2tLFsRQZDmlC4aRRyeXSCZTFm8NnhUpqsjSmDK63u1m&#10;tY3T3cz7q0k76A03/HXeX4+bTyy9nEmkWSgbSr6Y9Xc+jwwdP7MNlnmWnWSeokctsmq4ivkyBO+o&#10;qKkMVoYEcysWiTE73YErfX8Pj5uCI0VcezpJwiwjSQzjTCKPnj2xc7l0vlg9vchmyvAFsvGMUSzx&#10;cvkA4SJq8+rjdx/v+1uz1uqLB9z3W70hSl51MQ2OajpaEakeRSeEJ7Djh1fkSoLBoNEV0xcnqrz6&#10;lJmpfD5fPewMod0t6AvGE3AvkmPGT0pMxuecGMySh6PxJ76gJFBPXaRofEcYtbgWJYQLiWa/zy8Y&#10;Y3d7HfBOcyrT9QZ/I9M+itzheMwdg9aX8oiTX9ICHUAeVFFszOgzJ5BS6TLxzDBHRVAX2XlF1nbM&#10;+tHdqeHlTutIf4PnJsIQgwrRMjQYOZA0GR7iteBxyKeTvmbOt9qHh87jAGhPQJgiXNfLzft6E5tL&#10;nViXweRxNG2OnabjwpC463n3/dljb1ofzpvOsj1bdabrluPDeet3+5PR2CQZ2bTHywABkBt88dp6&#10;hN/Y0IqHRcWkKZq3xvR685thsAmZs8P15PDBqxxm+Xqm45ltx0fuAI4jDL+H1oQxN4xBROEbPpyC&#10;lOTll1Q9yhzONEYDkRRREJS7LOJFMDTHESeRZAGYskwVcunkZNBnc+RORhHR9S6n8zGmDHyfnBYz&#10;b0KpzQkXS1oZPyCLSgiYgS1Em7ozqM86jMqoWrl398LjEPMwJcwHE9ch3DJ6DJFAi9MJnue+bMPh&#10;hZhJhhlUIxyZQa2Bp3MTzOeqTYIQ0TBHcDiLFToBoErFo0GoYOhT3qZHUhnTI1Cjsg2UECHqoLnj&#10;MA0vE0zlencfblG0IdYkwpoxbzyRYamGfLjd7lOMbBetOdLYtSfeDmbHW3oAtnzuABpDUCf6ibej&#10;BY4PmVM87oBCoYYdSwcokm/OXezkEZK4WYfxOAIT9tFpYXoQvj7WXwYFkiEguH6WKtBJsdmqCqrR&#10;ZUxM5ZiiNxGgAjxyIXoV/t0VY6YoV25Y0PFASY0wE5S1qQUJgbRMwLPy11gkgOwubhAfwotMU8cl&#10;g9eQXSJmAThjdDugs9YUgTQ8SCck+VYFhUFqJGFpO0jcqbieMFXpM0mYldALSh7Z7YgzliET/i8m&#10;ZHxD4nbHlMM6gV0ihxVztn2GIMkmjM72NCwmf7JPE1KL1H9MU9nN+jtvjMgLQyRx4c6QpqutAXEZ&#10;fj9o1MnGGo/fDZt1ckyW8x+7fk9TGP5uFB2NDa2Di/EqCQMrs8CrkT/8z/7r//75T/84nDv45ZvH&#10;2/Hmi1/8gWKl/bARL5SnDL1hQKWSUNfm3RbPCNhNDo19MyOFH5esNOB8wBeA3JDRSjOLIkSClCUP&#10;U5Jp5bvcd9DcZRxL7FlZlvI5EU4sLyQb0S2ZrlRhVPG+bkRRDDFC3GfR81R5lLiocuKpRHaHYb4d&#10;J09isZv0RgP4K4QJUZCs/JtBmxUIagFq2vr7WyLL0W0NLx8mzkSojxP4HmxNt+xJY3Cuk7aEKvNo&#10;sDjnPUHYyxuHfQZLGZYarlVpzIIDIkdAIUuip9bpdMjjpRxjpsYg4rJ2B+diMuVz7bHXuak/pKv5&#10;08Mq/Jmv37/1U8bT4xPm4vet5sAXtyvViVjZRUUsiRWSwyRnsrSBMkiWokM2wmxQOAnQ0foQPOcT&#10;Xjci5BjN87mgLUS6I2vJWLTTbUvhtNmQc8Grx2AMP2ohnZdsrlAgx5UJyTYfg0mD64HNFuoJ8IZI&#10;BMBeOLM+u3X88uj7WXgNB6C7VebxPmJH3yVs4aCSp1ma9Hi1DOX/8X//v8IJZy8H/0CYXAGKYdk6&#10;M/Flp4csiY8wOhl0BpuBG3T9EM2kTwpflH6DY8NgVGHHyCVE3IUzD2sfWpPwBu+4O2Td2Xef5Mur&#10;SGCwnGwk2W/TGA95MujWPuHdU3GzkIxlLCMdBSWSsTNJxOU4SWhAcdmxtUOvHCMMYDdHdzZkU+3O&#10;Diy9kIqDFaXSIOApq6lxxkUsDCkrqNti6E6ne7BtDG2yBDyTE0DaLxOQXKZSKhwdHxydHMQzKSwf&#10;Q14rBqhISlIpqn8KwmG/x2HNecDJIlnMrDg5oUScD6URFaqL5KBQypEetiTDerXUOZXgWWHydP1c&#10;kj0sl/AyjiCMeDrWTdoOuHW1ZG2c3tEm8Ps//cnhF8/0gt2b9NeP3QnQocU8CQld3bTXUMKwf6Cl&#10;4PTjzgGZYiAwo0puDuGkdHV8IOkMTWCWNj5vo+r8tAkUHAQqoGh8vFs7/SFuS97NFKKuuPZzI/Yy&#10;kzuzk0+zuTNmpaRqRdm00dWsQI6g5cMHEleNQroAsoXpIuW94Sueusup4ZfJ7FG5CGG1mM8nStly&#10;pWin6VxkSC9qBkkB3A2dfimZhuzfWu2+gt13dT8eOgXM4laMAEEKuWQiW3eAE0ChYEutJJTQ088/&#10;uwWHMnPgahMPwgmRDuhNSU7bnaRz4WLS8WZFM7nLZtqLVUlFG1CpLVACe7FYuLd2r7tdbHED3YLX&#10;Fz8+aaxWcMbM46PmdpcpHo43U+JQcDRfYlSeboczv8u6DC5BcAPaW6jB+/RXpIm8XOgBClOAExSl&#10;TEZUnSRuI2xmybaKneer+cNDshF9Z2T5bk7HCCf6kqOEBWN4GdEww2HLdtxpSocqtMRJH1SMLgRG&#10;8rC5xCVBTBI2OMKROJf0bTaiuNtld710aRJHi5ii6O4ge056dWy8CJiZeLWY8g19DJukP0V6tdy6&#10;7I9JkkTnuohFWADQ5BDEJ1GjmDQE7M8qkU+4aCD3v2BAEUOphWyJn/hVgKpPwxECDBMhP10u8hFm&#10;b9sls6zXsZGEMkR0XY7qfKHIoYgPDmUdBiUKFNYNXLpkb1CfUkGRa8eKbEtHVKqEkhli7vkPgEcP&#10;RS1P0ebywjHvF5eSw0QL8RvXhRTQgQGnMu8BFDWoQMlMvd+/bzQ5g1G0sABgQTHhIeXONiI4d+iZ&#10;RR1Ccolhwlh/vK+xb9lTVYhEocag8AiN59vRKsQWlueUPxaiNPC5PaBf4ZGXdns2k2aSAWg6SRzS&#10;eAbfwmq3+qY3zWdL094IVdZyqw/v7+irY/iKoWGKRZTIL2Q64gmZy6gM9CYX/W4yHkq6iY5AYEJ5&#10;gyaTKDOmiLl4AkRfp9mgY5k16zh4kFjXG11wkXnCbDSSHpZep1YBaWMneEm4B/iHRA7SwsVdhgVq&#10;lj+KjylSCeqX4Dp9XommcqDhAM1zwpDzg+QeNRQCQjiUpPDwejEsAwOPVYBZYZylasDPxPW0LXZV&#10;rhusXJI5iuiT+9uH4D/lEkoSuRGJjSia+yM00blKVeF8TNiGlZS4RWQeCk0+BAFgm8A/wY6T9hNl&#10;LkIINDMtOmGqAibFDAbZhqm4K9tojPqiohXjD4tb5gq4M3S66CM7AVPj9ZPjnz+/eHpQfH5UfsHi&#10;vZSrnBZOC+wKUmAEaUTmtRajKNaObMqo65jCwaCFts6Xix9KicZk4qyF2T3JQtOM8mmRXQQPl6s3&#10;oiHVikc24aPPXmcuLqrlElqGs6dPDw8OWCZjFUSOaCWSpWI1ny9K2ptNfl6BtpeGUVZJKPDtZCEp&#10;HHEm1iA3SG/oOXNs6IydJLwO1LhhECtPCzSG5A6rlkIZ5YCiFInKJfCQhTOfvEjs5q4eHrWJK8Vf&#10;AUiZlTGJVFN38/btdWepkj90effoQdlMlTd6crzYjdyth3hE4nzXi7E3vn1/fXXT7M9nMBX6zSU4&#10;vWbz4eYWtuNBDJkJhPi9XZNAyJ36D03gbi06Z+nlKEzFeEDbdlA94qlpNzrO0IHNSicgcnGJqSZk&#10;gixgMuXit40atRUnBE5T0A77uNdwvV6jxOB+xPCIE5h6DnMahznpAjzdTMMA1+CB5w+jHpJWgo/+&#10;dslBwx+NE7Tf62L9xsxVu70jdtiI2Vwi7KuouDhaE8q6QLASM2fSEQIhZKBD0jyCOlMWD17fYgV6&#10;JYlHmj8uRvlA1ymJuiy5uIyuHmogu7leUFHy32VQInlCUkmz4BcvCMpJSRsmnI1IEmgVgz65zNQt&#10;fCYl+HI2BQCInGC3AD+TAAJBjly3z1McxIaNNB2l2MFRGc8wlIouKoU+SfFB4kSYoRM5wlGah68Q&#10;2E5G00y65K5Y6QW9aeChMVlRLuK9oiTfc+Gp1hnL8EZwBeJhQuSP1YaYevydFOhUOCIcXIIcxBqQ&#10;lmTCmLGazygbECrBNAVTwR/Gx4zsmQnkjVGXjwYSfj6ktoSOh+YOggCHXUQPjd/Sk2RR9Er489GA&#10;LtescHGI0CfyCFJGM6cWe6GUshIDSwUI8A3BgZihEPZtltxdH2Ayuj7nxP1iwBqOJQi084wSZlRN&#10;uBB0S6wG+0RyxkEijRBfHrMoKpptgLKbdaKZhNFMKbWiaeOcBCXHhcEth2GeDwy7L0AaZARQce4H&#10;BVSw8q7ts2r2wkZN53dDN6FH2Hux6KJ9WJJ04tTnogNg/CQ0HBEZ0GQILhQVusQFM8qjdsBOCGUX&#10;djDXk0zi+IlRZSdtw5Ltz35vJ/Y6tvb7sEP+CRNy/gYwM/+cdpGekEbDg2xLOwLknAUQYxn+Slst&#10;lsUtjS8X+1bfL/CZR8EZBBrCzDOo8BpuUMZxDepkCyNn1WAosm/cmpr8LYNbRb4wcgXodoQgipMC&#10;/wo2Ions20f57iN5sUPyWd1bFqVjklkmykGx/kldIrbBfbMgSldeNT63uBX4LngeSeVhsyMc0uUS&#10;twn9kHY3uP54xThr8s3Vm6+/4a7x3j1c3g4lrMDfuG9uP/71rx9+/Fj//oN/3W5fDq/e1r95f/f3&#10;H6/+8jdf/eW//eXvvrrcxQu//o9/9c0PP0L8ogHiFv4UKt3qtof1FnNn5BxLTHTcTGhl+AWkebDP&#10;3MpYDXhZuYrkzRXJCu8q/hTKwr2xkZ0ni0GJfOb+4vsF/8H3wsBEqB/kzczdbDyH7A7GhYxMQhJz&#10;QvY4PK198qBWOqk+SRc5VbInh9h6QNSY6FubXZzUgGQYaLx4+uzUSuvNcWMyPmDopptQR9dc4Nyd&#10;yG3p7cIKcnCuLrrW6dgBs8JOjgHjnCeUDw/bQCbC+486DzTFBV8J7mh0QPxdu93GHs9nGP0gtpH2&#10;sFM8rjDXxx9Ig96ddM9enT45PN42J9+8fRs/rTw/P1Pd1fXjA6MNcSdwse2jKXk3JShF0gT347N9&#10;a8+6l08lH1T2qSw+aYEkSlliG5hRk18iCYJ8hTwkYs0M7abOGEx0Lp0uZnPEulClVy7OeUGpwy9K&#10;1ekPHzq315kXRz95+kwdLuYf7/1RB9NgfTQmAiYT2dk2u0MUuxK9AVtgjF2faTqeuOgulggfHB54&#10;s223vSTLT/nf/Zf/hTSvG9Q1Gu4cxh9AeVn/DAcDEgp5idHZZJM28JMgMkU0NwnyvcMor0GMYwSh&#10;4mdmaisC+gtG2Y0HSaXJAdoLzu/8TXK0Al47Ca+b7oAJZCldGG79vJVE48pNQxkEMY3V2YY5KJO1&#10;aIRuFeEZW67ZzOVcyyXhFbAwCAwHD3xl/fVuOB2F1mP4njv++RoZ+NbebS2OyAiFCnpMsnsVu3xI&#10;thWjFz7KrKRRcbOXwhDJyAjcibOc9xbTh2H/EnP4UAjES29CwSVzNuw6MydON6ipQu4ioyfO5ceY&#10;YMFeV6LV56BVJDBh0OsRnsJVybKWCxaTm66Bz5mnCaY09WwiGmXHdVw6LqbLqfhJNlEq2heFPMrM&#10;Wr9H4zlA8Txb6qset0BcTq9ljccsxIIxNtxNKXJBJ0/GUiUAZ51vw/AYpuN+MV/81ATqxRSsP44u&#10;yTPZT3TpB4bbJQFZeKF4w+D7G6nY0bNC9qKsFCzrSWlbiM7s0MNu1NBm+VTaCYdGtCs6bqJQ25s+&#10;+rM+Jxmw6sG46TvoH3i7AdUPdsuZxXx3hyIXbyUSI0Y4nE9MJbkxApGtbcTG/uZ9d/jhnukRPbcf&#10;aI0Onx/95uY9UpVUPPWXv/x7IxDKGWa9W2e8N3Sd5nr2y6++yuoW2q+/+rtfZpT4IG1889U3xHYu&#10;M5F3797bwdgkmfjd9x9zKHbz9vdXH7Tm8CSRHi283n37y3Blpkynl1cHpcy431bHo6NK4eHu8jRu&#10;tVdDdv+91erry2uvN5W5hmWeJ7OjhctSPiIMrTjWnYmk9plM4qwN/X8oRJHNyxeNMa9dj0frMSkh&#10;PrsjplvzbvM4ov7i+TlZ9arNv7O2VH1hiVjH4u0O+EnE5jhLWfntFEyJpPbwUDAPplBngBJOxLbL&#10;QSo4PyRFHewACwzFTAYhE45zMABeHU3dMJlvu1xYDGt2dow48+sPBxyUEHKyCa2HRcvfHBUb9Q5z&#10;ONACAqpA6cd4jUiElewbqYf2yAEGiyQdSeYRPwkJTZkRNoHdehurTCKf3a5pKINv7+9h79I/sOCr&#10;N5rzwbRUKAVMfaeQcDXypwPQ+fwHAMcjhcdFj/QL+RaxN02QLXZqrmh8AfjTIaKFrIQTCJL/Rlgw&#10;D9hss8YuQhT4fb2BQYztwdXNDZpVgGBcaUju7mo11q29wUAmiS5W2x1FTHjnFYpFlht0sbw9XId2&#10;yuaWAStNPqORyzyOx//mb/72Nx8Z9C1/eKz97quv7x7vhFLOGUojHY1mMmlU34TZyIkkCyo5yVCQ&#10;IXRhTIbGYgr9ZTNPFytMzulkZ4oB4ZgFNXUJA6AuYVOTKfI2RHHMDXDm0Pngs2JY6E6dSqmMPYDY&#10;ElJXCgUmVMnFaHxSOjivnoAQpKvIRSMFpKXUrfRXeriQTgwG0/vW2AouEaHRQXGzc5PT3jLwR3B2&#10;SnUWVxNK0BIKKTXIDrFB6dlxPFWSO2GF4XBK4gMliuTCiQgwJgwSMWJ60jXRPRIkbRspaxemlkPq&#10;HkMquRku/Ql4vSADOnk8mW2xe7RTaa4ROGpIdoMJA7DJx2b9ptO7YY/pTOujUQcTl79DpgMurzca&#10;IwnAt0EeT7PbX41H+UJBkub3ac4MTqxU/vLmodHsSG1HqbIHIaPPhN0Kgc0LkWkXQOJVOS0aCT0c&#10;16gaAeikbAu3FVENoJNAwo4fmoeFYhOn6GLKwW/bsXylvGCUIImOcQ5bakjsxQ6jXFHvoBPWcJgw&#10;+ZiMlUYhYhQy/tALVw7akZAcT1xZkJaYiJgm9fL9Y0OcTP6m1mz2nXm9jUJl9lDvAq4jNK8/pBiY&#10;5/Mm7wVVLJy5CblVeNXWcBqVXC7KSlFWGYEdw2koTZBkLeKOc3lGqdQEwMOkNWOhGTY+XN2sa7fF&#10;XJZJT6pc1JL2SjXWa63XGetE43Aqowsww5jYH7tQ1mdQ2x8aAwigAw77ZnPdumnXHh+bA50zdjMj&#10;ipNy/uH6Jr5dfF5J7uB0C2taCoH5VmktmN0a7AAotdAiMscRF70AJnYHlerdx5vpcLKczfNZS7Cl&#10;Mq/cMUEgSQjZC23kmoKQ5ChsGVxSLpJgIGdRKu9RbwxEBJlKq1Zj0EfKawSzm3hAFYTmrUYDryZC&#10;8frjI3HuVHfH+TSlCmoIeiAYNpJNt9n2Wk2ZR4W56DhOKOZQaG8KsbC1nnDX8ikht3DuKwPQ1pwI&#10;ER3hThcjYooGkL8TNQP7RIkd5YFlfb9w6w93LJYPSoT1kG+MqtF9aidJK67ANAprdmiXGksA5AAA&#10;//RJREFURTsaN6sJ8zijHKbCx+nIWY5fRyoJAoF2xegORZyJEGzQtFD82rJvR5WcZ8QcNsgFY1px&#10;Vi6hStclD9mqpEuViHNRNtkLeROXNiORijLgHIx8O5YCTiCgrB6Rwo6RRkiiGwF6J8eKR3M5trAZ&#10;Sk3sxsKvMnVC4EuZZMaKVLLo6RiZgnexjis5NbJ3lIjgLpyxY6V8Lpe05Z3cEjRPkxNEr4omksm1&#10;M561Wz0PRorgsTW0SxaxbGq4FIme2pjjzHTYtNlXb4IOU23p93CLhaUL2qyj8CyCnMyiK2Msr+pY&#10;ZMVKRj+KwaiSr7SQjgqFAtlBAPQqkQdAhg8TST+8nqaUBQpIMzXVFNjETjA05TNAzg1HB1NAhDqm&#10;bpezgajy0H1kaKuBVS+VT6s4XAMJO5rNMYgKMPsqZCLIZ6JWAWU0jc1e8bj3NYldTrGVJQpMEjZL&#10;WdbwwbnTRSa9cvnsyl6P1RF7GvbEgHNo/8RyRpVOAwSsWOwPNKVkfAgk8DxvC4kQpC87zB2+dXCM&#10;yy3uCzESS6a9tH4i26RtlKaL1pK7iK5FJCXY5eSapC3k7ELLKQ4X/idJJRVUjDCtYmH+RXA+bNTx&#10;C5IFtiAsBDsULTX+UupHPLBk21A38eGlyQcQzmqRUECmu/R+mL+E4CWpyswm6HiRiu9D+vYNh/R+&#10;qFmEr87TzAMkq7Q9EUaWfp+MNgJekwZXjLiSHo6jhE6U0L/lmtPIgsS2C5XTGZuv5XFwVX84PDlx&#10;3t3f3d/90Z/9id6b3k6dRAHw12Z5S3jOB5RhIdfJbQK9u7fR0TDUabXff2dB9f3hhxj3OgXh/T3B&#10;oChjLw4P2Hnk4qayXnQeb9u1Ad8J6g/WvOIf3yBuFHnKFiCSMGdF6Mh6FLHjPl8S3QbGbInM2zv9&#10;uNupSel4g2zzeTuwWAvFebVCws1GgfvppHA8HvYJ7yYIgWaPyVUiKgy4KR8coiyPy8fZIhyoSDXP&#10;uu7t7WXioFw4PeQJy6BYBUWVs+n+7UL2rtkqvXqCYLZx97Dif9nT6QJR/Um5CkgTtSH2aL5gMPog&#10;HRkr6VG68A1TZkSnvPZMO4WkvF1zUghCaLdrt1qs3DHxgpnhcwjmZcvHWQ0xcdqgguEt1LcRUvKC&#10;kUB7+u2Hdws7koyYgQkBM70FA0Ma/pC6h8FQmYeYIHNP8o3v1b4y2WPTKMtAWQNy0UmeE+e2KIfF&#10;OwgPhhH0miKVQZVkkrOTMHQ7HoMwwoBkOhwPlvP7YY8Si2/ZrbX+7v/5/2rd3Q4iq8frq+6v37X/&#10;/htdXXspfWHHf/Hl689LnFOHB6X8+dHRYeUEZHaHLHIIEQe5Yj6Kg7dYLILhf3x0eIuUf/2//+/G&#10;7kI3LfBT8BNdNTCdTm6H7e1keVI+7JuBHz++fXFwosT1JP6EfGh9e8WwNX5xcvvmCotZpUrurXcn&#10;4WceexJcbeB9OlxCSAHr8xFqAqabs5kyWjASCNtx3C1DDFWbFRFXEqnOM899tceWjEDR+KuHRhs2&#10;Jr7Czmj80Om1BEOEV5h2CyKSj1wiXqjA14O7stOlnIKJzFuFdoF1XyJOCl/g61H8L7/9+r5ev3t7&#10;9fbN/WXH+fpNs/Uw+/Hj7Y8PvevaxGn69atOrdGj5IotN5/p6+h4XATHvJwh8UWdG16L9Xa96Wr+&#10;rIzfnQ5wNS3tAlUzSrZdejLLoRxc+RXTSMfMuR36PBBeFwFG53TKGARaql56cmrkGfCDkZ3xD8Nu&#10;MJqtXg2nVLBYJ5METMMic9R5xKgRPjKFTJpw1a0T8KMbc4HHnMkWSYZjd7DYsJiGigCGAgGqxmYB&#10;MS86NW5Rpvg8cVSsK4+YBwyUN82muQ4yJm1NuwZhMrWmEzb+5rr29RsOis5Xv/uxfdXe3rveYPih&#10;W3/3u/5D8/7b73+9etv48rj07fvHyXcfjLx+tVg1vq7jXHq7Xvz9374xOyNN9b5/dN+97Sy98RTM&#10;hh8J0rPrqFA1EKjsr0lmhzMIbT2y8BK28qqgrvO5n4RM+zhBwMsxiYOfZ2Ibs5RK6Fng7bETNXGM&#10;WbcYY732OoFNJJlUreNkVKHyjKZOFSOdVhdJO60qR8nIImHBVc0njbkBmzsWTa13pcpiEshkIjOL&#10;lGD1JBlzVAs7OMKtTn94dHJC2JAz6uGTzqvhbD6lxUrMkHbOpBQJ/fy0Wo5pbqeWi+pgh3AbwOYb&#10;DfvM9dPoEBkKhbRKyW7ctG+a9ee5xJPPny/PTqOpgpWNqqlcY+HqjGlYORdizmbzMJotg/G1soDs&#10;uhQWGrnVIoZabFTUkoFth4BDRh67+LrDTcYwcem1UcvgU3e1JqufpatOBsA7CLnzx4MwTHZzN1Ko&#10;5wnICE44HXe+0e/Rn/PUCMqGKDMhgAdXnC0M5WTsKYtufiPWduH6MUllwDxdJQ1SJ2K9ZZDx+EHS&#10;Yj/JnbwY+A+Pb4pkgczBAq0+z2e0StbU8hswQaPlbtRH7XTb3r7pd/A6HfFFU6Hu9XhbvLuDXpxL&#10;ZQky1IV6Tk2Cgks8KItpo1cfr1ddPLdU70akPZu2yYxTgtEM6UTKyJu63iQOJgETAEz8EJx3xw+r&#10;4y1CHXZeMSNpoeCZBwIkBlx23F++vb/rrmrdxcerxv1tnXzyNTu3MTuoFSMEBkaVAofX7PK6V+96&#10;zcH4vtNqDRYtRCNkSPmB3nR915vdDWZv75sPrVHt5oqeFho1p2zPJUp1R2ioFTIQtYODB7RN2CLB&#10;UpRtvLonuxHZ0yzJ7WyGrgSdAXdcPJnCv0I0k26xl7egqk0W7VQ69NMvzxmyOHyT5599/tmFnTF9&#10;M05XVY3NytFsJBbH2Qjbo9sazHtjF47Z0ntaiBFXTTuBp3mji9oWL5HTX9ZCycHUI61kNO6zl0HE&#10;pZDAy5ouHr9uNT/WW287g/v56mo8b7j+bWdSby4ehltHSRIf1mwRYLklosefMpCeY+uL6qGDQj4H&#10;tpmqZLPY+U4U37UgwDeB2VJB1OOS+YrQYjkFIbmmkBK9Hm90ZDmmVmPijOujDGBZlPVS14ycOQvb&#10;drPWdZbYqbnsgW2h6qEORtQnbmjSFVUVXJiJ3jFI46jhPoUDR5Yp/TrlVS6WbN7V9WTOrJ4sjfQm&#10;X048+3xXOY08fb2tnve06PveMHVy6mfK6tHTRar8fjAl3TJ19iJQPN8Un72BgeZFDp7+gYeLKbhL&#10;AaEJcjgzb7EhjMS1EPHuVcZvYQUx/5NTzgNKf/2gEM9Y6kHRqubihbSeiitnKZRhuX/3Xe2ytx5O&#10;SYMd+v745Hm1H4rdzpbLqI3vo9foYvQvltN2IYr3jBU7b70YEsnT2RF+F8gDbT7OqbmCnyi44bSv&#10;sO9VIJb5ysLvAH8cJpD7MCpBIxqM0BF7CmFqOL3Bg3hJrxno9x6cWWfpRCkTmauxi1jNwNLmNP8k&#10;GcKV4AXhFzMfI6fUbMzJHMcEBAIkuJTIBaFhiFl5uwbkRpyuAR3HGecLSVY3vFtsgJhpkoo5Y3i0&#10;DX189y0jdsLCfVq3UZ/mkGOgUbvHg5dNxglMbjw8HB5UKD8pnhyPjgLs2mrQbR8coF8NsTxENBHW&#10;iWPxwJksZi7cB/iU6ISpBNlSRGLZ3dqNJ3WHIp6UHO7foJug/ZfYOYSLRs3xOsvN/QAX8ByDNKwE&#10;0oLiUYuSnrUABxelL05oXzV7E0LknAFbLs0cL7bNHptdZZxJddlss+UTJtxqHtq5RnRuRhE3Lgg+&#10;VVObiO3qkZmqe1pia2SXhomUsXFPaCHeRdJxvQRAWKuo7gh9WwX1TalaDCN53YSGhKPGY0sl5myT&#10;tw1i+gbcYnhuOx3h4NuVPGqgy+9+YIa11QzWwgPXay9mI87Bscc5/xBUf4RQ2poSizdQ1rNt0EFo&#10;FS5djZW/a8x+N1y+GSy/e5x8VW9dT7w3PefdyLtehD7Od7/tOt+NFzdDb4i9WaFmrUwXxn3DfXfd&#10;DGoxNNI9uJ1KZGpaKzuzhreHkyVVnFtkQRf/4Omr5uNVx2mBlRK04BI5Ii43BTQodCOMBaSebGDL&#10;6jaJ2GPJ3sM7oBPDRdABpE8MsLie6VD0EFaJ6CC6qLPtcEdDZ3xLZmXrYTAdtEe99rTfmHRag/Zg&#10;3Kf2aDi9a+5Cd3q3WNR5S+KRn/zxFylG7Lkc5zZuikjKDsYtpkRKtoRLBcI2BTQiGXoC1rcwTEx9&#10;6WDWi6QKhdNQOD5ebu95SnbqKsBOHpU3H1w2Y6KXZJi4JPtAiTFyXzHd5/dwNfoTJjCI1DjiFqHc&#10;cEbwSZBJCc6yGa4Z6NaQUnaQy9BII19lmoHhlCUcN+cyLCM/hqUiNAI9yktDPQ5pkzJdwsYZZEtv&#10;RvW/NxpuA705R+k+4o//QdhhyPPYaKH3YotItYPKFYwlLI2ghM0xrcSpy/xe6AfQHqHCoKYAywGh&#10;HYARdwd6TkQWAUA+yy3ESDLVDQZVSFvQ+zIvph2g/YQlxKeZF5Ivh24FrS/u+4hG9uOK1ioeVAn+&#10;JV7n83whFYZktnwJfsEym07zMTA6y6ZnBOpq0/Iffh6+H9zsNL3EsR9Kjj3RiuZNCIjZcGwofv5A&#10;CttL2Xh+dKL3/eUXZy+Sh765ynCy8dlKZvj+5jG1oEXRxY4adcwVCxj2YADA8knOEZi6bVwMsBj0&#10;0R8vNN+P0hNJk0+zCNtS5d1gNM02jDX13pIAHIhPXiDHsgfWrrLLpdJo/BaYAzTGK71QxPyx8cA+&#10;PL1W3E4nkrbdx/EstK6elEtB5c3Nu9MXTza3nZs3H72zwvOLC8B2wZj2rv/IXuw8U2baet/sp44P&#10;p9/fwQceIk2p94VLt/aPXx5R8CBGwEdHkUWdxNtL/N1ougXcwO4RQSQtn4B6+JTSeSmEuCShKpL2&#10;CDbdHY4DywVoD3DzRASHXB8rjuNC6O+D/bPC1ma8+re/+pt50DvCYW7HfvPhB+g8LNPZejJl4M9n&#10;TYQtGUZxo9lAOs6liU5LuNdgzKTnQy2PyBhSClsYI6CgtYEis98UyqiRrRO+BMgOEMRYIpKF4eDb&#10;Q2+FGpPFkI8a6ofLzv/0NxFnhGcC7N7sxxvmiACk1KzFmObJi/M/+ed/VCjkspVyvlrWDirleGnq&#10;rj4sxuTN+BJrvwhbyUwwPbzpOms64pny3/+3/xqwKSRmn8KTl0ZTe60WUquUHmNlxAN9/e4ya0Dt&#10;4QFPaxHwwMse98NgDEOGIRRjUhd/o7/EAQqCDqslPkJaZ9D8JplWolbTkwmLqBwGjVjP2V5EeIsI&#10;uOSzJNktYr2dIg7Dd4l+mguy3sKvMuoNANuhgWK6SX1GiYtcFiA6sHjC45uNDoKplRb14LavsGpp&#10;Ez/UmW3b80DH1xngINYDWnhcrFAjo6XOJczAqMfUB3srky8iaxndI0WQ5t6dl9lnIU4yTKhzCTjL&#10;EAJ3oTwWxHy6Oxwz7okmU2zHAM188dOfpZ6dtB4bpGmnT4/edVqZWPLk938Gw4qxq/7sZEW1wIow&#10;y30e9fZzERR8Yc2YmHoTD3ejPe+NMIm3RoNpE4KOP1wvuasYmUzny7HMK+hmorwrMOuQ/SAwRMMI&#10;bE7yYQIbO44QH2ROUGKfYK/h2NwLC7gT2Grj10Fxh9EITxT5GuVEOm9E8k+fMmWfE9RDTKs7jWLo&#10;T9jl0+ImrnJWL9cTypDjdPGzL5/UgFA3G784P0GV//jwkIgEqvkCmuxtYPrPv/xpIJLsPbSTHIFb&#10;YA86kjI26qja2eUK1lWoMRJqu/XmwJv/afbZ/A//YD3eKNHkN+OZOvDNfOH/XavVP4zToeT1Qvv4&#10;4BwF004895d3rTwxuUcHf/P336vE3BwU/+Y37xfNaebk+N99/3HRHpQPqr+pNe8um4xDLvv9b7/9&#10;yJAVWlrt3b0dV3r+onF586RSiBYP/Nm4YCXx65UTObZM7nDALngLM2q5VNfjSfN6N+0wIED5zywM&#10;Xgsj9VI8RewkRHtmEcY+qw7DX4BjabMoFU+h3Xit2lGl2MY3yQtI7mJQTRqxwmE5bgN/VJOm1WHT&#10;0qNJ5p4Q0hjTDLYZkN9R8gehEHmjuJY4sfW8HWzPZt0+N7IzD7CmN0kKWcSYfkUSIsND4BggxYwl&#10;ODMhPpNY/7iucN9hLWD2vFWjjHvRYqZNoDYEXUqOCrjdmM3Gea975iefYNTMIg+Nxq1kKcm3Gqv1&#10;pxtnUMkBcUFZjtqXncCINIP1fk5WSCYTp8eamUa8v3BZNU4oEchNbk37Kbp4ljtxk95g71vfJwck&#10;ba5O3GtwM3Q7vVQNhHN7GwwTG5KdULwueN4RwLCrBPTHvYo+g3+CDEHnUw37UmgnEpaDwR8JX3S7&#10;LFcrCyqXiEnYLnKTq+s7VF4Ao9AX4RJ3mf74aMPQ16NB2XoE7tCGLCDds5WJcGTwCHPb08XsuU2o&#10;MCjGJW4J6e9kMkILzMyXOC+pdDEq+Gtep32QDFM7xsfBdqeN2oSyNJWO04D9k7Oj4+MzjmbwpjDf&#10;Z4OxO0HBvuOFWaIubo8BnQT9sDdcxtUUMAJ33h8NlvV316MPb0NI0UbO6K6WxeMxbSsbdznpYofZ&#10;Ob34zstEWJIogZTFK6LwhuIgMQ2C/Ga7zWS1vPn+pvbuQ/vqak6ARJwVRiQIinSxHTfaq4HDZ1Kn&#10;GZ9OybUIjkfB0YR0EaaOgrTEcwiw3pIIFEAHq5CFxCRKcr1dWAdN4j4UNo9GFIaRGovzCUXfCBQc&#10;3yMKGPK4CUmNBFeEv0H3Y/qM44VLfhHQM3a8VD5gbY4ei0qLgaWd5OQ3g25gOZlt5j7x6GmOkTzy&#10;/SQLkQi3s6I9qVTyRP7sCFIjKkT+Su4nXAj8P4FotE3ByRMCZJWCCqRooZDII81/sglbvRHTrkWl&#10;cqolyHxKkO5dQ9EAtyRX4mD3VX3ZbzMEYT3FPYoWxoxZPGqYBmWnQ8kD0o1aJZMPxdN3rf4tUZzb&#10;ZHtKSafc95b9mdKeEjEc6k5DqbA3nu/6E4+PAW4nUKG5YuH5q9e//Ormm+/fdNqdbu0e7vIf/uJL&#10;yyIrElczs7hgo4bqfAXhVCjnnOhqkJhyalmyD4czaKBTiSzArdmfLCfE2U4Jm2RzaOb3HsKITkvP&#10;/k2jiKKScnv+dOZFE9YpCTr5ePEAcXE0mz9/9frkoKwuWYJ6K9TDsqwITDdaE+QIWxs0IuKCEhm+&#10;GGvopdb+0VH14ulpDlDAQZ4kXgHcyzCbJk6Sg6gbuI4wPjBgZv1hJRLZbI5FCMf0xdOn9LQEkeCU&#10;fv7i+QzK1XaVSdsifd0EgMW8/uxz8t95eH/6xZeA2jfLZeKwNHIkF+Tk/Am0FS67tJ19dvaUHojU&#10;pkI6A/QOki91oa1sMiYmz2XYtCgKPt6hk55QiqVQEkHQ0tjYEGwVzaUTLMQosxOJKCMe4gpZvCOI&#10;Yo/yWH/APJeMUXAo9Y9XRK3maSBIU4BtA0C72b1+834QXI1pliYudQgvPIMAZlHDzogM1kG7wQKk&#10;UM1DNRtyJdA6sFvTjaHnxlLJcrVEtd1tt79/++b69soZjpvN9v3dI6HFYCs5Dvl0sauB2Eq05WI+&#10;QXSMzB6XFsnKGmXNWrYB8I9m2B5IKCF9NUSUy3yHEInsj3rrV//ur37zH/669e5y8OGm8/bD+O6y&#10;//FD4/vvH7/7rv7dd7e//e3tb37T+O67fvOxc3/98O7N7Y/fffzu6+bNxwX1JXkP0zU6JXKBO/et&#10;2oebh7fXD28ub77/8MP197A6ji4OZ4sp+iwMu7mEDXB0LwEV8y7+c5gpJok9VgI3jRoubrnoQsiA&#10;WcYRiyTPCzExm8DQMpUcc67A1kHuQsk983VEBpTDOBqZNVOCIvMTfwm6AyBYu5AzlUkZy2lHjH3c&#10;R6e5gsI3zotCLQJ5SkIBEIfLP+HL4V/u1BvkA3FEs5vUo9QprOz1+sPj5Yebu7vH/njE6k74KPR5&#10;4E2gEu23Y2zMKCHgrUi+OiGubPlYDKhyN9KW4VR0p0DByE1uT8cDBN34mtiOoDJhI0vos+CcGJHT&#10;ezFB22d18DhM4ZHQqIX4YPIdibh0H51Cx4I6QxA0XBWizhPomvQtosqkoOJxg58rtjeE1ZLXhyee&#10;yp61nZhoPyUJCmaUhZi0lwJBZATPU0tfKQhTDoA9T+pTpISItST7IqqbKHf4AiQVg3zDPU4CrCCD&#10;Ovx1+E1YbUKgIME5FdURGxkh0kHIaA72meM6I1bRTOcAsONMhO+FeqU5d5Jx2yfuO6oevHyq1MaQ&#10;x7L5TIU0rKvHRbfLYAAdX9xdO7vNQakwabX7mLST+e10qT87puBh2U5AE3v7Mm7xqAHrfzdybm9v&#10;UKLrkTh3O5k4NPO8CrR6qLfRN3FtEGOLLCafht+QhRRNUz1js6EqGJwlvIfej5z1QEBCJlihkh6M&#10;oUzYGCvJQ567ZKwXNItweCh6fNxyMRvRkZVKBiOqBQPHUKqHFfJkutPxycsX4/vunDudjO631yS6&#10;IOJyg5vD82MZf69W7QH0jllOiTQ7rcl2mUnYDpEBdqyasmcOXRs1DWQTiTLjzcCjyNr+k6eUDxUw&#10;iD1EASMqxdeKVxKLbALrQipppRJJurtsEq5hNpeJEW2atsmcAEiVL7Dpt07tEgAF9JnFtKR76bCF&#10;2UoFNGq5JIgwRaMnyuOkj7AnhFsTpyKF9AJrPomAO6SkuEox7cO3WwbSKHvCUYUqfjrnX+cmhRVH&#10;yopoQWTiJyM/2VdKurMEm/CAyOdl7JJ0JNk+pJOxrV9rW4LQtGDqsICR0awUDg6PORAQlSBFxSmx&#10;m6wb/dEDSWY0eFR0QQ/sWSYcn3bGc543zM7/3X/zrxj4kf+TwNu9H4yIeZ6SUqVD3cZTqXw6S+3b&#10;5Ee/7w37hRhxc4stAzM9dtlruu0hn30TE4dO8jiVBcS5Hc82ShIuu2wOmY0swdkCUrUgH+M/aqCd&#10;XfhQCEQBvWdbcH+hPZLpFSZakvpETYeFVzKsOJ7oMQRJrhHfRKE15Zvgy+NfQUEuoVgc0QGyu1Tm&#10;7qO1wpTJH3SFactLxIW4DbhzBFqrJ0ngSgwxcBzMiWEACc2rTbAhiguSwFh3EMyFsRO9K0hUEEbI&#10;VeOnpwNcIvN1plJOHlaH3T7qIDeiNOt1cxf+7E/+2EtZoclqYqgf7x7ZJyAUmE3IOoPLsCMMd4yH&#10;kA5tF/z89S/qkfWbm4/Bx+4G5ZkZZGW3asyYTpO4hFeY4xU92BTe3nxBrZoUkcF2Fti1e5Mwu4o5&#10;mwPi38UajjcCwTmvLUt2PhiiHef8w+2PrTqV6HS7htA+eGC1BJ99Ro0nhwtVnTtTmjZS9Zia8TF4&#10;ekYIdTS4VFNItmJ6Ro09Pc57MXN8/3BRyKAcG7Z7SW1TLuby0cTBQTJZLnV17d3VB0tRvCAsYWUZ&#10;3I2WE4Z1kDPYvFNV8GXgLcEJaGpa5mnm33z1VfeHN8mi3e301V7XZgXoEZfbVdQhEnxr6aYZ4NqB&#10;6bBd3FElgKpQEt4wmRJPdXm9Khdi0/XySFmdFLmcTXgF9nqUr6SeFgvW1ik8fZmNZ0sZA+4LbIwT&#10;IGOaAUk1l8i2125FT24NdTjoZsn3Dc7iPmIqF61OGuIYIH4QMHBWrCQCyakHLpmQLITNwPeZO/po&#10;+e1UAnkHOh3Uo9p0uF7MUEEzLuETNXm8nza7nrgfdmbHYQx2iW0DjrBOaKQgmzGLYxWwYhjHBXjL&#10;DRhRE+Z6el6xdmaU8txKxjW4aRpRvFufMpm3b8YxPtnOPID6a5VNKnebx82CfoU7iUse6nQbpR92&#10;iQDU+DUGcXTbWwZdRngPKJMfQpIQlMgnrrQoN5JUJaZF/vJmOjgsZEK6wfU0pOOddU0OdeQ2ZlTo&#10;O6UC0ZK8APRXM3dIe/DuoTN0h1lte6hZag7LG1eckJ2RawKtxZfM8USDRHjfUtUH4GSkZUW/E+EL&#10;ROcgISu0YXO6OB9XEmY2VD6YZ5BE8cUyNeSr26sdFXfqad7w8PjUD8L51kczEolH97c3a4hBzHvm&#10;mLYEgyoxZPy5kn5GjDa+LBI6AE9D744wupL+E0lPcF9IiOaGLalk5Qn9EnUNm5bQDitfpVIUiT1j&#10;TF5vAmGJfhDhBo3ouNlokFxk2TFQhydnxfLzZ33cbviTK0Wmu0GEfazUMihLYAB6EeKNATnx/seo&#10;6snR0mOZEnPe3aRhhJYQQjmwMQb7qhpPpeG2xJDeaxqdORYF+jQtZiIE4VREqgoARzgepK5xU5Ge&#10;PB2ioDHiZvEITnwWqrDLJHmvUuH15xLiy0ehwL67ijQ/sskkU5iXuOpQ3kh77Hu9MQNeA8sEn4eF&#10;59/BcRkM95ygwNVdmwbAmU7IFURQyriA8n1EzC8pwoMWqQDEQbouoGKuY2Wjx3qtjhEFwxYldoQT&#10;m1OZXp95HaLqHlhaXmnYs4DF8GFuVyOkHxHdWXlWNgUkkIQE5KpCkdPRwmDq24Lq6IH06A7prjkM&#10;qfchbVAfcfJz5xKsR4LfbDIlfwgvAJccy8NarcEky0pYhC7JlVcnDH15WKlSOmIbc/3l9f0dOugi&#10;qIf1djrxag+d+mP/5vJ+0O6VUrncep7aenl1m9x45XAgr2yyQT+F4yIY6lK9dwfMF2bD/rOnhDwd&#10;xlJZDB3EXiHRwTd+UMycnR7saz/GbazOFLSakVAQNvd+UbEL0yZGktgjSS3mAhOHpLdkn8osibmt&#10;t1nwmxE3B4FR8GquWLsinFDZFjHV6bfuWNfs0sX8518moYOSKJrPRfAtVs7iCLBnXQnMguC1nwjP&#10;tuGWF4LxwSCD+pUmkH8qiGcsHv7y7Pz0y1/8zC6ms4fFYul04mA6nVK3FnKFJNY+odcvz548ZXwC&#10;JBYAZgGQOnK7zZZ/yJ1JZZBIpxH9Et/CxBobLc60HsFIGZToZnMyCDBkTSYkmWA5z2WKwlcA8GAY&#10;3bn3vl5faZERpBmKbO5+xqn7lS9qXIkKSLBgpyMN+wtlRk6ipHgEoPciSN0S28DjEI2ks2kuL3jv&#10;XN2Y3waAo70FBK5cNilpV4DBOSFD6wwxGCeV4+Mq0GjqYNJEkRKYdlxTRqA4TFVibhPhbSGuofpS&#10;FswctoteDygazyAjSQ4ETg42/0osATxTMmqQb2phwgabjTp+E+5QibicI/xbwb7H0yVZfosFl8F0&#10;BGzbyaRT5LAihN26uDYYBSx48U1619VGx4MLngkNBjyVlZtCeOb57bv7gMPVxnx6AxrdBERJeANB&#10;z5tVjDXQckkmO3m/3nQY320ibA+WXmiOvMILLdwk/5a/RlPLF7SaEsfuRniyGN8sFxbGPOZrYWPR&#10;d5jNvUwVy1g+sKUo8vkXOxn9DIBxajDTwKQXHDpVcjjG/ZXTT0aY/8203ZyE4sIhotoFSXM4Tdgw&#10;cJ4jP+WUSRLpfHSmehDeST8QEi8TJrDRi8Vjwp/vzMDSVJBmUYFQ5P7ssCLCaACm+x/yC+KjaFoM&#10;crNxzYW69SaQR+4v/OEq6TWQsRSDPHGiU2ReSJgbaz0ZH4dxryPnRmvJUoyHSuTOGJtxAYMQQ3uA&#10;nG7vfuczD0oGQlaKlGrkNBHS7/Q9TBERMtmesKyg+5K/RdTbGqQZm5R9Kjt/kLinKJsnY/DZrA3l&#10;nJQ11sYQlq+UZtwCZCorBLPOCeSg0ZP5JA8+rZxcVNLzSdQyYQySCEOfKDEI/A7BJsGbR34u/GX2&#10;hrSZe1aQLJ5Y5YsxVOCiAnneU8bFdIlgiikIHSCrdCZuJjn3eAtBXdK+ozrZiIoHVXcc+iwcFYyg&#10;yAQ26+FitqKMsGz4tsxiybOYTBGzbx1ILjjHebMKabuYCyGCp+CL8fxpXrOFmDBoAYBNhvmToBhk&#10;bSOonP7ss5+8/AyoWIAVxsFhxYrAsLbwWkt69gr/Ak8yPW7jcRCPJyUcVlHLeKyzGTi6CHA4rWCG&#10;scmnsocAj+iDpxsC5Nyd0SEzuY5izyfrahtCFJa17DQyZV0Bys1ykDXtQbXsAHmJqjFXbWC9wfM/&#10;JJ1lx5Kfzg0BFarTkK5cvDzX/V1nOnny8lXvw2N37qKuRplTzuY0oCU6MLk0bj16KoRISMlykRhU&#10;IwovGEJqEqGjcV4okmVPhC33FxfocEBx4VJ7QDwD6IfClhk4fRbtEBwaGNeYX4wIMyJGmlC9k+mC&#10;sIbTxOZkmdQxbyH5Ga5zAS4jZGK2WQnCLNL2AWRC+V/tTCaLUev4AMBl5vigiur76AhCeQEhyRGU&#10;y0KunC0Vstkn52cX56fZdPIQCX42Vc6wIk0yiAWtly/kIR/LFUNmMhANuTr3BkL5q4wT9qMK2Xdz&#10;PEjK4WAcGjtQHFmHDMGX7MLh4NaO6RAvW+rq5IuflAuH1+8eHkctnTU4SXmz7btWu04SHfIrhnXo&#10;NZLpxC4yanbwI1LcKv/yf/1fgvRk6CCRajqPx0ZG/oEgOwXGTJjdBD/v4tATANOs16fJcwFNTDwa&#10;5jYUfjXOa0nvJ/xTUTBTFJHcwuMHPNCnM4TAwZ1K1AlfPDcYIw2Ba2uAZbgrETlLtC3/NuNSpnQA&#10;mHnyOcs+/T8ktLxZ7Ewp8jgQoAvut+haLA7YSk2oPrQxsh3hwjN0RfmBuIzXg4D7KEJVpmUk9qgU&#10;Igt/0H5ezKJWYt7APAkpuTdzkM2HFsskhKyoSrJTbzhBEsOVSTFKdcWR0cQOxYyayxWraTzSv6+F&#10;lsv7YYsKvj0asmyGW9++fXz7cE+0B4lz1tC1ltsE3xLSOKLbAaJ5LAv6iq9ctx/6tZsDXDQRba4E&#10;+sOJEQjbx5Q1wiOnicPQS8dIV8L2txqP4llehvFRzMJrldaZF3U4ZzVKfhBoJpUmkK0xI16p/kV2&#10;TJJWMJ60+r1WiNREuIYRlVolhXa+XMYUNLqvk6Pge1hxFLLkmd6jjvYmPuGy6KFBlTwvZhInBxe5&#10;41TJ7jMiGc5P8PM9PeXe56U7yFXnEQW63JNYmumjRNDStPMToK3U5gIVRLHDTlfyAgO7Z4XYTz//&#10;+etCOZY02SznyZgrA+IyeZiUhJ7IlC0D66SRODwKhMijNQvl815QtZVw4eRwuGN4HsweVDqw0lc7&#10;Mvf6CDw2kVImNVH1Xhc/MQMG6/L9DWF2VrHE016Imol8hZsd4+L9YpKgZjWV+/otMNCOMovjIQuF&#10;Y4k03j93te2MpostzrwMK6TRrC1tluCEWJSt0YpTOoDVgRy9oCNHX73xgv7crlbpHtjSyYarN3It&#10;nRGT1YBXv7l2xwwQGNUTN4IaGp+XnTHOnx4//+zF8cU5qRS7sNW/fZ+n41YiGwOXrsm9G5iPlJE7&#10;5b6juJ7O4RLAkmUQ7iZjYz4Ba08S0E0gGrhOkP9vB+EwQD8MTIzPGC6QeDOZs1CY+1O+IImIEBIt&#10;3rz9Dx5WFE0xZaFZqQ7+134zl4gCvuAwGaApcIha2UMm2C0s3FS2IC7FYNhxV4/dO1ym7+86TEUL&#10;kd2paW8SIGxEFwOhSY6fYIhRBX/F5U2H6QXCQweEtJizZFDKPg/iDCs/dt8S4wL+McJoiW1nWKZC&#10;ButWvmMaK/pIgLkYz7OKf3h4pEbig/G83R5+fPtu67qaWFE0pjBMoFnp4eRhjIicTZIhiP3d58rI&#10;gTSZ8MeyVeJ7J2iL0mefHsGbEWTTy2nJf2gGTd1zMpSBUfJa5iRx8XJJCh1FH0IVxoGagRCK7pTW&#10;GQFGsWjDB/rdD28em03C0B4eawAQiV7lFW/3+F5JE2JKs5l7u25/Ck3nHok5bJzFLCuqp52eSIai&#10;IF8VkB5kTTBd5oijnmcSBWnNC6zNEBA35DAqT7EAZXxMFgbVG1la5PnYueQyuGkP2FQtWywoHbcz&#10;6N0+PuDXo8ZzF9Mesy1/QZl1kLVYkw16Y4xLjBJlh0yAgcsRi2qgFyPdx583766xEaCBDAeJ/UAs&#10;DPW4n7eheakU6tM+KyvCfuDNDSvFkrvcEc8NFZaTeg7dtNUhJwNNGei59x8+UjRzhnR7Q7zxzHR4&#10;CXAzjNq9+s3joN6d9sYI4PGJHhUrCF9mw3E6bsPd3i5WlAKs3jqt/gh+9mDKviEdjbPMBeVnRygU&#10;grlUAkfcwnV4yp4cV/iwSeD7ctFr1Q6LGVoyninkIogYGDkj82Z0jBwZZ7/rDPLpWEpVyfBlDAW5&#10;ht3bFhL7cpqxw62w7mpBPn98htaxyCKqcb15aHpWQXYUW3IyqAXdyasXL6Bf/u3f/J3THO2WU3Xj&#10;/rN/8rPDal5DE25aGo0+E+OQ0ry9CRKSroT6bbkQvOl02BjdX91Mel0BDlD1zZez0YQXTdI2MJ4L&#10;tXWDCnpKeNUQLx6Zcw74CZJhnUFN8zfN+brlI8sElIhVbdJ3Ft3BzB8N4qtJVIY/goWn2/vUBDKr&#10;4tGiTF5LxphgIxjJQOKoHh4ZVmIMKYQ1DCqS8YR/jv6MEAIOAsbgTE1RGXGzc5Fxy2AWpQ7mF5Cb&#10;sHuwN6dK7mD7FwShwtBhCGhtB+5cRWZtKBErbPaa3f14T2t3e2zwURO8b7XeQw9nbB3RPnQQIm9r&#10;i+mjO2vMvfZyQdvU33qNnf9xvXs7nX+YLR9CgVZYa2HmNxTPNnn48IPMYN9APYrHGGmRwepT6QSB&#10;icW4y8IR1QNPhY5itQDRqZLlGyKrIw537/L+1vEXNIETF4epQxOAxkCHMppJ5Aow37JGKrHcKVzs&#10;qAsLlRJAV6ozsiVQiO1PjBkTJQRMQE3v7uuTCSNbgaCS5CujXzqVNT7KCetOVCSjRnO1GKeBEEbC&#10;H99/9GezQ+yG0KkMOxKPIu8/jdrxYJDqHP0CU5NlZMfB7oynnXqTiQyNC71UkCBmGaEJH5DjhRNX&#10;ZlTw8GDqiiaT4JZ1GCZpCGplmH0Z68cqw/mogjPLiou/CRw+BGmLVOOgHqNq2oQWjkdBmYrFML/C&#10;bA4hVqaiDevVXL5CAx1HqxUn8POQJzmwPqnkymRcGPpJpYgSWAYfmwVzv9PjE/ZfD81WfTLsr5d6&#10;PlVUwxdnZ/1Bh7wX8vJIb6J+Y1b0ixfnL1KVe29eJ4IlaDmBAES+L4onCMjp/fm8SQaCZJ3LX+l6&#10;GPWzValf30xILuQWATljEuAF+FjuRxYq7B/4BLInBwSEE0dC+PhwAs3YyzRlrShgVEFj0Gww4uQd&#10;YcovmBlG4TsVmws3CBRp4SDwu+nIGNX4PhkV4NWRwWdiejwKHEScdTLnNCShjaUgAyx8r4yr4b0o&#10;RtSdi7ZEKmxuNHLEmY3uPYIBwsoQQ8Ag3eOXhIHyKX8euSP/RWkZuQ6F0IiRcZ8GQHXOBgIrIkN8&#10;oj4kzV1yvlSGQSvJH+Mhk0g8iQTEsgkMl97MoK+V5Ffx+fKdSge8zysSoL47k3pfjNjclvLt8ecP&#10;+S8kUQ2ZC16DaJgdA54YUhQV7LVkv6QyZiULVADE3SaVmm7mEeaWduzw84vE04P8s5PCkxOQ6amT&#10;yp//8z/9r/6bf8WeH9KYkor98S/+4PVJuVzI064I3yEUJIaFPgId2+19Ax8Zw318ejAki1mb2HWq&#10;c4/1O8pLNB1YtMYQvnkbEZnBVnTYhdrpFF1Tkh6JAR5cFptYECOaTQH+R0JBEFe1XFlO3Vg2ra9D&#10;DW+UKxadh7rb66OVwPlOZV8btEnbODw7Wk3cWq9zdHI2vmp+rNVOfvb84sUzujuAILRzfDqLZqJ/&#10;89jxpjw8BOw2Bl2aOUipK663LQImSj/OFUlFYkyALsWSvafoZqA0Q1aTxMjtOko/QEcYwrZvj4cU&#10;FN5o4rS6/U5/0Op0GU7xa1DQbR6MwYCguy6/6PV7g+FVp95xJ+BAH/vdy/o9AQZ1tBPTCeRzhA9Q&#10;D3tiCO/wsz0e1Qf9drczWs5mW++h25yt54YdzRRzQNHsdPHq8aE57HemAxQXcwwv1DP003zs9tHN&#10;fHplISgpIpKNwkeZ+R1N4Bz8hMPjuO377gAnMBswHSA8h4V+F/Be/PwPCtHC1Q/XkaJ5ViinEhlj&#10;p7/vorgNoNZkCYlDl1ZXc9fd+4aMM7yF8i//t//6/eU1g2F22DSIELumCwf+dqZQmAfW1AEcnGj9&#10;qvlitJrrdXr1WqPFa9Yd0T+vUrEM8kN8negXgW8gf6HyI0SJNHmqa+AxgE0hgdkJ9vdATeDlGEp4&#10;siCbCNRQGBUmHzXWU4R9SclIArJEH4OIQIBkSa4mByT1sG5k0mmwF6w7+FCJCZWkYyCvJHPx+QkE&#10;2WVDLcR0xTuNMyFipKaIkMO4H1mnM41lqDUNTh3TsrEyMKCKUIGt1jAiMSvC8UhXCn3m5Jjo8Low&#10;z6VEC4W4Wx8bTfiyPF1wum4f78n+fnV81Bp1kju9E1j0P9zX6nV0s6iRCcrBNRzHA09+IB6tzZIR&#10;RIR5Eo/+UtBGymiY2W3ScTrZ0BpBLA9bMbdjSLncBEFK4rPlbAnQHwB+CvvjPnnQaKgG/fHGwYS2&#10;SxLniYGX3cYuCEKZbD7wgqS+cZzApdAXKOtYI2jURgwdyfCJpllix5Av0i53cbmsd+e5PJOGJ+fn&#10;hWSeldjpQT6WyYGuOTw7UTTzJGf5+WQ8UQRUGylVqoUqFViAmauG0DInSOScwV3y5PCUikFYFSxh&#10;Att8Ns15xPyeHMSFx+UuTSnjvi9imcbRQaPXS8ZT37X6w4/3L0qHf9Ft3r6tVX2tNV//9uNNajDf&#10;hWN/e/MQvG6ncvFf3l6Ghn1iId+3206tBqGr5S+hYpHl9HHQ//FX3xgMYiNqrzFkXAvf7OqmjhMy&#10;YucGk3GS2PRErjftF6z0dLfKbggVMoeddnIVmEd2OeBFqRy3PN0S80YmctxdBJLDX8rwwaSIZCMD&#10;uiqoJDWdzTCIKMzzBIMq1FOjdj5re+zoNkRB7QjsYJixSicBr1tD3DqhTmBNsoaoOTnQMfuaaowr&#10;Oo+TPjZh/x8IDOAitR4v8pYaSwfinJNc1VlzPomwEQfho1O62Hoxw90FUL+TII3T8xlNxg3VlBUY&#10;Whc4AQxYIwElBauC3sKIpQnEVsNxWIUSFi8/CDngaZJHBauokN2UTDRgpvN9d+0NWoUk4THAfTb0&#10;v6Exidh4S0G/eYNeqwju5OCU1XXfnb+5/sHx3JvakJsxE15VozZSG0aj3FAUUaL31fYiVSa7AJA1&#10;NHiwKJE3crtCGDUtk7AAfU3U13QGtQCxMjMZC5U1AH6UJBoAFRkY43qmH+VbBDSUV9bl0iGkf25o&#10;dLLcMMf5XBIoixcY9mCOi7betlKA/ABTcsfiiZ9OYFnTvxKnMHtyWGWfTzVyW6tjqma9yHAkl2KZ&#10;QCzIRrLpd2q/2+TQZ8dLqKJhxsjkZL5Dn8UfybyYFe7jXYsnmP+JwvsMs1JA//jjR0IFQ7OF0+wR&#10;fOG0WFDC3WJp2II26KEArUFu7y4Ho8VkthrN/Va7EPKzoCuV8Ew4P4hrxwykF86A4MDtktQHH8AO&#10;pnqYWhTfjHuQbAmMFI0MAgS+stEU/PqXrz5jFNmut3jAAixmh47gC8ZzBBdY+FKxBPoFBqLMWR1Y&#10;gSHtji/McXnrBSy+24l1GuglKwsOYU0dsqPerW0bfvUG2RfqcibXGZAyzBuWS0SMTKzRBIb8GaRN&#10;rE1EpYMX4VScAX9erQ4PqxRnQPzJJ+OzxfFLUw1vdkTGI+cnqHSqJOD4HEdB0k8dTqQvv/wJn0Fq&#10;nmK5KHN9olMklpZGO8ohh36JRRkRJNzKlL9RhoAgTMCTbHccyFAkigdluINIyoik7Pb6TF4Z+cmQ&#10;STOaU7asUf5YqfsE+rdsPbzdzYkG2KqxWGc2fXP7oTFqTlcYJpqzDWAbG4MHxJs5YlrqOwQZmNBx&#10;B41GG9dhP4MCCbXVq+dPaTgfrj7Gd4T0kDbmv/7sCZULjg0WWfR3yGbInRu1GyHP3c1nC/JIqc6I&#10;3O2Mp+32aoo7Gn8Whd/ahTszHkADo/CIk4oZVFyfDc8KHa9Ca+Yv41GAUDt3+GBu13ft4TXUmgGx&#10;BfNeo8Yf3G33w/PJkblVlzOhNO51QDSB7YUiTSDea7ZjFKf8HYZLJICqfnh42ulDBp3D1h13atxB&#10;hNwJf1ByRHmHGSHqw/6YDSfDZoY4tYdH1onczPVaDb0lhRpPNnN/Qjm6zpyfgUh8FVRrg+GMz9J6&#10;NVggc9x1IO5q4QYuGSa7ht4GQw40IxLGJMRXsQwhEN5BeGSxC5l3sl4PVsvmfHE58ruLUNfHehce&#10;YW+OmHPuCDJqEECpCp5hojajmWyQU9hK0DM17pumKYo7Rgd3rfpstZqCtwooTmcAAT5hJSfjGcVn&#10;hCtwsxu02j01NgzGO4Foa6M+utubsfdmOH838QbqElXOMhE5+elrzEJmNqOl7EdnuGw8omlD2iqG&#10;P4x/XYlTp02jW6ZE3BswUYUJx49aOG6QM4cJxStkyZ5WH+/rB4XyFy+f7txZunCczBa4QIso4zZr&#10;5nEiGggi1w9BPF1N5zhZeOL55BNThjOMRkh0sjtcYVRwMtqnhOPXnOvy4oM9ZkRD6B6KAM2oHBwi&#10;ExHBguT/8EFikELNx2MKJ4AUwvA6pDDc2matYCUTShqRZCJlxopFEKTJ42rluFKmgBxPhmgb/bBO&#10;fHw0nXdWwVTpqHj8vN53CfPtDgc2nODS0aDV//Xf/urN198Rzcog5rPPPkNSfnV/tSCPNRwQBfB2&#10;k8xmnqYPn1mH337/4buvLsfvOu+vHhMnR7/47GcaQ2egrnuqj4wr9qkAfCDWqC9Xy26ttvbw40FA&#10;5e5gRAaEeOtNkQ4I94STCjcDXQ5XA7U4M1iRu0mDRYsjoFDKwQh39DpArCV5PKITE16RTz4O/zRO&#10;rI2JN00ka7pMa7h8aKXJgucmQve7Lw3x1mHh5XDX6JuEmstGIshACsku13dQhz4jXzjDFe4FYsiR&#10;KNDSUSjSEsooRWAiqM/gdLDQpNVTfMhHchPyu+Sv8pSJjZFAU9o8PrTy5eCXpeuTAHKG6sxeUGNI&#10;Oci3jOaBQ4J/kQNRXjH5lnHbyx/FuczIdMOHUhCzeADpXGPymeG7jjB+oQSJTHk5kgwTt/BZVK5S&#10;9E1ISKHh49LjMdTVpRpk2IuVDGUmkyfaGyL+wqkYJ9qSfoeY6MBubOxOzo5LhfxoMODZourO2iSD&#10;QX9lXrEeuDOaUZryWqtx+ePbEWTHfIordjEfQV2IEWzCDbNacgDBa+KdZ0AD7oh2mPxALGVUVt3R&#10;4Kb28P768vrxHmgvSMma00ccMSIbDbs7lfRoTOT2CPv+ZnvfuOssJ2cXpwfJTNZOkNrCHD3CZDZr&#10;nT05I48KJTGWJ4qTyWW9NZ/Uxp1GvXF9e9Mb9a1s+ujoGBYxNdjAncLzM7ahh06TYExuyWloU01m&#10;jXTGYZ2+WScSZkq6UeJAAilWWiQAGxpCOYFz8nLu4YaxuLlywteXd81mh8kruDgseHS6UHj5NWQ1&#10;BDfMQCH2Mmr+9IseCMHRsA2sYTTCrsksCWgpo1IwNzApZi5DvXG7y+1MGjCelTlmt95w0Bx2H9uN&#10;dC7D8ptmCY7f1fs7WHftXue+/sBf680G7zJftgwBRdvPcyX6Jj7t++xKwkL4jEkTOGm2ATLjIWxj&#10;8QLHiqw5tAD9gAm+ZgRPX7wuhJKzvhupRvNmgitr1p++adS7uCemLnNWai+Er4HJfPBQR+609nzl&#10;v/pX/zVSLoaL7VaHqSFZqFjxKDW83bre7wLTIXwemRfQiLm6AQDTa5L1TOw8Oe0qoheXLHgOxNkU&#10;gBBT3N5IgoY5+GZgxAxj2O5I6Etwd9et/+6H76jAOBTuHz4wJ13yr/BOMAnhMCDMazTCE8BsWlaD&#10;RAkDHZXOl3yy8Kzfk64eMzpE5tkEWloml0RB6G0lkJ2utXRwTFIdlkLKGlhLqLR0K9rpNODnsWZl&#10;wJNFyRtGgCjHKERrCKjsstH+cneqaBoT5JI78zXmUTZkYhamrEa8yjIRbiwfL55nQMLR9TZrxiEv&#10;b+fbx62X8TU8UTglAKESldJxRi16fWfYHPd4wBM8Z2QfE/EhQHqzGkQKHHIVhDPB6CrI0nmgcVhs&#10;E1viwthFUhMyHUQkoBv8fh17S4odJvA3HlHsnU+ennPcj1kjcFhudqxqyRDkiMEwzUe/GA8TCRBP&#10;WRyJiHURGaHA4Eog4rATXD0OujSEFy8uMk+OcDlOeZum02dPDoLFXMRUPCNMjZXYLu+V1cBdGe0+&#10;qZJExWOqiu30jbN53I6Hg/l41Sc8brLcfld7WEz6wKUCNp+wWJioAELAkU7B06cZw8Qd0sp5pbnZ&#10;vPn2t2lGQXZyfHed04Ll6nFEWx0n6IYABy+K4WXpIEennQp4B9xmT6sHwV0hbmSfHB/HmLaqCLOe&#10;ZwumsggmTCIEq5aC9qmSzj2tpEJWOmKlLaptLcIZnzOIFKMnWdkL4us35hIkuemNpgbZD6qWIG4P&#10;zStlKbs27gICOcKcMOA/dkqmrNspcGDjBc0dYifw/KDqxRrKFRNjZW/qLtr1VF6LpvEfQMjo9WcD&#10;f8MszFgH2Ycv8LyF9UJRPinxBJVAFIUHALLO2Ltt9MDfOTSsTu8sqi4CSt2FkTIFzRdduQFuacvA&#10;l0YP0Aos2t74cdL9uvXQGreH89Fw5vBxYsbGdpIJ6TIcx4nHsgM6MNoZUGn70poBBzm88oNmkFee&#10;H0waDYbSZhw5aNhKdaf+ctg5yKeB8fBY9R3Pb9Qkt3Kj8PVyzVXSBYxJXB7EOf949cPYcYa0rXoQ&#10;7VDeiIUTCdFyi5B8xx8OGY6rQlKIscdo5la3ZkvmHSxgWLgJ6I2Za/3urvtQo21lV8zgl4krZajI&#10;24SFvc+n5wFbQ6TjE6qWkKDb9vX1HWFl73/8kZS3aiaDLNZZ0dJMkWMzOWd8iI6IUX0ybl2USz2i&#10;ujeoNTkpVk+PD5nMcot2x5MI/5/OcxzjnuNaJ1eBjGbYVFi1sgQ50fGjITcT3VabQoyWHj8L9zVG&#10;knazz11MhD3tWRzet5Uiy5Y52fHxMfaAw5NTLulcTnn9xTNMK6VDrFUW29vqUSEcQQEcffr8M+Dg&#10;wdUEvU0glSZKMWIZzB/5n2A5EcbA/iRkxDRqXDiKcQPPCh2zwNR1DaTqUuHzLfcvmJLicZVA29F0&#10;nC0UAZ9OwN9z/KO0h00ynfDJ5CUk+GiBdTsGZ0rhEQUzjmYTGh+nEyoG0LQ0AAj5cW7gsOYoKZQr&#10;xDY3BgM6QI6tRFKERzwUtEUEmDID19ZuKZ/l2PTcaRGNHYiu7a5+c4WWBS8OW3q8OFTHhI4Qb9Ki&#10;ux13WagEN0y6Z9DrIApTjSD9o8KnJmz1m5PFlNhosM0IginOLmv3X7//WB9OwohuiQOKm4MJSSX4&#10;lAiSSaaKlXlAHfkbWUMlUkj9pqsQyQ2PzW4ym8Nnsdhqjh/sDPtkigVW2MynaNiU4HravVeX/XAo&#10;XmLbw/hP5BBzdqXEbGZs4xS9XFJ5WrFOC+bzw9RpyTrIR6tZ4+zg8NVZ6fVF5Tn5FYVUFelnwjjI&#10;Wa8vSqel1LPTCmkoSMSp04YdYgZxJQ0DvhsGAgyAlnEMdm8GMwhaiLhArCViL0lQYAAKiApZUzLN&#10;BwqpWQg9IYpI2NycI+yvKdS4Q13mCtOHKLPF9qg1dhjtuZPxzgXjuencP8TWzuuypaHGY9InjHgk&#10;PGwCFUgscKRYH4knEH8qRcA+SDpXKNQeHrggpv1BPhVFSSV7plAwxsucSqHIxitO4DJ/VjaTZlSP&#10;AJKodWq3d+/e8CdCDuLeJRO01W5SmPKAD4f9pr6rz3EWzdmqtJDKKFve6Y7os/Gr+w7jfNiTBnJy&#10;HDZL2JWRDYh8vkWO0yhLHYpI7t5NQLOVbCQAaRALiIFOk9civAzEt/o6HpmhwwsplnD+iGbB5bq8&#10;eai3Hx6pYNn50/88kA0taXFx7iFO5mihyGPwOBzNtrup76EbZg/MmAJd5kIN4xClb0OewAuEz5nq&#10;VhGwm3H+5KlFfIJku4fZkbrdR1oCiiGwc5ynCP/gygbBKQnXEfWNB5qdRd2WLE7kx6t1pWBdnJTp&#10;OOdTEqFQGOVYebFJHWIMD5GIGaJLApZF+wiSmBRC33Fh2W8Xy369haIyDoOCq38vusEjIAafLawE&#10;zmx8SKyi0F2ShCGdH3wcPiDIwRn+Z3LpiGZykRL3yOKLyoiwYGQjTEbYNPMO5dDR6NpkvbCLiHuL&#10;NBlUfflySaew1WWkzniq2ZeEt8fmlW6QxN1wsRJOxh8uL9lHM8z3QojI3PHIwQ2YVY2fnjz508+/&#10;+ONXr/mWc0ZUpV7gjGYw5K0YxmRUUzG4pkO1t9+NPr7Vx5Tvw4vfO3v56mgzIcRcKlW2Z3t3nNSo&#10;fGSB/vAi9FoNJkd7QKiMDMEp8QYhp6QT44nhE0xPxlnN0pJP7KfXhL2d5I/y4nCfMhmFHMJnDEMx&#10;y95wWODsUMexAaNgwlQVCM3JbXNnsoOkMpbYvSnDdhFSMQWjKyGxI0CJz/bQoyeMRdm0Mr7c4h8F&#10;yMCVhQIQwSd6lTDIeAbw4qpg7RLmmpGFH28XIBMkpXL3CnON6S7/LUnBE/vFHpAsvR3UBlaAshAV&#10;Lzq3KScz2zGsEGIXxMwhfkSglPDyZYvDVbhEQgQoE4ULgm4hOfPIMuUihlgSA4O4BODjoqOGg8R9&#10;KiF7jGs9pv/xCMUOXRqDIKaVyBylXcZrQYNJK8inDY8IeI6AZkX0VIzDJsbrwR9FVS95DiwMTA3L&#10;3LGd4yOPNOfZ2RPITKChHDpVVAi+F6Ep13SayXGrRVebziQZm6MBKmST+Qyq0jRLdQgfgvQEgzDo&#10;CFjBm+LwZ9tQ3JqoIRhPn5aqsaA2anV6zTbt1MCZ3RM40ZZhFcv/mB5lHXLTqLfGHVQrwAIunpxx&#10;fvOaYankvOqENnBxW+0Wn6fC8SHjwPaHGy9lvDg8hu/MjFsqNAueU/BD7Z6dqTfzzs/OkZwQl1RO&#10;5eislExCQDhQBnj6FLZQ+mo1p1/lZaVkoLWkuYKYESO4PErALKc4BMP88HFOEUJsjARQcF6w/Wu2&#10;MAxPp9N6rQ5xjp/gjlAF4sjtDfoembAUIu0ufHUyWofN9gppVq+PLXzU4a80fJ1Jd0Aq1bDZcbnw&#10;Hmr1h4dBv5e0rJdPLgDLJzVTWwbe/vbHTr3ujEedTovcGob3J9UDDi5mneL8FoutfIL4vEnoShB+&#10;kMiRUTZOmh3J2wsF0cou+DbpziOB41iCjm5QTDz96e+l1kaz006UUe0S1rqbdEe3nc6MYzW4i1kR&#10;Hw8kMT+uT04n/wrPjPLnf/7HeByRV8ynY89FBilPwvAeyHZ/wSbaXcLIoh5NbBRCGq4IaBtAv4xz&#10;9Jg0RWIo105PLmBS0MQjIQC5gfI+YWIHInd1woH4i9///S9/8fPK8zMQ2TiFxp1OSqHctxJhA4Ft&#10;Og1iwEYegiEOrWwBtHo0Ws5lshnuMhISA0/OT9HJkllKMvmXr19xvrJ9KVegeIfGY1gD2D3D6RTJ&#10;RRqVDLMb5mp83PPllDvqMnYt5NLos5GJVrN5Jxqr8e/glhixd92yz2bFQf2K38iFYLoigoaSZsee&#10;QQDWgW0imSKrajZboLsgyFzbEKXm7RJmd+bXHNT58UlYdZqMXgJhNubxBKUW/yabQbw1Wb4/OFQb&#10;n+gM9rwak02AfBYHD7oljYPwctgauOuSZpYgsKFboMLfS4CZPbF6R/aGTgxdwHg6ZkzEsht9QIt4&#10;DInYWdOjYsLhDeJk4uQjvgHhJ9AKVi3MkTjQPM6yxaY1d2rjfnfQ7zw8tOqNd437v/nxx3e3D/PL&#10;27ypNVcM1G8+PDQ+3DTKHGF29N/+D39xQrdthL/68Yf+3cdKshCPJFurwd1/eBNyugdQnmKsYlwi&#10;ww52arPXJVKSQSb4jNmMTJUtZgkUX0zDntrbPzz58vX5SSIZHWCoSIZK54UpeQ9mZhT0tGRhFYoQ&#10;Yx8tHKDOHwdWKSN/acQ3vYUVz90FIpOBZ8RSP/Rmt5eNCCMf064/jjgTHcP6eNu/vqsls/ZNZxAD&#10;2hWOPw4HebKY7HJ/NQRwgVSDD71iRn1AxiokOzNkxNeIS5LZSCI5A7ehGASkssUioXhq2duY7YWj&#10;k81ujLqdKEhFIeUd6Mh8RUyzdl7ME7C7zFYmK/2Sx2DidacLJvi8SVze3Dzs3dg+BVkFfiJBU77h&#10;ZacJIw85ZvNZ9UkMG7XKGxdCxtQMa6b4wMnqJiRmW0zDuiVm9NLt9xZO250QvUAvzZ+0pL5mvMP3&#10;jCuBzXLEppvzgIjMXY4ilKRjTFQo5eS2kKk/k34eH0Gi8IOUCIRGGwfzGU3grFtnxcsmkPEKbtpF&#10;85FVcnCtFAs5ZEkAFMPFkvDcQ8qH+/ek9yyY1ZOcE5KyBjWVmAzxXog/TaVwpyOURFVg2RFro1uo&#10;mokS9iYIjid8+SipKEkDiwUQxcVkQuHC54OhLwouoaixKBj3Bg7ZjZM5m2Ry3jfbysEBoy/oUWvE&#10;yqMBlyfpZP35AmQLDV4Hw5IVH/Z6lDBcDFlsq7N5azRh2UntBj2CgDG8c73RhC6AAo6fkCr6xF7v&#10;glbM7AwdVDZcYxmSAyEkIOBmQpHLo6Ojc+BiYNgG1YMhrBGPuss5oQuRdLqJ/Xw+h3w09RchU1+A&#10;6HA2sVS50XUwhDExIrHQtPPzjcooDWA638vKGwGuDSZSjJH4UwFOAWKgmd6FiZEES625Llc+VscZ&#10;5QUSIe5sxuQOpQyIY0pwVW/0SA0FIzq4rT+ikuCxplJBAgoCAQj3iAAPUmVZKuKxx0k1X4+7A2or&#10;jRWWtmPHSi3F+x+j9nEdYqx4GFGVE2sAMtOk3EEcgehvSd6PnrZswmzoIxgxMko3ueZzaYpl2r8C&#10;znR6VA0sgYLNJKYjAKDdYxLN7yT5OpALKlVVOTX1Y1Ov6KGqoUH0Pc8lfnpezYcZZu0w5mY0jTxS&#10;KxiMo1AFYKOGR4434BsYjX/45pt+u75XIzMBgPweYNKH0HgyGN5fXk26nTff/Y42jAwBjqXHq/ff&#10;/OaXLMVwS9RvP7Rv3zWuPvbbHaz4qI5zcf3ZQRHoqMEDJwyzcIKSezY3guFCqrgYsZFYx7mZtjtW&#10;jpSKJJNRToUIayklKvloJhdP5pJI8WKRTZ4LOa5aWKNTFvErSz4GKhftzBYXNhfzkthIAzVRhPy6&#10;JQtknrgZQQ4MHJHl0OfqBu783qgN4y8SpwBcA7oFROhKbpjUktzcPuqPcGii8EQMgO4BNYHJBRGc&#10;4C9TXfHysjTOapsn+Shvw4zhv3jlP4FhgFqSXy2pPPTZ3OiykA9xAyxQaLFr9p2uupxWy3nBzshy&#10;jl2GFHmu46IogXWERobCiVkSVwkwZMpFsqc4n/inTFjRUnVqt0CMsjGlefWm/9Db9gY3v/32wE4N&#10;bu5a76+sbbD+4wfk2CS6Plw/UoYj6mGiI5TzYKBMx4tIjPwSDr/VEhot3Sk38IJJAi8cOVPqlgYS&#10;EQDlP7+fTzgrTUoNxGsUZmvPa9fqGFCrOZCGCvU+3wJ6HPL7/BBBqPZcN+uj6T2lGdpCaiGJ9mAW&#10;FclhE+ElBTu0I0B4jfhFXS/Yytphi16UL6OSzkaEcA/EB5apnj8o2blCtlyOYoqVhIHYpN2GtY1w&#10;lCUVpTuNgBHZhSW0AuM9Vb378y9f8OC0a61BbzqazJGHMRSuczT1xo8M+efDWGSbYy7MYh/hLh1G&#10;cNMlpKtVR96Mmwz7Cy84nRxOAcI1+GPZdUjKjzuhKhVpLQc7OEx++nNW6gxYicYgN5rnXuBW1GWw&#10;e7ngcGISnjmdJNPWiy9eHBzkA64bpaVUdRySyUwOZ8S+T1EYEdB3RijuyqXnFweFYh6p3+uffFav&#10;3WBN+bM/+4N2+zbCAAXhaTRMcXV0eHhyfpI/LKtxgxRTEICVfBaWLPoqdN2npUPAcqdfHNOP86Er&#10;HqR+/ic/+/Kf/hSLw3IysKM5xo10sZ9aWWANvPPotmB48B4Wcpnz0+Oz8yfMa6YQHPwVLnxOb0aw&#10;UACp0NjQyzIEvhGLVAYp+8ZKuBDcd1hiZewoMSjIwLh8SK7BvyNuIEzgEvAJBmzmulNaPmpj8LLo&#10;vGjQ+QPYMwOnZDLOgB+aDFZaSGA0SML7Vpn8ClWCFFSisGcrl9bTQB/Kao6PgUAlZANIqweqU1Z+&#10;VHT8exyrvL0rsb9ISyHfovygL2XwQ+fNgYJ3hL2u9I2S20KtzpaPTyACFSRf7PBlPyfZHTijlrxL&#10;K1HpUNdzEc88Bp0kPLGO5u+ks2S5KQOmxXrmBj0P+Qo8HLGpwCCgYkBjQi8HwW6jwrqgiYRvw2tH&#10;s8dFII+9OHRIb0dvEgGGwreCNgfnnrgreRm1bTWTP9dTvGXILwlQQkeGKQJxXcBZQj7AgmXzGhP/&#10;stj0J1MIP+gFJKkXvs6YwQHrm/nD1RV343g64XriHeRCZ5EYioTLiSyf8kQ6Wc6XOHhp+aCtZFMZ&#10;tDn05Ij1acO1hImng0nEQ79N6jqCk2a91RoN39/c1O9q9F+dhXvXaPrDyR26GwQpwTVtR7/RHKfC&#10;eTUG7YIwKqhCtw9oGsAM1RjOdkejZCJ5f/9gFLP6JjiED24os9bg6vYyneTGJ2Kxf3/fYGSCUbE/&#10;mSeQLWIr1BOcUWibao+t9++uKO87t51Gow5uY8lUlpBk0mRDIVjxTORwgOCM529B2rCVw6Zj4BOg&#10;5yJHkk+11HxBlKOk7AgMCUIzd4yLWBrGakRQSaLr9YUJtHcbH54cMjvYLdexsMl68Te/+gpSJhjC&#10;7EExnkLxYNMsjMUTGGb/D/Odj7dcXJheBE/LQ7SGu6x5G6/Vw5jGg9ebOgE1klADBLSfx1KYVAdH&#10;ucNXn0e8XXPcLeRTPEksjlzIv/S38I/Ibdvy4Q+TrRVb7xbAWikZpp7yv/rP/xmHFhqxIv+DLHkB&#10;R+wMomaoRSQinWm1DD7MRcBZz359X3MfZ6SZSyxNr5cizThm5PMVZzqTBRQ5S840badQkxK4QbJH&#10;kp47Zjx2mgQ9/vjhzYbpByfOep1HNWywq01SoNnZND5LHjUmDXSEBLKzDGO1HmMd57pPnzy5ODp8&#10;+dnzTD7L6Ivg4/Pjg9JBiXXlCc7LQqpCz0dovKERKVjMsW61xZgUV5+elE/zbMhiCcg26SxGTOaN&#10;990eRwSjLO7pyXzG04zaHkgHVbLQinacERA9ILQFUaJu2MVj/QnA3Q7VJyPSWuNhc7hddTc4MaPz&#10;7qQXCZ0a6RCJ0vCAOIOXbOTSnA3mLoTg14pGV3BY0Oez42PmA9EzaTnQDScEpIZnQZq6xYEGw1db&#10;48Km8uBZxmDC2Y/gfLkupFKvXn2GlrrLEG6+LCSz94MOXx4ZZzQZ1MV3jRqPMX7kngtAHxoeWO25&#10;P8IsttBABEbtEsNrcubimcNN5GW+elY9no24QiKZ2foX58cpWXZk4sks0/xfWMnk0eFppnScjsUq&#10;pdNM/rMCkZ5ZdhlFYAlVwp/tdMGeRi0mCuu7hyPb+jAdWWg3jPiYaBF3zoqdO0/aAMfLmbHJZ5//&#10;rlbT1Xh9q3/49Y/VkPVDQP2rv/lVeboZbwLf3t0n+k4smv7tY8O7evy8nPtl637w9bdn+Ux7vW58&#10;90PZisyUoFdv2MYGnr3fHaRCy7Bt7txVxtgiPXKZJwuSNYjBkvzRbm86VxYkMCOxupkMBp7XdCZ3&#10;zrg3c1ve/KHvXtZ7l83RVdvpeMEHZ/v9Y//e2d69/dB47Na51bHnsMIYu30U4e3hXZtInVlzPNQW&#10;83gq+33f+c33t7+++nh/+4D62ulOVq7XXzp4lDmIuaOGMIVkwC0eea4x5MSMKhnSL4aD2TKQWY6f&#10;6Bu7WPSSUbJMlvhv4wauPjcZBfjQQhGOo5Sh5XaVJcMcEy3IMPQK3BQM4sDleuN0MBdabhAER5jE&#10;A3zhSIO+yAJInH2ypsO/ztQAThs9IL+azTxL8+1idbpW5r1mDj2EOKS3fQhoncYuGnJ6CCaJsR4S&#10;HGodn1DCMH2/enyPqI2OE3OBFpgiOs3a6T25bce1y6dKGJ0CQ4NpP9zpIB9TvPW6qkAWY8RFogdJ&#10;oUjfIZCQPsTZx+xQ8CeU4JAB4tZWU3qTHgQUPrJ8lQxM8HwenZ0KImIxp/PpdnqFUomNKq0SnSy5&#10;9Djp2ewt5iJQ4pyF1EO7D2CEmRGXVNomnCMUNKLtTh+uIJoiSihqPGdM3J84c6jQJyP6a64K3O/U&#10;wAmGJji1hi5LOGaRaLiXqPyZ+CEZQXWRF/9qqd8Z4QkIY8VstSnYAT/6/S5xpv1O050MUZXxQeHP&#10;hO5AoEKPEK5m7yhuWijMuVHn611/qK8mAd/ZradbUsucPrrl3XQcgUbnAqoVh0yAUoWZyMRdThem&#10;qs8Y0u2Cx8XSQSarLvx4QDP9HThOY7OJrbc5lA50rWx616uUGi6wAubPHk6zhoG4IK2HUhHd0uNB&#10;f3sQDVjBxVE6ekR+325r68F8nFCjZWC6TAVDubAB5ymhGswvR63eAEkJvfq4x0cOERYbcvnNjEvk&#10;QYcVEKZPztnUzPGjahklRblYOMpnTsqZs0NsJsWnTw8uXh5dvDg+f4GzJFmqZI/PDw6Oq6lcUnZX&#10;Ev/OubZEKjDuOcsp/kCjeX2rzGdPq2WkzBxMMXV1WExnGADAmmo+avNJXJ09PSZPU18Om4hflYXz&#10;4qRyCEpSrhOPzMRMOvfsxZdMzfXtKmmqW4Cr+GkILuaqUhQktqFoUokltVw+ABPWiqCmXBsqxIyV&#10;qW/ihhWaH5SThI1TgGG79Zbc6wsFWJ4otAKruSebLMK/Vq4N8N/DvEDDinwPzvyCEcJs6fV4c43Y&#10;BuUo8Ya0e+uQHsODjGZ/xOI8GB3hKDI2USuSgOvJalQEc1EtmIzDhRms+wG/E/M8Ewfb4cnF8cnx&#10;EWFydikvN9opqUuBmZirDAup4T/SQfEJsLH91ATSV1FGw1qghTg+zL98cpCPq+eHeabaey2lzwQK&#10;aS1aAK4C7rVKpQQkisEruAMSuhi7UOA+u7jAtoGKjTspGdN3y8mofnNWSSGlnIzWUGLJC3h2eNh7&#10;rKGZYXXYvLvNbjWOquv3V1moM6X8lErEVJbK6p+QuJAwepKFKMUO+xZKT2c2//ov/yfoNNkUHDGW&#10;2auMaYwfHn/8278Diw3VCAM81VWeZnK5dHqDci4bDxNvqMXQRBrcxbtffv3tm8vbSMy+//Bwc/kQ&#10;9EM4S6++f8MT8fsvXmQMuBKqq+oTaHkBMD0xBBgskDBjyWCO0B0zXCzn4NQiLJI0BXJ7E2lmgrlC&#10;0cQomE1glHt8/ybFxJdyh9OWtgGRm856hyzvFX1BvkhJYjFfGHaHd/etuJ1Hjfz26kP1pAqesNbt&#10;+vqmnI0caCGGHfC1QDdiC9zFtGw1f/H0DKCaRKuYqmUbpoVTOFo6KJQOCykoErlEsZpPWtFCPp1K&#10;kEESy5EhTDKioWTTsUI2elBKVsuJQi5WKFjHR4WDg1ypkMgdViOHGaVs8cXL+Rgxl3oIOqERsWDa&#10;4OxFVogLAxqLhnrPsjZmJmimopkKctBIMnPy6jMUW9Fc5oLO8LCcwulRzhr5ZLiUDlazEGlKT8+D&#10;4EQyMTVnJY7LufOjZLXE79d31dEunHn2Ivn8ZfonPzs6+yK1zoxvxloKBjBrQCIBKG250FB3IW2e&#10;T6D/zBymVQwmkXzMEJkPhlTU5C4wiMHtxgKMYQB9IA+9hMZDH6VrEkgjXEAMr+KN4y9Ut2T4kYXE&#10;KmbK7pfZKVNCyUeU1DWaah4HOj0efB5MZu4hNmpIbQMhGmjeReosyc5g+KImxLDIyHI9xyzGMtZn&#10;6ztbqmkGRLJMoAkXcbwsNPmPy5AF7QWLbn4nEWBxBnsBJgP8yUxehLomU/pPO0HJhcCiz39Y2j+C&#10;mXAzYtcFV0azGgZjwy+5OsGt0Cp9SpjAJe3jooV4JLMScaZL2C39or4KLxhVCLB7wyQ9ZIf1Yswq&#10;J+1yOsFaT0kYPl8Fb65BnFkgGU6IvHS3jTK5E3ciqA8VJzpzaTUTpsGDt7FgwUnLyolBQg//YM4Q&#10;evOT82cp9ulqMGyLdFnAcoy8+Ha543ZryJiMeP3gxq3JEFYqChiECP62gUaj04IJiXd5Ol2sVoCC&#10;ecfpCBg5syOxs9lJOrxIYbxJeKZKnEL+/KT62dNoOf8FVqJS4dnhcdpKwPmr1WvYEaOFNNaXKPQc&#10;Mz4I+BPPI30LGrcfNw7zZZiRoECQab1r3LFbAORYNzZMvpmAo/DUkZFrEYy50OnV+do1VGJwmRGh&#10;eh03e4xirie9sLvGVUT+dq3WZGI0HAFo9G/qXTYGt+8/9Lvjdmvw4eNttzPkJ0QAibJ053SAYYN8&#10;8hWfKwZnzNSQoS8gfrsz7j6Q3ginqTCYLNvYaz/BWZwJl3ksYaOaJc+ISTccDitro6/NlnLlwwr7&#10;eXYBLGyJAvI5vLXdi5/9BOwCUkxO7Nvr24feAPV1xxtnTypkY5D/xrqcLTb7ZoiX2BewpjF7olGk&#10;2eZgJ/xk560hknidgQb1QFVRnNJKRLaeYWjwoshdbR+kQimyAjd61irEbRE5gCdcK7RBgSTjMm+2&#10;4WqIIpDEa+GSn7vy3clc+d/8i39KKSVwOT6DXBpKIDrX5W5ckJIJm05usi3T8ohiptMK3uHRkD6a&#10;tAl0C5YR+7N/9qexonlqxwlOzujGK1IKX53ltF31We6gfHj24sBNIo9SRtNN/dubbM97WLYNxEFZ&#10;a2MFTg4L/9nv/SJUsB1T/fn5C62EKH4HORxAEq8LegTXGb4i2B7HOsxuJHyg1ZljJ23GHjDu4CVu&#10;rUgoazfH45htI5qKIBIkBckwIGFMvNVx4eRdcIapjxXlUldm68VX330fnPgQGrzwWlbnmrE0wnil&#10;mC4j8mGEBz9+CV2RijMcbnf7eIplyhaA5cVT4Y8W9Bmz2NQDoUPblmT6gpqHyRYPx9q35iNgFcwM&#10;rLCe1JEGzYN2eBxeJVbCP6bM5QnkgKNv5g0kjiPka6ksD6Zn8VhysBAwQOVK++/xeu9Uy8pWUPCn&#10;K6Uc6joHM7iLCRCvPtvfMDM2Nn/oIE3EZMEgRniNmSjbg838mZbw0HzqimPiTuHb2YGUPn9yGsmn&#10;H/y56G1mvS8SpegXBwzqs3pmFQ3MnFH0OB5KI8GK0/FvEyYUEwVlrLIho2qSQCcAVyjJJ6Z2f4cv&#10;h4nlZjFZrNX7h5sg5Xg6Tj9IM8yyCNMzNDeup+5Nyxx1U/lIIVM6gpZhhYOD++eY5nLQ6kdkFR/h&#10;cEox8BlVLTtajIc8v2KkIpk4D8x6hFYvYGQT8A2QvceJIdKTgM0gF2wy6fWcDwgXvIaVTsdbrkXJ&#10;veYKWvsGAzaDXmXu4UCjvEa7pSHrRQqKimrp91ut9sPDyhkH59P1oB8QkASFOM45FsICtGR0K6t4&#10;fw0KEp1TNFf+ajy++Xizbfdt4BPLNfm1is/sZoqai/kQ2yoOX4PlnrqLxSAX4fNDNUxewAwxDM2Q&#10;Ph+gMIvnKn0kfJXUjTsbzBfDld/CXRhY9afD2XYRZxQBV3nH0JWPGIZwdjugAnjqBFW2Cek20mVQ&#10;iXEwqTGZ7PEXiABsN5H5itYYhBP+KSYDUX6issjB0NdD5XiGtK12d1zGiZ9BWaf3Rh2VHBZwhh5o&#10;MW4BKxWJWxVLD5aXq8W7m+t6u89eQsNQFIn2dn5xtyYrj5gj8Y2Lv95jnsoUByco49FtLAonhWuM&#10;KWDIjg8QzXAWk2k67jNphqmVypHXlSVCZKEkOr0rPSZ4z2a7sfZqMU5F+PtRLxC1O646D0Xe338c&#10;ez2+A2TFwaBxOxkBW4ittIPs4SpitRwCNVKxSiqsWJz5ZM5QOBxmClGCwnahyS6UUmNbhGDbQL5Y&#10;cIKrRCBcPKjOCbHcbrJEWhnoQieIQ0ThN5+DJMF7LVhTNYLon8FULpklipOxF6+lEM1V9eDwEBVN&#10;5fwolrbStlGsFjSmOWHspVn+OYgjHMwUX89PjthKIfLBQZ3MJUACqJn4hrlXLqtEoRERVBljZinm&#10;Z1SLVnxLP5y1g3YUJTeiCxWAKilbGgHjk/RxJZxHuTef4H0hFArdRqmklz+zcvofFbWLP3x9fnhS&#10;PilUytXD58Vnr8/OLg7OnhwdwiM7KFdKyefnxZPzg2evzo9PqsWD7JNn1acvqoeHaerIs4vqi2eF&#10;p09yR+eFqM3ZiJ7crBYTBwXzpJqNQlzbzeKKRxoy0/MwiewMHdfT8NaFH8d9i9MzwqeTakih/JZ3&#10;XkQLTLklkBkzD3opbh/x8QR3PrsoLQgnln4FOAu+Mv39o+NthP2s4jbarEvH5+TMq2oU+3OxeEgR&#10;B/eLqR3xKVAxqhc/gWgUS2SWOCoxeJw+8yNWELMryp35EPN5PJ1Gg4UVgmF8lLhi4OVruYyc9e4e&#10;iccaCi1ymjVLeTKkQ2oMFTCs/CDeBQABq3XSFlcqcF9CgGAgCgIwQPC0MG9hEa6gXqPdCEOnC67C&#10;6HIYiDM8YaofAwu6nCEPQ5cZNFjggKYdYFiCZRZlgT9bDXZ4tDfjmAxntPFuuDYHy8hopjhEy4Q8&#10;1n4MTGrKckwkbSD5Ujt/rSbzi0JKP6quyofWySsZI4w7kR3mRXrSHQVh3ws0VzpBLELXo9A3E6i7&#10;KBXp3/jsVg6PP/v938+cntmHR7H88QSNkMtXHc7nywgPcebCXCm/OGE7zwtrQ44vVR+7fdqhTOVY&#10;gZa4WVj0AFqQHTsLHToLJiPDFUQzH5fL4fET1l0srQGwMUEuW2yxpp1hK3NcIfKc0RVvPNyjvGmi&#10;XpBiXoZDMoVBSBdTd+DOQum4b0aB9rE4QZCxbdS8X/12kdBPTo6oMUgKidh2f9DjfQTZl1qxqJbM&#10;bVk7tNsff/3rTaPxWSbdu3rnPlxZPvEszcHtZSWdfHnxlKMoEdySi92j0A74L6Kh53Z06I0bDOQ0&#10;yCQ4lbbPz5+yTEB8A1ISVaqEXgNYpqpl0g+1cuTQkMTTaIFD42EXRyvF1T5cB6MoWJJdNZXhGmO5&#10;0pmM+1gBuYKrdr9z9fLkJcrq1qDP9PnLwzL4H5LSptP1v+8Np2rI40FAH5HL93J2KJ8i9DlwUNCP&#10;yoBlo+enxulJsFSKHp+Z/DwpRJ8cR04OE8/O4k9PIycH8WdnC+JSX/782b/4F/nPXyWfPo2evUpc&#10;vDaPniXOnsfPztKVC1XL+AETMNoYbbZGIK3aVnBv4IxatPx5n0WDtxkst5eYCLrzLgbFybQHO8rb&#10;DseLOhNNwmzcULs+7RE1OHSuP9zOHwf9q8bdda1/Ve9+vOm8u3z45qPzOPnw23e3372/f/t+ePlL&#10;7avHDz/8dvb+w/LXDw//8Vds8y/Ho4oSbv7tvwm8fd/57Vfzm68DP15Of/t29vDN5vv3qzdvfEK0&#10;P37sfbxkw79FbrMN0TcwpJsjhsSLJYUu+oB99OZW4fZdoS1nljqTLEgaGSzD3Ily7WtY9zmQeZMX&#10;LFTJ5gN5xT4VRwQNDtZLEVzu2SxKEJkCM3hUzBtyF2gvSSKYk6u1Y1/CPAULA+WEz/YRfwifND7A&#10;rMJ1nqs14q9APAKcUsuAtj/RpCFdRzCOYa2QxN8tMsKEvp4muNupi3wiwND3hGAUM4qXGB8G3xgH&#10;xe5uSnYStytWiGCMI4j62yUfcGWCQ0KuMqERQ1iiY9LmhOBIo7Tm2GSDzgYJduUiFPGDUT+cUU9/&#10;evHZn/784IvnB6dH2ecnc4QGgwEpoDwd4iXlQRFgCBx9/oNsUNGs7RAjMICWlEFW6EFNhsXy2+WB&#10;DGAplojT3Vk6T6wrrUjIW8YkwHALzBn5Lie12K+iEgiU1mPXN7cbb3ReKZeAgU+XMPejYk9U8YAy&#10;XsELpa8x1KoIjvii11Y0AFibIfIOugVOdgYqGqcmSjT+0Abp2onYiCoikdg5nnNd2wwm2/aYjS6X&#10;LFf48qauMiIcY2quWZgtQ9sHDgqqkzHBSIKkpYpq/Xg5nDv1fnvszXTetGAQpY8jpDi4TGMyS4Vu&#10;1utv9VB/BYPLDaZMZgZApDQz4tHkbxdA26kFrx+uWDyNF7PBYjKYj6KZBHwzZpy8DtjMuJGNfNpE&#10;mZjLATPeRCMEuEVSae5xDiu4VYlsjnwuvE5syJgsQHtK7JkHIDIQNvPxTkLAR2JGqwbKmNYUq9hy&#10;w5RkOOlDISNXkk0pni3KDJ+kS28z7gzevf1mMBvSIwB0GXa7irdJBM15B3f7rN+n16btXTB/Z31K&#10;tc+eMrRV+2tvNButhiMM55Otz7BZB29jbM61tBMz/2434QQkEOvHwQN8ka4vm9p5bXp3+/C+dfXj&#10;9Q+z8I68EHiN1EvxdfT6+0evx+DGV/7JH/w+S/0cXXjMYq0Bf3C5DvAakfUIHWu1WKJaiUbojiPx&#10;bBLFJSolm7QBE5lMCK/V5y9f7k5SVEhzS31otd5eX8JQmd3eQ0ybPdTmDJyb9/dv311+vMKI/Ucv&#10;XswS2yMj97Pf+/Lw2YnIHwnINGDNT2PE/alb9icstWC68DFnokkkJyLMcAI2m4IMnOcNvh+opeXc&#10;k/3qBBIJJqzopD1ElbsYzbgCsNPeXt3yPyPqxQvVWc9MX+RSbKt67vSHdx/Wjr8ldFrUOJh58Pex&#10;sKcg5julAsBqy0mBW5xnBw1YlseG0ROPG60zmnVUd3YCIZwStEyxhGGhIfORo435oUniToiNxkI2&#10;/pKOEkXDwEukYv2CTaQBjA8Q5wXeXjVWigKnvFYbsJ4glRJVP6M0plICERMVufAq+QbnU4eXO5/L&#10;gagNKBpLcPlUr1c2z56s3VAL+GQBlzJxdp42Wz2gq4iZepMgmAo2nng3EbytF5ddeIePqFnqjXZg&#10;6FlR7SKRnmXCrVaXmQOdbRiYRzr2Vb+rPw61Uuov3v3u41//unpQ9Us2qI/hDz8YkylasqBh3jb7&#10;GPCCVsqzEotOBy1/NAE/RuUOQl/EV0UfU7asg9dnucLRRam8TRhsXpArIb5eBll7ZtRSaRE1LCVu&#10;Fw+nMAO8HTTdkR1eTOfkoA6NYL3XRfxMe/9Q82pt5/KKZO9R63E0dQM3tf5tDdSgy3J/tty0OiNm&#10;GX0AjtQQ2xAccA9DwJZPzQ5fMJR0cebjBWWIiIUckRojRiLtmOkJDxKtEPMsCYb6lLQhPP79D6lp&#10;EDBICDZn1Hg1W5iE2AK8p5BEFYk6RN6yfSeGKYWxkJi3sL/tZnO8XWSsLlkIIq3B78CA2NhC7421&#10;POfjsHtz97gZenDtaojOgcVvQcMyWMSGLp4BD7kUcRkagQ0LfqI2QYPCUmUp6ZYBopdgDQ7mE/Zi&#10;XGMgjsDW8e0ynZDsBTEzyA+5Gpj/Bf1cIt1frIb9QTFGqreB23cyHSnOFNEjqZ7UKDGTlYWBX4rS&#10;cb6d11r3EOTorrkbuaK48ux0ZhWJ4MdHuqdGhByGyQ2yaICOmy8rmmTPyRqg/VifkqNICEHHAwDA&#10;MhDoFvJlDuLRajEPBOtQswY1ypW56/d6bV2XmKg5eeLrWbczRt4K5c4ZdUDxgkGnOnewRc4myBOc&#10;Zp3FTHNwM5+3N4uuHkUFive6C6ZnNuwCCOYCICa90xuARERMo2/XqMu7w+524gIeYcDXazUtXa/m&#10;82wseajQ+dCeoqYGNUZ3SgnRHvaYa6IxA2ypIZRVg5PRgGcLkCsTFdTbjIEg0NpJiCbaPpIziDVN&#10;DP4I81D86NCGx1iNIsyeohGcjihqkO0iQUIqwUcKZ65wE8RZLyUJOlWGQ+O+MxtMJ0OHY4hlo7cL&#10;TrBRdJqN9iO0WEIjHjq9brPH84q5YOM2DrRF4rgSxTBMli3WUBa3wqhjVsUnhP3Xp/wLoUgzcGZM&#10;Ltw7ZkzMKMRxraBs4jcjRw/ouOjDK+TOUL5x93Nk2KmYRfAkgCSbIAv2WuFoImIlGWhzsYEPoaQS&#10;Srow8iSo49MD8p8+LPK3//jk/M9/gVFrtthBwYSSsINkunD4qmzODYNx1yZkBFOFlE/lEGJVOue2&#10;Jr+MeAxa6y1gen8Gq8PO5qhnCPfC+sOnOgoUKZEnGBoXMvNvCgCUdbxZGgyhdai/YDlBvoLCwkse&#10;iP2PT1+RPB7M4NdemjE7MmWW7DLXx3/OV0TEnc55w1NEQAVFE4YCei7u+xHpAPp2xnaNRTxDQg5f&#10;0n6ZJ7JmiERdMAzM0WMRduejLcnaWK/pi8lK2c14KnZzxv2kqOIICofSDFHdrcOTF/XC/Zn6OJ53&#10;H+rTwRy9U6/Znwyc4Bil6IipK9zdnYvFGrFxYDgXUqG5wbq5prbbJ6Bxfgn68OD4BDg5RDvUBvzj&#10;0aDPXgBwAO5BLEfYbPhb9KugNcSBoKijfg8kEGPlOW3ffE3+0H6ZuenDlgGHEbVmdJCzPjmYqj8/&#10;LiY3swH45XxCCy0dJIZ2Cv+Flc5XVSPOBoMXGWTlwF/1VluHuBfEz9izVbQyka2mp/OxbdoOoImj&#10;PPYJG/BjROB4q9DhObR5wQ6w1NBjYsogNJGqeuPtY9jkLOQXRjSaL+UrhxVd9Y4OcvAjskkkQpGL&#10;k4NKIc0R4G3CXbx74J53Cth44PDDOYNBhWkGUz9js7soV1EjE3KKrSK44ExCpUudLEhJXgrbNBEP&#10;VSvVyGkle8AEMklb6E+dbAKNOCjRaSQTzRXSK2/KuczqnnDds1wmbyBcgMzPBnWbiISOC2mW56D6&#10;v7+8/+Y/fjN5fBxcPvQv79t3DYaJjTcfR+9vFrBzSdy5rs0e2s5No/fuenz5OPl43/84HF/3nNv+&#10;hJ83fTBB/cvO4Ko7e3yAyetdXk4/XjlXd7Pbh/7bD/237+7ffXj4/sP99+/rb9613r5vf/jYJoHx&#10;/ZX3678Ofny3fPf96Mev52++nwGZ+PUv+2++cf/uV5Mfvx1+87vxN7+bff/t8KvfDL/9XeD+Rv3V&#10;3xrvf9i8+d328vvw5ZvozYft1Vutexe7uUn2anavYXbrRDEmRj27V2cFrOm+TasW7OnDurFdpRK7&#10;7fiBSuvi9Pni9po9Ur5cWbuwl4LnT1/tIK9h/1aoxplesimTiGRojELkCookm40G8M6MnSfFQN3q&#10;yOBwDmND4VVFmChWOYTztHrbKbgH+guChhg+UvSzG0TABmaVipO/xf0oACoufIl0Cggaht9Cmaiw&#10;C4RSR3yS/NgzNrkgUOjILJsGUEDNawwiUUdtrHYjwPl8WgUnGo8RlMohrM1XmUjGVpPIbUTMgrdw&#10;tWE0C8mcSRjXv4hW+WoISSLPnpAmucmAbAMwFtouc3HaMa5O5hQBzhLqSzEs0iFxqwTpRCIqCXWy&#10;vtuXDVSNQR2Iop3EqqYJJC7Kb9ki91vgiXA+frz7/vbDVat1PegCMSNalpw0TCS0yUIL4Zbf//jH&#10;E5dfCwFnX8/8Y1Xz6ddSURvhZ6UDmIKMusFeIW+n88HByIvCb+AHDx1bVk7T5kMjarEpyn2K+2OI&#10;Q03NNw6zRmagOAMTNt8B11wM3zhcQDbp4vnfsoNkDsNf978WqSpyXxYWPHjMdZ3tYkzCxdNK7NVR&#10;Np0+e/UsU87Hcqksq+mjUpX9+cXJa4yA6fxzjPj50mE6d5Ir0XilwmZZj58k8yfp/Fkyf2DaRT1e&#10;gjSvGWfpQpXEGMr7+Zq9Fvng0XUAs2uGkfp0GV1s+J8Sm1CSzQtpNvXus/LhuNYkeje2U9NhY/LY&#10;JLw+4HjsrBHy5KgJsCfN/O3QARw8H4yBL2DVw38DE5UgU7Zx3BeU7+3RAPw/h6nYLSWxW8WQiqwX&#10;7BTfMzIm6nV21WTNc9Pw8lN4MKnnrjZZ2rEHhwS5Y79a79Ls8vLY0aOXT/OcdNUq4SfOyr/91XfT&#10;dn/eHbg9AJzDWXeEoQJ0abMh/NHNZGo6S4t3kCA6FlcQKDfLkp4gCvVqxu5y/uHh4eL1yyen5wU9&#10;mQzGtn23C+6v3aKbYI+qMYnRA69fvEYEdvlYG5NItlspf/5nfxoIagfHp4jR4F25zhy7bqqYhUWD&#10;YsQd08K7PGYY6BqjVreJLn7AZ4DVeRSR93Lx9OBok9bx0ZHufPXmw6/+w/+3+d1b/aYJ933UefCa&#10;D6vpYFZvoQDO26l/8Sd/OLTWpqO+fv0yfwyVDiinS5ggWoI4WXlRtTsawmYifPah1UR7Q80C+IRB&#10;D2EL9VpzxIZlilaedkN+RIoFFAgs/SjxifhIMH3H6sDZ7Pl8UnmtU0q45cMF9VCZ8t4sNf3moYGa&#10;UFkFxRSIa3mrkN85GUIZIqFCQmkwJ/NgESRGb7agSSBhAngi6S6gEXm5tiyiMsA+sEQy96Yaogui&#10;ONpTxRnZmitheGNgZvVKbh+aJIjABuYxQfDSZ5JaI+4ITKEBIrEHo2Uulbawzxs6+2iWiewJxXUl&#10;XtCg5xJNCzXWE15JMkXBOgCNiFheUhO59xGxsu/aFFLIvvwn2QyXrc07sluP7hsEbmwi2E3ChsKQ&#10;jLLIr5hx3OQBK04FuJyNL4gHfVLm2LDN1I4PqbeIp6MwhZIpQgpDR3ri8wM+Dya1WTagk0aKk5tM&#10;D19Rv/nd992rmgO0aTQ+reSev3zG7he5LVYlZhX0SMxTE3RcOYDgobU7abnTdncSWc2b69W3by+V&#10;MTza7cfG4/CxzdJsstu1W73kZtuBLtocYEbHVzDmAzZfkkTRQMzZI3T3bbNZb7cbHC1XtWsk5B/e&#10;39dbPbycb1F/3z6y3L+8fri5rTXbrUcsuFTO/SEIW3b9j/UmMDm6yhqChgGPs4Oaj/GhaFEoRvhW&#10;JV5PfkqR+wnJxMul6AgS2AvQFIxn4/l4anK+8c+ZmYvcU1x4DAnFKiB3E04Vi+KMzQLvI029yTSS&#10;AewS8BjDG6LFOBpDt7ChphMmDwUzCSa00ekJ4zqgzsjA5aGb+6yAmHDSY7LZlc8QeSv78Fk6iNgc&#10;IoUJr0blxEV4yiCAqsb9lHaLa4TJDNx+NDkEnFP1TTFDLHceyuTxejfqD3KoW2xjtQ7xGqsEYKaR&#10;CuKkNexE0giEosVk2D4idGc8bIR3PiRKpCeIpPDxMDulWETJxjQVnanEpwi3ehsJMZKOIQftsjRa&#10;B2JhPQ0PmKvZtJY+s5f6LuwS8LyJUhzPRmvHoX/3kXYS8kzTOBJqGzQZaMWBOf8O6ggUNg8PV9yM&#10;JFMy+gFLhOAtBW1UWR6dpBTDZf2Wiq+zZaGV0FEA4OHqPymWUnYizCIOjDgwr9WcQWmxVOTRBppE&#10;2DgMXg8msKph0ARCTOIrLRlEazx8WG1YYKLzYX0cs0x88LyQhCpSeczGo/2cWIF4i6YfDcwcxmNI&#10;omWYcaAUYZMKeD0DRmUwRaVkbndp08zyAvDpmC4DMz+9Y58OiwDEJKQSuhvsUexRl9DkECmQhYQz&#10;curyVVOysEeFt0Gp7T9/dfbqxZPNdFbv9meULgF9u3F9P2gEnKeJUPK4xGVKggNidew/FFqs4P7/&#10;fnLvChtPbOT7CFb5ZAOnDMqdQ48D1Y6+ZR0ccX1RFqFflb4COyswOuJII9RHgXCU4T30j30yyBYu&#10;1j4Tixpgn1civeD/wo//tAn81Hd9KlDIu6T6bTIJlQphgxuanHcSQTQGqesdObSlVJ4XB1Uf9RtC&#10;d66lYCSx3gficcSR+IJuAAOhi7mPsQ3PlZVYMTZiEstrITHEqLOZ2fh4rPl4D5hsUwruWamS0SWD&#10;8n+I2t0/1gEj4JObpXNtshCQ7pkLTn7Nxz64Es4HniGs8wRALp2R7xBqgUhOR/ZEeo+5UxfktwzY&#10;L2isOfm4EdIiaI+oDihosRigxKQVYmfIM0zgl4euH+3XXiqGYguI8Wg5xLIWXxnjuQZkg5LB7/tr&#10;/gqrozNEDVvC7hNcsRn5NAScbUJ9gp2YHmIPYXoBMQINNB8Wdm40P7niZOx2e2NNhb720G230DxL&#10;Jie1F8kqC5JIQjIgWiyhibIGIgM6m0uzYOTFQ3GlxeFnobmjJlkx62XKg1KFwBiS6618JX+EywGL&#10;z0GONWOuYFZz6aNqJJeGLorAkjBfdNfQKxfCKZB9jLzUVNtw7fgr/2RF6C5bE4pVPleoZI0YTdTJ&#10;WQiEbiKKAoKZKA/4zCFuZMwMbYGNmHnBzp+i7wtLalA8l2FZY+XQAZya2YJuZytPnh+/eEVop7sK&#10;/Lrd6DIzw8eBz9l3u77X4oHWDDKtKbchixxWS4J5WUGU8hZkLUGo4W7mjdls+LiLYoNDOhqZXj4S&#10;tVM4Ojj76ctwOor93h87GH4SpWQhlQSCxICkkM8jvoDNRlhy3NYl9Yudv6GXMyk0ZHy0v7663tXG&#10;FPWQYxVPQlsPj0/IPFUmcw3METsAZ053EZi4FJfq1AuMpqTaoUPZTEZet73od5ejAfEtgfk02Ovm&#10;WGJ3miSxbAfDENiOTmvV7RRGzQSu0eUs5Q7iw2ZyOsj6Tm69sILbQxmnMvLVSrFYMRyJKaEMdVAK&#10;8XaWTSfRbpVyrpxLY5OpHJWtg3Lh/ChSyceenmQuzhOHB2q1mPrpq8jhkXZSCZxWEl+8DD87N89P&#10;UE/CRDKyp+rFc0gQq87Ag0t9UGz3h42Qfvb6pXN/hV82dnEyp4QTZFbOJXl8MkakKfZUCYIVjyJC&#10;W57D3mjAsIZnVriYzDQZk0iwLerNMGMXGiUEmdxknFQs4DH9BchG9GfLJTN9xBlchczoqbC4D6Wz&#10;I32MSSmjIQ4t0UUBYlZhEHFpU1rJko2nh6ea4dB8JnR9LmiZl6EDQI+6CcaS2ai3ZgxvwSrZRjYY&#10;3Jw1u3pCeDFoq5voZhEkc2jKXckgTNcZHzD5gyCKkYdbgxkdtg+uQZqBFcnUstcWeReVlqLBIxGh&#10;xJ6Dhj4dSSYfc8DhuIvZP1L9bamjUI5KWEtIy5ar589elE9OC8WjXKGSzVXSmaKVyJrRDD0jBBCW&#10;DSvUFzSznAdCNqLX+LQI5VWVJPp97bKnhtAI0/f+J8fzPtD+H34IcsaMkBYQkaRx/lS6OtXdrWv1&#10;Rw4KcWIK3DWEPZGjE5AHvhMopeheuSBpoLkAxE9NJRzamnFyf4Chk+0F6dtAccGJBKGGShURn1Q7&#10;+8goebc36/h0Qa8FBFZZrHDdXL9/f3+PqPzD/WoGpsZBypqKBTLxGd1Dymxt3ElcGcaD80xkbIVc&#10;O7zMRfmrn4tGSmntILPJx0OlpP2kmnl5GjkvzYnjLKSUvK2VktHDfPysbJ1Xk08Pk08O7PNK4rSc&#10;fXqcvjhK87en5cRxkV/n0mk9ES2dHcrP0yOiD09fPT169iR3Wk2UsrjykC9J3kwBAmk5e3bw8uik&#10;Usjzs1osVoqFcqmAOQWkFo0MEQ+FdEZ+JtM5shCMaIo4jGjymH9dC58WqyAgNy7TTi6ZNfhWkgap&#10;wiywWjTTyMVMCHDO5JFgHUE5s0NwOtRNPeJ5xv2h3x1BjSCihE+OUOxYXIigGuq9WET15TrpB+Mo&#10;wDcwZZcogQ/seMVI3/S776Y9opPhkn7x058VEhnyOnlgv3/38Tc/fnsHjMdUQ8kYNE6grNG19vav&#10;v27+cGUwS0Pi83/5v/2fIaeCPgbYRmnI+Wynk9RSjIGBHmLMy2Q5wvMcJJXDUjpqQaJrDQcEw9Et&#10;LT3v0M4ULw6ohdnVgim/+fG90p8cBtWLaBysccT3yG8Jr4Ld8WwX0p5ePL0OTCYfOtAISJEk2Gs5&#10;8zLZAgMbSbdOJxrDPo4hhtWtyejHjx/iFCbhyNRzctgRcoQwCrIvKpET+CqySzP89t2725sbelxK&#10;H8TYtCJcQfAtYgmL6xCHCsSSzdiBQcSjMlz6lzcPqxF5vjC9JIsCOauWsCV0HVHjgjqS6ghYJ8+T&#10;zNRd7mjUHkKqQq4ww3JEnyjRL8JC3MBNVddbVntkUCCQF1icixABMzyDMGJwAsj3sIsgs5a8IR4S&#10;TkdE1kFsh2yYQohvhw5J1qDj90oaQREzM+AhYjFJdQjPahOPkS7r05Kg/COGz/GpFsln2Au9QYOC&#10;hw9r2LHWq+ln1ZOaOwKvhicaCXWYEIG0PQkw/BZ6FzGLLOYKRxV23LRTTrd9HLOqnz2RziKoTaaz&#10;5XiUTsbdCICavQnMDDtUHls00DFHD4yiaULpEGRTfNMsxL35mW1cVFKMLmj/EvCC7US1Uj4/Pz0/&#10;PTs/OaF+YK8AeJZ6WU8n9FgafO3aiDVqt0UF4ziBGm5gNisSMZGzLUTvkSSbF1a4BxmxIpASTRWO&#10;h8uDBxXYEJ7DzpX9FNJZcYFvVkQ12JZVqZT3+w/cPdh4CETlGcMRoFLuQrpiqkZVR3CXN19KSIDH&#10;kyZiZ00ySLCIQ3qApQFhTOT1/PXTLyTYlS0FZfFuFfEXJTsGCpNYpLimM2CEVSthmGxX+LTLDxn6&#10;8UHA4c5cL8F/NSaVhvx5SJN0GkKL4Rlz6MnC7fhgsxmabLbjxc62QdZxjyEgIldXw/0VgaojsHAx&#10;0S9QXmsMPXEdYArkH+bDtOzk7WTZ3fBiiwEPZQNpAeDMUX+aMGKFC4qCRU5v/o8KNxLMJ7PjbYAA&#10;m5S6Y82Lx3fujvEvJws2ihJu1XQSMusCHcwmnJyOO7NhkzlVjNDAYCARQwpg0TdQT6Kr4kMrVfxy&#10;KVa63VpZTBR8OIn8cCpYM50hDIJAjUCO4Hzd32ljxMChqKfEGc4zSfK8/pQN32bhxbbbqEx0+dDR&#10;UnC0zTP5UiKV7g66j/WbOIp7lmk7umuo2D5oyjinZgI4/myzmiTiyhpBNbseQmkTKR4CFlgix1W2&#10;0USSuhuzBSVBOpcnxEBfBTOYML05V2SGKUlYw1xCa4HQYV9tsOrZx6ft975czAhv281GGE/Emgs3&#10;9OTsDDIV0bBkGGBbzpVK8MVAJmWQhiY4z3bVQvonL58XDg/zECaPSrmTCrwRglZjANtLZb2SM4p5&#10;NZ+KFLO7mAGnfEsqMLYnnHasoyPmmOAzvnsGTkSyhKlpbH80SiQi8bg+arS6zHowtlE7wxfeRmKa&#10;9zyppY6rElwFDoMV7X9ywf/P9nJoTWQPKEWIhBRLUcBkg50gTEKZqbNBWmxCY6wGFPLiHpUwZBl5&#10;C+Vcvh4mGRKYwgcPqWpgw4eM90mayX03tU/G+l9Y+/3jP/rHzdun6mOlZT5eY86lbiMaDZEOSUAp&#10;yYRSVMmMxk6RyVKZMWKAUca4jCRwwfcIpQbnPaUI0woaQjg2S5CUCeBwvDcsu9ZcrhR+fJxmorWg&#10;4tqxdw0MEL8ImYFS8R/WlZ960X8cmUd2S5pAjgXms7I8xWcnpy3lCqeKAA732BXJZRr0YBw2ldip&#10;BUZjtQmvtpw5bNC6fRd1BRQeZ+E4yMKJwwysh5POaNLy1zN0Knx0QedDasIULIB82ts1GA8TB/tK&#10;nedMJbU15oyb2fAvZt37OpkQpFAMWs3obvayTGINQwEo9oyNNqwqOsjP2TgE+Sc7LxRGkEZBRQ3B&#10;W1nK52uP96N+9/ig0m3cj4fDClnDK5+nn62JTC3DKnEp/JVZQ3/POsofnURSgKMJb9PMBMnkSzpm&#10;pl1Q9zHDaZEIkTtrMw7faAm5gcEWbFv5aQH8gZoi+UsiOEMOoiLRgweaCoWg9UcDq+jWj239+GbJ&#10;z9hO5nfcdyYtINekIBsnGNZoEMMhHO5UsSugQ7lEpGCb+OOOyvR8qTj76AQjHTxQnKJEjYEWTgQJ&#10;dzWjdL1CTI3G2DH2JrPHXr+xnvA2kUHKOhPnBCMW3jsrwuZ/iGssxjeeTnCJUUBtmdDSRginRjxU&#10;cb5JIgW4VrCJMgv83fe1t+/6vSY3b6qQrZ4cq/EY3CobpGoiHWcIkbKBB9QX44G2Rp1C4vkcc2FQ&#10;RYzGIX/9WINhA2Vg3B6t+YZlmRngNNezKZDIXKmEXn1KnGM+RpnO1cMxwgdUCYHm9dlrYf7gJ4QR&#10;vCAU2yxqSuRSBCAJIPXgXhMiPz6B6O/9Inh0ZH72Sr840w4r5tmJdn4eOD1ZHlZXxeKslN88O1sd&#10;He5K1Xm5OD9DaFXZ5grrYiny4vmuVNZy5UCxPMmkt/mTOWi3RC54cuGnSp6aQB+8yFfjRpkxI577&#10;5NHLxS7BLde/G8xabjJxHj555te6ZtPdGlnLKmz6SyNymKvY2m2NmQ24dZNFyi7y6/dX5mqZjEjR&#10;ywAT0hU6FsYZCxFibtMnJdMyZgQxemN/7W6xYQTYKQxpQJhqQXRi50R2HYFZCNuCQWxOyBlkyGWy&#10;ZqEzZLjAJ57lGtHIokyD8kiayZY7kl9MEWIwzkL+yOSKHhTZJBYd0VvsWDDLWF/Bqkr8nzrztuMZ&#10;pl0rbLxaYSAwS1tegQkBPTKoQU2kxDPlyll34HQmzvFnr5LlIvoWQofY+29w4NNIQoFaAf/CcYKo&#10;iGERkjXGQLEo8SwJQ0XpGdmGo0rUBpfLRl9PptjzUUNDfBcpHXkIfCxd7G/J9Omz5ydPn9Nz0BBb&#10;Vhq6K0I+dgu4PMB1cTFE9rcfDFBJMAQaywqQk4T0KCXCTOhTMsenv376hez8ZO0nPz6Jm/7hb2hG&#10;6YQj2nEmD5CXgoQ2GS3RCAjWwkerjRZf5yeuMkVNQnY247lqRZJQ0tlMLl8olrKFUqZYKlQqFo7e&#10;pB3jcc1mM/mcFCMJq1AoZAkeSaagPGYlg9yWmHgrwc/YegPuBNx3OqznFeM4nnxdOXldxkNeeXVw&#10;kg2bRSPOQg8daokrnK3SLpTUIgnWoou1tVPsgBZbBdJqJBOUDPrdzGOtbK6QVgW284XT7Q85Q7HL&#10;YXRG2Q+AFuvneolEDN4Ov8CqJz+Xc5JGXB94VXAsCqblNhYm4nm49sZU8HpouPKGO2+8mhPKeXR2&#10;kq0Upzu/MR/1tt444I9Dq7kZ8uPhpRUmfRrQ+QhBKPUkhpaoNteDM3WL0UyFgoJIwTbAkc3pkRGo&#10;B1YtfzZW133Ut2owVyzQvbPQosoVYW8ohGI0D+I+hc0f/vR2WOvM28PlkGDwgE5XAKkMoRmzKpy/&#10;yE2tGAqUBDZVXOurbYoBSDDkMIXbbVlfwWOjUarPHSLCX3z2k+Pq8aDd/eav/v4v/sd//93ff/Xt&#10;3331/se309UsyeFC26VqZjJWiWWqu+gfHb8shePucEIT+H+MwRGg2vZcttU8QBqCMq5DLkW0ddCJ&#10;orEp9C0Uhp5nc2lkkj/eXofhSPN51dRD7M0vyhMmAsSn7lZvrq4YgwHUTqPS0BWm2dyEy/mm67K6&#10;CJ2fXgwzkcGH2kk5H03FVLgf81UykWYJiU3cyiTvpv3NeGFt1dTRwWO/laR6IAbdlgCmeqNJlb6P&#10;mEeIirQKHFmIBg+CGYBj6sEE314gQDosSkumQfRvCS0yVJbDRhsNErOM0WLJwe12Hd4JFPxUSqwc&#10;iaZmtYh/XuMcCctwGGUC3TmTJN2Mi+WFSon+m2CraJSDhcBZ2ioGqIA4eP5Q5FLAiMGIShMcArhI&#10;lGaBFUFCKc6CCKsiZEuhIJNKyCHsI+BpSvW5ZSBaa88g6dPVsdPbJ45SSfNnIDKZBcJhERWL0GAR&#10;tRNmwhrP3O54Tpb4DiuePPQqIjqedFp3hAcvSkc33njWGSbzBUIIGEz5fJJ8OCKhSWhNKgs3IpUE&#10;S7Lmj7d8sIpapHxagfI+nXjEXyIbKuXT/2PjZvpvflM6qn6z6v/y//MX5UAkVs1DjL369v34+pZA&#10;VoThYMqK+czzL54VXhzEDZt5KkonQdIR2ojMQVGgkBPKR4u8DZl8ktk39aeL8GapITnD2LYLQALC&#10;H+VvQlyoDFPhvPV3u766ZWPPo9tbur3dsjkZNp3RkAdxtJSwLlKXMHurGFt5o9B0zrCuYeJeL1jq&#10;OBmUlwE/Y5sxKgAyKjbbFLPn4BpbJmIs+nn8Gdz9QA6w7JFjAGgRiTZtksFxI9JO2bnJF8+5jpyW&#10;GoptnLoCDvUSttDzIybo5UKR5j6XslHmAksmvUA8eCBZ6cGIfwVaQ42khmbMC4ksJxoL6j1YhWRC&#10;49PAtioWdTEy0YIGFRv/efL/x9Z/BsmWpvedWPo8aU56b8pXXX/7dt8202MxgwFAGAI0G0tqpdgl&#10;teRGKBSxG5IohaRP+qAPCkmxIYmMoGJJiIR2RQI0IAmQAzeYmZ6Znvbd19/yLr09aY7Lk3ny6Pdm&#10;djdmtarJqKlbXZWVecz7Ps//+Zs0uCJTaCpc2PrCKy8Ag9KXEFUBzol+ISNjuozmNiClIvE5PBBv&#10;UF96GClPmShBlYGySZmAOnP1IXh/PvSkrOQAA2GojEzqs7HUxPFgtpmA4p6Lsw9AuSSDL4Z0jXQg&#10;x836DIvejgapT7VB2xj2PJDuRCAQ1H5HAmNF+g1nlb4IZz46itXQEaIMrSm0Gr+cpOxViVSc9FAy&#10;b26Wa8asP+6CPxCYhgSZUp7R5aDRsQcjKnocoYK6UcwmMZ+BHrlU6SQFRoHAGlE1xQNnANMWzk51&#10;s8SIu0qdu1nRAEHw/FD1u7fvoYjKx/Nbm3vxfEkZGWSDU+xyvBhnBZfueD5PfUUVf95uzRVNRsnH&#10;NN/rzeagn6REKUYKoBd7+mQyhAcewBfltMgKEgp+utupGqL/5Pb0BUrlCj/JpBgwW7CLaDVh0FpM&#10;qWHjd2gQIGSmElE5j24ZQz1YshEAcH6eRiaIVlnyw9fkFmaHBbtVMGKeccbgnsMoAZ+2Bj0FoIr4&#10;ICH8ZitmiDIZ90ctzRhT/0zmNl61NDaYdUGmi/qMO8lgYmsT4uJqhILCTfiJ/9xjNfQT36F4WrVp&#10;6/Cu1aWxcqwT4ZiiH/RJsKYJexcm5+KyEcRR0K7VfJe5ooBBKEht/hCAMe8xHuY5hbZEmO4AlYlR&#10;uWgr16XHimi5+oKZj5i9ffHtz+sSYimeffCJ2W5D5V+wq05HS6YfnUZAhT7ZTbjmWS6RydALS3k6&#10;DppT36S/VHqSycCk71dHXn5M6fqNSaR+Fei1JGXohyjeaAT73TBWPe2mn+inCDUed0LAmrnxPUJ8&#10;LcxtkfF9MeEXr3b1EJbbcz0VF8IgQQcF1nDoGRmc4f8nKnHGoTp6bIHQSb3BuNbsJnb2ozLzXaim&#10;Iti7PZvUZhMt6hp7hqq0GPlmnfmkZ001H6Ilczwfl4hlRKKB/4Sgc8M7YQcMczzDwCQiztWKkCyu&#10;uyaWbyTGFEOGaZGABUkMSJedcDsVIJZA+AvDbgMgWXgmgKiCr0Bl61twocMKYZWheZ9pe9tlQ4Ok&#10;1M1n8Pz0opJAsCD2xBC8M9grdNlOLBYGo0Eow2A9jIV6Mo2dsokxIIFuHgGbOIA0gTD5Ffh1oLZk&#10;qCIxIYuGaDvZZgWLFKg0LCLZaf1iIXxkgMvT6SjuLpFcJBmJsyVi2g94wR6FNRSJwaTTyq6YU4hL&#10;+JMX4qHNdPhGMs5jP5cqpDeKqWyVTOmQnPCGUvwpbkp3IAZRgTx0cmz8UfwYmZcHYVpzC/hw1NXB&#10;TzDoWBiThTHGnACuMPdcgkzjOZWincTQJBROe3xpe7mdjhdDobQoOtl+XUHH51/QYngiAh7i8Hll&#10;YgFYkwDuqEnsxeDFe7NRX2LgdtpQTuv0rtHNzej+Ti6MggOJp+us2/rk8vhaGzVV9ayJMsvCEx57&#10;nTEU2oVNljSGpcOJMqC3CHOKRbQHv4jICo+0pTLCnwNPP24eOkAYOmAVGPrDx3PD7WVB5dbhemN2&#10;TYYVhrKwJyVftZCN0qICQ7OgB2ANkFzg9e++pgYjvmwZConwHAnFp57gcBnIJYpMhryRpFzcnGDu&#10;oSEu8KsQVuTMYGjQAUW2d9sQufpw5f09CiDbxnERcUqmXIZM4FFR4Aj8Z8DMwrcU6cmJeKvTJg9T&#10;b9b90FOIMa7I3cNPvPpwIDmQ0jDCpwfCIN3dbpshqT1fJqANJPMnw9FWMSu6fi54CVU/WlaJMT6b&#10;Pmc45ElXsxvlTKmcZuZVrNJCRGNBFgyQsZgnkcLtixUU4RVqa25J7PrYEsE10QoHWZK4mRjHzSD+&#10;+1nqRVQ8ewQwlYiedbuwzVAXGrYzoDgQVUTiHysb9wACb5puYlRxDcWFy7Qn6mKgkL/gP7puX9Yb&#10;sDGg8NEoAOSAxs51AFjyDDVlCFUCu9AA9Rf2kjj7q0MLU3lyHbEO1FHNQoEW3ijIOLCkwYsIkJcy&#10;ajTUB+p8zNPhmaCgaxJhUhQDBONRTApzHOxPuBSyhcrtB68Vqtt0yFOebUEMr7DS4XnFX2DEgBU+&#10;qUusCjOiTGYUReA1LLFUKVwXYNxCOPkFHfRL5sVa0/LzmODnZBCxI4gJzW62GPVAT7GxtSOW1nST&#10;AJSUUQNHgNzhq1HMB2gzELqJ3gOaIwcPf1F8J2kPYvxcLFXExYG5AHLaNIaO7KKMzsqlckpGKJbk&#10;wdaaT4HViwdjt8LBRmajFMMDKZ+tbFRu3L5179UHtx7cf/OVhwcb29v5UiWTw69xI1/cyJdubGxv&#10;bW3tbe3sVjerheLuxtb+5jZ1194W8W+Z8vZmrlTMF4tQ1SJ0oezpxfz9nQMoo9uF8na2WEpmoJJu&#10;ZYvlVHY/XyEtMBclIiG9mytXkrzzZCXO6lMgvCcZkRnlwdyJ0nCStOX1gXdjjM2ikQ1F6NFnE2LU&#10;3PlMOogbH8UYFBWqMhJx+Yy+HP8h7nNo9xDvRUQvV6WX4Vk0Cv/UGoy6IkVjSos6OL64vO7V2el9&#10;xFulkyDpFFcYUoo0Z5Yl225yqiXvlKXemiP/YwNFBzhG/6fi16uJL6dkEIo0FEzQhUcSZrKmgXUc&#10;jSMXw8CaUgqGYWXOTSKPWi77EBPBdA7+EeHVSReEAzNBdiauFUwRo1Kmmoenh5FKfmdjs1S+vXPj&#10;5t0thnNHnSvvX/urv4EbHH8NAyBaG9B/ciTHE/ThKm6nKN+JuG4NOgoefeMpbrDlV24ftup+UmSJ&#10;Nbedoiuy/+o2XnsiT8/lPjvGRUMBLEdiSHQSbQG0E8gxo6WfwvGVe6/6dovnT1/s5wvpYtoV8k9b&#10;QxzksBeEpYVDRsMxnbFRcIeJc+ob0zjmH0GGY3axWAJxYfXg9iaFgnse8AJL01QiKSa21Woih1wk&#10;jD6NAjiQYI9wMLMNMsoLurR2PxkTThLM1mvtHlmPTAyQidPiMnWBXLRUp17gTCxWhFSYjAhR7Kwc&#10;jd0MHvGQIqIBlzw6BFAGkCUQKgB5gE2IlHCjfWEJK4lQOgEPjyUb5hlGcSEv+4IvRGHLck+OFaAk&#10;gyPQP64fSA9LOAgkbIImeOJ8X6QjiuEj2mVhyi8mQRFhe4ypnaDvUOwKygF5qeN2xzXjysG8w+Sm&#10;R4HHWsnFVwzE2pLTO7kqbmyyclGITCP0xDK4OIUhpxUnm2whv5Ak1jcYjVgF7+1v2AwivCIIlQI3&#10;jw8NfpBkkeMrIaf35UyavL+wlHOHChuxUiy4UcoAqJLdvODNB6PXwwksHggT1F2w0FiC0ArzFmCU&#10;MrR0zCl1B3pHSuHnZ9f6oBWNZv78s6PWZZ16pW8u+jPv1PIPp8aI9Z3VEXYvDv+D6WgwhCs4wlpa&#10;t9o4kRpjwssCATuM+FbCJJnsUz8pp8LXDSt8eLl+Tw4nt6AP8u12Prq5vY0jZTGTyoY9BxsFfAiK&#10;5RK+tTil8+DoCn9zQV8Q/R8+q3R+wq5arK+ij1o/aAQJE4i77Jtb5Zuv36lsbSYz+cuxMtc00azx&#10;amiMaN1hFC8w9TQYO+LKgsGqCELAlxyekmX3B8rdOzehNqFrQm/MAApqqz4cEzyf36hOesiYNSxQ&#10;UKxJAvA1gx4XSD9AWiGdTURkaAOI8EhiARgk3BYKFc0fXFbs10j9UtliiGdAv0JWKbAzbtMTfHnJ&#10;lqOjGmN1gwkarY7hCxJxE3MvpKw8n7tHw45EGFQyLACM+TISkefsgwExFLI0qFjkREiSnMGLHkSC&#10;Gx/qvPh3vkSeO6/B1LDF8LIBWC5sbyPUIsJ+AopLiKnenOH8WA+M2v1sJJYHawI69qez/oxviix2&#10;katsA8fmJYlgYsTLrIRY7CCsgiZJyCoHR9Tu5E1jU4HlujVaTrVCEj5TodbrcwXrffXW3u0X121z&#10;iI0W7hlLGL+xQATiRrGcx0ybxV3OpiH0APOrFI6LJTgmSwdnln4d5Rz7K0gT3BW2Wxpvmp0VPM/Y&#10;XtjAJCKE0Gbx74OVgBNnPJ2jTwVwnSPDpyS3sQumPKcPZjo7B3bh+qCOJHyb1hBGKZRJ0G9hVQkX&#10;Bg3gHNtNG4G833SWBHrUu0BmkumAC0wAcgYjg8QL3rOmwd5GbCqQ3ZlBqvNrb70ZCYRPai08Y9jr&#10;RG/mBGJB81bcF9+s4mogfMgZnInR3Oqx7shWXEfxYDIu6gDBUFozMoHlxRBXzNp4kZB7PFCJKWBW&#10;Q1BBhVwZtNP2CVO+9dMJd3ZODwHljhWPUGaRbcP3xRxRBCf/9+uMNQax6go///h5scrs7OTk3R8v&#10;O9c+pWH36s6w4VUaHuRGvbqvc11x4zxkhEft9SMy6bq0lqT3YuYgrPeDWs+v9iStJ8+GEvHXCxMr&#10;Jd9CC861sGMGlyYdHSWyL8rKS4WPjNY1FEQO7mxBkBJZ0KsBJo91fywYHgsjkwK0Ey4SNPksw6I5&#10;FDncCpwyYjCgWwYo43EPal0PmtfZnV1sBvHLcWx83LX6oHHZx2m4izfAiBYeJQM5d7opxumLWQir&#10;A1YUDPNYYDmimFghfIPQYRpsFCw7BGbwFsJW0BUphTBUjcs4hG6WMtVKqbqzUyqlo+RAs9ZjOSn4&#10;Y2gaPGPDN0emMrfADbkW2VMg6jARgY1548bWxgbXajARj2QzGxSPLCQUksz5uNoxJKBWJPhkamCF&#10;KhAfTTPbTVyPu9i0d4ZqvzPShsZkbKKpHijaeKAuDHbMoYYZAcklU5Us4zkwC0xoYrstH3m8sB01&#10;soItZwS3AS2C5R7ZC3KVGOvMkLu6vcTBY50zXvHioy6ZVme6cJluVsuAgamyOzC1YAqg9giimDTn&#10;zPcCZACqiKAY6GFTwQyIVHEMWRHmAdvjaUAYIG0NvukylrMSguRYOkueJOTtTIKyinuWcQVFgeBl&#10;5dKJBGSJLNMIPLzg6ODCRowU8dpByNtYbQmyNG230K5hu8bod+lqvuw16w5u5EzXkfT0hupACczm&#10;UjnF4QPHqQ26R1dnkAAZYc4GkJY8cPiZk48J6MGhGm3P0rk6PwfQFXQ8sBOuFMiNi7kMYXc4FWU7&#10;0hK3wC/hvgEtAhlT2hM+kM9A7pASMbpVgbWT9EkfgXBoCz9z7AUgI9H40/lDMnLcw0J27HcHK3n4&#10;eNhXT7TpwDKnnuVInyBZNyXfMhU9rV9xQY5xT3LMmNc/rDfw7I4UUxi5jY4uhDTZ7zQVepohVIdw&#10;OkVTBUlPBFFxhbnnaITZ9LhHZmM1CijUa88GTQnf50TC22zFMzFvocxULiHK50or4l8udMXvH4fC&#10;OF0tMKfNZIMpks3J+S244skpGt1AOJovYo2q2/a/+uTQCMkzOYaJoRYKz2TZTiT4nAtvIiyTQkmP&#10;Lw7/LCzlU8lKJr2lKAPEtGI5Q/knqjRLAJD8j8psNfBCBg+pcgWvC6IodBWWX9xRbHGnMjcTg370&#10;FFH4l2zV8PENiMMscqj3qVYC+dwEJRne0hGv5Zsb6PbxcIx6AwwnJfLrwJeJIhxrk/7YZ87xlVIh&#10;boAbL7nR2YlRPolUCYxA0R5TmQkYjwfgLKgkMmM8b8hHEZajYoApii9Y2qSeoH1cBjf2bmwf3AID&#10;GbOV67j809YBxJFqKFZXEAMhvBYkaxxraA9g/y90EERKYKEOJjVUsBdE1oVY1j53MuBr9mVBll11&#10;hl8uxWsGhKB2YXEXj+7lSn7LxsXKEMDuErr1yqeUmlcImlY7ATscDjIQ48Q28PnCycrFIrlK+cUS&#10;cxX2uw71WO05K7E12z+vnqIZ+EpwFeDqrGL6IJKKH0STALYO6SwSJj6FyEtqa7KP0MnRk5D754eJ&#10;IM5WGLYqJRkNVTjA6EsGZQWmFdQAvL0x5UzEYWIWcnlS5egGETfFwtF4HFBKZBjykYMiX4C+nc9n&#10;c6VyqcJHtVIslfDUgMRZKperWajfG/tbO5vV6nZ58+b23s2dvYPNve1i+WBrd6NcrRZw6s1sbWxt&#10;bsAor964c3PvxsH2Lj0Tv1Gt8t3NzY2NjddymzeL1Rv5ys1C5VaxepArbyez5XB8M5XbSqT2sgWr&#10;P5qPdKxymEIhD8C6ktkuyD7LEaMx3pFoy6Vg06QUEvReyhFs/AlaBONlDgf5Efo6YCTwphgdCfhG&#10;iC0BoMBAqOAziIZ87j4TAcIH/P4q855I9LNRqxsLfOeXf3XND4MIL0UFA27YwyF1wjwht1MlEwn8&#10;dzcYefbex++9++55o/npybPupOf9O3/7b9HXC59L4SoiETVJ/w+ChU0FFweBG8V8jnuOKQAlS9oX&#10;IQv8g+NDkDNIXRRJN0kk3iPxzAPFh0n/ybNjpz6AcrOBzjINlkPICUi0NF56x9ri/v5tbyX99NmT&#10;uOMq5Fkg5kqjF/KF0NiCMhWkOPwY72S2G0lBDTzt1ZZw9LEw9+F7HOv1e9jtwqGlOxUImdfbdeM7&#10;Na1dN8aGWBMvlR7EQWGjgzsFpZ7LSaHLT8uusZ6Wsav2jhfWRaM1ag6j/tCc1szvB7j1whL2+Yk1&#10;Z16EFytLPEdUiD0dN1IP5gWi3p+TCMdCzXJEcAXjRnHPiDtnIaJCBP2TLKhwCOYJZpExX/Dm9tYe&#10;IEWlnKxUkTFwv0WI705l3LwMKRSXk3BZAACGwykM6yS3h4ueVuSlAl/RpmD4gVZ6KqRO7ikxrz0c&#10;hoao+6IhdNZaDmAmEODbnC3ACOwTYGZn8HQsyoQHBWW0xXYUNXJamsDdgXwOz9SaY68Zz2Vw6VIM&#10;U2m0SVG5dbA7R7S4Croh5Q1zq1iuZG1lBlhHTk1vIqyEGTch7LcGgIwjwtLJGmPm6RM55JDURP/F&#10;4oLyViwHsVSaYSl/mnXPhvgmHHsSMGzhsjeUKUlYcjR90VFw4ssRc4+0DfeipY+eb6QPc4SQWTbE&#10;2pDloL6DFEQNlfKEjCAmxcS2uFNwcxinJVkcPNBWE6lMCPIlc8UUwQRkGURCOIJHo8mokypVYaEQ&#10;74oz4UYlmyrk0bq4o3gr47Qp5AfsBLxCCHAih0/AoMJURZACVx9iJiIGvCxlpKSYG/lMZqtqk4Ds&#10;lY663XGjxqQNqBvqJYkxdPSsY5wUnRsB1W88hck5XdkML2Ovlw2NPrU5QNmqIMaN4+yP/z5eZNxE&#10;vCpDx+wBv6Ms+QrQOQMukrRpMRgcrwA/LgNRy/Ki2fuweI345VgoHmfRw6Q4JEG8Yc4luPvCwINP&#10;YpgpsCl2TvJ+VR1jGKgohFTSVEfsGXRQDEqmoyHAjC/GrocwY8ES6kY3A+0UkqW4wVFNxaOFbXck&#10;AUmPWdmS9g1T8/KuK5REzELvwLabzFYaC//IdGsm1spk74SBbbu1zqg7bp+cd0+O0gxdXf6QySDD&#10;jDv+YlgGW01u3WLomIWEvLN3qS7G+EVq6PLj6Du4iVjvgGMBp6G/kCm08FrgQxkBJCc7CtdMwKeZ&#10;yXgikt30adibUXdaymgMrgmmQh+uAhWPp5iKK40GB45xYGy+4CbhviWuhxuWDJ9uu8t7pLoFbGXO&#10;irc4rF8uXaHM45iwwsgEFzDqiHslnpgEdtZDhvucZ+4RvqaWY7LH08UK5S1+kpS+iSRNFvMejqia&#10;xtTBJYWRUJKF6jD2xJbD50FEiCRLx08oHXPFQhM4GSZSMSgG3hzcDMg31KwE88QiSCZj+czGwd6g&#10;h3PEFQAbzB+CrPHskH3ajZgrsbPBxiGouiK6iXV3ldIsaORiUrd+rP3WPy8ChMoVx5hVNwgzWlwa&#10;6Mp86PSmlCuiPBD7/LpK4AMghP5ZXENeai9YoTQeswQh5HjpCZ4RZAYYSWLy/D/sA79sAn9eEMiP&#10;1R8/qx8f4ffqx9oEMY9jh1wLmWmOl4O/yFcg1yK1wweZY0lIz1KkgJDfhX2CkCQKYREYWdCzVN1z&#10;zGTxxBPmMGCNPht21Jw7RJ/TvsNdZ8qrg3GwPfCGV/Y4X1JAxbDyi3/6FjpNINsRXbFIGF/oazoo&#10;SySGJHjX8iJgstHRc60iXkiUbzHvJtkOqBf6IcpGEKSQFA05aUwNSRghkCtseyLWPAm8SsUpCPAO&#10;gfIcJGQ/VE9iSAmLRJioEnmxhFwbd5K++Ia/uEFhQ1lTTME4LmQ39mL5PCQbfyxnxyq4cEuJpA8v&#10;lnQZLONgI3WwXSTaHqZ8Ms2wqlwo57PF/M4udV0FIpocz4p5k2B9eSmYsB5jDgl3LZkvkUXJDUFo&#10;5Cc/+XHr+Gh4cRwh9G867jx5Mru+nl5dTGkeLs/1q0vt7ExpD6f1zvDqWqNXrLcRZE9qbb01aLQu&#10;tGZj1uuMWnVtQNRz3SGDYtBfUOugYOkpJmGbfRbyMXbsM4T+7YlHsbACaOM6bTJYmrZ6yhVkQKU7&#10;GHQJKhwNBqOR0h8Rs0xDioq4PZyM+GcH8eJkjGUSVjlDfWybXpybJ8ZisprSqJYLUkkP2gAS6CVj&#10;ZjRZzDkxcZgZC5s8Tawyx4vF2J4P8EvwuRPwISimNSBGQ0i80QCLQwS4szIagRXy2Wek0FF3L9Bx&#10;sYvOjHmrNcfwut8J2kRlQjBC4YKVIMhdIDyjGV9AiKCqZ5sQrS5EZX+I3dmNrwBe1tRtzH0Wi2iG&#10;GJKFz9TFTQVDEG6+qB7I0KMkCtMN7Dw8+NavfPMbv/CVX/jFb9y8tR+JsTFIwHhgk+VMQlCdRRAB&#10;t6vodrh4VXlLX3ilRA7iy+iy7xA9QzXojiYEe19k0CMIYM5V8AVjwoDSR1tcQF/gdckYwC7mJcdf&#10;iMdDabmMyC9TKcLdk5MJr0TZGveJ3yU/IhNLwWTAyYgyIxmS5lOFSLHKW2+CsWMC1M0nuvGc6glC&#10;zaqzF2KHgfALs3rSsyDg9SE0SUO1ozg+xV7AZ7gYDOpgDVO11uscX11FAVt0rX1y2j67NLtDe2La&#10;45nR1xp9q83oRJngfNEfMfAigA+Of240qKPwYx7BURAmQuycwlGP840ux1mlLzBaRbPBuoaFIOxJ&#10;wdmAfRFEPEirBMwgeHeICb0YdKLKY/bC2UaiSFISvmCLcDMYs6UoDbqFfzCzY7kcjVfkUf/6lVcI&#10;TFJHUyVXKMPg1qfjV+/eQhFBe8MEh4RDsGSMgRHhgxJoOjUa7TXEGHBIsaKw2IDiQ2tFpwg9FMIJ&#10;42FaO8a1kUjqwde+W97cRX0NPZFNhz6Hc4fF5QqtA0MHHwAPpJwSVA+aKDx1JlNF5UYQcXG4UkJ7&#10;FH2BCD4VTl3iITzWBNlupf9m+f45V5hVxq/44LrFNxwlGI5VbJ30nVTUrqigHaykhCuev+iaWRlR&#10;v1NBiIWcNVgsniI9Q2CDAvUWsXEcCTEBW3EaBf4oOCdfvBjRL7KprHBJPqdgYq23Jgz6eMBGo4+H&#10;DMU5mi+h5eC7A+8OmS4Scbg8iwDSDxfjYLYZvsCCyQDucqg6hPMyfmkU/bxekT+1XGozYddHx00r&#10;y2c4VmC7LOs+nkcnQoWAGEZRHgHRgr94yRYITpZzQA3IO0SJYMaDkaqgOvh9YjwQRSXKJNu3xH88&#10;ncTlka9RvqHtT8CXD4ZTZGSHYkBQDEADxO8m41FQJ/LoIMOSppZOhlLxTCFDOEQojhO47CcbjznX&#10;/lZ2swjJza1Clo7CrhJursslThUM96AoUO3RE/L6YaehgmKon6sW4BDDlQszk4VakhCR7FjZhWVS&#10;7rHRj2B+ncTIFVcYnJPAZfyBbBCr0lQTBdTt7a3bt1nQsLtFZgKDCh9rZjPUiBCgStUyFQJ3ysPy&#10;xrQ3AMGIMQvOwjEqev/X/4u/B9TGgpVCMosUK5aw/QswcWZwYuqBaZiISxKXG+gVnqHLQupZ7Vo9&#10;72B3i0x2O5hKPCzNs4xVpb7f8+ToyOgOoWKUiIOP+XR9okG984WQwsMyeOPOq4lb1ZOrC2mqE5Lk&#10;BmnW5qloipwg+FKbkfT5cuoeaq8Wt42M9PT6ZHB+Law3kPPGcC5VkQvQQCNHF2wmkBH4rCSmX7Rk&#10;8bKTtXqdyR4TeogMQkwL9DudTfxLvdFFrkWlrLmX1x1K+SHsOyRiXO5M6hCSJ3Xr62++9hu/8otg&#10;CsOBQtQZ7pT8JYyoMFijL6AKomkAmqNMwQ4+BqjHhcWLIDMA9yeAIEHUCSJq1tpKwFo+uP/KrTcf&#10;pPaqoWLZSsQAhOS4oEbo3GZcVYmUNxoh/rx92aKYASoA7yJCV3SAPnT3CywsA2GZalFjXfR5CpkM&#10;Fmoxsg9DnqjXu18u4WHDECglBC4sxphYuXK2b1aKVvzh/rCH6fZCGdEEBnDYXBKp5LqednvMB7Xp&#10;OZzal1fQafJe7639bZw6jFW+DYPmuNt76Jld/KM/QKQ8yIfe/6PvZwYm8AnraqvhTFsTr+NNZvMi&#10;znQ6sWyNdm3Q7ocZgs8XfYW9Xti1io4lHKn32kk/eBrBAHV0sGT6+Uky8cUuzo9CWjfl4aIUi+VC&#10;nS6mvUSSsi4wQTInRp7c4xjYR9rTERB7fTBT2pP2dZ9Jcq1NHvny+qoHLag7ZuA06IzQ4gxVrNja&#10;HV7DWNXLhRDqufpwTHYR7OZ8kVVIaoyn7x+etAcD1GTkL0AHoemhuQInpkBjqV1V+utZ4HrIj6qZ&#10;M+aSHWe3XI6Vi0Mw+UCsZy1n7Rp7EviCMhrCI4mFpa2N4v7uZurg/vHZ9dHZxaoDFJZ87plJ/cqq&#10;TAXNCDeIFwMmy2GpmIxXaZcrhUIimYwwhyXRNZSUg0whIpJPTiYZ9wv1KWsyv7vqT1iniPvEVcNN&#10;fAIpBfQ9lBuYG8SiQBisCYLRQQoeQT8x2BkJeFlAX0gUcAc1vIFuqx2aG3Ihia3aROnLrH0yOCJQ&#10;5SKC8cYMLzYuNoogR5noQ4y4A3JbmZ6dniKL6pv+67HeMe3GUO8PiIsl+JB+am5mq0fntdpVY6Io&#10;YBCsatZ4tpXfyfqmi1GnGPXvF9I3q4UwSs3JwDOfdqZW/tbrmuXeQGhX3rgw8IOzs0Cp4bhI5vQH&#10;NkqbxKeGfME0Cx3efdXcRiQb9USWQDCOazeTqwqqSUxKb6DJKMDGTckcmySgmpBoYkkYSKHEKec5&#10;ZNlsIpGMFkMSjghbW7tU3zTI4sjEWAaJDJMABkPJGIogckMCkShkJRECLDLKUDGyUNGWQNUQN4XY&#10;5YSsn2KM2508XrZm5pcQdrxoDuhdzKnJNuUi68/2FPDb8UujvtK8wuSz1e8ROUmN2yXOHokCNpF4&#10;vEzwFmdOEFj440EgbymdCKaSDqqnyTADTO5wYU8mQ3WkGVC2vABMoOFYtXhHexE7tlUGdOMOsWYQ&#10;gT9v/FYWoCsvUD4LKHk9AxQIOqCtQGlXDplsnlzqQibjI2QI8xr4viLuCrfQFV9UTABX5qEC1qVV&#10;FrNwty05FnuZMAVgcoYJHjZaK/Kn+INffBbywzXR9Oc+Phfhud0fvv+83e4DzwiVOwNtTGg4pLRb&#10;4pxI5fIW0S8iphn9AWg0ZpWeCPYnOKbP3EHD8auoYBjxkfIijHnprASHAhxMmNZRJFHyTWaeVNhh&#10;WfRCSveNMCNhn+I8ffEK1h3g5+NKvjmbphIIDlkEEJ4DkhJ5M+Prf3eifnQ9+bim8njcMg8Hy4up&#10;T/GmWzN3bWBedLTr4ayjLdVl0AmxK+fd/qxE+lsiA/aEcvTm3vaNvUqpkNwo7W+XqpgH8KfIroRL&#10;A5gkYHY4WLT03LicLtXbGHsuJlqtVgfGQmyMpc0UE3lhj+8OJnJGID0hHho+YzyJDDpRSO3tpPcP&#10;iuXtEhsAeMG9V+9v7exMTKSt0JTCBNZzLsfQAFSVYxsAu4FWpGnCLMIf7nW6clCi6/vg+38sL8yk&#10;a/Fwq5LCk+XFk9CwE5z0ootJ1BxGp31v8zIAz2XYWjbPJUhNjUundWXXL5fNC7t57a1fua5OrdPD&#10;ee3cvDh2t2qj50/Mi6aBIP/8dHpyMjk7U6+uZ8221W67A0rMUqQZdUY/YPRDrevl1emyc5UFjxx0&#10;g9ORd9h3j4dzPBAbNc904hmNl4OxPZg6LOcwcS/rs24fnKZbP1/q8Oz6Sqs26dN8NoadmknucRtC&#10;NXZ3vQlJCH1D7alKb9Jqtubqguyv5nVrMhgUQ9EKVjqnZ7X3PwyAN6dTFE7AJCg6VwJYAZbMnr1g&#10;7MmNxq5KmiPIGKH00L9cbcPDjLTZMi0NHRrkAZoc3G3DyGZFaDOzcdRJZHpDcnIhwoCgAS+LAoPF&#10;aDSfJ3cruBjgtMw1StcieMhsdghGxIITYlydfuWNu6+/XdzcT+arSMyafQyB/Y0+MWizUj5FCAgG&#10;zMKFjA1cJEoF7r390B2kJIuSIJn3L/dLyVwKLDKQl6lAM9ThpFsyLqjIKYQ8zA6W5rIiJcaDkeay&#10;A5azK2zB3OxYfnLe3W4FCenFYb9+bhFuf33UHlxGaoN5rUl6mnJ+qV3VDU7x9XEQukJnrJ309Ivm&#10;4zG9ugteleIl91StY4Hth6geHMGjTIdYAvEcniVYYoJjxl7MtaJRfyzMiB79C7VsZMMj422c9Us5&#10;mKHSLOCYkgvPUMczdElaQF6g81iwkno1D8wnvx5G0IqPsdj7ADXkVCbJYIIjiT0WwTAxIg9FEjV0&#10;qwAVLQpjnAxwUPE5hEayp6LGgSdOnIGwfSNePkSmGBZ9ZDr5SJ6wY3FfVHViKMHnNB5USIwTwREJ&#10;Hr8MpsgsGkP7ozAfs0B4PfAlSXelPWUJDMshllACzCzoJHRsSzG+EzakoleFFwJJkxk2w60IvoMe&#10;IZ4VFiA0geFguJjf3N26uwglKZFI9IaxBrMfgh8anSg6bXBJYh3EWgrGBIFMhI+wxIVtZzZBxYZn&#10;lcgYE9NzssIXLoNpBPsfjORVNDAPWjVWOux1IFSt44LXX6xBbY4kksQC4l4NMriP5hNSIkMSNlym&#10;tzAiIL8J/0+0xDii8x3GT8I3XaiOeNqVtpBGkb6MhVog5YKKwiYk5qCIFkSM+BpJ/HLlX7FKkOrC&#10;DaQFX0ltACC5FUSYVgBN+kptwYUOHYBdi50Nm5OFMK2y5vR5QpIgtiHxxKIus7BCp0peNfaYtGHZ&#10;ChCA3Qz3LHEp2HkIKp3oG4VinrlB0GeJMYOYo4o4DRw5gj4wIzkYYkIEkRCyK1I6cbx0k9EcpAuu&#10;IN4nGC8TcuwC8KzFEkzneOA37PeY+N94HKwRRNwf5DpaWdEQrbBz5sKwhFfeaQ7W5a0GcRc7mwQf&#10;eOu1Bl59YAfaeXvaGaRjCcoPmipOc4uSdWHVHY27kmRS5lEi0CQe0sIeA4tuOW5jFUKVnyJmNOKP&#10;huHphsk/h6MFhWqiY57GAR5bOuIAnB5T/mUikxumw8ZmHhq4O8iFTrSrNC355d1K5dV75dduhXYL&#10;xG1pxJql4q8+vHP7wb2vf+OrO4gKdivV2zvuVvMaiSinU8QrcyVh10bLSmEHMVklstvFfQiRaKAM&#10;826fSdEHO3Q8/oPf/55+2dvyJuNL/y/93b9Mnt3VpG/FpX/27/71x3/2TlXz7LiiZdk3CPeXvmjc&#10;k0Ik9mRq/c2Hv1X6n379v/uX//zg2njw9gP7Zr59fBHWneK9u42xspHKUStdvDz+9l/5TU3yfP/d&#10;nxy++9GenDOt/v2dm3dffbU+19A4ead6NBu3cmFK45SO+DDhysYUhGP9gUOJupgRvIHaTYPhw2CU&#10;m63VO3/28tbBjZoU+/iDj59+9gTUBhYQ1TynhKtLXox/7Zd/6bu/9l1XLHDRaXzy2acvPvhUmiN9&#10;SjAUBUQZDvpwtwq5DA0EHU4sWMCKJCqIcNiSeCA8iHQJ/I0RJ1NmGcaDB698+5e/g3ATsgSmIFFl&#10;jNssKkSwNqYWCIPALeBuWGPTNVaNIBoKoVZfyEEvfA6SOeYTWNpYPAIFzGjxgCvEcB16gEDlmYBD&#10;aNEMnWhEkAVGhf5g9aI3fvzkub/f+Fo+VIn6JriZRONdRFfhjC14NlPvpF0qZz354kfnTai+OJP8&#10;yi9/M7lTUPC98vtG/V56ZEnlCKE1sSDZi9wzJoYWDNXkQDxOmjO1UpBlwwtrF5owd4gciVIzMojS&#10;MFtDcuhyTWKe0FSPhyQNzo9JBRmh3OQnPvjs0fnJ9b3b9148ehSZKMzGA9vlK3Ux113EzWKnh14O&#10;TjTKfiTMnI5UPn9aq/Xxm4aShFHfeEgiC+kxlOmjicqqQJQ1qmaJAd18SdcAEseSyAF8ZWNx/5u/&#10;/P0PXyAMjtrm7V3ctw7G8/m//9MPDLSjzOF8PopyVASUAawjaFXXUBnt2mpdg6MHDWoWjCZAk/KG&#10;9tqN3bu/9vXxHNdT+cOzk2fvvMcMFq7IdGqNTCJ5MzvYlm8W2rUO7nzEAtFdsTpzgwrKqNuDuzGD&#10;UczM2Q6F9StzAh28yV0syw6uKsp8cn7mmE1XSOcqSwdSSIIfXde5i5MC3XR8KQltEC7qPmaEaEEi&#10;6Z5mYIgmmGasjDbUDiMuyyK/Fj9MMUkWJT1kfkxHSv5YIZvr2OrxxZFLGd++uTuiMX15SMNQKRcn&#10;4xFNew6fW0hj0DQl6azZZU4zWQRxCINz+ZUpHcvw4swbKvsXo3rYGxq5ZJcRKMTky2kjnMyBVSxn&#10;GlNZ09a397cxktnb2rxqkVY1y+fKnVY7GZH8IFWzKTYef6pSSXEtgc3B1AogSWJYz+9jLIFPjuwL&#10;1kmC1D3x2PxmMprb2/XGM1BWBNoSi0HXZfTFsFcEeIGT+r2XzTr2LJCKoXOCCgrTGnozAscwjAqj&#10;wcOWCx+EErkRwIvmZLiwNOF15g3iFcihIv6ViMbZoheTQ848xJSADHmkGmNyVRz0z2HByENgCfSF&#10;ElKkNVI04gkkPM+BlThc4mvKQZEtzc4m7CkxG0TPIElh6FvPn7+w1GFkPiWDYuETr5M+hRtCpTLC&#10;JQdP81AA9rNB1iUiVjKaaK+8UZ8IpvW22v2g3m2P5k0rQvydGLp7tIzj+a0N9/avPPBaRcs3QaXF&#10;7iv+rnhpYhteeTmJUbZAZ+cxEfvk9F0RLrQYAw7LjX4Ng0mLrZEo+5kn2JmYuBGBmULewM6KlHk2&#10;Vz4AiTFaYP/2wMpZzPzm5KCYBK3FrojhCUR3D3FXZKED6xDZJCJWPCNFQzRBdFQQN59IBF59EIlj&#10;SgDfykcnH/zzf7bOZhAjRDGo4pWt+jLbSS5DmW+/XkSeqYxEDQ5/jO5SJFJ+XkwIL/Y13Ug0sX/h&#10;dLd+s593d+hmncikujndqC4Uwq8oD3TKQ7QJHBi2c7B80oxE5I8nwPwJOOnOTlBimHTZxGwmkvYP&#10;vbGhU/7H77zXbbYSwejjzx4niuVEteCaLXHSunFvw9BV1L/n5+c7e/tdGA3kWnAj+hEpEYgVRFxD&#10;CszX3n4LPTT9sMkdgSLWtrVB9+WzTxw3giPl9PwoKMuqM8MEyDVdFAP53vVkvAwMbc/Bg8rNzZ14&#10;GB61Mab7ZgWC2AyzmOMNCoDFF9Fvy/lmhcayCM7Y6Vy1eirBRTIo/nwCazwVz+NS/PHJVbvdhg3F&#10;hcFWTnFZKpW48AadDrQTXr9Sa/zoX/87VhER48rvKkZcgtE6sOTE1tvfBmCct647Tz6+8eZXRQCL&#10;McyXC73Dy1iukLp50G/0O4efiLIMrupqpsqF9fmpoRhmvFUpkpUsKVr/uDFKx1vF2Bvh6N79VxqT&#10;yXWtWUxnyZd450/+GBnRwSt7Y3+gpmkxv0TvcvX0SXc6PHjjQckV7cwNynIsyHHB/vDHP0nu7ES2&#10;NkMLizFgjCxQl6dvaO13P60g5g8zXWCWzLA8KHJd8YgkHXvBkNm/jNp+bB7ZF6RlPhn86mbJDZi4&#10;tIq/9J/Mc3HA2a5jhf3BOO5VvkVAm0nv/8lwOOC65i4XUj/aQlEBMgxAGxzswcLbqiTLlWwAI3/5&#10;pFVDoUU4MmMoLmiQaOZ8o3bv6SefHS8CQWNCDu7IE5hCn69uT8+OfN264+cGF0sEkivWWwwCUolE&#10;u93c/bXfevDGq2WC4cNhs919/0+/P2p3Ls/P417z1u5O0J5HuDWpoRl32DbZZfPyA2pMRVHoDeOh&#10;ME81mamgqH46URGqAXOdpEX3RJngMWW5l5KQuVBnM+whdmQUDTHe88MhDiC6FxpovNO4PZimw/tm&#10;EM//zVAlQE+krgilkkRVTrQZziTWXGHSODKsRxO1n857E1kcNrOh6IT+Z4nCWp4HPJp3xl4FOR5b&#10;dgpZ9kc2GgwY+s5MDBMAWBee8MIahwP45ePQk5Lj3WmfKIVCKKIjskKGR7ZxlOYPS9kZM8yOOc27&#10;QtitRln7fG6GJ/wMOSf8aZfXjBErge15f0za8thrFzzR8cIMzGxs5OnRyQs2Iz6mCO44bh4s2xp6&#10;kKovTLB1CpwoKfmMudCQuFz8c8zQEKE/tXvIJQ3aP3z3jyhWcXyDGIDKB+xL1PuzsNKjvovksgUU&#10;WnSlbOiw8jrjPpgCl7EglkO2sg1fxPRj5kVRwQCCHD1Tz8XiGB8EM+WNm69ubuzhqx8hXGHl2sKa&#10;JnozoLUVEQNqqzCk+xKxWrGThPuXUDhy0eEpzjAPkFx8XwzuVh8ozMUz0H+uEhr4jCRTPCGQGVCA&#10;yIugcBS0TCZlIkgYbowUFgGv9NMrnIy9hz8qXHRWv7Ui9osPBmRQmqFNAfGDOcJpF72ZGBmKfYIf&#10;FmZiYiy5WqsBAsgYQCQlpoXskSJkmycRvgGrvWkVcMgPrV78+u+uvPPWb1lo1r9Y6Ffe1uI5hTRh&#10;xVRZr/+r+K3PTafX6//6+IBQfvnx8/wUUSes1OpCs8fOKBis4guGjetJKYdeUHq5QFZ1NbUMLiy9&#10;0QBx2QIDucUcZTfQTkDKrp9//eRffjDDJMhbdKgRhHmoN00YTfPJGETs6qcf4bCX+NrdG7fu1f70&#10;0R/97h/pIWmoDc+iszv3bu/G8iTfsdH0js4eP/2Uy541OeHzwDaG0AFIREgwXkgoElB/iVb5C/Gn&#10;0IRbc+4vl65lZq5KMAXt5UIfhQOegsd7Jx3JhvLf14bnBQlFNGTTsW/OiN8MYbbLVAZYS3TszHo5&#10;wjTtuw/uvF7ejAw1l6FNSDPiGvib/8X/vDcR6aKKOhtq4tHpN0RewUosIubMwq0NZysIQ2FXhOwB&#10;YFr3o8dPSZoHaga0ea1KKY4ujtXYQ1jH/Xz1N7727W9+8xt7b7zx+ne/tle5Keleh7nNZLKX3sq8&#10;uf1B63LZ6hcqRamQZIJDbYIKlSwKSoMlIFHIk93KTtzaaAG5QyuXSQzZ9GFAEvbMUXTQoOpmOZEm&#10;kYv4O6S1USlgYdFDqYB0BPgsKiAeqmiMRSGi1C9rliYMGLOlskbSxLBbCkXuFstfvXXzG28+LJcz&#10;cjxcTpeYNGDcCnGS/PJicWOjuHl7/25kKz2jRPJauDwViukEdETJG09Ek8UskXwImjGLxYg5l06S&#10;YHT75n7uYDOJ3WUSbSNDM76IIj+jVnIwvE5kvNAFZdzGREoCIvBQPNlFXZhJpe7tQ6Z1knLHM/fH&#10;ZCsZUTyJkT+qeMO9pX/kCxuheHfurqNi1IL9ntVumd2GjofCtLtonirdi8nFxz81OkO7P/IqihcV&#10;6XA0xLta92VKhZkKKkVQ8hJGZX5705YTPXNeP70OaVa5kAU2Fu7ojnsy0cKmK3mwTQyUKAMhwWH8&#10;z4ZJ18Sf9HqQ+cHkZr0ZQTHuNxxrEiQ2XIH5Hx55l7POGBadRk7BYES8xnA85Qm4k8+ursEyI4m0&#10;MhxfXNaRxMgOXggefzw61BFBTOc6TvkGsjYihpYGVwmFojCoQBkLzV4Oh1mugE8wYRHsUz/j0ljA&#10;L3MKxHiNogHmKVaTgUUw6uaMoBD0xbLNvkJpu5iMSHpEp0e6xmA4QcLCQWBRZRYolkVenA0bTBCo&#10;gIVZLdkKZ6RCCe8eKJ0jeoC4213MptK7GypUbHQsXOvjKaw46IX+UJhUR0x+pxOlVa8RMTeZjoR7&#10;NbfZKuCdVZtvqmMV4hISvinz5XZ7gYho1NWGvSBa42hiAHmp054qHYy0QqEkBO+j6yP4GkKHQIdD&#10;/CTGePGlhZmzMHaeS44rQtLRdERs92yO1Yqwv4bZxj8IwMWgfqk5lmKbA8sxOvNOj/lIZrP8tHvV&#10;mPUv2pfN2plvpAsPURpUwTJy4CbhsQSbJUbCSljaiKUwCI6xYDjGbZenuJnpB8OFG8IC85u/8svJ&#10;W/snrWvTGvkw3rM0Z47tDbnH1VQpG8tlmXThzvK8fU2ybaSU5TPeBxOOAd1WyA1Tc9LuKNdXs861&#10;M2w63Zp31AjrymwwNQf1ckSmawWKnvVrgbFSLuQuBn0GorCvacMGw+5o0GMOTzYnm1OnVccvSBsr&#10;hy+ejLsdYzwO4Q2gmepoTF8FaAVPjVWLArHf7eHfYKB1FME8zJXR6oF68u7YjdiK53RujAP5Rxg/&#10;QVrN+crXdeUiIjKgmGhHMfSEixFKkqNC+ZZgxA4GIJglIfEIRE2zmiJDLQGtNw2Ei1HqYo6ArXLr&#10;ZimfgYosZcuFrc1UirSjVKqEnqBKP5ApVMsbO+niRgj+MiKYre0MUfT5VCienWhCmUSrryENEG7+&#10;DO8s9m1BB90teJYyaxGb7Ofb0nqD/GKL4uuxuwPxiogHMOQFzkwIYASNE/WzAYdBqA2AogjbwfHY&#10;VHGzg8PEls4Fj/Ac0QqUYnZ9EBGQbrpG8hIwv4F8xL4uUvSAsMLJPiOs3rjWHnZIACI8hfmmcENH&#10;nIwqDK6uCFXVPNQQ7tFJq3P0VFAxV9NC0TysWE8rCzvmnG75YAc41qtpbqxDxVYND1VIYlYSvi9I&#10;rauNl0gJUGQGiNDtYPsw9KDiENI77FPmrrazbFKuMkqCteGxMwj6YfaGsRoJDowpGYLEzOL8Rtp9&#10;QOq5Jev0g0/UT1/G7aWOfVElZSA3vJ5G3cutYsaajTM5yN5ezOO3tnMY8cLyShG25HZnstlev8+q&#10;k8/n0PhRTWCbIPpllwP0MOh3wYBZXtrNZq/X3dzZxCh5/85dWqrLqxrSMRFxS61uLrCEVLCr4wWb&#10;erGQwnwWszCkqsCLLCCAGoKgTE8i8kuYacJy8zDip3A1LaPTmypIicg9mEF9C8RS2UCUeOfouz/+&#10;oWGquWwK5LbbbvR6nZjMPMHduK5FUHXJUX2onDx5AnBJUYGPBjudGHB7aUyR1VaG47FtqEt9amez&#10;hHk6ifDAUIe9fqxSetq85JIMaur6Mvsc6l9VfnwkEfu5XJXX7s9lZtbuQasLGyhd2ZCyWVbetjG7&#10;7I1imSKKweZolN7YyiUqlj9ea08T4cxOdouCwBuQE+myL1VgIIUZWqG0BTljoM7i2wf+cpV1H2gY&#10;DDSdRx/kWlwfyXoPPwX8DSrFtFebpAKeaNTj0cY5JgHTPmQU70R3cS2T9WfpVVBtBJl4HWeKbstA&#10;Wh2Hndnvb8iyV5vm2MCaV8T4iFKVwnSFp1DcckfBDhBpsyH54O23b9x7LZ3CWbsSL5WqW5sHtwii&#10;v7mDIvPmjb2btyh+nr84xMcN3hTp8qid0D2iaTJGyhuv3DnYLlXwVizEmUTihUKUbz6fFKW4CNhx&#10;zMFAEwnRmgzV2O0+fvqUmxRN48r2n9kaEmAyB+hpfePzl0brXGuduYZN17A179eJml5OO/Jo7IFq&#10;Mer7JsMwysYF7FCcbE1GG0HoVws94qY3nglHN2fGrBAjFUY/3NFYpCGykZFc4d4SD0tymtT7bHmz&#10;sLnPLErG8Aeq3NzeuvVwe+8ePinjkUUkL+KUhDeQW7ifP/54bmCdDt4z8TmGf6YnQdIDgZOLOjoo&#10;ausUPjSDAQkZZC1E3H6N8GzhlDS3B7ozRYGgxT0BFeWzi3zUIYU/pQ1NaQkns+GI5jKIlREcDFwV&#10;Q37+EJ6WQ3OMxxumASE8kJbc00QwMwKiffOJPGxyR5bWVKzljgp93O1iBq2B9xFseXB7Z+eOv1hJ&#10;ZSpWPBmO5IOJvOmXcK3TI9RpvNIwrflUUT47O5rzQqAhzFbUakGN8EoAPtwtUWLIhIcPc02DZCYu&#10;+mVY8saABCCEskbjXBiEX+NbRrn+QaWXy6iEJQOm7unCzq3acPrk+HRizHqEpg0HpKDx6MGJJjtJ&#10;JU0bnrSBKx6IOQ/xBTlFzBW4Gl0u/hTSWHosO0BtLXmRDrEzxZOgpmHGocIyPM9VhUgukS+UIMOI&#10;BBMSDfBAYU+pZnPwyUsxFCdyCm931KBezE3I4MESkcRqEaZBASSsWIX/l8gkwBNSrDuEi61kf2Io&#10;B4jGFkLta1sTseAuOTmQzxZQKvgaNSt1iPCDQNYBQYNnoCCZzWHV00kyJWOmxzNySNfKKSG6YZOA&#10;ayPE6wJREhRPYc8mwCUYqLTIwh2ZrZioiXX8oAifwFaJF83mJ0KA2AL5J2KlFXN2JW1fJQKtv2AY&#10;Ln6CJ+JHVwoJnpsHoyyeEVoGqfT0o+sH3XMAY66ZQeMHRRP4BToFLHoMPX5y9fJ61L1SOnxeP2rj&#10;Hp9PJ91ra3RqDp9NO1d6Vwx70Vg9P3r+43cHmjJnRNDo4g5V/ObD4u5W+6ePBwS+e+cb1XIumBB4&#10;M0nIsBjUERNKiVwiPG7ZpMFFUF27kMYIlJmuX7xZkROCcgLBsi4QTY4hYfQLR3YFmScPLA3uIAzw&#10;ZNgPTvByNOwilBmMjXa/3+lM2wPppLM4a3svh/OTpnXcsM/b85OaddqsTOr5Vs/78sh1fm7Xa4Fu&#10;2/v6/VeJV2sze2k0B632sNVudwYk2NbP6upwGvELXQYXqTE1qLQxV7G47ieLqyen9IISIHZA2rhR&#10;cbLJcdB/BlDZ1/OJUry8NQz4x4t5zTUOlDE13qoptceXl9VobvOg8sJW1ZN6NZ0JJ2KQqiHF5iuQ&#10;smVfJGdPnAQRXNGcufASz6i0cHlwzacjdkdyY/r9Nl5cw9EgkEs/H7abrRoY4GapQupRIIpsXlAv&#10;RKcAyz0qfMuYZiFT293YLMIUjIbNjBcTPkgdjqFiWbV5sIGzmCcNiyAcTiAKxNY3MAfr9zpwcJNp&#10;4keqioiIcBWL2EfvJ9N5bqRMphjOpIX8ioUIXxTiaQiEFBTkCGnWQw2HusBlvV+Hs6jbh2eN86vO&#10;4KreOL+8Pj5rnJ5fPHpx8v6ji89eXn76ovfRe9bRhdVpdz/4bPTisPX0hX10MTg+Xrz4wHzx6fL8&#10;6eLocbh56jt/bh99Zj3/yHPyodw5To0uAvVn8uAkpV5HlFN5dJ5dXu76zU23WvGrFXmW9Ovp5azq&#10;Wl7CvNeQbcevW/URzPKABy+FIaHeuJmN1FQmzQYDX0uxaJOFOwuSRUiZ3dGkOR40+nzqIdCihjZR&#10;aQvyHo7tS4VFrF9fzhUvLl6GTDt32Gsf/eyzMnbamTT6Vxfc3GhUmPeAugTAAX3n183nhydcpn5z&#10;mvYJInQ4l6SzwbJAzBOEFgFzTeROHgZKK4/RAIUQfyudAedmx2K4yOJFPx0gjEJ4rAYYe0nxWIwe&#10;hstGhPVhdC4T/xNWLY8ynkKtsIldIjpDI2xzBC8DbTa0B6Gz4PQCaoF+guYy8qDiow72r2bgNHvM&#10;Q+b4qiIEg22gM3Qt3973Aii4/FiHT66ugE4EY97vQy8K34IKA3UdppcMB3nYo7GtTJYqhYiBSAOi&#10;Fjczo8yAsyRKrkLXjQGRpeWLpUgqNRpPU3hAO/NUPkdmuz4y85K7TI4T6TdJ/1TS2nZ74dP9SxPz&#10;qzRBxlFo54xL3ZbWg02TCC4TYWpKIxlxFdNyLo3CiMwYj7Uwt4PL1GbRzsTee/bo2dlxTxt6PVbA&#10;MsPaEqNMNlmRN8u7ZnQWhVe5iLmRMbiCg75sqGSNzWbDeH+AI+DPxvOrXjOdyLz5rV85sayffPqZ&#10;HAL4SLOwM3DAjZQsWJ2TJYEN+2sDtdcbjoivXwaUKdHtjGVY4+G5xCa5/MDUJ/oIaw4RMuRhIoU/&#10;IfbCKHXNm7vbOmPw0TQQnIdsK5bLLCIEVYjDnMuh1aUUDIkhkakjGdem43SC3sxVPz+bayrZJxvF&#10;Irx0IbmhkydUh9k8sTL+ELIjYednqkCKoxGi2gnNCB05CbYr7RxWo9hnkc83RxHAoEvHyA39BtxE&#10;Jjx0k1B7J2q322UEjbKWcQoaLiTO+IHH4xHBv8WQY3sPiDiYzDBhoa5THYfoVfzOcQ/AuAg8aeQO&#10;zBjDT4aMoEOJ3Ixm3RfENhfrF2Y6w6k2VI3OYPLk6AU7VCxXxmdkOmyietIdgaLQxdE4QIQ6iDnJ&#10;vaIHEpNwJhNSj5VMY4Wkrkg4a2TUCdvTqUvl0BKwyO7pS0IN0RYONHr0PH1Sy4Ixk+1bcClZ5iwU&#10;CVDdhLlnAGfGCFMQ4XEgHMvAYEEeDaG3WAXSAzfzX6bW8tlpvdZRucsMoAZE4MIF2BmSsDbSeyp6&#10;H+Q0Vls1UDa2Pj6yeper1BWKC9EHrswFBJsUA07GnPE7N8BT3NMx95pwWBDxdyv9yc/BrmskmNtb&#10;jOlXpgN8ZhNd0WBRFhJF6h0BVJHYCYeAgxHy5QvZ+FK2RwZ5qsjH8RakrCMnATIda1iwsoe74vmf&#10;/QBCavJb33W2XknHNyzTXyiX3/zWVyL5VGVjy4IsMFFCQouR4EuKObriRDLe6w2EIkDipkeUxdAS&#10;QwSYUZh0Y6QEQQsncEHoQOcZjEQYJFAOKYoaj+d2mcqH07lIOuUJl6RkwKSbZabsJMpZLmnwcxzY&#10;RPKNQO6Zd6M0kKiwxehUqG2IqIX3BiPHgeX45JPPht0OIgAQr1KpjBbpvfc+bdVOQINSyTgHkJAk&#10;aohkElZ1GI8oXi1Of5aqNU6O0FtClePmx6MQf0AO4TIU2bh5R1xGM2PUbkWSOa2npPNZKiGt2SNO&#10;nY1rPlJJ+vrSipZTsDKeFQ8j4GiOE89k3/n+D2ByIptxpVIXzixuCBM81DbaYIIvH1Lh3lU9j2rF&#10;4+ku7DFWmFG50bj+6PGn8WKupU5JNKYczsmpSjhZe/J81O2RQo458XDp5ZqViTSQIoqmjy7bNA9E&#10;MboLGxu/+A3YlvTH+W+8weild92wEvgtICz3CCTdQyi8vSHSXJhYBV0Pv/7y4lol38gdeHx8JpUL&#10;73/wiR6NpJWuoOSBkX/RBK4C0xjHOlziVkDae+NtfAnBRPF3cEdF9if2v4LpAcMWhpuAC/WfvPve&#10;0MBwzQ/jw4lENFSkpTwOMr/6H//Wnd3d3Vs3t27s8Xnn5s3dWzduP3jllTfeuIXz4fYmVM58Jlkp&#10;FTf3dpCFP3v8CAJOlVRGMEmBBYhJHUJtHlim4jmbg+gu03u4QwFvclX/gyNHi6BQhXS1FITvXi4F&#10;cqlgPu0vJEVKDX/hxh7ZTaFq0ZVNSRsl787tRam6qGzE775iF0rLypaRLTib2/50xsrlXJvby1LF&#10;CEecoFRv1KnEA3sPB0E/t7MxXXiB+TdLiWxqAztJd2jz1p341oZPJtwj5kxnaIvg5rtJCMCqSJIq&#10;kSSMGyIFWGo3qltc1UjMYSz6rGUCxztrTjzyknUKTSLmKlS8wk3cLMrJ5sUlwh/AtWa7SRfSU3rZ&#10;RBzjB9U2mRiy1iUD4fZIIcsWbAJsxcuCqalw/8T+DiwH3ZgwAOwn4HkmMxMifGNxXPjqCgMb66rf&#10;n6mzVm9A1wKU3VIVyG5Xl1eDca9+9KwzbnFvUB0IARA3r2BbcnevEnI8BLUIJjw8eeIGmAZD80Wu&#10;Rx+Dqo1yYsnNDNEUuJBMSTfvyYVWgxZ5MNXBBAYT9r4Z6STjCZoVbKGFtxsmkDxG9IHj0XjMEHc8&#10;hH476Ld7XWCkzgADaTZTtTsa9cfjPj85VfGHFw82J81EhT7GSxpGO2EJOgfBREQA+sF3JiC1htlX&#10;9c5k2hqNm8oIByZigZjuTAxrggcgfqQ2lGGHJBuKGAbOUFrEVBBZO47UUJ0MrrcI7A0qZeLFQc94&#10;96Sp6cgRsONbGV9jIcdSSCHE+8eTil1TLFKsw3zBiolfBT9DdDaDJ2FxAPuVkyZgQMGjFEggF4Vo&#10;1FYzadpC4c9Aqyh85Vf6ZjEqFB/Ywa5iSFefVxJ4YZ8jRpGcnZVOTdiArR6fr0qi1Vy5AHEa6T+F&#10;15aIlYV0xHh0raQEZBHNJK9mNXXwgkEg7UJoy8yUztv2puT0H/7BH33vD3//8JPPjj59dPzZ46PP&#10;HvNZPB49efzk04sXh0dPnzz96KPLx4/tRmN5enn1k/eNfh8jdazUvWP1vHE1CDl3XrnzcHP3+PBK&#10;EU1gNY39EMpvT6DXaNEfB1G7L2HAOOhTqEp5ZUC1bhP1HHf/nPuIhlUgnohNZwbDJDjTpJ2QqCF7&#10;JFQp48UsEvKn/YhLcFg0a+Dm8DxI2rNdYY+fuDgSIZnegWSIlEFKBnjPvOGA+9VtXNZlcVdKPhft&#10;HeOC//3f+y8reJSRK1rMFDO4bMay2+lsPh6JepPJcLGMb4EfK+lEKjzzGmjgCPqVE/5MNvz623de&#10;++rd228duNJxoA9MiwjtfvHkyQcf/uyTJx9/8vyT/GH70Qc/Hlz1oNVO+rXT66tCrPz66w+uF9rk&#10;2dlBuiCn49ipk+XMKgbnle1aHQ9CQQ+wCuUZWUzk7okMPgOaj+kdTef1TtYXIr0kuFF5pvSeP6pP&#10;+zN/KDNxUWyF6DuQAWu+SIMIppnVVdXWcIgPL/EOF8rwSfNSGc0alx11YnYH4+tOv6VMzttdrMB9&#10;Ko59A27IKY5QA4XBffO6dnl+oRw+Hx4duTtdz3Aw63aU+nXv6lzvtozDd83rQ/egFhx2nHZ9dn06&#10;vTwaX7/0X73rPv2wotaSg2O5c5QeXwYaT2P941DtLNq9kJonoeZxdtzcXE62XfqmS83FPBXEys4k&#10;t9TTbrOS9JVsPeGfOdEcvAIKADGzcrsITyftmijLiVxqG8vh0j90+89V80g3LxbLhtd3ZAXPp95n&#10;HfOzkfmJvvhwaL3sLetjf5zBbTRa3d4SBSH7IeGcSVzfY4bPmbZbKbZlcsyoCOPy1DZODl+0Lq8m&#10;PQUftvFy1h922P7x4yTUK57JCCEyxH/MaaLESkVIxGp3W5IPOWcCxyHfaLZRrkyFZYdFMTfFM9mc&#10;0YpPDPOy1bmst1utLkM2POKT8EOoZ2KR4WzeafapyKfqmI4BS9x1rg2rSSSBSFNIFVnasDMzySic&#10;42LXFex82ncDEACVIMW9B3m2y4GU5QattpdoETF4UxamHhKKpiXBklTuSFsxMlX6Cg0gaw/mEcJw&#10;B1YPh3Y+h26IOxxTc/AXZg1kPiw9zJHnRJ9i90VbOJjP8OWBiwEFOr5cILkDYWDFBDhjfgQtM+J1&#10;S47NkIjtisnhxsqWKpNNk0qCfg/3YbBfQq8ggyPeldNpzJLlUNwOhIis2ymXyOUhgwsax7CnvBKP&#10;VW/c8Cei2MmRf9UZtjFbwm97S8oksMUrFVyp2MbejtJqJuxFDiOpANCjLxuPieCKfDqeJwTMPTBH&#10;6X4v/+03Xnis733/R8GpFYbRAYPRVNNLCRt3hoEgT7w34ey6okfgRBokXPnqUtIo+CjrDV9XCeRj&#10;54vMZGRUEhvF0s0nzf7zFydRw0kGI6YUx4dDzpRsX7inWZeoM/F6Yeiy9GsaVrqu4RB7wiX8CLRz&#10;2Mk8P2r2r9uLkYrGupgpFAub+cpeoXKQjRMpJJVyxaaxmI9n2Rw4UECZMfUTrAP4LLRavE7qMuER&#10;Z1n4J7Bh0qqUi/DH7zy4dz9MdPhU4ykp45hrco0hZ6MSx9lEVA54WXnc+NdDveFaIsGBJhAIVENU&#10;bo3YZ5B2YlqD8oIh4gAfA8tkEWBaTK492Bt1OW6lXPmxkDfDJD2KSlTMsVavTUg9nynzH3z67LOr&#10;xkl/ctgaHDY6Rw0gOF3r9aIh3On9LX3+4uSU1Q7d49LNqHzkD0VVffHxZ89qzSZsHi77i+tar9uD&#10;xBRPFwYDZVS/GDMOZrNdyTHEJJAmUKYJLHgdwpNQpwi9htgfv/A7EWzLlQ4kPJe6V8bpUZv4xuu+&#10;/tnp4D/85PFPnr58fNY6PO89enJ1VZ88e3FO93nnlVdhb6Iph0M4VqeMSLkEQCxwsCoyjOAqxz8h&#10;xN2PXgVvPapkSB6h+nDw7PhyMJnhRML4QNhwwhHAUsigZ7E1e4F7B1szimFTGevPzv1Wb21Ms5oB&#10;rsaBa+QWDBmm7P07YBCQ2PDAEbYB+O7wxsTGDjS8MiP9IoqCdDn4UkDxomJk9g0igK5P5DzAgpNm&#10;kbgVT6QiSax7YMSSy7Jw+Sn6yLhQmBQbGOFTzlnRpOzMMmMGePrE/+jdUirazWw9G4WMQeDPr65q&#10;ymAeCZ0PR7YrMm3qfrdU3tjy4yPhcXONMalLpdKUbaIlFhoWL9UTxQyCAsj/oiWcaZaJ5x6kJ8QY&#10;oUfPn1E/MkUuFirbWzey1c30xnZuYztf2do4uJXb3q7cvrF1/zbpu7EYBtg0pIAlQeFfDehLfvaK&#10;xCQ8i6kMgMOQx2DuwyScAtfUDirEUpKg7E3GwD6YCTXIK0bJT3PNCk+ebhTDJ1wSHNfOwb4onrg4&#10;dOPi5IgXR/sqbGAx14fZLIbaYQxnCDlzYyLXbt158OZ8ooGxMfzsnl5XK5WdG3tpIJ5+90ta1JdO&#10;tIL/L7RLnhs3boe8gXw4poKYIm4mat621+3KfKxkIVZ12kt9slUpMHiYTafwEPJ0oqzI5ydbuSyJ&#10;cfiWKNqIAEfQltr1oaL1ArkISQUbgbg5niK4hS6Ho6fZmEoLqaPZpY39U4aTBH9arg6DDG0eaE9n&#10;kPkJ/6Os9Hk1Bs2SQ6IPBSB+r8Hs3g//7fccOWxDBH52WKpWH/3Jj7Ctz4PPjUnrQGTLoVs53wJQ&#10;oDZa3WMO98LtWyHCVNE6uPkjFvc8gAacAhYZqmfqT4qsq7PLnjpiLAHmIExHXS4CXAFaH7x6Oxor&#10;LnySZnvnXskrpxxot76wO0yqWhQPcR/TWhyhxI7nH/T7P37nR5hBpNOEFCI2E8JekmyZ9+KNmnzt&#10;K55iJXPrlWB508PgtFANMrLLV6x0YZEtesrb/urOJJzkn6NoQkvl7VxJS2Rd5a3Axl7fFx1KsWk0&#10;M5EzPjs6ZN4cTsVLu60RC1wQmavuDmm+hRqOzLMFLRxtKVAqjM71ZSoR+6wx/PjqJJZO9c/qDP6O&#10;VCg1yoacfPKkNg3LjaWnNdUR+yqdsRTP21LsZFgX9lOMXt3B804zGY21zGkik5n2egjRGLmArBI6&#10;Pfc6kXSCaguRcCGeBnVC8I04eyuVZ7fY2tnCZqAzUegJYXLc2N2fDSfctRGvUKBsZottZQDTHrYh&#10;jpcpWALzGSUvBO0Mdhr6ojUYBA1XZzguJvP6sB7G16o/6PauIdEq036aiA5dwR8WJQCeJDkYYqh1&#10;pGX/6JE+6+s2VG6vQcnIBcCNLmaxIM++GXtoJC6wLLjXPqdaQqUISUojxomQErzzBB8+IuXhgPnC&#10;q9EXBE9a1OWwPzp7eaG0+tZ4WgPcR7fb62r9HrsO7EFbna4f3H3IyWxdFw3AgjGEjZUtBQixayDT&#10;DH9cQE5k4KAbgGOJsYHBtTbjuLHXsvjOEbioGo/WeDSkmWTQMRkzdeRAtYficdlpXXVa1+3Weat+&#10;1Wpcthpffr5oNc8a9bNG7XT14IuT+vXjXvN5t/a4cfa8UztRWkdK60W38ah12R7o173RdX90hc+T&#10;+GJ82VWuupTV+tDE6EdrKEpjOh7MzK6p84WOUwNduoVWFxd1h7aTTEmTu5aYKbggaO/5TA8pPNUI&#10;7ArhjuhmyaUYwcuXe83Hes6P8dmP/oFvsibi6cQX688iDwokSOwafP65h9DACzm2yKykZ+XyEPnQ&#10;NFBCFy8eADkihxJilajkFn5PrdPBZo+5JdBmxOX56Kfv/7f/6B/brZbdU8QDN6PucLn6etEdkhzi&#10;aw39taG73lk0O351GmEhtBD1hH3CI8j0p6NcOZPT2kLXcw/2hqdKx21k8/kIdEouZG8Az17DmScw&#10;OmfSHwnnd3bcYWofLPAjC+RA7FdSMH/zVrRUIYUdNA3/KoECkq/gccfISfaA7VpTl4XvcdoXyMmx&#10;1pQ8JUzNiKBz4biIeRI4KRIc9lDhPb/CuYTT2oqt9tpeORpOwrFbuMNIkBY48By+fLJe4rl0gVf4&#10;8Mp5vFVG3S61y9bGJoZIjEdo6LnbVvqjOViEhbBNyKPAzNRxIHn06ROfNSdlkIX84uIMAgAs7bc3&#10;E5bfUM+1uRzbk+yPD8+DrtLf/Z/9nR8mxx/+zr/+lYNXdl69feaePjs+TDhBIjwPJ2My6LFVJXII&#10;ihFJnRIKKNRlQG7dXhacdUDwQWiM6DOVqMPoUGtWV6HaNvGHikSYCrILwhuTeuS0immQrWopMk/g&#10;1xLYg8vNYk5thwwQcBQbE4xIosEIB8gNPgJygGEYMJhwbBYghLiT3fOwyxsTPC9C3vB+wypzTjWv&#10;enKogFdBiizwYBWkhxAK4RtgP9LrCxaBP0BenMgSpMYGLAEtwTcUOqcJDV4YP/FdDD2eknukqAos&#10;d+FZvbQlT4TiOhYkVle4NYo4dbKpI5au/eVf/7XXHtz/s+vT3/kn/6RXb22WS5QfBEaQKZkvFgDt&#10;mbhx6ADMFLy31GnZF72f3to9yDphObOzjwkvsHa70UzJSfCiE30yv6hVNwpUIcgOzJB/QIRrb+Aj&#10;Hsofr9y5+7h3rXQaFbfEOj7FBhM6mJjMA026sEuFeDl3GwSm4cbK341XSluB1OadW5+OWv6empcT&#10;3fkYEnNUTp01Wse1JjGsV2fXhOWE5+q9ND7efuKQOrb34qTOfWlSOjJqVrV0CnY0q32ourV11WwS&#10;xMNFPx717bmZTkWHwya+Hgx7hHhAZFLi6yEze8PAZaLiLcp+GXMwG1+a+WQowRRFVRG/lfD93a7+&#10;2w8gRdZhLEFpAO9ZOceCbEXM61N8dWAMstAzbiDAo7i7I+eyqBF0QqZMgm2NHpaiZA0vfZ9cn33n&#10;Fr7sZUjbI810iwZQgqkdhGHkUvF/W3k4ewDgMdhXaW7R7w36EEg4FBwzISOTghNKdQTummuRDCvq&#10;qBKNkXJH8iMlyOGHj9+MR6sPXx+Di7L7mdOrCQeJlOhFyR9exCK6HD1tNm9tbhq160W/9ZVX7w09&#10;GJyJydXKbwMMT6q3O0+fPat0Ln3fevjfffZR87iZd/nZYIldyDPF62OWkyuXi9Q4QJLcZczBEqmk&#10;Gys8pj9HRxHi7Dz+57Op3Jikvnrv997rjQ0jDB8lHBtlozjII89969V7i/L+D//kT4zxEN07gfWQ&#10;12GPAPGhpIFhiA53xTN07BluQPguBTvXE7As7h7mY/CiEnlw6zQpI0LD4BoV5PgjeDDXw42txEZE&#10;as8WnesG9EnIXNhhcSPgfANvFSAApZ6Mo5LS48lXbpYMhAHpQ0Ms1FS0W2TRCyhf2J447v5wNINL&#10;tlyk0gm+g+shqX0Qm7IJGV6+y6vSUo4VRmfTRIrrzjNG9oulgq5SXjOtxbAHORUTQZ52r5je3N0L&#10;RWLoZ4UrsZiMQXP2PL0e/OS9D+dsM2GuT6JuAmRdRzEtX2hvvXrLH09ca+7vfe97b+7mX71x4Pjl&#10;RWAA8ZaknydPXjCIw+QOYAVOPhfFdi6yc/PB8elp5/l7LUVtYptgGR4J610tuXB+vWTv/uprAWfD&#10;9mMqDKdNjP6ExGI1BmQFo0PmSWLRZP1M/ezFRbKa7OvaJ0+u/+iHP3YHbW5SwiwJEIEjwVnZ2d38&#10;P/6f/g+gKq2jl7/w3V/62ccfAzDzPIxQqgypi3mIJ9DFAAjQ/g0GAxPjQVCNeLpn9L7/ow86Q31z&#10;a5ciHzt2uEWcfdpu4nRMYfmGmWZ8YhuuQcd55yPP7Hw92Vv5oK80JysFiOmDm52q/LW/ko9FpPMX&#10;UmjmteD2YJ0rOsZVwr3oFld9rvhgHRYYsJCUiA+hfll9iMtgHmkn0008wqXcUlBa55vVIiolvH8N&#10;dfT4kw+myvDGwV4pi6l4cTqaTz12/Xu/V3z3j2/cvPmkfHO482anplw4Xv3isFpKnmFbEs5a9TG4&#10;1sa9DUHccy3jCRkrSxzJnz99xuoETZgFBGMIBumC7OpaYjuBIZzYbnThUY9r8PPjwzt371eLVRZO&#10;soqldHz1emk3LBwqeG0CUqPPBYO2WcqEVAYJ32isQR+nuYQow0RRZgKO96Fwg8U8iA2NQBk3eVY4&#10;b/PDLnyU0KAuFgLUI3rBNBAuTlR9d3+PlQeJIDYPm9sVGKGIioftzvf+3e/j60/MEeNL7hHAES4b&#10;03ETHy8nkiIudjB47T/6613crTAWzqef/9lPihuVxFZZh7V+eLKuEL48I2seMqUWUPXtb3w1kE3A&#10;VX36w/e5bmJ3b28XU1IC5d2Cm6uaK3MKarVaoVxCnYKJPhUs1MGU3/PuD/4U28ftGwdYZXU6A4yy&#10;CpFIv3n54uRF9d6dQCbjHY+uW92MnIV6g3n4+R//ME40uHd29yvfvApaoaEhuzzmZsy+bugfPNUi&#10;7gHWEcyePNATFuwyb+/uotnCl+P21771zve+v/ELb8Vsb6tWf/0Xvv7ih+9uvnZr8ex5o1EHkADU&#10;EWUAJ4S+jjkGmRfgWZJ8/6/81VR124+c1kO0o0F1geafXpqTgL0j1Y85GP+3/81vP/70I4yXyLzn&#10;SbCoA5PCuuMr3/iKKSXYxfiAlVSuVoSxHwA/jEwh0l03/mKjz4RCzD//m//zf43BfLWYxwWT0CC2&#10;KRE1IIYqkv+bv6VoWqqQA1qd66AulHsedKQbkkxInUQcZDSG8SqrATAWt7q0cJD9MniGyXJ2dEoF&#10;RaI5tZFjtnuTSbKU37158OLxc646qEwMTfSX53h/7776EFDm5TvvJrXJkt0/EX0yMGqWcnN7e/jJ&#10;GfGDZzCl4pFf2r7z5z/5JLi3OQijbdaqkYjRam9u73rl2Gn7ZJc4ShTBQ/MHn32wX6j2/cv7914Z&#10;fPbUlANC70v2pRsRoWfr5t7LTx+T9LWfKSHSltIyXhR7qdzxi+d33nq4rHXOJr1MmDhEe2dza3jR&#10;bC31OFsMQ4zd2+8ePwWIJW4xu1WSB3qz18qWy9jjFw92nP7khdLLBOMve523Xn9TH1zcvX1zKxRX&#10;/fOMP3w07RIr1xwMosEkNcjpuFkOyMyW/XHf9373nzxuPLNDccgC3Nt4TqHXFhavsE6RFbmcbKo4&#10;HmrhgFwtbm5vbLJUstcYit49OjusXbVDjj+RpKGHqI0nB2FjXXJNqTeNxdOPDsdDVBgASThzkoIo&#10;PtYx7iszgpXCDZBe5K8Kj09h0QkvfiVj48WspAmrTCBB3FzpCSG7kcAifli4uYjfWJHnWRX9idja&#10;65nvi5Ac0e+I52FqJ4xVBIAlPgQdA4gKfuQqVUIATqu/vt5NBGaHDRLRpyKzdCXqo7bxo/WmBxWO&#10;k8KT5IvdZ/36sTpfrduQSVesD5HGs3qpFnRm8bFe/Ndf84HL9vqbYk1cgS+fu5gKC0bh6Sps+lbW&#10;NKzw/FfulPUvro/Al8+JXnT9gr/8WB9eMOT1F2JCuFIhstau3qb4o2tJ8+c8mtV/nc5NAbq5oVm6&#10;/Kpx8eTlv/rd3zs8PMbSWhzYL1KR1l+sPuzAKuSZUBLNMfDauL+zQVo3BWGcqJC5OfTNk3I8MJ51&#10;ScK4szV5tnxPu9q7uV/wEmuFh8Xy/e9/X7eNDYzsYC3EwsUbt5qDKYanSUDfQT9oaXomXfnW1xcB&#10;AuntyeGJcnQUdC3EzU6UCqxsV7ijqa2FlouHN3xBHKE+7NQ7FD30z+DGSDQxo8brXZxWjqGP5las&#10;+FRgthWJhX/96wekGwsjHpFMRwSS4f4H/+Z3uYC4HlkmKCZYp/zENBCFowwxtLlx40YsGdexi5nP&#10;aXMZ7nJkh4OBCLfgEgn4Ea+fHV2bzW4hgJ2NFxI65UUI6b/Hr8bNRD7u6wVHyfCuW392CAU/9V/9&#10;J//Z+6/7/8M//Ke/mD/4ylfffuKMfud3fid0qezHcq9VQzIqNfj4wgkO54s59EK8U+dGTwu4Mrkc&#10;CmDHskdz6CaBZCgGVZZxPLY/6LzpolJeGVXYVLhlirxvqiLWFxyBMI0ARaamc9ubxkJXKfaCsJsI&#10;hVRldxjjv2UU2N474i3SYQDEzsF1wjAMTybsrhaymEgyHtsoehIRtNOc+wBqactSMAFfuDmrsNMM&#10;z3y80EtO4PT4uH5do4QFKMRiBH49k6jASBGxNgGP8K5KRJHBEc8mJ1NYX9qK6s7GrI5ClFDfGO3K&#10;KayvcPiHQ2Xo2maVcB4PfpG/+Zd//Y233npnaf/jf/APm0dn1XiKyGeCiwn3YaEnQBeBGN0I3H8N&#10;0zt9UgiEDrKF6qu7eH6QkeCCnxSLTcm9WSwuj090lyvvCQAxwXmRPSENiD3ofmN3P75X9M18cmXr&#10;//OTP+1cXuJfViyUe6CWZB4A0rj8AE9AKvFc0iP5FCaqxNef1JE73yIM9t7BU0txX/Uj4GmVDA6r&#10;GAB2FZW+BVrD5ck5p9I9U++kcEUPu0sZttj2VQ9ZEiMENhgAdXBQRhqsN8VKtdaEJaQlEwlNxQNp&#10;ms0g72zCZMSMDfQmFhQ7GglwTHIABAfKkjkiJlBoIV22vrdTqWRzcAsADsvVzO07+x9eDy9eHFmA&#10;3GISKKLsGb3jEOu9Oh73+8wAYQ5jJgHhPVmt3njlvt8JTsIeqAzE505diyBeHi7f0+613u7vbRSJ&#10;1TAh1RFPIATTMyp5PGpEvC9lARa76TT8W3i2rG0pyPRA+9aC3oU0rcncOq/VuyOlNPfH90pjfYSt&#10;ajISTZeL1B6fvvPum5V05fXXpkuvMZwgSkS1Ph1p3bMGHgE+6Gj5MiTjQhSnz9Cf/ujfv/q1B2Qu&#10;cTW6iPDSLMB4Ul2NqV67ug6ZZt9ZPK7Vlbk5IqTT0XNSMMmodGKCYVarZTBmdqt4KklsFMXxWLVK&#10;cjDabgcYptuuZ6qSbGnRB3uX550lljVOSNUNnBVoIfRGj8SXI8U/7ndTOImbKibE3Gcw2QAmBTIi&#10;9HarMQNInFhYxVaF7Hqlxp5jyWOysQRCCxzABSlDCkuzuzu7TaTSz6/khGsPASeblKpmENCkSZMm&#10;PxhXVRJrk9RSXNqYMI5hg/s8eMYgy0SExo3GOgdHhgwJsba70ZKIUCbRhGtj+PVMCIHfrpo9IftU&#10;J/lkHGshyzWS8DMCMqEqSgrMcDKy3TJSHdJXXUgMGWoLU5jFIplA9piubu8QDiFipgJB4R6kajSB&#10;6mx8fFHXbJeims+ePUvHonuVIvTi6cT87jfekBKZ+tT19//+3//G/e3vfv0r/mhG89Rgcxiq/+XL&#10;I0n4+7AFYDfoVkaTg1L8la986/T8/PLjH+KJVDMYqViOP0YTSF7HrxUXNIFB1+YyoCKaWm+fYpNb&#10;jQRXyLMwghu71ZdPBx988OTg5iY/06qrP3nnXRkyny7Mh8XajiWSx52vlP6X/9v/zYvjI7IWv/Od&#10;77zzk3dZ8+HkY3tYzGW3Nqo4gQdRPYrOjlVoxjhU5HNQ7c2NP3vn3et6l2g7mXSyhS5EhsSGwv7h&#10;PKBdIfkxmB7OVad37f7pB55FY13EiMnKeide9XFjF4jPzcRv/EY2KsXOn3qcYQBfB2J41xSgleJM&#10;lC9fbLkAdeuyQ5zf1X9df60i/qQXyBXbcawT8x5SayUnm4E0S9S4xTy3eX4GIraxs8saJaP8YV7n&#10;cjUefeS7eLlZKoySOX/11nQ6Pz48WTz6tBgPvnRZvVB6pgHjuOQq1yMhNyaGnFxURBk/+uRTEZsc&#10;i1EFETPNRQ5VmLB5UiOzScQeC300gnBKIAAU62yBKKsyNlMrKqUY9vH/Im3aQ7qqzkInJDAejPJM&#10;tipqHpheNIEGw0wI06OhwDiYXKNHIowdfBO81esZsI5jAWXpTK69yP1JysVYPOBHZAWj6uTkBO8Q&#10;Yqy4J0acsmRSktGFWcDG9av6P/8Xv4dZYzoiOyJLk8bagYIFkk63wP3FnkuGDbMzYSrORC4U1M+b&#10;sCy6MxW2vUzB88XH2m92XXWJEZcrCJAv4gsJvZ6arly+FQ4Mzuq4nIPhcerjTIwdp9ZowOpehrxS&#10;hL8TwzkzF8Nyo8PdVMKvHGhVCoPK4ZU9U4eX1xfl/YNYrogTIBKzfDSx8MxH027j+z/KoHgPzjP3&#10;v116cLP22SHAceWNW8/f/Vn9px94UyHfDEMz8ep03yydCHzjxgG+ka5IcO8/+quUsNDxWYOG3T7O&#10;50udunWu/oc/7nY7cG24MqkWKC5pAgUhHJarHdAiiTf+xt+Q8xW3hj6WJZgUUwObcTHRRjdrwWEK&#10;sBf/w//r/01dTqs7W2+9/SZmYyixktEE6z8yYJNEx5U9I5UFyK9oG0zi8WQDWzU40AyL4XzjHB4M&#10;XL77/j/9v/zft2/moesjEKAYEGxHkGOsKwOh/le/Tkdd2SFAj0hHVGMm02Phb0zUgJcrc4fKuX55&#10;Td2CFwdB6/6xqdoWadrpdOby5Awkgs4TAn/M9IxMjWDlSqV0dnwSxOYIO0Rqe0tTPa7E5kY0GBqd&#10;ngeUce/yGO2iEk3RPo0Hfc9wNtDtaVKmKEparvbFsT+b0xmRQUgh2UjX2ER8QTz48AKMM0BzNQYf&#10;XxxV5PQ07CuXqnu+4HunLwFHitEUS19noe3cvnn64ngS9ORAMkKhvjGmYdhN555++ugrv/Kd4fPT&#10;01En7g6wq7/52sOLT5815yJ6JL9d+MrtVz9pXpB+xG5S2CotDi+v69ezZHTYaL/+za9p1+2n/SZN&#10;4PFo8Jd//TfHtdor9+9Wca5isGA5jzqX+Pny3Fu5bWOinGv9r+7fLYbjpnf+kz//w6tFzzUdIgRn&#10;4IFUMpbCjpg7gDbFGwtqciSDUHtn497dg9dyiRKFNWiQyxnND8//9J0f/LRXC3BVOVEKznF4iZsO&#10;DhvcU27drj+90ntTsJdoLAzMsF7H1s3P5wuaCORhOs4at/oO6Ayb0OpD/EMMoYUZjOiyBKtC9HDc&#10;FCx/gsD5hR+nWC75Drr3z7sfgKXVLbpq0qhtWEmEe+1q4i28x0VzwMBG2E+L3maV8/x5k8l9nYgs&#10;LGY8bC6QEVH5sR9E6O2Q1AoAFAnh6kOYV618YnJh4Ak45vh0BbgC0ZNQvYORYae5bth4X/SH/K31&#10;nxDmo6sPvs+bXf9pocSZrZ3D1hifEJeKwwK78osoo5/vx/haJ3P0i4ij9ROuf503++U/103g+j99&#10;8XL+wsZ0/XoYNd492PcbujybXX782Qc/+NHLly9Ru4tN+L//sX4edGfrpBnWECIp7lSKbxeqsH6b&#10;CV9stkwHI2RMcumGwLzwL/RLP3jSa2ZcD167X/ElXIHweDD56IfvoKsrEwuAjAHbisrGWQ1LEDtB&#10;UuLclCzTqORL3/0lR075hkb7vY/105OAyKqdwRelCYwu/V1V6yyNUjxa8RAiFXl33CZ+FNBoKTq/&#10;ZUDEg/uIyFztv14hkyHoGLbCcpbOpr/6dhXcAS4NyKtI55rNvL8UjLlenruOL11HF56z6+B1K9p+&#10;khk2KuYop7b99SPr9LG79tLXOomfnkQa5/6rY6kOv7EuNS+kxnly2C55JzfibnrhmDPKuPUd2beF&#10;18RiskXOw9TOufLB3YoNaNKs9RfeOxs7xpZ09PgZHlDlSqUve3/y3gfRvrkdSs3CkaHtbehW01wo&#10;C8g8Trs/jci5SOlgmCz9rK190jSOZsHrcPqlZn922Z9MI8U7b882Dq7DyR+d9U461tnI80Fj8qSu&#10;fdZUnwysx73Z4dB+1rcvZ6Fn/cXzbvNCHdfUyeWwN3WWRkBqz2ct+ARypONeviTcBixZIp4Ocyp/&#10;AwMwZzkZ9sXWHvLndsqJQmLpzBm27t7a6uvj49pVq9UmfTkRQfARz5ZSgCRIS5WRgocJlCUG+uy2&#10;3Gc+7Peoj1xe8gkTUhRIcdAakHOEdXfEnjPgis5n2QgKZWc3Gk7JbAy2cAgnpE0WsC+6PAxtsGOZ&#10;HD9KjFq3g64bvsXNkOu1bOR2KnAQ8+7G47uybyfuv5EK38nGXyFaKisXYz4jU6CRYXfuD0TuEuRJ&#10;SqLpeIRnMSLqAYN6jzsTz5K1Y9mzMCVlpSB8lrO5+mTgn1t3YplbN3bDm+mt4laK8L6EXCnlthAG&#10;xOO94fDk+Nxst4jilYlpxwsFSzuyZxgE+QNsoQwTMOlow7udTGHpEbUkVHdLM+mxGX4Z8PQ9PnM8&#10;gW/nIKufWcyY3ejLwxKKQdjKcZyCaBHwfXHZUZ+TkiTMDnGDAW8nioQEnoAbhyACwsiIl+NRBqIE&#10;lSDwDCYi7jzQBWkwUpS6VCXCjYR0crfVKTYOxNYw7YyEELJ6QwBhNgPvCX8RhiqYGNg4hH1uGElO&#10;4I7A8SDxFQ79kpA6OXbwyp2zyxZzeWz1EUKQKsHyQggxyUoQOtHDMK+OI1GUYqwMMwQPeFHi9uf1&#10;DfTJ8fX5ux+/++zFp7XakT7piqSymNMZNfqNutKjBXPXa0hw23H6Yb93uLTY6vUZ08DRuN4wa605&#10;gKDf3+70Rj1FqTcIhuwhdVxg6Xo8GbUmStvUFDATQEugPchImw8ehBaurVSq3rpSzEFc8m8gjZgh&#10;I4RulKLjEY7NbhxuhDwDWiN1NTHnIcxE6Kg83u7MiGHZ45q/ViKVOVzJyFsZ3MkXeIDulAtda9pf&#10;BBFuJBLwz7lcovgopXN5ojDzGSixCaaC7OuMxBDHM1wX7viARxTCq1AeHLokcupnFsGFiakTGvdf&#10;zeK16zNfnDvdtq/eVls9kkXAPrLpFFlM6CXOLi7MmYk6i+eBCayrYzkiZXNpyA8CFYepJZLChN8P&#10;VzdTcc6gCPc1zTQD8AChcjY5JRPiHDiKqDXCEgpMGhYC38H7Ab7oNIWtOKCVZQHoxMLMTiVyO/hl&#10;rq5cOkVCDxEckLNp7MHgR8qw2Wpi92N5dIa/8EcnjOWxJ0UlmMKQH8GVvVHM0gzP3cEXz5/l5UCl&#10;XAjEEoYz8npka+ZlMAJvg+eDlAJaDNCZiUvlzc3haNy+PoJLC0wlk1zEjuqeg+/sRW00gT5P0uWj&#10;9hN75pelBDWm0JGv5hiDxezwqHF4eCYnwtjqbOIQkEncPagy/Xv7rVe+/Qtvbu0UqpsYB1Squ/u+&#10;gBzJJrkAahfXJl13LEYkJXNMkrjxZqCexMSYnp1nV8aKuZxPdLWnLGutAetIOs1R5CKes7wgXBcQ&#10;qKAJUsKAeMVUgDpj6GvVPbYuGsBVapSIGBIOdgJ11h2rsHHXRWgy2NJUIWAE9o9FRPPKMA6jJlHS&#10;iGHgKraY0pxgcQ6Ey0NOKaRtZMYYwmOgOWca6QTnqcxIggocZg4fBETkxaNdwVXIWcDNLmxUQoWc&#10;EnB34fchkry8riQz8Y1dJxi1+sN+eyBv3ygGja1+/yZokNe5JAGcqEKIG/SUUxsTZvBjXELgY7e6&#10;fZpjbmp0NGAoENJ0HaYqghd4yzGkLPbCAAHHiIeOOY4xcxAkWdj9Dy1ScmGx8j6wLLfnTEzp/uGO&#10;CHs/LksmnYIWz3wPl4gmHteUcBj0gRWC9LHlePyT2bw/VV82WDEuEyyzQc9A6cMQ8dv6Qum4Fqpr&#10;roGxpSI+ObiMB5e5WKBIU+QyMCysxOKoZx89/pSaCy9sBxWoQGzwAQpyWpg6sBjABOaQo2mhp9em&#10;E22oJLCeEVwXV4kqWYiGVuPZVUkkKiER44jygoO0dKuWz7KBYUQdm4pPE6Ht6RxSB3N5mT1hqsaw&#10;JQuQZ0CakOEfTf1j1e50UcJHkF5N9LNHz5V6DYXGxdOntaNDpVGfK1Ot1T/7+NnHABWnF0fPj16e&#10;nJp4ccxdcX8I42tbc6vXA+W8tZxYvYvmqN6JBWVMGvFSxkOIV2e7FyG/U03GeGcMSvwbr4YKVb8d&#10;0gCxvbKDF0w0LkyCj57Qy7GSC+dDYXbPki5UQoKR7A8zF9p48KqbJlbksGFMgeMLZmT8MN9YYGTB&#10;yL97ff3k44/7c3PrtQe7X3kDOXd1bzuUjDOTmaD+sakmgoSGQSEm+4cLhnshLEehPceDEdBnxo5c&#10;GAibRq3GfDKKyIlCoUh4UCIDuxY/mo1EYSOazA/oE+wFJG0Mflz0a7oRYR3z+bC7opwuYP8GGjEa&#10;ckcmIjAzfHjlkGUrgrgjwVjQm8df3k+r6Y3FsrEs4RIQ0jwiYygYoEnmWk95l2gONaU777dzMGJM&#10;levM8LnOIIGn43bYH9kozaJStJhNC3GrXCgmybYsZnKZVCyRjqTycSDKSDjMgsFlzi6Lcj29W85A&#10;7UlCxUdvGG8bSiQt39rZoSPWhNBiNmMnjZNmKPyqhvoEOJDkI1Y+YlY0XJ7I6gCYm+m3bhw0jk9x&#10;WdcHilzNwcrG/QIHRMQY2PxPLq6h7mv8ZG94894tpd65aDctkNBhD7HAVauJLdwMzzCvZzaaNpUB&#10;4RPNRhPx3qjfxdr0RmW7dVH75PmzRrM5gFusdGFI68xauW7xxFslpoosICo4DPul7PbO/Vi8aBHH&#10;xR3sxRNjGXYF2t3O+XgImX8nnmNJn0ddg8aELp3eaa4vZopgjUKLsend5oD7whDlc08UMeMCPgYz&#10;gqQrvg8WyayNkGGRcuEH1Q1FpSDDf05WFJqaoB6hFPFlJLLq/FHYZHBQiIvyeDmMUbc3FwkngsFE&#10;MIBIJM6iBNiJmbzPlw4Gce5B+Y8uk80Xyp6PxEu8W/D8BFCAf6hqS7bO0QiPams4xKTN3R8smi27&#10;289gvdPs9o6vzPaw120MWi02v35dfKFgZt1sdmu1ixePm1envTr2c6f981Pl+mJ0fTk4P2scv+yc&#10;HHWOD3unx/2LU9zGB5fng4uzzvFJ9/Skf342vL6c1GvjZp0EZqV2NW22p+2mjt8bL2M8BtpHzk2B&#10;7ZgaQxsYs0ssLrSpiBZTidwlhWUGouaAxMHJpwtF1q/rNoiYzo+pPGDY8rWFiZGuzqgSBIYyogDW&#10;JmMdOx51KrSZgMqDzrjTLIZCFx99/Own71ua0R1N7SBGWvbKPOLnHyuvGb7Dnbzq2oG/t5PpnUg8&#10;rM7Ik2BaRmOZjMRgKLE7ChH7xPrg7NpTim9USwnSTByPieqs0wtShdKpwR2TIzG4GNYiFY15Zzq+&#10;tNR+bvJjd/eT0UzC8ikn59ZkQEEt0ER0l4wrsTDgRvIsEqFgkhRwl+cCPI5UU9zHAvSSBC2L4S7e&#10;RAhjyPkMCL9vSjy4565COrOTz6I2RIOEwZLkRUjldv/zv/e3+cdaWEKXD31xbPALIkaPVV+odnm/&#10;6Kf4qwR8owRgGkYJs8oJgVQmWFhjHV9OlQKJpxUS96UDRwstrx9flnllmo4/3H8tpD09OX7cmf8X&#10;3/nN+F975T/86z/YtyIHD155lPf81//g/5E7Gt0JprtxCbUOxDwCzKFjyW5/0hP8W3/jbyYfFl4o&#10;/X/y27/b+ZQ36woV4+gS7YHyML79X/6v/itpt/TT1tE/+u3/16ympIIxeFAyQXboVBOyBvKmkeAX&#10;KJerRHBNQ1ES4RN+76hdx+0vWyrUuj0m9DeTIX88ftFhSDMlgRQQGfo5d313uvAoesRcRMnQvrUt&#10;pWOgtQGYYMUUe1C9N12MrajuilHZZaKhXLTommBGMe31CZfkBcrEB89xvwjRRkSRVYr5scFkhR0U&#10;aW8ylSFgB/tjM8z1gtMwISA48WvgUrlwVGxOQXG04QvR0iAVBt5g8ihoQaDFxBiEybPFiEInQj4G&#10;YRhcHoIz1nkiy9A3IyJiof655zZsLgoXryRb5FFSp5gT4mhVBsfMfNIRJyLZPRg6HnaHMm3XwXZQ&#10;sbOl6uPu2bx+fWvuHDy8q8AUnKVdC64JuNMCqqE20CyHnTo4GAYjQcI8MrqLnsDOy15mmGFp4Q6d&#10;X17WKRgn3LUir+bw8VPaRfq+nYB3qxDX5VAgW1IJFFCGHBQUR4mYrCiDzc1NAce6nHQmR/XvDgp7&#10;RPjNYNiCOueYbJoirTRQ4bwi2sPvA7IMcwzSDsUEgTxRLI1dLuwEiJ3nbsQ2SQ6QMRucawYnReTQ&#10;LGZMOYC0kNmeHB61zy8I6lpOJ1GQvUSqOVS8oVDi1i3vNmFfxA2Rs+gZXtQXEy1za6s+MEbXF3cq&#10;+Tfu3edYT4VjDgUdXh34AsA1ximLethPhBAXlRQi/83El0u11NagdnVxzJQS+IWGM5Ys2EkJHouk&#10;eSetObVNu6Fgdnbb1Ujvbu9u7xXhurrMiaNOQae80oSEwUrlB0+fkY3mN6xqMnr77uZJ7UUlTuoZ&#10;PEngNGpg2VrSxsB2949nfXmKC6v7o7Onqjr62v7dsxdHNPZ5wVTKAQMgC6ToITvLQMC3EjdSkhTY&#10;ppQR6qvDUXdvMFdjnrvpol3JoHFLBLhC4VI7xNu9N+r/m5cDuMrE4pF2gJQcMzSU2HI45pEhf8pC&#10;FgIkYOCQioGYoFVHQyxMq3AuljEETnM7Qs+JsEryK8PTb7/+1rnju/roMBx3hWf4zQVkE2e+aHl3&#10;D54WRp8XjVYsQUO4ZFdr1mvlQubWrYNSpYzF4kWzy9VrkORomYloRJ2MwbypciDmM71MxAECZtwC&#10;/ki01hpyPYBEpCN0qWnDGvLySVPjVxJJMBfv3PT29EUo4JFhKwmNNC4+LAX4URGJTCxAhIBfVA2Y&#10;sJNRhsoEG4JYJMYYEK8UHTsB04wHfemwHzijb01vlrIiCjO58e6775Zl197+pjuemdgtn5Oem5GT&#10;o8NiVlousGQEh3DDhsyGlvfe+ubldbP+5KeNkX4+5iAyYE4s3CqTwL+Ut/Z+7aHk2XYCgBQCRl1D&#10;xeLArz7WIKvlkt9//+zTx4db+7lOv7m3c5fxlBS26/XmvTsHG9V8s9XQqNp9yYBc9PhlbOfZkLS+&#10;0ms2djc25o6FW2UsHeNa4maDsQb/gyuk0evgM4wnxAfvd2uNa5wIbuyWkqRhCYJAzFx4TN8yhh8Q&#10;Vz9s8WipMVfs/nHwow8j8yH47wrzFonJq+JHfIzdxoO3/rr19tfJREtfPraU45iXtDEIqOKNrOhK&#10;K5xY7D/iww5ERNMrGkLRtYj4xhXmGw4GbWWppHKHjiPbErtCrCAnWOGXLoQ39ScvmIK7QlJibwc8&#10;YMTvLgPZ936SOD2EzOWYE8w6W1s3zh+8zYC79ONH+0vnseT/fcVYBIuIZXGsZ0GNp9LxbHpqGND5&#10;Xrx4AcWD48zFQvNMJwTQK8KGEUFFwkp/kE9TgoeEHM7nTWdS7Ju08syr/fYCQxYWZxR0fBOeFSx0&#10;4CORK7vEYBl2ISaODp46zxvNT0/PSuVqsVCgROeiEkYlQQlVNLdhp31a9i3f2MiVUjH8BFjFSTjD&#10;EFL1S5wnkHvhATMzBMkM5o9hMkOfT2bxUPzyuvMPfvufMi7MxVK49k3cWB37MRZkYIgNisRdvKTK&#10;IiBkmQxEuhBtMOS0KWjmvpSMIoup/ufs3DVIv5obCFoXfGBkAog1MNSY4xS09OTyw6hUbBxTR3PX&#10;MBnzMc+izHVculj6BNwEbENkAm3NVFXhbyaSWVYkpG84ZKBFnVnAsyKhAWVcGEzVZmLp473Ft0rm&#10;4VVMsyZCf6NLeHi5/SrkWZwOwjShM5ifA7hIMzFwNrxGUna/vbcLLO6KhPb++n9uMmecuYeQPoiL&#10;0aymzwxZ9uTf/J5hYDcVFJmBMwakAXwRSSUCe8I1ZhqS7/7mb2HojTogwHzDgdtCB48loUCCBG9t&#10;4Tx//+Pv/d7vt/vjr/3Wb1Rfu0PDfqtaIrkLj03iLkMBkTxBDPcIbgCuYz4fPCuWnZiHNCjgX2wl&#10;Q6oXpglOEoOIMXvSG1Q3yqLLxOQdckuAttePmNkYmEN1ki7l+6qkenAAAP/0SURBVN0uXQEUqbXH&#10;PRIIjEMwIup3urgIbpdKDOx5R7jWoyLtjvqcI5oHVlp1POEs+CdDn0yWx9Q01GI84cYpWFGotkYD&#10;s2/iZjajtsGAmBemIlIIuA8T2+xZiWwUl05uYbJ6ECxxCUNAAseV3Lw8akITzhpwFgQ5L2Qk6E9g&#10;3qrlpCLOUFsyRZ/NRb0SJjTByBJMaiycaAiLUDJqZq5ZIRxnHVNWRY7RRpE9yexU1asLKxJYKjrv&#10;Yr+0cfb+owVexkDYxdR2tvpiRM8fpRomRHP8/mfqdISeqnV8/pf/5l+rffr82aAVc0vHk8Hf+k//&#10;sx8/e/9rb72ZM1xyLrlo9M6Vzq3CVr3ZKBWzIIlqPLAfL336zoeQTnNZ+dTV38G1LprsDrHJVyMJ&#10;CUcOIfpFdjchQI4tqHDzxj1M7MBw8a3AadqKlXeMxdGTDz9WruFdSZ3p0cmnnahh9SIalbxteDWr&#10;8+IqRq8XRC9M+SbolOvJmCjGvoiIAAtcg3rrEZhYzFdGvIKyJLwtV6nYqxmUIGi6cD8SeQzCr1nU&#10;R2IguF5YgVrF+vnFk/zFNAzjEzGfFZYsK/tr4cEpFtg55qOfJyisCajrTAW+4A7Fv4Zr9ZWHr59e&#10;NR49P6GVAIYTv7VmU64WAfgnnL4bN5KFXJ47C3NBpnzZRArMF/UBn4U6krVyRVQRbi2rL4BH13+F&#10;ty36jtX3xXaG7ZMwcyFtWvzwykJGkEcoXb+kgPJbn4/2BLVELHXrYeD6+KzfO+S7z39+zYxdIY9i&#10;v4jG1jNMkQxBjw87aRVgZIZdpUgsg0X5ZStseegDLiZjZI2c6PXHlzPGz/8Kt78FhwcCLku8s72R&#10;v7+7HcKAoKe70jK3Ep54pNXQDZEthtr8p0/rwde27ty6kVug6QuNB+Pai0O0MNakgT1MPJstbu+r&#10;szkcidbRC4v0EcllJXMk6oS9meh4fvr+exC9ad/nYxArL+Ba1Pb1dWPitiqxaBX7sYXnQ58WpdYc&#10;GVATec4Q+wYuelxyXCLCUM2BmoWxNIOOnf2dN7ZvE9MFOiYWMSaThun+H/3nf3c6HBkk26JWI2kR&#10;UrIprlH0D2Bja8tEVhDBT2Bs7cyRIKLJT0TT4G4L04ANTz3E4BztPmkbcF1Q9wI3wYHoUI/7jYdW&#10;+I2vvT2vuO0nH//7+vnfufM3N/7Tr/+zD7+fOul/92vf+ePU/Hf/n//vred9ucSotGLMVdsz40/j&#10;eosjTMTv+4VvvFX9ze8Qdv77/+JfPnrnZxknkIkm8X5QZnps5vzW//iv7L1x77B+/f0f/HRYa+eC&#10;EWtMLLiXBR2X+TjG0mK+MctnM/g9TOH0oyLCMcy1lOCsra4MfpK1m0AuZKZeKYSZBaMhCjQJx092&#10;qRCLm19b+seZlFnJgeQElVFsc/dMGX5ycj6oDQOjeZLBVFLee3j3W7PebW4Du7+Ie306hMOISjOC&#10;StFPwCU9izsQkSl8yQ9EmIGOjYIVdcnKzzDI5QhSBKQvnG1X2bK4EbDicAdYJtcOMnvfxGOrOAIt&#10;XajSWyzJjPCYotGWS7I0GZC+rS99TaKSmHbZo/BycgcotpBzwjG4EG7EXakIMsXAwrfAdigUbFCC&#10;BKSmon708YuIL/oLX/nWgzduMA14+uiTrWrh/u19Ux2EUV1xt0fAFkWgiyjnhHOyALO4eSApQRdf&#10;MnShGAoE/WGoIBiACUX1oNMeDwUjQvj0rvhr3NVM27iihFhXlHosBZgPchpwKXExseF8sOKigEEI&#10;hwwdjynyXcXCJ1gRQHEerkCuRhEeyronLu6Vmzz/v/aGAqF3U5MLUbeoPUAuOIir1TOATExkIgjr&#10;N77FE4qf8XoPHz+e/OxRynY+rp9GtysQn6Sl3Rm2+rmNVDHPTFZdTAD2mXLYIyK+uf/iDHp9k9HD&#10;3b2d+69ME0GC00lTQsS5Ehgj5Q9jG4BWjbWZtTuIDCKEh/UCEw7iqs7aR9fj46Z6PkfKKMN98hd8&#10;6cWY4m/BhRTWvZvpkKBtwJEjmhHifBgepnhHUyuKgwjhfuTjFtIstr43v/nNOipZqESZzGA05r2g&#10;XBUUfL9npI2rqcKz1mV0ZCWquceffvLW/u2T5eiHf/RHlYCUKicsPUgwRyBhYKEbC2S9kNktI5oo&#10;RvRpbtwK2d7eNNgb9iL2YDO34SqnSUxC/QI0K+JXIvnP+r3f/uFjqLaM2niPcNVG4GqmiWhq6osB&#10;SSNe4CzjM4kPmajkYYwRYuWWxdrFUcHyScIFxAegFjZQIta/9ebD53r+5MmfpQu7gKiLiEseeYrl&#10;VHWX6SLhXg6aUp6WIVVqOcNRLZqMp/OF7f0DJMDKiCYOMZUeoDeieCVMPIYFY3Q4UmwbC3EIMDC/&#10;ptictFtDXZslkjL+29VwbE6p43WJ122hFA0msRf2LAcKoWQutznO5lI7N28t/cGJrlFsQroFDxaz&#10;ACgWy+X11Vm/20Bx6k4k6RNq53UitiJgcqmouZhygVtDS52bMfqAXB6ZH78WC0cA2sTV7/PQWaG9&#10;ZgZGW6SMNZF+aS9Djnrz5s2h6hx98pGre6Zro3k4bhAh6l7K7ul+Obr34DV3cZ9XEcEZapkio1pT&#10;lTmpfT6J+4IZDO4ApG0rg0t9PJIxcp9ZwSRzKO+CFFI3+cvMP2UnCtNEhYk7mGi+cjE6nY0m7UQ2&#10;Doi3U97xwojzueLEoWY9LrAvTQ+EVPLQ3K7cDK2yW2k1rE+ePIPKvn/AVNiHn7kUCqErmmo8cUgf&#10;a5BlWUMpeX1evMCWAdw7KRRoL1DKsCrQkjIMcWwjyMSjkMmkuHi48QFlWaghIIFBfs6SEmJ/8bHW&#10;tABvfrnxr7f59caPNJOChrwElekkvM1wMJch2NClZwOprub5F38UG54fVcKeb/6qE6jMMSP0Tazj&#10;F9LRi4w6AlRq+31nQakfjm5giMr5ADbFt0D4fjp4LpHaZEoMiUh/Tp63lHefXliBcGlrg0vanvHz&#10;nE83TmIiWgpW8bCeCjivP7yxfePGlKQZFkNgfWHuyeETduzrAmU16VzxeFe1BXRByPoAyiwusCGi&#10;vuQf/vj5j85bcI9v3bolmFArDIWrhsOC6vXZ86Oqp/Mbb9+A2rCSfIDQLuZuACORFb2u51apzyLC&#10;ikMEbYyNBrfm58/P/vE//RdIRjjczIsWULdAsENs7garCUeRUpNmlYUyyMIuFNeQHBizi+BmAV2u&#10;tDpfFq9f1mFkMaPUcuHGBmLhWQxZq1P5MPb07eeUHbR8QJgAQpx+1I5Ab2E7AZAysy3kGJR2jFxY&#10;N8OhmImpENGXATgWHqpu3i8fgvQItC7CWzxa2O/fK3Wfn1b9kd5CT1tLJRbIG74pflJuG6v+GcWt&#10;4OO7JAevMLe29OYT0lf2c6JkTRTzv/nX8eeCti4uVwaeqoqaX7jf/uG/5K/wXtenXhTlqzocuY7f&#10;F13Esw9+6zddCJJpxdxLDYsRMSQUQ3jgDi4MXjPay2Yd70md6weLfvSH+WoxGqaKQgs6duCFrrK2&#10;sWnl9K2rSa55aiwRN4vJAIw8vnB5RhO92WxeDtRyoUhVzNP2uh0RzuZzwy3CBENOxDK5LBk4YuNz&#10;4OvJXKcB4rKZDvmJt8GTWGLGyFmDOe8bD2yscuUQv0t/kZETK7TI1gg7wIiCPRCtAZwdOI1ugpnG&#10;F//yX512Ww6u0Tb8ahSPsdp0dqWZpyGSrbIoEAVBR5j/g4KJezHAeJp1HClXOmJH2DWDUVfYmSwi&#10;+JZILjwwop5wah4g+nIWcjKL5YgnYPVnME2SANnZWLngHgtswDboiL1zhnhnSd2MeCUwWOhEzGQt&#10;79TvHgTQzy8zc8+cdRefITdqlzneDTAECPjz0wuBUwRpXQ0sZ5MwcjBSYADDtTRz2+ywjp3EHdYb&#10;FE4DtDVwRBBAAok7nqmJ6y/gzILUGc5LbzREzbtTtYuu1AmBgKHArUQujoLDYtfzDqdWXWWtk8sx&#10;hq7kaC8KqUQlHPOGMc1iYullg6KWQWT95N2fMbmC390ydFOdewdW/6qFANSwCALxUWB+2U58eROJ&#10;FXJFBP2SILr+GXELrg3A/gcfQJziB4Q/vVgwaa+++Hn+BJnpq6dbtZTMrMT9K8gYnyd8rpE1Id7j&#10;iFKf/1zC0LpBEr+IjSTrhuWoMff9e3fan128c14jB2AGI4BBMYs7wJbweCatU0iv9r+7+z/Z//qf&#10;/uBHH5+fFr/1xm9sv/rR2XM96i+n83vpfL9ZZ+wIupp0+ZWeUQPeyPm+JhV75zV9IzFxL17PbLZO&#10;LnQcoF3TvWj+nT/72bNuD5aHh6ChuY1PlYhbjC5HhpFYRkeeSakS+qXcwQ8+PjIiIbGuruJn1zSF&#10;FX1EeG4g0d++fWPbkZ4PGtxlTDBCo1k2WdGVbjCwZG6Bc04qKF97tLLBEpTsa92Ht/dTOANZ7hfd&#10;3pBVSkXu9ReH/ssTx7dUJH/Yji08I98MCsJ3790u+yCZiaB1yhUkjSBxws4HwqwUu7ju/HDYzrxy&#10;sJMp530JQKXTn33cf/lskWC5FQL4+QodI12Dgw8ez1LL5AxYX7SY/P9cjMSpoTViG03uGN++L01K&#10;9jNnRKzXli30nsjHPogZNKXbfhkdEwt4cuFuS3Zch43iGs9GCAPcuqeBuDm0eDuWfPWbX3VmxD2Q&#10;aZocO06fqeCbX/kGRdaCt7wyv6PGRtpIQ84wU0xdPMCCQq3JjkY4lghbE32LOxqM4gILWMElZ8cD&#10;gBBijaTBouIHHY0QGoiZJCaIy+TCE01m7CiREcbx0Nzy7W+/sfm0d+20hveqe8gFnz15HqwNsbgp&#10;p4VgrJBAy+BOhYM8wu6Zzzb7L55a9euAMtwLh+/ls5uxaCEmZeXAG+idzXHz0YfG6WHVXtwO+u6G&#10;vLdDvvsJ9U5s+WrWdy/huhVb3Et7b8SWOyHrftx/N+a6GVrcCM1vye4bkeV+eLkXcW4l3FtJ13bM&#10;ztmDOyn3dsq1k/HnfXohE2dul0rGSGjRw/LQH3KH4sM2XC3BB5gqRPyaIR8EqrQ5m0ESK0SZhHhG&#10;XqNt6zhwdxyHoYrlcp5ZnprlvdCXR+byKXDveHE5C1wZ/h+15qeL0NE89KNr5XDuf681fTxaPB3b&#10;z6+GXQOPFc9Rc9pyQqfu8L+ttf99d/jxif6zlv7ucf9w4vlw4vzZk9rHJ6PHw0Xr8BlSKyXkyXzt&#10;zWuf71/98Z8EdOtBofrV3/rV7Buvpu/eqd64VbxxkHt4v3DnVvb+/fzDB75Uqok98ZQxxILhUop4&#10;hqVdvLnD1tLttrkdoxHs99GyiPQj2x/u9HFbNH3BMNSYRqt7XWv0h+RaYnIAKMCMfYxnBpJK4d/r&#10;CMEMhA+RpMA1RCmwkgVhTiTiRAmZI4yBjU44Ai4hXk9IcQjYtVGvz1TChqKKBlSEYBMsZIwHzJ/Q&#10;RmJ5hb6TmyFAeSMipVW88gELFm5z7hEPwvVmPsPHakhQqIhPJZ2bPBi2ghn+ehBiBc70ufp55QG3&#10;WkA7antYv5rPNcXWfDFpPOwTeRiK+ALTRVKb7di+g4X7lsf3mizfjcduxuMHXv1Oyr8V8TLBIHqy&#10;7/OaUmTuCg7NxHQRHc2Ciu5Tpu6J5gxGcyxFn47V2tQ6avbqxG109WnfMEeW0Z8X+1730GVdTyId&#10;OzwGfA3ELV/FFU4woTQsF/rf7thRdKs/WQ54Lq3au8yow7uhQF4bZXTlJnWTrocnqnfcDRgTe9CV&#10;TS0yUTz9ZtSc+EZdX1+Lq+P8dIAvW9lk6XTIIpi06SLbeGeiyWPAhUifSVfQS8QdLNgxmnFgEfB4&#10;ppRw8OfGEMpCJBVexiWLLCC8yShWqSj9nsZcVTrISOYhl1sMWxc2PpKpSBSaWcCE+jWP2XO/Pgkv&#10;ZsVIMMMVYKhR3wJvOBlbC+8i4RNx5qJzxvoMRrZLOajkx3akd/0cSFBrNshXXC5w6xZaPmoNMoco&#10;cUiWx6naE8yd1HpURIFYpq3A0w35I+l2H6icwGFVluGghybML9jIhKmJFoLqCd6hTYCqMfcERzGI&#10;1ySAOhhhjoyVOOL3GZ5PICRLUDYdih7OQ6A2CLHiSeyz3FyMYphJCUUwHQx32xmPsPieYmfN2hhn&#10;9o+RUySF3ylc4ES6RAg2rVAxl4wTwJLNYyKPAopQrlQyDZ/al0XRHVWZU5GfgQOBIDeS+UDpgurD&#10;isVkfKamg27Aoinyo2GDxyWHQU2Zc07buvW0rb+od7Da1frdsTCBG1gzEDecCCc2ZDwSzwxNYnKI&#10;u6OMMIg9RMN2CN0U4oUwAQYLjMGJktSi3A3GhM7QhanrbBwmN306hoSO9NxDEgcJMgwsbCpyZi3A&#10;MUvN8LY6vWarjrftCH21a4FjIWFKFBi66er0Ji44MPAzOVuBMFo14XlBTQQY7EstgsmZN2oF4k4k&#10;60Ry7kjGEyvSuXCdwR/GPxMHToEAQ5KHRUJGM8Uh3ht8wfPz1sXmCGWOmEA6M6olGkLgJOwHqGNW&#10;KddzVNvLKalJFDX8NK01wLjtOz6v9frNRWCWuL2ZKG0SuITtf4K7HnJMIRq4WfTf3ZVv7RX3b+5t&#10;7xdvb+YPtpP7W6mdjdz+Zm5/K3Owld3bLOcLpAKmMtnZ0t3sj/EKDEVhMZNMplNhYcfDEsUe7Fiq&#10;ow8jPrtSLeB7xAsTOLSwH1gZkLPmCcdz/h/sfyV0weh09TWsRZBHYXkugk3nuGK/vGydDxhNpzOZ&#10;zLoJpCZbd1/Me09Pz6P2+KCc4lLkqRlP8csu+DxcQGvB5MrzYTVwF5/Xs9egP9jrKZ8+er4iEwmv&#10;hWAYlSWUN4vzeOPB/fLeLmDcqDtENgQDivA4YhCp1Lf2oSXsg7eKrukLGSpfrBtC/hwuKZT15DMR&#10;pk7doM3w/oqSqHvr4MbW3deipe1IeXvn4VcDuaolJfZf++r2ndvxSrW4t5/f3MtXNlnBt7b3N7a3&#10;b5a3C6n8VnFzZ2Pbv3IGrOYrmVg6XEoHYBkS/YBNkRyy+xO0vKJbCPq75jTu+HFDmi7NhOC14qhJ&#10;7QtoylVA8JYXVGczGxMGq+F46s6rcL+5tzUNgFS8E1o4gVIdPuOoiiNMcbMSIK0GAwxLIPzCJw4W&#10;794T3p5Q0pakBAhmCTsic0Eo7XyBBOrorPHTDz5lM41mc5BA0HNmCtjtavpUJ1kHjgozAR4L6Ha6&#10;6YdDZC+5c6iYcFQQtkaMFNAw6xqt5PXFRdaeEfpnDzpJz6Iakaox6XYpd3+jvLmDZ7u/ko9U89Gt&#10;SqyQCJRyUjEjlfe3U5lEJBYinbi0WUrmkygllqQNS6lQKuUh406Cf4NCTfJHmLWTtBhCgsQyStIc&#10;cbnTsUW5RgTuSac+LxSDe/vBckWubKhL92Gnu4zF2zAcgmELrYA/xKRiNsekzAZ6y1Nrkl0BLNse&#10;zF5czMBI+gPV526hXUFAYcJTno8nRgubUbh813hVdqxBl9yYXrtD408Q35wEpYF6CYeYeSxbu2jK&#10;53NCF4TftzgTPtOlej1o6aBJGkv30OceMcnBhRP4EKhWWB56HfAjIpEiGG1zlBk3k0BEsKYnyKue&#10;08/6JqKnAb5cNByzb+EUPGXKx+yU+IoeRKO5hZESTsxoClT+utfTrl3PR8vRjGTR1N2NvWIsE09l&#10;U4nceafRxiLMtnvdwXA6ViyVFGjsoEScqS1sS3g1ImYMJpwxz2OHmil3xyruEvbUUBjSShT0TL5F&#10;afTzg6wvOwyRcbe+f7/4vP5iHau3hr3WH58PsgBWRcfz5YRq1fmwIa1WgLVqeg2TiYk1/7+67wVq&#10;JhrHlR2LWJqASMUk7eeHaeJngNAFhOQi4BEyW75S7Nd7l6o6x9Z9BTHRFfBXhLm6V7Sv4GVbu9m9&#10;QLx9Vac5LFXLsYHx+P33O7UaGdwhc/Hn/+4Peq16PhLJuoPXR2fPPnt6qNTf2rxRv7j85Pyw3mne&#10;rW4//fSzH37wLsHP+UiSoNM6EbTkI6GVsEkS0YWghG0crebcp7qsVDq8F82eEWk3GiESWT3Y/3VN&#10;Raxjknlr6PPOaBIrFFja/LAhdKb8vjff+ApgrwKSwCh3t/r67deYWenRQL5UxXQbo9ViJhVaJSH1&#10;NE24aqI6XZ+Fn/tYt4IQnMIugDkiHO1Q2LuTzdLhs8iz6MJ4EtUuPoqrs+MmmUmZ9Bmj5JIinYed&#10;LCCNWh0s69hgQ/g0YyOBNTeqUA9dhTDE4W/CeGIRNrSZUND42OOA53C9BPHkcLtzUbhBdlMfMqEB&#10;p8B4T7Xxs2BLjejjiTrEmXI5NTSRv7FcXrpJhltyiJYEJwEEWPrudx4a+MthyRCJU9AP2dqmhve1&#10;h1/j7TIfYcRNcDCIcUCUdwFUwjLZcHh18gUsbH8wHl7EI9ArHALJUvFQOsYAzEtGwJaz3IuGDuTI&#10;QSSy5fdW/J7taIjHfiqwkw1tovmOyUvZQ5za6XCcWuZefWP3eDHUau1X05tOIfP8knWkWQ3I/3E+&#10;8CDueRAL3Aq7XomGXktEDoLOhqPFhmd5rbdhq7ckZ8dvVXzqVszeiS93ou5SzE54RtWwcyPpzzpa&#10;2jveSi1DMUYqPu5S4Ynk95NkT3FAOQa2AgQnCP7CTNwLowZyg+X2XvelnifcZ7Axk0xX7NItHU5c&#10;QyNyNe535sux7b3sGZem89OTi4tab9Kbnlyf47nrMdzlHPF4KXNpkxpOTJGOECfoP1J7R4ORJaUG&#10;yeyl7eQLe/6bt/qO05rb03DoZKL/4NHLD4/qJ21VH12DgulL7bx+lMohoBiLlBBDIbf61u1bOze2&#10;vdHg3sP7lft3H13VPjo8sjtjbE4n/V4YOkLYN+l2JMh1jKTtANw5Gync/q0pa/qLi5I/ti1nk3c2&#10;9VgcfjoXPvWuFQpMWT68IW0JURnTfDAGf0aWt/K5g20yuhPEnbFmoJEQQDakJRGe61BUEws25rIy&#10;xDZgAlwwshTgFbYZhPdYOiJ7PDsIs7TmFMh4jeDpwvIvslxwRnEooIWfGWA1lzK3CO0fY0CkNGQi&#10;0zhC26OjAHriv4XptnG5ZJg452oMWFHHJ4e4Odhzkfws/RCOWBIMpNfQ9L0uXPQZJEJW4sFmhqlq&#10;3PaFGFCSxgZvj9rSDQEQ7n5QWgAo01gQjOZw0h1NZGkv2/2BPsSYkuRLhzF37bpNmCGGYJJ7gkqY&#10;WIwCSgz3LLfKj3RI8pCokHBQcBPMwkjq5cvD9rOj6ZOjwcmRdnWsnh9OTp7bzdN57djm0TiO11vx&#10;5kWyfl4ZdiqDYanT2dOMV23vnmXficoPY/G38NKLSjfigXtJ6auF5F7ZPEi77xYDN9OeB+XQrYTn&#10;fil8L+Pf3vJul0PVnVQ14y5kPZk8QXwN7JcT8RI4GDTUEIs9tqOWgSQBUxOdbFd9yhgdN2kEQNf4&#10;+djeuj52m5NSOR0IJ/qDka33MzERILtATQRrDeMQX+RnZ/33MTs7fRnxzOk/MgwlU0kvRBB8xIL0&#10;jxzzAM4LF80h0xB05iGkyMRpoMBBpilLsst0L0yfCy42vvYwDqbLOcSiOWGspHk4mM6pQ5c2cuvw&#10;0XQCQDz85Ky7m0prVnBUf8rYP2EbyVSofNPKFuAH0ULKiCDY34EOvH6ng8E5F7ONI7HRbLQbjXa7&#10;1UNrQ9Vg6jq7G72ACoaw2i7RpU55eowfGcd4JE6siFEPR3OVCqF+rG9hl08myYjm14IbqJqUIJEQ&#10;REuIwjLYYBLin58DKZG0g1sV7UMwRLPZH/TgFMNPBtwIOCrNI92FF64SKnECluBLEbk2gxQPkdw+&#10;rbVnGBIO1b6CsAKy0DNVYyqCcfayO9SIgkI8jHp4zhQEpncEb2of3/Wo7Sh2c0zWlyokApxEOMKD&#10;ZbDtjms+2Yf3yrRtzS1Chj2WQcw3cjKm8Xg/BvRhwGuI4b3jRNFZ2gospBAgnrRMuOZRNwscZ2eZ&#10;JgfXg5ePyYJIaFE6GfVb2BlgR0FtZc8NnAIFKw4RhW1BjILrh6IA80PWBAOUIhVBc8K2bLFNMM+F&#10;luAyx/Tp/akx0KyhbgAPDfsYUiKNmZOR1RsRwIPvCYkz5mDK27fIEY3EUEInOJuQTzSDYh47ARQ0&#10;zHHAMUUYumbigyisEHlQVDM1QmM8RU1BLhilG1+r+pBCsztgl621Oiw5CoUn97JuJu3oe/XLCb7i&#10;cdfunYMwWypSnfhchlceC3ry8qKQnCfjLHcoeoXxXUhwbDnQGD2L7F4/XFB8L1F0I9WB/O5p9ZST&#10;6zoXH0xjEskXlsFtB8OE1xUB4sZpzByFPfMydpq5jMj8FbW9gN9F97dKJBa0Jo6qqL1EVpMowyB0&#10;QXoQdFnhu8zUBHvf50TJ9pRkmpiOrACGV3XgugmEBNFqtLN+6+5OEUqj+D5MKxYv4VwveA6CBLEG&#10;uFYpoKJ0EWWfaAK73eFnj1+s/GlEEyiMIgQf3rYCnsTeljsu41UwblKriFmlSEkT/U4oWSzBg2VA&#10;Z4xG6+pz9ZSfV42imVJNapBbX30jW8kz9FNGY188ldrdAY8IJlITandENYkUTlfcC3K6OC/GP7mq&#10;PW/1kpsHkWKV3LdktRQvFQ050LFnvmIme3NXDweoVzYfvpo42MFyLZZL37pzO1Mp236PetUKTIGn&#10;odQwS/J7tJUXBW68XHzMP8RVi7wRsI/xPBEM/s0ckij0Uij04i5ad3ViTAbcL4y/fDj2TJXF9QXg&#10;4Gp08LnIds0pAxqiyvUB3WwdfPry9PTwqtbsd6dItNWJvkALPByT/GYPJ7M2lAllEt2oIMjpE2HF&#10;0Y5ERwrGLMx+DHyxAAzIMgHu8nAaosJtjhqLnES2J8h1rBoWGyEEC+Z85WqivFE8uJnb281sbMml&#10;slysxMvVQCoDo5niKxLN8iBpiJIyHMZSNB2GcwKtwhKiNeQvXAHcTkS2zaE1hqPCk2YmfImEuaMk&#10;EWQZdLRo0uvHENScsL0nMyD5Irur7Y2amYJ/a08PxniyiTa7bLQh7EzgQcUIcZSlZIZj7UN0FIoB&#10;BIc8Ply2QtlkgBzp866/P1IQV2xlCAnyQEbCKIrmF/qvi1Qcy/fi2nPy0tvozDlYcC3C8iwSU4PB&#10;PjAEbJelf6ZBuLSs4WhydKFcXZKvM7zqqdc9xbSmnGyihvQ5qkgM3HuqjkQfdyetNbCg9yvakvTX&#10;kdqa67oU0BdsP56xH14RU5nAGGcFKmyiFkRWHPeyDx0OPBsPRv5MQkXEDwnPbCyiRhFURJd3Fgsj&#10;ZbWicSeV3C5VAAgmxAVpZq1Zw24QB0BOJjIcxpLlUjaXkKfi7+BYjcsPxGc/dAR6S8a7ZKsByr/+&#10;+hulWPLq9AQDPUGDorAR2TfCTUVspKsu4fPEHAFKr2ifq4aMzVxQFcWX4kYU1KfVx180bGs70L+Y&#10;U4lps5hRC82F+GDd4rPo2VZqbBHVLrLXVy2ocJoR8zKenSnPlwyLL/tG/gqKFfpwZEVGyJXN5+qn&#10;13V42ahy+G3hKsP7EANGfoZ2nsX19psHB4n8s+fPm83G/TcfxrTFy5cvsLXfu3cD1zdzOi2Ws5iC&#10;5yIJjBtZ8+O71bf27zbrjWghUypXHt6426zVY5k0BNhiNNNudLo0LQRY+SXBuRZNaYShLyB0CGO0&#10;5axUTm6G0odXLXPVkgqjGfEQXzBRY1IA92uBirKY2wSTHYwvD8+fNWuZStU5Gr337En75Ipcy7dD&#10;2z965z1Ck+LxVEkKTY0J013QBU2zBgZbGix01HH//5tAHGaCDgHkLgI9wJb3yFRaM9pYP9eW3S4I&#10;46s5rcfX6Y/Pp3C5i6LcImrPcXevajB9wFxpHcXaDoWBBo8IRk67mBWTAwXOSQMsjN/o3znq4gyK&#10;k75kFbFZ95zlwJgAAhZiUSKTBrYFZm9DNUXjgwd6PGp47CiFL0oZ9AKQtuhNbSesL2VJOpsN7Viu&#10;r1vPz+sX3clpZ9Aif+Jv/8JbGxHPjuzfT0Z2UtJWIrgfknZioT05tBeVtiOBbcm/Ew7sRIJ3fYs7&#10;Mel+Ino7Gj4IBg4k/005cFv23wZQjEd2w4GtoGcn5Be/Jfu3wv4tv3s7FsrSWaJViCw8+uhs3KWL&#10;fO3+QTOx7Jxe3JDSwUqBdNju4UVpEXzlZsr2L13A16GA4XZPgFrdto4AI5xXkQv55XkwPnFLE680&#10;9gS6pl13hRq2uzFz1/FasEKXdujC9r+cec4nnuPp4lzznOmeF4r1qKM/6c+fDRcfdMYv1cUz1X4y&#10;nn2qmO+1J+/3tE8H1vFw9mionDc69++86dnfOy1k/vDJ0dnZ6AM98KhvfXLWueqamb3bRsBfu7jc&#10;iCWlctk39+6Xt//Sr/36jbde1bxLrn6W1q3kVqFQkZPpQqpy/8ZX87cfevzxO4ndzW9/Y+7zE3gS&#10;SaVpq1qNHiNEtnysYLPZfLlc4uohN5bCK8JJpyzwJORCRvW7auoAH1TcKfXrcVixN6VlLhkuBDzV&#10;aDAjB7ciwXuZVCkeLMu+ctCVt2auWi05mb6C8YHkRB3NI0VYECmVMJfFmmU80RA9GorWabVp5qL+&#10;YCYej8WjUf6vnHULMwmRDY0unbm2YGQz7if0xFoK5YVAmL2C3g092I2YG4m8BHEb/RvXqogHBftH&#10;F0c5bmCWwIolVhvBHhWri8jBFMxN4Q0DPs21KtibLEXiGcAAT+oyS6QpnG3DcoK/ZjqOLwq2HkMf&#10;vjRwcIGpIs01krl8IW+s63jVpW88d41ITdRm/emsP5l1R/rxYIhW86rXv+j2z1vt81bnvNk+bbav&#10;DzuXp83Tw+ujZ2dPHx09+uTF449fPPr4ebR2JE9H0dlMdi/L8QQWmreLuYN8NpC2YoSTeAjMVn2s&#10;J6mAhfxF6G+TwJagxEDlzKUCy9leKHjH792V1Vtx1624ez+6uJ8N3kr57mSCtzJSNh/YKnhLWTud&#10;WSZK/kQ1DIkkXQ3ncJCrJEIJPLdgCnrnCTeGYp4IURNBOxIz/WErFB05vsHSM3b5+kv3tSlf6tKF&#10;4tR0b88On/StuhGcBrItWzqbmCdj9WpiXtEXagaI3aNa/Vrrn3an/6bW/aPHzQ+a0z85PdGmiibN&#10;oMoV8ylXJDEYI23Vs+mME4pa5M2SMu5aNgznDz6tPTpuOYP2QTYZDZNXKHE1MEugQAbkpj/CAF8n&#10;/m4+z1bzoaSwoUiWMuEUChoCDDcj2bQFsYdCJ5UMpnEFSATTSbxoggz1ZBlMDo0mEfNgpiHwJSxZ&#10;GRgt9a1cTnNHpv3PQswdfcRZebz5/soOJGjSJy6FIfGc1AFnHg/L6rBDb0klP+rW2cN9y1nz4uTi&#10;ui4cIFgZ+z1ChBv1Rrt5TWar4QQxjOWWonY9P6/RJ8B/U8g1Xy5MB7aDMCNjgk2UHIFyC5/dafSs&#10;6QgvopQcQZgtxP24uAhjZRptwWkksxf7Qgw/hH8MZWZuM5orqMslDDZ3NDrQZscXTUa5k9alhQx9&#10;Mhx2GuQ+EUKCPF2bjFzjYYJwPm8YJY06nMxHk71cKhcMQkXCA4kY+kAwrA3ay1E9hHgfmxI8k9ir&#10;Id/7IBb5esvYmNLK1Cv2eKzZRGhG3CDe2AjNukMkY9Mcdp60i5pRbw2BbXHvA9qbTuZdU2MwK2GH&#10;uDDGZPlBRHfbAQ8cGTc6MWJ9Ig70FZaJJZjpHLsRyqpJV1c6S02x+h1n1JkNr1xa15gO/aRQ0mcu&#10;Ji5tEFjAMtXINY0AyVvzAT0edZsKHRWnS0aGImVoro6Y5xsj/P8GWDSpg46m9MfkF+PaBFCuASAZ&#10;pCJPpyRSw9dzoOfS1cMqoOtbP1QI1sCzLDxUiiK5kzkip0Oo8jizrDZUBzqkLM4yEx7yGwO+RCD6&#10;tFvHuxVzrJ3tCvsrzgzE6DI9ZGEC0fBjL8OJ/VxxA/wkpP8+m8cKnWL4yBekhYmDL0ozAqZfnl+x&#10;OsoJDL5ppNm9Geq4GHRwKbNBMWIOe+xiuZjIpFnQRLnGb4t+AnyYyfqaBSoeXNCffy0YC6smUBgQ&#10;UolaPif44lw0gdlciWnCl03gmoJISYpNCq7Qt7cL4BE8i09QHvg/JoGCwLm2+BNywC/sVVeMB+Yl&#10;AQIYaAJFFiRQs9s197lItUatN5f8ib1NdzRiDMZWd0JPDyYtqh8aVBRe0chVo46IB/HYWsK0rhTX&#10;Ywq+AKObwMbcriqkXndgcpj+VIKyyD+4joopVHCGXzq22BwJIs8pfGyr0exeXrW2Ng+YqOMiKDi4&#10;4YA6UI6PjmnHEWYPBkOKYCxYoS8++eRDUrPz+RI8b+YAncOzMIw+uvjd3dKDe+CayUIxu7M5B1bh&#10;DidYjNmxcHFBWkqpLyaB6yYwsn2DTCvGzqhTGHJjY0IgJ7CwdXGy7rHXTeC6xV0NVTiaIhCZRuLf&#10;/sG//+Cdnz7+CB70Zx+99/6H77334fvvffDee+/95Mfvv/vTl8+f9zrtjz79+Pjpy4uj08uzs08/&#10;/pgC8o3XXkG9j3kF5zsIsQ3RnDjdgO0w9r2JYGhGUhMDi5mBDIIxDWk6PGDI0iGSfL6Yo26fYAMp&#10;wFiQMloNPEsh1Yg9FUae2GspHG3aDaoDAgdjYEO0ZrQiKNnIzqSmtAidxNGK0otrcYFmkuWACZ7j&#10;IqjN8YVnRLyS2+bxD0aYXk9HRJBlix1y7Z4fEs5r9pXFVLsCK0VPyCv3+3r9oZB1ESuCknCx6NGJ&#10;hwKOMgoptEKLZTbmlDM+k216ycKOWJqEWwEo85/qLe9SF0JKcAqCo+LYn/o8uuUd4XgXjs887oHG&#10;KhyZmr5W19MbekAQpku/Ppcissj/0V2YekB+9pOjhC5x4ZK4cI6v50cX8+vm9OJqdH6Jqx8Ir64u&#10;SNvpztEeLrQxpfxsMhnNLjuzF+fm0YV1cj05q8Fy6pnTtmvRnGvthd6zzaE9Gy7MoWONwS97itEk&#10;iXY0s9RKIDDvdISR3qB/8ug5Aa4M/XyGjY3sZAhZw8TxaNRtj9rtUZMo5MthrTHsdQC7EL0E5tGL&#10;brNIpIeiHD15yjLDtYfljLg1Vx//v/OldZW0privPtaN3yp0ihaIhlU8qKloEVZTOnGZ8rUY9K2e&#10;bt03ihprHQuxHkOJWZC4rAUYv2KHrv8u/3X1HKLtXMNM6zHj+jXwmaE6JxojQyvkyWUzmP0aS0x2&#10;IwiRYHfTa8ASIY+Oxh98lW28fHerEE4NcGqxlzsP72NG0jEmrB47b7xC1wctEmoKM1ohcImnyeWE&#10;sgxa1mi0FgHWIyHvujhjyOLsbhalhefo+fEY3kpIRDly+UA39fMHscfyotIKGra+sZktuSMvzxv6&#10;Onr+y/VUFJziwRsmtii9s7EVjA9abYaxI8n96tfeGr5s172oFn2Lg9ItV/Kjy2OswLP7G7EJUoZR&#10;jghtCsupARcUsjQzjc8dVr9slL/4glIDgRdYmeVZ5NPyPg0uwwu8RwUZhUkHSyySJhF1BGugPRw3&#10;rFmlXEaTgsYAJkO71iDkkfEE+fQCu4KQz6lehemSgyUKanBhroVwBIEtVDieEJxYjsYg2+ApzjSN&#10;sw4fB7IeQB48ueHSh9EuwjZyzRiB4PIUxhYqKger2VuxYjCa2Pv6V7C1DAdCD3/1FyE5fXBxfvPO&#10;KyQr49oBrhmkEPvf/fLdqrTcCC/LATvvn2cDqHX9+ZArIy3T0jITWMR9Vtw7S2FEgnW0xESAZUUM&#10;G1cDZi4wiujYxLHHzgLDsqEz1wMexWUPoBwRiUlxsGAF982JQ7a02kDxW8GHr9zpZrynz57uBVPR&#10;7c0n4+7JZ8/LS6kZTR3r7iPTc6h5PunOn47sKyd87YR/1hl90lae9vRH7cnTodpa+toL79VoNjLm&#10;DUXVPdLIDp0OF00rWLOCL4fGeafT0q0aA2J/8HJqfHJ+faZoh60+xR92WjNvYOJyDWbzrjYjYgCh&#10;4CwTajOjMMxf/sVf3PtL31R3yp+cnyhnLVe8xICLFE7Uicl8NpSJX5wcVhOJGnMkRaVQQHk/sAkZ&#10;nUxHuF9iz4qpuzMLGWx+0GlaS+Oie2104OGpw3abqENz2PeNpzmX50YqtZOQbyIjgMRGEYYCE1qd&#10;z5+HJhUM50Oe0FJdTtoE6wWUvqve2HW5v1bMv1EJ7Zflr26X7mdiWwnfW4XMm4XEXj769t3yln/x&#10;IBXe8i62I64H24mNjLdSDKpGKJLLUs9EkR6IW1yYU8FlEa4HooBgbWfzwwiZWhK5zIJwA3Du9YIg&#10;/AiEFR6LhbD8ZxDNfEEiXxjsbEbOgilG0wh5BcQkTIRZqFkSMDPg+hDjOZSWXBnoa8TKx10p+r7/&#10;L13/FeRIuqZpYtBwAXfAoXVolVqUrlNH95lpm+npkcblcknO1V6Q98sLmlHY8ooXNBppRtouubOc&#10;WTGC0z2qxek+unRVVmZWytACEdBaOACH5vMjqqp7aWRanDyRWZmREQj33z/xvs/L0ghJhKiCeGNv&#10;LoI7BW2J2AynX8VaOlek1njQ6HeZMDFeNHvzZqt9VSycXxDJe36WL5DpWWm0il/+pnH0unW83zp6&#10;2Ts5tE5PrPMTfo5d5QJXl0ahEC6WorVKvF5PNZuJZvNW98X2MH9zWnngaL4j9X8QmP0kYv9pxPEw&#10;rLyzgd7Gfydj3MiGNtP+7YS2GXStrm5kQzGkaYN+Bz5XKBhkfqt6dEcfCqEXmSyeLtJvbYDzI0Gx&#10;hfQHnIrGTGzi8vWdSscuN2bs2eWe6RpazlZ3nqtbV+ai0HedV4anRfOLk8rjWvt5qfvysvOqPv6i&#10;3P/0vP3ZQfXr3OhJrvfzx+df5c1fvSo+KpgfntY+Pmt+/rr26UH564vm754cneSbB7ma5dDU0Gpx&#10;MCy0zcNC6eXJ+WW14fUHY2ubejrjceuJxO5Hx7nTw6Lb4S2VL92t9s7uOs0OSX0DSWn0B0GqN3+w&#10;hb/UYtgy88OhlbWTK4LzzFXH+G4UED6BR/Z50CcolnZS4DhvBSZv4nP1HYo/oCP6YyRGfkyYGEei&#10;UIg3j6Q700WF2woxFdwyLTBYuMpt0+Y3+HMOI+DwGwvNb9N0SBp2A0hnxK0717c2KJ8t55mUYt49&#10;nEUZAJCTFpJdcSIVeQRgG+O0Z0EtkNaiRAMcalDPRuCHhph8OUGhk/4Hr5LZdzBMV+UmEzEVNRJ+&#10;2Wk1QZgrkN/63ZBCoz2aogkyub7o6Jp9s1evUQG1B2aLf2Tc6LtGliF7Qn5CvMm48dBaUb0hbWQj&#10;RIQgb/wzcGFZ+WtIIqeYQqxaoUS5seC0KZZ6VwVUpFFtHgPPGPDGfe6oz50OaWvJ8ErM2Nvdi8eT&#10;6PqZeqPAd8ysdCTgnJLtyQCTM50YTGnQqjv7FY2nHoNNHikgBbjDbPZKe1Tq2vJg2c6Obvhcxda4&#10;Um2lApAIfY2J47jUrLcaW2GddjTfGR2fV6kV/H6SFzyFmvWyQru4gK3Qns7O6/1mg3WLi40LOqij&#10;PPVwN6bg4Fo0R3bigEdmP+yZMdpG6cfuxOr0fSIOlm6t27E8415XcxGJKmRGYrs/HfhQxixsjV6f&#10;yo1sAXZNIFB4DEKwmg9afFggY5h48CmTfSaCN2yzQAAVm0EiOcsb9pZwAWhENVVkVPBCcy5RRvMO&#10;rzL/BD8vferCxy4yVtlQIMwTZwrqK1ojIt0WiBGYqfIZ8RvQDqEwk49cf/Vyz69kskl8Ey6np0+4&#10;rshTF+lOAjOKP5XpAucZFT+KcnE8LasnYX0W43MGsOC1WLLxsMuVKs+PTnkxjXCY5pONIhlEfKb0&#10;rSrcYnYewx49NlIohJxozwV6QUiurosv8TpdS7nEV3S9UhPrP3oWnhlodmgCubfYzsmvzoqn9U40&#10;xuRcbAKvO67vmsCD/UPDMdhbjbHE4AMxJhESRrw5fMbXewLBtRS+o2+DNHiZvmkCv36+v2wCWRPj&#10;XUYyBxZnbJel9M1dsv2GNWZIFdTh5CtRQAh02cjavXWTBozSzazibFhqXL9N97rulxDV9N3OxO4m&#10;bfa4TdiE5QwEbLgn6nndH8Cihg6fQpGqvFmtcpcFCYdBaNW1iIBrV8qOyRBvGJMFztQCo/pIiJet&#10;Wq+yA0AryTzCBihkMAqGYk0WEeyOTi80p7tHibJxc8hECZGUzz+VvAQuEffOCg4qLTRtHlg8mQFj&#10;0gQKwqOiN3zJX/zuMyO+8mz/pFhHBOP88NMvXYqhVM5EwytEs99Q76/r4LHAsdnGNhebpdOTE20x&#10;97NIYpEO7WYEeLArmgyzbXXhKrXHZodEWbvZczPN7PXOz46yqcQ7b78xHPTwzkGGDJAjztxhZudu&#10;5B1D8tlGTddiDFBTk92Si3BnVMFDtlCwPMWjdLwALgvmU8EXTiLTgnxmiQhmkWbIShvkrHjfOSXm&#10;B2WlAOUj8rabs0Wrb3axrM3GFSpJm9If2o4vKsdkF1vTameYK9SuXhyXq2Vq6+p+7tlXz18eHqN5&#10;M+bOI56etoUPRUa73Tw/m9aZ2rR4QpssvklVlchgVkmDpksXLtw5aByxu5h2u1YFA6DJb+mxGEK3&#10;SWMg6GHgKVGvlepmp4YBc9ZpCngS9xp3sMjDDgwHgzFAmuGA55UPvmOtgaVEnU1RWrMocbvhH4g/&#10;LUeD6LichHpZQ9XnCzo87dMLdTDyQzxqtbzWAN4YDa9NshtzXSalvTaYA0ZDBMGWhokU8cOjvrNY&#10;dRQrTlaV7Q6IMOAyMIJHCw8UA4RL4hOD9UhKMyT40cz9/GCxfzHIXU1KV5QN1vMX7aOj6tNn9ZpZ&#10;vCx0ILo3zdpJrnJxaqtV1XbHfZKf5PLTq9L8sjgvV6fN+mSIBNWStcBFJSfJLlI3j/f3xeTJ6Wb0&#10;dn2ViWZ4+eN6qiJ+iEWP6GaEvGq5yPuWmvJNZIL4vW/loMtu7ZqGIiSgy8Zk2fJdv3d9BV/jEpbb&#10;RbESZEK2rNbFL8VhcS1FECro6w97/eO7j8A3CiO4l/PWLydDIQvVm4PJBV0FcmMHq3e6c7/Xw+wP&#10;Tzd6+cRKZpCrGnogG03M2N57lM27N4PBiOr39aotzr/hdKL7NYnmny7e4QHxitCW6BuO0ygr8FhC&#10;hqLL7EBzu/rj3NE5xzGX+mIJm2WoZwf7h03XQZ3smdit9fVEYGQ7uaogZBBhE2Lndq29FG98oT77&#10;vEevuL266lWvzs/rldIk4L37xv3G1yc5s6Ys5uF7m7GS9eTwJTFpaTpPxrfTYZSZ9dSGexdZC0Mv&#10;mI7XzurrU+/67ZuXSGSxMTPECzJNRYz1kKEiTl7KKPhDfMIO5rbCXIe4zVNpmbNQKB6j6kdngt3V&#10;XqtUyLwRs10eIaocSqcC0QSEUC56UX7zu9ScKyskuILH48qgveDJ1mv3PLSl5pjaBFQbOiAF+Lmu&#10;rW1smh7NcXP14f03wx6/fmv7g5/9LKZFyPd+8B//7VQgcZavhG/fsIeN0mzoy6SnI5scktnRWl3o&#10;wtYbDx+Ynabzx++8xxi8M3bVLXsDL+vcezSc5azZeX9yNVoUZo4La3bC92Y8fzZZvDL7L8zBy651&#10;MJhczu252fR1t3NYtkrE9kbiZZf8sm0e9UYXw0luMDseec76Yw6YISMtdPMOd6UKi8Bx984WyWWv&#10;n369SV+1vvKq13j55dcJh1LsjZECtwejasMsNzBmwjclinr+qlWqttnrmoVarWGayCoYcSGJcE4b&#10;aPvXttKhWAhEu0k6jg25CHwsGhMXUgLVD44CS/1A1zRUthq9nFfyM4BCBwXddUo6pCtI/gODGmuW&#10;XmBMIRduflbOTwuNaG+esFXjtvadMMs3mpeJsZZhGZSJZboMDumDIMm2GvsXx5i4x+ZQk+TdUfee&#10;5EpMOv5uUy2WtW47ZvVW+51Z/dQ/akZsg1XvYstru2W438oaDzLapqGt+p1riv1WXF/V3Zshn6ga&#10;FWc84F0NqGuytKvrWWjL7nlQhzY51nATeO1hXWP1ApgR7Rrd6UJxlecKw4C2S2mpysVsfD7sN2b2&#10;ErpJVjzp5ICTAhweY0iYdFQ39GZeoZ/hAc34gTUxIy7AMzSx9GT0vEsRgiBlLxG4CAEJaAfHQnEh&#10;qhrOHZKOJJnABWKuxKhO9mkIP8AIM9GnneADIqwW0wuh7UeGuUwpFRkHSK9EWA2kTxGBRcFL1LhH&#10;dI2+ZJh/lW8WR9RXv/vk5Msn9ka7+PRl4PUn6UF5bdxM90sbtt4debHlsGLD+hvq+J7feVd33dPd&#10;D4PKWzH9QUx7ENYSkcl63MOgfD0OMlZZS6vZlC+bVMg+C2dTwVRcg3AdCXqDCIQ0p655JP9Q9Qy8&#10;wMN9HaeX4XAdx6vdSXZjfwReGGvjgEEJ0WA8m6YzDIkDh3fGSoz7u73w/ObV+aOjEpDqR83B7/Zz&#10;v3xx/sVF45cvLj89bfxqv/ir14VPr2of7l8et0YVu/9lY/EXj06+eHmFI61td1+Yk0Jn0h+RQpDp&#10;ugJn1eHrwxqQBXM8Os3neMx3yGiQ3a3JoDXssYFrjnpqTCu3Lv1hKZkNyQGvP6rDrd1ezTy8ffPm&#10;5saN1dWdldVwwM/j0xfaTCbhCFp7UfVmwk9aGDL4Ca+/Y3xrZ3MaCL4+Pfdb5srKBtizQbsRdM8j&#10;RB0rCvzlCAsNzyIqswkZBGjVoPiz5hVpPSMFHh0qdq9j5/6PGadlEqlbuzcIRcWVkqX+DceHc6nd&#10;QBk9RNEAQ6DXNIetHmVAC/3cZDwYjwGx0FYMKXOg+Kmj6owGtKEYWt7juWg97njHsJ/L9AwkHksp&#10;zbtCIAvtFjGWbCeQ1z8vMLB2s7GCxsycANekZXejEzUYV3dbdKEC1y9zIDsNvrmc4Iz4SdwSIbdY&#10;80LBCCy6YCASzWjhGIkitkXA5+dphPInqvvWY/FUeo209yh/GXWsjxoM0xG6ErgLI3oEUS86FjB7&#10;0Jww3eCyp9D1OOc+TU4lYgFdScfCOyvxrfWEM7YVTW8EMQr6Iw4f8vSgMxCTIikH6kyIVuNJsVln&#10;mkhVGIyQPDEfsHZZjCh0UM9162XvqC1ofCLbl2eNBw8ZAu22hdhJB9+16NYepoL1qVLv9tdCxHT7&#10;unbfRbU7HJg7Uc0OZXfkLBU7mGmSMZ01RLE12W/0Uj5vJqoPnK7TmlWtDxIBX9Rg2r54fsV4qr4V&#10;UwN+pTbxnBTY17VCum7T1EJv9PKwUqv0ovGwQkTqzP7JEYz6HkwUFNNVjvdSI1ep0jDwSlZxF7oN&#10;tzdAv+WioWFVt7CxeUVKDMHh+o2HKio4F/ngqUQ4RKOtoTlFR8O6lb9AcsfyKSsKHqE64PkudDWi&#10;ThGKGR71HF10U8uWmHeWGHfxPaasYj3POJxsdf5lXVORDFWqlcHhwVupcCwbHZHEx4CGzTKOCyY4&#10;Tgfpavg62Jqyp+JfZ8wh6hOGGm6qD8F+ZAKP/5jTT2zOJJmz7eD8ijl2IrUiugwcsiL2zUHQgqIq&#10;9omFwlmyTdMrKcoavJGUJaKTFQZpIa5cfgnXKRnii7hGGIhyjY8ulKCIhyi5aWCk1+eVs0YvGkt+&#10;1wR+JweFmHJxngt7xmwCkZ8xdBeoSiEkYnu35ONdLxmWtcq3WjGxjWRxxOSMJpATl00g7Slx2Nwq&#10;fJIixm6xYFgOnH0KKpdK5roGpYt1uwGXo5NDI8zGQ5SSQpskzEXX9SLvsKyjDNzY2Q2TQtE12bE7&#10;Sa2NRdN6JJZcdbr8DJuDkJDR6Vnj7Mo6TGgm25SQWkhTgkpn1NOjfo9f9TB7b3fIRoC516s3ZZcE&#10;fYBo8HaliZZb1YItOA2AfF4fI2CGyhBM7T7L5/Q5uMJFhRsfUaVtxvR73CXF91s5qOTKhOGZ8aRH&#10;9O369Fd/+uN37h09/zwo22Kaq3a+f2sjvuBBD1gHbZvAxYrx5LJS5tf4RmSHW25aw8vcBU9LcidB&#10;kvplxVAlFAA4D2neVNYcwsxpIc1kySiSn+1zJJMP33p4Y3eX/RsrRyxsImgD2APDI5ncWQArroWk&#10;WiRVuL1jJ8ZgiS0WpyGBeY2pa0ECu8PbGk5QnzaAU8wdtcG4XL4qFUoMmjmOzs7Ov3728uDklHBR&#10;IoX2nz999fRR8eKUWZJt2D1/+fjo8eeTdi7mmnr6rdrlgdm6Soa8awGXrXIhIOHe2dpK0r+wkfMU&#10;WI3ooMZaDcyD1Ov48rzTYQxRuGV2+h0JV6pXCoaD1NmGqjpHoyi5E04GQM4QwjyClEzL0WrJYtIx&#10;9xshGxLpQsPBHe2BpDceHV4OKjWJ1Jl2B++UCKFmdcmrywEFs3/UWzincjjG/KZZr9FPz/j8ofyz&#10;KOA8wEXAcRsk19YatM362HSHNG3hLDSKLg8xJ1zBPW46xHMQqMEXxUOZnjDsUTmO7LocCwbNahMZ&#10;Aa5Hd7fnnFs2zY75nQqGUjsSjTkaUzhI9BthhwSJmmKPvCZbrevp1QEDumwjXE57fp/BfhF3qAni&#10;wF1mO9rnCeg0q7X5sJeSXOuE9PZNRlqKCK9ySNTuDgsbScMGVtY7cluRsMFgpZGvIDjldmeSxv1/&#10;jbAU+oJlJ7eUMwqhwF/v4v6qLaOW+hYYc900Xv/yeoJ03RheV1nL+/gbx6AAKizPl29S0cXqb6lo&#10;uF4ELn++XgaKQ/XbH999AssRkrj/6XLcYYYAvnGxxqQNMwi8Qnb6WEBwmZOw5XHh37UHAupGOJV/&#10;/Ix1qHmef3X06vLFa8hG5YOji8P99vGlWSUJ6zLqU8sHJ8fP96GGVkqF1y+eFwtX3Ua9V69fEnBa&#10;rw1xm88G6tTeqzVwz8m0mi4ns17CS5CJ4W7gBgIdyXJ5czOumLNCnRAWwrG/eePhITkIFaN3hQvP&#10;GT3bvbVtEBsxsTKEM2D9TqSDfe4890YkcufNBwlmJ9Mxy+ZbGWrMplNyECCMn6SLhGUGylgQTv7/&#10;bQJ5DXFVcXCMbJNszFj1gZObs/AUhzzDSq5L5nuChcF97S5UWj1NjgVCbOp4DNlpjk5PLUD3C0af&#10;DqeP3OcECHSOcoqc4bDH356qcmR1HTm0Fg4JQfTQunn7LvMTauV333yXaK+5LgWCod589r2/87d2&#10;btw+qNTde6vfe/h28fD80jnevnMrv3/6/OrcF1CKlea40LGavUfVs9Ra9nYofXqYSzEe88rPPv8y&#10;ZPijjNGFvje2/aoxelnpPyv3XzQnR33b+cB22pkedyY465vuQH7mOTXn5yNHp96rNPvszCuNYRMw&#10;A2osmwv/htfpj2RWH3zww+Daeg8VDWlpgZhPD+chXJNljZ9o5Kbc8UuOcoNOYXJ7Le3bSpy8ehF3&#10;+fRstrKYvnr8HBm1R58Fg4yGx5ghZTfmQ6ALnKsEqXl8NjmqYF5R6UCCYsRN0znHbIiP2OaSBqze&#10;xjMVTozbTU5Zyq3EJFdMcsckZ5g0VU3ei4a3gsa2378WDiR1FWRFRlfW/b6NgL4VxJplfyOk34uG&#10;VCI+8znlMnfbY3sQ1+6vBffi2o2wkTSCpIDPo1H8geiF2U6QBkjXTgVAfYZraAyYYTINeRf3kqmA&#10;e6EF5LCqI+Fnw8wcHRo8zhGeuizKBFIVW5192luM665A3+bCzlLHyTqc5keL0+Gs6vGd1Cf5oeu0&#10;ZX9eHOZMmnDbSW9Qt7vqcurFwvWXB4VPLjrPBu5Pc50Pz5sfdiZPcs2Tof1xbfCkbr4Uqshhrjk9&#10;LY0jksu/vm5h3hIxeChRaF4omgjdYjUPRVeEFAuVwIT6Q2SGmKOB4BcupQicLQiwRHwNc/MpQZQY&#10;ZJzEVvFIU8FOsL/0KhQUuFNUI0iF12iiAkM5D1mCyn1EAoeY/ZC9SscoUXx46MN5VhLEQNvIG+/w&#10;n1TcV6rIpcbdTQJsSNaauavq8YkynDg7vYinvkFK4QrubG84LPtDil0kXHXI9nAHfORbWF636XEy&#10;82g77VXMNrI6cSs9m6sxWZSH04I5vmoPzhvm05Z53O7vt/ova53ntc6zSutJufWoWHtVWvwyV/qk&#10;2Hl03v7tfuXz6uDDg+KLs9bnl8Vnxzm+fF12qu45Ma8OEgI4Lr3T9rg7piV2yqZd+fNHLwvtUSK5&#10;VZJdp5XmcbE2cXpLrQ7Z8gxZOpaA3rc6jVAkunXrDunmuXJxPunfu7kVvrNXnQ0KQIOm4+RWVkoY&#10;nUmPfV0wFHQpMqNcIxxioyKhIKGcm44jtOh2O2lMIFi2M+n1ZAZ1G40JG2NiGzc31pLxeDbFj4RK&#10;ZR0I8Eo5/dJONvH2995c29nc3b2ReeshftLGwdf0ig2b8zcff4qFZWVlrQt4o9974+H7SnTF6wtv&#10;pJLvvvXW1t031fQKAdg+X3RIXKkatrs0S8gydIc7MPFqdiPZ7pkiDtCndXp9UCmsZygRsYcWcufk&#10;agahOaBqatXdIysi4hf60tSC97eAez6xNPc4bAzC/j5ntsfeiahqbeTKnz+GVDxpsVOC1I4iPOKY&#10;+0GZ8KTR/VwxuioFc43eo8+/wm+GGerg4Ag3KRyKv/jFryrnp1yZkUSScgp1ACdhA9zxcLx/We2N&#10;Z21rhi40V+meFdulDiNLpIpNqsXiyKwvpkWYoUzTsfn5fUBNqE4QWNFdeAlLlmRmIsvkWUbGbuSs&#10;IBVQ9lC94Q7zKv5X5ZLpVBoL5WroPG5Yl93pca1z1uoX6sNSs3dVqZ3kyyOH9zBfPSzUzmu9F48/&#10;q7dNlJPFUglhKnowUZiIdDI4EZbm18CKU3CjAnAtmEMuYVxg8Oi93Z4K6weXH/Eq/sWbcW/XE2r1&#10;ehl1wmkzXGjFKoHV3T3WNpqvOyT0eChNButZPx7bcmd00jBXFdtaWGaWc1I1a8XGekjOBJ2sbU/q&#10;03qtuRdlpOiqTbznxe68P9iIBJWIrztdVKv4/RbpGED2WcscHjbx2fRTUVLx9O7EVsAB0xuEI1Ga&#10;iyYFpDc2Rq7CmT+ftgf9GjhE4QNm9yagmEshmxiTQiUh3gqKNxMgovA4ByhGKGHgf3CiCqUnkbbL&#10;ckcQp9n00bGwexWbP9RoE5ZovM/P/BLZDnkDA4jSpjAh+zQdxxAxA8jXC9XKtFG6vRIMr0QYXFCu&#10;0G2ysBI4GRYZnMZiNs5eUSipeIbwCXzzxicj9ESCQCPaNoHHsZ/mCo+f74/nlCZqpVxzjbqUVCxA&#10;WCcgbQacvxh2vPYRQe2BSGRMrcsFs1wBLqsCwBroJ0Q/K9oBYagRBZhQV1AEwOIRQBORBYTPe/+b&#10;JjDx1z2B/DWhqhiNTk7PA66h2ARKaDQckJzEYS2RnyGMbd/8EDPpb94VUlaRRea+9gSKsRslBhNo&#10;1id8HyRoQZN+vVnL5RajoariiMHz7EXmgFKX+hTXwOXZeY+lDeXrchPIvcA/+N1ewq0q3INs1rvw&#10;9KrVPhJEOjH+VdNq1dsVUlmK9T4pk5Wy2W6yfKbZ4rvmDzFDhPczqZSLMGXibA+4vyOGEkZAH5gp&#10;ykz3qamUHaeCXQmvrAZiCa8/wL8+yOU1ZGGyY237Hgtf/9SG7hBltq0Hw1bkNyDPgWxECQz1wCe5&#10;smFYVHypvsx6nN3G/VvbKNo3szF28jCWMxF/+/zyusfmZbzeoFy7r4ZWX0DMXNJlu0OIFPw+Xjky&#10;PcTHXTbbouBebmgFzBkBy2Ii9hUMF2h0HPadmzeyDPK9MuCmLhS++axFvEe7XWo1y22MhESezp++&#10;ePX65PK8UGOLWWt0P//8i0852aqvhv1WPnf06MvfvX75JeEtMAJMaq791+NWzbeYJOB/9nuuCatU&#10;73Y2CYGWWVEyuRImvy8UA80PT2kjs9KJ3FTCWwVk3Vq66jbKMCg80WcvS6+aw08Ll/ZA5OB1/l//&#10;5Yf/3SefXHb7W2u746OX3Wq1cnI0KYmAuNplvgrxeW6rtchVsTfKVdtg3K/UITV36/Wh2QWQZbaa&#10;Kq9ttw2fUdxTfv/E7xfEWRJXSUjhtaBtV9y67PbVzVaAh5mDuTMnrS8cYTaHAFuF5h3y4eZDE4sl&#10;GkE0gXVCh0uPQcIiL2w8jCtr1p+0gbcbOiOri/oVeyz6kGmvB33RywnJkJrQkYCet8xyt2tCgwt4&#10;YIAVDw4ZihEZp07nwAyZbggjypKnTpte7w7awGvsMxWghcvZbLWQmwtsxmxI2DleZzXMxFXlXmkj&#10;QqbSsyvEEYL4VrwycGkAz1uZWFJVLZZVPD9xb9GyQseSgBQ5uiykrRLHaA8R04tTQlGhfCOP0qBR&#10;8Nmy5FymEyxdf9dvwhn27e8sdZ7XC3fRJX6j6rx2/3276xIiiSXYZYmyFT0hF6tYIYr+7Xqn903I&#10;znXLKS5W3rk+FZYfaKkTv54Vfbfd+maD+M2fEUuU4dhNuCdQhv7QjlBbIDbmxLH4fMgBef7BpcQm&#10;iNwH6rxK0uBw0DZsCz2my5zMVs8A7DDt+3BO80q7ppurqWGt2iQDcDSYteHj9aZDs3l12SuXOvVy&#10;v9OoXeWcqitgd2O7pwtFU6nZ7H6GTou5IUvEnyIy0UDTSraVtZi70W/1x3EDdJ20fFOCMiDJ5TvM&#10;Au3zgK5vb203jxBNmXQjg/l8cFmr2iwtHmSHVB726Oq1aHAYdJEiM650NEMlVXjRY8pKbCL7tgn2&#10;Wk7465f9u1b5+h0hj7M5poDj7bPNRCTLK+IASIieQ5TTgl244JGNq8DNNvrostTyOqL+oBOQC2DF&#10;au/o6HBMqBIt9WRIkINdVotVpMRVqEgEuooHnUb01LzSNcGZ8K8EosHvIVG8fbuve//W3/1DLNPJ&#10;23tvvv1+ZTS8/aMfdHvDP/v0d2O+EZJ8fHx4WrnC387jaWVtJY3fSPP/8OH7pAM8ff4o4ldXfaHT&#10;JywiyqupNJ7PRCLB8Xz7/l3n5q09zAk8j5nW0+nT8oMoYdgJGo/1GXZJvvn22RhVD9McZqVOr0jz&#10;sEYTKvlgiCevPEYX7nWEM5GhbXRZvlp63FmUQQi0YtzSIqN3Rhvlk0Z57H/9/l40tfrwxsXBAdE9&#10;ejoN6fXw6Utns78dCsc1f8gtZQKRzUgmGwivh6JJXX8Q8dzVpYdhfc/vuRmV94LutL234hwGx0rK&#10;5Up53P5hP7WY35SlLfvkhkTun7ahOG4wAPNON+XFvbC2LTs2JVs2pid99pDHinjHGc2R1ZwZ1ZZV&#10;7GGOjaBqI+c7HiD0b435mHva9fZtA0JfidtF9uLpeX1fFisn5arI4wMjMSAbgyU1YMUOniGwSMwN&#10;arZFWjXOC0RgthBjdPtT5hv5TnPoDl1OpS/yg98eNr66Gh70XI9b0z8/KV42GifV+kWt5Q7Htt/9&#10;YBxK/OLg9N8/fm6RC1yqHna6Bx2zbFnFagWrzQ/feOvWH/yNeTz4yy++eHZ8MZKlWn/UsEZlly1u&#10;aNDPGGr2m01Y+bDnx6TgyL6wyxPf3iH1lwuWro6qhLGuG5zllIkEfie+jcJuhIqd69ciA0AU+oLN&#10;zTDpeugr6OTwwfGSC/gevgSYjhMe+gKf65FmVp/QZNRVQD4bjQ6B3dw5mFiRKnN5QbgTZlD2M8uY&#10;FnyGoggBui504E7+E70hyh+qCi8UIl1HSoKMz61Ll9XCZS3fW1gtE1eGv2QCK+u/KvM2flmxjhoL&#10;FPiH+d6Ly/bTi/bjq/bjQu9RvvPFZet3B9WPzlofnjR/c9z4zUnrw/POb87avz1rnR7XDi7aB7nu&#10;/mXv8NLcvzJfX5qvL4jqmB23WjVr3Kz2C+XexKu3mwP4/nVZaZZqq5rvBkuhSd8vQfrV8TDBGaaJ&#10;5kGLVp90jd+eHxP+Hcmm50biqsqzsqbpAdJ1An6SoxFEDjMEWg6HOgtPRbGcYMfaGAp8voV5NmAp&#10;Fpg7Q1NHAm//eKyMx5G5LStLoPezsvdGOLSlKJuy/GYi8SAWuxVx3l+NrQeV93ZXb8Fdlp0ptsFu&#10;V/beHX8qQdnEs4pgmIHN0YLe5nJHId/xfBy663Z55GR861+EA+cHR9PiyV4mM1S1WrP7MBDc2b3l&#10;isXvbm4oybuzwIrl8hG1JxmxLipo1qY3dhbhlXZihWSCWShlGmFXZMUeSbfCieF8qkUj2PqrJnZk&#10;txoOzQkXHVupkNpuwdZqocwEHIX+0DGlq2oak5FvNlEA2MymBCeHpDFDXt3bYmyvTroZrzEcqu3c&#10;gWvkk9vq2NSwE8zGvrFpJ6VAlm1GQEMcBIkA+16vWgbKxr5pMRqAJ45Fgldnx6jbmDYgNCvU2w41&#10;wPi1wn1KDW/W+53aoFsf9c3HXz5iqM/0L3dxjCwKRxBAycti5ePffvri8fPyaQ4fzcdnr08vjjHh&#10;yKpEQBxJj0BIWIZ0hkAgzM5geHFVfPL89auD0/3ji+f7R+7ysXcyefrpoz/7oz999NEXrx89ffHo&#10;q3apNG2etwsn7cLRsHp5b3d10sfFXbONusWLqibpQc2gMpaxiExmhAKrHoXpDLmeiGTwExKUHLCP&#10;7fMRDjT47UhKBMvb7Sq0x227D0vvdNBd9VuWnkCpvqaMQ9zcrlCl0rN1m7srDEq9JI5AaPFOzI1V&#10;JqdgaYaF7mhNWbA2ZBucq0PJbm0jPQizzbbXLKnfG9xKeDnlTbfRNhdYuLdItlJncPNwShJikwku&#10;fMqMrVuROd24kfAtDMKnnR7EkATxJYN+yyM1x1LfFmBXIcj4thnSwPrAAschVKAE0875ijhsOB8g&#10;ulL5IACQ+J7RLzEKAkUKZkks9JiO8SbEBILOwUqN/8SBQ9XCo4d8GNyBOO74iPySXpFkO1gP7BuB&#10;yvB+MIwUcx6OhGWX9vKS7qW4lpTXt1IeRogDQtnYmZFbwf5ojnOJpZMD3LwAaArWuSDcsMGjAqMj&#10;F+QE8Ut+RY1FwcZ18uro0i1rSBOJMpv3a8Ke5QCdOsYSQ5bafNiU7eNUOmtgi2UMykcQRn7B4hPR&#10;40sY33IIv5SbXk/jRYePclHYdlgH0geLTeBZ5azejYr8jL/yBFITUujhhqzWGhFpcmM9AedM9KjL&#10;kEgoWmLo/A0JRhSK1+ZAUecJPRgDew/L3utNIE0gj3FiIRA5sNtiMeqnw2bVTJsN0EmglZmtMd2D&#10;TTBmeJeIxED0CLPLUpt6Hd4g+vNl3heWANFXd0m6xwFqsj5zaxrfCPPs8OrweNJso/pr5ETS8Rw0&#10;ZOn06qtc76pU2j/Kv3zdPs552qNJvl17eXF8eNa6qly+OhzWOuQ8XR3mrJZ1dYi/u9kYW2dXRVPw&#10;zLujy5IXDDCJim41sposvzpGlJ7dyJRPT3Ac0seNOhQeWNQJLxRy0GxEu/YEag9+tHH3nZ5djW/d&#10;ITNuKhmBzPZFvW/LHfNViK3m8hUW287lNlVCZDi1DedYTnpt4C1YFlxeLlBN8oGeovLhrmTizzSH&#10;F5F3TCy/RE3Q2oCScjg2tndApf321797/fjrQbNDJGKrXHv99PnJy31Y2GGfX26+7hePlVkv5Bqm&#10;fdQMtpCttxX2+EKr6fhqyIjEgslkIpuKrQS0MBDMdjg98AU7br8pBS5Htpw1f9XoPys1fbHEX3z1&#10;/Bdfv/jNy6MqymXVf9FoNqbzxsURuso//eN//Ud/9C9//dEvoF+nVfnn/+0/ffnV86vi2R6V3+OX&#10;Lz77rNIqJVXpvWS6+OGHmAA9AyswmvTOcJR3ZH90bJPaQnLp63d6bPNn3QGmQ7PTEdCxRb/YLDM1&#10;GHe7qKKJ1Z6ko66bm1Y2YI/oY4MoEM2eiDg34k7NMy6TmjfQuFwBxIHrW1/3pOKOiOEm+F2c7K6Q&#10;LKPr97F1bzMrRCNnIxCZu8eIJyWbW7PLlP/hZNLgmBtM4245wGRDzMKoO9xDAttcbiBefaGtBvzl&#10;oWlJe5TGswMPmMfhILhwBgkOsSYEMkPfJc54pGs9cFVgSO2LQAhXxLxRqgiKD1OY0VSF6GLDsqAl&#10;vQqnIDLBdnvY9yq5bgt5HjcucGBEQpuZKJtTBuQiWNvuUKA7onafj3q2UXXQrrWPyXAGdN48rWJj&#10;48LiSkFBi4b8utlb+vuuRQ+ii/uuzbjuyL7p98SVKFL9ruWh19v95W3NEl6sFMStfo0C/pYfg8Tq&#10;WrPNj2uQzHXTQkMt5FhCY3u96b+mg4pzgn//28bm2xZR2Ia4wL0Tayinw/6QwCoqmJTTyXQiHEvG&#10;+L9YDAhuJBwPG5FgJB0fzC1sZUbUvxI2PBE1gkMkEVkLR/WEzjRL0WQ9FZR0MOEdv+HHH5hyeRCe&#10;oJ0Jq3LaINhViKJ9HqeeSQadUr/GvgMVDmS/OTciHRUvHTmdwr5EEI17llwJ2Wq9ljVT4JyB6eYc&#10;w1CASG35MwUrxx7tejq7kn95clipXBaKF5f5edXMVQv5w+OLo+NirlgulFo5QlkK23IAf74e0mgC&#10;Z9g/BnhznV0LBBovjtjcXi9Rr1lb12/ioLBzcjNVmG1yl8I7YDLh4AR1LZPLBMXTDYnQ5oSUdnia&#10;t6cjEVljOCpcnO1h/urKrXuDZK2TR2qEfKFoq9tDV8iIX1TvzO1IIuia8dW1+OqKovsC4SBwN6AI&#10;JTeluKdmH5+36yupbHc6HXhczSpY+ikqf86qVDqRjscQkRFWG1dUEgxyl3mLBh6VHGMs71TORtb8&#10;UVuAzneRTaeELYErxet1vvfwfaLlfU6n7ABOao/LnpkRUN1K2O0LeTRU47wYCH3Sqj8yH2dAQKtK&#10;2u9b8St3ErHwbB4juC+kyrNJJ3cxz1/FrFFsOIz0B6n5dEtZZBaLO7LChsPlA9KotZtWv1TdVKKx&#10;N7ce1felk8J2JjsJ+T8r5RxnzR/pw99Pp1dDrrWw86Y0zeiM5M2bmi8wrK2HkXkNFRcViRpGjux2&#10;Y8jSDKTGXNeW4WOVBJqBSQWkTNZbHjY4Q+zISIOQ68/dbZuzgxt5NK9QIrmk8nCCkaZlkw8aw8LC&#10;czGdH9f7J7V+3QY8Z/GyO3pRN2sjb73v+U2j/XGh2igCca7aAgykPIFeN+lleSOHNXfar9xMxdR5&#10;fzttbGdD1HNf2jq/PT31no3upm/f/0d/375zw3IY99973/b+/b843//tn/0aK9VUd51fnHirLQ9W&#10;HPLbnbPY2sp7P/mJe2ftSTV/8eglgfXIFgiU19iF28fChMQ8U8+oe7cINKhTQRZbycmc4F+katvi&#10;9McjRe67TXdLfhoOhyfEz9N50DsHNC+H/D3qTadg7vDdJDyWYdoEJssMW6ybDThjOC7osdOhjjWM&#10;KRMnAw7GAuJpyEScxyiGcFVg9Gcj2RHyBxVzYlaaxUkPQj8jFiSyqH3MVnfCAxpAh8dGf7mWXKmA&#10;nEdESwjPuG9dlsgyxLYBVEEAhrvdq8JZj7EmOq7aOEe13+8uBoL6xz6X0DHFJwV0KRnb+q1j8MfP&#10;9p8+Lz9rjr84w+HQrXi8X50ecUXHMqsFXSnPPDxzWt3p/nSQe32Q2Mxcli/pwPRIqNGshw0M5zU2&#10;VKGg/6pfi/vUDsirgaVobnuvo8YTUJLBFyKFJJcxrLrAV+D5jWjR+XiYnk7FDgRui6INdJ0TSYMr&#10;Dm4NSYG0MKFXWI5xtbOGbGw6XdWUhNe5HVRvJQIryuJG2Hs3qd72G/fT0Y2EHpm0k4vuz5LGvYDn&#10;YdT/IOh9J+z8YVp+P+3ZUcd3tNntgPP7m7EfZ9VbIeebq/7dmLSb8u2lA1m/ez2sppIhP7rzaNyX&#10;iHt1+qmp5nKx0xtnNhFMI9VEELbUy7FRYHNkw+bKppdfkI5gn47ISbK4ZrzSSjSuZzY3N3Z//P2f&#10;pt/5wJlY8Rtxmxqi+kXNgkWNKTpmAK4Fx2wgoiX5yPw2iQICKcaQ1I2wUsLzxUsu3FMsKjHq4ROA&#10;kqJGQ2FZD/MtRqeNUEqXXEHdy3IdCA6Zi8lUkEDeZETNJANJjNRygq+M0IDkfN0VIHrcvzvz3wsK&#10;Ys5dSYuq2RVOG49dsY24X/hKAIZQZHtbFeewDYiDQ9czm4ZYRzucRJDFYIoaPsaHgxa5na00WDir&#10;5bUPweoh7xRhPC5nNBmNhn1hZQZaw9Z2JqM0kqiOxuWzhshq6zbv31qttPrlk9xGZpNgYE/AxzAQ&#10;jbnuVdrtshFQMPnUasU58U+9xqJXDbtnKX3uiyTynSE6FnleyxrT9bQBpy+ayJjdNsugcCgQSybq&#10;Pas1dsnh9NzqQepLpZOki1G9U0+quoL3B5TtCDYM7Mo5bOAqGy/ma6jLelABZ7RzPZ6D0AjrVyXf&#10;gLlIM7YS1vEsFEsSEup0YjDBYFXqjqTVMN+JjDmWcsUrICfheHLu1Zv9Qb3bWA3pEZ9ujR3l3qAz&#10;7mRCakqS6typQ3B40w0DyDGxtDRvI/S/hjqRJR+L7Fzf0RhN01Gg3BJJMJXBvNLsJVPZgKpYk/lV&#10;h+5rGpPtdWeUedHMQknQZIui+FSz0+pWiixLUdq3Wy1m93wXRKjdaJTOpBia+o0A60BaCbQB8Ceh&#10;tsMBR5XZ7rRJVEPuIaqj2QyEDA4iZkS0ZuSaiGoHGRmDb5HuTQeE/27eauBfEl0bBLqB1Y8m4+xw&#10;fKPu2eHp3YS6ll4xHYbHzrxexNkJMJ7omYQsk+ffdZQCpHwRriX+87cV0tIeiLdAkDZU7eDk/MtH&#10;XxqKzhK+WwbWNWIzzO4AK54IMJjOBsS0KFJqNR2KcnQA3UEyLmzPxO6xPyHnTGislgWcKBCuJ/Oi&#10;qCBKXKiIpMXIMWwvvK6vcoVcZ5SOJnBM8uXzxh/koOZvIrasd0osI7jRsGWyY5fwzbDnY/8mTIYY&#10;tjHPelC4wqznleELJQ+NahBcbq3RuCpdQOaDOL22t53ZSd57+7YWkidua/XeTmB71buS9WZXld1N&#10;eXV9Goo70que7MYsFrVipOOGZrUmQACqhSYp5+noyBQ0WjAnxlxQH0wPU79FaLRoAgvJJggolsw6&#10;Y1RZhF/NUQ+iCeB7T52Eh4tYFgIe4Bj7CZGamgHdMxxUIZKN2zUwlxMygXptL1vyct6B/6NWslXP&#10;1PxVudlgwzRvFmYE2g59xerVJFdoNSuLZqt+dJarldJbW1QRtmIZ8S4Kass+ihlqUgsS2jWRnOrK&#10;7RZDFpe7Ouoz3SSYCHufrdOyzo5F2KSI/Vu6NpeDCi4pQowkp0Jtme+0S406+SJcbXBzgRGJqA8R&#10;zEZVz+/QsYiGmIEbS1kcDe7hrOeYru5t/s0b9xy6ezWTjKaiJvUM5zZq0BtrZIeaLkfYn7kYBXLB&#10;7VJPrYC9XgR/ddb4qux6cty7gsvbHv+Tf/Fnv35V+Ze/eOQIBjvP9v9v/8W/ePr5k1+8+OK9G7df&#10;/+rjj37929LRRW5ovpny/Oa//WdXl0e1i5PUZuy9WMyxMDEg2t1yUJPyn35yWT6NeqTYRno3GD7d&#10;fzHHSO5R3nnzTes01xjXVgO+1a319fT6vHE54nSIxe1eueoQhohpf7KQKSjsCHfw+fojAdBV6Hjx&#10;xGvoeED/u9SIajhMyAjDMQTHRNIVTbr6ZEmAoII1IE1Uz3Ax1XrDWb6MFJLbj2EzCVs4usb+iOYN&#10;O+RAf86sL9AOBklwg9U1q1Yh5Mzd8PdnXbwONzZH2RRQA9zVPZm6wuFJrg5XIj5FGRxeQNKgTEGZ&#10;O0QdEI87t9ORRGQjEKQqHHkXUQT+YW09tOpBnrlgk+WyoO+4JxbzwmDaLk8MVnOGznIpRWxHtwMW&#10;PcmdbLZ65CHZbSnNlzBUNh1QqeBsUTNh/CHkZ9rq2q0hVqwoqmeSx8VSnXmAE7wR0obeYnIFQVZE&#10;ZnKm6VAd+uUuZnbyT2kRdS4ckjFIx/GpPdNsDk2HKonGi9Bn5wAisX8K+hL0h0jF6Xu9vGQ2wSMV&#10;aZI4E/oC3exE9yTiuIVcW5wkAhXE5wATRPCekB4rIsFxjCcgyJTHQ0lAo8GH8Koz4AQOSPiL3sQi&#10;t4gEFGzStLQcy9fsYpH9LMIDxaZnznabtAP3RI8EIpwGknFa7Vw5HIlAvGVNK6N5XvJuGesHrVaT&#10;U1vRnOO5FMvg9a5GSdhNjUUWqbsM+s5P1EDEFjWCQFCQ7UrRmJ4OpEJWNpoJx+O763aeWLI7s5L2&#10;Q5YJ6ZwLQMYimpHeXIuuRPnrjo1oIhrTUuyCoiuJCGjMWDQWDWdqZjfhgzqnO5Ks2BxKjGHCJJQN&#10;BVFpBQWXxcjiOAiXzw9XtXnIN1rTPWkOR8muO2Yp8AGTfsrn8TmnK1wumQho0ITizRBmORk3yOIU&#10;FgG+IdTBIn106UwQT4pvaK7iRKbL8DBCc43MN9ZXAoBaFnT93P8Eb/IsmXrpstiXTdyVzrjscCJy&#10;QyDv12IoyrpDYHcjPxNJqzcC0KRK6VgkpvrWIol+o+FB4j/oRhIJJepX1iOmTF4gOxwkjX6NWMJW&#10;Q9N9xdwlN6JLlsr1aiqSpF914LD363PZeTCrz8Lyw70bw7bZwR8/duKO6/Q6Q9wP4aCih4eDaQfU&#10;Q3SxF1vxe0NfXV5dzMzyoOH8z77/zo7i2Q3I2z7vnl+6EdTeMyZ7yvhmyHYjYr8dtm+6zV15uCUP&#10;bwe9a+pswzffDtipcdf9i7WAPaFMbsizNWW2odlWfXZAo1nZTkJvSnFrSLgUL2u2a9UNSKtmg7FL&#10;ZS2YSr+xdVLPefONta1dWyL+4cHr2WE5iewvlujJctvmuOgM6i7vUDHyg0ldNo56E1SR1Zn3zJye&#10;D6b5ifOCeVh9USC7e6gCS3w9dn5WG7yoWkcV69f10cvq4LA2elK2vuo5Pq1MHiO1VFYHus/MrPz6&#10;PFfpLw5q5i+v8gfm6PgCbWuzPJt89vL1uDu9/8a7nnSy0u+vJtb899/6slv9s48/CUlo7Iz0znYy&#10;u7aZ2Zh5x3vv3fHQ+qruvXt7M921gJJ672bdJMJugVjWqjcia8nUO3fa3vlJqcChX57MLvK1fq0n&#10;wfZh7spITA+47OGAEnW6wP547aaDxK12oZ3oe9MR51owGLc7gi5blr8c1CKwPuYz8/j5+OQg0e/d&#10;M/Tb8eBmwLdt+DbjwQdqf8PW3XL3H8ak+1HppuG6E5FuBtxIWH2xKJHz2LHEtJvhOvGbcNTElFsk&#10;C+NVRZzF6FpU+QwZJkNuVpGnSmowaC8RK8uxyU7C256Pg06vKTnqtequP2pPBM7Pz2JO76DTg1DP&#10;LNnFFoPREWN1MVyawjxl5tuoUYIOkbYRUiykpJhGlmEOEtlfRKlgD7S7/B6FXVnQxjgNDiTTOhUG&#10;e0gx1pOrgdVdE3jYRdFtjSFVyDNLn47S8eCrYjVhRNPrGyWgGl0z4sEu3q2OW0qfIAMFNZOq+BXJ&#10;T2K3rmjczyI0lqiM0TARiGC3wxiuR8I0M3HJFscrFVQTPimhyWshY9XwrxlG1m9lgp4sfxIriG3G&#10;abJAd0Sw2sRCEcbi19XvGh456U9th+K3jMCeu37f73grpnx/PXYnrj3MhO6lw3dBM4Ujm/HIlt9P&#10;cNyNWApS23Y0GVINk8g4vzGVFUIJTbdanbkrU1fesj1tTA4BIw0dr03b08rwabX/ddn85LxyWquV&#10;ZDW3sH39+uD0633HzBbc2fTc2iYp93pqeD3P+85LwO9cj+qvJ/f8J771PlVlSmTEEh5VB4tJtBL8&#10;CkAbAmIhEk6Js+JxKlKhxSyU746oj0ThuhxtLWeK38wuoWoTdPaNCkXY06n2ROKVk7Y4FiNrPATV&#10;sdfrAE4MBDDhSnTREIJVRTMCQd1HCChPHJDpIgQVYogSiXgwAaHC8NhVg7CraFgR84uI6ghINr93&#10;ofLwGrbt4x63YdgIxLFZG4GIpsX8RsQwsEGmsfGFg/hd6dExuVKuscJRNKXKcno4xuwqivbe2Bgs&#10;EhPbnmo80LqbmqXPmhpslA4fecDSMAlmV/JVLs7W4hEigzrtRqNcJtQrFY4IjwXffWqJGdHbiupx&#10;g8EJ+HxzWXMH0x5/QtFxQkXTmZXs7p0Z8ggkiTgl/Szj/enVDdzNCKsY08KVwwSLaa1Rr/M9o3Fn&#10;F063gNqGvhpmAnIzxI4iPYVXXgaUgM0eM5FEZFnVsrVgC7oIcLNWM4npzNVo9+ghdYOE+hlhiZ3u&#10;+OGm7lIDtWYvf3kBrmQ1E8XGUSRHozuhdAoafiFX7qDk72UioUwsUh2OG93psGeFdO9cAtPvqQ2c&#10;cwfjP4vvaH/qaFm28XCQ1D0+aAoQVlvefsfcTgbghNGClSxXdTT36IRkEibpYnfJioToLZFc2DeR&#10;lQjOJNs9fhKWTk4IeJ4eXhOfZ56KhefY0s02u3/DJ0Pma1D3O6Rel9SnId2VSdTDEFLoiO8nVyYf&#10;pI/cC8BxnyRRrECjHleYwFfYBvwF+KvjUTIeJQIc6Xk0hMvVardba35bJhEdedjlY0h08emJcBqB&#10;Kf6GUXw923VPGeFyJC3feF9gQsXv4DQTM/vZvJDLn55fkvEoxaN9hIjksKlBu1PhKobuT5DIuCPQ&#10;O6GNiB+hMysByTmCauyeDV3zPoc7hZb4sWTALIWmFAy8KTOZlAa0hPCfybfBsnRwRDvfl2IGSA4T&#10;eiRnPvoKJLJzwODD+qvHfsc0GVTAMw1dzpbD0XQ7O15Px+Xpujxtp6tpszfspEN6GXriVahg3SSg&#10;WfZZgZC2ub3+3vfSbzz0pLOz3Qf9YEzfuRW8eW8aT7mya/6dPU8mPRcPXNWKRsqKp+NThopc7yGu&#10;93pzVy4qVTwCZGNyFXXYxuGPtfUHwJJHktDUsZkfcRq5/D6Wtl6AJSOQ+gpbNgAz2HrQV49gcZDm&#10;whNlPID1BKKDXp4vkG2wORrRzyKDn4lpp0fQXTxOczbykVRlm8JkWQQMFU1XpcgYAKIqlz33jogP&#10;XU4CaC5iq5lQKt6/yHMUsXiBmMLDOa5rYoCvytHtO048G+woMXwy1CbOW3aOK7Vp8fLbU215vC2h&#10;iRx3lMJ4NXGa5ACl9PtU+cJFIbLZ/oqM+t2yRahJkUEuXCxMojbALa7snb3+ePpHL79s5Ma//ezr&#10;Fs6GXPff/7tf/uUXz37zl5/ZpYC/X/5//D//yYuL46NHn5MG77PMf/Gv/3m1cHX54uMbmyG5fvnx&#10;z//toFWem+UfvrPTf/1o/+Rcgzrnd3yws1M9eFW8PNUctkBUfzsRPfvqVSS1Zp8rG/fe3U3cyTVG&#10;J4Ue956mGfVCQ0mnbU7Vv7Jyc21v//Vhw1ib2voP3tpuVeqHY3fDoVOB3t5IYsCzrWaMjZ2e3VWe&#10;jFqc3rAxWOLR9hlBh+LjSCOEj+xUGA1ywIAUM4Q051cHvQ4pn9hn58Fom0A26mYaY4hNc4J5uMpn&#10;UrtnuyhJRJgIo5mz7/UM1+IDAyGlvUESLJJblvNOh8RL32zaihUPY2MeumAw4N+m0w5ZV+1e3EEA&#10;DzU7igkHfDLZGo1zeVoXNlo8QkQG1Y29WSbmDhgCqGj4Rn6VjbSLUWMwNDMbEIRlnvpkYuA2DOju&#10;jQ09FAoEo65I0I3DQkV0LHFfg0eal0ug67gIYgEtokuUDeTTdAZjORQZOR2BcOT29p7h13q95lo6&#10;gSuSODXRPF2bbObTznTQmA1MAI1w1Lj+mcI2rGFLaKYQO3Gx4numyWVyxrEilMcsDwdUFGwzYdYu&#10;Fm1cleSfDDT4DbOZn5Kq12J6EvEqPasfcXhRFvusecAljYTQXNBlmJcxVcRag2weLdh83OO2WIpx&#10;RW0lVFo8x3kGzBCdi2gvmGqyIlnDPjgxMmeEzfe6xRGbSWoEQS8VC0Ye5aA+F9PU5moklpiP5uzD&#10;vZHwejRxnMvVej0lFt4LJnJ1wmv7lLKRYIhggh7oal1eCcaYA+J4ajttayk6Q6m7ABkO5F5xKIFe&#10;y8y1S5FERpm4Soiw+v2YHmWJlivXEE8GgdDMyW3yNaaE9fWi0QTxJPPBvKN7XapsTqZSODRUveVR&#10;n6dVOJWSfbrd8K9EMhDIg9GEw6/H/DFnOJxdW8e0zcFF2Xnr7s3Y+kowkYLbn44HVlKRTDKylk0m&#10;I4FEmOe0FNS8tZYZ0xmSqqCtWpyzyDJEzA/qEA7u5QJwuQwU9fLScr1kevGYXqAQv7O+xv2AjBnM&#10;mBjnUVzb5wRzMmOkV7yqd07rjeRalgkdfTjabrNZ6zfrKC9FQA/d+GRUq5abpXK3VkNPgFLDI3kL&#10;zVYgEY2sZvDKs6vR+Tp9Gk8+CpTVZBpLt+r0UFON2mZQ8TdL1aNWkTUpe86vzw6AHsQDYZDDkl+H&#10;56QafpCWKGA7w34NnRuTVCeg1Dt3Nu+IMIFWYyqWxwvnf/43bsS1SVq3xZRJRJ7EfPOgw4dMTwkw&#10;jp2hqHAyVJCdIjXJ6QeyjR5U5E443HWe9l4nHWd7Nqe6r9kcxemsMF0UJnYoMqeQY4bm+XBwbg3O&#10;emYP9rRhXCymTzq1zZl34952edwwjy+T8Yw7Ef/ocL9/UoBydTGwrqrthjl/XmsxeJ7YfF+X6i87&#10;3d89P9gnKLlpPju72C9WcmZ3v1R6BoPptBCNpG998IFya+d35yePXh0Uy422VQy6pmuGPhqZrUn/&#10;8PS4k798O5N98PB26t5WqXS1KYvVj2mzFLdNb5mUcbNk8qLaUibS3Xtv9wLaUaFiIEg2PO2JWc6d&#10;r2P1nUxcuofcslav6eo2ewuky5VZo2EfW92RODNnzTaFtd4xb7g8Mbpt98ysF6oH+1ap4Hr9anR6&#10;lOp3H/rkt/3KG7rnQVDa0e07CWmXbHpjseYZhMwrW+soY2/8OOjeS3nvRdQ3Yv5bIffdqHddX2wE&#10;3EnvPKp4E7b5GgO8ZCREhJvXFQyovrBPMiSNpMuATtBZl7Q0kHc+X9dhQ8DmDgScPkCPxJALVRIW&#10;IwdLBtQqDD0gUnM6uGQiuejQMXiJNBvuabY7CpUlz0LBTncSdTpbwD0ITdyvmsUvv/giPpdHSd2s&#10;NAgJGLntHSa4QPwRgjPyZgHrmJEAXen3Xn31lDqYvVD14tIEemtZEfKFAxoPDaRgbLkVEs/cIMK9&#10;oBrYTPKhpn4dhknO7Fd7ZqPXe2otGmRiX5WBss1Vm+YlrNfGVDLsljOSZ2clhp8oaJ9vqlLYPUlE&#10;pLe87ttR7UY6sB7ybiu2XZBQycCaZP9Z3PdBwngzHfxhLHQ3EfhRLPzWSvj9WPBmfPxGWnt3I3w7&#10;Jr+7Fr4VVd7Ihm5H1fWNwI3t1bhH4U6lagkGjAnEfWEG5WXSRUE36ztUuS15a1h5nVZvprXnUm2m&#10;FifK46vei/r0eWP+pDx6Uq/+qlh+nu/+Raf76cvCH+frv3yR/5Nc7eNXZx8f5r66qv5m/3K/M//T&#10;ZycvWrNf7ucvilfNuY0CrmRNnl9cHldqvQVjjo6c3chDZirW5+ZoK5l56933A9vbRWzQcNqWP/7K&#10;Sn6t7mC+t1QyCLmICMxDJQ5qhdbba3NLmM1okhCwXJN6KI6pS3km0dbROTKgWGoeuFzgFi83F8LB&#10;JLjz/P4y4lr0f8JLs7QJQZoQnGeRk+PEAioqeJudiG3wmuyOYOirPj8MFGwT/D2hahH4aqGmoBKH&#10;KgScSAlQTwNyYys8oWpEpQxoFmm6bRnHTGHKrhEEIimT4gEJq4Y+xb7ATEoXyQOOniqoC9cpoHzk&#10;bpSHsyngdbEz0nH2tCuy2ZoWLuyVQmjSy3gn9zOBpOEIqBAE8IIHo0YoGjGy6WAq41dc2mo0kk1E&#10;EbTj3CF3loqVf2Y0BXWEMZb0OGFIwfHAS6ZK3lh2ndsEfSCuBpZ4IJv1cLzSNoUoBffIzNYbTvRQ&#10;lMCD0WgYCxqybQoSkNqEep+5Mj4e5gISuutJP0Dwtm0067e9C1LQTPCDugIMbBmUtCCo2mVyCxuR&#10;SCYTX0ltS72Ax+53zolA8BOgOzOl6ViYqVFeu2U6SVx5QZ8nEtJ5YSkFQMr4FYdfo8TGvMbisB0l&#10;4lV3U4L1WrhrrGREI7OjP7Pli7VysbgSVn06+/LpxVWpW6us02375e5knm84CXjYifmi0oSDo2C5&#10;ikyN8PV6dTZ13CpoYDA69rqsCPv0Y2IoCmjKtkDWK9Z8NlsoEgM3Ijiy4QjgpbG4PEga17iEmA92&#10;Gq1+tyOKFboc/IF0gYwuARHjwiGmtNclcxIIDd9hqD8oO0EowrqiVtMVuOUzGWSiZdJSoq11TokM&#10;nETdg0w6MZUNAIwCZ24XBxpNoLAVintmWfkL2+K3mL5vfuNatrlYyILxxjXeLTXOj3OEpEVSGfRi&#10;zFf5/enQWjC55sIfmbN2xbsY3ltZNzQDACazW8BwoMmEaZ5lHoJ7kXcsiMis0Od2BkpcQfzcIVhz&#10;ApLTDiOqO3FOwE2qBhVpIBGCFTsN+XnYO8K6J2JIrK5Xt3du37+TWVuZyOrCSNjC6ak/OlHDnsjq&#10;wh+d++NDjy7FVyZKhHemcrDjlEden+UFB+KzaYbDH7KcUptJj0X5Pqnka+zD9ta2sXcfPH05bZv3&#10;AnGEUNNq++izJ4NcIdCfmvtnvvYwjCoL6e8UtOvC5/eDGeCLYZ/gMlyGrG/cvG2srSFn6nW7ejiQ&#10;yiQziWR2e9sXiwVSifhKhuuRcmpvdzuVXQFEoIeMRDbDuGfCkcG4LhqJ2dWQFuCFxEROMgevBenE&#10;vGRikAfVg0eLEZY0bdqocRO4bEwi6lxdihsCCZwqxBwuN5nFitw+ueC0EtS++QRccNLvF9iNgCZv&#10;3TDnQ5BF4AThgIQ1HQ2Zjab04mx5eP7VCbrc/wqvFTnCMCMvWi20rrBcKP4Er3a5wRXnq0jMvs5y&#10;u27v+a92DDOTxaQ+H+3euj05qz/65HGt2a7Uqtt7W6HR/PGHHwECs5rNO3duBGzjF6+PgOVxc+7d&#10;WEuo6lH+nJGZWzO27t0I2KXTs3wolUXaePOte+NWtzgGuhCxhfTvv//9i1yhOeIKk/w7azs33zg+&#10;L1k+X2s42Hnzdvv89F/+0T8rFU4OTnN3bt08evL06clRs9qIrqaDLu/Hv/uVv1lQHOPd27v1Z6/N&#10;wmnWMb25k91KptsLxygQcWnRi4uqyTfaHCxMcpkcV1y/Xi9hXazCyP8k6VowwOlZzLEle+2GBlvZ&#10;3UG1P10Y4a6sTkkYbHUNznUSeJCPLhZaoyMXGuDs6d7howpwl2EwZ1G6lr3XmyHg65Mfa9mHQ/zH&#10;tmqDQwTDPXSvESiaVNrpVmHiW0Ke6HKT5EtKr3OmjIZzgJ9icE3CCkGLs0Vmj6WZxBJ45Bgjw1sA&#10;v0XCqDNT6ObPF/WGwm6eOBzbcBgOuLe3xoGAPaC3dantdczcnpGuTiOBodspnZ7zjEIQHmPsrnqZ&#10;J/bIvLEm4HnOK+VYIm2bTLutJnEAK7FQELL/0l3H1YASh3ahN7PqxAHZibRESUXcEwn3bPd92b09&#10;LRHFnJ998CAiaY1idSDwkYJKyDEy88upzCqipHR8JZCK0XpMurTxQ8XuFFtNnpwY7AiYmzn4W/rU&#10;2WmLxQ6HF0xdLjwvTpMRkts6D7zRqCEk4rNpB0UMX5fAudFh8WoAaWdPSBVAKsGoi5yEy3yCIB6t&#10;paCF8rO46EVchLgbOA4FQgrlVgT9TjKsRzxGSF3Jbhhhhp34X+AFZJ0a35xwFAuD5dcC0KDYeNmj&#10;Bh6uJioYQlAkz62NG2ZnXrS6PuEhlD2+cJfwIM9kd+fOoNI5L9fGbmlvdY/96EWtwZMLdoWsBzs1&#10;80WpaKxkVjPrTw6OEYCi+H2wd6dTYSIzGNsWRiCQiaUvzq6OqRTCgVgocVSvM1jq6wrpbMecRJ0e&#10;GbCKHuDA7Q6HjYnl8OE3Cg8d3qnqHxKUnFyxSNFTDcAtJkEuZi+BsFDydjtdYHY0gQwwBT/1Gznt&#10;0ma5HA99g98SLEURAcQu+fZaCqYptRD/jRcPybQYbfN84qyY2C9K9VMMX5e5/Mn5xeFhPX/Ra1Yo&#10;YyhUhLGSG4splzUQH4GFLbkuVO92m8WIgHUzoEQw2DTvaNARDNqm51UQkG5QWB2MTG6iVUzESnAE&#10;2/MhlVyhViJ/6dadO5zJTGAJBeYiHHF38G+AFGZZjAscfR3WR68tpISAcMLQBsWLZ8t5753vX0y8&#10;vLGFODBtR5Yj33O9MucH/dl+vkt8zEAKX0r6L+vNR+fD59XhSW/+5LJ90J7kpt7Htd7nhdZJbnxU&#10;nx7Wpi9Lw/2SdVgb75eHr/LdXG3wsth9XWwR6Sy7Q/HsjqVqx91upN6+dXe3r04Kz16FyAdIJT8t&#10;5NrHxYDH3xDEIRngmCebBCaLwz4HQ3owLVcIdOFc8pCcgWAZAzIh791GkY3+SiYeX42jsUWVYx+Z&#10;jvEAiTZ2NGaB3CRh9gy2RcjhWAvpNclVGnbwAWPyw7ov8Yx1uwyPknBM/KotKbs2KCLn/ZFZc/eb&#10;aqc5O38Wn1sPA+qeIgNOmIC/Xo3YXFN1aEtsr/HUCTgkwkhkIgQ80k58ZajMUsPR9+Lh3ZQ/G5ZD&#10;w35yNN4UgWujsGcSU+3JkCcVkdIRKRz0qmEcTTGZhVRA0gIEj3mGkt2po1jTunatafM0kLzbvWZ/&#10;yrS95vScYMMejInEOTf7x5X6ZXeQn88O+/1XperL88FZ2Tq86l22Z+X+4qjUOy33Su1Jr9/yBiKS&#10;EaHmgLGwgISGZcK58BI9zF3v8XZGk7PcFaHVnVanBsXIpTJkHwJosnu7yGo9xJ/4bT4/kw6gXurc&#10;M7TZoKMxfugyTx9M532sZx4Sj0YdIF/dca+P1HMAx2dilQlzvigRAAofxsVOOuib9sd+gPeGHywT&#10;MSw0o1z2FpU7I/chi3R6Eo9lTQiS+s2/+3nh65fd86vB5dmdwfhnkfCDdOBBNvrDbPLtZHw3Fvrx&#10;rbWbhrwdUVZCalb17Gq8r63HfHfD+lYksLMD7dF7J6zdSAUYED/YyEainmhYze6kNRhTEVSRAbuy&#10;8GkOTyQ7k3ztuaNiTeszx6U5qk6dV8PJZbOTb3Q4p4hzccxHYd1np9B1cKoOOThJZ8fR23c4Prso&#10;/ur5y7nqzbkDnxeq/+HJiyel2mcXhafF+kG9+/H+CY3Oi0qVM+zS4yi9uBxEgxevzgnWGXRavT4R&#10;7V5CsZLJeKGQ52hFQQdwYmN1dWUlw9auWSs7pqPd1VVCadESzJu9lF1+99at+28/DK2vEN9NRChy&#10;zP+vHeB1OcNhJKDQdgebGKROIkRIoCZ58NB8LUPOrlGCYuFHlU5iGn9EHGGM1RFwXPODlmG13xLF&#10;BGtaYDKWCCvm6WIzyAcQBk++bVg8OfqoFUgWQqEnNpAe0EEwP3i9auC8JZAqXvB3olTiMSvsCVjd&#10;UInZSZqHBcgzvmviKfKCW6y3iFrid7wgPKmKePKTHUnOOxtsSG02xdWjSJyjcRXPXR6lDDnnJDQg&#10;gLOGSJVQovKlEuFNlaA5HextUWsYmuyPqEpCcUfZvjub6mbfF55IIbsvooUT4UQiu5kl7D6gx+7d&#10;vxNPxgmHCMdxPqRohkjigszMvAuRCA5XuMQB7gXwvNCN2JJDSO83NdsQ4bCwhy+mzVYDAzjfXLz1&#10;kymXGbe2wxBwToPej9Ufz2JeMXBIOvp1JmpuV1Dz+H2cxPxtzn88x7jhyI5HRJFGkYX3D0HS3KOC&#10;qYWtHYvFeD7PvFzDAbvmn3p9c8nvNdJGfF3RJKatskoCA9wv1iAgnaCiSOtQmohnVdAFL/xON+U2&#10;qyb6awREw24LumU0IBoozgi+Fnk+JkySBd1obKHS5OG0ATuVgPrxhJRR27CN/B3hNOTm8zrybXg/&#10;nWFvOBBhgA3b2BQ51KMurmD3gjx6Gh3mJ/Rs0BTtrIP5rNAXuJCJClcblxH1O2r06wBlt2tQF6n0&#10;Pk8Y+hkdudcOVUtxzSWAdOM+jVIsoAAD8Hlt/Neg6uWNf0V2TnWRgcgnUKGLZus3GuDTHnSHY23R&#10;WVtN81pxK9GTLyO2RL0j3oRDQ/R6vMNXTivJhcTlJK4o3r/W98ClRexmc11dFV++OvYp/ngo0c7X&#10;7I4e33me11zFms6VDTN5gkQusLLj9Pm7MztXZ3tio44ezOg6XC1FNr0yLmJ+NiVlSPiZpPa9UktS&#10;2mqwq0X6eqTnCyxiaUdyJXXvQTC1Z6TXlUhaCaeM1LqLIXUkLQUT0sqqNxgGfa1HsghT7J5ApzUm&#10;sbJcZTETKBVa6H9evTjlkjw+zDltcuvyakrsVb7UrzabV6UZKKFiddYxSyevrVr+xae/m3drP3nn&#10;oWKb/Pz//S9GzepPfviuzLCulM89+krtIZHyWO0KImsGPb1Wh5WFkgin11etDpb4AYbG9//OT1fC&#10;K24jThnYN4ch3Q92zxcM+ENM5Y1H+0dTr7R266Zm8CO4kl0LZ7MuZkKxuBwMG+kMLO/4+mZmhyTd&#10;tbFfje5sxfd2p4B5Q0Z2dyexvh4IJ0OreJCy7nSWaaSVv2TL75i5qBZhrHFxC1uOiCyyPHHCSKX6&#10;0TmSOS4rBlSJoD+GqBjUq1/TM7sC1wB1yMbWfyK2k9agd1Wc14rX6WnCLr+E9C8T0/inRGLicGKj&#10;CRziNWIMJmAzAvMpSsNreu0S33Ht10IZwNaHnEeeZpxEH3zvh77apFpqdDSGq7bUZibudBWvLrQM&#10;Ogg5thrTZ96T8wI3L4LL3bu3Ai7l6DIPNG5g967e3J00+sfHOeTw5mS2cutmI19DAIbovzPoPFjf&#10;+vrjz2qNaq9UZYwadzqOPv6sXrxQRv237mz4y1eN46ebAW825P1gL6m28tmU/MPd1fs3Eu+lA/dX&#10;An/4/vs379/eefPeu9mNP/z9H//093/v3u76xcn5WW/cRl+/UE72zwW8ucNQo4Nmu6voImRVzAAd&#10;1pDJGrEOhBnaW9Ua8m6gZeNySbHorl1yCCiU3cO4azKIRENOgEMV+EnWtEXyaksoo6l3yfB2SW6/&#10;buuNpGZPGg4Z644rzSkpAp2OvdmSBgR4OTgByQZYeBWwywOzv2h2+lZfPHYqDWqMdrfhqrVsV2XG&#10;RNeAE9xXk5VNMJ1cDlT8qI15BE2GoyFDJ4qn4pW7Z/q8ZIu4xs6JIwwRa5XDS2bugsp6Zlct9Kcc&#10;1U5b33KeHzPJ4q5PhnRDxs486w1H5nBO6NFJscDJO2j1yBtAwM7VBdFf7O+WezPUoEwE8GLXJv2e&#10;GBNOvIpv2Bi0cx3VF/Ols8V+L5RKN0mgnXkbhfJQeN2YX3u53oZ+LzyIeYg7a3NmALEOkDxpAR+w&#10;O0vdxphSdzX1vb/zB8GdrQfvfy++teXW9VazhqFXkGywv2KWnk3WNjd379wGgZ5Jravo4ce8hGN0&#10;4ardhXwU49xgMYOMjcaKMFjo6AxaufbIrLxmdn07BRHZdksCqVBwEDKLJy0ajDx99OI3XzxuQlh0&#10;+ygX++OJHAoY7VGhBNXbSQYwSqOpNb8qN8YhbVUPl+o1LRz2J5OeLneK6gr7DcxaFliQFJcAGO5k&#10;MBHxBWObG9TBmWBCAHcxchsGkIkIbkJ/bBYJCHuJGuiYw7A/7NS09Ui2dF4ELEHnyZM1rIVbLGIW&#10;IMoz6ZlyfnA2H05RgaWcWjlfbk8sPRoLqJpn5riqVMvDvqKHCM/76uC8T7suq6Fw8viyVEc3RF0y&#10;c3V71XRIoIRBG7ahyvLKLDM8rkMhrile3/y89FuyM0UpyjQPzfluNkWwML/iNmHejjJUQPRFWBED&#10;P9dFpXHZ6QIhpweBgMBzTChlRSQ8Vyeqa769zD2EZn5KUYz/ZSWpbIDYfE8hH0WVoc8tRvNGpVqt&#10;k3kyHNRbBHUBHGKjOBmMmuVqp1Y/2z9c6F7LNEl/CSVjd+/dkeY8AZlOC1ofI2DIajzkqK/ZMTKK&#10;5bJPrWcYHU+t6cHpCeqWZCjoNDL3zpqj4/rgoNw7KvdPm6OqfXbU6V41uqPB4r33fvLwZz+z764/&#10;GXVevCQ1ndfI3mDF5NNX926CNrms1FukZC3sFvMkhBTLf3tpqsRvog/EEgDcE4CZUHo1bdNc+WZJ&#10;KTUf7m7MIs6z16+jHj25uv2837x6fZJggK+5A7I3EQu5ApLZbszNLhlM2sTNvjnG0l71JXTWnYGQ&#10;T434tJ2ALxsJMRjmoLEKpfBkEcO7GNBvBdJJg8LP7Zc96+HwZsB/EyKYsgj2hka9seewJeeTlGNx&#10;S1Zue9U7IeN20r6l2L6/Ermf9QcWvbTDuhfxZZRZxvAnna5bgUg2EqPrb5LPAwjPqTStOXKu2njc&#10;HbG2HvGalBudYrn+ol6CTgjtsDUxu/Ph8lFCUGGnNWeKI523+6+rrVx/dtIZvaj1js15/qDaGrsv&#10;J+7XhcFZfV6WIk/b8z//6BDyypNO95dXhdd5Qswmm7fe6CaSXwpDjVKMRD4v1T/85NVptX9idz6v&#10;do8Oy2QI5Mr1Rqu3sbt77803qCtR+a1vrLLM0BNpORhF2oxKkyKVRyeBONRmzIfmXqnZ7X300aed&#10;RrN4lT8+ODi8yOWevbw6Pn9xerx/fHb58ujq+OzFy6/Pc/nL83yl3pybE0bdfZ7EcztXNpeVHAhS&#10;xPNkN/zBSCgSYfpL/pcf0I4/4w/6DAhP9in50QzzYPaBXwwawDZHwO6s6WhAJUmgkR2PCTcVuyJU&#10;zPPe4PTpU4/ZkyeW0T9+4Jo/3E6l495Y0J00OHzEygd1Pc+m/mzQmoiChEXmXAKTY1Zser41Pp4s&#10;npVq/e7kqNb5y+OL16XBV63+V/nWb3O1L4/Kn1a7v356+pur2m8PLn/71av9aud5pXkxJOlkeDyc&#10;f11rf3RePK05Hx/kFvVOEtmXw4I3aw/4WXTZWQfP4EFLynyuatFSyTrfL37/5lued+9z7hycnbDU&#10;oP0giTvs82DuCvkMbA8ZNTj1g5nvqPjgas1o1I/Mn/2PCp/Pbk9Fwg5rsBYNcwIG5owYE0HdYAGE&#10;/CskqbfWVsOKGnROkpp658bW9p1du6GgwWJkRFXPU+27Ifb1iHqpblqeQkvxJotCHm8s90SI3zJH&#10;m3aePZG4J5kIgH6lggEVsdS8s9zjSY8bbWmbEvXO9QcUJvJlN7ikUQufEp+8OAqXKhIxERd2RFFO&#10;M7CCLIPFC0UgzxI4pewGeU6eXF42yQXntGPgZRc5bZxQlnAgODm5PQB0ZQVpouQPsTAhNJYMLrwo&#10;0VhMAqjlgkIPUxdUA9RmxAhiY8k/K5BvyJQlBBUzBR85VrwZoiGC6BWfIke5BhWff+12emsvubaz&#10;/uDN7BvvhO/cT7zxpryxoWTveBNZmbdIWo0ktGicPaBXC2LEpXu2A5mJRBlMgoNz+/yYSTDWS0i/&#10;6T5oR/iXeI10Xfb7eTFULGEMc30KhTJf18Ca+Y0gkymma/RhPtgabuK/XAHaFcciGGIXLmoE0aIL&#10;VBO0Dz68c+TRekw4Pb6FV5u5FSw4vnBaCiU9CnCvgM8IM9ZWFC1ihHDph1jSBWITh8RZRJ41uTYL&#10;jzFz+7BioQHqs7Qk8QWIcoBZjSEjT+QLVPzs/70BP700zoQg+K1IdK6yW08x7TWCMLv0vgXEZcZK&#10;dWNjTSLbGsaBfREmtTygRUnUQbjnxM0+5gZEbOVTMIh6e0NbUvOGrGqj3XKMu9Ki754w5+16pj3N&#10;MSIlkMbPh9TCA7kKcMDcj7gPe3Cvzg0yG7QdY9PqVJBturjWu3X4SGm/za/YDZ9Tl226RLAhzZ5d&#10;5dAFRw6txw5N0INyNaC6yAVjiE/np0lUkoRItQfN0rTflBwT3eMwQFPMZgBa1Wl7azU9JeGTQSpq&#10;FuF4/SYNEOQLV+03F67QZopoveVFv8wKFNc7Vj2Y/q6OzXE+HJpgu3d24mvrYLujG8n09lp0NZXY&#10;3Ezs3gptbCd2biZv3h8Rh4CX26uPlcDApS6U0EIy7HJkKiRfbLB9RCYQlw0+BXKBjfQVN1obxYaq&#10;iGRDl48rD521SCecTk1CGftmvVqB8ZS/zDVr1dIVrWilcHJaPr+4ub6pkHZbqbL1iciuq8ODuCYf&#10;PfnS77L9yX//34Ayy718tpOMyawQGPxfXmK8mzeqQZD61ZJL5Ne1OG0052wtFllLpaDftmr1SDCc&#10;iMfoboYIIB327Eoa82osEUXjPGLL0e1ZON9icCAS7VqD6pwJ0Hv/4G+xUP/w2ctHZyeU5/fv3X3r&#10;+99/sf86mt3EPPzh4ydDBk6yL5HOPnzrbc5PdK9caXOvUusOWDs3hmM1GEOoctiuPT05VeJsBHVG&#10;kfF0JpNZJyv8vN0OrScQemEz7bRa/YtzpFbQJ11eN/TwSWsAPZx7ZGZNjJ1ViNXNk3McNBSyKNmi&#10;Bp5HaTSbuALaZBrA0Dcpt1EwiZ1KvR/y+12dQb90sVwFXy+FmQyIhbCY+qOPEnJQ+3mzOWWAJhg/&#10;YvYvRmVLF+k14/E6tuQ6UYPijOjGAPgPp/3BBx+wmfmskfMoQbqi1NqGsfA+e/q8OAIfM928eXPd&#10;4fz1L/+Ce3dWr2ayMak/+LM///eOsdXJvXzj9rrt8rx8+EyyDTyT9tsPt4dnx4F+cyegrsf9H6xl&#10;g9Phw52Vn+xt/d57D+5uR99YT//0b/7g9378/djmyt2tW9/7239w94MfMtaPrqyu37h39/s/2rr7&#10;biAhpgnh9W3P1i01nRx7Rn490vInR269K0uV3NGZOQbvSThhvVSlGB312oSkzTRyo7ht7XTcCl/3&#10;eAR30T5i9e3yQchBDG2yvitT3hIwxcyufFljVVuftL0xnZK0c1Wk4bYmrb7DNMbuAVMhbAO6Ng3p&#10;zI7o0caKLST7BhflcbkJ2dhhmTqiUBJ9HIvAgslzwOFTrHaXGAbGknTPamc4rXfG477U7cmtrrCq&#10;CB/Dgsp64Q20AA6Wa61alZPX0YIBXey0GvZS01Ytk/aLuJvc5uGkb/coNpfWmtPqmp0Z5GZGHIyw&#10;el0yvrpt6fJKBFzNZ8S3+ulZsSZiAJ9wvoYnbifCSMR4EmiJYWd3JeMZWSIVbhlls4zUmnc52ka9&#10;ARAsjhCnZ9RlMzhR1JgcTdYGfUjaF+WCf2TrVWpYFPCXutmgMhZMxy+K3Y9evAAc+/zogEiG8um5&#10;Q/dZg7G2pBKOV5PQRv+8cCz3bU9qhVAw3L7KCdHyTOi2gKuyFHnzg/cl7AmxjAfjLd2T3VPK59ma&#10;+nD4Ia6eO/yrq2/96CfrKztv/+DHobWsEQwNaL+XAuhlK30NmFkCpkRWDqIeqJXuzMbaWir75LOn&#10;jw8Pwzd2Ur35r3/3O6C2EUT2nenByWtKCCQkhhH/8M9/+8//+N/1/fKdSKbUapgTJrVTqTb6r/+r&#10;/+YXTz/fSoUhJp4e5v/i57+q2wY4paC1dNBRIC9fuL/+/MuX5La75oaNEz5UvywXZsPYSnpVC2Ea&#10;oaacsCcChIbCFjyQwpRuGgunQhwRPml9byfmkFmaxdLJ7O7Wuj+KQN8bDjKldYymGSOqagGVbxwP&#10;fdShrpmkS1FCAUKhdqUEG9FPF1wsIkNbjUcpxqBd99ihCbO3gIOJKMVvSDziFfqroQ9FiEiUAYcU&#10;3EqECXESSdooqmwL79JjTB4uWlK2zOelehWZPBwyQjVkymUvzheaMQFU4NVGAuKRR3Me2fglpgP3&#10;wri561lf6aOtw/y5lPx67W6ovwHcJURlhoIaLmoZZIaocsRlBy4ElkfIz7wZfSmvhqEbOEzRqjpl&#10;kcRG+SQhNnK56OpZXogwkekUfbfPDtTatn+8b3YbKD2dbzy8TeIFijwYJCJuXrZ3gbQzZRvOCRm/&#10;eePm+t2b86BasXoXX73k8SBGJGL8gwk8Omy1FmP+TdDQboXzVYIla+chTb+BQZkIpbBsS6j2uOr0&#10;eSyKlsGocXn2wt1f3E0lF0n55PB1wqWvr++eOKevvnp+qze+mYjfTaZiLlfUsYiMxise1zb5h8r4&#10;YUK9G1NuReV7af1WTNsJyXfi/reTsd2YwS5oS1ci1jBln6ectp1wYJeA5oAj7JvDAo06pinZvh72&#10;qPYuCpu4D2QFxlfeMIiMNB+zfTcWXWiX/QkJ8ov+wglLpjdxsh2q0eMNCW+Ydx3yIYa+vuPopH58&#10;VO2PZ0evz/rmtN4bfvH5E6tqanbSVAGwx9SRB+NYaWhWrakDEFk0/Wq6CNq1wPrWRNJ6PE5Vg4yw&#10;cnvkWHBNDnffekvb3apisfDo/t3d/Gz60SePdKs71eQ6FONuJyqpP/s7f5C8uVuFENNxuVPxWqvb&#10;3s8TumknSnI803vzNlIJ2ijbNIIIxqC1qw0GbbJKe/kK4x9PICisLuTwiCxSYWwfwcZDdoB2azQp&#10;XuZvbm9vroI3T3Vq52l0O6kY/GZ4bJ2zUx3YpHNcapsXp2fnuVwzVzh8/erR4curw9Oro9NXxfOX&#10;J8eHl6Q6lBk5DKejzhAdyQR9SzIS3dvaUjQVJyK6DSSD2MPOWsS5dg03ajth7HGMxojix6NOjxme&#10;Was3CoNeyzkdnR/uT8Ugv9WRXDVr8XIw/Mt86cvLOjizv8jlX9R7X+WKj0qlz4rlr8rtj0+Kf/7k&#10;8FevTz89y3+GYr1ovuiYH7146bdJxubmy5njZa5d6y+qrflX6I1nal/yP3t+4Qgnqx126ePVnR1/&#10;HNlSkvhoIA+tbh+WlMObatbraYdjF9iPYwTceSZIFaANGUkKy9wYwICsnPcmh/lSKBwc+YLkoU47&#10;fcIsdKQUFsw30Kz29WQqFQmsB/xUpbvwsJTFXiSQDCibQe1GMoQz985qbM3w7iWN7YhvM6o+WMms&#10;4SryeWIaBH/tRia2mwyHXAu/tEjurPl21lh1ofEgjhubQU+swQQ34rtl4DVbjB+Mo5CA8h9ED4Iw&#10;bUnc5x02tMsplTCCU78IMjV2luXCakkpm8PGAnnPe6JF4XG4FM0J5/j1pFxoY7mCQJgsPQTfJrl9&#10;s35ERCK8iCKwSPj98IdgF3G7mAxUanApygwICdIitIAOntmUyAzsT8qDLl1ldzj76vxy/7xwcZK/&#10;qNXr/Xlr7GhOnJfNQbE1bI8WHWtmkexWbwEC4bh1U+oB7Vi4iFTmNZDIjrn+MjmoodGKHHPubkd7&#10;yvN4avbaqFJ7IKz7I5VILDROLryCpkDWOhywmJt9q9ohwJDH6rAHeAlLDH++NwQU1jRNbtQOwcHs&#10;ulrNZrPe7fWIsK514P+SLaG7FQ38SSS9ooSTM69OWrKLpxAZt0BfkAfw8tqw6YsOUhQGbowkLKDo&#10;eVWWYCbhzqaJ5HFIGlajuYxHx1Nicvbzcgtr3RRuAsNhHXsYx7eOixxnIZgU0XMyl1D5/nJxaRr/&#10;haqJ9ijuM/DVByg4WLm4JB3PGpeKJ7bpCSZDmS2PnvCGs55o1hPLuoxkzkQezHouMvbFBw4BXyFq&#10;qwfOed6jIUQ6Phbr+rEhk0YAF0pkoCHw5gpB7UICu1Pyr8VDMdeoAT7HY0uHVe/Cci8sOjEKD8pH&#10;iYQVj41NIIJGyT4DU8vm1DUfSYOyd9zyThrTVt7vHMZ9Ds+kpTNtIcLVNVckNjFjANp2wpTszKy7&#10;vCyMkun6JDecUo+frBkJ9S+QKQL/KM9gG5M/h8ajxrMpEQUYhFNpcVyoR7yj7c0Vm8fHPp95HGrS&#10;pcxzmdu11HGh+OGqBbqGxBg6FsXs8meBS3BARDQJI/Pu1+pHw/4inezrcmkxdsRDXZu0ULU+YFK3&#10;0nWo9bmn4/R1nSqqXWbf7anNtLlaY9QWEkwyC2imkGEr7LSxQSPJJoCOA5G1OZxbqPpU2LxWMFS4&#10;/hgIc8rozq686OuusWwbRDWnuhgY3lmAkmUhbRp60L3YSCWmk4FINV8QKqg4Jn0DX/q4FQBZOG5v&#10;r8eCPtv2WoQJja7Dp3dm0hhp9Y2NFUajKbKZGZ9nVzf3boXTK1N83WhC9FBqdWcgKz1ZykGFSkWm&#10;mbjpkw1A43u3g2Hwayzf3DOfl1TPTrU+HwzB0Kw+eDgZLJ68OuigLu10Etnk1r3bB1/va6EQnIyn&#10;L18ydmJNQr8Uj8bJ4WDBHU2kTGt8VSyd54uCMc6Cq2fyR4rFUjyWngIYa5tv3Xljd3WLTY8jzEpw&#10;jUFWHvpTo2PDsjVD3+S89/4H0mo6KgWSN3aNcGTU7i9SIedk2rkqkMBEccyQLIFNWEZDt1BIuVy/&#10;dd4obmxsPLk4RiTALPywco5+cJo/X+p/RSG8HJ8Jnirvc9LhakMOetZocFghKhejMzR/y/XfMkXi&#10;GiP6DaGRvb3I4EYVgy7G49i+sdc+OHt98Bx946RWvruzotYa+VcvMMT4xtZbN/ec7eJ80MqshrbD&#10;xq1bmzvgNGL+H7xx58fvvrV9a+t7t+7eu733kx997/3339y6sfXO3p33/uEfPvzB9+/85AM/2Lw7&#10;N1beuJO9d1fPxrtqIL62401maDPM6+RgKNbsbx2aRVafuXgOnsB0tD0au8MXF4XLo2Meu6h2aof5&#10;j75+fHZ8RISV1B4gtLNPJvNac3SRW5gdR4eBDgtXFM1i5EZ/SyKXzaIJhC8yZIYxQVtrTZTecNGu&#10;8ycGyItUvWfhhemj62Ee7B6Mna2+zuh5OiJUwbPwDADD8MhwS8ye8F0RIkKRzSiwcZYf8/wHRjDp&#10;K0zNaTYReOMRlRV0ca1GY9ZrQyfj5LPXOm4UIAtLGY19A4uNL08TSosF3EGPPqzVHR3U+1YmFvN3&#10;xotcacIsYzDROW3Y7rsloUd12/VgBGjOuFZ1N038i2HqcUYDxeq42XRVO95OU4wAbPOVaAi5AQdF&#10;uz+mLBxLancyDkZJNaQu6UBNAVLiE2Hgbmj5IqEBwc2EJ0i3A1EHmTrb/v5IDK8GTEiVQCJphGFr&#10;4YyRPHDqilejGaNOIQ1HQmCk4tLYQxhhHABiv7cWMEb5MuJFTNigtd39mXZzu/7lUUVzJrq2z05e&#10;bAXjxdMjWOuoaegH2H9SkqQ31r989nV95j786uVlrwHmoUP34bVrA3HgEnqsrmScqrH/9SGqrL98&#10;9NlaNtM8zolZ/reJosv74JvciQEyJUUaOeeKrsX00PGLw5LZ3/7eO9Fi+/TqorcYpdazseGCWHU9&#10;DLyR2t5f2s+Ve+bK9964HUxCTFKj4UQy3f/69OnLg3nUe3sDy6ZSr5gvXx4MYOA9eLNerBCgguo0&#10;qxh/9sd//NXrZ5GV+CYLQLv0J//iT37+4quVrQ1lODu5uLis1gi/qn59/B/++b95evzCH5BvxzPN&#10;89q//eOff9o+ktORFptx17ThmiJGvdw/+eTJV93phAksuiNHf5Qr1EybYxW9etuMrq5xbCViGf9C&#10;KddbM79wzJnnlblrko1GuB5wnTMPGfCQFu2fED9x0X73Jqqm5aCQ1bHwA9ina4nIaoxgOBHku9RY&#10;8T+RL8j2VbyaY/tpkc2JPYD4kxIgFETCiwWDIxFdHkNtGwsDIzYjuVzRGWzNvU64eYzhO2ZP0nzi&#10;4GQoYncgOhJ7RrI2NS/rEnY4QJABbU1lAq7BaQB/9BHnFQgEIuk04zkh0LM7LUolOMY8xpeIMrjb&#10;Ik9FYKsXGF+RcJ+dn6FevXNr99bqmvPdt98UzmYPI2iPT2LOqsYVOeOVki6vTmEyYgOeL58eWucX&#10;WZtzN2ys+lXQoGkGAI5ZUnWvB7WHRuBeOHA7pN/QfeSb72jaFm+6/0FMeehX32TVhrZYl0I+xSAR&#10;ptYqdIcPInH7qnZ0um8MHGvZnXLY9+rp62ipfjOVfePeHc3nTTidESalXnvSbvfLYxpLeAIs4tmu&#10;Mem77kXrZpOemsdp3+x1iDcS/cacV6Hkchda7bo55q64HLlK5BxWh5U23xu94fEdNgbdqTpSYkcj&#10;96+OSy+veq/rg+OJ/etK+/FBoe8N9SKpkks/bU6MaKLt8/+2ePnzpy8PX1+sRTY++NHf2Hjn7VQi&#10;+3sPv//mg3dcIaPfHRg9e8YXfOuHP3j73g+oy3rjHk6jWCi8ffPu+ptvOxNplpPh+3sz1B+LMRSY&#10;nptK3lxXlS6zw9UVS/fV2l0nedSSG8n0qFwNC3qEoaEvoyhZ2JDVQQQtnRVHL584+q2A1dv0Om7H&#10;/VtBeVOx34DlkzDoh/kWJBlKoVkfmBGodv1BxOPAgIGtmUhKNjDsZHjkzyj7kO8vHJw7lUK5USol&#10;cPYzqPMyFOvGbI57N/YW0MBkj5kv72UzGzdRvG6054NFo31zcz2VSayspToTE1UGayuVRmI8qRyf&#10;dnJX03qzcHzQyF28fPIkyEQu6Gs2aszJtEQ4roeYqX+0f9Z6+Tw1M+1IJfotR783apQH1atZLu/t&#10;NKReEx+50p/RMWzv7N64c8sV2VMSu5/V+88Rv1ZdE3fgdbEeluK+vdt1qib2Nmpo5vTXB+Niox0J&#10;x/LlHGksC6zD+dN7uv7+D79nBvWjo3y1lhtDKpn2DNQEEXXQrESyYboDpogOr5wv1wm7a9Q6Nqoh&#10;atuJK4wV2TladWIbEzuQoK472ICw4SIKRvKLUDcHCiR7T/hTnCAPfLVCcmZtKa5bhm9NcdxEmJoJ&#10;vbO78lB1PYjoe4Z3x+e+nwrtBpSHychuRLuTVW8kfRsxeT0iRxRb0u8BzBFSGL/pE8ZjmMGXgHk0&#10;4lzYPbPrSyQC6TWXP86zDzs3Skyuc9amNBh/vQO8XgMKn55w9IErECNK2iGhbFhSoYWshzNNdHBC&#10;bcITFKYICH5Bf1l2cv1+30c8A4tWMo4J5Baiz+VOZMk05AeGKj6ykDQuf1xXT8vPQcgl4HiIznA5&#10;pOQ/MYfiN7nWd7d3Ma8L9w54L7IFRBC0NCCPxqOeNytCje8LXo5nnz1+nT8j8c5ESf76svrk6Orz&#10;50dPXp88eXXy7NUx+g0iiKZEmECVRERBLKHDNXK6mCA05314JD3GuzyMve7WcFiuNWhXVYh9Y4RC&#10;ZBWDx2XtxhZ8hiCVQPtOm9XXos/Um25wNmGPwZc2nwyInObZQSurkhQoy91ei9eRmRtGNSYynPWJ&#10;ZBImJ5KYId6qybzVbHW6Ii4P7ZYw5IkFrzCUs63mscDx7cef7Q9icCTXXghxkRKoy4PM66VNxxDL&#10;6b+SCGuqJxoEUgtYjTsP2oDA3ND4UceTmtfqtC0UHqNho90eTKfFzhTYDCKLKlEMNqk38fRmzolL&#10;FAR0MJg/dV1X9aCMPw2huc9/1uxhAMH2xwsA6b45wtTDUNBxUWrbJiYPGmKbSYOk+H15dPq62EnL&#10;Yz7t7sz17Kx+nitFwSvpYJanR7XJVaWtelyINhGNl/tTPi0XUudyeWiZIcNH+Y04khaXC4JZJfco&#10;E1BADyhd0b2zc0bKo/u8AfeUTs0jUuns9CfRsIgmQbEq+KBOF3vXMSsb8KcMMtDvjZG196Bpcysi&#10;k2aZNGKgNWGlOKQ+HwwHyFaBGrDiLhSLXG9RIIdA9hzuV1fVbMC9tZGxe1TSKYk+5iMgr0UWykWI&#10;P5Drj4iJCURjosZQMuOVRdeEgIp3YPOgppD1EQu3CbUajmmDaW2blmUwqPd4pE7xFXTa3XarW6/U&#10;zXa3WW9cdRpX9Wqh3az0url6tdTv5Rp1EsZOuvWzdoNE5JNm5aJbv+q3r3qNi079vLUoDUblwbDU&#10;t/LDSXG86LplE/CDWx54/UNYYHp0ooRcwdRci3rJtwvo7MjcfC8W9jrpBKrmNgJQCILJFFKI6Moa&#10;/LKbD99Mrq1nd3a0cFQLx41YHB+pFokQtWeDgYgIXvXBNyTI3FLk2mJan08KZrdHl+yxZxc+9Br9&#10;Ni3BjEpiTFQAaxCLyPIJDw8qzinhGz51UK1POiLH+877HxCFMxgPN5Ixt9X3htXkxtqw2DQiOiVO&#10;7vQsEQ6vpTMxNHhMERx2hEzkjnGm1WtMWhDUO5hWU3hMPbPBaEBQZ63XqXfb0ZUk6+Z8owKAT/XJ&#10;hYv84VUVo5S31cIE5pU1RyR+BcypMxrrHFaLYbU1SxoJPVg+PAKbKqRctlkybJA9QBPoS0SeX1Z+&#10;8dEvbmys/fFf/ImkqVav89XrR9loyF4qXps/r8Hv35yl4n1MnC7AMMfVKkQLO5kinGqouL5FvIpz&#10;VIwRxNpEqCFYlklu5JKwmkeS++G9OzsOGdLY33j/jfu762++e3svEn7r/t7f/Ae//6M3HtzcWlnd&#10;3fvR3/79N37w3ltvvJnYvRGJpG6/89b69k527/4QAE4ormfX1UTKF0vX5k5dCV263A2ShF2OrjWv&#10;WrPL8bjZsa5GY/vAWzsuP3nxsl4oc7gOD3jyfnH45JFqG1m98tmTT67yR8H5VJYW81ZpMW17eZEl&#10;LRbf8JrTcELNhqRE0Kg9Pa+9PiDAu7l/sCiVZ73mgoCyhasxnlZNylGgJANSIhrVGoPFepnV9KhZ&#10;K/ENA446H5ouJisup29nz8VVF42qsYgRDMugYX0+mNHgvrQ6bCH2ewy/eDZ40DPzPWI6xUHYVl0M&#10;AlnyQXtnAEdbJfx8fD84Z/0B4iI5O5hiLnRJ8euO7gRYV4viYWB6UZowoOT5QmyrrgN+L/cQ7k5b&#10;cDmzMbrK2lWxxZPHtBTg66MhDTqHGw9DT8Dou+TaCOoJYh4PVHWr1W5Bu5phuZpwaQpxp30Oc0FF&#10;WGyzNRE+z+zFXr/QaCJsIWapWSmHw3qYHBUqaQ/zAZHVziMWThHMlwnDMQXZGhiFCaeJVemyZ8Tf&#10;bh8NrWrRwp9TLJrdFueQT1PsXuBbE46u3UQ6EDPSoRC2fcewN66w8RwyEJF4ZjrcSjYenLliu+u7&#10;csDtw9DgqRbz17w34b0QjDUJ5nfT7MEnmxVKE3lB4CwwmCmx2v25KZg0s9DOBhaq+gX5tJMv97/e&#10;XVsZkoQsTkQx5hXXvnADijEkg17kLSIoQXFt39zNBGOPPvw816qvvHnXf1k5LuX6rvnm3Rtxa3FV&#10;zbsDKtr9wEI9/Pz5RbORef/hnmRgne8zQ2Dqdln75PnTRcJ3b28trehXucrrkzNlJ46ggvhHlxGg&#10;3TKmzqMnzxgZbt3YIe+4VzGLJyUzoG3fuZN0abDF2UpliX49LB0+fu7Q3Ns7mU0l0Llo7h9etmb9&#10;H7z/A5nQweWWKxqM1T9+8fRXn7zslW/e2Ob2vzo8+8VvP7lstze3t9vl0qOzq1yznYxkzx8d/eK3&#10;H590m3jUR+UONUU6HCb9o0vQzXjWBQIs+qVrFeh1ZuP127eLU6GVEoiq9XQ8DQMdlIaICEHihIKA&#10;OkLIQ5lB0+kf52sdO8jmIdcqa4PGeDKY8XwnMlIMSScBVUc0AcLcF5otU72AdAsM+3iKK4eTBeUR&#10;hxOdHIWKk4G3g2DKiZiRcsKBb+Bhz6LX4e7jjgEIz/nscRLwRg44nzVAFfb5IIf4AZOAnzkX+Rmg&#10;WqPbYknPvJcWdnub6Civ83/7sx/tyu49TbqlyTd93lt+dc27uKF6bhrqTkL3eyyXWdbq5XUOfUPZ&#10;0VzrJO8l/PfScFeaNyJKVp6varOMPk+pi7gi3tj+hWVHxAdFY6Ha5uS9e3xKDzCUpk5cSqXSKbab&#10;byVT3p3Q0cmh0piuZrbbq7GT/bPJsO0zAu61yFG3jP6lMTNrDhwx1tVEuyDUZ+Y+GToel0nI6R+1&#10;ZseN2ZHT9vVxudiaNZRgMRr/vD/MTV1Db/jKBvGOMkAvjz2/u6p9dtV6flyX5cQf/sOfuW6sjIJ6&#10;Jru2+uDN9krsj776soGqxGw50gbY6O7ZVSQWzrx/L5CJT5u9uyt7ztX4uXt8lL+Uu6O4w7v11p2S&#10;MqoN5l1mbC5b3j3dPz9VelB8XVXvPNcqVGb1jqOhaguE/E3OrPn4Re6k9dVFyRpeFfPWZdk5tkyr&#10;6261N/sL76QPm75VvvLWa7F2S2pVEvPBT2PhB2v+NbftrVDgvbXYelya94typ7piDVdD7pjN2tBc&#10;N9eCW1F1SwPfKu+uBdYii6wyWdOdaewFTivu966lgqpjRvNJrkNtRPTdlKznesdEh1NpD1AZgSts&#10;tjuVYgmmbSISIsTHp3nL49mo2vOHohXJM/AohZN8LJLwxsI8RHJjXvEcnnL28KlgcL+T33ap+loi&#10;tpLAmVutlYm7u3l3N5lNENxEebseTbK7jwSMZCY9wA7EbaIqzy4rrouT76UoEpgwjiSiRWcTdBcz&#10;q+OTIa3YRaqgohLtMo8YPCHC5HKtpT863b86zemtfiyiX16+umvoL0rdk7NzZEulk9y82/fZXMNy&#10;aYVGN6AEWCSEmU6MHviD23dvNf06ScWhdifpVu9ubq46eWXiG7IvFQzwNe9E3EGn5e3Xd8Pq7aC6&#10;I7seGP77hu921nN/E3E9qi0xggHAC+sGszc5yKJwBNJlQ1MzDnv0d9Nrewt7LKQjx0oigvVi6pQT&#10;aQwSWI4dDbfSsjmvFovLgXVATWX3fpwvnA5nz3Ldzy9aB+3Frw7rT+uLX540vyhOP7ocHJyfPcnX&#10;jxGydiaHLeuk2T9rDsis2Hvnvmw3pI7XzQkgywTO2CwrZGdW+Fc/vlsDCiMfzw92gB7CuLHgUSUi&#10;YgTgymAXVoUg9fOuWPNhO8ZW6PYsv0rxoQaDAVUajwGmUCIYcjkZF44YAdRnhSicNbR5NIE8K4XP&#10;8Jt0WnFcIkvA3nbdFtIfikcUbSSyfWxfDMMCoNrCFNDAgWkP/XrA4XSjEYVnlY7EosmVUSD82Rdf&#10;9+tdDM1uOizLHA9N8CAeRsP91rhT89lm/pXUxCe16I3RFUqe9nxW7Jt59PEkhHVNsYREAOHXAE4Q&#10;YReLJnTd6Fgjoj0IeupJhin7q9Bx0T9G1l1qFPscvEo24msZAl/c2Vg4EgzyCYejVKEpqB0In1j7&#10;1Zv1gMJkM0zGBLBrxniFUqnabMsAURZY5nB6+niosznF0s+55xn3xuwbWde6wSP7/MHw2O4+K9VK&#10;rX4PxU/PbHfMfLGEM7nb69LSsI8yF4o5xbAisa6ycdQrQRtRLwHY2OCcmM+B5fNHomEnPj2bjYL+&#10;RlhTXJZ3gS6pSgLGjOl09RIMFQVIrVzoNKoCGg6ZZr6wsDJOJo1uzTnoRmUsCSIBlnULMBh1TqZC&#10;MKMtAkgqJc1JdKjVPT05aVjzrSALTq05su/n24VSLeZXCHOauTyfnY8JSyA7Khnwspr8+rLx4qqC&#10;epZoJraaxH6JAkLTPLLWHU6pAcRKhuAjpMj2BQZI3KdioYLWSGVoGTencw9q12iKqb7gqak6USRj&#10;wrYms2qdF0qAY8TqYOFogjWj57XZDTi9DkeBawiEDBl9SL8EgYViiAUsIRYDumtN99OGO2Xfiwsg&#10;+E5inbFTQt6eAWoBxyKaQNTI1OtuEXlC1wd4HbOT00XS3Dc/O5wDp3gfFURvMAlq4ayRDM4ZfUbX&#10;9Oi8YfKsDZHPMOlr9plvMQW4HhTKq6HSsyt9YnbmOmqcwfgajsnEz2FarsEEqobTtIin1JCUAxAd&#10;YfaGqNwatUtWtzKB2NNrtxsY8o7O6r1yu3taLNc65v55jp8PL+DMmc8b1aNm86jWKg5mrYWab9OE&#10;O2udaX1or1sEw0hgZptDu+VgvOjtC6EpZTAifIlVAME2E+z2WoATLOmUXWPSit1BrxyRpJDTsY53&#10;Gx+QtPBIC5yWKUNjwr2SieFGnGAfccgRvxGORWWGXCuZlKptxJOr6XRsY5PgOKIrQqiS+u0A6tJM&#10;svz8NJ0NU9Ogi8IDwnID0F04YqAQVMTuBJiLnaMbhZMFADBspGIR/3AEAnElBBwc3jwh75Gw5iM3&#10;2d5bROPGpDeqk1hgDqflfH9Ol2Ro6Y3ifBSaeRZ+BZmnWazWpXnQo7YuLvi2iKGV05YKGQHBIB17&#10;wwFbyWJO/L2VrcpF7gf3Hi6KlbBEVE+yfnl23fhdd4Df/WCeTxfEJvCIJ5Hbg1X2ehO41FAsNXPL&#10;vyCg/MsacUJeF8XfYO7t4DOzvfOj9+++dWfz+w9Wt99YuXPHQVMXjWtJorAigXhm6FVsutGb2LtE&#10;lc48pblrPPIc1JoNiv/LgpROPPry2auzk68PX+erVSDSj3/95OrZF4PTi1G7E7e7rl68aubz81xh&#10;NcLuojKqXLDxDBqqNxYiptBLnt76FpgBX4ygu4C6sm7iUeNZZ5PO6u0XNj+eDq/i+vSzJ/+uXP3T&#10;1znmHUqzdX7wrG8fLUa4OmW8QuZ0PFf1mhcwjQ/jM2NBqlZuMb+uc5j4yG/hISB5RJ73dEK0mMVg&#10;cWODKWw/4esobL8cXcndjQcGURnJmKNBXrSdEQOACmjd9q2sIx23pUO9jA6mQvVI2XRaDSCENkWw&#10;O8ZC0lDYxasa+bBeHNg+H0lWjLUc3HY0jcoCpB8R5NTjwqPJkha1qOIDuYnMDslpNJ3yNAbjUmNB&#10;fBYMVZQF6N9cigcICvpbv97xykQbMOPBn81ZgZOn3+4yc3KNZjpECScxprY1YKGMiRa2Bm5nwE2y&#10;z6Yy2tKwN+gyfr7xWiJKtD1qE2YQQpYpOKW0ufMpIcJkD4xHRsDgiLEqHTS1xN406QDLHFvN0ZD9&#10;updJL6OGscOGfgie5MXZfmnQLBYvcbg0Spc+px3yEuPIAQRPx6JEJlA01gRx2GmTvnz++pXo2JYI&#10;F7GycrlH3Gh81ZgYNG/K4dJSgXmRMJR+0zbWRgiZMPlPfNmUovn9cy9AzBlwCsM/uyywULqOwuFD&#10;CRPJUgx/PfCd2ub0JvFEIu4L9motfya194N3E03L5GUJ+jbv30hNAUN23EEf2o+Ux3j+2y8u+2b2&#10;gzf6++f/4dd/8ersOGKEe88OP3/10ncrfWszrSM+fHVxclUIPdjKKtF/86/+7avLnN3jXZGCR09f&#10;zCRHkOcrkbPNUW7/qux2vPH+e8N8/cnRYRWrf9DdL7YOjk9GMU9qNxnXjXqt9+jkwhFS7rz5Rvui&#10;xJ9BqKIZof6ry261OV0L3r6xo9oWAL3OCtWJT3n49pujdjMS9iFhuUsw5hdfne4/dxmOvdXk5PgE&#10;2Dc5iNgoeYKYs0UPhRryEMFF+GbM/d2E6LrKEoizJRchmwwnAxpNNqsQ5ukioBCyLSNjmkC7czJc&#10;HF9Wuw6XCmQe4IXLU2SoMoC3Dwdv5IR7FtKT23c5XCOBaLdQGHdaFEiNZpNvAcUbUZZDFvcWNjsH&#10;yH4G82SukPCBIB7kGt2K3af0ueS8lITijMJraGJGlRU+B+H9YxuI3IhpAfMhoV8VMine4XMnWAr1&#10;EfgyX9SfhKzOnPv/+I9+5rIPMbrCfE5GDGLeQ4qNKoNHJNsjFR4Bv2Adr8iWpzqAGT6z9afOan/S&#10;dblxi+ZnwzK2XpvnajA/61r5ia04xUQxOu0OD9rDQntxNfI86gwKAwYjc81ByG8XfRc7+vRO5uDi&#10;yNUYRtfWnIZ6az3rYz+qGR018Fmr8+V+Xq45f/Y3/uH83ft5ZR5wa29/74fDvZU/ev7k+afPbK2F&#10;3aslDIuoEAjC/kx6885dGBMgd2/d3EPxmc4m46sxKeAjSrh1VfZZQ306uPneW74bewXA6NVBfGu7&#10;4RydH72c5C7kuRHyBrDQgrRDtKN6/JCrLrrdutWudupkY61Ytk1viGikRTz2u1cH+edf1+rlz3/z&#10;q+bTFxsAsGWnHvUffv20W7gCRJEZ2eNsK+aSQa7BeTmO88E19AxaOB7H3oXUtHZmcjwdiinu7dBu&#10;2Ebew2xdcUb9kfVoOuaaZcgjUJx+Q5EMHE4en8fLtg0lk6w7ZBSfVDBuFZkWkLf21FGbea+6ttpM&#10;uZx4DsbOA8t+MXIedRdPS/2X3fHj7vyoT6HM4NDstbpdSJtYX3utVqfZbncxeXO9ygjPo0FKeNoC&#10;1vqheHgMigET58IWxIdEgauCQifkyVYa95F06hp2F8ekbhYK5Xg8haNDXnjO6lVbfRhdz6KcJPB9&#10;2On6YyF8GlzB6JcJMZe9PnriJ+ZYO7raXPUe6f5Iwd6f1gayj6kycxSGxC7c4G7WGtNcu1vujM2e&#10;/aw+Pm81ZWu2NXNkiBaK+5PpmIyiySvFXfYbkeCNSOBGWLkZlG6F1fvZyLux8J104HZAeieTIsmU&#10;BFi5WN6R5j9Ma2+sBXcD7jurgZR98CAbuql534wHboX0u/HQ93bXtgjT9LlxLnFHRzhKo1nuJfBX&#10;NCHOQR+UBXREm2zriw4ImQxxA06bnigMZ3/8xZMvTOuLYvPravfTs9KnF+WX9f7np5UPD/O/fXlV&#10;Pn1V7nYvas2z9uDXT15dtKwvX58fFpqH/dYXLw+smeekUALsUKgWus0K2W+m6YmtbjDmn9tUm+Ue&#10;lioPNoJ/7/duW/Iq8JYBEyJ0lAsodKKzYn/nZvFzbVxeypM4l8SCb75w8ZgRoiZmn+I/COUC/Rsn&#10;FL/DklDYGPhuL3MPBASZxyQxfLJp81ZzxQhxjpoLSD9qBbaJIqxVgLIWor1jeQTyGXcbVdI1gUY8&#10;iq5tMQK2gcpfMPSoPenHhA5e7B2vhVbXetR0MtVtN58/+xr4JkrUPn1KqYE6E/TEn/35n+kOV4eo&#10;cehzIl0XzQJdDF4ewqC88YBfd9kCeAMo6QaNgG10IxYNcB0OhpVScSS2XgGQQphUWd/h90D0BF7O&#10;Pmoz1mUV2ehOCnWz3kazPK3Vqg2zX6zVCmX8RyBfZXMm9Z2+imUrj0Hdehq9yVW9W+5ZBXaLNuje&#10;AaqcqVOimQSu2AXiBV4sSESFH0wzD2GgealsJpFO8dgmQUQJJR3syrQAHY5dVVEamkOzUa0UL44n&#10;7a5F1DjHOpOtHuc5A6Gh2WaN2B6bjNv5hTnsY2Zhk9SdjWleKJ8E/wKnGFynAaUw7QvDZ1p6ByoB&#10;0hbCtD3k8gXDGHKjuiaFw8FgJAJ2lRkxf49lMmNqnZtU9/dp8sWFAMaH8TqiXBcly9iu0GpRTeDr&#10;oV/MnV7NGs1saI6bmpOz0Ufl19xOwcrjWz57PRibV9Xd4IjVUmOs5CeLRsWKujsBnOgoiNxuCkQe&#10;O6bZVSQX4k8iI5nXE69GSSQirWwLSjqYInavHbMZhcxgOCQwmpU1YYChoDEetSksEcFYAxMIEY/h&#10;EJJXD23y0pWJ+h0JGYnz7FPtcxI8hR3JjQEVsvcyEgWGuMu5t7XBfHoxCVROjgMhR2o96ZH0gVtq&#10;TNsHc8dFofPqqlFVfV2dcwnsTKiBPQ9llgM7vSx0ABDk7KTiETeniDG7i18y2bU7JSGRZpkAc1Wm&#10;6J+ICop0MKYtMs4p5iJi14muR3C5uUMwhxCDwyepeZx+75h2nhcbM74mATEJEZTtl5UU6QWKL6oL&#10;CW9E0aOyEpfVjG6sYQOezdYDujwaFg5fNa7Oo7iwPDYSsoH79UeD3mjw5OvH3UGr0qgWmnWrX6s1&#10;K6VKvlDNV9rVq0YpVy+e1fKvzPFR19xvt0/6/VOzfzEcnvf7uaFV6M8qC3thOKlN5o0x+X729tzZ&#10;trt7hNZ79c6ERD/d7qWTVYKhBOAZJRHzRIKgAmOhGPELKxs39M1N/+5N1l9se1Y319VIaPPNB7FU&#10;hgbJCVrWq1G8MNezEVvnJd9B8mLhQ7tgo5zwtNqVejlH7ovVKkr4xSsXE2s653Zo1kbNOl6TMLnD&#10;Pp2R25hJB8o6gZW/GlidWRXEFGryafT+nejcnWs1sns7lNoX+y9vJeNKRis/OdZlJ5MspliMZoLq&#10;jCrToa+u3N9a2V0z4pHIOirSlD8Vi9/ZcpyXaoXLb4O4l+vAa6Uwxxdlj0vhcCj0enPmEJgZgPRi&#10;iWRpfB0muAyN4boUZyrn70D87SnnMsN/zXP/+9/Tnfrp0LqojeroyW3z5kn+aa16eH51SMb6eFEv&#10;FwBBH/78k0r1Mq07Lx5/mD9/MT6/4MhihKTz3JoO4gtpdX0Fk0swZPPHNuVYRF6JB1zMWCJWODL2&#10;Btu4wheeryaek6bnVweXEX/o1bPX/6/ffvrR86uPzPJtU/8//Jf/xS8++vS///R3RjZjPTr+v//J&#10;vzx+nb/q5f5eKPWv/uSPCqV6/7KcuJvedtrP5/JkJz5OyZZCiCppHyw/PRNOAHeXamjOCl/1kGhs&#10;x2qmQxeMzBSlz6FMJiMp2zb3kNt8ZYUkEHnGsYKC3A7qA0g4FE25UpPPCn3D5WvNaN/MoDFZS/O8&#10;x+TrwwNud5WUgHtFYfV9Z9D4x/dsHbe5nfJ1eu4qAap3b5leHzgRdzTa4/tiBNoccWCxANh1e1B+&#10;4f9hZJgiLbi5pRn+aCYRS8f8C7tus0XXU1omtCHZvEWCxhymRIgjuzkJw4xMWI7LSQBzIOSXkX0P&#10;+2M3XeI80bXI3MYuv3BNMvGgDhF2ShOI3tlWtjsaQFb1IMr9cb8Lh3k1boznplum3eP0RJEqs5ch&#10;YxB5M7tAXhp5Ic079kKhRTQNj0DyQpF8MPETQnr0o+RVMNya22QOCWIp7Tbcq54JzyEqRKFwYY3G&#10;npVrWyTRj2YgmmflWq9Rx2nJzgcoAxJQDicmD/RrbDmrV5ftQr5eLFbQJ0BGIVrHIb5dMy/PSKQP&#10;XjsGbtQu9L6LQdjpYrbXwmMvrvZvWeDXLYII8OKpT/U3oebBjJIvloNZPIRBZ7c/DEk3VjfW01lw&#10;bYx25WhwrLB+wjQv6Tvp22/eeG9lZTI2fU4gi/L2WiqmqTCJ38gA3g7zZ5qdBvS2DzbvrjmUy+NX&#10;6mx0Nx7jQfP5408Ur/3GZmYRMeRS76unT5rK9NbmdvvDx5cff/E6f7hz+17j1eGzymtWzDc2dpVI&#10;6uzzl2eli1k6+NP03u/+/Z+fF3IvD1797Yfvvn72db5a1GParZt3qGLP9y/zjERj2o0Ht0QahweM&#10;gisdzeR+9VV+1FlsxO+G08VcQY26VzQD7UO+DdiaObGQhM9o9umxl+fC9bKU3xWBWCL4FJUPL9xk&#10;I5sJaP6lOYbGBvMCg29Kp5ECD8fjq3aHp5hkcSYQUSXLEH35HHSbQ2SGcjHyPETOvbVDHuSkZ/WO&#10;rpzEGqBfHNSmF6y5zsbHF+Oji/FJrn9wOj65sA5O6ien5sVl7+SCLJzBVbl7fslmaXBVaOewUlUg&#10;mM+b7WGpvBjCoygzhcQUNiGkt9u1oZcBr41xD0MQYSE4HUTlNxMyQT9P5KH9X/2v/jOcgwvZVhlA&#10;6LYiSqgy7IskH8KMJ8xiPUj5R7w00MbHxtjqAXlGNzWEje/19i1eJ0ck4OaX/DE0xJza5hKlh7XU&#10;47OP2dMNJjLhxtNRzO1868HNg9zRp6/PfhaMvvmHb/3i1eezp5Xf+4P/uLGz8evHz2onBWPu6c6n&#10;+SmZyIPbDt9/+r/8T6c74ZNerff4CPB0yXD/6z/5k+N//2F44kxtraN5wTrWM0d6LB1ZW2ujXWg0&#10;osK2rAEewKxIwVahjql3JUaP9sW7N290Yr72aKy0Zzy8qx6LdOl4bzYSrDuhGED7Dk/JSwXg9Fg2&#10;yAWtgILvbhIOh2ujURWT5vba62pJbtIYuHiWwXYgI4VKOxwLA4O+OVXGcYnkaMbNjekQ37OKlMs+&#10;zkZv6eksaR9HhbPu5080AkWjqp80H8lLjnIDdwcvHYo9OLAuZxPtzSiMXYJun7RSrptgNClHYlf1&#10;FlRyRrnltpm7vCTiAT4FuX/mcKYNev5YxKUoXQoiviVciTM8VBN3u7r74H5qd3syJ47dwh5Ko2CN&#10;kbiDpWKKxz5pZPa6DGDg+HE8MfyWByMy27qUMORfDWYw0qlyDcWP0bNarYY43Pihy7ijsCSHQv4q&#10;1H6netaq2gqN1K1NH6otXa6fXsY1ffNHb4P7j8VTPVRdvdnzZuXj11fG7z7+H91QfjUfvHM8Vu77&#10;vFNliv7SCWOsLwopwM0Oz2+/OrgsYgQirbaSUeU7K1B++J6IAkMQm5ye6KDl5Kbih5hHuvtcnQIG&#10;MIcPglaeYEARYMA6iNxkQrRMQjklscZyO3t4wWyLdn8ARp/RiG+WbPZazSE4SpR6hFSMuVb5nOWB&#10;UN/Rfmc1X1SWIpSi0Fwoam2kkxPp5e4ThOCWy53B49fHc7cc9i58eoB/WojCBbacRZmITejKo0Rm&#10;Fcz0aaH66WePsEbWqw2+y7NArFeuZyJR0gX8EaPTaUFa20qvOJWBL55FaDeqlOVu/f7W2rs/+qk7&#10;GK9+kwTxP9j78Qu2ddeZC4IDI8bfYkQtTqfr1uvbCfdf2xf+1btLFvQ3P9TZpC35OoPpyZdf3VhP&#10;BFIGGRKExY6ny9hAPBUipZtuEB8qsnaufWB1Iihi2d+JH9c9YQ+9Ok8SvGXIJZY/hGyVB9a3aitM&#10;EYgnz8/P6/X669evPWHFZ86C/sjU0D97/hKBwtHLYyo4SA+cp042a2TowWO123Ryhh3TN27tMImd&#10;zQcE5e2sb5K3dF6pnRdLCj6olbXLEwF8T2XT/LvjwTAbS85k2KgLc2rHFFoCbDljrUYbgf1FfO3X&#10;QRe0piKZHX0pA93lblP8EJNR8UVd234Q+XNc8IOPzB+jBry2Bpl2Urk5IR2aBrPMu2xEFoB4+OfF&#10;z8sfXAd8BHS2fK9VFEI8YtmG8HH4fi1TmvhbCDwADNJo8Ogh5mE5m2VnIs8X4NmXmRo8Z/kMkUfO&#10;EZPw+i9VPMsff/1bwMf8HyyEv4XfiyjIb9Vuggb37V8czyhchVCKvp3qAMfjR7/6da9efzft2FrP&#10;NkauTw4q+/uv/vbb27dWohTqPy8uTj578vt3faxTijP5L0EEnHTe3ZJU1vrTiZ+RIrepJLVaDfQn&#10;JCORKo34hDCrYDCIOknIiR3MVUbsnrF58ILwn9LpDIZJPu1EIsHS1e/393s4bzH/kwJgkf/ES4eY&#10;DPUr22zKKF55giXAo7Fotem0hcAkxNC0XGAr3EVYs766MmVJOtA/efQ4k1UePLjlskWrzXFr0ORK&#10;MC+Ytk6mhs9Ikz6c8GnGRJZ4oInv3dIai2uCg+aagSSEAOKF+6u76fqGEVItZFUTigX+tLhyrmM5&#10;R/PBdWYAf53/KpbnS00RL664F6bUCSN+x0vmqZC54nskB+GvbsPv7kcFtJJFpjOPkmmukOcmYllO&#10;sx/yyLC/ER8Tj3dweEwdRsPD8/1//A//vvgE2KIub0leE7HwXyw+rVwUCoV4PN5ut/k0+C5whvPK&#10;t6YuPhO/pnIWCdMSz3qmQJLXRLM0nbL2EU7hJTSCj8n7wBaQFqEBR37HLhWxMV+Gje2fNVQkGVs9&#10;gwpueV4tMMGsRvoBRPIQKihCyT7n0+drX/B5opRbytTtUF4A+bItJP6YVwZMjAg2Fup0mISEAEWZ&#10;sOAuF/x8v1F6efLr/Sckfk9fndi92Fhs+Fr5pjR7nXA85uEJmy/+5A9+z1hP/Nv/yz9xTAdkcxPh&#10;cXcnvWY4IHAp6/eSP3qPpauXhyDYBs4Xt73t6EuPDjovHn17v4jvwvJ2WqreXVO/3XdZ7X14fm7h&#10;fSQOBUgvHhy753ryJdJGlkmPS6XYQlhwRDSbGw4etuO/9x/9R1J19KJdSkKl2YxJq0HfZZsAHACG&#10;9mwwHCT3eVoiAse0CY+yz+cZ2c8HA8kmV+b9cCTQvywddRrOof2sU/3Dd9//6De/yDe73BAj1fk/&#10;efvH/9V/+U+KXnur3P5H//N//Ebt6n/3z/47VMt2n+v/+p//r//0n/zT352esPda/cHN/83dn/7v&#10;/+v/c6HZcEdC/9P/2T+Wnpz9y+e/dvr3/BvK/+Lmg3/7uw8bLh86szf+3ttbpfLvyjJSrsnItLWI&#10;xBqMijUWVkXvwGFk4Fm4nDIdlzXuQNxA2OhTQiSoO1AW0708P/Bagzr4rocPmlwk4Og9YgjA+K5h&#10;ddnT+07PQ0dXLf/cQxvnkZurscXeho1173KlKk1nQ5l7r2Yb2H40b38vXP/4suk1bY8e1VrpROid&#10;d8ciq9iOxhJWpcRjBOHEfDB7/Nyby0GEYancY5UWD/d/73t4/sRZiu58NPFPRY0LbypdzI++eO0e&#10;4VCks0NrLc3v7HjSKWWCEmIEgZOhsweLKkQtqo1TLGv7iDhJdHvv1pbBPTScHpSg+rket7rAzplg&#10;duoV2Ta5sZZ859b2qN9EPcGsVMC33Y7eqF8zW9gjhQ16akl2uVPu77/KzZwc4+KBQlMpDitOg+Xy&#10;cHkYih/il8J3L26f68cNv7O0e4AtFU8ZpgzC0MEmZ6lJFFnu355I353/1x+KQFExeF1+CPEBBQNO&#10;/FsToTdB1CxeRlE0AYgT8eYzbPTX17MIwPumWhD/R0znyG4mCODLZg9en/R7U8TfblVmRxJcEIHO&#10;9MuFkIQds38zsxaLN56cCr4c5wPlD6YITg8yEIgWA7rAiBewOk+2CWkZHGjUlUbUKTfMJp5+XPMB&#10;PcAZNZz1tDBuU2+0uShXKOL1GzdudT571WnUC/r8vbd/0Hv08suTrxXFs3f3tt8fuvjN1797+Tz4&#10;wY2frt769b/5E3D/U9Xz93/yN7/4s1/uv3gZ+NHdd9//XsIb/PpXH//ik48zH9z7u//g75988YTI&#10;0JnX887evU/+T//0N+dfq+9s/P7KTv7ZCxBs96PZUb3zolCqDicjVC7UOkgK2Hd9W0R9d5jzqs6I&#10;3GIo5Jp8/627a+GQlwUwhj3UKG606Ox3CTblsvUeXTU/fXnchZA9a6uRWCCdReop6DEgDPMXDIB9&#10;61uJ3ds8llzWvHtwOKoXLSIjFZuHlSKX81JO9d2Dm3dY/ohfLkM9+DBcToJrwDdvAdsFIYu4lohj&#10;pmqi86T54I97lklFAkHH8EroFohWoirjhBxjGdzdXX3r3i2NY/vv/if/yd6tB5G9rbLm/eOPPzmD&#10;YbRw10hK7fQvGr2CaZ3VOsdMzdqm3RmEwrayHpA1HslmMETW7cin+AIrAfEQkBxGJKgYKvcg4lVf&#10;QAUxTF1NZKPXwP0O6GaRzGZ96fjrSikztSWTgY5zVD8tbWRvT5MrPz84OPjysWQO9PHYNer4EXyN&#10;wJTNqo1q7vJ8cJSb1utmq+zutm6q8r1keD0VCE1GITvx9P4Ij7J2U+2D0bdFpxNj2A1aZtRmJSX7&#10;uiHvxXz3k/qtpMYsj/FiRNM3dIMxGuK9VV1fdclZvyepeFZC/kxADXqdAOiw8RJqfUuPkm490lxg&#10;/l8XjkfV4sZ49GA0SXjta27HpuzhbVV2x53zuMMecyzC86kys/ytTgADWq2sNZupLpr49sgTjK/f&#10;cPvDDVqxqyOD1mcnaVf0WuXqUWnwy7NBrj6uXl0h+pI2b/+zL4+PXpzXW3X7fODlMhz3oXLffvd9&#10;TyhuWZ1QMoU+uFwqCi6C3UaCJBtkGT2wL2CHug4tcjmwWD6pFrHF1A/mitBeNjjiKBLQO5ZFJGgh&#10;8mOIhJ4cr5zPKyeBoyB5b9Qn9bYB/NLjwUVULpQGtabu9lyUyh1rUCtXJ+2+GCgAyBozWnOQNdF3&#10;zDExO0L+oOp3h9HXjRYEGOLeHcxCyQQUUME1hKs5dZY9yGUb3dLZ3aTvxdzUjyvs7JQ+JARLMxd4&#10;AhimOGQXSMZms9MpNSXISa5JzJzcjuOHUQeaq4+OfCYPR65j+7xi956b8+Pq+FVxeNywnbQcTy/7&#10;X9U6n5xVDppjyJ9fXjQ/PMp/eFh8dNn89LzzxUltv9D78hUYV/ezF7XC1eTqYvQXJ5+XapVBqRYc&#10;ztMLKeaWs6EIAXTrK5vRSDyTWslk4RmvQp5yG7GFFrJ84aGqM6meBAP2eIwRc3R7e+fN++E7m8Gd&#10;tdCNzciNTWN3Q0d2Gg+asjO5uoYMgMng1s7u/XsPVxJJH33GfBbx27O6cyPkWTWc6zEpG1V2V6J7&#10;G6lMPBGXMAN1U9Lkg/du3f3p9+1MrfD4i+yrb35813TxawrWZXKDOBeuW7HrxeB3Zu//nyXmNyfL&#10;dx8RR5QAQ7m7g1H+6NgnufSwnxGkg2EkUW/Lj0yJw5zoeq24BIwi9bp+eHzbJl2Py5Zmd1zyvH+N&#10;UBAHFtcAtmkoFmhbhCnELYDxwSD//SqfMzzQoSNEfefz+aimB3X/8fmRQsYSQJIxYkIsZW6UexOb&#10;iBXB2RWMhpPs3CTJFAMPGkSXPxh0jduhsEF+2trNXX8qHoinQpEkAZQBAzynwih/6vAOcW0I4hfj&#10;PVIxGQ5Q3PEsFIg/3oQjgpkqpxXHJ/W8aAHEc/r6Byl/CGvJeu0LWgtTVri2WPRQ4AkPGRivSXdo&#10;tc1pFxfKaExiAg7BCVGD436f0F3YziO+QxBa0WOKJz8F9nIbS+1A1ckf40VC/kH/zr9NVcALLIRO&#10;4mXkl2KBxmstvgtixEC7yLNb1KDXDcZ1q3n9g2//8nskfvz162RJvPimrb3uOa7/qygy2GywK+Sh&#10;AidvNMwXL2mGVoiZkKGWuaqDabfT20gYEUNHV3jZcQyavbW4O+rXOtNZCcNMZ5HUvRjdJZ8iQJrm&#10;gN4d8wFtpxYQobL023hDURsI/ZZzeZe7ScKxReP4xZjX6cL2sPx8OJcg5xBcSS+GBIJBA18urQ2S&#10;pw74EF5LrBLLPFIkWgOkpSwSmcNP+I4BtO+enJ7hBmeQBiYHHRsO69a4afMRYk8AXpeHCH7Q9vnr&#10;8qtX3VIRddaoW7cP2liNhVyM5SobUl5dln2MDaB5ise1m0qVz2EZlinyUZY0GfG+QISIvp3ln4QJ&#10;XPbC+eXNowcQ0LGwFG+65uPNr2u8eXkgI7P2i/cp+gVjlgaOmZeXvlbksopVk9hvig8sEjtFS0fP&#10;KO56gjMIweSWE9wmgTjqT2cjOBmQ2FZWEvH4/4ez/4qRbM/zO7HwcU5EnPA+In1WZvmqW9ff9t0z&#10;0zPkDMnhktglCK5ELLUCloJe9LArQA8SIOlBkHlYLSAJxJIEQe7QDTmuZ6an/e3b11bVLZtZld6E&#10;9/6csPr8zsnKrh6OXhSdXTcrKzMy4pz///f/ma9JpGEM2TEipspAf3c8t9G44afE5dN/WLadlNYp&#10;zCvNcGeY5pIdna8xQ+6fRsfdzMIoPvzE2658bXttLeBeVp2HT5/Ym9UIduH7Lx3t5lY0EpyOEy7H&#10;0UmxUa91OhAgm5R1Z5XyizNMo6t6twdJFe3f/Wr5oF3f77WeNctH48HezkGl3dsvFJ+dFc6Ho8Jk&#10;djw2ai53t82Qznne6roCEd2ljjAMCKemStAV8UWyWdyfw9lMMIXgC4bYqKP7nAEv9KRuobp3euSn&#10;Y9LoMIwjZzYqOOB26L2Pa2VAkraAcvOD95OplfPdnXZd4AB4QuaTGEGDynKp8bwnlcc2e87Ix+tf&#10;wM1lFs7/iq1+5cTcB69aJ5Y4Isn0zMDpm0kgZvEC/HhlFk8+biZh0mGUH5MxgRy0QWBJppWqjWG6&#10;6nnrG9/Ay1bb3nDHsxAfo7ncsKkfTWaHg+FOqxX0Rz76svmvPn16/6jxJ589Coeyn/30s3/5p9//&#10;7NHzTz/58c3ltZ/+y3/3B3/wB7uPHreM3ldWNz/7k+8dnpwMqtVUUHs/ufzzP/yjwbDr6g2+/s6b&#10;rnbtyfmxTP5D3nffubv75ZfAw9A4jt24vh3JPTw9Sq6v4w95/e49e3/SVVy9mV/dyGC/9v0vvuzg&#10;1l1rb37tTcrvk2bBjjo1EQeMNcOabhtP6waK795YHx8/m6tPksEA34VkjIzgJqMh0HREEaf1Buwm&#10;ZwjeYpKJGsQ3JnMAfSfNLu4obD6kceDRKtSphAKiuY/8aOboAo3ArnSE7Yy9OXK02tP6sPb0UbWy&#10;P1oo5ec16gZHKukMh+mF0QrCoZUunQcKO3ZHHApn584WgBF8hTDbdDjCwVkyH3Ao1Fjcbtt4EXKD&#10;z3cg67oYd8anVWTyIaTCAIZDbNtcdi6nPcC+tKBO5KEdA34YkKqq9ooNd7nCbI2W4EoqrgopeVHD&#10;+dDlKbQHKJ3FUC6e92MhJY8COnDl0RiZJxqEchhihYqWHTpkCBOhjjgFo6f0O7rYGDBXM9tKMnR7&#10;9bDO5YsOoxiVypktKfrFp69EZ+XtmRwzqkQiu4IxJsATqg/afRfgTY4GPje9b0TpjegvO8T0N5ZK&#10;0iwV+IvZlhZvKKvaFIlqqBBmu8o8yi/POpP34fLCsEimcQGMtkt1/GvhKmroKSAxbYyBc/Nzvjkm&#10;p71gMpoMRcr3n3aajfGgXyucLzgJKxU498Wz0xp56ulZu1ZOaKHzFy+ff/ageHBUODjaf/AYsePT&#10;/b2jnRdnO/sAx4rHB7jxjJqNg53d7qDbbDaKR4etckl03GyTg2LRNta1TNQZQmFYkt54NL5693p0&#10;OQrlg6FPbntl6/Z2MhVF43ZpLR/bWoOoqC3oR2iRePj2vTvLaeC7RgirXK8blrxRqo4DztT2UmKy&#10;aFfKsZg/Df27P8Seuke7i5mJKKdz/F60uS9Pz4ukCRwwfg+KY3MFaRQQNfg1g7yUJjwnLWcDEQVc&#10;+Hmlcd5sg4BSFSZqLIZGq1IZNuo6jYXZBIm1XrM5rDe6p+fTbmMx7faNLqbcxHsqQX6B9UFCJdpl&#10;CKnTIwDm9Wo0aakayypCaM42Rf2LF8Ip4fdBODCwM4klkw7kfd3qAptB3BxYALR6B/15b4CZnkdG&#10;QEPM35j/2Ie686/9L//Rtas3MtsbnXjg54+f6PUhGuysNDjfMCmgE4klxhQ7NAUdGvtsAEzYBYly&#10;rHN2GSOa4pJ9IFWB+jtaBpzS0CzcIFRntqB9Gh6NUO9c9OopxZ3BCtbl3H7zzoNRa7J3mEj6B75x&#10;s1rfzG/6rqw+7FeKP/nhymz6d+/dvJ0JbKcDN5finnFfABJ6f9u2SM10TxfNxvnbydi1mIbIZD4S&#10;SIKo8XtjXlcCXjuQaNWpLcYhlyOheKKYhgHQsc29tHnMtgdetvNICPJQrz+CvDUP+zu63sJhowO4&#10;flE25i8q7ZfVFr6VZZvrabX100L1J7XqSwYO+2XHSTtc6SB7kwh6iUQ+wwA/60ccFgDxyODKuiaT&#10;l2/E6wzyx/aQ19d1jkeLiTCsKAMcASy/BtjC2A2lchSa9DyZmNsVnLa6e5XRSXWCC1jIvrh36/ba&#10;nbdBK43LKFDhmxKMRxOIyCGzjdQ72LT2UQFsZsjjX4rEr2WXUoGgd+Zg6H87vEB/NaEu8pp7TfOs&#10;BZyop76xHHtrbRWV+KlDbJtFT1k63CLtYXWh2PnAeQjc6FHk81nk+Du2+bhWX0vn8lsbdE0QDsX3&#10;7d037kZXlsCmnx4eRRU/eQdrotxq7L146RgOXV510h7tHZ0MzmtjlItaHXKaFrIprYFK4kjThCkB&#10;Z39Pv98pdg8q3ec7G3EfILTFfjG5rPlncpS4Wasg+AWz6HL6tVp3VGl0QSEf6/OGYX/RMf5k5/jP&#10;n5x8etC8f9j4+MX5Z9Ph9+4/f1Hpf7pz/MXu8cChIOJaGxk7rd793SN3JPPkoMAPwo05qnU94dR4&#10;2CY9YhMwYw1nIq1Z18ANLWCL1Q5+6917v/2197/99Xe337qWffNK+qs37Jsx39Jq4tbV6PVtey49&#10;SERG2aSRSw9TcW8ir2vaOBrq+31tj3MECMTvtQVAkQWxsmyOZsO5e2SDp+sqNnsvTktIr9EoJ6SQ&#10;rLI5V1eW37p39+q1zTf9zjdycei1N8GyJgLX4tENlPzRTohkE9PhFsp+W2v+qzfPXcFST8dQnEtk&#10;RR+z0PvlwyoCLW0DiT/yIUr3Uu6/mvy8/v2vf/76AAKLwJHb2+6NivtHYb8STyEny1EvvjdENJ6W&#10;A4iUV/IeMzElRsrJY8Uj00FelIfZYiK5KEx5eVzULYIIRQ7bms0yZBCNUdKmILieFO2hTqWOXLiW&#10;ikE+iSj+5XzGjpK/gUW7XfXgzgjchG4rMxQD8QWR8HJ76q0W+hxOUD5Q5Ot1QAfh7Opg7m5NbaSo&#10;x/XOSaHcbFIpzHSEVDokNKPuEMAF/EhxdeKQpKJ7VSlbJrAXH6QaTOnkLZtcAOtD6lDKcL4kPuMX&#10;chCmxxxvaILuowMHcvE7ZIGBxYd4ibwzuHaMDLHSAkAL/R77IFqlyJJSzosEJe0OBzFW8qn5eAhq&#10;XLD7wHs571H/JO/nd1EpojYolrIyjCUKSBrAb+W8FkNa0aS++DA1y8yB4a8+rAVjNpsvVo65fn65&#10;hBBZ5czHY0MKG1gE+vB87wVW8sh1BhSSLnux3mnUKqtxfzqmsYxPW1O8GFaSzkwiSiO0jK9u15bB&#10;OMJoj0YGrPqTs7NGE9w5da/OQL4NurfTIcLAQGCgN+rLiI86j7XjoTJHCwLZBXqWBGpggoyhmAEP&#10;RrwPtEOo8khTapUKVNzasDOi8d5pjgDLtlulUqHdbdVo3/R6LPh2q4WnPLI9+DEuJsaNq9sQMaeu&#10;oe6pzZVqb3yIr2qv/8Kn9WxU6tVTo9tEg9Cm97q1Muiv6GqmWpD5vJiVoKZNpgj5S/aULGzriplA&#10;oIu2vdX74AGhVs57OfdZIcyBRBLVsfA45jgdIZ5NyuZjFfM5YEhKSpSlADOyoAN8+H0AnP3CrxLW&#10;E2+fPy8fsTi4exhYAI6DMaxWQyG+A8axDbpeMODWMFEP8BtUpHSAEHiw5rARaZG2wFgdHlF/bvTJ&#10;5KcjpD98KwlvPupfTfIBLIq/enIReD5etw/cMIbK6fRyihppbFPU0LhbwjmXNti034monq3V5ZDP&#10;Gw8FS8e7+EP6WOF6LxVQ2oXTauFw0Kr8rdt3cj6vZp9upuLrKYy2Zucvdgovd64kl1CSBKxL5sFc&#10;e//weHf/kL7JC9hsg9b5oH3Sb355drBTLZwMOyAkgbDh9mJ3wyWfg3KniYAnOdcVBTxWSxdY/fkJ&#10;Ynnzan0MqG86Bkk78iCL45FBjGOubi5n7t7VIqn+Ge3iA1zs6SPkpAiEduVQk/nQ0jqjaRXNGIi+&#10;DiRs+i5u1N5pv3luBjBTEsYcrlt3lnDjWSDSZlAEcnybRSDoO4HpYxN9GYpNqUD58JNxj2c0kOix&#10;OyPB/NVrP/reD/75n/zhn99/8sOf/jSayn74Zz/7n37+4ce7e9hp3N66U/rk4x98+pNW7bx8/vLv&#10;f/P95uPPj08ee+c90JS/du/Nwsf3ObIBF8DYuZfOdg72S4EAXaal61urkVS5XMNMLAaNemMNS6GT&#10;QQ+2piPsv337VqNYH0gryIXRdk4L/ujzn9OrLdSrd+6+cfzk+Y/vfxhonQYj4yXNtvPgo7hzmlSM&#10;a7cik+qz0/GX9lBvNi05Zw3M9UhS9Q5aFgqGF+h1K27bkLnNpI8tKjB7OEcLLIJBJPZ6tnoTdzUc&#10;Y5jyNYpNL5j1+QRjnO5hwVHvMKeetRoIhHIAoJpINemPRBacvX1IlCPMapJ0945PnI0+4kOLZg1H&#10;4Wx6aXjcA6tlD4W7SHQ0u/0mOlYjQmzvvEZXEv/PebHsxD/QNGkX4fFwsOcPgeUbgiaaGJyJ6H0B&#10;TOPzebXkKDTAjDL+wO1zQGskn5riXtvntbCaYTXCU5zxiYTyctMDBdQ+9/ncqIMi7UJvDGEXbClP&#10;G22Pyw5eKuCzpeNamH6PVFNoBZmGegQ1cZtBpEbMQygCwAox9eo2IMxiPC4FgkWXuGzMXU7wrAPd&#10;isjWWW4dPCZME/49E2jREBVgAsN0mlWQLKg/6BqacFDrg8/Nv+IoOx5DoAC4ApSVr3DaQNuE0cv0&#10;XUxO5JwWPoBpbMHevFz8Zu5g/moz2LHEEaiDwYqrben43GZM0HVGAAj5FSRBeaEMF+EHDLHjS8cw&#10;t+GY5ZW5NYXLSVcMHS+sElyqOwCRzW6Lh0Kby0uNk4KtP0IHk2EZLgeUfBzPKu+R6T9m7e3GzatX&#10;EGPd3zuEJTFsdHA3hW4MSKp0dDTAJv7gsHJ8hJ911BfADvTwyc6TR4+fvHxy8GynfHpWLBbOzk6h&#10;mVSLxS6WeqhS2xw7nz0wul0PuLZe+/D5zrjdHbQb1JcYgsQ9Xi0bRdo00Ow1SoVcNhZzKaPeoNLH&#10;WYwCjePZDssflqcV9l9/yJ0Sit2Ybt7WWj5IJ1m0EuR4ps0tfXBCiei2OE5LtWqXxMSDGTPJttO2&#10;8HlgB1CrmX1yIBjc4NEYGAa0FooDKFDoKtiwQ+dXv3q83uQdeBbUwHxMoUNw2JFnmB/IBer0ch02&#10;2LzIy+BNt3b7ljOs2VQ0CUIkPq2h2H6ixT+bT92qR3TXWBjueWY1A7cbjy7nN3/j265mt3J6elw5&#10;659X8jM1o7qWQxqMhXwwsBmPrUUjG/EohMybmmtJcWXcXnxvglNvxOnLaqFsIJBfjFcVdUX1LLud&#10;a4pnw6esq95Vr/e64rjmcV5FNsPnuY4wtR/ANmQO9Yjj/9nunStLjFwn/cFKJIV51fmkPnh6FNT1&#10;N5bziSDHpk0ElGjhsJwErMo4E0KMdGD7w3ELdMJ8cYB9os12ZozO+t2KoaNydtrv1eaTitN/PJrv&#10;NPSnzeH+YHoydO60p48q4zIuM04vifVZq4vbAuN8xJLadkc5nt2f2wssa194rMZsWtqhpaZq5HtP&#10;Dj5D+OWobGuP025fQlMDccUeopeNfjVVLycWkE0E1HAsRcpBXZy27d2Jpwsq1AavxTeZxkKRGqyB&#10;bM6VzU1RRVQX3sN913kRbMscexIP7upTBKwyPoRpfBOj1ygfa4vheyHvlYQ/6QMup0Sg7xiDRQc7&#10;nf0cqcSgFRj3M04975qsB913l1JvbSzfzgVTEXhT6kpMu5IIbadCqxFfUl1g+axoMH+m2JiOBDLJ&#10;uBYtT7AShBSgASP6zgBC/T5Fw5eGKbjHNSyW0aHHqIs40q7UHJNJOhNDjBVXv5PDA0wal5dyNh+v&#10;ydVtND7IbGYT6WUtQd7vrHfCYX/EYTcGvdKwrY0mvVm/3EXf57x2eg7WfqdbGR/XYnQHwja34Rss&#10;ZrmMNg1EELlv0LRCiUTmBwjUhjo2Z9EYK/mcykTixpWSRzk8pcM7suMENUa3v5+MLFePK6inehbQ&#10;s7uZfDQFtcI3bXUMpO0yiXi7WiUjwxYML2yqGl4LFL8QziXqIog4/7QPKDse8f7tq+988M3vRG5d&#10;7+PV43IWx0AmfMM6ekR10c53KOD7acZBPkfX0IPxeI8ROncbpQuMCGhXuiFmOXRAs4BEZnCXANcx&#10;6/G5PEEMEQPBoxcvZNxDG8UOnm3QaNXBHCMpFrp6y7+5PY0l2h7leWvwomuc2JUTm+v47HmnXUN9&#10;1b91u+UKjmbeCCyMwYgC6LXxnpXry4khB54p62yN/swKUGo2E+34K4/LU+fyq7/yLXTbPJ5CpVE5&#10;OQn7POF4UNRiIMHYkbAG6mJSDU1wArGM3qJ4Qbx6XGLhZPr36iAxnWzNutTsTZJYWy+AZxPKjakd&#10;yheT6TQhsdVDL3xBywM1lXAsGMzEryznr2zkriynN5ezyVAIRLut1wnY5uTCPB0ODbwo3u7ZyfnJ&#10;6RkaT8c75Val9eSLB7TPPbSpz4vTQvFGMqkzdaXI4PizAfgGgWlGVs45M7JaZ54VbK1EkFNWmqIW&#10;YtLK8OR4FKTHRUF1UWnTE6cupDsj32QqBIL7tGZwJIyW7ojFF5Lbz/9JGKRBi3gYzyAi0XJd5F0g&#10;DzCZaH5+SiRdpc6DfmseJCSfHLoydzXzU56aX3pRfpi1x+WxfZHFvrq1rx/n1udmDXhR+1kNaevt&#10;QLsUrCO7jjYxfGOC5/4Bikd+tx7TwL468P/t1EtYVXJi0js+a4zqpVo8NF9fzjJs2j8vtivDFews&#10;fU4EyHjrgz6Vns5l5B1iisbMBvAtB9Og2wagOxxgtofmKnWzHR5CuVyCokwVlKS2BxPY65HhE5RE&#10;dZA3DiXUGM7FEgDp7h4mbG5dB3dK7UhTBEEzsk8PppSMD+0LiIPGsO8gJRuP1leXWHbt0eFgcWL3&#10;0tdqOxftyailMlFGlha6KVQFFbH7Wa/cj+CTdwUFX80YDKulCghVQOlecJLojk7x2RIfQdoW5mK+&#10;kDu6REGbEpG4tPB2TTCo8GYBu0g5LgmqOWG2OgncfIgYAHBo6UvvjWmaabpiai7RCZCNLJ1aUaVw&#10;kUFyw00nSXmIVhYLRXS1fCE30hTBiDcgFpCKFtdCCX8oGYylk6lMOJbB/zESE4YhsyDq4ECQZZeM&#10;xKG0ic0IXCi3korEMalYhPAw9Mz9KhpaeKk3x0Z10K2PRplkzgYhWA0GomklHMcqqdXHXN0W8uKl&#10;5EtEI7DEb6+uIzgTdLmz0YgrFZg4SHCMWEBD2VChlb1/6qq2rt6Dc+2M+9TNeNJvTE8/f9h/ebju&#10;VguHu82Xe1di8drui8F5MeF0oedp73QdipqKx8PB0MXWlFm5cKhYCsxJ9XK9UK9g6IVdOLh92TqQ&#10;HfgfqlGgTW323N07yZUrASVsa1b2d58TbxjnZ+IhzTvT0YBMLqtXNpDMY6A6BI7kcQ9to4l3Zpyf&#10;TxrVi00jWbf1MNs7Aj73UgSiK8gkkE3LzTI47V/Jx1jZ86stiNSje+xxitbiaOoJ+BFdf/KnP3v4&#10;6HGwPeTL3/2d77QeP9cLlXWaAq7pb3zzq9PHv6j3K5h3JDNpzDC6tV4X9I0v4sjnrmxdbRQraNfZ&#10;w0E9rL37xltPnu3otIjn9tzK2mYk/+FPf142mIPqy1c2o6XSZ59/6sQLwTZ9c2Pzxc+w/K07m73t&#10;rA+d6mH1hBT13e2133jzdsY5effG2nff+eo77715c33za3ff+u5Xvvpbv/3txaxxvvPQCHQWXt1u&#10;1CJenfGbi5A58I4mgSRERKcjE9WAYDDx44DD0YlOWUQJSJuK/Ygci8MGSRfiHCgfpY83Cl6j3tr+&#10;4aBYmQ47tnEvEfD0XHOgzwOGBql4D8NYNNBHfXc8RGU1KZ7gSwSiANSPK+KBGN0+7SJLFczkhIvI&#10;OMFhx3g17FF1tF7GQ850qFOwjyCf09MTSeawfzhztAvFEULtoz6sjM7puU4XsNsONNpa1/DgM8Mo&#10;QLy73e5Y1OgZYPjnAiaY0OOeNlv9QWc26jvKLW+7MVng7OfKx6OKtK9tmGMhtQGRLBEPQ6Byo5+n&#10;oKJPTcU8GUnhsXkYmgBsJiC0D+T3oLiBBJe7Umx0OgP6DuY+Z5sLlYUdfRl+LwO12DCZk71XPTqT&#10;EMD/oagIF0NccD2cG3hR2hwBj4IfzqsGrIn7uojuUorwqoSljEazcAYY/UjLlZJVeifGGA4RAdA8&#10;fKRba8FGzGP6Aj9i/VXEMZ3zOIMKp6NSqABO5bQcjgdCi6Wu83vQbeNQNBg759N+l+d0Z4fhOrNZ&#10;TE2nBqQi3ii3BiA4Vowz/G2BVRwcHQKWAIBLxSKSqrDaFbED4W1S3U6ck8xalj5uA8U1iP0Q1wWj&#10;SnAZM+cAGiE+x2BkQsracr55cArHIIhj9diB6j28eR90P2MGdYTP5/Ve3e+8vbJ+8OBRpVQQXduz&#10;QqNQpPXTLpx1arXnj5+2js/3Tvfr9VJKRPamuUw4SI+gN6wO8LoR2A3vF2IwqIyLHOYVvsba9RzS&#10;eNUgqEZ+QtIiBA7pIpEsU4BzRyjK+Ub3Mdr7QxYZ5z1NXg9tIvjxSIdLLsQdoSb0KgzMwDjMEVPw&#10;zAf8K7FrOFWwjKVql4GiBf40dRYWc1hqdEMQBQDhSUOLFohYCgGcoZlLFuqk2YiJEkm9hwbf7tMX&#10;7WrTS2bNZE5nB4BgnXlnixAK3VOXD4SUw56MRhCgnQ/nzn90Z0Urny0Ke/5e5Y5P+UoweCPtvRlX&#10;ryWUa3Hfdky5GleRT7wS8S6H+msiau9YikWWYiAePKsIX0WYEsyDYkzl8PkdqhRugHFGSLiDnKIz&#10;AcdvoCqlwbDU7btWsy+n3Y/+/BNnsfHe7dv0gTsNtBYDzEYRlrUtomi1dYzpyKue6ZOXFLBOf7E/&#10;OxyNKnbPucPT9Eea3uDJ3F1Ugs1gbKok7KnVSShl+OIzLTlSojPUerbvqFcyrlzWvbSCNVLs6nb0&#10;6ra2tq2sbMTDKdxpU0truY1tLZUNJDPR9HIglYPu7AB3Eo/F88vJlZX48lJwKatmMmu3biFbrp+X&#10;UyH/yN63sTZt41xAG80IIICTaKELjYFzg7jCrU2c97Xtdc/V9UXMP5nhkko4U/dnw7OzXmp1MxgO&#10;D5hJnJ6nk5lJOtvtz5mDptyLe9nIvZXUVp6D3J/1Tu/GlS3ffCsdWIr5Ez7Xaiy4ngym/Y7VBK4m&#10;KjbKsYAD7IZ7hjNK20UJMu8iE++iaZzJA0c4KzNI08nCWsMRWuiYptdGfWKVIL3JghGxFqcDCIeM&#10;sOdENIQesZDy+6ACzyCHQHojXxjMDMIP1W4iROMZjXcjm03Q1kZKjrHGyOhjh40uG81veKTRRBh9&#10;UsdsFLuSSGYDtUnFvZhGHNMG2lit836jaLRbyxEAw5OdDz9cS0QrRrl31u/7sOhqvuh0aAuCGpVC&#10;hjYVcA7VD9TjtNUDDYLqui0VbdMZKjRpQfk1hSFuwDnzu1NIDIMyJQ4Q5gJu71o6M++NfI5RLqzm&#10;Q8pS2HslHUr77dfyMVLYpJbeTmU2tNAVfxiH0ZuR7FfWr//WrXfXfv0r3ny2bQP877Chwau7Mwst&#10;uwiU7fgFIaQIlozy3tWHTmvo7Etw8AAH5TqSZegG/eoJELr+cIaJ/BxfyPEcWD4rwobe4cThnl3f&#10;2KI/CYQwEA4BmuXYwbzF7VNqCDI4lEA4GUsuB/ypuT2AcsneWXXw/OdX3/ha/u3f1JUgNnX4a2MJ&#10;ilOZiHW9luJffi6WNObIQioWU6Hgl8C112rAyw73ZSUgZcNr30C2ik7Ly4PjdqEMQsAXgqWFhBNd&#10;fIhAAiExA59UTZINC4TwIgGyqFMiyW5WU6bBoOAhrNmUfJO8OGzIhAXH95itMrFK53MhfTnsOfiu&#10;mlZu1U4ODqD9qNhWTQa9SqXfqvZqSOmOon41rLiRkE0zTWcqEg4AOY7GY4lYUugis1k6m0JuHtFl&#10;XMXjQefNjUw26ArZjRjm4uGIJOViAufiFtOnlnydUIvi36vHL0spXqconpruFwINFDofxDPyciHf&#10;Mw0UTpQ0dfngcBAZHtg4nKTgN/FQs3mY8oEU4/gfY8RCzSlHP4WbwBpRPKX/AkAJfUphVokbnYwN&#10;x1PcCNuY7IkgufRnKclYXIzEONEJ8sjdkW4JiluQq+JrJwbFl/Pgy3zCOpysW/r6F62/Wk2BV99w&#10;UQHK7ZBSV2oVaTWz2oEatpu5SNiPEhS7cY7MjQYiKBP24sfDrHMGM9HuTsfdYcCi43F92EODLB8R&#10;xA4DOsrtXn8A2Qamo4Y4ipSv82g4IuLsnGigDIyRB5bIeOSDQEmVNehzNzL4+sXjQgAEYW7jOrsJ&#10;qwCGrfvAnIyuM6oPFPNJRsdgiWORlfU10Kcrm+tLq8uj0TCbyUpm3xerj6Vcdn19lVVYbD6vdvbA&#10;NHvmCF6qsyHGkpGZ1goHFY/m0OJot0zno0kkkw/kc6Qr8BcD/oA+mRSKpUq9zn0Og1im9JYaHP6w&#10;SARYUnoUfYIcFu1cqefpcFBE0w5CjxU2HHmpaHrzQUOJC4xSAEkyXUNzcGytLHMRmWnDxe69wFK/&#10;0iBgaZL4vHabTbldpujTPl1Hs1FvihKSHfBXlHTAywleaE7GLNxRSRnBRMLJ9GH5pAaDIX4tRMQo&#10;8mdeDKhQMUPyIRrwONlcAA1ift96Np3AfhFlfo1i0ytjSD+DH6Ai0hN3B6NOhGlghs+98VgWspID&#10;G5JIvL6Y99EnG01bIwPPks544gpqmY0rUwdI7WGnj59Jm3m8TXGE0+FYNr5pc4Lkvp5I05yPTGdZ&#10;UtVW29Pp+tfX03gRKpBrcD4UjT1LyIoFobhc41q7qXcBm83qLTpoCKzTZREr7xEplxP5kWu330pF&#10;U4gyIaC+v/OcZJfSIBsLBBXYFHNY1jpocHTGsDHpyp/0F7qDhq9QGffasv0vtKsEJGDFOgp/9/wC&#10;DirBSzjW9omA8kz4g+T0r0YE5ufjEex+pMQCHgCQfhWT9r2HT/seuy+R1mLhG7dv9A4rKB1R63pS&#10;kbdu3GzVjTOcCF0RZzR5686bL57tHTTrg45u75W++/bdnR/9xcvDpxiCx2KBG9HYFz/54exoLzBq&#10;r2dC2y7b4HQvGVduJUPfuXOVqUHuSvar926+9c6t29sbtzbXvv7rX/3d3/n17XtvZ7Y23/n6e+9/&#10;+9t3330fTE0il1l741Z8+5YzuTTXkBPNTWlPK9NPDh7vnB4E6TRC+e32gq4J+nPI0s96NgCb/b59&#10;MuwGFfoxfaZJioMUQNG8IWNQZ/2BgfIjPm2bgnLBoByxcA0lwqjm1VSwFtC/sVBllBhA44DOxgw9&#10;cJs3HMUxQdSwRiMWIgj7/v6zCb5LFAWjfn4pk1Gdzp6zQ+SJRJG0HcIa1nu47tiBFZwU0edyM2nr&#10;9jzmKMMENro8cWzY/HqzJT6ECkjONPU2blcUGmqrjTkPpt145Qnjzu0NxJOjDtawk1mvT3MFzy4b&#10;zvKwkFt1ZoZeUBnzCaCEbDTsRBtgYjtr0tT3AaRKpxjI+1FlorQK80ZNfReQclIumIqL5IEM4tiX&#10;bG36QZhSFE5xzoPEwODIRJZQuZl4zNcDtfW5oDrMBUX1JGYkpkUdf0pWZCJCBY4jTyutVf70Iuot&#10;HWfgqKh7y+fmwSLHhMR6chDqLwMdaPRz7SpyidSfwuNzwuD1qaqULXTaTGa7lRtcQkWsE4SeEwjz&#10;SDIWitFKCuWWV+O5pEfzB+mvQ7GIR1D71xj14+yTik9GurM9BMnAeySA0O6P+DSiG7GdWAJyH+4H&#10;1U63gfwF5IIWl41rR/JJdTMdjBTYAojfBLyJVLRb7QLsn5JZTSbSO5VrYQuDgPC5abEPMGeOqals&#10;unWM3s4IaqMfG2BaNHRIRQVCLNtFMK8/dF/Jb4QT5Zf7kvPOpxQ/IV8AJyEUUyLBIM8Z8fgMx9Sv&#10;eFN2d3XYvpJPYgw16AxrOgAKhtyy4RnmyYT4VdvXum0XCCtodTMjHtVWl5IKdjJcQOkUCuzXrKtF&#10;0ABC9P5pqc1CFX/mCb0hbLHcbmouRe62izNl2p/Z0K/AzY1VJ37xaFhwM9GwxieKGt28K1a3yYJc&#10;qaZsD9dZOgJyNMkHX0GOj0MT0g2wTZwgAJwkUml65ejyUHOOu/2xPjTHCIyJ8YomHJLJskX6kWgI&#10;iC/vwH7w//m/IGEKYIpxFjMNOzRQh44iMG1smpUCzJDSHlHTyelihvL4aDiFU0MKhE2S9QrhPnKJ&#10;QBmLbQk1rjQ9gXPYsUYlJYQ9MvZ6YBZHvOpX/9avd2Oe3/+//t6GqvzOd746UubInKQCiaX1jbbm&#10;DCipJgGyPwAAwyWg1wfhkPOUCwS2EAdGsVlEPQW2OgfGfB6DPIiV83jEDkfBhRXA98xV93R8hn29&#10;w66Yl5DrjMKNE3PpqDfQ6zBGQLXBTSrJDYN8z+6NQPuhi8fGoCUje85NkwMKCiYHfcwlfvpF3uPt&#10;tKoO7ySiqWv5jBCBaHVPJ0R+kiGhwQhHDmN6m/qV9+3R5Azt9r0HlU8+TXgiR7DATwbf+ju/m9m+&#10;cqI3289fvLF9tRxV2ntF+85j6isOP7KDvq7LNABr5EqZhi8kKI5xhBOkSeRQKr0BWHVw+ZSc6KeB&#10;x1VdcyyWEvnl9OqV4skZVIrM5naj0fz0w4+g41/d3oTxVHr59LRZbYx17KURfJ5CTbJBlRLLaaF7&#10;mXEBWC9iDDRjBASlT2llOwOC50TMKDhxqlHNiDhH+2cof/LbxxXQzPjH24gmymjqSkVOuvWIXzOC&#10;rsburi2O/fH8tFMMDzzabNb26IjEe1EFmDg3o6sNFu/Tcm51vTOr2BqaR3OrrkK3hxZMcOpcKKwn&#10;0cNyGX7tpD/+8RfPXL5wY4h+vS9K7xE7tKmh+AHxIGHKzBVgJwNitG3RwhmFteD2xjqbb7ioImvK&#10;mJN3YZuNe50WvxMkWmQSBKZCW4qDHCcKdyyhpnPeaPScOT1hn+Ee+QNz4ClIKiL/NDqAFE5+Dugf&#10;mX8f83QaLTjAGmGRfJGev+AKyfbF1Yx00IuPmeRmCI9g7aJwJa3Zkcxdub4jgYzwnVg/imnL1MCG&#10;pNioMXbivSxHEgitVVqN3eODrfYg897XajM7Zlno8uNR35vbUdRKipXZL7P8y/KNtpCFWxPAuCkJ&#10;I1B2IQ3L91uPywrwLz3D68IwZD09Vf2zv/j54Ph0Kx1KrcaX0Rmfsuvxq+HOmJMoFqdJIZANbpnI&#10;mxUg79SaU1kbnytgEdkBn8iMSTJdWn9ToG504rl0Qp2hS4QbIie9B8M5oXJU+s2Hn/xCL1T9UU0P&#10;KcPT5rjXbJ+fwsZLpXJM0tqNGkjAIE2cRPy81U7k8oIsnc9JJ8g9qihMVIoYLYZVO3E5DPfO7AtW&#10;HQHuMDcJca722NkHriXSbDibUf78spd/eTBTI1o1oVVOWV1A+VNIegK9FTaFtP3kUvNPI7HsMc9o&#10;cdsw272iJG8LuES1yPyK6TYr5Z1Me1xCyb7gdTO/4ie7mDtUq+mVrD+YcHjobFJRmgW2NCMB1I+p&#10;QuVoZ9+y8Mx2oNRGZpJw+Uovs4r/X3ecMG6tBLlrZkFovX2KFa4+W9+cYxlGt3H46HPNYUMj0D0d&#10;0jLSlRiTqMCkhefK2O3nPDOm4ZCvqxCCwWEiJdVVsuqgPZnUm5QA9kqjY8kyhcIa/AyUiHHoLhTO&#10;w0C2zOOfY4odQJc3nc3UajVsmW7cur20sszPAJT0+339Pog2N5TR4nkBqZjz81Mgo66w9unHH9++&#10;fqN4dk4duL6+/vmD+zdu3dQbnefPd+/cuvPixQvWW7lS+uCDd954442pM/Rw/98/P/8ZtDyyeSe1&#10;Ssc+GgaCuVYAfjKioHjxVaf1vaErcT3/1V8n5eAaWvW/bGTTT4m2bnZpmfVPIDXhzTiPyFYwt4Br&#10;gM4JGEoxbIZW5OFeci3deA3+VQ9g4uZCkmsu4/pX4jEsjFdJ2CtQonVrBBRxccss6r+5IvjTFIow&#10;Pb2sBI6H5D1w/s0fuOhsmNow3HOfHdttA/wJ6DiehE+I4RTgWM+iBMN7jMVi/EijAeRPJLUG9grC&#10;daIiYB5nKvkKzTGZ8YYJVjzpoNHJJ5KEtN4YzLstMKBfLmzS/gQJBaDNMxGVwXVr1CKVGhFOx7oN&#10;hYiAn6O80WouTZ0+v58n512Ag2YIzItHOsjwxVJoNXo500FRkdhzxMle62KnoSr9F4e79dPT588m&#10;j/bZwYrTnVxfdQ2mYosc8rmi0dt33sqklzjXEBL9t//sn5yfnJMh39vKLoXtTUrNN7+pJrcAyqb9&#10;gcNyKR9NoDFWndQSu4WTw0evNYN+Kaqkz0b+mXJYbH2EAFuAmsZNHBswdORdmbdPUAByRy/uWsTp&#10;B4E4pFoeTn0bS//Zf/U//zf//T/dNVptG/WW++//3d999oc/+qh01MKAJx393/zu3/vJv/gfHxYL&#10;XoSokoF//L/4Bw/+6A+P66cxTDRTK3/vP//b97/3Z3rAHcLbe3tzI5IoV4rRdBxJM//2UmaOrZJt&#10;HFE8A9IyhMxTOEd7zRjHgvUj6wYAcGYMHUEc4RWXAy9N0hNiL+LghYN9BdoJZ6jD0Tg7beq1l/0X&#10;mtK3tUu2iQbD0qMPQurMFrJBcphWtMeHg7njqsvTSSWpcjuzCbKuji7ClHPneDZCkVg1poEeQ7j5&#10;ZDXtvbK1cAYZE43RA6YAGk0oTuxTvfP0y0Cxwtjeadh7+Epcv4JT4XwCgWbswxxVDfUe/KjrCEUW&#10;s+HR0Z2v3Mp4uvd/dNBNxn2ra0Pkagd6a9wLr6SYG40OqySDYr5zWla68DslLpNv+jaWd9F8Lldw&#10;knCnIpura6Uvdzk9Zn7PmqGvjLhh46F7gcjvwqsp21unYArpRtndue0Niof+eQk/BtCjmc7U26sa&#10;s1E2G31jPa8MB4a++OKoOI9lXpYOl/II58PWb/rdtlw6iUEgVY45IjPFvSDg4dtL3Wny8slXfTbf&#10;48+fweFlACNUClJ6mTyKWpgVYaxD0zpSRXDSjNGWEJU5eKYXYh4F4FSBQ4Dx5JgBvzQn+zX8dEhe&#10;nVDWJyb9gkGhOfFkA5mNK04Jjg+aQQOuuOksd1FSSv0s3Qt85C57oa/yBbPP64TVMlq7tZFZyk9w&#10;KOBUhAAG6A0EI20VeA5kA6hjIRgdCYwqTY0JCHfbttBUH+k2v53cmJNv1kPGwQjFo8QQaNmhgIbS&#10;lTDuqS7mBtAzRLedNBPoPyr25Gry/LQ27vFiKT0kGvMJFAP684HRfIgaxNzuv7G6kck3fv64MBlA&#10;VqMBJINpqKYj6bg2nUB9fc7OKPadr9D42f3wE1dIlUpOR3rQ3ZpQKyBnATnUrgxRCZonllKrc/cL&#10;o/ab19expy4U6jvt3jnIZH2BGv9wMaS3a8VeKxOwch5Je2SoNtjeSL9/d9s3M1R6ulNTcUBwBKYG&#10;G1pGc8/3P/ykgKetz0fKh9/TjDYxvdCRMR0w7SRlmC5i2YkxhbY3RTmgVRkNuyK5Rw0In8AM5lZa&#10;dXm+Yyp0ebxYi8f6JyY7nM8i4AfVZT4NJhI333nbrihhX7x6enqys4snnLBaGA+zOKg1aYoZgsn+&#10;rb/+7XffvEcjzf5/+sf/HXBBfTGU6tXhNQy2OXBunYYAb4zODQhnwEmM8ekoIk03QA0ArTCWQV8n&#10;qcbWfDMTIvpzL3n4Aip+JJwEIlDGJEPRbL4ADd6MPxC3LYCWzvL+RmmAU7DMI8NaHzaYTWT36ouR&#10;WqvYgUb5VLyb2aWQ6Qe9PkBje4cKwIlxGIN4dLcpZnGdQiOP6ShAMpJVuV6IRLBh3C58KkO4z8IB&#10;FKW9mRsbG1RyKeAcGKzhgirkbupgEnia83Lgoc2ANSeTczItWiywGhGTZYaOfFmvw+wfkVSUfN06&#10;NIsu5yiXx3Bh7uLqAOJQFFQiRO3N3Nth1fDHVgK6ChKl7qntPfp01RFlBlsd9jOby4zX24qn+Owo&#10;5oucuUfh0bxJE8zuGHY6QJUiNNygKs1Q81X9Z89KpUPQ1rD50BYe2LQHZ422TcXgXHrJNpRF0FtV&#10;9ImBDd/V975C8Phy5zl9Bfqn1WIpovqi4UCxVEDkG1D2lN3P9ROYIh03qpuJooXpCQjBl/dijFTN&#10;BxaL+xCauw02J9/ldIYYIDcHnkSol3L5D6tjxclbnrf6lH/0YPRuP0rPALu2gHM6HDZdIzfkKy8b&#10;p2UL8WvU4aDd903hlsXcPqbNCeTWFH924jynP4T4kWPFhb6sekaJaUNcgQBtE+gYWjf4E1b6k5/9&#10;/DHSYiO3L1Ipvr+Vyl4Pu+LqpGWgtU4yM1tURm6lq4Y+OSkd9kZzP+ZXziyuIPFVv9eD5zZkPL8b&#10;6AFkhKF0vHqHFP8OeVsoESw5womJN1TrG+oM2qYEXxI+xliMKdgiLKvisEf/DJoBuYvDx1SHzmjf&#10;y6TEM8WEm8Qe3JeQIYkLbnxUFramLn16EeRjp5HiEixm5lJpEXRAMUCJHPRRw4+QjbE16DB0p+MA&#10;DnK9sTK1RaDjRAJzccQLoTfZ6RVjwSiTrVYNzU4uMqZCTBL+8oP1BhhA6gwOENPs/f/vIpCDgyLw&#10;D//4B/ZagyIwlPJvXL3hMETCg3dhHVqShgrqwWSTEvFlokYsv8BJWsASGY8w4jMrQ16QmKNL90le&#10;nsBKxTueQCLfyRMyrMAXF3rFiEzRz3Ucd4/Odw9f6hFP+WkBTXy9hZwHWam4zA+RWhkPvFwjX6Bq&#10;jNau3WS5iUAxzCiyEY/WPjv3LSZBr317a1U8BnpDeHYdgrPQ/xxjm6c2tLd0bOjYCxOgqK8fonLs&#10;vYryJrn7giFhVXrsUOYvVgUoEoDilGhO5Wz2wILsWRp7wJkp0Gj0ARSSY31qEG6FXcgFQy+XY978&#10;KwATJl5yp+CPCHzU1m5jD1WcrOSiqRV3ICkWyJBXgB5z8rIpnKCoTEIgOiV4PJqwEK4GP/5XPkyQ&#10;z0WB93rxT4/ysgi8ID9ZRaBIz1BYCrYJSne9dPLxX/yJ0a6thkLXlhNkOM/PW3zbWhQyPQZi/u6g&#10;yIglFDACJMMe8F12vedNqZ223YMkhD5G2K3FGKZcLrI60qkE4iF37tx68vTR5vpas1WLxfAKcIP4&#10;1BbzravbzTZH/PDm3TtAJIrlMiUyffoXz3fS6SxL+8sHD7/97W/+8Z/8ISnsam7pX//e7/3Wr/3G&#10;3u4LbOvfeOvN3/8P/+HXf/O7hXKpVmulycGVAAD/9ElEQVR86xvf/uFf/GBra+vBwy++8Y2vvPvu&#10;u6Nx4snxv9kr/zAeAxLJ20Ni1jUchmYC+xp4/F5nQHX2na0jjqu1m7/zX8w9pl4fLQAkYXhn3GKZ&#10;XNsL3W40ykQwamJyhShiXmAZCVWr9VKlOtDxmeSk8lLmy5EBhNwc91mH9+XnKo1skdyU44blwaRO&#10;MNbS0JWM4fWy0fqrW2zAzLrRmv2aFaCoiUp+JnuHoQq7id4KiR/fw0ForYiLm873m81oJs3WzrXm&#10;8OxKnpbPqeLIltiYbGF+RF4P3TfDcLmjFIcyt5ZWAbI4wJfAiXvm9N0ZqtIqanYSkQjtIOyJ0f3z&#10;OVR6qWxsnSPSS+91wuCO0bZbTVBtImPLokVWkcDL5+i9Ck7OC2rCYIW3Wi2uLRUgb6Tr9cFtJPGR&#10;UCNALDmhGd+jhgsMVT8tnI9bTz/+aPLlwXAyQFYo+MFdZ6VHYuxeyfmzybhHwyABObJ12+Lf/Yv/&#10;cffJDhb0tzfTK1FnfWzk3vrO877UjNdXVz56+OCDu29yxo28g+R+eXS0YyXB5mX/Zco1sYEr8x4U&#10;mqiDzrCrp8c9m/cXjLglMshUVgKAjAWspJBIybVExCY2cWKr++u//dv/9P/wfzu16cGFLRBX/+H/&#10;6r/68l/+Qb3XB/XQDTl+97e+23n6BZ2+hC89jGvZ9WUHZpQue9ob7QRjc+ckYuYw/pmvw1SKqwJ+&#10;d+wgzrY9Nj/J/MTW8dmcXeo+JwSOo9opzAs1FkV26vjZXmHRVebzr61s1PRG8fhIdPwV7cqV7aPz&#10;w0Wvo6ueOzduQdPtl4qfHH58MNvLBCbuRnmqzSa+kH+uOMaDtr2TDCSitqXdwrDWiKr+XjYNwgyR&#10;2FC9xiv1MuwfjKC3Kq7OyFFvD+2TydaSd+sqJ+UY6xbFgXKvBtuOLTEejB8/ip+VpyDEjDnd9/mt&#10;jflSBjnmEVhxr2vYtd1Se1VbEJ/kxv2Hue3lpK14uDPoIRq5vumNJFjdtWFbSYXngJJLPae9z5Bk&#10;enCmtHqIvYgdEoy99Vyjveh2OmOPw7eUyqczzacH1IR2TXV5B2tDxCnGE4/NO7EPEQHd3gQFOBhO&#10;/V7f+s1rzXK18ORFD/37+ey6LRDB1nOuL+Xjd1eyrm6HNPD+UcmZXmqOm8iPBH1gyAcUErEgTjRT&#10;8C6Ky38BhCE5EocYfFA4YiYDlFwdviefPh2RkwlcAKgIZwIYiQtEjBRs5qFj7VnBwFlwULNFJ3He&#10;XJY0mHlaEgw8N4OpeHp1CfolhT01lhX/rUqA77RehgP+FIctz0QHu9PrNJoj8GZApQRKaaqMyGTR&#10;1G2T0CI63lZh87o6KF8RjI7m2X77RoiWa6HWqDdD0XBmJX1WOo0hpw2u3OMdFesjDqt4iOCKJD2L&#10;n01N/AQLBSRBKkxqLZu9h1+oKgMbQDvsGYE+iOIcaRIiz3rID2THzuyoN+3B+HIatphTMT0woBdM&#10;FFJz7FfcjsjMWzA6jp4+XQqTL82enI1jfibK2sKFag3lLixTAstRv8FrYFmGf/M3Eu3x/sefdUA6&#10;cu7i+El0J+Z7Zp0GHNqIszdpORGjzMaH00p48dsrWU93clZs7PQGBQzs9YXPtRjMB8IAMh9/qQgE&#10;rkide/Nq7u1bm+7RwAfAHrAxlSHaxoR00qQpIzH3n/7skxopoaaBW0itrLsDURZMv9FsnOw55gPg&#10;g+rVe93+CMcmGyDpsyOY2KTrTthZ3CvzvlweDRfHN+eA+TDvvfzJUpF0gh40d020mqFVL/oolOLR&#10;RLtnpk1RP6E+nANFZcxDK18Yz1wOcjG6yt/+9gfL2Yzentn/j//t/57ziVPDS3YKWw/uBvWpx9We&#10;YQMlrpp8H7fmrHauKrjLIj5DTSejWg5Uxpcgf+7mAomVfEPvl+ot7K36XRzeSVu8oeG047AHN9ft&#10;sRjLFg5VxuffzOYpD36ZlLzqRZjv65eIJqusst4w2kSVWZ9VmxCzpSlLBIquG+iFyys/LXQbc0e9&#10;6qxwrSwCt5Tv0oA12yRcVieS7pNhbzDqjViRQZmMk5YhmA00mX+UlA0MxGxoyITd5pAGjPUQyzWA&#10;N6aerymiLTNjKcEFJ8TIVyank1mFJqu8CvoONIhVxowuWt/o5XY6rFG+wJsiQzTvrhw5ZBCSlApp&#10;WUhTPBfZH/rg9GYb+7thuwwG2mgqMvdkVy5chr0r6TULDTLuENLNiCb6nTfeKIez+z/6yaJbmQPn&#10;IP7iHkp5huMNLW9MNDFKJUlF3Y9cnOGOMU6GghRiw4kRdCsj9IKcdrDm6H/GcFugplX9BHApV6hg&#10;wNPrfBsvmiyJeA9JiZ4x3Poh2w2xfrxRiecAFAazpjNoAwINVnm46KsKIql9nx+xI6spCN06ptr8&#10;4P8JdDp9FidvZIG1CZ2Hbn9Sm6eczdkdt55f9z33e/79T5460NixoSSupsPB5XQioAIDqTO2C0dD&#10;QEt6wwFNAmPhfXFerw+5Ulp7APrPz+LLYEKrubduXUvml50ehMrdocWIrBUjYr+GTQshCOA6KM0h&#10;YCmosvAKuCOkJpCXKAJN2jReblj+gEqYwDOi1OdmMZW1Fhg7jVtA90r1o1CgATKkF2K2+UV5x1yy&#10;wqFjGSA0JZUPP0NWh+qa+ZwsHns4YQwHdqzGgKuZ9uviP0Cf00rWXyVzZu/ffD6wXheUPDOAv1rn&#10;HBbW1631//r3XKzbX/0PlALKFflmCdImR838KSbZxwPfH/3ii/DpQS7rcUXDX1++Nc76FSdwR7M5&#10;+dpDambAgYLZEFEs/sWCxglf1xTLu0SHWq+TB706rqSFP5HQ8erBYr58zVZlWKaAgNvdq1fOCgG3&#10;J4wog2GcnR9zecm8Zt2pGo/3nI6VqxvNTm3Q6VEfh4JxIlKv20RAFPByPgWcER/vPjxKZhE4vtGY&#10;Nhzejkct6igxAeK1+QRjyfSUkos+o0QJuQhMcQVkMDJhP0OxOJf74eSVZyYjCUcmKo/9zDvknXLH&#10;rBAsACDrNlnjAVPF26ThiVmrfEW0cqAacEwwU5oKR58+LxrUEF30cbFYLnimme03p0FMvDXQCzN9&#10;6FHAoZN6mtBZuVXo3plPi90iWlfmGrB+6asUVj4H58YJ74bEQiaCMDiC6oi1C4HE9yrKyn+t55FX&#10;TrED7ofqjb+67c124y/+7M/oIt2Kqlc34u2x8fx8tPP8+Ju3125eiY1skw8PO5Vx4J2Q/t5aqDEa&#10;P6xOj/rBDzI2tPibYJ2dyvOdF/Tp6hUh16Wy+d0XR9Rmx6fHDAYBHaCYtpLL4wcYBA8apZvkbp9V&#10;b7351oKystc5+vxBemX19//gP/7O3/wbCMycHB39xq/9+vf+6I9TiWQolvyzP/uz3/jur52cHPGy&#10;0cD4/PPP37h3h27debG0sb758uU+4sYn52fUnF/5ylc6Q8/zk9+v9L6gp2qz++nyiWcfVIr2eqdS&#10;BkdFM5uxcfmga48sb3z7OzakBenf63D9g2REhMSIFgQ50203Ku1GKpcH/QXRlwpPcBDjUa/V6fU7&#10;vEeiJaAlCNXcDtFPdMZlg7uc0vMmERD/aGF02NGrNFX8aKpK9HTLSFxMRKaCdMW91evHC1a4oCxa&#10;hnJAz9FqAtuCRorAO2mwGiAkNNCSPootbjrlH1JJtCaBD5EKwJ0S6zrSLCdkSwo8VHhI1OgMC1KJ&#10;4GaMWK70HZieifasXA7OOwpyswhk/+uM+1hAMvbnIeKDryWpUHNY8Iz8hwMdSSe4+sj8UOrCaDeD&#10;yS+jg+hFsUTNTisCSBSXXFW+CAlTWjbzccqt8asHPmdTHwCQ4ljs0YebCW3YKqiIDZKGmvq3vDdp&#10;zgrvdj6DuXV2Wt59wVDQGUodIqadwDM2moBYjLk8XoQuTyDj3f/DH/3493/fFrffvbJ8J5gqtYfx&#10;77z/r//t90O5xNvvv/1vf+9f/8N//N90pgPXoB1qdUd7u4wmmLTIZvVQzkMbNTU56BzMXYcH1adP&#10;jwDHj0Qgi5sIomAgsx6hg8ERZ0cSTkGocKo6h8rcbwdupoeubv79v/OfQ/oYLIbLweTU68SP2WcA&#10;Dp47UzHCphdMgDsI4AQiD+kFfBmSFNJpcMN9my1E7umzY1qNRDYkSXUw3BsUfSXxM/CvJKKF7t7p&#10;MSC6aT52feta9/Bhud2hvepbTV4JJ5/XzoOOIHyDaChKYro/aPrt6pDRS1hDxAmFz/ud1pVceDOn&#10;PPj8+0cnj7y+cUBbGMPGzCEZnWANBJKGThuwPo8o1PZj+ryuBhZEqumQWwpMPEDZp2hk7q5RUR8W&#10;5826fZFZ8967e4ROuMtwzeDN0fFC32ruqBbdL/fUUpmRJ826Oqvz7et6KiyIGWaqHBfDCTG+57Zt&#10;FMr1Rz+ObwRTA0f5vNF3ZybvXa0nw17gxwufkAjQXbfZu55BvNm1ff7lFF9tmx4fuGauwMnNdH7p&#10;DeHWih8C2BgklmFymA4uhT3tuDaJeLpoXXZsg4h/dGXJU9V9DXUnPoptZ5MI3D49aYu80ERjsOn3&#10;6pP29kZqI6r5x7Zac/Ck2jFiUSIXg09hvPU7qJ8wEiSVg8iG5DNLX/YLJZbTyb6j5GNrDO29ZWfs&#10;k5/cb6nqO7/9N1jBfg+wR+fw+aNnuzvdelP1K605ZBKDPQ50JMSuV5C0nQSCARYTIpYMWiV6R+HA&#10;SyuVDUvlDFaChIz1KZI20se0M6rh1CGyIDzJ/gKpWpOOnJxj886gcXCExg/5hx/sg/QUOa/NMkCC&#10;AgtSXrR1Lph1oDysfNtw6izve++95YzFJi5GM81cFDRsoHj0gqQQk9y1aAz1zpNeObW8Gph5hoXy&#10;IBXAEyIz8aIXWHQayxtruMDvHb1ANoZoMICEjIpQodmMqdwuvVYjUTSC6p1ofm9/p+0F68TQkgar&#10;p0v11BnN0pFU2zaU/MNTco2v1CaNVa3dayTAwylQOeR6DP2eWJdd5DyxD5bmSnM6iI/s7bC70e3F&#10;gznMvTGeDvZ1esR0RqK9SX9i8NYJ0uh6E1G7GLRFYzQfwl7fr20tI1Z7XuudoQrZHeqmlZHIwJmn&#10;+GW6dXlu+hz+gr3xrdtb72SXhyBE0Hg2CKQzhphy+JMxOrV2c/LRg6d9lxOrurHHtfbtv9kPrqQd&#10;gcWDz7rPP9NVox8h+YyXGyUNbWTGD412WHoE9uagCzTsr8zfrNtk3TIrUFsPJ1UfkDRkjUGckbeQ&#10;htH7ptxnnYg/Jk55qFvQqSSGAXrkJQeRyvT6J7/1zh0kJxRnyPlrv/3bTEgJ8+jBg8I37IsbmVAs&#10;psGeCHrdSxFtNRWJoq3qnGlzf4TixmYLe3AyVwL446n+eCBwfSWPvFmPxm6zw6QJwqzf7dEQzqZ9&#10;kkq6QoEesDsOoj6iZTowoYVislDMh7XyrCRM3pCZkZnkCWKGfCL3YE6eLfg1DF346sQkTQqPRgjk&#10;F49Xog/mUjbvHfgtEVQ1YfyXrVmkuGl8etEgN42/3EK6d6ghAFyIfKskDQDHqcVtPv8YrquGG06A&#10;zY3SG1L1NBUIX3RoqXSo5Ijg8vxM5kT7AzVAzKRnwZnNN577jCkDV3d/5ICEgA65yCNQJIrqtyD4&#10;ROtd5gTgg2WwR83BDTOBaiJBKIm1jhgegHqmUvCM8P6W36Cg4oK3iihI+N1KUPVrFId0fQajavtE&#10;61ZTDt23GGlTI4jgJ/HFZYsZLY4d/6gb6LcS80l4pgPN1vS+d4aQV1uZtNx6IwSnfdLxzLoaqXJv&#10;BIic5BuCIONEuAE8P/j3/hxtbeiayNAi7xTq6xg/hCboMSqBvlPjDKnq49pk1l44y33nWYNO76A7&#10;nhdb3bY+gNc5mOujud6dDO4XT3fqhcNe87jXOB01iuNOcdxuLfTHXz44rFVGvXrUNbhyawNy+kGx&#10;NsQ7OOQrdZtoAxbbtd3zg6re98RDzmiAgekQeAraeiE2DoW8xwcO2slMtbyVTyBW45zrsWgwRekI&#10;9dbE3CM4rvr8pMj9ochdY9YNqhs5Mf6P2j8SFKMhVmRdFKsAX9A3ITdgiERZyJ4WsoHUA7CV7Xyz&#10;kA2QkWYuytHNtcIGBxqOaaAg1T9fEfA3o3cPni1md8VUmud1AiyjAnQwS6ehCKxXYBxkAGgGUnhb&#10;YV2i8CvdjstPLnUfLyO1FawFpP6qEriMVlZ+/1c+TL65BTsxf5HpkMwOAslSHS6e7h35B22NF6IF&#10;0r6wJ+YTAbJfhaFK+OFVmx1FUxLFfB55f1I6S6L7qm1mVSnWn5Z5kTUhuQxhptWEPKy6UdIwLhxc&#10;o2CQA6JarXWbLRD8VI1Arcihw/GEAeZwiqwvQqoaUng0RIEDwGKalE9FATEVDXudyYCPEytEs8rh&#10;mebygVgiEoZLGEuGwwmPO75Y5ByO5UlzyW4sOcZLzsmSw+DPjGOadUy27POU0V+2zzNTY81ly0ym&#10;K7bFFr1YVJ5FoOPCWEK4Q1IQyn/kdgmf1eT0W6oy3FmJPaZmjIQhEQ7gbZs4QIYsJi/f/Ck3zAAJ&#10;UvO63nf7UfqIAYKTfxJfDA/4ItGBk0GgecsEVWriCV/hQKxb//qSMD1tpWyXQ8K8/OZXpAz/T9cD&#10;/0zTQgQJTC8M4gz74uDwgNZeVplFgx6Guc2hvVSqZUNKDliba14a2Ar1YcLWX4piHe0od6cHpWbc&#10;1ktFVLThqXG5a6An4eaRg1EBUFoA3ZgYhtmCFiode0e0Lpn/mnTkcW+UyuYYjUHZqh6fYDPb7bQF&#10;r7iYjwYDgOLI/AlwY7FAbDyTSvK8XDcSMrwKIqEwO5RSLByJNBsNVfX1+l088ZaXlwhNzd7L4aTE&#10;hhShBvAqErZdPaMW8AGi17rtRb80HZR0RFUSq8u9MbrrsN/cQMDEe2KKGUOPzJA33y2WhPDbak3K&#10;FQw0+rhtF86fPN/hLJvpBswF1LeZNNB6p2zrFU+Onj6wwSsZdxD5Gvcak27DNuqfPdvrFAphyptu&#10;a9pqGvWKrdeetWuD2mDUaQ3bNb1bnRMnGw2aW91So18rT7t0QuodWNFAeaqldrtRLJ3R7iqW6qeM&#10;INvdWrdf6g7K3YEopY6mbX3Gn/2ZozNBPk4d2T3DuQtOPsLL2ActnKDh2PSCg507mNlhcE1/D1wX&#10;bSGmBDAPQMkjuwMayEymGV8LuIhmKvASaCssVNfUoNc8ApgDsQjSKgwo1K6BLENGssTAQdbwpzhT&#10;SZ8CmooofJqzMyk7TVNKO3rdIAV0p60vLGs552Fw8ORWZLhc3hZYnS+xNmWVYlFDWzEKhT+/em2L&#10;KgxFfhEzAqgaDMUi4WCAxuUCFNKi3j7eezl1T3OJaNjl7Y7H/rUlderJZlJLqXTQ6dne3AQ5lOLY&#10;ryFj22J/iSeieCCKehMviGQdLjRVen/Q140RXEUEBtGBMJC8Bm/nhXWC0AZmB85YPIBxGcKgdMUw&#10;3oY6DCEHZ+1vfePX0slcdmPTn1iZY62uwqkNzZVQY+FsGQvmQbXFUEw1KtUWMrjt5uGLl88ePt19&#10;9Hwx7wT63S8efLT39OF0iK0oihf9zqgGDMwDuApdAMwYEv5oNuLPRzEi8ATWx8HExBOr2Vx+d+TL&#10;I3whu9//8oWS0vZeHv3bH/3Fj+9//sP795e2t//5/+uf/Lsff/+zLz8NIeE6ae3ufI6npdOzGBli&#10;+UCvCk4SuaL0BOYUGqaKBDR35AqFHYbBuGi/Iz07N2oeR8NoNtF+FQE5aNdhJRZV6M+Fgc/1R5Hx&#10;VJvoXr0779cWzbK326R1MZt2JShQQIeDcC8YK3rn3C8fKk9Ay0RupFLXy2cIwCDz0Ch1aXW4lxO2&#10;SIClRaOEsQrrlAETbu/KYNp/eQrqAElD91QZ4/lxdb0fc428s6G60P3zsd8xCboXUcWRDHjhFzAy&#10;ZA43W/gh7qczs2tXXbGl2I3cZCWIoR9O32o+5b8FSiviarWUpg4gJR8MptEmGdtRQul0cVdWGrwR&#10;JzNOB3AodK3gklGZEc1IAiwBKLChsP1Fnnc+YUiOjT3Mw72DQ3cmCXvt5eFLsEmfP/p8ZTlNLhRf&#10;yWjpeHw5vf3GrexafmV7Y+nr7+bfvpN/687GB2+l7l5L3b4e3FzxrS5l4/kw+LF4LprADy0V0NDc&#10;DUov2xHx2jWHmBQEmccPm5CIkCB3l84LUP4IXxh8yIAOSQVDpysnO0vkqkSiRmCs8DhpSMmJfaGO&#10;dpFOXJ4mlId+X3ppKZnKqf6wA53aLAoonigimplkJJIMuwMk5G5Ncy+QOAhu5tbh2ePMsx5K48mi&#10;ZlLpWCZr0+rzkbh6kEMm4qiFgMpyZ2I3l9b2Dg+YYyApsRxN9Ql0drzx7Olk0u3x1/o0dmeRfNY/&#10;c561m2RKSiKStAc/OXwBoTcfShB9zqv1vaPTxkC3+321waDKjHUwmcMXG88PegTCWTSzzAEEwpmk&#10;mYjmTOAeoPqyGTCJiaXVAGIm8aQWjjndKtIp+N2l/J7e0Gh1Bx1MjwAsSNIiVFLh+b2a9r8+vIWz&#10;MXTp6+lE3s96Ns2PWOOA68hiRIYO/VVfp2vsn5RAA1OmwkqIZ1fYwF7Os/P9YaM4dy08mlY4q4CY&#10;8/HiQAZBeZOmmUCG2DGv1+QXpd6vnvWvf5GMQmBokomRgxCbRWpH/CIkwRChGNJPqg7ejCQhMtAC&#10;E6uj4bKajroFtOWx/3f/6/8tP8vRSx0kOgg2+9U15F2x+xMWLs5dIU0bGRhEtdR5nG4ZJDpSbvrN&#10;9IrI21Aiisc0Zr4tAMCTGZB96htcgzlGsC7Ep/LJ2fmDly8ZDtL7oIZ8/+4bjhCYBcn8rCt7WaFx&#10;9a0c0ToPLrsUkFzbcwPoSGC6gKjAaIvHUihK5W11Ii+TIfmrECYuciMyeKtoFiYSHB44kZKHXSCq&#10;hStsQugEoSWmefJTMtCnnTOetXq9YbPFQIA3KCa5TEqloSWJrCpplknMJ+eSLyCVIT2hkEmokLcm&#10;VFsT8G1OKTlkL9/UxbDIvKPsRpEqho5DxYFXNVpwsi8dUeTWTw98wx5NUVjM/DivjSMzNzyWgQnh&#10;GUKjTKBpesEltbew6SEnBYgDNhadjZmX43roEXqYg174WLTrvH5U60FtjbjRDVTtWbizBbYT9JyM&#10;kZA3uKQtEI8UPvNFpwc8EALJoAcg1uXoMsGT6ane6Q6ovAYwFSHY8bPjMHhSXG8d3m52Q41nmPCO&#10;a9XGen4NXECvO0SuCG1nTROHG5m4LhKY0zhdAToW40mfowcl+ng83my2dCqPySLRat66ee9g5vtk&#10;59AJi2gRxMs9E4/EQnRWqjQosT9BZMkV8lVKJTHORisc2ZYp9JUwV2g4rIcVmOsIHI4iydQCoKk/&#10;ksuuOQLERhTCEePFjAadetFHJfnGg9FaZnQN2Z6ScS7YPCYoG6aNfFG3ihNplNL5ddvA0pDUwJZ2&#10;kFexv6X8BHjoM2+7LDazCpKbY9J6EQ0VqzeexFQVENiGAK5MWjYLlW0U1sL0+EXtmktmjfheVXGm&#10;Bbw8iCx/aRLIE8rCNqFi1lu4zJ9+udL+ExqhuTfMV/gKb2DWgOz+8bPG9E9+8PMVvRNPKtFs5kow&#10;nbyZ51h7Pdbws9aGZWvL7zVBa1bVZ/kBWrXc5Wa0/okHnn9WQWhdar6TOCNsKxN2d/FeXlWM1vcc&#10;Huy9fPqUwQgKRrz/RrvBLZh1YRDPllavcTDX60Xg/TBgADB0pr5QNBSPo1AoGjSYpTHnBZYOIAb3&#10;Kx9sGbsddWbGkfTqSSxwMhGSnuS78kbE5loEUO06eclkzN1Gq4hnkps0mYsLvDV2M4eivF4LCsvb&#10;IWTyFWseKHfBrPrkRhDZ5DnlOsvdl9ac6ctJ2kVPwTR6YDJs8glJv8YPiqcOeD9bdw0GVNLYYs6g&#10;sB4BwvOurfhG60rWAaRKGRxcVNfWpbu8zpayBUAaljAXlrUnr4dfLAC7V4SxV9FV4o+IwAk1UCy4&#10;HDbM4n/8F99vVMpvavpSLjh0+3Yb9odfPH93Lfr+rRSzio9K7gdHna8kFt+6mYYX/vm5/oMH529H&#10;jA/eucbZO7J5d3ZfIhbA4AmaGTd40GrTmJQbSntL9FPJxua3bt2iP6imAG47m2eVN999f6H5e636&#10;waefRVKJw8NDIhLLA8bg+uparVpleOJRgy9fvrx+45q5fYaJRIyJcS6f4S0UiuWVlbWDgyMIZmeF&#10;wo2b15gEDsbK7ukflbv3ZdQrdLmJ+IHZlL6zELctjYrB45f6tGpzjd2ZWzdD964ddceJRII+JkRE&#10;NFGQwayXSwgSuM6PQJzGkjGmsG60FuA7Emzms6e1hhkWFHr/BNdKpUINubKyYnTbXz5/evu9d8OZ&#10;NOztfqcvZH2358lHD4BN3rh9i8MZfgjrn352pVjaf3myeeVKaiUL61hmhlRTNhc2ByF/ABgYNAcl&#10;iPymgNVZhEBU/GqC8aHYbyIbyNeRiFA1WRxjulEMVyYyTzCn61KokGeJZ6AsbP7krOGqcpX47YwU&#10;5PB12rGmEAADA2eH6JvH4LhaXde/9KAIg8TT7HOUoIoRCJMCIoZiwFK9DD7WIrR+DvINS55AJ3ec&#10;BIk6Din+ycRnsyVdPloDyIxU+p2oSkatDEGXvzqRrXghkcRsXoguroxSZStJMiZJjnQssFOqlKqs&#10;2x4+bGI+58OUkjeSjIXtxxVogbXB2bu3t7MuX92YZb/xQXbppuGa0nRYcKEdtobeCS3GpY8+XQza&#10;sj3FPEkGtrKRzfYY/UGuQ7vVbbbbAS3eHY6LZWQL+w6AdTKWoXs7D4YdZLZcXKgresM7cCOa78Go&#10;Pnb71t/8638b+UHdNYGzGljNMEYr7R+XqxU4VCsb69up/NEnP8H3fIztcjS8spQxOFzF7tLRjkRv&#10;h5JPyyfBaLTRHnJFl73q/bPnjXm8Wa1cv33DdVb/8yefsQLrU+O/+NZvVb745KcHOxzZaze3/vr6&#10;9f/hn/0TGhcN1f1f/53fWuyVf+9H30PqLZZN/zf/4B/+x//nP3veLbtW4lc3Mqmw8/TsqbHoKX4Q&#10;KHOceIALEODoNHNtuWsS2XwwYICvg4BwszDIKil/GNMGQoHsUnLTv4opsT+ahGChucN+N6ifIdaO&#10;9V4NkAU5Cc7p/SlGgEN1qAfJBKCTdcfVntEM+MvMTJhbONQhYbBfJrlBs0IplqfN0+Wr2ehCffZ0&#10;r+ramG/le6EAIDaFJDagYrlDKpJlZlLtdH7yC9dMD6ei48awwfL46u3Q0vXLk4icSEQaLSXqT34Y&#10;OqmTJwFt80y9natXBh+87fSG7XoJR2LPaBqaKW1gQco00+nNfvAJQjXAGTdWk7mw3zGalGvtnVqT&#10;ETyNmUwSyxGNjhztAmSoJOqKvypNOg5/hfEAQsbgNsWYYTEPJYlothmOlJn0RFXHPX09n+uNcXvy&#10;4R5rGvbh1Y41DkYtCtCCjtQd8mA/0udis1ukQXVGii6Ib+4Cb5DFS0oikUeXMwj6tJ/8Z2Qc7h9Z&#10;d+35i+e59dXukGs/zIdjxf09vd3mt7D3SXRNyJCk3LJVQZ9xBDJ9vsSQv7blRdkz6nn761/JhJI/&#10;/OR+2b34yrvvOCvN09LJbGNpO5rVDwqFeQtJNl9/jsJiadhhgreRzPp7s8NWZbGRymtxZb/WhmXM&#10;gdvpKam4f6p29LG+Es3O3VXmk25vaTy4F106Ozk+mzZcQkt25PNXTwct6G2xXNpZRT2wSesltJxZ&#10;GQa/t/Nx2ONZhR4TCxoOe+W0Qjvwjdu3T17uV2jldAdb775h1NovTvZpQi3dueXuGWetWr/Zpji/&#10;8dad1v5ptdfUHfZ3bt7plGvlYoFkW3N7TndfYPr4dl5rdEfntW6pjRstRzX5vNA8RaXbOtnNh5XD&#10;8IBn3lSH375z7U4khhwZm8dtEE/J4jnfSXCJdoFSvf/Rg2dzMjyU9sd6cOnKIhBHUlUvHM47NbYT&#10;hWgkmW8POuDFBs1Gv1oD8S8YfiCDAKDMhxVRL+Pq5cD29X81v8HJsciyoa8ujGtqlZkglZjE2NFj&#10;MSkuI1iL4i2FkT1Vn7s3by+tRN+/fiWgA9zwO/+H//t//87bb7/33nuwKd558623337bhsHA6mY8&#10;u5xcWsmsb0DVoOb2ReJLG6vhPFKV0ehyNpyN+5kQsg7i4QHgQ1UxvIodU2DVhxBWc6EXhx1FCU3d&#10;ruZoCOYhEo9HwiHqTGpN0ejgwnCHMYQ2P2R1j8d92NVMZ8CjWn+OQG72GdDoQxCochqggur2oZfo&#10;6HR6IPXpvgotSdT0LjJsa7YoAzfTutr6r3U9xQ4YiKf54JSU/MlMzWgBgz020aIyp4OBC/6ybowL&#10;7TZGycB/iSj6dIrjIphPsTCazuOJGAkgU2CSNUoLdOGQOHK4PW0oyGAcHLiu2cGs6wyOUMMD5jun&#10;q8CTWx/mC7sg95sDT8pz0FjCYZPBJP8Y5BQmFjAiF2toRho+lIUINB0lMtLSQ39i5I9NgsmxP9F3&#10;B7pOmOvMIz2YfXcwwHC5ujbX0OE4sunVkbpvt9Xak9PR7JNS5flZ42Gp+Xmx9vi4+cVJ+cle+RcH&#10;hR8+2nt8WPv+7vFPH+49efL82cHZcaG+d1Z5uo9DcPe8yvI0ZqX9UaO6lc/q7TpaQjHVlQ35vv72&#10;nYGrn98MXr2diOWc4SgZ6ywWTiSTGVyAhH0qnkloA1oLGcVl3Rn040FpLBwDJsOzwdRuEHMhQVJ4&#10;got2OxAj6yFGpdvD/V434DUSsSx5jEJCgQRVv4vuMiOEKc0anMQwZrTb8a4kuUf0BkF7xBmDnGo4&#10;2EsKbEdvNhCK4PkeCgSA0LGh8fkGJiJwCOK1MYAuaJuDphCtvTnKXjqSqEOAT4LzoM4k3QAgqiMy&#10;hgaYtEk5AOis8zbk/kkJKbonAh5jFUPWxoNDPqFfjBIMYFO+F7IbfyFxRO/KwIaUSM35xEJXaK7O&#10;UXNyB8UlTAPywcJjAV5wul7BOy2csxmELiLR5VFnBaZXkMBfiRSXwfz1YuwiaggHQEKZ9eMWRE36&#10;WHbncXtwtn+cpAnhsQcCYTgw8VRQRO+ttMyiqr/yA6TXJLvIrEB4SWZ9ZLKqXvVurILQ+op8j3jd&#10;UvwzxX9lhmR1UC3pMzPvlBrafEiSqnhxEsd5AOdJ6heFjiNHmc8fXdl00AoNBVg2iOW7fB7dibrX&#10;5HS/drR/8uLZi6MXh8XDs8Onu4UXR9OunkSWbkiPom+HfaL3Z0aPCRPKoHMKKmC6GFfgeCwTfi+f&#10;IKpFvUGTixcK6dwO8NOjInNsALAU8QvpsRFETK8Hrpssawozcw4qWmDCFxIRN2kKcURLtBJMqFxp&#10;y6STdWdOWYQtaboPSrkPPodBNitjqE+Q9+dlsJNFdQihTMy1RO6Mb5G7J/BiOccFqfI6FuTyPJDk&#10;VbzmaeFToAqwgqAqBQBpmUkx+UsnB3+l1SmMUgHPy+umC3JytD/q9dLKxO/z4oEIkbJa7aC4u5SC&#10;0z86bNrK3dlGTEmHFX1mqw5tB4V2XpmurqR7I9TBF80mhloCgQX16vMHFsAQaJyr6MzD9UZ7WNxG&#10;KLcE8qDQ+px26s1MLu8KCB16VG+E4uF2pxWPRbk+rIaVleVeuy1WkaqfzZXPZTg+WGhkY1ycWDQK&#10;6QzZXjh79AcZ1OJPBe1waSmPHUit87I3IsWU5B4tN9OwDgL5AFJxr2Yj0wBLwNDHk0iMw5FHj3e4&#10;n6iZ3f/i/qiHH5r72aOHrXodYnsD8XqsBjgWRKuH/0wwTQAtIveXrl8wCKoVbAH3PJ9bGozQlB8m&#10;N6/q7sBRpbN3Vo+kVvyBdK1xRn0bz+f7s9nTl/to1C+vbooZ1ai0vpqlyVgqFBr1RjIStM+Mg5dP&#10;WASmuKKv1WshWq4p3map/PzBw8AC1KHuQdetWbQbfcaJrZODkydfRhhijdrTTgU3Pz5GjdK4WRnW&#10;S1QWvVaLWRN9Q5x78CYe9DqdZrPaqVUa1ULpvEQ6VC5UauX+oMdA8byK22u7UGuXGlhnM5LsoTTd&#10;HhIFe/D/jc6AKEvTizYc6lk9NpSiYB1N24xwyQf9SD6QU+baiAgeC4G1B6VWTLLwDwYUPgZVK8oB&#10;bgg+wwCisy7w2oxpWe2iUsQiF9yO1T+z2UbUZfJF4Wey5XgexBbZj6RoCtEgFKcORDRDDG8RJQfk&#10;M0f3T3n5/FG9XVrLp70uNALcgZXlcTAO+g6+A0PRClp59LZttmahiMkyz85MWyaeltKVqPwhC0RU&#10;4OnYjkjHCeGHKajosCh4ZRvsG8Ft4PsD8JHYjdum3T1aAJfGHdMILS2trK7XSuXWsM/4aK6pqWCE&#10;511eXsaMFwyPZncOgtlJLN9UQnWnz5HIf//xy1+c1T6CfNVsAb3899/70x/9/LM//ekvEPV2Tez/&#10;73/1r45ePn30859czaVnJ6e/ePyxjuxc+ezvvvuV3S8elHXcBR2hWOjt5NKTh/ehUE4Dnq2372hj&#10;R3XUd6ajkUxqPbd8vrtvy8e8Tl1FLX5U7/cqY45jtwiHMMziwCNi0NTghjHOkOa86fbqtStECHBk&#10;aL5MfOF54EY49+3k6jdGwfWqKwFXr4OSnztSdwU6Lt/AG7RHU95oyhmKu6JxLbMezV2Nrd6JrN2G&#10;tpfd3N68dWv75vXr11be2lq5czW/dS35/trWteXlN7ev3L62efPN67feubt640Ywl3tvLbuVCebc&#10;s1X3dM0721AXaftQ7ZWSYV9yhtrcIJpS4smgfT5Cdc7rdzxv92ss6l4HsaaBMeyC54ZuMR4FCufO&#10;4QhmtRBMWZYQ2GIRoij3GTtn98RLP3+s+OzsYSS+T0vOUQ+3r4hf8bEOhePDQphhbNAed7xoUCC/&#10;T8SHQwQ1hZZ6UEuvrQaSyUg+x9YOpjPRXC6zvJLBrXxjk1FYfnk9kEnHM2m0lPg5f9DvQUNT1VzB&#10;ICMWoe1AjGOU7PAsxZYwuw+6/QG7D683lXA1snvHrq4xxmSi2+5324NmvV0plRu1Jq0lY9CA1TTs&#10;t8EVGcNeuXxKHQ+yv4S/tEpPX9cUX1j1lU/Psd8wifpi6yinlqkqzBes3NhMjy+OhtezBYW9Fvak&#10;VnJJJbSzfzAIeTe2r2Cw3hnrraDnen6zfnB8uuj6UeYALxcOnZSKmAPlg7H9+093z056HntOi9OG&#10;uN88EWI7fbO5rXhWOW3WRyHvpFh7fnTEaxL+XH/8+Msvu7ZxnGAnEEO1R3PW58cFnKJVSyU90XBu&#10;Zck+XLiSoZVkEnqbmoxmt6/Ek+lQIh0JaslE8u6tO2QsiWyGmeLa6vo33/8K2SNQpqDiJ8lzq76r&#10;q1udGgz0PnD/zdwq17MKaJYyjNN2NIoxZLCh/zBuY28EEARkvcmyFP0XSzj4P63HIHP47Fv5dART&#10;YMmjaDMK1g9UmGAXwJJNJziQN/s9tFhQmrCPF4NGc9xqjBBhmvXpSAKBx8uh1azSLYFwRcQR3Th8&#10;uSAXaFDmf6WZ/vqtsfIx62FlcfzJeSSNdVqVEAP1ESM6+G00gL3eEMQWgpCZG5j0cbEvkhwC5d3l&#10;lXQ2llCcAWpX53/7f/7f4b9hDwBpmPUXem8+avQq6IW0OAbr1VqzXCiBQCn0WX0jbCEblVat0WmU&#10;ahU5P6qlE+y6jk6Oi5WX5+WTKiyPZrnZYiYIMe2sVKm04fDq7JwAMi9+P2GUcRwQbxqovCwL7GFZ&#10;K8mfIMokRxULLSAldFGRuQa7SaKlBGGVcAKpmB/0bHO4qhpDLr80SMTrygQ/WeQcs+spdlySbJkj&#10;b8K0XDLpmwLksNjdAigl4Etqh/8GKoWmkiH3n2EGE+Fmr1dptCAxAmdCAod/IiiaGtEiOuvH5FxA&#10;cQJkEXqfKYJIt4UyCLimyfCjC0t2KeBRWDciEijvSVq0ZptWQIN8yH0xX4GAMMxcnzqh3xvQ/W5O&#10;oGsaQ7enr/j46OLkrrjPlJXd4eKTcvthfXRiUxu+eD+UG8aXjWigEolUFe3AHfi3ewf/8aefPjk4&#10;/9P9F/u7te/t7e4/PapOFh8jflQbNZzqs3JrGQ1n99QHcjUVbnbbNza3lWwUottKVltey779Lh2W&#10;a17VefPmlc313NbWqi0TDa+vbr//3gTUDXqheBcEPeH13HBWmSL+6gaa3UPlYDCAKmgA0MJpaEhh&#10;BOvJh36Y3kVhhctnt59i6YkERJ2mao+62OOl/CLSjsC9sjA4bTUZ5MQciygYKI+tNxFCJdwVNKTt&#10;WgSKO14rRn88GJTa86GBpiqMQ9G/EpoMI4I+9xtxgiDuuZmlUDrDeAgoIK0yknepzEZ0JwA/2cAl&#10;w/ahTznsIhkFsIhqjVFon06/8MQWIJoH3LIZ3QkDSiUJFAXeiC4abQmAonM8QeR+ijyZHJgUiRMd&#10;6oooJ5jRQ0TCZLCMgitZO4uGwlHwF6wXGSljktbrIJ2fTmcku6Vzac4AJa24cP2zGuJmvWR+emG9&#10;8CoeWaNF2fzSPvgV8KfVr7qMXGaX6Ff+egkxvWy3y2+yO3aJkselZACAzlwLRMgaU0nNCQLJkkS0&#10;Bn0XjQx5y4JjlB0k9YU5CpTVe+mCdJFPmctbVvivvvKLaTnzB/aK+Xi9RJHcykDoxwXLi6EQVO9i&#10;GX8Z3Oy9/XYAN1UQFONhMxJQKMkxlbHN4qPafkRxKGP0HxpXE9pba+ll7zwM1xxRctiomM57XYQP&#10;0/BQ6LrYBuADSTaAnjWtMReFGCbtNo9i67jmSOiSJbJv5y40wpgMo1khBBaLX8Vr5p7KRWUrX1L4&#10;rVahjP+lu4O3hlwVswARlqQpoCiwYLOUlgOYmCf5rnyzibh12DG19/oDrkBw4VaIJ6IDiu8rsApx&#10;VhR7RhMiIBBeU5TwV04C6y7zIEW2Vo7pQ2ACVHl/5gDzr1wVEjAloMnLBAtnGIOTvRfDTptsMRT2&#10;I09cak+rlUYqpCynQ/Agq7qn1JrmNQd4NAqtcn92XBlgHZTPxSgCJ1QiOka1/Fr8HuC3hMajAWYP&#10;cq0cDoI/LxtiiwC3UcVG4Zejt9UhZXb6FUH0VCqxTLLRqEfDYYGTouy3vMxloQh04rzcbedyOaCr&#10;g0GP52y1mqJsabP1BwPaKO12h4XK55FIeGlpiaZerbXXGVZFqV2yW04BN8odiicfdQEczgYjIR0j&#10;4UHb8AVduZVhq5sAi+b3nxweAhrIpRKFk2N2PXkbQrLoZtH9Y1NzOXvDYanR6gyQMwP8CGqfEkQE&#10;xVlTzOIODk45+FLLa4gYlhvtvb2jsMbQElv7k1AiA+Z0vHDvvDxxe7BoXzk6LNrH7a2b69GsuzM5&#10;Ozx5AiNoNiPtBjuU8IXDwBu+9+d/Xjwvvnnjjp02aGeYw/ldQYmgu/P0CaEyE4wMyg0E04G8+6Dp&#10;DrqDVsNvBrjzvb2d+w+gO6AVidC+Th0IHbBVKxweHL947up1VcCNhm7vdGy9rq3ZMirlUanUAd/a&#10;QUyiPULWsNMatM3P282z81OgSrzhAE1qIrLYHS4waN6jp15DN6BZabWqpAvNVrPVabTxFsA3R0f3&#10;p4cMuY7+smRFjU7L53EF3aroSUHwHg6CQigRL0YyFFQzWIUcjBdNd3O7zZje82AHid4xrD2kCaCi&#10;Yy3OiN4+6oxalSbJjsetACQGQkX/POTzHx29qFXPV3IJmY7i25DK+LQM61yl5EGkycAq0IvM5fi8&#10;yg0xQVyCvJaejLkjpaMsLpXg6bBfAtwhdx5aAFlpMILonyHtWrS552K5xsQekGAcuQo3ojiyyTJb&#10;6+ub68CWXJqrN/ayjAKe+M/uP/3i+f6Hnz789PRkJbX6T//ZP//eD3700aefd8uNVV/kz//p/3Tw&#10;+bPi8yPD3np7efnjn/+0US8xLrp2Bes056NHHztC9Elct+9uhZyL2qwdQlYz7NlGX7fY7UNMYDKb&#10;iF+NLT1+setSgg2H/e7b7zaenjw5OKoN8Sxxv33zjR/9hz89HfWGtYPt9ZxzPuh06xA7kVNlCIl1&#10;AwBHoT/AjKOxhd83aRIFFo0pvOAwq2Xw5Zy0eqAFlqcd/84XOy+enTkHjtKz88Ljw26pVTg5L5wX&#10;KpXq/Wc7JbDK5VqlwOATanDjvAx6uVGY2qt1HGXmJQCmOsMK99Ch4DpvhFK6L+LVUotE2h7NODyJ&#10;hS/pj65tX88vry5trq5eu7a1vbW5vbp668r6tSsb68ur2ytL63eurr57e+3W1ZXtretvvnF1Y+Ot&#10;cPDteOhuxHfT71l3zvOzYUbvp8b9qB/NqYASww/T5/W7EPlzElRrVSonvVuHAoV1XK9dn3VqvcK+&#10;3i8zFHUGPLgTe0I+R9DnQA4rHYstpTbfvL124xretZn11dzWRnp9LbW2nl5fD+SXgUgqOK9g2xmI&#10;BMPxSBRKehz0T9QXka5BOML5gkxOLpEBNRgKRLyYuYB61KI5dwS4Ync8cw5t9QH7uAEisTsYnuNW&#10;OgDISfOm12ogjVZrN1q6WO8MgWnR4NbwW/ArkXCEPFIAAkOwnzVSWWJUuzNWEeHGvovuWK9fKhVh&#10;xIlACPkJTWtTHsMkWZlHiLRmrXPb7ErKIXDxQSvKmyM/iXsms92D/SGecMs5J9M+j+Ow37iWXGqe&#10;nrQZUyrkal5gU6eNSqPburK8Uj8roCfYcozXE+npSfnYqZMlaQ53MpnqtfonnHG5WKBpnDSoL6ZU&#10;0dN679NffDywTZbjcSALXmf4eeEYMH3C5T9FCaB0vls61bz+2t5pfdrFrcTBXDGoHmAMf1oY2W1q&#10;2HfcKJdajdN+K5pOFAYtLRbE8mHcbamM2UPhkebNXllfiaW8qvfa3du5tZUridxiaAQzMQBYeqVa&#10;KRz5I2qKXrFO03gCAFBwGmbZzGUSfY/XWC2XZ6g0wYLOa/lciO4VXSRRPXCgDYtpHOBwwZWr7nA2&#10;k19fuXFja3t9uV0Z6P0+LcTFTEySyP8ZEyCewi8E9YQ1g1g4kiaafXBGzaZFiJWpmTQTSS+EeWb9&#10;9fKfrK/Iv4oIhThqkkty2mU3rnii8WA67/No9DQZZxCpRPYSFWvLn1aY5JPN9dVwMOJaBNrtifNv&#10;/uY3GqWzWvG0WjxplLlBZ+3Knl4tjOslo1PBskDvVhx6yzPpN8o1zLsG2Jy1W8NqeVKtA48zKpWg&#10;QZt4XG/160w3O6N+u8/0K6QE5n4YCJQ9UvQQ5XkrHNhiqovVjxgmQRolD5RPZCxgcu3ESvcCJSqp&#10;j7Uq4eLQyJFJHEfheARFudvsJL1Bn6YKntIUYOLHCdiWrS8dcavYksa8WH7JZ1xLAc6SwJtK72YO&#10;LWeMfA8JDlNgyYYoS0wbKHpAVC69Lm1AMjJgzcBwmGLyoDb1+1ljUqtaYBtJseQ2oOrGuNXy/xX8&#10;tYCzKAYoCsxBo5nMUTAIlsx6SMnAu51dWH/SGmeOxDzJgz4E7uYgbYMRNZhw+kIevJ7UAEz+UMgT&#10;T/jzS4n8UjwSAQ7gpDPVC2f6oWgwuhrOblXnrv5e/W4oq4WCN3Nro6h3Y+b5+lff1/LJu+mVO/fe&#10;IF359hvria2lZS2SubkJk/ja0po9GbT19ZbiPIKEMpmedDqfPkcasP3l3t79nRcvDgfH570vvjx6&#10;+PRk/6j+6MlBpdbf2zsrdar43A7GxmA8bbRHFer9GbYSrqnXMWLGPR5xPejO9UaMBWkoqnE/PsSE&#10;r5gY8M5xWxwM+z0CsugeYnFIOu5wj/CdXfj14cAH0X48gxeBegxjdMzL/GLZZMe5hjaeH4qfKtYa&#10;3HfSSubLgkwG4u/T4qlcOJUl32S23x+OUEl1inAuEi9kcpRqYAUH+rAPLYZEk/skfEwwsPhAiNCx&#10;FC1868WWk/Vnlj/mreKXyfRGxNNZBq6xQQU7JMWkj43cMqJaMEdoB09GzBWHnJ/tZr2PimW/wy5n&#10;ko3VVbfZGGORqPrQM9DCEdohIGNNbqqgbqSyegUHlXX1CtVMYSkL9RUZ7BKvJVn+KzTgZSklFdl/&#10;Mvax4pc5mbqoCU1gJ7dFpli2hef+2emk2IhqgjSJ+mJEkwT5WjBuPZsM+kx5ZNkbvBFzL8uGMR8y&#10;DDTLDIvmd1mTWERfmfKZbUhz7mgCqc3pPduAj8vZ5qV8KM9MUBDJDVPfGl5xp9VuNVr1atU/1lMx&#10;INkdt63hWXRKJ4e9VnfSH5X0Pq5TTCcY4S6v5FZX8gxkMZsZMgqA04LSMxweZHaREwQ9KoB4OhJ0&#10;yrjLwnRhTA0tl/jhUHwDFgJlmBqsjYzKYHzW6dWY0dGaMAUizbmpqQpoDigkPX1tSmvNErgqrBDz&#10;ZLU4+FJqyXkiPj1SwkknVmpIsRcSQBFeRy53t9fhpfhjiZkbYVovSfEEl1GSeJENklmEeRoJScsc&#10;B/7VRSAbgBAKK0+uNqRZJMWBp5CSmOvq9TrQWiGiYmUWgTJcoVEy6J0f7k4HHTBdIlZss1Wa/UGz&#10;HffaYNcCAGu0jbN6L6tMNnNRRD3OW/rheSvrHK2spSDT2T0qd1WiNvQYXKTRADSG2M8gA8xaAbNH&#10;H4Y6jA1F6oyDBON6JOxW1zc8PnWK13u1hq1wp430NPFyjpAFxZ6ci0wk1ECz1c7lcywZhn4AMeqN&#10;BmogrC4pAv1ap9Pl7XT7vWBQy2azM4en2j7G+9ecg4LVgBuBB53in297x9FEbCmcDM3nXZnKgmnb&#10;vInKFmpASDEMe51YREtFI91Wkw0bRH0ag3uiDgIMIwymx512Hy0BF28Gox0fNBmxluTZ6ffSsdSc&#10;cwxXQwEVQCw9/H6jupZJTAfNXrWFDp6OSgEclU4nF4Pt5Nx99DCeijoDeme66w7V1NA4l1053hse&#10;PO/7Us5WtwPwHpUFGiG3r14/3HnJTYpvX8fMvT+xf/Hls0g4nUoudZsjvxravH1biybPK/XPHz52&#10;K4F4PAdqjHZJbikR07RWrXrwYhcQTiYWZQSot5o0YzlyKSbrlZKQney245cvjnd3fc6Jh07KqLvo&#10;NRgtuqEplk+LL59im76Wy4fwaRU3I0QsKKNcL3deUugy/NKZxjICGzFiwuEXjf1xbdhrdNpNphgG&#10;vQIHICDI21CxGbCEFb8AwtnD/UEA0UjZh5j9zUD7sEF4Ykvcg7NVAgyzKmmYyLRaqBX8A9a846kL&#10;KzenxzCHPkKz9oBeVLnkBGUtoLbqpVrxCN9DlF5pNHJ09m0qTC1u1AQNJLa6B/Z4c1Srjac9mtFs&#10;EOnNWC4wZjsHHO54ht9YXzIs2nMMjYjwREkUolm9XroYgrFGtxbTRWIASTveFYiJsMW90QiQv4e/&#10;+Ojo7GDvyc5Bu5Bzej/8+MNOCxRqs20fvrOy/sWP/yOd3pmtnwV0d33p4Sc/cHhxUxyvvfnuzfTq&#10;zt7LaCKFxzSWaGnFV6wU2u6sMVduvPet+mn3w539Tt8+8gTfvPuNo5/90bP9J53ieTIRyMxmP//F&#10;X3RqBfA439zITF/sTvvVtZj6wZXVW5n4isO2vZa6++4bq8sZiBiMNuEtSXCmNSlDBHIQdq4pZYyT&#10;AoUgiQytzNDCZ4+AwQQdAwNtLXotOp2cP/zj415naynRPN5tFvbySyF8ziqNo3a/mDbGa2H/WjiQ&#10;caOKPg0bY21sBCHwtVq2amPGELrWmHaNdqF9Wmied/TjZzvtEgSv44NasYgSDiOEdhN/hR8Uy5Uu&#10;QAP7+cJ1rM/O20Z74hlCixTLPRVEsg7DxBN0BaOR7FoogKFRJre6tLS+Atp2fXtj68bVm2/cvP3G&#10;rXt379169961d9+49f7bW3dvvHHnzo3V5dtL+atB32YydHMttRL2rSqu60FlPei+ub20+pX31t64&#10;uXTjWmJ7M7K5Ft5cTWyvp7c2YplMJJn0h8NqOKrABFFUtCEQBkdBnr4FxDOPC6l78VDlJJkMULvx&#10;oQBPsEd7IBqMxDza6f5xTzdKZ2WoOp/uPN+8ei3riTz54tHAaX/44Wc2xVOr1NgXREjozcIfMBkT&#10;qG0CyREpaTDIbBM7kto22mhzmV0CIBLMk0kSB1IU9PkCkXg4FCGM2fVBu1UroXHg8rk7ox5SIeLw&#10;IirdJppZ7HBlHEH1cnkoWM2XixYM2meK/eb1q16H+/NHj9HKu7q+0Tw+YxBJ72Yjni3s77dmfZoP&#10;TPzwhPjF488Hi+nG1ubpwT7Q39pkuJzN1l8e7jeKeEVG0UbwKHsvj0+7zdhKXjmoPTh8cX56zoxU&#10;HUwLZ6eusLKeySCKOenOH58cLPzKlhrfPzluYQlvm9/ZuFZ9+uJ4UIe9k9G0eDj24MHDl4cnjlh0&#10;de6iRi3SaRgOMu7Ay72XSEh2ZyLqxnHQarZ/ero30byDch0zzHKvSa4SHC8KR8dD10LkOFCUpeOZ&#10;i8dm7r4+6YzGPSspp6gT90fz0H7FUrEulHXuEoU8MfXach6RCfghdMQFaSJ0f9EDF1sd7KBxJ+KI&#10;kENuWDil4dgn8xA5SfYezRUyShkTmUh0jFUMaOUw+IQxISK0ryaBr/9Ss2C5UIO7PM2t1yPIC8oM&#10;BlgQDaLR1dv35sG4f2k1NFXazRrIY6vhzDCMvS4bW0xAFmvrS36v5lhotdbI+fe/+d6820JBWKbh&#10;JLVUWQaokqGCyqnURBhQjIkSGK557IhpYzYw5bRTJ7qGjoLbpS2mPlabx9Wb4yAnzg5cROx90rF4&#10;A7UcE5hE+9dKJInXwA2EiyMpqfm1i7m0vAFLhvHyrV4uUAYxoiCGp6QCx9sxU72dWiO0cCOsL6Wt&#10;zA5l+scsF4kPmo7TsWGBzATAJtW5VH6CCJXcS8gSgiA1pxlUofw60ScTJ3VmeWwNiPOuoBddDF8+&#10;Fc+hzBvDmRrHy3AoHAa+h1sdQyJzqZgUKSniyHIpPJG8nMAM1gmoFPhkYSIgRYXHrcetXVJEXoQQ&#10;0RlOCjBcKhjBYQHBM2VipIUP7Z7saeygoSPiN+iL2BUiM9g1NjHfxqnj82u8UMZRQFTgoM6RUNJt&#10;w8XCi38mfhLOaevLJzeZowamwGNInH1nteu3twfeqdIcBGLBcqUSDrgHAe+0OZon4oelKtI3g4i2&#10;6E1b7emTRwfNar9y3mYiPO7O2lXaU9NW64RjYKx3oVvZJl37rLuc8i+nAvHM3AsaWh86Zx4Aep5p&#10;zOi59RYnL1ZMoiuKmpV75lQdjBVxH6ThPWTQQcjrTQeooEGAYhTmD0UTfh89Ea8Ln1o3Snp0WgFB&#10;dUZNza4GUBdCAscHjiIgLBenG8/ScAbYaTScTATjcb8WIiCKxxi4Sq9/c2MrEIzgkoT6nlhr2uad&#10;RtU1wTTJCaTT0IdM+Eh7eTNsGYB3JkGLT7lBJkFTxAjomkihLvUJkyDTCIHwwcoCYQeizZTxo56k&#10;BuzCyGbLg1kGtNFuNIFaIWcC/qrTbEBiLJ2fg79qNmv8M7PIJuI3rZameJY3r8MnMiAZcRdlMEzW&#10;LlxBtrhVVF20DMyMxKy9LuABr5d8sp9p2L5i5b1eBL7+xddTf0gL8jALO/keaQVKkwbgwEcvX9jK&#10;Lc3nGi0oAuPjhR7GpCKasvoU8v7NCtCsJAE/EEYkIrKgpQSkCU+IEVTXBUvQAnleGq/BNhE1FJHN&#10;lcUvopmmFbvlGMbLsYCjVgEpHmVcbcRF2D0kXh5PPBqlKQLVI5uwR5JaNB2LJmMRuN1syFgslU9q&#10;rlg6muJspI+QTy8noxmnXY1Esq6wX9X84vPODIrhrUnW5VDVRS5E2kGm8IUoA8vntpky9kszwqFB&#10;BT08rvVHs54+a/eMhIa/k1AI+Ub+FDiNCfW8AGZassYmmdxqCMmn8kEL6IKwzNdFJJTmFPgAYeGR&#10;5orcqAwdzDA0noxBTKjx9MSN1rbfQCAF0VA/xxnVJzpNAmkwUaQoGfJiLw6Dy5trHQajqfP8/Gwy&#10;MqqVMk8QhCgFTYVfytH/lwbCF91F8Kg0Q+S2if7HpNc8P/EsJgGXO6xwWI1ohmged8bvDAdRxnL1&#10;263B2JFTjHwYnglt3Gm1OUovOkvrWXwZacZQCzDYp2xlkgdXlqOOtwagnzY1Az0hiZG8Uy+5fLRs&#10;uZoI5TEJZEJjAP+v1UPpJM4Bsh88XuYQiXSadw2oFQxWt9cFaE60perDXL7ZbqJSQHYOnYrsp4sS&#10;OppPgyGqQvn8EhZH9dZxf9iQxQ7lDHgGcuVTf7eitsu6zeZHCJixmEabwR5IZzeyKYgKSAoHIiEt&#10;FY8hXEN2HEZCeUozp4ttOiAxNIVpAINW5m4h2MWC5aoiAI3AJaAOIK+gVpkpU3TEwjGWK61mBl/p&#10;RESEaHUjGefLSG7NR6NSLLRIxuZBfz+WQV1tMHOW3d4+O8Q995+9rCOltbSVpn8U8vkKR0cU5Jpf&#10;/eLzTwNB/2DupNyiN7i3t59I4Uprf/zoER73bZGmsXVHQ+YJqxubmk+rFKuY2WjxGMIw5+doau7n&#10;skuZVIbJHQqoK7duqMFQvdvdebkfDEdyuaVmu8PCilOqBtgC43a1CqQZtBWvvHB8rAWxX1uV94nm&#10;o/TIUQDwnh0ff7K/3+h06r1ODbvLFo2aVr3RrIIJFjZcB5MwALoAMFAVCIaCdYpPlzOs+GR86vU0&#10;+13qW7Gx4P9Q0YYjmWyguCsnuoghS0cWtWbpf8gQULw6zXm6rPMRFl5Y6hLP8a+SuQbwOgnkDBNU&#10;z2zcr53tE8ooL5nj07P1pmG08ntIgISp1jU6w3aleXZkcjsuJH4vNgjJsijxklJBB54CBRRMq5cm&#10;8JSNy1pCUEz03FQSlbkqfHD0xhnAS5M4FggB+AgkUz4l0CoUscH1T/qx9cQH+dWd3SdBP9LoXkdS&#10;eTOVPnlaCydWFFQqlq5srW7v7Z954hnc2zF8Sjl9X3z5cKAb543ajRvXA/r0T/7sDzS4BOWjD966&#10;rj9/XuKphj3SsPeurHaOPkWc5lo2fevG5p2l9Ob1pe9+5YNvfPDWyrX8G/duvPWbX/mN737r9lu3&#10;DHV+55sf3Hr3ti8YPSue7R3tInIie1vkbRTyUKa1ApEQGTpUJAWfi24C4bc/Qrofh+cJNvYzRYvE&#10;b/r9CQQTVpc3t7M5vx3PXWVldVWG/P1hBAnKYDacWQ3GlxwqzlBxNZJWE0k1lVn2OfOxME57oZAv&#10;o/n7mD7ef3B4sLuseEHK9p/tHNaOsJiJzBYHhb3i2UvRZq/Vqi93j05fNpsFo1qaVMu9WmHv6KRb&#10;rp2VymcHx/pp/fS8cNKsVo+Lj0rV02av2OmfNtrnzS79u6Y+buqo+QxwshyBeXeqE6fiDUYVf1CN&#10;h7eWN1IpmL9aNpW6urZxY23zytp6bmkJn550LBcKxDR/VFWxPfMHPJrqUAxJ3FhxIsbrAfwreT5E&#10;HYUBHfsBXThmP5Bmycbo//Y6gAA9vQZ4uXqxXuWZo/7Qhz/7KQUGrqdpLfL58e7tt+9FF57PPvnE&#10;lgwdPN3NRuNGtx/gqLPZR90OlGlUHJE24G4QLbWAFouhghtNphIZ+gLZJPPNEAKlohdtLDAosdGj&#10;QOkAWiC2kO35rLcYd0N+VzIZSmZigbCPBob4NxC4QJiIJaywNSSvEOcIObEusCKUPebJDfOITuLW&#10;xhbZqEMJbKxc2Uzn29U6v3U1t7qWXMKBCdM71CODPixc7MZ5HVxGNhI//2LHKLcQQriZWRnsFV+c&#10;78HczpGYjecPPn941m1vbF8N7TceVY8Z1Lz3ta/C3CsVTtHiz0cI55HqUXWvfKqmo7mx56cff1Sn&#10;+WubbCWWKp89f1g74chY8ocxTXnx6MVZoxva2tyqGl88f9Zp9SHA3Qsuv3i2w/w6sr4UoGqeOc6e&#10;Hn1cOsbxODdTC3UgE02Hpq5HUgd7hxAXiWb+9mhQrQQT4bhDQfCiwUiCIcYF98/stb7qmL/eVSc0&#10;0e5XEr5ry0vK0CDPBKDO4mCECHOWSAxWSNDkoRAuYt65wzOeHhx3WpMh8AdyHNfUxYqkOEc8k2pF&#10;qKHowmAPSHeYKgX1LLKo1zygLqshqzL65QDgl31gJqgkVAxKmCfOncGwO5V5Vm015+4NR6hcOMP+&#10;WzxcESPgquB5xszCPlPUBbo/mN0wT63VOs7/+r/8G6zfGcQ38ER2jhPsHkNzELv4gM4dfcolWf0q&#10;6ZHTO4IjY5uPHEw+R137ZOjlW0Z9x6QLBblCwk2vTBH7dfZKKBLqSUntpP0mMzFCuGk5LVXfxZDP&#10;rKzNGaCVM15MFi5Hga8aFSJmLRaTIlRN3o1sNtlD1IksVVhyUikzOaMZ8zKioF6UjgpfIsYBKzLQ&#10;5TddyyTKm4qjnOSMZ2geC8WLb0bYDXUWEn3TZJu03wLygbdBt0d0taVcF4cuUmGmW0gt0822xrCS&#10;25lUH2E8yWRTNOY49U0BQNJi9H5N2o8IP0rybO44S0RezFjMIp4nEd0GGYvIUQ5TCQKbzRHwjFBs&#10;9rhQOGLQDP0IiIpTF5iroc/6I8g/aGJDHlR5+T6kxIEBQbRzjMuq/uzhR0lcEZYW45ajnva6zxvr&#10;d66fO/TucWUeDp63G1djHnvczzm8iPhwWHZCX2C02e6DU67VStF4BLPKdCoK+45eVC6Nk2884g9l&#10;Iti7RtKhyFoqGXI7M+EQgOiIR2Oxx7yYM3gyIV86bBNn16YrGwiGnc6cP5T1RbJaOAx03OlYUqPB&#10;mdvFzml3InbHKu1rfN8Q0PXDonYnknkoN0NINzq0+2AkFWHoqabjoWxWTcap/KnAnEHNG4vqEPHE&#10;V3ABHXeoj4f8DRYNjrS05BzOcrXe13U0tIql83rlnLuHxzxisMz9UHWXtYZ5gIjedBkNc9uBezJ/&#10;5foL2UvAPwtAKwwRhaxKsoiXMf8+RqunM5n0ICWSLlPZgZyCqjjHwIjWn4GYIUPNLlNNnlGgwwhA&#10;UAPj++BXrT4B+j3c42ws9t6bbyqxNANAyILA4tgZQ9jIsGXgytKbMCsuq4oThJL1MIvAyzLPHCnL&#10;QyCFryaB5qK6sJH5S5PAywIATKrMpixZUMm1UCiVBsTC4f3Z7nN4VKQEw8Us5o9SBGrOSSiZs2Z9&#10;Vh1sEVl5Akj1F8q9oqQncFcx0MMujPSOQPKa6YL1moV9+6qyNWfw0tOiRIQHb5HgkdUWT+pXMU5M&#10;jUioQdK4mQz3w4FgLBTJASmZOYrNaanrPSrbjorTSmuxe9I4KLQceoHc1e6AlTaMwL4PKmgRIwiC&#10;Yrnw3rjOCwSJObgXIyQF3AtlEoAISFnjkXYucUd4gaT2Y1sLU+GZZ3FaO3t+vhvIBEPZyMJv8+PX&#10;BH5b2kUCKLWmexLQZMJ5wV8y5UAvHpZsquksaG5500deasIpTWJ0NW0gpSW4m9dO9AjleJ7VGTol&#10;s2jD4A8Brq9+eqxFg4y4yY0lvRXVF0pAyVJBpl0eAdb1tP56cFp++vgJTYfzo6NOt5lMJwlJYnNB&#10;HPrV9WP9FOuMiEVlKQ0F+FGYS1WLPrDeXjXoMmxTTEH9S0l64ICu0bKfR3xqIJpb1uZQhOhd2rxI&#10;1cWvBBe+qDYmv3B6Ol1MrWnEAnQH9ISlk6iWUc6xpiG/somo/5gN4mnGiQ4qolmupFEHddkYzvcr&#10;VX8ienZ2higo1w4X1nw+Ty8YlvjC7uKZtSC+a3y9owW1dqeL8jQXECAoXTOCOQEahV864TAJEZ5o&#10;tE/7o7psPYb/TjgEqg3TWldmNkLJPNJsdSu4qOF41mJiGUKXs1iUfo1U+jDARzgBTIAWjPRuo9vw&#10;IPGLzvbU6EH+ozGheAc94FVgXhlL9jlg2OZwBBDx7CD0irvYxN5u07UES+xQsDWMRBr1CuqNqZW4&#10;N2jzR+fJLN2qjkvtOJwlj9JngmCbesNeULeJWX+oQr/SQOnYiBXHL19CUCSROjo7pu2F7C3saMU1&#10;33/xGEIK3d/9nccba1mCDhjq2RwIZzUeCtRI9J8+Wc6kX9a6DrevPxyjM5rO5lGfefzkOdTT8QDj&#10;NI/R1c/2TkjVs5F066zmt3lT29uqFq3Uu09fHCIkkF3aUPyRZlffWl9bWsmzAv2i1kv4XMSY7HU6&#10;L+a6O6K5o5od7FxAtfvwuPUAkwAyL8vd5YD5Qf0Cy4V+RLPZRFgTQXbBh3pdTSDxHB0QXYXLB2Fb&#10;ikCxXZFIIXUmn0DxJrAIWxMtJ7pCYmkpSmxwTEkwCNF8UDxzwlKoU+BhMg3NyjEfFQ930dbmjGAm&#10;7PT6h7Vur1bSKxWfPjPa6DX2NDpN5VJ3CsFPpLHY1BLbBAlqAbnHYvtA0uNXiXug/tFug/jv8wQH&#10;uJS7/CEB4/GtnDsc2rrXGyAZh7Uw6Ax88QTeyJ1y1eNzI2euJ2MJV/QXO3sefwSoxyAWupbZ/Mmj&#10;L8uL8WGrls5m0oHA5z/5WRGBo0r1ymr4mtez+/Dn3sUQENW7tzZW7WO/c/Ctd+5sXc289cG1qyHl&#10;G+/d+s9+46vf+e2v5pO+t9//5td/+3fffffbazfugq9JbF/Nr22nc2tDX9rpS/R98fkidFIz9GDq&#10;ZL/+R9//eGfv0TkF1On+DL/VsObwOIiuHFjsL9OFQ3RDSGOocenEgUj0u0K2IRKwjPP6bZ9WHK81&#10;prmFlsNL4RSqaCimx1LHOGOBoXGFUokrw1mbIxgpeOBFCIP358M2c3CjVZyIhHjL5qqZgltdsKLl&#10;AjWjZ+WKG/ju072XnZYWTl4LLaHwdP5kb3v5iv2sefzl80qnnV3K312/eiW9lAgiJGS7kUgmfEra&#10;6bwTisP1XSjziMtZKVTY3nhDk9gN63W6raNGvVcpHTcrpWancF4rFNsvTqvnre4x6OlB9yfnxeJ4&#10;fNrrno2Ng+5wrwlFzFvC6skJ+8w+nNkNh4v7TTPbgV2WyxP1BQMKpg1YRgYAYwJLgxyrEQtVJUKr&#10;BcE60YLDSANvaSYINO/hD4qbZDAeRiUcKVsOUH8yCo0opvhmCX84kwzU+4eFs6JtiIlfOBzhsMPu&#10;K5PPAEFfWs1F4pFENhWLxuKJRDyRDEfC6BOSKSIiMiL06tXBoD4a1YfDGpsM5RcyGmytA35A6Qg7&#10;e4Oqi/qMBiDsWUDm8aWVYAzLR6FEMFm3+ixihPUakuiyb8u53DJGd67dmBmTn3z0yczuqRebdA7Q&#10;MBeETmtUK9TYNSiaY7kAiy7toMMTtCfDWgbVUP/S0jLjvivbV/V2f2UljaGXdzyhRUu56o7Gbt+9&#10;E9qrt0O4Lys4xNZfHtEjV5LBLOCIgFrcOX1WPArl05sL7aeff4YgyDzo+/r1ey/+4uOPC3urWxtX&#10;omnMvnef7hd7/fSbd+KFzg/3njUXc3c6+Wb2yk/vQ4N6YVtPX7OHZk398NPnB8PeGgZ9xw2ORYEp&#10;xtScGnn08HFx0E4nkt5Gr18sr25vaHNHZ6Dj5AmiTUD/pqmTJIKv++uamc+FbhaVW1K7msu4MIqF&#10;FCBMMZtByoFk5HgKnAHsosOvCQMKn/rhtD9V+tRooJGhhhInqGCCqqHMsFhnHIjlNIcpaslkRail&#10;hYHMkIu+OtPNCuliIGl98vqJb/0rR5EIKYNWgNiWTLuSuZ1SY+BWr9j856cHCyQYERej/MPdAOSR&#10;CUnCfiiTjsnRP/VC0HL+o7/+DuceDhp8AHGjk8ZsgwwAwWg6dC4b6seMB4YIpoC7d5HwCW+KFoUA&#10;YTA/gzRPmTSczBGAnblDhiPAhAqrLlg60hMmW8KLTzAeVIDoowDBEikq691Yia31Ie0JDnmznjJt&#10;LSWpMiGs6MFA4abPT6PVrJGxtnC7MLjPaEHSWBIktgWNDvYb4A7RZXShhOnwi/nOaNiowm2E/gNT&#10;TJsj7wFsyc745hd7Byf1fr01qJbrFZKIVi+XyDKoFY6W3dHHVH0278xxKRvL9NZm63Fij42TWv+k&#10;0kFAb67PYr4gJxCWAjM0MKWcI022ev9mgi3S66I6wq4j+eYbhBvEcc/NEmVRvlfmUObwRJg5aEAA&#10;f5MRNA0F6mXAh3QeKQclX2RQBOCQGZbgAkGCUxLzTmlAzW06VeEU5iknGcvLDYp71ntxoul2ZM3a&#10;A1ugy5DQEWSAMvX2eWss2snsfOyZtV2V8sBeH9tHNtQwgozyhjPFNn5TDd2haZePZ32+r0Uz76Fq&#10;vBH7zVD87aT/vZT3vXTgLqs/G0UowuOe5ZReLuiJepxxn4eWk+ZjWbMwRgsNcGXft8BWMoYCDO2z&#10;7tw477ROZ72J6qz1W07Q3+EwmRPxE/VkfYbTuvjYYAyzQPvJTuXLyUP2CEelP6RL0x11G51Rpzun&#10;ysd+AsjIcOyYTCjoGerAHGStMHDXB4wiDNJHrqFzqjsMrC8GKtBCtxs5B1GnnQwEuzmftjptQHgA&#10;mTr0A5pdWOAwxJg5dHrtRrfJd871jg/f07HRZ/cwO5uNwx6b6k8ZPaTJPVA+xkPM3Fxgk4AixUDv&#10;ud0/f3xSqk75nhflCklgu9L6cuJ9+uURpJVGvebrj65fv7p8767LQ3OEGyYIP5nqzKa8fgwIpAVA&#10;ox20Kk8GclxWwoTKkHpSuGig+8R8QkZGUv6ZntFkK2bdeME0EzCiNVITF12TFmsKLbDfiC9EFvaY&#10;GBtIv5eyjVGG/DunVcXl2f30xGNnm/dckD7DovxRb/sTcYZoCpIQzNapfVHXRPjK5WQ0jTSX+TAp&#10;bpaVueipmgrJAuGTD8u7kDSPLE+E16kHBJrI4ejFltJO4W0BAWQYLmrv8lL5k949tZ9gJk2tPjqv&#10;YwnNdtIFUtLnDx8e/+JHsdaZ++zp+HQnpaAsMb6T1BKKl8lgKhxDO8oPeRjz+X7POx/iLxlRVSQr&#10;2cItGrcOl18J0L2iMAJZhkvjQjrd3YXobVMGujlQGB0cFpEfq2rxKCUMIWBKqjG3J0Q7HdNjLgXn&#10;uwf3MKbLFx42pg6whdgXD16bmL6YTaKLUa6UihLiqRYELAqxylRms0MmI7D1J+Mg6OIGTusTJZ3U&#10;nY6zgwO9XAkrg2gyzYAfD2qiNRaCpjoo9vQXyJDLo8Kqnz/54kHn2X11XPbZG7ZqKcMpFY16p4xI&#10;L4pwbog12hXMm2jOUPKaFqCiEkAAc+6+PHn88pQZbVJhkOI8tKlnqBRMF0EQRfBpxtQopCTAcjsA&#10;UMCNJVfyy77+wKZOqKUVPyUbEReEIQeS+cRcIraVIaAG5GE8ZPs2hv+i8oOe1kxEX2GecOyBdCjU&#10;mwEsH8cLOAFAx+HxR6MJhnvgzWkT7+3taczWfH7Y56lUlq+Tu7KqyuVqPJ4gZ6VrzKwetRikAojg&#10;s1HzvFlsc9ns4zis71lcd2wOO6gJOZLqvPz0Cz/KW3NHmHVwem4rvVCq587SyfRkf3q8bxwfTE5P&#10;9KMje+FQw4+UfnSrjUuEzzA0fN6aTYfRxl9NmQztw7YdKrI+cE6G7tkkwoSTsqBV7ZYOq/uP+4X9&#10;wfm+XjhqVXCprxuDY9viyO0tj2dFRGuGk24fyMEiOhyFBzie0T722wOpoCfi87nSVzevRkPJa1eu&#10;3ri+nUonl3LL7fbo6p3tTJYlb9dcrrVkKoUOdH+ApRTglLgWmHX7nUI5HYhAwmkWS+l4jHUVDwYG&#10;9XqrWNxeWl4Yxt7z52v5/MDVI8CyG0tnxXQyg4jVTz76cTKfbvTmrUIpHfAd7j0PJmLhbPqzRw8Y&#10;Vm9fexODFc5QNP3oSrCqaa2wSSs1HRt5fyBOogxym5PbB2/bqbmoXCkXUXklO0SjIixTgtlgtOyP&#10;ygCNgaCTVqYBrYKN2qkXXY4A/MNoAAKArd3XFYSpaI1jhehGkAV/Ech+6Oqy7oU3QiuNE3HQGTbL&#10;jZCiSQfL7wegS5sNtIriWvjcFKtavTeYQROe24NaqDKoiZEPy49w4fP0ayhLj9GJsgNelbYbgn5C&#10;5Sc9phICoFp00hGnq1ebUbQEAhiVd7uIvSNngNuuAVrczyUGqSo4EUpPMhtXPOjnR3qLmZ/qSg2U&#10;i0f2YXPgsOW9WrfbOd55POtWZkZ9hU5oKta6/8PwuHstqr2Ri2+n/Sl1+s3rq3/n/Tdu3b23nMv+&#10;je989/3f+Orf+p3vXs+uJm/eu/5rv7N97/bVG3cioYwnsxzeuDZNZsfusO4O95VgsTOpjmgdjE+q&#10;9QdPd+8fn90/L8aNzqOHn370/T87fPkiAoIXjd39B+5RYeyk19aC+syQCQG7uQ4bCzC8+BRTZItS&#10;Fke1x0eznHSYVjaaK1NfF+lDbbFUO/dHltYC3MBJAzUtpg8joALIK4177sUgEXREQnOfBud9hPby&#10;dNoeT9sDpDH69QESrhzeSLe0K/1ep9xpDnyu8OZyanXZIQ5ms+iV5e3tK6lwEGtvJtGplXx6Kd31&#10;zCZhXzDBcDri8msoZhoUp+ACOFAQg9PC+BTjUxX3hjV/uD8yNpbXlzNLsQCOHvFkPBOPMtFPr3rD&#10;S74wzPsUMldAUc/Oi0cnw3o3bJsMyHxPzhFxhZ7VOj8tHR8MGvUHB/uoWNSqyCWdl8/PcJyHS3JU&#10;Oj/ot/crZVCHVXpCMkeetfVFS8cZeQqBjz52le5QIGCoyogtEImhHm5XASxFw4EIRBPUAWMrNHCi&#10;66nVOdZr4QhuxbVW9cXe81Q8dOtbb2fjiaXlPNucwC4OSbDlseMGkjmdDpzjlp331/aMuhp2cG4O&#10;o+lCdzx6vpNeWWZrUXoEgwiMh92+oMcdbU3tTdZmgi6ARq+CTp5TdXamUtjSBwvmo95UYK55HAHv&#10;YIam0MinT4J2N9gbDmksC+G3NLEFG/XXVlNeu1F+9tJWaIt1XQOQwVnvqHy0+8zBqH//cPflDsw6&#10;Z2+484OfYNDaPzo//exxu1Lr1FvDcrv48qjbRfsP9y096vLtnhwBm7iqpUGT6jH1SjrpD/pSIcmf&#10;Y8vJ1GoONRaNCYzPd3VlbT0Y9YT9m1dWs4nYm6vrmUS0eH6UjvtubK3QfI4Ewidnhd5k+N47dyf7&#10;GBS2W87xO9duuA3j6U8+cvu82zeuOlFVbox/8fCLesDxwQfv9R4f1PbOD53j2I2tN2qen/7soyPf&#10;9N3MyuzgrO804umoYzAsIgQMkh3sCnk1PA9iAR0oUSYXEKGwYES3j7yVwOkoz4bXc+DjNVj0IHUo&#10;801YEN8q0ybyw9lYJ3t0z3Qw8Ofd7ikBeuWGmtiiezgeFPHkHjpd8bU32v7scnZrWOmi9MoQUJ8a&#10;cNr5nSYVWR5WD/3yEwu4LlNpE1dlvTZ+NQUFv9UGfFjcyZXlRGgzol6NOI3j4zHMaWMoHhH06zlY&#10;TQmTmQdJdddX331vPbeZT6zs7ew5/8F37jJkE1AUrXLxSPeMBJBFlkmrgG4WXG280fmEVN7Pec+q&#10;x7Oxv1CGC9Ww46enYS/acyPs4+vZVfrDlCposqeDGqMbEwZJ61ogUiaNzpTQM1vllpKeaLpccB2F&#10;nmVinqSQMo2WTfCYqO2J7K9od0q/W76fyScQvNVEkttDW10SYbAd5NGzKQk1QwSyYKZ54A+i4Sj4&#10;jUarewJCAxc4k/U5MKbNJvoyDt4YI1IBhi4W4D2Z2Mg8kERZCjNhipOVkxxxXxjWIPgzQP9gMkXY&#10;jlFIDO+MgJ/SEwYIHE/E3anvqNf4YRJtseE2JQH5QNJOLh+oFk4SilU755kAJkGXMP3kg1wU9Rt6&#10;8kz4GUain2nd/sui/2J+wlJD8oF+DImSKIKKBbIcyaSzJNJiWYDlhz7de5nSB/DyMk4lF/CmoY7T&#10;Fe00Q455VvNFPe6rzmp6Wk842pnwNB+Y3I24rgXm19LKm0nvrVVtPevdSiu344HNmDeTsCfC03nU&#10;Nw8iWODUFVvbMW/OdQytOpN2e5qr6otCr9+aTav66BhN7bFt7A7uknbgDGhXT5v9F6XSy3qlbAwK&#10;PUjYPaReQXxx+9D0SyDtsHCS7ZkMZbC+Gjk6eCfJUKn25SaIcTDLnKRDpM8tTx4aLJZz94XRjTQO&#10;+BZuLCA0tqQIzZlSJqCGaB8L6M7hHnQ75Ij8K7hRcmAsorixTckGGE0KvBNlivGY3YJKkAtDGwoe&#10;ELnoEpHqk9CyNzDQddh6iJrz0uCyxDwO77ivGENA0TPmTD6tdAL2/IWn1/SMO4HpYFYqKaVPN7yj&#10;rU47P58sffXmxrvvhJVUS5d2NQI2F+hHnt0MMZBrZLpE4Q9Q2bR0JYvmhpsGMFJUSJkkVZ9oP0K/&#10;I8UWZIJpRC+KsybSw4KSirGC+YnQ/iwwq8BZ0cuQ/SV6SEIPkC1pCuU6C7r+/PGzxbTt9owRWdBo&#10;Xyoz0uxkCBKTymbim+hvyYalHSN6PCbUUwhrMmKyMKXSJKOjbomXmFRDGX9RvoKps2THxSYbHyY0&#10;U8V4gzEgL+1y+mfNsqxeF7v+cmBofYPVgRsojkA4CBbUF6ING7qGKsC9OwwftLVNX35Fya+4kxlb&#10;OL4IhuDrLPyhfsA/VNUO14gUlRRClHxA5KNJSwkkgz3Tg45Gi3yB1cY0UpqnNjjw3Wq7SVcDhB+7&#10;EkCZf2LDG14w3ihbitQKRHBOLYs7ao37BD1iVVmW4hUfZqPLIhYJ6tuSCZLvkZaRMANlIoswg/A8&#10;RCCxPp6q2SUY6ie7z/1g771zXyjJr3fxmbCSTEl+eZoLUuBllLCu3uHZeXXvBWr8jCl8LjW3edUT&#10;TfDWLAvv14fG1toTxyh5PTJP5qUyjt7f2yuXK3T98iGVoLeDxOVRwT2EvOQD/3NU7X552kNqNaah&#10;W6wcN4cvij0n7RJupaiQe6nE2s0GL5XnQ80V22TOSKvm5E0D+WP1SidDJA0wQNcbjdra6gqTIjiE&#10;hUIB70BYamg4LedzxcI5O5ErxJwcZU3U1AMBHysKo84o+SZdCZc9lcmz+dG3ELdOVa1USpyO2Uxm&#10;4lBqjaNy64xbNYWIiOGxsuwJXoHkBFA1wjZoNKLYw4LABH7upSY3rR1NNw36myABkUYgOEeYb3Ov&#10;R4ZjaNgHuou7w9AEq4P5QsOZYI752Mw/mQHG8FLS9PVFu+vBm2Q6JVWOOZ18ROzwqhbB4CzqmwQ9&#10;Q6+t6wY+Yxjq2OafuG3dioLxJZgavea21X3urtved857+FecnDx/+vDZ2WEFzEGvi+QDI8exZxEA&#10;9oUuoR/yaHo1kliyuTVvMLV551oyv5ReAqi1vHplCxAYdAivFrp6ezMWx36GOaERTQZdCtCJfjAR&#10;SEQ9S6lEv1mHCphPJ5jeFQtHK0vpKVpI9NQQ967UkpF4wOnunZ7nfIH0+hYO8exAMgzxM57PmOBz&#10;qR9xA9FQ9KG3woYy9z7wSNURp9giKZrSYxH9XETYMescdLugP/H06/e7gCBYCsiGAWQyhsNQKllr&#10;FVm0RAhCvZAcJsjvIeMPgkqgiSwuIE1EDcPlRHrIt3DBEy4cn4HAbzWbkhzAVei2mxjz0u122Cq9&#10;9kmj0ca/weWcaMFWtYIyNII+LZp8nW61VmdJ0lqcBNSBC4kTR8du681tHAndhX1gs4cqLuCDvJzx&#10;3M2dF7K22fAX0WA7vkSivWFucyF7EDRoFJNicW3MEVGA/luzXouEybWHaLjEg8FcInbnxtbX3n3v&#10;3Xtvbq6svfX2te/8jb/57re/k9vazl29sfX213JvfiV64w0tnYrE0vQasXcfij+MwrinOhy+rM7b&#10;UzdSmC8Pj3df7B7t7TYrxW6j9MVH9x998vmoXotTlPXr4/KJs1u7t5IN+xLQzvMr695w2BuNuqPB&#10;pm2oLsX2Dh8PJj1jPqAkoP8gnWRTNgq3BFqg+KrSyZ8uBnMHuLLB3DVhac3pbdiwj8JvzaukV2Z2&#10;ZdKD1WPD24BtBNolm4i/d/vW1soSWQ3yPDD3QYcy9oelxoDI+tBUlVEt0RR4O8pCrCHOUD4UhiBQ&#10;tEVPT6zjmSUAt+B8hcwGPgV6G2KnBD1I9d0u9WSnMZo3hgYw/VrP/Bjqdf6K+/eoR4VPZEZVHjoW&#10;qxGYHZB7pOmBms8Fw2xHvui8VDo8PD4/K3zz9r1Hv/i8dHCizBzb+bXDJ7uNs9KsO1qNa9uJxA3c&#10;8Xz+hMuV9HjIHSM2R6TSSWJERyDrAdI/Pjx/WewUm6P6zs5LDt0Xu6Ct9w9Oj0uVcrlUqFYrT5vF&#10;nbOjg1r5qF0pDNr71dJRrbhXOS8R74YduoAoS9W6XQ/z9Hya/CMQigNL41z3BrUhHatImA/IIZB/&#10;aH36uJbhmDsSnQc1Oij0PFr1/lmlFk6nwfeGQFO5FYbTC8WfjyTuf/mY8+zu7TsonzG9RKyGahRo&#10;ejacUGBLGFN4anF+Rgvl4gmkWfwON36YKM/AOAJShSR2fCWbyyTS8UinVOnj9OPx0TBgskU8HE7H&#10;sXhUNJ9pRtunq+tLLtoPxwUoSHT6MFvWMZntd4a01TsoxVTPT/eDMX9wPt/deVo9OqntH1E8dk4O&#10;y7t71Nj7D5/wlcrJMelhJhBovzg+K1X7rXYHTHmtSseeESt5DOYokUTUGVXcqFeKNdk0k1lKXkGS&#10;J7DkUa5cv3J9c2OVgakWCIXpIGTSmURQ8XkxTnHMfPn4Or2GVm+MsITHdvX2jVhdf1E4ssWUO6nc&#10;rNVaqAsMhF3GrMnYEcFc061b0AdyolPbSafeKsXk4DVJw5zruK0vZ5LpMEMlndRIPGz4BmkK4S4D&#10;4108xQKM8umJM7dBNFssM7JAi8e1uoFoM7ViNhO/cy+SyKgOe71wJqqEXN+ZAXkSCISpSWH12C9O&#10;betz0jwRHJHU0BybmXmj4CYEVkUhKtas3U6n1WycHh23ajWjgWBqS1A5MiUxJ5lmfkVrIBryrefT&#10;LqLAaPry5YH9D//J/8OjhpAyQg9dlCydbgKz1WMWuL5VlMm7hIynWRmM9eKsCQAnOo0fTLV7c3vd&#10;sOk2H1Gb0/H2ldV+RCVCsndEG150wyX7lBGgSWmxfsVlmSufmLmNGV5/qYTBX2ksUulJOSbWyajx&#10;LHo95Glqv3bzOjQnwDAkl/yDSGui4siLFruWcVhxI7rN1UEJ+9nB8Xmp/H4u5wtx+Lrq0/l5u091&#10;hnudG/00Djeb/drmurifMqukpyhMBEAhM+YX3BWAKO0Jhtp6B4vcyZx3FfIqG9lMRPPBFpihbzmd&#10;RwJ+rp75pi6LN+tWiovuX/1gMkrKLvdV7HJFnMGkau33hJ56mbRdPItl9Qh10O3pDIZS7jKMI1/h&#10;qmABzJBWn7JrojjcfPpxFjS/Mo2L1/kc3L+AXOlqUsxQltscLQouxpR+dw11ANT/cHkdjkqEe8M3&#10;dBj1Th2MHFLY5VYbDCpjsTJZCvgmegRzlwl4ZBoGOFiP+EI+bQ7gSAsJVk0fTaMRmDvpl+UyOrw+&#10;t58ZKN3F6WyoRaDADRh5oGQDGg4gezpJ0R3FRoHZrUo+BgDWJ6sLZCCgXaDm5GIOGyN1CiGvVNYz&#10;oUqzLykiqPMp+wR8K2Bdc/BCdLDZ+70RBxAKBXLNna6R3nM5ZgA0KALRmeB6ojAEQJPfWWu02OSe&#10;mcCGAXKACOVNkRgDV5N6wx4y+s1wEFC3ilIIdtB0GkKq2h9XZ54QGJewx72GZA8ykiLi72lBLJ7b&#10;Dp/vTQ5PriQj9Eykpzqxh/ywTZ3uvmuIp+0H9xL33u/1vYYSiXjmGHNLqMB1E6KU+YA8A3oKlgVb&#10;husAMoqDzGLWEdBkE5lCkaKvLk4ijDFFf5+vUErx1ijKrMJP1FmA4XEUmsJF8kUTcM0z6MZAfqk5&#10;hpc3ai5KarMPi+0P//CnAfcQsxHVFY6mQyjsjLv2vGZLLa/YPSxsOC+0vWUFMXcOkuOZqAkx1zLR&#10;oiKua/osC5zVfD3WBreWsSBPZHopowSWIm+Bf+L3CgrxFQTUevHWX4kql5FBopDcYpllof3da+Co&#10;UzHQVm43on64W/Pd3V0o6igQ4r9BlhbQQsglIe3YqNW5CuSgnvl0NRFbTURBGcJtBsDVYL9TibPd&#10;SHvE7EE8M2ldmWhxUfatDYaPT/bD6Vg6l5Y8lby7MdSQuMVOBtFwedUuDmnHdGhVriYaSHa9WdjJ&#10;RZEx3ystH66S9TlXTSKbDEKImRLo+To0M/pbOK9wGT87LSTe/Xpjtnj8ySfXsikMq/Pbd5T4shqM&#10;MpggkluxXlDor66b9Xutv3729MUX/+HfREMLv8+eDiSuf+3XnLkV20iozr+8F+YruRgaS/dAFKzM&#10;7gGCSaMf/vmf7ew8S3uMb29lENP7Wan3eOfsut/zm+9u2QKO++fDH++03ora/tp7m2y/T0/aH75o&#10;vxEy3r+10hrSblHhg2FFQOpmdltC1G8sNyRDeH7WMwJ3vGsgAKSCmUxqPBkeHOx//Zvf4Ctsz4OD&#10;g2QkwPbnnmxtbWEYiOATTW5RiAkDJHT1e1xtJ7tD0/yAM1nwU7dG9iHrWHoN449//iG1yje/9fWx&#10;N7H74ge7Z585Qu7xQEexPha96whsdzvGolRY4UIXj4JehOCMMV0BMC2IRlqPi8gth78cmVPZfXSs&#10;gDpLG2WCZpCX16PSJuZmylFl+kmZulH8CDAF60Zwiy6ez9wInC/wLKZ20PzsHrGVctJTdmCW24Ss&#10;itjI2DFy+oYKAHovDn5umC+Vs1H5FFsDRsc090xBIpiRLl9v0KWlqosvsU3VgrjaAmcAr88LgCvO&#10;ThFEGnPUDrTo4bVr1zmjaQ6b8QRyinF0fsw/bW5Qi8XAyZ4hCJzIEhMefHmfptLa9k0FA4NW57NP&#10;PgWDmkkmTnaeqw7nm7/797hHrCJQnSDKSMRwU6Rs/uPdl5ACDXMcp8nBjP7VAoM0nxRHMsonUPPN&#10;q9nc5kq+dHJ8yx+FGlmunCsBJnXDKDYwbjtf15p9JJrzK1kgGy1UL1JpjjTqtTk95BkdUgbwwEMp&#10;KSkesLmaAUArnBSe3n+EeAu9HJT5OeNG+gCVgHwu6VPtJ6d7X+48gfZtOAW7GaZIIAwPAX9KSGRY&#10;nQgF6SNMax2JObi9qqSNphyKdERAFkY5AB0BBzMcZIM9EArbGFkeDuolylQ0OOi5E8TEr3csdm1a&#10;CAw6cKdprT3Mr9564833xn3s1OecsJzSmj8ZS2ZZTqBUzIawwyBH8dgw2O22x9DsqaprrRboF86L&#10;ebV7el5s2ydq0JePRpG3Om9VAnaDfjNkVWpLCl5GDcFIFFmaYquKdhfYZLgTtUb7qFgpdoAAhb+2&#10;Gf34s09Iazu9/vb2tUwi9tMf/1G/Xw25S3YXwUtsaKSJxxNxacnxKBdEK5ReDIZHhkj0kaqBZavZ&#10;/fEFCTVa4IW+akvfcVDRTwJNXwuWRMjru762sZJOEmBBunPOkm1YyZsV/y+PAM8v7Z9Niru11UQS&#10;XY4nq0lkauddPCCTymkip4bg2Mw+pvwT0FUrUlmkAyum8eeMcQQR3TwKrd0HHkqaeX4/NxBjZZBa&#10;8Pf4GlNkptnL0STRxjorU6nUgwcP+BxWWyCfXVlazsZSZEtC7jLLUxruES9sIama+bPWbOy8fPHF&#10;00dHx8fbt995584be7svGD5GgG2m4n0sbiqVJlp3+EsHaBCNUZNwTGaw4nknLx3DgMs7QWMc91ot&#10;wC6m25JJpmqLaUD1cWmCfvSBUd30ioAug/Q5urBI4Hspa+Gxo4xLzUZTdlyuNnodtC4R/5PpNecv&#10;zRd+vlX/+MF9bzTITQc1wciBEIVAL5YEoy7OZWSZUB7k/IXuyTk3wBUHEUeHsznqtxpNjzFB8OpF&#10;8TR/ZXUjFj958Oj08KTGJAlgttc9RHl4ZSkejux8+iAAit0xuf3VdyfVdvX+zgiKOD16JImYp5iZ&#10;gLwLh7NlG9/94F7UmH725ZdBNRK1+UvTXsAGsRnheBcSX1GvxkByHvJ+9b139j/+4qzLkEZUmK3j&#10;UiKK+YAcqSuzlWuruWji2UePab9zvbrOiX86gf8s6vwc2+ipkL17bKtXr0w6hrNvkCe33XOGDfYG&#10;4GpVhzWMLWdjDiGw7Brlp7ZHH/7EG/G8v76pN3uHpXqxp7fJtKZjwTSxysRhXZaT8LXMykVyRbmi&#10;tpZN/8a9W9eyCZoCWLhx2FuuEhCHSEGQ7dD8SiisQk9DE63dGn2yfjXqy7g6s8r9z6sH9weOoR2A&#10;8/tfz07VSbF69vnnynzk8cJpbwdRRUFd61Xyf5n5X24lFvmv+KKbVkVcfE4Ua+XzBtg4wKwCoaDR&#10;ASeG7ALJ3kWWyD1iaw7txvXN9JtXV1XCnK786MMH9l989FmzO2yCuzOmAtXi0MAETx7im83ZJhvP&#10;lBG3OyR7u9yrMuwyfzdZNGKa7JIG0H4ybrc67fZubqzbcxFSVZE9JRcAR2BqbFymL6+HictUxsr2&#10;JFV6lfzx28mwpCwH+CiRm0TLOTLGcAwo6haKuzvWaaXzz2DL+mgzzqagTDiQVJcj5EcDyImA9f7J&#10;WbHauOULhhMRBOCrownG6AY15dSA5ztDuMbh2Mov+1V0TsQYVXJWIGKQ7GgMiCT2vGOMKQJpRI0m&#10;c6wjwqoaCyiOMUYF8xgiOx5vBHNhyq3XeLZWkseftDP/0u20/koMtMLfBbjOZOlwdr7AT8oMdtZ9&#10;tb7ZjKny3tHl69JTN4tAKV1E3AL0jAQ7utopt33y6JG9el4blltqlKsE5Y0WjSiRiBcBU45euacq&#10;PWPhcxXGvUW183XcX5cyPzFKlUdPYk73xlLu+jvv7NTqP/zoF0CceVrVo6JjCe6GWeZYn4ATSIRt&#10;0Qg5dCuTDSt0xR0oolE+z+PRRDQUbOjaydHZaDhh76HpCQRFjEkWAwhBjNOiYZVmBGUSYDhaBEgq&#10;+zEnkfAhmTSNCA5kzibE5gIqasu8a9ir4qXOrWQGxdmBY7uFXKEjS3JprRmuVbczhLRPKWUdQhS1&#10;lEt8p6W1xXGBj9BYdqyTiS5TY/dUJ300ayGR7wecYD3h2KaAYPErdp8qNTPsp6GU5baO3XEAsKsB&#10;mMJxI6bcTQcXYV+3O358ggtNw9ttrRmje/nYYNyBwRL3xydKsF3ruleWuxQJui19781Dl1uLZJN+&#10;lVSSipSNxnYVlJVqymbYyRiwf4XeDbVWikCr5DOxSlI1EYE4pEU3zMWlo+SRgGUVXcxXrNNRvl8Q&#10;fjIn5HNZUGaRwCd0TFVVZFRFmghJJNPrjL/+8Ze15z/6RTwmxlr0r0LpmBLWlInHpR+ubl93B6ME&#10;AamVORnn+GcsglSEkj1JP8gqAoXFd6GU+yvtK2vpIqDBm7KmQIzk+IrpDIqPLoJB8rCiipUZSPJt&#10;cgKtTJpXLu+CORV2i+12tVBY6COcIWdo/4z603a1fLo/Pa2RENOlB+WLWgwsetGi5PRzipQf01N6&#10;hFQOoDVEvAYZSSUGwEsBBiYMTrYhewYRLCH8UT+j+m84HS+Lpz5gFdubPsXLoBtirbcrkCmyW7Jy&#10;sWcF4mi7SPqteuCiDhR6zcWG5bpfREtzE5vaMLBuaF9IUDWHgoycJwBu434hLX68dzhOLTVntpP9&#10;3Vvry4AzUsubgdSSlsiiGy4bBj2xC+a6xFHrulmBlL9WevpHv/cvYmAcHUYulL3y3jfmQNx7BGd5&#10;nZItvWJs8lNcT+hdJhIUULNceZQ2fvSDv3hJTuPsv5tDDNL35dB+/+nxhn32W+9fnamLpx3vz541&#10;7gX1v/bOGiz2x7XZ739yclUd/c/++r0qInRTZ7vDqL9PNk1Ic7G+ReNRshD6DuSsYpFpGOJp6/Sg&#10;OU7sogh874P3WQa8NooZ21Sn2CARBTgK7objgt0oBwGoNJX6cCQNT7JXhkxyVDvsXmZ1AJTZ+G1E&#10;ax7e/xRazte+9rVpKP3gy+/tn3yoRX0zwxNRrvjVzYGuTc8P5/V6AknYfivoxwBW3N+EdMB/XsEu&#10;SGIuoq59TisUFy8iHk/LigUEooUCA2OgiNWY2QlwwX6USgD8s/yUeXBYiYv1hNatcZGb0GMQCrGc&#10;XhJyzJj2/6XsP58sy9P7Tux6771Ln5WVZbq6q90YNIAZWJJgLLkStdrgiiETG4r9C/Rer/RCoZeK&#10;UIRCilVotRQ9AILEcjAzwGBmuqdNeZOVPvN67++5557r9Hl+J6umCZKKYCKnkFVdlXnvOef3+z3P&#10;83XsVEu8BNiR7LoFSybQfXFackC99jhlloo6kawmfN2dzgiXUDQ4shOtONWF3W2HK+3hcjlsIXhH&#10;wqBGnkBXLA4uLoROocTmeDjgz1nxnGdITP2RIKRRjkakeFhy2cSpzR8CptO0Rru1uZuIhhMetx8S&#10;fiwWhpN+jUH8cHT7499SAzgHfq28zcV8SlQjJPanx0ePiIhw+QCGcP32M2q0L6ZOC/xjziZ58pme&#10;TUf7+fzhzla1WNx0emNRhJ2EObhOrkrZTJ7E1FEH1RqRPc2NfA4RnuHw23DDpgJhsKRoOpL6yg+V&#10;bU6sbmUnaRKfZBAySWfIzpjPZbDIFsq6NZROIXSZXRbPn758RrGCtoCNicIKiwsecroeQoW4L/DD&#10;eRk2pvWyfECExcBcpLYSU7oaRIK6NgKnotxgSkB57hgPayevtVoRJrOfcx9TBHXX5VO6FPgj3GZr&#10;fzK//+EPfvt3/hAYZNStTgTaSTI2ZS6pwRm2W1OZQq8/uix9QzIR/hsZtO9ue6fVHOqG3RfYu7uT&#10;XjhxUmhMRgRgbeGkMhqUetf6DIe+BdSJ3nDEA0Hg2ZKGwOu/PjpC8/nF108/+/5n2mj0s1/8Qmyt&#10;3P7/9h/+l3/1V39JeACH5P3DO+l45Ok3P6cydG1KqIBytsaCzUVmHd9FgNb1JicCb+jq/IJZufAc&#10;MGfyeDrzCuN8y2IQxQQ1kHZu3F4vA6G5c77upyKxvWyuEE/Re2HPIyHmsoubzJ23u9/b+oexr7kQ&#10;3hUz5t+RaMi3f0d6b7V2+NXtdynPWflXkl6o2ATcfw+XQc1iVIGojgxlRTZfe+VX8Evls8CNgRTG&#10;F7R9ktYzR+2MVZ9k25q1ZdstPBS+4KeY7mXmgp30iUcK+EgBhVQlknVmT4xOFlMHw0SLz2L3zC1G&#10;t98slmulIl1T6vbOTm7j+dMnmQyGMqn9gz1jMq1eXb06vkhmM6O5/vzoxXc//c73PviIoe9f//in&#10;rYjrf/47f8umGV9+9U1t0s9vbtJt+xkOOWxBf0DoOWYf64DqZXC2jvDt5eXLYWnecB/TKXBPEhlB&#10;OA0LVGuOuZmUCk4sry1R9DIAmIUCNR5LFYQ84PMwJouEfBATid7BYHeo49gcIZV5Mh0lvYnJdChj&#10;cMpcjmOLvVWv/bN/8c/3f+OjT3cOQgv8Vnwt9nWaR8qUZqfjtqSCkeZ1mf2rPR1hzrpEe3NZhZyP&#10;IIuXiuk6XrDULZMREIulMp/d+/BudGo8PnrtJEpCt3at87jd4Q1GW5Ohz40b8ao/HfpzicP9neLj&#10;55pY46n2b01ekZh7qMrIy37SGDXuPDzcSOR+9aNfuG0euuo+clWXQyK7IFOQ5s0ozWEdOVYf/vCz&#10;9VX3+OKMpY3BkvLyZVYPxLEwvLYwyRKMuj22w3jy6Ox5thD/Tmaz3xyeIQobG30MRJi8OwD0xJ1j&#10;vcALUPV96qmWRG9Vk+iuxQ8/ebgbDa7GIBZi4WGGMYJW8xxhekx8bDSM4ACX7PV1sflzC4LSiEuz&#10;Yg20GFXhkyw2cp69W/uBfK9UunzyzXoGXMFxN43TRKAVeqtFfHe+m+vlpgN8O6qUFyNecbJw5D+r&#10;1GXGZGZ9JbiCopUqAhJJhKwIHGyZvFsmFv077+/vp/x+2J391c++emV99ewppxGeGRNyAGUSNKtJ&#10;YymuhZzWMJEE3gRxxkZhIXCKCXRxrpsvkY8ZCdskuzqXIxjiiCZ9Yby/9zc32eSYR0qfqhAbswQx&#10;0Yl3i998e+a3MnFC83vK2f8WAaBolT/H1VOIVvSDLrgczWbzQ9jV6URbGwFK4omH1kTqRbZ+aF1z&#10;joS1n3rDbu8M+yTZkGmYN9a5Qt4Z8rdmi/7C1puAahlwkGiNMOjZxguF/KiFrhA5IF7LBpWCcgPk&#10;1mrGvK3pZSzjQeEwbFYuUXjxJnDPC2Ke7UjFolCR/yM7oLzyGwMP82H69UYpFtg3HaD5rhWitT4n&#10;FUqlZpsN86/rCdUEMuGYSAsjbj8CynEfsNvjtOILp7UAEaha04fN5qhZPR0w34IB882Tb8qVGnj5&#10;7/z+HybT2f/zn/4T47zGJVr7ndGF/b/63u9/9A/+6E/HF//4//H/3C4N/9aHnzz8R3//X755/k//&#10;P/8qbKCGd/oZeTIbwb4OLfxk5LWPNjO2bMppz5Hu59Uwb9WxzqPRWSXjXigMtZ5rPISMOSO6lLaF&#10;6TawHGBrs4110jqZiHqFBAJ/Y91jEOX2bYSjipwifQD3y0v75bJzrlCjSA1g8/Jsc9BwTRSj0EnJ&#10;wMbHmJkNgnJfSis1aIBwzq/sHqbmFJKQ/Lqa0yZiL+rySR3ApZuBPi4so4m+HI34bmjNkJii7ycX&#10;BOk3CX5tQ2ov0q2xTmP3p44YjmACz6878x+dNj3T2Hw53HIM/+j9/WbY/+q41rRsQefMLrSdYeOj&#10;LKrn5YBAG4EH5x5naJ5MICy09LS9jz40NvILK9kmAcZgMtwXlE82GrQ2suVZHewgkic/m+Kf4UF8&#10;aEzlfd1EqENoxGtBk+RZbOjFXGjJFTCbQHzb5SCczxXCpkp8lUdpskFli2DzYsNVXizsrYIpqaxY&#10;/s7/+JMX5z/5SSoXnWj9+HqVvrU7cbqiS+L1pjt3H3hiKaRv1A0CdNmYjAphTD4Uo1QOVXTCqnTm&#10;Gr5r6sxj1fwth715APPyzK3KfD3m4/2uezRPaD7YB03IS558xXWQfQ2/gW5rNur5cY/lkZrDVILk&#10;3BrXLufDgdPr4Yf1mcoTzcRwwOvntSo8yscZxn+10dsjZFL0I8Y5/fMjr9anxeco5cGmt8Z8lgwn&#10;ljug98rrPGmUneHArbsHXCx4uvZiyzXQLEiOGMIor1YOLJIcVDbiDW75bpgjJcpbGFB5wtxI8sCh&#10;pUtX5wowgrw71YzVW70I5HW7rT41XnbGVY1QytmdvTw0WzSBvkgKJ3QoXBQm0gMuwL6Ey2oWVebm&#10;YF5JPNO+/Of/YybpMubDbChz+/s/XMRzBCwx6393zW8ODLUL8dLUtMkKwstvIXf95U9+evzmddY9&#10;f5j08oy8NNyPXlzt2xd//wcPdYf+vGP98nzyvn/0hx8UuJhXeuCf/PJq29r73/0Xn4yXthna196o&#10;CZ8TOoZII7xJCDMUySThOiRVQVx51TrF2iq7keWqEPhEE8gTCMEOMSjjLNjaHEIiqwD6dpKCRaQ1&#10;QjAZbQgMqEkiAVaQcMOYgLDxMeRKJePYyvTbBJRVmV9+9tlnI6fn2dFPLkq/jIehGKA2+shlyWBA&#10;73/5Nbid12lHRYVuTe4c7N85rYsUsBJVq+AIkbypq8psQ+jAImqWJpCn1+N3sqsgjpDmhEwgcfwS&#10;sIK/z3uUzfttUfvucOSCe+g3qLVveDwqRkQYukxWgmpli3ZAgSIcR2AQ4mAm0y5MIAiLXWm8Blbz&#10;BFW+Q9YXPxoPTJ4BqAOAbXwHmyOsal/aQpBqBcF53FJGi35ONla2SgpheHgIBhkI9paYMq5xMmZT&#10;5WTnuZJhutPhC6y72IXjdRrAQHVsc9tyW3sHdx+kslt8c7bcCGN1cSDQQxi6g/LVSn9Zvn65MIZw&#10;F2ezkArDxLMFewGZ9bD856R5L+7t7Nzb2S5dXsZjzMi9fSLuKzWby/vJh+9XLy/1fksPOEeD9uZG&#10;nte98kWIauFdwPDEFYV3IQ0ASYPsiUhwJhOCQGYnrzdy+Xw643d7sRRKJmLsasyuiafCKw5SkDbq&#10;FYtXPFFUL8x0yDznWaJWk1/VLRbezXrd81mFPYREgfwP8UZSnCnRPs9npBoClfRGuDiABcf9VhKy&#10;+sMagCqmoKLGl+2UBgEJBrL2CPNiSR/U1pmte8ncZrV4AReBXqOQ36ISbbYbdvdypHW3t7epL+ul&#10;X9rsRLCGdzbubW0eXFV6zthmczhzhVOp3vxx5Zwo3eZ49BuffRwoXl10TxaeGaEe0M8m/Zah4Xpm&#10;EMIZjSUIi8eM4vHTV//gH/xXfo/7628eY+EZSmXv336/Wi8tgPuw7wiGSNmdzHqxuH/QV4QsHoop&#10;fEmZZMF+57n22VpS71kdNDacnm6Pz4wCci1TzqBHosyWFsRP4zDCdS28XKdy6b2t7XQ0ijaeDhBV&#10;/MplZcDKtPJdOfftQkg90+8G3b9GEczFIsvQTKNVHmMyDnar9fgtLyvJ3JI9VwGJJmFMKjO5ifIn&#10;srXL2jF3QunPmd1jiA9orDy01EhUvj/FwIzkz4Xs2OZc0oQlTKxiHrGDqi0kaVuCwkXQoz4GcywC&#10;xc4dxjzvl2XKbsZUqzHuk+TaaTRhc3FBM7k0QZrj/tDbE2gOg/XrSvnDDx5iPIo05ejZi7J1+vsf&#10;f0bX99XjJz/96lf7h7cP8ttHXz85m/YTsfj3v/Nd/OoePXpETfPxdz5lkyi9eGENep1MzZ0Qyadk&#10;orii4UCODL5FpVmn5UgJbTPe6vZQdlrh0vcaVL9YBEFrRN3Ha/bCGbLaED7BWeRr9iDaYs5gZqG8&#10;VM4gDJF5w+yw7JxUDbOxBqnNTvyYwxNY03Z60BNikIg2IGzzYhCyGk8xL5k7yV6C6EhX5dAHY4zE&#10;JFuBb6TPluKyBypPCQvwjXjTG9OMYr+1sLnmfa1vN5wj7fgXX59Wi2F/yEEu33oR3slupBM9xkJV&#10;6joZCPJ9+JVDnMeS+2K4bCgxH376AU4QZ09PktHEdIlp/SQwdYDowAR24btA2e71tLzr9/7WD21P&#10;rl6cHTNc471wp2AF04a4FxbNMV2Bs6lD7zvv3Su1ipT89wIR+PYggY2JCL5oAlGKSC1KnyJHrXLl&#10;Ng0g1fMm/9i//oPvfZKBUzXVGSotoIyIkciyz8FNpDmtORZS4QDDLizGnj0+enXWt0OnYmK10D2c&#10;N461gfeSw09KJPqvhTZEBQ7sCN4JIA90IdKxdz3R2xUlK8WEAd/xVUwnAlVgSJXFcGSxFKhAlChq&#10;nuK+EXqIylC6MGarLs6L4XL8w0/vZYLOpC/UahqfPz62/2/+2/+tRLP5A1gRpQC2E8lszJmN+KIe&#10;i2s9tRkDqz5cz3pLraVrA0PD539gmY1JlUJcPZ8OZvoAuSGBABQ2zOUGEIsRKa7WIZz7ExFlnqlW&#10;tJLNCDFNXVZTMSQF9rvwMgxglN02z63SDd7YxvB+xOMTjJEynOw+SRib4fVSKRdzHn8smRDje6sF&#10;pZmMBFSqOzMEMYxmS5lqgx70xjZz4vl0wgGOMHPIdJQTldGgbCdiDY+FJ9AnhBDo6/QTUhypFjdG&#10;hrREnzHJEpgLvi/U7fZw4HOJyThXGTPfdCiMWgIJIgNCTlnxeFH/9u0uJjcOdc2N+40CDJSRvHzS&#10;2yiHB6mERQZGsSucOkdf0Ohfs+PeNYHqdkuOhAo2EqMdoVQgmQTimKIWWSD0xqk5TWbgdj6ytXXv&#10;4cHtj+/svbf94WcffvqDjx987/3dB7uOsD0aD8Yc67B14Yeq2W+5Hcut+9tTt/GLN1fLi2Y2EIt8&#10;cLeIwUGl5507OOnmC7+0+Fas6kEc176gI5r0B+Ne3bkiG7BU7+tzmmhOB7yOJOnaE3an0nR6gH08&#10;cpNwCkHPYunRfVjPhwNhWHy8bXTnEhcpZFtMrTiPJAxbrrx5MEi4JGexlKowr9bCylAmIji14Q5r&#10;Z51xwDOuROsl8RzMRpn4soVIiBWuyuQIkoUlEV5CH1WMZq4bjoLU84z0ARg5C9kZhXUi6gu7DFT4&#10;YXK82LBIkpm8hdAs8cmmVeCk52dF3d4nxZpniKKvl7N0f3B7qxvyPn5dxH/MmHT9ei+udbOcMI4p&#10;ZysU+txmKLmbXbZ6UbDxQnTmceSDyTHaPCo2XgTHLyANwgwJNZE0amzV2UD5T+xZPBMoxczlPRiP&#10;aRpJe0ZOQ2Qe6hp9qk1x1CTKgJEHRYHEV0i4ELoy8eNVh6kc8qr1UkWPkqStF1wflhgLTBniqVbO&#10;ZmvrvfH542TSOxhVc+7JrTubg8U4vKRjDNCEoO5SlZMoYFSuhKws8zBWAl55tE38hGpNNs23CJV5&#10;JMs+jrBSIXvsU2LVqz6+XSWbr+Tdn5g1wc3up/BGkwI/qTVs0zGb61LHiXs4G0/X+NoyxMTeSGfL&#10;d4eT+YOH34ukNwPp7Wh2x7qz7cluWiJpezTrCOXsnoTTm7G54jxi/WbVNdMoiDTk4Nhbjce0ZWKO&#10;LlRNJwdqDxwx4A/HE+xtLDTXxKCKhMcHeUx1YMxcoFYI+0VJwk0euKxOqWaoO9ValSvwLfY7D5kw&#10;RWWHFm2n2fGyQqARjjG6nox94fhFtVmsVDGhBWyh6mf/YQblDgStGDYIRCTEaJFXv20y3201/Im2&#10;XNVPjiJhEGMU0f7c7uECl5w1R7xcPbM1/XbfqOYuSsoo80TJG748PWk1G761sRcP8bMbxrrW6Mbt&#10;1vt7WRxxOtqiNjBSDv0gH6OeaGmr09ogZp3s8mzjVjBHPSfKEJ4zOmcuBTkvPOS8Re4YxROMVt4t&#10;F9iPZIh3BIFcn+7u7cFEowehZ6FFb5A8Oh4j8Tg+OeOZGY2G7VbTF44SlkOr2KcMr9fZN7q4/w1H&#10;+VyuWa8DzvDo01pMxiMWUzabYXDUGtT6ozIDLNAXu3PHPnWs25Vg45LcUU4ng0pIhPVcXPp/iIZU&#10;SiJCB80RBSe+SuJJZOcG0AOAEwk4vQQVRHe9EpM+hsIioOdvi3wEUj/bHiFmVvLghTkDtgLB+OZX&#10;/g5jfH4WPSMbCRs2f0UouJLRZiwscOgY5KEel21Iou25LtEh+5OBqw4Uk0CEIB3Sh90BJ02YPxwW&#10;SiMuPG7c/2Qi6Pf5eFmBAPQr9sAFhjvsLji6Af4lXd641x12OEJ2e4gBPK5HMNOWay+MgMkgYZ1v&#10;BVxJ2zxumWa9lhi/op0cz8QDiX62V3fMZ/jBpDM71N6YfEo2pt0OZijuqUry6vAmS4NZR+KJfOAX&#10;bBSIsjFjnrt0cAnmxFgdwun1BZDTrk7OT61YQS3Xz549/9d/9m8pojHoe/7Nr6b99uK0mljabyWy&#10;k3a/XcPSsVUvlS+PTxrXL6uXr3vls2ntetksOztN76Dj63cC4WgIxMbjEx/PxZzNXul1rASUsadT&#10;hBAgTFkG2RFurKg9hV+CAfUM1ZPwyaFtNJr9dmd6XNKv6tOrulGqr2sdW6NvxeC+2l7XqutGzzGe&#10;2WcWKiLKrsWCbRtoZ6T0AiLLVdZc0jiweCCi41TGg0MmrD8U42wC3Q8GHb5wJgQrIRAOx4PJfPS6&#10;fD7UgflnsF+nS29rQC/m6HS0H/3kc6J3//RPfpzfD7S++cV//8/+r9Wr5+dXz7/3Ww/WpVed8WnE&#10;MUkFLcmATRs2UVizG0QyuUAsCYWscHCwdf9BAIvdcDhxeM+R37FntnSti/eDTk1PBcTUkMLJ0MEb&#10;Z7UeQNa8218PNQcgCe4Gc4OgnuXat4b3YYUIFQkF0g6rr1HuXp1Xl27/wolDiZs01hooT8Ca2Ijv&#10;7xYOc7sIxGHVChRH0yVKadaDJKkKN14w3LfeyMqcjHWjGj0x8ZPKSn2q8LAbf0DZgkTzLvsvIw+0&#10;GcpSTOY+KnhVIGVxb2VQgtECI0GMcZmf08OyLgXHYn4q3x3Qh+kmJxAnHNLNCICymHSK6B8cg28u&#10;QS7Sx+Pkug4nInBuo6kYX6fy6dxWPsLNCyFAi2cTKaLGAyJl9MfC4TR6NLfF71oiocPR1ufn2cbW&#10;bARGwqQmm0qEwwHKSHA2qbUJyfHb28vJEtJkKjJ1Lp+evy6POg6UedFIvVW7rJaj9G6ZJHz7UDzq&#10;CHq2c9lkJEzoFfUqQ2cCycTVadCz9PH5X9OH490+LFXKp2fQDUPpKCZV3zx9TDXAtkU+4M9/+pfV&#10;SmkyHd/ObYBVnj164Zhh4Ow53Nipn1wYzd5katzKbs6gkNY7PJXGUB/XOw5qK7uz2UfEPbBhctPs&#10;AmMRpOCwuq6vrlqdYbU3PL4uXZWue70hGaSVzrg7GlVK9fZodNnvVkejTnugL9d9FNYoNezWHuVF&#10;yA9DbBWP+Ap5h+SY3gIDC2GsmstGtrbjuY3EwR4xNItiHfCAKX6MZOdwCH4LhhqTaguMTuweJJTF&#10;CWhFJ481H8Z8vGs8WQ8Pbo16CA4nXGRsgcntwYhSkr6gUzP7JtKI4YbTntzfmby5wClaghO4K/AW&#10;tPFc07mbhjFCsarIYZZYIjYc9nLhSDIYGrMsh9oYurwUOkxpJdtbRiSSxSS1yE1Br6g0TDScXsvB&#10;ZsEhNAF4PTALVB0uAyREEnxz4ZWrKGxsO1fn5yWyw8jZnJC345rjITbmDTGm7Q98+N5JNICM1Zhj&#10;8k14NmV1KGDIrIjMPuKmHDK/UhWFmdElU3iGlUgTUQOJsRW6Uhc3xe7yMRpUzCNh10p8s5q3y4aJ&#10;ns2xxO9ZRLmuYLM9uay17R9+dFeGiExFUQSTG4qxkWOJNinohzwSYLQGxSKjPuOJaDYVz6fFvTaX&#10;iqeJLknF+HOiA0gN8JNHGwy0ugNOtKDVEeIykMMECs80n71CXiOMmCW4IbgSus+ljioEe7EZA0/z&#10;CzzNJr0+n4MWQ40mn/0mLkotsCyCAYftzrjTZRMfwsuu1fgMIyR2e/AjZtdoN9rTIS7f2Dv2JP2P&#10;Gd1MnPuZUKK3iXjcSZLKoWuKs4PYPju99HvSkYGEU9cxWYUGEImGqVm4bJIntrZGUSp7XIy3aEJh&#10;osDKGyyMtj4JOX0U76x5hiI5wgMlnZmEd9GbyQMjO6Da7MQU5qYwlLHV209lnyGbpVTqApjIgap0&#10;5iJ75Pkbin/or+mgZon89kmQ7VE0YtIRQR6QQ0gs1wFjEPiTVjRbBR3WCbJO4Z77G73xyFgxIHQF&#10;ot5owuoO+COpu3u33n/vvd//wz/8zd/7nQff+058fyeQSrAv+uZGYD5eLnqN7nX95HhVrVr6bX1Q&#10;m4ecS9sEdhL7Mybe4ZgtmECev7DgF0uqw2JF+jA9MFw55tfURyvLiHQOq6ZR5YX8OCC7HcwW7Qbk&#10;yiDscpn54zkPXcyZxDEg7EEuqEwyaLxEhsoN4C7xjjFjVjFcPt4z9stoCLFZ4jhgLAoEyLeR8bUd&#10;UwZcXXBJZQYDUUdugDDGZNqORz2PG7Y9Qq6QsID1akh+1UiD1OMU8SsY8Jpw98EEK7OJBP1YlxoG&#10;6jNM1bVha8HcA74CBMEFoUN0QIbxqNJxtRc+++yWT/9uPtcMhY+O+4tOzT4bJlbTA59tN+GzuuaB&#10;sCdNfonDhQsMh1E0lbclwjB2Q4EwhbBEWSgHFQ6sQEAF2dmQRErYIf4WfoIolacIXytsgecO8ISE&#10;Q8hbJPuIIF9McdBIjMZcNg4DekR2RiRY4+GIUn6i6zSNTDcpwZl3spGazw9GcbC9zX5McHcB5IVs&#10;WULH/eobVA3F8nXMMtm8tXfZHgRmk1gmG6QLEkqM+LvIKuALCdVT4YF8qbpB5UqjtBmCVKs5lHDH&#10;pZtXvjVyvDOd5fUIyqewQXOi9jfaxbdbnEimbnZA6ShF8Cl0C5vV05o4hp3AkskUUD8lOGa4os+E&#10;Bg3S5AhFFx6PP50ZWOya0z/1+JEIr5Y2A7f7ueSEMSwB9OfXyWI1rpX9SElmsxE49mI9HY/IeIJb&#10;QjHh5movF7Vul9M+EInCwRT4bky1BH7MNgA/Svx32BGg9JnbM2vWnFmpNy3m0txdaSdMmE74oaoH&#10;k8tI33Wzxcv0HbAZstNiPcD1AFxmbSs1+pVGm70TAQtcPahwQtQJRhz+CDeC4SuRs6Ly/FYj/e6c&#10;INXk/Mkj5nFYVOJ1kt4+GArdkLJKEA9ugdmTmweMXFhp5JV/rIrEZM6NnUGPPIOlvhX1coB2Vo5W&#10;ZxRczm7lEvpSgxhUHy8jdmNvI0XPUhka1+1peN67f2dXvJdYxtDUIeeD3QO9SqnGOgeFlbmMJGLI&#10;LAAemhBMvMKcX3XA8dJpCgJ2QYocxPTdLl4YE5wkGrUKpGMG391WHWYaxHKxxiEDq98lDKDXafo9&#10;wEcDglnApHhMSCxABU+NB9hidwTqRKT3KiHY6J6d9Wpj1hquq6eO1RiaonouoUJL+ysHNRWEGesi&#10;HzeiI/OS+uyuHgcTqV8sOQZPqL6pmxXeJXYlKiiSiYgc/3R+8NgdeM1IN2kK97nvlAPMNFdgavjx&#10;MyO7+XSJG7TNa0VzKOJcvsZWQyRvFBHQW4kSkOA5bFHERxeuEcpVdiuk0bQ4ONmAKMvwy+2RSTmz&#10;MIn54PXI0oJ0hbMghHp3OBBakFttYzLpwWHFJ/6Ybty6nGtXiog3Q0v5PSmfe60P/SgafMQFjBxz&#10;PWS3BdnWl+Pgehz2gXm7nd44ir3JkMhpnsXVqNcnF1XCo5brC6fj9OSie1l2aIzYsd61zllas3XC&#10;hdvNzGe1x2CJoszu9bhTl1eXPr6b3TnRtevrEqadS5qqVg23TNzhqRRy8RiyOetAm1zXI5px4A3u&#10;+K2bPs9uJLidjGylIxuF+NZOurCVDEdyMBpVpoOUPWFoaYA8kgcBQQwPCzkVykCB55f1Wg2HoX4V&#10;KK7RqtbIP2xXq/poMO52F5pm13TOKfoM5vEMJhEN4UKOsiGAZ7DXuQx41unE4W9+j8xHfP4W4wEl&#10;UjBEO85JTnyAMKWUtR22QbD3GUFyGXSEjjwS1SqB6s3q2EBg0Ox3nh+9PL8+rXfq2mzW7gIA6BNi&#10;rOYaKScuBy/m3G3prrXirfvfSXUZBDbvZDPUax988sBdLOrWoQSDYtVl85R7s+rMW1nGrmbRo4Fn&#10;ZkRqmm9mj3WHc1wZF0RmtJprJoi8Lw4LXFxA5zVrULdH5y7/aOWhgcFck+hhnjKJG2WQzQ2bjFa0&#10;r33agXan2e01STSpVovdXmtUrl+dHp88f1I+O2Iiunt768HBvYP41nSpU24AKFGC42jNo8jDbhAx&#10;pgbcsu+pbd8k98vXclYoFpdyzDJHTlKhSlSYOj/MU+QtJgC2w/eREkhkg6KhlqqXf+XGHpPiVkE8&#10;KFWYtK5xO4ODTLvI8yDflaJLKjPOHOoVDnLMjtD64GrjCsD6ZtRC70hlK/Z/HKFLxlXiUwOvazrB&#10;S8ALkIO3NNUhq4+jW2Bfsoo9WOp7SaUOc37TGXq8iUAwGyaNKITwIOb1JfA1pleMJtKBaBazFpdn&#10;M5YohGBk2mNW1048SUqWHQ0o/knUQG7cWAlV8dKcaEvNGnDNsK2NBYC2erMhQiOexS5Al8dKbYQf&#10;t8Q0MlkhxTSdJNSOpjaK0afFWgB5JJLU6dF6I7bHTALzGsQ7lsvjM+bCbLrhkP/10ye9chWTs9tb&#10;W51i+eU3j8a9btRHDKKvdnpxdvT69PhN0uvb9cW/+suf19strLy2kxlvG/X9HNUu210Y4UOzq4+N&#10;3mRer5UT3lCz1uoZeq1SWbZHnXKj1mxenl21aq3j12/q9ValUj/Dd787OLm4eFqqMokI29zD5Rwb&#10;VeKTheGDr7thpHa3CD0EdopkkpagJxyLhbyBUCGN3xv5z5Bpw4mY2+ejSU4XcuQocoM5CxF4s0Wy&#10;9+EkRJorpA5AW8ZOoLw4gI/YT4M+CAXlk9eTQZ+phY4TjnUuFoyUeYC14HXCZdNcuO3Ew6hLNiJR&#10;jrnZZN4dadhswC2lMJHEd7X/y683R7riCDBbVbPUQMR1uLuNPJ0nUZgUkNU5wsXDQgyrab7Ym7lN&#10;MhpZO7EKetyoYEDfRT5smY/mMynRSDdgcgSQzkvy2Fw+IVsG4NWBx0px8Rb++zWYpF7PuxQqVXcI&#10;biEjS0XCBoLjC0BkcGDWnNuD5THtKctOFdU3tE2+Od2P02/HTEfiqS3eq3K/WGna/9ZHSWPQ7FSL&#10;ZSqARh2+QQ+hOpuh1c0zi+/H2oFBELYxhOCJjETGlVJB8g4pmsXVxIH5gN3oT2DcDL786ln1sjJm&#10;XlCrD+f6ZDCEJ80Ebi5Q3oTfDjD0araYw/VakB5anSYkrzaf/FZnA1S5b6h4ITHzBQxj2P/aiNHZ&#10;DH3tClgK3q04/VgwH3CJr7at1KyxuwCN8KqEFcAwGo4HE7ZuDywpEwnvpGlRgyG3J4JlbwgLrgwG&#10;iIB/cBHZZQBiOc0p/ogExO+TmpAGj5KfLSiAegTjeL45qAsloNU+ICJZn3gZ+LIJMqs15gmvP4KP&#10;v8rfYMxgTv/lF+XwafJ4Vd/+72Ge5k5Jrats+s3GXljFQkiyrshDM5tAE1d5hwRKnySEfbuKiJAt&#10;kiaQPyTkctEdd6fY5fTRDYQB6l0UfHMeBMYVUVzLwJcGXbC5+WiApT4vnH/M+aOtFsR/xnY2wt5Q&#10;xun/9N77n/7gOw9+8OlmJnsQy93fPdi9tXfnzoFHn2e8bg7ejNOZdrlyPk9EjE8MuxGOBTCHsaAd&#10;99inPoeRgF8KiBEQL5GEwxuxuTKR0MKgiEKiT3qEoEkLbRV0h4nSAcFRpKEZs1swfxzoYX1wpvDO&#10;OMbwEAdgZcBHHT/TweVdeCvT+wyGfWJSnVCxKQLY7i1WmjrhoDMQhNHGSEGbYDDIYGyK8EJGoVMq&#10;GJp58DFSxfCUp6HIpvME0G9vp9lIsavvMdXqNYz5lL4Rcyamb0QNGSOHf+2PIw2ww0PT+SnH9faZ&#10;YY8aDAfdaXyxMYNxR95c6GsmWR78jgkf4NjwD7HQjGXXvtRg6q42Zv73H17r89GbClu2ZzsjT9SS&#10;QREeJXJ/2b4lmRig1O2GmESrxR0XWeBcp3Y2J0DiZzsRSUmYcolOVwprYFC6aC/ea6J6IHWd+03L&#10;p8F5Z1YqXwsLVLmwUN+aPQOkFgmOYxqjbEQVTZTT014cWPpvjnMbB1fFenQx37r98LJtpGyugGTu&#10;xRY2RCCC/nEss1hccJhNmEtN3wUVU65TwupU0Xdmw2kSQW9e/1q9DDpA+fk3uhERJaq9Sb7T2w/z&#10;gecbSVWgbBxuGKeqaRl3UecNuRh9bUjJCViGq/Jg1Isg+8AesN9utVvpXC4UT+IaT+qPz7IISr9N&#10;G8SZD0d8tHLoS6f8Y71VjVFdGzpNIC4UkPchlzJ9oASgxB5P9VKTpC/Y/VEKa5iHIIFO3gHoDbCH&#10;2IU4OXmk7jANrhSedjO3ezu8U1mMN9u5xNUtFo9+9VW5VKrX6vjINahKuz0qr3anAx+NEBGe+Baz&#10;VuxKyHTBxQZsHHAbS5LVwh+OgXLy1OA9TQ2nxCM3dKl3xwWvRF+tT77+kiaQehQTkY2De3gMBt1B&#10;Zm88P6YARiSj6iRTN1A2NzWwpAuiKFxWSlfDQS8d8ub99LyzsTMwmMx9s+ntTVazEzOt6sjit+iF&#10;JOWNozac1wcLn96+tZsnAgKSJLDDbDKk0k/Ecb6jZAqSk8l0A/9PRhtkdXoR3bpY4HCW0H25eO/p&#10;TCYSjTKbaLe74ttPbOt0Oui3xPppMd/eLnSbNfofvokxnaA3ZmYKHN7vNPLZTI0ghBRs0DjtB0wQ&#10;qKFg13h3k6Fw2SiXG5cx0krDh6tVTqs2l9U366CCIwzcOYREIY7eAuStgFsVxGumkUumrcp9tRMo&#10;NHM58/fv5u7f3bx7mMplyKyfGjpqceZ7TDdxeVmS5kobYWMoAWURCEPAClyeFdAnn/wJLpt2m0aL&#10;hGqBIYQVZ1m7ZCjiyMhITCilfAcGX1jmW8a6ZeSaFJxkCEtVO4DKhHLL5yDZUky14CCKyy3Mh9kU&#10;v17WEKwlRiCYC3lp90hVX9Fc4luCsoTKEkRS9lh+Imgh+koWgs8LZdQZCsedWGDiRYG/fCAkNmHB&#10;CJwqnBxx8gp6mOnjC26ZuUJ3PvkNUolofdKEg9C1rNbgq8lIBIuI1LptefSN9/MvMqdHvotXQdwp&#10;z05Cl0Wj0p0eF63VbmA8B2qb1zopm4d0bKZh1XoN9xFeEDcdS2aXZY5rhaYNKd2DMX9/Pnamo5Hd&#10;fGgnTQTtIrq5iqSs4dTCEQKWI8gWhWO/I7s7p4OQMxDBK2CZ05DOzzuzwW1F2hS0u5vFaqNU4ZYw&#10;eeFB4oBhxsHeB7kxAD5kgQ4HJir3kXaWpg7HZri+kv9OsAXdXcjbsK6qq2WssLkaTNbFaqg76lmH&#10;zNCgE43GQ7Fkg9ogUIVS1BIEQGjKyhKMxFrtNr6IXq+VUCQkMlqvNu6Vhu0rz1pPBIiD9LvrNZAj&#10;7ja3nVGtX0JTwmubN/HwI2+no4fmiVjIhg3yrQ17p9e2Yz0jtHivx49OQB9NGrUqIVWTTmPUIxgC&#10;nUup2akzMq900UouKxgCGtNyr92cTZrLecXQK+t5cTWtOChDfZ2FE7+dodXbt7oI7utanUO6HRXO&#10;xeKELwZPxOPzhkKBXCEXiwWTG7GtvfTOYXLjvUKc1+MIdiuYgffGxhTyPM85V557wYMOD4oxq5p9&#10;38CAKuVLQD/MfMyJybtPGaOQeofpquK30ZyZjvfK5RtXIbNsUr/lmDQbSPx65kEHFIel106Y1MLt&#10;xHCJAGBLgKEX4J8UALIfA48pPhK/EqnJend4JMiWDlJfMgdBNDkyiB61c9vwpyWHlF/F3Jhm0T53&#10;oQFd6gwEsWLBqhbaI/6JNluQt4qxgNgiyPMlT9kalq1HAo3ZQt0BrxMjU2AcaANudzAZBg2CnxyL&#10;RsmzCIQJnw/xuRWOu32e/GY+7PPmguGtRCqVTblCHqLSyUdBgLiRTkX9PuxkPeRUe9092wonJeI0&#10;GRySMudOR0m8R2lVs82tiajmcQyty8ZkmLq1s4r6db+T1o3ydWt7K7ezacGzl7inOB6iyVAuQeFA&#10;a7O9s0nIKnsc7WW71fAu1njq5vzhPX/sVz/52YuTo26n+3d+8Lt/+X//7//ipz97/PL13kbhXirz&#10;4me/ePzNs1cnF4VCOu0J/ps/+VPCuHCQ+t7uXdtkBgs/i22A3YMXZYAHgkq/3feQmdno/fnRs2A0&#10;WPCFsekD+Q+7MB/yOvuTnz76fMw02+epgUJyBkPqCvk3t7bSm7nsZiGGbanPi53TBjkV2QzUdG8q&#10;5oz6XVE/Wp1AJpXe2Uxu5fwpyQ7e39i4xYkfCcT2NpwJ8jsjaX+IYjcZCWVzGUIsaE4YKYYjQZpq&#10;tDYenpOlxZ+IMu7VGq2DXJ5YGxLIeoiqSUiXiojIYJniCVlDvPeF7CQeNSrHwHQvCif8d3Z2ULHD&#10;/qAKo9whZRqIQFJPRQfhJBAS5grcNQAMMlqtPBHQAezuGNppqytg9XEoc4Y4MXHk7TOFxAmenGQh&#10;MVhhO1KumSwhk8b17uNGQGJSppRowRwuA8uLoY1lHUmlCnt7LhJyKIECQQyRTcKRCpRWb0nh8u6g&#10;4+D2nsvB/XdXqz3sYOx/729/l+E22Vnzbmd0ebVqNDqNy/b1Sa9WgkwJvEBTRp+LJzjsJ/ZLfb6I&#10;FbJjXmgw3JlbSjiaj+0tTPgc7r1A+ONUJB1yZJKxoDswIGmkWUNLAUSh8V00negVMEtcZEECAQmZ&#10;LEoSBd9XCDQ4Dwsv0AGbBzhSchRg6YlZioSdUJFRUICWAJW4vHR0eM/aIKMbc6oP0oWclL/jCYkf&#10;cL25q9gMo7KC/IN6we1n6bLfLO2sRifVOt/C07fMWovpRFxgGN8uyd6KwytiG1rQexKwhJRgGQRW&#10;pfMljG++kBRRq2PEIz4gVZRYj1V3MbHN9b1wzB50dlYa2Ua4onP/uKOAwiZ92OG24yx9AwuYHvJS&#10;OiuasWKPmYmIZiii+g9Atrb20gaxSuxQodjxbWQIJl9M+xOmS2jXmpXSuInzC3LZ1qTXo/GzGhOk&#10;cutaDdZ+NJeRRMWld4JkGj4k0m0eMoeNpHsmFfRNfZtjjOYVAHO9gsfJuqUtYNJiBGxECMEryea3&#10;dg/v7Rzs371779PvfxbcSPnql3ed2m7ckfE59qHjuJa+sL3vHjohjDqYAk+JX6MrNhzTuWcmiCzn&#10;AntXYlEnhwehqA3ud4gK3iDfgXEkA2tlxjaYaR0uJqocCMleXKTDnOkANsh9cByzG46QPw59Ejxd&#10;yst+Z9SqukiOErcJJMnN+Uxj4WHgjytpIZ9duC3wfrHqYR+3ihOY3m22vZIXLEUz6D6Y86g3TkRS&#10;mxvbQjVxYFMezRZuEQxSLl9z+ozaOhz4gTVOQV1wOQrYTy7GINc0Bigs9EBiUWkkfeuHmXDM5ei6&#10;3K3u7LxWtRqjfcc07/GOus2tCPiUnWw3PMtmK3/iXpahu/vlq717uWn6tteS7cfxWvUx+5BENWKV&#10;xgNc78HM2X6QUXJozrQJByRVM52hAYRpd4NTgVaIasNJ6hojV3LV4V7hbyhMWBEs83jjiW2DRk/X&#10;wB4TwlWbvoiieTLsMRXLxMMzbYSxbNCLYyluvTRaFohk1NxULlWtXyxWnBZY48uR1ZaOJQNOa4Up&#10;kDMB/QxhtqxCccHwk/VGXJyYKPMzwWG5herxpV2huBeDMJ58XqeC72TsKxuWDNHMnlAEneJaQRsp&#10;fwHwQnQdKl3QbBwlVJNNi4aW2QBq5psQROlAYWvqg7Kt0/Vj/MWm2+sjQfNOJ3yPmdUDywIwggl+&#10;ZOt2D1wcuGSpc9fo6cVZUbhCGOFAU+cFo22eT6tFr6GjBYFCwvKCKbaiSKXMoLj32SZOy3W3QymE&#10;hHiJ4JxpHyMg6k5emousKmk66Qmlc1KWxtI3KH6m2RPSXnBhqGbkMpt/zhbV69cvGyCJyEroc/ic&#10;gUm3+2NINf0270jsSeezwGpWcK1S63kKwSeFyJIJCwvHOh2SjYRtLJpnjDgQN1AWBJZ2rAJwt/Qv&#10;bU60XM61783LbxIEdDrtM58/un3g9sYRZ4AGEu5m9FtBaQDQlql0VR1cDK26EeCyY6rE+Wdb6c1i&#10;Aq0FAxMM71mPq9lO2La9EQXUk55x4d70LjZAYgh85y4PBzG957O585tJ5k749KAsZ1q30FeGhiXw&#10;otsZl2tdXzAG4ok1vNxpJggkp80lEIyueDQcYunN2QzaybVrIx1pdXMbOdKk0+5gIp2eonDgoJgM&#10;46m0FZulKYQLL2QaQnoP7n8wafZEHRuL6kQOtrvjfp+wunQm7ja8V9PXy/5g2/9Z15IlAmD65Cd7&#10;PJq4BFGoAjKAaQlkrRADOPnMCSTfUoaaqrlWm/diTVKMjif77r34p397Fj+0elKd8wuC7QCapO3n&#10;G5kUHGYjAKOIJ2RVyQOtRsLyUIhbEIJGhr00ZgJhiKBDYHL5O+xTpNqqsa+UxzLEEnAbPd3crtMl&#10;6P20189rcC+d7tl84kaWLhJZ7ADlFOGcVAtMPug64WCIkl3mFFBXeEoFhQTvAXtkg+Cy0/ALd0/Q&#10;QlI0ZfAJTVWxUyTegFXLjksWiW6nCSKGwckbZ4/fud/P5mmtYSFjeufioYCGSYT6as08dRGM2hsN&#10;o/zG55sGnevcYpFeDPy2ZqZ7nTOayVHZXTsK9a6iw7K9euxuXdquT7Xzp7bGRWTUCLVKKWar9Uok&#10;FHL7iVfEnsQx0xaz4XRQbYxqnV6xOa2VBjjIn50Oi8X21cW4UZ1gfF4r6nYv6kReOd4n7DI4Z4LU&#10;0skzFdWw7SHQGyeqmVYpXSwXYx+0Ey5wAEaG+JrO/bZoNJALBAbzUTjgjYS81qhzLxm34Ns4gVVm&#10;v3Pv3mmnufPw3l44bm+SRK3lQu6Ua3nVu3BG5CJjgx8NxTkOxoMJ2wwzZ/RlWGt6yIgf6fTGjL5B&#10;7MGAx2Tv4kBtHRp2XY5XLMSj2cGAMKIZDrCS5MqgYa7RSDIkoT09iN89rx41Sy+jzGutlt1IkiTc&#10;cbs56evZ1Aa5ICONb0vV6gjLbkuoa8SxpP4hsc9w46Bvi4IwMnYITDyrXidomev9zhTu6RhWzmJY&#10;bJLQ2203h90mCswB+r9uv90DAdT6msbQoD3Ruuj4nc7+fD0gHswbLuztbt66Y/VGOqNltdR//atX&#10;L774ulI+b1y1Xr46LV5WTs5KFJGlYvuk0Sr2RtVu7bJZx8X3asXeNoXhfsq4RZe9gSA9w+qC4gSc&#10;h/+a1e1qkWLlJl1FGE30XzP2d8sKrG0wGbhWYZ5nA8YH+yvKDKRTTEoYFjgt1KBT77JjdGOsG8ea&#10;qPX5ZLx0zThvp2K9iwCcateQ4EOb4SVekJkytD2KcxeA73KymqwxDZwT5wibWlzFWX9irka4l5Bz&#10;POQlyghHgklkWsqLIs5G7JWFSyedpQnH0HMKnRXeHH/ZjtCUnyokJgkMoLiTqlIY5tITw+FXPHPE&#10;Y2TyChNHvp2LmGLS5XlIgkgqMbf1kgQRAvvy0q75/SG6lmBoMxqJ+rzRoJ+svGyUQaAr5nfnOJ7D&#10;vmQAahu/dUZDzNyYa1hCLks46A2FPQ7emR0cCPR1StTV0r3GBGA8xUTWAEgBNtXXelfrOTFpziUL&#10;t3ac8WDVMonf2z58eO/O/du96SCZSG3tbjy4vZOKBjmjOObQ4ef97q2tHczl+pV6mCgBfXbw/v3a&#10;xXXz0ZvLRRd29m4y3T6/+skf/+nXn/9ypI8397a8YfcffPwd+l8nPl6ItSTOetVBA1c7wsN2u3C3&#10;2RvaN0Mx7KQnrtTG+5cQDxM7uKmXn12d69qVxxre2rS2p4+HPY/NHbS6bdnkYDi/LvdHidRGcKfd&#10;mU+SySauxbkNjn4x//aFrOC3Pld6d2edCEf3NrdSed+D3Y1gLLqd305k3LuZwE4uF0lw0DCYjdFw&#10;L1fNPrD8jChpNk94QNx6BSrzpOINw+Yuk2mupjSCRNQYenwjshWKW1k0Hic4FONl8SqDcRFIzqlP&#10;MAAOs+kEQ8748UlpngwFUkEf7QoyrXwyuZlObWYS+Vhhr7D9/sH+bapsXNKSmzv57FYWXuXte3dD&#10;uHVx38MhaB2gRBR1kp0Mw9npUg0jkQ92VbFgD0JSARRTp29FHvjMmYrBXPnl0xfDmR5d2GbDnkLd&#10;ZQQt8iZhw8kbIXAENSnv2WrYK+elUbdl/X/9X/47CmpcQtYzx2y49DuDa61H10dYG1u+ze3FWd/u&#10;8UEqsae30qkEbivgKuALtAs9fX58eXnaH2HkHHU5fnd7/71NanEUvFZtoD17+apaqYsvjd0RjTAW&#10;iQM+oJuU/loNgG5aWiUIE206yL5ilMuJaFrxgCGga6cVV9RH1OFMAfF/h5jH8Rp1Y4zBFAYHD7j6&#10;EhDIquLf46gu/5yGThGzBMaViIHVmIx7GO4YDDidl9PJRQfLPYsXfwfbPOx2x7HwoX3HJA+GEIwN&#10;Tfs4Fw8HwIFI69SgfGhkYIz1JnFDE6snSFLizK/p30vlg5lAfz4s2FyxdI7Vz13i5XCxxTAD3+SF&#10;ENZNCtY7Epf5238P9P3Wb1orGxQ/iiRF27v5V9TG89mQyTaFu9btu9HhiUoPHb5rzOGksiIYk7Oj&#10;JZNJide2WMJrrNjo76X55PYpyxAxDgoy0KKqw0VAUvmo9UViwiQVJxNxkyXIGi4tl41JMJKzteXz&#10;p8fH//bPVtXrCbjajKhit7buTslgC8JdWlFA8LMk/M259gZoTqy0CdMx4xAqSWuvg53XyOOj2gEZ&#10;wHAEBwycsyFuAn1B71iOMXhYjnm+PXYfc2rrAr2yjU1kMhtFHfZwPInYuD/URO/HDzPAe1fEUot3&#10;M/Q2uy8WycNwxZ8aog4E+Ua52CpfgWaL86pwuBkgEmAk7pRqFTuBCYOB2MbWPtP7ZIhNIzl3unv6&#10;8OnLrzqtukzVV9h8znJoHnkUZ1OpkyAcQv+bGt7NXVwTGISMqpda+xoLzZE38aqt+cZ62jZzO4KD&#10;RuXjDeaoPsMbthvDwJ2H1rWPqGDHdro9EbJn5P1NzzTZWY2hd0JbgZrGU0JxKqisWAWiTlJQHS9O&#10;KehY51wl/C45VKh98W5iFYjWUlR/hgd7O+YgdJKodJDHw0likgRSQVgVVc6gR4fGLiJGZ15ft9dO&#10;xFN8mBQmloYcvVAaXM4/vtA+/xd/GoddyyajjfdSGUDzrm2+Z5tvFbCwjnOkIADCvkPgy4Vwzk2B&#10;2VtmqSI98kEah4K8xBVGuc6YD7VpImpSEE03NvP5N/+C+cU7pqL8TdNv5ltW42ZzNbh4ZS1VQovZ&#10;1Ipb79yNSovsaK/NM0bVYqlUyxgf/u7/4h8hCyP/GsWMkGXfLjTzZ5nfk0lE9ZvPY4Omi1plrmur&#10;dblcn3YHHOYO7mIi7ItGrzqdeD7Ljow+YcrQrj/xDCaIDxDbiAh5jkcochSxIvgPF7W0fcoM+Z21&#10;AER8oL/GmwtpGNXYW+1vMhDnG4jf4w3kK8vdFF+JllIjvokWwIMHFEQoOkuhNdH0EcFHRxsIQYb3&#10;MdeDv++XAVpv5vj8x3+cC+NxR6Ji/PDhZ/5gmsk+EcY6M4BhNx6X2onHA14iohZbyDntDXkjNBe8&#10;Kfti/Ph/+uP680e3M9QlsqcCd/CgAaYKA4fqkzAu7JqsKyGxgi4hjAZrX0KGkQsL22M4RNgoCimB&#10;2VbWInpfqyW7u7N3a0cqcLQLOFLYPTDVc7kMV7FSKj18+DCbzwvMq+nNQWte627d2Ts+P8t5QvHN&#10;wirsH5QQBRS3Du4uHWgohFVZrxSr1eqn3/3eqy+/gjuUKGQhwF2fnjVK1zCg3v/wgduRfF79+uqq&#10;uBH/dLr0Ge1L29nzDN2YT55Pc0flV/MZFqqFyGmVBlt2yhv4WvY0jJpyW1Wbf/u3/7YddZdlXv3R&#10;P3PghKKeWXqqd5NaFd4IpiTNobg1yzeTjlJR3wSjMx8S84d+6yC4UWmq7s1cL7KXEm2G9HBtwK9x&#10;tOWks+WZ5uhDmle1ntS/ErPut+tLZS7Jj5TFczOMkAGwssR4937NL8yTUT1v6i3LwpNvyt/EBdE9&#10;BdBie9epYHXE13e+N9q/B/aBUDmZSIj8UobKYgicTMVtAa/x1a8u/qc/WRt9fjyaASIzJs6Ff+6g&#10;lBbxBxwpCARyBMtVpbmdLHQ8tGd4//C4MVUAGLlz4I2k8KVDfUi5PNS0i+uqpEK43ELgFsMPHLDl&#10;n0tqqoi3rfGDD2R1YBiBSAB6Xgj/uTGWV6bdCygWRRJGQUcvnkKBhXdp1ZfV2eiTBx8UL65y926N&#10;2+0Vk3/7Oots2LJ+0yr+5sH97lID/Q9t5X1O749+/tOPfuv7gYWrVKxPMRJF99HrfP31z3R7T5Sj&#10;FmskFJ7rs96ohwOVbH0YUSIdd3kp+vdv3a61mgB4OEPolkF/xPgSP8YwR0+t1EqE03iNrZiak9Jg&#10;hXnExBNB9yxIFMPK8fD+7486F+PBVSqVIKuZjnE87nqRosUy7VYvFk1JtYwxm9ffqPf+9E/+/Kvi&#10;1J+KxtLxJcSp3gBZ+cppY6tHMT9biIk0WCuZaeKhwnG5XtLNmME8+HaIUYRbzJnRJNO1sCMxghRU&#10;weXCcIjNAYj4sx98BsWmdF2ulspk4PErwRSJSHhtDOVvJoLkyHldBBiwKp1Wv09fuCJMCAL+iWOd&#10;dCEJsncd66hhWxEz5ASGZrviEGeSIDUGuHUYlhJnlh1+JooPMaqCL0B9Qny5Dca0bY61CQAtFxjq&#10;08wy8xCsMtIBAmlRMyt3Hw8Sn5uIcxdsXdBIOX88SD84PYkxnFvIVr+xdoRlxH62YDdTpxJmvWaR&#10;yd3kt+KlDUvFTU0ra0jUCqL8ElCIm0v9jUWOmKi91VTzMKtIgHWAyc7bdSeL993XyK3UCv12mWeK&#10;Av6jJZ/4+v7754j511T5frNIzdVt/jURrf0NjMj8rXo7fwNB4p+AaJj7gPlfTdNBvg9e+uYrNKnw&#10;avoqUyLcFHB5RkaiPMGpfKbQ3lBEW2HK0VRLioBlYl0GUZ9P5o7RrE3RhqJqvmYyD7dFMtsiAV8k&#10;1HKt/+D7n2Xot+lYFL3Oi5PTRJcoFN3ZWeOAa9lYLZuNSn/t+Nf/9C/Ozq72vvvw7tbOL//ixxCd&#10;qp7F//5/+b8q/vKby+XIvZ7voN/b2Xr95LjRHu3+5qfal6//7PFftx2Le999+HfufvLq62/a9jkB&#10;iRxn9sEEmipbDAac7taEfPDIeGXfyxSG6/NhCy+jyNLWOD3VZ6MP7+wH58vj6w6ZZs0xcWCgRYwA&#10;QOlk9+aWMZ2UHpAzmkGs4iVNptrBBxu/uXO4Ho5koEEdPZO0J+SIUE5JjYrAn0onp0tno6U9Ojpm&#10;riROp5JmLgZ+KvVEEkz4J5Ggz63NNkMR1gKxE7Fs6gcffV+rtX9WL3U6nffffx9bO7JMxHSHxcFz&#10;ONJl/ChIubLJRVInjRShEjNrp28Lu6LbO/OJ5YuXrzyh0EEg3r6+hOzA2a6cQ1W3BT6yXG/sht67&#10;9wDDC5rmV98cUVXa/5u/95k8Pdxdq5PmcIEfrMc6WM3bM60+Hhd7rYtG/bxaOqtcvzounh69rlwV&#10;yXOkS6k0W/Vut9ppl5U8B0eMFKb6oO0E1Ax6K224nc2no4i4g2E0DMjV6aSQMQ0HYpWC8Q7TURY5&#10;xCWk+tDy4bSup6w75W8hzyT3AQYo9bfSQYkUG0sACcqNRqF0ZtPZ7OZmugCHOR9OpHwMp/0B5MBW&#10;txfMiKvEwcGBgeyfWwtKwj2c0+lze8XDYAH+gt0yk0HQB0bAyJCYwoC28yo4csDeg7QrMu0VwqHE&#10;xlAqcROR+3OOeiL0TNPRhBjKTV8gmogwsbNpejAUpYa/OVl5ybxyZsxKHHKzqlUp8B/dCL79h7Qs&#10;dEJhDALoggits1lDNrKJlxiouLHaRWQWIT40GohHMOBzpAjhS4c8kWwkn44g1dzwe5kfxULhpIT7&#10;RiNEgq58QdzWQTTw3OWLNnnEGC7hge4UBIBjCl8jvM/Ks+VFr/e6Un9Rq315cfZXb47+5eef/w9/&#10;8e/+6t/98tE3j8/LtdeV1lmzX0OhOetPAQMdFlx28NqBMc/8PxAGFaCi1SGUkJhF5ePwcFVkMu0i&#10;RolbbJ1yaIMfAb/g98ai4vCBhz2TQ1E4hsrlWZVoSNDmehRHKj9nLg89DDf6GWoC/iGAKAG/Cl6C&#10;CuSLQadBdCQJK2hvrDa0DQC5pvyAewpzCGiePQimhKJbgy7j8L1CR2fptzCZY66yctubIGba1GXz&#10;NqvNrMVBVIYLnyjL0uWl3RZgOByOAtd4HdAGGRuNSKiGo+aNxDe2dhHxBYJOmtw6AZsArnYLNt+D&#10;Xh27st5JkUW0vH2velIPLTrR7bRzmpmTIShPhemwItsByxnHBXhz0iSAAOJ1OxmSP+mD2ca0Ca6/&#10;1UI006A/oIXC7UDESKLhEgMYmmFKNPNUEB9kY0Z7zVqCEQp6DtVI4kQpOtilyaPDlQdWLjoWcTmE&#10;ASmnwcXpZe35Y/9iGvJY/LZFxLa+vV3AagK+JEB6JpGQU0dceZ2TuUYtzcxAVB3Sz4gqU44KOTBF&#10;22EeJ7IE3la9fM14QfGf5TXfJMuLUY2Ageasxzx73tFHlVn2jYGACZTzl2W6o4/WvSFFAax0xJaE&#10;tRBcPBSvMztnkg0QxWJP5QqOIPQww7UkFPnGlc5cksoeXWxR0VhojapDnxARQZAlxl49lMad7lRH&#10;Mj8at3vzEWSrBmT1VrVav7we9saDal1rYRaDAS3qOlwnhEomTZyIwtW1ELqTsqiSX+UKsM8oZFBG&#10;0zzNoF7TTtMGHwE7UpHDCFWQLwQyAj41tcOKvi+DAGVvwNRYIByqXxbLYuKYj1x84tHV7ix7zVW3&#10;sazXxtfn3Yvj9vmbytFzsnCmnSpOxVQ8GFtq/Unz4goUpVEsdrsNyB6k5sxa3UV7wFZITTIfj2y4&#10;0Sx4HmdOfeSe9hj0BOfDraAj7nKFndYIgisHSIkz7HQE2YKWehQ3c/vSPZ+6FnrQtmYfjNgtxKaz&#10;O6FbBaVH3icGJLM5E6YJhBgsz5bLMO4Loutk4C6MYp5vNOc8DGS94K4OW1RUvA4n0wXmHMmNPKxY&#10;XFJCqRSDjSnhUbNxKJYQn2CIuBzD4yGnTyqdadfqXhDzUJBHbtTtoQ9ECZPJZIUyRir23G/xJVyd&#10;wfzslQ9WJEc4d0Z5y4tRlBImmZ9yMit9uHoUzfhMtVFzg32BRyelpQ89cmzRb2jXr6e1C6YnquRS&#10;XZv6kCdbyZrVl+ppEKxOsAFuoXz/b32YR4D6WTedoTJXkg9TWTqDJYQJ5sIWun0vunc/fucwlE1P&#10;G23moEqjcmOZpqL4zH8pP9ZkDqkXcjNDeScFeffDzfcliU+KhnLjCqQ8seSfc8LCm+BBRPjBA+wJ&#10;e7dvTb0h88LB6RUEUX4+63zFfBqaUXBuDErX67kmWKKMGtGlM0vnbZvUb3Gg4r8wtmJUSOoFmrQI&#10;jhDkSThZv1M5r/IpeySik3bjFTtlZgy6xxXd23Gn4otmk7vDtxWOlnB2mWTC3fPB+mTIxdVTobKO&#10;RCLBS2LMJ2Nz4ABl2cq+pGmTze3tIJbdKzts3lyugNsQ05NPP/4uU21nKJTeO6RNrY76u4XtFmSl&#10;zmjt80IFH86ETYOEqdHpw66s16rkCQCb6TPiqASy5lpB3uaasJ/wSrCMYfYhshwujG3d7rSN9RwF&#10;6RT/dYQb+NQh/UE0YPUkYxlYq5BalEdJgBkQpGsAsSgGC+nc5nt/eOu9Dwr7h2tfwhYqOGMbU7s3&#10;mtsbLwETbXPOpt74zdlFo90f9I1avT+q9B2ZQrhw6JhaJpXySENPOzJaw9LlaxqrwsaDuDezgir6&#10;5nW/3exQntfrnWYH3puEHSws/U530u8To83Gi2MeI3Zh+6MUEk6JcOciG9uXV+Xry3K/h45JjJHu&#10;bu/bZ6jsbAV/BCLVnXTBs7BMV9AWnK3xIDyf+du9av1aq5anmIs0S9WjV7NmBX3Y4KzYenEyeHnW&#10;ev6m+fKk/uT18PX5Ny8vzt6cHr04Oj89Ozs5PT8+uzy9KF4Uz7r1s+p1sUXZWUFedt3plYc9dGXo&#10;tDnEuYOwXMbz+WC5GKznRJtBX+qg/sNxERgTa1AaXb+3y/AZ2Jz17HFLxAIyBMa5mE/SfOOUhviP&#10;gaR4O8ksRR5R+Nl4B4Ivgu5BbZe/4PShyrU52e8VdE/rKg8zO4lA/3YrtQgGwgzZGc6I4Sx/xBOI&#10;nFudB8L5UgtPkShksfOT1YxJko3ZW1Tut3wqlEZOPKVTFm6A8sERHTCnrkou4uUwdhM7BYEW32bp&#10;iamw8NZlralfKQ9pWmnkKYiUdJgF4wZcDDAi4YMlzNf8ytyEwQRhk9EI1iyBKNB2PMKn+VvS6vDJ&#10;j8eA2H2hgI9EZ3zzpflHIzAjhQtXnnWAEYA2pMFgikH/TN2hwaEFo07HYtkE5DuGP6ntQi4Zx86Y&#10;jd/skHlVvIER57LdPSN3HBnkN1+fP36ULBQo7zpPTvq+VSGe+NEvfrbuwBZwvJfc+ov/9796fvkm&#10;mAhtYobk8p0+Pnp6dlq4f2i/aHSaFfqrzOHBQ3vq6slxxTW/l86zVKOB7Hm1vgoEsoXty69e/+zp&#10;s6Pji1bM/5ub90/qjQmZzy4fZweFJ+2JgZZ8ylQeEw2V9GOe43K/1U5nWruZLtxvPQ62dlIFCIBo&#10;KAT/EA6DNFdOG8aHzpAL8bXf4W00h8fNZne5CEFaIJyHSMcg1xMpKD6+3BSxMOTqRdfOKLD1ct6c&#10;jTTL8r3bh+2zq5eXJbguuMD2Gu2L47P5RB91B1pvuA6gNvLwCDJih2ZMYgM3NplNbBUye+nkwf4O&#10;kBXDl0I2F4tHLbgI9rqqLpO5oHnqiQrMatnZSnzy/vs7uS2fzf/06esJ/oL/p//Dfw3kTvzXdGYB&#10;GXM4feeDgTlSZCflSaRlEnnVAomnDyc7st7uHd5O5bP0vhOnXbMu++4ItZBXX90L52/v7ZKo4lxo&#10;eadtbGDZ71FsMUl60SR2coVbRbffE8dnVNK0ZchvuS5wPJn8CT9RTH5oDMSjjaoOYrfMxmVpmO2v&#10;2Qcrsg0UQyhQlKYsDsoDnjDWgcAcfjSKb/MGWcDKXZpNWwKUyNYF4QUcGq4XRCkyfnMD98tRbSVW&#10;EnwPD5p+rxdxerLh2AzlPa9e7AeZhjAgW2Afj+6DiBV4J61ei4HJbx7cPfjsg4l36eqMNja2YDMz&#10;chPEg7oCo2ExeJBjzDzjb2qL/78woLw7lcFtwib8ll9Z1lLIavQDnDwQT00ZklgLwZykqOWqAGOv&#10;DOqEJekMbExAxVqHPoRaX6oSBSSiJMHpjWWL5A7uscG2ggeXNhjR9LLxnDnWL755fPTsFUFY/FZm&#10;w4wp54aHsg+7V6SPdGhY97pJXJjFs14iMuaLsce3Ri3CTYIyKSlrVsiKgX6HRCErWMWwx3eCdg82&#10;CE478UdQZLgQdTPNc9t9s7VrjMu1Y0K4hzilzu3s30wzxT4RNmMMhwk/CBlPjjmPkbxpIomcWD1R&#10;+Tnxe3dRptrthPskk8Eek8SAp9cu91uV2WgItRt6CWp5sgrBn4cjfAd1LhT2pWRq8Dx8uJGMb213&#10;OLmDgW+ePnv15FnCHUY8v81JwNUVigjMORvUNofdk4ynWT+oh2HeY8Xkd1owXxnzgiNp72QM+XPg&#10;Cp9eXCemtTz9eThhGdbGc7eGfuTB96zLgPXki1jCe/vTP6rhvxuNTekMCYTlmacnEHsO2c4l/BHA&#10;cTqcjweMdrn3okQPB5kEw1JpdskyhTAT4YJiIuoVEwQvVn08xCDYUjtyiuP1DHfA7uoPB5wA4H48&#10;z8gLU5kMj1Ov2UimMmxHrC0sMYW5Jkw0+4++eHX6xZeZUGgBtLWYZwKh9x5+0GCD7o6SId8Ht/f5&#10;tsglWahDnXgfoVa+QxhuEHs1fmTlvh1VivZM6kX1FIlDvfowmzGeZ/NfmX/fXBrvnva3kMjNn5ur&#10;RkFrtnH1bPLmJEAOjW0Jb7fe7A+Z5sHltrpmjkU8GnIZlo+/9xuZu3cZdLuQmqoPforpScMiEghU&#10;lNHu9osnruq1VRtSrmnGrHZ11avXfRgxGo5FT0cvijc8bCTaXESqfaKr8FvmyeGK4aggLx+zFYFE&#10;TI4rtSBXWxK4gOnE3+wmCEddBDVsXiyY7bVP3rzrdc0G4gbxA9G/AaaUcYsCCaWNFFo09cFNW6Iq&#10;CtkG3RaPNKG0kaTmyJBJMjAYVB1TBztt0XiE5DeawE6j26/3RDWF6CfujWxl0+HwutpxMFAMepbI&#10;vMgmt1uCYmZIlwqyulwOG96lzo8Uoq/CY9lUTOyI9aAtACLZK3k7DFlU4isjAem04cSJL9EIysTE&#10;gN8mGT3MNZbepmE0reutB3fCUT+EQyYQbGbsxnFs8RyOYun6/gfvZ3J5ZbvqggXauygffvTeydUF&#10;W8P2ncO519W5qi1H9Y39wwkEcQuzV4pX4oGa+we3q+cX8PkS6Qw45+XRceXyMhzxf/rdT0cEUF3P&#10;z0a4gdsCr165Sye4nbBYpC//Fv/C/FqabBp6eRBFnK0+bsDA4WBMbOMzbeVK7+ylct2nn287h2kf&#10;TBSp7uR0ldum8D1zxi/PhyK5vGsjuXLgXTPJqjF/ltmPmf+dKbL58JsNpXrUBZUb2bXUPKBF0jt/&#10;579whJKWkNtolZp/9ufzbkX+rWr35Iu3dFAJNpHvpThLquw0DQx+bbD0LTxc1p0a+Uu1aRoXKWWu&#10;3GuQZiCYuSiqhjTw0Vz0w99uupkGiAVAOpXCQEO9eLTX82gsvHLZE9rkzb/5V6PLoyBWuRAjSbXh&#10;eaRoftfevr3g/MGE6Q0HCJu/3YlcZmCzxO/eDm/kJ+M50K489iyjeMoajGb3D9lpe7/4OXsaRqDi&#10;cbXkQAkHozFM7HozwcPNq2fWtbRZDLyg+/AYA1DwX1l2L58+2t/ZplDXO4PLUfvWxs4f/4t/mb6z&#10;x2walRIT+kR+r3hxUde79+Lp0+q1a6gNbMtbe3snF6fb7x0aLYb+i7bdOmk273g9lxcvO6MSP0iS&#10;x9TtYsLGxsvm1rrqsnOv3bbRbIShJNMdXOIpd43RKJfL8Z6QuBOQTXQWLe9UM66uX8DPwSIXJrEx&#10;Z4Qa2Nza3965bbWkFtNeq0oO+ZU/mkCRfH11iYV8dd7OpHPJWPLi/NgKXTyXp275q5/8tXZsNz79&#10;NPfge+6LcuPxT0bWJkIUVx8wcLHK3Nn48PcDTmf3+eeV119YnOu6DjEB1o3dG0vH0gXm7I3y1WLU&#10;Z2Y0wqhP+TwLUieZQ7KZe90+MnwHrd64TTvcp49n//gvf/f3qm/evB5O3otl/6z05P/4j/67L3/x&#10;81eD5gfe1C/rZ//oj367+/j4i16JUG8A/HHEweBs79ZeeLYi5RaF8HJMrB3SZNlPQDyadmu316Oq&#10;Ei+Gmfyx7H5QTfDNsK2jQZ+EeniCOE7xyCVT0Y57HmYoCx+FSCS328/pGAqjZyE1jvx19PFysiww&#10;p4xgvDkkyM4dYLuBxSCblZJ1mQnYbjwTXMqFn9jb6ZSanPcuTw6UHBW1Yq5O/isHHzsjaiVxHBUu&#10;6FtcXTk46qJjlA8xgpKiVK1xxaow/4v8ifpP5p6AhZ65/P/GB/oR80/M9fh2TxC++bf3q3f7hjgs&#10;vv3L5gt49w/N7/PtfebdN7x5qd/6C7w5EzZUe5HsAuZvVxPm+KJ8Z2oshajgGZSPC0AF1AgCZFkt&#10;QuASthKVoXUqLjwiNzPhJmZG0pjy3b2usNdPuSx/CPwgWTg2lr/N4asP2h/EYmc/+VGzchKAurr2&#10;pD797qSuH60H7rPO/+2P//mGO9L9vXv/cPvTF//Dnz1dV25/7/5v3n0v4Qp+81fffFEr/vAf/gPr&#10;v3vyTedV1TC2/u7vPrhc/+hHP+r+cOt//elnCfhlF9q//OufzmO+v/sHf6v055+fzpFiDCJ/9J0f&#10;9P3/5qufe4Ke37h9WD9+5fdYPjzYXbZbF029NRwyBpLwH+Hyi6EwFnJS+6vkGPPKsDsrf8HVd3/j&#10;8E40Q8gYGQzMg5FssPrniPWnxjLA6vOm7eG//vLFX11eaFBVRYykHgZlK25eZ/NedOfjLUiLbA7E&#10;dkQRVlm/8+B9rdktj+fsadFEvNVqcbVp14HmhQC+mgd93kwstNI1MR4lK4imUDkM2duAqSuCKFy6&#10;+6hYLumjeQ8gT3Z4OHjqCZFgYvNHf/ww88l7H/rswXZz+v/9p/9W3Pb/4A9/T19hfEC2prMxMur9&#10;MaJKGwoHDl2aCRl0iKE1JHhEsjL3otYEJqF6SCW0tdEkfWEN7kNbbCGl4WW//ysoed1e2AWx1E+A&#10;CY2CJBbiOI6QG/TfAXOVMjgKNymC1pMOYzEZDprdbmk0lM2SF0opI7Gu7Ag8g7RdrC8VGiB8TxpT&#10;fpV5Bwsa5S5lCJEkUM7xgprOxId8OFx6hlNMndFMSQUJEEGuEmiRADsyqYGbjQ2MLeB0hRk6epxu&#10;jP6AfRiFjQa14lWT8KJ6w2i1OSrHPSxJ23p/oMKpEQEaTgbny17cYU0EvCmfLxuN+/OpKcrBoRH1&#10;S7cBhZpLL/WAsP4FWHyH/ZmL0/xVHfn/cVRQ95OZ62DWuvJ4JxZLV9ebqCdGo77Dej7pXA07153u&#10;dbV+dV25LNb4tXT5vHLOIO319cVp+fqsXrmslS8qV8fDLqKAPj3epNOpnZ+UXjzqX7xZtqsuDUfd&#10;NU0v5oT+ZMKKY2c8hO0gHK1Jt9O5uIxBqjEW4cUy7XRtCaS4jPs8QacruLIlnM6gc+lYT92gB751&#10;Iu7LpJkQL31+3MP7TEgDPm4oNslM5aDrYMgktFMX5SysIJYWTxN8SpQ0YhYrTrHAasAdbNOo+Cg9&#10;GRmrCEyELCw8diE2HfYfNt8bLgUVCpU5O7ogxTxzXOmVJR4P3d7fJpYmFGXROWjjR90uCmB2XbEl&#10;18ewC1Am8KCA4UD2pWcSzyismeDrWtaDyaxe7q6GK98cmYUnwBMCxcVFyw2iYHhlchanhR5Mhxwm&#10;FMKSx7BeIYMM+0Jk1JBSQFqY7qAZ1EMLLR2M+PHEmSF8cqy2tmyejPXpK9+sQv5VMLo5gZcGNx+s&#10;UkW6i88kv5Hkd8ZjLqlT5wiO5z6XPeRzRILeZFRUA6xhQjKg0vgCQZkuzw2MEFUPANwvkKjs0gir&#10;LITluIeDgVofLiwFmP/CwmHC0u32DAgMysVY4BCRoXIlIfgtv37xGiA4nUwgU5Y1TsccCg7mU4sv&#10;zKMMvYrFi22zCwt4ZkUE9NEKqEbu2wfMze4mWN9Nz6YABDnVeJMm2+Td8WaeNUx7+C8QXPkUt1Ex&#10;xpJPlqccO/TrshVLEI6J2EBp1Jtt8rkny3l/NqvUu7UOuLQ8421DJ+e4Vq5vb29F87ku1E3U6Gol&#10;clnMSCjzp6ti17Xotg0G9vqI53K6nA7HXWPSnwdAesnzYjfmnMLnR6IDsMZC0h4S2jk7jvg/KxNo&#10;cB7OeJhCHADQHKE4jHowblvtJrbGOBTjUtLp9EkWxgCm2Rz0hp1WR/i9EGuxG+XGUamjSkWYJeow&#10;JaFUCJKJDymQZ4Vfs4ocoHiDDc+8kCwgBxi7O5NgRAR/koJ7zkbidvticbvb15u2kdXKiAP/FQDP&#10;4cAYTzAtDkdCYN1kDBDVl7Wuco5VzKH7V6PIYuLR+65Z3zrBL2rmW5Mbagd55luxj/EAKedJnhfo&#10;U8x3+K4JxkYSESKBCDj48edsxV4APDXJpmmELiEPqsD5mNAayxF7KmNgF04kIVoHijDJCCGXlVmF&#10;y9Xr95LpNJMaiWWiSmDEMxxHM3FN19igwrHI0oGUkXjzTjydNcSWlWdDpu18YAcicR4YsbE6FitE&#10;tjhA8r539nc7IC895xhAbdyyn7/Z4IUA0nhkkZiP082n6f8tj5Y0yjJwV3EfJqAnDafN2cFsZXMD&#10;d/ecPvNcX4UIj7HiF0Nv//Ykl4fT/FdMDJTvs/xyQ87kSkhu9bcqvHcVwNs/M8FEVXXKhwwxNUZP&#10;K9/QG6u4Q87k1joQWM+m1a+fu9eSHKPyz03/pBv7JeGuSASM/Gg5KOXNCORuHjHmwMX81VywJuxu&#10;Hj7qP938Vy6nKnR52ggYsFkzBWd227CC2Up2IUe/1LSCagoSyKbCT+Vp6Vcr03rdLyEaMjgWsxVR&#10;UCmbZvW+lHpSLukUg2KsdzWDYwfKxDqGa8Smi7Df2Wrc6hiDURQ/eZuLNBy0u8xqophtuJ3bB3uu&#10;oJ/UlszWZmF3l4aCnlpdK7nIkhXEWcmmoZJveJAkkZIbYbexEnk5jUZ91O790z/7k9v7+8Wr6827&#10;B9pQY/l5o6j47QgHoKugmhgbI0yQe9Ph7vYWJ20snYAOgF2mQeCEdRUy9OuLIzQiOGHC6ldYzdLp&#10;wlpmjWcCnEQmmms4sN5VOBmIZ2ORJI/0bGtrzzQd0WerTm84mS5wDQgnEv1eHYchng1uk87Mb4yp&#10;OXxS9pDJ+ekbLF04JmG2MFGh50QzuRO93ymN12PXoK71WtPT16XFzK1PnGSCr7a3Q/lNe280Kp2x&#10;2tBsh5eeidYO7hzY8huGh4a/32tdsf2CWUawG/HjeuOBkkciHGo5wlE98ELR1cPJQmMHcG+spIdn&#10;yCS27dP1YCQKGQavHluukLm9t3Hx6uXI5SVHrmQM/2c//IMXT583jcluKHXcrX/6wz8sn7dPpkZu&#10;+169ObGJOsa/ffd9u2U881hTG7lqsVjqtrSgc+fO4bjVR/6GLzUQ0+GtXbxS7u7v7+WynMs7m7vb&#10;5DQEQ0jDGVk367XVZAIplzdmgfZW7zkH036t0Tw+bT573To6uT65OP7m6fWL4+Lzo8pLPl8f/eqr&#10;4rMXcNYuX785ff66VaqVrrEfrl4Vi/V2+7zevGq0rjCfN+b4949RFGv6cL7sY/mzXnYxgHDYJ+DM&#10;POZe39wFqMVlwm7Jg70SDSIDaSQcOBHxUsXDggKH554NGx2D8PPEnVlh8yIZV6ZB0jtS7VDSmDuP&#10;mHuL66mYLMpDKzYH/D1zmSgKucyO+Guykky4kGddOGjqC1OFofoKJe14t8DVN5ZPWX7yaVpQsDq+&#10;3Ra++3opIWmsIqVKUOM+UwwJHr6CNSZELZ5qxM5YcrptXp9Tl5oH2IDOA+M58gAIfI+GYrwLERsR&#10;x6IS3phC43bp57Sk9RPTaXQMQDQsD1HEg6hwFhHTVP/pz+cXZ/4IYci621iXjk+NeOzu9z/S3pRw&#10;r/ggu+u8lb8dyXTqdU/G5wx57+3s8YieH18MbOvNewfLs3KxU6Y8e/DbvxlrGM9fvVzfyz3IbpJ9&#10;Elq6rhuVuWN97+BW/dHriYPE1VniwS1XcfTs/Ji6aD+XHZM343EkQoHlcNwazTHWpkSQKpNeQ0pN&#10;afnECF2NysxiXWFq0uDe2s1GqVkZnbDpsQ8odcwKGIP9hHwVPMWdkePjq3JnEORyMRPlW0jeBeQ2&#10;SbljRCoIDCRbVpvFioh2oM3Ws1W/0Xt9fHrWag4gIdXq58cnA9hJ40m9XOk2SElod7od7O+20okQ&#10;xtkEHxjQW6zTPmjHKuX1oJ2FbesaL1++PBqhY1K9vQCVKv5IJU9wg+U8v3+Y8DLsGE567d7p9ZUz&#10;4LZ/9/u/PSRyzLB5AzFGykzgZmPQkRnERj9pU166NzZsikMdTCqOHTNDFz+sTyeMROI4RoNezu8f&#10;1svjZhUID7QYQSGvzDXUS5NuqYHpcE8QVw3ZEsQrrpFbovgcQPNOYauF4UKEstl4oZCVTAkbvQQF&#10;fIfSDq9D2lBhSsnJCqlQPk1XbtWiS9ADB5qEmIsel69JsXPSjMJqufEq5hZhfbFcALgg3N7MpsFJ&#10;yU/nXcQikXgoGAniUODNZ5L5ZDzDbNMfSEWjt3e2DjY3solYLuFPBd25aGArHdsrpA938nf3CneR&#10;zD688+D27YcPP7h/7739/Vv+zfSERqOO9y7jMyx35KlhCqvOSxNO/vXHtxu//1QTOJus6tfV4ulV&#10;6fy6dHZdJU223hmRkXH0fFSpTpqNeadtGY/gGuMiggkD7nBuogs5gwJiTwPsD6iKQoPpAex5mi5j&#10;gfdEtVu/mo2b9uUod+eWI+IDC/3xl7/48Re/eH12IhtkvbwediAdzrvtJC5+qMCQxRLtZJ/H8J6E&#10;JbKwkLZOwwNKAdPHRxB33BaOkItBFMM0EPTwmIMcUyezzDAkcLjEMwbBrqRXucUoSQjKIs5UTF/p&#10;QwQm5VMwIjFbW0oUvA0FNxNL8C2eYpocKj85m2TqLXCw8BLJ/lC2bFDdEc4Yw14fmRjVYancxNTo&#10;itb46hL0HKYxilnmE+Menn7ERJHghywCr1Hi8iQUngdy93A/Xdig3iMf6aMH30UpzUxgPBtzJLPf&#10;sqmxD3Ny033BurT6qXskzIs3ACwsUghAzOl4FQiyIruksmrTwHyE0dfIYm+O2takW0s9WD56Fdau&#10;1qHYzBWw70QDnjCvJOAL0JhR6AijQ7oySUPmhzLC6DRr5FhhSsbWhW0q5lhcN+EgyULAm1PU5IKn&#10;UDRj0O3mT4DZZaRHVS1EUOkg1uhC2XnIjgiiTfH5qTPQTfkYZ7qcoKXiYCGZZxbch3r94dn5JaKf&#10;BOAMkLzXTS4RRgVYq3nc/pU+9vJ4MSaQ8Y0DZ53paIzvgjpn6OmFAGrujXzi2vROJXhjpGX2XSIa&#10;e0uT+xafzaRRyg6rwrPlvDKXBK2RagdNqML85LdMeebtLrp3tKlTqpt2nyvJZXJqK3wIhtA4G+3A&#10;2hqLkq7rdRgOHY98FQes0CqJ9hYnZsmfXGvt1qBe1mYjnJFmTnJBehq9UNwW9ITmoIYO+9y/tsED&#10;gJjKAW3RmADKq5CDF74bOKeQB0Rqo1g4wr+B1EVuCe5V4uhDWiNYsrwV+eniE8A6hJKkQgjZqdRj&#10;jC5AKJLyLiEn8NdMD3XJIxUBAR9uB3R+AwGFxUYBPbU6iU6fsZZCmIQs2FW5fVQwQ5C3lYVsHs0Y&#10;INeEHEVIMHMVtj4e4UAkMbC7oFNbvT56YdKNibTxOR14GrMBM53kSMcP3UtIN3iB02tAjOKt0qBK&#10;nN1N4p30q5C7MfJlNIDcCK9z1iJrlrwTbLvYKth32NEZ3YgGQcJZxEAZWjOcG0UYwDlA+P/K/F0I&#10;9VjfunAHbSfTqUgkKj5sij5JmxuMk1THbUFn7ycqzxhyxHQymDRKiJ8kKvDJc8E94Hk36cVwoCVS&#10;qNNmLIo5XmvEWNEy6Q2WjQtXt5L0h+Cx4AcE81+KJvWMmaWY+lohgOp5lm5OJcabcnUC1tyZdGH/&#10;9mY4vDg7iegDMtFZFzLol/7pHeJnxkNK63XTU6n3aHJDzTHwDXb3rWZMhiNq2aqPm/GIssxf4TBs&#10;WN2aL/T4ur5xeBdfk5CuNV69sM0G8lfVNEwtE+nh5FOxrM321TSiVqtK/q75ds0P8xCSbVUdSm9p&#10;sWblKMggtH3UEqKgJ8EQmcbm3jwUFy9EbNPpH1QTyIdwMoBi2ATk6bdrnfa4KNaXsm3LM23nC5Ok&#10;KrXU29cri3tuCdJyGXB2vENyjcOxYDThsnm6gy7bGa+J8xgFJKH10Vw+vbEp9HbrOru1ydCbO+gL&#10;hp0ef62JToWdHIrQClYwSGAkEuElMehhf2TtUFNgl8W8mJWEGOz66iITCH75/NHv/NZvP3/y2B+L&#10;YPGPUQlTbIpvpvQjICMxvlpPW72Vz4m4oN1qQXQKewLEBuRu7dzf33UM+1cXrzHgZ8TGBQa2Gk/w&#10;6ZHsWmik0iVZUXCOLIRqe3nmmT+Pp4aYPXf62O4TwbCCYMSMqFgpVirF/qCm7rnMweCCsEVTLZdr&#10;zcpwClVlbkGT6bxu915eXpdavUp7XCofTUi0sGjldimaj8TyUVQxLYZWU9sy4GUXNpplPNCo0sSp&#10;aLaKB/2ugO/rR1+9efFlmlHhaLQY6kEn5qIAZhCjsOgj5BlbsnWITF1JbMNMQ0S/knsFr8Th8Mm4&#10;3RoN+d1zJIwCbS19rvxO/t7BPrm0yWzcMdcCMc9uPFq5OMHfOgKq36589sEnncsS/Jig2zsoluKh&#10;AFGFO3Ey5aWXLqQzp189u65WnInYxw8/nZw3GmvbUF/FchuRVKE/npKwYMwsr16fnesdNgHyxgaL&#10;+dC+7iz0zYOdw/cOyJkqbG1sRJIBKFqx4O7ezhbPD3vv0tGrt2jJSC+OYCVMaDC5cFZ7v9Sc1jvd&#10;q1Lnqty9rp28eHX05Hn57LL95ursm+fl1yfdYvXi6avisyM+K69OT88vr88uz9+cNqv1ylWpeHIx&#10;bHR6tcbr6mWj3a73OnXyanAm1iY9fdohh4nBoaEPloaGsoYwKnyZ3Q4MQhCdm86oSkUmLs98Sgo0&#10;9Y8688x9nk/JK8NgWCUsqk9Z2EpIJKvnRl0gB7r0h+q/i9+a+PL/B0NVteBkQCdLX47bX3+afJNv&#10;Y1DmjiTO4IpNqmTBsnWZygzqfcbnzM1kyMffoQ4T30aAeoINKE7FbJUEOYlbghtlAQxUW6dkoUpX&#10;LO9Zhv2SnipvTAwIEBVKoL2fcYPVsSBx8OdfW9p18uKAt2AsaKvlrsP/52+OXl9d/L2/+0cff/b9&#10;abHOPh+iT0j44wlhq9J3IcaIhxObt/YjhWRcX9/d293Ibhzs7AVaKD+M+H7hbjRTcIUb9RoGUbSn&#10;O5sbzdenLeY782Xh7t7oqFTpNGC75oKBfq1CYRQjLESb1eFdkTJGzXmTcKIuoJzYkvdrDrC5OuZe&#10;xk51/2AzyKSLFQxtnlBcIfxbyO8Swa38U96v47LaQq4i3u9Y49Iem/YyFGBiDqSimu222MpGVQZ5&#10;MOL1Bwx7wgk/nDxgf3IlXkNMmCAkGt3BaqQFHS6xyyKeXZ/c2drw07BrE7DsqD/A5BXnpTgyYBIy&#10;mMyOF+VaA1yHZ8uEnMwDwFRASNvlcuxtSCAjXi/Qw19fX43xZbx9533MVhBEZtLZzQ18WTdJQvEF&#10;fQiOsHnsM5eDyqDMj7ByhReO6EiafCv2sgNc2TEE8GGJUbr2jccxuxuzEjymFpNx3Gb980dfHJ+d&#10;Ej7TqlebyKLrbIAXvU4DYiX/x3OtXJfEvoypN20Dft8Yz+Ry6WyOAMIIxDM6z9l4QGTEbNSbjroL&#10;eJgwkUD45gRSaWQ8IHwCr2cSjzsurgMSwwg5fIoB4xSLDNofyhQRCit1BrRToUwrRq7ol4l0CIQg&#10;SntCpLBwAGGcG05lc1u7O4WtzVgqvrW/m6MbLBSSmXQ4lWKG5w2HPaGgLRAVL3BSAUUNu+rZFo12&#10;U7+qJEjEC/oFv2BsI/JiBQlyZP4HTaB55v+nmkCsbZC9UB5GIRSHyVwgdEtSIW2EEcVjM6cdZ8n+&#10;clGfTy9G/fNJ/6Leb1ssr/u9y/n0py+ePzo7eXaCzKv+7OmXr16/eHP6plItcg3paESGbbPFgj6V&#10;pLfu1Fv1i2taf1d/UnAjoHFtYQLe7gcJTJtqIAOO9ZwU4jh8dI/N67RkIZvhWuCzAjj4sUiJURpz&#10;sEzmyFggxYEGIuwBTJJpMi0KrhG0UnSOqKimuBxxAHEbxBwbu1m2PklPJskFu1PJ7VKaf0onGT3J&#10;rJ1OhU7WbAVkZxRxJqtSnFrHYvnDXICOhYwEpPB4aQEuh6NRp99FDDD+1cpj1unyhUezpc8XsVLv&#10;8voiMdA73DSI7yXZkCmAL+SnUra7w25fyhMAFPUltnJggzLAmhkchdT1bAD47PLW2AYlwkQi2smC&#10;ob20w5xbYp/D/NAQkciy04uNexg5L+zEGFp6kZwxIXztNJDyTx1hA/w8FYQb2+53KGLEOAGvpxt6&#10;pJisMGRm4xv12+N+186DrhPUAxuKx0wqVkJNQLZJMxIWNRTHGT0+ynnJqpJ5Dzm57C68SNYSGJjk&#10;0Rs87eFwRJjYyoic3tzh4QKEuca0lSN9NpjoFbbMNgkfAXAl/G9hEosDktPf4xJfns/6TXT4wRDZ&#10;o+Rm84/E8YN+lWdbAElyU0C3VAsj4TduxbFRhJAbzEFtQOa08t3Hu6pUFeIqIViV4BLKLktCpLwm&#10;RmHWrOb35J8zPtfqTTcOgmO6+jnhjkwlOXEcpIus59Dtk8LtnuW3crsHhzAXLLxftfuaGzArzjw7&#10;8blhV+l36uP5UHMtMMnU1sPZGm8H5JweXVsvPDaQMjRM1LOML8TN1IGQUkAwcSMXkbJk/okMSrWo&#10;CsYT6FIgErhGSnkoDSMHosJduDX8lkEJW4/oNcQjlV+Evs4yEBmXCMx5w+ZecVM596SJIlca+xW2&#10;S1xyofBKlKUzEmRzmw/HiBBYAjTubBSspeFkyPMUTiRDQT/TT8YnmNtB/5q5ljL0Ckcm+CfLswEK&#10;uQzY3WOMEoTgigkDp7WDkpdnCW4hiMC7669ejxrD8TaWIFFcUkA7uarKy0FeOR7PbFbMaVjFvBnR&#10;tErzPRfbdviBK8dIE4fkYJC8e7wpBFpEEeV2Cv8TkiFjOeExiuUecmHyMT1kibjxQXVwP/AqQ0LV&#10;S+cKxDmyobJt0dzyoXiXYhvGvyUDpt9qI+fk6kYTMX3q62hzvVH0N079UFRQKtNAOmbMUd4BYuZj&#10;aT6l4pz9NuNMZZfdkA58oTDc32mtS0LWoHIKp517JC6qpshetWAmiHeDeMkU/4b6peA1gedMc4Vf&#10;P/Pf6spUJK3J+Lqhg4oSHhJ+dzSGR+HxXZXrLr+nc/Rq+PwbfVAhIcRsLE30UL1UlclpjkoUPEV9&#10;KF40b9nF5ns0G01zQalaUaYSZg+sUEDzmUMxj80is2yAIMvaG3buHAzRpToDrBhuOjoi840LD4JO&#10;lWkfpD0RK49H56fO2ZjuD6cCl9XLwO3tC1NXUvpSeVCQJpjIiMxMiexOS9HOSI6hBh55YhbicpWa&#10;DTZVIjJxP4IoAJGS1YSnEoc7M/ThQOt2ySDxQMXn6sHBFhc0JYpm+ALdjscOdiU/RdAJTIR4VmYa&#10;Dp4nxYsP7967ODm5/eAuBOkULorBAOPSRDQKOrkVS3kiYcfCuv/++zjUb+R3opkcA/6zy2snw0Kf&#10;v/jsaatZpi5i+4Naxh6MzAwwRMQUY90GYBm2Lxl6BiAUQegf4DjLUUtThvqdkEWk7BTPPvoxENb1&#10;xON3Ac5LRDTucxS2UJDmq2KlNuqVXWRQgayO+wtcRZHTzrRG5dqW2QtldpaOEMbkvfHi+KL25qwO&#10;ZQ//NGPUN1rlSafOamR2Rx3O5B/Tmo0MwSmznG2R9/lGTYhh9EZuiwhJmGky0BPvAkojVYVgHCJC&#10;BBlICJoFNQEfF/4CNgpUsDS46xaekMv51sHudz94eJjf3ju4lS3k79+7+/D+e4hl7999sLG7t3Xr&#10;4F4uytw4FyUmw58L+LIht24d346Fv3zzglQovP3Lb86Jr3BsZpnAf/3nf9ki/C0YzG4UaJAarfbW&#10;5hYjiPJ1uTMcf3r4YCua0UfoKa2zyezOxmbS428ao3Ah3+8Mvnj05GmvltnfifgC1UGHpKRKr8tv&#10;dw8P8bPBaIrEd5qXzUL+1t7+3tY2JGa8fNB4MzFNRmMbxDcs1ylvAEaflb2p1XVg1VyqjkBgTq8u&#10;n70YVhuDq2L5xcv26Xnp6Yvz6+Pa2Vnl+PTq6Pj6+Kxydnl1cn728nWl2by+KpVL1XKtXq01KjXy&#10;p9oANmSydzt9hnR9HDDGkwHsNGQhU8yW7KZFheTDCBOEMx30ApUl3h2gnpI8g3UFnxQvfDLplu1e&#10;zhrZ9ynhVUIiV0tNlm5mTmbvJg3iu6nUu9HPu23812tfnaRv9z1zB1Pnl8qcU4POtYPyj25EokuF&#10;7yFiSgovdPa0iiQz8RxTPq4tSKQEWhIaEoubblLBlqJ0VAMxjgvUa2qeyNPF6UAHyPBy3R90nnw1&#10;Pj0xjLEvEmCSD0S+pk0m5CmR2Uzl/tWf/evQRipdyLz861++/OpX17Xrk9OjrWh0Uqw+efkSTk2j&#10;XDsvXwX1eQ1HcK+T0p+L6ssnlmII5WpWGtlcGgPrGCan6Uwhlkrc3rmf380CMk+MSCa8tZVPeN2D&#10;Ri2TjGN9vhhqjREzZTlq1aWRk0A1gbK9Stlgcn2V8QH/EfLw/b28R6AQtO82uGqsKjEhJwFxMHJB&#10;jp3jc+hxJtA5biXTifStQjqXTWSSYGahaDAA7hQi3wAGjT2f5Oc7s/E4IjvSC2myuLNC6HJboSza&#10;fC5SWJjWMKdxhxkLrrA9jgX99w+27ZhXwjyzQIqG9uMGdG1VK+jywqm00dWPz6+gU0JjUQZlykpa&#10;jDDkFgNNUX3c2ct5SRK0eMu13oBsoWTC/rs//MMsgiovNf8K7Rt3KxZIpqPpnfzO3satjfRGJBBn&#10;1ks9rw97NwJD8B1QptkM60wi4mf5fKV65ZxNoM2so5G+16GtMctaaUsDdaIUOagF4MVoo9LVOa1g&#10;ucF9JFWSxKxWh2DKKe4I6BxDFokuFbULP4VODbZIOhHPZ8hnSiQigUjAg+dQPIysDFUl13Cdtk1z&#10;Eedm1FMIuwphz24qeFhI3ttM3yvktvOp3Q22gO293Z0d0qYKG9lsjpgQPz0VB4Ak8xA9BR4TQGPu&#10;CAUg15LDA5VfZs/4pJL6YVnXRkZ/xg64KA/0q87wojU8b/Tks9Y8vShfNdunsPtfvHxxfVIqXhpX&#10;le3tHV8wIAQtGK2MKpWbE4etWcWaH/+pxu/bf6cb9X998fonT3/1i9dPvjh+/tXZq5fVy5N25U1j&#10;cNru/eLl6x//9ZePHh29enr64unxycsr7eK5fTEbD9vcpLNnj+bNSmIxu5OMvbe59em9ux8c3I17&#10;AkZvsOiPguhQPYGQW4jvGPoTTlce9fy5RMsYJvYL4c14IBmlMeTwkg2KmbfbEYgG9z1Wi2cZcC9v&#10;RXz7mRBEjUDET8T1wEP7Bhw5RanTGw2JWGLUPsE8ine+coEKK++QAG0eY1GL1b+aj5D2wysjCoVt&#10;j46FgxyBpYOce7fKAxFONrPYCDbkcFRotJm2yjRdZWcAebFFEXrtsCg1hTSWgNW+kIc8MvQiYZwC&#10;sfSBHsupyrzZunSk8hs4/3sDcQQEVo/fgZkiogJvAGYjtthWDcOJKAYfzN0nc5e2tk9ta82xyudy&#10;mNliFzfp9sTaGasxc3Q3I0FL4mOVlWlwLobqK3vANUKFGrARkj2ZDK3DBsSAEeVjIjhx33Wcfa6n&#10;nYtgwUYSHQrsyN4o4CIUiAGECHtpBNxYaXAY42HjQ/rI9j4edvGeAaDm3eGrn0wlsd6hjYZXyzkh&#10;4eZoa6X8lteE4pEAThElKU0g+7JY6iwJUOjRtdJ7MHCRXYVaTs4b6PhOXziElI1vNdCmQ12rttrV&#10;z38EylF/80hrF+fkWfUbSaxC+iV3Vws419l0KJGNyVqeaggR4YaAq5mQmim642uTHSrTIhSAql8w&#10;+y7zaRc7j7dfm2fOzRBE3dl3J9a7glVCL1T9/Fb/RCMlniDIiJdYMLNN4IZKyTsV6hdnEgyAyCaZ&#10;Al78sfP5WO7WljsaZT6vxqLK2PktedXczRc4HpN43W/2p93uijF1Z7wcLC2avppRyuljKlwHDJUl&#10;rB+8hgzaHWnlOLOpkwHamKbxFkWvL/CgKnLNMe5bZt1NX6iUV0q8LBa+vGUiGBSojaEGpFwMYPgE&#10;2hLnXpkicklV2rXCuCSyy7N2hmx8OoA3vVirLQz8ohDwbbx/z00EQ6NJOipjfYSyDPYITGQ4gbgn&#10;lkrS7ZOFAkius1acwdW6hoMLcWCjYQdtHtRW54wsChx7cMzDjYXI7BkpVRKT7bOSAcLbYs9S0V4y&#10;XxBPMUVGApMk846jklT7CcEpQGtceiteU3gICw+UZhCGDAK7GSCMBe+lIU6+2tKCqoeSEy3sDLtQ&#10;lyNAjpIPhgmTyBqy1XgyCepJOWEARVJbY9QkDScppviFYVgzm/bruAQPNeGZSlWvazLgcDrxUpJ9&#10;bLHCkw5jGDwn6av9oYBtnWjiYVu+jPSKoVhgIIHM3pVtgkGI+bC9w+VuiiHpwhQKaLZYb41c6FwB&#10;ZfxIe5cU+ov+YsA98ay9wvqSrfzXW/pNS2nWYTfYtkyvzBGW+WCbfeC7B97spszX886NxqS4+Axr&#10;y7HsTATaCkXDzlZj9PxJHPdeFfEgZASx0H6H+N2YMMn7MrtXQQNFyGMi6+bs49szRzG3kCGELF71&#10;iL5902uiRzQhqgHxBqKOrd0OXHeXnwBVXip0UHPt8pPZYyj5IIAB9zqo5k6O7ZiXuilwbUFHaGHT&#10;xSJf+ShQuppdqkzxfDYIHLiwj+xrz2YmsrMRTKUQic0Gw6QvMG13Eh5/r9bFnomnMkVCgz9IU8ew&#10;oNdue91+qlOm7H5vCD8YFn6YfUxYjgJIqkm30KJnM4OxoNyDFSWrGNISC+VbLN7/zodbucJ7d+/F&#10;C5lb27vLsVZtNzOb20zREJT7CIalG+sOQxs50TNaXO3xEG1rrdGNbW2wXq6ePQP2wOqMSTPwNXMX&#10;XyDM6mAFDwZDPJGQUna15sjoLW14yjJ95F6tcM7RJ30E3H5UhCsDBQrUv3DAtSLyYzod9gZMcDgB&#10;sTlKZvN7+4cbH3z6wXd+GE3tbN95GN/ed4TjkRyspPf8fnfp8urizTEiw/rVBSakXuIp+zNM6gk9&#10;tWodvhknqjHHxlzHtGPgsSdS/sNCeCsVposudgeLaJiRMZVYIhPnpDQMkJMZM3B4JdixUmQyFcBR&#10;0w2wIMcwBa3EDgGqCkGbGF6rLVjIHN67z6Ds8c8+//PPvykPIFK0SW15/Pzo8qp+NZg4QF7SUYYX&#10;6cw2Obw7tw5pV06MUSaSHDdqCJwS3kDzxRlHXWpvN+oKXv7k6757vlEgGjw26DYaxQs0hzR8ZCxO&#10;QpFbuwetWvvLJ0/rowlzoVsHt/B86/aGwUh01hiVi9Why3b/8F7C4YNnSzZ2tdPZObidSKa5qrgl&#10;s/E9ffrsfFC3BtyhZPS6WsW1tNZq5bc37ty/r82Hrogvt785wMsxG49m47t3by0cqwSH/npBmkI6&#10;LcS0cNBH0U7kZ8RYhhBB0Ku0h4t2D4P4/nW1c3E9Oqt231zx2T66qDx9U378uvREPp9fnB4DK55f&#10;nF1eXhavr8oYrJavS/C6KufX5atyrVRvVlsi2W52B7jNY1LfG9ErggOLoJqpCBZ2TNAFMeQxUp9m&#10;8qFgbNCWbtigN/Wk2s1kYTJAMr9+d8aaWxHVmLlVmRNVtV7U+IotXi1+2f3eDmL5WvcQEOLAFm+C&#10;YJ617rSSy0iEopfkIPENwlWSpDgj5g9iGSIDUVSXMvsTqEyNvST5CRwK0gjVPLuV9E4OTjH7pFqt&#10;HZ04T964M0FszwzoN9AcGAVZnJeTlpbbfj+9iaCiPh207Mbf/8HvLdvdUblqDbre39g1mp2rVoPQ&#10;ARytkRQOQfXQg1wXa09fElF/cvZm0urf2b7VOS796IufNZqtYrn61dMnrXLtetB19WbchdVwYAtQ&#10;pbo4CJvX13kqG7cXZ6GmPgeAR5qiNmLVB6p9nIulGD1y6SRfV8FqjFwPttJ4tdOaz+0ImgzCC3D/&#10;BpRgFUGleH5y8vnFydWg12v1zksXXeJZcMvn27MhBHx0g/mtjdxWPksuxFZkd2crm0g0mg2c7YZL&#10;nUg5IXkKnj+HKY5rAhMoeKeMOAlm0uYa+qBbWxuWuYZDoRQ2OPzSy+C1NtNz0OZ9weppudkdOUNB&#10;GKeCm4haXWErMkGVJpNKkB9JE+i1+U8uSuUBCax2+8Pf+h24VZTuCoxxLibAeEPy1qYT0vAWyCjj&#10;qXBhO7t9a3szuxUORTkiR/hOdClVZeA7mUxD3nTXowWAQZzhnjfchhsxm25aHRPHol7rejxhf9A3&#10;nfcMWqqZzrxYX0B2rczGrUGXpPezRv2iUjkt10967dFgMIK3xUa8ZB5t80wgGlqdM8siJ74Gm/n7&#10;h6E8zX3i9v5BZntj+/Z7G1lo5IX0zlZyayOGfVAs4Y5GFjEfJRWObpOAk3kZoDaKq5adoi50uZxr&#10;OoGzCHiGNV1rt/v1drdSaV1cFsnR+eb4zXmj8uLkuFapX51dFK8uypcXlfOzZvFi2m01r04t2mDc&#10;rlLszycjzssYF862zMzAwUUZlIyGg7EwB6zYLvMGhPPtMFYE9f26CHjXCr6bDb/7wvxPrNr8yvOP&#10;z07+9T/+M9eTN41OsVpv4a/lC1Cu1j+wRv/a2vPUx3ESf+2rGIbO4l06uXuw3c45CsHMEZGjA9Dv&#10;7j/6zv1f3ftoVu/ef7j5ZxfVaKtjjwaCWWvCGWeMx+AkYKzCO9mnx28CBPKF7FmPuxAqhPwRRIa8&#10;KyYb+tI2WdnHK1ttbutZbB2LrWTxFlfhi4njqN051dp2vww1eXPa1PC4sA8EFyPifIUBzRwoVpxo&#10;FCOcwpBhiY0Ix8xUA0kmisALBDGkZZHATczjWWLIUxl8EMlA74PBLGoii3vR5HIwXEV/Bx2Jpg7E&#10;CQehBTZojgnuJPbBImKJ+aKZxqhL6DT8xY6xOh1PHS2jp/ejHmaf3l0/IQf+nnv55vxNlqROR8ax&#10;9YHGpHtco6QD/vXDAES2Y3eRp80YwMo9xek2GJyjd8xtUMyiXmCZ0XRRBIwAfp3+s5nl9WA2soeP&#10;q6Nya+mHpgn9Fd0CKL3VOfdFcpu7Lm98dP2cgRDmvuQ7Sy24svqDHoBd2m9/ICimtThrO8V91EyD&#10;EX6piPq83VZr2O+iQV1qw0wkQOUESZv581ijS7HA3pMAgpWGQEWJCsw5oIJLTRRamg4ad5FNKmcK&#10;/ljEtRDRh8H4Xzw9efz1i1/+5MenJ88vXr1wDjT/spVea/mH28P+IOZ1fJIPR27FR91ZIOHazmFZ&#10;CvdmZwGBmN2dKpwkD9n7Tb6Zcv5STSzlnrHQ0A4yv2cD7Y27rDcxK6NPYLuSQRqQvOAWSOrEJYzy&#10;i74DOSBvRcigKjBQgYPYFAmWhPRH/jJvUYwYOMG0lb067AzRlnt8c0/AFk+M7ZZoKo5oYUmOKAGp&#10;CHQDsc3cVpxqAMiVGD1JnhGfFmZ1MtGjkYNo4fYPtdWg+vOo23nVba48V8NeeYlRmHsZ1vCYC7dd&#10;7qkgsPb4bO5ZTgeCghOqgCmpd2p3DCwz4r/gNQNjg6jiIj7jTdotKIsIX0dJAjWEG45zmHgbK8Ii&#10;jGfSNciVoImQvY1BKgoqcQ+GwKaLfk4mcAa3EtcZ1jPFpfigA2NRZKOxABhhiI9YNRTCi4u0UO4s&#10;joTEhIUck6hrbpv06I033LYYANJikF7q3nrL1+2nvPZZ72oZz2CiQAPGXIAampRdfdBHUb2wL1iZ&#10;Ei5BFiWkUx7SJa4zLjGMl2pDdqO3+5Vcf+zMaB+U1/icIS98O/4hYHYIFBj43wXU7MEFlXgj0OGe&#10;NiJ1VOUZADGRyCi+v7EkzD2DICfKX5reQb+fSovzHHxh7P1m4z4g8hxcFk4HXnN4D0wJuWxOBgNw&#10;e/o9cEqYbl4UAgJs+N0xL67HUU90HXSPtJZTnyAE8G/uF4F3T18Em5dxlw93Ahp4vJu5HZws357B&#10;ma2R1EYyy5aKSwxahBrJIyfuSnTolMK8CcbgcCQ9VoRvTmXtKppH/qUJuJkgGx8q2EUSXhQVgr8k&#10;3bSMD4gsN80CaR/FGJtHQdxh+X83thGq75RgWGGH2wfiT53O7n1w7/1Psd/Uqucey4QEVSz4qOje&#10;DVFM0JFfRYskySJCH+NTgnVV92l2u+p/klyIJIQjXrSy5AWI2l5Wrkm7VoMMNgxwdC4UOwumINvu&#10;uOQOE7DA7keuGni4YWhcF+4c/46Oi/0FvCAAJ+j8HDxwaIyZrJLio8NccFhBucho9QkczNsJ0Ehw&#10;BxjtESwyJxgtv0mkEuwHeRq7I1c01DAmkVSCgSFcb83Qsrs5zR0kCdZLy70kHn6EObgENc3mPtS6&#10;TjewNiLviNiBgFw5GQ3A1neLdGWBhoXvI+x0pzMaSzYmk9CtfZ0XHkqQb8z1YPoAd5BSYbLETGtN&#10;hJo2GWlLSfmjDEMxn3H6nBZHZdhPxWMx96o5OLnST23ecXfSg/EiuXr2dTjlntrr/gyMfd9sPgj6&#10;vexs3ebYx4GCkcF6ingcegVWMgYidKsQ3+SxwjWAKT5yqjGlCJ1YOBrOTzIFd3ZvuHJf1lvYLwwm&#10;E5Y75687GtNduDg5mZlkthO5ndzt3cP8xlYsEy9k8USa2aNeHKph7IeCVHlEVpALgRBk4rEh7XYy&#10;bL0gSb7PoHC0xqBD092WdcLvG3X6aNJd7nCr3YVK4vLhPs4uiaM0nD2mpj6nzavjSWpM8EXmoda1&#10;Mb/i2JRNJdfdCXl0bvsyvBO9Fw0VXz0e2YbTWnkx7hzEt7/+dz9+8+Sb8snJMYoMyyrr8ccCvnq3&#10;vhFP+X2eL09ftbTh4cZ2yhv84ukjXgFZ5jvvv2e5bOHNnXpw4OvOavoQL+TCe5uB0ZB+gKMFuC9z&#10;d2PLZrk6Ow1vZKyNQeeiPIx4v/vw09qjk2+Oj6cWI+RMBPd2st3h4+ffrDYKBwP3ee1YNwL+7c2c&#10;LTzswWXz9PqaYydzP5F1T412IHrLmzv/xeetWuPS6/t0+/1lqdKVCNdAZ2g8/OzDaCqcicAFvuOM&#10;eguFRJSS/fbe3Y0Nb9CV30xbm8OBz/7h4b1ULuv0utEKxeyLHIbyuKOvjB3NO+mWyUlcPG998fRZ&#10;oFUbvjoavyxeHx/rT0/rR+e9F+ePnj/tPDl68+r1ybPnZ2fXL9+Uro6e1k+PL06656/PqqWL18XG&#10;dbHSqnU5nIqdVhnWhDZtD7Uqdq9ivmVdVsZVn6vCCcwUU8jnZC0S57DEUd3i9DB3p+jyBqNLfQ0D&#10;k1XNoYQsHoYF9AltPWf7laQ4N07PjEuAKEUJb0F4zSFEBgR7CIWamHIz/Vih7kPgPbaviKYlegGZ&#10;SsjiHFOWOK2BpXMGusupjW4FhhIzQKekFqvUdWG+Imhnj4n6fe2TF71nX0e69R6hnQsXpx828Wu4&#10;g5ald7huer0xd7KLP/lm7r4nsXp2XrOMH/z+95zn9Rda83BjF8Vsu9fjb4M8eSgFgiFCMqF42YKi&#10;0Y052LK8ye2s1H86XQAA//RJREFUcXShddtxjZhskiOny9EgUuz2qqUO3s79Nj34vNENYTC7HhB4&#10;G1taOzOtq1vG4j0lWk7YlUB8HAICi8vITsiWIKBsezane6j1k7nYw3RCNC7igIXIgMGWeJ/ydyCt&#10;T1H7bO3tHX4QThJY4N/KZ/BDy4aTPpclmyAy3k3FnsJzgR1g1PGNKXPFkb7dgsoyQVJBSyWaRAg6&#10;sUA6GHVGwyI6ojoN+NYTqulVLuO7vX2bQOjerBss7Lo37joKKbslcjGbpPb2VtVxx+103913dY0B&#10;W4/Qg9nomc/OqcDA1abTQSodyqdzF9SNhu/ZyXV5qQcJNf3e3oEd2iSIr4MyazpYjknv4QZywtM7&#10;AWlTdxmwpXSiwhyYyG5sbu7sbecLBQiV6Jmb3bYvEutZh/7hBFu6aSRK1jUlSoaRQCTQbfWE3UVS&#10;JKQIeOjQ0WcGRpZsf8Ya7jzhBJMBcASWjq1Go1q7Kl1eli6YoVQb1cGkj1M+XgM8nWGUK0C3BDEK&#10;nYkzzwIxlOjl4UJvT0eVbrvWaeGQ3kYF3e1Xqr3rUuOEMNMLvlepUmofnVxdXlWvjr6sVc/rpJ3W&#10;rjv4rTWKrep1rXppH1nmfazSrcG1Fd+wmM3N0MIzt4ZzOYAarDhw1QcwtMLwIITH464MukPYRksN&#10;x78Sl53FExBjU8QnGOviKixOrHI8y8kKv0IEG/85H1O/61ej7otHT5PUC2jx6NZmtv2dgvXe1q43&#10;cZF2F1+fxFmuLhsGeJNWJ74I3b31nmV7M+DPPB2MVnWN4JHfvPewanXXv/jmo51CabS6t7Lhb601&#10;ry39RTBGMt5k2BlNPMGzOuS/+MDqDwe3wjGpMl9imDbA79Ju8YdWwbAlEiFMjwTB1nTaH6/amFO3&#10;ByM8HiIMKlc41dJki4OqqikAoyYAUwYEAEmnoYOi0aEj5D+xZHRtxPwBPTUDL22iUXGS/kq9AMYD&#10;SxRHZrct4LYGGJwA8dutyDbInPAzc8ZegtMa8tpkPu0SMeKKojFCI2QMiPzxeENBQx/H/RywAWr4&#10;57WKtTkmzPDB1uHBb/xm4tadeOFwHctfl5sxdyiVvbX0EfZgWHvo7xsQVxwB9zoYas1XE4lP9GB6&#10;NR3PYCbx8EOOAbShjccoUieKu0ud4afQvLwqnbw5hlPHmRryulJI4TjlnVaispdBb2Ar13eti+Ne&#10;FmolzNSF0RsNOPsteNmHA83VnJFVFOaqywO+ZxreAm9QEIsBtMKIKPx8aEVAHB3WbDYVTRUYadjc&#10;YEJ+Mv+Yb/A8wgVVDlY3PH7T7ULVtKoefas0Mjkj5nAhbLcjO/zyF7968Vd/Nbw+C/J2aeEGY380&#10;JIZ6uVxngL2kM01gZqEw1ek+LDEIC/6gK5pdQN2GOy6GtEIl/jbW926KgSxZBXPQ6/pVKhLMAo4D&#10;SeTlJYgxtpBEVFC92dUJ4UL2KWkSlVWpyU+D8GqGZL5TMpg4BtO6cbthM8bcEI4o0VmPB471zL0w&#10;pJfkD5gxLFepZDaUyi3sXgA76m25xDyc6hsK7sHWoQEKrYzhhdcTruvLUvONy+5p9XWOMc+KB2Dd&#10;d44N99i91kXkhjBybQnYfdRWjOa6LEcHaLDfbhDYzthdnL6BrNF3QPAFX9WY9ktIJbcVHTVOgSKc&#10;UqCRtAy8QzijEt4tKCfdh1Tq0imqap0GgCvLHZTsbunmJUPkLRBHtrcVBjLYXgPPDJ8PK+dE0B/x&#10;o85glBqNJ7MwPWAPAjMzA8PHwBsIWfw+jfYxkRY3O0VQ5OfCoqA5w0nLLXdSadeU75kyHpBJwo2i&#10;6y3xUN1fuTXCdyXjQpFA+adAo8P5qqPPscUqj6ddg/QZGgMOUe4gmx7ILZsUtalttgK0QD4I+8vr&#10;CXigAAF1suzrGIoEsAsm/53DTsQBJqrMr/wF03BVgCx9Slg8myuO2MN+T3pWDw+YneEgwTFvjt7Y&#10;PTbE6Z1qO5ndGVldenO0bJVdWs8rjxkAJm9aXM4ocEyV6Tutqcn8NAE0xYwzqUzyGMoNU2Cf4Gsq&#10;+0TJuMRHVBk9KHTrhpqppDzS+5l4t3xLeahFeyerUsxs1IfpZaJaa1aEGti/5WoqkuZNy60uAUoT&#10;MPfZatiyjruepY4LmnhAfYtL8mtEXb1acxm++0LWizhpm42gXIgbxGBlERdngQHU0P5bn7SquFlD&#10;85zaPKtE3pHZWLCnktanG+hdRdUpwKH4wQLQYSRJEskIA3C7bVQsrXpk6KH8kafWM2NeAEOC5odi&#10;x6mTLbGzM0snfaENHLpR3ya3Npds2/HYdDQMul00J4FYmJSIZDSqD0n3lCaVGS6EkBCmLMyuLU7S&#10;T3R4F1YYSylGbTLiJlYuFMDYHjkBRGIPvc3SC6loztPAAe7yr52+udVFodu8PAsmEwRAsVC5RzHm&#10;qaA6TkcyuOnFCYFIGbsf7hpqxrAvAUg2ngxXlHutznWjRIJ69fJlo/oSdTkTD25LNE7OLu3c3BMU&#10;7U447rX5yH+YuoOWcCpI7z/WRzqjenR5wvJgG0DiilCXqhsAcNlpjWHmc66QXBFO4GHDrHRliWU4&#10;RgDguKo8SihKWC6yYlw8sRhZeSOJuPBXIfH4A9FsKrOTJ+Qzt387uXUru3dItnfhzq384eHG7Tux&#10;/OZWLr+/v5vKpJk/rhx+iBz8cxgTyULGH/Sy82G1xjCeY5Z9COt3aA3ICzrdxtTQUPdy+rA3RSIo&#10;ZDww+oDucxubqa0s0ol8KPyrP/2337R77Ynuy+cLic1nR2eM+RnYBrZ2797efPzmuSXossYiBj1x&#10;MoHJZDaDtQK8v2A8HMciP5sr5LM5r9097PR86ZQ/GQMV8U0ZcY7ye1uO8fTJ0fNAKL57uNu7uD4+&#10;v8BaOr29devB7RlOMMN+tFAYi01GC2n4px9/Omt3W9OhP+Rj5rJ579aG0/766jh1+8BZ7x7XT1YW&#10;150P7lCy/OVf/oQCOpKKbd3ZjVmtL09P2i7ndjz75uTF2udeZTPvbe2fnbwkBwOBObYoe/e2wZ39&#10;nog/GkXWiJLeSnqTNxh2BcR9OxjpN0ajUOB2IXNdK9PjfPLxB7hZjPUxqPInP/xBkLz2kM1Puu/M&#10;tU4Gv/venWQmmdraz+ykYhABI8yxnWQaJwhjmwzxq28dX9auy85xf1avly/qrYvz7tnrytl15c3J&#10;yaNHJ48ed07OeudXV09fXj9/WX1zdlo7L12eNc4vnlwdXV6ctY7P8XtoVMrFfvO6WTutlvi10u9U&#10;AVihu8CU7/R6hKHDD5rg/2jVbasBps2jEdeZSTQzaA4kzjSUfsQkgBZh9yBzLYSqEssqBtR8SmAF&#10;mwGzZ5y3WQZUdwgClwsnEJdLLLjZJXjOJcKC0RAyClokQdVlZrQej2bXpfHpOdJY/EuwlpZJJ50V&#10;x5CTc8ce84StG9lbD7/73gcfEGZcgEsZjr46O9rYKFw/edVaG7cyhU6VgMCeEGRobj0u0qqIuRSp&#10;LCWahKpOnRF/KpManlwPhLVjm9CjUrIwvWVTY2aJ+JXbS3YAPRjmefo4H02FrN6JvmpjREbmJG9I&#10;7fumilsZPosJmUljkCwoyTObpbLJW4mI6WH3NpNRpnf8I9Q5WHoV0fH2+wx4MKqIJoO3NzbDXkwV&#10;7B4miHwftk5mXDotHT21GGZSzqHNgy0sZiaCGyEyWjz4/nc2MwWobqlMjsel2u+EPP6Jxdjdzd6+&#10;dScSiiE8Dqc2UKhPV7p9NOtMeuFEmJAleyjiggZVZLzT5dQzhSpvq0Tmg3oqHdve2Z1BOhqt35xe&#10;jrCTYUD427f3VVHFRSNN3WAQOOFZgMAJN49zGd6ljfKGzWIJbWOGr9SExFfcCz3ZTPbw1sH79x9A&#10;MtMClmW9TZ0yZFwnvrqz0IxSvD/s9AN4CTGgY6wrFxaPJZ+QLWUqhlQf1yA72Md0OSfkHsbZkGyd&#10;ca/eBv0qtzp1MmcqtSsJuel06p32aa14US4dvXnz5PmL16cntaPTarFUK5eb1yWowBiqQsqulMp6&#10;+9pY0nNqBFvZp0PsnVB95wMeH5NGT5SZhdsXFtbhCsEXDmSx6/CqvhjXZoOrXvOsXj7rNp+WLp5W&#10;r755/vzrNy/PmrVnpctX1eKLyvUXJ6+fFi9L52SUtGvasFlrsgclHOgE/eBfYQJ/UklkOuZDIdWb&#10;hHyJ8cB/Tg9omfjs57r+1V/93IvSEYaEDknYvnNnu5mLpQxfZyv58qsnqYlIvyb2VXjhsk7bG7cy&#10;zn1henRtmr/TCdm0+/FQJ7Vx8uir79w/OFqsDlwuI8P2PHUABUQDmTyk/dDAWJZKbUpLYoJc00X9&#10;6k2hkMcVJJZKBRAHosRFZbm04O7QGvfprkGIcUTBpdrjWkOhRR9B3wf2w3pnkiRoDsufus+gL5S9&#10;gw6QDD4gNK4HLZ7DSfwxyCBCJcYrqJ2oF52MTkgrFL8ISIorLOsDYhRqYSqBtMGtivg5rHLmzlSY&#10;tBXiJbUwMDoUy5uhjuUhBoMMg9PRKLd1EQh98epN7+k5dt3bqY3oBx+M/dhPB3R3GEzXMVv7ArH6&#10;AOukhYNxh97izVqAfVbWo5OzFtj41eXg/KT/9LVWKndOT4dX5/Nmc9ZtzrW+dT712QNj6GrsBZY1&#10;lQcet9FoIBYPOV2K3kre7mQa8YQ2IDKRLT5hVVtsTK3hcYdDGNyt3d7mZFztdJejcSKexFFHybAJ&#10;0RVLDEWEFrQAbxy0YHilkvvACRSLAC9ncf+dWWDYYo1JRyEUDNlDb9KBRF5mJgWZkUHsI98qB2VL&#10;M+tFuOg4f7db3XG5SE2U34xvbOai0fCcyEM4iYVsq4P/iC0GeXQrj70rUR6xoAelsj2UmuOSo3o5&#10;idhQpfA74Frx5+SDO6wMe6QRZAfAEYieUGQNkkwmXRrSHfAcs/GTPB5l98Lrw6MEfhdVktC4VM9m&#10;cjh5Y2a3acYwQJQdtRtM7bn1ilFJIbv0e+wx0V1L60DvhDVTMp3zx9LUZZhNSP2r6mOTkykZYmJR&#10;uJ4asBGu7PaYPb1Zbh3jUUugpTbD08qmeVazwNzlgwKDENSNH4UDFAKME8A8MGs4FgMLcdSkj0lQ&#10;mAvIQ/GWaXak+cGFiCNH5VazaToZVCjfDcmLkVRAC/9TCQwq/s8QSSn9Oo8OYhW5qVwxOX6keWA+&#10;IC2ZXBChSgL4UqNjP7DCmiIcQmGA84GfQyIS4Snx0e85mZMhtHJzyDmXawIgSJPvW1cjnGwiCTiU&#10;YpmI96lknK8jwQCZh35Rb6q+RHolIVyLKbYk6NygTaanldlc8H8i+FPwsslxYOXXp/MmqF8sVpsa&#10;vfkKiwv8kV00HssljGsQHQkmhk9isTOYnhhzHKziyTjthHL2941GQwJf+RNOdrBx3qbcQ3XrlV2B&#10;3DUemvl05A9FePWwix4/esQzgTW8pJDDuZjqT77+KhQN8BZwH4tl95rjuaNUcow7gZV0uaLdUGxL&#10;6ATwEkzHhb/RvinOpnTByuBIwGhZMmamutKHKMhbGYGrR13xqWTpmk+WqhzkKZOsQUUb51+oVlDd&#10;PgHg3oYDcQmllqDTVxYKEjx+c4VNIpLJ1KI44N+CZemD1mrQdMyoasQQXP7NTY/6bvBiTnxumth3&#10;baH5hfnnaiswP83fcqzf6AP/xqmkW5a498DxxTFzkd1YJlKC7+J2OJvRkEstpVRkgPTcE1Yn3Prx&#10;eoESW6s3OifnuLGB4EpqikgXZU40WiyGGA8xZd46sKQ2tWWo0R9ri9nm/jbOJagK9dEoGQ71x2NX&#10;wIvJHI8uJnhoTgfaGK+6/MYePm4+9gZ3sHxRbpZri9HEDjt43GZ74XrTHvLI41zAqIl7x8iFnwvL&#10;Wp5pgmT6XQSBo34vbrUnCgUy3xCgoyAl1GzUaHFgrcgHa7e79VqnVr0+OytdXvR73avzs1qjjmXI&#10;FeX1uIUN03RQHvaLY70pySxWA8rX3AIsOXMG2PRhnbPTLJCdTtCuMeARtJmMUivIAoZPkF4o7MSL&#10;BVqHHGZiQ07BaeAhsph5QjiYjOnCfLnbbkeSqlVFafI+ZEAmDyB94JJgBYthWyO2p2SkrMFzAXJM&#10;n2rcGdbJMfcFwcfXwYDVh+t7EBjUlc1Mgu6+xz6LRxwbeddGzr9dSN7Zx22BeAiSnDYxO9jeSGQz&#10;t+/eiiSC0WQiii1eKv7w0w8+/uTDjz756Hd+57d/64e/cXDv7ubd23c/fnh47x4bKy69+/H01VdP&#10;ajiruVy37945CCR//uOfXXfxS2nTGj2IB//kn/6T8/PL16dnyBZ2N/YGlxUsWCaYHV6Vh62e02rH&#10;4IC0NzCzXDwV3MivfI6Ax303kU2m44l0fCMU29nbi4Vi27sFy3giVqyJpDMa2tgueGbzerMTy+d6&#10;pXqj0Ry4Vh+9/6B5ef3s7HVhM+NyBbZv766a1V89f3T4yce21uC8eW5Mlw8evueY6qXrazSfUBzj&#10;2WTG6z/Hu9/j3Yukr8+OJDYsHL0dzZ6+elIc9EZ1bR3233qwY+8iuFw7khH3ZErFDBXYHYm55vYx&#10;MK7FdnVaGgUDv/vh7WAsWNgqRGLBVy+eTFfGBJ+CZCLocEzXmisY1Dq6PR17b3uzr0+mHs/7d/db&#10;lzBZO73JMH+4+0EyD0xDZxxzBBg9f3R7O4W/QTR5uLWxGSL7hhy/SDoZy/twmNRX48m01a5cX9dr&#10;FQYunbOLcRG62tWkWJmcXAn0+vhx5elp4+yalrJzXiwdn1VfnzWPLloXxePiVeOqDAxyfnZeLlMg&#10;lzvgiu12pdpsUTUPeuVmE4NaLP3b/f50ajTmeh1KHllosG/WOAVYoFgsQ35tOGInW4i3PldlunJL&#10;0As6KpBEK/wm1p5wicXwjPkSdgGceDApUKfPSyXj+MTaaEFqgfHFABDIkUOTPWXF0AFl0tzWCbqx&#10;tL14ccKjX65W9G5bHw2++PyLRr0dzEVxXG8xBJhpOJIZE/gINpYb5DvaSDYBdAfjyWj/vXsIgq6f&#10;vupOB1DBReaOSc9iQcHE2I6TmIEQ7iBRYsvdDsNGIGHaM3f2e5O+jiuMzuqUERfDJaWBl16FEuud&#10;/lsR7CG25Tcym36GDjJXVgY+MroTX2mGkvQ1jckvXr56fnU1xM+xeK5ZpgUs2ebYEVPIQ2qw4VUo&#10;HiWif8aKw8FJSBNYrjS64xHBeOAcjLMhFmVu7XWqnZNSCWEjg+aLeoUG0nCu9vfz6XQBml573I1n&#10;Ni0kloe9ltZo7WHoENG5l8Q84fb3+hLOvOg4pbMVmEUdUuJ0USik4BRRDdh7q6tiBXzQiyDz/t4m&#10;YcZQfUj4dWtzHyvcwCVgatVmK2FvsvHznQilp3ynLLLREkCgbwz65Xb7olI9LhapiAcey6o99jJB&#10;JCeHY3RpC8ycwaB72GrjarrGS8ZqZXDIMUSZCK9J+aKtSYTA4I5HRyz2LSvqLHiIMp0SCIGncTQc&#10;dcfa4OT0rNIolRolLDOJoR/3+qTA5aOJnVCK+R8FJDoXQuk9sYgjjJ++b+ULd92u8hirxTla6rbD&#10;9vTq+vjk8pevniMp/uL46KhY+tNnX3/xq8ePT47PaMOto2cvX4LtPP3V1xdHp1fHZ8en/IfT+UV5&#10;XGsQgEBOIjJwjEGQb2IhggoLFNgZhhKN0NKx7wknI1EkWZxhsXSKc0mQQMWvURMFFUD5n/MRN6wz&#10;3fLix78IamNacPhaTM5ShaQ1H4iu7MuMf14qFsL+WMwVgKuQijp29xzJRGNt6dYl2srT1kEy47aA&#10;dWfr4uXz+xuZK4c3MTM6yPHGHXwaCGYhmxa2DMZl3NhsxLMZtG/6V/uZwlY63axX2/U6ijhAu6g/&#10;yFQmnEukUsmIl9JgGrXNcr51LmhJesmNgS0wd3uYYOKFjDeRlG4UahDLeNp4cNgP6HEU882CrM5H&#10;uIQ0dfJcKgiCMorxuNMDikKfB2ok9RXGSwGLE4ttrw3tK3wBl80HHW8x6xPXMcSeykgt+tBHGUvY&#10;RmTEQfIJMpaCMuMk/czhujorzl9dh7ze7b09jJBgtFLyF0uVoydPupVLKi12d0T7i3E/BEspkIhF&#10;Uy70/fVGsN/PT/u5UTMbcEUdsyhcO+bia8PvssX9eGZ6xvF0far1ADhd9ul6GYxQBbGN6/F2i8KA&#10;tYpjQSASIkBgbZ1H4kFrFMaRH2l9JBpDuzTA37XcnA80rgxtm5hzOYH+RDZNu4NAlQrFLBBBuAzS&#10;CMVdcUQAqA3BDMotkCjwDHpsTOXQTsnKvHEXVH3TrzMYKKHNalV1E7/2ZcHxhPx4hn8WbRKPgLla&#10;fcwDwmHiDpFpOtOJdqPH/QlZF/6NvDYFQ9EixCTQmwViuMThgi5tjDhKK7GraSjxawWUKK5IuaDJ&#10;G/MYQsMIBeneGMUBwohtihhhSgsi/YSqnM2alC8FQyYcZkIIpDQ8YpSpym7zQ22z6gdJJzUP4F8a&#10;CoYirHhMG6BdJJLJdDidSWU3Mtk8GrNkLkdLAcoKDZMHUSpr9VLVDk/K84wIJB1q8bw7pZjJFkZG&#10;qXl9wUK2Mj10uScQJTjEqPgNY2QQoK5D5kDNin+gkZpfWPTzJmmn5IIMpTulV5CYORX0gCDWYoc1&#10;DVuVHsBDi0hbL3IO2QRYBPBo2Xw1SjlfgNaQ9ywOY7w5poESkCXwEctElx6CQhrdj0osMu1G7M4J&#10;AlrKqEjQGYpg04qlGNzLVAREAetZRoMyW+Gagn9yxPJo6Vj2YUmAP4aDhM+5OOjjbM6PmC2IHuL6&#10;oqkX9YbQdMXaXMA+Djphqd7cWbMJNDsH+UrCGSC54nUukkjNai9O9D5lrtc/WSH8M/B88dGa0fjL&#10;yE98sQ3wWXGzszMvJpAXHkeCTAiYatLe23q9XjaXj6GMV9Y0pqxSyfFvOlPuuaSn6JNYIs2jheLr&#10;6eNH2NjGEymJLfH6O/VGtXyZiMdEn+UMLmx+HqLg9alnrpHkSQkitrD0ltyqlVi3y1P0rhkyH12V&#10;zKHeJO9OejCVgSHPy43higkSqlA+8y/S/ygLH7WNKZBNvFhEESOQoeTRm+/kppeWB1d9f1OZo1jP&#10;EgvCp4yGzW8rTe9bGS1aYQmKZGwN/XIBX4htEUGv2Wr++uNdI/j2dd38p3et4Lf0hyYtxfwDUXuZ&#10;QyI+zAbYHOKIaoUZPadPILre2J4FQ4iTiAWCEkDTLpA18UgS8+ShT+O7ySBOIkKcRrfTevMGOjRP&#10;Nb2ONUTKI6wNaEbO9sLqz+93DABAG1PESq0YTxBoEownYgTYcJ1IrR7rM3Aq2BBwhEeDMdbdKG2Q&#10;Cg69CUcwJJKL9eLi5bP+5dGifa3V31QajcmgPWjVOo2qNuh2cCbvdrpMjE+fd4rH49b1rFtZjVrD&#10;+oUNvVyrTA4zzJd2rdYqVVrkphevq+dnRJ7q024PKs+ogTfHYjlm4JPJxfAOs7v992/th6JeaxAi&#10;LL0vRAOtOejQECvZ08pYCuLIyxqjxhszrw867f4mJRFFP4naFmZAXhx7lVVpACoROwSYKE8eAnMv&#10;aBKM6GBQakYMugw2Iq8tnqelxdx42GpxESYI7O12cqetEDipYj3ILAG9WUUwV9VAiOWHdd8M5xzG&#10;6QyGiHSDHy7p5agFvCu3uNDzSrEBdhPULDJSLA/W5J2gFkYAHA1xAxwMJ2MR9r3YxlYok964e/gb&#10;v/M72/sH+c3t5EbBwATbYiv2Oyg0Rji2Q11brcJ2T+X5sS3qWRuTTDa26fKcvn7uSEB5WybziU9T&#10;G7/6+S+ZQQ6nOg63n9y7TwibVipOBiTfTgc4pnR6l2egWMXr07NBo3k9GLqigfb5VeP5ERhYs1br&#10;l8oIv2GorPXJeqrFY0lPJE7YFPTf6MqSzeR3927RD2zk81uH+x/cOaTbJoKb+iMUT29tbrqGvc50&#10;sHnrjl5t46QKpnVrf6fXal+eX6/9/vDWxvbOpsdYtq9KzlBswxm8OH4JwSiV274dTL559aQxn3pX&#10;/vjtne39wvUvv7qkacmmeqANOL/At8qkB6X6yeU5aFKv2vHvbd+NOFvtFrPGSDhwdX5CP4n9feHW&#10;rbDF1h000KRXr9rebOowmWxhBZfL7Uajz/76V+edZn08PPz0ozuhNCZDnni40x8v4rEH7+0Xq9cN&#10;u+OT73xinQy/ePmqMh6uYv5P9++yxfDXYrHE2LamPfjhrTtpqt/NrcOt3bjTl0HSAj6eyaZwVmc7&#10;0QyMsk8uL/ThZDWYtNrtRrm4Oq/VTy/6xWoFqeLL190Xp7WLqxevj7AYOsd35dXr9rl0LcXrYvvs&#10;8rhSujiDMVe5PkeKeskfc8eqKLs6vG9GyCMWIKY4XW3cHnSr3Va53SJ+mspsoE9RouODBMe6O8eD&#10;FuNtY3Z9PXj9Yl6vwuiQUBYhoWhWzjlINkB5avLGKGCSCns393aiOaIh47mkdTy8ePZ849atxM6u&#10;bjeSoVgymUL2tnN4kKF4zWVi+XR+GzaiuEHEMynStCLZJOYJzFuSYR8mH3hXMlReo9mDjQPV0dCh&#10;RsycuEh4IZUTMr1BcPPCMRiNupj6iTeTsPnlGHzbBMoRpbQ0MhaERSJc+3m+kMqAbYqPrpgOCH/f&#10;NOC0QSPzwy59g0mk0xEn0mk9i+/EHyRF6eoUcqSOuTy4mpw/1iVkAUTMXmLWZuvr63IfvwMomgi1&#10;Icm6nZv7B8ZIhy+AXmmIHEwb+mDSuYyDw61sdhsF/dgYQtCbLoisn7gGEwiDdr9zPdTtgTCeVO2X&#10;5zyZMFghbfDSlJcyW/2CvPadvYIddwyH16gO35xfyxx9ptkfHN7mbUIjEkO2qUGau22hMzfF6Q/r&#10;UwEJ9aENys9aHxPvs1x0tFGt32n0e4inO9Mxj4Kzo82igWVH8yBOwHQEsGTljK2JEWFAtgozLUCm&#10;jbfFGBAJeQ1bqdjI+XC1gTqJtJFgH8WYBObhAnEWKlt3jmxxaEV9zusYG5Mhc9F6edhtD8hIaLT3&#10;AeUz4a+a1z87fvrkybOvnz398aOvf/rlF1999fWjn33+1ZPHz54+u3x5VC6VWpNhiRbyspif9JcT&#10;guDtHwaT16Pq5PWxd9DfC/jnmVizUkPPM640c54guDjyUXpn79rwECBxa8sZ9pELibYRaXoml9Mh&#10;9hOmkY5LYJrfu4F5SiLKewvYHLgygH/TcSvrNak7aaH/c+mgE9ts4QtdlErReAAaRjSdR5Br+CzT&#10;eqBZnbKpuivrJQD61DObuMYLmGm9SaU5PCvNj0rB4SwxMdI0xk5Xdv+2Xqncxihp+z28FzCsQrLg&#10;tHgBtfDLQ4iG6fbWrcOtO7cP9/bvPrgXjGyG8wWNGgwZtT+CNSaFF3ZIdPP5bH5/a+f2Ru5WJpZB&#10;9ohx/kK3BryMJyTqUxiNnIlKf4qwVRLGWBwLOlgPPn8WOxntrPrZFFZMkIU1GuGrbIQwwxQl3cgz&#10;81IRQaRx+giWdNfby/7QN56Gxz3D6gzG05vhaEYzbAMi2VcBiyMMnjJxRKfLkMsaxiCAeAfBrwJh&#10;K2QLZjeQOS/rdux144HzQatxVrx6/cvaxWmQuMIloQIIsGcBFp977Z/pvIBEIi514HzpWa0LPk/C&#10;5ejErBPr3JUIrSOhNm42DvvU5evpy5GNCR8z+QW9qDbo5WPRXJg5jCUaWqe3Cn58x3Jp5PGc1Niq&#10;0x+SfDUntbLZInmPlPZGs0P/63EQOUcDzmBafB2BAxiLCICHsaegYqIXw8sbooiHoxVGQTDkDgfJ&#10;q4VkaPLBhI1JM0D/IQ4qN94PZstnAgUqeU9NWSR3QUbyJhsNct54YcGXqXR0PB/3R9Mxfl2M6xgX&#10;cUu8pPE2+jgQBq2L0FYGF3Ea7yB2slTbwbiEGCpCI00g9DazmjTpmuZrMPEiPE6gseF5t9CGGFKC&#10;kkEvoWRGAyjsPolXlrheXht7LqoeejxwBmjVFfD8RhOQQdlmqpSCmymbLCK+FNdEekDhovBDgmuX&#10;z+JkTMFm71n4w3ZfxB3C8yggkaAiXpoNBz2mXVKRi0cf7FF8uwH8SBygwUbgBTvEsLkCKC5aw+dY&#10;L6I+5j5OVs7mwKJ1sYmRR3kB6OuaM6uG/kaY+iSiV1ZGW3P77d5wAJ8dRpjSNWGloth99u5iRXxt&#10;X4QQC0ZBZHfQMgnwJOkEOOxaR1ZHn6mOzw8BAqxHUF3CFIQGii2YyOrZASWK3ONjwgm4oOz4pWmm&#10;BwAEmNFmhcNI6sDkEStJJS6lM0NFbF2xKBcFACtP6LYEMMzntaluxwwW2prw+qQd5W6OtYkyobFb&#10;x9ir0jxxVErmptkGiYj87d38Vs+hzCcFyOKhBAmUQxzn+1P0RrSbaHaJNmXhWwjLXcM3EFcsEl+I&#10;psCiQTjP7PcugBLIHpFYjPQoEeLZ7dz3WCKGQRdFv0CUCq+ippWfohQZEki7XPVbddxBLVhPL1eX&#10;F+eUgKFIRCphu6vbaU8GvWwiPV85oP+hcln0RpH6BYcuxylgimQW0pzIlQE+ftfT/vqdSYNHWyRg&#10;oUnpNIOb5ZEzFxRfMFc2v+Zu8LC/4wGZS8xsouTvy6Yvb0ICDE2atkJQZZmIkwvfyuy4ZF4jowPy&#10;fVX/ZU6T3zWE6MHMcCFJtZW4Ba6enXROHiqzc3v3Q296N/Xi3y3Dd2vzXaenjKPkd2/52IJx3nyK&#10;4e8NXC5H8MI2XbmsqYJza9dw0FtYInYYR4ayBoXKhJ4bbQQTXUTJC8aCfBN8pxHnTJlVT0asdIKP&#10;ia/EMxMYxx6OudH+ZXcW3pDNFay//mZldG7tZAJ+JqjB4WjCJfMHQwxVzQBJJNnoxDOZNEUZT05v&#10;QRiVfax3sOvq1S/di2nAjaKSOB5SR/Bb7FlmEy/IwLBn1UarCQEeC8tsHPa5qAKz8RBTAJLQ4b4W&#10;y7WRRfpKcqpkmGdbETODQGfv8DBMzFk8urG9CcUefD6ciHiD/umKPIN4b9w6aVxWu82lMmSutns8&#10;xRSWMv6QmD19PGUUw46EY5Jk2wpNBuwIK4QRuQZMhDn6oYMKG4LHxu0R8Ta8dYzQoMc6sKPT3cHo&#10;diZ9202DQxQtwNHx9ajV2cqkXz19uhqNU74g8JebCTtQp4UE2lX96IIqNx2Mz+o9nKMTnlmYWdV0&#10;hK0F/LogJFpIXMspNqXcJLpzAFtjQkyaTFVQ4tjxdeTAnpI9hkujZAEOkX2wVSQKgF2onWPpDdJb&#10;yDNskihksTdqnYEInL3kCqLrYSdLh+N+ohvzktmeP9iOONzPX77oY2m6XiQ20rdj6Z998Yu1GzGz&#10;O5iObXKIdGuWWQ+fvRCILXARaewrprrcKMZvzonFkd4rOFr9VbNDYKPe7Y86XTzfW+RInJ+00PfU&#10;mmNjYfF7W6dn1ZcvqtcEUpwM6nVZCORiXBVnvX4mEYfIQ3GG5jJps2BwH03kM97wwcHOwb0He5vb&#10;ENESmIEnkpZEpBBNU7y0KqVIYTtmdZfqlzNjtn1wL251P37zmKACBt6xvc1oyP3mxz9rTGab9+/W&#10;v3qCkKjV6hwe3qkfnTx68ohmb9afxO/u3vG7ypUq1U4mmShfXPCUoL7c3N2vvXhVLV1CZB11FumD&#10;nfBY++Wvflk1pp/t3Tv96pXudkHQuP3Jh/bq6IunTzqsoaWrulw82NsBNZ7Gklv5zbOvvnpRrMDT&#10;XcaCv3/vUxxkV8Aba+dJo777/vtUHRBT7DyjydSzpy/K41HdmCbfu/2AgHVDi/vC1BYDy+qT9z+4&#10;V9imQN073PmN5Lbf495IosANptPJHJZn6zk2sYtys3R9hXWtpw/vuVavFftvLnpX1fFleXRRbp9c&#10;NI/P28cXfNE6Ojs+OXn++Fnl5LL86gzSXf2qVDu7LF9d9+udJjaPpaqAjKVKhe6xiKzrinlkxuaY&#10;n5xOi5esmyUCdUk+YOdZ4mmNzpUUNdAVTkDkFb24fx1LPvnRFyyXZ8cvXJPhtNlESFwcwe9gHbuJ&#10;qcXFY2Z3JNNZK+VEImYPB7JbO/CNfYmYJRbCYIwlF84kt3eADhOFzc3CxiaWtvnbO7ntbDwczBRy&#10;7gS+Hf5ht4mLA/Wbc7bsjgZ9fYHdHieabKGy2yvxg1jAq6mqkJWYbtEQMJRdbBTSSVQ6yjBbeWOr&#10;0xk2Doec3TGu9s4HPTvmv3PL3G4U8NINBsFK5FiTMgC+EjzEAN0OFNRwphD0hpDaXV5VBhAhlR+e&#10;KEuczp3bB52rGkb7UEnxqqWMEG999+LwzlYmuUF3Tb1M6UvglwORSqfvJJXF656WO+UWMtJ+9/iK&#10;LozKgqpJNYHodHgF+Lcv9vYKn374aS6e1eqjN8USs0fMHOw/+OS7YXju2C5Z1pCGR8zasyEqXVzn&#10;JFabZ2U595AqMyOmYu2aTF2omY1FaGmNrm0BojD0RQLyfTI0LLXZyF1hBqViU4SHxmxQRhSfjgfv&#10;7sM7uJdN5jk/h30QnQHRbWJeR10wQ2gkU1HKWpUDDEYKI1kmqkrmzoEKfGQMSD9kVK8v6F54dGzj&#10;yWEsdZEOflG/eH56Mr5uWLp4SM9QnUdn1thidm+j8PsffvTB7tbdnc2P7t3+9N6dB7ubHzz4JPp7&#10;3/ek07+79/GTtP31y9dgmPF8LvbDjxv6GLypWK3Cqhuwnf//OPuvL0nS9MwTc+1m5mbm5lqEVqkr&#10;S3VXVSsAjZnB7OzsmV3e8D/iPW95eMWbPdwlh7uznMECM4vGtEKXrqxKnZGhhWtlyrU7f695ZFYC&#10;nHN4uIFEdWRmZIS7mX3f977P+4jlqDvBNofvlbIONpcF0+OJTasDrmPecriiw0kyaxGKN1cipVlM&#10;L1jd2MwczYUOivfDTT3wv1MT6FnRjj/7+tEPZ1eHfq/H6BqROkfwvdaVtXSrE/uvCtgKpT4rGp9s&#10;Fn56f+vjD+7+8v7Df/3Zz//FZ5/9s198+tFPH7z/84e3Pn6QWd/iQbcKqbixNphi5jOILlwKQpTu&#10;pUxuauqDceTaCb/sz86v3Rct7wmAT2/Q5HAjDJr2jzjUtKlk8M5esiSBfRDzlnIZDI7SpWp2cw/a&#10;pqQCQFJiSa3cBGUkgnM3rT2opwjqxD1uRvG9AJicDHgXUh2xZAR1X1VGFJ0+078wFrEpM2v3F48f&#10;XdUvRl4vPPBD7e7kuu4en7Yvr3G3z+eKB6n0Zjx/f5reX2IKq5UBWpMEXjBtozYp6iRZTLxx68Wh&#10;Gx/O4vOzxvX4orleIvpguFOyyoV4oaAzOjKU5Hhkm7MGseGwY3FAssOJAeKlhAYHZZ6xSGqKm4WF&#10;mh7MY3NWWoypvTkbNBOzWTYa27IyW6Z5v1zezeTWNX2anABs03DEpjPsZbC1wfM+3B5Y06U+nWfQ&#10;QUbCtz58/7jZCCPYKhZMXc+VCuRbYa4gcrCg/IZfgaSSZlkIgHSB7gB5PtkOYiWaMznmoJzCW6eX&#10;kRhxCuBYmG5yRZhc1X+rrmzllbcqBIOC8cYZjC8wFmjclDqhEM9ehYYux/BaYb2SKnjgZLZtVMt4&#10;blHjm8tpdm/Lx7d5sWQDg5wXTxdgb8OhFVYnu6HM9N4ZINzMERhMBi7LyInF2HtI6uaMhoJEONpI&#10;eUjkCQliIWVsye5KgOHKYJRpvuR9wUy10lpKk2r7TeO6eoPsBdL+YQRLCi3KMDMT1UClNQD1RMpY&#10;pghrNpNJQwxUAmBJQhiibFQSEC/dS/DzcGWAYelPJxR8LeJt+q8qaxtfvX58dP6f87gOhcaqGnIm&#10;MSzEwBhUnk4NzngIZSYaUVAYO+K1Fl2820NL/H3QR3GQThnQSHsKlVkIJNHuNHxFM0QvTCbSCkST&#10;HACRnknVDa16urieCXDCjDs6GQdNACcXqiEJC2Sz80NhlweCttawwr2eDBjFjhvbz8WIH5HSloYm&#10;zxMJmKaJeXKnUUsrqKrwVWYByTkleCV8pHC4jh0ENstWhltC88hkSVoNQhegX8wmUGLiE+JmGBuL&#10;nJT3QTkYhGyvWJHBLOzNvEi6CBnuI5GX5oaTAzadM1u8qjUnAGJeXzdStPRITLmQ2JACwAJ+4dwq&#10;uRmzKcZRmLIgMhgMXT1tKCmxmjTZfwZ9huS6jhYb3Q3owI1qLmj75dnlEy5nt3GVL1WQGZOofXJ8&#10;WC2XjbTJSwTZJDyDLOlKbm3gTp3RLEFrcnmVGXektaETFW9zYWbyvoK3dyOalfUWkDml9eKLblCM&#10;IKNmpQoJpoXCWRae7A28IgLK4COI/pGPVWf4tgGTIKWgn5Lxu1zBIL+B7/QOEWTVaq5Ip8L5e/N9&#10;5Kfd9N640CD/C4gC9A0BwCbPMYDNGzfRt63gm09+REzefUlve9Tg7ciAc6V2DPpOgaODzjPovGXg&#10;HIbEMY4ojmJGNnZjxTJgN/gyts1dpx9k8fHGpQsNSAeMyRHFiVvCAsRSTzpknJ+eTocwSZOQ5/C5&#10;T2eKnXlkaOUeCRAL9+xabR+XchrnbUrH4ZK8IgOdH8Moz8VMRRXhXDyO3bGVzdDb4ysz7Z4tZ71G&#10;67Dfv25enonAOKQ07HFRodDg0Q2vV0ob1dLcd7HJxa16xgQ+hm/HVi5f5lnv2sTCj+OkXSGH298i&#10;OQAiGiU2SYFpTcFuJZLMT+iupiTmqK02+XZQPY1lJNkfDyDIvDp9+uzyEPM6HiPILNg2UquMII3j&#10;yIt7o1SMkCPEon0xdjFugdpGhG0aWFILK9oMLcV8YdI9wgQN6jp54oJdk8dE/DsS81Rh7aC6toNl&#10;hxMNcSrpg5Eaiz68d//5D49wAbqzSelagA6A43NYj62jSqy3QTzNUOz1n77o+p31op/DqL/fhiZH&#10;GV1cqLO+7U7d5XjEkBTzBTGa8t3xcCCFlaYiQ8A5hIkiJGpwBZ4urhnECsyxObbh8Gatoh7T7B4c&#10;w2sjn4+Mw850OuhTjndHPRuez63dHQBMqiZaYUb6pr+on5xNIrNMOL5ZKG6koi+efuvTk89na8XC&#10;rbXqoteadpqAnWGOBNpRUaBi8s3PhfIWmqXMMWSaVj9Ht7OY4JQq8s/xzFR15jZLQI/hFNYH7uXu&#10;69NFt4OH8tDp+yQu4pfbaV0dnXTreJnXo0Yaz6urx8+unz1qd5uv4ECeXBKM3LPd+tFrYhrKZt4L&#10;h2uzoeqOM6FIYT2bXt8om+nSfmlrb3v/wUM2lFhF3S5Vk2YuYZn7+XRs4IYz6e29/enZlU8gYyR6&#10;/8FD97x23aznimKuWHxwRx90Oe+sbJ5x4qMvv+KxiCTVg9v34n2b8ztmpAfecufhg5ztHJ8embvb&#10;H27sv/78exg+3cX0J7/4+eKw/g/ffzPAh2ESNze2dhPKP/z7v/nq7PrXH386O7687LpLnHQ3S7/K&#10;7vzpD39sjP18JHXV7e3fvRvr9Gu9zsLSN/Xc0z983UBZSyjIBw8+Uq1THPIKFaxez7zeg9t3c5EE&#10;dgbx/eJexHh0+AJ9YHs52vvgwTqD68VwPV9GG4eH5yc/++we2L5pHNy7+/O9+9jkr5WKpKcVC2Q9&#10;ptin4AkuPb9z0UINZLGXtwd2q2OfXjafvPZ6PXI10CvWXx3VD096p5e9s8uLpy/5hI1kDw1krYl+&#10;PpnR0VfAJiTFC4klVT3WNkx7GH0hqYCR+VW3Vty7NeuMM4UyUbXxXmfqOnDNu2Ikh0mmFU+ZF443&#10;isTKlY0Xr0+fnhw/vjivbmxjbHR4eXU18RCdYm49VZNAKWPk/tU1DEUoaHBa1isYHRhJoEPKDPgj&#10;19fAsJW0CReR+Efo1qh7RKvPCRRAcezfbOWSaxBs4QEoKZyeUHhKh1kQAleQZ3VzUgiJm82TAoPH&#10;86TbQRiDgzk2KlsHyHCZ3oT7HI5onLMlHX/eYoktdzoZle48SEW1Qb13enpJ+uI48KfGopNM8/07&#10;d2m2u7aDY+2k00NmjAlzPBu7d2c3ZxaxUUkmaEeYDyAUnttX1+S+IJVvPT7+z//w+euLizlehozl&#10;OPHlTYkNA+Qqfibj0b39TZ05wnB+9vr86eUF55CoE3fLFSAAx3UhZKqmWVxfMyiLJ+POYABdkwIM&#10;HQ2m37OZm54nFRhErh1hju+5KgZco5GCRBBeQsmcdu31jLqxb2GhImxZZ57HCVgXWJ9TjMyzeDi5&#10;sb5+/96dW3fuMNE1MB1ZhocSkO338fgm9iqqk/zB5CyQwFOecOoJ/QRzDWxg0qYVnUEjxrNagyZf&#10;RWz8/r0Lf9BqtpJNX7ISMV0Al8NtRs1ks+sHDz5e5IrKxmZ+bTeWKbx07PD39fPt7P/7f/gPPxlk&#10;Dm9nX37xuDyKbcCz/OmDdqfLS24cnYJXRwgMC4WQLOg8sqqJfIsEAhTWBv/nL3IRdRiL6M7M0tNz&#10;SSYcld2FVcp6uMt3Peig8NiD2C/x8OdY/9+hCdT9cW5qbGVKP721/68++ORff/zrf/bJLz578N6t&#10;/+aX7/36L/Z/8bO9jx5Gb63lNjeXe5tkpjrx3CiVQRh7tgi9tJ3vet3nHfe7696zp1/77ebr9snL&#10;581Xo+vQAEY1vMK43b3MmZm5ZQzdWa1h90fTxIA3MsklQtNBZ2l3KeisoYexlDZ1pnSeXP5ee9Hv&#10;adFwtWRBVF/qWCla5bWKVSglNSsUg2mq0uwBqUBcom6jU4evSVuAfQYqEJd4dwi0Mx3SH1NpHZ0o&#10;anLh2FLpGI5DImEMshiawFE/7F67mKQnyXnAwMP3Yc9klBR7QEbFwoUpTbdxjF1Wt1/rEkAWnbqE&#10;rrNcASclm0k1L+3B1aujaJoAFitfLqH/TmWiBT1PMEg4DIALD8jniA0vfdYPoQ1mqTLHdnwZdxZh&#10;QmDH8RjCfpuaoOf22x2hFLv2stfJxyLrOrPGcFGN31kvV6Eg09KiT5uPwdX00cKYTFXGMst5zoSi&#10;oKuGum1lCqZJZgwkCr1SbuHLw5jCyjDy0VJpRlg8JwxKgpoq7EArCrL3hO5J/uygR+tJfUNXpGIS&#10;tUSJHcXtDY1mkOK2UgFJ3nRgeiI6Hf4bDBnENn3VBAYDNGnYVjV9YhnzY8gl+kNnIO6TiTBD4qJZ&#10;7M9GIeJDNqq9pgutTZ1OMrd2RsQaLecpPHpJ3MqWaaHCNPKS6p2E7rGia77p/m7+V6YcePuHQ3a3&#10;N3UG2DyI7yJzqpWiWBSBE5I8mVOye6LiQ0El9S1nP5ReLpQsHPyQmRGuohek3Fz9lNUnYsEFLR1g&#10;G5FGkKfEHiEEGJFIUlME9h3BquO9imOzdMvSfUpdTumRxNBs3CLAaVJ/evzi+vxz+usTGLqdR5pY&#10;gOE4mZhim7JM4jGfwBU0CcVyokAkwdrBiPSIZ59wgmvUuCR8sc1Y2ClCXJAOSfwVeYg7U1xbeHk4&#10;vS413rbwYIXPKn9LyT+fY7R7Npx59IfkRM9GFNkiNON0kYA3vkGSfIqmkJsVrAjUQW+lN2CfnFBI&#10;kvRFAg0uuu1eIpUCt6aPiuDMxviUHisGExvvFX4mCX2h/nzeRgdIua2l0erjmzIcegG5VPamCRQC&#10;0hQEoUQJFzizCvlRsqiwppGJxxsK6KoxCSgxQpQUl1doMzEmgXPQyPNmJ5liP9CLa+t843I2s5lD&#10;rAiGRA6EjiwkiNdYQvzjBowW2G34abyGzCRNoKapqLgZDLIiVg7lYq8EaVKC48XZKHA2p9mYjN0e&#10;qU+g/Xx+enKMtTcyYNFdz3EyGJLTxaz8GqWv5Gf4kfOztPgaADfJKgDIkEdfHktJt1vpAVd85EC2&#10;Hfx2FZz1hg4qsNSKpywSuJuGb9UKrj4CDWAQQBJEWgZgsNxi6H+Buy3/MrBhYRoaaP4C39F3e0a+&#10;ACyZ4kqoLm9m6TeeNAGUI/I/rFwDz0ahjwaaVyGMvjN1v2k+g7n6G770qnV+M5x8yw542xneLCsQ&#10;1pVPURBIyScrKjkrbGJaXqEa3diOpNLioxtLIEakvsgyvyW8VbjhEnZCJc/CmnJgY7+0jM8RA0fm&#10;brc97tuMmEF3yWICO/PjqaGWqpHDYjvq0K8oofWNqpI2CA6hZCrk8iRvW2kGVgtyZ8Ev6HoZU1sZ&#10;k4QbsjkTSKEIYV/gVmCTVBBmQjdLODhzu0SLE+gTMfMIfEykTEQV0lfYHD++n8/lYBxwoA9sp0cV&#10;VSwhVIzkskrK6JK+yxymI7zE9tDDO5HNiBQ3NI61GrLWMW9PQlATCZO8H0wGyYPo1emjfLs9nGJF&#10;zGhfglHFFAf7JeTSSG/ZSWlpkgTH8nxOcWNCYxCMqVmSwkfjWsuik2RuLp4kUbHK0FmlkynMaLC+&#10;w0utt1gqCTOMObo7yOQsolu5LZlMlsfn9elJIp2PQKDlyeq75loGm4OTb/40Uv3dg3BFQXs/DlHv&#10;ZNaNYcLp2nHZ0AenT16EnOEBVm94gVzXAJsMxeidn3j1axXIbzyGnAlXm1EudAbMePB9JcevmsnZ&#10;F7X+Vf3Zkx+uapfeVf+7H36wVGXZ6c36feLr1jbLyNYebmC/PrMKymYqvlNOr+9kd8xEJsFIB2HX&#10;cr2YreYLxWwBbzb8SYm30bJI/WWvlypXgF85uCirx2ZW2ygYfW/c7ZItSWURMdSxw14B3jAda0tx&#10;4ctkZmkGVlcFvF9Fo0VtyUYyJdKGIYma0pDSY1xtlgrRbl8Zdtm9kM/wBicO1u/teRs/kesasyzf&#10;VUqZ6cnF6dffnb1+8ejxi9qTl+3eNXolBH6N56+b4zYOk81AtFBazgvEYCGfyuW3dP3WvffIRlzf&#10;3FUxC8xZWiYbmUbDleIGkjPEzOksPL7m9TW7CwlkB/ceHH/59cDuMt1uO7Ot9+/r18Ajr5Nba3cr&#10;1ee/+7wz8/vz0V/8xZ9Hn1++OnkVXrOKSTO7u70bj3WPjrua/utPPj3701evO132r8LHt9+PZ//X&#10;v/tP3cRiJ52fKbGdg/3WHz5H1hjN67cS1sW3z3wEZvHorY8/wDD3Px4/jiSUru8dhYe37t72271W&#10;cjIr57a95N999WV76LfDsw9++Yv1pV5fTJBtJ8ehTmR++5OP522HVaRvVgsx/Q9Pv+uN/BaRb3tb&#10;GO9jvIf9h2mkr65rdz587/baRtXKpQuZTz/8sKjrld3NQjqHonNvfYscHnxiIGv5tTZM1ExyuhZP&#10;LgZ9SCeA//RZsBKhFlFrMoD1mDBRCCE2Bi+xR8/Gg/sf/7SgF6CeZVPq8PR44PSa0VhrGM4ZMI5z&#10;A2QbfduZhdaKm612f8SisrJlwuEn0QGBm0osE0tlqEJTydPOYE4ApV58+sPR88vrF+0WNgFmNPUM&#10;1uV0ri0SzaNzQ1crmRyhfjwY3pD2BpWMpKcGqVKy+8shIdDxCuoDQhUwmc3v1q1tg4lHwMwX+Xfg&#10;/sGXURlRuBD2d1Zv4Y/OqBoI7f5dUiqreiTTtF1jbV1fW4euSUQZC31MTHx1c+aMa4dXp6dnHOtk&#10;55AcjGAjnk1Bbs4gc8pkmacMmq3+pEcHrVrx99+7ZaVyBErG8INZhNxmz+tdzV1m+zhcjJfXvfNa&#10;Y4mVM3EPZHcHx+hKtQ7yzlkIu2hnd23Z7C69+fl57dgeUB8AXUXff/iAQTZB6ZhZDQm4bDSHFGtD&#10;bJx1DHALa+VkTsUoHXdEoc5GMPccTTGbhbHCbD+Kr+oIJrJyexsxUMmMaxZVJxW1UlSzDCGZCME7&#10;CKK3I0Pif0ClpOnADyu8trZx+86dW7dur29sAO5TFrgddEHczxFm/XwXiCdcEwUWfThOb8j2ipco&#10;Z6eWTVODbKYL27/6eW0JWX+w7A9RH/kl3c9i5BDv1y7KlnHvwf6A6PL4RFWELHDmNUovruzP1v/H&#10;/8v/9b9NVMb/5t7RN1+suz58vsLPPiOrhwn13PMLCQ2D+bVyaW9vq5wtWfliLJUazkMd2HPOsF3v&#10;MRDlCAEDn9le/ei0d12r9uebm2vEO87bGMhiokWKnRCIpFqS8mrlFPr/xwdWseTsQY7h9Q+mTn00&#10;PgsPD8eN8+tJ48x9XbMfvzg/xFW5Pv62Ydee9zr9k/PLy8bVdb3X8O3OYsRwfxRu2Wi6ikxw9Gh6&#10;mNV2rVybR72bmiVj6YRBkavGc7ABof257VKnlY94pte2hvZOZL42ctKtq6zTKk4dzaklvHoxusCo&#10;LT7z41Gg/9gEh266A1WFkQUBBbbCZI5+wcePJ6bSw8+DDDzKE2Tt1KZMYNQ4UbYiKwBHAv4B9GU6&#10;lISwDYZgk4+XVIGz5j5hMmZFyxyUMpjdG+DI4fG6rpQh/ThdfqVj06IW+ok5rRrxXDRUTnCUzllW&#10;3H2VLtHKquXqy373/MVL6K74h8I6QpkIVSgVzwJ/GplEGadexSQxEG4drWlCyxDD5o9CZ6fXtYvz&#10;Vz9806sdN8l46ZBgeU2EjKrD5h1ER639sl5OEzeBZR1nGeJQGy9uZFuTyGSkJRtuN6JIPYbBEqCn&#10;b9uh6azldSeLKV0HaJNZKefKa0+/faLOxQtVeqAYIDJGL8JYxBiD0o91LrWCcAdmGBpYUM/Hw5xp&#10;ahbdFGodBfMtCkLGGqLrCRIIAqKXNF+rT4JMZknsWX0E8mVGi8IIlaCbZKw2G530moxmF5FR2wdh&#10;YvwfDbFp9CQjq9W0qQwSuNEc7NANhyRlgTo+htSVzgZyqpTRMQiXN7zT1cju7Qe9XDyVYhZ1fXaG&#10;gnNjrQz9l+wBGOU0geIvFgyaZBwlEi55n7QuWEDy3mmGcWlmqeCiR326SjBbvQt+inBEMVOhqhZa&#10;sXD3gWCFPCvVArFGRJRhshEMG4MKGpMaWE4YmUuoeVDi0xwSUlDvtI4uzv7hh79tAVH7Rw7plkty&#10;OrpAgzhZ0gxhgcywEgeJedzzEthexvMhi+2QZC4v5OmpzG5pN5fE0JLeJx/u9bkrFFi4jknjPo/0&#10;aALh1mLSgs2cpA7CFhULVzESgWcSizfnjArFskyLMnFlaBblDUm1LxaqEd58fzpreDC3EsRaWp5N&#10;ix90buK7CFVhqWtg+BHHx+egPx5yt9fS5uDqErYVhazQcRE0AghEQzbuF9iimxlU4GxDnUYTcJoi&#10;nhuoor8aD/HPENwE/h/9Lz9BMCuJiAC9Cgxg5GNF833TEEqfyU1BwkrjK6alsUSt62Arwe5K+Coo&#10;bU5PZ+PxUbvr9wfYynFZmO3wbXEZ4BnnaMRYjEgPI4ehqVjkNZvNQrHEr8DVQ5r8gC2J9vzG7hKc&#10;mAeg36qpehqCOlfx5OiozAC0ULAdh4XcgtnTbFP4Xdc7kPNx2NPaTSLlAmsSHAxIlqMTk+YP8/vV&#10;IEZ63Tcfb7o6eZKk7VuRQlesWC574ARz0/gFsMuqxVo1jW/nbG/X2ir4T9qjIHJYmsRV2yagcVA0&#10;yNsT9aCYRso8UR7hN33dqvOU387nDmUGD75wlKZj6OG8FEkYkcy9mw+5O2/m/wHWKx8//pQ3feDq&#10;G779K3E85Y0EM83VL7mPwfZBp4r4b1GsYH0QK1ZlgS44xjFTmKIgA7PjYOb98eQHRrtSWIzNRGqK&#10;jdKivxhlKtm8pvr11ng07cYnaHQbzjieLXsM7xhbd/rV2bIEgW29tFAVdzxn3ad1o9u8hBTmEtJK&#10;eCy20ouQ7TsIfWFUkrswaC99DlDGLiTJEtbiTwlsjYymHsoaVROfRmj1eor6ho6MybJBT+X2MliN&#10;acQtTzTiMF0b6kq967nC51LIsI2mUgQkSMiLRatG2iR7JfGSBAd2qfAgs+OBPY+kZg4H+3HTqYdi&#10;s7VsejlBE9dhrMd2ArERe0HxI/RtdkimGwOH+FLsGMKeT/z48vyy2xuMNCOHEb3YPIjVMXMFnhlC&#10;nueuO9bojUNEziauB5f1+jmodiRbNrUyttHXrRo9ZArXpLQgJfhVPD18OY6YSjUfw2Xv6DhW1Cw1&#10;MutdJ9fRMzTYbckGnGWLy1C6/uz65PhEqeRKielFq5nQ9d2tDQ3VAKL6Ui5kpTe4aUM3Q/ZvPNoK&#10;+swqBp6oplyn3WlWK8XkdP7kD59DUEnrGoktiXHsP/3df/rg7l19Oqui8M6lLq7Pvv3uy7Baq/ln&#10;I4soEHuZsFuh6/CiM4/1FlY4XTJw/bnzwYdGuVrv9bhqon1QFrBOYPTJElyNnyWNYjK1CstCisYM&#10;jXpSV6DY4rvOz/GGE/QauDNzMMStzNxU5le16MQPSBFgl0ypC6Ry+yR1LRfZtJUqZ6CMhlrNdHg0&#10;nuOtrkM9zepxPAnKCUROIWWGpi6jb5XD53UFHGoRInM6C/2lX1/0nGHLj7Tsjtckh2GMu3socvLH&#10;PyCUO+30Xj1+QnrYEVlzl7Wnr173LxtcVY+h5mDkGVoJ0juNvUROq/mM9eD+g/LmlkH1qKYyuXQk&#10;n++MQwcfPsz1B7bbW/vJe7mkcvbND1Ml6oamv/zFZx6yv8NnoTWjWlqLruf1Xu/q1WFDV3/x6acn&#10;n39xSRkBb+Kj/bsx89HRs3nVLCRSXjK8fntndHTcmnvWB3tbavrl9z9chYdRM7X9q4/0r4/++Ojb&#10;QiiVj+tGufCT9b2n/+Hvv/32G+3De3dc9fsXL4gj4Ui78+C9+EnvRbOGThLU83Lsbb5/b9y055pa&#10;vLOnjkPff/UdJBok3Lv7t6ql6hT7PWyw7fFrv7v/2YfsQaR/96LTD3764dnp6feXRxxnuPvu7G6D&#10;xbC7Ic3Hfo3pz6YeLhNdMpsxHA8hrSDzExELOADRuBCD0STMl3SD2ExGl4lB0VjfOyAPiPOwf32Z&#10;oVMYO52o0vPCRSNSSOWIDOQUoUTIpwuO7WMVRnpKIVNc9vyL6+vecr6h5zKR5PPrM0B7TNTXMxvO&#10;VT+GFDZJst+B5obq2AgrOl1u6+gklVIKhrHArZf8E5/phTCsZJ8Mtnm2TcEOobMIgCOMftmuxYkq&#10;cuv2LhQj2c0DKv9KQyEbqUC4EMrT101o7JGQBoVifmd3Y32nWkltnzUbCkoxXnPgeTfC45rtoLK+&#10;GIzqh6cXF1fsgJg/ERO08EeTVOzo4mJmI8yLwIkY9rsk+VIVpbPqnVtbs2GITEm7VyecbTjw4iGc&#10;5BUf2SFXtj54fnqBNF8LhYcRhmk3XBVqPCpBXDjx79jeqVRZi8v48VkN+SLwMWsx+q8ebu9sEPyQ&#10;WQB+xXp6NWIUPT3H9enWWmd9D4WrE0mMqeGN9XCqqIyjmFPZ5TUtl9EkW8pPeHN2XWDlaXTWNGKD&#10;WVwICTgajWA8ocZnw4wzp3BnjP0IMV56SVsqLXwgGOwTzUk7QGJoda165979vdsHpUpFS2E2Gp4Q&#10;E9wb2nU74QyNSMxud7LVrCQIMZ2bxc1w8uCz97/vnP5SL7cLke7Z+SZOBTgvu/OUx8wjWd27pZvZ&#10;vu0l0qRtoGIJv6rV//L2z/7+ybN9rfLgFz89q1/thjN9XSd7clpzB0etYtygzFkoCbQ93fHcYzBF&#10;umHNnmOY4bropqqh5dYyUohNBBmxsFcxdteKxib2YyEmgAljg+EOli1IuUIMK0jNWiLRobgLRCUB&#10;M+2/+GsFGAfItHyBOh33tNj//fpV429etZ3Faafdte1kc8YZhlY4Ag/H6WaW3VR6kvb7oAqEkEDH&#10;0SZ9dTxQRoMqRbznFOd+VTZOHxeTcXyQ6iHYmDnOaBwPU++CoKopxcU8CSwUoXo1o2LZZUSmQQnk&#10;eSAmDvbsgJRcSlWM/cJ1RbHmCuZi/V0cfUtlz5wr8X77iqMOnxUllh77sYRiAOCOIPAKyCz2sjzc&#10;IwlDwyFpCTEGHWxSx0+aEmYG0x2sIR7BTmWC1iOfVC3S0d1xeAhCquSstcS4XyqUIwm1BvI7I74Y&#10;JlwCWfGRViSLchhadpwB78VI4W5CaEQync9QTWfpgkb+0hmamczO7oa9dLJ6fjofSfZhVHWHyx5T&#10;L0XxW32neU03mMrlB4nlxeVpkoiz6LKwVtrSojBeyxUMRwpp0Bgrr1m53mSWwgmOaao3RWDChGFG&#10;7+gQWDiM2o4Cfdv14QCAKZHaS+mKQ64JeO5jjKB6/T7E6dL7D14Nx+FOZJJm8EbKhsiYCKDHcD1Q&#10;Gk47IUczMvRB2OiM5r3RrE+1Jrb5kktDrreGgRReOd3RIAUtchnGKQ+bb8kTkMzxON/H0PQRhKoI&#10;bgEEngt/i04ce3dopPD3EBn5fff3f/33rfO62+xEvVH7/GR3pzyYGXjNUq3NYWUlAH61gpHD2CSW&#10;yg/DRihp0a9iekRbQvMP3ou9B/IqJIkMdWU0ORtT6sxno2j7fDkYzNvN5rOvNotRjNDnimYjc0Zb&#10;aGIXMoYzhasJHsJEfk2p3OOoV6Q348bw3eFWSTzD3E4AMSGyn0g4OTtskI2GXniMwaf0eogTZa6H&#10;MFWYiwT4RBPmdEly0Cye0Efs1vHhUo1e9hD/RTFiIbq3ifmD1631z7589Ne292rhg5h8R+7RYFxz&#10;268RpYGGw3dJ0P3hiebgaE3gmLWeLU1G/UQpNFUinm1nyJ0EZCh+EBluFjayzdR3SjjXGrj4dxgS&#10;8Bjtci1SSXvcB4nKpJmDwaafaQhsycGUAVekFUVwCO84jotgIokZZpLZbia0ICgWP0/xhEwmapPR&#10;JRnr88hsMApBtuP7ImaajFD+LbMZTNi46Jhux3ACxGbGHWZVc4hpGwYovH10+EMcWaibE6/bbbIu&#10;Y7m8Mwbpw3Z/2e/ZREKtlytIHUXhvuB+JsEjRaCUwAcYXIBRuspTxLRvpRQTWCFoXoL/l54I+WLQ&#10;MEEOjuFafIWqU8geWSu5ROkDeYuRqjnp6YlIG9ZtXEKE6avQZWH8zAy4Nxyr2UohlwY0IkuFiU6K&#10;6AHi6xVdeCswUwV1lQNV/NygQ8NcGw+dZrNUXqPpcZw+6T5kZzOYEgZpmIzv1unjH9CXLI1sCQXl&#10;80eZPJI0RXilPP2MCaT/F0sW2dgkFUGmxxSTK/HhmxHdTbP7Jm+TSlVUHgiFY5ElcILgFoENwCrM&#10;hKNaIhYEXxBRpzR5VKZAlnRr8oMktC9onQOHGf6d1A83aRIrWqY02nTJAW30DYgTzGEDuiaBiFxh&#10;yINY9wcpgExnUdsx+hbXSLkbwX/5lnwvQXrfARnfNO3yjlZeo6ua5s2HvEDRcAMlgE+y9MZ4+/EO&#10;khO8bfEfjqjOMHz8+vLq+LLX7ICNwqtEtO8KwIdZGHMabGUlrA9qutHvjGNUql0yoEn9YarVPTnz&#10;JsOcZfXxXMpXxmOJ2IZRsnAvI7G+trXOI0fEzWJMCU2aLvghcmhlOBwS9tCz+6Zl0gpqqoaJcKFc&#10;mdJ7Md6ZJbfKt3KVfbO8oabMQa8LUMJzCX1cRU5ngAnj9a1ed/m5Ki9MMdKVre3rZhOcbezjBsGG&#10;7WkF+DxZYqYVyMp2n+kIl84sKTiLonTlaE6wfYyn+WJhFou03ZOj/rNeFGvQUE7P9rsehpz+HLKo&#10;ykYo0cBcCl8mCAzwkKmzcRGrkGAHnfu4xgARsc3CTtZ1q1P3p8z9AU4jBA/qns12ps/GTj4JjWhq&#10;IICBMkPMX5QWa2N21bk+v759sOfxA70BlLyzw7Prs+b27byeSOQSgGBeOb8dcvVO/8yq1ECEIuEL&#10;jKmXhGsgO89fjBfP+VceFJpph3Z+GkcWcd6bdqJho6zv2oNvcPhUSUhCowGNi9JEXJcI60plypuN&#10;aGSvsCGpIbtr3iDU6nJ7JjjsbJc3L5q/TViXamy8GFCQXY8WXRgb2QgGC43W5VmYF+vMffxxJiHf&#10;AQJqX12eDt2O023jxELMBc17+vYtGDdmdSt55/beR58mFc3YKVNZTIwYLgzrhUokY3BQkfaeJoM1&#10;yWk6sVJqezIqbFZhprjNukYXj50DgsOASgpjkBQPBFriKIdnSlp1r86T2OKkdKj4eiw+AMBbgAWM&#10;aevdZGxoZvWkNaGtGHXa8UQ6HGrEXAiKhYjKHjNJx9Nk3aXy0d3c7jxs1xsU1lVIN8tRnE0Ea0/C&#10;bPCmnvRnh9dgdNO7xdyXr86ffn/56vXRN4/6h+cnr09f1xu182s8V5pzJPFqexzBnXZ9uKChT+5v&#10;MyQEPtl8797tg1sQPvcKRc+IFrarH1R2hjW18sHeRkwbk4O3n/5ga7f9hx9OeudTN/7pZx9btv/F&#10;91/iIFrMlJ1i+mO1Onj8+NC3Hxy8j17li8+/nGf03nz6f/zsX7WefIW/falYVjfKy7K1sUxOjs/J&#10;BNv6xS+2+pOvX3+LgZAbjf+zf/Gvar/9/PHF91Njno2jgtz6OKb/9v/1Px12uuqdnV17/OXhi5yZ&#10;u1jOtv/i0/LT5t//8Q/npLdGk/RL+z95P+fMDXepHRyslfee/+0X0IOiGN5VU5+99wv9hDAfY140&#10;lhJ851YraR0kVkZogDecaQj5FZhO8FXAk9WYOsJ1L3D2PlrMtN2DajfxdPCKNI2cqk1eP7GJRBor&#10;nVmvVKQcULrOuOF4pqFXrXTt+gLelO8P9zY2iDXHDnSux7Ip00zoDY45fNpTkVI5v+j1wTjrkdGD&#10;++8NHp9932kSlJlzvXbzKFfVK4rmwEPsjtqBQIUWbEUaEuCMbZOuLybxz2zVSUT/EZil43xGe1Ao&#10;Ms8UvFL29RWLP5gTcoInk51x+vjlWTI2txdjU198dH8rYW7AzZldd6L3NnPjuEr/mFHi5/VBepHS&#10;LTxdTp69OLVbeK4Ar/LojlB+QCjzJ8NOe9xhTmnTIsMuoAUwDtLvFXZQAA7n/UwpF/V9km1CeIGP&#10;vVAiWg1rP5xftN0RIraeMienDuQdSDcRUeBOMEYJTd21XHqzVPGTc83LPTo+UvVoolqOVNToX3x6&#10;N8iLpThhNgFuEhojF9FA6hBPh8wCHgiwe+Io78PKMEjQhSsFrEbm+5BaFqOFeXSSyDOEnySjXlIT&#10;hw3KurHQ8Z15pEu2PM4M+JtGp3qE8cwEZd2QrJIp1Z2IUbjTDMglti7kwY8K59KEwVT39nZ2dnfW&#10;N6vl9TJJvxvr+/lcNZXKYOUzs7FBxX4gm/vog+eYEE5VD4+gUTivGAkeXgQKVprJU6vfOj48rJ+c&#10;nnz1Q+fp0cPCxqBT28gWXly8voPd1Jb18uRZqNHBnUv3uuZimo8ud3PGlmXcrZYf7u58dOvOrx5U&#10;P/n44LOf3//5zx/++rMP//JnH3/26Qf3P7778/v/7MHtD3GHWqvsWVaF6BG8+8cSJY0nVrxULogs&#10;Ms7xIHgXWoWbvKl3j+IfvTRu/vQtz0ewZBLwYsnjQdc8qufiE30xsObDzNAt2t3CYryOHWW/kZ30&#10;ctExQY05b2xc1XYSycJilnLcMg7RPIOLaSlnzca4V3PIJkeOD1xJK0YFg/Yd/JQYAPgq+B2H0dVQ&#10;njqO18NjiGc6MXR83BiyAHekSy9hWkIJZ9RiDiUzZ3navfqdfXxuN4doOilx4pjStICtKRuRYKQs&#10;pd1vxWLw08hH4K+lRJFA9Cj2MmRE4wRKLUYRAnMKhIhiT8p5oELIP6J7lDBlQG+gZrEWhTMzT6pk&#10;QpEk6dFpgLsumZ+Pt8eO6Q8Kywn1OSNKHqnIFC7xXM0WhHpH0RnkH+GuQmtCtODQtmkLMWOEOUNs&#10;EwkMOKEjUplPmFQkzVLp1SW+WGe4f5SzbCPM3xiIQJcUDzZKKEnxgyY6HuW5a1PCnuUlUp4id6I0&#10;DCR9N2XWW3h+dVOxS4DNhQcWYj90purGGrpGr2mXqwVx8MdrfAkkvaBvYVTmTcZJ3Fvr/X6tnVwg&#10;NUVyNgw5I8x2y6UkEzAhnkPN4kotZ+KuNFsYs2xsnFCWKY5FDEFoncIJfUL6N5KPqfiyig8I6jjQ&#10;UKq8uGIHNfH19bnfayzclpGYFrKp99+7U18a9oBEiyW8UInniIW1Sn6goRLBdI7db46kQ0E/5jkI&#10;5lTbTtQbSrObaLaTrW6CuOFWJ95pJzq9sQc+SLBZx2kLh6q6voHjVTiZhixFucRIQe49lKn5OJGY&#10;hvCFGUp4cQoHJh5F9MHLIc5UBQzEoJtJ8KKYZclIhUiFBNiuhOi8ncasRjSrsQhC42Q8zWxwHKJW&#10;Xdbqk5PLF2eN37w8/P2Tw797ffoP183vX5983u0edgbH9cbr+nUNEiKpojycjXqTW5TLZUUpNw/n&#10;c+XRCIWnhRMwb4XxVVLjtYW5srwOx55lknvpOE7m6SfnP8xP4MdG/OF0MJv2eEjwxrTMg739pJrM&#10;5gqcFDhRzCcj8XHFzTaexEKtj05vMqGQJjBPxalkjJ2gzJz4L08+XUyPCQPi2GzWsMy574g7l4gN&#10;I1GMASyLOSUyKqa7zMFYLEgfTUxlx8Ol55E4NmFZRREgLAfzeZcJI9QzxRgPyWZ15SBmGAs0wKXH&#10;b5AJW8ACzWg6owRmuwya+KvAnVUQqbcTsHcvOCRA4SYGkyw6GWzNm0TLZMiqThQLaZE9QP9n4btt&#10;TkXyFVk5kMCCVEgo4uLr0xtP04VCNMPEGB9d/ax+HtfVbKkwhWqMd9ycSoFjISBWsjWJThIhFpHV&#10;HTSB9P9YLOJdzNgnm80hLQqpiWnPQdPhxTAZi0fPLyw8dBnOLmTZStMmb+NGl7fS3L19Zm66o9XK&#10;fWc3fvf9BnOLlSwy+IdSIAQ2s0G3FqjphLodgHvSMEs2i0Q9BZ2i/Itgb7jRHAbt4Ruv3uBH3gzy&#10;gq1CurU3MzvJgaB/k3+6kpTejBAD19GAvxrYlgacpZtW82YtrF78//fH2/nhm9sq7/4mCVFeHk2/&#10;QBBIykiKg/EyGQ1mdiPsNb3mude+CNtXIbs27Z579dd+49ivn3i142HzrNdu+BMXpSYGLaOZN2s3&#10;e4eHtMIjZr70S+kMEz+hSPk2SLpppcwSgwFyyRlpK7gBFwp5h8pG18FtsKvltTFvFK4pkMQQD3/V&#10;JnswGFqSK4PHLBJignSuTs8Or+rtXp8JTLGYX1+romT5/snzl6+O1ksWoWdm2gJPPzo6ouWnyRdD&#10;Y/JLGQuGYk63ZYBXQwqwPaNSsqLVRNgMT1UllIZHbJkQxDa8UbjeellvXvQH6AF70EUAtbgbelrj&#10;oUZqjEEDjs7ROJFqQ3k8sSGG3zIf64Sap01m4bG4DqtAM8wRMxR80YUSww1i34ORPQAyww0XeCQe&#10;g1ZNeAriVQYkFlVEItTggTOs7FXj2My62cpovLjM5CNLfUB8QmQ07tbOjEKq0Th/+uyLRDbpEzsg&#10;RgoCdU2WzUj4dTzZ9pZ9NoDR+Bp0KBq38YEiuUNM2cZ9d1Dn1C0Vi4gyiHWAacZPBnroOs3hYmau&#10;bYW6y7//j781S0X4CU8x54gv8OVfW7f84SkR97PJ0uUmt7vptNnp9OE/kIhKZCNANwyxIZkdeKCy&#10;ziczRvKAO8BFENNwi+QxxdChcY4Fyfnh9TXmm0vIZuHQoe3HClkmM32EaaXsrfv3EXTN9dTWwd7B&#10;/QdpRstWFidZ5hgpRS0VCmA7VqGQMhAVCw05xJXVVLZEgltll6RVQ9LFniAKCXYT8UHFYVusL8i7&#10;snJY/kydLiR8YwprEB3fUILduH0xphyojbQWiU53N0Jk6bo4iDNKWRBgRpM8Q6kpkIwQY5j9LfLW&#10;fD0zv2qD/etQ/6EaAJCMJ1NQ4B6GBL02TqeH53C4QYf6z19dP358yTTx5euTw9rVae3qrH56fHl2&#10;Vut1PTICYJdcRghfaFHQl7fWMpUKycvEjG3ub+3fvl1+sF2KxnOb1bsffcRG0EvN9vL5aOs8zMR1&#10;ZwMHtqOXj/v4RGytffbgfffw8VyPrhXyqFGSsIKjytmTV08Hjc9++evceffo7CWwsGrov/rkp60/&#10;fnPWvEiV8XVNu8nI7Uzm4vS4HV2uf3j3YLx8/fol144kvV/82c/m37788us/ceTgpalUy7gWnfzm&#10;j+fHx109dLC21vr+hxH5ERzgm2u7RuX0i68u3TopmvMWC8fZXMviaEDxwbHNZsezLdsaW/t8ltbS&#10;BFyJXgji32imr+9s/+SzNaMyyyt7GwcEoy8ujjF8TySz+a2yFp1kIEuHErpl5bJWxTDHhMpwtqlK&#10;GbZw3wbaoN8v4ek4hZcwbfY7mmXkdfjPV0iO5kZid2PDOb5wIzMgqOJ4irFwvpjOJ7W+Tda3jcMZ&#10;C3lVvK1quZstlxJOEED4bExHOJ1F6YM5KY+XIHZv82bf8Cnw4OmPIhfHp/RbuLiZRuzBnX2rsj33&#10;xm63F9rK89SCQkKxGl/VFgb2MflF2zl5cUhABw+zYIuceLjoE+tO8YbRt1hqQjEigBFz0en+g8rd&#10;cjUKIQEzDjDXyQziD0esR00FNO/PToDtRuxGoQnMCkYLcuEFTpQovlgIul6W0f96WdWsyUD94vAl&#10;Rh+MfG27Ff3zX90H2/A9xK8EdtHlzT29g6OvO/Qkn5tjHzO3OCxQaJzQTol7Rf9FfhDioJCSVtMl&#10;SCFztRAPJYi9cpYRL6zQJSYouGezPhNLROJkNofd0MKegdeTHBzHeh82AHJAsm9YsRxu8H4UMLYp&#10;gHQXy4Y+ZjlD9qicidou//4vfvXeTz7a2NnGBMLHtx2jK8iiqvLw/v1/+O6b53/72xcnL5VGn2Q2&#10;bI6mrTaGDDosdPSFnl0maQafTFX79O599up1JQ0N5WFlfe/uzt7+1p89/Mm/+q//mzs/vffn//zP&#10;H378/q17t7YPDm49fLi5f5DKWqpZGJnpfkp3Iil3HGs4i9fu9IU3xTv4dbd93h00vWFnhF5hge07&#10;v7qXp0xG8LuDySpqD+7iknAaom8DvYmYCQVMiNVMULAGgRJWn7892/kTejcMr67bzdTro7VFPz3t&#10;ZocDzXMwrUyGIZS0gaqy+lxNS/w64Y1p8MDe1WjkGBLPFbFTIQzU4N2CYHEGw6xbDBnOhRDIS18Q&#10;R0aE2ewU2RQbsalnk1Ye2hl+px7cBsV0+wPaoSzPvjfAvgL6EpOLUX8yAG4NxYcj+8ng5PzqsHn2&#10;8vCo8eL1D7C9plOH1c2EHTovOVLD3oAEB+ZZUJo4ZNSoakRVyDfQUxF/xydzbR7H2SMbN0tqusJm&#10;P0vkQmo+rJUTZpmLrvPLgJRfXMzWtfi2Gt3XYw+y2oeVzIeVwvuVQrVooViulHDhySJf9peT3nwY&#10;TpMjDNFD6lddSfGWpU1K6+XqGnHr1SJ5raJythDWAxkkEz0Cdy6uwT1Kmxu9yej68qICZKcn7GEv&#10;ny1SYaA30A1UY3B/FFMDbzbUIV0xOHCQoybTBVaWJMkEsQc3AiGB5d8wXpZL3AuECQioQrRRophn&#10;4H6K0LznylBLktagaScYi0UQCKra0PbEQVjMB2k5XXASqNwYJmWL+CggqYr6c6yRcPAlDED+JIEf&#10;+8InhT4UQcCHkzb+kCMojdkFfafMAFHb82ImKNhG/pT4mXCGsNulPQy126rvks5WTBFnWjhpgRHY&#10;KVyOJHtiGBqNSfTGgilqM7z343j3wQRz+8t+a9lvhpxuhC1u7IRGdmg0oJ4Kje3lmP+6QOyx2dxp&#10;tkJDp9us7+wejCIKMSbgW+Rg0HZgvg6DnI2WQSbPVzhbCk3AGBEDJUfEdOhJgvWSowVNI10ABbc4&#10;fwafECLHgQAc/64K8a32icsFvgjeEVLUem/4lCDRk78/u/4b27tudl/542sipvxRzXGbmFOTOI/Y&#10;2HG71GYMnCjlJNSdJBJFwxoZ/qg/dBGWcAj2Bq35kgsY9vDNB+Ho4n1tbBc+suIb+WrlrFcP1x3I&#10;jZSYY0UdJRQ673a7yeVmOAh7s9ntdvrwCeCSAoOFeyRMosfVtQzK8GJ+a70CQDCkg2Qoh3s1ayUa&#10;GUVDvQWBe5hcEizlqMiuRgJiyHxe1xNMAiHjzac+7bPtqTgYJxN02VRyC9tL4esMmxWb0GW4RdWc&#10;VAlAoQhbjEadXlcIxHw31FeBbBTyPQ8ZKX4MbSjIQpMJowbhhcywFBP66Y80yMAec9VX0ITfKDAF&#10;Cg0R30m8dEiDOxbP5DIdm1kA881Q2O7NMWDFEF86nQUNPEAEP59t0Bnj7kOQDnRQNZ02GvVryzJK&#10;lQIdtPRP/AR5ncFnMuOFNg0aRL72pZUr0HfyMR37EjOIWWUs7kMz7y56/tKOLDJw4M+OU2qY8HLE&#10;Ejeiv5v2Leiw5GwPutuVSnDlwxLM/lZ0yndbxNWjFUj7ZGUHbVeg7Fx1bOKfKurF4KrweZCuIa8+&#10;8GRadZui5JS/XkVHyK+gm3zDLl29BKk4Vj40/JNANhDMQoOPgDsa/LvVNE/eU+ACGryRm/+s9Ig3&#10;/qKrxvCfSg/ehUtW72v1I+XnBdpPcfaSiSWx7FIyE0Rppk0q3lwK9GiaTkXzSqiawSBilliMdHQB&#10;iYgeXTKcwuK4jAGIZF0JXGNFloOjE/TGYTaZhDokMxOTuYyZMrS1rcrm9gYQKTcXFhiMSsxgSGMg&#10;lw+gwvPGcH+A40UGSZUU53SaEVR7fXnJdacc6HS7PLTZTIbhLsRmexbtOC62UJmMVS7DDXMurhp0&#10;X9W8QZzo1u5eBm2bDZMFwiimhPMloqa9XQOu9fV1Kq1U4RIPHGb6WauA0yOtOrYK1/VLH6JVKjIm&#10;CLRx+vzFM0Rx3Oe9nV1eE1Jmljaex5Qt/rCPliKbY1bEgkK0Ph14vrjPGCqSJdcboS1m1ydPm1gf&#10;ajWcrkDu8JGibUGZgvY5X5JAtZSG9y0EcNYlkbFZigU4LoqWXquujecNq9yPahfhaFszmMi5usUZ&#10;kILlkcwkL65Onj97OY2ldg820fPhLR1KZiFlTP1T3ZrMk5DbwHtB3KJDn4oI5rEos0nedbwmwYmc&#10;abbdb7WastqIeEKqNe/R3urlnVw0NxqMM+vlod0treF1jafUslpNLxYdWLsQH/OZtVTKLBZLSPxz&#10;VtFU0lNvPkK5D0svwsxHHHRAa1fhcGj62eQnI5d/SgA5Yv6xP+1MJh++/8nl8dlFozWAdZLS12Mm&#10;vNJoIRP2Zv/jv/tfvjl65U3nZj5POHwPcm0UlCnPXjGwe/ntjVypjLs2eRcWgQFbWwlDM7JZ1EjM&#10;QzIpkRkni5kEoisO72IOwzFaO9CiWTI5Ybekbh4Pmb72mx0JXlKjqM7Ya+MQIsjI7nWnWq7yYK9/&#10;fD5tdgnKRsdCjw3PgQobUzR2Ilx5FuMlPONFwVSZf446AFUM1XsTD2dk1rbEfUNLYOQFeR/sNqfP&#10;G80UkwCgM/qWsaPMRmhqln6/fXHiYsbdApI90var0yeHJ8+enp+c+k8un3/9nUMkUaPbxzNk2J2c&#10;XWKfCw7NTUsUk7cy2ntrRnq7kNITZS1+a6eydXfr5599XDVSxcRs4/72RgGBqARgJ0fzxnkNke5f&#10;/OVfjp4dPT19PvD7yXTq7u2D869+OO3WsUzIlNYVRJxD//PPPx+axke//kX6tPb52fMwBYCpPPjl&#10;J73Hz+sLN8b7zZi+qn20vjV9dkogQWgrs521at981RnWPCe0+9MP7pYrP/znv7scnBSx3AH4HA43&#10;N4l90DD2AA4IYDEQGQHWZviHJVLgAGCfyIKooRKl9Wh10236p17HbnqXL17Oz19f99qPvn/56vhl&#10;zoj3Llrnh+dYNvq97rw/wGSI4QH2fjAEE/6YZkfL6ltWYdbuT0OzYqm4tbVRTltwnaAecNxUIRW3&#10;CAGGvRum8+u3roq43Gumz/xpPOsMhbEtTWBgQbfiUEqCMaWdEJ5EeSJG07FFpWDt5HM0L0EyULCX&#10;BqfI6nOC7xuDeePySkmAEkXYIhAQJrOVGKN515sU9cDpOYSxfqTby1Rzakwb1tuHz16RkQ45VkAH&#10;yUciRo+BEqiGWLsjZ5CQWzmgQnfuldfSGap6qh06Jl4oWxzyyikErrQVmcfsGPE01pSBCdPWEb4a&#10;JJaLGI+BgOT8RRe7d3awyeh2CDqLPb6GRDCHM00fEP30p3ucM0xJ4MUu4lMYaiPF92B+jMlowhOI&#10;XWSBdgxce0pdvcQ5kgHJcjijfJmxrpJ6DOFJRON1MT+hmiJLE01+DN+2Dp43gVudApYDiwt50tSJ&#10;zPvR/jjm+9oyhC4EnGY0mxKm2R3iD0JGBDcqcKBnfox1KHPG9qCG6uXyqHF5Bov0/t39O7f3CwW0&#10;wMlP1jd1I3Ffz3748cO/evDBx/fv/dnPPvuLTz/75Sc/+eVPfvKXf/7Ln/3ss598+vEnv/xs7+Ed&#10;NW9GKhgC5WDK6wD/y3lnNmu23cued+xNGrZ3eF47q3UPr1rPoWA0WufXtaFrE1tJ/pDT62Je3Go0&#10;2i0SinoDttOxMyVLk/1v6BLlhItJmFR62zYVdWt7i12IHVZSnsE1qZbeOddXRheromr16LwFbt/+&#10;FoEb2vS+14+eHOVc/JxaUZvsxyEp9u3ppIUNdGQZy6drocXXx5ePXl0+c51Hw36U/iaicss98shA&#10;9XuegnUQ+2DGogaB68Laa/Q79V4T1IphcdJQuT3sV8g2XsPncYaImSi58OODm5WSmyVPG3dER086&#10;jQ/ZYiG4Trx6qK1GhsVU2Osm6uevkouR32uCJyAXdYnTSZmpRbKcylbB6xNmDpKmms0lcfVR7+aK&#10;e1Z5x6zupzcPzM1NvbSu5jbJgFBILcyVyYU18jkDjn/a0g0D4b0FtYf5RyJjRbOZZDqdNPgLgkes&#10;CkHYS1CDKMLmZH0wupbqMl2xGJun4CZCe+tcNxEBAidb+UxwDEZW0XxCfWLZzhbkpdKM4XSQyuXC&#10;hnp2/Hq7kBPeGkAvPpw+GIjtQ77m1vda3qALolmmsEYTFwywA6a4IDeSmvfjPfwRhZcNAj0Us02M&#10;BKg/4C6EI6Xdg9f1Gpa8UUXFeubJ4cunL54TUHl9ct6+btD7wymTzDgFCRPsI+qhiGqqZrEaMUvj&#10;JO6zcceloZughkkkU1dRfwCjh+gnyd9D8ccoNUREQ4d2MuxDqpmFfIWoQ4KhJpP0fF72L8qz7tai&#10;uxd3PikkPqqm7xSNYiLccebWaLilKhRZ1mxUGI/WlEQxEc96U2s6SS+m2mISg9PFryXaT4hOfWwS&#10;RgTZkPpCAhTC5BnuP56O0R6CtLHLELjdbKSyeb1UAVviCGTlct1DSRV/1HFCBUjH5VOaG6q2jNaf&#10;RU+vr06OT0eUWei8ufQEQuIfE4l6PrRxokmXCCug3L39WIVerH6rJDLurDeHUhzRD09fH17+Zjx7&#10;zZgXj1I4RKsYH4xH4UO6XUICLXpMDK1v391hiJjPF/GQoHaj4eQVgiliNsubok5l3MVINRzSqXln&#10;Nu5GxAhvbeTuJeZadXunC2e7+SqZAe6ODonyAqXMWrl8vlTdVExsIpJQTejryI0MKUmI6gMgKFos&#10;EujhwpAPHVs2W51mr+/Cy6NSxY5ouYAGOovHUmlcvIvrlYoC/5YJNuFsUC6z+IViybzENRGGpIbV&#10;NJtyPNafY72hEn4V7nOlxwjrnMmS3PawiUm1XHKgVuwxeFjRXq6aQCaBGEnwxgDt8GljxXmcScDk&#10;o6E4QEpDIJOLt8kBK+UYfyJNc9B+BCxDIKTYle1iJQ9wJzChsOFGFo44i6k4AXDac4rxxZC35BgD&#10;F4IsIEZgHqGBU9CxZKfWzGMimS0AS+kaPlwrROxmssYpAAZJlKzdb3JlOaKxHZYoQhXBMYbwML7d&#10;pRvrzTFO86zLs/TcHjHuCaWCJu2N1k6aPH7+Shn3o6ZOYnve9EuBU+g/+lhtywEndkW1/EeTQKjQ&#10;N3+2mu0F55UkcICYBSiffOMAKg6QoVVC/apfvPkpQX8np4AEyv54Cty8jNVfyT8Kmu2V/a/wP1eD&#10;yEDYuGooZTS46g/ffPwX38g/OWiCW0N1IVJJeHVCfoWQvQy5mGPFNS9h8Lhe1OosuoHrM4XnmaaV&#10;afbsGmHSFDSTBSs/mtSLhYw/H10fn3ZqDab/5AV1j894yBcRY6kqPTonti8DAEdJ0/anTewrYA5h&#10;JCtvAjQQ+Sh4k6JyMqUZ31H6MDAPGm0yDJLIXMnjJaSX6AhM5DJ0fBb7TafZOW0PoCAZSMAts5DP&#10;tjvM6jpbwLc7awDbxIek9HS32+McEJtqJVH3x5Xt7SFU7Os6/pNMFEmgjhUKiI6cmU9/FFdwFWkh&#10;nCmsF5J6wqnXMIRh8JqIKdi/dZtdck97AycawVpMIjEw2TMtBvnLThuiopOIGxbWiqjFIG8NbIb/&#10;RCCTyIPukSWsqgY/lE6Q09jEygRjaloxT3QQDBCFLQTzIabjk3B1+rxeu6Al6/WeQyCbzwYcT/1W&#10;P5QA4YExvpiO3FAqnErF19byWw/29CxxCrgRk1y1ryQ2Zy77Kbk0kbRB1yP9iFiGEfU8HTESxXEW&#10;f1nQFsHRYAFTAM3D7Fk8BZL6Akpb3Yg4k6ePvlXyutduP3v+otfq1GvEu2F0iGMylUzUSmfQ2GLU&#10;B8qFl4+knMCUm0qkdDpXJDkL8QGcHjZ1SKZwKwJdbGjiuRyFoz7ufkwNVWRSf/zNH16eHiv50lo+&#10;n6z1v378HSyGfSVz9fqERkqrFj9+/wOCeeisedipBiim6L71XI6M8etr7k5HcJ5o7OT8og/VjcDs&#10;jHFrbw+gt7S7DUIkXs+xULYMvTcPEQYgigkhU6SsSjChHq3mknmLVDQNN+pCgWVgxFWCdzg+0llz&#10;dFGPtgc8OYgWpzhaLcng8DQIiSNSyrEtWGTX1lL57PykMQnDM6X3jYNziwkCV3k2gn4H6QFgpROb&#10;IWuMeJ7KobgYq1pCCY2DEFwf5QM9hZZCcYHmAqmVXh6G5sRmjmebYrDn+stBuFMz4pMpW+t1c9Co&#10;43+bh/pvhaLN8/mkPUvORgwGlhNdC81CblpNuLV6LD4MmdHRsBMT7HJBgMdGaePBxx8vlSQpW3c+&#10;++Anv/xs/+G96uZGdLQ0N9e3ylt110dvtxvFTutskc7s3b8df3V63qhR+qUU8/33Hra/fHp0fpZM&#10;qOvljdBG5b6aaXz1qDF31HvVu2sVY+yo2ThJmJt3KpnYpHX2NLtl3L2Ham5id/vbm2Vuoij+pb8K&#10;FNeBawFLkuEUjBuYHxA48Ao8d6cn3sRtD+34ZNKDdexk/N5Fv9loOBCDP7y33zmrHb983Rv0kb3W&#10;Xr2qM1O+vDj+4fHJsye1V4dnV2f2bEQr/+rzr8+vzsY4QrUaHTInO11MGuCEcSGT8BOYfCAR7dn+&#10;oJMrWPoiVmsRfcKKlTNR0DvR5q/APpnQ8L8UNGKzAOUaDCC2xK63qqdkf34bo/TmdGBngP9Wa4/A&#10;V/C6ISmxUs3eubWDqd681oVVamyU2JgMNSW4Zqud1MS9YNjqH796bdMpcCHkW5GgAviA3B4JPcSt&#10;GXM3OkDM9Qltv/tgm2IQCZBkNqvo4TDGN5ijjlAVm4C5Sw9n9WSqc3JN8Uo0qQigRPKAqIFvzKub&#10;76xViCBXlLTTnX199ELWVChJ2R39+OEmWzx0sVl8OYErHsJBQAew13lqFSafMJoAxJWZj3U7uHOE&#10;yQhgHhIXNi82AxLNuJd4xnBhCF+D+0i/wXyv7Q6KqXV4RxhELrkHTMcYSzFkJz9qHGJYSbo6FQ1u&#10;M/yDBNnKUaafGpAQdhZiTMOIk3eAs3kykcHPGYUR+VpQyhhHuvg6QlgrmblMYWdzd3u/cOd2Nl3q&#10;xxPYm47iKcrns86g5gzB/1/W289qjSeXta+PTl57zuOT05f16ydX56+Ojmu2jYbrwh8vGzYJgZNW&#10;u5rOFPRcYhY6KJUebq1rhexWtnBg5dYNIwvqpYbS80karXm/VfH9rfG0MvKLbn9t4lenbsZua/MY&#10;Dg2bO3sE1gv1mZpPQiVvnAZWJ/FNefEGeH7r7786vG8wYHaTWBz5nn9xYg0HiEHYw2zVaIZSy9x6&#10;PLNW2rxVvfcwvrmnlG6Vtz7c//RX25/+LJ9dG1/2aCJm+F8vlrlRtDf3gRwhzEMksEEFAzBASWlT&#10;gvKiJKvpHAhsF73R5PXlpdPqRnDO9OysoZukiZErHk+waVGuetgCTZftVIwkkzlgmjLR8LeOzD5e&#10;+/TOWhEP3FulcglMbxHfygJ/pcupyrpRLCMajaZMYlnjGLqnTAgyCdWMgc9YBl3XUpNMbiAF1GgY&#10;GEIV5Q4DXcQVjJJom7BLm6byC4WlmgTAIb0QABh+9AAG64D5uj+2SRZyQjQL9mgErDBlYqZTQMva&#10;nS+dXh8kg3aN4mNOASoLR4OmK5NxKjeCprxhHIuOySTC5bL0ev06BvFjBDG5C3jIcIk9XceyLZUA&#10;yy5mOVBySzIruJ88+jIF4OmkYgliTP4xufdtHQYhZExcGhgTczos+5vd0taOp8RfPAF28BudJsE6&#10;/Xp91Grx7M17/dPTZ62TI7t1aeCBCyiFGeLI1eAE6AZ2LCi5KNPnvSbCvnRooi2Ga8loYTk3XU+z&#10;+6C7/FL6vZTnbHXcQru/OZpk2t0i9qrdLl+TwgQv3l/O4VEsLEuprBf0cjGay4/w42ZfGHQBdZW5&#10;Yy0n1fC8GFnmY3MOGto/ZUGmOexNTi8wYykhUii8cU+ZEYa+AB3CsjUxZ+i9FJ33dLTKg+j3mZz5&#10;ldu36u7gdBKFB3hSa7w8uzxp1H94+uj7r37XPj90zgkfOmZJ/od//z//6d//u5Nvv85bGV6VjFpC&#10;NIwKUIAMz2VWwc0Z4665wt5uSuTAPpSLJETS2QRnn++effX41d9e1P+I8UlskbcHKF+YHZGlN2X0&#10;hGXFZBge9KaoVg1TKRatRrtOreI4w0KxyOiXXZd2APcUcguIYAiHUjMfDYqp58J6OGmiJE9tGYky&#10;ftJru1v2dP6y/oU7qTGHuzps2AQAu11ISvY4sl7Jgn1RQIOA4/GAAS6YXExPc2UwL4qqcbFqMAyX&#10;n02Fr6XGbLn0n9N5D+URZGa8caDMxaLosShvEVtCmNTyec5ySWEfsTWS35jiGcYgmoheWmFlFh73&#10;fIvzY07gfYjULyUrOFcw4grReNFzKEmFrZXfs7tmGCpy5tFKTVAJliQuljpQmIuibkBI8LapeLe7&#10;oKITLZkYE0lTyPK9Gviu8J1nMY18pvVR/VqBM4zxN5s9to5ifAqaR+HDaobCnKSG811naRWLCD/y&#10;eX88ymILs7aO3x9MO+YSgdJNFhWNJkUDp6AHatm8sITpTfwjcWIeTEJqZywfUVWh/yCRfHFylm1e&#10;xvWFG4+Y0xR2TQH38s3cLWBaSNsqfl0rhuZqlBaQOOU13ny6+oObLk58AoK9O2iyAtT3hg4qZ+qK&#10;wfGmArj5h4HrheDCN+LuoJ4Q/chq5HjzsfqhcuAHwHDwuUwS37BSEfELLL0a+q0IpPLjAvvYlcGp&#10;tMnCcg0kjTKh/fF+rTaf1fd/dyr4jyeES5G+c5H4zqTa0uzO59SrU/qupDbBHw4Jhz0QouZiaVqZ&#10;ex98pFs5h+eOPp+0AUCcJQ4LJJTkYex06i3gfG8+S8Xi3bNaXNGwAYswboKWM/abjSuatFar3u5i&#10;Xl+gvwGfpP0L3GXkhmIawUwAoyDWMuJDbjsFEBad9E/lYk6Jx4k/4cmhkKAS9Uh2bndeXjT4J4Cb&#10;IIXZtE7mVK9nr21ublZypG8jKo0ltW6vz0oJch1BsHD61k8ev0C7CyZI68XulNnetPQckVQGQtbh&#10;nBZxSeRuXL86uvru+y+anT64BkTEBDGJw0kc0E0xh75YCEtVIow93JzQ5iJnzU5sonxgPEWyVobF&#10;y3OpJZbFfMpxQIDRlEmkmKR9CBQ7F2jRTeDUG1mmJoyVBLGkPdMAXS8OLzLpyPYerVQf9+FBM8wI&#10;Nh7KETkzRTTjNGoXp70pasSm5552ZpfLcN+3+3GSNuaKruXRdXSazeBM91nQQweup4UQMTRX2JVR&#10;k88k4FMsLEgXmk3i03F0fW3bA3HruVoaAywNwv/QaZe2KwbxODF1s7Rl4LKSIowjDJ/bdQewtwhO&#10;b7fbYpI6nRLPQEFAN9bodAEvyaRwGVmRdEPfRdUiPhdw1uCUhODSgKgNugP4faV85fT5IQOOaUbd&#10;3tqgdR4M+9X1wk5C7TVrkGOK+7szr18/OYR8ybaBZaEEu2EXmpYwBlAwFC/rVWiPBSguOAWj0YsR&#10;uIZytT+YxAlCHHVrjZbnoF0FM4JuNkJ5Eo/ipYx0mzcyTZu4LzKIsopliOx3Pvr43oP3yztY51Uw&#10;oiUMfA1X1Wo+e7C1vr5J46unrSUDLQqLhBpNGUSBdzH9GvhZ5FtUVXBhsTQbDqVy9XyTaQkUjnDC&#10;ZVVk0klyIzA+Ck3h5o8mhE2bjiQCCe8FB2VnHltqVqRYkhQd30YOPA4NlUICaPzOw8272+X8uvXw&#10;zl6llNM5srfzYcVXpmQ3DmNqYNsm6gqM3b0JTjX97lnnwgOQXJACsiBMu3VB6PvJN1/+6fEPT+sE&#10;+l1f1a4b5zCRjvEZnMOq45S5tFuJdOQgHi9VK3cffLy2Uco6LI31TLF8a/fWwe3bhZCazKfLZRRn&#10;6jwTv4WlbbfdS47zd9dLyWhOCak5DEtzUaxCpn10nZu3yvD0/e4APD6fNxVxyBWoShLwJPBmQXa0&#10;fDLjSFSR1gQYerROpZyrIAmIZhLDmp3EjGraP+k2mfGmcsZawWqdXnk9P50h2yWe5szEKDuK/zaC&#10;eXzsFu7U18vZjXR2cHxOZOWo1yUzoH1+jpi812zAxb148RKH1ublpT3z0dQRt7ZO/jYqx4HrTBZ9&#10;Il8CQ/IVSvh2C2WrnQRh6zzHRCeg7NrfqJBPE+ytQQqQkPtWsKXstmgCL5tDu9PFUsYPL7a3S+/d&#10;3tPSpdnFtQIhEI8mXCRIbunbk3ZL6KW4TtneyemZy6krKjBxkSSl9f57H8R0gwYsm8eTHnMkvMEx&#10;QVHv3ztIGeAgaKuyQBrhlBFXdIwqRwBMij7H0z5BFnSk+eyYbHdcV3EeRmVPC55km8MoK7QoqCrm&#10;KfGM5tZHR+1LHR0Ik8BUlEngLUbd4sSUws1zOQpjwk7lysyTD8TrlCRc7QgENcB1poKikBKTV7QA&#10;+MD7MPIhHTIXFAVHnC+bCWUN/Qzfwnfw0WeYn7fyasS0O/N2C+E3kTXU4kGMNcXBYg4NFHAsYbsx&#10;ZwK7XMj2PNvz2XA5I8FsMBtjYtjm2gFbG9mQkVlo5jSq9Mezk5FzMmCccvbN1dX5dftpf3DRGPxw&#10;cX3ZG1z13ev2oNHm1Y08zMM9+igsexsh1yt6M4X0Wxz2nJFa865anWrISc8G1mywXbQO9rdzeSNr&#10;RAbNo+PzC2LfQj1iis4H/QYsuAjpJZeXdyRLyIn7ZNF5c7sd9juJ2QDHH3pxHojC5mZI45hkD5yS&#10;sSa6sgAfvsGDAy7PG17oaqAk8MPKpHv1NZOZMwpFEVQ0Ls91gvNUKFqpVkovf/bn6tbulH4qqY2S&#10;0YvR8LzrX14PHn3z6NtH3w/7Nhh4upIdYngfwSQZ00oV8Ji6E8MJfEjY4KQcXEIQTYDK0gRC1sM5&#10;NaqkgBBJwKuy4+tajsnYbMreCYtlzL7GgwJ3ZR5fgEKgPo8rGV2rhOKZKX9o5JNKxUwTwpCOqlUz&#10;b8HAWCRU+jmCRdAMEYjGNWDvxHdtER/J7IbEbHSB7D90f3FxA+H492hOGY1wTAZbgnCZqTWwhOew&#10;miMT4UhBE0aZgmqOmmU07QsZjbg18mewbCI4AIBz6iXp2PBto17gsk+XJFJiaJivlqELwDWCvUQ9&#10;BjyBzwaYkOd4i77TbnWJvCfysZDPaYvI/bsHOMPidJ/PZgt5PLotPOc04uyoQnBLb9thyuggeFls&#10;UYIGhSJXDIODxiSovlbWDcE0gHfPCw7HZRaPk1qzVcoWrd3q8+8e87KzSvRWKffB9tqHW2sP18t3&#10;K4X3qoUHlfyOqZbICmcU37O9ZnNiDwAgBC/2B9rEBaQtLbzMwtOmfaXWTI+ccLeeCc/SUc5ahoJD&#10;tBEjHqLoTDcVMEUuM448ZDDBneN/YDW7s6Q/V/rTZHcSb89U1LVYjs/6LTWMGRXmKyOFmFPSQbQE&#10;pGIEMMCb4tYPJgMXnV8jhCD8VrQfeFYyUxWVGKi4ZIjHfXYfjNoCFtxFs5XdWgNr/z/9n/+nP/3m&#10;j//wt//50R9+X3/xuPvDF9MnXxRap0+f/PDDs6+vayfO9VFl6d/KGds7m0Ci9HqwwSn+cBsjz4/9&#10;Brky2wWn+6qOXiVGrCLgqRfHyWlcKb88Onn0/H+xx49hvzIXR4yGgyvTP/ZroCMsi9MI4Ezr8rpm&#10;wF9MYKeztJ0BzMpyaR1vUukzh0OoRyDN2Vzx4qw26LLj4f26MEwMfhY5c8tK30rGTLzhdg52iJHs&#10;zppD97JkKKF+woilifxIZYyBH758/eSq1ji7JNWpTxRtq92yYYlJENE8R9RluWhlcpCr2t0+U0Bw&#10;VHiwUfzTkCYl4qZpMTuhKGfz746mnVaDQZpVzEf1FOtWepIFyhzMDrGhCFkAE3gXUIhgigeaNp5z&#10;pBHfFzb0mK5RnlF6EtDMXzFmEeQOungigarQylgcYLSKIKCGyWwmxdGFoQWb+6qPeQtkvNs80Czw&#10;cAcWajzQEM0TNQxDwvjTOKlMVQlFr775vHf4onXVJJO03aohnQjMnlFw+DLICtJMSKId6QT7ZsEx&#10;uTpxTTHyGQbAvaHLyGEINRD5LR80/RMpeG2gul4rXyyjKyLKrdtu8wUpchTjqsjQAHfBHJ88LUWm&#10;TgJaQCo1JYFKHHFFDhiYv7x5LxBtZCNemTXfdF9Ba/aOeeZN43TTrlG78Flwwq+W94plupoErgZy&#10;K1xPEv+orWnuV94yb769dGpSAv34S+wEgl1eYmGC6kHopSsDT+nlAj7SGwpo0LKuvr9Y/a7MS4N+&#10;MegMg9+sPn/3Nr2tY/7LnbzMFilCAW1QlsSYzKMjhQdMVQWJxJMkPMlz0RKRcobE0EnWIpAcvh5D&#10;Ds4cHj9cpWEpYwM4Tek5DPmInOYJ6ozcjGrUj856uCrpFmcNJyAYPFekWirs7G1v7G5DVSFaAgpT&#10;NpfjWdBSBqBSQPkWkSpnA6IQebhY28xOZjP6N3fgtOqNQHRHsJDBpn15ftFyQKPIkUfflKwUMkLp&#10;XiypUw01yl8QFaioAGJOoMkSSY2SjtP3HH3/XMNkS0/iTt/t1mmC+mevXz76onH0sn74/MXXX738&#10;9muK6dr58aXb6JEKwSQfYgWIN/NJEnpGYWx1DahHeFZNJzBUB338lpJCk4qkhKE9GuNq3m71QuIF&#10;poJWQ4FimyRpi75DLLTYMGcSgId4PxKiKpS5oiSESgFILmnSwOM+x1toEKCcs/aUaLXdmnbbrm3n&#10;gIom1PnNuVXaYnBHU8SEQtcQxQ/V1GSp2Ull5Hdq15cnZh7F1MK3tXadUWAmGraWM8aMKh7W4PMW&#10;4kuRZTKEJHY5tbm1jVs7x7BmWXM9uYFkU40hI+lcNlDukcg1m3UBWWF4UjrA8GPZuz2B+QoIOvM5&#10;z2YjYu6n2Nj5EK47DLHjoS2i/qOVBy/lF9Jqwv00K8WQt98d0BelNd1uNIlSnVfz8bwWHtjjhZ8p&#10;ZzBOdSZ2Jk9sUdlEl87Flc5roajKcNAzUSvAkGE+K55naA4Rpw9qV1c87fCFYnpy2OlfHB0hc5qj&#10;58MxnmGJSjodzgi4KzEEjaUpD4RPjnn3hBP+69/96emzwz8eH/70r/55aWMrjP/b2tqzi9dmKYes&#10;/WnnWru1zdDyCh/Q6rpxa/PuvfvQK8KF/IjRX858iGDPMJY5g9ljxsDPP01WNv4+6aQOXBWbxYeI&#10;wLm3zT5CNXwZWp1uzJ9BZaWbCCFfJFKYxxYXLngyiYzduDZnk0Iq6o17a9sl6Z6is9akHUrHM5VM&#10;z24fNy7gznnTAZcE/pw04SOf6i1GXWaoI3ZYIGBTD2mUz2OeoYndV3UY07BwG+QVI5wbtPozZxix&#10;h/bFtd1o0YdPk15lIxcH5Th6XEMc8/zk0bd/al088dUZEU9jf/j85Pm414kXUmbO7C9Hpj69W0hv&#10;bWTMTWt7v5qcj1LKPKYyqAcc8qLMmhBhxeC99sHKsWEHv6YJgRsNORTTZIgA3D6WOYcI+CD1GD53&#10;7EDIPvrzWLy6NqEFMKMRe4pvoDYidR1ZQ2wcnq+vFdrgPqg1kHhOx/BmuOno5DBd40DhnvbGfnqT&#10;h0ntHV/4oKKUInxXNljOO8pIyCg0WWzZ40kkh3hjjOFAoZCLuQDHUBiYBAXe1MHGuqrAAy2XUDCY&#10;c/MeIGoKm0+J3NvfzktJ/3ZeI5+tPKdZy/bAP74S/wqaO3xrbu+v7ZYKYhPeafFSOMr6jcYIMa1j&#10;R7h0KsacUVhVR6fnLi8AOUuQJzdPRXd37501m+50msvmRo7nDWx74umFzPv37mnpDI8zu1jCyFAV&#10;8RpH7UGIuDLMNnp+G1d5bzJ4dT7E7jSGiYvUosEUEHOZBbnTVlIdDZzq+/t+a3LZbRLZS7xhmsfu&#10;s58/7A/7k6VMD4PhFTy7EY8mDl2gU5qGiAqjDYZ3DunEmk5CF+tIAGtuKF/CCTScRFIMWMILYriA&#10;aRX87EETKeRHY9yc+D6eDcwRGhEWmsiW1vfIIaQHABLrdTk7PMagvER4YBmo65BZiQKbDmnxSYRN&#10;Is2lFJAKkPNdT2hah41iPhWPfTLWfJfHPS4Orx4WKTSMWcdRxk7CaZZjy8zExzyzMHFL+Oz7fWPQ&#10;vuXZysw+6Noxv2mN7epsuolzCn4yzkUm5GBxAl8/t70bTZu4xTw9fLJE8ObUvc7FoHW6cJpJXgic&#10;sJnXjKae91p1Bq6m5kfD9B/inc0MDodGTcnuH4AewWblPVF2sA+uHM/ffvDErOrXt+5tN8f8G5oo&#10;1SC6SW8Wu7g4MbutSQSDkMnpcvLoxYsaIRXNRsTtREPESpNc6xEPYYa8SfPyfjW/VjKHM2JUr6kq&#10;Odk92J/dLoqDqKlP6LB4jmdzcrXn8agBWkqyOn4buMKJVxcc+fBBqbq+u093Zffb1KEKVND5RMW/&#10;yZ+XkEirDLnRnw+ICFmL6VtGPiyGEkviE5dyxyZshSCdjKihm+B0RIBR4DvHwQ5qCiSXYBiHG4qM&#10;zhi+y3YujTLiyXwYGj3kthCMF/JDeaqiGGxyZEZ8YDVA/wmemwuS0lBaMTPw4qpOw4hzIgcCixuQ&#10;z54iWvQY5kg+h8r8GrvNKcgXA6xUllw+Hq4JPBxxxQPOowZi1flDC2O60aSDWl/y7aK9q9pGtRwi&#10;sIX2jsaXrYLRQQxtnCIGUeAhEIFlAwtyQyUc/MbqQarNgOD01jV+VRqK2wa2V2ixmFksx5Q87NCJ&#10;tcx+Or9mJreM2J6prCnLSmK5lY5vFbRKStkvZ/JaDIX9oOewPqlj0roC+Uc3M9TsKQ5ciHPCQQU1&#10;CF3EM5N07sjxB0rqcr583nOf97zvau1H7nV9QvsX9dv9mNhxDJVhKOJMw14nhgBMRqDTBGHxs2Fq&#10;OrQik97Igz1v8ZwgW0GVGI2xI+qFPKzjoDYVO0XIRQDCguJx/1QgHCk/uQU4XAIj0GwvSeYjNhgK&#10;AZsZfXtc7fT6o9A8XUw/e3QyaV4xwMR9NoeG3EzeNpJ3Lf3l2OUQS8VV4oYg6uwe7BuVDQ83YZ4f&#10;vhmkKQxkJViS5MMEv7jiqzHCqmhexUiw+fZik6OT0+++/2Oz9Xg5dTFMZQvpD7qMsQlgh1/Aw+OP&#10;B+LcH00O7FGINthHvArRiBAs2q7c68MzHK6YcsUiSZhgOI8Cd9KFYiexnI9IhZo5s3Lxnmbe4g2H&#10;Zs7+wS3UrAh8WvWXUcgTw5SexDx0Ru6CErbWy0B4RQEOIlGVzkCiFoFHo6xczi/YnK127/L86vXh&#10;a1YNpkEwaG3yK2mBhhMDX4tMBu/7TKlo+xOehBwhuKUiLoqI4sQrFZYEsSqcGfg7YZTPCTScOJ7v&#10;LOd9j6DoEMpFgEHsj2gO+KGYXNoufBNpAlkF4vVPIBCxb8CxSL7BTxbzbMYa2XYUAaq0LAJr3HiP&#10;3CBWNwMyNmoxcgXTlUw5+HxKDXEiRqbTyc7+w975xfz4uT4Ezxb+FXep34G25zrDEVRe6NX9LuGF&#10;SJDwRwunuPquExr66IgAhFBBoF1ELo4fKJgTM0EZbybgErFvxNxeu7IOx96EPUgiEq2ClcnTU7fa&#10;WDFMxkfHequZyijgXFo0SZ75XMYTwUfALBWIN2jn2G4EmQlmy4FdjFzQFaP45stX6ru3NNGgXVxN&#10;AqUJDOaJQRO4khauukC+dyAblFWJb5x4dq7caG5+MvPqIJcvaA5vPlZU0aCRe+dHB8mBfKx+vggH&#10;5CpLxSM/jr2RBz6YTK4+ZE4ZvNzVF7x7xLx9O6sW96bJfPPuMH/iCgtRCAqbAR7PUGGsCigQcWhV&#10;8AeKRWFfAv6gtWMDXFD/IcJkojtjhtYXmQ9vNRa2MpVFNEyMFRObrtvfKOT8WosNIpYtiUdoziLs&#10;FI4Pm4SZsaBPUHghRsU2CbWCbCXBTBnrFL4h+Au3tddBZDVvQX6bTLqtFvFX3XYLB/cSujQyufP5&#10;bqv95IfHTdqq6QxiJe3lerVEopQHlS4cpSfke+IGFokmGs06P4FDTze0Wutpx+ldvT4HXvXn/mTU&#10;vb562Ro2hi3cX+rUESRDMHjLbRTu//xDa7PUm7Q4BXBEIPCw08aqq9PCn9sd46DAEhXPWUTwzoB7&#10;Aj7INgXeRF9NfYLTKmXLwwef/fJn/yKTXms2z2B2eZ4vCY+oAIm5SqKKVIVQyn7Ao8NNwFIzGqGw&#10;43nXNKR1VMJCYZnMwlReZHaYeczCaQ8ZI4QIGE2XwGa7pIQlU2VNzUVB30PtRIaruxi2bSqidFHP&#10;pKfsDR6kwhC0TWe8oGl2yWp1enDrB9DO2nXELVxyHtT5xeWJpkT7o3Hl9p30Qj1+/lLLwV5Y9O1a&#10;7eyoZ7+cEvnBQBQWTXjmDZzmlc1cgoWQ0tn9Wu12j1E6XBz4Dhwcjt2ldOTxYyIKO4ythB2Prgt8&#10;NodZqq4zWAKBg3uiGok53dt6aSOpjbt9I23A/xAdPwecmcNOz3PgUrgRRSUUFM+VfrNNWJeEiNJj&#10;0SSQR+L5wAcoPkjPhQ6KLhrvHLx5UMOMBjazQYOxEey/To9Nh5BWdgOgCdjMOpItMI22jZp1aEDd&#10;2n3x1fcvXx9dIPucDLe2t8P4weL0vFG9/Obl/+Pf/fvff/8ksVbcKq79b7/93WmrE9aA7bSSqp+c&#10;XJwrkc0P3oeQMIonr9Lxwt07m7mNCanF6SLoWiyT2S+U0R+m1krE8G5mM1E9ljAQpoRV8dambo4v&#10;kfSHtTTFamKCFDcZW5RKBRlx9YbzfBx8kDlLr972xhO1kCUYgzwu5OJM5BmS4+IosVrip8e6WfjI&#10;FCcj3lrBTKPhTa9njbxWsZIaOa1TRPcq0I/KegwkXZzb2Tvaw3s4IY62dEzkvfbTUzjMu/eydysk&#10;qsey4/HVq2fO6xf12hEh6JUy9gGoU0lAOGsPrlKwBudONI43Ug+bCdTovj0ejIe8ENJ8VB3cZKwL&#10;mwapPvsG/BGZ8ENkkScfsIyAGTHwYGAG+2rahVcI09hx1FxiM10EZZm2z+piU6crBDzHFt1al8cM&#10;aAkFCkcGDAV6AKzl6PcxGnCWs/LtvdQi4l010QNIZcKJC7eRgQdmIxwm4uVFveyHsnrI9ek8i1iQ&#10;TrCX94AyBzBFgySqt5PAVV1BpUHEF4iDzPA5F5Xo+7d38ZUNgn9vTgo23iDsR04GLH9OGjZPZ0wN&#10;T2LLO7tra4Zqd6DM25BTKHyRv3HzFQggcTZz6tYkeiPIUPCAKEyhqMFyi5N4kts+q11ThBZzOVzc&#10;If/Q7Vjl/P39beIPedPMSyBvQnIiQGjR7i5zOvaJ7lnth4uzRqM1v+z4oVEf1DtpCl8GbTBwrEQ1&#10;Mp+mkVvu//mn7sX4xfEhED9OBbfuVKMff3bfn2FuAntCEvp4w854oqfxL4Wk4EeSHuFvJLcQ/At7&#10;FsS5h22z40p3NmMGPprJyDTBCgebtudQURcGNAklTgDXEpvJBRx6TKgVC2ofaeoDitt+KqLMURpK&#10;jYueMGsU8yE96TJ99FpiMjZmAjEBKTEnDClwvITW5MUGA30ys1g5vV4mNM+gauv1kUybrpPznMzE&#10;2fKw0LS3++38qLM7dzLdWt5tbszsjNvI+o3C3NYGF8oM6Y+3MR07y/YiCpaJdKx1lVvescdxuxd2&#10;3WJxw6oc2NNkOldmFHTy9FVnGe0wCM1UdGsrSURGYTe6d69upi7Y58qV6u27RjrLt1GGC5VeDUw8&#10;miC9HcIj5QyjZY4hFMUCgQQfAivLQzOHxsAHHJi3x/PqFL853hmEhDRvEq1fn1WcrmYsTHLMldj2&#10;MrqXI7JtkRl0tX4NR7PKPGQ2unsF5XZK3cGb9fosNZ1Y/sQcjEP1znAWpuJMF2SMQJoCpJkFGFhS&#10;681HBuR9gyYwNsVHX1HzZMAjjBiHKru7ZPvioraGoJbkdzx8U4moZsLNd7FxxOYjqcfh0kWitGX0&#10;eSkl1evYhVyFV04aGLCuyDlkVi+Wu7QO2DvwtoEUKWbiUyASBnljmMRU9OL/yMQvFBJGBY9ziDEE&#10;D6vYz2P7L4wJgWyYHGph2o4wwSsaQQLwRKNz+KlLkA5JtIBQEcKEGkIg9KpJplzSshkON47d/oCU&#10;GMXMWXI6RUJpXWeSATYsBxr25H28bnzuSdN3oSBSfGO7tFYpU7OIUwJAZggqNggNJm4kJpOLEk7Y&#10;AxHxMA0HyQp2InGSl+nIu34lP7aCxELhsg3kzik4mntrCdVptodmNNH3Q/2WPvezkVnUh4XbT2uh&#10;fDoIHoeogTJQUQZTSbABlTeLzMfupUprswQ2erFOrY9Nd3e46E9jz0Y1dzl8fPhs4Ns9RDCtFire&#10;oT1Q/Fgpou8YxRDXJQoHdNFR4lc4j7AxJzSXK0c/TBnH6HDqQjdPJXOLhg2SIGkNqBuSKa6fAm8X&#10;Oi1qSpnai+EiONyM/LsYDzqLHnRxgv0jh4/AemzzEonFVkt3OuUS0VBiF3nVbezfPXAivfHwKmVF&#10;UpU0hhLaWoElTxExWdvACTiVII50E1h74/2PwpkNd26ghcCuE1wigOFlOMA2LiTfqfTqq357tZpW&#10;n0/07F//x//b8xe/S8XNEfKTGP7yxpAXGRqmjQLJz5ANpZ6jF+nPUlpp7M4ty7q8PKduoUts1Lop&#10;Mvng7ZD05Y0YU/Bti0VUcsl8FjRzYTeW2VRuZ+dDd2rCdspo4d29g569zCubnn2GCn9r48Hu1q1q&#10;Vd+ulD998MvyBuEiZUwDqcnwRtNVbMtScECzJJnFkeXw4pEb4fgaMlEeivEsQy/GLzS5+L8YAMTX&#10;7UbXs68vm5yQ+bRpUtaJgQePcQTiEGNSrIFSjGhASifLZChGEBqCm0Q6l7AAxRNGLk0rpyhgfwmm&#10;Yvgkiy9oPEHdx57D9I/3yOlISDQKQH82ZtpNwo/f6iCYoaOTvuYfNxU32xfjDBoHtjOaKHCWWAJF&#10;Tg9n5Ej09v2Pn3/xhd67LGGpHVORGXO3JCSQ6hekSVywyJvxcarhBWSIsRj0x/VmbMSss98+Oetd&#10;XLu1JmMcmnWsQYWFguGZCEjk/rYbV5lcmeQ6PIw9B+6MHNknpxf94SIZCfW/+W5DsqulclDGYYz+&#10;6HACEmegAF4RQYONFVRFTnqRDN40gXz+Twj577ZSb+mgbyR4AX9SWkt5/HgNqw1beu0ARpacaWox&#10;VoD8euMZIC/hRqP4drdfvZ7APvRN8wZquHIDvTEBlWNi1QSuDoWb8eINXWR1Q6SPW/Wi/z+bwJtv&#10;Erw9UWZxWrMlg4fpDCogMI6gSSAFbGPUlMrMUfJZxfZgeHgB4JkrlDJWrjTwpnDKvn/6glmbJIXE&#10;4tul9Vcnh0dPn65D4VaBmZXrZy8x4GhT0s2nH77/YOzY2NvRRDHvpS3kLfGoA4BeXV1zKZrNllRO&#10;V9e0lFfX11yli/MLHAFRvuMQjrczDKJ+twvNulQqMzlHJYi91unrIyyyeOP0OVgD5E2904IeieBa&#10;OPzQNcPRRKlccVwEtlPstTCHabQeSWC9P68WyhjD4Z7lO43chplQKpu37qYrm84ictZ2rN07jmL+&#10;P3//x/rlt9dNCKwdybKNzGCroMOl2gmFMfSiBcDTCB+lmIHCT6UM6XF6oWSDQZfUMv4wnstuYfzU&#10;68H5eiQE60iY8RuSMO4VzaLYXi+7GowVsb6mNMYVK0GaPaDsdHHa7gwY8MeSFjQmLTOPanRqPbZw&#10;P9yErZm1ovF8LZx8kuBwgz/owYJZIL/iLF9MDH2Rx1fcnnSwCwb0dwYQquBncsFZhTj4mlhS9/pN&#10;sHS7RznNOcfuh36qzaGzxJevtN14UWuc19f2q36vNpzAWBvNl41wlDw2OrQ4roGomcHnsacXqV46&#10;g6c0s9l0OgtSS3reaNCx7R4tD+UOJz+SQkg3LGSqAZwJCaU2tVR9wNhmCBvYyKamdtyej7cjWmYa&#10;rq5X5IkPLTatgkrvQmVCd00Tn8CCIk6UHF7VqXyGvQtLIWaALG8YWhSsWAnSlxMX6dQacO0wuJ8N&#10;h712JxwYTtBH8DJADnHxkX1LmuWQOxt03IEZTnQarbGWLOnW8e++fvXosRua761tIHB6/ZsvSGvb&#10;2NsfP7saYCgC83ln48P1vfZlvbS+QQ4TstLPDu6rM3WSt9Y39r75t//bV19+98frk52dW3eSpf/4&#10;7HOE8ufMrMo5Mgyevnh6uXDv/fnPejP1FIH35vra3QfZzZ1hUh8XCljukKS5mzdi1lxb0zOZdJ3D&#10;0h+mk9AVqa8U8nMLcRJVUnO0Pd5CGYXjOZoskheRs2DdOKHFgQ1I9zfvTFwGNJFwJZfHoBXXUKw7&#10;K1ltM5u9xFJlGsaslrWraBGHk5+FvkH+hzkfN9ZM6rLZdiz/4P0DO9aOhrtm1SpoGn3Bznph78M9&#10;y1Rn+rIch8Q8jBmhtBqnFwKgHy9dYlzmYS0xiVOG4XJHWc+oTEkxZFiqOH8zKSK8KPClF2kY7E1R&#10;uNHBghGA1kyFXBBOZHdulx++//7BvpZVCzGr16hH3GasWgjH0Q+lcqyemHpr73YOG6pSYaNUZitQ&#10;MiZ+QSiKM2YG/9nC3hY2195lnaqQhgGlBUAg5sTs13MOWHDWJakJ83DRjPhQ0JOVUiHhTa8Ad6aE&#10;1wX66GArX3E3ViaOdI7gC9IZYrQGiBAPPTjYoQh7twkMKBo3JD9qs+v+WEAQWFeR5b3dtU0TmtWM&#10;gEwWPZNSbkpsFkbNCcGIakyNpXrt3pNXR1MSoYED2dSw6CgY5fQWtUpcRYGitU7PJCqXq6TGPry1&#10;Sw4z+yGmnIqO8xZDhWms7ybWi/HBqPn86PfPnmDba5JPl9GmyhJrc1RTUC84s5me4y7QH+NlMv36&#10;9PWyzTEdNtNJx3cqJSV69/5mUtHjMZIkOBHJJIYFYUieWR9m77xvL1utUbfLrp4EPR8Nl5ZRAN1m&#10;f6X/l3jqpQJkjsc9YcEjPH8hg8sQf64BocI/8uapqZFLFOILlfQUxsz+hetFvGwWL77BnNgrbmVp&#10;A8sO9/JiuLA6s1gvmlQwA+GECs2GxM8IOj0ks/bu2M0SalDMrE1Gt+qv4uPazrC9nLT0Yd/otpBT&#10;m9wp9gguphxrogAB+ZqQIDRbnMzmXSP9JDbsucorVADeskR4DFOnKNVVwVYijA1D07GllbsPNlH2&#10;9v0OOSLH8XlsY31tY1vP5Q8++dCIMRVT8MrV4vnK2k4+lomp2VMMB2uNdQDpWC+E0zRzrWrVqlbd&#10;MG54eI8BiINMY/WizuHKUjFLnbxA8np5eKgVS+gsGAA4AwcvQqS0drvHf/3mxfDkxeLlt/l+W8xh&#10;Re8Wz4XimF5i8qEg0ISciFIOH0fbp+Ah44ikbBzu4wkYJlT3CVF9y/iU1LWxC3BPYlLXnfcG+GPr&#10;lgolVBsvmYOJA7ISy8RTdzbvQOMbb5QYW4b7Tqw34BgnwB2BKrHLZDqMEzGaIQA0ji6xOwlcCWIs&#10;i/ki2K/FypKKAheUJL2vyN2Dkbr8H+O6uZhqchkCe1RAGuYiAC+B+ogOYxll5oeQgKENdS6llTAM&#10;OTw5AGjtsCGYUPpiMs/uQdtH+Ai9Bha1hOlRCiN/slnjI9sAWkK5nlLWijmiu8fROFk1WDpWDR1u&#10;Ld1lDLwsEkYpAhYCDYnjQ2XUzF44mg94YvC/YVYJSAYIJhP/gGoVOL3j1kEiOWh5otVAPTUbeZLg&#10;PCeRmzpKAg/YQoKdYaU7ElFQwBGgmkbtm5B+VM4gbUYZkzF1xjuOr4dh5LC5SMhGFBXrIu6OFpAi&#10;ZrR9HfwsW3EAn0EPPSemzmUjCZHRmYOc4tvQC5+dpZT42agP7GxEo0VLr+SxP81glbpRKWyvV8oH&#10;FVy6G2A0Vvb3r18RvHXZs6mcaAVed+3mZHp5ffnw1maI6TzzTaxk5nH0m42hMyQhIJ5cJJQhj4Ga&#10;avP46gq+AohjmJJR46JWAQMnLJnnGnqHyLbwLhC5V4KeXR0TJgF3ikYFs0yu9rzdd6HurxU3oMmH&#10;gU8TnJ6p7Dy6nykT79iKhrGfmyNjYIIeITJnfHR+PL28qPc4pL2ORwINg3YI4xQ5uYhiGLo4ojOd&#10;g57B6wM97+NcahlXbWz/XkzGJ2lzSEHFdW+2Gtu7efp3Bon4fxHStVm65XZ5QJZY5MVU1E9su3C9&#10;p+VKiWkYvSyPHgxiSyuRtQBzxnMnCbMDJL3wDxTlebZyb23r1+Ep7m49RYvt7N3mxs3w5i5tpGJZ&#10;INkU7GpzK57KhzSMizmwjS4ZFB1B2RHkWLniYNrmSq1v0x/qWaaGkRDWR2YaefgykzPgHefTBomF&#10;QGG+M5h4ROa0/HYD08Xqzha52AqAEU/kHCt2pno88OOcYbGShuw8ywVGcuDDLCR0ozpp2YoY9a1Q&#10;GJ76seMinURABUjM7AW/LRLaKZ4I5uL8QqPPY0B+oN3vCujDMg5S6sTaihEdI1nckvhBUjMaWMH3&#10;J0k/ZnWj3qk9el3Dj3Sx+Yv/Tjk5U46fkZvZV0QLTZUi1tJxBV4YeAnrFUYAo47RLATqivYdVxCc&#10;Tld9EoydAFsYj2uNaaPhXV575xfO2Vnv9evWi1d9dPP1nnNVcy4u/EYzQgIttEXyc9HBkgvi+PGM&#10;6eEUT9gMjwqbyYRtMGDfS6O3MlyTaRrtqzSlYN2YPQau2ZKvyVZDiRDByzpQ+wp/Q35x5cTWHhf/&#10;IFIPcpGEUtLYrujgwCjSY/JlK83gzQcVL4zGgN8hxjhsHxLLLvu99GirX4G8UHZH/hUec6wc+AIM&#10;wSjw8GGXvZtJvDQO0lYGDaqEFK4sRgVCXKmQxY9UZpSB3cLqT2+cZlZI4uq3K6zkXYBq1eLGJIUk&#10;5C5mHvo9Zqr0Ji6AFOhJZBCF2xLLQhPyp00iPxE+WfFihsRvUnXCz548rRTLdw523R54QQpf2EkK&#10;xUEEOjG4vhVP9Ztuaxbp+CMza5XXKtlc5vDwJU5hmUJGM1MH65uHT5/QtjXPT/Jm6vjVcyIjAScz&#10;GQPQEDd5OHClYg5fTatoKaaaShW7nQ5zM1oKwm32Dm6fnRy9fvm0NlJY5OlUEu00Id2DwQCX0Txx&#10;gZYOJxMUDx34Fb5uo5GMykPsL68iY1Ah3zS1grnF834GV2j9I72w5vlep10bdC6iEScZHz35+reN&#10;k6cjV85OgpXp2OCBCEeKc5JgAQE/opXqJJPrqVSv4aGapuOILT24Hoyg8YQC2qodPv/y+Pz3jt+w&#10;NGiHBtURaB4BzhzZiBwIy5qMcl2MpuBwI74Rn1aqLm4hgZhTUy9BAoD0RmtAHcKXi9Js2VVC+uk5&#10;WiKP42865PHNjbtYcmUh1zS6A3J4gC0hI102WMIZUmSZpjOBpEA1dCsuZq5JJHIpU44y2spMrtIb&#10;dOOqWHTw2hC9jYkOVlRssWB0YZw1GvJ0CH0lk9lKp7d4hh3oMuGYh21XSlwMeUItLT3oOFNkARAQ&#10;R8L7JQsUAhtcEOaPOfLrSWgcgE3RBHqZFB7ZXlh1yLbG2pGK4PJVUy0nRoeHtcNXGOrg9wMPAvrN&#10;gExif+B4tsSS4egWogqgruM9E3sECMgGOUWtymNP34LBAWSBCPzfIAFUQgiAp8WeBYIf20zSo+CW&#10;w53rYKhxKLO8oo6ZMK1kqtFp2RN3A/MYyxhOXB6nHEZ069ls03Ha3X8YnG0Wy9Na57B3xarNfrBd&#10;Pe3+D//rv+vWGbxkzDu7qTP73379p5qy/FW8+NX33/W5/7P57j/7xf7coKWP39o3vLhWLOxkSxtT&#10;NYTALrX1m3/7b3///Q+Pv3ulfPLwl+Ps759+F++Tnasam8rWegkEBFZFbudWOmWFJn60quKoxAAZ&#10;bBUjuB6sd57GVMTMp7Q8AxRswElVTtJJzXgucdmC3IXkMU67TzjZzBsPGKXg5sMoIJYiFYVbj1pk&#10;rukqntWx+Gxtw9rexl8TOpdqz6apdGpRXkRMOhSM2JgZKqPYtLiZ0SomCh4lZ1AGgBczneZuw3YN&#10;AxpBe1FNbO8AIlATxRAUx+cc0YQfMetHRLYcAFHOcFlFUg+/JwaZTBLkcKGUWwM3Vbx5Ipo9DXWA&#10;haPakycvsrH89aSTf3k0jeN/sX9NoCgeEon4UEmS+xnH8qFajuVzufsYPRZi2Aptbd5e243sl2NK&#10;NN8fFz++FVpP365krDVra69azZvFrKkXDMzCsPwJM6MM4U01KGfSGUbl02mTSI9xyJXGmeJUCDCi&#10;hxcLUyF80UbifhZfJqjj7Jm3WS3cXauyfGX8EaMKpmPgcJABD+QA/nN+1mqoU30KVW4aSS/+6sF7&#10;kGQMLcywiiAVPZqBdzqd+6R7deNYqxQSy+j1RfOyNRgyKQnNzHC06w5ydw60ZfqHl0+4XGyBNqYy&#10;0bi3HFYhlx7cJ9ENas1cALA8bApkwPTYhUwictl/fHH54vrcANUN2dinhlwweog/OP0vu9jPhUhb&#10;J19tPiB+utGlwmqnFuv5POPj7YOt6L331wKvSyhYceY0+P3BQYVf4WOeyjHFIBNRJAwAMSUQ3J/p&#10;Ftwe32WtiTcMZzw2/di/MXfVyALgQB3LYqRHH8EHHY7xZLp164D+6bpxCf+TZhgnyIyJwYrb6Q6w&#10;gL2u16gH0CDhtFQlHvBgH/Z2rwlmhHfeEGosKBrFSAkefVpDZRj3Pd3rwQUe2j6iMtA6sTfDknQe&#10;wev+d83aaWvw3cXF035vub6W++mHxocPZuuVRiK2u38rU92Lra3h1RoTT4H5OKIOLAt5rTbogJsp&#10;eilysIMHJvImfA84YEhDbZ1dWvj1VUv14xN/MKiN7T/UXv/17/7m889/F9YkSTva7xrQ5aXrFVdP&#10;OljDysHSpl4Z4Pxxdek1rt369eDqvHdx7BJzWauN67VxuxU/fzE5fjF+/Xx68nJx/npxcbS8PF5c&#10;HjevKHcas34PwiudBr6v4Jvo4QJGg9gB3LiOC3AmBQUkpMCnQJK1JWZYtkIZaBspA2cXZEBius0p&#10;PYRdSUJRnFgL/JpZpotU0uMZwfAxFIUvOiV+qXbd7jeZStOQ4YxCBk4K5VfAohRC1LuqWS75KsUp&#10;+PixFJLu7r/sSRAUNjc+B2+/2woSf3cQ+vavOGxYhqB4DDR4p7SFQc3DASQsbSntGNaNZti1TlyH&#10;fc7TLMkcZKaHqioBHZFHvWemNFJTEGlTBEMpZIETWc6Yf9Sz40Aa8yUZanY0BCF27rhER3BY4D/E&#10;URvi+GAJkIBFOrLjcuRGYDusREa8Yop3XgWkUDZe4UMEyc+BSSALJNBVUbqtIHxumnSJb8syyArB&#10;dQhKPaFF8c3k61nVTEyg3nDgcbaNh8BXcOfBHlQtV5hyE7nmSO+79iQSP7UHZza+kdmIZsY0cxFX&#10;WZHuiIgouDqo5+a1Ggl4C4yygEpNw+Bg9uxaOpNFAg6tjDXrkR2B34ySPubMMRXUBq6e9BAYWEYz&#10;GmpFQs16m1fIRIw7yklPycnCjiWTkm4P5ZcdAbZT0AHL4AbnABZSPOLMxqms3ndt1TRbNpTGeeW9&#10;2+NkBBKjiv9/eJmPJPIyIZ9NoJb3SPlhS1xC9JHYCDK9FlMjOU8j7xm0Lg+feM3L5bCfDBMWV6u1&#10;Wpk0fCq5+ViwE73gzYYdr/PND5/Xao+lEJ2Q56JS2FHfoIp0XH4GUDLBcqm19WJSHgrCrmyUo0yN&#10;mE35voNQIAERGRP4uV+qWBQMjasmw7Z8NTeDODsiXXqe09Ib1Y8tcx/jGHfQzmdx71xfLInNIRoQ&#10;H8QovoUoSiAmxfEexJQcaW6mAHOnXj9Fw3Z+1hxKPgQrEOsLMQ0ITC/5PT7S0MWZqIE+YMpLJB4S&#10;kRj2EpVKZWNjHR6RCIbhZFMHgHSMCfGDiz/BpZcnLej0ZK2BsfJg53J5FZ9QlZ8uFos8KfBvGOsy&#10;GHFg3U/Guq5LumAkAkWc7w/VEpM/nkN+IkxRHlvPHvC08pgO+mGM7tHxEbU9GsUgucHrn4yi9XGb&#10;lOCZlpgpEYYQXzx5htTg1r2PCjiCPP/erZ9ZeXz4NVyTcZUgMUbUL0HvszI9WfmvyILgrAmUcOID&#10;Lb8XhRxPEclREhQRqNzeiOHknUQJn6B3dPy5jWRm4DW7XqM9bnaQDI66zdmguxwx/0NnD8+RdyTK&#10;w9Vqu6F8ytoUzmcvFAYzlswiQCgwWQAI8TqLiXO3hB/KaxAA68abJoQwDMIZFoeAB5x74FRYXoRF&#10;zCT+Om+3sjejOLoP/pBmU4TzvFceVFn3PHHBJHL1T1afrD4kQRHYie/GkIJBhbx9ZM5j9o+33/NH&#10;ekiwl7zpN2/orm/ppW/5n+9u1G+/+N1/xXemHweWxNo7TIB1vgAqR9AB7km0SW6MiR74ehwt/WWD&#10;XPY+cXp7m1UznWVIDsGeSUWlUqCg5LUW8hWIWE7X1hUQGbo4o33ZFOrhZILodGsHDa3RbraggRXX&#10;1zL4QCYUJt6ZXDapJC3grVgMqSeQr57Jo+MjBYQseDOTg4yQ0Ijak311MOhStOGpyfVPm+nr8/Pj&#10;w5ceBrSTISO+fA6FW4ooFt4108I03hXkt8IYMrON62sQecBS9v/xDB9eFGeTrc0t8sxiSqgLOaiy&#10;TjPd6VJm1KbjPpJrhof9gUtXI7lKIJvQQOYcOvgVyogachP8bhVvgwx9PrRmAJfA/xsVFDMrQI5k&#10;drasE4uFZ2a2kDRMADqb6xw4DcLLRG2JBTsPRtgfMKOEM8jTyp+zaWKex71V1HglldJpONHULIlF&#10;TFRRM3just0w5tP1xZTpvQ7cyyNFRCb58lRgkg9ETU3bMxyBIDA+9ZyeWOzFdL4qkPaHfFLX2A3C&#10;MbBmIcehbhCKJg9+RIyFGVEmFB7yjb1b+XyZpTLGqr3XxiVV7G+iMeSOnXabMJs00jtJbRGGOd9N&#10;U1KdNg7r9CDsnnjnxJlnTCXC1IY9B8iDlc1i4ZsG7lj0n5CNif5ZMkSjWWEkk9RUq5qnR5AIXGqT&#10;MYwzXidnyYgWXLJz2O9kWs17I2UX+wt+yy3hzoOWcPJADYRYLislCm88Do7Ebj8NsjoFfId4zKIW&#10;SEakDEHYTICJwMUMoAF+7JS7w1SPBYnDzdgfqcTroVsdL2sXl0Sd/uT9D3tHF8/OT6gz7v3q43x/&#10;+v3rl6XSmo6nyFopfo2hbGsSX3ySrT7//hGxZNzTBx88HH/x4r//zV8/6dVQ5ldvb2Py/r/94bd/&#10;GF5/tnb78Hf/QC4g1cvaJ+9tJ4wWdcr2up03jNhokwQqJTwBVtDiZ4fP8adjZCft9UzSBdhA4cvz&#10;RgJgf9oD/2JsE44RsRdXFFh6GPrQICcJqIRSKHuYuBBwssDepxqILqdikksHGY0beKukk6X13OZO&#10;NU2w+xz6LXeYmCZIzhLng/EyYi6P2zGDLjyVoHcwfrJAqUzYYck+JrWIW8OSEP9toUVB/pD9W+hB&#10;1APoe9jMZCPXEyZMlDjCRU52oWaINSpXSconyBPoGKA1O34S/vK9e6moma2uVde37NDQ6PQbvlNf&#10;hloIuJRlmdDM8fz4jLrZ3y6u/f1vfvPF51+d2L3CVnVU6z96/ux6Pny4e9s+unz9+hWAGi+c8TMs&#10;E9I6kkk9V6yksBK2CiDXlAJDz8XVwkgmXRTmNjkfDKdEQ/72IyhI5SO4kKwciYvlAC/lM7trZaZT&#10;1ICAmkElHtBChLLPuw5dnXXqRCvQFsFOS0Xe397lPU5hrNI3kwufwBsxxcZCnzlj37JK2nR2+OLk&#10;+PKaaC8BC5k3MtLc2WShMAsS1v1sbjc68Ldn0en6fvXu9i6FAvMTSrKUlgCOH/e7w36nPW2nwmo/&#10;GpuU89ndnWgpu6xkk+W8hHObBjQFGinKLbYrwSN5swCO+CUsRgUE4dPhwfv3o//1f/tTQCk2Ee4g&#10;FRt4PNovIXRGuUzTXodUYuiNFvZ6rRbMMkaLZJHzPeUCCBcMxQAPiTfERwdyvOvgtufTR3PsThPo&#10;V1AJQqbAybFPhF2hkCkWs3ce/NTSU/0WfRctdTSXg0mRh4btdp3Ds9Pj81Px0cDXkeQdSJnr2ywQ&#10;djGswUQ8YGYVcB1cWAAGUICAerKfQnqaTePTRGr3bv+ju+/tffzeJ7/88JNfvf/Tn6dz69SBVhak&#10;e29Od6cXHLRwfVvptdlO4a47Gt9vaTgD/BiJ3otV15hwyRR5vFiHBc3kIpHIFjOT8Lz5+qhkGngS&#10;7eRL5flsN7S4U7LKajzrjrLYB81nGC5RhqCNxhXh/PmzGXvk2es5NUrjaoaSu92YNGtz/BI6zeig&#10;ByoVdolg6S7dXnhkx8ZuDOOZKVRYV11GsFnHghpBEjsu/LqxeAL6Cnok8eejLBSheVCvMKBhICXu&#10;HQHmKxV50CQKV4m1PcDSi7AgiKloimAWAQlSQpKaMpmYRC5YBhpQ+qx6s4VVbn44Jg01S0SDqUbm&#10;OMVOFTicErAg2rB3i5jVOrkRpdyEIsuyWa2ewBQl+O2bjzef3xgYrLDqt6tOVDrBx+pH/NhtwrkM&#10;IG8qYAd9vUegOiMQygNO+gkPCd0TsAzQFUCyxemyewc0e84io2jA1BRxhW1XigXALqGGoKEOiGYK&#10;gAUtANqRfgeOD5NSbBDWt7bxhEazR7EgDlukHoC4eCMiaBc+gZMT4tTYEFcTAC6mhIjRB7JDAAqx&#10;J9yUdsEQ4CbGS0IpVjEG77SIspMHeye1n9wyMVwMwHpmt4TH9yfOOBl2J9C+IxN/RJApbwdjLiJ9&#10;cNDh/fNsjLqwssNXNtF83ZKl0uyM7WZkYuvhacmIb1KI5wqMaUmS0FStVCBaqbCB8D0UNdQF/ukJ&#10;uiUAj0hkMAu3p2FOm8MXz3ktwrNnLjKEzoGd8pzIKzgHyWQsZ6SIGub8JMkQRygOJIGdg8NVpLlS&#10;FwhjU+4cyxCbQVWVQQW8QUmhjtUurqt7GxhpM9crZ7JEMVoJhRwRo5yPmelSurC5u7d/9341hz/L&#10;ZmatWsqXsymFPYHEW8swAWIC4xk6ca/d7PDnsssDbdBLaUpn2Pvrv/ubk+MvcaePRKDjs7mJJycx&#10;p+QNLTEshGWlmbaDXcHAGbbwzlRSIbe76LYdRqCUZFAEYWASCUmJ2emMkM0YShUPZZJS1BT+80V3&#10;/LqQPNhY+yAaKVLbj9ze7vZGvlBCzBjwAiUPHbc60sCkGEIUDdOdbwrjODxvdS/o3TDQZKoEHYTg&#10;Vfp5GjVWME8xtnXSB0QWTfZVkSyEk7h9kU2Jvl82WJY1notCR+H99yV0sD+f4q3VatQu+bcscsFe&#10;MIahGhI+KZ4uPP4U+NJBcZbzbJHIQEPLvWALpr6kmoUIyh8VS6WA9iK9GOUUM5NmC9kJrLAohl4R&#10;KzXXokszGc1oyZyhEhJVkBlK+taWUbmrls3Krc3eUPvy0Q8PPjjYqN4b/vCVe3lMBDdDrPmQ0SBk&#10;w4SDbOlNXoLgIm+i+FgdUpmtVvrNUEz6Jeq21Rx9BQoJZXNlnxJa6MIpF98SDl5EgwwasFzEFcCA&#10;2sQ2xZRASkkgANxGcXFHO8VtZQIhhxRLbfWL9+7gaCp1ZWATyt5JxDPCY2k2gmFdgK29eUnyIhiQ&#10;g5lhtz9jfIrp/IgunTqT6YSAYqudauVRtMJ3qM9W1lArd1CpEYIhHav9n0zkVl/P7sCpwRaEU+JI&#10;wDi5cFDIgUreTvZWP+XtPvq2QHm3alkZxrz9yh/31cBV9J09dcUlFZMVDL/hLTEfCRlpsS4DqnYd&#10;oCInrqAJ5JGmCQShZmi8uVHcqlQQv3UB1Xp9dH2kXFIxjkZeqbjpzufdVgfSGsMaUpuuz687fKtw&#10;OI91Y5GZX+ry4pLiAN8tmPnIlDDF1VK4DKQp3FMmVjLyW6xlMYeIoVcS3gS6J/YXZNgxRAfuoNfv&#10;toGuWGHZXN53nNrlRQ02PDbdurq9viaEzC7sStxzCzvrG1jgsuIgUDdqDV4VorB8JntdP+t3QFOi&#10;xXyexDpiJi6ah1Rt0MNFSz6BHcLuIacp02rXJ2G3Kxr0WSSfre5s7jExJlAuiArDAJAJjChYGV6T&#10;Vj0Y8F/IPvOJjJFT3vAa4W3GyLGDOu5AUrcYe6t6jO5HFhuQOkgHFYtUwIko15m2CZoFEZ0U85pr&#10;85QPNN3TTeK0Ev226GdTYruRpgYh4hnKBUMY+OSipZ1b8ljP4evzuRKaISUXL0/aM7sPbKsIKQcL&#10;vggqMNphLGfn2PjFotDRaS4mmNywaVCcweK3AzVuplDibB10JSJvOHboGlhr/Ag45EB8PMS0EZAN&#10;6V2B1ZhOcA42m20RxUKzjCyNNG6oXZYWfsj5Iox6vvcAQ+LqWra8Te/BgQal1ldU9iVOmbGZMfhG&#10;1MjSBFI9QSNklM/3peSFpeC51DFBQhpnO4Urp0mc0x88nDXLhscAk3Ofhp8/pF9kteMuAc5IKygp&#10;RWOxtFsl4ghYCVwe9IvspaCrKZA4TrFkks3QsAB+0aYsmXWT1oB20QonyW5fmNr22sb5k1eX7Rqd&#10;wP5PHyxPai8vz5AvOXqswDE1nD86fTHLJd/b3fvT80c9et7Y8tN//qv2Dy/PW9dqMa/ks5tbW9HD&#10;2hcvvj9Jh/8PGx+dfPcNFQ2D4fc++an3+Yv/8J/+xql3kcQTBWmSLzOCqeKDMoz7HXwJxDtPMNMg&#10;RZbSVGgdMc7tEfOZ0YyTgqBwpjWstYHjg1owF7Q9PGVxvcE6gWEEbnXiuRCF0IU1tUV8IhZQEVJq&#10;UxlVz9EboXQgA3hEuQbMQeWIeTZ8dmg+IJU+wqYYdEr+hL5ygWEXC00eFyKLAo56wGgII2KApi2u&#10;bQDEgdApEGzKB1ceaJJdk0Ea5ngB6CXwHkwKSUjC24bIqTh8ZshSxjCdHw8WXz7+Dky47nfTtnc1&#10;dK8m067v4qmZ0zIN229cdY+ikztm5Q9/+GP7qvWnQe3W/QdGe9rAiiYV24ya3bNLFDF2l9QHBz8V&#10;9qV6o3nJiOm81uva9UYL8wS2W1r3chYzAIyFkBdMBszpZVYs3l6rRJMVUUM4bEGxDb9cDAVD00oJ&#10;nnchjnWzyLnlBBEyW2AqI0ROkNC228FonWkUaYSm+sE+XqqayFEZv27sxJNpDNvYdlBogshCjIo3&#10;Oo+fvmjT5JNFw81F8MjPjCfL6QKkeh16C3Tnvk0H6i+8jb3q+zs7U2w4ezDbvVG/x3MSX0zwZ2Ct&#10;KZPYH58ePmN0x6OCHVCRtIQCXHecHThWes3WAmwR7qgYDIIwCecOK6bdCribsra/H/3Lf353iu/B&#10;xBeCSZCMGIm4OAdgYQeIOR6KiTMYt8fkDiZYMgIpS4WQDIEF/qhwaGcM1DkkCP5ku2EfAQBNQB8H&#10;GgjPksw1GP9i2TQf6jpPY9xH+OwPyaTGFobJAPDhBnYc65V6q0mPSxIIW5NlQTmG4E1FFVaxVscN&#10;geG+0zdTyjhN9jRNIERk2gMqHqaAzEOYTsyXg+XAyv8hFTmuN59fXX373Q/Nq2Zaz6Lp7g1Hp40m&#10;KqH+aN7ChrdWz6Mt5IJPIi64PGGtdh/an5s081u7FKzUFCqqTceDv1ZGHlTK1Qet6+fPcxjyMM39&#10;5tWOO9ydL0ye5kGf8X/GEKdNADg6dIVdWURIbgpY2hlQ0MUnPn7M7OtMOWCrMZXD8wbNrGCxQCWg&#10;y5wHcJhiN79MymnBSgLT9pXxpMhaJKpZdIZBvycNfdDvSa2E3fYKTedwl3QbTnnQTFAb9k9iZBhz&#10;4S1R0gzqTzWfz4K8svZkpIvpgj8ibPeHR4+//vyL8+//tHD76ngY6nTjtgOsKli2iBslQXrVn4mV&#10;QQDprwxPV1XOP/m4+crg61e/Vn4Gwg4NlDo3A4HASJP3EqhmAiOjN+OC1W8VguECN3SUbr7vsoBl&#10;MIL9JQhZ4FHtj4WEPBjgUehy+x7+y39NdckRwE/mhOBxtXstCJgcsOLDw1+waUk6uOC4EJhFNxaP&#10;X3lun8/NNJQSPG2QC0MBl0kgvyZT2poofKmZZJ3LgDsE64wBxmqEEZjz0REGuY+BAEl+rXwogmRU&#10;mQHe1H9CJL/R73BqBrYIMp7gHQaomRglJGOpDq2BmerCcoTDgbYKsJMaNB7Opi10OmjCia8YNXuc&#10;cu7Ua4/n2JplCyU8CQiKYRtCPo627aLTu7y47ndJwsVBKpyxTA5yFhOlG0FfxOJh+kmTjMW/T92p&#10;6ZzWAITpXBb/BqZCecITchnIl3oWZR7DfWzhPE7ZlSOLmBzBDQhueSCKWh2vEpuBuiiEQixEKO6Q&#10;qgdj0WRU6TV7GTO7d3CQMzLV0pq1vqZZGaNY8NJaIlUB7am5JJs4WHESqzpKpdtkEM4gQmnzhI5b&#10;npmrRKCdFaupYqWgG8EMkEG92hg4yNAv2ld//OYPbvtZLI6LTF/mLoslejz2aQw/CRAG20JzV683&#10;6AKYeJBZR+xEhp87Qb+7HHkLu0c+6bjdBECfdxtJ8qKdzhyMkLyS67NR59rf20nlknfX1x4u52nS&#10;k2jMqlXkEiZYI4I6Odcgco1YRH0qRYoniiom14BezNcbnUvM6Ic+ga2xTrdNhUOdbVrivI9ahm2Q&#10;Ux5B2avX59gHDmyZQvAscAiDCYr5d6/N3otaZq1aYX/NZfPr6+uQbdib0UzyVnF8IfaaXV2g1nCo&#10;XbuGHOo4pOHSLgqQxeOJtQo/SSaf1LkwiskUJAiUhpAjX2jbQdZAFD/3xfb+7sbBXqZaTWzmEqVs&#10;EoP+Ep9kYjkTgmA8Z14QhNGxr9p1ol6+/PpZv9377L0P6q+O/W//GItOVEuhEYOMRWozNnHwMiUj&#10;OFjRgsW/0wSyK616pzfuKgGRIXiKVg9U8FDxJ7Ln8E1Yeyh/6ZTgvtCxRYnkAtah88b8Xxooilym&#10;cMKWEFIY61FcOm+IlNInByIPuRjU7hMStmgdQ6RVRPxRdAR0SHO5cnp5w9oMXgq/wIKYNsOpkuKR&#10;gYNwLjj8hYn2T+Cq1XyPZw86ZzSpsZNzi6GYSp8t733V9v6Io92AaKhpBZshQy/D84ABIwNZdnNx&#10;pQowsrf8iDd93Q1w9k9GfG/At5u+9B3o7SbNavXP3+7SARM2zjqa4TLN4InNbTwS2tBi3l3Gsdrg&#10;CnJ6tIRi7Jdy5noJ5yadDpCJdLGQy2Tp2ZbM6Mr5LTjqCBmoCFB04/p4fXrVYGI48oEyAiuIaIuM&#10;k+VybWsrsB9Dl20Ih5UEItaxqoFkklPC5sFrYE+n+GJrF8MYactZw6NOp9moX1tWhuQJnXZoMmYY&#10;2HbGWOhWyoW93R3ot9T+uFqiNVWQjcNGx39F1RzfpcHEl58H3lDUcunOzvZO4HRKEed0/dpwTh5f&#10;H9XPYj6YThyBIFDkGmnWCoFu+AtiRayn2AEJo2ec34LoyxkhxlxDxuPisBGPW2fHjhhgKFGYjBCu&#10;J7M+woNyvroMC7WKghDzBKz8GE3R40J3hcQAVROHFWp2eg9aGmp0ZvLUVzBQNGbn4XYo1tF0ShJO&#10;HgiSUtUrGbI/u7MwZsI2oM1kErI7wF06kRt45MVCWGnmlHCpU4c5S1VN2gTIDtEaaJKx+5V9WpxX&#10;hYzHfRfontWhqTrROCJCgh08T1Bf8Uh0my2IvtwPxD5yxsMI9UlFWqbw9oY3wVGLVCSaAJ0XVDUa&#10;dzwXxIo9ihm2lUnncgXKP5FVS/WoZ7Op0bDXbF6EdRkrcaekB1MNVi/R2WKsjxEZOTcESsS5Aszk&#10;SJWjt0FKD8IFRxqOlyTLUWML746dgOEm0yiZDU4Ag9nT5GayUnjUxIYPsFq0F7QoyA754EcwP/SH&#10;Pr0y6JjAOsGoH1E1Gmpm9qL4lNzUCfsKOwpsbFhHTK+stFXe3disVPMp/f5HD3fXtz781U8NwAPf&#10;Bf9Xt6vFXGZ6euW2u5VqdTdd/OrrL+XICEU/ff9D9/Hxq/PXm+nCMpHc3d8t1tx2rxNey/86vfM3&#10;3/1mEMGmO/bZf/WX3ZdHR60LzlwIlrkCYfZDBELhhFD9pXOi6xpzGDJ6xZ4aC0ASBGU3ET/BoR8n&#10;MXgICMLzNqMW8vxJ2shPAUYYMsVR5UkEFuQa6h1QHKEwzKe2N2lhNj6ZZ4s5ZklYb0icExFZs0XG&#10;yrBDg+3CFoFNLdODwECZTUsyqsQ0RUKa+ABghYLL88qxhcIcgBunLpYqPaAsWCnxbiTWq5oH+uhw&#10;KvEYQllf/T2UXSDN+JxwWMrHcTKU0TPX9e7JaKKGyKPHqG5K7q7e6Q9xU4eiEw6VdAU6ec+f9mv9&#10;elZ9Xy8fn5zlNKuWV/+rX/3z1//2t79vnWS3N+6lcs2LK54Q1inM2KKupZU4ciWwCRaDnlAhjcNN&#10;JdSF03BnvULHgr+vjfKV7ADh0/w4sfgRd2OjEpIWr1mOrPW1YtUyCKUNQn+E6C9nlMT/wuUAslJc&#10;Z4aPA7mrKBawOnn/1m29UIjOos5yqlXWIE5K8hk2L8T2WiYEr8Xp+YujE0+YAnKEcc0AKDv9/vnh&#10;UbfddPBV63S5Q9wc2LYffHyPkxubXMKXkgBSuMUAfdIYzYY5mGXt2f/8t3/44tXZixcnL5++fPzo&#10;h1dff//ls+evnr3C7xBRXxp/PDFnFLEWA1GQK6jAdqvOQitubUfv3QVS8lPEaGLvCPMpS7C3RGHg&#10;zQ30R+2opmBBQDnEWFzLZAhN0QyTHT1G9gWs5STOHRzSwNaBX7tYHmHZQYsRm8PM4/qRa4wqWb7A&#10;HZIkT1RDDCXL2PX6A6RFxQxappymGVfXjaln82zxUKLaZLFTtl9e1V8fnrIPsqKs6bCsGw457FzT&#10;oc2TSlEPrk7bw7Yg45+QdjZf/Pc4z3/5LSIh/+I6H4791Z/9isxRePJE4wFaYE41VaLkLmQcV+Oc&#10;Gc/E69rIq/0uz7ebK2LCsbRUlFl5LQPbPwlVPB5ru/2L5nViOKwqKQblDEC1ySgZGUEHFc9sLg1+&#10;V/ipesRfQM+GvT7CLBfD9dCIifeUEgBYgYXAxilpAkIopGjGESWMD6OMk6AlySB/iWKABEnJ4hDE&#10;WqxwRTEg4hL2MMGBeOZWEhDByMG3+CIazjd0UCHpBZ2h/CmfcxDNSfImSToSUxUcINBx88QxUeHm&#10;crpKjic2taB9WER0B7up6FapYIC5TSc5afyjsEzYI1d927tlxGqRr5q9t7/eItBv4ep/glu/zUp+&#10;F8aWAaCIXmQdcki8LX34hEce+ACiCP+FukgnSmcxgjqjpKB0sOrQNMQ0Q5PKmi1Rf1lvdOsXHH3S&#10;PNIETymjWwkxCpdUYi4mpw2nF+i7A9QI+5dEYD11RYAeADylIbvaDEyOE4GyMLB6uImA4fbI5I9b&#10;APzGlgeXAWYkr5W7yedvuVn/BIy/CQMJRDoBUH9zuQKlYVCxBanWN01yZNkdRy45902jO0TtzWYL&#10;f48R+ygCiyYRx1eP944qzm92ZkOysxY48WN/Nho6rcYlhq4TzPfxByEVCeY9gybfB6+00ippMPw4&#10;1BpFrK4NiAg6mn4eLCarODdgD7SJzzrG4UBPSUJPYHhNFuTBjIfNTlNnLc/G+FqLUGwZoqxit5KO&#10;YsW0Wz2IIoyW+GnY5HHNhI9K4IFLeUKKHUeuqp6cN4z1NTISTs6QdoHJNa/rzb/94k9Pv/z24uj4&#10;0eGzbx49qr0+T2dyYZPSBGhuGtP0ZZzgGIb3cMSsQqWKUQ0eeVhSxVQ9aWQGo/Gzw2dff/cnZ9gJ&#10;jWsiAg6F221bVdOMbIlpdlx8zSFqTUD3haISwQ0ZightG5I5CWAliVaABrEO56wliCS+8HQV6IVG&#10;MNJZ39YnHi68MCzU7cov87n9SIioRQ/2eT5P8nyepkpqewnAlUsA24gQZ1AW/kRPRqg7VFNt29eN&#10;enPkk5qWpYGnS0HDQu6IsGdHCAV8qhAGm2eXHYo0fJVYr9igYuPO4UufD4zBV/IntAks9hUNOWgM&#10;lpRZWTw908xLuaMmbwdZVHjsmileIOAxTOLhEHpbr00nSXvJv5GaCezDx0IjYtDiQ9cEtIPFxWOP&#10;09p8WllbQ25Ov5hUK4AhzNtQ32I+gcKAnA5CF7/64tnr1992wMPq/g/fffHxrfcyY+Xs698WUM1B&#10;sKJ8W82yFhhf91lLhMG82678uLQFd6USxZxY1mNg9vO2vQkQIpm3rwAV0RHjEs5EgD8Jaj5oUSxN&#10;ljdSLSGABr0if8a6XBkRI4lZXaoVSrOaw0tvSLQW1E+Y5Ri1weoBTQvcjjCmksCR1ZRMnmbhbkuc&#10;hdhjsxUvOGtJGIITwU47Q94si/8NmLWCrmQeHotiusc+jY4aTzqxXRIVoWhL3m6D79If5H1yWPLk&#10;QY+pVqkrWLDCA8VXCRD+He79O7vlj+yJ1R+uLu87pIqbr101pbLBvOGgrl6DNAQwVjkQIBosl53R&#10;uMakrdUODQakvHGudBm1ApnNkJF6CMyYsOxslkuWBSEGvIEukaIfMSD9C4YoWbOMUtSzHSLaKKSy&#10;ml6XKZ0/dB0lRT7NmC9zBjbgUbFSQUECpxTaJ4NHAFsaRElPlVEtyeU4UjFiQrRJacWAlOEP5S4y&#10;7OXQd+Co5kslxMdEkHPSDZiJdxlaiqE1jZM9GJDPzjPMWyOKgWaCZxgkC1sFuEsYRLLg0wkcSYv0&#10;g3QoElEd9us2URYQShX81zHMpN2RGtfzyRMUFc3YJpsVP3lAQtiJdq/NVgklFWAWC0bwRhYu5RQ5&#10;sq0GUToEj5to9hfz/CLk93uNVDI9mdqUNE7X9OihsG8ghwzrXRZIZKFyZMUYLWPRLQw5BoMJROhC&#10;yQz1caCiSGTYg1o7guOwYAG9rhtN9UajwWIxTCQJKeDqm0RP66m8ynHFEyojGAap+vnZ+aDbY8Rn&#10;24BVTNfp3CLYNcD3I3ScL4JZhzsSPScnoD2gS1qk05UwWCtcyhnSEAzdiOySNnOEODAoVJi5iRUo&#10;Qrsx+Ck3akJvRmgHbn98MInir4CTsJfgv75H9iPuBzqkG7Ih0Qeg1csXTGKFOORV1cS7KuCNmiEU&#10;3aRHjKMAhfibMmAHP2RsKoFeLjuQdK5U88HyA6SBMy94krRDwcJmdfIYC3uajZ5KgOsSKC5k1hfw&#10;CGQBA2qw6UE/lERKnjXADoIuOBR4K9LcsMGifsM9Dv6qWBaRAsnDN5u2rup4z0CEPnv5yu52IGHh&#10;w3HVuTamy629PS2ln04HuaTyZ/iU5Ap7e7tqJG57XnltbWttY58RgjsZRLy7mXU/Ht56eDt+3nj6&#10;w6NlLnUvU335w5cjB7pE/P2PP3j5pz+dd8/LB8xJrQrOJ8sZCeYxBcccJPU0Yuh2AKw4jKacyGJh&#10;gFGW7DESvIq0hceJETGOP4C5YnwRxfRrPBiSNStlIzWPjjSBRSBhPOWhN2TJkIkHIpgp5FyMqD1i&#10;MNk+BcumHmDXkxpVAhJAYiB6MuCJcZk4NyEqAItQP1KY8KLYsQFjxGtZdpYIhkxSDLA/Bp4IqxLu&#10;DfsJ9oRcbuFX0ERJ982LE3LGOIy3LdujBBCjz+n2vFB5/WDtAPMfv+vkitbi5VFvMmzi6zKdVAHD&#10;RdrjnDw+cnLq3lL901dfeK3BfLvw8eat9j88riXn5f3NWwmrdnZKQbw0lH/zb37xk/3t9Zyx+97O&#10;zu3Ne5tb5OfWm/VkxkQwiXRog/y95bLd7tKhOiAECKL+8ccNxscFkrpPonyIi9/aqOY1FWd1UVtJ&#10;4SM7OKsP5g/yACrSTg/HWZsSHCUYOMGd7Z1ENhPyFnh3oGCc8cM4PEbYEvXjlilJifXuD+RCc9CA&#10;6zDFEr+MBEQiFqJYyHAk4KDDamWRxGf3Hh7oUPo4mPlLLrHAi+AYaO8mSf7lIPzHp0eDeBIDGkbt&#10;0PcyIaU9cDHLscLRLFnrmkaXxApB2IdlDFnvuBPYg06+kI1hCfnRT9cDBToieBbmdElevMA5YqHO&#10;rNxIa8KmBjnH/yrLTJl0E55JlhiLE6sL8WGDOcaywaWc9o/+kMkIUCYcq2a9h3qQDRroH0COp27m&#10;R+Y+D5bHJsU+C1zMuLN2jj+7x0YZD88qpcrd/YP1StUedJuNJibNWSMDK03NZBS7U1RUX09jPGOM&#10;mfvj9S/mkyxszgx0NVoyhbN1qJptffV4O6FuKtqtSunP/+xnISM6goGlhTbz2QLFbjppoH1wu6BT&#10;NJC0az7hNeNxtlxY3L6tRdM2ASjTcTZhDCJ4rztui7CxwVnjAuN9k9WgKz2oSGx4WAeRiEcjwjSP&#10;2d1sqQHfBfM46K+0IeIKIjrdJLM4STISatMNvhtMxIASAocCRq+yy7FVwboWjuFE+o/Aj1/UqtQ7&#10;QGEwl5C7BDN4GVYHcpeAlBx0itIWvtGc8WTIehS6l8QkocuE4BXBs5k1zVok5UnBsCEW8YeOQYZ1&#10;NNIddBjgcD7fShMTkCImcsw/ZIAACWQ01WhBBP3+MeXiLQouk2ApN/7JCrqheq7+9B/1ewHg/vbj&#10;x0LnTRUTAO43Tgb8LXsZdRTLAXwOLiLeGBStyJNrLTg8cK0nlNp4r8I6lxAD0KmkBikjNPaJZsN6&#10;jn0cljNNDySPINZBZpgM9BgSCUCKmrqLe1205kN1YPJM/LFGpRwdy/wzeNkyolwVUtxNWSHc/aAn&#10;D9wAJYBFekVp01ftnVB+3lycQNgUbJXBx41iMPhDQn4A3YNYSFlyYikoxdky3I6qvek0XVmjlQJo&#10;QcsuFt++z2ydPE8WEfgJ+OtigEET6QXc9VnWSK6X0+uk95QLOxulaiG3Uconi8TIJ04PDzerJTIG&#10;e4Su4pQ3HQOpOL320EZT0GGuT7TuzHXScXxRsO7Dx3RE+0vzoMVpYxKWlrx9Z79opYBrIA2B0CHK&#10;EOnFZETl/s5cQyKreRa5LF48ClDsqEoLtZ6WbIWmjcXEYRZpGl4q0e51e50u1CK/1UtMQuwZjZdf&#10;bRBxk1PDM1/z/UoxC0UCJIh7xKE8ZU439YHxBu0GJEyfgCrCHSJhfICuWk175B2fPf/uu9+y/0Ff&#10;h/aJ+oW5Iuxd16HlZ2ixAHWiJcC/AiYaD4qNFfQQuwVtEbtc3yhB0SoWeagWuTw5kOi8ScG9QsZT&#10;qjCAHOZKeAxmGCMjariz+1dJNTdfxNkVUylypw0jmwNUYI3y1nk0ALiGfhcXIgc3w2bLYdrat3t+&#10;7/D8Oc+h5AZFFewG4Von0a9nTHZYTh72xsBqP3J61eNE5yUjKKapY1YPrsx8Aws0aBE8+djpwF1p&#10;8FQ32rxUlNW8Ek5fgrWY8fKk0AdyPC8mXqlcXFurFqGrBny8Qg7HGWyFNDrPoOWLUhFSH5G/2O20&#10;URk6/R6tIrICAD8aVDTcJG93Ti7alxe96yuv0/G7bfgntICMRwc2Tg/n5UwZvXZoOfyXP//1xZc/&#10;6KNr+gIsgyjkMASLqubcMkMkaIUYeKxqtmBtBLDVal9iQcsylx0qEFYEggqEuquu7YaQ84ZazstG&#10;4yi6EnDF2YLDW6X7pi6lmkDiGxBqg38jm2IQ4xDYu72z87zdcBaM7Gmv+BfiRiXZBXB9gP/5dwHk&#10;E8wg37wAvheuLcDofDl5TEluNzyLCSUlSLBk/Kya6hUXdDXYHFMwjUYu2yZD+SDMRDjWIHdvpnDv&#10;wmTyCvHXQ2FrmfE0OCzyGFeM3jkFxDL5Zgz49p+smv93t9O3G6wcLO98vOkARVn5LvPiLTUU6pEU&#10;/LE4k2icSXgXpM5UdCzWQ51ZBC9IymxQCRJHOF7WykyBeSvS9ckUDJqPhIdHSAxPp/I+PgSOywRn&#10;vBgRw9k4ucLSCRAkX8ikDCiaWQo/2qdcnkiPKYI/vGLp5djtaOCEVs/cZjZDYScEM/bEANqkvpHq&#10;KojuBJ+k9KQJpHVE12QaKUaEh0dn7LqBHcmo3Wmt4k9YLAbrFYU/RKahJ50AVmSU/uz1Tr9G6me3&#10;ORo7KhG2yrjtNHzJGgBWleDcAETghXGAQ7fHlp5wZLPvTsjDgEkdW1Ki0RElyCkAhZDAIjhFMGTY&#10;jBYRLA+IhprMNA8ZR5hh/oCpHqmk9Cn1s4CyzYMDpiu0HMnf4qTKphUhzHMQ8PAgSCU1THKWJ+1r&#10;9NSwIYlJIxiWnS/kuvxa0MEtJgnyoom+g03AP5JIKiXsOCfLCMMZDA59HDY8r8MenMkRpykxmyJN&#10;lzEak1We0EAsNrZhXXLR2R/JNJP8gYRxftmkGqfkZPnPkaiAbqPx4n2Glx5KLJympJESxhsxIfKQ&#10;A/ST4RRQWchGFGEj0kP232RyxKRJVI58zYiSBVKrhdUVQQE6KJXKDKnfIfYQ/iGyQI2foGqwc5lN&#10;cEmQsxmM0Dnpccviu7CAgHQEhaEmFaGt5OMEFCcpd/j/VW4Rn2BmzQmKsz1bIvM/+juehxUMTkg0&#10;i1Mes2DOC18DMndMfFhV+nEObWHWwniFeittMBz+ECQD34Ucxsx/4ZMzEY10Ot3m8dnR5fHgvHZ0&#10;fNxqdheV9PCy9vLvftsY9q+vLg+PDulWrJwFsw4ua1JN3PnpAzUU+75xnt2uPKxu7h5svffzn6zB&#10;kDbUzVJ1e3/vo3t37dcvY+P+/YP1vbThRX1EQzMgRqS2iur0HEbo/hJKMtCXLATqD8nmCaL2iCJj&#10;SAejFYSi1Rkwu5TDjsBkgDz8+7ijGsJGLGBZKAD4S1prsDloKnSUkLHBeoHUyepLp1SJNeO6gC74&#10;LmUh1hvcAQibKlYwoRBKAhX7WjylR2C+ZEshi+Wp4z1iVxkod4DkA9sDiT8Rs3RRZQr/782H7LEo&#10;uoXuRIUcVKX8ATczxj6J5VtoiOGfT/iRZt2+Q1AV3uNkgutGUjm9TFgmrkTsBNRkhUqFqWJyGtl6&#10;cLsa17D2yZpmeq14K1P+9j/9drAcHbx3b0NNNV++QrQ10sO7u2Zmseg1ruKYhC/ntyrbHSqGXhcr&#10;S14F4odqNst7wE3NJvmAN8fg6i2P681xwp+IjxoIhOgqRXa1t72GsI88bSzmBbgP5jF8DRHm7CAc&#10;sme1Hqg9W5cXHd/eWN+sVJamNu/4oNBRost48Pk37iDi+0raYM3Hrrtfvz5kLENZBSSE9QrAhhoh&#10;aZumE4UltSHnXGw08TQ99uC9g3wcg44F8mGfCy3lPbruKCO7qGZcnLX/9pvvL6jhJmORiHC4kdRj&#10;ZtVQOB3HnRReKyOzMXMwJJ8wtXF3yaPpHfSq1TIoXvS9n+3wJmAVdQceSa8gY8lESlyupbqVc5oB&#10;H/cxbeUYUQIgdTsOY2GMYXg4OEvZKfK5Aug1k3wjrZYrBfo9DnhmhVTl3EVQKGcINsXhgocCCh9I&#10;Cam+y90XBgosUh50Xh8LHOWH0wO5Fo9j7PG41FnD2ihVijvViJmanJ8W2W0z+UQqmRq6EXYzSFXM&#10;yLAeppdNJNwxciAq11u/+vkv/+Vf/fqTX36y/XBfKaR4sRDGLbb581Ot1Q8PevF6M4RVMQ5L6MsS&#10;cTfJF7kbd2+FHt5zrxxXwcKOObE7Dk/qZ5f2WX1jawNu0+nz5zhoFfc34BxnBlMqEoTecX+BhyYr&#10;KYaeUvgG4E48JUtv4qHmgoUnxg9cx4ByLGTjoESRroHhnxjFwv4Rx7nAJVN+QXcEJJDjRWbw0gYG&#10;VGqR94qTiNRNopORjmP1/QKWobSewoW7ySxgFxQfHyAG+NeIPaFUJRk6hoBaDRxEo2EXUI8yGQJS&#10;IjYCnoxFtswscU7E3y4UIjw0TJ+hbsQNa8wOjRZqhSivmFVvVCYrIVgA26/+9+ZDSKpBEbZqAYNy&#10;J+h+gz9c9TyrouWG9bRyUAn+dlVdrb4mMKuVEk3Y10uAJWw1p60+q4bEVc52FOOz4WTJ7EiqYaAw&#10;HK1HQ2zuQVajCQ2xM6J1yIfkSkONZ3l47d641Qn1HWIqqNyNUOzSd6/6LqF2EuwuaW4YI6AYlNNa&#10;1rm8Wbn+0v7Jfimc1uDlBO8q8OCRyiywsZBfN/OB1cWQ97IS/wSdrRSL/AkfYusRdIPyb4KbyPpi&#10;H3g+Gjbb4OsZKhqwcRLZE3jwitICcXUkXyxE0wYq+Bg6JteGfXYZygwjSjJThd89S5qzZHYY1Ycx&#10;crQZJ8zPD19hP6omed7F3wVXgFzO1HB4VNCZpLBhwK2d8mS9VND2SoBkoZSKWxeep/hvhjCvxNbS&#10;7kOmSSh6EdfwrTuZXIlHdTpEI37TqQd+N4xnZIrClWhElqc42Onp406Pugx3Vhg5NkYm8UTNbk9c&#10;10jCOxqTNpkRvXY6FR4VspZPuGAkvGmWdvcPQpbOrkugugx/Eb7Ar04qNCpcHRhfWONRIJ83Lp+9&#10;en5VP+l1z2bjWiI6ABHAbao/gLhuuY4vMBnNCDr4BRci4v5/2PqvZ0nS9MwTC+UR7h4RHloefU6e&#10;1CW6urqBbgADMRzBIWfGbGe5Y7tG3i1pXNJoRuMNjcZrXvBfoXF2bWdnuQA4GGAGmAbQXV1VXakq&#10;1dHnhNbhITwUf49HVnVjuafTsrMyj4hw//z73vd5HzGcMm9LwMunncI3JRSpd25VarI/ptGxdJgl&#10;qxgIhHMVWMFmgrzaWLi4u2dgs2wFP3rwB4X0Z2EDelsUfI4YKqSKOHnzTGmWxSbMqWsY416937ml&#10;AoIhQW9C4XPduvn23a+EaxBvuw53e01LBTTQeIpahLOGRB4wD+qMs5suL23YR44n369SoUAFi6CC&#10;EQcYedpJAQfSblCRIzcmMI2tHo4GiwqKS6fTgfDJ2S8hfooQ9TQreTCe4v/FlrPtrBiaMFaGv1Ms&#10;kIdcLfJ/eWrXjLxIcF/FP3qGo/VSGSpAEt4858DdwNgFwxtyveO5nF0o4IWTIkjr5uIM3yuA/2Jp&#10;FxvV669+Rkg8/g9MAFnNRsiaJdPJz358+Pnvrjepye3Z9x3gh8mx/+TI04kX57db2qYkkZXhmB62&#10;bYjftpP7vrGhcJBiyw948KF+/SEcYE4jThdbg7/HQLMjYZBKWe/Ll+JuOajbX3zCVlfDPFZPt76D&#10;AQ9D9v5bk83vPrb7GF/JypbkiZRgNJ2MgXjioySewtnSBvX9PsaN4DHwe0Lqse3RrfjSIEt9MUMv&#10;pgb279KNtj8KGDVSzIcKORQkbGTzoWKSoIKACn6/Q253xe9Q9g+b5G92hv4/fXjp33/m9zvx/2T/&#10;yfPClWc6M4fZlXI0B1jMM1ENExrMyQCfElYmne3LDAuKUBC7Sd4PAxMQBBGMTQvw8e62XsyVZpGA&#10;O6DtCaOXTFt27f1ls99fEsxAUHVCfr64uwF5UNpTiPM9ebG0l9xMbgQ3Xuw+rPYQusngCIWksHCf&#10;U4b0RhSsdrtJhRqDII0ehMIixt48u7263W6l/ua7YWdAsFIqlTAQgHPUabVGvR49AU2iN8cuJTTp&#10;NXqoTNb0vEsQFUY1d73bdSQOe5IzFA4guwEHcAZPGu7Zcvbk6AgHortGG99uIuXUvK1ATpHk0Swh&#10;z0Mrh3jHJE9LXrO4G7vUTkumYutQO5eLScucMpifdO7GbA4K6KXogQAq51kaD2gdNtA/vSfVu0JX&#10;Ahhbi3BTzh1Lv4pVtJGKhksTl7RSNA19grHhcsJFF2oA2tRpQuAfj+sWKXNYF2Bhx2MQoPWasNlA&#10;4AFRgk7IbWWKxXGK1wiFNdap4KZ0hjxxIBT8VPph2IKtVhMkRGh+cNnrNCi9LOZR2EtyXJLiji5K&#10;xEEteEZAkpowyxMsqgRgpoxqQCDAo2GKQDCjd0U8yFtcOGk2YF6v23c7vY6LtHmEOmHKE87iAQOi&#10;o6PGlEqfEQjNDnpoiLnCqyMGXEFtizTJnGNU6EticUhOQrwdV6g3E1T+Uc69CPbxsdZJqq7VH0P5&#10;ONAHxgTxEfwR8QW7H5sCS4bbDSjPMETZnULV8ReLATcyfOZ98ugKQZeqBncAeHZYNAU7rUYhlqD7&#10;5hngB2GaEjooWj3X6rubYTvU6qyIYh5NvGazf37RePGycX327s27erfbIHyz2el/+5op4nDc7727&#10;GmcC6XwOM8ewtSlmrR98dq98mhu0rqPZGPa4KDhxpYOMh66ckcIsRJ54LiH2cAiirFp636qct4hy&#10;FsSCVr/RHui5sBAtISFjHfZoafF8yHNIgUwAn0ctFrjbazKlEbzFlsjmsvbScI+NMCE8ev5AtZD2&#10;qUFa2HB+NgtNBqDe+8WNeG6+25W6gRg/l1gRbpc4MJxivgePOPJs16JesU58WpC2O442A9kT+6dc&#10;A7ZSGD6L3Z1xDfeRWnQSANug+DFX2dzFtxeIyPfyVcsMzp+9/Jtvf/VNrc4pXcnZL16+HDX7K9ez&#10;1ky8A5XdyicfPz0pVC3DyFeLHz96EMN8luigs9raCk2t0OmTany2QhXRCW9A1XNG/uLVzZvbRrKI&#10;U244HjEOSiXAxC6hl4PJgJglOb/4x4p+lxBh+7tiBrnoqtDYsAKnx/sQr9n9mfv5VakQTdb/mDKU&#10;+tC2z65amD9RwxKB8oP7J7vF4gKeVV/N7dKwDfqbaIRsw3gwwGnKvjF+ff6sdjOLgbkTGwnJhH5g&#10;E2HNJnA5QoQlRhqXDV5WOht/cHpoLUJDHkBSJnkS0lk8aIezRQQNbqp09vzyl2/PXTMCmcsmd0pG&#10;PHD859xdB4hO+lIBjPSDuC+xGYdTNkksPW9S3ikrIvjwB9UJTSpsOCNOZBzzl8lgqo2JxYiUEDeb&#10;oOxe+kjrRlA0+YXiM4GBl5ju0QROgb0Opi8G7OvJZEBTQdHb71GYz8MYT4XYO4Do7EjM4A3CNYmE&#10;0MolV2Enmsij4mcOAXuZdcMFYiMEC6LVgQ7R63eYezoxziDDLKahzSyuz/asxCyV88Kr2HCgXASi&#10;f3hKaKRgztNNBTjOQxDlU0YK4ixYd7/dOP/qG+/t9eRvXm2+eNd/+3z28h0W5KFaiyeGYsBCEM1D&#10;kt5d1WuFw53Vk4fj8y5x3ojQbp69hRUTma/ffvFNs9FqTgcg0I+OT+4mPSectBvY6s4x4mdQgCHD&#10;ILJAh8J8zScFEc+wAXpgLbFBQgsBOdRhI/BgGy2sGRD/iwVjymFjor+ibsexDgoV0CXfSb6zvu2Q&#10;bCcwlfaNyhaMNbbtxLaHYgvTcuX/FVyuOtzXqfrPGXu3fD4kgaNEB2whwIEmEEAMCiju2y4rPLQZ&#10;tToYYpg5h3xvwsi903sAw7lUYS/LCKn05Ic/2v30qcyJri+/79m25ci2BuIJ+a6Z2/ZA331sK77v&#10;+rpfg9QfHLq2UsDf6AM1CvhQ7fg8Do4FCj4mvQxw/ffFhJrjcxOZLNYjlzpb9A8OVPZwCl1wDd4t&#10;rF1qwsloyEXpMASceA04roaRLZboECk9kDf0b2uTu0YIw9wxBQ4U9+nFoLc0osVMGYgaKyohT5tg&#10;ioKP+aJ2TUFXysGT/xM/Ss+kilQlCugli+m+7QM/vPttQbbdA0HLfLPD74aB318hnBn4rqJGaHog&#10;/4rtl12sl0TiFmBjm+ZwMVkt3GwolF4t347WuBYVKqUweXHoadbhaacNaWgkk+IxXK2EDeyCvAjs&#10;G+SB1MUpmzwpVqRZFPNpNK176G6r1aSN5UeIMIkiSTuJ7Ou3F7W7OgG+8+7A62G50HEbPbfeDY0I&#10;zRgTKqQkKncWs8h0SE5W6PKX4343xjrmEN2W0f5smrfO26Tu7nDl3dnGsHiYMZQupbOYIJsRMzoY&#10;prPJ+/v7x7vVRWhNTmsykyRDlOE36rIuuy2k3kg6mMi1NuHpxkjlqks8GOF12SknnYfKHLEc+vnp&#10;EqCwN994eHvVG1et2utUCkYfpP4QSMd8tiEThFOu121zcAIM25EURtUU5irocQ7A+l0OGtRkpauL&#10;br/ncqS1u52Uk4f3QJTr3n1E2+tsvooR7E1tEo3TyYbfPPOu30/Pz29wW4UKRoK9eFKhcHc4IqDs&#10;+fMX52+v8O/MpqI7hVQFqmg8w4wxnS+9OPv26xc/R/KNByv4lyh+M9paTPCzPJOAVzC1/Alq4Lo5&#10;wt6eChusgSYwm3FwRKSAE+ANccrGyxSmQySbybfaHdYVtF1mFFQGrMaxC/FMEn/eI3sJAD60vnZ3&#10;QB49WgUepD4kC0igCHq4n74PBAInHipmO9RPTHWKqOSTif0qcbvH1TKjxGIkWWAWHUYNasYJiuEw&#10;mBEcFAjhHPD+25uEs0nkE5XK07fPfxWdXWWCBqcK+w0bC7OFa0rbg5PsyafN+nRz+c1vzte2Rywd&#10;GZ9MO44rQy6f4w8+FLKNadqCxdvdTSWD/xX4JkZBSembcXvkHIMdylZG88p+q1Q42evyufwlKDTC&#10;ADivf8eM9/u9KErhrxMOzJzCX75iyJIoPDH3VfMp5uY2zUHwj+7y1gNKPRzMG1pXBWawT4OabylP&#10;nH/f0Vm1o2EQAlSPSaJUg3paRqHFFAn5BINlDm//Q5mQ/u9KzAuG8yfHmZMTK50NzteLIVE1iPZX&#10;RPJsm7cPW8l37fB3QNyv4bPt1urTET58bMee3/3990NQnSXf/aXvXYVBMq0vRqCFIlvH2h0nVRFG&#10;2vgi47srMeDsqtYBRjs5rAJCgCAAKXL0gFaQeschBql7v3rAsYLpPvRQxj9Yl9TeX2MIvL+Tw+ev&#10;Ansqn4O8iYdrAv4NqmYrztbOqkZ6pI/ZjOJRLQP8DOjaZGnGzHjSoQPkqvPYAo836rf9QZcxE/eZ&#10;CTy3ZUCncoP6DcEm9H5K3UjctrnfOZgSsISIOmw1/WQmFH1xHihsAaPGMputVnaK8STNQGyAw9So&#10;ZcSzyOn6feAmimF0+hAogwO3Tzsz7fXevCER2y1gCJi2YbeyQxVz+0GjH1w71FG0qDEjixbYkXM+&#10;AS7xJRHcgeR8Wctk8WLcpLMmtQ3JrJAhCYGiMxIyxDYJoRSQeELYHauAGY+irMJh8HreSNwbow+Z&#10;KQClP+00mc8whmF6s8xnY4WCw/Oa4UG1MT5eMeihZwsHU/3hgFIPE+DZTApAdhtYD+6kR2/F44Xf&#10;lfBiHjhMjsgimcvSkIsPhRKSKPNAOh3slEvZDGw3fHCpHXidnL+MCLDgjODpgZeSgO0FmnJWIy+Z&#10;TjzoMZSMJVJJPwFFIVYS2vCpVIzks4nyh+8LyAkKjhmbR9CLJqz0oE+Xh0QgA5FThSPJfoQE+IwA&#10;NiLMUiGotDotVh6rhcAsZVD7E6ft88vrZI4l41b/g+/A0zrBn5mKk2cUXg9IgKIiJA/cusLAAmZ5&#10;0ARG+QfT9ONBxXscuBgCMQKAYcP0MQaELBxHNHg6bXY7HPVGpKdzmKI2Qgnh9cch22CagUs542IX&#10;R/5mL44Tt4ULyAZmIwU8l05KSSPIFCg3jngIVDFGao43N42ONxo0mt7ZXf/dxfjVzdn7d62Li9CC&#10;GIz6rdcg1LA5aEA1pny2Mikk/XNm6/P+Kual43REmhHxxsFGNWXTPJkcGog9bJAMpSLQMUvlHEnu&#10;m+UY8T+fLBaoEhGln6T9xbcnl5TfDnNuFR3Q99CmRTbYXM/JeAAmFJSJ00Fg7PbklLxiJc34A5ez&#10;y7BsPASS1ogPgqp8yyELs5hNYC7oJP6tYcTssyF8ahObtI+++fHsSH/lNcMSgW0k/3CfPkG5QZvA&#10;izSIZaP/pYozdnbT0XTu/sFBYefm8sy6rruxYPr+g+rJQRZnAMs+KO3cXdx885d/c925e/X25Vdf&#10;f9n99gIzTnyqVwTlpew//K3fCry9e3nzPnVUuffxcbgzwbSkHd5UTx/tOfuD5vzbm0aUVABu4npT&#10;chxmCP2R2yFtXjpFaidV0v8jMwvOZs4X38oC2U/w9GSfqIuo3o9viuHDgLRIQ5y+eQ9m/P1tm3qO&#10;Gfg04n1276SUzy2SVnS4tEmnwA0rimtDGB4WKnTY3Cic5meX5+M+PpwcLgAkActHvtwFdEmAM6Xd&#10;4obG6woHiqXU6ek+I78JsAiGvsiyU3kYJ/3J1M7kAqPl2Rdvvj27HPBy8ALmrEf6DpDAlh4JoLSV&#10;FxjnJw41UXQlQdfrBJwkpNDubLwPfww2++e/TZQpmloIDC4pw9fNBhM6vPGMRQrcYbaaEmIMvb9T&#10;o+sR2V6uNZCtyBkO2BReg77L4h/1RzHAsiAOQqvhYMykQdvH2JPr2cDVANsPRpVz+3yUmsl4OAb1&#10;AeAZ7CGT7m7Cww0bhuZycBGYd2IdFSVUCseP6aBRu5vfXKwoDgNmMrvoA/yRrLG+CBn0VyJagEPL&#10;QgDEghivq7PWq7/16u+9xuX67jqJAnjYDa7cUAwPgDG6cYAGrGqwaWV3wYSU5+rWcZh3l1eO8WD/&#10;ulXPzWgDgIw8004HqpnsMrR7vOtCAZ1iFFHPB8x4xuwvB3PcSudzI0j+34YNj04tSEAK3QgDUs6T&#10;dK63XEG8cdhfCNwLRjx2ExqtUJRAeUJw+qFQHcoBmzWV7MwFAF1E1nPKyTD2etx+KU3CdLUyiCFj&#10;T+ZmpK5IQCMzOImjAe8Rmm6WLpeM7VdYqhHrj0ccoqwDKO8BviPVG8lja6KwGPfHeDR5v1jzF0IW&#10;Rl9Ynnnj9WzIvGfOyDo0agUGfRyq2+PuPLLCmujm1bfJGbZVN9SmALO0YkCt7ECISFGKSmtI3Ymt&#10;JXJk8mIgNEMUIbZBmRViqrJBbO+LWJTbdkFKQqmKoYQJxRUR2RgZS2ceRMcAmcackG24uuMfg0YB&#10;j0UkC5gSqa5TWBZShhXkRn2tcublbwLFWaljwPxUvFARGB6GPSNCQCIcykIZN11gEKDnVe3qrn9e&#10;c7gS680Irxk7PAjGsO1IxDPIYVvTEbximAhRK15iHDKDUIRyDEcliCiS/DCX8x2kxAEQBXRriOPP&#10;LLajS7kDqoSVpYFmhiLtAhiLCb/9Xe5TMvSn6w+QUwf8ABUYuBHjGp5W2N/UB52wgdgrxuNumiXn&#10;AKQ6Tk4FZmVrt7JLV5Xk5Mb2eN4ehntoD0ikWRpJkGXiYVgUSMA3KECFF84CLYQuq3U+k4lms8lQ&#10;vIeL72Jjw4yFUkvxPF/GRwQYrRZWCJOobCruWIF82oBcmknHCkVc0JLpfN7KpYjrjN5e2/Wb8LwL&#10;90F5CvIn4h3hL7jtklExhDvDybeB2Ii6IrC8f7wPeZ6eAENAJYmSskWhswrdNGs0JF5o0er2IKLx&#10;llsTOAC8GmvsTZgHTPrt1u31NYE715fzXn82HDRu79hXOGBS+Ry56GjI//Jv/9VV/ZfD0cXM68CI&#10;xMZ4BU4bsUeQf0fUBUDE8QBBUdOgZcB6bxL7Mg8Pl8NxeprIZx+5iZ1w6DpbXEfjsKZYrnuDbnq9&#10;ZCwwbd5eQi1AP48s0UNHMwbmWKXSo0j/lop4Q1xd40Xj2Vfe2bOsMf3z//AL+/LPqIsHl784TY7L&#10;e0du0OHdE0bkoiALJ3ud1qB1yTYaQJGaaEQPOySLYrgTN8w5nle4QJI4QoOIQfllLWnbI22buEt5&#10;RWLaTGLzoFDMQfWQYWNtypgLYRNWeKAV5WoFBIOqLZ3Lt7t9Bt1wU3F4WuJOMWNS69IXUbleX1w5&#10;qQzlwvm796lkBlrx9dUdVnTYKdWbhBaaeNXA7JDCBL8+5KaUGqRrAp8EQj130Tt/sRr1Aond2+vb&#10;2quvdiuV6zZB3s+z+US+/DTSm3vPf5mj4kVnsY4RucMxAdjSCyWen9+d5lKjr/7aG7Y4w+gtFArK&#10;UmeFAnnBbV5PL41c6n/xv8n/wT/FXfHi+S8zjBWAwAQGMQiT+RMOzTz7AP6bIMmDM9yfga4hyXBR&#10;GMiCVSN7CGPdQhdBLHEY162FpWIPlyP+nnE3O4I0LdRAPhjDAUcAnp5biHG4ldH84VEYIbmEYa4o&#10;Df7AnyPK/7U1ahpE3ST5WxwSbC0gwBZ9nh/A4+e5b6eLPuytjY59eRPC+QPHNGkj5WUKbTyMPtCc&#10;yRAkbAdhCcrE0TOWWCtsMAw6Lu6c3o/bRCYkh7MJdKxxsx7u9QPBOHxTnCAxfcACRxdEUcNcnoXO&#10;uE1gFDDcZHaTLwYQ41HVUaF9aLC3tNYtjR2xO3QrGDNQBwD86Rp8BFEM1eCUphd6eTLORAlhz3wZ&#10;ac1CDXzCFh6knsUiWG8RsjulFsnmKrmMSaID/rG0LIzLMnh1RqP1RqO0f8Ttwa5W9eV8AWBLpMh4&#10;0qT4BrnNFyrQmBksD/rtbKFI54TDA1u0qk7p2FfY1So9Vi8ZHSWEHrkAKHUBcX6vFTPkaNm8u6P4&#10;Ja6eQ4OWj2pmzQaCtct4RIGOgRxEUN6SHTOLxRJNOkNMNmtIEzQSJtntuby2YoTFySJOXzRh7gBE&#10;pNcZvO4Pr4kG6jT6dZa1hAeqCjQIoYLZtHCjK+YTbPqcSYpgSUbMEpc00ht1u/gkzLAvziJRJPgq&#10;4TBcSjDET8ZLOSOEdm+TrMOr208lKAw7nVY2n8rnk53uDVwTJ+sAxkDQYBY7hYwStikFYdLG4lGP&#10;1MbYbY4Hpw9ncgJfJ1MAdqlbDmEwJmseqirhfrBmmVzRl8koLjIhEJv7IWUdg11QUgOql6tmk7WJ&#10;R43s8rjAMEiRD0r8z38jo5MjiMdMkuYFUdFqtiJkQkIyxmEsG1Yp2mm6LZ4X/p0njkYMV2MaeDAK&#10;MuHwUWPYLSYMnQkxRkJwNvi6OCV2DnxTQ06aJYCSljSBlTeB6unAaZBBHelbmCdCdyLjfLbBKUjB&#10;yWFjOBw7tuOKsoFUzIDIDn2RZ188CMxRcP2azomY40S5uLtDM4P/GS5ZcEUgAXH2whJm2sSfzbiM&#10;WNm8gRJkuokiFNCGhtO2ucy0vTwcGh4CqVNkKiwDm2HgY+z+xBNAlVNKp8TBnU8jcQOuuCTltKGx&#10;cJ4dCD4qzoVIOhW2Q8D4lJx2KBCedhMOufmKPRlWxiqG8mCaJDHMpJO0g8s0fn84Asq1yETyxDSE&#10;vD46ZtV0xNTNeBrx98AGwG2372gFxffarNOMP+T67kF8o4+F9jRhYrNaJzmoPWwawxNC4NLp+XqE&#10;agwuSiZVpNRky6HzTWeZjjv+hABeF/xR7VGwpTQHQwTPhsx8iVob+10KEp+Cxqei9VVlFhUXil/0&#10;82Ixq4yTAQKx41w0hhI8tohuSZYQjI1jDU9FIDLmfqnqpQWN4lZNyoRKV6098HTwNqke2CsVgzRb&#10;EbYiH6yVmmq+fEEA1KA18+42w+AX58+C7+tIyNZ/+CSSs3Pr2J2VSFR3j54+xKL/YD/78cneg2pu&#10;fyedq0YLnz1+XC2jkKNCy1ZOvr6uEShsJtIH+dy0M5a3QND0Qojjiv1F6OXZBcpW1cyIzrKpyCpw&#10;ddkgVYsEP/pSAfX+UEUXRwnUgh94FbLNNWysXwGUPqpWY9SRJr67S9YkxwswIP/eHrnkwVup1OX7&#10;K5pd0AQ7Gq4+Pq7cP0ovjcVoTqRD2sCbcOT2bqPy/x/N2nXuPfZOX9+d84BRlyO4dIIWLPLXkw6v&#10;nRdPtWjbrNElUuHd48rRw9O5VQoO3WImP0rg7hOzum2yZcjGgdrGaZEt5Hez6U+fnh6Wsk93dn/7&#10;/kOSPA/jaaM9JoMxHlJ7tvLGCRLQPEjs8Qle1qvwD+7vHpaX4d/+o1OIFvMJEAtTWoqlHtJTiGCS&#10;QQuNZAFFxj0a6LhjQ0ynU0Pyys1le5+BECHOl1eG/IWwSeV3TeC5cRJ8ozY2Y6ycicdpjQeDzewL&#10;fkCjzkQHXAa3GJ5BHN4Eo8WoLKeoGqNzMwqG79pRl5Bi7gvDZM0QVU3kPJY4PnSp9MRIzvsDwwJM&#10;BdXkV4jxNfsbFe7GoCxhebHMFVPJd2TIz/iSnLRoEmMaZK5Q2QG2aF7YAcCG2qB07mwvngk/3AcB&#10;xUzejkUrB9VKofzt5XvopHY2/fX560GtXi6V5uMJUWAoA3BTAtYDHPkwNKdp8DdXtuBJMNjwFm1c&#10;7bGK2YRvQ+HmwoPDUZ/NavNZYzatzVx+kaXGmQchFjiU1pe5He8EIyPRpdRKKIDDz+AQwKIQdXwy&#10;QwFtrsAwlJZhcxK2h0ujD+yMz1vEankrzK0jTnqNaY9kOaCsAORUYLThSi4GEMsXCtPVlGkS5z2R&#10;2Eh50IHDHuG5LOBqQ7XjEXzLTrbcDPsbDKPbZIZrl6BipqqiwhHk56MgPCYarPiBgdxspfeJu896&#10;8ROwpHrcFkq+hJEGSYxKf2omQ1OJSj/MFQUNMG2AvUnVHeovFi45K9EEyeWDxaLRG2FZNVkGSW2A&#10;sCR+P0tCHNnvCKhbSR6YXNj6YNrLT0fBnJFlHP/CcAq/ykmDGdcEGIJDC48cpANjQDdOl2SKk4Tt&#10;ir2XSoQZdFk4MovJn+hp5CcOuPzqfO3N9jV/j7Hz9rcvZiuO3KLwertUjL5t1v//x9byAtcyPotd&#10;dzmHpIS97bw5XaGmp/kSWBIMJSLJ5WpiuYQCpbHgA8lRtge2rmqGe1Zw0YQ3juRGJgmIUclu9Vlt&#10;vsyMAN3u3GW2wDWAIsDJyz5H580OR7cDy4edee1CFF7gk3JwuIfdUxSuJLYDqTRycuAPmmHKDNFy&#10;ePpITtdxKg0GP4XKQDNnPxCSlUBTgQQO9tRN53bUqVNeYyM17uLCO8ZceONNMDrlVSHs5IKgqUvZ&#10;cdxqqtnypntNeuB6NMqEAukAtI1gKW4e4D6Yie9ROSWj815rMmiM23fD1nXt4tuXd7Xb2tuhW+t2&#10;67xyai9EcjrXF5RSEJvD5JIhORzTuvCssMdt0rBswL8gvU9am2QoGbKMZ7cvlz3XsXPYga5mUezq&#10;vUXTW58lM71S/jCZXbKpgB7zyM2GHNlGucy12N14MGySNJtpgq/Tyd3Tk6veohwdF44/snnZSTPi&#10;FKBn+AMjRrEj9MHvhnfPOt/MbAjLKDM8tt7pKLNmFzRThNagzUZ+zwBhDQloL8/3rZwc0m6UuRdZ&#10;2d4w+/MGAyRUPLNMBfH1TToZBrOcVrh1tzodCE4Y/IxGY8igvtpX65DYbHxKKb5hkGKOSykAFQrd&#10;FMYerDoSAikowd4R/vmmUSyQEUA+nmkseSxhOdvomPCM+Oqrb6a9+unJ8fvm8OWrFykzkMrm3765&#10;m466vAwqee+2kRi1LYAGy9akXBMdpEG2mas4xSLeGu7FWWztirrlG+aqU/J/UQtABHJjzll7XC2U&#10;xhdvprfnmIvRviKL8sdVnNSQGLTZrENmMBpPf/Z56fCEcBIcDhj78LjTonMccBSxECn7IDjFOS4h&#10;/wwHvB5mexQw0uhux4uqhWQaoVgITXE1MecAnENlNAJuZG2x2343PfvNkRoBJyx69l7G1/A7tLdx&#10;3gAe+qrn7a+tKNh/9qWS2s7uRJfzR4Xb//TTVPGMUX/LWAYfQvYbM5EsfPyUmASm4IAl8r1gtD8E&#10;g1sivMMcj9IB41DNa8Yz1DrU1tucG8hIo/UGEB6ivnKSYAeRJefnG/N4yu1QugBFFnHtOTU4Y8VA&#10;kaVdhIKXWQ/5UZAFJyCAUvLAWpfuiyEObDkghnic8pGxAOlhY95pNpM92C0yJEQcxZsqFYtMAnlf&#10;9Vptp7LDyiSmj3aB8RFmA8wKZNdCDZ7G9jsJjWXQ6zIEzZcqvIRsMc8px4/UVRBZUXIzicok4ZNQ&#10;zXXHvF/4aWzwXFyKRdzL0HUTHwjAyahHyU3k/gzGsKA5XH0jZt0NmlIMXZQEizLW73QZmtA4adpI&#10;lMAYs1yMoK6GWF+GbZqL1uiKjazTIu3QzOSK1LUdwgbFpbRxyyKCKhxJwyBlhknTY5iL3C5FHvbI&#10;G9QusEBR0UC+YEyHf6GZwLh2PYAGhslY1GPvTZVl0xLG1EqekyhVtIVGsQ+MWmE5ExGEIDM9Kkie&#10;NrGhGehEwFg5cCLxRIrn3eAAxkzCwn1x2WmOuI+yNB26vC3NBQIhmLmwAXV/V7DKebO4DprDPlQ0&#10;2dvIThcTikB05i7dAcUeHbdi7oXVsuNgDmhjQB5m+Mm+gZkiXFBOBkZOPC+KAYRNwD/58w7/mJOH&#10;E8xCVrLGuPCb0F77KjscbGBOskexYKCBYTBpMheLWoy64YXx9K682GRMAgFVHleX9mPLxfbxYSlW&#10;qX65Aut+fwCyjQ5a+UOQq0LBZrNJn8DP5RHnesuREihXDGCkUrIlI1pkRuyNn6TKi2HKNMK7Pip7&#10;zXq9zqSZ7w/9peNz0rYTY66zuENRVjhHXZwHZ+turidXaHSEpoRPg1rvCPYgJJ1IcwCWNcFZWFd0&#10;scuhbMWFrpRf1VtQ6OMJ02e40ki7POuw4aT9IacH7q4dp/sMMw3W7SG7BtEPkAJcCkkuYzGaOtkB&#10;M3vk+4FkowhmquQHzukCMcijYaZPEnEArp32VzGgoSDwlJXyDkfv5cV5s34LPzrnqLxHp8AoZK0o&#10;U24IgNHaH+dv5fHKN6bQU16lzw3zLXWYGtOosadJFsn+7V8MuQwxvmOWzriYT9IITNpLACkvnU6r&#10;DGJ3nZF7BNeaZBSs0yUa4+sYvPshSSjVx3JoECVfu6DPJRSpUsxcNusYvlOiVYAc8EqQldIWaguS&#10;/anpLqY5sOv5ZOAEiGwkeYaE+2lgfTtorkk0e3SSenI/98nT4qdPdz77wd7BveLxIQrIr798/vMv&#10;vr5xB041z1PfCMyP90+yucLKTgxn62l/1r5pvH71miBSCQKLhWq20Gp0cI6LJFJdvJu2PA//FeqI&#10;kOsDPDOkRUhkQZ9i0+CS1M7TagVYSgwvKIdcGf9xYHLL9II7yhl4dV1TbBtPsh158vR+Me1EONBc&#10;r9e7m0FNQ8ExnRBsLREbk20z8fb51UW/xc/iSQDNxw+EaOg+Ylo7wYkB3ujHT+sx2tmv5nFMiBUW&#10;/R7xy0CDLNVNF1RutXJSXPJIPvM7/+Kf/fSf/y9/+Ic//f1/8g/+6J/9k4c//fxf/rP/ZNod3V28&#10;x94dtiFwOXsl1R8bOCxGUhoioeXpUZFTJfzkx1Uce8fjOS55WJ0D9icSJbI6yc2mJwTfhbzeb07D&#10;a1NzXxIOQrAhnVgksXWLQlBLD4AIi8Yb224JPNilIJbgv8ySxN4DzmsqAV2k2+7wteVSETVgKleQ&#10;QpF1ANw4YbygsU4kKO0WTG1+gYEQ1MvRrYkgFRnjtjBBGxEzZXpOAUJodD6Ec8ZuGQE4DrLJM6dc&#10;TmPrGUZLw5wXQm6bGGEnGLbrkVg7kRzm89N1ZmHl105pldldFHYnhWovl+tlc8gdGCXsm+nVXi5m&#10;JyChB5Zeb9rv1htMqkPjWdsdRNJxyjiOd8eOg9CwIyqLih3Q73LkXE+Zy8OIONC02ovV2WBUI5iM&#10;SLflph02elx0b+2uA1OZ3TGaoJaA4EKUc5itEXdVHjh6XUFUOGIhZfKnTnJU8tWEH8BmxkcRTDCM&#10;nrequfMOfVEwyq9IOhlO5wah8AXZAFDiNhuowxT9nCVTOYpiYU8cANQAYOONu/ASSZusvCnaWYxR&#10;6EDYisPQXIw0xCsxmRZxaCWcSOuFz4EGslE7B1eHJ9g3xcSIWSeW3yPx+G+l2xL5YFPkU0Q+dEpb&#10;uqoeLp9q5Z8gPtGcD1/54RsDBqjhSXvoQkfA0dD12iBqQYiLmbENXLF6//6cJJxOu+/Dft7IEA4A&#10;AP/0SURBVJhnYB2tgss//33Bj3ofH31g2OYzHkj/pPkOmqJCw4TzInH3rrOuN+OMOxgha85KwxrB&#10;hRX1eXZnZwSFjtMIj2n/RCCVkv1/aymtuZf6P6Z3yhf7zY7u+4bQz+n6jpHlW6Bu5wO+9Ol/6oP+&#10;kKOAY4EnPWw0B/0U7h3rTWsV7CxX9EjRuN6SFYEH6Eb7LYQn2FgbTrp08gAiHcf8uNOY9hrTkIWz&#10;GkF4iPLlLuz7W/AiAY5RpnVmKMM6ONdF4/AMcPrRlaNq4EyQ0HsTWeIqggO4GUoXckAl/CU8HV4P&#10;dRl3W5AxAxbfgio8WpCWDbbHWSHxFwWMrHIonXUfGcZj3tVo9xKFLBOtA2ifx0d0cqVyGcuSZMrJ&#10;kvyn7BQfs2NYzAFCHMJk5uzlCgcHpYPDJ598tHOwV97f4T+jWezfiepQDDPG7yiCOeDTaadcLtaI&#10;hPJgqNz1+m2Rv1cbehhQfJB6yFVKPMETYjTGpzKfrURQvxqEzTiMQXgGF4PByU5q537ibPh81nIh&#10;wnikhq8xIMUnrX18kiQLLRLZSeYH1AbRMBa5JC5gHodtzCoZrcxoxySUXdhQ7sPBndPDq/4iF+wn&#10;KieM8VNM/uJZLCwhROmsnXY2scR1v/bq9gsmlECxkYUZXdqbRYrDOwIOhekrQfVDxj8AG17cxnvC&#10;w52GKMUCDoqL8GzgxpSSBexK90dq04Szk+p8hB34Yk2BzRun9EllMpCmlPXHg80MHDcdjJFWRNES&#10;ShtutdtcdvLTusMeYwQwdTSEaiaTSSo2lrqTTlJPszlgNcjNjidpFOnxo1gqPX/1ppCM7e1UX920&#10;+73+bt5JZvLt+qjT66ay1QzJTmdvcsuR7BoREaiEFNUqRh2eQ8ZfHt5cxsYDgyy6bSS6ABY/VEYP&#10;f7A7Hk3D8QYUkkjEvXgT5TMppNSB+D6bjAb8YAVezCJqzfHW//1/cvL4IxiujctLvkSaQvmKWRKy&#10;wKNnCEL01Nwdc/TYzjqZBcIA9maqE6XfEzgFUVxqEv0hSAsKsU5Pq/jT6yWuJ4pE/rsf257QWieo&#10;cwizUgkPF5WnAm8ZRUpsKav+e/ruD/77o7fRl/qKQj/ngEElPxr3S96pIi6kc4KX4Hpeamcn+/gp&#10;h5oZT+G3wHufjgYeJj29zsqOh6vF9IPTgwcPV2PIeX3Gi/ABZNXIPYYDzA7Pd0IqhylQJh1oNr4n&#10;nUsi5TuKyUrQty7W/uWTFFA/joPBPttE1EIvrcwQuLQAt5RpHNIk6MmTQYAC7wxaIKwIMhV4HGna&#10;KerxdeLdQkWWpQ7Zqq5rMof0ZvQ4BCngGoICEIMihHloThkL8a+gh0AydGKKgOfqMTPm9TMK48/s&#10;r77nFhVn6+52CFlwCqBM7oJYIghiKU1ZCbXbG7rReDLFw42cj00YFjymVnSe+E9ukQXgRBagn5MJ&#10;IXyIbVKjXsM1lL2azyJWjWA+jrBer8ZI5GT/vpkMvbt51hkNyqUjsECcfk9OTnnLlHNs9wjJsHqz&#10;8SDYrLHRAExhaE88jwwAk8RoraaDaTKCPTkOooF8NeEFUOKEllpSSepV7l8kTvECKybYvL3GvdeK&#10;2qCb5P2gnaIbzKVAnXjNjE7he1OhU/7ho56xYtBZ89y4qI2vPXdwhrSPwAJvrIQmqLAclewGIpDD&#10;9JmxjB3mMtwK+LZLDyuJOMY9uOPhrTDtA3mzO8emI9y1iIqRZS7aCtohahbxcgIhOkBlDHLXWSa+&#10;yI6zmEPEdxkI4nXBCQYA6MO1itJW0rcCCjQbYsqKzTgAKugiLxSjCJYZ7tPDUY/OjZ5nCxR7OIt7&#10;7KMJ5SqRuyUBETNJtkgZT/KdMOWhbND/wEQsm4BlzEiQsgm3ardZclQcPE+YhzpOArY8yB41xoBH&#10;28/9vb685OHr9nq8BpoWvis4FCudEtT3A5aRYavVRvTB6aacZKlMGFQQ2E67EuE98hpoddhs2LNZ&#10;i5S8+D7Bx4R8DiqP17NGyumE5yQe3Xvg7JbTuRJJF+5mVQjFCqlUZ9xBssLIAQcaZrEwTTEJ4QVQ&#10;XStwDILSchJmzgpZCiUOmtgUQv8JJtKpTJJ2TL4jSKHEoWL/miB4xQuONA6AA/YoKhBcP3j73B4b&#10;i2x488SdKJUPXTqqAXMHFWwmialoOEDsHBiYhNOqGMVfFFNHgNAWq8IGOYKWjwvA4FapjNxrbgQj&#10;G8pX9QDaxOBqaKFA/ObxpG3mIvty0CVXBh4fjyUr1Q+I5zsDoSk/a7ogV9wrpOPy7/F3P/0UpRpo&#10;bCCQhyvOPJol7hOl+D+OG/UI/LduO5xChhTUlQQFEGhJnztLzhbdVu163ipVcuDQ0aSVGMwb52fn&#10;Z+9+9vMv/+MXz569vnz+8vz6tn3x6s3b26vabePVz351eX57O3HfXZ/X3l7+zbj58PjhFK90zP9d&#10;fJzW3mB8d3cVs0MwC5G+Y3gzncypKLtQo4G/E4lCqXh4fAwJi6YbdF4jDjh9kGkhxAeCo6Wbzyaf&#10;HOyRvwHsLkdAGrdVYDITtZWLwIC91miOYAiLw7+BevzRkxNplsYuUHs87AGEsPTjUHi15EGZESZY&#10;L19dNWZY6aGS4zDiGYmQaOWGNu5oEoURliLWITL3CO9dP3x6//TRvY0Xx0LWdtL4xdPPLXttFkos&#10;k59dvD9rNpeO05svht0BJC+Gse3pINKO/A//7X8zaNdsG9xT5COJFbjBm1WvC7KWTOcihUJip3gc&#10;Pvmo2OyMoSGy1IAPIJe1huyHeNICB82lAKbmX4YSRgKWqJwGArjSA1FwnaBmszATMG4g9HPtaPa4&#10;RtJXBMONRis0B3dGKsI1W0IDyGQsPA7m62G+ckBmHV7NrEiQ7G67vwpgG02/qEObBzG1DmPagdc4&#10;0Ai4CofGAgctSUgxWY/0saHnTFiO+vH9YSw7sHJdM9O1c514rh3Ptq1sez/TytmjnL0ppKO5rJl0&#10;cEQBziLOFA/86HpszPvRScsa1uPDemJQ20QcMKkSTcNhFQE1zyBv77J+fVAopXKpYiLVE4+5j092&#10;tlqcydPGRV4sNwCMVeiIdKyz64MDUYPhthFquF4do/5sgXrGiqMb4PkIRmQ5RWclvgX3iZvC2a8d&#10;Fnom1szIgn0NjNxCWXg0ET57UH2UDmXfEgZFpkKWIj3GWqgZUDmBnYdXLGaoikgLmQUwFzIsZO54&#10;WhjxjF3a39vZPwARareE13IW8As3wDCPMZRAz9uJJ09Pj8o7xT1C1cWa0kiV7oQY7ZA4mRwLixip&#10;9T4DStUXUQ0ccdLgUAzJ233L/NTrlXo0wKYCMXrrmuDDP/rYShfF/vebQG3m/ge1O9oJSBsg3OBB&#10;zOVg+Y9AIHBKDEUKHz8kkGfUbtq+OXfSjDoMOONyjvZNJXR1BML7iLvYsNi0cs6C+UVplWl7OHSU&#10;QM0Rg50X1M8Urxf2kNwhSCgy3c2Uex7PFwTC8obY45juUll6aLKZDrNLwR2j84Gk633fBP5mubh9&#10;O39Xh6NGcfvupK/+7s/bjnc7H2DYjEoI/I19ZLwM9QBW6dzm3jBm16dTLBTsNKwK/PvgZU/NUScV&#10;sxnTzcKGZzkdxh8rhoRQ1DYQmCBsEdskUzsGkgJjxGbjH/G3a9NlNOq5VJK2BcXRKgqySLGg4CU5&#10;dmEDSBQ9kRKMgLJYnMuOXAbbIH8IvTXcB5SApcDEfxkYTpWhgd0jMyDsBGWqLNUF6wowEGF5q0U2&#10;HQM4qocl4gOYi/TVlFQNDEGxcG9c4w9BwznHH3lOdpXGsFB6WlHnpj97fl57dXb7118+a09WoUzl&#10;ojMt7hxS2LQmy2z1sHB4uo4lMtWD6slDgiP6w9b5+QvOKpYmOdIcfqYZjid2qa+B7ZH3UOvsVU4r&#10;5dNwIDVZ3DI4Gk/HTE8Ds95Hp9WPPn/c30yqeZRhUXSj2BXzYsmeyKTKrRp+Xct4GodGTKlRq+ER&#10;sZ4MN/HEhHDg+YDYi6QylP1A9KMHxzBM0pvRyi6Ouo1KNsFLXUMuhOIiJ8Vl3C72Or3Ld39jBYds&#10;9948Pl85q96QqGcYbEEeIoIH1nNES8Bp/a4L/j8fjPHARMbDAQDxEW04AkhLoLWS/eQajXEc58x8&#10;Bs2JWpMrAIODi0pBSW2nuy4fIDBKzIJYUFS9mI6SdJbrj2gZwtQMFCuoY4rFIg8mBx49NlRAbiK+&#10;5+xQcHj8CiLC2dns9k6qBbqlSTjBSk6ZkVS2OBpO3l7VdnZO9rNp9/JbazVkd/OCEdaxrLFofyGS&#10;MQ/crMbwh2U0LoRGGIoeVlmHfpjcYD+bK58c35+26pt2DYYMAJFQengAPkVN0fCQrwKweANYH/xV&#10;b4FMtnd+NqvfZBVix3Ozlgu+xt5Qt6ifouRlLeLph3/wPy88/e2Iwus6aO3pFwV7A3CoQbWoOYDi&#10;FRQxk10iWzLDxMxsM/UZCr85A9w+1wZl9GpKDxcLb2y4nnKFAxoW51xV8YfRpra27Z/FivOrru/7&#10;w+1/So1EeZGwk3RISWfcGwUSdvHRg2ixCqmHJlA+5CIO8H1RK48DpBsc7YZKRSddXLaHs3rbFFtm&#10;BWKkTtZPFViw7jlc6ekZ89/e+U7R0ld98GUQ3QLfSX1wA0DIEN0jTWuvl+0lPmnMRBhAgmeiNYLU&#10;Ip6MMCDxucJku1NQquQUxwwpWmgrPGO8o50OBvPEJRiQZ1AOTKFACnQh5VClqjCSaadH+TqVo304&#10;5STwnqVhi9MTWoAYSWpcThH5sxJkglKk14f8PWg3L8/PGQdQmMKnYySl40MO6RuUIHR3zBVDYDAJ&#10;2om1B3dgxVXC5xi/Kz+VNRiAo0o2BEoZyibOYDAJHhfobeJMQj+OsaODhA6Zj6SdwmzRv2i+BPBD&#10;SAyw2BuMaSSG4wHcTvillKc7O3sYupFGw72hFGZWwUpB8zPfdKYD0h9Wx6XjAVGcwWkyH5tu+txT&#10;lCCwGaIbgg27ZhqakwlHeTJY7u6cpDIFTh1+0e4tPBdPFr45bRLy4HSGsEtgSkhNs1ZT8eitbms8&#10;6dKMc6khWpE8Ohi4EPSh4CmOW4RZfDBZ8mBeMDyIywrLr2fKdMKiKmMKxzrvEjEk3yqTmoqGk5Ie&#10;PAV9IciRRv1BmJPy0qTdpnpjI2fIs2U3gzKIMSoHVBY5q1Z4BhdQt0R2aQsFFvlKwiQ+WzGlczEu&#10;prxnl5KuD2OkuUuKhmlTEOobsvjlqi1LbWo7YTF+Ui+TZ4xh+M7CkZWpE0/kczmmVhwsovjGrAnz&#10;TD8/iQsk0R+HJqMCZrgcOvMZckcmgaQ3MgnE9YrTmU+CvSyttbINCLcG8Qhw4rDjgTfwyPhJ5TwF&#10;ekd2zMbQhuAclhhiVebmgyERFytqDo4T+hLGdKxRRiCcj7gom+VywXb+/c//ZkjjaBLTkfjh6SNo&#10;XoXT49L9ewfZSvH4XuXew3CpUkrk0rslJ72/TtOkI/KaQtmNpoJOKbGzm3/66S56eZN2PgYZfLAI&#10;zWIOlJ0NRqC44KK4gdVMV8a15jnDxUf5X3IW0PSSJBLoADKyhGLLwGOGn4jSPHFypKqn6gMOpqEU&#10;4U2tPEE4Gt5y7T84BzNWEdeaHpipFYVRCO9F6ZiY/NN9omX0TQa5SkIFfLsXnh0u9VaZyW7C79Bt&#10;KHS5wmrCqZMYaDMKD9EGM3LfckelyeHTgXi46DJP50tZcCDaQMA4IUPHI4iFnBifVuU75lP7MQuR&#10;6SY7mcXhJzbA6HbSyBUyeF7DNvsombtXyoQnbuP99aoPqclcjtemYf3wyZPa2c3gqjG4bp+/vaSb&#10;pkDpN5rufuEf/vh3jSmBMWgemc/CaWtf1c5KxQJ9P2x2UCaoNpKrBoKF3V3AK81I5xomg8KxpXAj&#10;FIDA1q4CMOyuZ4Vc8n65IphEy4i1ofoWwEPpvoxG15u7WgP0nHMDeS1BuZ88PiHzJ8gAYrNxoLGj&#10;qOS2w3gH+lBkInlUyzfnTXzPZR3MGFFMdEzs3GkQyRXKPYA2XT7mw3zZ/tE+cLoxj3luJ5VJiVrP&#10;3KXfisflJz58cbaELHHvAXS52BKbnQ1gMZLo4beNn/3ln6/nQ7xG0Np8mMCLpzc3rBwiMCavjz56&#10;dFufh4+e7rog/dALKenWs4TDiDrlD6PhPWKKFBn0BoDuooAmVnZS8yXFhwSWyE8WHKCWSBRc6snU&#10;FQPEn4azaEcDNzCBBkb7g0J3jb+Rk2QnR4fPEzdTuE8PhR4U0RQmp9WTR3v3Hne6V3yTEb01vG31&#10;4kiT12iLWHX0ODByGJqlYpEZQK9lloiyLBU3zMDxwzFiqaiVDZnZQDS7NvZH9eJkkKdtazTsq2un&#10;WSu4I2gcufE8OfasydycE9o+i4K+rEkLnM6M3CDgFRaR0tP7E/CwQACVhsEs2h1y5Q529nNHe2gd&#10;CmTFZhLtq2sqbg4kGYUT6s02Jw4T8CrUcUG/4NK14bgxmibSGRrjiTvA/AuZChJfbHkzGGc7SC/j&#10;VOdOIl3Iks4Yz8L9ZSkA4kE94nD17T3EpZSdkroPne1MRRnorQO+wBfgCv0D8NoyjkPynLkXEgsb&#10;37+D/d1y1qkWMo9PD5xKIV/ZcTIZ/D8at3WeWygpNIGNuzu6Jfyk+JF7Tubh/XtxkgQAfuCITgl3&#10;svUkA4RbFHIcNiGH7R5AUAUasCKrU9u6qFi+UYpCmHkg6B3Y0JUoF1pNhR3qonzwDfnQJm1F3pCq&#10;tl0TpwngH8QP/M5EkwcjRK7NN+ZSTGBHrK0S49flBKtlHKYxk2AprabIO/1IaF+xy7fz20Ffu04/&#10;vcbNBFcIGNIbwvGEcVEShxZDb9lsJbwZSiFmlTQ26seJgo/AB0iiSgqjeFwGwK4hsciFeunFIY3Q&#10;smLH44c4svlKif8dB3Tb+P36d1ljfjcT0Fzan3cqQ+LXxeVvkkjZmKbLCZw3absT2fjxPZpPizzE&#10;aPQSzXQgkClA6ANXZlS+SBILv5jacCNyxb0HHxd3T6Ez2EFz3B5guitCL0NLqWVAOT5MAhk/QD7r&#10;TMeDeo0lRxO4QT9OxTud8UAheGR8xyRw0YN+NV7CcSrnOAj8854TQIc3Xm8cIHBY8Fymjgih1gAR&#10;BBpQtJrSLHk8Zac2xdoBzs+63erOaW2D+DxhVhbGXRBTJeYzZDzQ0Owm0xm2XgzcQTqtKLNBoBY3&#10;FPzzP/n5N794fvfuZt6dXn97nowld8uHtdsuSBoj/y6adCbErCWEVdgiT+bXTffZsy9JHwYvBUCC&#10;r5bJxEGDbm7bcOamkz5nWaFQ4HK0m72Ly0uW6nIeQH+ITXls5R3l9vKFh6+vvfXqJl8sTrzxJjTL&#10;l9NgGs3aqn2H2v9bRvXdZhSmaCLTx6kKtTY8rJJdXI6VQEO2n41H92q2d2+/PdmYLCyzMB50dnJO&#10;qrzHRgv8rRm5WFbZu07r2bu/xtEWH74BE/eFPbxpwgDbr+4wNGEUzJWmhEdf0Z8uCGnk0ATSJ4Vj&#10;bmwaw8Zt63LUG1IZcGt4IKjYOHUnHMkY+ltRiiQF34HvQqijgdOZQaFDO0bbIxcK2j+OW2B1gt3w&#10;FKXUgwdO5crN5V6wLvMwIwgl4IGf4aqKIRdPlQ4KGnT8YAbjSSoq8xgrf9BsttNmGPud95eX3jpy&#10;VD00Jr1F7w5393DcAXvHkQVCGDYYoILwQdbjYYy1DcaBQ468o8RG9J8KNQmc/QLjyX7MZAc3F7G5&#10;Sz2CrAb4SQGdfqiBQgJ8s4VlGKzGakwCccKTr99bc8aqjFCQDWBUg05O+bTiWlIdhsxB2NmUT8uf&#10;/HRx+brfuCMxQ2an7ExRgtF8p3Lm4fJYpgNcL1NZ+9H9eKmIGwcH87br+/6J3g785YgXAjdRvnx4&#10;xg4Y8tjHGdECh3z3+b/ZOn7PFPgeGOLTfIf0SARXp0KusFPdL1bIc4vlc87hHgILRFDbT57NSARR&#10;dBw1B1V79uggwOmL5dw8MCaWbe7yJOqg8YmoHugbCwd4ADIf3SOkG5+VuqWE8outkeODos9H4vSf&#10;/AW97jgSAXkG7cZYg0ETK4iJ9IBRDiYPeEFOoY/ApBWejcIAewyGBphzMpvhpnC+MO3LZTOsScJH&#10;sMDRkSwPrQh94xQwD+IlMQVdoil7skWBugZvuVGjC0xib5dM4RHKGpZVFjpqz2vWa1dXF4T5sNuQ&#10;P4HnCZZOtHDYYokHgUJpHSATkBeDOJm2Lk4NgQp6CpeFrC/KtQHfigvCaVDA/IpXhs+Nov9c8jMh&#10;VdLbcrHkxkPs3YAimyACAhh4zK/rw7MIHshh8CPMZjSeYvpMiji9GS/QjJzc3sKSmfFqs1g7RNdT&#10;+AIAbh5OU0Wvvyk6FbGfYdVEZrhN4Goy9kjtMVHYM3dKl3EDDC+HmDiUE6kc5FvpHlni6BhIOwlO&#10;7USGN4XLFGZVnDVU+5hYR6PJfAmbwCh3gpPMA7ZbqlHEEmZE6+W5AOZEwYER+foLxTMVcjkWCzU9&#10;n4+Psnp4uiYb90t0qRGYA1HMkGFXwq317TTZl+iveM40r1uKQ8u9kyCHKGOdk2GZfSLxUeW1YoUI&#10;16VrhNGq1hzDGKG0EK3ZMlIOSxePECogEbZ4PbxzO0FPFYVNzEiDdQk7llrRWw7wN+QmqH3En0ID&#10;ITBl8CYGg1qf9JZsWQyeBS5z0Nsm5TivgCMQuiloHfdUzAX8c0JRQE/qIF4P1QarTWsskSC21UeT&#10;obDhJWYzRSTAkD2NMED2PRBS2g/NDok0VLh5kHe0zZPYGjv1QNR6KAiAOidMtDlJYMiAa/DcTnzG&#10;yiwUPC1UgKeRWDOjWSfto1L5un5T9yLHP/7s6uev/+t//1ff1nvZj58eZitfvH3BhHccc7P71sFe&#10;srRjZ/ZTqaqVy0czRZyzgukCXqPBIcvIWFtOjHEhcyA1HjDjZBanewEbmAqIdwSO47dRPGXUVjKE&#10;ocAZ8ozETMhe6HkxW4K8Q9bZdrYutr0Y+PTcDOMIupwNRiMtVdFomTZpxCfsKIZB64qRIyMpwdU+&#10;YYBNQrZ8C1i44mexFSibjLJqQTM8phlGcSqvQTo5uUJA/geMgpARmfSGNOfaLLli4BMUDLzaKE/i&#10;2MeLdc/5H1/EGhCkIrCYvpcvoSNlO8FvBadZmtQR3vXrHuxfo+v12fspNkaj3tndu7HHRnLutofj&#10;zvL8ptMhQnozPTjaP3Tyg6v6m/ML+iJkiGxZXjx8/0ef/P3HH286oOusVgCOlZUw0lUHNjzHy72H&#10;j9C9DCezdLFsZ7Pkqwy7VA4R8slZY702UU8ofOHH83AquA269DQwL+RSe2kHnIPDi6vFA+LbWRsw&#10;cxT1HWQHG8F6Fgq2mhMG8vHDewC+dNtxKwGYTIYVG5gywDnWskkc18mVf3Z23SKszjdD5symwoYj&#10;RcKjZSZx9MDgB4IId4Cd/tGj+zChFi1Yx/N0Huc5G0fjXusS19nuaBKYhluc/fnC0PNAChIJuz11&#10;70Z97/Xt7eU7SXOnA85h+XfQJ4sDMl9jG2uFE6X48aOPwlYl/OhH9xn9wL5jCRLBt8E8iKOEUIVR&#10;j7SfhJOkaUtacWYyVm6eTIeSqXC+hBolToSZtx6a1OnLiFK9JuSuE5MuuWg0aKFICkxRFUKjXiTh&#10;NUD8hJqPjN+OQf2RjTbMsrU1HM3r7V4HI+TpDA41BPaBaIhWIEMoHO3EbDWeLEerILrzVQjzowM2&#10;ADvrWdGj6TjRfp/s3iV7Nadfd4ZoVBrmoBbr3ULOYLWCy5JiMw4Hh4lY3Q6/2Uy+bHnfDGfPe9Pz&#10;8byDC9QynArZBSPVwnYyESnOw0Rat2hBNpt81KZgELs3ygbkYm+PmVP94vL51VuHaCBYIsQ3gxVx&#10;msKf9j1BwCQpoMSYB5wm+icQPDw8KDimg5clkB0Zrw44HQpZVgH73gTriVGrh6PLDK4pMYzzBTJd&#10;5AIebsmCFLazLhnFic/tJwWy402Y+BukUeDWs3JYS5ElOs2dQokTulDEOCSfw9YjamTidqlA6lqK&#10;5ATOzHqtPu4OQEWAP+CfKQGTOxULDYf9VEAE3anq+9VqtJiQ0wIfhZu2XKdMmwBX8qQIPpOxt5Kv&#10;NCGiroJVBRgAT1D1BpgusIAvCGRSrHhnNHzbosQf1fGLh0NWw3JMUCMlMAX72fkcfhofY28WTELV&#10;XE0gpwF+wJ7gWDMjvCkIf0y9M75HFgwTfsPpn2dGiLiONn6C0G+5ks1mZMmhARDCwWmPSIh9n59K&#10;Y1nrIifC54sTRfuKch0ZDiCtXNolXM7D+Cc2ru847WWmG9mMKItDQQcCmAb/Qq35aUxpECQI5P+7&#10;H/7ffKCJfldGftcs+lRQ6VP8PLFtPoRGE+EYzyFCrFAwvsrsJB8/IcI46WJrsqy5I7qBfDkL8E2e&#10;sB4ShKN4hHNya7eJgTwNm9051KzJfLIYDdhEWFbA8GoJ2NKhUKmAjgUN8qVGzQb5BfgxkAyNew9w&#10;NlMaxYagRWSygLCeLnKzwK6Tt87humWv8kJ94QagF7EiAnzwU1NQEQN5jihoQoAA6HCAAEiIYlvy&#10;5kR6si2uN510AscP6+SwkiX8LLYpZ62dLH5ESXAlA5qrREM0DnF2XJeNfx0ksdAIrnPJ2KBdz6QS&#10;GBZjnIC7HX0OY0N80hChUbjBIOWHvbzqv3j5VURH+cgduv6ImUW1zhYBxDg+h9QGkPvYSyD1JHFn&#10;ZjdjQ1r0M7lQzlqT8LvYmH/15dvrs3PksXbSpCxj8NJuQMuEFG3FM0vbdCZDi44jkVlmcdqOU7lG&#10;UsHCwiWp0URclYgmccrJ71dv+l54NozmDxAw5GCeOgUoxTroZNYOBz92Ma5/efkLdz3xRuHx7cyY&#10;bNr1PudmMZdjzAXWTkgLknq67PHZlde63UsnGrXbhJPdOzjkPiWxnTCsSrlEYQOhThWS7zTLiEbO&#10;TOzVPvbhWz8oppBSF1iEQ5a7T5NJ5STdYCiCNIJBB5eKkpFaR2xnJ8nX8wljFykThpdIz5L0itg/&#10;svdh2RdLpHmug94QmcfCzCLE3Clmf/7Lb5r97qN7T8uxWOv1lwyQYpW9TcxeEikEzkDDRzpxCgk2&#10;A2svbZkg07CLt0+CTwXwXXX936ks+L1xc0UuFB01xp9WPEHBzmnhT8tlySYWEaqwOAHj+Sf37kf7&#10;7WXjJil22HJASIlS4dHts5qXEMlIjlkZ8fpk9cW7W7OwF377C7fdgDvicw/Y7eREL4dGCFB0FsH1&#10;LBid7e1l/sEfZD963Oj0Ai2UpR8+tmDNdoC/CC4tCAnSmEFlyWAUhmsXpS+/bVGeLQ/gA1vDH8V9&#10;J3ne+qT7zljw6614uFiI44AH9pAvXN3eMGKL5fOcCoLzwQ8p2PxhIpURBwcWQXQnkG7MoJGPO9hd&#10;9meTBfbiQYMgeYRf2JoR2mXIFhYr0uCs3VCSlY/0+rCYygpJJP1taStShjuBpxB+akslNXHUiMRB&#10;VQ7qzqdB3aQWc5hAwYhjoiL/fg4pmKdcYbj5eOiA38vREdvPbDZHgPBgMGLMLx1EiGObBolhNcIt&#10;7Rv8SGAfuJRsEfW7G/aTXL7ESYpbiGrHUIhKsN/t3YrKdUt5zooAgiyV8s16naWuoTfNCqG7NIHt&#10;FuubRUCCFrNEyOyAxNiUU8SzJ9OKaKzBKAE2RNzeKVd5Me1OFz4hl4HZhKSukCe9KW7QToIpObYc&#10;icm8Vxud0VRzVtBTAPgzTqKBHLnsGzOGMYgwl+sJcD4kO99LjVMIBRQGQo4ZSBB0jAdep9uCcZPM&#10;JMQ/5NyUkCm5cBm6u3FcG6BieIuLC+bbjFi5eRDH5hQ/jAEp9eu1ESwrakxfImUTp8WmGInEm63r&#10;cqkKlx8fG24+Nwiy6MyjkkYlw5xE4gn6cEpzjkNMI0i0wzmPu+uHd6z4L9JER8MRHGP5+EO+p47n&#10;rGZbYrKAtoiDhOYS1pL6BYnx/CUqiIArzumAXogbL14f+JnmhApAlq+tqIs6yLiq0BW3LSgl/tYT&#10;koaASl4aszgvkhmg/Gnkc6i4dsIngIcU5QerRmAQYxPfOQG2LwUaqxQ6GBMBKFQ8dWxn/R54IlVA&#10;AJAc8aXvuICO3WXtZRPo1U38zNWa+kIQn1mq18f7ZidXJhMwFmwsmESGAeoiW3zOHK5zFCPCRb8L&#10;CiaCuhIFOdfCTBK8brfL8I8GsrK3u1epIFVgvMbzwAMwZv6x3GQq5ehk3un1gMNa02n14f1CNF6r&#10;3wXTleqje+/+9K/OmCSHo7lPHz1KpGbmLFdAXTM1UwDWjJNBC2cBYx4h3WPhIg0ETZQdcWRjJaKB&#10;CG7nhE+C/CPzAugG7YSQGZvhd60ZlCpA7Sm+jMb3POVGcG5jIkAYWxGSMLM9yCHq8LEM0KMvPRvP&#10;HU0gJSO2T/isymNQoK7iMKUdh67CmIlpv8l79Oj82TtE6Y8oKpxTgM9mZ1Xf5tegbCU6ZyRO1C8d&#10;OUSUL+AFsDOsPNy5XOp0DjQEsRRcQjx8dA55BN8SShOscDhwGv7BPGefYWdXQKYfsE6GJIcsPwR8&#10;gRD5lJGY9V3MQ/ArxCCRERTTzkA8POjVgkxx4rn69fjl68vJxhvO+h5RCkOF8r5v3DVGfR72cMoa&#10;J0J///d/ej+VWQ8GVD1By4QLU9krP/z4Mfu+dNUxExcDekYsjEuH+09/8IMM4+BMRgTcKDL7NL5r&#10;+XxRNrukjiPLxKV9NTk6KN8rlchXUauLvSRtOkX+Rsclg33+miZQjj74mKy8vd3i6eEuB4eiVKiT&#10;YzYSrFg8jUnXmOexmMFec37d+Q/PXxGnYzFuWAfbGLrRGSMxjZsMXFmfVL8ym52g4Ih+8slTKH2M&#10;OLzgtEkU1R2h9LBkJgyR9g4f5AK5f/P//Xf/8a//5t3LF7evXnz75dfPvvjyq5/98urrX446jRi0&#10;PZk4+L4cGBlxOyEfTd0HP/z44Wc/DEfTpd2T8KPPHuGXTVuTTKbY5sGv5kDIsOMQ+1Fw4UPaG83A&#10;JAQnkAY0R2oMpQubWXj2EImhTABnAeAJPhATfCXUch3RvrjArcdilACDAQ4y4UOBsH3XGpmcObFM&#10;KX1orG23B8UfCAaRN/Q9lglBTFY8m09nCtSaCoAbolEHnCY4gQp3ucP0xM4Oopty4yaFzgnyHzxK&#10;bPMj0bkB19OYWbF/15v/7V39Z+e37zqjYLK0//hHpdOPY5ldDi07n8md7JceHOX2ixau2PC35915&#10;wJnlrTS4Z9yG6InBpo1+b67yGhIMCv6FGU6sQtIf5uIFBujIkaF78O5Zt+6MVB32FRicQbmNhwH2&#10;QMeBMBlSWhQPISXticMu42ul0nKsyIjBMHYLZazDqFMBExEn2XBFN2sWlYkiSwK3AJwORMHA1JAz&#10;4Fmjnna5yskkrg6MvNgY2LyY78FDR4kYJ7UpYIyJQ6JfBPddENfEWIxRU7bXHXTvGpQLVA6kmjLt&#10;p9AmwYp9PI0jfzZL9B7vgf6AQ0JALURXqKZSZajSbAPRg6bLHIw1wOw7gKkA9vmYuIjvSdVHVQe3&#10;EyK9ZOWaFP1ms7T98xYy5yAR65DxGso92ms/87r69KPE/g5WJVixQVsWbZ3kyizWtvElya1ikDPK&#10;YrvhHEOKaMQjAUQpnIjbUamfbeY7sPufgqSAcgbyEfF0GJhCWrdJ8mGeh5uwpISKLgVYA4+CFhXL&#10;5dBcDN3J9fvzhTvO51M4hmHPzxgwj8k4TpPcZVBU1DMU91LqfWB4fv+m/FZEtoNbWuj2d14Tv6lZ&#10;8j++/6otKXQyAInBUB5hhuHl9xf7B8Ckm6umuyAydkncFkZfQbiFAbmxBPutGN0M31/vb9ap1xEE&#10;bgbtJDcfwfqckj2eBAIHeYOS5IO+POtMAun1h40G/AobIoGvCWRPjunK0+JjkR9Z0kGOhsvIulDa&#10;kVEbMUAwgOF2M8z37yOtO3UwesTwcIK7nOzmkCbKJE2QIVefMhFiHrGhd806sLpdSOGRNd8Ei3u7&#10;KM8YunJW+Xt9Du0FHTyrHiaQEtQi0fbYvcbXZdAhVy+ZccC+szsVq1IiswkbGx4Vzg5wh7gdl5P6&#10;clkplnqB8GB0O59iuYdVMUUGESyULBR5A9ZAIp7KZ0uUFz3I7Zp1RowEuwPLkTNvnjHXZTT1dvL1&#10;3RX+BaQmgoJiDT/qUmJQsq2SiUWqmEQsCaeUqlFO10zr0MgyNJ9mlnOH+gcDB+AtWDSF/f0OFd3M&#10;tUpHjCRzdiiWLm6isDuBnnTScdhMpp3W5YvUbJPqxmLN6R6knWAwHwmekCIWWnL7imb4KOPsxM3P&#10;q4XTrP2D033bsFLZnf2jxxi5okCez8fMUoA32p02GyGb5GQ6FgrLFuOnkzPCoXFnJiORHOg6RZuU&#10;sIK9WYmgKwzBEGsxAAQ6Q9ZPucNjw0SF0Q2ljhWL4NjFMElSrlwa+Bwe92A0jibSoE7R1YThzChg&#10;E2WBMPhXL9/s7e0f5Srrm4tl45KeJHH0BAX1vHlNFxTDtgg+pKTn5KrDNd+w/CzRw5lKQCGGdLyK&#10;hqE946W8SMYSsCig5zHqYtQEvsNV4yHnsJFDgOAHbjgmjTpEZfGOUrh2FZojjMRTl51W7WQE1Y56&#10;O+oUpgqcAFTODqQ9ZX+//xLKOGgPYyqmajquNTZk8QbmhjSxLMy7gDkqVhwn3/7m3OjfbZ/Q7Ta1&#10;/YNPWwjiSEhDMEMT8PQza+8QMmIIBZTfVm0H/ts+cPsH/+H/0Ptt2z9/N1gv8+VwKpfd3YO/i18u&#10;zichO54uFGDh2rLF3GB1wk1j1bN4lOrRH6HnBImjWGbreXd3i1VMNJOb2+lgMrmMmkO40FC1FY8G&#10;GXuByTw+OWy6UjkqUkdmYmxAGgZsPSU4zbEvRCDtHygI4DVo9SPduNRUP6AGdIAAldTHyIZ43VTN&#10;20kRdRwdBucCAwRKHzZX7gkQVRfDx6mLpUomC7qiZpaoEfYYhtupdAaQmP6GxqLbbHIdMjkpI9K5&#10;nC7PanVzdd3X0M/j6MfPUznyScSvmIhADsI4fCbTDjyUogwSMVPDgcPB1oRGlZZ01EfII16iOISZ&#10;HC+Af2Dqlc0R55Bh2oRoWOwUGFN4CGlYzgInr5ixFKZfHctwlkG3M72KCHFnqpnFuLHT7MNjoHbl&#10;O0EJy+Xx9VhFQjMCtwOz1aTvAf7EIhmgJY8IHKGOi1qrDj7OhBMWlYiOGLqFSzSBjE2SxWDccjDu&#10;u7mdOllmvaTI8fdz5Mow9Kk5vDn8ZRR9ymyg92HvhxFpWoQBbarVHW6N7FMJMaaaxzZsJStpWiDY&#10;fcyVQY4Gg6HcXxSyLoM0diqmHdD9OfqQYqKVYFeXuQ4GyUx3Z2M6QXG1PeUxUDCoFfNHPd/xln07&#10;A8orGIOc7zxK+Dn6DwH7iciiHK7Sgfn8GbY2O852nMvn+UuObzaiJBHS+RytVzgqh3lBxIHYbBLC&#10;SgUsl/oQ/1oG9pAE2VJpIRD++3JEhpZ+gAPbsFpE0CixgdBwErvFwIm1tF3ejEz9mPQIzSG9uPo3&#10;RorQjtmm1baKeCwSPkkgeP1FDNSJafJI5KkKuUn0RVaaxja+QQB8WZY1L34rVVHfyLSQgRbNiY9V&#10;wV/mwQUVUAAA5jR4wVQLKBHnvBYW3nqT399dNbpf/NVf1wajwyeH07/+VWuBB/26+sPTTL326ubL&#10;RBrmTNNMrEyF8K1l6yz+CJUJq5rMesYhE2BhzmNNe1hnqB/RI8FbEYRI/bbskNY9D1rxKDNgLqyi&#10;EfHIQK6KwSlOrabDhIZ6jQ/qOJ52ZPSkcbPlUDB8sDiW6kMaPJgF4pDgCSTsEAETiA34qY/KwYRR&#10;Yo1vZqZNQzo9lSvoPnzPRlnUYGm6JX+KkYtjk0GZgbwffT8UFVBikkXIrdPwFH4pRLOwYEoFCNME&#10;Mp6iqYQ1qA4wwBL0keIN8xD5DXAjZNhDSQLLd4MnVGanwEhmicvbZjXBsRYLJx5X0zbxUiHcm2fC&#10;M5pN7Jp0PUKyX/N2GLoZRu3sko2PAVJt0LJT1n/xn/+vKuCn2Zydz9qFUpLjTJ7pm0qmwq5Lwh6x&#10;YcWdXUwmzm5vIBzDXHCymb17x4+ePv3kR5/94Ec/evLJJ48//fT8/RnUfUy8CQy/f7p3hEQE/Fzg&#10;g54O3gqO3H2mWIJkg6A/iqyNgLcvT08PDipF9NYq4AWyluhrw0YyNFkRYLpMJ6mQ3Vf1r2rXE8ba&#10;YbPbH170OvSAjGuZTMjqnNRR0aHpKha5TOrocB+pYvOuE4yHmYlncnt7R/cqx7tx8vByu9l18vLs&#10;fDUblxKGHfIGjZuNO89SJi+HCJmouNiJqYh86IftncIeMdD8yWefPP7o9+LxKj8jXDyuwFKfj+Bv&#10;RDml+/A/2h2RkGIRpsl8LYpeJcdzX9EfGZloMJWMlvZKj3dKD1MMFM3cLDBg3cDG4MTwLW4w/ERt&#10;L08r0DPssZQqMVsjw1xSJtjwNHvxaL6aOVxPAsxu2KEorIq5lMZu/UnnotU/b3hd8sxXEvymkmax&#10;kNzJgw1660k+sLayBTdjVfvtIQHgUDnAeXkewOsoWAFpeWqffvrgh5/81u//3kc//tHuvZPswV44&#10;64wiISu3v0kViN5uu/NBdxQYjNPzTQ6fBsNqWqs4uSmp1KaQe/v+PLWBK1yGlInwkiHYr969JoBZ&#10;sHY6FuqOkGYiglGlgysDIk64E+Ggt0HaB8pgAubAAOEuYsy4X07tlzP7lXskNFdyhUI2V8rkqrki&#10;s7udQsXJpAo7Bep2Hpp1Z0DHwiMnxpS8ddW8i3/Jzsi7kobXaLCPZtKle6dBO644G5qZAOWEAw4+&#10;DzJpiP7q/dW7q/qEgjiVkcmHS4Kaoscury77tSZW35zOzGFosCkwg0xCQuE8DFHTvB52hxNqYZhd&#10;8qRhIClhtG2AoNjpROHxR1S2zds6/LQE9mVOms2AqCABRxRqwGnMjmhpFmDNwhcxEflNQH1LN9ia&#10;Q2hn0WmiMSDHLacIj5Bz/0Ew5WzGS1o9JjKaWbPsitkIPX0oBO0ffarL5YCnug7j9lXkwKUD9C1I&#10;xSxXCo0PXpO1TQOYQkOHolhkExA/rz8sck5YEbA4tIZo8YwAgHrADXjQckJOYgFAHI2tON3nc7Ah&#10;9BzM9ZPLdTESTkTRO6mfA/nEpF7Dl++Gff4huu33KLq2Z+r2rW2TxoS/i+3tb6bbq/F9fSmBhO37&#10;482M+OnT1f4BBODBs1fupMajj6Wpk0vy2GGoJPyu1xaACBtzPpNJIQRRQILlOLKgoMDQvyuHQCAJ&#10;vzEDj6Oa8V1AQziRd29v6Vi2TSAzO05NvPVBImSEzN+QkUXpk4gmsmWaQMBAZqT0Pn5uk6hn7O+g&#10;15jehoYukmiKVC4xDG9aOEh1jNHoSmkFQdx7w2E8lXj4h/845BTuhlO7vBdKZicCxFNjXBAwmCZQ&#10;AhtxlRUw8uBG2SNv+e6qsVkaTjwTo7+ab5Kp/HRltPtQiZJMuhE6rIIYtRVxPqfGJ518kyBsof36&#10;2y9Hg24qniXLioEeWljafnHqww4uOTdXCHij1fK9lFO8aTeCy/hiZgDk0w/uOMWdvft9cjiuaxRX&#10;hFgElqj0K4EZ47jx55/u95FaTKH3TylQ1qsk7hgRi9TOVec2MhvaM5yEqHFGwItzJoHDsBPo1xfs&#10;Zq1a2gzamJ2KUkYLHFQe1nIdHbRD52f3F4l7m8JuzPnh/f1P9vOPC6kfHZXvZa2DtHGctR4UnD2b&#10;MyK5D2kga+ePT0YWW9t+YzC4qd9BQ2NAQXGO7ouhBzWnEkzMGC9SU18OGNAKnOlJHiSHO4OuMCEn&#10;QupHosN8tB5QmedrMhrhSYpBKNRramKYovi7NFtNyAK0llSE/E0mm2502jxKGBLygNeaLcbHmMV6&#10;EYdT4PzVNygQP//hD8fXtc43X1Xs4BAnw5OPMsnU5PJbHlcb2BauC00eRp04PU7nRjZtEyIipTCP&#10;D0MP4m3gVJPms5qNwHYGhWJmNh1xxSkqKJ0Z7SWCSiLmiQM8YWjMG9AkBfZCv81RAlsSzJsdAr46&#10;ZSJwuoq2cAxnMWbhsASr1dKPf+vz87evrNZlivGzCAgQcHzBthicy0A0PlOM6zoVzr67G523x4V5&#10;LPCLs0ik+5tN4Ba14UOGnoFgD3Br52D/D/9R/uR0SUzCxeWWl/lhDKiSXc2jT3cVH48PTSroZuBL&#10;SRa1GaWzeL1imTOaahQAnx/MKp3OyTOGSqLXf/nyhbpd3NlJWZjPJf4c9KsQAfG+t6Jfv35V68t/&#10;oElmEuYu0BbcactPyvOFOuSJgbNogMRRLcWgZjts4qgVcP+gBKMQlJ0IFQmYPyxtvFVkH2Wzj9Di&#10;SsdObBqAHL6bdN+sGXHnVOXogz+nsTdJOfj9aBvzi2mfdG3ETTOPzqZYoibkm1Aq0kBCwqCQoE8T&#10;3c6IkJLNgkymMkC73GK2aVh8r16+AjcmvJRaEC6fo++f4kfL4NdJY/niEDLA1TAtKKPA4wknxZFK&#10;0wWDSHKR0ajValGPbNFtTjCmQ7v7e7SFggMihiiC2WypWObW83JvavVknCSFuDvAadlxl527/nsi&#10;SDcrm1y6mUyaSeiixJ84aeg6JlM5SmM4goVsuoAvyBRJLRbOJNeR82mgOCM8Sf1X1BoTgrXBlWqG&#10;CeHKcxbjDpVtuiK2SffuNmqkC2W4J1A5JhnyrRbhETaYm029MbPNVDxKo0L+gQ2bcsP5RDRnsgBd&#10;3p12IvCX4amIjhxzXQoKUUl6ZIfAvZe9ZwwkiAqNop66fzjAKIzEBepx5s0VsFCs0lPq6m0aLtqQ&#10;FEpMYgI2nADqBhBEqdhf4wIi9ZfmvTJZE49QBnIy21S3rzNM4w6pNykimdnIYMif4YhoavC8r7lt&#10;4HSAuZzFviq2x2CaFTIarMZIq1aMOKJwFBhRYoAl0SvEfp8ZCiCO5Ih1QmPDktBMj33HV/QBKCQt&#10;hd1zhAp3WC5Zl4zpKBjSyTTIWKvb0akKO8Ql9CUMbZhyg1NvG8Tpk0vlYMM7hKLMG2SwTPtNq0ln&#10;SPsnFU5CEno5FQtKRgfIXQXkXATjJGSSrTP0zeBCQ4kv+YYrEs1RWQ2BPGLxVTRW3AWxjl+8fO0U&#10;s49+cDL5yy/qswGuNY//8LNC7aY1vcrkhl4IJj/oeGCBQXKESguSq8ZCWBBAm6DMQnlIAcDjmgST&#10;w07NZG2TqoeF2RJ+OtTCoHblKBNO3iw0DeU3epAANk4iXnIKpDtbNn31GncPZW8Sgcv+Jm6nokG2&#10;2LMvPYM5CKtJDT8bBnpy324UOEgMLaZ6usPiWAVUOcBPBuqlY+MckyJJg0WphH32Gl/nR2z4lp+s&#10;oTCPnfzI2YRwLOKKA0OypcgfFeAF7i5cdZwIGSLBO4XxqYRylqiSAl14zXhl8Zo0lhXSy0rgdduQ&#10;iEhYG84I7+26PVI5Bu4ISlo24FDMtsa9v/zyxXnTCycKCzqlWCBvOw/uHX18dNL85cveTStZKe0c&#10;7v7Wg0fFe7uL7oAZQGPsdtCTTNljGaCwFw1qrbZGd8u1MpZWCxHcs6lHjx7kSgVOqcFk0ux2n798&#10;9Sf/9t/+mz/+416jPer2obiE4sHD/Qp0Key5DE0yFVbJGhSlmJRRaOYxE6LWeO7SNHuB5ZPH93dL&#10;OTi33BEKiKCVHzHmidjGdE10G0xChFyhq14DyJR+OhLr9gZNDzEd2RsGyjF3qGFGpYIPM1bYK4ha&#10;Hz19BEi2v3u6//Re1EmVKvfKO/txiOJU3gEbwcuaVtpc21nj5OPjZCVNSQ+7Ydi8gALBQAWwCsyX&#10;swAgTJI1yO/x9ae//dP1Kvfnf/7z3rAW3vv9w5QZZizAjV2FBsFlu8VEySRmND4DshkvMlGzjD1T&#10;NLqb/iiX2MmnjjLJXeZ21G3yWgvZdNzl5G4awRzvU+FnbGEDfCuj6ZTizamMPAo5E2YkFlyLcc1Y&#10;xEPYHXengf4UJ4FsMvnw8cmjpyfIhFDiUoGNCGXGgqlUgAjGQiA4TjG8JIEu5tV+gAOlmyV0zy5M&#10;x0qZFTlHGjFNzqlEFt4vQqWfX9S+uKz94hffvPzFVzCOeYBHweX/89/88Z/+v/51/RfPz3/11b2U&#10;/RFHLpQ6pJTh1dnC3IPxH50XP/7ocrkoj70+FLXL65U7t3D+W4XsTL54cs8i0Lp6lN25H8mVnr17&#10;jx42PhgAGcEGZmMzVhMT230CXil91pC+Zw+OH/oBhYoBgbUNT3aDhlJJ5GjngphIQO+ZB6LjtTGO&#10;OvNcZVM9AnUOlJ7MSger/ZPw0YPIwX3r3lPz5AebgwcXZN6Nw8Nits4jAtAUiUeP9/Iraxxetdch&#10;Nxa/rjW6l5dYttMLva/Vbsfdm7MWIspFMhd5PbjBlMcoQM/oz0fMDyIec47wgIFcgAQs+9HOJ1Yq&#10;Ws3uZA6PUKTkklnoEd10waw+/o8var86exs6e++kojHijyarVhxyFTIRC+IFPBiDbnjSNuLRQDLX&#10;xWMfNgPAr4R7cgqVGJvNBO2vwQATobYvBQgERSjqdI8Pj3EQ//Krb7JWelPMTi+aXMAM0DJ8g2hk&#10;fmCuevXgbMTUqWeFrNmGWiVQLngsf/4cNLoT7Gx5UkIuSzu8ihP/t3e6OahyXMSat+tRJw1ZOWGy&#10;twKLWRIp4fVElNIS47RoISXBPGjFOnh3d0cWeXWnAmEW2uU2rB6+YIK9mZkTLHaUSr6nFS99S73S&#10;fzGtEHNOHZ2wL0mjdXD6cwAZT/uzBWgD8kWHBYGZLiCmseBGGC4D9OnEnnezs3ag3wC2q3Ub8pJm&#10;Bm6mBldXw7dfGVfvNv0us1D1olCCNoyjEVzIARKPezJCmt5i4C1JZ4eJtdRGSlmn5m3IYUjke3fE&#10;HGQ/VyCiDd5T0MCtkSETZA6q4/Wqj9B9SqgNMnvYQPTRvAdAAM33KaBh2i1gKxIUy/M726xmOAPw&#10;1qY+p4TjBr4P1Q+XiNKAUiOTdfIPTsapo0ar+TAH6wNqWdwkRw5fxjhOS7xI2LlwCZg1L9FqgHZ8&#10;1b8reussbrfR5U2vZfYm1WCs07u9u7jIeNPrq29rv3rWu7x7fX7mtQcXrZvX78+effWz6bhZSGYG&#10;HWqCQiJhLAP9lWsReuINAsMehnXwS7LRebRiVaevZ9eRWXx+bkxw+0z9+KRc4cmdj4ady6zlrF0s&#10;GuBnoxckViZUh85hcgQikRdBi97DxSCF/HbPMUY78MhW4chAPco8OguaWI/yVcl93h7nuke7uF4C&#10;/hvLkde7yTYaofp5rFOv2nY1kz7Yy92/v1/OFxMnD7MHx6FsJZCphLN7gXR1bhfmyeIou7cIpjfh&#10;QmsekVE9nFTLntSBO/qlUjWP7d5wQHXopBJY+MCzI/8abxhJLJPUBuDli/GQOeGUFUqB1Ww0mACg&#10;OKWSAVBHOqUUdwOu1wRgD0IuFZIVtQrZ/MQVCMytl4tGItnvdGgFFJ2wiRWEFWLwQHnPJHjx6tX5&#10;yc5hah4cv3uZZdNyUpdTNrPI4Q7CwsnBdGwlVrHEIh6Y5Ijntox8KpIITRLWClF5mvQuG2UEbSjq&#10;VNi0NvwEUQ40mQugeqNFo4JjsyBOZF3OjAJrTKIc9P+iDSAEMgNYRSpCB1I0DqKUZ9DjNGFcY7Mg&#10;nrmqFXoGdBTD2m1sOhQZTVIUmR4iR4KewkGLczGe/Yw4uZFNTBaePC7m8/M3z5KTW+zXfL2iT4f2&#10;qVc83JQI8VVgQLpTInm5MC463kcnD25/9UVo2pa96Jba4Pd7FJpydsFEAMxVCYfRaaKa+4N/7h08&#10;BGxmFobEhDVHFY40DZSFGgi3MKpB3H9A1O9q1436VaWYhXzL/hFPZngMKY1gXHGSY7KCcpMbzKAH&#10;psQcyiLWWb22STuHoVAPEJnmwG6gfV1E3Fh6kS6NE+lRMu0VylbWDuJ07yTnQEHxxHC1um52aZrq&#10;yMtmc/x487k8yx3KITuLAryCuMKIXkjSBteBghF2ENdkgXRZdAjNVDnOIc0zW/OBP3swYLiFwQZh&#10;BhwFS1jF7Xaf64KMjY4DcUIPqcdwYOP2kUgovHu9aF6d129vSjv7V412qzegwP3F6+bB8TGVIrsm&#10;gyPqxvawmwAIm61Id5jPJqiIaYi2fvoAH+27piZbNBagNnQPSilgKMGCWcMAuT67opnJ5Er/9X/3&#10;32E5SD7yv/7X/w0tRzyeogzFJr43aV616h670AQ30Sb9Ghl4kG9kZwqtNGFP8efjmwYotyqWWRj2&#10;160O3RS6cYmiGSdDh8MNzkc62Uvd0WocnBfRV0wW42WgixoEESF3OGqSdw9LlpqYbsflCsNgZhmH&#10;DYeFZvF6jASBePPVOJrshcxLBeGZlPRkJfQF6bHr4k0rx2FlXchFfTFkpkuZHg0QIhcbKxwizpwY&#10;hQEGwu6sj+IPnIQcak4MSJFiWCM4I56eJQ5/n8MubIk0sCCugf/kYEK5wkvSNMb3gwF/Biuc59Np&#10;hHRMHIVvclbAqjOgJNAi0gzwsEYIa4FxSIckhUUgWCpXoWYQJGYa5fA6vVli/+M/I+sgwm4QOpzT&#10;EWJgXArZiyg3uGDMFjH9plTER0UmYxjSkY2xQoVhjj1XtkRYg7JT0aCJicPCiCF8ZCqF6AafLw4U&#10;TliaFt3/DeRaWnjyUeFAyrYA4RwdDuwCug0X8NSKEqE9GMLGD/Y7XUR/UIvZE+FW8MzjII3vjuqU&#10;5ZJpNk6Y4A80FE4iRQoC8DcgG1PLTXfK4r8LzR8/fDC5bZ+9O9uU8z85uv8Xv/xrDz/Vzeof/uTz&#10;xuStE+rHEtZiEFj0QqMOgrRggunQBOxxQePG4A7AFKdZLGbYtUqFgpLKFJ6NJNhEdkhTHIioCZec&#10;ks5Zhnx0WV4qES2XiJSGfsyFCjMAhfDCWmTjkc1geGVnkix7+YdKNqCxG2kdpK5wAaCJge1CjIHa&#10;BTWZ5pdbIz4Qhz7oG/Q1XMpl+idZzXAE3Z4g4Rj99hCwg0N7vXKHQ+zgaGGn8zGeUDvlghWJYkSJ&#10;jAI4Yzpy8fhgxMTTkyukCJ4AAGC8SxgplBWfLh/gGGIz4WYC7jH1QQzhe90kmFVwBrGoADVNtz0a&#10;14eL5iTQoyyLE/jJ3DkW7gTaq9mkHCsNrufPXlxD1Jpspj/5vd/6R//8f/YPfv8P44Z102jGkkzB&#10;E5RU6f39R0YGuiLVDXX2aji5ePMGb9HLs0sa3fcvXwdhGdrJcq5UOTrZtXNkzOIzWn/1tn15edW8&#10;5rUEW60qx8bVTW3Ug0Aw0oG4+vzBqanMQ1pjfNOl/KPpbrP5rlcjBPaVKmm60xWePbFAcvrkoGwX&#10;TjdObtnszLPFFHkQPPDxzbhxBVCPDfD6uo2P8R0jXiSsa28S3TDLPd3ZwZUTT8CNsfjsh48//uTB&#10;7l7p0Q8+qpwcfPTT384fH9mLnT/+d198e914d3Xe77b6zT5+Ecv1onV58eri5W33hpo9l0yRKD96&#10;fV3/+gUdqhQkdB/sVxrQge9TFEQJ1mXbYq5QzNut5kVl7zB8//cfB90pox9YHDRbU/xqsHzBlaHT&#10;XYrSycYFRzedS1VMK8fiYI4ARUGCUXHENR3lNjPYBXRguI/cvJArpZy8ZTqlCqZZnK0itiPn5kGP&#10;RuL4IBsrCH3I9mC3kVHMywFnQ5HJvN0dNNomDu/57N7+XjKT7A+QCk5q9RYdLQQWgOQ9GD/pZNMK&#10;2sM1QYwyk/OLApn4wPQTUhF9Nux98Vd/gTVEqN01RoOf/PTH93/3s3k+8dXF28XVTXIGPuTt3a8k&#10;05gMgMwtwQa8TNVhRsSucnRIGnxkPH7Tqfdvbrhm5VIZ0Xmc5w9hKHprhA14K0YCt40bdEsGDBaG&#10;7KCuipMyR0FjyCesjUHEmBhGKZn3wLVsUAnfp8iQL5OIQ0oPp6q0RAE3cCKulncOMzt76b39+E6l&#10;UNnJVAqFnXK+XLIBQc04/lm4r/e85cW7d9gHNLud26urXr1xjuKi3sdk5rY7nK5Cd9f1xXRWzhVN&#10;JwHAdVu/7TYGWWTY5Im9u8P6FRhxs5KaAlyWFagoBfTchlEpVp88fpJkstZxB+Awl1ebm9rw9rpx&#10;dXn7y2+GXz1Lvj1jIH76n//jC44j4qwUUh6d3w0Imc6EY2lN9KfSejOd5LHnhFToq2iSSnMPQjPH&#10;QnKZg9ZI0cy4yXcN5qxjFOVgLvfRJ5CQD/YOeyvv7uIqkDSTMRuHKVhBE7r8u1YmZK4Ig6PxoH7K&#10;k5RwjEIckFATR5Y2kUdynpyjUa5mKjnuIE5BDGkn4idQl6CfBnaj4KWo5GyQwFKG6et4NiNjaN86&#10;Aj9cZq5FJv5yv4lAeQS+wIiAJackRNo8Pxz3+2nedrL33XxPyoVt47ellW0ngVv3M1UKEgTSMoGL&#10;Ca/k+7kQzcm5wg8mHAW6A4+Fgcwg+LY/6C3g9dnRxSo8nvBTmYnCOsAihboEISnFlk48uq7gpjPb&#10;UBKyM2HVJzc5wSGiuq4mYJnwQgwqMEBCoE/aaW45OCnPHXNWIoxwSViPvU63jzQZK1QUOCxRJYkp&#10;2IJ+k76BOydVALbXm9EYpzkMqdiycdjw80MlUePKcB5TuijRzTDs3eoqXq7fXKTCAAwAtCJM81Ay&#10;MMa5SxltKpuU++KbdW+mb/oW48L1Crg9k45miySernPVWLlSjSEXSZOUFssVU+7G7TcuOpPa337z&#10;ZzN3iG0ak4BolFAprNBnwQD54CAAjIMiTsYq7jBWAEJAXx0FQgRxJaE3GZz8djb3k5/85PLmZq/V&#10;+bgYepA2q+F1djPLbDx76cZX41xwYdO+0DKMKKjHwfbY7M/ScDem60q4FAcpEDGW8ziIgj+7txcs&#10;FsiiiWDetZhG4IXOpjQ30eE40nepgjGBDjH3TCTNdAq+dZBcbBNUT6Cr0lSontBAkFuMMctotGm2&#10;Q70+rCDQUS+eiBWLRiIB97j+6hljEjsRBwvHYQ2aDRcQ32Zp4Hm8OE65j3BrUmmmhZBcuL6QpgDl&#10;mQNg/smsQDIJ+dKzR0pASKWkuQ+QMLUAdhlQWWYz+hD8etDAYMtBBPb9+6fZfGUxGwJZo9yBcfDq&#10;zflk6J4eHI+vL5b9FmFnzPVwXMVWN5/NoDyiQjcImZCRacqMp2Owfcg4o+FLKGudiAeoP/Ik0ysB&#10;hwwDBLOQpVQBKeXs4Ble4aRnMoiM4fXF0ArYivg7+KPQkmnQACVIG5JLrx8lIY6MeC7k7TIZwWWd&#10;LVG0AN4my5WZCJ+nZASfpeknsvGzWXBTTccwJTTwpcmiaweY6tyEBnV2Kt9PQeiO/wffzQYuNM8g&#10;gsN1oDdZdbH0RLZ/+w4XV0XdfPexpQOoHwA/SACmMvCwp9m8eXhMzOzs5mIzakcLRZNjr1KBoUCm&#10;Oe0IDmpWAqhQqp9uB5O3ODxAn4mlYAzORCZzbCWUTfTtHaihML5gWOYyjEREgIxGSf6gI+IDhFjg&#10;LqZzE7dPJEKrMei2Bj1sJhuXk0V9MqdFGwUjg0C4Nl2cd4Z3LjgsqEK/lM+V8HcJh/A8kxcU5lIw&#10;nmFO+nsYOxVVMki3FFPghKvloNMFRwb+B0fgyO+22iBTFF787G6vDQ2MP/T6XVNUDmmzYJAxtcDP&#10;AfQBtjErlXPHhTU16MuyyEpc3tyiVmVCfXF9x/mGdgWq34TsepcA5zW7lhU2MbJmy8zm83K0UCLl&#10;ot2s0YGwjbKctxRcEdH1AOAgG6NC+9uf/Yw1jhPpl199iRkpr+H5y29wxMV3lw6BnNJGt3bVvJR5&#10;CuxEwFtGesDxcDMiNgcjx9d03LMth8MCAXBoGaTcIhitQ68dIgEc8IqakME2Eya8oiCvi3cX3KRn&#10;03Wnf030AAN25EULUo/IvGCRylFVxbzGIwhnWawROkMOI9JqIb8rLAiwRkmUcE18b3CKBXoetl8c&#10;j6EUaZlsncZA3AAo6eJAOCj0IYSP4EizdZMlIE4MJyqTMCpgPydTsQQSFoKka0KGnJIiSgM739eD&#10;fXTKcIBvy6hENqscckGcL9E3y5u01WrqDCApHS4ZtQqMD1EHke5KBOinJ0HMY3YEXRO0SNSn6YyX&#10;ukBpLDMx6AizETpGy8Z8TTZkVJ18E8oniDc44KHLYvGKl8xQT9xBpZIAXtPmSd2gZBwbbH8LNyjb&#10;QL6lEr2yuHh5vHd5fgj8R6iFxZpc4uyoJbMBATqM1Zlm+0HFvp2BBBpoRJVBqmRGOmwWCd9V1YO4&#10;llJwKEKetlJGMOrwsa7V0nXYxGBUxjKxRDZfGBlA38nUOlLIF3AEJQRp0LzJlNOECiVyYVwtg8u+&#10;X2kEcJNmlI1xCwNQulxOeW88bbbblAHUw/Tq4qUyUZWW2oLGxs0djqdDbDHUO0ltoSisEINcu1op&#10;plNxcGaRZv3UGa0n+edqfxPFin0PZWYE9bgIVrz3reZTgR14uazIe+6Px+A7vJI1FQTNAL0uoxnl&#10;gjDoGY8k9MA2yfeGYcXCrZW0j+Q+aAlAZpoxhsnEk3aDJCEaeNx3EEwqVopFGcZdQvNMOyYTV2UM&#10;msww+elUANBYtrHRiglmTUaj2EDwM3gS+BHStPshaPBNFxNcq5RUT/HCfuLzefG9ClD5ZO0UBCTl&#10;e2P9WNk9vHfv5OSYwqJ2cf3mxes3374FEHKKhcLezvGDe6XdaqZUjGfSvq3OplwoPnn06JOnHz0+&#10;PGEdxPOJo3KpW79+8eKLm9fP6p1rb+w6wTD0cNTeMBWG9SaBM/VWvctgHHlkYINu4vG9QwuWo+bj&#10;PKFyYGVRdoYKhQCWT9qpJtGRxIFoD11+cnyUL+yx/iKDrpHNdFzRMdDdbLoj2MhmNjOt95rX9T/7&#10;6hcDyHXuMA3alC+WECOlU8wkf/q7v7uzt5PNZ4rV0vG9E2SKpUIZKdbX/+HFv/33/67Zb19eX734&#10;5vmLr559++2bv/gPf3lzdnN2ftFqtJFHdm6a9fO79m2TTYDW/n/0scUueemUqpTfNEuotQulcvjz&#10;f/rTWbclMgGFlTz+FgluwQoAI1HK7FQLh4Xsvv/rgH1FtoLoibSTKLJbTg8isSRhuIkYGATrZWiY&#10;jYNLWFngYbAbOkPAJIpV6m8qEgjKVmyRSIVSuZCdYmwkrf8EtjxmoTyH4wkNQKVU3j86YICA1Rg8&#10;H3gk9Pmcm8h7MqsAfeSEM5RDag2tRX3fdvrNsU+Ny5M/KKdbvRaLL2fFC4nkb3/2o9PTx0YwRpP8&#10;W9nqv/j0xz/5wScfffYUo8Lg0HWAQmLhZbKExyaeB+7JPlK+YbdVH/YzeLREKUtK1GGqQLAB8/wC&#10;gHDS8KbZqEEOg/zOYEREbE7ng49WlWo4X0mlK/NKwQ0Ei0F7kcHOQPiyTooPMcM8wD4JGxUM6GUg&#10;kipgQFhaxZPwZjaJJAcHUksurq98QR4bA6/DEmYwWf7p3/5loju+cFv9y1raTiI1SCwjCJeXOEka&#10;8W9fvQEXLuTz4EztAX5LOPNEnmYc43D3/fPXkW4PYCcUnlN15Q+O1hSmwEPrINRr5j6DcT/QBiTt&#10;KnkJexICiBm08t7abQIpKsul8zuPz8Gi67OgZ5SsnDlZZ44OUWtQlzAnZ9NX2Ini0QPYh9FECTqi&#10;RPPpf0ofk4loBOoJrmREV2IHBksgRGd9cNC3km/vbqlov7k6f/nVr0iZxcqd3dAsVWYBL1zrZa0U&#10;XcbGcUadQbSc6UMG7fRTdHQgfRIw0ukgNLIDvJNVqDtxr5s1bBNRYsuzhBRg+OhSDnJ+iOfC6oag&#10;yLEWz0Oahbi3oZJWSxMixQR+TgR9Kd8UBJWim1PFD0/QAvOTDvWn73/f/oF9c8sF9T/02VJf+zu1&#10;bwSDfkGqev8v/Xyc9XpM/gDW5xsSAsTUoX/Ogi/Z5pBmFQiUR6w1WLeHMtQKhJLpdBibBOozOW1w&#10;bRb45/ZwwlqFuzP4tHMRLNEUYYaMPLI3zIbXlAU0BN1xl2ON5HDWnq/qQKDNTurhoEMdthiBFQci&#10;SaeYxsg2y3pjC+OYp2TwgQoJ6zTZnNIETiF48VPgc9P/4/TMScrZifQZZpygR/BHIi2yqUCqCtJv&#10;B6a2k1HCERp0S9ayqDh92wqJOrkAvrmWkcnkK6fHub19O5GPparJ/YeLWCEULE5HmHCaZjbfrffh&#10;opqpPNNzfGVQ2JPzE+V1rEkn4wAjL6SE+AQRqVpedhaSYILk2I6AO5iZPSNtvTcKxjIP7NAf/vDH&#10;0b0f3r16/zScZlKlljPm7FrOvXjivmk8jAWfmpG9ZPhBJPLUjn+Wzf64WPydnepPdnc+r5QOEjb4&#10;dmI9MWb9lDfMLyb7xMXEVsebYCkcKoZJut8QAYTzEAUdYCEjVxa8BNK4J+MoiqxogrHeym21AU0J&#10;m1Z4MENhfNx5RtaBVGBhsxfQoUAyoSAAE+CaIxFoXEl3YYSH8zEXj51W2VGoSvyF5Mt1wZQlHOKE&#10;ZtbHfYCMx3GNioD+DDkl6mVaBQyI05QSnD8sC0JT0AiBCYvrTk2JQoN+hPUfqN3dplPO8dEhixQT&#10;L+Yi+E/23Dk5vNVMOZdw3LPnGNhxpiNI8khbBp/CrhkGHR4BMpFHQgn6gpoKpTauhVEKmVWA8ZHv&#10;Tq0cc8576EOhGZYSHkBvlPLK5B0w58NUZx2o27H80RHLat0bmBSZwAMyHOUwIl0XSSG0E4w9mLry&#10;NvUrGsAnfYN2lhGKcGweBClbPMr6raUBP5a/4YmmCAdjiWCpL9UcwhjCAdzAoBeZtuMWqJDaxW0r&#10;p6miTK1EioZ7qTMtHLv/8OlOqeJ1G6vOdWROPhHX8MOHb3TldyKcO/jcLIJeyP7l2H3d7WcICn77&#10;rTduruIOKCkhv7JTd7TD+KnKytDidOPg3tnZBYEFqFYkF/uPIAI4yTLs4W5eXV6CHnESqUGlS1CA&#10;i7LOuOMQN4Easql4OhFPc0aC5cSMNPb5oPEKpIp6eObQcuNX0u3hd0LfgKGz2LlG6OjgIJdO02/2&#10;ul2R6DSy513L6djBe4PqXxGcyA1sSAJp3LBXy71qBbMNzheqFtoIM2kxB2SZc6XRjlGWy5nWjEla&#10;xqmM+4Ftteo16m0HW3Z6ODt+d3M56HZh0KZz5c4AbG5D89buDCrFXD7rDLqk9w2ZP8tmbM0PdVqt&#10;BqBFBhtMvVd8IyeIDNnXAS/kWeArvWgD4H8mHIcJOW6FX//iC5Z0eadC8bBTwd0//+zFczRstB/c&#10;V1rLu+bdRQM7QegQrEhqX5HmaG/l/KTud5mF54opWiB8enxaRHsyGPF4sb8bRpIJEmGYBhk9AcrT&#10;1WQ+Qr8i6UEgzarEIodnIpclTMsjyxTOo+9dpqBvvF2ZByqqNWpAxcCxku5pPkXtRosCvhMrFfLk&#10;lwg2Q5DsB9kqq0Gx6ho++MazDO9sfH+F7lMrRzFgkvofX1DfI1aIPAuDWksqdj+QiE8AMeQaUXly&#10;mdTzYD2uBAFV/5J++e6PmFNy+Mnqk01KhpA+CiorEDllg1CIJciGSxPi64vwMY4yFvETGn3+eQBK&#10;Iz9rMpMJIVMdwE/FHVgRh3WZpNaf0UckqFdoBzE3WnAlrVSmyIvSUkWSStCxhME+nrjGb1Bpq9si&#10;k/Gv3wTCS+GBkcevj2qpI8U8k6dFsmHOS54Jro9S4wF1KWfQ0ODkK5cbVggYpyiRvmKQCy5QkmvL&#10;piXRK82S3jTPsxBWuIJk/dEJumNgDgIDYC83KfDJG2xDnJk3+GdiJwYTyDIRKzlu3228fq6aNHPk&#10;646iKPED9JBIyWn9ZKMPhKE8QloANl5+ZjCys7tHt4TChQ8sjnwGPu0hEugg/hiob7lwbNM8d0Zw&#10;gb1dDoZ0mk6SY06harS7Ki180HlbVQhGiKCvmXW75C4pBhhxgOSXuM9huOlyXPiJgarb5ZIVjWEo&#10;GhsDo5uOlBQiQJAShOeOuMLMYBV6LTK+UpP51vizypIIA2qMDaXO5LVomMdGwWMC1FjKgUBiQk8A&#10;Ju4+6t/6/T7vzyZHxJcO0mGy8Gn11NwGCFif8iNAddg4qdDEWeK1sigXc00yEZYLQA/zFPPAsNiL&#10;xV2gLlAGjB4wIBuMcYWl3Qh3r27vrmrUFalsJr9TLe5UmG1yD4fepCWvSRgYiGV9MI8nxZvdvn/z&#10;6le/els7W0+Ho249XYg/2C1FnXAhUTK8daNZHzIxwwZiOIaD+u7i/YTnAp7wZp1JmA/pCyjLpQOQ&#10;7pqnzZ2RWTySWS0MnLBxV68jyeeCRxPrz05PstldUJdNr80BuUyn6edFS+0MkXUki7n1cIpfxy7W&#10;JPksG8JBZQffQdYe2Wycm+NRP1fMnTy4RxPIDQIopiQddd2f/4cvz26u8FyWAAqRo3LsLWoMrp+A&#10;Dh5wLNLbA7jJCOpFbvFzC76vSj/UpoJLxNnGJAnMDU/lZDwe/p3/7Pcn7TuoGLz/CROeBZKJdM4p&#10;lXLEQVWzmUomU+H4lFUBEIJwFp1CIpcLivYTQcJhBkpsJywXdlT4AnhuE8XmjXH1T0VCSZLllXQZ&#10;13gAI2JsAtGN8QUsfLQ/AMs8/nT9AN7kkfMCMWFiitUkRWPiZp0E7K/d/d1iIefOXdSpmURqnXFi&#10;SyM+xbJE8xn/3FZYne+HHbifOf17P/jJP/rH//Snf/8PfvKHv1c92MEE2B2OStn4QdI52SOtJQTT&#10;ot1uEilL0jR8VXcjczyeztDTR9koJZ4hdXtUXuXg20iSoFwwJODesxXpOSFLGtpspx0FeMYWhQPE&#10;SmQe/9h5+shIc+8O1wcl3kXFC09RSgKh+QAL+5hfDrGxC8PyBy+S44KuhBNJzCjYioD9YP5zddHD&#10;UCgyWuPh64/dRr3xqxfnf/LVX+4N5j0C7e86uWShNZt2b9pnNzfN7qjdG19fXQO1smPWm52bWrPX&#10;77g99ySwsR+eXt3cFkbzkWlR/uTi+eLRUWe5aLQ6s+4Q/Rz425zQPLfP7D8KEdlCuIMKGHqNjTTZ&#10;vXrz8cHp5um9s+c3TxP73mllyF2NBG9SkevFpLaCILXuJw03n3IL2REypjVppknY+kibI3HyAPKY&#10;1iRyFfPBfZsB7/FR/OAwe3pafPKk9OjR3icfG5lyvd917FR92CEKRrZTPdy+ptWjYw9HB5Q0mzUy&#10;TpX/rpc/3LmYedHhhBSzKaiWgQsc85FVnAIULxmiFzHhXnkMQ2CrsDZgRxKzIa8rURyhk1FKWyof&#10;QGtTPoYKQYpOTO2rCmLp1AWPUfMsQS8SABtCK5Whx/n06z7vN7rBrdDxwz9t9dW+VlC9knCubWbr&#10;hwRXv0eEbYo+KpAxTaorigfQGeZsItOnUhHH4XDwbuq4JvOiu7Npr9NnAaDckacWuDfoJY98zGAW&#10;PoMdhFUQnseZHJQ+BTV1uqG7O5o8Irm7lLlg1KTAIbrAEQvRrbASTG/hbOM0gxXOBKVyGolHFMCV&#10;YSmthTLXOU25WC4nLwcE6CP+Y2yjy1V/5tXJtGo2IdKw0uZjOE4evmzMlcK2tUwyCU+2a9eZ6CqZ&#10;zdFyUmb4YysoCHgDCPQF56MGwTeOw/smsPzbX/7y8rZ+3R588+r8r//y67MXt7VLhqGNXCKLGcY3&#10;X347mQWdAhEWKaeQx+1yOGjimr9TLqUTh9HQLoxkXJKTcYZyBE9tXLyQSYvu9OlCDspHQ8aDk1Zh&#10;avxW0nr0k89fnrVyVxfA8a6TC5EwiNkcOaBFzA7xrUhT3D624sfJ0nGuclzc2a9UUTtRV5Jomsxh&#10;EyiQNLScFgPLe0b4053SQSYR6A8YLhAFTZZEEL01DAomFBCk+7MQen2avyFyhHloik0WEnqm42vw&#10;VQkF5Fjy4Rd1N8xqdi0pnBTzQDL3why62SVEXVWAjLpoYMCNqGCkOg5GYGUpQFUW3lsuBviuP4ti&#10;ziVaFCNz2lAxzyQ0A28mqlkfaHlsxF1+qHcql2OIR2fO+eEHbQZoAu9Az4nxoPFhjIdtSbay8+6q&#10;dnNd+/HTjxe9vtm7Rl1EE8agOZorki7PRAa3D5YOdRVdB9+JE5HHEb20v8HhMKHcaF4u8wtfUYtY&#10;NXLZuR1zIlJKIDsPBlASzm3DjQauvUWmSruN8LefkCuWx/hVyoplBw9aDBRg/MFixwACBInYS6YW&#10;GhyIYaF6FwbfVpWnQHoVfzTJoAP6E9A37vjS4cAq5MEHtJthrsZk3V0Z2BSCUPl5hjpJqH7wTxdz&#10;BodhSYJWm3wmn4as1YRc3MPrS/wAP9NVF//XLjKYFwdsqPF25s42u+7UbHSNBupTwIMY7k0xB/I5&#10;aCZGBsxFg1T8lNVUS9yznd1dSlmJmUQPgZqFV7jLt/Z1X8sXz5/38Z4bY88GqiUqAdUuPxuCAxMk&#10;jkt8uTmVeKDE+lWkmJoYdriiZaFhr6QTO6lEzoqW00nG5FnmqyAqpkl3pNEC2aF+qFen2wUYprbm&#10;m6h+0pRpxJ/ZrMjNhB/LmikUiuBlKaLcshnKTe4M02NqUpbPjIE26y0cxNwFOIBNhAVAE9isk2G4&#10;jqfSlOh2LHZzcQ5XmYEbFk2NjujVFLuMXBh4k9/T6wiwQyXFpaCLSCVS9dod5C+C8iBrMFShPUYt&#10;yQiC7Qe+o98RMzvVvIhfbG2Is2vX18xYoCCDizA+lQ9N7a4ouz8WiwGh+q7FeXkDXQUCKyZmepi2&#10;YUPAMPSegRku2xBDGEoyZmXCWq/ddvp0rKLIQCkcu1N2AkMm/ECbCNUFEq5mVLQMnV07vpQBf5jx&#10;l03Whty0+f4QFieKVkZDrWDgQBJkwZ9uAcMx0carEMqenMfYPdhY/VR2Eablahk1YdvRV0PXpaun&#10;uPeDQlAisY8wwE/1mFOvQsMRmXiTXK6KTLHTaHPIsQx4g9sOkF8UbwIRpHRQTovMPkDRZe/JAIPf&#10;uQCaAbNy6Bio70QJ8XPcGLIqehG3GJxj/FgFiKnqnil7KEMp88i1gf0kgwAFf/O1kFUAoNLpLFUm&#10;BEhaBcgsCGW0LYUIWAZMRG4uTz/GSjIJzGTo6BB7CrgRmA+mTPDQmtdM+0sin1yO5FMpShvrfMtV&#10;Bs0E+tyCspBuNFACvZLXJc0G38A/rHWeqQkUNo2Xu5pr0Gm/A8Tlhg1VGRXsr5AIOFEtqjR5DPgA&#10;rliNcHZGQ+LF6d/J31EACLA4VritLgv7rnnbunkzcm84EQdet9WrQd2dDlwsqmh2uH00JDgYsZKE&#10;LfHagbe4ziEfhyWWZeJKaB+Ltts4/dHUhEeMYGZzen2BBUYkZYVo/9CuM7phbikWCVurikgG83yB&#10;AAvo0MIEYNSTRUvweRpAklVnoLXhSvBKqNthjhN1xSVBH4dXOqjcbLEiHpOnhBuPepd7ix7ND5NH&#10;P0bMG+6GGO74cc5+uLE/yCH5nPSEPgAHDxJeHzzhNP9+4NAcIgmPIIgSs09Gh3wtzyyiBeFwuNeM&#10;x0AJXFO+rQ9+aZjJ48mDIymmqiUmnJxEAqF8LxnFeInByieFDfY+Nhac8p1skgOEYWMux9yslMsU&#10;bDUVJoxfbg31taLrBBBNRu3OsNlwO+1Bq1m/uby+fHdzeQa6VGvU9j9++OMffk5o1UrRN1GuUcxO&#10;U9g34WDhJEikyXXDWkfavd6ISSahLkvlQ5zsVbkN0gzgiSkQm6n7rDsaMxKjzgHuJFkXbjJDy1gq&#10;/OnpaSpXBeNhNwznc2RuFGW1qzaJA7o9ITm5MeVsVC5ldH9n5+mDR827+vnFpZ1NJ/LZ6XBw16h1&#10;Bj1qjwLC5vmmfdd58+ztX3/xNRQwlxNeIZsqFXDVgFObAfYDzwByQLXJ9NLPimUArIv23cTiN/9A&#10;UcCxwn3F75OcLYM5xx/9r/9hv3Yp9m0Sq1a+Vyyb2E+nylEzA06N3hOdENOGIQkQCp5Vo892qQgD&#10;PoTqYyhHQzEHg2QYxvYHFMFZxUG8nmeDAXxvgZuJDkuVi6VslqhkYyHfjcx6XQobhzHjYL6IT8mD&#10;Dxlo1UDO6HtoscCIlZXImSTYeoUKFVeywXyI0UHRdmQfsgykR20qSm3dikFSOwhpSGNycAPHxly1&#10;8f5b0qXaX/xN829+Fn5/MfqP/7H37Ove25e9Z98YV7cJbE6mU/DatWVNjTyTGIdi7PAI40hAsWF/&#10;yL5Bw82FiSMiF6GeTpVzhBNYWVfwpN1WCzYMyAYwKLy9QGE3c3LIk511crNU7PzNt7vsRsmAyYEh&#10;g0m5eang2pYPCmmA8cRGw2Q8RrStrixFHnsxCZnyjke9a+DUdtdsvH/9pnF5BV3sVftiZzgP5Kxp&#10;Y4DlVMAiZ2uCMTTQNhSr3WoZ4rjiJFhgOFjzM5fhEyu889HTb++u1ud3fcxe7CBnCsNvfPG5T7Mh&#10;YxN4l0FIJfegNJD0wrMUi/BtiWsD9EZmOPEGn//o97z7J6GlmZgGzwLDn738JbjZpulu2q69iBQS&#10;+YPiwV7lZKd4v5o7MR88sI9OzP3D2AG/jmIHx9H9Y2P/YJFwAk4aChGBqSFxxpJBwwISwkCr0e6g&#10;kGBn9OptyoIUCUkozgdM2xf5pDPNJetL77LTIsewsL/T4xZMpuiih5xEYjGxn0tpOcetB2wJRy+q&#10;IG4ZTtNCmSgfof349mZrkXjCZgx6E40vomzMB3xvLI335V/mizak90MqjRcLeyJYuFBEgatiLfgf&#10;HxRB3zV+VI9bcwjfBetDcvQ25EPUKp4aNZBU6ABS+hCPh8Sy4CrB606YK5uyXo6IAp+RWFAWt7sb&#10;EpY5+SLB0XyKdYuEhXw5PD52O8IkIG2TXI6pmwXBOpoymalYBDaNW91Nq7Np1sFhiL9lzzUN0l8S&#10;iNHhJhh4dSKkgXQRDYIvEsrLSKQ56sZhnlgWIJBcFHxXRGgP4pfx4Pk20SDGmNhw8ONRXB8MZ42G&#10;8kQwk8Q4ClJEvz8J4qNdCsSJdAv2WnflRNhOpoVU6Y5wCguu53zV5IrHVUeAciYmq8gv/9WfDM6v&#10;a2PSol+O3rzYT+Eg2UsYwVI20VkQQN8tVose/NZ+axlhafSAWuHSy088QJApJ1kH+iGZ1Ni2ecsR&#10;S8mMhwCigI1Odw+PY4GPxxdH48mTUnrndDc4aPzYweq/UF12cqFxJjIHl2Z6ZdnZRGrXSlXR6W3S&#10;e4HU3jq9s8kdhAr7wdxeAPFezMG2ZohgDw7TxDPm6wSh0mD5cXiQIG6gDLioLiH3RqZL9G1wHuTH&#10;A9wNEQIN/TahWcY6fhq3KDwfyIeczyyZCSRtBW9qjUlJ681ii0mWIT7rXHozfCJZ16BR4uEAdXNa&#10;KvuAJlAFHfW2qAY+MwOISnERHL2+YEaJ0bSGzBb86bTwCFUMKqWAEfDrUiTAtifMF7Ks3UqlUq1W&#10;qT+wakTWP56t/v1f/TyfzNzLF92ry+x6TKGE26AbiTrFKhUYCwyYmqg1aD2cllAJ2bOZXwDWkxjK&#10;/3xysax0Qqs5Lw58R1yA9jDsUYTTBKFvFbhGRQDM3kABxWBuOkmv1hUM/S3xPAAoSCoi1gLAkg8s&#10;FPiF6wBoOgZC9AayvMVhAnCLxlte5OAeIorLGYoeSbOUCJnNkGw1ouJ1YuiB5F2oNupOdMWYmHFz&#10;KP+5nvKs0r2Qtx68XTjG0BQjEO+HrTtYybEACQdMB8H4/SDn7yxkfF9Q8nIRMM9C8XTx6aOjyk70&#10;qubA6iQEAyP0bMZMOko5SDggLJSEvG/WCY7+sHmdbJa2h9IPijjbB40DihEWBjA7P+jly1e0f5hb&#10;9AlrciddGcex1rxOq415iR7DdWCMNx8zDN83UeUbxSZGCMyhaSwU0RInlybENpCM08HE8WghFcDE&#10;0QQ3l2gmleXNXF/fpHMZ3hNV3dX1NUUSDSFhkrKWjZvXtzfl3R0mTb5doAkr7K5RJ+EH8IyCHQ0C&#10;p64IOfQ00zktHw0p1wQqZrN2xzvCuJVyipfarN2QCsi/UonW222WrpNKctRSxnCs4soBo4B+no6X&#10;pcjosFG70Ugwm2OQCBeINl4XgquAU6HKX00CZXbJkxIjZKLIiScKqIOThAEjmiBsXlu72wPpUeaB&#10;hazFqTVv7np3QVNp4H6TJra6pisC1LgLa0zqudhEW40GHepJZln4NMZTEuUq4ICMJbh9DOTJl2CQ&#10;GItQGa9JKjExTWMmppFyrzuEgyCrRp4B+Mo42rmEbkE2Iu0A30P49UMeR7kla0tQJlS70xdfGpo/&#10;Ed7oggACONRxphXGqSMJAE10PsyBqAOkh1WAJcnhg96UuREulOwxsOHIYYXpLfFvDG4ebRQBemRi&#10;qwegRODybhmAHEP0mbLEITvBAw9h9ozzJBJd5n5gpEwCV9hscqopenGi4BnwAg4f7V4K8gSrAUlL&#10;QTZgFoEfnqZI0gqFwZd4zqB2xsz4zXULLDsezQ1H3AdONs6DEK+H5nCG1aNPOETIwX1k7DYeTXic&#10;sTFjUSmTcDankdF82dM0EhN/P3RTDFWALZ1M4ZCVUJKK7Ihom9StqCf0cyZZqLj0RWlSOX4EmtBS&#10;MmnRNBHBJk42WjJKTvNjdj6EwggqhSMqNz0N230whcNrMnKVmMFbZteFoB3ACEVdFV4tCSgc/Pu8&#10;7zEEokwl1CCMhw2tmSZcEj8gqRWSqsocySWnthihgFN+1Ba9JUAU2x88GmSTRBIyCGEnEYC2XpVy&#10;CQWowH2FhUt3SnmhkA9SZCDsqAnkaPb5BDoGVLZAZ1xRjbqAOn2opTPmtyZ7AoxcaMOAF8wh2G9p&#10;S+WyF8Mdh2XFlZ7xzsTG9nPl2WGBG3p8vUtsJmgNXnJKn+JJ4UdTY+OkEceIjrZ0OuUQ4kDnRUG5&#10;EQJl4l7DaJ2sSAbmXF/5sgJ1cLvZbQSsa5bLD2KQC3Aoiq+cpRXhCKuUA2sFGZzHW1fMF9ForCPD&#10;BXa02WDaY2JaqeTv3TuNm8luu//t2YWGBKxpMwoPwuSknE5tpsT9dgpXP+6icvNCR/u7Dx/ePzje&#10;O6vVXr99V3x4HzcmNEzheC4aSo2D9nWrjlF8wx1BXY1STA7mkXmAz6RLpAtmvFkppI92iriNQPdQ&#10;QYTBB5QoyNAThl1RprtIrDv42ON8Db9pJ/3pw4fJwgGoZ5xXX911eJ4HmiePej2M0UJJC/fk1PFO&#10;pViJxeO7ewcHu4fPn794/f49etZGv3Pv8JDr2u61z96fDXtDKNWAzNcXd+9bDdjtzIqpYAGUeFjG&#10;/T7rewUtbNBmEIzFqnRXXC4p4Vc8Ed8PJ37zD6wv7gsHKoMO0lDWi1n4n/3v/mXr/AobPCzpkdU4&#10;Ji44yPulEGCZsVJZsoxUuVOQTTSFEOVGJt6+E4YKOzp8B05R3PIbZY0mKTP8gsMPDqGCWW4SMfrV&#10;SiScXnsm+9ftZferL97cXnVsC1IYByQ+5eFEscK2ivcX7j2y2eFKw5KHorZYdMbDBZEcyzlq0WLE&#10;XhKWBdtzKamMDJ6UeKm4Gwa1+nm1q9H5+eLyPFy7scet0KIXiZPuMyygbCbjHTFq0EuyGVpBUiBn&#10;69kkkqh5UWQmRNrmDx/gzaFahbsNRByNoTawnYSIIspPgzIT9ndJFNjzUYcIuxi7Cz5s8ts1oqXd&#10;3RGTTcOahldX71+XVisKlS2LQbCG+FwCs4R4KU5wgYMUzEnQPmoxyhYwLgOvW/YhLgRHkp3oebNn&#10;L5+fv3oZGI4/++xH9UF9fnXLm233BgwZuNL9UT+P7B5fBPjr2FDRxcDshQyA+QYn8nCcDs0ePfn4&#10;lqnPdb3H7Ah/uJDZwRW7VYfTQT2tNNRQIJt2UAKZKwPLW7Is8atBRTYNhMe92evb16W9U/PR4yUm&#10;FbncYaX8g3sPfv+znxx98vThJ58eP/0Iw1ICpDZOxoPgG0sxcsKpBJpCIIKrfmwRis3wrUG4iV0O&#10;9xNQAMSQ3znvEEK4C54KbhpekOg9lnctuT0vV6hFN2Dd3gSitPXwCB1no9NNeaHMQXnqayCQpzSX&#10;XmM873Ux4I138Z9ly1uKYmGknRkY4WSWpHgWioBVsQ427ilcC8y/QVYZA9IoUhxu8c5tCc4pIpiQ&#10;7ZsGSfKAOR6RjppzHpxf28d/Twb79fxvSwMVpvVrsqjKAb9n1KPkg658c8ozCYfUNC5pL9lQVwkD&#10;4S31JLFpdEwMUzhQiENG6gYaonPIJzlro/TDESnv2IyZeiB5VN5fiJwpIE4Tk4bu1fX86gYlOpHt&#10;0KWVhkxIgIw5EvArscbqX173zi96zdqoC1cUafewM53sFPPZQoFrSBMonHG5BFTHeZaXybqlTJTV&#10;DMYGHgZ5XrMzDOHZxUQGfxqx44lM9uIg7cfHsbSNtclk0M5bAUaT/HSYezSy2jToB/yxyVa2q6Mj&#10;QIB2xXt/C97bi+A3E6g6xR98/tvzXKoUjJ6CIGQzpD1W9k7QF0777jwUfHf9F96KhOUlArSIOTZT&#10;c3fJYdW3HBChge0EoHim0hFomQUrea+6/8mTz/9BIvvw8Mh5/JT4gmrGCaXsUHIncri/zmcDxeIy&#10;V1g4uVWqsM6k54k4Huoo4qcbLLwk2/Dz50eTznByV8OmhaTNQb8TmA1iQa+wl4+U4yAZTGQo1hUm&#10;IDI6rRVId2wTY3EaARgG9G+oEgNL7HAwBocCCo3WJw9vOYT+MY4YhjAjfw4hSxIkOqIPz1ahGaxl&#10;AD66vuFIqbt4+6rx85M5Nffz6aAfJoHScSj8hHXMUc15TE3Kf2LC5JMb9QvsACNBBdGpYlAcjA+X&#10;i3Sg6onB8nComKBUilk6rrq0Ol8+f/PyxevPHz9ZE4rVaqZjAdRjPTjXBNwl8LhHvDZn700nrBBZ&#10;NTxTvkuSBKI8dhwT2CD5tSY2Kwwr5VDHrCQUbd4OF5E4qQmxUtWAI7CzbxeqY7jvKGHRAxLZHAmX&#10;MTulkJCkBiJGCo/jUNDGLxDrkGDQDuLXFkKnSXFFPcqUNoJxKB3SVs3H/J+xKowmnjdFgYeMqWUl&#10;9/ctpF2YxcvRiHrYnW+Qo1OCmIE5I3ffGEHmeOhYFOvAUYq/B+UUDw9fABcIN1k4RdIYbaMXZDAo&#10;mOeD0IL/lltAGAAW7XuCScbdDdBLfzoOcq6QRMwEkvoUezPx2TaME4adGodIoVyRLze0fLDI6YQT&#10;nMeDMHS+LbUvAAKuBmxM3C/GPjykFFKZfJ4bpSA3mHBMAplwEgw9o9iS9x8tEu0ieNEmYkMr5p73&#10;BnOY/hM6cXYJ1wNP4rYwNKCX5jsDY3CbRu4Y3jAxIVzz3mBQLJcZufFy8SWlg8Vgk1qFkoiin5Oe&#10;vbRWr8NcBH/k8xlvftA7rMguV+Ag2xUlAk0gHjDcJRo4oVQYnnTbHKAyyzLM4XDMI8BAoXZX29sh&#10;9Iyc9AGLWxs19iGU4LbVbtZ5MKCDanSYxKhj4g563GK/uARhFxNzSwfFPCaVz0HdhLkDegINEgMb&#10;SQW8RbPVZkTCw0Zhmskl7lpXrcFdiE4B3REcakGAtFjcXKAM5S4wb6QxSKYo9fXz+BYjLPJCK6bj&#10;ilgI0kWLqSY+vBU0E3xXlkyc2cnArc+XPY4bZjzIaniw4Bsy19GEknGpMhLA4rCDgTU3E6phpecz&#10;+jorEEzyO0cTjyFZz4kkI5qNIAtCw6dwR8lSYPpi8cVMiiiUxf5wUvgo3t024Ig6yRS7AZ5YyHD5&#10;noRl0BpttXwsEm4NRqkVebcQSY2RsmzFfAtZOhPJFrT30EcjQ4D4F4l8l6JuQF1mL+LYokVU4etn&#10;RQgkFHyjqD1aPiX79bsypZ6P6YdRGsI7V7yHaXFsMe7aqR5MR2wVrB34NrhSoSGcsmMqwz2Mn41Q&#10;TX4wqQm8OzmTOgnKKgZo1OVwJtkTeUZ8V8owvqAwzigKWAAMrhVwosERwmHJ76l5mEcp+oBkAlgJ&#10;AKzImi00DjrFxANH0Q0Yr+hIpR2iOeTh8tftNhFPnsaKMge7pI2ET0S3TXkY2OTiuNWoZaROQ+mN&#10;tCnMaQj7CI9u2J8QQBhboOpA7j3H9gaJtJw/WaES5vkPJteY7rKvYA86yTXPNQUbjSSvGYaOJI+M&#10;9ZRAohYU/mQWPgYgdXjDYBNYh/XDW+Y64ObNQQB5TcwkhhJ0IDwL/inM2+aB6vWgds8wi+arIILS&#10;pfSG0FMld6QA5a1xemzHjIKog4z9OZd1FvANOeilwmPSOxFhnksBdZQdQIJrX+slPYJwTYR1oq1I&#10;sIfjy2jMuEH1AGRmPY4kXlO/U+VIh84+KRstbct+iRXkqEPZi3OPMuV5R6woISqAm2DcS16zvEPg&#10;M/AIq3/WbBIvJheEmjoGHh43koOU4gjmDUF/mGdL5s35grVHt43eGOpqtZCF37NTKlVQAlsKs3n+&#10;9s1X3zx78fotTeUf/Yv/hIcMFWS9M75+X3t+dnVdfwed3IhjURacdQeR3pT077tGg51c+kxvdrBT&#10;3CtnMWKW8So3jeIfVhRI1JSJpcHI9ZbYUDKbKZDgA8UWmCDddb3XFxe186uX1FxvX/fe33a9abpU&#10;3iVkcn8f28Vl0ipkdlgjEH9xGnn9+g2vk5Td/nD4/t07kFlMgyjNmzf1brNXu2teXN6hgPehx006&#10;mwatSCXQCAWjLJtejeqeqQwvbtud0Vywk3w3s/hQpX5ftXLXuKiaTvh5dQTFhf/l//G/ary/i0wx&#10;XEID4NjhDH0kq4YfpkfLn2KA2cBTFh3Jrx8UFgl8IuRAgWKpJLNguE6yq2Z5iMhLE6I6Ra4yKMYp&#10;jtCIAD7iE69jNLDaLe8eVOB0wThkcF0jvH1DFzMH4rHzhTJpHlxdhrxiSWliHiE7JDJliybFe1ON&#10;xKEpLp04KawyIFLjpzkc9aZvjL2J7jhT7HcNRC0EBEEX5Ig0EcQtA4mBERutIvN5ZLA2mlHLDfM0&#10;FvZ+8HFg9zSTzWSPCmY006D98FwGCgy7ZZiBT7+QSx3bSvOUWxq9GvEUEErrScsgJIYmkLOIGW21&#10;WEHCT5tFqdVp1nCDIqMWEpL4Jn61oJpMd8OfuDCbQUs5DxgoDbJZOne+vQ+gS4mCaRP8p/Z8cn71&#10;vn97jU3bmxcvX738+vbmMrEIDsLB5AZliDFcjoiVTYDc0wMrZaePTA+9zBR0YjHFCzJmzv7e0x9n&#10;P3tycnhUPfoILcR4tRm3m9nI5t5+Fc4NUhsAZHMdTmv67qDZX+M2juEVI2WQEW/9W2b65Ec/Pnzw&#10;yYRPSNvMLQP57AAnJFAwmr0NOYHKGGWFqvhj5/AwjKc92QCkRNe8Q9o/7ErQECggViWbcoqY2rJU&#10;5MlQHxMVftd8/ebu4jxKejn1M1SwYKCYxCluzoWO7+/i1Mh4bjeZtk/K7ImomIj9aC0DtdawW+8y&#10;Q7+a98e9OUasPANYH54P+os28i1AyhA26EBJar9VB8QYu/VJ9i1mw2aSnY6mgtvBYbClObN94QhN&#10;T04+92w8Tm7W5Cqqf+QQ92Puvx8DflfKazzjawK3w3efDypSiaYggF5+96eS0R8daBFwEYgYiYUw&#10;QcU5Mc5V4ApZPM7ApNQVIXTIMUagg8VEedmgvBx2fo/ht09w2/BRDBJYFFHCKcNkvHZoA+NDGKO1&#10;erTXR3CIG8SYDS8SwfODKQq1ATv0ba0T6biWu4AFiCxt2Ne+NVpsKnkH3yNQa1nWaEhJs442ZeYN&#10;RtRk4u7Tk8Pyx5twOG03eytCjPzkWB68EZ4lllV9cC9eyifS8Uk4NR1244F5Kl9iISAAxNVXXB06&#10;V7FdaVZptnUNFrOlAVV+s7luNYO4EUQdJuNRM5dIlPOB+b3dw+qjRyMsXNeRTcKhH0P+Opy8hjlG&#10;BesTe5EdRrGgspMGxzD7Eo4DbFHi6U2CWSN/r/xgky058YNMtbis7AOYZFLlgb1rZ7Ku50wXQDkR&#10;EgLnvdmyN162m5Pbi1Gnvhh2Ay7RMwNzOSEH3fRwHR2nAh5FLqYTK28Yno+txTxbSIcdK9gP4ppD&#10;BrH2RJAwfoc8wDrh2hCJ4R/qSkn6kJbOcF78eRaZX7n6qmAd3whH2MDQajMFYB+jczMgPmi0N2d+&#10;g/IHSIAtTBgRz3TEwraByyYPCVag3L9EatLC0JnKD51SakBgF12Ny86NohChlKzXO80WBXQYY3dI&#10;fdsQOXZw3RbRgc1utwdey7yFioC1g5rsF7/8xmGmWiyP3rzMYc4ZDQ4CMN6SZqHIdjsdDoHleRcQ&#10;v2gjoki+hQiiOFQXJQEMNaI6XQW8KnSdxj1sDXlvn/+e/fHH0U8+Mj56ghFXaH9/nsm/G4yL6BEI&#10;p16t8zQNIuGzdpgKo9dHJMYKhyCBqSHRehg1mFCb4VtJpi8yH7wb6HAjTQmY+7O6qFrA7ilF2EVD&#10;kaERTtD5dzvosGwNQQOYhBMIbqzmCQK7YA/LFpYQCx43TjoicmCqrtM29DDPR9bhM0trxTYSk5m7&#10;4gm3jAANkr5jB1DqMWpj7jnuNL36dQQcLshmu8DoLO44ImFqlilbF55l9p1B85a9NFMoKe1StlIc&#10;4oxrSCdmeuNyW+nJKarevX3H+xpj1WiYfB/GQ7x3kdgVPRulkmItZTMZP+87DAES/i9tDb+TAcNS&#10;XICdgmgwVJlCcPE69dZkCnNpWS6XmcLRQYk9JLQXGizf2AQGkCQNs3JGzuzlIg6pVM3lCozbJDzU&#10;hCXCz82Xy2x8J/fux3AzwtU0V0TUhB8n6cZ8M2q4tJO8vjwHL2YSaMMzwk+i15GcRc1JjIPfzx0l&#10;rnaGhJWGlIuJjayDvy9mjHAfzZjfBG5QtioeNuEocbjfZ0ErEBxg3lfcKfrSj3tmLsQMhi1G4IiP&#10;VqvV2WxoMlEM0lGxIeG6fts8bw5r7PIUNxA32cSoIcFjZ64xHTO05o1jTo5bgWpi//7CZJIvbfMK&#10;2RvlRoA+VoWr6MVMNDS/mbncKNzWlqS04DHDqQWMTnCfREV60sRk5P7AHY2ZARQuSXZ+RCmr6GIS&#10;wMyTNyvzuIRwHDExcFYEWfawdJduCjd+GVz4ehc6MYILpAGHCEduhbdkRk7bgBAaRIZIg0a9eXZx&#10;RhgMdx6evg99skPbNBNM6/juW08dnYYUZ3xDZm6rVTqfw5qIxD9Je2TVyORQpybXk//n9OLcZM/3&#10;Owc4nBgBcDRjea74KvKeqEZxsyS+hLGcmBGInG3OcIVWkkvFwmM9IysRx0+2LSpmKYrSSYfEQ2gO&#10;XI8NyTS4uXGPAOOwJOQzgJJpfnCwYCjF8HeMzQyfwiWNAEX3+n1/i5MUnMXMOc77YsHQjCKABewB&#10;FKDqZOuhkRPL2l8qyroAVPVTm/0eijGOZp7+5Il9AddkUWfpZST98ZE2TR+p+D1NoEUsD8sgTc8D&#10;9NIhhBvsALE5UNIiy4k9RBNtSD6cTwwe2dZJDsAHnKCl+ZrwP6boas7lPsNfKncW+KKO8aEaTpYB&#10;JhRsIRYhAhR0oHI6SITKqqXkHNC4mlvDIQGzhNKCmgjLcTn2UPcHCzkI3iuImfh8McrDQdST8MOY&#10;TQZspWw7colhLMGrDayHgw6SI440vhaOqG9OwZkiiACfdT9gSyURKBznCJ9GMYN/DMc96hx2RY4x&#10;+HasbmX4Bol3SvfEh1wCHMhWZLVQKCIDTxA7WUybSh+BYYEVDStGAI4kVAqw0ZjUVwbSO8jMBtCY&#10;B0k0DUHntH0QVvmhEPexFgpG0HDg3xnexBmzNTtN4iYmSLqwxjAJkssd3js6fABqHMZ7qtkl4Nzt&#10;gOJykhHEmSv95Ac/mg5EOrx9d359fnl+fbkCM8rYO6SNAv7ORlAoATCy0CqHw9eXbwj+FQ1nMT8+&#10;qO4VMqAyrCcuOxjeeAZdgCwPidbh9V63W1gkkYXkLZG3k1U6eHvZ//b9xe378y+v63unRyWnGN/Z&#10;8Sz7rNO+vKq59eFVb3D29uq60a53h9e1+vnlFdQGrhs7i2k7jbu62+mC0tmRGGzhm5sG13QWWlKW&#10;88AJxoDigs/6eBQYjdgHqLf1l3ppKikEJ/sy4t8cAP66CfT9tHy3J5UNQKXh//R//39ov6+BaqNP&#10;5pZ5UH4SuF/5BSerDfUnjSr8D1TPbDpwPTG4px1jb2I9qt8Ps+6l1SYxg3ME5ElDM74zeDBPobQh&#10;qncAbZhtMaKIheeDOCM3rjvp8FnUfabZHc5rzfH7N1eQKAAhtBLi8Vy5hBs6dDg2KiD2fNjyAkS2&#10;rKrRJGkpo2gIwBLOG70ZK4ndgipDbJV1iIEf7cvEcFrhaNdM1OhS4sVVvHqN9sxKd0OJsZm7SeVf&#10;24nLtekukx892Xcef55O2GOcH24HQ0TMLFe2cXmBwNlZsPXgDQMqvMU01rDcIhHolDfXF3YkhIIY&#10;oSnPDnTrcroUrJYxP2IDZMqyaDccAGCTOAV5wfi+IDQGfj4KpqbchdlmSsYMIF8mDdOCp1zrTCVB&#10;uDd2L7qti27j+uq8fXY+bzYxfaFMMfCInwSvlhNzvkKrNA/P2LRwwN6tFlPpJMUXRb9CAFaBw5O9&#10;R/cepouR/Uju0lgBjD188KNMMVs+PM5HQ4d8jRWtjQdT5mNho4q/4C79dWZACLaBMV0c+omzQ6Kx&#10;+TSRDPzR57iPZgMWvHhywFuzVXmWmGCpH8UEkgAM7EA3Eqpo2jVToBxvBdYjVZNvpqvGwu/Rpdmh&#10;/KX8lkG3h+puHlyayWTj7u7mmxfjYS9LziTXjgIN+ModMPNIr43dx484zwgHgz85SFL4CI7x2PGZ&#10;o64wo7dOntxvBSfLIYnwjKCXhYODSTRSDNuZqdcbtSlplJESUzcCQAr5Y0ykwU6ZjbzfZ1cA7/8w&#10;N1dO4ybAJA2ZAh2Y2x84q3VGPTnQoh9K6H98GPptJ3+aeG/j4H19kN/mbUeASjT1PzSg3nrD+D4S&#10;srqIAFKEuLjwaXhs2M1tAnaJ7AB9gnGGm2LC9KJh5kcLF1cg3xBREkPwCVk9kqi1MWNjJiNx2F7o&#10;0NnCgpizr3odzgHPsTwC4uByJOK5LMoah5ldczS8vex4161gd4APnT/CiK5IqYpayTj2DwkOXUnQ&#10;mFFgvklMw5s3AeiA0LYEqGOjOxIKMl70Wn00myiChKpGkDG4qVLxwQ8/NRwK1s3Szg87rci8nyvt&#10;MvWDwKp6nedSVZlEO1AC1Rwv1u54yjb84PGj+t0NMRi2N8yYi8SiU14OUoUwCE/+fummdlXr1maG&#10;V7t+fdl5t+B+o4qDb07gRKza7lCEzfIVDvICE5QxOjPSPaBprtOF6NFR4UmuEGiY2ei4vZ6hJV8s&#10;msPlzJnMLqKNt17nAnZowB0wbSYJHXQ3uJ4WIoUk8xo2Np+tydMJPYO1vUDaGIzOg+aANNfJKryk&#10;+TwIO6Up8irqQYiTDAOAZ7G4hGWM9k8kJJhe4MygUCjAmJ1h1r4BJZQvkHBnn1csaongoBlBBtBK&#10;CQEQmAzkFSc7WA+HH33DF4BTsuA7w8FNs8EAnAYeKpqPnoKVsZNo0epzhXIIuWT/gGCuhCfAXh6+&#10;SBRx+c1NvV5vct/lTWKgPmKdBalUtCDhx+AO2utRAFGUzFYQ5J2z86tf/ur5o/uPN/3e9OqsKMZn&#10;dIhGAhyyvMNBPnfHGZ93ZxIXjpsuIyxf8UKIknB1CVeC8D+VK8IDwB33As3FprkIXDU3zd6k1hm3&#10;u5Nee7J2g5vB6u7l9cZjNrTBSaiUyhIiJg87lihy1NCIzQR+kGJWguhbKHm49VOaQnWb2lE3pHtN&#10;3THkWxg9fBWIOiwJrToCVLH3xDxmb4dB6mIwAbIyFYK6SjtG1gjkuPAEC5DiFA2KOEk8sR1NWjxW&#10;LFYEI4T+YNpKX0aapJj6Ch3E5eODqnvbC/rKI8pMwxwxRVot0ogDkWTEgvXRIMBIBB2gZfF2mD/Q&#10;BOKnxvqiTiXuGKJjMgUXVBJZqlh6EsKM+AOVK5wFmkC+/csXLwETmLyFDSuTywtxWxESOpLVFd4z&#10;vm92Np2STnSBFpq5P5VkGFE0dpipNHUzICMxLVJnO1lM1qAXcHyFifhTyLvvAAGmfXN7982LV5Xq&#10;Dj8X/fnt7R3MYBABZMN0AaROyUCWmCeaWKAlsCvLenNzjR1E1Er8+V/+FYc+QNJ/+9//92dXl48f&#10;3Nua4KaSiauLM8rYOO1mKtPDjJhJoKhfBn8Dyg8F4cHpvcOj+3Erkoib9+/fKxcZWG0TCrmDEZpA&#10;HhaKSCoRRn0K8kT0S3YBsVeyURGwRm2IxShFP8xuhkvsDmD01KCyBYFa706ajTYe1PwnFixO2rqt&#10;n7cGNfR3lPpcCuYw6wVbXHIyDI+HQQqqSGwCSkKhMxwP8UrR4IT4pXq9d8tzzI1mf+c0QziHkwEw&#10;54asFpo4OL/JNMlP3hAP+1koky4Ou6q5GWSInsyRFWFuTe07mzQDnrscdrFhX0NehYO6CWCuiBe7&#10;RtRYplNNSdtP1iiUF3YVGxse0ar9LEk12NTJ0GM3s24+m+exZ76HDop9pVAoXV9e07fRaaDEa+Er&#10;K/RNn93sdHTk+lI/mkAfqBSExOfxhNJgs10zB0ZsCVWTUwADWRqTbXCc/IfwMmG2TA0DT8S3jBxP&#10;eIUwJ1B1RtI50MwwbX61mkM5wDvFsZjnhGtFgcbzysiKdE/OC7ADPMkA9pVkxpzZHfPO7CjpcK7m&#10;nMsllt2LQV85hUTGYx0ctXi5vAAmoUAlvC/+AaSDSCc2RjYxtRkWpEe8Rja4bjBNwgiJMePR8TEO&#10;95RS8iBHPuCP/LaeOuBi8tiWNkE8fDWQukEE36SZDzJ+xOSWT08RYZnO0D9LJJ2k/KOaDWM6gr8Q&#10;UoTJwk3bRaAmpopQfWdLlypDzJAABvtKwEG/S+vFGiRukGKIz0B6zGCqUMyqYNDFDyMJltRfUwX9&#10;8tNFid6gydnoMpENErVYOBQ/6Jf5+ZpeGiG6Sm46PSE9Ga2jSCvMJ4JwyEm0YQwIhmIRPRIKq3Jn&#10;8ydpW2WnYERNvdldqBHYpFlKPClyc0eVwwOLcIZ8GyNMBcdOxVKHXyKxX5SZkthxIqYi3uML6dDU&#10;xyK/hC8WoX7jGOM6Q56nIeUPfDnGv1RMDIq5CIxSpKaksWTnpm2e4S0iCjE9vK475ZAfsSxoDbhQ&#10;SKmszsQux7mIVsKdxhIZ8qq4aYDeC5fq2m61ODaWlVzuoFLOg4YzQQmvO+7w2dtXt6JpSvAwma/w&#10;R+yOpuBghL6HSOxpdYMM0BAem9Hd/fLj3WphJ3vIFEuupEGbepqrCVbabrbcHoc5g1N29JMDDDLT&#10;wOJ8Fm+Z3XmIU8OYSRP+ZCwYHCvGDOI3IPfEL+Pc1xs2e6hZKErcu8nq+e27u3fXz+/uXlxfo7Ef&#10;49vZX5zV6oAVX7989cd/9me//Opr3n61UuUso1tyFyRGJI93dvaKZczBOZOH7rSBs5c3SyLbgeA9&#10;HhXzmVG7PWs2YkSOaTtiOqeAPEFi8hCGlLM1pfr1GHD7J54XxrjsSyK0hEJ0WzyI4f/y//Z/en72&#10;alUb2wGLgWKUh5cKW+gzrEKJVDh050s1otA6NNcPUOUw6zfl60pLTjiUb3dCtUIxBAhBdSkzLJiP&#10;DM18syZfT0XdKaMCfnCqhIaHoE9+EHM2h0M2Q151rox5HcAxOod2o9nvdYG1mMCTFh0rJ5xctk+c&#10;hqLbEl3qrmKRPWsUICAlvAibo5hjPf6kWai8jSWv08VXZuXl2rwI2x0nXzeSl2HrxWz5bDq7aI1v&#10;e7Ozjvvirvnu7KL59qJ3cXZ1+/bv7T1N7WUQacVmRo8RFOQfIBacophfBTY3rZudcHKctF2KifUi&#10;5dFCGA3qqZuLzsX7Cg7dk/mk1wUrJJmF4610ejqB+2VGL1t34WZjL2v3IzAIljhYQhPwrZjFBKMj&#10;BL1jHyP7gElrvrRrx5WFKjHgKnbdYDD25u7NO++q9jBb+J3PPt/d2S8/fFKzA8PX7x0Sl501uRWf&#10;7B6nH+NgVsKZoztAQDvkPODYZ+LCaYe11mjWT0wjhcPqJmPBn4AK0QaCCs5OP/505+lngVQpWdih&#10;MIGeiaIlmUhzSJECxVGLk1SXaONwYNrs8jDjEhR0Sg3Y4hBRSLiazF1IbFS2uDfyPLPZAwdJUkZZ&#10;pnQgNcv+9Er+UnTwzKR8P2NVTP4n6G8UEwIqGBwvY9fnF5Pn7zMiuzNpWWwKiePyXrqSkztEKl46&#10;2Ku36yQsMV58VNzzEuXOqJYtpWCb0aStB/XSvaOOyRK5O370xDw4HGPmze6Mu2whcxa2ftFgI4AJ&#10;Swib3d5ERt4gk3dAhijvKCYAv4D/FKezplhB9bGqd3qkBcl13Y7Ue8P4yign4mtJDhNyIeBFImNQ&#10;uAejMzH2uLsMEtqhSMqLjjdLZ7Jc2zFIIusI3CEFGrOXyX1erkwIbNmATYwCHMYOdpQ8ILx/mF4A&#10;iKoTlY0uVJORFQ0QKwT81+i3EkaSn0A4s0RWnDGhNX0YOokMW6ietMQqAHrRXddvIthI4hwSDLuZ&#10;JPIahimltLOMx+5GixEmdl88W9MtrrrkkRG6fY7iOO0UzURhtwQPgWOW4WKv6w3q/WW3aU67oX5n&#10;2bqbnL/zrq+D48EaB/BFn8xFToBCPIohCjKXRC6Vf3Aa290JF0qBQG4QWzSvb4nuo8jDEFSHq8Ww&#10;AvsYVp1kKS72mORbgaHhPDTrBPvN+wnjJL55nDZ/a7/0o8PKg3wK+6Du9Dp/UHLXqf/3v/r/XL3/&#10;G7M8qU9u4uNlb3ATgrXhJG/wanMBio1+feCuE5vJyKH4WAYJxSjvPj08PGHLIc0chGyK8nw4dvp9&#10;azkMzes4+rEJURext/jWDopV19gNChldFceW2i7fboA/yts2gCZzzPmDb5AVQ9Q9mPb3j6s2m9EG&#10;+jUlMYrTDeWLuBRMFDgx0X/6hEJuFqeuEHz2PpUf8n5Uzrufn8lx6Icysh0Av9Los2mLMMY/UOVT&#10;GOJEQIYLbGC6Gb7qrjt4fdPADQjE/ebiFiPR6XjeaDWKlRylA+9hxfwfqhVCL4YVGl6RrwcGw6lF&#10;xteg3sCIv9hsdkjmS2G/v0lMF1h00EJTWpHlExlzaMESTDGIDndG0z/+938LGeKTvYp78TqxQvFv&#10;TE27s5xb5QJ1JQeC5JEMvjC9w78x6Wymc8gey3kfdwQ603XQ9MJY44xJEMcIFWwIiR+A0dyMuIFR&#10;IWP2G3dQD3o3l52b94OOvPWxnEnCnWV8UUqBLBaVW9ffENKKHwZIOzujdg+pFIS6cABMBfCzVTNi&#10;hQ7guQioecf4RVBTgPIDAQUJUoJhATZJH5SqJmKD0Y4dJVSXt7ObzCes7KqQQfYUsaEDMTB3sLOi&#10;XFWyVtQmgp0bh1+Fr4ugyVJ6IGgMg3mRW3mmNUr1pcCapHHsbqCjseSY+uCsMp4vsnEHX4tgNp7N&#10;Z3k3iXwBrqeTzdhm7O2LF0xCMJ3Xnu/bdaIDY9dKGna726KnYWiQcNIMfG6ur2vXV5V8DiD47uoS&#10;wxLS3iFpoZoD36e9n4LWRiIY4qF/BlXqQvUedNJ5YntTl5e1eDpvJjK9wdSMZ/ByQuuEDTpQVS6X&#10;3/KEmTkByxE4CAOi12wf7O/f3d5qmc9m6APPzs+brBxEPoQt2jEngyVsBAUHAQz/9k//5OTgAKb4&#10;n/4P/6aQTTqm8f7bZ+lErFLdxSwKoCMVt5s3VzDe6RWVdYQCOpVCMRGDyBNcffTpp+XdffYFHqtG&#10;6w4QA7zwi6+/aeObPh6GofKFsBkkXixNvifhJQyXGIp03DGkK/wMxDLF9ZE5DF2KrxJlPAVyPZ2M&#10;mPSy3gi7w/CWCcio1XN2iE5fh+087jajxtXNvBcNpAfTmiw3DZwtaTgDiXTYSoIOECoz2TCYX0Rx&#10;jWESgH4TyzaIckxqB4MWwB3Cw5677o5WtRZtUnI+t90F3AKmXZNqbi8RsJJeOL2KZuaBgpF1IqkZ&#10;mRaLIY8YVVNwmYIsJ3ka8e4LLDR8gChkTzw85sRZwRFnMhlqX2crCAAKwBRCR5+aeqNwjHkN8jlf&#10;52oMNh4KnUSrjtkzI0EFMQMVMY1CRARdgjUmYjYjzPWKNmDq4hS9gWZGywuY6JtBidy2pAuBBj33&#10;7ti3ASOE3ShuB+YhuxXtEvNCXI2A80D/Odw10YwiFYv0Oy1wIBR8jqOxTbNxySLp9YY4RGIaOujh&#10;scmBRkTXlOkeE3psAHlsRRgKBiXRFCAboT8E1mOsz8KQmAmGymDAvzDu1nNBRyXL37UTN/O5NDHR&#10;gD94RTjxOFUiU0q26VK5JCtPwuUNY2dv/+7qGtBxb6c8hmDKZt3tcOPoqShoESCgp6MpYnzLSB+B&#10;LegdrT5VC12TduGIARuCC8KsG7IiLkBSSdIa5pN8Ydhy+tD/1pFsoUKSBrBZqBQzckZrXBN1P0Lo&#10;xRKl5mC2cKdYigCFwfzkUmi3oBfiNvBKhJ5O8KfxdXEz+Mxix2ASgKsv/1oq5NCf4kfK3sJ1kiks&#10;uJVm3uIKJ+iz6ZfUv0PgVB/FU6ZvL5dOazqZw5imTYxnUtzibDJezsJZcNfeaDnBrZlgciA0MVC5&#10;gexeck6fQWijoWO0ySkovn0katlxB19TCBb8NChEowF+VHO6YYGNkfVkNBKNBNaSTxDQ8IuJSBix&#10;K4Rh6j1j6JIXEqdrZVS7kgspmpsU6zswJpKIGeJiaqz6XbT1mtbTxJJqhB/FZEQQcRgjFfpxAAvI&#10;TAgYMTKja4AkxJ2lH7XJtlzbY88KxAiMsXHTDTp5dxO6IQmwN7wbTDr4snHq2CmINGtFJwZQcBDN&#10;SnvEU0BHf/Hlrxqnzh/8zk/29yrFvcpBvjSJy3Yx4k25azeAN8vF+Pous4zgWfW83cE9AuYixMGT&#10;42qexxIuSDDEQW8uQiwepDEzGFXhYHG//OTTR/DMd452Ipnhf/Ff/Zf/2Ud/sD5Y/D/+r//n/MR4&#10;9EeH/+lTogjSB1FzfHHpvb3ZMK3w1hd/8fUXP3/+tvUiRbxqjBDS295qtG7Hvt1gkbo+ONn9yY8/&#10;/elnPygn07VzrNma8DvDSWouLxZcpgl073Ws6Rg9Fyct+4ky4GUkzEFE0QXAocAP1agUrBrWyUHA&#10;p6rJOZOxLgtJUJZWGP2gF/7f/t//L2z0uBAmYjbTYx5DckmBH3zLcaKxmCpPAKsME34zFO0pvtag&#10;CRoAsu8iEYW7ZiWlAvRpjnz48pSQImXF2ccKlhkMsByPFWRfjlpEETFFtfgmOxLcojTASwujIZTp&#10;aeIx2KlTVM8YRHKp2VgL8Y0shotpI5WIpVI7u0eRoEWztv97vxM0ncru8dHDJxUizsulFMFV6XSd&#10;bM5x9/Li3ctnX7/+1Vf1d+/611ekey4G9dr52871xWo4CmKtht/dfAkp8LOHD8z9gkzYwfHkhbvh&#10;bAF0YQ7y/6Prv57tzNI0P2x77707/sAjgfSZVVlVXdVT02YcxeEMSUVIMSRDLkQZUryjbnShv0Ah&#10;3uhuIhQKiRQ5090zoeG0raruysqszEqHTAAHOP5s7923/d76PWsjc0qMERqFRgI4Z+/9fetb632f&#10;9zHdZoPTn2TAlm31/MWLf/1Xf/7lz//ml1988ZuPf2XBqAwGeEGah367qxw6thtmXbmM0xdyBHyt&#10;VmV+dua1MT4hFlwZ3sLkoH1QbSsfc84uyAM94BinSmL0NxzjOEpniLILVxv8LfZIDlF2rYhYgO7T&#10;cPzL6sXJp1/CcKWyD2LmMnU0+IJuF+aGTBPgmrMfM2PUIYGnKLBpf9HpEbzmL2SQiawm+C8v0Xlj&#10;LYKzEBP4UBTDONA7xqfLPjLzyYJwHORooC+a9mABT7LcoBvM5Fy4fnJzDfOY26dJtRaXMemWo5eZ&#10;gpkfZoWJ8Prd3MwwJGHPmA3M/Nj+Zvvn0JerV2fDs3MSMWCGa9AW9BE3ZkOngCTfH45l0ljxgq9B&#10;Lzso7IYID7HPQ/Fos4vp2IyeLLlXIv8q0GjH0jmGk7J1x0gDbmsYiMiHbswxH8Kyn4PBy9aHJF+/&#10;wxvgCoi/ZmR87MiaprgBxYVphGH/U9HKtn8dWK1waqe8Z7LBkjWDQJ46povrNp13v0/En7o9Pjge&#10;RwHfcI6OcuhnlLFVhOOFZSpImU+YfoCGw0Ex7QZeZNqvIFfzfCIlWLkUVC/CjOZIfEd6TKq0aQ83&#10;Lh40lILMm+FXchYxDZo512xDmjFOkKKQ3jhCXwLTZQmvhtvvC/ApeMgn2L8N55NyN8jgy7mCZ8Ih&#10;NHV6Rl43/MM4qtwUPa+HjYEJPPP8frU2btxQkjAykn852KNaePHj+disLj/8o4AfegAdENnKWGiK&#10;Uk9JsXaV+81evRZGoRgNyKJJMR7LFYQpI2gQ9UT5bhwWQqcTNoTAvqjLx7Ayms4E0CVSHMTjGGlc&#10;DsveeCKWPBwQFDput6/OExtva0Abovhn0RQUHAd4MotGcFEldqEVjfsDDm/Bl76d2mPgk0rFSUKD&#10;eUP9AtMccxkCS0SWMGaVhp2rNfhqmCvKLkjIb0Fnv0WkCBswiOvGZ0RIPbL6yWLWD/eVeQ7GaxwE&#10;9CFoclZrnPVIQSZZ2PivSPyrkZGZEW9HyN+Nkbcrf0st3g6RtZ+LBk72hf6LE4cRorb2BewA4GZi&#10;gu0Qo4a9PoS7XlsFALdGZCeJfHgul1pIGsWLqaGd1+XiMK3WGwxtcK7j0I+GMx0SU5zTQjGHacWW&#10;uYw0A/SXASDxTZwl2UyKWI+T88pXX528ff8xzf+0Xk0A1tk2vbUdDwoPDg14vcIgwpoXV2wX63NG&#10;HBDbOgF0EHI1suMRAs9AVjdHi8KOZAR3c9tgaR8hnN4/KuweQOor7u3h3qHYTpLZDVULqhNADEw8&#10;omYDIgoAjUoSsxVPCjvTw7eVogOaygeYefjY7mtRTMfyjkzJltldlY6WmV1bdhfd2yLsr05R5YUZ&#10;N8RJIWACSMhQNjcXsUdhMJhmaFIv4a7p/k1QxPYHAw9ekmGpKjUtWNmQMpzZzvz1RsxUV0etAE2q&#10;ed6ozKq3OTBbqqjYd6kUTjtEj8OKpFvhatdvrrutVoT8QNKVsKhRHQaUAIzrZlTEMaLQdliAdKfw&#10;2UYQFxBfUOczbpYhPP8avJ2dqt3v0QH4OY0XYAOuAFxyxEVi2ClTsdpqYgERiESg/MpPyrKqjRqF&#10;IP00TyIen7r7SBMHA7oC/pqNgcE+jR8rQXiUy4UC3HDSOKr4fYLoCI5mxjJMvq+vrjA/yTFO9Hhq&#10;1VouneYL6dkoMjGMhfJAQgmHY+X6UkMw9GaUqFJXrujfREd0uk5fnuF50+v2yYbFfwWojD4Ewyz8&#10;7uDeYV6KpLDb71EzsL1oOgCJY447aH8C8Vf+7xLdbe8ChUgoHOLZYawpVhWtBggOzHlFotkuX15E&#10;szFWIWEzjByvLr8YuKx0ArfhcSSQpl7aLLxLiy1Zqw0z6VCQzQ/jdXohB+pXBNfi7Di8EReTY2Za&#10;3nq5Vbuu0vdhFEllzV4EnqT5Bp3GfF1KwS9LZmJp1KRRWQ/HsSHyhjjLYHVSU2Gb7wkiePX4wUnh&#10;oQyZ+mG7aA2ImUQQ4CKI1B5NhEtue4ggI+65zzVhzdnZwdZjyWOWYiwHSG7F+gV0jf3f4SEnuM90&#10;kSGCJDAeiKSpdPYgh5QpBcV1DsS0WKPoYV9iwsSLKnVPMQzan9nkxSKgY1M2Esg93TXOeoyvKeIY&#10;MzKfEj3S1JKcgEpVl2vxakkqACkAVBnYzcTjCSaF0Nnw3batvTOC29iRxP2X9z3jWaKi+WseXhnL&#10;oKaBg0j1iumDsFGBYjzgxjePvYgYDMbAuJUxcUYjSduBBtPNHEnqZX4H9jEmgQuFaoBhHdAq5TuD&#10;FPJuKzc3PIoMVMmjYFrOwYr5I7Uc6xnkgAc5m8nQbAuac9iZHrNCZLRDl4ZVRjSmPF9FKlJurNlm&#10;6RJpF21zCKpduAecXtQBPJ4TiwCuIaH3fHYkcDz0ckJCo2ExLCVsM0D9Cw4lLobxqzDglc4eZul0&#10;vGJDGjKzAT4YUBPrZ4I65SKj0QsDWJN2Iy9QIwSQmddWtcz0gG+ne2cCTaW95KIYp01u03DUh5KH&#10;RyPkYoa6XCU+Ap8GTi/LxPQE2vTFO3V5WALQm01uFucanpRdSiPGfubpwZgeeSS3mwJGqBveEbwd&#10;OOd+D4UVvaMXoTsCNhGp3IwNOA+YQ+EwBKVXTS/rmC2ETWAqYvMCV0iOt5tqvdcn1FcqTd4wZxiP&#10;LyZkckuQVJ6+ZEUFZazVudf0N4q7DAd4bAkbSQVCaZsTXa4TM4BatVluy+MG90TshGR8jisHhufM&#10;sdlwNHxAXi4RuPyWDfVu2R/6bxffvvcQJzEWDOJwRt5ScC8x6KLsUzzyqjcIzFblWrMxgRSN0/XC&#10;F3A9fnAH40wqZpaTNxxwLGyMAScavEnJgQKB0QgqABD92G7i3bd/kLE8oYfFdx9/b37Ze/wPfvzm&#10;O6+/dv9+6cHB/Q9ef/z+6/tvHB082n9we5e56u//k3/nD+/8+OVJxR4E0Xd1K22C2h4e7T64d7S7&#10;WxiOewjAvjk/79If47oiyRnDuBFRWRvGuVoDEgGyZrfn0XbQt2UxsyhMzbElrylSxBxt+idSMwhG&#10;3f65/sr5T/4P/9tytU6NiHJgwi4jA1Jh1YqOobPZcFyisWaqxJKdAqMo10mpxAgpka2LaGdYS8Za&#10;WyksPIFwRuXxygHDaJ4bgKoOcgjbDXINVnwXujKjZNI7ufGmN2XqLcoBJocOpLx+zidFymxdVLw4&#10;ODXrwF9uuvJNG4dAJ4rq8E9++oe7P/lBh8AWXCZjiR55fQGgU6zp47tHB8e7u4e7xf1cZq+YO9ot&#10;kbILOhiJrK1RZzEbhehFqWDXNhRIe4XSXi4VOizywXAyweYMZ5FZf8znJ3sIVEyBl4PJ9Wz0849+&#10;1eg0YJ0v8W4fjgqBYJxTajpiHsrmBvBLrwKrx5lJBeMpxty9Xmt1cxMBuSJHW5ZqVAkbxI1GJyyN&#10;YLMFUNUhBHjv8AgojFKb7Y/MqyIq93xCkdLY/ROr4mE2NO83u6Qan2L/fH6N8BTYzDaYeqeE1fhr&#10;rSpPDQ8Pq5YLCq6JVpXBO88AcJrV6rGRutLxIUTmPmLyKc0G/F5ARK4nHhjYAOLmnM/vRIoZDqeR&#10;EQ2AItK9cyuDC/Q+Y3hRNpI9GHsSOIHZuvAnJICE7H3LQJYiVS0OhwVlk6A20+Nty6kt2+G7efS2&#10;FP43BfEMcWcvuFh4Ij5sFiHjiRQ5YDBjQwjN4xbLZA/v3OagbZzdDGqtRbNLmw+63lvwUMCOX+zd&#10;Ogwk08Or63ChQBQXJRDFMU0sDl98K44iv3N+eOswUtgJpZLcrlgkyCZHS0ZpxH6KCzabBCwjJa7i&#10;iTqfYtSADgnWFFNzTLsDiLlljMtHZKCnd84hxWWqsxx7xBa0KIhXndG11QZ2xTEz5sGAdEZ3AAOa&#10;hpFO0xBBzeNo/ODIUgx4yAELIsbmWNdVUw+NoFJjqq28UCJrVo7Pf9Usj9jdZviyTNga8YuYOBmz&#10;4G5s9jbKTWuBhAtfSkLShXyDC67WHAQcl2DaotXxkS7roc0IWh1l6GzjnhK6JSaSfQctXwSKLRxb&#10;qIObcaePKZVVKTOPJWMExAttusxEqLDEMAqDSRNJhveDjxCgAPMV+FeLQbvbuSmzur65ftmpVzFt&#10;dIQMewe+By7wkIc4uPGYwYyJBHP6Zy6G057yYhOljEdOC2bk/fG0K18+sSMXg55tst7Zv0/YxeeX&#10;J61hB+IaY4hYHBMY+BBkCqAKoDibsSrhsNH5hjyOnDt8L7Sz501CWi4WSYG08ebcBMeBuqtVo+mS&#10;m8OWvmvs5U2rtvVEldvKb3V+v/Xb8aA3U/Oo5Ko1zy+hGkiLgn4CLSVExvxG8WLS/3E68qyBNm+7&#10;u+1X6P/r7ivT77s1v92pt7v2qw5RZFDxChVGYqxm2H8lH50uwFppvtgbkQR16nVPLIFBAwB+MBxm&#10;uMrxifgZGmK71wV0lm8DoC5TEY+31eudn18SC0HonZH+EwzFTVjg6EnYL9xJOhds1eGOkjnfbDZZ&#10;8lhIoM/+y7/6Jb5V37//oHd2uhm0k5EQQ5guNSJm60GGCXQ76vaMUQ3TvnHI40PmxIUKIvNUycGz&#10;hWXCUubkqLs5CMB2R/M+wYnUQcki1EFWVzAeB0coX1/Nx4MItigrbnuP1EK8wdhanZOppqo6I7R/&#10;mBPM/NSOIuyG/42pHrzBmT8xi+ZCt94IHT/wH9wL7D7wl24F92/5szlHyIey3hP006nGiONN5ayV&#10;PZwvWSshaRrmo4RRM04NLCTLPHqqd4WqKuYL34ueMdLX4jAb2rZ/15+YDU730ERKyP9Jmm8qgxmL&#10;DaDDCWDPkxW6dcsTjsSVN6vjCcrY9dk5QEowW9TRyJiShLqtE57fx4wGQQwmRGZqjGKOB5jo+FG1&#10;XFnJzBickcEI9p5y9RgpW4pRiQeCFwcBXz7gUvM+SZcSfVw8BeQxULMA5vHo45rlc9kBI475rFAs&#10;Kg7E4cBMgmqR0V8sEUdLhrWmNHtYHy4WtHy0mqx2ttMERk2qvxFtgRhQYZPnU+WhplbgwCcTjHqU&#10;Uh/fDkQc3C6opGgCL89ecq3kfugLNmu1b5486TSb1XIZ1Bgfi9GAGAZaHVFsi/mCFG4hDLtw7LDz&#10;3sCO28TCEM8XiciUwqMmELdSBmt8JXeAf2CAARwLGTQqT42STiMsh3h31PfiwpH3MJx5475Z3wKC&#10;pQ1/+fKTs84l/SpbQRSHhtna7/JTqWxhAH7Fqpu3gecwBQ53gGERarJQJG3r28gxSkXTZEES0ZOJ&#10;JTnWqc3hxLjBL6cL8mRwgjreu0MIUzqep9Fjg8WgdrqA4gkGxnMBU1yWj8xzKKNj8RiXD8UcFozF&#10;nTz7tTyqIdABI/kDdBo4+YPz0FNAo/KHmFrM0QMBvAEKwztfL0jDlb3ibLQZ9rBnjyAM7DYRDvM8&#10;EUrawqyC7KVBu0fvyg3CnXh7CNEUcScJJ+AsMA8SOjHiNOJ8YIA76kwGiazq4WzApJBGQPbuZquU&#10;leRklsiKg8ry8AX9WN4Q2cFao7GzBna4zAwI4KDgfg8MAb0VlFYaFqRBTOIAVc02yN4L0Qr8Smgx&#10;r8hypIU2LjWM7NigpXNDI0eJoUeSOR4oASRDNipQ9JCRsinuBdohhXurWaXaYIoAstBvd+jiwA5A&#10;oKbjJVR9Xg1dPLRGnko+q3Z/+pX10ghEQ8jNaPlkWL2c54qagY8Gg0iYfBFyakgLnwRgV28ILetg&#10;PaUgRyYbrjX+3KKmb1Z41RjaMNGOTKfQSSLJC9EH4Y0gj21aSdmY6lNw/RimQ3zl42u0x1dLL630&#10;VGoKvjWPO/2SmiIZaS5oszgrqaMETbNgQHophqBUSFZF/aUTGboImKwMFFVl2PjmUD1hCuCYwGsh&#10;0qMj4hEwPknmFVUsIFZkuqHIRFYS90BiVk+QPySz1O9l+CG5L2QBaFJGdqh/z/VnX+GlI5GYPosT&#10;JgU7KvgFbCpiCWMQiVjP9LfYHbPP8P158zZEL7BWZCNn4841lasBugSYI9NjUCzk6yBH+WKOm8ge&#10;FwiEOfcoiowHA5IXXkc9v8+T5ogbDFbDERccBiy2yQhNwVyJg0fuPu9AhMURgX7PSUkiPyd1InR6&#10;IqyuqVrl8ex2TzvtyIODezv70IipUFHVMR1m88d4TWFpaqyXy1bfP1tfXF1zlBKHibUZ1mR3D/fo&#10;F4j65VoGwc4mdowM5B4nGwwHtZBsWR1kBfvb3skHb/2w/dl5O+c8ipU++lcfzndD+KLULyuNUY8W&#10;i+fFGWKr9n3w6PHN1eVr/+DHP4y89a//9JfPR1U4xTu59MM3CkHk3Cvr5dXLTz//zbPT01aP4D8i&#10;lZYZnl5UyyR442RG4fuqwROm/V1pob7dJJYZNz4dTdsm0Byer4aBypcysxvjT6K/dv6v/4//5XWl&#10;2r1oAOBCSXGr7YEYAnVYSJfTs/IxKIZ5aps4iAkHBwO4dCFeQEBIyy4p52RKbozeh6yFyIyWUaf8&#10;BkAglF+EBABRkNlcwAl6XbZvvUWVhcCx5s0ZFbfDGliY4HOsK2gTGDZADL2Gjf0F1fnagz/AZJNw&#10;Bd554y0vpJRE4MMvP3/y6ac047vFkqpyv59Jk3JVB6uA05NNpNE6Fw/2sgelcC7pIno2HRCuJWUD&#10;QmbMAxRuTn9wmEhHb+3KPQz7EjcZKXOG5Tw5SkH1+8czq5DIpO7d+uyLL6FpTcp1dyq87nQfFHcz&#10;2fTIxpwUcG4zbA7kXMOUP8YU3N1skUzYddSbQXhjLncIZrk/ZHOr1GbkJDHudBkMx3Z2YIGiN6jj&#10;UdQCbmrUylcXl+dnz2uXN+VrhzWLhCNtXRFvNppjDfJEdV6ezzgIJxOChWALhdJx6LmscQGf7AFT&#10;LAAoprHdZpo4gl+GhoCRjhdgNRxNRhJ0FSHEKyYqSpupcXfFcgvLjVq/B8MzmkyAJOOjjOcpN4OJ&#10;3MS2ZNQIG5bbxm4FI8S0sXYIb9qOONA0+oWDJZU5u96ribAZBpo+3pijcrSZP9n+7XdwO78BGud8&#10;IIkrsV+8/fj1N998z5PKlM/L816f04hjQ472dlvz5npQrkLg6DcaeIzFCBlP7YDjWI2KYlk5rdz2&#10;YC7rZkvC2zngw+uJfokoRY7OpdVJ57NgGJC5J6MO81UYqZTvBuWC8RGlEhtbI94uhBni5rG44hwA&#10;1YDqjX9KYL1JMVyU7FaWgAafU7PdBRAEDKYWWDsweK6E1/hY0kIX3AFc8D3Y1BiTDHONjSxE274p&#10;9vG5RaASkce9TD/kC+8Ys5SBZmWUxcyUiZLijKn8iR5g5lnrjjFZZSY+dQWGZIiEEq7lENauZ75x&#10;4/iHfaayPdwbn7NPFIdgBkQGdqxFuMKOzsje7PlspKxi0erFVBeTRshz2KftFsTuA7PhcLZGk/bV&#10;zaRS8U6nPN4O3IAF6OG0vEIogkB/gCN9bwDbTDFE8F1lzMudAcAGgV8POiQ54AQ3J1g8QB47MIPC&#10;TzwcJrQlc7A22mmnS5k26BVQ1c6F6c9IGJPMHu38yr+ww/7D4yOw3HTKzb07987m4z/61c9JDuBK&#10;lhmt49c3HKME8bvCXB1ADoDam2bXNpw4Gv27kZ29UM493wRsK//SyuL9B4bPlsdM14bIVyNWSJOg&#10;T9tJoIEmDERrxLr//yaBzngE4F04OYATk/b52udl5B7wTZ1Q6L3QogFllsxRZeeJ8x10ylfQh6GC&#10;GhREI0fD7/qWL/HdQ2K2bUMaNboV4xEqCTELBZYaFYdM1YT2UTOAiEOqrfSG2k71jgF6BjShPIP9&#10;MX+oUT13kqttDHTt1Vrj4rrCODFbyBC8Wb7pRqMxfOP40vJ1naogSPaNG8cIHpgwZzQErWSq8OVl&#10;6+MPf/3u3Uch9qn6Dfl6eFqAr+Ik4IslyFaRcbKyT/SDvtfoazZUHpCfHPTbHOAwQOG84dgDdXGi&#10;PCWMSTXvgAUYjgQzu2x92DUEovjLT8uX5zAh0U7PHWu85rBGHA77mPt7nQ66Aa+SMAQavJrQKU/x&#10;FbTEVIS9erZxVofTl+1ReTg7rTdfXF43zpXh1W53sfi3Ok37ZJSgQAN78WMOCZYMmgRbWybAwGYo&#10;VJT1RDcvo1cj8HvFqxF/HSNougXT/ml5bFEtA1obGJWOTzobLrD6Q76YC0Hdz/0w7nvQZlZh4oAP&#10;jiDGiKpn29C/jfs4wpRLuSw6cIpP6AGz4QhRNIYWPDKBaJDnXslfeExzVFEQUCzPZteXF0grOEqB&#10;G8Ik/MYgfLHdzNbDWTzIXoIRP4eyyD2UY6ikKNUAKmTeQI+k4G42WfzDkVPrm3AQ4xepKALVFWMW&#10;DC/FiwIEUJYJ5/d6R9hiQT+ZTrkV9UajVCrStMisn9Gi3dZgwqwBMi+BW41mhDrxZ8v+aFTaLbCd&#10;AtgA5TIJBAMK4ViZyaOcJ4vy4GCfepNqMpXOUD5iCgLWJTqc38cShdRZqzfov4mx4arSyUA6wLMN&#10;mQNviYESk3A4zww5WGVGIaaYKhQN7OG4v1C1NBt1HgR8rCu1Bo9Jvliw+jPkASFqXb1dz9nZZ9fj&#10;ikRzfqLtIUdZEhTNZ3jecIOYOkbDhVg0JjvMxZjkYyre6QQzzHUpWoL3AIU46I/uFHYePHjt3t17&#10;9+4+QCPLXIXO+Gj/mNYqEkpNjNKKtdse4nLQhd1KhgfwPc8Hb0KmMTLAy2SyedBvyC+sPY5k1LWk&#10;JzBBd/lho+I6Uue4DkZgaPitvkxirPEAQYZN5AbmtIiHAraZk4N5MUbIPU1A6QnHaEqJ3NtRqIZz&#10;ESYjzxlmUDlf8hY40vH2AJpny9GDw1mO28d4HIqFmK2pSuZwBLXXYjZMMhf7zzYeCT4hWPyGD8GX&#10;g+CwRYGfygfCeIYao1G8xKA7KglJ2VbbqSxSRSbVIFgsZsifsDvVXvLE6K7Rfm+pakbtDidZGx/7&#10;Je0JNYXSHLYIGs0WzaTp7TUr5+Bgds2WR0sG3WY+ZzwRi0Mo2KRTSbo95YyHgwAy09EcrxQ9o/KL&#10;kmuVYs554gw7jmeEgSfjMg3xVaDSW9l5u7T9tB06rF24ziqVhlqIKPA+vCHMimhv3UTADvkI8uwV&#10;0WXFjF1BSE4iXnib+KkxSjDeftRXc8W7s6/iCBMPoh0F1BKZiDKCtkzkImYtGBGCv0rRZey+jHmE&#10;YVc5uB3Gs0aID59I7ziAg9GcoppqbDjUATiaTlSUMNj0oMzEaB2hKe25n2k/34WfPDrq67liGDHR&#10;DjKvxj2S0SV6actSgoZH9FeKE2hq0MiQSHPz2eWMspSHAr2AB5IZH47XB3XkynAB6T2V9aeTCzqp&#10;eko+HIN9mIQMgcAMSASAVqpAngCsdYIscWwhgIQIviZPuzZ4A4CxX/F2IyQNSUOEBREwsUpqdifp&#10;Bl1+fA/pQECKbJ7wCOYNNWo4PuoNL5rkK/KcceF5SFXOsVzZEOhQwM/ksKQeja6ElpVxsA+ng/iD&#10;w91YRj6k9MwoIVkP7NUzbfJApOoe+qO4zX1+XR7J4UD9DbDRXiELt0eHukw8VoAz17UGZGUoB2DZ&#10;YF4MLgzXedWNLf/+T/7w+V9/NjoMHcXzn/z817F39sMcsBZbNflVYVhs1mBGxHdy4fvm4tT3aCf0&#10;cfWf/qs/qoe6saC7kMPp39msVy+ur04vz/B5NgYBPkaNfofP1W/ZJhSJMMDk7clN3LJXthj2t63e&#10;1phQ7dh3k0BBqFsdln5sm0ZThwgV0p84/+f/xf/u9Py8fXrNGSJRG74vLAfJ1xgz4VnMHWasA999&#10;wPCeL8bFl36Ym6VwYEkvWCEaeWuJmRg04y4LJYnWYhsnymnOKUufwJOGDy9LQYa/5hTlfFdHqyEk&#10;Arm1DbNgvhuoDNAPiLIIaFCtNq6wN2yfogjD8JuWyv7i5Tcf/+aXzcsX/ZsruGdIy4H4UAZgZMs7&#10;IklVzixmBIm1MuhrOl/c2T+6c3CYSuTlpUtSJl7YKPHS0UQiknYHQkdFWS/NIU5Qh0HCl500iCmM&#10;FGs9C1Jpx4Mf//pjntDdYGTitp19/iTlDwKdLr2uJiQouzvoDjIpZrldTcYnL86efPWEWNsgMGoC&#10;mi3RK7NOrw9iQbXNW+IhRcKO5gTpf6fbbvYGYJRyTwCgzacDuQwDKPJxpEeKJXtqNmYE3LZuLogu&#10;Wnf7SDZhuTNKgqxH4iSfmsPPbC/MItzYu8ksLZEspFOpUiGfzND+obAcdgbs/Z0R6fCbBblFQt9A&#10;eTBhHaNDp8xnR1+1++zDV9eXKot87hW4FeAc2U080hzq8RRmn3TomtzLTFO/cMfZsJWFppgjkWkB&#10;Gbeo+Xc/xBAwET2vUPSt8P/bP6HH8IRDhWTOCX3LzdPurA7Gz74+iyxw/7EFfXh2W51auX19BTmD&#10;CgUYhLymaCbriaSFmVycDq+vOzTnTtoYaBpjKEERgAS2ALe71u445frfzecya8RdY6Ka+rFQmHwZ&#10;VNTg0MBzsjBha6G0x5tbvEzGHCSw++Ue5vP2rZFnsUoQDoanvAYAysnl8WerA3/idzBOxuupH26i&#10;zxX3xxzZ9LDRSwXY8c2Y3tSNhgYDfdEkTTBIsS3DILdI6ZFXKW0MHET+L4CHDM3ZbmAe6icAKqHP&#10;4SRcfFLAqCxlWEdbAwjMLKbbcSG0mMwc4yngEHY6+H7yF32kuVDXOO8wKoOwN5qtmx2SXKl4wMlQ&#10;upJePeSEXi6zSebQGEW6GdhAaxi3e82T52zYGXiq6o10XEJPlOZJm4i4OuwcAWwvGCki65ut4e6P&#10;SEUltYuN37JWiQAfhv7ZGyULFJIZZxh56kGmZ9Xz88rT5+N6AwxwjdvEcATzhKQ5NwMZdO3MTBBY&#10;MtBYbwYMJp3uWrUe38+Hdgp/+fGnYK1R+6Yz7Yq5gu3AwtEb0JSC87nXKw/+IsWV/4E7/Th35PUG&#10;GS5l/I6MDYQyTIWu4h7uo1pVHjA6bNl7fduCma1wC5bpE253yf/hD7gzeGNw+DFto+mdQbVIprzk&#10;2URikOrm8fgmlQkdHMSOjhzJxJAuF+KT+WFe3AC++t6v/GO/6/62L6OR4Lf9jSELizukX/X1ut4C&#10;CHhRzDnx5aME9XlkDyjDFWKgNkja89kE+yQdKv6YmKNMx+D38tJgo5aEhwi+gZXLZfDOOTtrUG/P&#10;MOYKEhG5pMKOxMkmHvvc7HNJsugY2ECj/ouPvgAhe+f4qP/yxDtDfsZk3jFcrvvsVwnc53lCZUmi&#10;YwbDFX+Aike28n5ovQEmNT6RPynRuMPTMb3faNoVzjybjOdIONbxeBPeGsWXBS2QvWc06Xdi+C7Q&#10;6IIULOcQTLYxCdCOsD31S8VCJbMdp8pLlSu6beG3uX4c8WgQJ9Ijw19z4EAd5OAgLmHcHXcqk16D&#10;kHTKz4CPlMUZho/U95N2l0ALRsQotDBfkiWzWd803gYs5f+bA1Nq+Dnq9O0rG3xaf24U9dr6DN1L&#10;gw0Dq2oGiNpIN1BKfWLBMBlxxnZLvsIOQCj9La9AkYrinb6uWMiLGAcZb70CIT89edpsVGh4Az43&#10;uxtcGIZzPEDkCPCPeb1Wq10/rYt0SvWG0xi9LJ++NXJ1reCgH8D0rj+Anu7FRIG5RK/vgnbFRZou&#10;ODRjgaBkkhTxQPeEkWsGNzw+OmRVoEukrDc/eOdOyutUJr0F7HDhhw7KRg0fsFwpg1cy3KMKpFni&#10;8nfa7VIuQ/PH54ZKwOyB7nSgiOopnR2TA43unI6L01NVCJhPxZJIILhGqVSaSh7yRbPZopvm/VTb&#10;rXQ+fXlz/fTkJV36sxcnMIaiCeyCl8wwTex4TK7xNMCsXZpA1o5CC8R/29rjQxvEDo1BK3VFF8Lz&#10;xl7a2e31BvxVLp8H35o5Zwkk1sjP/M567UV9OUglcvBgRCyGf2en0PQnk7uYnkSjuUgkxeGM+wMT&#10;Na4JubPGdsS5kzsCrULfBz1cPF6soPhTl7Pfn9aIubc5YskEHSM0xuXGxcOJb3ytWevhLsPFpaKa&#10;M6XkyZDdUSye4klsMBzpdqmg6SA6vR7YZW/YWDqGNvdkaV9ksnt/62/9+2+88YdRGKS2eCqcnw6t&#10;tWWbYweIza4Nw3MkEjwEgjbgy/D8Yjk6X1k8N+FCnGlgsNUPI/6GKsg3mM6IkjBDONkP07uwMQHR&#10;qVZWTIhcCqDts+plw4MlAuxxrOKpJNlhlaUBWVHQFDcaR216DPojjEmBCZi2QauCs4JLJpU934GZ&#10;EsNhvpJyjOLcJBkgyZfntDHhJHIPRIJKU5Axi5T+yaTAUxYaxSHOS+JdbBN3X03ojQmZZWiDq06H&#10;4byYk3wQvvNK3ayWCsU9NBHaTrBCfpuMJslNZjGrKpFqYkmaXDqZhBgvJZySqCEMT5HRbK2S4aPx&#10;tqlOGRvyjBvukp7r9ZRv3lfeUjScyiTo6IYkQ4LNoXBWdwpGJsYpHhYomEBLIWObMCfZtVMVSTbF&#10;7EFJe1AD1DObAZLZObTP8woGoFlh9BpiGwdspbfhA8hVW7AU7RY9r9g4SpgV5iSCHFqednewMjx2&#10;CfNoBzCPgdGjBc0D7JaxDPW1OV3Yjanu1DJCs8TYU6eDFKfox9QsoBKBN04nFmZjkU0NBQ6DT7h9&#10;8vEG7KUx9riV826QSjo+Nka+LQANE1t9AB4TtX50Vyv1jWgXlfzgJGJU00S4yAx6l8CFtutygxgd&#10;WTjB7JUrFepHxQ9iGg1hWD7oUqqaleOl2PfMsNveeOgnuv1pfzyrdkgLXOCbQvmK2y+R2pQpCNYY&#10;UfOZ2S0pfpMpnnXyVMRMNCNHulf9GPbaxbfuF8NJSix0aEATbMsejGrQWAxGGLYjJ153B+G149n5&#10;aY/sX8Hny1Qqcry3wwbBgqPr4y0O2+P2aOjyBSgHuT88CQgeO6M+rU8/uoIu+dnPf536we3owvXL&#10;Tz6N3ss4VlbY46h2q4G4jAABhm7duVd+fvYv/+Zvdj64P/zVNx83nhTfphHxdjrDRvmKc4ywzaPD&#10;Ow9uPcoHk6v2ZFrru6zFxupyWMDA2ca0b+XopmRRTbEdAG4Lb3Vb304Ct0NAw3B59dOwkF5RkEyV&#10;4nD++O/9znDQ4NjAk2Num6ARmjuw4cMDCiGKPP4FZ8y5ysAPOvC4bqjnmFdTI4qwRiqp4RkY70NT&#10;Ikv9J2UXzHM6OpgGSq+Cm6E+UP+S+QM6eIxGTYCxFMyy6JpPeIyXKBIRufU7LFipIPiPXi/QW0M+&#10;Yx/yxUIWvvmzSdzvvZXLMadPQiF1YxOTc/oDYkOv141uHwZ8d8KAuNtr461ZxhC28uK8+vLy5snJ&#10;rDuGS5En/rhYfHh0dFAs4Ma7g3ro/pF8OVfkImD5TvKnOpad4q6OfL8r4vavE2Gwz5cnz6eX1dhe&#10;sVdroNSHFeOP4jcIH5rE9Vmf7YDVGQ8DZ0YCEZL34nzYqK8J1Or0JVKZ3N5eugBLJMzJBTnh9sPX&#10;6KsR2d997bXdo+NMocBBm0mm/OlU0KBMsBqQgtGbI9L8m6+fPPvFX2JlFUMwk0riDlTcKYYTMQRa&#10;uUKJxg8KLTs1OyxnNrcbvg3+AXVyAJD890enV5c3Z6fMv5IZWHJCTzjLeRGYKvPpGFese4f7LBxS&#10;fvcPdlHma/SDM6LXhU1t9vAYfwyx1ug2F5jzBNnh4CVR6PFaFMeUeCaBGi8srT9JjnHHkukxgxrB&#10;XfzEyEvo329pAr8bBkJRJil22Z8QycSaog/qLBaV62rAanA3iFJgDWLLyMHFPIiFge8Vpz9LsdPu&#10;j27Kjm7dPYUz61o1W9Nmb9buWeXaot6yWp0UjB1PEJ2JbzUpZtOhWJrdEN0Me+BcA2sBnvBYOBEk&#10;rwYORzwASEaVjwsC/opy9oBlOVuMLELKQBf4W4mzdXJR5C36VLiwSWisSUNEf9dfvP7ej9I//uFZ&#10;uZwY2LD0pY0Cc2IjpnY1R51GKDwn7MBhjOGCAVA148WsE4O90w3Yj4sYpQU1tjE+5BkJot2D4YUZ&#10;3WYa9qwyIUfIsfQvxl64ZuBjiFLYnZVUgMsAh62jv14lIFWLkEJKIvlKQ9ugT3OEcIHHkenEFG4M&#10;luteL/FcEKMRXlJS8jj3K7XB+XmU08jvYb/ze8H6dXhpHiidJzdQew8bvNitzKGMAmqbr02/K2P5&#10;UhofOS50NJPiyYcOSqr3xhskxb5xcto/u5o2WhNykZuNdrVmXV5Pa81Fu00/h9MQhgJzgk+RkTEo&#10;cPgBJtrTztE7b7bHy6+efOG0T5JUnEqZJxXWSdcBk0ZJqdhvuEN3PdEPCodRd6A9GrObb0a9HJVd&#10;nFRQYCQR4CVZlGOl6ngsibZD6e1JrOrD/F7qon/bD78FAIAPmFoF9EnORCJ291b8/j1nKe/LZzEc&#10;hFrEpZC1X29kdboQm8XuM//bMqTV9xsmsNmRXw0Dtx0gTwT1zfZvTX8oOz+FXbH1uMS5Um/ChEcy&#10;VJaqOBNpXNfRIU8tSD+7xSzWZTzzDPAzsTgUXR5Jjlj6RlB9qiXsotwEq0rOTVmwAhV2uCbpdIRT&#10;fDQdxZJDZg4+dyIUyDKoG0/nSL2ePn3+zt3bWEksG2U/7DQveVKeAWrnTIbSrdftQX6WlXkYixEe&#10;xwmgMsZUYN2JWHg56AGoysqQwxITIPAlEYl0LsBmIuHLmYi/KDeggDZx7Tg95WTG4Jt5FzAgpQ7b&#10;LpsYD+CMRh+hB9gTECvMapEvNUTXAaYh6TbbUxJIuEsQRQhSRNLsQ9TSaRCjtXLMIRcTj+BxrXd2&#10;8yMwMuHhzGs3CANJUsHFH6qlczMH/sF3hprD5HCqg5NUR3J6JkFga3OolIatLTqckT2zOwjT5DZS&#10;S5j/T8ligFeYRcpoUhCO5PmgOcl4eK8UL+1x4HGhGHfRzzD9Bs5PoU0i4ZvZkEo0yD6sGdiwnVa9&#10;jLCZwRr+aHCrxNDT+MPNEOb8mzNTiUagXFqdHhFdntGEVDIY2UGFikF9IKYMRFaG9B7mK4wQB0Ni&#10;g6ZIhQYMimWbE8VPUkEU09JOgbdMDYfVJrUhhAg+OVb+TALV/67XnU4nk8nwqQmAqtVrxWIBHbhp&#10;AvEBJnbSBEBvyK8dimRtd9CYwQzk1meyGRY+kGEkGIbaEo3HwPmx00BUwxzik998DnE6ncl+8unn&#10;xiTbeXFznc9nGUIyMktncsT67e4XGT77N2A9yipkNicmickmhbaKeIDBBueNYoilvXRGUMyLDopP&#10;J36qqpGLxSLTTGpiLHbCPuyLZv41w7U5JjTN5lUPSXkgAQUkHGTot1vIP0inbydSR3Z3zB8ipN5l&#10;6TAf0ShQMON5QROErj4QSHFPGXR5AxGYpd3BoFKtNlpNalhCDMAX2K3V+c9XAKuQuJiHiy8HViYH&#10;UloxqiY9/9xzhmdE2JerVRj+TlSm9LcQ/Zyr8bSPGQa3207J497fyf/Attz75bO/rOHJ5fY3Rh2M&#10;KKYrmk8YrJA/OY9c9BOhWAT4B3JFMO6vNq4X3XE3hknU7PtD321//CK07kVcjh7zIiNkNSNrlV68&#10;J2Akjg4RPinVoZ2LlcP6Z8g27HXF1TLUFaj4HAQTqEX9IWNLOm6AhG6zRTeuQAEGTnZXLJwwHFc+&#10;Jo0AZviecDRE5oI0AGDoEncJI1b56WDkqCQU0RrxyDWCSwOtyiIfhIdWQ76E9OeK3pS1Cl8klFkK&#10;a846ZKXEBqtJM3aaxOvKv4DulIMa1i3fsDvoeTkB2ekmY0hRhsgpEzg6G3YQjmETfk7no8kkDSGt&#10;IPeFeo3Qc64PEIzc8jSxo5HwUpNyHwUcslilfyMnqcn+CZGHzRBLB0Q8DNMGwx4vH2LwzQOjkliQ&#10;Lm5GFFpKWueaKs3FmF6KIO1GWYFS1nhNyaWDA5X1y6XAo5VzCuYH7w7CHL9hizOQF+EDdEAr6AKI&#10;fcBbxuMZtq7U3ybiCr9b6EOSEHIC0E21eW+Q2gjcU8KQBneMcfl7ih/WNV+yDfDlK40NLEagyi3h&#10;z4HVmKrJSN2HmxL1BZNM5ny8AWkRVcUgt8NDQdiwHfddZiG8bSzfuIGolsmxgWZhCWzFD5nGpgt3&#10;hnFW+aZRrrVx30llIxxkXHreCdUC9xkqCZa4DGHgwIL+sZci/udjQJJFkU3vigMn72Lt9s2pN9gO&#10;nY6ZZbXGCriGRIAjEb0f5HMF2Pi95VpjAv9E3qqsDzefkH2LnQse+vH33y74oigucHEzbRPP5Lpe&#10;vkT4gsQRJ6Flrx9cbk6vroYu6LVu6KCJRHgfCT0gN/pDOH3x+Lhn4WqLAT8Pksiq2Cl3WkS9D+fW&#10;SeP805/95vzFVc8z+fJf/82vT56f3jyrL8qnJ199df7ksxefP3vx5LxdPm1dffjRX//myfnEPv70&#10;z/7qfNOM4CVld6STe8V09mj3KBKKza1166LSfFEGJIOIGZZLE33EtodiLaj/NMM8SdC3tYTp7v6N&#10;JtCUFK/ooL/VAZoz1DSB336RzXn7zZzHNYk78ZRh4G2xZc4cXeTl2BmDhwmMEC9caZk8h1TG1LHS&#10;Twu+Ybtg+DfGK2E75dcll3uCbEpNyDUDLapsnnS4A7gtQ+TgxGFjp9mbwUCk2wNnhZCxmFq0iWhO&#10;tSZxbAdqZ1OJReUqDKdv40jnM4F4ZII4dbGM4yLj9U+taWfSo77HNKF4eDuczbRn08HC+tmHv/ji&#10;r/7s8umXvVp5NeyR9QZ+SBzwxhrgZOJ3O8NeN+nGSVhJ+BCYeiIbjvr3skwYgy4/TaAFBMKqZFfC&#10;dsQikzoY8wS+rpfbzTb0IGaOIUjMImq7OVkh6kgW5GL/je3deS2/s79K8bbR53nAw8LolXfzmcNj&#10;/M3S+UI0naJUYuXB3owjOY9EuMIkN1BwV1sduZ6PrdMXz795/s36orwXj8d2Mu6wbzVG2xYqu5en&#10;v/hFq1ar1CoClZdksyfAkqmG0cgyTmRLGI8GNOyUUibNZcy67xMhPyBkksHuivHLUaHwg5/80BWO&#10;sVFhPRfPpJQfwPhepk+ofTyjeiORjDi8DqJT8AuhhFv2xz121nHf5ViEveArTjr8y5dPnz/9ghaD&#10;BcLmxiMn9FxAOHnMmphsp3yshK2S25zgODF8y+P6rVJ7W/dyEhHrA6BC7AeGTsP1vMPAvVOWKF1w&#10;zEJzMBNtxFk7BUn1gk5sOpXWGBuSlUWMswdcEuAN3b3bxeef4ko2sXZv3ULsiD/FpFnGXoTZUaeJ&#10;6ZOQLTySCVzDEJuZZjASZ6jAQSFkFAYNPVeI+ATKQOgA+gwY7OCiGBfkr/8TvRNaL7MO1U8SVab8&#10;bKvreCSd/cmPpz48BsN4Oq3dpMZB7lEENtMG0yxRXYnuQaojGk7GdBx68tZVfi8bHeK+NRM9Ulpn&#10;Tg8H3QgPX9J7id9IJCgbEVq5bMuYSfxlgOYm00V1MUWnJo0UodTPsshDIaOpoyGgdqb+Fv3zbOZd&#10;sGcCpvEw4zhJzEmJ5K9kdK6waI5XL5blNGmeXo+vZaclnJ0SV85m8rhQQLkpk9XFEs6KlIWzR5l3&#10;RkYloAi3SIdt4EMk6M2EcXc065zuyGnv1ifV5y8n11VM1sKcq9LFS3UAmY8SHswT4sDAsrpkgGH7&#10;MBxgkUTgOsDRZeMslExsHOGTk2erdceGs+0AHauOFmyNSaIKOJYB+2J37Xktm95LREVvUxPkxsUs&#10;BEc6Sl4DrbRWEEiv0dnxQVzs9t+6Exlroq1BkWZM//ZJIFlAa8fS6eEgsMxuyML3QfiaPTtdVnlX&#10;PUerZ6+1nNUm5ipZ2hLdUpVbunKvtNfqAw2H59UPswW/+kGku9IQzH+ZbsJYeenNkqpKrNGraHhJ&#10;2wHOIIWC4G7sN+QrkqPNdAa+vhPjf6B4FENA70ymRZ6jZJEBAe9TUV8TPTjWMhCEgEDQg5J+wAnC&#10;yd7G1g+483Z7rIrfRXfw9Fk95nbcLuSHNxfB1RQ3IoqmkdM794Tw3+WkJz2A/YAtnhKZGqher+OH&#10;uWbbp9dk5ANsgrudFOAwd4GDWNZLJvH8mMjCz+bNZjTIAsVfLQjBTTFQwPxdfsGKPmLsh5qLSTKC&#10;4KXXnsAtDO/EBXIDUc9Fl1WDuUYvpJ8wOufLzgjpT2gVT/LIYLYJmIBmwumFmjXWFD0eA0YDGQS7&#10;TQciA4IBMeCzLC8x0BSBuiksaakoNSs2V16QhlBWsYd5LTxIzO6FIyJBxPrxrXZU2I1EofJ1EhGX&#10;sspkdyl1UMYkXn/0aN9byMaiKfZMakAKbOacNJZe4r99PvHccIPB95/+2UCK/VZn0GgFkhm86HAL&#10;RF3DYuZ6KI7X7mwO+szZ4sHApN5AkRMiesEOUmOfivuyYb9CnQ5ah7JFCUVw5Eisow+ipmdaBCE0&#10;GGqMrEgq5SD6fDU/Pjzg8cWdA+EQ/AiqJmomeN7wIXWya/bYSqfT4q1NJgyNd3fhGCYx8qGgom5r&#10;NUXU1OhFhpZoFLXgDUsT71m5KSJkwM3j6vICIgyMtGA80W01u73hN8+f0wZEU+nr6xs+GguJYysR&#10;TyoME+v2YKzTbuVzaVriqDeASAGCBgEPW8YR0y5aU05libvMFJYOAWSLkECaQCSylCMGq5JBKxsR&#10;wAlbNWe0M4S/mYhsFJ3lmxco5EOhjNudKuSPMe3P5vcxUB3O5sg2kAqtIZfcvGy2qogKIuG02wUj&#10;DnyAaDVCOGmrgTe5n2ulKdDfrVfd/pAVQ98OrEdVxNUADxUoissikiPnRg5hKwZiMBXBFl34m/Zw&#10;g4FDqGkITLwVhv7D4YS1Qb9ET+Z34wHhu76svnx+8uEvf3bVebFccIh62+1LJ2whhvIg5NPZnj/M&#10;XNImSvB01GiXkplMINKvNd1rvx00aLaMk8XgcT+fD9gxHe0JIAE1nJJLCcJlQastk4sTeDTU6Mmo&#10;z1KBgE2Fl42TJJW4e/fBreOj/RJKJXwr01DqWKqhYDSTztDe5zOp2weHR/uHRDtiA0OKkTJScI9Q&#10;7ASuXjjjRmRkhPicwKj1hjqHno1GAgI/fiS0r6rjjGsgTyj7JHMASW0FLTrx25DVmun02L14FE1+&#10;OA809l4QRxVGTdvDV1GEA8DTHEIGFpt+mzYArZeMFK8bhFthAUYDRDlk+lO1o9qb2U80idTPwRAd&#10;vZ+pwRYahLhA/RKLsTlFMN4BVxF+CkuC2gCGIvuAzZlJphNxfF+xYVSYpKpqtrjZGFwhhfII+pe5&#10;xILkSMyj0WJQKBNazQh5plgddChsNTLO1vyM/B0lSVLcgxiIJWqnvMRmyUMzA98ecJ8tibdKN0M7&#10;B1pH48b6gQcrAp7cIJHhhxkMAumy/EDgEcvRqHiQcDOARspC7cGcTQ4VBlS0aUpp5oGyh6GpU6oY&#10;/4pdEaEUlxFawsreIxMdbZQHAxsoe2pElesgSqD6RMagvFFi/WhFoHywI4/G8/bAKjdwOSRN18df&#10;kXjucwQwN7y+rDGjTO/kNxuLkR2bAzNYdg3GpxTQbFC4TkYjSQb8LAOmy8wSrRn9uQdjT0ZC/RHa&#10;P4S9FACco5AjPancDjsDF4SdQOo1fMcHqAOZ0UEoZHAgay5Wi4JzEe8wIhoPD997IwLmgF+G1Kla&#10;AQQddppVHmmgEOXrTizm+PVO285gjk4VPlE8lE8m5Dmt/AofPtqT3hDqPs++kl21r6w4XMj6w+oE&#10;IGDWBWUOXV6fXX30dR+yd7v+5199OWtYvSbhWZ3Lk/Nqp/3ly6e1q5t2e9KuXJSb3dLrD9/JF1Lp&#10;fD65j29867rWarTrl+V+pQXPy6NsdtDU/jbOh2VAVaaZhabNNITsmq8mgd81gdtJoP7GDJpNy6eZ&#10;87et4KsBoop2o7V3HjwEFW6HKKP9rt4cOLgHcEwRPWGTUqunKYBUxFSeJCbzuHJYw8mEyyi3K2g3&#10;fUlG5YOv9omyWHFAyNAtC5xxNO5bkwGMQuAPoRty54WaPmVsxfQZSAGABkU5SolULLJgfgzaLc8k&#10;RAHsTSoP+b4zN1e5iy5zNZhgpc/NbmMxRt7uetUnvboz9oRi5PTQOdAofvn0K8fXT0hRBEBwLKYI&#10;swMh3DqJc+FgnOIaivMFZFAyA6pN/GY6xPGNK/W+X85CRLnSRSmSBUoid9IfZqPBz54EsD/99KPz&#10;l2dkRzkaPc43ahFm/AkMFjx+qlj8LGLZNCbkeDxfW33MSfGuACw7iMU/+PH7oWyBJ4duAaCKS0R1&#10;Ak0OnAeCP/+laNcOXjnT//c/++f/zX/9/wJa//SXv4i2x7uJGETG3szyLh2MZf/70y9dddSq6JlI&#10;gJ91Wh2e2z68fJh47OJQhvAn9OKtSKeZVMdOnsxwBKcWDolOIo97qTIo/OCNh/ZokifJhDm7+G7N&#10;ZoNkpXwyPfNtmpfXbh9k2DVnHdUYWDUGdgOkobzshKvWKZfrHMz9To1ctX53jK6Cb8MV04EiJz0p&#10;4FlZ3zWBhjr1iq/8Xdn73QzwFXphwwNnFmDUvphAQ89gPxjy3ZyeWe1qCPOSBS7SpMcASwVRIdAw&#10;uwmmQRhBhY39gMeVDNqRHozYGhyLMa6FLoK36d42YwKmivk2VhmTTefq5QCJiB1y/DqTDDMYmmOa&#10;DMmA5E0Y8FDiptAJnJiR0boTf7iOwoBdU2u7RWkIACL6HU68eowvvBoemgZgfC6wZp0hX6k9nlqD&#10;vR+8X90vfvIvfvne+x+8aFdt1ngNJQ8oDnddHTzqAHkGXGsEHiiwMd7E4GcrUFMQ2SAQsIAMibGJ&#10;RtcYPcciG3yxU4lhKOot7HvSRYT0cOroaWmgYCvwhcZzc6KRJqQaO97ZPAGxdCmPIxvfUvrxhhXu&#10;K+uutmhZc2+/2eZcHrmhQzhLKWB+W3+GsABGh7tVbvevrtMOW5jMCx58ZBXKdmTEJ+7v1q1Eg3ua&#10;TuyxGDaLkaNIBRaeSX6BPh+CGB0NhQ5SecyniceiT7SW88FVv/bsJezDLE+6ImcU64lpTG+Db4gs&#10;rw0XE2ocgewOqNcd1MHQV4CDCf/rWYvGatXsh5dDTPPo7GCrTFcjxCwu26gQCzw43Dl2+B4cFTq9&#10;Gt8KSi/ccgSHOPKFon4bnb5Sm4kvFh2Ibo/+jBHQt+O4Vw4xryaB//ZBoG3g3YxtU4ADRpVBEtfQ&#10;2SwcVqvvwjOCYAgmtBESoOwW5nD28cK3cIN7Gsq+UWoYru/WaEuJKa8eArM1v/qhKGoh9GaTNqxC&#10;0w/KkZrFwWzPcIEk5YKOgVzeM3diplodjDjPo/AKfBCz4pQETL/0GU2wrw5p6C48EzYnYFuuQJUc&#10;bTV7GJeu7d31ZpxOo6LBbaJlt2Prsgvx8Lp8g27o5nr0+HgXQ515rxV0zEHNwH57KztlOyaUSusG&#10;oiGHmoSPxbzfBxIdM+pACAVTg4MhS2MAf0HqCgzMZqspENZihBYNjADeMIOVYn6A9wP5n14/O9Kt&#10;g/1olID1RTgZt09YGHwbD12L8KCFlaIjmTCok3LG9NS8spGn4is3GtfA7fuDSquLSmmZSPdtWE+n&#10;2q0eVSMqx3F3GLC79tIp7MKVxWwt4tEkDAfAySybEu+fsaFo2MzALQMKK7ZHdZYc+DTFZfejdOOI&#10;2JLYpd4RLYtra+z1jSmfqfUNg1fohnhRlMPGfGLjjUTTd+/Y0e8Fg4iuKUr4R5SQbJV0gEhhlLfE&#10;puP3UczK9BZ4wpphzXXZavAN8vkcbi00j5SvlI9KtQ7Zm7VKDNFYvZ3zuJNB7u98aVeNxXulRGXI&#10;a0NtQRIAVpQaTY/lFUzy+HIVz+U90ehVqxXKpCOKbpmjl2evVrKzNN3ACAgzlxixoILawnaYxMRT&#10;GEejDrG12u0Ullo0+WxbMvS2c99l609yvcsJJ1C0zNWKG0IfmE/n+KyUbuiBr68uZEtG/FEqAycF&#10;DdCte/d2SfHMZWN0Grkcyixyr3CF6XGhW/1sKiuPUPuymE/77C4oqQBbGELRLoJrUFQowQuDCJXJ&#10;3CvBSRJys4aCuIsnZG5k6h5Ej/y5Qlp43ql53Yv6+fVkYUMhUa2cT4POq4uGk44mTOJcdTQbV5s3&#10;nz/9lPOhPSxfnl5Ua1fYoWF+zABuivcOfhsMxhnG+UPALMIAGdiZjoJBFc8XDUaa/jgWp6fiWcaL&#10;lXvNsAtAb82phH8/ylPqRWnm4cQSQrjsyc2CEGxmG/QCiko7KN7Gca9+U0eZBjHQsi5tjorLdxPp&#10;ee4nDu6mcqnl9L3S/vd2Hvzevfd/9+4bb+3vFXyht27de+vobtob2Y9mcKhwMRO3e1MkXUxmL6bd&#10;moe52ewgWuC8IEiLzpjyY25xZGiCoF/Xm6ODw4OdXZ7En/7Oj370vffffv3x3/3bv/d7v/u7r7/1&#10;7g9+8IM3Hz+6d/vu649ff+uNt9555/0f/vBHjx8/fuvx6/fv3E0lU9QZwn1nS4QGrGvoodBbaDWp&#10;VgECMEfAmIfqgzEdPCd+D4+MsSfRZ9lsIRhyx9CGcu/gQNMC0eeD7uOGokdQ0OR23Mfewe4I7Cht&#10;PR2PImp5ekRRk9UtscbANB4PYlT9PTrO8RibeQoe4tw5pcjNNLl9U3AV0VGpAiWPUxaxttsNwaqo&#10;DUbRWJyzVD+hvU0m3W6feMl2mx2OrW4AUVbBHljN8eY1enMlYglRQYlRQcOyZDrnyWRSkBKjeBNG&#10;/XI2RL8tQaVK9C34K+W0GIbGuRHfYOaXkxl/waCYjwVF32Q/8GEZyNNgUPHgJ6VHjCkUWw1+e6x/&#10;oDeD83MmI/0F8g0NBl0+NlRSUF5mhgb/svo96BEb+ZkBQKvOESAp2gusHsVz6cxhaoYAm5cBDJP1&#10;AhfZbScylUwIjWzNsiSTkNoVy34mq5C7zAEFsXlJSw/Cy/wARjBdkMgRYrngMjVCjt3sDO1YD4Zl&#10;M+uyeTeTVbcG2uiI5jI9RAfk7+KOw8U0HtpcFnzPhPA5pmAuOL5AdIAKBSQwpoTH1pkYZEQsDkR8&#10;sUginUykMaVNRhMdTAVU+UFyx+4Qvimgs/DhIcipg7SJLdNQA09gKdC08bi/88YDzxirJhz/6d0l&#10;0nbClhg0+ceMpNWVD0abwbjcqOO+pYGAi+zNGJgI6AVsRBIfK80WmcmsBHXDLg9csE6ffGoEJ8Qs&#10;Aw841gQyLZwBl73oipXB4ru924//8D/7x/+pb+Z7+967y/bk7KISjqZRlUCXO0gkFoHE1B3Ym9i6&#10;40mj0m5en9GGUAthucHq15QNGqZr4Y4wplPWtqhXMEJ16ZRtpSRPng0jVdiCyoZ2IzHkVlZiSh3T&#10;BL7CuA3AvJUUmh/SBP7Bv/N92CE90jqn02a5+/zpjW3MeNvnj9Bu64wZ0MiNR8AGaMGGY8BIAlFo&#10;c2qjOeze4cI+GF+3wa/g48Nr7naavV4TqmCCb+GkmPdIS44PFQJKeB3U+ARCwBx3Q16g42OJQjUW&#10;SwLQooPhrBIJSU1dkwLfNZyM4Yz7wuDAiS0G3kxLhxcLfyAORpVzEAqWoHPdrNfjriBVJw9xvd+w&#10;31QlT1svoWq0q81eteVCk1S5nLaam+EADbWNKKGFFXesMx570rkMUe1ayF683TksETintBsB46E8&#10;BmfXNAXGX6UyrF4dwD6FJYt2ZTwI+wPwkhlOJbMZAiHIPooHQ5Q7YGZgn9pImq2rG/D67ulXn/Sr&#10;VTBJoJhevQlMdIMMEPJSu98YtG2cD5Nhd1BfNmrv5Ep7hVziIBHKhhtDMu0c58PmSb9xeX4auWk1&#10;cEbd2GftPiYHyPHRPoUDYSBEcFFB7osxJEnaTIatPPTN3tBOcc9QnpkAKGMyCnhScvl27x9i87u0&#10;BjL6nAxXQzLx7FGCsgLuZa+bCXmtVlVzKadjALet15fJSjxLze71kWuMdyDFQyGVy7OO7772MJBI&#10;DuF7o4sTsCQMj20T/w+O9lq1ymCTnYKCbasAhM3G+qVlpffAA5CqiuqEJFp5s7j8TAkA1biQgEuT&#10;lefLant+9WwXy2zPZhS2h5DIgR5qQj9FdqDtVMo9oAwm2ExBvGhSlcBgRKHQ9S1rEXT57OOJvd2y&#10;Khe4uaYj0X7zRqFGET8GepFAYETXRLMOkhiK+sYbQridUUiU0al95IUKbSf2jEdFqu352nE1mu3h&#10;qhqEi4i2hfbGR15so1nZuKapub8T9Oz4XLm//x/90dcvvvm//Vd3bfHS37r9xVkL7lHfsXjq9Z1X&#10;epF4eFWMt4PhoTs520z9ueQ4nl+mir5cZhSK2W+9hSePr5i1Rf2OSHACgBz0LJfdkL3fWNUJxEFg&#10;23h5ExjOasOuMomnHGdAYl5aXDD0pc+RjAV244g/Rp7eECsD32TqH02V4oZMCpqFMxKAV8u+F3KH&#10;MJWI+eOFBKMIHxyLSGRcq9qrl1EcugQHMvjCd07qeaOwFhuAzUf6AAkEVz50iwunVOf0fthzryYj&#10;x2rkd+GkRjIdD7s3FWJ/Ho1mXidUpHXjydeLXjnqGKMagSuldNCwj+0rjNEJqB3gk0QjkigAPdL5&#10;oQGQvSQFsiM0609so2Yp4tmPpO5mU0fR8B423zNbdubY9UQO4+lCMFzyZBiCuv3JDRb5GpbCawLM&#10;XOZSWSXXwMZlz2fLgZfOxgj3zxg5ynpO6aYGE1YYM0xkTeq2cNrWyujVDzp2ULgV8D6MLwe0VW4O&#10;lS0e6PB52PuxQLHDhAF5MGCijnxDAzUbsQaq5kiVvbw1GzqU/8y8LkacuNmlECapATEA9jZ6Tict&#10;hQ6SFx4MYeL6RvTaGsSaoFf6IhsO9BAcZCkeDNBy86dYDULV7gynEv1okDvjUATbArNJJhUQD3rD&#10;6TnCQXLVjSSRY3b97nXUnstH3yiVHnHOfvPiNBiJPSzdHd2cZVZjTAaIIhu4gj3Qlig0GV0ZL2ES&#10;YHv9PkW5MbvbXJ4NMvEUxx4nezQb5VI6UPmCg9HADxBZuxBXmXQOFKCuWHoPETW59alcemZbpHdy&#10;VC0SA/GNPH4aJozQ5jYetOBiCLcquI56ItDtJ2S1K4uvC0mYAmdA5wn/0zfjMBxMx9R7BAsgPk9F&#10;Ieo7uS0szdUsznmjzLgNEzbMfr0Zv8dSTldwf2/Kvtgewx3g6XAB9XD3Dd+LUki1ATJI3q7b227h&#10;Jj2D7wCiT+fHicV7EKqlmkl8NuEiYqjyIGyd6W2T5SzhQjXtXO8VXHslbFOD4Qzia0I8aGk1pMNx&#10;CSLlHNUC902GB8QtsdpZC7iHAfF1CSpttvK4iQbD7XaPnRfSkXg+q1HC7q1//TIGeYFDyCXah76W&#10;OZE6Uan94WDjUoBZKDOIFY4CwHyMgj3RnjNeHyzizk0Br9ZGl/YMeSd4GSnwNNUsVgplxghQSmjM&#10;WLqYQNG6EOaO2yDNP4BprlBUwLcX8JYhhxeDqGTQjQMj6jE1z8SL0+TDf4fnhrdmPI7ACBerxO6R&#10;J1EMJApOwgKLe75ELr1/x5vasRz++M5xrHQQLuw8fPxuOF0o7t86vHUbKiatDcIt+Pise4JwAqTA&#10;uznp/FCWrXYHwdnKRT066bS6FOc8VgzQCKqhNhcRT3p78iIioUhcsQzMibBfZoAEADsdRaRWd7+o&#10;XkHGrPd/nU3c73XPLy+fRQOJSd+CFwTlIrjKOlbjxXhOkJgo3WsLy89+v8J5u14GMGZT5yES8pSE&#10;10CY1nuR3tuHHsSYCHHjgI7I5hkTHOsKDXFiZKIN3jvGnkpMegSwg+HC6i2ZigvFl1En7S1Sd8ZB&#10;1p3STrjXd7sX/njg2JV5L/bw7eKbP93/wQ8f/8PXDx/fyd67lXs3ZNu3zWLN+uTlSfVP/vKr0/L4&#10;ugaBYh1NpDFBKeYzjx7c++H+6+/fuf/G0e6tTPxWNv7oaJcZ2Mo1Trg2vs08FnTtl9KP7h+///aj&#10;3/vxB//e3/+Dd//w7/70Rz/9yQ/+9v7DN1N3HsYPb9nC8VUoihvMcIH5rM8ZTi1ckS4MsamNB3oe&#10;TLviWX+qGMrt5o4fPHz3+4/f/+DWo8dvvH3n8Hj/9vHhnYO9UiJxkErsQ9GlXSb/k7gFTmbtXiQt&#10;zKAWIuZaBtKecDyYytAxr3zepcebLO0mCnsY1jEV4EsIIFNqOKePOAAblD/9fge6M9NU6WkkRZ9g&#10;3NIeDFy0KJCreQCYY+ofMBzH8pQsLlmBmikYI1RoN1KgIdqUpt9AbbBVQW1A1aEjUmDQgzGmIFUU&#10;dFuxlcZcYDLti9AgfscSOrLVaU1Hfdw7uvUqhwoIuDzGAVbWFrmekQgTfubhQndFEJCYWd42vAHG&#10;gyB6PP8sA6IdzaEgHg6djPZ7B6pLgHtaQsSueI9TZ9PEUuFLL2n8ONTEYdeIPg82qWzKgCFnMncA&#10;euAyj9ZIkBJht4cxTLPbB1AD2bGDm80t5rqZeHAx7qfx3pQgwpfP72YjQUTZ3BiSe/tdrIvm2Ovj&#10;64JcYsIAjpMZZsHS4k4x3l0Dmrk9+COEknFuBo8nVi+IbPtMVslrZXxK6TlfsHWx1wdDSK/lyAli&#10;ySNUp5leTKj7RfmhyCzkO200dys6A3pXC2cm+gFoerIFlliTnh9ugovkOH+UJlnWNYFIMJkP+MPw&#10;rxZyn183RvggkOqyAe3miKRWA4m9Vcr221dYkFNSpMREAA12Dbt9ouK7V5Xaava9h28Bt2FU4Le5&#10;mSpFXbyleXcwhUafKKR9s7l/CCw2asN/c5AhtxnYV4eorQIh2KdwYnhKf3X9wo7dgYf8g+HSNo6k&#10;osypb+o96AhcuXVvQycVSfkOQwka2OVylE+h2Q+1R72T86tYLA1Ft9sZNZqjurXur4Y7+49bNyOM&#10;wX5++U2smPBBM+qICd2qNGFS+SkRbAQ4MR2m0iMlcioLfmxdRDCANYZDnT2aT6YcMVYUGzjjcpgt&#10;VDMiSdDyiaQvBvWWsqLpnZmrsyrkaq1qXZ2kEMAH3yvCISdKBARzNmJgHwGYgNqACzJkSJ4ipvw8&#10;SGT24UgBCiI2CAivNYUpzpqm2ApjwMzInJqNIoUhN9ZXPEPwjj2EZgFNEl9Dcqec5qnXGWQPLc55&#10;6O9zha2gQhDrEosyplZi0XB+GRGvwXnkmQQUYHz15MitZBnwWQxSZUGqh3dsDbrAaKi/OLQmq2m9&#10;2yDmQwmEvBNBtSIFx0DLvQ7MfjGU1zmmNo8Shg6OFg/Kn6Nw63b2+BbdFEuZC8YYmykT8BQoKRUV&#10;Aifc+zmEs4C7UN3jCSJKSzsl+iMhTxbXps+ApnbykmsORMgfDFqNxbDHnApc+6Tf9y5dHz1/+qxS&#10;nTWGN7XG1+WrIPEGlm2w2dRrLVrt0sPXwsmsOxB1FQv2zIP1KmSf++8dPbp39CAeTqBLvq6TIdLx&#10;Ybiv1EqNt3nfvlgAchtHOcU5LhucYlTYMCCwbSPPhndHd1DYK+1l8hbzVI/9diI9pVRx+7EZAOTm&#10;MEMTQs3J5aAbn8jOwOYNR7wc4tkS3yCWTKeyICF5ECmyAcBupQePxwF0KdG55Wxy3FepC8wwiB1t&#10;zJQcGVtIeiHgOug3yjEyxglYQhmgApKwA1BZ5HJMSoOYDG0oTwFWASq5mGABeBRUWu3u2bO4TCyX&#10;KL4JaWUXJNAdGhAlCF/Lot7Cz4KQjD2podxRiqNKxR7FCe2LGhyFKdggJRdFFPt4OJ8kN0KcVcox&#10;KXUscEV7IE4IKAzljY/mB+MRmFHEPouMh0JB/sXLZW88gXgh0z92gjFAhH20WoOI8BCwOPG9vfvG&#10;7U5x/1/+i//+KOx51m7cf3zb44rYGjVetAmIiL6zeo6dCpWjx7bOxZ137+x5Y7GprIhgJ05gWLdr&#10;V2hBFqORqKUoqW00UTo8ONOSnlQV3l6nN6nVsaLkBOTYs4yCAjhf0RKo+CZj4Dl8L+hZ5XChlD4G&#10;dTYeOjorasEJ2e4Rf7GUPTgoJrBy4Inq9hyjES6sy1ab8yfowEGAvDFGqQTJA77C0BCLgNNKYQi4&#10;2UAIATeir1LMAi0hHQ9tIXxJjHUZ1AXJXCFOIBoMaaDFFGJtq3Zas/Pr9XxEt6RTBUUxdE1MuRB9&#10;qa9Ug7Ptf777IcKMEYTofyJ1KEBPR+lyBXUI5UY+jdtlNhWLG4t2u5dqRdJKHlAjwJNrpvZB4FhF&#10;LQqFVZ633EpEv9uwerb+H4LVzAzSCAP53aucwO28TmW3+cG+KT8HXgDXb23DPON6KXY6tmShG5id&#10;EgFDG2NsYBFX8eUCw41FpHTZcnyhAOEBg7Hskn4TAjRPrpcbB//mVVzE9gp8B+kxqN9+8fZPjZjH&#10;6HlY7ZpB8Tqi0aBWRAGsrtG2oXfieykRi0WNhcOSMQWN4pragMlQp9thnj6xsJrqsLcRdeRxLoDk&#10;0tl9Qn9/9euPGvXe8d6jIHTZfhPdKRXYEm0h6SnQUFEumlxT44srPQw5jmyxPIM42wUAYEMM6IMJ&#10;xvhYEbbbTKU6AruXo+WyLSiPkgjzAU/ssEC+E2kBYWh+SBkDfnZLrMRYGCraOHsgaqK18AUw2gOd&#10;LGTSWIhKIMn1Q9wPc4scaBzxqDgQ/wx7Vne0Sqb7Tm+1OQSTa57fVBpVrA1w84XHD0TIaGzIUMCF&#10;5ifmpmZfLEPREIkvjsGIHZOgNzvDZaYNxllL3gYmU8uw5tDS9pkBbVWjW1bNloej5fHKC4azVuIK&#10;/QFXxrFGybiw5u5YPHi0H80XIc6x5uhAJhi98DhxJMlGgnBqVIpBiQ7m82q1Go+EGANwjA6ZrDKa&#10;GPTYG1HTSTBjxC08O5KbjWbT7hDNVjgEMQcnHeEYem2jc92CB3IsFYThhifI2mevo2y00d2IFNz3&#10;b2CX24iPSWbT7AosJhP0jA537EX04XIQyIXTBrJ9TLmY6gthHrUxJDso5hKSwIPv8VqbsTV0+GJL&#10;2mXwvFg6mMhEkplEtpTfOUzdetOT3HGG045g0umP2bxB9KSs/V5DUprpdHV1VfnmycnlJdrQVg3w&#10;G84M8bWM2eLpcH4/XDyI7dwO79wuFkrBdCFe3OfP1wSBrNxt+DWE5m4g3HAxJKQEBKQaJs2cFZjN&#10;7VJ3iDYKr45nx3jpUzCQOQV/rN5oMTvBQ+ZFvbwIri571WLyiOEDeEQuBzAaMuG36ALoV9z0C7qw&#10;Rq3NHoFqAz/gWWOFA1woEJX9EFvkEmx52W1Rgfgpcd3OCNUywj+8ujoDnLmnZ9eVerOFzwe2E1BG&#10;htMlmdhrFwzYNbs3RiAKp5tNkqEojwwtuz1XuOdM/M7uw5+++ZPfeetv33/wfiK9719Fxk+fXT99&#10;9utff/gXH/7sr7786JcXX31cff5R7dlvqufX095pv/PFxdVHT15++PnLD39z9te/fvlZtfHFdaM+&#10;hAqayfoOd72H9+OPvl/64NbtB++/9bs//NHf/dHv/Y/e/+nfu/W9HyXuPvKXjvwxrzsYIsuLaTkY&#10;hkPZitREHsqDq+vy9U21P7Rq9dazkxfXN8TxMsCa3lxfPX/2zcuXL24urxq1Gsku8IktewREyhNK&#10;B1M70Z3j9OH97O3H2btvfO/wzhv3Ht/ePSokUgf54oPbx3cPDkrpRDoQSxHWRcguaZATi9FngBN2&#10;Mr7BpY6Hkth7AoFDcVI5+Im/XwAZSyCWSOY9vihWDVL6b0DW/LvpBB7E4kfi+09oJBvsRCoDSEXw&#10;CtnvKej4DZ0CP2URilMhxSoW2daUGR/J5VMQTYBIzn4ILKs1CkCOBOjZPOaQ2vCOA8Oi7WKWSOIE&#10;gmDQOxygoX3z6NGJKI2FjcTOQIwdFbKzl6KIt4DKEzCTt2YCBgnWEkkcOR//mr1cg2ReGvdyIhCV&#10;yqHVsPX2A/eRRp3zhkGZ2ZSMYlzngCwVxV/QmS/WMdu68njo6zxDsHO3HQAMTJPJagRlFzwk5wbe&#10;KjtzPBqRvBx/EzNlxcPcAJ8gyKtud0ALCt2XRh39EKxD2Wyq1FZSiMmhUq3U6nYgIiK8g38kqqRg&#10;fRFdEBzTk0M9oyuhamDbWYuJE2YeKeoQoSHqZtnPeDTRcQS4YhzQEEKVwQKqT364F+B+gdaUnHfJ&#10;U9GRwW4NEw+gDBivP4nIEFPwNgp3jPGhYnOAM+EkMMO2yCaCxzvZe6XC/b0SDnMg9N5oigEZ7o/1&#10;ZlM5JDqR7cyHfYX4/tGBnGy5dRjmce0w81sCVnaXALsQQlptOxIGa9blinO2YSjlXhWz6Ew8DI4j&#10;wRC7QtnqI1pUMouYmW4iUFH9tvuYGiiOESAJ99+D/eLj/b3JqLe/v3t/ZxfPnEm7ZZ+O0mFXIrjZ&#10;LyYmA47EXiJtR9nRuqkx0lva0OhsJq2uYwJJy87wc4RyB60AdT2GmiCYBMVIkQcLWo6Hgh/hQvt9&#10;3OXgxj1bEgFFwSYbJ8odsVRFq2YeSN2hssGQjNjPhFmirVCjxj8SHxpt59r55ltFmGgqu6bu5ZBm&#10;qSC3rICXUheDEL6G1caXMZZk5Msmy1qREaiikCg/6CxsmMaZw4zwDZ4+/kZSFBCV4XRl2j/oZoKC&#10;qSMVTEegxIwJOIWpWY1KeJVQlwKMPxVkwlGpDXibIio3xRmLaYF4YY7iBQE8oluWYCTgz0T9zGxj&#10;4UAuBQyWQVZkcdhOB442hKOp0HCeRwzB7LYE3DA3ywNyMIMOcEs+udjp8nNZTZjZRvMF5PsIYJlT&#10;oUlTaqw6aPnLUmrDgOyPmTr37ZNFMZYCdyRAiT0C+kcxBwsAOYdi5I5isWw2QeHt5ymCJDHuoblK&#10;JkKld76XdoZ8TH5sq4Ij+OD11xnQ7Pmib6BSPd5LhoLpWLSwV2TawKCPPey4Pz3OxjIF4BSuzzDm&#10;Wt9ORb5/++CX12XncJJIx50+Rxb7jSI60lzC7U4nfelkiFG+NbPUD5F9y8R0Y/ExIdIAq8PBn6Ce&#10;Hg+yNufx43uxnUOevWAglEiliK4I49adybEJ+qNp+L6RRAJiUSie68BJoMmnVMaPVcRRTdYBe5li&#10;MPAkdBDSG04D7HdsJjKKZU+CMwxVQzaGET29hj7EZ2AHoSHcJoartqPMou+hDYW+AGlbGosl74eB&#10;CBpRcWbcnhdnF/Wzl1HO83CAgCyZvrrcXc5Mhw0dPe9EC4qtEHYj24EKdFoUDmw0/UCERLF72ALx&#10;SeGsxr4AazmAi03AHS/lnaTbmZAMTdQhJcB2Did5rOeTHiI9iG9rayCH/TWNtuYPoMssXVltEZzg&#10;cMQ1D4Mg62yTX4nwEJTXizeJ9/B33xnmd/L2yOM3b09ykTzKy0hqdn2O4sbH8oxF8hEP5AtWdrtx&#10;7V4PIjGC5hzDKe6LRElIQoXOLUEhFMCCD9LJgqQ0wNONHQ4EOTzRstNRK5d93T7uubDyAMAANelH&#10;+Ep2NNKTcM3zxxI+t18O38axkLdN8wLzBRKsRk3ODc81X4EH8GbQZ2rPLYHeFFkRzCDlMfGJbMy6&#10;tnoCabS5dyqExGWUdTVnnlzdGAbSAQrkNMM0zjyb1zd3+wbrSRauRiyOEISpL5sXDztZKesXL+C1&#10;iy5BuYyOX5WrQtgkKzAdoNqt324C5VKgTOItXVL/SGOQNaAMgxgsfDlFgR+8+IexQKkVZBJEscp7&#10;VbAed5zfccjHIn5GmbxVloXyiLctFNR+LsSW+yeCnv4naoRkjyruf/vHtgmUjZXxdjHtmMn/la5C&#10;U1EuK7CViTaW/RUnHu9Dp/QrYuer7m2bE0k2OZ+MTYwzFZxbxiJEZC2gx2jOs70U/z8/tCvqb7ad&#10;oVEt6q3Ko03qQXkusIOyMxJNSVEKhAk6w70eM/HzS3FBozRBT2DNQ2HP2oWWoQurDiwOAz+Ed0yn&#10;WHXqJAOy3v7Nb55EvOnHt95e1c+cs5EaJvVIGG/aoRZxNGGCL/mk3OoWxVKJEYbKBAqvgJujiNKF&#10;p5nrkIzFyD+FFthA+z1BvQibkzZdxDPepD3iHy4CuN1mYsHdTJwg7m67TYBEvd5GeUT7ilAc80f2&#10;EnbgVq1KwWZHb0ChBXFxTO+HxkQFlrKuIIhoJOdyZPNIAoBjALxaJ6eVp59HPLZSMpxPQW02wbiK&#10;WUfJwLUnUNPii5D7AMjDQ6d6I+/SyF3ZEQjh4/Oxw+lIYpfCIFqWZr8FVch4wdBBxbAx99n06WZo&#10;xO0ldcMTGI4nvt1C4GiPRFuvliSeVjAvibW30+kgIQYFozLC95sp3K8/+vD67ARHmEI+Dz0LzJtF&#10;QVwQNWGptENnjPYMUBKMlUqOxS/RxXiILxf1o0hxnGQMeXV0sBohluphMpRIWj3qYS0gGO36ziTK&#10;LUbQ69dUXT53LJtk6+BBE0/VzuEI/3qO7R7PDhimstmJtRDnYh2Vp13k4NbtWCYfy+VpyTzYdSJJ&#10;zx2GktlgMuuPpFwBZMARTyDOydFdekYYDCD7gKAi31FOY6Vr4tJuPD7d7XYHril/Tl3BbSR0ptlu&#10;kYl0ennz4rpyXqlftnrlDlTYDZkiC5d/hd8gBzgziNxueheBfT5Z2E8V9pKF3Ug6T2Asb4kQURo5&#10;yiYRqaT2UtXMReMMEjwORHt9ReUPXHJWPSPM/KZxGQvkIjGyp9e3jl/n6Ob5z+Z28AiNYhq2BGGe&#10;A2RQkCKJ5JFbWgtGmRx/pHYNxtQPVLkJuyuIPXIwV4K6hgq/Vq9e31y1mjV8CJHFBGs3scV0P+Tf&#10;DweSlNEYk7Q6mD9258g5nfgbg1RvnP78ztHAWrV608PbpcTn145fPq396uuTj7968fyifVWdnlQ6&#10;LoUY4pFwsH9w9/DoOFcqheN5b/hWLrqfisbEdp2xu3pJSg04Js5Fc3zzsnH+xcXT35w8+8tPPvyz&#10;D3/xl7/5mw+ffvrF19+cnl02yo1hs+PoTz1M0tsTb3u0OHnOjjDy+QmVo66eDCboU+rd4cnpy5tK&#10;vdNV6jD1m1jSAA+QjDD4qJCUVhsPAEl6lZvy+fnF9cXV+WUTD/Pzy8rz06uTi5uT69oVaQCj2Vlv&#10;dT5atkk2TOV8Owee4q53dz98dPve8Z2dW8d7d4/3796598brxw8f7N6+m9ndvRuOHKWTObKsaOBn&#10;E/2cWvysjqnMGUaHdajBNUAWguFQIu10k3zr4jKmc3uhaJqfmLXzq8vWQ2/E7SfYmDE9v+cnmpXp&#10;oLtZTNyoFfCqjYQSEU5lBAqr0ZSbzIbMuoQHQ7Nk1IdGxcdOCa6MgyVYlIh6RD7zNeQZLiXSFosF&#10;gowbPbOI1JjFMcjCB2vrJcyhyW5GAcSokoYTCQlOJ2ycW6Mv0xeFdb4aZHKrBpC0ihPeiABFEGW2&#10;ozGI/patQ5p0eIoCPRUnJUI326McL710gICtWL9BTITHiD1FMuqjCaV4hr7JBsHTKNd8NV3rcrPF&#10;oICsSLaXaDQhl37m24Q6gLLT7ZpsDelUMUzkI7rQso683JSw4CpcqkVNAdSknYP6GvSlopFhF1dY&#10;xHtMJzmeSU5CESZJhKLjDH0XiJ/OQEU5e7KBWuWzRV4tORxaXPJZMAE8QuJRlspI1mYHSOeJg8st&#10;ey6Kfy4xfl84jS2teMT7+NZuMeSdthujZuPpk6+D3mCtP6CJYsvHTUaqT2jc5rMROZ8Px5KeQAKq&#10;KusZ5xyEeZeXZFCyMaDsnHf6m9GsWq518D1nDoSSKOq9d7wPflBtN5g41Vrta8yZNH1SotyEDWpE&#10;JcyaUSUGmRk65MZjy2aTD4ul64uzO/eOd9OZUjoJZje06sEo/2aGGVAyGbEmw1CWzG0//SM2lgRX&#10;JQFqEQiw34qy5E7nd3GjYz7DUmRbA3sh+hVnYsSbwAsyMBANHkwkBTdG7D/5BRik2IRhcpbBOBYE&#10;LdmfVEw6FgwfgdafPtMknTF+4IlY2//P/9nf3ax63JH20Flr+72hfQ/Z2MCky+raPubuGiIKpsBe&#10;wrbobqAYUcAhzKMUIwSaUU+XcAfcdsYyQTbHsjymSKtk5ctCw/zgHm+rHGa5VC8qLU12Fm2eTCO1&#10;tzCSDRnh/daElM8o/JV/gxReVo6GS80PukxeWnGQ+nAcYhu3PxJJ7zKdRa3sCPv++p/+31Fo8UCM&#10;e6if7OmgbzcT9mKJT1lM3WZfM1zioWfiYR6zBQKswp3Xig/fnjl89CjjfofMK6/Hj/YIIAXG0acn&#10;33zx5LNpq5NZO46T6Wg24Y+hNHeEkWCF4RX6aR7aw26o08NzE1g1GI1xBzqNukncIacv7R0vgpkY&#10;eUHYmL725qOXtZuoRLIOyn+/NSeTcgpPZbmJOv3N9TSNL67DhhE8NCke6o41qQEOB/3/5f/lv63+&#10;1a8zxSwNSwFnj3jYX0z7O4jVW0yLuqMF4VFw7OFa+BT24sXRmHysj776yt6ZRPLp2s3lG97U/+r/&#10;9F90wmlKV3ikIucKGl8wuOc/x7Bkhm25UM5tyVzhutcBTfXRdjGi95ErSsZAALwPezpadS5UlP0i&#10;GOGwx5uejFuuRiASJ0PTarVoAoFeuHd8IYuYLUCOQewm7K6MwrizWL3JskJBHlTSmISxzKbk/8zH&#10;8Kd88cznJy9/8d/9Pw/crqPdjCPhJ8gl5AgwrrMgWrR6GqdMSWRwAY+EYMnPYJhoqaBeJdSVlJII&#10;lA5CIlDZ8xewjT2uxqjvSEdyd29xelCOw6gEPPFgyIcHeuZoxadoXQGXDUn961QwpGO2CsGBKoBR&#10;icWAHpvVSuOew3WP8cFiWtmsL8eLy6vWvD8LOhvvvfba0T/6wxtfLjpwtSbXy0x486TSua7GOmVr&#10;MfI8fFDr9Y4j9A3zPjXxfB63j+7dv+VK7Q1ni6RnQXMD2xMKZXjh38ntt5g7rnrJaHw2pvjJ42HM&#10;Q/Mb+/JX/+xfvo1EimSo+axpRrgsMyi1mEcgRG86F/t3b7lbY990wIMGoqnU4MkC91oKHR42/hEP&#10;zXI1Pd7fDUEdJsJIzoNQS52UaezmnETYuOHpiPKS/RkTc9XEcuvQlNWEcCqzxcF9s7tx1udJVI5F&#10;0I8121icLdfh3j7+h/Jf8/qo1itn1+WXl+nqOUUsPZBkMQAYbOSMsqA7yp311Q/jPW0okSZ1m9eV&#10;8RtCVvNvFEHJ4YHsUEJ+/tU250Ylu0ZTTrLR4JdKvGgShkBAljDhDnbTMF1xy9mGm/OiHOFqC7UG&#10;2TmYYAv/E1S2jc0xjeL2bWyHga/ej7wmthbMxl9UlGNhyRjyGMcOYxgJEqGrjBoNI5NXbl2y7TYp&#10;kWwyfNt2AwPLATJq0GLczDgJE+kU8B4Epe9ea0vof/XqHkZxvGORRo33MtNiiQF0wMkWUJyQwXLR&#10;Wk26HHEuht6k2Cexqxi2WtlUgnfaJTV0tmLeksr77B7rplKJRnLM0ObzViKF0TlaJhKrUx5fpjew&#10;f/bhN/d3XttLHqzOPnbNrTg2KLijI5f1E3rpdUSjTPLH4nOsIWTeuXMHzLjbaUHhCKFpj6Zhd6AW&#10;ptW6s1eCUk60wqRSWxJNM13ULYRKczdObDAE7hy33NlO9TIRWJeSDB0ZkPDBPJVGJxrHbRlhAYZc&#10;dCmIiArTYSce8t0pJEAZ3YMRYW0MVW46/R64P8chkeFIm5FGPrg3gqUQij188+4Xf/QvNhff7O7k&#10;C7k05G0ihBlkUG97w/HI/iHXFjkDW867d2+HCN7ttsV4gjwAmdwId+Q8KVRbM2rAKApcphzyg9oO&#10;h6m3jf+ZVgtHlPlD2dmbOS0PA/I+n83bp8l/80Ho7m2VN8x4YJQRF9drQhqMJLMuL2nA+FvgAR/7&#10;/Ne//Pjnf/7g9iGw92uvv22nHfUHrZuzL558xUP0xjtvIVpD4aONGjOMoG/Q7N88P22dvrRjRTjs&#10;8ufwMNb+MAeujPKxiOR5UfS1HpIp4VImc2zFuDkQBRxbDltoxDgs1uFA/u4tqI1wwCDtgw9zkWgA&#10;srkC35PPiHlpKpOVTaXdWdi/S+MZTyboWqBvqz42Tyhke/PxNQw3KNyr54XlzQ8NCaRqFYWHxxXy&#10;GgUCYwEW0OVVpVpvyAmQh3HjiHnxbgMGRFQgtg/fHJCba0u3TkyfpJc+VFjqzDH7YPzhD+EOjmqD&#10;QB8/uxNmZNAK2JeCa2t7p3iu9ZY4VMRTsEeZ1iys8xfPOIawk/r0+acT1+Ck/CST/EE6GyBSMpu+&#10;ixZ1NOnEY5lYZM8+aF6Vr7r9DrgFkxvoMsqqtW+sdaBLhNLKnYzyz5Kck+Vy+eT5c3fUg/sEgjPA&#10;wrjXd5AnKLGIPXgRnA/pZiLGJaCmJyCq3RmwD5evzviw5WYVPitMvvzeTrkll9H333+n9JdfF276&#10;uBG0CQ7hMngcYdhNoTSTB1BbvGUJ+cHthx6HOixWivEBZfGkKpRDb4xrTrfbxtuGmDZeCWUoovpi&#10;JsFMCA7Uvj/PmDqwtlFX+ugcWv1Jo0UP4RpO6j968+qdh4NgEC9sIGPZSRHK5iVBAc845YrwQvI5&#10;MZUjhS4XGTFYNp2D0Yceg6JO2lHY4/N5HQ1Op8NWaBw+l0y1Vo6U/pYtmEhT5XyyDQTIEYG9zgph&#10;qgCJgKhJLXKTrbcTVcINhw6vTpmhRWN+rMsX/IrhiSwnjO8/iSaVolPlAAD/9ElEQVS8t/pSYlHi&#10;TNgajZev0Gd9txg+zZD1BGTyxrQYjDkniTqseYxaeNt6zFcbaDq8QxpjvFQ0ZyNu1zzRajdMCvqI&#10;Zcv9Bt6GHovDBd0K273EuvzebALLKR0gIK/Yl0KlNWjjmwiDoP2TPcnE7/GDYsF64wnij0P4B7KO&#10;PW6ycrbbvo4e+WLoTWowuMK9TppjHgK+j5Jn9JYYYNFW0oMyxODZ2wAk8Y95LrCRw+x+LxNVI+cF&#10;M4LOhoxsftUYUD4nImHOa0IiuOyg8mwv1WodHXckJL6aNV5WqzUl9ETUxwJqyiDZUCAUywEfyoba&#10;H4CLtHSyr+Y0zxRgJl6MZFwlnqVD4ZsLoqbXla5V7g3CmWTQP+Ij80hKAO3x0MZw4+hHfbAJeBHq&#10;C6nasASzYyTMFWO8Q3kBwmp2FJYZI/k41dlsGB7MNjOC2zigEekC+oJ1bmyZQmbRbReYFuOMSmcx&#10;X37x5Hk8me8AuDBJg3DI5cJQh1wDytZWMwpBUfM0D8xDhsbYp8F0SEQjzVGXbQH+MVM423D+m998&#10;3phP1/EwRhgt+/j+TmmDXd1yepArDZqDl+Mu7vhIAHE2hcDQqrNLcKEkHnEHEt75sueYF0q5Dw5v&#10;//wXf1W6d0xe52DUn9oXl+3LzE4E6zomjYjkPv31N7kH8drVlJ92pIxhZyLocFvjElCXP7Cxh77/&#10;oz98+uIUHeh80qfTGbS7evDgJSmVV67x1AU81AiRe9cE8bKGdGxp2KsRtbZe5HnbAsagxzq+Xv0n&#10;hEFh5tDcMFNjcuOx/zf/+f80bhuhxzntTT6rryxfBqHdyt5f2Dpu/4qXEUa4msMHhKVrkljYEEUF&#10;5GFWhAfQvi0G630By3fMlskujMoDiR42BoPtaSTlC+24xtxMljQNN/7OJHgqpJQORExSpY1ryiDc&#10;H+qZwJOtp4jhV0N1NcmhfCud01QJfDcM/TXdxrfI643lJ04AjTCuDZ//8T9nts22cvbybDEYH2QS&#10;B5mIezP2RVNUfPTxIHuQ9NCCQAcHKghM3fuvvZ07fr1tUT7aEDVFI4y8kZmEWt0e7dNZ9eqP/8Uf&#10;Xz17Hpmtc4HwzDa/+/g+UkAmsUDJnDn8nsE6xtiESmNpAPWVzgTtBN15b9yPjBe5+8fzbn+HgVs2&#10;3KnV6frc6RjH9joEDQXvJGd7M2N0wqCphq8lsDUeULgjtAc+G/nyzvps0rOv/j+/fPrRf/0nuXQU&#10;GkKEMTYxA/l0gs06Fh9Y8+5w/vD1d4Bv+506aZPRoP9gL1ptt78+vwhM7P5UrN9u/ii++x/+5/+z&#10;bjzFgA4aDJgLWzkNoXoGPOuc7qrVYYqdsvuiyUx9Peu3G8HBOLt3zF6PjJXbhRwIeIaLT1ngnI+g&#10;AAGEtHFMBtiAxB9N4LHGngeStDWMFfFp68iMyyVjYpXyOM0yFRJey5BKzDr5BUmWhbNdNOilxsP0&#10;ptEfn37yK9ewdTufiBeSz64vwZwxp2sj/GwPIP3QedLiIE5CnMn30nYp5qRiKuj74qSMif03hyw0&#10;GVhst63ZKLSXj+2V0JPiq80uCGvS7cIraOxNH1LaTsGGE9G2He/tDi7gNIEUE8xXkL1Bc8DR+vS6&#10;vWuNH8rBbVHDAWi+qdVHi/4itmq+9w9+tPcHf2/pJZgYB0ZSGHuNF72rn/3ZrgMtkDXb37uYdO9E&#10;/Tj2dDQpdfsW7Tu39iN7d4DMXcuBz4XE1Y9Y0dVhrOTpkBThXadxk1t7unLYYPLq/XA+/Nn/47/9&#10;0dobdqwZGjfxTmYxo8NRKoAPGdC4lNx7+7HztOltXTChBVSjZIeLwlG6TRQFR+GJ5Srfu3VEE4gY&#10;dQYLbD0DaRftWl7f9I3QGpY0GF5IM4Rd0f0YJ2gZGujcM6b4HGnwK6DIz+dQRzDbXYTDGMbfIoSD&#10;kxiqHdtrOLpujyu/+rLz/CLtbQO98dIzheHS/snD0uvworb8rt3SmHF7CtJYmberU5zUUqk3tk5l&#10;uguGlyc/f/6ljG8AQKnBnYq13Z6d4jjQcZlsq/1CAuoyJFTwNT672VioRtX/C3hi2xDlj40Si39V&#10;9dsEgu1b2v7YviWeRHYqFpjZf8xEUCECzChoBHC25J9pp9JzhMbSDeKrlW+Ik2zWOt3Z/3ijTfQG&#10;/T7m1iCJa1Ruy8Xe0W1fEPtKZur/pobevgd9h+1u6AJ2fpW6yTvQjsiBT1ur8hrTUtvAtmrOxx2M&#10;fFebTGF3MJo2KmUc6igNkaq0CWpvjZN5KKMDIo99vhTzY0Zc6TT+Ac1YeH9n902MXU7PquWz8vfu&#10;Plj1e6HODbU5JzCHPWlfU493zCgmGPWGCLOGsST2y927d6ejIX6P0vdno6lIwsIVbjRutRqSVTP0&#10;AVCoVRwWwghXXwnSK//atWHMVciObY7FbMCZt5OPWfA7p9NO33p6co7HdyZNLDi2eBZMuv39/VI2&#10;iYbmcD8fYadoNMlJoCK9aDS1T3u8VIHVfs8+XEZff22VjMd9/u998Ljz2Wf5aVWcRmKdqPNWtpdX&#10;jeZwFc8W7beOJpCQnc5+t/n2w3s70cD45ioNbRJWn3ZThbzzEfB74N9wRzhhquUKTeAriEC4CPdd&#10;ZEutJSB5MzrWPTamNUPbPGbzMwHw3TryP7wdKJaC9LI2BlHORvXK6nUyuSwM+ykxMNJOrCfrwPMn&#10;nw2blXQEGdSisH+ruH8s+7tu5ck3T3khNHLJTJoXpKBUTTwnH9KFbTIUxs6Lp6teR668QDeRFEcl&#10;jmY0gWZAoEqdNTqU87/oq2YS6uZR2szGUNexiWT6ufPokSeJaYcyypHmMEKLx1IMDIW+U4srgR0K&#10;MYa064GpwkWfI1kbxbXGwXqcolq2IidrxSr7V9wt/tazRm0t0F5xYbxDcGxpbOFi4Gwxhc97fV3u&#10;9wf+AO6RvBZcVS1v82jqulLNGAOehc0b5Ztq+zJFIe/fPGa2uT+l+TuzGZzBvYS2iJjDMAEJBBgE&#10;x64GIppSqKTWdmW1OGpxvIOdBBhxcf2yPWoMrHYu90EmF6IGigQLFItDq3xxcTGbuLvTm2qjziiU&#10;k0sozNLWa7VZTplQttvmHF5HMTeASoY1B+Sm2fThbhFOUCYa501Q77I7LfCwGwyfLxSzwTl7fn4O&#10;MklTzc9YIvUotkZVQX3ChioZjn3TaLVwOqIid/3Nl+tyhShbqwUFexaM+GIOe2vi5zKqRnJRjIkx&#10;CObFWTxfknZLuehxxoObaMAW8XoSEV8k5A7EApEoRWkigPJhQreKzHRm9WLX7QlJjl10lQsdk0yS&#10;QSvCEVtz0/rpe5++91qdTgO7bGag8t1U9MJWimZM36W04j2ja2VbM8FKrBRaNZy5tx6byHbmrJBW&#10;q0MrH48nuVO0ZLRn9L+xWAK0C+USe2kIR3/uldPdnRCcOCG+xITOL0zDJQvCho3DBMWxfJ41KDNO&#10;RdzHw5AKj20tYbZr3VxFTfcv9SqWwC0mzPyGf8aVh09A67XtIfnNtjkUrXFN9JU7Hk2os1qtcXrE&#10;zjCABVXjhu0NuE8enuIAA+fhGjII9ZhuAF2zppYEr+CUyZmAurslYFQ5aYLtbOuYxgE4MI/11Jjl&#10;ypLmzfNZ+D1XBrWbmVSrVkFMzUdh5scBBDptICe2UuAGlb6ccFx2HhzzfiH6cGlkHMpjIjuW+Zir&#10;RE2sKQ57qUmy4TvM3c58PLSbjbIZ8B0Y8MHuJCqmPprSOgovZkApYaQT4Jhg7bA9iAESoLDX78N7&#10;kxcOJ8K4qTkAxPFWgXtld8hj2Q13CmHULAdwiPgghCYYWb8DERQkFCGpOLJv5tlojPKC8fBlrf/N&#10;+XU8m4nE8UuPsjIoiAXF4w2GdIWu0o0+S6QjVhDyRdZAJM5V8iA+peqA1UTRsZxCPSG5LO9yxV4S&#10;pUDV4gtTFVO2QMthzwJRPr25yfu890jVxhy313lRLi8cnv3DW31E0IDUIzLaFYVhtVuTamXR6Y4p&#10;q3CeC7LX0UxyJTEedpMqM6jWKXu4zvuFHUzHf/nxJ2VidbhknvUk6HxwsE/+KQhZIZEe1LuV2dgP&#10;JXPjSIQTjBjYdEG9Gb1w12ptbMT6L3s1XBoeZPP1Vi1/Z38vnfHMHCfl0wlX3WWRvU3902/Nr67b&#10;fq7NFPWWF54Ll7MYcSccjoQnMI6Gju+8Wdi9e3Fdh09Io8UFnwwJxRLkrckwXZWcMwEgljwow4YA&#10;EVlr6yKbMbZ2R1xaXhUwW0TDoNimrpC5O2UJXgkLP319OGD/8//9f5KzWXbX8nw6/0VlcEUNH0gR&#10;ELLcdJZYvnPZNfelzHKtgRa0kvRckbINMsUCAIdjJrUYrBYdKmUOIzJG9FhAwIjiySlCpfYL3of6&#10;PYURA2/p1+2BIYzcvDkW8UQYiinvuLqGy7HF/pkfmLPWoP68d8AMm13elSLwMJtfTzFcDCZHa8IO&#10;eaB79sYNibf5YuHrL77uVuoHycRhLhIiiQcNPWMyJE9gKAzNpRlmUj6z9eYHD9/Zvf8eknMxafGG&#10;jIRU/Tm8bAHQ9wEWzq8vfv6nf958ef7e/UfZ3VzxcE8Np81OjCE9OjdABqF01cROSMdrT6IZ9xDY&#10;S4ljHVBW7MaDo+VBttArBDcDi9jyClVxw+0rpKb9EZ16P4g4azDCrNRnn9zIkY1ieTDshDwe8hyS&#10;vkA8FPyXw/U//b/+V57+IKGphpg05ExAj1AF4/IhsCztHLBHYz/eqN/0e63dRISlgYhwUungc8y4&#10;7e/s3f97//F/WEGw6fNhpAbIx7/f3hTtPtai7bTa9crtYCqayHSD9vLlWRpXvd3bPH6Al2xCNIFs&#10;snBhWXab1ZhIK1qpfqeLHw2YFgtqMJ1RbtAEmqGutFKCe41JBgkj4lY55GKqya+kqwijVUKgl335&#10;4uzm7Ay7VcDiEdAuneNk2i2/LLjXe8elT85fZLyxvVzpZj2adQfFXF7i6fHk7PSUlbAdA+JKAi1H&#10;qwgRNoiAQnCYNEJZVBs6Xs+SByVXXEJewhm4T4wgSCsnSy2SvjWFkH3zMhdPVjl0ug3aNCSMGgwh&#10;3AQxkMmj+2m1H2zVHzidSbejO5nWp6t6l+VmRYbt9/7J7xV/9A8D3myLB9q5cneqX5UXo5//qa93&#10;Fdys2sl0O+F3d2q3ktmGyxmCbT2t7KKdP7rvDIR9vF2Yb6JOrI6DcSRcVZ/t9Ko8f3H91t3jMelm&#10;61XKX/h5u/nln//1nTEGPOj8Nm12H7edGaE7R957dFLrdo8y7uO98NN2YY2f5oYjcYRdPnQlpA7m&#10;IEeQNXIu7AzGd4o45bjZRIRqcgoo1J4bAvCh7FfmqSraEAVNDH1r+1fo1LGBpKRT+2WtHeo51gsO&#10;Gl8sCGzGMPAolvRFo1hxzXkG6FsqreGXL1ydkTPQX5Fx6PRBlFTIoF4MJ0myCl5BUzrRv4WphBkb&#10;F02ZgNulUNfKdCupBk6MKRfNXMzIKgwjD9remDUMiqS+CXxsKXtMJo23dxN+NYE+tk2Uv3pZGmFa&#10;QPYoamVGispo0kEqQxYNCl9ZbKmC/dbS1uBockg29ENZtW1XNUf4DOoNs0pjSw6Wp9mmXpoqwqBv&#10;ep/ytdNgU97Jy6dXdAIDJoARxKp2HMQCx6+9i0GA0+r8D15xuz2KuoG0ScRaDQPNe+QnqpKZOKli&#10;6cq6h/aFDpAI2mZvdHDvgd0X/Oqbr0MkRntlbVBrNsvVZirr2ngsEtg4WY0H9zCTwY6i517tpZOv&#10;z5ZORjOT/uh2Lt0qPy1y7HPFnRp560PjbOyPrAJsNW6IKKzPgTU5ODhAddNvtzRQTadKidRqPGQ2&#10;yJCQqhrdZg8sB3PL3qzRGzWsEXelxGyksBsoFVwLAsfa+NzDqYebSOHFXJPyKBDEmWjAGUUTeHpZ&#10;Jp/geK+ISOX2w7tp6qqbMlUkTVq50ba5UIMGz24qZAJ54WMfFr27O3v54nsfvGm/vllWP2GAhQkg&#10;psMIeV5cYbo2dgci8/z+mIzQYIBci8P94tFRcVmpZOcCEQj40lpciB/BRGWLRlCqNWr1Md6D2xxA&#10;Q8YSTmmWh2kCRWgyTaBu+dg2D9kDg8Um8/47zt0SjDS4LaxMls2Lb54spoNbt+96owkczlTbOeFl&#10;er/49OPyxUkuGWV5PHz9jXxpv97ugGmdvDzj7meLRaz2eQkeTDZqxHuQrHqd7qJRv/j4w2WzqbIQ&#10;8NQV4nkjY4Z7YXg+su+mS5tSKmybMR38wOIChvmDAUoPpyP/+HGktLt2EsBAfntaxPpAiA8CVYwv&#10;ZzZiTkC8E+chqMQycZMoF4KPWmIDKs200F/VGVvnW4P2LpGbmD4RpA1fZye1rLCa5Sbt9YyGQ0ZV&#10;V4RRDkbwSzgS/P7gArddKnXU+OolNcwXA09lh8Y4wE+8ke0hxZXkdRl8bNEZyYfMoF0ubrykO0LN&#10;wPCNxxOXQP2qiYM7XCpwk3jn7OQ0yWj4xuMhhNiQkzn8hBEl82w8zEfj65MXT+f4YpB/0W5BcuJK&#10;+qFKe0LoTkHVD4q7lFapRDybSLF1gcEhUeZddoYLGqRKo35VuWniPI47/wqD0Clln5mkjco3VfyZ&#10;aKq1JQgWogjDwyge9vjy8VQxleH3Cdx7s14SLZlrLBk61XourG8nvVGvbr9uKgCdEcCS4RWMu1fT&#10;LZc3wvfnFggEtDnHSGgFr3uWIXIKNC29n8kS+ROgfuzU0YaR/2AiNOyYqaCrWY3HiNlQETNDefn+&#10;W5/dujdcu8OcHEE77FJ2UGw+6a5pY7bHN5+RdctvgCm2iBsIOpuUacnU7WOfpQ9oyjOwMPh9dB2o&#10;qxgOMbWFRoRpF+8TdIXFQC2bj0a5ddhBsGZoNrRWEaJ4/eWLBo+hskCmiHoUJbctIC9M/Dd3fdsW&#10;st9GsWHxeNNBgYDgbCDaKjOYGMdjOFdFJ01WL2+Mq8R340+264SgEnnXQwik/IMrMR7wBnA/qJIg&#10;1W2JAxnC2FPsDl6aymLcGugjKbscuNoysxjGb+M5LkDa8cXE5ILAtGd70PMS8KHp5bWMTRG3RkuU&#10;80SDL1EJeIBMHwhVXeNSeDfEDPLIKI+b19UQ0QDoyvsj1lXsc2AjA+iYoct8hit7gKoYgIYrz13A&#10;I5Mvj2ezAfeGJg5ZGyUFc3LAkLDXSSMOLsImBW6OexNCuvF0EY7HC4EUw2m+DdtavTXwQfdPxVDZ&#10;xdz+NnMnG9JjZiijeDSYzcS5VuSqM5xTHl/QC111OBhg6MAnX6zdg24NEkcmka5dd8+v2qcX1/Fk&#10;yhl37xSLvOtet73titkJuKS+sAxKOdVDgRA3giVDycqGCDkHrVk4GAWDhi3r8yTDgR2nI9aqNTUJ&#10;pAEl/QuOuQVqAIC9Ig4rNF9H15uz05Mnlycgoe9+/4P79x6Q2hcLxtdTzEKZIo7bl+fjmxu0Craw&#10;G2asuE9mxCn9nCRmGCa6eRvclbdffwNKwoefftZm1Xrdw8kwelB4fPsOuMlZt0oFs2gNGZWE/dDj&#10;LD6IcYFmTutnCbOhlVtjQmk67lVvNtoNxkDYyRvIRyL5dRCSlzPsSaZpfUVh67an5XK7UIgxYm9U&#10;mZ5Zh7nQ77//KDBff/3RF5Xj7B/8nX/3iy9eADFLhaLEV0K2de7roZPhK8UZi0ckDGFDNiZGeq5Z&#10;q1rwXGb1ijP7SK7XLD9TMwlk0P6PBQUmNxRLUrLQcEEQczr/F7/3rpMLhjjDF+pM1q3ueERgnBfa&#10;2Jxen/MAaia/yvhLtnoQj9ivSdiU3MB8X/SIG+Z+yWAkl8IKJ53L4NwQzqHHYEDq84WxEgko8E9O&#10;2mrhtpJBSQWMEFYwkjF/YjogmEdQgRJKNZaXqz5GtxIUooaQITPUNiSG/CerBqI2g0B8OjAWUIAX&#10;F8ZuC3tJdetS7QFqdohqmAB6ukM+3EA8bJ80BOooAQoZBgk1lXQeM8pYqpAtHYSiSZ4WZC6ylPFi&#10;SWLjvaNdoxI+3t8jkDaTTL7/3vugs/h6jxUBuwHRy2TyiVQuFElMCKDa2K+qlODsGOI2FEjk3d0P&#10;pfLV+TKUyLUmy5NO3+2Lky/45VV1NFxfjMaff/3y6UX545enX3z57Onnz84uy6Nx58lf/SxU739/&#10;7/gn776bL2UTudTurf1VYufT02+m5UqCKVbEwU1KO33rCMF4VlJKMvtkWPO4Zpl0IJHwdAc153SV&#10;yCSzezuVswt5cGxW+4HYo++9MfWFNG0XNswOZDHVheY+Gg9S/oQdoZo1iIDCuNwd5l21cpxVnk7K&#10;iJNIQN2rZafd5unV0Qs30w6TUCYcrAdgOuwcxPkAttT+pT7QLE01U9xWPA+glRvhCtNg8XiVVgOQ&#10;pBENKYJKeoiG/DFYYRBZ8YryR4HcNqMRyb8jWke7F/MtSDLNi3NWVIxOPRxiCe3s7nFHqF2ERYeD&#10;HFb4YUCg5GWwD+pxFhNWrrwgVziZpEvcpocrc5MgGuIju8NILEsW+6hRiXkDS6yWBx3BYOIqsGGv&#10;mJ3L9cjpmmzc82E/6LZF8EZALqDqBvKYBRby2jt343feJSB4vMJk/2o37O17Eld/87PVqBNhj/CH&#10;Ks71k8+/xKei5/RbrWHEveT7KNON4sZhv2wO/vqri3/1z/44tFmldzLPR/3/7p//7Nd//LN8wH7r&#10;bhTjl9DGf9nsEOBSSucazk3f6SlPVn2o5E6XFRK52mmt7Ieli/Fg8bxeiqp/4PJCvRCGQrHCgNhw&#10;SiyQnJ18JJ20ej3crmyAiALaDV4utyfVEXA56dbwRQcQ4YZSTPEs8uRwBJAFNTNiPZi0/MDMKwGW&#10;FvCSkIXDR8xPcJ+NNEVbf7CAyN+orPqNsG/toHkQ3VdWfRSSvB/oJkjkTUjRqx9GC/FqGqYHn3LA&#10;sI703tSBm3rTTOwM+UJNqkQL+hL6oi2qqg5ROkXtJ8q2SUY5UwIUmnwT8ScVhy0tnbGDMRR5cegN&#10;kd6Ya5i4J1OKbHuwb39gcU4VTuhwu9XodVtQOpEek3jAJ0CyKqCKso6yFVNyQ/5UPysGqTpB4w0n&#10;dTwbHojQsNEbtmiPev2ZFSoUcg/fLI834fngVV/x7Utv34BJ0hZQQkGvtsNI5vluKpS3Vt+6EKqb&#10;eRNMNCrlKo1H6fj4slZB+MdsRDE/K1u1WaFKRIUNcZyISsok9BReADFGsvP0bOjkbZHxiYx2Mux3&#10;2zf2gHdkd4yYcjDJoREUoB2xhyJiXXD/pCEgLcnPQYLdCVf7RaVD0CdB9SjL4J8lszlPMNboDL+6&#10;GfRmrgFrE1rrZhlezgNoeruNZbeBUwprkgUZiERYozil3KYtOzjuKo8BLxN87hLFnT2KeNED3d5o&#10;IMx4fUYLOJYlN2UYvuCdwQhCWZDaIejP3b5zfI+uZn+98i4nqAqV70mFxOXTebOc1Wo3rljeFaKS&#10;IAsZQq8jkkkQfIp8jQdFodVaYEjjNApXsSh/mBWYIoed8na2TaDOMCWC6QH7Nm/XKDT1A3oTS9Rf&#10;zHuP933RhB8gAjNnsLxm6+WLZxBECsUSg1/OcK4euyfeqn/8x3/0Z3/2pxgr7h0cstqffPkVa4xi&#10;jA6etYXiCbtXkAeqAZkhczICNDi4eLiJ16edruxPxNcSuwYCGQUk71MMCz0t0KbUIwpKkCWFoY4R&#10;7WXDMcshd4xYYmxOq0anf1WpfPn06fV17eLqpoHDe6vN2UzNpgkE74MNkIZN6lxOChaSLPZxs+Tg&#10;N0oxnlBJbuVbZ/TDkDhZ9DyzXA9Gp3DgDYnOGtXOe+0rvK5HnZs1cVrzHhT8zWJgrbnITEPwctOe&#10;oO4asBbYRS+kT2SGKnr0eYC4Sn6XJKa8K26L9EtKxWR/A72LUWTgQ0F0O8QzxlAQExvtxtffvLw8&#10;v7m8uKnWsP3vsGxGTITXfriEoLQiwTvCHsVF+IGOD/YfFAKhXLwY88cygdROLHc/d/j24b2HpcMC&#10;+UvcF3iqw3GZ+d515atnL/7615/+6fOz5np52m2dDTp9j82iRAYXSwYT7inMJ8BI4gNjMX8yoZ4i&#10;6Hem8wmCQlBIAXLW60wdr37zxceffvnRP//Np5999c3Pzp7//ObypmMNaD4z6VWuEP7R9zyPX0u8&#10;/ij32qPs8Z3C3u1CYT+Z3Nm4yZ2gkLWgqwCSgNIjgABbwDXYMW05B7WMZwry412PbfapPx3BMFak&#10;eBMVTR3E+taiYrLknteP9tq5fTfdUySU2svl9/aPckfxfAY3cEwDlNsOXorRmgt3Io1BTHCY7ogc&#10;lcWoBBFC5Co3HTzV+GcEKHK8YBXFTDIRymF1TYXPPgL9E7YaAZZBf7Q5rGNYQNsaikdQMPsjUao6&#10;QgZvHeSz+cTOXu749t7Rrd0CHjKpcDwZ2g3ZQsgmWlfeSTuyHnms9rJxWf36k589r56clc+v6ien&#10;N9+cXJycl6/q3Q5ijdGsMrOPfbF1PG9LFD25g/D+3djhgw8eHN/GJOc+P+699vDB7Tu39vZ3Do8O&#10;DoKFtDe8G44XgwnHYIKJrnM08VjLCwtDthFh3qj3oEOz0iK4KeQLd/KH6VSaISfc6XQuj+sgV5P8&#10;ZS9BwRi1YWbqB+SyjTAeZQfacAxiTyHmM8HakzG0GD25bGUMCrbaPzZ1+liabXNwcIJTs5i+WkmJ&#10;ks9tpcd0v5TWCinhXxizKhM2vPLLzhCfOSPBIjnW7mTESTInxTzbFouPkorIBztKM0RhGEcj8IFL&#10;SUJHMEhTxRvrtNr9bpclYVk4LtLoqrz3E8nHyBgHJmUdU/FpzEGmIjeYSEx4tdD+eOh4R8oElyja&#10;n0+lGUuf1WpUhcpBm8AY4l3LZ4NUCyRvrCdkC3rG2fzZ/QOcSnaeYCx+AVblDCnPJzsMd0kMArHe&#10;ZNKyYFnxviyTuck39kwWIywoUuQDLTdXzUYwFrl1vI9ZWTwQo6iqXtd67S6+gEtwk/HQxVhhRtiY&#10;nAOpvAJQe2DTEL2DMO6VN8CmtFu8adbPqteoRVceeyIKXO/guG+0aj37zAu6xLr3uSHwsfttCMpS&#10;jAO+ystqrVuptaEBUgLzHNKH7cTTEE0h+cfcdIxDLhQxAVAaB7Ve5Qo5tI3BJKpKcmGBzN5657Uo&#10;5GjHOhJJRtO7zt2dTLpYualyLdAlgrkPEA2vaVYV82BsCNQAcqzJt54ijqdPdupcNeXp6t4GyNLy&#10;4KsMI8tHGh+OXmSjI6tLhMLkaxClkIzh8eUJhV1Btz20cf6n/8HvyEoJckMwNpg42q1x38k6JgtI&#10;+y+u0AzzVMMsUKRI4c1EQLaj+C6Oh8zxmahOpz2uadwfhnHOzZvP4I+MmHKTu2Z4HeKCiosiqTZY&#10;u96pkEHjlmBwEaocYAAxK1hY1FvwYPkV4xiaxIm1hHZs8LOtMQMnNUWkCwQRk0yChqklYPNgRDDA&#10;ZxQqpab/sx6oz3rdA6ObLSCtEIdAC65kNR4RZpQUv1TIop1w9aa26Sq3c5DM7ZE1InY1uiVkZqRg&#10;QcgdjiQsm03BXwkoOdw/AMsk9l5eENh3gEvBzOY9KxPHRlgEEvznJy/q1Xqv2SZcHpry18+f//K8&#10;/LLa/vzk4pMXF188vfjw468+fXb5/EV57l/8xVeffPzJJ0gLXrw4IXU6MVouGp3diO137t//n/yj&#10;f1x6dH+QjvcjsYUnOkL6kkz+8sUXs5eXrPqaY0wdnXUgMg14lz5kC0H8siaLRCiK2ASRGK68Ma/O&#10;BJ6Ni+cvqNNJeLodT95+88HEjWDPwsyGu8BZCXmGj0haoHNOgtyq3Wy6hvg1BTELgkRzK54dQlbk&#10;rsEflPbU3ul1ycZhPZISTx8ExskpCpNHDn7UCm5Pr9ncQm7gecBvcC3A+SiuiEWCys/TjnOsloJx&#10;B5XAd0p4B9I8jnalG1Os8Ofw8mFDEILXu7nOYmRHPbhyh73hMazJxTQRj2EdxSt2e910OsXZ1u62&#10;SXziLImmk4akZ4sypsfOmInN3MYNAmktlopYSONRpYUkMqqtO+33mp14osA8fnBzSeu5xpFv2MO8&#10;gWhFSQoZdnHYiaM/37jD3UYd8U1A7nhTVpowBQ+qimEpGwndebsFJxYDvXDIOenWSFI4PXfCkGZk&#10;mkiV3bb2TQVcobmynT35+igXO9xN+vFX8PsgWp1W2n/9xcvKN89c1mD/7s5XjeZnn18G2rNSaHnn&#10;UdSb2nV05i+q9Xajd+/+3cvFxJXMdVeOm+olX15djqh0iEBNvnX/st91nbULMUne6NiVYUizhYSZ&#10;Uomf0WhvM/dkYGFRITQiQMiMsHTgoHKnkJDnNqWeJ0TlQgin2IQA9XylZDGUkWhF1y7kgDjkYM5C&#10;mUfcRtLrIls87PXyk6z7ebft6A1dzLs26yRXEze+iAxm8F8SBRTeIzA3pRs+sYzXX3VbW/qlEfNs&#10;ZYFmKihEV32ORi4Gdcaskmg1cAuibRGHEn5oWOVgOerSgea1tWx/1UjB6YoCTfGuTJMmmAHmkuFX&#10;mqgF4ROmu9TPbf8nSf5v/Xg1zdNoEtssDmLlfePwYczJCbju24QUM2BAZC56muiZZosSA/RV86fC&#10;WIQlQV6zTrlOap5IZjQLPkf+wf2d937YmjnC3cqWYbgdP267UH41BTHjSRX6xjjAtKqmCVTDK4dS&#10;A68uZhSmABOj4cQdCN1+443LanlIboLD3ihXWe/tYQuDe0k5acXJFGHstoLUTUzMOh09juG/F5ju&#10;7iZ2iruQ2dKpOAaRG9wCaRjQQSGRBs+nlFnyEiislfsMxAZRizJw2OtzO37+yTeTYe+gkAl4FW7I&#10;U4FZDPtjvY8dVpzAbeQWSft6Z7nIYYA5HsI9T5Hplk4Dd0P/gQgHNFhIJwLJbKV8w/1rtDtY/Eei&#10;kXazPiKLYLrCV4lsAOiOop5A6SCoYzxTEs9yimFycKf04Ic/zuzdG3kjJClmkGD1Z2BGvA/4zsSW&#10;RSCZN6s9W9AFz38x86OBIRsiGkwxhqq0lZCH1aNaPPBRYaZbnQ/toLpo5KnKSTGAxdbrVUXD9lZo&#10;uW7lrKq7iAVfbbL37tkLYIJJQHK+y8Rr92/wNqgAk+3u7ePJgJs3G+PFxeXCsp5+/TWvks8X48nk&#10;10+eEK3O0sJmCL0/7AAKSrBIlhZVmpzo2UrRj3o9bEZOPObbHfRG7LNePqlJq6cFYk+lMhRxGkxC&#10;TG75CMq3FPIzQhCOcj7btMc/DeeyGAuwIkLRCIgdfDlZG2LDNpm26nh+DKs31xX6wuurmxaudVar&#10;Zw3x9ObgBPT1BecEDYl0KeIa35LaVL6q1CFkRXQbuKvNsRzvVYeNy37lxahyOm1e9gYvO42Xo975&#10;clb3ewg0Il26sVl1Rr2b1bixmXTxEF7PiHol4UJzSyAnQG3gWLwQ2I2pXGG7KAGRgQCI5MYJzoer&#10;spL4GGewn8DjtZkOA+lPEAyRyyPPnCzjEY9rPhiQmTvqNWrVK0hojWpluF5f3JzS9w4IcUThLH9C&#10;TBlSwZ1c/u79zNHR8Ruv41wSiIZdAV+1gx/KJUK+82rl+fXVWatFsnjf5aqzBL2uvVvHvEH0al72&#10;N4gJi4lvPlni8Y6rKNBjCjT4kJ/ZTHFn5wDzemDNBJZyu7vrWCB4UJrGfY4d8hIA5e3D2eh60L28&#10;aX709PlffPXlh0+//tnPLj78/OwJmfFd63Jh78VS872j+eFx9s0PMm9+r/j6O/k795KFYpiMIJwb&#10;oMXgBSsJ9qSAUoLRrieA2yYfEBk+1DJAA4GgHoAA24JeFI8RKDFvvu1/70eJgzs4FywSHAtO93Az&#10;ddKfIBCfk7nh94dxRlPAj4sWAgMLmdZyZJtJM3stowkPXsxUplCs5JKM8axcyebDMbmdayBd6LNw&#10;2/AxcfnBjBekx4TcGTyxSBvijpmRRgDBF8EAzOlmFC7oY31hJtXcXGxC/REiQkJ7+8d7RwRR3M3k&#10;dqLxdDZTiiezIduwEHLdyUaTzoV32pu3b2qnT5bdSuWyWXl5Xn5xdomx6ZdPLp4+r19cta7KH1Wm&#10;L5rz6tTFz549PA0kV7FCoHhn/3ax+ODWvffevv3O4zvvvv7+3/7xax+8kzna+8N7b94rHdzJ7xyn&#10;ikl0Br2pb7qO2Tz1RrPHtJbIaoDSYMBEYOMnEsIVH1v1RJpNQG7qOCjFkxn8GhI0kcEwgfNUuUwh&#10;aMkIouTBZRKyLZa4pKCZbCmUZxRFqpBorQzBmyINGaGgRZVJXG9Y2XLlAuYyEYugRizSICcNBS0N&#10;OU0gYi/DXFmGML5Zw1aNcwGbza6JoINcsLaUxEu+xUD+Sai+ERdMZjEirBiaqT9S5RBjDogd/XLK&#10;+IaGXp7Wohmsx4MRUDHPJhIDLyauPjceS3A6OFxw7S6mM7AtxrwDtxdEhtqPk5LOFQEH4wFr3AYF&#10;83A1OLOIssb5XQcdpTnjatmSEo8LAgy5h40V1K8/ddT7A+bCckMWLVGFOxZNYbl2riNubEhnJxen&#10;+UL2sEhxQy6hLxGIQijlstLJEiO/mkGgdZAB7omEiMiEcsBo1wJelKG+ayFeDeY3q92DvRY4zsJy&#10;RQL4PNtXxFqALitIaoY1igKS6RoZi+FMu5aPKaRq+wZdB+a41EUzoHJs5Jd0K6sHpb0Ehj8MY3FS&#10;JJnHh5YyDpQGYBVPpZswaV2OeDrIPw4W4r//j35v78FOercQye1Z0NsTydMT0gLdysPttrjPzE0o&#10;oujXxEjajs0MqUDzaZebrozzyzjHySaMjgj/Hi79mPYJlhJYungL9CdQG+0uvzOapCjAOsdLRLaH&#10;DxhcO/+jH7wZ1HJglAjwu6yM65OFxxbyjxe2hN+zmw9YjnZn3MUDPpLAMYaeh36H5eFUfuYKgIHh&#10;Lq+D9/nKcmNR0Js48M1X4AeGVbpjmuZxSDDh3cxwxDcmolx1JrPceSpPxsqkSaARZh8R6Yv6UhoC&#10;FYGML8geAxsIsCKgMYDXweNTQNPcUIhhRdOXODujxcuL9sVFdzpck4Ll8bO3Kc055icMBHoOFLjQ&#10;xBOiaZO54HIMVsgykORWwa/g/M6wM5LL7Q3QIvrdUXAs5kgB32ztwR4OKenMYxu0R8m1H0BimAvE&#10;PDHmYqgBFYmgmaVmobzBBMRSn+NXV+fDs8aQgtrtaHxz8WsO9tPzfq3JNPf866+xJHJMpqVEdDeZ&#10;oJJ1DS18Po9SydvRcMpp380nf/DWo5/+j/+TvTffXqUScNtRB8PBcoHybtaRzXwQ8/7Jn/6s4Ii7&#10;IeQpR32SYgzCHYAVhrkwIA9jAZ9t93YW4XsQLNPtx0rtxawBi3e/Y7//4JHnzjGCRAZAtUoFInaj&#10;UY9GoKIkbq5rxMgQuQs5I0xgpmM+DTsSzQnmXS1SFobTmA8qfwQNA90TxLKkw3nlnKeJ5N1LM2PY&#10;VOqNzZRVdY2+4foyk07BHGHLwjhKkWWbTSyOU9oMblUqiVdSTJpxphU8yrNFu1YHAcT9SFaeNBwb&#10;0odjrJ81pAt3YlW9yRYcI0x6hmtCcN0b3ssmGYQk6xuicSEZlmxNjEPt60G/lwyEqC8bFizg8m4G&#10;MeNh2z7H/gtt8oZRIegI2IF2MeIrSPf2fvbJk5PTK4LUptgkgzJtnPlo8roOiWV5Z2/XPhtBHEZQ&#10;gzUoH3spiHUzbVmZuTfl84xdICCOPJCRfeyJljI/eod9mHgNlhfu9AP76OaTr5B9sKN5SV4OBlYN&#10;6gygL6yzrCSZsl53IRElImO4CT677FJUzLi240Bz5UI0E3HbOitrN5Eo7eemRICwZYaD5c+eRrLF&#10;ps9tNfulbGbaHpTux9KhQt+XKw9bx+lUNJvFkz9yeNTuzOfN5UuMZWYzoniynvDE61v7o+NRbXHw&#10;vZfn17v2icl8MP5OPkixXQVigAb4CMhYhmh3R5PYTmn3VqnTvnGvpmEYPsTjyR1mGllzIToB3Lm9&#10;cSCGUGRWKCZc9liYcZTsG6jT/MgzLXx1F36id4iToQUK+lCPsN/yUegJLcgmmC5hAqLxBmk/tIka&#10;76uNYPg+4knlbAx6e8MRxfTcg+cWXZHIw3RsvIL+JTwJkcDI7QChVFSZScdRfDe8bGqbgGsVjEVl&#10;waa5vsJsJKcWK06MBKpWqQdxrNwSD9inpIZXN6jhianuXzWlyw1ZIKPFstbokD5l96d9IQwgnN50&#10;xtpLBzpoA21Lny04njv84THb8gzbSUihBq+TclFecDDnB/PF+aAbt6/i8/4o6Ln7+//w5z/7kByB&#10;5sKNGUOYxc/RTN4mFQInPNU1NZswMtByuThqVGXAMOy35DIvZiunGKc3zCsnR1EhHG7hjZxKOcP5&#10;6s2Nc9nCiKzTn5GR4Me/AealtaHx4aHrdjqlQsk5ROO+s3DHaXI884V9PHf5Y4tQHIVoNpHmqYnG&#10;wuAU6GMV/sOTOYcDEwSbG/atbKZgQkcgBS+pAwgfOz4oCEzmMQsmoBzBNLN5Esgy6Fm9wxGmWX5A&#10;XLgwHjj3riW7ejGJgB3nXiVO8jTGGPPnJu0KCUDN0fpP/uTPCDN9684R7LpRa3LVLF+2ryibbIB7&#10;YwcEzUaQ6xIct1vpqOdxKRnqNcNWZ3351NY+DU7aHq0ei0dW0nPySMCAgv5u+cwdKY43vtmM44yG&#10;YBlLF1d+h7/X9tMkMKVEqckShx/YHrKjr+aEHrswP93YhkSx4J6L16nTBTGEgTcHq1IcRdsSBiHb&#10;K0x7N6l84rU3be4wYD7TKuotvyO0tE37XbJmZ5lciXE6K/jP/uxfNas32BDPpqNSqZQrFFAgPfnm&#10;WSQSz+ZKzs1UxkNOOlaYAVBvJuTK/ebjX5bLl/iKxuC0YH815+PZzi+vie4BUgAXZgwILACCKfuA&#10;Jcmgthnha16qTPJ1wHMF0uvNkkfOYN++xhIBqgu9EzND6N9YIcNvYHBHsiIVGm0dsBGFGUAo2vkZ&#10;mY8EXDUYXN0gSmxWGpXzm1oHdhmFq1ABrPPAZ9jwR6PhfHxBlTi1sFdoW3g6WuXlujGeVTbzFk7P&#10;Ae+KLDNCLmlvE3Haz4U7NAjHyGodu33ttfN6ZT+f289W9tMw5iSbrtW8mHbKm+kQ90YXMwCWDwwP&#10;WVWu2EyxIaZ+da654TwGApXZAJjFwx6idjLt6XqMxEi+/WT5aK6JKwn9BeR01j0CcwgRfLxKhWaw&#10;fFFrnlYur6/rVzf1Vh9d+rRJdDWGZIG4b+co9PBO4Z13jr/37r333nrwxv2dfRSsnlzaD9PftRzZ&#10;ZnCNyb+GPUQvxoKChwokK7Gik+sJqs6v1NNYVkNPECkuAlkplUzHwtFCOldMZVPZWLiQSRRyhWwe&#10;6+8oVUIu4iaAM4Qcf9QY11/Wrz47PfnV5199+OEnn3z0mz/+4pdfXpzXsYQhG/3OcfqD93M/+kH6&#10;nXdv791JplLITKljyJtzkUADgEegggzxKVvWDOjgOuP5KfoOlVc8NHzne1Zuf8MTuoLS5ots/Jqw&#10;r4k0Jc9JQjxDa0eBiDBgal/OmfDhI42gjX2NzZOSjJEF5wPfE7mbPLnJ1HXjBsbjZJOFrUKeMLaQ&#10;tyVDWDZdacJRrLFTuyg1kDtBCFLOFbJ0Tbnw/HU5jBrcRlGrIE43Gn7lzCBi5f6CQorKRbkbi+dI&#10;ltw9imaL8fxupnSA0PrO3dd29w+XowaUtESYAnLJksuCG68mw2Z52Lye1C+61yfN85Pr50/On39T&#10;OTu9On3x4qL1xddnsMdHC9d44y93521M8aKFaHE/WjzI7N0qHty++8Zbb/3gRw/ffv/g/mtv3jt+&#10;8/XXXr9791axcBBP7kdjaUbfwx5XZIMjM8A3DWKPaMgpWzVW76dnHU8Q5Mvv8idSxYNAvOAIpV3h&#10;bCmRCYdR9iTCYcI6ArJAFO6IRfbW0pNizTIRb1DjOb9cIUXpIF6AXRfEwUTe525/pz0CGKFzQ+UL&#10;pZa9SZoxGf9ihxeTwQR4OuaczGG55Bg/NtsMQ9bzVSQc7Q4Hlh1CFzod38qiDsMsY850juAYsg1B&#10;QI0fGpwvrHEYwItJpc6T0RhY69LJedRotGg1KFa5feDGIErQ9S3CjUcIzXCUJIIRcrjwfXbFIQoI&#10;9a0Y78E8wqADG0SxDNDEcvaKT+YPEVra5eRaeCPR3Gweuh72MVKU7ovRItE10chxKkM9uiCL2OW+&#10;rt00uk2ycIupBNJENzFx5WvYmIgPFdMLptAdMAeYhMI2HFhSqWgax7ioN8wcTD9hdbMT4ulITBnm&#10;KnTo+LiSTM/sM2APQPiEg0JwOU0vnBQ2WVohzMFxq/dhIrgOLGYYzlJIUWFFNDnlGF8uMsUcMyzQ&#10;OnDCsGsF2ReDGrZotqQ2PmWreRoOuN+fzKWL+7sPX3sU8iCLTIGMr6BktSVnJ9CrN+7CjEefIAN2&#10;kYGdsvmngAEBl3OehCZmGE+QJjJ7zIkkktHtWWGIwT4ICdIZCtMBdp2+PpXpatNarNoLUhhnDad/&#10;PNtUQ3Film6c//FP3uLUR2kPvgDHu0UUEzguthpo73W0zEd4T63o5wLQweibGFuDSlKBMS4DmWBm&#10;zFza54FFuez0WPKckSqQCLPgaoBTMhvly1XHAGLIRp1VSDnHWYi+U6wP4FK03djUcl1NXpdk+RLH&#10;SlhOYaf9Bwq4YHL2GgPWSwtDmUeCopzsocKt2lD6CUiwQ5En6o91Ag1KvAd8MZC9gpOQRkDuDIJZ&#10;5UtwcWBmcP7Y7BYGMWt7OJTM798ayjsOIx8RFL3QAo0Yn3KFeYgsxLlDFB4sWKyt+RR0pDwiPuJ9&#10;lUbEG4FXx5qtwUS4xJnAB9Vw2RvAWtxNxRFvJ9gGQv77927t75WiBHeupim/L4s1dTyCFSmV+vHd&#10;4+/98Advf//7lmz0MW/gCYV4oV5V0gtMIFEe+hwvvvrG3uiBO84caxr5dGZnyiBZVnVspgxpGfv4&#10;crk8rPJNZ5IIZdbh9OmYDcHrmzr2UaoUwhMbnh+67sxyKY7RG0AxV9znQCw16s29SGIT8BB2Obup&#10;YwbFwIOJTJStZLOqNDDg7cGihhw73qzAw0gDu3j5UqKEiJAt7DuCADoyE6PBJo+F0HIiiFxKd0FS&#10;QpcZCvVAvYZD0R7IcR7iSRZCosupTdsP/zbMkNrnxc+Jcet1o995/mW+GCRorFdtuzk9Q8HhYMx5&#10;zuLBBg3GcgxvqmCAmT43Lh4Mg8rNMUN3e5DFj6zxyfUFUXq8RCIRZ+cxFvfoGBCJ4HQXpOKkWyfA&#10;tNNuEQ0CeaDVqCMD5lJQPEH5oySS+78CVuQwKd7LyAqusc2wLZ0o3YSH4DsdzezFHjwCoIfvIb7/&#10;2t3drDsnV8tBbzLtQYHopyPdCiXRuI/Sd7YspiL8TKbjjlDI5o20uqPyVa3ZqIxhvyufTRmG7e4Q&#10;XOC11/ZWfmXad61p47yaPzhcYsQynsWj8cHl9d7tVLF0EE3t2toUCZWh25GLRXuRQGMA3cTxbNqt&#10;NBtN9eiOstM2pqGKuWeJ3S8/+cgPrOMiBIxTfAM8y1KlZqKEYZbrxzyQ4Fv+t3NAVRh2Opmc0mPN&#10;NgRaUPlv8Ll2B6GTsCH4pVFZWeTDYQYEEgpPzMStLVUbcpbQ72IHNOkAkTCABchCioNpExgopRJP&#10;OQvPBGHrlFFkhGYZDm8+4y0Vs8U9DCKBmzcjjDtW+D3DE9hOmLfkSZ4LWXLJgth0SNISa4OUVaHR&#10;DYZ9dsjo20mgDIgBHsw/kR2FfIn1khq7fft/BmAzJsty4hSPfuv4wWwLoiwMB+hlVq+/5jP3Gvg3&#10;7b73E+SVVqXLgYZDacyh8SkMeXkKbsd5Mgww1AcxH4CecPBbwPtfz0b7773tze49//J5yOsqFksQ&#10;d+w0VEZhQ10rrM+QYuUIznzccK7UlupzaZbnBikHuoSyb+JZFtgGsE/MFyFMwRPJWCJXbVxbC1KS&#10;xqoSnOiC2VPJFGCnxHrbKUct+J/eRTS2R9XK94KxxpywXu9cXJwNq9UhsrzRkOIP6BrOBQlOwCdb&#10;NZMcy3lDeKwhpBqN2dFR3DHAL2VT3B+KDrA7nnRK9YSSojFRHztmA8986N5M4c8ocpHtgK0wEWOG&#10;xuNF5ULHC3fF6Y9Ouw0+UHMwvSpXs9HA3VuH2GNiHINyGYcFry88mDvJp6vMV1Wyy3q9XDF7eJCX&#10;Ax0DMbqCYT+mqAZjSikEXfjC1ryTy4kcpjueevHbpPT3+qCmZ6HO+72bbhPuo6KnuCiTESMttBBU&#10;ukwsZWfGWeChAsbyWi1ZwKfz4VXekjH80XeXEJ+h//rWu+9b4PE+LzQEMagopNmcV3Nma9XyTTqD&#10;6Dj99PnzD3/5YbGQvX2wlwJHmGAa7ts/OIxjbeORko3zwHhoi7/NpYfZ/vOf/5yItmSI9pmZAEUk&#10;XrhgictnL07x4n++tFWXm+7aNVi5Jvbg3BZc2WNOXxLeIpUjlTMzQZAQ8GxTP3Beu9AeBbPZjR+A&#10;hadSWC1nAU+oOVuljDWseYF30v/TZ0qFouAM88yxDWKCP+SiDfodwMRK9aZyXe60WmTzQPtwu+KY&#10;krhcTJgzgSC5F9lwFB5syeYI+UJ5lyfp9ifpk5d278LhY5TnpMvG0JD5AlC6a85Uzw1SQJDeZrxy&#10;oFnqOv09p7c721TGi9Ph7MVi3Z8v6/NVfTyrjqfV2aK1tg/sLtSkcJWn6JzZTqhJzAOo3gQYV6Ez&#10;imEz8hPzTCtM1E1jvIQTHQxxvwi3h1WqrsXDt8C5qNtu1CBbnFevz+vl89rNeX0wrTW79VavwwgT&#10;cnsin9q9U7j16A6H+sNHMEZ3b93N7x8m8kWierBro6QhVJFnxTj78lPGBsqnJaqaNcpzC00FzMiO&#10;gQcjCTfkrZCL4W8k6oslyNALxjPBaD4QjyZTGaKJk7FiLnawl7h7J/X6o8Kbr5f+zjs/+OD4+FEk&#10;vjfbpKvdwJOLzc+/XP3ss8A3L50vL93lehyupZE+4Ngw8dgA/QWAqnSRiyBNu5nhuWZ2l/XorVl+&#10;37i0U3eIpMd2y0Vge6b2JumQ5cFUIxjwsKf/6ovnn339rGvN3EFo2vHRdE7i0gqZTQD1PaGbK2s1&#10;c1Bi+T0TUsjgRIsww5GmBD32XiA5Ywu3hkxAqQbBQi4KojFL5KTkU6EPbO/MXfAdwJSL3hNSHNNf&#10;l9nX5U22dYjZMkSMFMBAd4arbXJb9LtkBp/Ww9LBUWFnP50vRWMpZK+4J2RLpYP9w+Nbt0s7O7jU&#10;iGyiUFsnN3zIei5fnZ48vTw9adXK1euLl0+//tefPfnm6uZFtfb1dfmkUr1GaWPN6nz81OGahZ09&#10;DhXvh4r3krfeuPve77/3+//4D1679b3Hb79558HjW8Qj3n94eHs/lcsEoqW4MwqW1qsENxNyYMbN&#10;y/7Ny0nz+uvm5LqN0ySercFgOh/OFLyxtDscz2WKiXQhEk9HE7lAJAUtfrqkEwlg0YiScTobQG10&#10;uGY+7wqyDqcTKKah2kFxkn0vzrp+spJD3kwUhwudyoxMpDJ3QtZF3TDO5uITC43UinPXFwhR0Orm&#10;49HrcWTolMLAF/5IKKDOTHP5NW4QwyF5yUNmMwkcZwNBWk6cwKLpRJMQTgYofspsHTEY3DSbHcyo&#10;qa6450AiIr8A+OLCCF2YWcJkTjXCrVSaN5uen9i1oJIRFVjk7PY6iP56XYhj80a9Y+Hy0e+BAOaj&#10;6VQkFqTOZL/tDauNCmAApNtOs4VYI52IYTUzHwwJp+hOR6CREVyrYyn6DMhDTMFihUwYGXokggmQ&#10;nyON3GssZdPpBL8i14vi0EbEB7YG8RQyXaPUjcXikPPFFEe2yBDciec8Lim4FeNEB2ZsZ4HDX0RA&#10;4ODEWNDtgzb64K3cv3WYiYeht6TiEbAh1jOVLQAZg03uA7MQRTqHwlAew7Ho0cERsykMfwnly6Wy&#10;VxeVSq3M5rW7v5cr5HqUy6MxT2p/gNx4auL0tFsq24dTCY3PZEqxJpGNeE3sMbRi1DoYupES17f7&#10;LJuLyEGCXnrwmKAudbpNbikTMHgutJtUBc7/zd//ARU6vDc2fb4909Jaf4x1Drs+ikTcJWY810xD&#10;OPlcyr/kmPDhgiWigaQGzPLpVDif+Wbtbp/aSbdV+Bwr0msSi0xUkbg2wJtABw56BSZX8lajh9X5&#10;yV5oICKqNenJ9ZCrxzWCHyPZkamMKCeKFsQa1QSOCaUHyMMHVnoOmj8XAB9uLBxkEES8cgLirTBf&#10;YN+BygYZGmYt6XajxZyeiHBANhVk5phmsMvAQIwkciQWg1FEfUrFsJaLOgSkbi/OsoC2FwyRZ8tu&#10;FXBBlhAdgvctWwpDhmEZg5FP7MDK3utOc1guUx2TZ4e62cspPOrFgv77t4+K2VQyEYXEC5JAXhRJ&#10;qdEAe3yE0K37jx+99tZbsXxuvF5SsoNwKdheRwgfFY8YOWcRXedOx5uVauPFS7iowykB3KykJFUD&#10;F4ojBelFMhyMIZt2+8aD6UGmUMS90xrcNG5mrWbG4Xj86EHp/q2Jg7hgpQNzLp6fnrCZwnRltgLg&#10;xABz2O8Vo8mpa1NpVgLTFUgazIVkIsmVJ4KPnGUWMSRPxOcIGvBJI1nGGo1SsShIBA7mwx52ykxN&#10;VrFEHPkAxBIk8v5wGGJCjF4fEJShpehiSo9hMVFWYF6iS2pwXCNh4WxeD6cTchpu0GTfnB8eJpj3&#10;9msdguvQlQ1IpGBKFAnhWkVUkc9A8u3JkORXiF4Al8SjIFjioWKFMaaBkoKBPKNICn8NKLb0egq+&#10;6QR8AEMsSMXYbvOTs7LTqjMjsPrdUbdJrUdzrlGMBkjrMJai+KMupqvZJEAwsDRHgAKEvUT96WLg&#10;4AA6NuNNAEvk1/VRv3deWU+HnInUAlY6gtcrZxoEZd90CTE7EQIsc2MzYnND5JtfnJxxLgLRL5y0&#10;sqTxRFnZ/vnk/u2CPRCF64wzYLfcjqWz82iwV2srFrzeCWXcvcmy3pl4h/24xx07PkD6t86Vqt2+&#10;zx/p4VmPgVsyjkX+k2ZjWG/lsqH43TetYa8U8gWjWTn9QDwR4xCRo3NpNreAy48eAIa+670PWtfX&#10;gZG17Hfp4aGBydFyusJuBpd7HZsOP5mPIdjvsYxjiVvdwIzOkAqLwiDN+gL3AQux2M5OKYLnDxwQ&#10;P7Mr+gSZ7PMA8d9qR+jOhHPp9ObMGMQi7lIhXaAJBMvYrEFSGYBQZ7A4vqVKbqsB2a1QBBhr0C2d&#10;UviRcCH9Lh5AbRIz7hQSEhooTd2Z5KjGuUJbj2n39H7ZKEwSouncthuPyeGGikPOL0clJW93sJlw&#10;6xe25SSZT+/+9B86Y4lJa0CuGuapxEtuU8rYYA3B9VUTuM2I4BXw771ut2fW2JsMvv3v/7uB0rFt&#10;6SA4WTHozRazeiHtckkX5UMrWNCSXfR1uj1TlCtdg02UOGrxmU2lw0mEa3yQgZPfPpphkoUAJZ0r&#10;WPbxFy8+govFE8GGo+yPNXJcUVqJtY/Gvda0jV9oLFCkGdQ397pAIm7OLjpX5yBnOH9ySNNBCcrR&#10;hroajiWdBwRgJaIRgnpPGYYuGHNqfyRN+Eg6HuarBn3YnUNMA3hG5t068mzUhmHvGruCgB/baI4R&#10;ESfYUNwRsBTGQZxhStTSzNYTGreq3NnhEk37NOy25bJJkmYxGsxzIkeSld7sb06un3XHN6zapR2X&#10;ZOIoirGgcniRpUpEMgwSGCxTOAMjSpjJ21eyn2TeDle3UfMEQkOnb4klSL8ZhveRKUIXoYbysvWz&#10;qIgG3axCaBEhuzNOImmRX9nvVbe66CTo0R1wUDiwjBxHYTc8wqaoJbM+ffveOhL1RHDsAAyVDy7c&#10;LM57oCX4c8Be9J/haLxUKnLoLCajq6vrk9OzMH3pcPzxRx+RGo88SVWGPwCdm3GXPxDuDgaffvb5&#10;3sFRlI0NWVU0EoQogXWbw00cOSEsjeWKCA623mqn1+yDI1m1wbjcG67cywY92VrNN+ptSnWbL0jw&#10;FBzRKVHAmSTU0jk4lj6BeACCaXTdRHzV2NkocmkClbSnguMV/MqpDQWZ2wxJkJAe8Fy/28tzxIQZ&#10;qUT1plxrj1udYR3Dvv4Es+TJDG5ieA6s6Mv7AkWXL+0OZszPVCCWd4fS1KpuX8LhDhI8LOqSgm80&#10;6kNauLRZTu/cD5LjGTs8fVdg7AnQ7A09/qGLXFJ7c7qszFbVpa22cNQ5Nqx5azonGKUzm/JIAgzO&#10;lEc7HykCROkwnDkoawC5wLIZj234T9YFtY/2AdAJwG4kSVJnMbSD5aZDgR0L3ivlSbPdg/9MCEOt&#10;3qzUmjfV5kUNUVqj2e2w3/Z5NsjajRFmWMzvH+3dubdXLHDXSju7oDwyDohz1GCqgTEiJQdbBWH3&#10;SHaZPQO+MSGBZC8V9wSZBSiQd+MKQoek5PfuF47hIr6/e/vH+3d+p3DwXjT7hjN0d+XZ/erL3OWl&#10;/5uvXSff+MqX9uuXtpszf7859YEzAeaC+8IDUwgXDR9sPCHj7GM0XRqOM9efymSYztQXnDx6vRNO&#10;KfSWq6IbQAKexZvkfISvUylflyvXPNxgpTc3V93yBSjYatK/evl0MWyHnDCVxr/+xV98jaSF+Ae8&#10;AMyrIoJFThITmTbO+I7ZDlQMw/fShgxYJ50qIVKcOMEgWxt1q4iRsq6gixC6JSY2lmZ6jEEJFNu8&#10;5V1/BwKabdbQ+I1BkfEJM/8tkaryz9lqQBHxsuKEoYYKEROXzoXjJO/G6AI0soWuiUFqNIR2BCvH&#10;O0cHu4V8BJ4ilR7LRTqQeca5znmduJ1GN4uYndHPdFi+uv76qycvL6Bzn5yc3Fxd17hGV9fXl9dX&#10;lzcjT3DojawieVuy6MsfJI5ey9x+nL77+J0333rnhz998/2fvPW933309g+O7755695bd+6/DZvn&#10;Llg+Y2Gw9ZXNb81c3aGrP8Qeh4BqQsMZpGhGY3ND6dwt7SHxDKdKhb072eKBA6mF8lnoQWgrUeEq&#10;Eg+lP3eVcj+Ir6DXFfG6GdxSkOMVzhE2GFtsdYFYJJMKmxg5AHFchZjiLWlOsJcEqM2lEkBXfqZs&#10;XH0R3WVSGgqrvGIWiGuDsDOBkjw00nWRgNNqtU0HRZIQzSGikAkdF8c9r6BoFv7xfIZNVsQf7MD3&#10;HVJLgkG4/QgV/V52anAlI/xXFDlyC/Yc8AGfN8wW+9kvnj17+bJWrfaqzavTU1ydUP1iUW33kb2O&#10;RbHr6vKSKne3BEgS89nsY+c4t7+Tyhfrze7p2TUK8wAhm5kChvFIh9kDjMjCrBBwBI5ZTZJYX/oJ&#10;uslP/h3koVwyzb/HyRbZZzQcD2JEg9gIpTBEoHAUQ2A8bHj3sGRTUEpy+WwqQjLTbiGbTsWIZWFC&#10;BS+AKTcZsMBPaGHwraRcIR0KPK2QLxDCg5dvKpvLpGGsk+dDQcy5s/nsyy+YE2byGWIVm80WCnVS&#10;SngyGJ9IlmdwcGOcy7YstpIMuwG+jMAKShRgvsO1pLAKxki+bM7WLZhMLs8S+4IZSk+LOZ0cXzXU&#10;h7K+BA+0Of+Xf/A+U1swbOoiNoWpfV1jF5VvF170rCfLGaYngU0CFUaKYMmwcU9RnCWrcaMxjgzU&#10;Ma6VERN/JXfmpZ1eGwKEenuwYZ3I4AtSEytSXLi2Cjb9Q3o4Da2MC7qxVTconbHG07/SvzP+fBoJ&#10;mtJdERkCLO22SNSv4QMLGQJoOBZL5VLJDNBOLp6hhqZHDsYT6IzZ/KWTRT4HLEEwHjwZ2xylIRPO&#10;CX3wQkk49IK3bj/yRGNsQ3om5Lfg/vLm8stffdQvV1mOrlCY3GS6iiIH9nr+yveJKQo2NRSqYsYT&#10;zBJhhHexHCw7nVCr9/qbD4t7RSCFR48eFHZYJHmpgaRKspN3hPddPBLLlQpHd+8d3rkXy+bnUAlm&#10;K0a2NAeyjqL8WgIzyKqA1l5V72TBZeUZ6NxcxEG/VxMPLOc52fQzCEdB1xRfqFwyiKeS2hZ9zTTm&#10;mWfDk/sl5/eO0m/ePgplcn2PD3yApFdkTclknJZPYhgximD8o55bta9rWKzADDw/OSkR/A0AD/aE&#10;gbLWmpR1vKN6ExR2Rp0Cv5kpTSgc5r7122QMQo/JQQRNpzOJTJbtiRoeulSUwgiKszVmPGvMnCes&#10;XclL5Q0lFIOCVvG+mhRroMMllSVAMFDpjFfV83zWR8IoLi5h6nqXowNzcmKB0AA34sSNOJjxIo09&#10;GdIYF0A3p9CkLkejhi4EAifVhxJUTM4kV9+YGUCHgXtC/+ZhBk0xQwZOIhZOJxHDp/CNABWmA0zx&#10;MGfSxoSS4tsVZtwT8PRwnRn2McaJKQRa3EK+58TlRE7Hpl3njKzeNK6usAZvXNbAezUynM96IRfM&#10;EA5BELiM058hqDgVTuYT6CMdngCU++uXFzheEFczdawghQBNMSTEP/juUdaXSFMVuWOxYRXrxYA9&#10;ERs2uuj1Z9V28jgVShWnsHdabXzFnaX8TbVeKO1XK82gJHyLpN1d3N/Lp3KI2SETrKzOLJjGmTyX&#10;iFiuULnVLHe71VbXBstCJpBcM0phW9caO+Lhaipfe/L1rsORAiN02EcyngJVWwpk4DCgDObcDQZT&#10;t49hiC+HFp3G9oRmV9HNlKcodnbEufXiqQzIO4uYewAigxMnxzJmFhSUU0jCJIKZyZ6GrW7nNBJ1&#10;p5Oczs5oeAp0VqljLo+BIB2o6J/fmglvSwHu6db9Sv2nLDKMbthgCX4MlPG+547DitFfytNA4Jms&#10;yNjuNUfktr6y/Of/S7RsjB/lKGL+n/kxtaggZWPVI2sEgyI+pntz993vfzVetRqtfDqLdpy+HVTb&#10;Gwoyw9UASGW0MT4yUa16z2ilbI6TSrk77Kfu7QXfeK21cA37E2/cP6nVN92un8bODQMK7Z40kUCk&#10;UkbpDctww3gwKBhViBi/gywlpoSSgPCEphVnUhl3+abDLmEvDvbufOyry8/5fhEvab8UUURdjtmS&#10;2XTp3EDKVssR1vfJwK5rEQIvQyABC25QqYSXk7A7QCnBVdN27XFRJxE3ineBPpfDBWgwHIzOzs/C&#10;JKEDQc9mn355gqfQfinHaZZIJnDrBfllrLKaDmjPUX7A8+Gd4v/NbrxCaisszQfjCaQAQhqqYSzm&#10;4ul0JJlrXL7sdjtAP9VaM+ixvfHwPgPnpW0M98bpCHWmztrK6Y4nQelSLs+Pi+kSXLn1FKZNLp8B&#10;jJ2SlAKbVkIB4QCKCJBZiUAfiRTtng1Bg5Mp9RnAhwNp3GYeK+xNh20qGbZ9+g+gYF1bGN7MOaUK&#10;oetzrvy+SCaHnbt0K8oR58rLGJ//yemPY5i1hYvY8R0EduFMjl4A6Tm9fbteGyHTdbvxWIQZRjG0&#10;u3dI1/fJR7/mut27ffzNs5Nef3Dv3gPeHkECSGt2SztzcqzInQsE9w+OIJQJxrbhpBeO0Kd6vCmi&#10;/ALqn1nBVGwcwb5xL4ZDnG0R8Nhx5VAh4Vq0Z3iwTKqDCelPrdn6pjfi9+zabdoi0r3Wy3AqzbCA&#10;HFWV2S74nBReMkXcrv/vRoKczhr9CSSR7GQrWTUq11mUKYHYyoos4cQ0lrKcWbZoih7WyekDh3ow&#10;7La7zUandVOtYNXe7o3wsB1OgJIoW4Vhsq36/790/XeTnWl65okd77036RNp4IFCVXVXV7E55HBo&#10;lrMj7a40szuhiNmNiTUh6RNJERP7BRT6Q+O4JJucZje7u3zBA4n0eU7m8d47/a7nRVU3tSM0CKKA&#10;xMlz3vd5n+e+r/syvo1AYD0Y5Ne1gH+dn37vetC7Pl/Cgwx6XUm/L42VAxpJr49iI7iaj9iklDNK&#10;b0s6mmfoDY48wZGPP1nVIcCQsTefkbRHfCY5lVVRRBYIrqh+26j8FQZuAkL5TBh9AKYoFpV1A7fU&#10;RjBKBE0d5aC8ykQX4IqAUXOywZZZgRqgjMXGQmgGxdZstJqRRjypN+gMq1jsXlxenZyi97w4v7jk&#10;s3fIMWKW5cftjOTdAha2jHxz+fj6xtrGFmz7Yiabhp5KYcScNsdO63Plg97toO/A77vrdN23O+8u&#10;bcVqPXt5HX3+1v3FM+dvnrs/f+P84sj+5YnbQfR8Z96sY14hZw3oZ9MxUxrMVp34jYyFhRq0mgeX&#10;4SozTs2C1ATSZ8nUTI641FOosuaPHs9za4ygo3EfK/P67Pz5y2+AMau1Cvev2+8R+qrdyNDR01FM&#10;JdABhJnvwPtEPM4ok8UAU3cKCHxTYRqDNQqsqrffPfv8579oICFfLIBCqNmYtIO9crZ6VQgKSGFj&#10;5Qhgval0FJuBE1UsDQpL7jfLTg8DZo1+P2/fshy3BtS8plEM+STut2YFFqnD3DSeb2gVBluUsk5G&#10;8mYKQT0ttSyTSR0ZfFMC0cKJZJxxEKAudY5+y39HyP8KxXFsTWe2du/u7NzZ3NpP59bhcSYy6/m1&#10;W5s7d4oxe47Yp4An4cefFzvifvv66ub89NdfvT55iwjo6ujVyesXx/x6dgqVu/qq3Cq159dd3COd&#10;IztD32xu++7m4aMn9/cf/ejjjz777MNPP7v/4ZPDhw9vP3xw78mTB/u37tza29nYKKSz9E7cYUw0&#10;cVlNpA82C3vZxDohRdWrWqNUXzBFhGPJ6jUJJVwNgVMm9ZbVvpphNYHTBu6STCRUQOPUxB4JqYkK&#10;kyIYUjcrFYCCyhzTVc7HSDjQ7TbYxznkafMU1quTVnZCXFomFIIR5jLFBdXAcAxzPkiOXOxQMAqD&#10;6apcZdPC1gEVDeghagNBlySEMbWv1zvNkbIXabRNIKGBKpaI97CXN46PANHowjCxxKTWF42k8/Gd&#10;AC4r0QRGdPDqI/FYNhHPhSONSR9GNUuhVC6p1MmmWFSQpDDuq1RbN9fImBDsQGThgBMd2Yomp/gD&#10;fwDU5iCDPohLFIUtsD8Liik09QvUDAp+SoBGs9FWywyGgOsmNBcFmlGhyKyciaAytJRlzACINweP&#10;IwZTH3s8GlFxJGVIxq9UubJr5r54fICn0EjZSMiAg16j8C/FLAcLa2toeVsUdZ7gyxev2/0WrR42&#10;w4z++iCkSIrYpZ1YmOKgq5gTFj9UEa4/a9jMw/VEWI4p0kFC/fAtQogjPdXJojOYkCLYxImd1C7+&#10;Ra8Ng0NsKQ5xhjGM1XkR57/+0488WM3Cn+P74P7nQEZi7xCX4g1TUlM9BFJ0JRxpTFQZ7MIbJGWY&#10;GpthtBihyvOhsYIBZ7BqE2uLVRXWEnA6vDJhh3AGDCNHPuN1p20H6F3SdVak3rOszBj6G8IY3Rdf&#10;K1xHG5ThQsFRU4Qs+z5ewcB2yhtVhpYjljDfnRXk8IwgJs/JdbFPhnMZMCnMgFiuGYu726bTIQym&#10;g7hPnNMgbxCBC/5V0oyiBAF+c87cB7t3cMum1mFIAS2H3WXkdvYaDZr9Vq323cuXf/PLXxw9f06E&#10;IqMPOdHTvWClSHYtuosVk8YB9w38qmQbdo/PHoaSf/Jnf/SP/uxPnvz+Z5sHd9Iba8lcPgRPK79W&#10;4J4X1teKG/HN9UR+LRBPITJtD8btHq23Lx7PQqzgPsFWAi3T60O+htsrMzRZ28Ggmo06SdciG3aj&#10;HIsuZwfFyEYmdHgrt7OZun1rbffW2ubO+sGd3cc/ebS1mdzdza2vZ8Aj04Xt+sQ2gOTrdFZubsbD&#10;HqyZne1tNnq2iFhUbE+4pEkXEXl2bzJi740KyVQslaDyrzbqxqB2Va/ifboE44Eg4my23Yl4q9kh&#10;kOO6ej1qdYpIG4hDqFUYtftgZgYpCEOskwEES2J8ZlOChkz7N5WvothHqKKhG0XhOot65XSiS2Zu&#10;znxAXIREvNLqr65OEjHmvH7SDUJxQFSp/am8wtEI2FGr3mTIwT9i3fa5/oMhv0eOg89VCPJHOHRZ&#10;Z1wZVrMmDolYsBQ0FlsVSZlqbDOmobAB1WbvAyVMRmJUs7jX0LcHQxHAe5kNLeaYbBE+OrAtB72u&#10;bzhJI7nH4ItW0zHvssO1esRNdE5P8LKf1Wu+Vq+Kz5KdRIdVANlJMjIAFbfZ0VOR1ZsM+9YLifWN&#10;nDccWTi8aGXfvXlLMwb7DnFJDJPbSGzABLte3StEvYk0b3np81felVj40fUiJDtyptqXDXtkyW3F&#10;UWrRgKXUCN8+ZI/ZyhSQlmVCREWtsPHxYNyJvZPfv2wMA4uuO1GkRyqu5+srT6lZu3X/HjAb4orO&#10;Yk7aI54c4IU8ANGdNQavladPI8N+hCAEp70DNES7PpyEsOez4cnkhQZBOERod7feacFcFYFWkzsN&#10;rJjZ0+rDDpDUyk0HmuZv0AywVUiSyeARGphxZsEjj8sryFFOFhpEYGBDXLLAOkJoaLkrNyiyXXIl&#10;Nt2UqUOtOtWqWdkdKMXNrqHeS1CRQYkC2EbGorT70hEaj1prEijagYDA9zkL5rWo5qUU/L7vMyTR&#10;739QtnA8sQxuuvjHw/hoOqLB/T/8L74+Pe2UbjimCWlGy69gCodnjPbB5NlblFT+n0Gz9HZJ+gHW&#10;HbU7+x/et68Xej1b56oez0aG5TKuApzAsCIBRNRf817E9+TEFfFDvgtqXBkQiGgrfbBeVldD/GRT&#10;5/HDM2WOgajT0ewMEJ6gV8fSiuGILDLwjbOPwVwBPXjY8eqEQhXwOVOBbZvSxpyk596cXy+brSIb&#10;PEZkzD5EvID6oUwFV8DfGw2YKvPUauYzHV+dXyBrEt3N4641+lQF63nSgUHcMEnH8x/2iw82TQiM&#10;neQpHcUBykYP2JwL8cGUEt5UcZypzmanh5UZPElcfDvVK9HUZ47L0k3Aubh/+wA96cxGpCvzmEB3&#10;ar/pdhC7JOfDw4D3cTGAhMVn16iNDJsO3R1wOHxXCMbGkNiQhHUXzS/Qehf0CZVGa4AnGrKTIfSY&#10;KUuT3CsmAUoxZ5NAHcnBpACB6HVnMO93YS/TPWe3D0g0g1Lbnw7hA/C+EURxCzifqAxw2kYKFtq6&#10;HUtlsCyjXcK26t3rozcvns2HfeZ6sXC428EOIbi5s/vrX3/5q1/9eo3jIOBmJ6T1gqdACUEzsFYo&#10;YrRGf4LnDWcs34Dd7vzi6i//4q+otDaLaw53IJvJc+qjr0aiQLMe9XkfHm7ePdy7e/fg7t3DWBzq&#10;5tIbcAPSEv+HPR3e90hoNeMktLaN9zeYZ4v9IVnM+8JRGNnGI4n1S8fOWN4atr+ngxrbepk6vB+4&#10;GG2GZDYUUojNENZDFcK2RT+QSgByCpxe2noioGI+7uNiUO0JNtZEHcTfRSdCzU+b0G/We416r1yq&#10;l8Q+Bi2CW0U5iNt1LhLcjIZ3otE9fpNKHMajuy57yraMrhbUMaFoIE6+HTWb0uUVjiU8mTGCzwYQ&#10;h3HYNOhb4tAZ8M4Q+7ic/Zmj7nJ3nW4qlo7N3rCvmqtVw7akdO4u51yQm8mMu4xbFXS7GaUh+mOe&#10;WxAP9hvVL+KD4ymIGwK+P9x1lSZ8dsiVgB0BGddDmiQrjQweSmiwLhotQPXpFXzSRu3qpiy14dXF&#10;GY3h1eX51dVs5hszm3fSZWQSqfXC2t72zj3UZoXt1MbO1ka+kMdRZLhwlxqL1+fDF6drb56Gzo59&#10;pTNPq+yx4S4+tPlHM28PBB4mgHyrMCOJJniK8W0jGsmBzIJuSmcmvBvOKHIBx5xUuDwb1w3RQfkI&#10;PN5qjGwAQJPW9s6LHs5o77rtmz7pQTYGdJyrEDJFSoAsxdbJPxUQNFt1nf6pKzx3hzduP1zbv5co&#10;7PiTxcMnD57cuZPFw4315naRdwUCzP6As0i93/VBeDXzRw3Ye62b0uUxU0ToDmTTBYNUuDjGgQgT&#10;QRFPxFA2ye6Kh5O0J65qMAKiwjxHXDGDFVp0ZX61/pMbYuWxmhAUUDRN5rVzkpkm3RtmNswhuKPc&#10;QFpZ9k8aGg1S+NcSGCj7SgQWKnt2JN6VG8ZiOMoRHBVfMDMP+G0E5bkQ4NgRL2LGOgENomxnd0sX&#10;ErmNaKoYSRcyxZ3izu3N/btPdlPpsCfoXKRC7k3saiLIGbvTzg3a6Yu3L05ePevWbpqly9fPvj56&#10;+t27F88/P7757vTm7XX7rDmqjuzs3XOSMIPZ9XQyv7azu/dg/87jgzuPHzz+8YMnP7p9/8mt7Bo0&#10;R8d0EXK5NrJZBpg5pC5zVCMFH9NrTHg86gbRXpK/yLAnmYywr0GnxS+G/od6nOIqlUmS6Ejxi9YC&#10;pQ5rOpWKm65cIZbUWIyF09jv+f106eqLpvLmk8/KfB5ic4eKJgkS+wBXhXoheH5SYrvi0rVazK8Q&#10;0WMZqDyhXp/mkNkPxgh4Wvl4A5wjNNtw5yTfN3nghsajxcn2w/0ADqBwIMkJl6BIOD1s29xsB/t7&#10;t2/d4rbEcymKtkGzxfSDPAHgiUa3ufQ6wd+ECLMl4c00taM4YRBFW0PDgSgYOicggljDlvGc4XHw&#10;e0M+FO9fyaRz0geo5PCfUBEz4S/Z3rHa0iku7Z0mhypZdeJyHcZ02DjviJe5pPLndSgVKdMZWGFt&#10;ITzd4wfx9viJhfJB7DJ9lJdKl/oHz9hGq3lZrXjDwQcfPOFmter0fhLYM2wDX+QbMnGBrc2loJJi&#10;PWOxQwFDpcRS5/rzpHABWb3yNMBFXwFYgsEw+7EhC/AMu6MrqgNlQkwow9TJ0x+xMOQayK0ZMnvj&#10;sUBIunT+L//sp44RT5iGsWDhGMMTXMf5RwK7/AhsI3eUukkMBZp0rhFXysxLDZMC3MEBQ2okFre4&#10;yJzC4i7C/8ChLOyMynDB8HFECFXVpTEhUR00t8w2qOqMy63me8jQeU11dBoxW3GxxvIUj34fRGXk&#10;wquAbMl59oVGcKiLmGmb817g61TqvWq9TRsAP9C1wpLVy+okhhLlvRHoc/D0YoE5Ws6VG98gBoCY&#10;m2PfZhJDOKyGts3MNnZsGBRhlc6slXuJZrRau+Z0ZDmzUTTajcvj49blxXevXrDHMTuiccI2i682&#10;C0Q0GqwhWyjJXh7/yYcfRzaz2LsxIxKYDFoQh8+M/Jd6gFhjDoDIDGdedFaw64YMcL1ML9HUobGk&#10;SOJeUPMBS4sma3RF/Cq+ZbsP0er88hxEZSMZKWbi+4X8w/t760ijtzczecYSOJukQBfgLVM6YaMw&#10;9MROO87X1elFEyrXfC2bJz1D9DaZHRLsqGQefnAp0Q81e711f+wa+HYyTDEznS+JE4CdOhgT9DqE&#10;GcW4kIqOKX6t03ZS+2ZjmDanM1nM0xyDKZ0JXTdOBnSJTA8Y9DQa9fPT09LZ8aTbjiSS0pRKZ+Oh&#10;sFCBhlQfV7Eg8xMYv7R2cBDAdERa4/JTMD9/dTI5eZnPwEWILeE3BbkzlJRUyQ44uijdR4MB9iL+&#10;gA+mZb3axDQK92bUFtfY5Ts8mOzVobi2e3CW6IRYfirUjQ0gDxKDSLWiCCTMniDbZW1qeA5Bp1VS&#10;OfgOPQ0PEG0K2gWIQgYSc1OYYpsYUZy8A+ZQmAeVvAQ2Qx7HwSCI4JZnpTOpLcfdMW4gswRF9Vah&#10;02H24pgSEzYZY6SRjfmwyKFAxM1+NLUdvTtRQmkghCdb1gWhLF5GXF65ub+V4WBU7LvdfvP63Lly&#10;Jbc2IoRX+gOts+tG42TYwAUKn6Ue6T3p2/thTm7b4hreR7slh//eYJUK4kb15uoyPHEUIs5AbrPd&#10;bSYz8ZPO5PMvP9/d3WIDhAXvjoVXQT/Q/bQ7CELljfpzhU161kQI31lvC+Uf8z1qAUiAPLWYoLF6&#10;EaonU61QpH5zcxD2U/oYwQbPgQAwZoCyVF2tEo8+CEZh0yiCWq4n2DKL/ilxLhCAwqBFO5QRKF/M&#10;DtUbdHBWmaI1cTshk9WPTyaTvqOPuuB9vqjVAZrSU6UA1HKxOozNpzAk8X1VBYQcy2gqCZrDDWd3&#10;ETjKL9TIEtbJ4VF0ZUmVaU+NiYsJdjdqMsNCV62hP8Ai2WubIIZ4WyYecuRYtNcePSr8/n8ZTkYy&#10;dl9uZ4Pp9qzWDCaJvYLxyBBkwne3JoHGffT7EnrQS/uibK/rB9vxnR3vLOTsjO4+PIRcBPcFWwsk&#10;NGBaEM6Z1rFHkWWgKlypOFOaYT4ae7boPljyMEuVANxKAkfhTNUSWTSGmG2wPVIfw7ehi0SIJqcl&#10;/pUXvqLClClWPbgkgV9gnENYmD0/XHg56njoxpUOHj6pAHl92IYzwOP+SC2DrtIXDqDshBmHDpCn&#10;IZUAIvEAkzNd5e2gyCCfqpBDRsIhh+GEEgrkp+rHo7jbKNf7zS6KTCoAotJgIUNL1MkhUj9TTxuT&#10;IUpVDtpIODnvNSkHKSHOz0txnxNNYLs3iEKx054ZQDXUrN34x73DgPuDfGLu6kEAhMsv7w2p0F1w&#10;3pb9kVuguapAznxuqvp5oQNgnkoh6k+mjNyZM4DyUiuzkjqDPiMmCLCMUGuj2UV78O6mddkacfdW&#10;nSb6iir2+MlC/+baT3XK5I2jmPGgRF04b7qpGpdonYuFYGEHyMww0xzH785/9hd/yY4GoLe5e9hq&#10;VthZ/IEAbS/Skkwmm1R9CXkqLgKOCb8+evOWDL0YbKFwqA6rAi4UO2Mo1G21vv3yq2Ke9KU0CzmV&#10;hsUtIyTGnZg90q1nP/ogCqpIeMDGLm1Vs95NR1MROEuBJeB5FLuF6SDstScp7RbjKOwcju6Qj3/B&#10;Fm34gJrAE79F3JyFe/xAumP58XgyRKHq4oxTtpa6RMj4PLZjNmLj4ItkHgCNMGuBQJ1ex6emiFko&#10;565+ovMiF3RGb+UeKVGFJagkcOo3+dPx5ALEswD5VrBJAe+As3DJqlYxXhxjMsqwc4VlO2xiVKTx&#10;Qjq1FQ1vBgOw59Zj0c1YbD0czAJduh0JyGY4TLqdUJA48/XIs0oZL3RGpz7fJBJZRmM2XGYj4VnA&#10;N/J5SJsgCqg+t1Vmy+ps1ZhimTCvz+a18YIJCS0WpT7lgAGLDIZNR4KEBPyCnoQaBj8j0kVAyyUM&#10;WorMpjwMfaV+A97oClIbaLDMQueWCb+nJplOSKIv3ZROL0+PTo7enb27QA5evyHKoul0tXBY9vpm&#10;8YR9oxi4exj+yeP4H/yk8+nd2acfjh7s93cLk0JykQxPfU4SC/wSU3LNUWJTiEJpGmDZxpm9cAXm&#10;jH8GswBSGIzl5LI9J6RVMaOmfRIvhhtp8mPFIgsHZh98cOVyDQeQrzvVWmMM5DPq2d0hGSPKf0ti&#10;Lc5KKThUiyy67ebP/uavf/XLv3v16jkpcEdvX56dXXz9+rvj60sN06NBuqYQbqXJKDrHYi4DrgsV&#10;Fe4Zy5WS36SWzZQcbyLCGDm+fvXi26+/vL66gEHKbiBdgtvRQX3ZE0Ik6yJ2LAnY9f4tAgi1BL9n&#10;T2N4oWdOxb1+0QrV8QCRyKdi0dBKeb4YVEBVpfDoT0YW25/NX5soALAolMgKgnxrOkRgNeNPx8xH&#10;NhnB1RCuvh3xCAeKFzm8TXxitM50k/gLKSWLq8/BxVqW0T12wJFsNre7nVxfc4QCgFKxXHb79mE6&#10;jO9sdqOYv0UcTjYZ4THA0ZZoVOJAao3qValaKrcr1R6jNLBY7Jf681J9eFEbHF81T27a1cGiPbZd&#10;t8dQhHzJXDS/md7ay+4c5Pbv7T/55N6nf/CPPv2jJx998vDxR/cffHBr725xbXctv71W3IWfyfjQ&#10;5giPJo4WaLzCzVgsQ0AC0G86RiU0oLeSEnYsBxqvimdQI/YfSi2ukqhidqwhQrRRHNZo+NjiBugJ&#10;cXlEH+FxNWrdm3IzGIg16tjzMXi00Vt28Ds1K57Ngu/ImA6jUWZlcCmVpWu3457JD535wD/CZ+UM&#10;x2SSPXswGNP+2W0IBUM35XZnMXUjFTX8Gly3NBXhfXCGsQuTbIz9SRxJSjLCXBKpmi9BDjy1AOQd&#10;zhn+EGSGcEUAUGvBS2jPzIlDyPxkFfGueEkzW4NpKY0q+5sWGU8KwCJ/ztGu+kJaWgabvFcr4NrC&#10;pHXeGdxXennl6GCGotYGg+PhCHgL2xhgLyaiPl6FRlGKeqIIkOhhIVMogjacn5yhliK7myoIAkUq&#10;nSKIna9stTvUyLwmb5LeW/lJ5MIvlxwe2WyGt4EzIlwr4ZCCtdnr6aEUGrrEZmDYos9hAokbIiUA&#10;WrhOW5l/TFhMrI8aWmPyMnH+j//0szHkfVw2BXkt4DdgA3fRbE6RVKlhgz2gQE/2PDe1YKvFXg/c&#10;CALMZ1Twtx+TX8bLuiaWRTp1Ko4MPsyRPTE+MxsIdCNc1HiC+dwCZ9jpxlR+DpYH1xfMmcsoCpEX&#10;IIeDWyZ+NOf0e2Df9N4AuzDL5MAJUEjYu6IEOYemLpAChVhgOeyCnQjKRBfp93Jc9WLI5BYsaNIL&#10;ZsEA0iOSJZfFFDMhj93L3i3XHjWAxAWK/j4isPbu9n302EO2JdJRJMYIwJPu2caV1o2P4hXWg+ZF&#10;6KUHzM3hhD//9tvTk3e4+Khl0Lzb0Z6hbbMNy7WNpefDf/yTYTqwgnI6pUaJ8jCwnUEOoZ3klKBs&#10;79KhDiYcMUy96EM4FFmOGCtDoANfUFgCfQiv1u/Dj4IcTBPS7tb75Lgslj/7zW8qr0+01vzeTCwZ&#10;Wy8OXd76eFXtLUvV4XW1f15uvjy+ePXq4uXry1dvy1989fqrr149ff4SFnAhGp1j8kCXo+RG1tCw&#10;UCgwhGX0zVPUHgwTMxcJVm+uLtZoJYNBEheYqIEpY9DOZYtCVXW48Gws12sHuUw/5A2MZWEwXE19&#10;xHdGSEv2znpIUd3cxXdcoOMjsPB7e7v3Dm65IfhJR7SAZq2YRxafBupugvXwP2e3uDw/P37zpiTA&#10;9ALb0nK98e2z18urd8U8wuHEojfHGMvl80MJANbGuVuLAxXHcoX7zsrnRKFLSAnIN3RQgi6giaIA&#10;Hq4wi66pSA6TGKDjwdhbKYIShNrkvDEpEj+cLpTRPiedtLEiDNKqBhF66BRXrQh8s3RM7SFfZGDm&#10;zPKrJGbU5eotV3WXlzVSsWO9zxTV3wwHKjTcy36NVob5A04TuXgV7ArtUI94nFUhGU6DkYRU6M3x&#10;oXL7j04vm9d1wj3gr6ZoYMLxMiO0Yf+Twy1vIoG0dUFJfXwNldlFwAvWDvN5981xYN70d3HAnayG&#10;JEeP6oBFL48ihbX6YnJ1eoacOTa3rT++m86vx5K5Xr0/61zAqUXasr5VjBT32uXy/voa9D46aiYD&#10;mY01N+zq/gRYE5d3pJ2skcLhrabN/rrcaI3m78qlAY84gqVglDBGTljf5u7b/rR2frk+HcG3Ny0U&#10;WS9zcF3FRpsstdXtQxpCfFaJ22NEqBBojmhcAaajfn+gyEo8X0GarWN8ZQulEtH1tXgqG80XMWmo&#10;vT6nrwkSGKlYUU1xrQGgVQpQl0Anknkm/adln6y9SLxy33IaSsSFhSvvkW1G7EyRiFBz6rTW4FEC&#10;GEkiRfyCsGr5C1hDQDM+MlEAMBv6teFkdVTuYyEU8kwe/9Gf9YsPOt16eGQfeRywwVBOLukU+30M&#10;wcShMbM/a7GZUHGdHuEQMZxRErIdmZB3e3Mx8VJO2hOuVa1CIBW6ZDZJfJORB4CXQ70icQU4ZEhA&#10;eqc16vU4TEiV4lLAViSbGeEgn4bPDfgAbm9j2osGygMUOQ8T+Dmy+ViNQ2KI/GxCQ6TdM50Xqzmm&#10;0AlmWSK1dAAJUgObZ4bBwHju7k7p6sI+9j9xssFLuGRyj2CDCwaMA4pdFcSEgJYoHryYealocNq3&#10;t7YiIV8i7KfbZBcmFEvPkcdT6g2Onh8df/uienxWgybdrHIxIwD/1P4yJcSeB8vkRQe+jQ1PmtrR&#10;mxOPdAqkAjmwni4mI4V0stlGYQiVowHbjlEzOkBCLTZD7uAc8znVlOCESGUA0UQEUz8/hjsh5hcN&#10;oTX5EKtPa4bNZ2YkSaN2jXNn6gk7ESu7Vx46sfnq2Zt3V63ed+dX1bmjvfS2567gfIUFE+XLNIKA&#10;LbGqVcnx9gf9GM1BCYUCKr+ZhV2+SsB7OzvBwgZryiib3c+evSZKbmejCI5Mb0aEBkY7gRBehhnk&#10;ZN9984wnCzffN0dHT589I6ydd3X87pjLe3h4QKeNSgrJEnsRNstnJydff/HlZqGYSUf5V8lUwgKq&#10;IXTwAVkk3x7BQCwxlWcBffHF18dH72JILt2eoI9FEaDQbbU6rA5IbmxxRVy2sCILBfHXZ/iBibgE&#10;/3CwSXsidOcf0kGtIltXUWiLVepoLcuem+QA1YKUDIoKVIKMjBsVJIjwh53UMkMxwYE833LuZLnS&#10;AKsrF/OaJ1FPK+ADr8FUBrILvRJnktmVKdLI1biCqgNhS0nf7V4L7KrVw8SZaSHTApeT3L18OFgM&#10;+dci/o1YaDcQ2PD7tqCSelw5xyrucERhltgJzaYIdkZt8uejn/VGwGNBuRBdQ6f0TSHju71EDred&#10;NigP04iXXaaymtVmw+tp92Y6qC2nPCd4WiAsxBgTC1Dc3RXTIkRbMyY8XTRhMFYNmsyr5zAscAXx&#10;ET1CJJKUWTpujRELgPEENB+/GBitSxB5REMtSv6r1rvqzenFxfEpt/P4unTUaRxPe8cLVBB789wt&#10;1/5924Mnyx99svj0s8Unn41+9Kn/g935g/3F3vZqozBPRQFRmJph2OAZh11Tx4qMO645FpFGYoFt&#10;g/HEUVOkUtgwKi3q7zIc6D94dApZmq09Ag9IHLxANMpWJCMbUfAtBwQeJWo9xDR1qITk3K5n45ko&#10;1gVAe+NwwBEvrgP+UjgxN2KgSnGnsSpHHkZ9aDHYcui1YFp5vfm14uHdO+l0lg9/XS4TwAoFmiWF&#10;ZmnQbVduymRLwoq4Oj367tuvYJ73GRL6fKg2rCZQz7KZHgk0VIcqfZEgJcviS5u4nBQwx+cRFT3U&#10;5AGxhJXiMMLthsRC9mlhVRRf/mCEokJHeZf8Kt2e92lkRmjHK3jcaWlWPVGq9/YAnJnXxi4whr+4&#10;E+tE9nFZ9GEYAkIHY2bmtscWENPkykSqHBxbhIReGNjJPLKMtWgyy21C84N8NJUrkgeQL0SKG+nN&#10;LUyFsLDJJlIhCGtITSo3bVZ+vYHjUrPRZExEsznnUpxXmy+OTn/zzYs35+VSc3DV6FW6UxyVCbKl&#10;AHV6Q4FIMpEurhMtvXNn+9b9ve37xbW7hU0cah4/evTjxw+ehDx+xMQdKP+zRQjHL8cS3r5iucSP&#10;clWHsF4mMmtU7peiAamMOGgaTYVYGOqeXVG3mJnJGIDW2hkJkhaM77Xn+bOXhJOZ2ZQD7jSz8Sz7&#10;DuO7MHMPHgGsAdki7HCE+BXSFu2Dzmp1AWjbxbHkhIee3W3jgQKtj8meZ0xQgceZTCdxo5P9mfSs&#10;U+Ko2HZwlkafDRGTgD32TKjQCyrt4eSmXhnOgNSZFXqpMRgOwXKFfmwsSARcWtFQllhDoTKA6sBF&#10;JJYgA0Y+CdsfwELachaZ3F5BdqBoCJuAskgJ/34YLYTXjDGVxKgMXfOCGilI1WZEWUAfcsKH0yeF&#10;iXolRvS8/mxCOCZuNGzF58en3WYzjrk36cogFM5Vq90uXZXgUtGMMSvlu0F75uSlCWTlW9icRlxG&#10;arhY4iLGzsxfcmiDRIA0DpaOPtsRbplcXbpW2mauMwpxiiUZvCj13Q6/VPZL87Hzf/5nv09T4uQE&#10;oBVAZuC2T+3jiw7nIDFgfqx/Jzjlk1KHq2+Y6bkKOwg/cEpowxRdIs2VVwXKAukEajQgkiWmyJjH&#10;Y5jCkiFIApYFc2HIrWR20//w9KH7B2Jho2B7gYfKMAazIbhU0EUkL5D3rxOKOEQdfsoLR/EXtO8C&#10;btQtyVxEukXFaJqgeU5AZLzBEN0n6N0U4uh8PISqDgpqd05xrw0nfGjGFtRX8DW4H8bKHqYVSLnN&#10;tXD37du5XV8s6Q4FuYW43kFETyVyfffsV1/+ql+6oU8GvcB4zwkJ3oSksWrp6t4Bgr18heU6/Who&#10;swAP1nXd+XRjb1QMX3vn9ir+2ixr3FdB7gSyqMSEz0n5g+M4FEeWirVGzA4IlIAYgUhkpWHBwkeF&#10;RfSG2xWOwE2A2+PORNLeXPFnn39VeXNRw6+buXu7dz7ovzivfP7i7NffHP38F99+9xRwsf7u9Ors&#10;uHN1dtUtXUWmwzyuHK7VZqGQj2Vs4bjezGLBOsuhRYSM5/Ik0im4psDk86tmYnfz69fPsnN3rpAH&#10;xu2yJyAzAWJ1e8EDGCiH4/EB7ovz6dGoHZ8CytjdUZ+9Qx3sSRXyYSDYUAj/1ZevXpWvroIe5+3d&#10;rRnmJ4A50CkHg4YyfOssKlCNq6urEfFXGrGJNcp2nktnQMj5yE6/r9MbJybtYs6Pc+C8vwTnlWMG&#10;Qjv632CY1Cwm5TYSw3zEsLMA8VUEMvAy1GPXT2AT5Pdh9jdqdCVjhZikpSNZoETBMAipZhSYy2yd&#10;JWzKFFByI3k1TYKGLNg5cU4osFNIocM9hvUe61Oz9pp0LdQ3A5e95nTfkDU/t7+Z95mJONLJ3nqu&#10;hs++fTQP+RGsugfLcTpMzhagjGxVhr1iIpIOuzDgwrR0gQ5w6fr6xcthvYt1+My1ItIV+sRpv2tv&#10;N29nYt50Ul4cfn/19SXWO3WmMf1xvd12lMphW8fbhr8J5N5H3FprdxKdSXbnjjcdn7T6CZe39eqY&#10;yaaRzGYHRA/1rz746T/BX0vZe75k9eQYT0sOd4l8JPpZdit1R3/68INHDjyLPJEZHUk6eQpjb+5c&#10;39m7qFRwdK50B9hgl8rX7InrDz88AziptbbGA19Y/F52v+FgxPPDeW2Btcu7hwR4Bslzo/4wzFs2&#10;aPINxrQ3fVLjCDUBtxMfU077POJgYutriWQukM4tR/PSty/ZcUJYwTL7MD9UuBgw+b0xjEmSljGr&#10;5aWreBr5YAcdS3i97CBWJKUQI9OQcTdZb1DUDSFekzO2fBMRYWzivnd7Ej/FYnKyrfdbyL9rQ8Dy&#10;Xi7i+uCP//zlJIhIN70INO2z5tlpwcFla4ETRwKwfd+P/lQomsNGoxVwLMb8k3k2l1+uxaKP74di&#10;hbXNzXZwOidPcjCiACfNWaUW/x480u8Wz05Oa9LOAiENuh3gD+oCwiqpi5nNc0KM2T8IjgsFnOGw&#10;rz5akmtDYdInycjLOIZc7TpCAq+71anRLYolP0XwhzUdIxqbmwFMKAtFnqxTZ2/oJTKBKaF3Tn4w&#10;Q0DxPFTKY7bpRL/Ox5BoAD6GuWqMgmijaJITcdIy/AxD8IOgB0BKPVGEkAK+nx4f35yWnN1Jlpwf&#10;+2I4IFlNrElikuVGAsJIizudgiezoWKpcFOq7W/k2fQq7eFNpR7xOoq5NLysGO4cHnu3X2flgFEn&#10;Xc444M8YdyhX3Bein4jFU8jm6v1Wb9LxRcDj5GWpgHVmViJ6MenU2qCpHS6pS1zOSfum3ops3kXv&#10;SFqnO57mlKTt3r33wJvJrx888MWy3bFtcHqcouKHZ7i2T8imA7JDt0loGeUCyXykLJgkEjfx6+50&#10;On+4Z4+lKKfY06RRcnnIgqOp5wDCSY3cJt4869LjD756c/z3v/wVyv+1tWypXCYA/c6duwDqpJtz&#10;JGOyBFouBMFhUzg55dd4sre9u7+zS/wtrXMilYYSgqOfdjtoN74Qgjl2qJ1sYT2fOz05wgYsnCLp&#10;BzkJzX6wM7Eflxq9mY1N4qaB+ZCPREbeJ30rbTGHnwbsTnD9Pi4Z/z9NIMtWxjBgqwYNMRNC4WUa&#10;+hFbAAZn8JL3Po2mVYAwxlAe82rlEgBySLlnPJUHHZ+brgxAVd9EkL4y/XhqoWAyN2OIR0cvOgCP&#10;sIIxxDTtow0gdVvKIco7OAKyk1icsw1VWpVqp1rt124GLXUQrsWU5y7ltGUjYdy4d+OxzVh8PRpj&#10;YJhPeNcDnqLLkXYzDXVzlmTcxC1NAme9dz08qG1LsZqw78bTlfNJYXjloHsUDzhSEU8y7I5SSboW&#10;Hsc0aR87Z+0VSXQD9lxGKqArE3XDcqGl8OHtaxTIr/CcmAkwJNJuKExbogOJYmSFz1d4mXkg2VEY&#10;hzcc8IZ9burXoMuvZhjdLr2++ld+2uxSf4KJ9HsXpZunb0+fnVfKHfrRyMyVKd06aK8dLu49WX34&#10;4/lHnyx+/Mnsx5/0Hj/pPUgNHqwNtiLOzfg0itLb1mPqRwaoePi0hKoj+Y26QUmLnatovLyx9Zs6&#10;doxdN/RWTyiVLESSSYZykuMxhNF2qnEmPS/9uQd3uHh6ffdgc+9wfXe/sHUrv7UdSqZ8SwfpBXJ1&#10;G06iLHnsKfoj1habDRwx0cSk+gb8nVfqjfPL0uvXbyvX17T5iP+YcudzSPKhIHjAenqtardRmU9H&#10;dPCamEOXTqCUFxPkffltwY0GB8TzSo2etbuL1W8MxgCYqBo5j2RMamJi0WWxQ9G080Heq4zQhs0p&#10;eXigeNdY9ivSGqYSXke4AGMhLusxzPG7uM5ij00AJ8LQYJiNhUO8GY7EwX84mVnSgFnA2JS7FK8w&#10;udz4j5B4DONtxePPY8rnlkfIGPev+RSli5hz7NwynvdlYAXHMqlYNhpK+FyMKehCqEjC2aAtBbyR&#10;iW9kk5gI4CTHrrMcdRytum8+8s/Grsm4fnH66qsva+en0y4xqEGOUtwRea5hbzG7BZjG5sE+BaEO&#10;YM60ZIbni6TjSQy+S+/O+vD4mHfasQRpQ9EASQc86zY6Tfm02zfWCkgCWdrcOZpn5sOq/aWwVOms&#10;/gNSjEbcDIaH+Js0qv3KdYMk3e2dXQx4GLaBEVAj0Um6FMvH2JmDYwQHfjCi9lfxZHT3Kvj1hCsA&#10;kGUKUUsWHkwih/150J9mhhrAi4Mxi9vTurlpUTv2evwXwYu4LBIKj3adFyK+jzscoG2bL7szmPB+&#10;emESblt90kBRP2iKbBoROo73TSDHsgpvsGmXpmH8NJiwtI5KaOID0KwZ4TcXgaKTJ4BhJLMZ0tml&#10;ATCHugGJZSvNJ2HvME6qppZQRhRbGzFUSGAEpxIfTZ1FxRoJQVJFL4nLIXcfpevs6vLycPcWKimq&#10;awhUsiQRbMFx4aMfV0g7FB71flqNP5RA/Kf15xE4M05tyMMB0RISOKGUxgyGK8uxwp3CCYb9KUhB&#10;x4SUd6mQBYauxEoNMPsB63D+D//yTzHHD0wWAYezQ6fmsrkn9tHMcYUigpwip3NQbZCcTY3WZY43&#10;mPmgFwOJuJ1cKlk2ofakisKyHNMtWdujvLLJggds1hanxobgpDGg0ngxKUaRB3veITdXx4w6fw3J&#10;E8ya+QR5OKcFOwyNuHFek1Uhmyoidlpv49QPccWcH5LEwMugoRLkxvFADcgYxOPg6YXDPsyE/BEo&#10;bP5pMDQPBKehwCIT9c0HLbIqtzcyw0GVSPCxbdQeYGaIzFNxnNykbDiyc7jX5yJNHD7a1MA8Nrcj&#10;PyUHhuc5l0/fv3P45MMPtx7cZxZALRYmSHDQJ62bHX+Od/XzN0cvX8yuq4iXsvd3ETVBIGPClw/H&#10;FojGyPDAqH+5ELZi/oNdBJ4Xl8VgpVpFvAtx7kVEAGGk1aI55ioKz2ZtYJ9AK4POcdHvnw9KgdpN&#10;MhpyDzCiXMxbHU54W3cQnswOQoHH2diP1pMfrycf3Iv99GHhTz7Z/eSDzbu38o/u381mCyQNQBRa&#10;eFaxzdxgMi6dXbCRc6rzeDOwT+4Vj46unY3LKOk74N7xdKXVoiOn1rGNlrFwHN/LpccVTZGE6T8q&#10;T/POZTTuKNeunZjNjtrQe3ukp/fa2N7UKlVOmCePnxCIRHxmZ7bCpBY3mkmvw9CPb0fziRUpansP&#10;fmnBIE2vzkhkJTROyirA0iqGv0qnXd+A3B129Z2sKwzQ+xhz8LQZEoMTwzKaK6yqAXnGnaEnGBzh&#10;i+Xzm4BrrLMUxooEHqdeVf8QG0BEXG6i+q5qTTwBwABIjQIkasHttlN4+0hDZ6OgXQTIxHYUgmtP&#10;R+Fs0J/GPalwoThLRGzRCAkvzbmnRRZ6bud4OamWqm2y+XgvjWanXnPf1O/G0QsEwPghwV7M+hq9&#10;I6eQWJgEHHKZ5xsFHL7SyWSCqL76YPU3n7+8Pn0HWOpZuKsT18vz6+7Z2VoysLmzltvOMYydd5bD&#10;9nTWHsQHA3u/suycQfKBa770g96NPQTyElQ7d5Lb4d6JsykXt+6y+dRql852c0HbVmkyAx/FM9Rs&#10;YbufnFR/JvBrsiLm0h8mcPcO2oeRSPX0aoNQ73TyV6XrhMc96M7XN6OnlWb9599uHGZ7g1ku509m&#10;cslEBBlWd2KDfbEW8NJoR2/f7cxd7VH/VYfIjTnJKfK0skXm8VUndfDy228ztmVcA4QB5Er+/8I2&#10;ZUDBuQ2/wPgaW6Q4iAdzsILA2gFiSjjvg+a8fn7knlx1Q4gVYB+KKE5jYgp9KmDgIrLmLB4p57Hl&#10;AK9SVX4VEMiNX7Dhl1NDiq7GpAlBnFSESl2XL7FEphSaknp78AxiKxDzXwlYQIAyTJLhUDSJTVvG&#10;NfAv0B+4dn//nyx8OLuvvEF3sDd09NuuoDE0BmSzg/2ITGqUAlZWoJysZFA6cyOThULmCKRD8U17&#10;Igv5bDVyh66rnGB4BfK1DEqkKtJi4ZBCocxjPW73iZANYP0ZjKQC0Qw8i27I04Eq2+0xMPduFp1r&#10;xT6eTp5xcOyKzD3L0GrgJ1RtGZ57465IuXrSZOUokJmdx9dsEEbhrPeyzXhwEk64/Kl4oFi/ZsTS&#10;XvncnQWVvaKE6ZmCiMQ0kbQFImHMwhl+4SGMlzd7PVN0+mouDlVVH072aMhAiWsoojV3EGJCvXv8&#10;8hSBIAYEYOQk63p5nKa2CRmDhTynHMEfGhBBNJEIx9nstf3zdjyTW+AkOVpUSyUOrXwxx78h55Ij&#10;Iu0M5DFVQxpI50twFvdOFjwzLLY5G2hKOS5oY5C+4CsFPQSYjZEm1YW8cDiMufuCKGQ170Nys7S1&#10;a+f+mG+VzASpUubzt6+OHj346Iu/+/zR7q6jd9M+/y7D6JwF5Q8Q/Eg8C1XgLBSABQA3oNfsRJ0+&#10;IuZwWB8HAoW79wKprNsbIoUIlKrVHf/t3/3yZz/767DPk0ZXlJHPeLXeDQSRScZP37y+Oj/ewoUw&#10;k3jx9DvIH9iI0wTgzUyRgagKzJX3DzmNkczKTbJQ8t11JVos4r6Dny4h1EwaodbiGYZeUZyiwZBw&#10;SZINaHAZmpbPzvPJDGoCjDGBU6mLmK2y9T58/Ig5E27jqZiHpUpNjG3jmP5Rci+MKsd0znpw1Llw&#10;PTRyt37Dd9E4zxDwLNcYOjQoMGySHJ1cYYtwq2KP53NMJ4OZt/Sroo6BUOthxASIZBCyrRT0pAJH&#10;Rm+qzaEEThYT5qsaoIkMQKgDlCqV9NDJOZfA3pX1wUOLzsSBO7Ta+MWMWBoaFt4qpkiiy3Q6SNHr&#10;N5XKWxxuB+NKe9RGXjXxTlcRNILeeCGYLDj88Uhmbeb0je3uCaWIN+1z5nBPJinP7wqjPmPRj5YT&#10;zimMG9CT4204Y/AzabhdY9ikgTCcysGc1ApP3e6trhzlha00W57ZliUXzNJFd86D0Ow0KYV704Az&#10;sHQFgZ2x2bS5Jk4ISqjDIRIuCaqVLgAJ6sLGLAXmOzy1kCM8obOKJBVi5s+kvYWclzYMT+zW8KZZ&#10;Pr86vbk5H7EbMjIoYTx2VilfXrx4WXt3Xjkvf/3dq87C2fNFrmmrN/dXmzuL/fueH/8eM8PpJz+e&#10;/+ST5Wc/Hjy+6797MMxnbPncKBFscWDAHqCrmmO/uxktxr949+tyr5IJxsvPX3/5+S8Qq3WqN1RZ&#10;pgUDgIb/FMAtBa6yxhcM07gXmOgqxQ52Je4w0ttx2yhv4NvJ+XSBPSnRURiEBKDl4y6H40rY40G3&#10;00F5Pp60Gx38OSE8s0XCQ9VE3R2w0fxk1td3bxe3iD/ayq5tF4rbCXLgyb02oS+i2tDyqQYXYqYs&#10;S0XTy71Z3ZhSZNVoU7zDIqVHkVecamobpES+xnCBuK2Ufk42aLpwOtzpiOUECV85IlTWlu20kQvR&#10;qUNc8KlBkTZS01yFcsralP2dpDTjWagSjnfC5g8/Y47vBCeHtBCI8AhgoDbmiOaRBeHUdkQkmQYd&#10;XJcJviyGQUjgA5MQ6izo/+ysnIStVjUQjzMzJJD+5PJcBlFAZijt+IjAWzhvoS5KBG9tFj/98ZOP&#10;Pnr08IMHB3g/wIfkffC4cNCp58TvhCvd7c67tNYY/HdXs5zL9+rz33zTeEfryyMJogxMzQ/OPt4s&#10;Uah9dgLnPJ3B/ZFpk63ZxH3Kh4AtthXehnfm9P/q6+8wStwubIGyExfnsae7I3TWWEUogDPgCC0G&#10;+CaM/GFPHGfNYHQ+nJOtF/aEHQtX0BMJKEgPE3XMf8JsH2wxIfRFDs8yIBMaThGGmV9895YX3t64&#10;61n5atVOKJuP+FNHT09O672JL8QgEB/TEU0noWYCj9EEcFmdhFeVCQrn8CLVHO4XE1WErzDnGSSt&#10;piQCEEyM9QDoPx4hoBvAAjK74+FcMZhxQUQFpQXYoVaQmZjkkxQD5EIoZM7oFfG6U1Yb8gyJLJSa&#10;yOapgoPm2AdYpChy6NNztir5oCAbxkXPteIJYtbKzopvE0oLIAboNdGYCwFDo9UgCeT22lb9qszZ&#10;21vCsMDt3IUnCEaeclSj8VNgMAxkuS7wIpLnobPhGPCjuuuP7F+i9Of3+OdNln2nF1hSdH1cgcYD&#10;ImdZfMHhcIVrgdPnSDCjGc9iMSh9OFyxvifEvzv/r//dnxBnBxGVp1fSeCA5Yvcm8yomkt4Ihw0Q&#10;JnYALDyiw3gQ0XLIwFpWvvr8vCX8APAxoNIxjn9TSnlmePAusJXErhSknUsF2ANdl+VNieNivRsd&#10;qLhSAK0UFyIbMDKRkEZMWgSMCgnlq7ju5DhoSmCREozZmzHCkQBYc1LKSNVfMt6hdwLwXYGtGSk8&#10;oxsIsVQabrYuMQbnMLKI25UNPTo4kY+h9cwA+eRNGLD7tzb3Zt4A4Bd6PwQ/ZLEAMDBo3lxfx6CJ&#10;f85MNsMpnSkM6y20n+pDIkH2DPprtJuQr8Y4Rfd7hc21YAqUiOef6sctbxDDYbPOUeuH+MYsd3X8&#10;7y0orC+wxFFyYjJsB+swthCvQb/LE8h7eFM59zUaiZDjwXZ+LRv6yaPso4dbdx9uPvr41oMf7e08&#10;Xis8LiTupNbXHvoiMfwbXbHkPJRoLz1VWijpPxZwNsjQo+VOxxJYBeg4ZYcarGh4/BNvIuiakF0a&#10;dGc/+LCH6RioOROq2bRSvWGCjyO+GvLV8rzSGDQu0Q5v7N3DfLzRaUBufn18Nm40zs/PuaabG5uR&#10;SFQZGvxgNcFphk0yHnLXsY2BZseGK3BEcWGc6++JJ7A12JI0M5zMqoOerdsphKT1wBs1ALwTllJZ&#10;JrkM6IxwlOIB7yjm0lDViCWkheBPR90+wYYKlIc1hvdMJGIySmRgx6KlZoXPcHN1RbECt43OsM+w&#10;E596mL1c6iBm5YY8Ri0sLQePtPvy+vr1a+QioG/Q9+qXb47Pnr/ola8d46Fv1I7MpjuZ2K3d4u7+&#10;BoJuqkGiyrWvAn/YXNjHkaREODUju8EQI6xmJpsgIdbld7jCIVcsNnK5X7x7a1vBcotM9Yx70pjS&#10;MFMNB2iKZuHMeZWUwTqCctd4GOG9oRslw0QgiMk6EIzhBGoZMpzSH49xNcS8f9FqzOvlAHmTo+mw&#10;2/f1uk4klNz40g2LK7NWqJXKULBDsbRnubh3/2Eku0FGKsm5sc31CcpSn6da7WC1a09mV9Vhbj07&#10;bk/S2agvC48ll1zL+dPx7148vTh5t39715kON9sz5Dw1oPqTq/68V4YDOrGlDzcmgdS7Z9/CFkAz&#10;xsGjEb/X0+h0OGq4XxyK5sBlG9UPnm3mW9NgdIADB1Px4aR9+TbiGkJAdBH5AoYLi4rhFPs8Ro3T&#10;5XQswx4N+fRMmVcwP9gpIOeEwhDX/UKMjZOX9TXhUIzprh4xqRCZAipCDBcC9QkUCgBMqmotkoce&#10;T5FkTCYq+wpthjsaLz78oEVNa0eaGYDA2K1VRXOlqANJkVuzmCYSCxjunDVd4SnAdxiJEd/QDHD8&#10;ylKs1ZzY8/ZaiCKUmWuSl1nV3HSlOsHinC7arQ7uco1GhV20UUeY3MRCFjE/5xLxdenN7eThoT+R&#10;9Tj8k0HTTdvDNsm+g6hYOmKSu5hLzEqV5mDZxyWm3Zgi+wxwALhCqSCULtfV+SXB5ZyPhB0OZyOO&#10;Y4BaKz6nt7Q14XS5IdNBEsc2cMgtY2YuEqJJJaeYwQoUhxi9fyWzmraZps7poTCvHJ2QIxTma3Cs&#10;1IxQMWKMTrypMBIOBJCsVRYv1SO7o7HlhvIQ4+GmeKk3qjyprDIJhj2sEOIzx3TzmO44cKhSfy7I&#10;EzIMYKpRB+iHFcbBGfMehFT+5HuTMVZEyD2jy3cvptIEyJPb447H5QHj9zEOwGd8/WAfQ8nDu7dP&#10;v/pqdnyR8GpeE4JJw8uAu1MygkMhEVH4HyuJNtTJnVvFY/Z81oUtKj7ckMAWc+wxfvnzX5avLn7y&#10;4cMQNwbH6kgECBuoCzf6N0fHp+cX6SwJ4bntW/skloVjiUQq88FHPzq8e798U8V6HASQ6Wg0loBf&#10;9/P/9PP/9d/8m53NzQgmxx4vlbSMLKhI5tTcnJ5AaVBmsZGi9XJfnp3zE+ET0AM1Omc0y7DehFw1&#10;ffTo8QUGpF7PRiHBkoTj76ScYiKv4pUSeYxjn7VWfyDdWXRQkx8opNL6ydMgRIvQ1wDmEDIt0rDc&#10;HHDyS+DrZb8Lp06+PNbDyDqUkYxJ9bQGOMJJzD/Rap/TtL+XI1ovpVGVsY/mK7nFZgJpvb4slyQf&#10;nMCoNJWrUYhZ5yNEJLGbgPZBrtG3YYPTgEhXL53O6pVJ7WZSK49Xs/ASx1xXNuBfC0fzkchGMnEr&#10;EdvxBdbwhCdYe7FKOv0xjyeD6pzqEbc5rEPnGAlQWC1G7N+zFfnXY4cHucyYMt6NCsJ9A+dnvLia&#10;2UtoApau65n9cma/cNjORn1Sgui2oquxd9BmS2s7wWfoo0LxVCKez8VS8SQh0YpJC4DnuReD8bDV&#10;aVTqpbNzbEYH9YYbS0xfVBlGZPdQzni9AAqwWiif0NuwBjv16i//9mcvn33z6ptv3nz99el3T1+8&#10;qb59U76kpWtjk+qfRHKO4qF9617twe7qgw89P/7E++nveT/9qe3Jx5O7j6YPPmrGPDdRH+lvhdxa&#10;Lhjdiscf3d/fzCcL24e5fA53ChgBrDTdPVnAKvbQ4mLIohOkihEKGymgG3gbcA7TXoh9CleDMBQP&#10;+QNDfASCWEGCOgB+LnABQhClsHcCnPAvGgwYNuGsnisQlbWeLxSoNQ3XCucqeQCgyBBtTN79WBOT&#10;2zJRH+VwIG0DJWAbZiui26TMM94e8nW0lijbHwJTZZLBUB0jsXbzGMpWESwYjSmjSu0brCXklFB8&#10;KQxEXeFT8JUyzjFLC5SQAsDSnwvUM7mg/LkJuhA3lfpTvzcrnL/lBVTAKosYtwW4uVw6+ajRM7KB&#10;82q87JCObkRKix3jZLzzVjPU025I781GzXhL2C8vLl6+fA6iAeGOl+WTsHVYgkx+rCHcyGS2d7d2&#10;t7e31jaYlNKcSow9xO+RwYJ+GthTCje2SUU9mjmDnKzYVWy2dy++e1s9FakRW+nRELTWDFcYiNFG&#10;wGTg9aD10dAyF8AmdERNDl8Pu3FUA/FY0hH2wAlmZM2B1ZsQgoXyrccgJhVKDJrjZq1fa/awZYlS&#10;x2EBjRJxseT20G7jhyFzFZL9evBTcOdiVcAgd04HA1iM1XabGFRqPFiQDBuYWuXSWbUHg9nbs+OX&#10;L5/1mx1Org4Oe9iDTedv3bbL6bQ8mVYnc1IWG71JtTnAHET6dqa7k3mnP0RfyYphkYifMrGDTGCZ&#10;4KS7p+fDspMeHzMb2wDkEi4BLD9wRYx/CUh3L4GJmEtJYKqYNmAOQ5bityBWFjdefHD1JvIV0Llt&#10;SPMyjQF9l/2ESVeEYu0F+hGlQnFWinbQNmtOeR53aDC2bH6NXqnaIAoVso03MLOPCGJqQz5ngMZY&#10;zQUFbTaYkvbJwWOaJ2MTybatNyWMaSCVxoJoTv5iiA/FvAOgR0dCjQPMwuhhxKjBnBXwrSlwIGph&#10;iAqUoYk4x/X/8s//cIr6EPRLqwR8hOsw7o2X151pTw8UJTWXtD9bYH0plgM7Ilk3bNxyFVuiRuH5&#10;46HB08zMThWOAW0T+g9jQdYiEqclExsC7xinmijmpRAaOkChkVxiyKk0clxFxTtZq9w6zq3uyOz7&#10;wia5toqBNiwAJdmAI2JKA+quR5P/YVJK1w7KKDovXz6e9HmvtFRWS8nD5mcduuygsyJH+IM8+yZ3&#10;cEH6VR/b6dZwr7iHx1C51QREGfTaqUQGSgD3GdiTtGhGVexxHFfra4xaouWr0nMielDuwZFC2xUN&#10;MSdNx2LFArE++95IiJES2CVSWCwdrCLVavnMTF1NoBGqGA2z5WtvdYOauSo9zzoO+XDWf3KN8XqX&#10;2Yvdedqv2m/gwVxtxgLx4Cq/S6JsjLch+1q4CMjQhiR9MVCHazcBj2VUK76KyVZlgutbxRi/wMbk&#10;ZbH3OLu4AOyKJOKNm3ZrNuje9HF3XqD7pCT2QUix146ONEN3kf2CQyQQ8HBvZwdz6zo9XLVMIEty&#10;86A8HJ5enuAZjx69WS2zMeVyOTY96ZCGQ4pXCpRapwOjjU0G9g0UIhTDfELwRQo54wgzEVuUDQlM&#10;wfLl9ocbGPvcXCdcCzLrgS55HqhtGW/z2EFw5OqI2dzrBby+YRdpnkASMh/Epe1BJYpwWVEncwmp&#10;FK3xPa0dlQwLDPMr2M7M6NENo048Jd6qUoW8CFRJEFW702boga0EgLpGgl5PpdHAg200Jvb5tX10&#10;c3sj/JMHaw8PkjtF38YBmzEtVQJTe3hP0Bx9hCJy5sWDNCwcUrVGp90dX5WblQquv4j456SkQ5NC&#10;GDB1eBH00SViCDSBsgOESfPjtBkFo3M4Ij60VyoPyF2FL+ZejIO2Ob7sMK6FtwZ0R/WDkCm7kw4Q&#10;Ni/Do9RiQjTSsM4QreLoN7E8I7MJY5DAEAbddIHErNkMphL5vS0PSqFUCg594+QYWhvuwSzNTq+x&#10;cfsgf3BHRuALCBnxdihy/u2b9UwCS/bJanBcKSMq6E4mPTRY3V6wM97UMCr28qw7X06S23vNej+U&#10;DXU58BbeyC42pTnHZJQiw7yQAWhsIohlA+Sqcop4aALJpRBdR+CoeZTx38KYNRD1Z/Mp/rxTfucc&#10;1fiSoKwYZ0hM2PtELJK7KOtaPHvrMfltx2VIo0xHwCDoErRVWGlSZg3IthQmomwJLM8AEVPYzaEb&#10;mGdNmK7BdpUmr3/BmWqowop8DYQ9sWRke4/wsmggDRhLtTJstQK06hIIuUfy2XiP65jnWaZYeuRh&#10;P9pxulHwsXAP8LJ2a1GpuFtVHilKcLD09wo240qjMl9uJrTBI+K5yPVcK+QQRaESxLi6VW/MOtDG&#10;x/H9Xfdakchv6Ik4ftlJ4JToeAX3gOmZ+Fd0OmzXU2d32m4PEZZgicTgBa8f/6wywE0X2+TJsEOa&#10;JYUTpH3U+mAeCAFx92vjlw2Klkj5ktDCfYtpG1zAG/DJ01MNPG4NoGmEKCJLlPzMKOYdSrWZzpvV&#10;enQwyoWDWKgjI+aQILaYm0zBBRme6OsRgePjkcjbc/h47jVyk7IFqbsHPQkB/C7GY7lUipmDJIuE&#10;Xc8g/M1xpOX81OXRdjkH2uMLhAhq6QgS4iYrEVJ5ZJRfpL7rtBb5SmIQvOl19tDUCThBopfZ9MZy&#10;7JyMGz764MP8wW50s9iDiPbNd+kejGUwIDgH7Ds4O9Es4gzFCThlZTF9FxSF6ZfHE9nY8KUyXqYc&#10;WCssYaNgiRn4j//xL1By3r21RXp2bmMd3AZM0MwnHZub2x9/8une/iF2ydhA4hnAr6Wb6r//j3/J&#10;nWXMPuzVMFWOow3Cps/toyIkjuzJo0dhPzZSWIkmWLz6yOKV8MtcmslOBxNXvnWlVK5XaxSyJlLE&#10;iFnsrlq9jiH4wf7ey1cvuBS7m3mWGHw16jBmTRK2MYHXveBKvg+Lt5oufrWaQGtCaJGjRQc1NU1A&#10;6g+DbxjMRY0BI35yxkyQt3FfMuYJpg3k63lXMlowr2y0wvrlP9sEWq+pZGTjHPa7TaC+CxlCpgk0&#10;38XKE7akiioFgHRYEgq+MF2HGFAgPk7s67A8ue50m4q2v0YJUWp3bfU6DxEAOOAJo9dMJL6byOwn&#10;0jv+0Dr/icCcZB4HLFF/3BNMAhAtKMkAhnDLUEaI5hn86sKu08EkHN/OATnYvtCQn/4wKSTtpbNh&#10;9/AT8WEPN/t0Jp4vphOJrH3B4LczHbVa9UGZUKHr61GfGV8ft3IIAXjuFtfXbx/eXkdl5w+63NCn&#10;IMhRlAy49crKkriQtTxRgvVyfvzqORg8QrcUs2ans1Y+H9RKnfLl5ds3L7/77vnTZ989f/bFt9+d&#10;1xkqTsq9WX3maAVjveL6cHvPdu9h6PFd1+7+5t0nB3cfxzL56Ho+vl1YBDHgSGCkoobK7GAqw9Tk&#10;S1ssBE19PiMO5LhOJOWMCpkYMr2XWxITEoit4vraKBeUBhsgjFTGnMg3Bt0eKAaPJ3a1qWRyc2Od&#10;XykG8EW8uak0Gy0SnxgP+risPTHe4RbSUYDRyoZKgZ9yUKB21AEK8O/y9Lstlih8PrZ1+kNaNtBH&#10;jPt54+AifJUqQCMAA29QJDUycuhrtDhgf5SCPGPgJbgY4OPBg2pKL7W4pgoVmGg6WwuXt1aa9Z/K&#10;yOOl+TBmN9IIi7uCWzWEUvkc4iMHoYTuj1ZAP2Wty6sBdeFbCbA1nYje3yBkKEmF+fL5s++eflOv&#10;3RCIh1yGWY3pVGXoDGU0kVC46K1bu2iGC9lsBI2dD79ExugkMA1w46Ob4LFUoCw7niVqtBz2xY+V&#10;WE0m2iq77VRFRy++Pu+WJRPjnoyxZ8d+XYoK6x+jGgG7VqiWHDciCHJZ52HMfuyziBsf60V9TEqn&#10;Ix70D9roQmx4xGH8y1OK7qp+1cZYhsxMyOKZkKff7pBEsru9Q9uKDgyiBKp3cDfKgHAyzS7GMUxP&#10;w5LgijObYzpDH0S9RA4fRokhfwjtYSaZI4YPVkATt6ha4/K6hF/p4KY6aE2GN61+pTVoohvHXJZZ&#10;Kd2EC/Izyaj0WyyyGVRPhxMDsTp0CZYKAdSzRXeGv8S8M5q2R9i2zuMyEKJNkD2ccb5TJAFAB4Rv&#10;sAMWAQ8Z9x2SoeTMsE5k0S17ArMbKopWvoEYWDnhLHCaaVwlXqhuN1xQhTdahjRmzwbs5fxSLdGj&#10;6puR4TCCFHhVviETnr4FWKPR6Wrdk9cRDAxXSzpDjJVH3D1EFfh4q2+hRefghXNPITiQwIZpldoj&#10;diiFpoOszhfM5+VwA/gizGXBriI7AhpTZGekddCq0ttMRvNeZ+L87/+PP6GSI1sdUw0NHTGfo8iy&#10;O1qDBZbcjOdYHtBeKIY1a2MWihzL56OK4ZmiYYETwgsjIVF2Dp/MoPF2FJsyJ+9ylfh6VNDAghgs&#10;0wyzgYHSaEzHpdU8CRcBGJ2c1trd3j9dTHKUg6EhmC4l7R0dphzgBVfwq8p9OGAiWllST/mIKldZ&#10;XjKYUM8JXNLKB4EGgpZTHZQLuOA0QXPAJda7vM7xwxwMeYcxhtookTujO8WD2MZmV4kv/W6jVq3V&#10;sxDVU8kmj2qtTgcfDUUgrmERuL27TeKPMqwTMYo6EEfu+cM7e/fu3t7f28OOApCbNxWBp8gMzQo2&#10;NDuI9YneH43WyfqDypnazfi+W3inddxyQSykk/9kkIoudOUPn89GvZNLIr8lql3OPR72O6hyPGB8&#10;Km41486Yg5g0/yoYiXPS42nR78/wJlgRBcEYOL3T6PQgSIHjRSIoU8O0uLRi64d704CjWWrkEl6c&#10;7gOtxtnFzbjahHSDIjEcI6Q4VOOjVhHEYXdXfX516e60b+U3ME0sqdnrTjC1m9jWdtfXtzY4HvGP&#10;odrGu4+PQveM0pGhHOglGSk8BbgasRDC/gBVM4pVwHhjFcV7VIwJtXt/Or+oNcpHb6O2aSKbmEso&#10;6obfBzsTj1o2bh5R3Y5GjXsEyAQZgNEJtBXVFqNJADIbI30elLG8quF78pgoDZQjSn0gq8cF9wj2&#10;OPVTh06VxAs0TsHgl6dHONPgF5aIEEEdkGUNd8TtHlTba6n0wdr6VhI3ZQ8aq1FHVLi3l29A8Saj&#10;LhsyHUnE50PcnUkmzmjDIE4rCa0/oM7nTQOHyxyT55u5LhDqErbP1cV1s1yHlzCcDBb9unPchKQW&#10;pdJejv3OFSYpUOwzsXAhHYdqMMLeazzF8mgRgKQisqLCFQG6UOKJKCmeZJ5mmTkS3M1hn9GHMV5C&#10;78mRuEJYR0QY7xKukTNM3lM0vbY5brVc7cay1hojckFJi5y23+vUekvnIjpwxiKu48Xkq7/8u0Jc&#10;6c54ZQR9tAURmBiXjWZ84c52BSnG72xftheLYSeZX2+Uq9uHa6F8NuAON6ftRrUTdXvi+RRJC4Px&#10;vNRsPH37igPIFQ0xdOpO4DigwIRHJ9UW2cwIqCJrO4GIAueGsFOuLz2Ttm6bF+H+BJAKdgJHPJx9&#10;2DTTxQD5hPWYGE9K/TCQHMKzOYMX/OAstwALuLWib40+UFJB82ixT2g/t2wdZFAsnSD723unGrHl&#10;jIqYGkLfFXyadNd4SpGB4K8I/RpVpK6gZaz5PvZU8C+s5tywFr6fCgoeFKZoWddwVgxHnH7uGZQd&#10;aU65l6Ic6Y0KFFJkJlQVKNMgs5Dforg1kDXX45h3Q3dHKjYcOmKR7ON7vmI2AF/TFQDoNJb2c1yT&#10;2U/1BnAIddgCK28slhkt+rVWxeeP0ndTP6B/9E8CYJaZPIM5j+wrBZyh4jGac/TbJKbyQCYSTKdp&#10;Wuu1FlIdg4lLy81So2GzTDAYQUkVw58b+p7Z4qkVlunZgFA1mVii6DZEPrXHPITTeTKVZuGCJEoA&#10;hnLdJTSKiTtgG+KZ7e21zbVcNBoC/KcsDjrmlHjMxDGnQwUuGYpkFmir7YiHWdjWhmm1Ijp9jMBY&#10;4ws3PjkSLnLdWRG9JVo4P2RD3rPsYEnjDqXoeq/LFzqcXfYrAhttq/b1DZPBtVzKmQxRhTF3wLyo&#10;hywBVwnwRU40aC9LiEPYQzpDxKGubUXiaVpdAaP6vr4ukt1GZ3dnZ72YjZEonIzzspdXV3SAiVT2&#10;1Zujn/3N32IcHQn5/+2//f+8eP7syZMPmFp9/ptf53NZyEIASdDppSvBJCkQxF354vTkoydPKNII&#10;2mAyY30jVRniw/K2iBfq8ucMYEAHYKQYdZRLMxMVzV6EzRyRiXjspnSFSfJ6ISVtv5T3galkeHLd&#10;A4WiVLcOHautssZxbCoIGVXm8pSY2EtrDMiYn8rZOsisIYkFWarZU3vGv9WfWPeFf8ufm2ROdQ5g&#10;K9aDwXf63SbQ+np+/d1JIM+99eKm+dSdlb/IzAjVGFgYt6f330lburBxSmf52lLQvwd4OsSgsnXY&#10;7KNowhcIkcDOonajtxmPCbtq3tSuL68uSFit1OplEpMqA1hmzGki4UwisRaJZkPBXCCYCQQ2A6Fi&#10;KEiMR97jyiD+djuybkcGxrDHlaYWIJoUx01EuJMReJY/mllP5Xay+dvRxE4kthGOJ0hxaY2u6tVj&#10;yhPbqtRoPmvUaxQmgUA3lVwlN+/AvcRohcT2oUDpDnm8lLydVq3ZqGDOJzIi3EVt84CoBFrwbcTN&#10;vTg7C4ZJwyVfiswPB2kR8bArZQyg4o5F0mNPeW0xx2L44rx/ftp49ebqi6+/+pu/ffPq5cnJu5OX&#10;b56e1hq1IVHj2PJjcbTEh8ztCxNpBRsqDBeMKY7kwUAbinrh/4IBRmr0XdzTGD7S9FEB8V7o+rh5&#10;olRwXxkEUB3KmGaKtTVDZgog4zuCOktbBxCSsulxi6At7PdxPyFlkRSFSrV63axM2dxIMm23j968&#10;ev78WaVO2KONGQGbJOxTJmksA559YAtIE/iOYKDC0opGY7R16p38QWARRiKMS0yshZRUkn1BGieF&#10;XPY24pfJWwLIBtYvwkIGbtolRMSwViB/x3LUacKmqvWv6lP7smwfxRg1Hvk+TgY5CyzgK2gELm0Y&#10;APdixkMnvBv/UG62HLOmyWgMY0Xi3wAmWLPXlxfv3r4hYx4qDcnDvEw6mSgW825FKOL/FNsgfW9j&#10;ncZvf+/W+vpaFPWUIQci0RNxhT4WbFdhLXwvaHuEHuNyZ0GO/+CHHEPMZFOaI4Rz0/nrp1+WBjeA&#10;eFKqUgRC9ABUlrW2HvFuTyEC8BgxEwBo6nb6xm7Di1zZ7wgy5XtbviABI8mqbXWxlAxEAhRRRJEw&#10;KsLeiMwshM5DOwIr3XS2MUYS2MiBElBpVZnNM1BhZUAMhkTqdGRJZoZDMZ9dN5s0OYTH1Jo4yZO2&#10;GhmMgOOH5csK/qS+VOKTTz97tHcXCtTW4d6P7jzcj8X2MuktsmnDzJjmfZylO3XK3EazW7uuXJ2f&#10;X1+ViBAb0R9ygXoDGj/QSXzLQH9VD8G7RZTp811XOu0xLahjsMDm3TNcuvjPhsB6TF9NICvVNWTR&#10;6ZJxIr+BncTV4lBhakzPKHWggAHUZsbe3mSOWA7l4oh6fKwE/aGVJAHNSSCp/hu+J4LwWqNxVbpq&#10;NHEGrZTLV0A31/VKB2wWeIpUTYKS8YBglxduPg8F4Qhjlo2JTFQ+R4uBl7wuhxTibMnDUZdeVAUN&#10;vpo8CHYvZ7mOAPyJsEvF0LUHm7Bvd1B+qxjhjOB4HCEO+df/zR9AU8MiGvGqVri0w4yPHL3pHCuk&#10;OXZeLFkbUxpRPlmD1MVKrfM4hpM+czaUfnqaNDJzcbLyNGiAyuXgejkZUOLEp28Gs5ojENInlFyH&#10;ErZJXBN1i3+h35BvumAuZPkywKviLKFdFi6j48c04irbJLmRds5IbdgWdJyI0KUiQNQ4DgiUA5wF&#10;6I4EyTDepRTgn2PxJMSI6neOBwiDI84yFsGg1+Oj4EEBZ9kzte9mtmJbW3if02UiiVXK6myGV9eL&#10;l684HuguEvBz/H4UXcdnp7hTHt6+8+jeg/uHh8VMLptObmytQWeiBBqwvcGEW9k4s4VAGedDw9p7&#10;39kpLpFyiaPye4KoyZFXIWsBUVbjZ7XEIoiaU3kq80XP2OX/26NXT//6V2zLXlRySEaQkkcTOIVi&#10;E4uurutY3SxHR936dcf+7Kz59ZvrF8e1L5+e/t3Pvz15V1nMvOkH97B9X9/aBjB78/qIFMSzN28W&#10;/WGrW//i2eeXr858i9676+vMchJK5vHXya8XmBOioacujhLRrnjH5VquMOAJ6HW2c0VXJLXweBrX&#10;Z7AN72zsrz/YYyTVHvTJq7DCFTgqQGUZBLIDAjlz+8AzyCPC8QKRGJGYLHWuE0QM5tSWZ5dIoZ5A&#10;A/y2dBmzzVB/XVea/VZXRrNMvaCtkn3HFMntrleqEJO4jy0m3OMJ+YFsymBLbPEMd9RSTvXwMFWh&#10;SFGBAu/NZuOz8/Y5o6BngztSKlLg6lt6/Tf4wuM0Op6wvUB26gwHR2dnFAxF5wL6dEgzlxFAMKin&#10;AuYTyUfFzR1cIHL59a3N7f397NaOKx3veZ1vXlwB8jAiHw4Uhs4smhG9dzWMeAN53Ix99qjfkU0E&#10;c/EQFMv1dHRzLbkWdW1n/He3s7d3125t5A628ne2127vxPcONze3dgkAG0MZYBpPu0RHyJ5ESSvp&#10;sg3CDLsMxk4gGjxfJoJBliSw3sGFCJFhnyCHEW/awXwxUGq7Y9aBQy6O9cWLb929prs/dM1IsOhF&#10;McButpydGdHHzjLGoe5JPnX96l3IR2CzNxCzP3z0WRrlSnEjWshPG31btZveKITubWGDuuzUsB9s&#10;l65jcQ9kl93sNiQnpJkRRuK5dBlblXoX5Va5eZMD5XKuyvXm2WW1Wu91+khoe/SDvjA6tFkwDxhP&#10;YUFH4XPOhlQzoVCCURIlMBOSeDKLXwij0MGQ82/GxmWBJkZlrh/moQHXGdIEcpfEWRBAZQ3kdVXk&#10;dGdhpIaWpjJSewqYGnu7xgts1Dz/CjSm2SDOgBqHp03kc1wF3CQfgjPhVAsbdQoOPRr652NU9Ioc&#10;YIzF1bVGEwbCeg/6CGvF80AVM+Cg3o+4JOwW2trMBqrS2NiaKrjSZFfo2MZGqD9iFgtvV0A4ucn+&#10;qDcdjcCMSuxvBfc27FwotmH2QC/sNeWWe2dzEarMnFSciP7YT5/sQX8iUcl43pVGfb5IxTY9QT/4&#10;DrDYcjqMkSuj/DMGsuLw03yadhpaSA9RCb4l3W6n1eLYYvCpX4n25FdKBOaw/TFwB3EAJHMmOTJZ&#10;djzI4Rku/BKEcTNojYTAo2Lgb5dg4WEuq/moxtZstcDGZKRnbqThpSZuC1RGbDXcgRTm7NMFpBba&#10;bPZ01rZ8bZxMhk1UNLCRAnnfo2ymuxd7UVgPqkHdXe20PPJUFcrtxb4VbYaTMpW6cNK4LtcabT73&#10;ZaXEc9O/qsV4s1Q7xaiDadzWVm5/L7e3H9/Y9KVTrkTSm87CbXKSoJXP+Yh6uLUfyuSi8TSnCrQT&#10;GdPycb3M9pLZfAHXHGpaikw+JpA2tND1jY0vvvjq3//7f38HGaFnCWUUzsm9u4ezyYixDYdIJpUY&#10;DyRDZhgIrZRpWCIW+8mPf1zI51od5YgidWFJmZkDHY/CFtUEdjsRQIJgsNMEHleMk1hJwqHVB1Eg&#10;wIfXsQ3iGcOSz00ZQh2OqQxsI0kyTBNoTQKt7tK6nvyG4lgpk1bSpjmHtGqpZkg4ZIprTjQjHXxv&#10;38/Xa1Yj4/XfTgL5GtME6sE0N0QVkukOpfHlryw6qFW6WiU4/wnYx3uwJoHW+7GafOtdKWTC0EF/&#10;eMNSj1CpzKaoAKyOlJemOODQVDDUnN4MUDiEZBXxGlzaEB5ybuTfTK10Dut59gse4qBAUt6sNa9L&#10;lYuTUgkkstbvtem2WU5Bry8VCa/FYzux8E44sBkKbEeCB9HALY+z4FylPY5CyLeTSdzfKDxxTDeW&#10;Y2+zXilfvSXLpz+46nTeNVtv9nd/7+7OR/EwUpR2LnPvJ5/+Y25Ig8DEwcXxm19fHH8z6pXG42q9&#10;dtrplFarXrtdm8x6tN58doFbcHskAMCyP4CFM399cXkJa4P9NpTNOIPBgSsAwAElxo7EjqYnRC55&#10;CBVvYTNhizsjMXcCJ6+3rxy2aYBJ3dlVo3TdRXT44uVvfvP3T188P3r16urp2+lF/bx8TtOipFCf&#10;lyMSPAK8lIYwwMwZF2uoVsMBv6eT5rwWFqOyD24jTAIJWqQENQ0SWVcw6DigFNrF2KrexHeP0xaJ&#10;jqb53Bgpr2DaBxKpZI4xV0zmMLTnw04TR6wuMtfr0tu3r9tYD2i6YSf55vl33747ekM3CMeSS8Ji&#10;YEkwE9Pxzogb+4kQoJIGCXrfYaTCwiCgsvfwONRBoEk5QD1518wqDSmdgBhhChZOz2ITe1nHCJJa&#10;+OrvV6BVlVnQBi9uMZxZgXx39HOsZbE3xB+lifKDnHNAYFROwxaNYc83guT54tmzeq0C8Ym6laIF&#10;S8vDgz00RrxJWkh2471bu7fv3t5i50llGLcoAw5rMHoBkqjpIeRUQ5Cd4o3A1LgjvDWqLNykFKH9&#10;3r9JSlzj5atfRdjmGDMKLg4Kx6D//KtfXU/q0qgZSFSGrmTK69givoqmieuBoQaGam6c6UH8SHsF&#10;OmTAcP72pjO2VQYdMj8wBAu4Io3ODA8a3lg8gNddetBbXDe6F0TdrOcfHmw3+W+GLz4PvEPUV0Bj&#10;sLgQMHMw9SCvQjel+iJddrms12q9xZCAHEIpAeR8wdTc5u92yQKg9kzB6rzotbdvHWS8kaPSVf5g&#10;78PDB87NVBjrsJ3Nrfu3dx/dv//B448ff/jxvUf3d3Yf7R/c29lDaLeVysYgs0wXZKGjiBG7gICg&#10;60rvuta5qTYvrqqnF7hqdHqDFv7D2PcjRNaxa3Bjt9zCFBA6lyVVvdODxQq00OeLlCYBq2WJZEn/&#10;QAmpyq9j1RjTOfF4ZFiuaTKsUwwm6OGQLeIMyGid8xnJg2KfEG3iqb69vfGHf/SP1gj0KBZub24m&#10;PYE8OZBkSADMcb877WG1Oq5jiAMeflG+OOW8o5jkVo4g09hHFDjjaW88JQRV7xz9u0baPITUJww6&#10;GHjId1KOOyxdrIhobNWrztFI8kfQjAPO/+lf/oliLDo9EhMt6qGJVrHzOStUHzMb9kLI7mmKqBkV&#10;HBeAn6DsRwbQDL1BR6QSWTpksqQpqdjeEH95GF3msjA3pWvw4F+Hx5ZdKnReT6GHAjzYzkBuZKJn&#10;pq5guioLDPmE3V+hQuAcVO3WCWGaV50BhpgteytOE66y5iHGskw6BEAX9fCi/9Bz81zIwEBzfgdx&#10;b4aqKtyflgbCNqcKeRzcl2DYn3T4N4rb7kyGoQRbAnkIZILzbznIU9l8rdt+8fpVrVKLYukaCXYH&#10;TJXRdw1b2FyWbtiMGAmirOuxPNSbSpYCHsAnI1qCAugHLPMHXoGAKLN98IOH7313KK4vZ5JySKyN&#10;5ocxIH9CXClz7oXT89312dO//jsQtHa9jeEpyGd95Xx90/ju3dmLt2dvTy6Ozkpv352fvj46JYL8&#10;7AyF96TZIroFQinwecfvBib59S9++fkv//6rL35zeXJUfvf26vWbVul6uprkg+liOuBbK2zEg/H9&#10;ffS3PBQdcUchRHHu+5na0ZyzeXjiuX75CuNmbzR+enb68otfbmezW9u7V50Gz8VgOObk4Daxg0NE&#10;hu2pvn05p4Jib2VnYXlzbFM5y5dJYIoitLjzRM8je6AKhiddI1P4/Cxum/oi4OtM+hgwDKnfoZWy&#10;TMT58bjhs0FS4/pQ+7DusEcHKqNyFrE0FGz2OpCHwgRemxIGmwGoGtQF4CvUgWi1YWZAieoJXVPE&#10;QKfZzuTSOEArjz4YEoPCYUfDQwe7F5sVsuGdrUxxPZHMRCNZomnipCEx7yXMVEEtslgwjxyjczjG&#10;RBiCWS5YSAMUURA8vPZp3Eei9yLgGYd802LW8/DO2nohnEl61gqRfH5tO5/c2cgU8mmCYggEk1ua&#10;z72MY6zpn2JHUOl3qz3sKGTfD+RNhyeARH/AuuD4CjjdEXIFjCk47BXjbeyQAhvIikdJ+xlTfqCN&#10;ZXDuiHG0tbo4bjlGHe98GOJQVEQlZ3uDDcg7ptseO7rTRCEauXMn447ACx03Bs2bs7YopbI5i+ay&#10;k8G4Xq9Gt/OzqLdW79ePXq7liqNqk6gqfCkDC1930PREY4NyLbReaC3m12/P46l4b9oJDft2jI2Q&#10;/BHX3FfCa7/fYW/0ICBzLXzpIvZZ8tdyou0ee5dDGgy/P+l0YlwexinVTNFWva5tMoAc27VqQZEf&#10;DJJiPTt8HqQmjJ35C5GJxBiQrT+SM3ZhKz/KyoCwjJ4N6UfDKlggVD88/pgeQ2amDWtjW6CkARPL&#10;ulz1jfySCOZe5XpULjkHXYbC2P4wCYRdJ7WA1ZJ+3wTqQeZUkSBeIygZz0LOFvMB1wDijkTvMvid&#10;aYiM3zEvwq6A6Jg432a/DvIK7obMXrkR8yEkSHq//JNHAfLEPCElwLLHu/ykZSKY8kymcFYwO4XN&#10;TGPDCAfZHV0Au9z1TfO6eomjJ7xgh43mJS0sE6Nwrx94i3+M2zbesUypdB2N+moxGuCZEPa6NGmn&#10;emPyNMSalAdo1IE2TR5lu0t9Ad3T5CDZYQkArnHZ5lNsrGbwY2mb2fGhvgwR43PJEUVQ3IDECUC0&#10;U8vqNCHPw499rEKlOi2gIj3sXDY+UG4yJ+uM05XOVUb8ggF1GKTCIkCattlyZ1TxqRGQjg9coYSx&#10;ycffOjzY+ugwaaTRHaArxTUaB3dJFkbvKj04HtFMMo3/BJA6EInf1bSP+yNbZzqv9YGQlw6uSiaT&#10;2NjM3drzbeRj+7trH9yP7e0G1wqQSeCAMopH70q9pT2kO/x//pv/9T/+h3//5PEDRAj0XfRFLDk2&#10;fN7q0ds3l1eXD+7fy8QDVxfn9B6721uc0swBHt6/1yGidTyKxeL6DFrMTursRCKGeyenXSiKfWKY&#10;9cMmJrKr0QuN2oQpDtnrwoFgFR1Ru8sMEMAbSIhdTT7XozFjBFYCWxRHN20PtYnsC/3hBfwdDa55&#10;7kf8CcvOOnosfjXrgRLfItyKUi34mx1Hen6YO1Te788vncCan/D1RhMowa3RI72fBHIDOMfN7dFY&#10;XTfEeOYK2TRKqt/VBFqnnj7XGERAdNAfjkLeldUK/tAEmoLFYnHzLKmoBTBHBmMBQRr1iPTGoqAP&#10;FzqOCIttX0aRPE5y7RawozBDuZlA+0P1SW/AzG2FmwwGYzI64g1C5pktu9TzjcrF5dXZ6XmphGMZ&#10;njHUWxwsEa8nEQ5nU8nNdHI3FMyvFmFmTs7p83bz6077C8eqEvMF0oGd9djHtzK/38fatuk8f/dV&#10;rXbi92+lM7nj419eHr2Jx7rL/rVrXAu7J7EAGMcSFjTjMIc/ArLJfTcWFcEUB2QKE9Qw9UybOcJ1&#10;td6o0UJRSJFpRKUTXNEPMI7CiclDj2uPBF3xEAI7sl+aDNWD/rjNVbmphHfXkre2uHDxvMcXc8bW&#10;IsEMccEjvqmj1+1eXNQmTDAYhOuQFV6PBRENExQtAg9Bk7CHdbpwW+Dxo1eR5FqMSZ4wxcrxhJoE&#10;VjBkLO8FC/BlnPxAlvxbbjDYHAYznHLZTIa/Rbp5eXnZajTpdQrZFBNYNHvymlnBGkiAgGChJms9&#10;UHwajtEIPKp6XSVeAmJvs93hbfDG3rx5fXl50WjU4LPg+CK+jZOqDx3PSEo0FOVm/ky1AEPYrEOD&#10;tpupn2JfOOql3eZ74IgCDGhib2WpKe2rtdQtkNFanyp3WQFK7mZcCrOMF8QBGMkCw9oZfwhL8uby&#10;4vNf/+Lo6E1/1KuWSzx9mUyKxpwxAQ9ZvgC+tJ/NpclAJ/atsFaMxdCjeigg8CygLoIgADlC2KBo&#10;bzJB5buIfIk0Xs0gwfWKwAahVhNoLCt/ywI1XFDeqMYPlO98QD4b20a3//Lbz9sQmM0f+OXDp0cK&#10;wBDYrNviIIMArPZsPFrgwcvwJ5GMKPt76jt+g6hl0FmOdnYKsN8HHUiVCsgmg4HdBKgF8m+9N6qP&#10;B8litnxx0hkPsP7kPAC8wUoD1ggFHEIFzgtigWTrMJt3IDeRXDBCguCKeMMIfiiuRyNbrTooXeAX&#10;xlnckOVPOr67txcZO2567cztWzGH59e//O6Lv//673/xxZcv3540WjaichNZpzsYzofCOTJ8U9FC&#10;Or9NgOru/sN7j3/yo3sfPPrgyQcPnzy++/Du/uH+rf1bW7tba1sbfuccB3tMtVHijCFlVy5vLk9v&#10;Lk9K9S7r66ZcqZDsyRQIzz8Ygn0mkcBu4h4zdOAYpKwCZqRhJt5Y8Xr6hPJZVB+o05xiSvI/q9wg&#10;BhvaKv+K8hhFCDdLebCx8N2Hd7Y21x8fHOajiYMH9x588Gj/3sG9x3fvPjrcO9x58ODuw0d3d7Z3&#10;Dna3C7kMe+f5xdnLV8+B6SfjbjhKT6UYPiGqKG3Z0hVZrR8YggZD+JXA4O6zFRojBJL5hm4vExdt&#10;w+DevCvn//jf/RmpXrPuQKb4Mldhaq/kEJRszGHawLwuYFMbfJ4x0RkSIslGD28rLS0aS9yg4Quy&#10;RI19E0pAihh5tcP6xKCb4fKYUmBi9+OLwHilS7coHBAqijFkpydleGjOGD1/pgN8L5BjH1eDxPcn&#10;B9gSx4kKIua/BRrqMwtqoqQX4CUTc26CUDKyl1GHmzOH7d7hofQS45liwpwLRBNgUs/jgWCInzPH&#10;KMuGZPNt3rqzSqanfXDCZXWMcaWiYmnhkvkcaTssBhgU4GTVd8dMgeodZl1Q0TRpDMVj5OkRU8Gm&#10;hQMcDT8YGE0gGyOnJiGbVh1iHWbWZMA6z3TQvg8kM39l6ka+7geCjfXF1jWRpVUfmVNoHrLPz85G&#10;vdqo2+6NByeV5uVN7d3ZJe3oqjMMjFck0RQC4YP12IOd/IcHa492cx/cXv+9H927e3+H+u/f/c1/&#10;al5cXr89GnWanBG4s+6uZT778P5nf/in9z/72OsIz2fda9SSrZo7WdRkxO8DxmbD8Lo8RBqR8pcv&#10;FiOJxNdvrvqtcjTuZ55zdXqSCXpgw7bxM+z0MRNUvlOjpURpXo7YyWGfuoyaTgMTWHN9YC2cMEDA&#10;B9EIWmUBBwCKCL8pDdnX2p1OrVw5q1Za5+cJ9yyZT4WwTovFAmH3jLEDCIS886FiM+IfKWE5GpZk&#10;g1E3RjhskbCSXB5chKEczPtdUSlMFrlVG3DpQXwuT0/RUKZI6wvitLGAVo8Fa/Wmlo9FwTMwvKCu&#10;Yh3j68Ddw2vI1aWo5ouTHl/c7g6TvjoZu/qdZX3cQOWNmyP9JclKjvGK9ERUc3iHjnotYqVhYHfH&#10;tGKs42WeCC+imn3ubCKUSYV3d9ZlTy7TqNDKQ4mPq7uP6LbG2IZWcEQK7Xje7i0uq72TUuXo9LRy&#10;c835hCaSMSxET0Y3sorCRMFwz5G6o0EGRcAFEh405DWBIlwTf9DG7kQxpBocy3pnlABAl3cJ6jfv&#10;ejQPJIqdtQrCESQMUakYcyd8SvRb3lRwnswVg9l4PtG9ag2x/KEmmk4b5Rti5VF2Y65EOEQxmxp5&#10;wrV3b6ACDxudjf1iZG3dMXT3xr0BJ3+9n9nfxdRiUW6nM4nRqu3vtPNrCRAlLzkGOKxAFfCswmF7&#10;KuX3p8P2YAJct0eDCCwxbJGAiMJmMUJSPySeqFlvNjFNa7SGbZ5juL7vz2ZWkdhl1sqYTAhg0SSQ&#10;2yeESEWMUGc0yUoz0P+sCD8j+9MxaxyqYYDMafgbjQYbvJzVcJhgaD1TKDRPLZmK7PrkhLgiIQeW&#10;Z1j2tjoBjn3byCbfbxLYPZA3rEGHGKjq5QzEo2MBPTVOHMYHVfbxbICSUVMu6bkXE0niRkNw4AdI&#10;1BA6xHg5gaqFZwTFO3UeXrv9VhMWbGx7O7C37Q7G/EsSGuxjrIjsPtIGKRfcozGYHLdPAdEgI2Es&#10;cuD6L7DFQlhbbd94lRMfcK1CmWweMNpl99J8wTcbcDxhKWnjRoSlvMENnqoTtR+hwV6pALhEFFds&#10;+vwGqgQzW/3GLB1IMGoIm/Xrqyv0jdCeAf4YIuDQuvSHmPUgtOfXOeMLv8dOaLfXDT7IZIEUAGA+&#10;BQQYqEwD/JUjFqDbV5PDzD8L9Zrqh2R0vkQZ8+qZcdkjQt7qVQzpQxry9yC93FWNekf2TiA+SidT&#10;jvMU4ouTHmXs9XcAtljo3vDE479pw7eZZwo5rr4vFGIRaFA7WfgjSTRRsgqnhwESrTdPLs7PSqXz&#10;q+vLan0M/AuRHpUUymF6Mg8DdEaX9JALSHR/87O/JTX5H//Bp+16JUgalj9AeUpTsb6+XqtWGLv9&#10;+OMPefMPHz2+tbdPUZrLF/YPsKH2wYaKR8P1eoPxJT4ZDFOIudLGyTkIlTMYkl+0HKUl+FObxDvt&#10;9qg9cGtj6ytdXbUbLbobtCV0J7TS6N4pu42pi43Nll8J0eboJKjMFYjMbEbkZppAmcBZ4MX3Wj6e&#10;FzYbTjHDNBfL2kJbeJT4c8RKJjr+txIGQ53hApvs+O+bQPOKv0MH/V7FZ01drCnu/94Yhj9Um2HM&#10;e3+Yw1iHJvDN+ybQ9Id6VEw5D7AM3owAgZVrONfmeYa3zBaFewDyqRnIL9U87h28juwLlMZiMHsK&#10;Bul9jKeNJugaFWlP4JGElqTO2QeQMUFdAueWC8gbozq/qQCxHoOEUCpenMPqQlWP0AeAFMQqmAo+&#10;ScYf7W7+6f2D/3Z7/U/8/uJo3urNTr2EHczBiF8tHReUvoNp5erqrxLh2XDlzWfyG4XNoC/u9sbj&#10;yc1Mbi+V3U0V9vPZzUQi5/dFFaQ2Q35SK1/RNp6UT0/ROHJIYI0GZJlJpKMcWuMBZtmyGJRlHnlY&#10;PDoA74uMLQKwygTB1x6Xzy/daxlnJsmat/ntiGWdEX8MF4RE/N7h7Z/8/mcHT+7fu/94Zxuqc4Rt&#10;TCgdmyfYFUZZwEasRrsDQaBGcIxbDeAl+gngGiM1I+nX80hFx2RW4XU0pTgP4LM7PHl3enpG4MX1&#10;9Q0d9WXp8pIqu0seOCQ9w46olKovXr588eYVJRYFNUZ9KN3p8P3pVCJJkkQeeDQYjOAdAKUau10w&#10;zZvrMm9gNh2/ffOa1hM/movzEzoJFiHfp1y6ZuvgZQjZQ/qxwHdS/E8ZzDDglCwZ4hvWSt9TKaXl&#10;MpoCzSggVri9Fi/DUtwZ6bFARKSmhnFmpzdmpKMO0PjaP/3yq9evX56enaDzRE4cQUeuzE/VH1CW&#10;mPUVigWakNt37qQxlPIwil+B9KGQ5Bmjy24jtCNLGWmM6bo5oyS5Mg68HDD8hhQBkXxozti7fQil&#10;EZJM+FxskFaFaT0UP/yQjpSIPAyOFHrlWnXbr59+MfQT2qXZSCCCPYE82NjVKW4aNw20FjwmbO6o&#10;eVBlYqnGgckkJbj0Q5OGzDn3Lw/3ikQknZ1coxpDuUcQOXvO2XkZ0x/ykTuTEd6sRPtA/aJnBHmi&#10;Xzg+Jt6kDv2A85QOygfVR7ghDxO8+EQmtTbrjjBRDNj8pbNKrdq+OC3Vb5rtWqvXqbN9RHaLd27f&#10;9dd6J+WLxMHGGqZWR9X627PyyVmFSf1qlt4s7mxtMZLoLPrwDJkpYeUwWdnOyqXPv/3286+/Pq5f&#10;X1RvFl5nIpeNELqaTSYLeeKRP7734ODw8N7DBx9//KOPfvyjR48f3X94//7DR4Xi+t7m1mYhT9nJ&#10;FAEyNDxeqoZ+i9oAFKIJZsFYGwY+wyEsQihF+pBOu8y5KSJEjNeuubITdavigvB6jFVIxJYrEjdC&#10;8SBidTpseKrX2k2Kh7gv8vqbZ/+P//f/68uXT0vtaoes0naNWIXC9loMWlqUZElcorPra4Xtja3b&#10;+zu3b22v5zO1To2FJwalSa5Vq+fhGxDwAsN/lUiIyaHiZUF922i0Kqk09bI3HpOh3qg/hZTn/O//&#10;T39ME+gYTf2yfnLSr8LLo7CerqbVwagGO88DKgxuBgaNO3NAz6nTjYpRka9w0zEjIfsHzpfUENjY&#10;CPKWDwOIGvojh41swOECUx664T5eEpC0WdUCFAV+G5MdyfkUKCvuNZeKcRBdrQS1FEMmbBmHDqP0&#10;+Z5bpTmh3ipFjo5/LihwaVBxHwrw5YSUH4kcdw1JmmMA2Q4A7WhAsDuEJU7uCQ0vBxbEdma6jUkt&#10;4Q3NG4Ps7v4sEscCEf/U0qQXpqRD+85npyFIRBnQ9Nvdk1dvYW3v7t0C72LXu5afSC23tb5A/eIL&#10;wPFE/cbcFliBJRONUYCuQsG4jkoThG2UxCLr8JMLoArGgJYqX75v39lSftBD/qBx0pbEU0z442Ja&#10;6l3NLk687hnxAYGQd8+52k2FD4vxnzzY+ezhrce3C/fvFR7cW0tmd9GWoDNJYQoe9S2DgZ7LccO4&#10;/6oS93h38rnt9eLjD+6xB8Z8zo8f3hmm127s4/OLejzieXFxnZguNrfu+OaOHhm+LjfLPewLcgIV&#10;CmuNbhcEEf/51y8+R5d1U6tQAO/m0yD6HLOHG7tYB2WSKcngxPEaMvRFyIyDEe55cHTMpB14O0mJ&#10;CetLGVCAwbCm3N7j0+O3795VYVAs0Dgq9AM/zATmuB5m31wBhtbtaDAWxR4hHuemc6E67SbjGkI7&#10;OMspntiuEXkzDITgwREBH52CGLGEprJsVDrHSGd0oiJuVyuUBNEgOTSuendQabTBzylAC+EgIFsK&#10;fU4kJBGucAUDgk86VM7MJJ0BwA50wHN5HjpmWQQmYkzJQJ/HAbbOPODuOhc1Yvk6db8b5sPs+LJ+&#10;ftW4vijRJbb66BAiceZjvUE4GHf5Y+5gujdxNUerdxflFydXLy8q3x6Xv355/PzV8auj48Hx/KpU&#10;IyzcOFutaDhrs1lFk270fTp7SQdQWgs4NvNzOTY5cJOntRIt24xGoISDnXJQUDzNMU/CHo8GybFC&#10;tTsJ28NDLLLgxLPqsF8b02+sQAGZMNtnHY7RqAepvqtna447zXe1xHjqHnUWXSJUHMPrKtse48Vp&#10;v32QyWLwP6xe7e3dPnr+xpPwxQiXcCf3bt/ypaKplRfebRs60FklEHQPl808saLBFW4M8/Fy1B0w&#10;L8WhNpP0FguxMTGNSNdWC05OL15kHF+DKo2qe9qHAktbBJIOfRHlIhrnJbWTiYA3HYSqN1UbMo30&#10;rSZ9qwlk9codTTFkjN9dqN70+Cnk2nBBzQ6twhe0XyoregaaL4JGfHHK+VBIVQ+QGokkRErX6qg7&#10;Gdom1wvMpwL9ibfdQ2vZWQ34MFAc3BgQQtb9oZo2mkDDUaR6F0MeDxfWpwsClPxwTIoghgcSA4tT&#10;xxvjW2uUq6oDAcMYpiLzCRw+weFQO0STGTBnvJ82Hn1gy+BdEQ4vMCtzMiv2YV2rqnjh7g2gICOa&#10;1qqdzEeeadgb77fg/9hy67tNKMXzTiyWDuBG6yHago0qSNLpbDnFx/OmXYH5yg4P8Mngg/qaS4Ax&#10;OINCjTgXM3o2hbe58SnGVtND7Ul9xsOGCEdmS3A6xux+zJM7NFrY1fWms9Zk0gKxXC56tlUf4LyQ&#10;DqaTVJG02XA8mEPhYyaVt6QrzDM9kA+gznJTGYIlE1E3WmKGd1Kai+TMSvdyhNihb/hkL2R+sLCt&#10;DkHgvcK7lcoj0SewOmA5EiBG5j4/+cFtV2gYTHW84drKW564jhr4bXQ4vWAdMdxmlHBZun7766/t&#10;123eNiuQxNIgZEW2bpyrvJ58Ds+ijIJwkXmtbVI84/9Ml4EXKxNaOK8cOTxk/+7f/VsQxI8e3V1x&#10;jkCGd7iAFdD70Vdvb6z/5JMfUVIA3qbSGQpZ5ANsVrxJ/l8ileq2GgEkOGQcAeUCaXlc6gMZYPmD&#10;3BeQTyQlHJyy6Oj1ZRAKKMRdVBMYur64ojgRpVk2tCoGcaOxTpNIJAgdO0LygZzogUL80EEVK2ma&#10;QPpSPzG73/+wRoIaK08mCmCi0BZFWW4aWgRGmMVZar7MagJlkyDvDmkIsdGRO+jvlKRqAq1hkYE5&#10;9EMNJf25sQC1aL0/4KQWPIrwT/yl791BrRkgX/PbJtCi+xpElV8BdfgrJjhsGxqjWzAMn0K1sSyI&#10;iYFnEqjxssT35HEqOETdtCggE1AmSdacEEfE5jIzIrgI0kfJvs5F5eZVBDmLFIsCiS0NoEg/4ZMF&#10;H+oMBgIUeM0WDjRVjrAXZ61zRH3N+kWtdwMRx0Y0T9LFwRjdzwce+0knduNb/uHG5n0YBe5ZYBDb&#10;CkWK0dh2IL7lDm/OPMXBMsUGPR3OarXudZng8A7NEkOzbrtJqnCn2YWnPek0efys4D9GXfPuYA7x&#10;iH4rQnB8kBGo1xkMcfyugs1JD74HeaVBsLVGK7+/yehpIxC7vf7k9s69nfzefnZnO7Ye9oSITqvM&#10;JpDJTBkreAW2F9U6qkAeAcKbpahnXi7KJf8Tm5ewh/c4PqiT0SFxRxQlQm2JDxxsQJpjGbJNOPWg&#10;COF8A+EZ7B7TDB6KWDRMWhJzMPolDsdEJhNMxlm7oKKgp81qC/Xil6/fXlyRaXV5AhhaqfIUiO0h&#10;N2AXD8/V1SVV1E9/+nsHB7usUvw26VwZv8gHbrmgVgc95ClrddoO2tbpHAPz09MTGlHcmEQToHY1&#10;lrWsFQoyan5opAAQfHYj5DFkgu8NGqzxIa+STkNOcbx5+/rp0+9gxPAnBHCz3dBGiRPttCdj0d2d&#10;rZ2djVQ2fe/u3c2tjSJRzXEiOuGbgLrRmc4Gox4rgUtN4cfr8i+1pCXSAw0f8714BCz8xXouwMF0&#10;gKhDXVBv8KHoKyhraQJ/eIJ+GB4YgJOtwyMHCD0HzmWr9eLbzwfeabPBml8GIkznuhhxMQYMeSPX&#10;lxUXcRkB7xSfQ9FfxCFH8c20oHlxU2/00ZentvhYDgx2OTG6E6JNE+wnEB2rVSIG7V32/tmI3hI+&#10;N+Ddwr5MZrJwDuvXjSWSOz5NJAgRDMN+jzeYSRb29+4FA6g2osG5q5AoHmzsN2sNeGPESJOPmEsm&#10;925t5hIpmkBCddylVmPcTRwUvd1RbVBtDeoO/8qXDQSzwVt767cyKYhhcWcYM0bvZBVausNzd/ei&#10;9vbzp0dfPX99dlwpXUe8oa3CegzJI1u3nR3EufCGL6rNlydXb69uSo0OEXtuGBepAgXtzvra/tbW&#10;we7uvduHjx7ce0hzeO/uJx8/fvyQwLjD2wf7B3u3ttY3Mqm0ph0G74UmIyy02ULfSgxsSW5HtAg4&#10;jCA2roMvgzdRCMufU9CaVBuhRLQ7GuEQvZPbqJ6Xn71CotVkk4IX16pWQSm2C2vA90iiaC1hR3Gw&#10;hzyBHAkhbueYdE8bNocjbgFtigGn+tjHo8cxT8cACzMUKlQHWApzZCe4W2kkAdhlifOKWpZJmvN/&#10;+Bd/zNmDcgs0DOI8KmyqSdsUyp99svKetYZLpAKrCfZzIQgKiGVIzvk+P9Tpni7JbxvBBgixR05m&#10;AwJCRYRcUUrCWPN0upQFTPKwoEenKJUS6zQaIXGYINAJAxGcC9gGANexiNdGzLbLkcP5wcHkVKzz&#10;DPct/AOFaC8BSg2rE8CVSwErWn0kpZJYIMaqmJdhS17YQghTWfCKNoYcEvDGosFuvx2JIajwc5bz&#10;58a1FkqALQAmvSBe0B3duhVM5ZjhaNLLAdSF8SYIEIsinglSOkAP06gyE+H7Hz9yUrHKXgI6BB7I&#10;PtLqYLMh4EQJG/cp3h57JOBfH4knGKPGI3JWJjmDfp1elxRRn79NZWMm/nSFGEBoYeCQRQkOkirB&#10;B9iNEbeoFJShiL4KJgTs7pWtNuxf1GrBNqBCZz0RKRTidx4c3MLaLhVzU7Gk0iziem/qtA0x9uW8&#10;AnkgeFoP6sqRxbp3d2c3t7X36U/7kShj3OzOwfXCdfKyvhXxVWd2ShByvTdzyZfl1uSilNuHJbIO&#10;fZQpU2EtB2Wy2W0y3eFAocV9t2hP/vZZIeB79Ec/Ppp2PwhtLIvxxZSJ6LyNF6XXw8Cm1e8jj4V0&#10;3u3UuWTY7VAQAI4jlWCKS/Ihmxs4HKU24gdyfxHG5HKZKNuMopbQFlaABHKJuJ9qEGsEfHuns7pc&#10;9WfcNhDGrm1K0E3WGxiOF9BYVLjM6BIW11i/DYbJUAyyMysHG3ZOb9w5QXvlvrCYIITdDKwrKzSx&#10;TNpnx+8u6zYXp0U+FQG76g66oHHIS9DndJq9TDrrSReoNjczwRQP/IrMCR77JTL+lh9RNJaDXmyZ&#10;RColfIbM6Nm40xdVVTIkosmcrjUY7FkWVKtcr7WBebptVikOqbVG/8XL42ffvTr75te10xNbr+vp&#10;d1L2ya20/8Fu5tMP9h59uvHxw+07h9s792+z/Udcak5sQeebyrDVuOmGHGSEt3FWJXcPrmeigCMa&#10;wYwDnOz8EfFZNBSVWgZ4jJomTIMEPR2iDlZ+bDRMSUI8QJwBfh4+hj1M+yddgDxvHTL4uBuYruL1&#10;hqtxtbo4X3avPSEXSK+m1/MJTKnVjCSiUWvQ3bxzyOa7d+cRmu+rytWwXHPC81yOjpud4CzYnM5S&#10;+M16vJ+/+DKTDBL4Npn2HTi6+8iiCw3bfTgTwESMer0h/8IdD7PdTIf+WBTCDPUGTQ2tk5nWwQoU&#10;cgKao1kB0mimSXha0WMBdxFYiM4LEpLYMzZq6IjTlUmEJp4V2KSLCNS5bUIXoVxQOVzynALp05Lp&#10;8wiPIryLZwwt3Bye7PH5ca3bwpF9NrR3hyQKpFyh6Bi5WiIWLG7MfdFFJI5Ijq0E73jGeQzLeBlq&#10;Qxn8ilRheVOIkQiIwLtm1sBYQnRchkfyCIOPi7oNOhqzLyF1VjdIQ4KSieyUFcHb08ESMXUY3MGP&#10;GxJWGGQmjCZNVzyR3NgLRTLoWLpLvNoYB49gltCnI6ZBtNonqmkyxoySrX41dg9wfwxBGUWOMNmJ&#10;0cOEa61uIJKXmAdKv8NOt6kCdzQP4wQ2HidjGRT54wWJDgoYBi8n6g4dKm+d/g+jI+id8NKzhax4&#10;PUv0se4YWydRSMs5UL1c3eHv4FXEJrCY+nEW6zX8DOhm81y6MFsFSZSolaFx4YcPsMywiw6UkBg5&#10;C5qY3FU4HtBFIAYOS35nrDTtXE99l2Nv2+cexrJNV7ZL/ku44PCGp/5kP1Acu2PhSLhv8/QjWy1v&#10;fBnLLiPpjis4jhU6wfQ4nKktnG/njrPh/LzZefHqOWNlquiLizOO5ma7iuyZIqZ2VT77/Mv4eOhA&#10;yDfstW7O+jelZDTqCDBipdwZoh+O+nA1HKDINQQt2gbuHhQkP0oJzghUIp5gBDoxMYA/+dEHsRCO&#10;vMNwOoNikkoNkwDMRtB2cq7JDDngV+sHcRC5Hkp5BcpIIRkKxeAe0V5k0qTYs0h5IpnXsZBEeBaZ&#10;WwI80Weki/P6WtMJ4dIxaoJwjJUVTyYr9RrmWY12k/OOJGgSd6mJ+V68CLRH/HYAbwm884bjqPQZ&#10;jMuliMl5wLjeax1CJgc3kYcHfR9NjsJULAURQArYHBUiYYyy15LDs+hxmoILFWVgRKegblxJWmb+&#10;bWRWmswT5qGujHOcYlZMbA5QNai8LTffWgWCRQRiTcL9IfIHZFCaf7lbmXdmUBJkKwCpyMZ5hHmM&#10;aNR4MY3WKVu4rnQvfjJL3kdCK+1NtvREX1InzTQuVAYWDbjc/JVeaFyjhoMRfEsLdMbdRu/PmExx&#10;HXo9CinRR01byfuTBbyeGQM9MGWluDIcPMRXNmBBiLq6n3zXRXs56avWIhW4hd3J2fX5Se2iVr6s&#10;lloXl+15f7Vmx6VzbIvmPkrv/vTW5sepxMHcFusNceOYNquN9vXVGNipWhqP8IcfcozzorgsULvN&#10;h6Nqj5Eo32Ew6/Tszc6iXhuUrkY3pc7Zaefsondx0Tg/6bc4UrujGZb9eHv4CqFIDqUr6QKf/bh4&#10;a6+QK0ZyGZYtGAaWihyb7WHbEURL7yAZBX48jzREFS4ptQyfl9uKjosxA2Rv+OyK4eVOsTYo4yR0&#10;drEhc56o/xcZDmRBHhhD2zjs9zDWn6EuHg2uri7AtXAZIagaFDgeJUkXDUcCgxBmM9RTaAKhG8Ax&#10;iaDgVAw0MDpkwnAhloQFG2U7Yt2z2KgomMVgp1E7H4wRm8MWWRW3Nr978ebkrOxw4+aTuX33wbA3&#10;ogCXKFnONh40PE1qkl6PxwQAul8vf/ObX8C6hK1NWwCv4QhO6cVFBwcNqLChIKxNPggTBcA1dkqs&#10;MQADh936r37+V6fl08vriz7p7asp0QcBxVzhLbAs7q4XNop7+7du7d1icuAFx+Hbu7ygh2DiNGM4&#10;IDBD1pwEJFSKVVW68kYTj1ZHqzhyenJw6phwkSFH8AVMDE10EUedSNQgk7SysKdUd67mUawQFFsP&#10;P9QCP+R4LRGEAOwpRw1+XTLMWc3qJ+9+893XZ9XWuDNwYDUeUNgml5qW8qJex/4r5/b3Wy12JvIY&#10;mClBo86l89f4uY2m4XQRCSEocTQYgmpy05j1Gst6t1GqdM/LPQhRLSY/tB5YjZOH5A5MoSI65rFk&#10;IZtM7G2gAXUk7RlfPJ1Mx0C/08UEWUHc+buHj9Kp4tFl2RWKtfFwWMBXX6UTMZJUs9kYqB/49DQT&#10;e5Dd69e7z+b99dxaYuGtnmD2OwRb8tJVp7Lrhc10LAN6OELsjRUCbBuNVuz0W8Nulz3TGXLi3VG8&#10;tbmxsylFG/uY7H5xysGDqPfiqy+++/zXJydvzi6OStWr4i4RWElIO0wnhnQZTIMpAVx+orpqIIqr&#10;gC0YmWVika3i5tra3u7W5u3dvYPbhw/vPnj88OG9u3SJ9+7cfvjRw9z22q317c18LgOlmygFVjPk&#10;HvBrcn3whr2ukAczHrX3bxVubRR89sDlaevk6gy6UHGnkF7nA0WLa+vYt3IxkaghndDgzekFqFi6&#10;bBPb8NXFm1b7VNxgSM/Eu7MNYzy7QGOP2fhwZ3cdi2mGUsh3mb7yT4OhRL3dHEx7mHH6A/FOG1K3&#10;z/k//6v/irYq4g9gieVnrTIiVKYIdZa7M13WoLliqgL7xtAq2AQtVYD2a/o1hzR+CoSQJZusWaCA&#10;Qr3QESIHRidiX0yB6G44CwGJ6YI4NLHfkIEMxChp1gXl0hUIuAR+U5AEDTA9Gj85daif1OiJNYpP&#10;g9TGcuBRSD0r3cwSmaKpcICzzq7NinUQDsNUgwObmAZ9II5Y5Q3CEhEhQVC5rFbMr6r7pChYQvsm&#10;NIIWjXa42Wjy7fR5FnbG9/gH8eAZvq2INJQaGnbqAwoGVGyWHnEl23GZMTvhsyC0BfzgT7kjxULR&#10;DUk/GIYPPXcG+HqOVnvnZnp5FM3hQ832ouNWBzxjCjMVhLbCd7NmhtaE4z3bxahEfE43hR4+bzbS&#10;yRejGOyPTlOHjpvKmHfFCSd3HkApngKdWgrYkGBUSlFztA9WbixIbL5QZyzb7AzpsfT/s1V2PREo&#10;rAdaY6IO5kz9ounSxQXywIEMMES/hPPAFUOQwC7V6/Ryu7eub25ueWMHD+/QFccyOf/MXWp2rjh+&#10;Wg2cV0mh4G0QX4P3CzZo9cuy4qHVv2sKw2LCXEcXNBisN+pUvDyZRAOB3oOQsBI4VWlUep0WrRsz&#10;bZYc68CzdK6vrbEzKlBHmZ625rALcyeJ4onJN4wpHxubDSEPMLlM/5ZL4g1Bx7k5XF4KL9mNSHsE&#10;k23hdwZpdyQhmS8bMxfSgWm9Hcd3i4g2HFNFOAnhU1Ft1wmDl9/GahyFD+0DaOCBYIlgIk9bwdk4&#10;Q1Yi9wnqERX9wrm/fXrUrZWxEgKdRhqRjMc2c/FPPry/vr6zmU9j8kzGOj17PBHZXCdWZPvR/cPH&#10;UNY//PD23Tt37t29c/duMhkXbZFF4vDBR8TpuNVoh5w+yMvkejcafUwJ47kUZRWPVkLN5opdESU9&#10;VcwKhEZ+MPYpzACh2Q72BfHoDA+SGsWo3sXJHnW6CAwF90NHRDTFg0tJRZKabRkNwl6JMtZWjAEN&#10;er/LOebhwDLQO48ECU3gsewNKGUHeCYBZw5GFNfeTodgrFW3ae+16tUrXIrwFMATEmYsjUenXoFT&#10;Go358M2qV1r1SgOmcTjsC8X91B9EWVIKaHhO5cVTCYOFtdfvQ/ZkuxYbkCrWxIhJaMq7mE3I6PYG&#10;NaTlnJdT93vvl2XM68W7B1yc9eTnkGX3cKNgYQ1wsIpATvkLAEZFy2txHzkzaQPhYbKj8hyxn3K9&#10;mp0OxND2oAv1GIoEYSCBdM7hD0OoY/pjZyPDHpr+zfKOo0I0MxGhufrfe6cBQ0U27SCsM9WaBlwW&#10;QUdiZuMdbVQDAHP0hZpVyIWLiDIc++RZAZRrcv/cThzJbOFMIYWAORKBAo1rACMb5MV8RpAR3EK4&#10;tnCwmZhwmTTklAUBy0AjHKwPuIAz9lF9NA/G7lwJbjwPKWAZNHbaaa4o41N0JtRz9BKEf4HRQyWl&#10;I+DC8DKwpgdK88Ocw8OD1MZqmCEyZZbPx4w+mogJKXc4UxFiFIPmDor0AI0chT3Q/HX5bNRtMSRn&#10;nMtvxj2M8m+6zXoL8hA0G8OnAc6DCI1uEe16yEeY77hW715c3fQGtVa9Vbmu4+j+ejk+GTXQXX1R&#10;bxxRBPoWb0bd37TapK5fdxrldoWsF6Dp785OkZE0Jv2nX3/Hqockwp60USwWcnm6DzhY8WQ6jIsy&#10;b+zkAuFs3OOzQ51mPbhoh0XsgQsYz6QGbH+k0cAN4T6Ly6DaA3YMEntzK3EvFIeFAhWMKYzIPBFj&#10;IbaaNZw5eL5ILmXawHFIuaz4PolUxQ3R3i5ezHsDRgR4UFdwO2R7o/c2TaA10WSkKSMKK2qW/2Qt&#10;id+sc2Jcq9wwu6CspkO6vq6wkpRt6fPi0pTP5i4uznkpDjhuGROOEE+2w8EcBu9oelBNDzi5WcMm&#10;eUBnhJl+GPKN9k8MyKSt0GnLx9W2oWefJWe0+vo0ZsezBA8cwhAmf5sHaPFyjQsoR6WxbqFpxKrN&#10;CB+AdLnTZFq+t/CxpoPSpfD6Wnv6+GoALUNRi2KqswOSHunLFg3YHHCGAaTJlc5fUmGMt4fekY74&#10;9w2b3rOiy2jz9IzKModMTeN/I3cTM/Yx//l+5KKpixODdUXM6V+ZTCeLmyrxm7EGMRrI96xUoVPm&#10;m2qKaKyARdjDz1qppKwXOMMsAfK1MXKeMhmm92h3WvIEvLwwHrBn/CHvLRQOpFIwUbK5ApS09eJa&#10;HuUct0uXkdka2jjmTRhC9hvjZmlUv/LN+4mQO0y7iXZ6NgjZI367GwpELBjbyBT3N8h/2L63ux9f&#10;K5AvFyJ8lusD7sMLzWdsdHioIJMz5QxMY+KtqVJ0l3XpzOjJCuSw7qMaYyk8pxgms3L5LPxQKilP&#10;uFFEQYqmumISSWEU8vpo89YLhUkP4YwH0QYXjwW4ubPF180GmOcp/51FC8URmEETReIFVRHwNvG7&#10;JXWCH+C38VSK8zMJ5s6qtgz1uJw8aDQ/8UikmC+kkikgW2Yy/DUVJrg8VC3gipoI0nVuID0w4CkR&#10;0N3qNdYsynlfLfBukUEgu83MdnNz2ZfOmYDJztGbdy+evkCuNhuMk1FcMBzPnn776tVL6jS0RJVK&#10;BRyRYkZCWSU0OfOpzP7ewfY++rN9elpypzi0WeqSJoAiQ0UjvJsLRmGjXwiIGwGuWQwRI0f47Y/f&#10;6mhXNlL7FHIiRabGTDJ+kSW4XKwlh5aFno9XRxyj5FvRSvR+fncMyO914jvQd5ACPwh5ndfvjj7/&#10;6nO2RIxDfBE/WQxAN+z5iLjdvuT69p2t1Dqzw/OLEogSlCsaLLCGRq3JKIQVYqLniHVdkPvVqvZt&#10;c99giv+d4Fi5psrNTDWrwlnkLbyiJENEPxmMjt9WljPv0jV/flzuDDudaYd/GE/nEok86drt7kBC&#10;QDokZmSoRm14OCm9UHFDphz0bRYO0hvtKy79eHdrK7p0Pv3u6WvovyfvWsNeMB7du3ULV3aOlChm&#10;CUtAeZ1rPI1w+KvDrjMewm68sLa2sbOdz+dNwWPgH1qIAKm2w265Rlo8akhUPW7U30/u590huQmQ&#10;uQ4rDYkXTJ754ujl67/4+V89/fILPH5enr4dTkZ7a1sB0iyhDsGM0KjVBX8ohnEd/inReDZf3Lq1&#10;u7m7uwfj9IOH+3fu3Ll/7+DO3QePHlHh7e8fbmyubWzlScMCEvEtsd65eHr6Gkw5mWNmF6FMiUcp&#10;FUN0TJCSYOeoyAcUkKJkeX72jnNz4erxPOh4lxMK42+wfZAvO1N445kCssw4JoAYr9VkSjLwB1l4&#10;EtnRqDXJD8ai+1/9t3/OQkRnDIjG+lKlzy4NTWLFMT9DLtHuzzy+EOrq8UL+MyQX4ulima7znWCg&#10;8pUsa5EsqGBsdOYqWxXSS5fuIpsvLAXq0h7gQjJNs0/hMau+U1EkXzKrGaNcAcMwQj4JXI21GHeQ&#10;A4lHQFQTqj2h7DBFTRIHCBPPIL/j+eQxEXrJ5Nm44fFWmS7K8uu98oZvoo1ZdjZmo9f5YcQGlpKE&#10;vVyKQajVWFMqVxGRq4MLZXP6I1Fc9Rgcyj4MgFAkE5YFAiG9oGLBdPxwMBh3KYZdtw8OGfv+h7/8&#10;q7PSVblaefr06cVF6fj18bOjt7/57punX/36+d/8zcu/+dls2Nnc38BUk2tIw8e5Jd8nXOkV08KC&#10;V69rzrz3CknTJep0oU2m4e7YZ9dXl5PSNZh0NOjPRANZRme4xGMUoikHlCrCJLAwNonzlgeiCkgz&#10;8JB3fnwBKBwM1ZodvGZ7fXw1Vn1gx/r5F2+Okt3lrYOtUTxwZ/f+IuzLze2+Qp4kZUQjNEXolbnQ&#10;BEuwRsrN1re/+NWHh3eCmThZlkfnFygioIV4A/RvHJN2uhEKcjJw4LbzjfOpfCqe0lHj9+GXHc9k&#10;sOe5aZKBXuPtwVNStA71AUe70GUY6hE8HLQnVBsxJV+Zemnp7HRaTBq5QEQpx5PxEUf/dJL0Bxn9&#10;oX/lUmJjRhQvE0WZ1wPOqTgWeszJgZuWjlJFKTgUDITEwrWKsS7njq4n3Ib/UKpkFxNmxOzfgjNA&#10;yOyrm1r1slyKTCcRr10itkAAjARrG5gZVAJBxTPSUprxGAWKIoZwz1v8+tdfDdq1bDTMriiZUyiI&#10;vC0Rgn0xJQVps5DZ2Sx88BgJxi1GrOkUJRwx4DxdTmbakAJpPxQoo9gXyf1IaMGgrt3sQj+jFWhN&#10;Bjc3rWzYH05GJ/25K+Lfz+EwneX5JHKb6p5St96le+GdObozEou1pQKfW3QXftJEIctkzkYJbKwb&#10;2bSFdIDN4P7BaGg1Y5YOkkE0gqaGwAu4tiTiYUJoTPyhS64ULle7A5mTyYrCKceNLhLGVbUeHA08&#10;055n1fdjIAWN1j5H/ZzJr/vCMbrP+nWJiUYUsAH8iDfl8rGMXdR7GDEwYodK4vUgBIErw8JQu0pM&#10;3hAuKNCnsHwe7NGEPoEyXSgAOb1OgBpIpB5DAhMYpVqRvwjjG87UlNkoFqXKReVOyHXQOMuL9KXn&#10;Qt+ChkiG2cK2xCgbUc6ITc5IgRykRDiSjLPI+Fp2ofT6xsTlgcsRlkTHOZzigDLG0QyQnP1HPZsK&#10;RHETtGBNro1sS9T3mRVsFaWGHM4+p1KSvU3mngq+UcgdJ768T0h2gj6xIheehpyKXmwgWG0k89rm&#10;cNMBXbjL8olVIrqM5lg1Mh3WAlwoB5iKmB5RMh6ZHVMsmw7VqKfIMCa+mVeFMG+2GsB+7XOK+tFs&#10;FFZ7ly5wNsUGlLI/k0Ud52VzkhwFVy2sPGdYKxES4OMbNYHNlTj8Ps+KHlv7sFRDbKyavIS4flHg&#10;/ZCxHnNAFIoE3FgeJTCchVSCXRP+OLB+ITajNW3gO45XWx8+FO+b98jDEkuFJ1NbqzOIJdCzrTAm&#10;39nNR1yxMNlU7Vm10mfwvR6JjzpTRFLe4SCBcW8ovLW+5fOFry7LnN9Iofg4qOwov9KJ+MGtbT4R&#10;Hs5QWscrZ5zgLYfn6uUre2+w7LZB6Om7merQ9QOjcmjhWsjao4FMJRMSn/NB2LIiUZ4jaZu1sULK&#10;w/cYMjZLSHxJrj6FLguSqpoxH6gUK8ofjuiQw3OdZa1QVAB9k8OmrlmnqvKbFstqtcrvqYP5/Ibv&#10;KLASvS4XmQtrpK3va0VOz1blErROZjz94ZvXb2+uq2gH8THnKOfQYMbS7fbOzs6Jnn/z5h36TheW&#10;VcMJUx53IAgHh8qOLxMVTb9R0S/o8b3Ri/A6wdf6CxNWpHWsiAhZeoaQP0iYYbnvGBUdpQBG0bJY&#10;EvJoekTrFNPswgioLPDWnEPqw5R5aKxcTVP2vhS2/jlNoE5qofk/NIFGkWiaQPUt1ncx1bGppClC&#10;1QQKL/++CVRhYRAXMeGxIjNdpcWss5pAq6+DT/U7Pjfv/9B6EZpAq/X+bXVucuH0Tqwm0BjkWD2S&#10;xQO3mkCNLLEVMZoUq5/kryh6FK3sg+Ang2F2J1RM9DN0TRQwEKqBLKE7vn13dFm6grsIhC8PM2rB&#10;RJKZwM7OrR1MOYprtIdpOG2QULBVt698oWAin929d/eDTz65+3/+P9z7459+8Od/fOcPP938+JF3&#10;M8+Z0WYdiecg1ID1Z1UU3EHQAflpiSuiNSh/Pohi7CnKFZadkjXF/aEJVIVPzzznVBVz2/TDGJN7&#10;lVDhghHvhjtNJDNxBbo9unH0qu0pBmkci6IxawcORCOUiBsphj0c+6EoP7E6AJ0QRm/HbIrLarLU&#10;hD0oeBNghc8aAFvBG4vZkTpDGi2mHIAm8OUoABS6w4R8Oqe/oCLtNOtX12dhcJBMimEjV5t+u1Wv&#10;w3FslE+Bp7nqfBdKFLkguj1bO3vpJMM0gYqSVoaj2usns0alWqlfMonvdlutdhM4FOMrzuWtne3D&#10;3T0yHPb2dvGnBFHSLI6GGbksI2w6RfV+IwBFC3HQ+mHv5tOz6kwTyAXTQ2/my7/7432mkKn/QOfV&#10;kP/DJlAMcNl7q76nc6fs5DZx9VSEGKstEVCMeY31k0Oew4R6de5YJgL+i1evvn76dOImhZhUjGU4&#10;zsEJTIo6O7q5/eCnv//nnz35UTpXvLq+EVVpRJD7sFqpaZIfRerKkY3FOK57TCY9s4Fr2nN0aLzo&#10;MMzpwvxB4xIStWQXYu/TWLpQ5rMlOkvnjAf9I0cDgQtNIZkFKM6WNvfJcfkXv/haiOUAoR3GWC2+&#10;oyoRuDwG8pDZudcT30MEn7l8e1a3T3fyRUd3kkynWTcMkfH0wv0BBgpsEIX/eJ1D/p/iEecRr+/y&#10;zdGb7569ffqsO+yx2yczCJVSnJliACnBYgV3tIGiqVFfUh2mopF8Jlss3Ds4dA7lZcUqlKU81f58&#10;SdbH2fFJuVXC/xxEENop+MThzj6wHQ01lavZAsTZgOn7xa+/+Ltf/v2vvvji18++Ob48x4U2mkrw&#10;WuQfgjtAOM3i/JeIITRJpcirhm8YjPti5ZOrsd8ezyKmWQuCPjgd6IZwXgXUnwxHvGXshggEAjoD&#10;nR91WuXzs7Grrcwe44MgFAzEnJZ8tsRomkUAbYfGT1Mt2JRTwGG6LBhhEODUFbVaQ/wrnf/TP/9T&#10;NupKpUwSEsIh8GiPnSOTiktzg/5kTqKiJxxFQsvciKqXiprKQ/an2n00dUYNoeQNbSWUPOyzbFlu&#10;9OjI+YlKAJVmREvVAUbvJIMSNzztxMzzqT8MTChISdlOpmfV2reQEbOCVaJQfZomUINC1TvmVIEY&#10;Av3KisUAneC5ktmeTH4JUlRsiUJPoJIKRhRAr+1EBGe+UhNF9YTYHEOt4dpQbMFpkwlvH+4s/4Qm&#10;lwYTLif4HXg4n5KZPAsZ8IyBCHRH3oHOLXSJYoxwnDMstiWScVJfD/YO17a3/vrn/+nv/v5XTL+e&#10;Pnv6t7/6+vzVy9I3v/J3y599cPuP/umf7D76eO5L0+GK62J+KK7Fop6LDaCd93uZ029BIh2HUMaJ&#10;oHCvypcXw8srmsBIwJ8J+0moD4UJqlIUnQLXnW7ZY3rlPmodw+/1lMZgp9lb4gtHt4CMhBAf6hVh&#10;ny7P4Wau3B9th5IPP763YmMeevqJ4PjdmSsay2bRZMdBWEFJONtwi2/0uvV2tfvuhJX67ZsXIOqg&#10;DVhtxt2BNhqvwZBnzIrEaTdx6OxwIzVVSlBQRwmclDHMbF65rvD8AM4lYnFqR6oBH44UINaDUfWm&#10;WsgWyU1vAf6fX4Q4kVwEi0HinPHxkEjjr0RUHsx9pAYUXZvpbAa7mggJanxf3Ft7fF9QHrx06Xzo&#10;r9g6mfCAEUjGYdkG9ggT9OOhkGRV2L2VpfPmrBTpdNbcNgy46C/kAMVP8qSIzhmO4HJmQQV5XCMR&#10;ImIAgUzRhjWE9kXMKOSjywHrC6Mhw+YYrCCBWj/oF5N3QckYwQnV74VUGNV5JVlNz+sXe7ALv6Td&#10;WjEZxMZRZEIGkzoAOLM541Z4Abp8jPVGuFm0ugAevPkuWrq5M+q2DabDty+PW5N+PujN38L0P8I7&#10;YVgZjUdDDMHoCRwrLIzw5GaPgioJGKQRiw5yTW882EPzEoSVy69HbGpodrTiXCjwJybLmimJccV7&#10;Gbp9jnQ2Nh9Ch4NY4JWcy+2s1+txUq15jhsNR2dkaw0diG/tczUs2AoyODcjNYAkjCgYucdDfvwB&#10;fHYFvmPgClIOKiQcB28dj80dRiiekCYexwi5tcufgZ9gM4qFgZyGCyD+fT1WFEkwyCfkDESXjNW0&#10;V6m1ZJrZRAxHa0TdbHdGmbjKF46PpDoEpomLbB2FjLGxG/Gy4blxgIFWinE9w1CRSeBQ2mcP78rm&#10;jBNIEeE9ACHBVYrli2Sb8vz7mf34PR0s0qYTv9jwUw5sAitcCiR/b9cttNzAvfwwPCmN/cByTGSM&#10;Se8V0qBPKVxa5rL4FMoHU/Joqn2HjXRNmA+0UriQsUmwr/rIyMhvLiijSLmFVzAdVa+v0VHwO8PC&#10;UzVk5e/xH4pNt8kSSLFdYs2pbVYJzPkGRMKjgzzMg1sddYsyIQBuYQGxw9GBw8aEPs2jUCjmTQvJ&#10;tcbexaPxK3FJYzI22RE8WAfAu2YUwO2I83Sb987wGxvRFmlHI/ysUfFGqM5BFbnhEb8D4Y92WiJt&#10;xiMfwzVOQvl/LOFrUSXj1yxxuMPVp0brdGejbiofA0cqV+rxdBh8sNno3r67nUvmwdsRr1fagEKL&#10;YjoFIP3uqoFYdf/+7cLuZmprC1XDMUaIySRiX063WCqN4RtDMSoHarpaswme7/IEQkgDWq3qmzdp&#10;pwONI4R9anL6Ei8gEaKd8ZCCd8VdAOWNxQQQQV2ByBAIUqJyFqqWkxXiRBHeaCfg5gz7uAox+6Je&#10;pYFni4L9TZflA5IA3SWiimBMVXLG6kFYikLHDB0Mgi2KrQYkQ4oVlpxxv9acmWVJF4pvbbfVZoVy&#10;f7ikrKjq1THHJ5MQxEfffvusdElMV5/INdAMXDFu7Wxvb229fPUGLurx6TnR21gaU7J5QjGaAFVr&#10;/gBrgIIvlsioVKWE02mu4pt3OMWbV8NPPSYCZTVC57HXOa3m1oijBDWKKcqClbCBpsis9veaQOs0&#10;561azaQmge+bQL0kn+J/3wTSc/GtWUG/2wSa+krFtHH2nSNxMaxRRnl6nsxMRnJB9Yd+NoHv9VEG&#10;ADXdpmxIFWf3vbbQuA+ozbP6HLFVzQ9LBWeNU/hPLvX7z2i1eeZAtvo9A94yXH2fr2jh1qZoMS2i&#10;qdR5M8LpucWyTzI5V+Yf06PL84PzQONKbXH8Pc0hfQ4vKC2MIp8x7BvCXoQejCvpyenZ1VUJFjVF&#10;HsZtTG227zz6+Pf+8NM/+y8/+y/+2Qd/+Cd7H3+68eCJE/4gsj3c1+QMCw4kYgcHUTxCu6SWAohN&#10;ED3bpui6unL61FwojkgIROAORucJBdn6FHxMq0sXI1nkXTzbBc8pOoLtwgu7hhQdgQTGSQhdHKNK&#10;yVypR+XNoxoJmj5ZMz2KJWUpkNwN32nQmU2GCIN4ekRDoGTTjxUXgLR4dghaY2ObbFWCmrsabE3W&#10;WcJwOatoPv0+klRYJ8DBuVyOXpJhiJl70zgyhwwwk6FSX9/e2ts7WF/b2N7evo1qcO8wgb6D4qRR&#10;o+24vrxkNli5PL06PcaNjA/J0UwcAJQ5yBGzWZcHjxVBLUH7nsvnDm8frm+sM2vlAafmBP3BD4T5&#10;IRNGzGzo57X8rGhBvXFDdGbZMM2TT6eDfgleLKQkM6oWNPifbQI574BplTtvGkiDHBqJuRn2WeuW&#10;Vc7FZq+UbpCzwSBE7wkCKisle5eZBqcxu2wUaUPvzdfffP30u6HLlszGbW4QcyZ7bmau/cHy9KT6&#10;6sXJz3/2V/RN17Ub0eMCfoaZsJ4xO42l2PD4vJweCPyxiwzN+s5ea8bBTGuhRHTJa/UQcDxgVY2d&#10;/MLGljjNZXO9ph3CFoCXkhpaXgZvFBcmB85Rvem8fP4uhNoHPzGYQlDqjaGKcdaUhp8HhEclhs1n&#10;JN9tdlaJkJ8x4OdfNPvdYCR8eO8uNEwCvSGh4FELM4XwRJAJAFxIc1LyQqwDUR4MOazBDyC+kewj&#10;Mh+DH+nvV2lH6OTs7NtXL95cnp5UZInISGw9X4x4ONWX3AI9/iy6xRKZaK/VdoZWVJsYdGc2irnN&#10;ze21DczBCLVA4Sbar0zLlJJ5fnLx7uSEIVAfbYTLHo7Htm/dYj5Jp8mhS49kFgZj9oEZCTtgmOH1&#10;9+zLpxejBn0WdbXYGNiMiVYSBE6hxeb5HU6GHoAWXgQVwGLWYBQwq6OxBLIFuKNk4ZLiMcSlJS2V&#10;iD7+EDSdBQIeikcTLB5ct9njadN8eLNNQbiczv/Ln38CrM6/iicTfoYMC5tvTCCOQnbo2zqTSZUH&#10;mg+l94EFPxcPGFTxb3JmlCwYbYiImEb2LYN0Njtt7pM5Oc18e90ClE82pqUikqjxEQ+EJ54oQ5Ug&#10;hChIBQIooTQKtUWCyEG4KdGM+E+6CxHu6PG1B7DWGDexkVG6s+UbX3ieOEGzPCGCuiZqCPnX0kT7&#10;Ca2C+2tCjs3mbp3f6v0MwZ2XBL4yzlY8LshVMWKmkqJsn6LvYQcjD5zTHa91eFYML4m2ANZSDcUZ&#10;qfRJ5ksu6iZt9EpZwbhikSsWbx3sQSugODvcP7w4ffPZ1ta//PSzf/Hf/LO9n/64FQ42Z+gsomN8&#10;SI0/heFxixFkWFTm8xjoSOQf88MwgKQQpAlkax77HJVyaXRV4oohO7FPBgS54IlsHT/WAJAT1MJa&#10;rSbQjD6swwvcNU6BjOIAk2XKajZaNuVvXr+KLRfh/BqhiHAiGJlN3jZeUc5fXSfjiQa+EajnZ7PS&#10;+SXsA8jlL4+Pq1evI7ibERoaA3ePbG5udByzcaXGwArXfzY+Qn7Y8thAQQbXi+uOaBgvKO5Bp9Um&#10;FgaTLvQM2XjS4cUWRKkDNId8ARggtc6o20O/ipldtd29OT0JOWehiKeHz8RgGkf3a7fVIfrLOchO&#10;Ewj2VownMaZotnDGm/P4s9crRUrYqhI5JemAXoAaMARFhYRZJJ8Dtk+E2zxoCZebYfdxtdt8+27b&#10;5UjBSeQRkcXFVAHY/RH+WQD41PqcTgo9isRpJGjtFC+r4XhwBULvdDMgFp8Ss+DJogpsWGuFQn6Y&#10;hhjD1JoD7jBGGqzJPhZJnIJgXTgc5nLYySLWYnBAejavRqAqaKEJXOG4RGMAZuXF7A9kH4YipwwH&#10;tUJT/B6UDzBNYdBOCVAgy9Vp9yXCtc7w6bNnlA3RSGB3d5MTJJGOQwrL5DLsRFLcOW0Aldg1MbuE&#10;BcL5RuIU41BvBLNLJyZ5dBCygptgJi47LMBuCBFAUDRpMKNDYXS5kKimNnjpAUcg7EOvUiiQneVz&#10;DZowYLBg44GH90eiCZ6lE5mkgLxQ+0CnXXJWrkYd96RtH9adPjRRys+g81JmAmA06LGfLRQbd64N&#10;zDp8P2moOJRZHh06OXYWbsx0QkbBgGk+O45YxHwZhSmwNKNA9nYwT0O+AneliwVrB3tXtqJUVEBc&#10;bD5sHMYq1LgHso1ZhqLUIAbmFkGURcsBxZ6Oi8sAWFEzyAmvmyhsuGMJGMLkr7pJXGdTnuJ1ZHL5&#10;2HdxZFV/Z+y1rOGE1Q6a51AHm2kCZYJipThRUUKGgE8AZGWi4jmTFDzMm+A/2bPRAFG1qiyj8OKA&#10;k5A8zIGXykyhFTpBH8YQn2o32Jh0xTM3o01tsGbkIlo714hj2owmTbyYYfIamh8AOMwRwFvmTOCF&#10;FG38M1iC4A8aCPgBqr0kJ/FS68WC8DrcvZgLebzkU7L0MciG64W/K25ynS49+RLEPYp3MWg34QQq&#10;/mifJu0untq4wztbJsmADZ8zLxTBM59xuhM0IilzlBgondxcQxjQQAhDpYq9E2ccn3nEI7N7ax3I&#10;4vzyOhJllO0iSO/eg1tYi86dMzwEzsF45+NMITqwL8lWizvttw/3mBLQs9UJmLq4Ys4A723Y68C8&#10;YbjCEQrjTHNvucILtsEDY1guTSrlmMMWQRsrKBPOs5oVla3zGWHxPL2gZgITyLjH1U6MtbDYXMgT&#10;AIx1W42tIKC3085uTFVr0Hjt41S8NG98H6oQqCVw5UxHY/HrtA4tmE5nF222bcUOSVdIehEPSKcH&#10;h6dLA8ialumReJ5gZZTKPJ8aV7uwMplOGbQiOvj5f/pPxyenG2vrH3744ZTttd+7ffs2xTGYfoNB&#10;SLODvygCHdwWPeHEZOVCzEqdC9XAOGhYPY4R1OogJlmEnZVWAYmOnhWTqqJFjWyH2ghwzSxwQ1HR&#10;0hLPn7dC7fjeAMZ0RAbPVXvAUPc9HRQU2rCkrTqBb2TRQX8gsll0UCoMiw6qTs+0VdY8TWQ40Aq8&#10;LAwjzjr1VEaZGYu6TWOkoQfAkHSsQaVlHSTzT6tl1Y9/0AQqqsQ0tJbJjVWX85/Mc6wj2Aj/3v9Q&#10;6qihg2oiSo1hnazmh9VJqrogbplwLAPFWt/Rmo7qHbjkpgswLcddTcJ17KsBUgyA1C9sSgBn4VgM&#10;PQKQJUNg6/NykQFrCI8v3yAn6pQqlbfn5yeX5T47gy9APVFutHIctw53HLzKE4yTkMMWA/jChgId&#10;3qDA4kOZ/A8KZZo41qw15+St83HoOqzWhU1HG5HezPs4EHjstPoyQuK0UiC8EnX0Quyfw6Eeb04p&#10;em2x8JhvOyhB2AfweqCcAuRQphd9EPA9O7X2kDHHrNLj5fYKCI+lyIB7ghSDlzANtaogA1TKX1ft&#10;puQeGpwaO0Q1Q1w9ZA7szAbUM7YqXm+2mFvf2ti5e39rc4dEDQBu7XVqnmiWgH1XoUSGN4ZiCA4P&#10;RKqNYiafjNYuToE3aG9YRLXmzcw2y23mtg63SBmgvjo42MMvlSJnY2MdCgCPJJ+iix1kvwfkw3Xg&#10;G6u+dHEU0w9pFmfmrbqnhiqHX45KOJAAdlyOYAabyqs1kUD/WToo+xPnMARiLTadoMIf+MAgD/zG&#10;NEciBCD4YplqMAsJwfA8zNUAjKQTUSBbOBwf9sblWrVULX359z+vnJ/S4K0gx+ZoDKA1mTepeQYO&#10;FxmCY89PX1zflIhVhxlAD4yg1RdkPOz2hTleMZSyAeFxPlVLHX6OMP6yKchNpHYTditIhnGLm+Bt&#10;eyCsjMFxL3D+tokjUDIWotBoVKYQxre3ihyqvRYtm4f0AASh8CX4mMYrUg+4HnajtKLkWsbCa3v7&#10;a87I0cnJglzlQBgEfTSfglGenp8Rbnl8egrkEAnC+QwFR0suMXsBZe3LFy9Wfs/+k4dP/snv/+NP&#10;P9ve20OQiI0Ttwx0j3tDKdWfz6v1erN007uuElTvDwczO+tbD+/4Wb7Gi5LbCIgNyEcK67fffrt1&#10;f+fJ4d1es9NbzqIZOkHswbRLCMEkMp6eAnnMYgksyx0k7McTdNMB4j69vbkDABBAlsJyhD6Aw4Fs&#10;qDrSrHkAscPj9uDrz798UT0RgyOJ8aF8WhmQEPTA7si+QUPEwIBKUEQbQj4H3dPTN7VxQ2E3aPOV&#10;QgzaxQNLy8hCG2s/l+0VH5QTCiYz4S4IIARHgYRjzMSezRzC+X/75388oZwIh6ZYs4xX/dYoAKCm&#10;ZsIPVo9rW5Xjk02c+6EWBckKNDk9UKbA4fowMFUsGUiQgTx0yTgsuMHsH0DpQDLjOXXAmAqYJW9y&#10;/0AM2CN89K/KeGDu7/KyjtnwLcqE0b5ZrZBGYh7WKdR8hQHI3oTHn9AcTmQIOOaQNdNIHekcAMbL&#10;1xhvsv61dcsKkm1HkIhyfGVEKQm58i3w2maMy85hCJNwCGXNRIUiLbv+p5ONytX4n2GAgVU7ZTs8&#10;SgBDDgyTNcxMhagJbeEC0mzLbDLNR6BmXAd0Wi8ySq9fl//1B3f+q3/xX9/943+yyKx3x26809nf&#10;O8suXRALS8JHaz81J41eDN2gdjQ9wxp+mimoKQzl8gZCiJsjETk0gWh2IdlGvZijCpRCvMGboHPQ&#10;UaItQ9G6Zh3o40hxpCMc9qRn4HESfjjsEhDsqpbLUX8Yt5ze1cXDx598c/IGQhTUrtg8dOKeDM4v&#10;eKKQPWF9zdLJpUkpcRP8cnJTXlbPIXfm7uwyhadpGXZ6gUISLwqWvMkLhgiqG8S5Wyyur62vTzxO&#10;HlrA6VatwSmEMIvRKlhuFZhIXb/i7JDhgopThrduahtRD/6AndGUf5Py2TFhoh1R/Jl8MhUVGA8R&#10;8OFF79Rtt+Ief0fyEh2ioj449b1YG/ijptJpUd5JnyGwmGWm8RPGnxH8C90Y9+FS43V3nJ7jo0v3&#10;Tf0w7iESTGErOr0xS0HRLkMdqMNO2HfECYdj/micg5uDC/twOsFGd9Zud2s3NWzCL6DyHJ+8eP7y&#10;62++oSjDVxg0xQ07a4K/EmuWA4ZkRyWKDlrQmQAA//RJREFUcluB2IDnqcKU/GpzJWmkAsT1ucAd&#10;4GpCxdTC1nwcI1ARN5e4FICEQeVyOclY7PWnAV48QIoeV9OLdC+zseZAGycFLMTmcS6VICdM4Iwb&#10;15g2ZREfO79WdAW4yI5gLAIzZzAZ1fvjkW3A/BIuIq8JyMvuC417QJpfJMijzE6hoHYMC7lSXvwk&#10;PGMOdwehBU7k/QvbGKNWZuFD+8jud4JUKQyBv5VqgUWAsaiTYh4AjMawgw/Hzblj0l5Muk5vkBXJ&#10;EMloKOWxgdkZUg9UYFwpNlROTmobqgdOa61dyHsGGVYOI8+4CweqOR2+SnPOeFESJCQ2CD5oJcXK&#10;igIKd2dKcrkO81fSOromAwX3WIwj1QWGKC1BILJOcDNTL/KyFjNK+LbbBw2STtUH/Xhtc0W6muYe&#10;qLQjSmwU6KvJLlMQBWSLkqAdRZJGFcg6oE1DZn4YWQe4gbB26Z1F1kRLqpJYlHmBUxYIyvuRLliZ&#10;0D5xJXFtkQwSTp3fjUIvmmA5mDJ9QCoDjFLkZq6V7CtZsLyUeAR6S+Kr+cTRkxONRr0aOsA21Xfm&#10;dKOJ4N1QcXbhwMs5QfZitfoFWFMsnuKi1fDpHU/WigVuB5eKi8Blp9JjGEhTwfA1FvXDoUaTBg5a&#10;gJ+DYaD8mpUhhJUFGzvYrgbaIMpQK0cjPJHYwHkAQYX5GpBEaFFYt+PrG9I8GOYr6kd8bMaUUgAZ&#10;zLP5LOl8nMnuxXmZx4XPwDx8aysr3Atn0cmqhk/5dLy/liWDtN4ZFOyujaw8VKGoQWnu1FrpIBZ4&#10;8+FiHAiFkWFxO7Bux4vLjc+DPD+CeG4OKjdOtriViAbcSNYhDTTbGhsZYOgIFFY+sRhhs1NxWGDE&#10;AiENmplKZFXnRjoioxG2BtVgym7RZitowM18DL0jRqDRZErabJn388yDpKKzhfHHE4jLPIAVvNph&#10;CePC83MOEe6IpH0BksCjfDsWDhxIqyFhK9bRaCTj9MngtAhuaQ7lU+LzfvThh3fu3Y6EfCkYQWZ0&#10;UJUErXNRKscTqaDXOSBBxO4iWKjEXzAEHEC+VQyjVMK0SWqQTMiTGZJTHegltNItAAFkTclTwll+&#10;Z9zHqmOFga9RpqtVY/Ea2NFqm9RdyBDGauQMHdQUEIYOqjPC9FHvWylrEojPntUECjCxnmorvVCk&#10;T5FUuRTv+ZzmHyuWCeyWBS/u9Pd2+UYT+EMT+L6rNKHzKl1MhaepI5lApgk0NYdFFn3f0VmawB8a&#10;TusjWV2iGNcsYONfavWBhjL7fjrKWIM/RGirWw1D23wjfQrhf8RW87eqBSULVp0irxm1iEzEcJOH&#10;3wgIAXUK50/TIJqunD/RbETbitOej+NBSUpqn5FvJh3b3SzGo36UeVChSMDENHNCuQXLmgQCYGY8&#10;PU3Cowpf9d50bdQzuqYKCTGccj6A2K0KydBbUfNtmn5aOOoia9ZnOAxscrIA5V+bZOiRCi9uN8IB&#10;BXFoGCjxtCZITAvAC0Y8NLK9G005jNmH242GaHugLZDYKTYxZYBGpPGjKjcdjgrEwvuGyBo4QxAC&#10;esBMLHKlTVK/ApQa0SA/eaQwV2Tb4bqxIHHnv7wqYQRKpXTdbNNtM2TgM3DfeQZJmT87wn/kGhJE&#10;bzDiY+CZjAdzJpkEJyKKsJBDw5UrbhQP8Sp58vDw3u3CWuHW5s7a2lo6meLayVWabmM8BuTptxXN&#10;AlokoayAkpnsN1j/4mNIHGcGDwIjLFBAUlfjBs8qhXjBZqsCWuXoP2CE/oA08HjTBJpEUCWcWJNA&#10;s6y12EzFK8wJFQbXghuEQkJ6GdomdnUm2IAF9cZ1pfLF18+ePX/5xTdf/uqbX/393/2lhwRsyDxO&#10;6uoJXGRjfeyoNwaNzjAZzSyJcRtct/sNNPxwfAF/MR9lHYJI04azNJgOYnAFW2I1dc0IbYIKij8J&#10;pewckjwnjamdBaKJuWXHciaQffOiTRwFttwkMoy7NngMzL/z+SyOjLVKp1XrcvXWCjnXjBfRelEE&#10;MiwhTgM4X8JIHatkZG1nNz5xPT9658on7qxv5VD37W1Djd7fP7h79y55G5ubmwx+uctYoYJDw5Hg&#10;er96/vzk+Pibb7/5AhXft3gGvekMemymjAIC8nOS+gMmZToWv/fg3u/9wT/68Wef3H38gPhKGGuL&#10;PiAFdZBPVpTGRgE0EBPsQIHYTc/Tr76rjQap9WIeEBOc0hyOLFo9wtCqx+PS6TkINRcLXDOaTKxt&#10;bW6urwOHU6lw48DfjfQfylJX1iIqcsLNWvPi7JScp0Qqjmgd86RIKJiMJmGFsHR4q50eNovtVy+f&#10;NaoV5LGV6tV56d2QVCeDXrFJsOx4hPngPCCIFfg9Dx0YI08l7Dy+AGU+pCzLDY5/pCjO5cz5f/9X&#10;//XE5Xt5dfP3Xz0/O6nMQTyDtg50n1j6rN5e+sL1/giWHr0l1Af6Lp50TDfNhImtgqrMTSfEpgra&#10;w0Nv2BJ0gHqOQUkoBDEoI5CJh1pRfhA2IKKAv4iRC1eL+o36TNA98zCcL+V/C8PJ9Crvx95GE8XS&#10;F7kAaJzij4oXcSQS0pk+PNuhAVtYgjqBKF81IGB7MQAcz6wsgOQcg9SGglJFD48Kj6hC5MXk4aiG&#10;9CI2CAe8uIJUISrTxQilpCaBVXDvCPMM5hvOFvSmPsGLuilshcxKJIwxbBk2fb4ZWBUESzTfUNEf&#10;3N5/cPvgn/7092yFzCn26DaPDzPUMZ910l/2yfVimqkiw/zQ+cT+DrvAaGEtmqg1srBoJzqdOAto&#10;t75vAilswFTTKL1hZIAvu6m9tBMZdxIzWTRkBOss1o0xcn/omWfdZrXWZHyBGjeiR9puTyAO7CTt&#10;kXHAvYYRDm7BoWQ94Bi/Oc4mkrxTOLJg+dWrG+6MLxp+enLkKl88PLi7/9GHk9bIm0wqySydvL66&#10;nnInIcexO0BGYbQkzpP7plIrlUqE29Ir0o9xldGDa67rdkZy8SRclWA0lIy7wxGmBpAj33z7dA/J&#10;SSjSQptUqUXt452tQk8mp05AO0QFoNRofXVKeZlk9jPBiDMW4ym8LpWMP4fQZaBJPj5n3mDYw+In&#10;zwglpgaVi9uD/QCaAro4nbNUrqazyxdnW4tFMaIZCLu3ilEOXC/8ad6kxBKn9e4b1De11tnV9Yvn&#10;L169ePXyxevXRyelm+bJm7eNs1Nbpx+y2yiEC7n01lqeWBcmWMA2bIy1RodjA/s6Ih4w1VDhKPHQ&#10;ivJOwbWGYE0Ut5zYCRoEQMFHyHjbglMAhYmCwZUK+GD54rzFomFu1WxPvLMR3FQ3vMSAz9nrhlOx&#10;fh+lIosC+lk7m06pqMM0cjKHl9Cs3rTbTYyWOT3Fp1IacmBjc5O14vbPwwnG+PZOfwJbtIMr6KwX&#10;jTK4iIr1jatHGANKJmOcqvgj8URLRsKRgO88DxPs0BUp2WbjhgQYIlncyzgIpIcpr/t6MOZpDYg+&#10;NYLXAuardF0eEyBhQ5/gKaCUFniEo4DaAxAWNLrIK0SjhRbFJkhQD4Nl4cgM5GmgmMPbALjZacDj&#10;lfiC2AmPe+4XjTng5WjaY2jJ+Qa5CpYVPbbZXlYLLxn1vL7hLZhhjHkw9H+ETlC9cG9QlnYxy6Ga&#10;52ElDhiaJt4zTmdyfd2XzoNxwMwI0LIS0jIasUr456BcDD9ppzwUwiA41sjdPH464dXlKmxe0jGM&#10;9Gjq5J0NrqCJHzN2oTxChHXIqwPUIyNhHl0TaATMP2oaFiN7IMEqGPrhr218F8GgBtWbCnx7pqgB&#10;l/ZY9iNT8qqIpHbgFAiAS5ofKkbNe+AeKslABomAklLpKPsbV2MArOV82KvCCYY3yOMLYZuzjdPL&#10;DLt0zlHngscxs0akzqKLR4O98bJ+c804Hn8jNkM5oGKwJOxtDMCB/IxrkMtmYAlxTjBwJN8vkYSC&#10;rdxwKZRx4oX0SYYRoZU4sGFxOV9RJDFukj2d2wH/GhrSdOqsN/vEegGOjAazza2MP5ECQWUG8q7S&#10;IX6G/Ha0sidVDCFmsWLSHvZABcaOrMp2jSk5NBPYtRhm0/6swEyQ19vCJILaVs3uqlGtEuvM4gS2&#10;Ae3As2wwk/xd7uoAsAhoSfWNxfBWU2aiDh0ug8Y4XEz2Z9X3FCvwaES7UVKMye3lEdbQjx0QfID+&#10;DsIIrvrM0ET/AJ5B+yi/RFwQNEs0P2WnwYCP1jESwugK0FrzR1AKbh8mEFazJHmbdORKIOY/VSdj&#10;PeoPUXzJYEOopNABMt9w2KCGprkvXV+zCVxe39ArZgKK2AXtIHdU/uWVCjZjsOBKlXIVQ3N26lqN&#10;+puzjLqB8S0wrupUzTTFf5H3mOW/IhRVtakkFwZNYZnzyLKhcS5b7ZmZbumH0c4JYP0tHVS4h0Us&#10;ZLPV5/q+89L8h82Zp9FYqlAtqJJWu2uaXi74+17FckETviJARJYbRhP4u3RQ1pg0xaYL5essWiO/&#10;0ezrvTmNri2dntUEWuM403mq1OZPfjCG4U/0UP8g/1Mxo29naQKtQv936aDSjLtcJrxKDzQorfVF&#10;PKIMODiq2LXoZ5QCLsok+LwmbNYwllJYEVOYZUGT5gHVPRWoZHBtDTx5OvwwlvloyGE8LqSqQEMY&#10;FU8GXXSnrFlLManPY4oIVhdYslFB6ENZrYQKeq+XeyZxlOlQFbAhp1o1h9LewABnEsjMkC9DoSty&#10;AeCSiirDyTIzJH1q3QJmYrw4BaayK0ejRu2asL7z03fVq+vyJW5xeJxO9g8OkCHW6nWKRi/2ZvDK&#10;eB4hAAXDVMUd9OUQSbSKaARYZYLuVSKJvQ8fTP0/gAfGBDi98Ss+fFA2WBMAKKDmkUCEf05mF/LY&#10;brt/3ayv5fMIhOrX8D3Pjl49L50eVy7OFvjbI7uw2cmp34Urvb1b2NgOJzPFrQ0MPLZ2dtFekp2R&#10;iCbVFy9WiAJp7qjK0EtxuelL5DkHUQ6JPLRDxQxqFqrLwiVlGQnAND/ez4ZFBmEBkx7LrdUxSBOI&#10;ggDEzZoE/v9pAoEY1AQqu0KFrOaBOh+Qt3OcGvDRTODZKukAqU/CoTjjTdzX352cfvnttz/725//&#10;h//4v/27v/jfLi7LxDtj6T91TCg/NjJJ9WtB1/37W7QujevmoL/q9DjAXMXsGlSv/rTBzdWASPa/&#10;JL6I9YBFDx+BjohRKpIaTP0ZJVKzwjSd9klKhCgDgqDnkOqDjYFYklvhZeW8Nxkkrq8HkSRpidTW&#10;XilecBDFe7nTQ0xKx9QbjJGDpHIxE7Cmi8Gq4iBD6SONAAtssuwGXIlsLrf0l7rt8HYx7vR0cMNW&#10;touSMqzLYmKfRMSZBF24nXCQU1ztrm189PDxvdt0dg+5q/nNjXQuG08k/r9k/fez5fl534mdnHM+&#10;5+bQuXvyDAaDAUgwAaCYJJkrStpyrSx5yyWX16HsX/0/2OXdLdV61zaXMkWKJEAABEFwMMBgcuzp&#10;3H27b04n5xz9en++PUPIao3Ame7b957zPZ/wPO/nHdRUg4aav/L+D3/ykJCPR/d3i8dUqL12hxo6&#10;SSoU0c0gJmjieqgKjKyXKchSIbK5ErUjxlU9kNlY4YoyciAwO3zVdILTaHTq9ccPHxwfHTzZfVxv&#10;1XuzUTyfTaaS2AmyuYAx4GG5aW9nvdmsx/5VjO3MWTwvsrs8Eb+xlgkz7wZ0R/mKvIsdyrlRLp+N&#10;h5254R+XYYLWjm1eSggo3MC2SoNBtsZRCo7ElIomhrPLyJIDcoix2BxodOQHK7YWfTvqTBjZztef&#10;26Z3vn9SOqt3eQKJcKY1PD/DEz0Q+ejOI5s7cF5t2jx+QgEob8DasGVTMjCaQGUWCOwAVweiwqiW&#10;7yctsPk8OK+EjOK2LBM+1isgFi+VPJnobIbFHFUgtrQQWKQhkUIJe6YJVDRuahncKCfQoFCs8mKj&#10;yRcYAjHsdrkzS0U9nXb6HfwsdJqJ6yhhIv+HY407ghEQoLjlA6mrBlCTPn445vAVI0uhTzptOd6U&#10;TOVxgsMCDvEG5X/EKrfxO4S9ASZ4lKSE594ILSzuuMHuxPb+Wz/jQ4C/zHUk/n6QQYSMKnWN0TwY&#10;3ypKOGhaaJQJZtxPpBZTd6Q7I5K56+z3A/awOxBpg7t+OSpQE8/L4h1IuGAIqxYXgo9UxqPmF88J&#10;ghMQGjHY1VJxcHxKE8iLQ8AZjyfYpainpfTBD5XRh4YrioeyaKAaM6pz1d1G/OHpqEcRerCzT4Qc&#10;PAnc3U+GXZvP3rtz6ofa1+r2ou5mf3aOfvfgDBCaxszhh4KPHeIczB7eAJJ27+npKy+96kgmvBP3&#10;OByat0enrUYilmz2sEqaUVaBPlPbYRFIm4tdgbwbKQQAIWw2YHQKimAEFxm4TbCXmXonk/k8MZyP&#10;9nZ7NUiDk2j9ZBIMV5qDxvGxe9BYyidLtXp/MPNzp7td3U4nFgxzF9p8LtqDBJw083YJ7qToUYyV&#10;30vuKl2BJAh9jCukgGMVyYJWfCHaCfkD+FhXbtt+p1t5ePos3nmA6ROI4Fha4CSh65c15woyjbE7&#10;AslGf2QPyU+MoptdSrRLtrCSTWWceBgMBtHFPOJgGGbDzzAa8YfiSSLIKIeoIiuVKgxm+7Qfw4Db&#10;h1sgvQzuTT3Rmt3cr4DKSKY4IbXu5exh6d+MlTacN6obecnPZo1KwzGR2QBNZLU1gGvLObEYiDTo&#10;HfQKG+tQh8q1OqgA7WI6Q+WtBQ47H9ZV1ONs1KrZbIYdtLfL9XyAkgHrtlw+63QPQlEn6jy8kBAA&#10;u/HuwAGMkZHL2et1KMQ5kUGvOGUQ5dfIKvCwkTU1YsIjfNllA34j7R4dAOVeJOIhdaXPUcqelFWR&#10;P6bBPZdoi6/HtETpbWp8OUwQBtCMALCMWeccY17oiDZ8veg9sc7H74VLggvegQy6C+lPWcRjmiQK&#10;A6Zb0CNpjWJE2MHNZFPTMfM9CRiI+JKpCDAtARjcJBwK8rGB6WCSlYjmNWm/dDQ8U+ErEtux/cAd&#10;uXLsQrv4BSsRL0fuxmFPMTYoTPKbHJW0lAEaHi5wYgOIAYF5xbojGQlcD29JghSGprlR1WzOBFO9&#10;GjWggvbEWlf7z7VuZPTqlUw8hapY3erG7x7DHHa611XHhwntao/OXiMFCkdqeMhh3EZmsscRO4FZ&#10;DdGOve6BGWGKEr4R7wqaN5Mxzi4ATKAFiI9yQla9xlpG1m+DToN6TdZnAY85d+cdUnEmJPeoo8Y7&#10;rtHsVFlvdvvm2hofgSLI4XEQ72HSDKCIB70uJnV2V6BRK1MMbG+uszKZH5JHzVHld6BrnZSrdc7F&#10;XDYtgj19t9cd8+uS00fMR0/BjadhBwf8caXHq9Scnr8CPwenUKS87OJMLIUAgRh7EoTR7hGYB+a9&#10;sY4bQC7k9vX684OjKj+JWG4YFAeH5ahjfnF9LR2P8VGOWIWNFlJUAANGFIRNc+Ww7OnBoWrD8rnz&#10;4MEv3ntI1O+Q3wQUxq67xRnPswtivE40Gh8imsDOeBhMJaEAROIJv5vYGAoDLm+uGPEYofXwVHn2&#10;1KMARhTFfObqmGiGKZcFeM2YBBqBA447kgtSkhFAQ8UD4QBuJ/FoFslNPc8EL32SbLzIp0H3OM0l&#10;TQEZFH3VTJRN8p3Vk3D796T9wkXQxZilWi2hhi6XzjHiKaELPC8y32Bf9wYjqIPtbp93thRU98KV&#10;SrdnFaBoGOGd8AW4mpG7jRcOby1EXQ6S2+0Te2WGMDg0MGvX+lU2HO5WuiiNCk5QgohopgmcwVy0&#10;6J1WW2TdZaKDUjRb7qBPJ4GWO6go2RZ91BpxmL+or2d1gimoqFGPqUdq8WY5Gy1PThmZiJf4tM+U&#10;n65pAi130Kct6H/aBMr/yTxD8xP1LPnPL5tA669YmsAvXslTOqj1RtT2mL+u8t40gfzitjXdn8F9&#10;zP9afxcMhVdrHoU6LGtVmN5YHVcX1bFkdeRwG8mwqX4p+2VYAOQ9JLJFTHokQ6K4axIIisKnhyuD&#10;Am+BqwKR5MTm7jFTsLtJ1uP+5GLTAQO3iS5XJldKjxYlgEMAtI1HoZmiDKtEhIDfLooBrZ1h0hoy&#10;AjWc+nyV1foyNYNYXBovVp6L2lN52sI0oUQRlU7iJLY8dgkMgzrN0tn5rc9uvvWzn73zi5/fu3e7&#10;Xi3iHDmod1v1ViaTB/I/Ojm5de/e3qHEUvcfHZ6eEOVeqjGE6g3rdVKTOnz43T5DP6bjA9ae7Hn1&#10;WmV6wSYybbliYA2tlzek0RxUVO5yyB21cvXk6ITKGQMDtPwz93yJHXGKO2gpFY9srOYvb64uobNl&#10;HKPEYG4bnP8QLQWnGIt5tN9B2riZ+dFjLF3gsneHfieJdH1uY4SKdKFcP9wFNHmYXHCF4QvANSJC&#10;uDxs8JhAR4TewnRoXwyHLa8H1gP5yAYq0bKhFUJa8pTlZa37L359+e8qCejelRSvJtC0kDJIN6Jr&#10;4SYsHmrEZouYnQE+7b946733P/zwF2+//f6HHxG2XG002OOcHiwc6LQoQahiSY9yc5ZMR5GltA3u&#10;DoYBI87w/JCckPFidWm1fHo6mnekSpU7NYEaXXnPDEdKizd0F5vyNm21cqt4XoW6IOfgWQiCKi8Q&#10;yipPASoSfKZozP+VJdejW71qKTjnQpERhBtWO8+bKL5wLKKbD1PvuYt+OJGJZJaSaM1lF2JYADo0&#10;BJIL7CDv0paJF9Y3Qp35+3duYdvlR/dANhcMSN4gi566BKcaMzVScECrT1oOJTglEJ8yY/AWJ5zf&#10;mYtSIQfdmmeC3g6l5jSQTuHyFpnwq5nsWiITdnq5pwjPi6/kot4g4CTYDSuc0/jJ7pN333/v4ODg&#10;Qfl0UmlnokkU8LYgl6eP+oMaRjCAmemy4YjPifj98ViYxofM+lgus3H9UjaTUyoFGh+3o48pJ0Fd&#10;IzphenhwE4KmZeSRTsaTSzkooFgf0VnAA8fE2YLA2LEZPM3CAbC9XrdVgtPrmzdHLYkVEPSNulCp&#10;0egr2YdyivFAkFZIsSGW2sAcO8RO9ZjK0wqR3s7D507miHKuZBIAZJ+98/F2bkmd1ah7tMgMbJG9&#10;cue03as1uv4Fs4fF6aQ5Oi7GAa6CLgDkaQlXDVtn7E7ZU+4oiJSz32vDgqK/DPqCTDkw5yBml/6F&#10;OoCBTCgYZaiKu3k8FKiJ2zahEEEiCmzKRQbHkwXEqcmbNfxnEWx41YCXzGPnE0+v3fB7ocXBKoWI&#10;5eX0jMZDUBKMYacNnh0olBauA+VJA3CWc7WNyRv5WTb+SEMPICQYjSwakBU4ZtAdcS/hUuMB0S3p&#10;jCN+gPVORW5nQsZJEqKmYmJBiYnUyxn0gtkSuRXzTh7c/Wm3uhfzTepnu/h66KKjvaU8QYXKphVc&#10;xylBaSj/ceQW0F4Zug88DgY99iHtsnGIokBDI2F8CQl74TsYypYkkswYLGqY6NUWR0xmD5MAeYk+&#10;vFfctu6oPB7snZ34uiNxeOIJFgQYAIGVnDWUwmjKYiGABln1oBSV6xsUD0NE4/+f26aH9/bS/uTq&#10;2sbjhzt2ItiotfrjyrTpbduywcCpv50NJ6Yd17RcsTma61tbIIqb2VWeW90+wwd3PR71ZP2npw3u&#10;//12aTmVcdeH7UJ4Mug0Hz92FPKjfuvw7k3/dMAACV9mzJ05siJpX7ODGUOFSXwGXCSd0TwoEJgs&#10;AgSm9ueD+/ce1PdKYBO1oydfmzvCi35q0MsPahl7P4lSRwk1qJhanIvsDTQ2lWYtHosGcCBp9/14&#10;D3kg2MBT5NDzHp1WGUSREcRZAHOSjq6j4X4AeQDTYLaGuYZHMccgVsgdTaI337m96Wgvx2w+X5Kx&#10;ExNzJnKapJI8KW6z9Kgz/3BpNU85u5qJbOaD+bQ3nlYMZGOabJ2c+7DQGA6p8KrNdq1Y659WmvUi&#10;6vs+M5Hxwt8js3sxCNAp+ZFKsU78FJA2wm98uXQU+1RO6wFsbNssSifm9vQx95S9BwnhII4eJkJ8&#10;cJ1Gp11vCtQAVx7Pd5stpuHZaKw4qtEyBIKRXCrVndZmdg/R3HQojFw0E+a7ELIwJxI70J/OV1w9&#10;eyA2cGN76yZM8kLCFVmOIMnwesO06z4Pu6DrsXeX08FkNjq1D31hH2ie3U++Jf0w+8nDquTyheyG&#10;V5gmlQIw7FghktHH1vTygdB3YR02xnMVqoDX7l2Q1cMAjDAMO1ap2AxTw9GG0JryiVGZ0KBzqqBJ&#10;ZEDj5TI2UjCRpsRYABNmk3rcAaIjIM1HSKxhkdP0hVyTSR9iU4ikwcm02ev5HHDnlXkHojjmBHhC&#10;OuA4Go7HQ7EhLNXpUAPGbgvIzToTtd1hLSOwFON6Pgy6saocMbDC3weeoN89dc179omXFIRBK76+&#10;EsyvTZRM6et3a1Po3GOgdNAf9ZEQNMdd9MBTRusUycbU2A0RDTE0qaY0ycgVB7R9dKoUFMx7gR5M&#10;bSAVhxmyKMxDsmO1aypm0cf0+yBljc4Qxl40EISWKSu03FI0sUQoKc0p6CtVJeowIARKBdwUMP0k&#10;uILySEoeqGTMP2gD3QGKG7nP9CcQAZElSHYL2RVG4MJJ34/jLopPrEYA+dCtufFGYa47sx8fDCuV&#10;ntc/jqfwpYzTMVJBozWhI1i4vDSoWLug56OUwD2Y4yWfz8RiBAGjO+Azo1YlfNZV7fTOTg9X0e2H&#10;fbV27+Heqc8xKywV5C8PzUaxRl6uMBgx3fGcWUwEGqgN16QOvdCk0bO1Rs3ayfb2pc64jXgtm0rZ&#10;p5ikobsuRIIB4JDBfNQoHkED2lpZJY905/EdkCW5GyGoiiSYIjF+AtSOhsL5bAqbozgAK49gobqW&#10;YWvtrFyunkciflBuFNJnC3c1EH4ysT/sTWrTTnFhJ2zwjJcZzYZI/aFTC3sGXeaC8whuvhHspvgQ&#10;QRCmJsFZGXGw49CvSs0zHsOFgdM4adf3dx6enuzxkYUCVAYIvWKAHa5QkrfP7qZ0wRAJqIk0Cojq&#10;cOhIy6AZZnJoMUJR9NGNV88PLAzUsoI3nF7x9gjUoN+gFZFwSsbI0Q1GshiuhkOwpDDXD2LI5PXv&#10;7x7sPtldymWBXoGTADhKjWZ7xL04h2UaRYs7wSGdGhfNT+iVl792dlLkSr35yQdHJ/gu14onZyCP&#10;lWK5VqoPBqQeTlnocLLxlVFU1GJuwg9YVkwsZWZjsUcl4pV9uKJw3ajWjY8nZZN2AivQ6ejhIC0q&#10;pCJLhOtLUAotQkRLqErqNGThZMxggGilcQLWhcKvn0LJKf6tQVjkrevw0JnzuOhiTPdivhU9j9RK&#10;LO8+vZYlF7R6LoO20VerzdNLNap+tRVi8RlSnjHrttIjRN6iLJXwRMN9fgbvUaRNeEl+mZFave7T&#10;Lt1os/BBYSasYbvpAlWQmbQn3gQfHrMymHh8fLx7MbPFg2Dao5cKdoC5AJAp5QESCXHVrZ+roag8&#10;OVlXlLD4EaqtJNtjNs2mYrlUknMAMMXlJfJIL1Wqc048cXRx8mAhwWpR7wpjSKM2yj4YiRrtckbM&#10;QZ0wz6ChkW2ffp4KGw5I5ZUbqi3/8KV6UE60vh0h3TP7vY9uPbq18847H7/x83dTG2vXrlw5eXR3&#10;LerLB+wvXtxg6LQpVttsJRveKMSivkX58HG/dsa2cU4G9Qd3y0/un+7eP967//D+3YPD0xGFpD8W&#10;UYwkA1gF+oG18BmA0oFiEJfdgm5pOF+ck2C4vC8Dk9vRiFMed1v4JkIBJQiEONbBxdUVhmgw+1aY&#10;/2SJD8iEycnOFdYuXM2vruPaAHKuRGH6x0F31GnA9mEjUZryvEXr52YyZJFGpxUl6890YmaR2LEk&#10;gNRAOyQzez5f6ElAh9Npl6WC3Qu0MxWFouipJYCczz9iaygiDRtemdZjM0a3AwTmxQMcEg0XqoYT&#10;HNxuoFe5ssIIq0gtEwyCp9JtuOi7A75p1B8ZhIZe1+Hhyd37j3/02c3TUutwZ/+vfvrj492dCg2s&#10;YwJGCBOgQ76tzzmjLrePKJg46u00xiMcqzpu+O/Dgb+72G932IodTy3mdLUdkXQg7+CsWZyz2Nsc&#10;x/ZZPE2PbIOWj1Q7MUEXhx8Z5RNdRnerkLlxeXN9Nb8UKHAXFNtEzk0XXpnh5T2JRXl2WoueVDvO&#10;EMeVhqh+TGQXQdc8SXgBihp49/VGF2Vee9hOJ2PruQKJsgabwHhWN6I1B2FqwNyLmXh6fT3ecTz8&#10;7N79j27+6NY7xQ9v3X//s3c///Tuk8ePPrtXrzV3W1XkjxijUygaC0HAzQDxB6Tc+pyewMw5gqoc&#10;EbE/MFr4sHigpJ+NObm4/vEOsceCgUxieXN9Y3WDNHkWg6plwVsyEwC2Y+SW8rsR4Ph6A9CO/cPd&#10;x08eQItfXlkdcL45bAlHoDkbY/zVOat+sL8Ty+dXVzbyLz/3q1//BhZODAyMAaYSKJgHOkdTrHUm&#10;3Tb4K5ucjYn2u1Ep9ut1kiehcnEwqgLodZkEAhQirHPbvfhjh6JZrzvin3nigRA4aalRQ7yJdzs3&#10;E0cZxGlG81BnhmNi+bAyCeBR0azDFeFYCHhDQNjeiTY0MZoy+ZGpC+TbzMYz553pCDsYXNX4BFjg&#10;gzOcG1zMYP3T9Wx4NRVK5oMdG8EE3HuhoYP8SjscVUxlafHxZJm7JxBjOLODzAcAHpA9UZlFQlL7&#10;8AQV9sTGtAmupxzFYQJ2FVU11E5ufXADJ7Mo+WtAMIe8BMrDvkIAaExSxNU0qj3kQNThU+BV6bCl&#10;cLF8OpXnLjURWD5XkXRDI2pZaayk22Yv8CZxduxx0At3MXIx4Rkm/UYRE1A6v4QtOZuNlohvJba/&#10;wjI4Mj2gO7QOghnk5AWSNwODgUuQRU6cylKPtXECWTjG3TrkHape9hp3l8YNgyFTLkgdgtOYbLiZ&#10;l/hEkhd7GMU/4XXwmIC7uLza3S6uX1Sz2FJoRCGkDrhPTHrFyPOfZM3Vey0ubW6pIknHj3cooqlw&#10;pb3E1zhFQxQDFzUeWuYWxBxHHlrycOQ+AK0RYxuylofI6EWpWCekBYPBk+NjHWd2F9d7Kpwme50i&#10;rOCNeZdWzwb1XH8Y3dgcMFP2AJg5eYnFg2OmGDXH7GRnx4XVsWPWrrfjsVRjNu612th1oIW7+9En&#10;Ub93Y21j89IVXyxyyGiZashIX9jgsWiU2NJ6rXZ+dtZtkxaD0wxBq7JU8OazUMvWFvaliH86aRBm&#10;AjBqnhuNsn0BubQ/JAUIDuKo22YQj+sgC2AAkg3lnM/a5W4y747GwKe61RoWa4zZwX4adS6UJuwX&#10;pqki+AkeVouooMtQ5M6jw+5ZaRvbevI3zcScpaahCmMJ7mBDU0R226Fv5A6a079jtoa8VJyx7njR&#10;KA+GxTPPoIMtDh86FheqH7iO+dzY0F36P+wdSHSH6+uKztwwLrleeTFMHrBFjMZjA5hXoyk+0zgq&#10;AEd2O3iNAKizE9TU46PK7cJohRFTW3l2kE7cMwJ/6h37oB/yec5qZeDAcaefjEeJpUeqEI+G+fdE&#10;LMYOZwgGCoehKykK/VY3T98azw9lPzegRk26yRtIAelZLGqgEFGcTHoYSgMFN4GAwnwDSURcp/qM&#10;01EufBotGbN4TdEonViEhnvKF8s6QtGC1M5OxVuJiSSptHIwuSLhcgNq0hEZ7FPEfxVt7EmiXST3&#10;eGrSpAQwIVj8CJm/xWNKRICJSM4b8yv5ZwK+0XhykDBrBBOVlJS8IZYZ5cFgQEyzn+E3tHoQtQk6&#10;NbR9nL8KIBJyb6GzKs54RoJcpz2SMJj6yv/Q0Kbk2MnOoDC1OwhiWV2NpPM4NEv2xiCdnHe3Hwdr&#10;rnr+srJLhJ0v4AJxz0rUbEpGCa2MdkN0ByH7RiioQ+apB4zybjhTeC18lYYiU/FfRQ+T7RAxDEaN&#10;4CS4h4cZzRDkC31b5oeS5JjYNOoSZHWJeAw3bU37+biNQFpMUBjZ+ErL+XTE6QrnnoqcrotTgQ5Y&#10;fhTMR4kelthYjmpyxLYviACNxPxYc0O/xe4Y1m0hn3fT+vZB3BXoiksJb5h4QIIAc4k48nMU8zjz&#10;gI8EwAX4rEmzBeUddyZzWxtEv91YyqUYaTU7w4PTkmcxwl3BIrrz8pjTy82bU63bc/B+wf47Ha4Q&#10;kedMWrzNM0cBgowQlUMMa11swXHNTsb1wXOb0Sd5vcSHpeT8ll5eX05EIknoCeDD4k8oiIEynVWG&#10;ubwlPZLxrI2cmwh1Rr3ekJIc0izDXpdjOUdidXwZnUeSWClqdDfHbbs77AwHsO7iKfJfc3QkPHah&#10;B0pVUa8qQzzoxLIrQi0wMkp5eKfinFDK6wfhe+z3E1CRyy/xuuQoDKu/i5+EHGH5sGn5mKUAhkyA&#10;3h0OzkY421AwKILZiXv7R2+88SYJs4ami/mwYC31E4rqtffqpeGAmMcAdy6LiLYhlkiHk2meFw8f&#10;9j0juEgsfV5p7OwdcJvmU5BxZC6/f3TqkJAKBQN5j3hEyzdEvZbbu7K83mi02Dhnp8c94zFGMSkS&#10;kkxqmnhRkNJN54+lYun8vFIuo5LiF6+IRYgPsKLtTeQv+4Ddw+3IxuUHUVeZHstgr7KkoVoA+sFH&#10;3JwkvAJsn0j05eGCv4mKJk0g64TnLCUkK5e2RE7oGhIa6aAaJz1vJvwL5mYjTUcFE0mxYrVk/D3+&#10;Rc2MfAcgsD0NeJCHhRITRUllQ5mfZdHDLbGLJoz6i2wcY5hpOK9WbpNGspaLjzG8kdGr9W2tI8Wa&#10;+PEoLAGn9ZsaO1r/YuRiFCRqX0y38PRPrR9ghkVyo5HQTJ8yJ8kXb0TOInxD/pS/xgUkTpNkSNhI&#10;JFKkn6umIy+HvlFR42JOmchHamsFYBh9piaKxgCGVS+jVyPzs3xHNHnCPsYEaAFbWbNcihH+XC/V&#10;wFW8VGVLQtn3+0rHx2//9O/O9nciIceVC7gRLS9n08TCr60vXbh2eevKlcL2FuSUG8+9srZ1OZ5Z&#10;iqQKyxuX1raupPLkF66ntl+OLa0H40kMt2H3uCedWf2kc7Jz98lxuVRGCMjpClmeCtO0SITed5jE&#10;4QiLbxcx8VTJdGqhgPeM6Di8Uo0dA3PJNCOd9bUC3L98PonYLxoFHNHr16N4yiWmVhaJgosEa3S2&#10;qcwEnnKATWzQF3NggSz29qBHC20cgJ+uHGtYJ4m5KFziD1OzsqmZWtIjBYF1dATrfNO3NQc+6wCq&#10;qnJq1ZYb5ZgPE+YxBRSMGj5gTSAUEqN5LHfjYD52zzG0BrIG2QEc0/imWizd+/Tzt3/25l/9+Lt3&#10;b3782ScffXL75iXoPwQoDRpkDMB7Z3IUAsLkdlPnYMgtHK3Ir8lvKp9PR+14xK+yuD/AA9EdiyA4&#10;A/Jz9Ga1qT0bSVRP9+lIkfBxDOBoAN2HHcxRTB4H38cXxWDWh0rtO1//zctLF70jd6fY+dnbt88q&#10;1DfcnSBCvtXlPCu61cYWJdjtjkMEEcYYanF0oQ/n10Dla7He68H0ofwn8meST6WyiRi4CDcdbH+p&#10;dSWvBa1Qdb+6vJrcWCXSbH7cbPHK3Y7NZy9/+yuvr66vhjMJXg9l4aPdnU/v3YXFmyKRG81mf/D3&#10;f//3P3/rLYIEHz/awQMW5wuwSQJu9YGhtZHOfxLyBBLxJKdbJBGnTqMvoOdrtynEcTfwy5tNdnLq&#10;VnSDeNyU/OsXt1cuX15aX3/hxVeuPftcPJ1myVGIYmpPRI8j7Jv3BsWTk4cHT4oHh3t37j/YeXDv&#10;o88ODw44ONPROIalCm3jHZJdzC3Q71ANeZjryLcBsX98dbUAPMeK5WsgDOt2U0C8JC5hLwGeLhoG&#10;Fm4kGsRH9ej8uNVlVKuWmUMOEEMSTQjWRg8lRqQAJUNRJUpBmgJjFDAGnhWOIoGqOaidv/HCxZCt&#10;d3U5lvUOVwKTjYTzmUuZa2vJi+vJG9eXn+ejXk5sX87PA4PjE3ci6OvOe3PPFJMH2aS5YWP3YLni&#10;wIgVVC6aRJ9LDQUhHbkqJznqj5A3HPeEZ/0JKWiKhvARXc0G5AGQEUWhJXoG/0GTRa0K/EPdzR3B&#10;bSpeJcxbveyB3Un7Z2yLuWGCPBr9GE57fkcmy3LVpwOUKx17iCNSTAybDYYqdwR/RX5VDqnqWV28&#10;c+MBqBwti98vhMwYZGnsYIIoTFYb8kptae6l0URHpKBDZLPj7tLyMm0MFT1HBH/ELYb9rqjhQ1za&#10;pwDqUAmjZnHMhv2Q2x7hdsaiECs/ei/D7abBkO24elqwBq1KSjZFOZNOwSFnKGPWuW+pICyUEbY9&#10;+5NpKm8TYw0Y9+6+aDxwplGbAQQyE0DLCV7KyE50epFnRUcXKEUgm9wIFKxGH3jhwtW5039wevrC&#10;yy9fvnT5/PhsPlxg1X8EHIfF5uHRK6vXJ8vpt+5//BXCUC5eKTUayLw6g2EgFsmG4vJKioWO9x4G&#10;m/3s5opECRDA2MB2d2PQqz/c4d6+eOkqRZqowzY77n0L5xw4CUkeSm4OKjah4ffaOKM54kn8mg0W&#10;nlj8aNRuP3z4jC7ObiqNr4dKXT5UeVdh+zkn048o57FbsqFBEP80eUNo/s5ii0aSnFunWKizhxe2&#10;WvF8a2MFBBDFGyuOGzUZj7PAup02tTFVNUO6U6S4o8nek4O83XkFAY3L4U9GuRgVI664AGRpTItl&#10;IoSVRH0qO1mGP1jTAL7i/VaF7+gKDo7Ki1Y1CFsSTJDDi2k51sjQvfg+ymthQgxRDFdHhi7eMNHT&#10;Ufm80QcgPYNEl0wl4L+zTMfyzDBxI8SUyf9f8jYtAdwY8cNhTOcNSHnPrWwSHwluB1dMxiPIoFkj&#10;OKBlUil30HP73pNKqUwmEgwWChT6H3AxRA3g90zGlsMeyEP4vwRQ6DtdCIS8saCULULcldvJEckw&#10;mWUHR41DRNUM5+V4jEqZGpqLj4GqMDIGH6bfMCwuASzUpvwgmZIrQIVBNw/SXJPW5ELJ9RCX8Kqm&#10;wgNHV/kicwgV0MYNmN/VrNdvvF1USBmXMDVQag1xofQHldTWbkpEJA83kxdGTC0VN3uc0422c07M&#10;AFi5iyYwkUozhKB9ZYPLPVuJffBC+GQM/KUqyIqbsQRNunXES1/MemPSIoYAN5y/bF0YP8FkLLm8&#10;5o0kOLBB8nqdukzBO4N6vSLuFJe3E+cgmQPLLRuzU+1eZp+a7Ml9wYgOzd1mFaaS/nG7gEWx10fK&#10;dJf4hPZPYe5GqmTFzCv5FQkFxzkQWyQWTKbxJWKRgChxlrNEgRLEDebtAFTpF+xmMWaNT4YWEz08&#10;wQ7Q3+2jCftImR+Mw/jpkiPo/OXFCH2BpCx7YU5Fehg3Lp+lMkqYCcQKf8CJIZ7TTuuColWfJSQQ&#10;dNpQB8EAU4B9c7u4jotFOhWnCeTkgQ7KJ4qOmlUPlajXatFZcUQC+Owenfrts62tbXlLm2hW2DcU&#10;CHSDcYwl0WbLepYh8kLBkTxBHIh8NsKdcOXl+fHFRJCBLEg3onG9SjdGgtEgTHMwBJyKFDWthcq5&#10;YczluCqs+p62gZXTlsNEnyfM8gZ15FM8PTmFzpqIMFCFNLTotmtEPgGR4L5DhZHO5W+8/NL1558j&#10;tpt5b6fZJsSEy5TLwqjctYxlCQoNMoCztHYRYzcqNzYyU1kWEB+4EN0eJgHQstg7HMdUabADp3BQ&#10;+WipdXho9+7chUlBUAnKdsLigQGhBPGaGSXevXuPB2WbdAmcIBqVG9bKPZAcjgKe1djv8jaxvaG6&#10;ZFcDtYI7cdTRh/CJQaBWPowTW1d7urBi67eo7Oikj4tFbsgmPofyhAK44YalpZhReKysrqMGhPJ9&#10;cnpsQuTR6OqG0sbUoc5tS3IHwGW7Xqvw3tFQ8ZKIDDgk3u4Ugh9utW3qKmbCIKJ0yTSfRuAn2gsn&#10;g5x6ETdOpxQxOobwm+KPdJHKuhlMmZ6Nj4b6igVKBWCyN5lySS3BUcPukAeplIdcL0bUa3YY7Zzp&#10;BGAiqAeU7tQ0gXxMfEN+j5XwZcOmLg/ghhvKeOtL229ImZwrlojLYukxkBSJlL1heH1GW2tBzGiI&#10;laqiMb4RZ1oDxi/7QMlPjNubDmujsrM2Nq+Z/8tHY0UIyhzE/HVZs5iziH9ME/hFQr31WiyCq2nM&#10;+FO9Fx8m7qoQeAtkqbM2uLH4h9Zar1+mF1YTqNMcMpThy+lhcRAZQvxMLtOWe7F0D2oCORmU8KEf&#10;ZFQ2DHFk9CDnHr0wjkhGGYEwnzxAv9e5yMVDL964ePUiqbcRED8Idsx7OXSihTxVO2lI6H76U09/&#10;6jguNqrtgTecJlyoy8HjRaYLeSVC1gJhuV9/9eUXn726VsgRmeaMFgATWb24X1SLZ6Wzw8rpYens&#10;4OwQWfs5NE3IIYyBuUYUMz8eZVdWGLMQkRKKhDPZbC6fjyZwVqQX0y/el9X7WQJO67MGyVDvp2Gw&#10;VGQUYIYoa7jWViNutXmm7gK6BsD6z5tAqgSTTaJlpOAH7h/cj+D3Gi6orgUZ7mqsrdZnMICZIKax&#10;w07SIAtIERES7PvR+FoOQ+ZqmtAG0WHLf6uNhtNZOz999Pje377xozd++sbHb7333g/+/rN7n523&#10;zoh9R9rOT3rp6tXO2Um5cs5OJzOZsp+qlDfjiUprg7MIEhWG5pTN00k/m4m9+MyV5UxqPZcb2Nso&#10;fDBtIxM7MHW3Hb58MHZ88hjOODFSQfgDYV8Y+iR1CJQTBRDM+D8yHZw6kq5o77w778yOHx0/KGMd&#10;zwkjAw5q/7X1ZR+CknSkdAB6htQ8LJcaul3YA4xVWNs4idpd4VCYB0/6IjDa1tpyKhae9NuY0ciR&#10;XDJj/AXEwgQK0dybwiYUHR/VSpB0p6P8ypI5RrE4DuQLuRs3rmMoAWn6G197XZ5+ss22f/T+B5gT&#10;ZbLpaq1SOj97dPf+7pP9D9/5gIh5PAZy+WWYhQ8/v/vWO+8els9qTUJ3BkG4DJ1hMBxB/o3WQ5tW&#10;r0RQFhUIbXGP8mY+a8DlBeKXyxrGkdg+geiMsbqABOglimy+KGSzl69defbK1e3VtYsXL2wury0v&#10;LaFnWckVgBu46Uj3AspHodDrNKGlywyJI0UTPDwL/ekk7qfhdDqTLxTgtBijJtEBTw52GYpgAsuU&#10;CsuZ49NDsVVR1gCN4wQ4JP9MgBTVkCLnVMOpLGQFI15lOipRqwwOUFZwk4NNqMsW34yq47//P/7O&#10;V65kX9iMvbQVu5L3P7+NdDy9lScdN5RfigfhE86GkVSwMmrcvV1LOGytQa0/78R9SDUSUGw5Dgj3&#10;xafR3qczdBUyOR5Ks9dhHXOl8KZi0MxsHmZigP+MVYjJZXKKcycMONyDuMgJTOQxY/DOHuLBon4X&#10;pZEvRi6pc4xcL/6fTmFl5KoiUh6E7hL0+mOmDZzv0KIWPQxRDO2Vk0wzDZo9+fCYma6mEzhQoeM3&#10;KI854BQjYWKbeRw4LqjJNO5Y5soTG8EXUJoyJz9AoaniKO9w9odS56SfBA4m+xB2BlcvUDwbwEul&#10;3RtkCiveSPwzGYfcwVBUuemTWTQWpfYV2m3SrinOmIPKZUONpypD404hxr+oMUZWYv1SG29+PTUu&#10;Y8JlvOjhG1XPzkcVkggqaZ8n7PfkMsqOpcoDtROGsViQpc7VaTyylVErySw0q8Gw3WwRNJYis8EX&#10;PDo6ZtW8+PzLH3/yCUDSS1ev1cad8nlpI1boRTyEYn7Fn/JubjIl0MSWkzcSHNebzDga9vHx3uPL&#10;gQRcZ/SB5KNSM9Hunrbrp59+8tyLL/KkKm1QCt/+/h6pbvlcGgTZqpPE4ZFQVc24PL38LspRmIO2&#10;RPSTTz7cnM5vxMNODjQRYqFQeCgffVT9ZrqiGQ3DFfQMUOCkHaFHoTxifkLWBdlbDkgkmL4wNCvX&#10;q8lgBIeK+FJeAVbotcibJacukQBDAAtEylbuD04ajd55Zc1uz5KSxDlFO6PGXq2zIl+UEGMnzAiS&#10;an3O2p0koxSK7C5wBW+lNRlMnbODo3m7DsFfXm28rzk52nivDeJIKPHEpreR0ZBt6HboZOmOmIZp&#10;WiJgVUEm+Jcy3ZaSajYggATBWqvdncF7hntPlBOW04g1uaNBBeFBcSO1Oi5COCeLJm+9XofFAFgK&#10;a8KHbSfKTAiNExtIGKclhmaJZIzNDrMB+y4ibvg41lNhrE3Ktcoci07SGBaDIJpP4/Ymxyhz72nO&#10;IF4Qxa4092wK9HjQEozvH4cWvZ8FYUNPkkhDjnbwo5S4KR4cT006GZcDsih7hrkdZ7km8NwkNPyi&#10;SMkWk9OfIZscNcEQcaMGrwVwJZlNXvQC0y1/bdNEikdGa8Le7jab7Ga+CWuZiox2Xr7F3MYYOWI2&#10;BYoWCSJa1xQcv2ZIaKwKoHodCVRV8jzAS99AVdpUZiRoYfQLhBociSNmdE47d51KIM0Q5HTmx6Y5&#10;nmHDi+E56jdqlT7eMYiS6UjxvKEn0eRf5R1HPIiM6gkqD035uDRNLB9nMQJmY7Ko1lbpDSaDgNEH&#10;DbChH3j4iA1fy6o/SQmh7S9XiOTsAA2mCgV7IOKLp5RFZ2zFec1ApXwxxDPaQqR2HFbwCtjjfKC8&#10;Bko32ljWFe8a6EtMJmNAyoXNiaZSQ7lw6qVV4BqtFej73umZEr7GMmDEOIk+KhpJcKnIA08fipPB&#10;NVEPB4eH2JrmkklQY0J+aT1zjM/CIcp+OcBLTQtBAnIuI69OOhFlAkbq7EmpmY541tbXNUgBs5zN&#10;6bS5yYhgjY/6eNpEqdtU98vpjn3I7gmnQkwCuW45yzF/E6IAQX82gfApCYmxZAzyOtH6GC7m0/LN&#10;BA/w3OX4b0KBhSYOB5VK2Zr88JkQ7cU7LpbqPLI1CgtGfyCTAJEsAHSH/TExP71RH0GsRtdg2MPB&#10;+dFxqXRaLBW5d6mTFNUQkutnRI7ByPHxPEYIIPNJIHw2LzcafQ9TPux52VgmEZH2lhp3eLz7GDsW&#10;dgPw5c7jJzc/+2TYbaco3bwB5YXOdWvwieHdeXh8vLm5Nes18/kCahE2HxeJ1QHyadKIAQmEYsiH&#10;4/LsQLxHe8lwsF7lccGBuHfv3t/86MePHu+SW8VVEnODk5pWk5gcAuVQNLFDJC4aaqjvgBsRWV3b&#10;RBnIoXJ8cmx42TyWoSLacP2l9oILYezwaJaVZBUOX7pylUoAbuHnN++USyUmmeVy6eyMWLuT81KR&#10;KFEIpXzDroBqCl4rEwnFh44midRxXiVWROxKviHp0mHWH58RbbAwbASx6pcYwWJYjvm2fkkQBWYh&#10;9wEZROjbOPBnx7gOHyi6ff1S+2e1yxLXaUhoTQKthk3Vm2SWan74TZNJKF9MTh/L2MkUgbgjSn9o&#10;JmbGc9uYSPEvRryvjoKjz/qev+wGwr+zJdk7zHfM6SWszJyu5qZXU/q0CRR525joKH3TbGr+HJzi&#10;aaShQYyejhCNwo+/K2or54lfwJPVBOKBjRhEuXw0gXgJmsaGP+K6NAwDrCD9EmGZ7o4NY0wimD8L&#10;gtdpg2DZpGdx7jE2UANpuiOpBKlYzARVt4KpsBXECr8UFr7cr72Ui5EE/L7I0voVXDs5Khm54t/d&#10;6k0Jte535w0axinCWnHCFBShIbYrHIlH3VMuVExSgMMQiwRTy5HCVmz5YiKxxDSPkfv25tbFS9vr&#10;K0sJwmdM3q/RfAL6uUgFvnDx4uaF7QuXLmeoU7nTIWFR7QYhuNIkK/V0hAZA/1dyVqFmcrAQpsjj&#10;AktUBJF0Mpr+ih4np1l1+U+f0hdNII8eX/Qvm8CnK8f8KTtA+kjDKeEztiaBUkmaR6oP2XKfNmZR&#10;4BrwVHgxdDa8NHgNHA7iw/H/AVOZ1YdgiUd5PsRj7e48uf3xzUeEQz56+KM//ffv/PRvHjy+Ax1h&#10;ikletbVycesP/vk/+eoLL77+yiuXbzyzmVuGosPHgUcaogs51QuHnTmCPn68LmYJTTUVnKB4CDvz&#10;mTjQeZgGPB9OxHOkHV5aXYs4YiWbJ2EPHJcOfESTO2zJJBHvNH3jsD+Al12v1YfTADBUqzfD3nAh&#10;kUOHybH54MlO3QVjDnNJUDZ5ODEBavQbTkK9GKiBHFHHaLHBLdItR8HPJyEXa1FWu0x3wgH36lI6&#10;hs8MUZbMBMJCrvlFBCUzUPaPbCeJWMgUxif1o2GngMdoMvrkwcOPPv7w8e7jg6ODOrnQJEU5nTcu&#10;Xh5BCFdeOd4Qxeeef+7lV17e2lx79uq117/66vPPv5AJhtu99uozF8EKYwvnhz9/64ObH3Wn/Qf3&#10;7965+fm9m5+/9cYb9x7cff/zj08q5ygF2T5u1uvcdn5yKnt2MBGdKpqFGvvuOexf+GesKBTUiCpG&#10;gxGnnBxQtI1FG+YRR+IxeF/0/Fa1oaOF0S+WmVBSJ32/WJnc1PJ1ZNN28WkZ44umlGNFKDHCBXDk&#10;W00mB7v3jk73nxzsFOvnBydPSpUzqi0iRKXsM8A23wGHEo42jiXFTwp/gC6uo1EzQAP8UHjQq7Lo&#10;lcEJ61RD6bnz//q//d1IIqrkUBobhs5cveMJrHDpCWVl2OuD8gYCx61q6XHtWy8+d/HZzYa9Vzo6&#10;aRcbTKf4x4k9Y7NPrDJ++uVSpVQthzgUQmEKYYi5TIc4A6HzSYYhGakZ2S2c3dZgSqCH050r5BSk&#10;gmlKXRx6ZYbaAa6kkoelxh9B5+GVE2dNzYxVFHuZY4yJAXAqlb38VPCsky0+G0DHMbQc4H8d+nL+&#10;5PHNMCDRExHnS+wRVU7KkdfBznOEWCGNqUxT5PfNS1AAKFUI3RpdtUR5HIhQbTmC8YyTZT4tJN82&#10;EolTFIIUcFDy0U77TRhJ8Pq4S5c31sAffvI3P3j84N5StsDZCswq022aVQbhHLban1hLPx1CCLj/&#10;4h9rAGhdDGoSv8iO1yEmM1Mp8Wknyuens0aNMQ9e6bGwN50Ke3CrQGPpwQ5H2CuCYsmPhMNyzphg&#10;aonybbEgzLroUbVBR07d89mHH1PPBWMJd8jnrjevP3tt67kXPnjv44uXt8pnh+Ni3can6XW2y8XJ&#10;uH9eOr33wUeFdG4UdMPjfzG37oj5W8NhyBeGvsbBWBt0g6MObWFtiHFlrFoqU/sXUsn9J4/pIJmv&#10;AjzDzbU8WgHKMboIpaExeVzx+H67XPv05rPRkHveIZxCBENtF00vxS9ye2gZRafQCjICTtYq1KBO&#10;n4vajp10t0K6QlDCQGdtMSWukClkfOqBiG64dmhgF1jFcO1QUmMJrQFmNNXAGXk63fI4VzE4DaDd&#10;m4gBYFgZBiNVmgu1yXC+OO8OXbZpMiYyv490imAcr9NKqZkBK50hwAvFE0mmZBgKcq5LIU2/xCsk&#10;dp41xLTEYx+CawwnOGYqBnA8kf2WjRIqqEBvdJwwXiia5SXuSIWDESjjJhgunc+yDojxhTco7+0h&#10;0J0fR5kaRo6VGnEK9FL0kDgMcFF6gt5Wt6+kXWUG8+TgnWFPaoN/v/vwPt1xzDsPpzK9Yc82bvkQ&#10;SiXC2GNYFCYJ0M1ohfqDd65xpYiLdvzOWJOiCRmqJ76NyuwUc1/htSxSA1oT2CD0DuxGE3XaZXYI&#10;UA5y3CGZV7iFit/FT+CbyjGc2SwNslQXVJK0hKBtzLFg2ZJOy2VKpWdaFeMZqKCX2SyWXZICChMR&#10;fZSkDRMxJEakyGTMCmYLaO50WlBpsXhxBRFdat6KvR4HMCRU+bGwDhCAUOyYGkjmE8Z4l7NCVhN8&#10;BNx7kKGlcdJo02R2LQjT9YZidl8I0jQvFk02ad0cJswuGE4Aq2AjppRCwmN8xONC3aBcBiUWJegp&#10;tm+aTFauFRbIAmVv80A00+DInY0Mc05b29CLjJUMJwY3gYsw+n5/MgIeTuZzhJSA/48HnJPyrKer&#10;4WXD0ANhpRXxh2LqDvX9n/rjG0SV44soTXSQPGN1mDjNYGLN01b+Gx9SX/QEjUTkIOTi5q2RPmx3&#10;4SoEZkeZVK8RZETBFxRTfTDiCAbNBgkjDIWOZ2t1eYBuuNbA6zKfzSCFB+/lR9G+OWeEcbA7IYug&#10;2IkCbuGLW2n1kiHX0tISJxvvjB0GW1I+ZZwd3SbjFcMDnCgKXdZNala9ITf+2ogZON5B3/jIUd7y&#10;YOl8AM35UIEZeOx6r+wWQ1ezum4Ls6DJ4akowGO2oAlkQGUBanzybQgsDOQnCEDmKysrtHJc1ck0&#10;1LoUbYn81Rw20JRWo3pysIfemTz65UySbJVgwIcbIzMHGJtgY6KDavCisZJ8Ko0NkDL2uhSQA0jl&#10;1Pf0gTxDvp6VVW807967d+vjD+ha05k02kjcMqhU3fbpaj7DsQdbAcsKwuKZozIr4IZaXlvr1YtU&#10;xlSKplRVG2NKTTziCbQIMPfmt3Dc2N991Kqed2rldq3CJmE75rP5g/293qB7enLMO0qGgmwDmvMa&#10;mhK6fk4rMzUawIZW5TEPR6PLy+uc0xRjJyfH7BG5yWG/IR2ZVjU7Q1b5+MfIfQ1jG75+DWv+QCC8&#10;v79P48U4DdVQF0PzVr3Thh3SZQ2cHJ+QD3R6dnZ0fFwqi8EOEmeGH1RWphKXpzfsHmw23OwvCiBq&#10;GlaAvKOsTTFF7oVAGoCRHAQOPFl8mGhdDQ/4+08ngfJb1i/r6hTBwTSBGhIi/jdlmFkD/zAJtJpA&#10;M2kTw+DLSSBfSSWgPxIXSNkP1omk+Z4ZBvK/HIxffk/rvrZ+cayIjmySCa0vsH5Z/8nrsSaB1gBK&#10;XSWFuwUA4d/Qh8Srv6jQI+N/ak0LBSsZsih/pCZQ8iwaYxdNIKoTOkAONbXHBunWvWPS3sHNWUWw&#10;D1TxmHmg2leKKjPK1i/jSEwHqX7MaAJlSWq2CR8P71bEUXNnC/WbwddGmi7OSyyZDSdzU3ewNloc&#10;F2vnjVaDZCHQkxbTZzJrXH5XkOuJu1oHFPJR6S1t9ACSgTOAwsEMS2eGRbDNF+7myNYYiZbe6Q8I&#10;8uVTZhvmC/nti5eu33jm+nMvPffiS1/9xq++8Mor25euJjN52VDyskdqMJiE8Prp/uCRUjdaH65F&#10;pLJadOuXPnqsnjBUQ7ejD87g+08tlywo/umXGRhAmB3HrxabaBJ6nlpU1uoyTaDV1UsTyPkIgRki&#10;nwEmLOtpfXBatvpFV2O8GZxksrAm/X784zjNbK5YtNPu3r55+xdvvvWLt9/hf9/4/o9/8bdvVOKO&#10;EN5aR4cRx+LqtYuvfv2111//+q//xm+89vqvf+sPfu/q9oXtrYsXrtzYXt+8/uwLz7/00vuf3gTB&#10;VGQuzDUaCNRcLE5a7smAnBmmDlIx2iAEIZ9vV2slpP7URhzUYVeguFe72xw46+OdwyeNTsXjt125&#10;tJLLJfD1iATjg85k0J2mE1lwtw62LpEwxN/uqHXcPMXpMFxwhhOOWALEkiAevVkoUyGYj6QhcmVw&#10;thuQGu97RuAQW6inHND9hy0eFfI7HAZzqfhKIReNxsIhbEQ0iBb3GzcvychQroYR+8VCsfZxpRPz&#10;v/LMc2zmo5NDzOqZf6GA8MdCm5cuLmdy6XjCpIw4URc263X21ue3Pt8/2KuUz4Fi2o0qUlGHz5Fa&#10;K4DocZ9h7pjfWP7t7/z6s1evXr2w9ezli8/fuEF3dOvena2LW0vJLEg2XFPGLf/+j//45uef3bp9&#10;5+NPP935/N7dm7fw/SxDMq2Uh5MRjox0CG7OrYkdH1UcveBsAqL3+Pid7j43EhqscLDdaWv4BHAm&#10;R4DFgjp42KVwGKGpUsaB+BjErQRdYe4qvoJ7AbCPfkTG8rSj7nG/19w/fFyunfZGqHuQyaCiQkKG&#10;VAQcQcIHllkX3ewYWpDJgUD1L09v7nctZy5/bkOASgiLDDVlMsXP5GL+t//sVc5b0BLwXXZjb4p4&#10;T/RKYyEnU1eQf1eQTT4anrRe2liPLsfvtU7xUU26oz5fhFoIuJQPOBqMrSytAfHCQQGw4LamfEfe&#10;JtcI2yyewg1SvETAX/xmU7FswO3H+5tdlkqnKAGg+HSqLfovoZiwHUTwZNijbGJihOU+2qMzDMTj&#10;EYPi84YDMjgw3tBCxUCqrPRM5jC9tsIJx1AleQQMRrAr9IPUIEljv/KV2M1bpsnc3fwLl7TFmLSu&#10;DY4lmT6LZKggYb7CVG+qX6kVOS2Dkah8C0HEh6NOu68CV4Mj6KZ+blaYa0j6WfeZTPrS5sbq0vLm&#10;2haZ4AhseeVsFL4/u4gp+0zaNBFAZA8jBYXU14YsJMheUKkIekbUZ4o5DTTg04L6BIJDl31/9zEw&#10;L2ndESflrwc7JqZlrBSNnQBEuQLGOIxZdaVQS5NiDIUJWuWiifl7o/Nk/zDiCWxubFSbzUfHh8Cg&#10;yz43h0RgdeOUbul419PreiLhu4/3jk8OScAonh1D/V2Bv51IlhbjZrEaY4WFPbQleCWdIyFaLB4+&#10;eoj9VmFzo8yeq1Shp2NzDqyYymaff+VV3qn6cP53BmtcUWxMkSqN2ry/aMwntz79+JrDeTHmn0w7&#10;uXCUqhjPEJkgM8aW1o4Fyy7jU6Kqsys7lr/M9SSJHNomTty+rTcOuHyjxaIMq50NOJ0yHl3eWuVE&#10;ONjb41kjLZNyEi4+Q1u77aw+KO+dbfucWdY7nzXJBkj+1DOobzR0UEoeB04j9IHVXk/NdszPhzPB&#10;LWnu5cbrN9qeVmM4JFBVXAZS0br4vgHF4TPk0cWJxyPfim4WQ0kbClF8NGGdOj1wPxSNMCM4FaYB&#10;zEA7BFCY9Y3mkHCfUaXoGPYYRSfj6fqYvO1Rq9+lCaRHrffaHO5E6gzwsK3VkIJiFsF3wIUXKA4j&#10;TqTd8MxZ3PRBkRhjYdx/WaKOMIwergbbMJrNjUbtbv2YCzfkFulRYysT0mCwUvHoDPtIFxl/Qilj&#10;2RtYGhLJAY2wREQmmjV5ciqQjgkB/wLzhfNEablmrs2al42eE1m2tKqorHjXTMShp4oaIAAMHyY4&#10;6vC3mQcy9/UZsbJs9JVprggpuXNpP3gi1Afi4Y7GKIAEj/ELdB8eJvBpV60R4owuF4+ZI+rgXAh+&#10;YmOKw6JXyZ9wQ0KJlFhWlvyWOYzcgoRP4eLNvID6yCjydGXTMinlJpLA7VKGUj6QqQ7wFjAWQw1R&#10;Mmdj6huaQLaw5ZgMDw+xMe2y5goAYDwtMyGVwseaS5h6ErI2wBCzMOgHshURRPNUPKSOHFQMJSlZ&#10;Xrx3r6M9JsgxGEkm8M2nhbT6c7abcfGWm3o4AqM4DEuE4admjfBNQITEi4PEA/ET+085IUtwIgYG&#10;6B/+LgALlAVScoJAw5qmnkU4Gc0l+ajxpez2q3QHxbO6H25DPCz/jIkc5EnKYRK4f3AY8nq2V1cY&#10;vhBuTmPMJJAmkKsNOiguHSgUOv1xFbOGViOXTnCStQfYqnUQC66trrN3EbzxQHj2aJ516s4VqAJg&#10;qaNKrxDSmuwfHF5bdnkZhhNnPRpddh8ohA8pv1RTqsSNoIejVCcdNkQW6VbaAYpceRTJoNaYDE54&#10;PmY+owmAwg5nWl2lJg7wXY5rnqRwXLIkgTCjCW5MzhWYKdylvHH+L9MWOF3coxxIfIZKizW2tBrI&#10;CKGUuyPviE+Hlu9ofx8aEmxP/gj1WLfbVcB7KNQfDcvVCuEymE/zF9FykTmIhiCRSnBkZxM4gkYl&#10;BaTKV4i9fffg4O333ucHMMDjx/PSzE1hpvYmQK/R7DL6gFEJFMOZD8yPppGMUMOMK6QSNLXxe/cf&#10;mBmIIxoJA5Pz4aIcO6s0yIt3cOtHYwAvnFjcQiwUZIfZfIFjhA7v5PTMantY28zCtKU15MQKRReM&#10;kAiGcv4APSojAvrnc1zOYRTrujSOGA7gPRf8C9gc9WZN+YKdVrVahkRaKWNEetJATlqunp6elMr4&#10;mkpyqFy5PiCnEz4FP81ciOxQVYT6d5cb+g8ftKIXYCkZNqaaWE3t1FlJjqlOUm2yZYinYD3TBPL2&#10;NSQ0t7zx5LT0f5oE8vVPm0Drt0y3ZnEvmU9qFRl5jXnq2r7KQP2iMaO3sXqDLyeBVrMBvU8toJAo&#10;84MMo8H8fd1hjIMMAVWL1ppLy8lGP1WNB3uNBltEU/7IxKZbnYzhryKblb6RJlAdtGIq3V82gZaU&#10;QOmkxslTRZQxo8LiEKDEcpiUlltzjTnbXkkmhgIr8IVLlkpMPaRehjBBbjqaQBMNImBDPTLwxoDt&#10;CeQJcaHdm8Dz3D+vHZZbQkO4ryXJ9PP5e5xYoAlz98hUxWZy3kHwWRt08uJoNCe2EdwWPkQRpKCs&#10;TwjlCnroDGGJhlKZdDafSdLcxhKRWCIQieHV5wL8DESAWDl6+xMucbjyC7FuFDRaB2oxIgLTmhlD&#10;ID0x8yGaN/RFH66KYqgcYLSjVrDsU9bJUwqG9aj1V4y9EaMepZ6ID/xUmGNRRjULsrAnE09iNYHk&#10;2UM5MJ32P7SUOo6Y33ax8qftl/aau7Xb6pweHt39/Naf/NVffPDW22/84EfvvftuQ3ukP2i0eIcX&#10;vv3qy6TgFfIvPf/cd37/d7/+67919fpz2xcur22tw17lpuy2unf2987P6m+/8bP/8DffrzL0B9Lh&#10;7GYrIxvR5891B8JH4K1CAsDE8GZh8Mwjh+CAYtwx9py2uvXz6uFOsRHPZsa+o/IRnnGRmI8kGc2J&#10;adkc1IAxsjQASRmgRWIBchnrrdJ5/WjinwYLjDChIYB5L9qgeoM5dJ6Nbbw2w/N5kz43QLgwojke&#10;ByW308EEEtX8Sj55eWPtV15/9Q//2T958aUXcDCmppOOVeGU6spN6UdIL1UMtg2uQIagaP/5ztFg&#10;KbaZynbOzxk+U0h0my36JYqka88+kyE2idvMrQBnOJRkpiCUBewuLOcxR0Ax3m7WO71Oo98+Oztr&#10;wuU4PiY2A3lHv9XAap41gAMHk+1MGnGp/cqVK0HJC1yYiuEnel483dwklhDCcjYeDDIDhQW08/jR&#10;ux+9n1stbF/cBvALOfxP7tz/yZs/ff+zjw8ePW4P+0xEqOUw6iRvZ2LiQRgpy+FFJasHsdjcjv89&#10;1jy2sC9KOyCVdCjMncfhzMUjLRFem1hJy71yTh+8lMtRyzNu9AXxVwclHjAjVwijRnz6pVtOpqla&#10;oD5PADSNz11xQCxXQHdhO6TocSRMvPjeBsGAWCAT57/9vWeZb6A8xccaIwgvB7ep/ehKYV8CRnmm&#10;wOE2vPC6B+1nV9ejF5c+bh6C5Ll4ZzLExdEpUD6vKDidlJJqFSFAPBGXCpY3JUrYYOYc059Q5/ba&#10;42EX4hnHF7kGymdHbsQIv95CWOidY9dJlUaNgnRpPBafy2BRzA+9nhCPgv/i2BwhZpG7Hi7JuJxy&#10;yYK7a9dLMM3JOhqHGSUJTZC0Dgk5tz5VorRUAEbgCmAwJKeRlgkwbnSGWuYsTxOfQJvGBQl1zZzV&#10;Ia4Z4AL5lilQANcZrhwPXi28NIRtzGlYsjhFcE8wtPGEMJaEMucD5aDF188d0+T4s+kM/pi4UEFT&#10;5IkZIhphgcpuNkew1fEZepcmCAzzRNL48l6x/p1fGu3yppAcOlxd+2xv53Hr9AiylU8mtA6ANvVE&#10;FHNUxeMpbHKAZ0mOdQ6aAYQs1/SRoQQ4bzRPKrWNlc1kiGF1dOXihb7Lfn7/8ahfC7o8T05rN0/2&#10;D259cjEWX3v2Rji1jEYFFB30BbPhC2tb0USuHfRU9o/B5CdhFfghu6/pERVt/8GDa8ur7dGw1m7S&#10;vNIN99s9vHGuvvTy/tERtvJ8UNjqiesCNw9HstEYpy2cho9PTsY7j19MR12j5rDf5rqXflqTEhpX&#10;Q/uCj8uD7fcgG5oTzc+nIkUok2KyMZwOZnPc86DHdT7c6Ww1wW71lPuloB9WPNfemOlfNoU6F8d4&#10;NyyuWcj36PG5qzl6LhFKeOZtAc7UmFRy1nhLhu2q7Beu1gjqFIlt9nRcYl0+9uYA0uZwxrGOIRhC&#10;ea8jkojgFPHUMtqUTZrBsLqYszEPtzkgmU2gUeGfZ6fxC3F7AUYgo+dVMSBl4TInkfBn7Gyfntd2&#10;Hg5OD9sl0l6rjJhpmxbDKc2M7MWQAlLKuJytwaxbriQjUc4XUgDAsZU/h/figgThOX5cyEBgBCOH&#10;BgbCsiZIj8O+n/cpOumJIJa7AlGfA19SNW9sPSuolx0EcgC9wBRDTBIJlCELS9kqnObUQkzIOVMs&#10;h2VLamHMZEYM5xV+3evwwXHjS9xs6VoZHjIe42WpRpcFhOJL5Vtg+aHD7xKV0gmblj6EeZWWqoxI&#10;dQrRNyIMkoEEeJoIumwUkgblOogjMTnFYlFLYceJaPJeaLeVBjHhDB50mewDhYovyqxVmdQU1jBz&#10;JRrQzze9K9tZfCH+BV8fXrEAeMgLKnfRR+EzE4njL1CAs8apBEUcnh3PFqZLp4OpwIQmPIgIzTh2&#10;MPzHPYAgCh34FBamMNXmpnQDceW7SiMpuJ/3T/tHu0YTLVNIU0pIbGQIYWJzGcZtk6YO1QaHMgxY&#10;jxMVuzxyER7gEqRfsBgoYcV0Ats4PW9i8kTHJXXJCDoZJa8HRjHTcpOdq5+iaYkN3SPlFyUcD5ze&#10;zwVUy2cPT709nsn5cUZkOXUSIEOfrqBWHmBuhTWGugjaMA8WYovOaEJ7EPZ5sYIYLJwEZ5GIk1W7&#10;EebIBbuUUVafXKHZebVBouDacg7HatQUp5Ua6MaFCxcoXzmuTRMlxQ6YjglvwJpdh5y4gihqObJp&#10;vIGKV5YpJ1k2PCJl/yjHB2/eFJc0/RzCejfKRXa1Q46FhKbIkEypsBJJ6vHzwLkv+NRGCMO0K3na&#10;VLemTLRXMSHstFYK+W5HyWNcbTx5XDrp1sDsebrAA5iLcs5riEqF6/VrCu0Eng5rkSs5TPeF8eJR&#10;ki0joLOT450HD6rlM24YMp9Y0AiAaQJ5lyDHYoLNp4VEmiVHwRvP5ejPtOZRCEdpFGHX99iMkVic&#10;yLKDo9Pbd+5duXx1NmryxXSerHD9ON6FCEp2xHPdVgMyDb0WnQwOeexTUGQ8XP34kMIf9vpv3bnf&#10;6nQ5eEXqk/wPnoun3O5eevbFVB67muV6ra6718mCJHsgnM8t9Xqg7G4YncZIUvvL0Ns0BuOiEeZG&#10;/UC7guzHH1hf32xj0B0MHRzui+HG12tGpdmSsWiROoP1LlNEk+IrZrEBjKi60H1BHT0kU2t/D/po&#10;JBThB7LlQQnJvuAzk6eSFSSlPl8qU44FtV4w32hbrFwVXrsxleE/5dSiOl6XpukBrKZLjZOVXWHd&#10;rYYxqcRT9TlP0xr0m5osWl9gJj6WJlCH4RfNmN6PsXuxJoGcdNYFLTjJzP2s/wRDlMmU4SRbjfTT&#10;X2Y+yQ/lozRojiVcZFQPmmfua42RFf5mOPYaHfDXrUVrNYHWVJMuxhjIieyHJI57RDGeTM41N9D7&#10;sJpY+Z4woULYYppMoc7UgHxGJr5Cqlp10ZplGZMvZnLwsUUHlS4Z7SLNv5GlmFdinWYMx8g7c0Lp&#10;kVCURGWYKXxqWoEBpgt4jRMTgvTCSZPrBxARAmOF8lhPTJQr5EBofMRXoiB2+qnBnHO/i39Qljqx&#10;ZCfUAWBLj4jjnEZdI1EAOOKH+yj62Jva0Vg+45qOFd9oRIo39FRjbyZlu8StX4gtrY/7H1o7Hj5T&#10;dyBkUUDht6tkVo9nSucvJ4FaAP9ZE/j0W5km0FJ9m26PgwEoTwcxTSCGLIZirzZbEcnULuDBlLC+&#10;KFgZFujVSu2zTz/73l/8xY9+8MN33vx5uVGC0N8tl0gKeOYrz15/4Qa9xo1rl17/tV977aVXXnnt&#10;tY2r12KFVZeLuaAbQVKpOnj/9qf373z+l3/1V//hRz+sNVuffPrZg7NDuCTgyjwrbjg6TDjZlOLd&#10;emsg/1gs+O2DRg19NrKMmfQzM3iek870YbmEQ3Kt2HFsX4w1pk/OdpLLeKkSgIWPm4IltVZ50hPO&#10;mPNa/YzwBe4KkJzRpIewpdgodgDBOR3w+ewCKmqAsbaWnI/rpdoxR9qQ8oGSdTbmqWRTYZifX3/1&#10;pV977WvPX7vC44XovvvkAA07nwM72RByNfOiBZL9lcn18gaC8aUCvpZH9570lmNpFxYj9tRqtnJe&#10;7VWbMJWDSxky43GJJzMKaAAXTH2geFnBRbbNUBOxmtudJrjX0IkzenQ9Xbi2vk0AH/iQ1FrIj3HP&#10;tM2Jzj46ORMFxe44PzkD2TzCJONot9aoAKRwTGYzuC9BPY7duHblheeey+QycJ1eePEFkuXZJ3x8&#10;tcOjtz56h/E3EwyIcg937h98+vndjz97+ODB2++/hwWgRsrGqodXSJYlqkD54Czs/oX3/u2Hn9+5&#10;v3eE+02r2qi3uh1wczopixyEVJL+3u8MAEASAQ21DB873JolD3bIwteiPIjJJUtbygNsL4HZNQYy&#10;qxHyIVolqPf0FzgL4y1AP+5XJAFXwb/9o19TUS7JIfZ6hJy4Jo6hor+8ztFiwhWHxEGFrN998Onp&#10;UjTpXE29W99F2xoioYGRvx/iHg9TE64uJAaOWqczrOscj755KBYgKZ4UFk4OqKiwmt18CpG4PBim&#10;40Ihi+d5fmVVpot2d79W4xswGOFdsKGMQNQOOMhFwOnNzI3OamrDwbTLeSxmmjxdYM0KL+TQo/vS&#10;xAiRSRAwYAiVUACthHYcIoT5wBWRDR97nnMXizP5EOsmUB3G76jwlAWwxgLGXZOEhTDnGsQEHUFE&#10;BuKEQ1y2L9LpIXpv45vI+qTIsEZVsXhs7AxDsxJ31LFg3CT1/ARqdYZOHBibMwnwkpMHVanG9DK1&#10;Y4WLScc/ipTSGI8+wkVHqUmAMV60BM0WqwEeKW05tbBkigF3vVTqnp822jW/2joJf9HK4xGvQ2Cy&#10;YDbLySd7QNaHUjQUaEgLwQLn5ILN1R3Oj/ZPmuUqN/eT0kljMozyiflHzGVe/9Xv+FaXSjt3bmTz&#10;qzeedYYyfLrU7i++8jK+t/duPySV6Em3dfDpXewBqxgjn9dgFPg2l8uVknc4C8OVNdUzzzSGPoGw&#10;u+Xl025HgjtslOSRg0HrnKfB9YlOJDB3V4LOvdv3Lk7ta0lAxE7M4x9TySnHEZhBdph8wAx/UP1B&#10;gxRdSDRNhSkxzJEnI3K72SQXyjQ9rnP75KxY3ggnfuvVr1x76XLF1akdNYGFDNFnRhfh43KCn+Dx&#10;VBf9x/eK6YWvYMdyeThy+zy+qIPcJewElAGt1kBLyO5ChSAlg2tGCgvmQExRZnZM6UmcG02bdfnm&#10;+1zBeJgqpavGgK8RmxpxD20uY2H6j6DTi1YM27tFe4BXK/rfVqvDgIB7htKZos0fCjEiZSYEstE6&#10;PpucH4cw8xgjNuwMjw5nRC2dlck4GcCEa/W4VWSK4A32yzVsKkYy37RBZeOEIdGh3ugEvEQxoCls&#10;YSXj9Mx9wRA+8tN2M5YuRDw2D7WgcxoiS9TuaRTPyDC11ptu+tmcLcy+M7WFFjjXKU8Oqj4FE0UD&#10;i9Mgp/xA43+tAo0ppvoXKnFT6EDG1DGursZQmHjVtA0MamQUQ3NJtgxnEforFJQIixSxO4fxQC4f&#10;zYMUEgabNYo94bjUNLwOWCaow4zhx7RZKWO+winRgXBOeelZRKJhP/07/aHKYrkXE+9Nx4mLCzik&#10;+HgKx5FnCp0nUzHBL0+lgEYxzFtlwAUvAKrVZM4MxBjKw3fCW9YRDSWzmSWb00deH9S84YB5BfOM&#10;HiG69MEb66saNQZDgPFMfhKxKB+92j9OXaSu0v1pyg9Rgb5ZhAyZEQDtiZjBk+UBRcXCEzVUmYoU&#10;YYYPwJmFvqW/mLUYqC0mqWyKc4nAXZJVMKMA0KpV66enRLsp7Ztqm/jHR3v45J1JiY3MwGlDngPU&#10;3Ww1YSjSBHLHSjRDthsBP0xIKCUFMC56o3ETjgQ3MNY7AT/aaFJJwuEUW49PA0rf2XFb0pEoASii&#10;rXItd9DBT2aEyhGFtJROcpUNuW9b7WwG8BXXdU5JP2cY4jo+92Kl1qhXtzdWMMeqd7pHxYpnOrp2&#10;7Rrx8JRYaGM44+TZjEaCCVijCT2VdcOlxcCH9pwlgKIglc8Bfisqk3wnzmdG4gOCQP08UBnCwN4X&#10;FkD15wJRclpKH+Mjze/JW1/kPU1m2M2sK2po1pXk3/DqybuYjgg0g4+ERT6XNEnULDkOzPZ0UinX&#10;JDpl5ZGM6ieeinz5OJ0nEy1OV4isXDp8f6P15q5B+0pdawdXRkNCTB+XsHx6M1kaHjxUeAIIrnq4&#10;jeP+7/G0y1XWejSV5P2fgZ5WSvGQH8GOxxsCdIObKhtYYnJRhdabmVxuMe1A1GSWyILSxANltS5+&#10;x7hWGg26mNai5ueFizY0XdSa3XKtUWu06MYZM9ME3r3/0O1HVwlTE0L0OJZKN3rDjYvXK40uW+D4&#10;6FgkJZFsBzBRC0sr/b6ov0cnx8oZFxF9yNIyExL2i3JWe4OWiOMezEgT+KQjsOQYOz09Q/lF2aL5&#10;p04HTlMJfKDA9Ds1PkDThCti3iLKAUEOOy3pQv1+jiAG8i8+9wKVGcPhBwgld4E6n1CI8TJINcRF&#10;HTUBf5WVS5co8i3jBekZ1UrRapnPlAdgCf+EC5vKXliSMS+Vy6XVTZn+8Kkm0PAJsANktViqNzNl&#10;NRM5/pcL1HIHFTP+aUig1TOotNIIEX9C025ZTaCFXKsJHNEE/ie/o3Vpmk+DQUwBj0yL+LQJ1N43&#10;wys+VuVSiJugrJcvXUnNeSu56dNJIBAPhxoCFreHwwdlppTAWOaYLEQjqOZtapZoHiyqAQm/DdRM&#10;taxXbiAY+GCoY0SsIF+bH6fINU4oxZCq7JAdtaEkWY2iHoLNNaBtJmwNOJK1uOBgQfugKauiIyV0&#10;kykgap+hfdyddG2UfnBejK8qBYDlgcCRHrF1qSro+qJBAl3AWCKMAP0kR5P8It0z+D3lHFScBRA7&#10;gJecD5Uaoggx48UibJsikRGK6qTZFD4hXw/OLQdmPkWT3mk6dqv5FT9ED5dvOB5YiZH8PUsTaBbk&#10;P0wCrU9QTSDC+9k/TAJ/uQlkX4nbaqlsfqkJpPg0XHRR6HngDOgePHp48/atN3781ne/9/2/+/Hf&#10;8zCbtdq92xhBDZaz+Rdfuvra9Wcur6++/MoLf/Sv/8W3v/3tV19/6evf/MZWblNxVg7nYbN1eF57&#10;cGfnje///f/rv/uf/vg//ulnO7cP93cOj/Yqw/765jrESHcyNMOsHHyQUn7uoAlESs4GoITgbkWy&#10;FfEGy0eH1eIhd3Bv2OYVq52o9E6HkEJtc0Ctixei1X6xeewXXQo+TmvYb4K4SeMwG1brJwRRE1ya&#10;SEUG3Rae25wKoL9G5Rgy8hncnlgFYT6BC1vZ2bQp2vaEpNYZ+ruLmxvPXNt65vr2xYuruXi+claE&#10;KNGoNwCvJzAmXYFOezRVH/00R0VsCyoF9rM87QYgfyFnoHxUnG2n804Q9MX9w8cRP/JBb4Lc4xRh&#10;jwFbd0w2MzIhWWwDgUGdbNRpsVrdlqwxGAS1xoQ7h6IxTEU7leaT4tlhseSArIz6gHfbH0rN4gtw&#10;7hmCEoQvyheqP13GgWig3Wmdc+OeHp1Xy7Va5eT4SIQ7/N5DkScPHuEK0OjWkwSxhL3/6t/8V996&#10;+dV2rbq9vfH7X/uV57evASPf23n40qtfSaIYojOBA8yVBAo6GeApGUYxavO98/P3/+bvfvLR57f2&#10;D/fee/+Djz77BFe2tbUVqjqhbfD3bJRs9qjXjyKmWC/Ll4LCmCGdCTsApaT+Z4MILRF2j7uddoVO&#10;YebswB7q9hZY73F28Z8iRjFFR6nLOP7//K9ek3UJWLNRj3K8iqEgcMiuccPCgxNTD4K7zfGj3d1L&#10;nghpm8VF78HOLgFazr5/c5YfpqP3Dg6QFskBk2LM7Un6IhVUDWG2Mja3WHxTHnp5WQCCoZhfA2n8&#10;y7wxwmAxeiwTBk+s+PkpkW4sLFwE6M9Be+EH4blNHjrFEQ0OfG8scJiXMH5GSAkGRKqo6Md4kFLF&#10;QjyA4u4MmQTUIco4x3wYEjHTz0EymM0gQE4qCM09hRUQ/RqvweEKASm6PFjSgzK7quVq2BeAzzQY&#10;9SgjGLrYFmQnd8RAYjhrHggcKdh8aOrhGdfOD2yjNsgz/EuYQUF/UuQhN0zLqvp7zNBIGXRhJNgK&#10;+31hINlgGHxDZ6ZSNTSYBfKmPOWFaA4Br13YqoPZBjW11fbpFtIIT050tMS8EHLZeq5ZaOoEH9tr&#10;n81add90BCcpgT0wBqHZlJ1Bh0pwdF6MX4ZS0tH4iyhr+JKWqJ2DFTNPT6g6HJ806nfu3R7BQTw5&#10;cwcplBcnxVrp/NjRhWPUOyqVnskuVZzEAtLwdETBtYdTSxtvv/m3v3Nj+5NFvFD6HFX4k+OTdAAi&#10;YoFROzFs1e4J9T7hl/NBD3wvWcjJsAif8d4YK0u6cVhXHtsEZIB6N0Aoc7xQKx40H378cjoawiyO&#10;exDvEkXYRhjMyt6DeS/Hg25kWcIiqcPuaMGwV3bRzF1Y4yNWdD8y8YZS5/vNaaf7/PPrq5cSM+dk&#10;Y2XrpNgq1xtU2JGAI+zF1gSPlnA/kP3w4flgf/eq11lgkIgjiynNWaMMvTiLnHim0KIodHIOOFHp&#10;djFfDkYDHBo43U9H9jHTkGYtSB0y6RNJntm80J85pv0xfs2ucdtLOGAwhPhKu5fNxiJmN0DxDztJ&#10;m+EqxuuGd4B1ELZmsXga3rR71i8Hc62jVvJ8J+6r9EfddHp5lvJF1jJceljwe8fz6u7+sFwc18+c&#10;vZqtV+lX26RCE/0wY2zvzbCeC5lgrzlrUtWzz8Idf2Lk9sI6DBLrSm6l1zPtTbtRalFMt0bzgNtH&#10;j5mJsKxsYweRnti449UKzCzVos/N4FEeEkwdqOO4XOhrBlCBOBm8dGVKMGEuJSAKDp8NPxiCMUEc&#10;pJyTelWVPcdUrxMIjSrs8xkahbl3ZI9SFQYcXReULyoY0DEPrC44V/w4oARiyvESw/RFVqssAook&#10;H321y+1r9hvjYQdVASgRHzq6DmVXuFjxk0GPqwTsMKiGlCLDPRs5+y52HO6gzoWPokC6Dxm9eH0h&#10;Lh0ZDEmxLx8mpS9T+4zxyIaabxvCah71aRxxBu9NZtmllRnvEVKri5FOCJSLipaiyB/2Rx3TDP5d&#10;iSwEi2AosL+7g0HIwukZAEeS88cNgd8XuWSLBVUKikCbz4V/C9XBFFjK6USQRYPCi0+6wsZCZk5c&#10;nBkTIhS1TwaSSQNSIo7hCoeIR28Aj5z2H1tadne9fDIbNHqtMuPkVDorz0QHaXtYIuPCkmGCHvIn&#10;4M0Bd7ghXODlSE6sve8Ie8qEOrNlOKxCwSEbMJEMJdLgo1DVU+lEv9ey+ZwM9orFaq/vI4DzrFLH&#10;mCHqj0n0O6Y+87cIXXQ4zmtV2B2pUACTq8aoB2kEIV0qlpwFfI3+GN42EwiulFaz3m7WVpaW8K3p&#10;9Cck0zDZvnL1SrlcBlZVPgTxV4GAoHo3Koh+v036DEam3EnkGHjbs1nc6V2/uNWFwg0i3eY7OyIh&#10;H4illwwXXwjnaD5QJDvKwCHIlQgi+k/Jetlu3EV+rDQsAuFooBQ7fCLUronHqzxKnlqFZdVurWUS&#10;8vX1hk/rXfrYjZX8aFDH67DUGjcH41BYggv6J9zEKCwsKSM5FRo6GR8RmjHG+qxbAEEMcO2+SCCG&#10;5VNm1GuncnkZhPZ6QFEhYk4crmZ/UG23iXQP2fuJGJ39+sr6hcb5ITVpML1MEd9otTi3ochydBfL&#10;5eOz0xj2qtMZ6Co/VlMxtbbc5dwaDFaHIDzI3aLxOPolOiXkmvVGI2wnR2Z+fnaAxfwhwak1IDIX&#10;z5fnCOOd+qDa6qxsXIREBmW6UjpjjoEHAqOlZDK1lFupVhuwS/b2H2NoxIuXDnAqpigyIZYcj9gb&#10;ikvfO5vyonLL62RAJ8Lh84Nd1GAM2jlDaNmBuekHQahRKjBd1sXHvuMo1ISBImvBQ+yCIjOxV9Az&#10;rbGXoWKpWPN7gscn+8T/ciQTnlQ8P4U7enQI+e2Yee3ZKf9xUqnWuvicARLzZviGbD25oyM/S6I3&#10;p8yhyuDkZPeAvTTaDaHg7BCQa3gyzOQd0DgGCjsl8sXYkhtyNbfJjDkw0ho4qDQ+4HrsJrbkYs4+&#10;FtrFI5J2wCbpmuEZqF2gbQJ0oAKgIVEfaHMiikHjZNH/+CKtSCRGyu4z8X54q0Ad1MtAwKHuDODd&#10;cC/kfMPQm6XCdQ1E/HROaPWu6iHtRtIGNV/KbRlC+DzEM9AEUvnKZw6ln2mCALZEkWUQJOctwECN&#10;WmhX+P0u7utmaElhA1Ndr34xq7eaVogZrhCcPsxS5IKANz2x5rIwkCRAXlwzzNsHQRTI6AM8ApVo&#10;FOni0OQNrFmkjG9BglkcXDRgrguCj6h5+YcxVNBrp4NACA+eLuUtnbCIr6YL45zU2rYzY2x0emxO&#10;VjjYN00pGIROakn48O0yZBQabzVqjNUXfQAedBxSiHiQmzHiI2xWj8Bi9j7lWql15z85aomhQTav&#10;ik44AhwNqlTFKlMu+32gXQMBH2qXJdSgYWYiichVyCsIGjUrCm52IJlx8CzY/h4vNlaNRiedyhiA&#10;xIUNMnEsn3300U+//733/v7v3nzzzScHx5Xz/XG5Qalx48Ub4aj7Uj65sZT/nX/+B3/4X/+rV7+C&#10;2u/bV155JZLKMIbxOgL1+ozYh4ObD374dz/+q//2f/rbv/jumx+/ffedd8+LxzgKLvKLRMA7atgq&#10;8cilTKY8akPaGAe4YVwhbmudbkDnzCfxgFf0Bj8UVd+QaHFHd+LC6IjMXwRsUr64x67eUXcaj1xb&#10;Xm48Phq6A9dzyepZ9XCvUqwN2nghiNPEIGNeLXpJyiJr6LGMo91L0U0sBqZJz1ok71kEhg2bb+6z&#10;DVAGhVLhBJo1f98xbQ63l5a/8uyzly9s5eLJ9aUVKFvMj6HVy7bb68ewHVItyfTAYkCKQYIT8H92&#10;eWBtkDAXCUeZ/HRIcVteyjZcOyRjLyc2POHGSVmt0uHuMOTuuheRUCjlDwGr0Jv1ms1ysXR2fg4y&#10;CEseJIWbGKh1MBw3RqNkJL61VHj0+AExXYTyzXv9cIR00/Hh7n6lWAKCJBKpWkey0Ko1qo1uE9yz&#10;R554h6gSTvqgLxRJpHM4azLzcsMEnBHiGAZQg71/Rv/Q7lBn2oezR7fvfvTwztCF75F6z5koh7Ot&#10;9eUoUwYn8FaXNchJMK5XCM+g3oTgSMGOXun4+ITjZCOV5B7cPz9+5rWXnnnleTY1ZRTJnv1FLxQO&#10;AN5QPrUb7cp5Eff37qSFdT7VPf0CC1WsUCpiMF87chhMp6eRWITBgXFH55ghE5iPnmRf0L7FmCQm&#10;6CKkVP4f/stvatrHsJhtBNwdjMAgVv6DA8MF39ThGds9DFxQvD46Lgebw+xaruSZ7h4eesAoxral&#10;VOal3/79pfVN+3BK0kB0KUV1ywzCFoAVQOkkGQzLGg4zldwU1zry0oddo0Ga4ilXKhabjQrjWm5Q&#10;UVDhACupRjNAQ+oAy/D0uz38LpTcRtEv1zsdpNR6yCbdoNcce9zzvaG91fOOJgwZS2Osn3RIcKvR&#10;5sKH5uoSnazZx1YA02lOGlhVsJjlpCcB41DloNHa8RlQ/vIsmX9zLENbsyw8OdWEX9mhvOM2QjYZ&#10;crs5sWOMbff3DzkzOWQjPmIChkweEvF0r4e+ZQGRjJcLzgbBhsoXVoQMCE26F/cABzpAO/ecET5J&#10;Mcz5J5iUXSxdFFeyg9GeUVVpqAIBktp9hvMLwTlu50G92D45HjYbvFZ8OTOJCMpYak2uQ8mDASbl&#10;+S5/ZEOA0WFo/P8gTHvQnzVHi1A0c+3K9WQsTj0P/YPq8lH9HCO24t0nN65dX2TCDx4/vJFZzVy8&#10;UC6e0FaSjhKKRRF+MDepw6BqTmLDo+0XXmfGsLG02vFhsNsYlRvJTKxSqZydnmKumk7leGKIiKiH&#10;YDLxFwlIgQIaiac4gXGAAmdoMlV4dDc17K34XLCYwagE3JLtLlhduWpyHRE+YFgWTKhQARKKomGd&#10;YDzqdagdfJ0vGcGS+LxUzeUTl6+saZuBgjs90Wj89t07LIB1PAbZzUznwHskxb6TnttWeKiIW5gO&#10;csZr+Eg8IwaDgrt5VhrVYB7LvUZDr6tqBuuJ2QHEYU1DlKrJzea1haKeRGrIEUkjBR0OIqbAY32s&#10;8QRkMLEcmL4i3FTAgsU1FoDI+xlRacErLsOUbfWabMlycdU/DkTt7iCxZgFcQwjnUaTACBsM+H2+&#10;SDzCogCwaZ3VgzNvxOGetMr+xSLq9Dr6rbCty6LhdaJUxWuK8Yk8qhYRWBK+AA4fDjzTlJUimyM+&#10;AOKVuxGvB9tGODsyNBeAPTC9iPB/rkCeh+FbccayfGSxqAxiY7doJliWMx5CZOyGg8Q4sZZ5dBhf&#10;UQ4pPW9GjsnQ1ZthZ4oU1BYYLrD/lFUBBANCRIcKjOBi17iGOFzRfghgEOmRkFyRnbD3VAqDarM5&#10;dFpxa5gyQGeSxovVMB0ahwiNJIxNDG8c+psClxy+AIwzcl5lu8JRi+OAXMEJGH2qOZQ7rbFgUbtF&#10;oUGdhFJfSQ3oQPiyiScYxPuO9pKv1PpwuyvVKscRb5scAsrWAJ6QWFWBl9Ng8LkjkaJMwjVROkgN&#10;myybMHlywQGRV45GogoIolVAVKqGgpqPeC6CK42bPAcxIb0mAptPgM1CmU9VrWPE7YFPyNf0R3qj&#10;GF9TgzD/kaiMHjQYPDk75fQgJkr8M8OpoSoSmETX1evIGGlBLiVhrv5oPAF9i3KHnwkvGhdKKMH8&#10;w8PlxuODqFcaHLScRB9+8mnxvHjj8lX4kIw/wRMl4WMZ8DWNFt5ty9xYg0mVxIxuL0+UfSYJf4R3&#10;6V64W+06S4Xfp4VYXsrxkuD3QUoMeuy4PrIHGLhBqVDZbfSofBZkyYrB3+3yaVB9GC4hL2O8tLnm&#10;CiHDdu3vHjbrrXwBE20/U00mSAasV/4pxBgr+4MsVlnvUDrwftSEiPrBOqas4GeZ49AMBQy/kJdR&#10;a/UJbFoqYNAyDsaSsUQKx10SyTRCdgehq7NmwuCJXhwcEiurm9Z2ACKnIVMprv/W3ABWMQ0S/Qjb&#10;ud7qkBfCYTbut9NLSxxlSH34K8Bh8qNAGAMvmeFFvwm3xOaPfu/7P4TDnVIMF9piN2aadPwoANl0&#10;EPaXV9bhlDbODsNkJIIlq2iW4ta8DE+FtNUh1Qw8ygiWMzxSRp0wfZezufNykbURT6R2d/ETbwXD&#10;QQ5gVZl89F4vKFZhbavR6uAGVDw7NbAIH94oEU+QZ0iCK8qIo6NDxsc8WCxq1zbWvvLKV/JLBV7M&#10;0eEJC8RYziFrieSXVlkPaCEO93fBWkQL77RNUrqx3Z+IqtQd4RQAWu1jyykMUC9FOYWMZQzXw7Bv&#10;vN7NrQvU/UyGyqBdAMfm07Ksszmf+V/2PIp1EkooHo6Pj3Gf1q/d3Wq1hDCVKEM6Asm552AQhqzE&#10;X6WYQSTMZwgGRM8u6ZFm8uwOHqNG3LJEAomAWCQ1spiACtnTyUYL6vVDhhaVUcuG5ShOEQRjrSi+&#10;jmep9whfStrpp06hfGdGiLxbJVVYLsS8R2MnI4MqgCFjDGORD59SPU0KnfWf7AiLTm/xGC2RtjVj&#10;5H/5u2I6c8JK8zWB6kkmHicSV5d4B/ApnxrA6AfxuvkpGnxZ1qPmF+otayypaRhOXxoq4Ds/0Hc1&#10;xZPICEoYFtDA0aBdYwynWOqwzXmS/KbGkExReAiwckZjfE5orXHsopyDZme4aDz8OecMTG3GnhxW&#10;uAcjDtTiN5ps8zK1VWXPZTw8+QdLCAS04n8ptkGXJO/UvOqnL/4fiJ3md3kPjIz4bJAgaBVRFdCF&#10;KuTVjFy/+PXle5e76RhFBpNk465k3JvVgFId8dGbH2pIMeK8QAmh6GYCz07kfKFll6+h0AofIcC+&#10;IFOcMBgh5Ui51Tg5LX78zgd//1ff+953v/uzt352sPuQcItK+Zgfsnlho5BfJjJtdW39lV99/Q/+&#10;8e//+m/81q++/vrG5asMHHzcGFM72Ger1/ns/Y/++s9/8B/+7C/f+ujdX7zxxlufvFs6PcHtLJxJ&#10;TqBSDLouXABC84DDNWgvumHvRjzRGLTxWF24WIoMC3DiIG2KydaAOoTSF5wmglPobEDbmypEoqkw&#10;LANuWOpiIjqdzA9QOrh8QZDoUtmdxprAAc13xAVNnUkjOXbNu4t+Y3Z4Um9U+vXG6Pi0JsFFqz61&#10;dcOZcDq5FBfghS9LTibvC0eMXKLBBHYl4orVlU1sfXK5lWg8BYLEk8vklpnZElFD7B4kAtgjqVSG&#10;xYF8EOaR5L8+L4dVC0hC+w7PDlc4nwn3Fvvl0+B6dtUd6BQr+9r6BwAczCo4ptaWlzPxBBhHq9MC&#10;JqZMEX6EqTv1zZDqZrK0tlqtNuGWgB5xRLAjUQbqDyHLDfExasquW0CisEdWJQNlKtx+BxVhB1+r&#10;WrUCBEUyKurlUbPXqNWYCbIReG0EIGF5FELDxenCHe33xQk8SCdY8FpbSOQ4OjFHE8Fv1mq2ymfF&#10;yjn092PgWoK86pxl4AftNlQQFDHJXDIR0WWDh/nW1kY+k6IrgHPIpSC5jtSlC/YRTrPHZ0eorJvt&#10;FicZV44VD6PsPQNUcZCgMtFvK9dZ1Zo8zJXCBecND0InSxldaSjhi6b8zv/mf/mPuLI9QWxMw/hA&#10;8U+VQQewejBKGWrzBEdOH5OXicf/5PDM1RqubW3U7JNHj3aod3wu7+ra6sozX0Gr0C5iOFSML2eV&#10;ANyq4xuKQzjHXJDng1wYX6C+FKqYFiJSlUOOSFFygWfMpiQM7XGmkaJ5cm0bRjWTTEPulfjbBemY&#10;Y4O2zvLwpSZDQwWJXuAi9fFk0TktLtpdmO8Vh4OlwGOiOYBBgLbBwD/05XDzoGhLmWNcqjnOqPK5&#10;iiU9J9RJgij5N/B6aZ/c4x6sIeUpi4FAIrA2P7Nm6n/dHgOifgkk6A1ZrLS6JGU0Tkr5dNwodByh&#10;cIYGgRsJOGHU68AUZ55oJISWWZkuNri/6myELfEikQtOeffsAXpFPm7uDy549cQizzm5Ozkh9XMh&#10;dQDsLxZHrRJ2b2i/kJxlYhEql2Q6oYEDjAtjjCC5lCG96d/M6W/uUOIdESMxbI26vJGzk3Ouslwm&#10;l8/lV+D0XL2kC3c0bg8Gl15+HoLpo5v3Ll5YJdLUH03Rco/GyDQg9XpuH5yd7tz/WtwXuPx8PxSv&#10;Pzlee/b6ux+/uTx04CdwHTOvZ57JZnJ4JVGrIePudPuV8gmH+3m5Bn7PEYVp6XmtDAWFeWPzs5vP&#10;I/leDDUr5c06YTUgteMPucLk6qncDBPCJTIYOTXw9CRgkxejKj3wXe6fSKDJ7L/funJ1Y/viCqob&#10;BxkeTlz+SDBLnp0XebwpYgmR2Lrdx48fNo+K68So8TCGHeh6MoBHRtZosFQJ2GFBUEwIRFTesS0g&#10;ogUQkB3MgErC74twdvDqUI1PAolgJoeXghedIUQ1xFRuV6PfzURJEFkA93KryQ+Tqj4cAbOf9lvs&#10;AZkDQWUZ891wX/LyqfWnuPL0ZsXdDAaZcBsJ+MGBwDFxJ6Is0lq50WuizKWyEbWG9RANRlZSeWTF&#10;s0HTy3AdVHLcDPrnnU6LSBvyYzzuEUMwrLBh0cLWdHnP+IkwA5gOiWREXUXR3+8ibBpOYIFOmDOI&#10;LaQcZ+atARN3y5qVMYzabxw4xUMDWWeTwes0NihS9yH0B30PEoVmGkSAo9bCf2rzVZk90qv7cB1X&#10;AF9/smg5A1OXCMtqHx1spOlIpgFUVJT8dHek2ajPh+Cu1UoVpWJRhbxEcijbxO9CWkzNizkBMl3M&#10;BLCxlo+yTj/kK2ipNQmU4dPYHYiINTpjpEnX7Kf25dvAVBPZiMdirGvgEfBvYjywnAhOpGvFuA8u&#10;CpUTbqsxyl3ib9IyJZbIxET9YZYAaMKadOIRFV8o4syBnaMBTJmlwzxdUOyqaiN5TTImVJri7pn8&#10;UUThYgtzd9E9yKSTj4T0E14MJx2kfdiMEGvk/GGHSQATqdnvcKL7wiHjXEUPj/RRssVuqyWFm2VG&#10;6MbBlNnOlBwCMdsZKAUDlGU0gWKKY1iCcbygFHW58oBxuRSRwghbYe0QX5VLpnhp+eOzPHA86oDq&#10;w906PDimCCP4h+REdqOMo4lJHE0BQiCiYiG2nMmyC6WAb9RXUowSY/VOi04ezwSeNMcpbQm18tbm&#10;BgAGcADgcTzMjYaKCbjQJ7MZIExSK9HSsBPgIQOLtVpqz5gws8HwEvQ7Chtr2LwCmu7tHbWa7fWt&#10;DUo0bl5WJp+5zHmms3oTI9WBbMifOjdOqDZND6gLhb9Ff6vlaiT0FsHeTFYYaQKm7eWzKWQRkIHf&#10;fefD4vHRej6L0hs3ln6fJczsQrmd1L7BcMxMv/jYPRgCqVh8asWqEbQJ6gh2++P/+//jv6ctee76&#10;pfl4kFpa4ifyAjjSjSrPcXxydvvz248fPLy0scwb/+juzl9+9wfY/EWVL0iV7MHClJMpFo1T20Lk&#10;Jm/r7KzkHHfIh6AJNCmmIomIwq0FyQR1SEgasyMCQvlBlBY0SLjsnJ6dr6ytgh7u7x0hO2JnaTqD&#10;0w6zFLebJjCZW6EJpCo/OT5ETim11LCPtAHwjvqHigGp3qA7onDnaaxvbPKS+J5sh+PTMy1RYZZT&#10;MIX88ioSPprAk6MDHgSjRYp5nj2XGjxkmkyUjvVOB+TLuPTrlUt7b6yTrCbQzOpntKeEYQCNRoIh&#10;vBsMcVfvlOPAcDv1LzCu1fjj8CSmutznjfH3uFGrUsOVzk+f7Owg5ikWTyEY1avlXosbmHUubr+C&#10;T5m4k4aEpJxxpQIcnDwZGh4JnhWxC1VENZMl6uaAY9kwtABv8mNMwtfr90GoqQroBmGKsi8135Nz&#10;qUmEMJCr4DM2oJGMikKpNkMTMpPAbm4uKyLCNFfmH6Pbt65pHo7VpXzZBFoSRKsJ5FtJMchG5kIS&#10;gIXpui+fz4EDIZm3mkAxJU3iKD9IQSy0kUQCmjVjgcIUx5aNjSoEndrCMSiH9W1Nhq1FiLXEtJbo&#10;UY0lJxiPCB6AqmQmb37Mh4Cf+EeWS6Sz8Ak6FuAzsKCV6eCxBzwOkp2Nrlu5b1aTrA9P6QjislrO&#10;zOL9mR7bkKRk8CMdoyHEivP8NEXjl3s6Y9xifvF/aAI5Y2kCzekHomSaQEPv/PLLrFrIfL32KS9G&#10;QWrGiN00gUxAIN+qiDa4hbSmHFC8rpZMBBkPSskeikY9yI/pkefzmCt83GrgGPmL7//dj/76h/dP&#10;Dji6br/1fvnRI8bWgUhgdS2/sZpdLmRe/8brf/iHf/jrv/WPvvOb3/nmt74TL2TlcoAswR1AeoHC&#10;8cEHd/7y//sXf/KXf/7mWz978/s/fv+tD/dPyldfewYFR7FxpivZ6UjAKm+QvDpDmxGIedLBCJZA&#10;zkyy4PIUO/U5JiMywlDXIf0XnF1APexncWH1uvmnXD2azDsO/7g9hAHW7WDVMJ2XGoe1QdFlczen&#10;/mh62dGtR1c9qcLQH5uH065wnGIdE29mRr3JqL16I240OB67L3b1wuVepVkt9ipV29HpHrqHZCy3&#10;tbK9klu9uLL13JUbGwW6v8uba5eWVjg0UqJc0KSidaDFYC/NZ8R1gYVJiYE0BLst+AVh+MAh1K00&#10;lKaoIJ8WjDFBKJs3FrfVh0edRnx7KUE+89EpikcaB94jDmEbq6v5RJIZIGI51ixRDLikk17SH/SA&#10;7NfW1wpLSyww3OZZhufnZ2hb+HlsFrlmaP4jqwFkaCwJTiZLCsy65Dtg6EUhrZgkDSGEyrJQ8CBS&#10;Gj2UoT6dW3nnwf3q2Vn1/Gz/7LTXROXQODk/LVaL4lEzSkZjzRkD5Y9DBNM749YR9gdl2+9cUEyi&#10;DuAv8VI5yDPL+SzeL+k0jyCLTIg0IMhA2KsMJAOi3GFm1Ww0Ofwojcr1ClsbW0oOYZUPxvNNFyHH&#10;oRzVKDgoIim0wF/CAklmC0gfXMHYRrA7GGTJjc/OyM/h/L/8r/+oO5YYUM533pAX3mIwgXAK+Ajr&#10;JehYBDN3oY50evfv7uH+Gya8yOdDjTrpTNo1fAsnH9z89PM7n9T2D1BYY08x6LTjVB9kx7UbzNz1&#10;oBHVQc5gpomBFFkRc6xZRyTZilOu2t7FI200aqgQjQjSiLeUI81GoyajL+KD4OAbob0B/fT5GVEy&#10;BhxTNfBRYPmixgrB4WASiCWd/rAvT10CPcYpUc2A9d7jUIMvSrmlI04kfAIFhpSV7GW5ZvEMTTUA&#10;+Rjci6PNSrMdtXtQ8KibTGC3Rn+GYU+VRDE0ZoI4Rr5C6HCEXsnZapcp7g4Onty6favXhX3kjVA8&#10;puJMnWMMv+NxzDxoyuWHzQkHvX0woBTSG+X7sZhZg5RAyjZkbCZ/M+kB5hNQdHB0Y+jMeBUPi1Fr&#10;OnAOqXxnJ51a9/QUn3iOyARqIS8tRhjVJ+CqTn8Z7UsgQZ3LkWZOWN2jnPJQrujtw8lCOJ6pFMtU&#10;nOgJMViOreSDcyec2NjGcrHXLu/sby+vfXbwuLN7L7+85g4R5jwOAfEROxOKLwKp00/ffQ4Tz82X&#10;TiGeuia79x52H93HUTi2vMHPKpUq6Fx4/tCQytUaHVNY5yetXii3stGfTmudFqR26GcHT55kq/Wv&#10;pGIux3DmZWtA+PQZZyZxijTzNalrJlCVtQxHzO6VFafHzEtJB6G0l+SU+V2z00K8UFhOBSJwJ+WP&#10;Q5zvZFAlfoaa4/79BwAOWytLlcMnwfkoNHKlxZrtyBkx4DKelrQbM/yQMa6VMJXwcXGU3GR4R+KB&#10;cJxsH7omjPjYwzbgHJhXQHfg8JVm8/D4sFQ5hzzJxs8t5VFWxBCCIkIzQi+AZ6kK6fBni0RQtD/B&#10;GYsxxDakxrRcbRgA04C9fR4anrNY5oHAAN4u/g3Y7FN+OknaHKMT41/02U6GDIUq4wZXAkOOOO1m&#10;ItgYtwbQTn3uYa0J0Oz2cHUxYUI0Z8x+bawH5D0QcyjefAAfcmBEc9vtIOSYYp+IcwyG7IJFzPQT&#10;HYExlTUuiJbzgeNpXaKzksGgCkCTQTVS22XDi593BAVravNW596Dhbuikg9gB1xVntCd4YKwYKaZ&#10;fps0svKek2yZswu6+mQq11Q/3GxZ/lOW0ddJ+qu6Ryp/3fi0/1ChsLjGQhDyFUtA0TvE38kTRwEH&#10;0t9L7y/XF0HcuKaMqDQ1+uYByj8Ssg5bW2WX6ifRjwR4QnCSQE5NywSyN+ASThFi42ErzOwsngFP&#10;JZR+0B9xf9BTtZoN0FZ8ffhAGWiCJjYqZQ5ViiEGOzKEUKEnOTbFIPC5Kdm5CKjEEKlrwIABiQZv&#10;QmXk1CGyNOUymB3nH32Fy96XVN4JeQvxJEAah2GlVuOO3NjYQnHH92QEykXFLqf+ZKjCL+YfnVbL&#10;Gn/JW99hZ5YEHklUI9i6LAC5kXibyBVnU2xd+qjy1Ng7SYMwBgYunioMfHyOke8e7h9CAQKd5fSi&#10;viTr1ozlZIhPRQ2AiTIiTKr4UoEzvTHiZqyuIUxMxpv9Nse83wHmNQK4Lleq9VqVL6MmpEmDvxcJ&#10;MNIMZzIZqwy1ZM/sUNYjlwSfKMdwE49dFp8wQES/i9XtdY41WDi1ehvh99bWOg+ZfombmaETD603&#10;nu7uHSGl41Lg8+dSYXGyR6ywHQ5bsk+RLhp9tQpNS24tpxGH44zv2W2DY4sg6Ase7B+Pe51LG2vw&#10;wmEukQvI6w+i9QdOh74WFhtTqbBIYYw8zyr65fAhbTpTGlipaPDucaheubjZatVyK6vKCazX+Swk&#10;W1rYnzzevXPrbtDvy8AFjUSnrlAylb2yudxtVNPZAtoDVIVSuXNm+UIPHjz56ZtvoVQpJBjhEiaG&#10;I7fwXVP94q3qLhbPwRChBPOSOOKKxRLQiCJVPXBxXGSI0ws9uv+Q5cF7RinKxqdQ5J3DdkYk3Gx3&#10;yXvDyYaDQgGNszHIfC63BIGKFXt+dmqgAw9CWMZNDI2brQ6IPlRMdg/IG6+FJjCbX2bMCzZ2dnyE&#10;YhZAn2sOMjPjKbpcihpqaCwLjDeKXrM+FcOFYX9hQQQBiNOEjh9lIBon+lgmgaRJoPo2wZpycDI5&#10;FrKIoftB6q4kSZmayFLJMAAkTkaqBFoBAxnkHUfoYpFQirMKAppSudGon5fOmeSXavCccTcnSGBA&#10;EyiwqT+wXLg5H/hOrGcFGYCRyXVpyha1nMw0GhQoqCgps24BCaFf8tErQYdfDMnln2yGdZJEjpVF&#10;ZA5Og3pL52HUyDw0EyBuWZVqkvz011OZMivT+tMvJoRaYOoerVCQBZx8jexoAo1DniqWXC771O7O&#10;QE3meNN74DtwRvB/+U0REr7wvbQ8mawmULNhg4iBp9CpGWMVY3ei7SGmvLyITPdpIC0s1hRVz49B&#10;zy+PFnY0jmsFov3S5NJSzSsGHaANuiqZjShz1DAbywWF8aDuY2Fw4qPbEsZnWbNam8hqcSnJFVuv&#10;yGjojZC/ZLtiWjUzKfhimPllg8clAt7BYwXs0G0hIbp5of9ZE2g1jZDDWT8MW6SY1LZVVcrHCsRu&#10;6QM5ggxNQLNiFM2ypPcGU+E4ykf+Lpy9R7fvfPjzt7/3p3/2/XffxA797PZDUuYcqdDy+kr90Z5z&#10;0lu7sPX7/+yf/P4//YPf+Uffefmlrzz/4mv51S1k70ykXQE70wzAsJ1b93/8ox//t3/yP//Nj374&#10;87/+8Zs//el+uxiOBZxwCLoDbzad3kiPTo7bnRLyKBWIeFyfNyS/x2ci4sNfu1LrZTbXcRY+rpVw&#10;MJ/iQEdpKeoFULNCy6iN+Y+YNiGztZInOA7g2GKvB2MOshh8wYDT1wrE5glfcjiL5Zcu+gd1Xw5L&#10;tfujedPmHbohGoXsOH+Gku5g0tnznaxk1+221HDuyObj6I98nuhoFriyubqSXl7NrS3lVuFb0mFx&#10;xbP7M9mVYIgrIkThSZ0ujk+foZwCbMlBRpJea3fYPOdHpxA+1efinEc1q18opJRWv1TIke2cSiwT&#10;XVo5rh4PWon1QmxkYw/3VEQ3OVFwQkDDxQdWq5Tp/5HGsT6rkDlbLXbd888+R19/tn/U4hYCWgqH&#10;CZKlA6Si4t8LSzm81riMMDRL4WoWw0aUop2KLEbgivpDc8CyT+irWXw6EEYj1jf7Du5cIBbe2Np8&#10;6fkXsK/FmhlGJl0o80P2KlMdrGWgRsISPaHILlMLV2s42NbrLDmOcaXoyFQygvktnSxkjZDg5rDA&#10;AeVv2REvchY1aq1Wt1drdtDMMd2lLiqVyrwVtg0VZjwOLS8Tj/LKM5FQwu8hh8nvIBZkDj3UzcPG&#10;CwZeFLNecHKYnxiTELidzsyVhSQCHBILqjan8//0b/458CesORoeWYdSwypIizKAgbBU18wxbt66&#10;85M3ftKtjjmdSUHfPzxp94YhyHy+EH6M3Fk0jCm3Kx2JCpZv9xOsHYcrEmQcrUfD3qfWgoICPg7T&#10;ChkoTCWuFhOvpKNNedNQqWEcU9SaoHOTNqblYLmQqSFc2INkQDtxHZBvBzOlmGkDKNbgtXapfrmJ&#10;rjxD/Q7BFt9VyHHD2ahL4wv9D0tPgnGd0j2qBPbzV3DPE67PkQJGoJtGSmQTrMgWHQ4bLdyEeIAM&#10;CP3SEk+HRikpjywEO7SUfHJCXIjdIOyB4puCLcgwp0tdDgxxtHdw57Ob0O3Xl9JGZCl9OUib+CfY&#10;YXl9ZKKEQ2HxCnw+ZuK8JK5J7jxhUMgFeejkr4voLu6o+CG0tcaqceSwQ6fnnZz3avXdfQde8ADV&#10;soN1xmIIM72I3w14qkreMC40LDVYqg5QTjfdJy4/qc2VapvxNAMwjk5yxdtoLuttrtOu8mRso0qL&#10;OWHbsciNe6989VewHBl0uhD4eNc9jlx3sPn4HqOv5fxzkcLaYj1454c/+dcvvJr51tc87ojcE4fD&#10;VCZbWF7hdIdTQVkeiBA50WMyjEgIztgnNz8snx7XT4/dvd4r8ehmAJIqHpe8eDv9ChN89U1cUdyx&#10;Znor+Fg+GrBqoAFjCQY6S29uogVofRm9hIKUhtlsPBIlm4j3D9t2iA1/mN6q3aTKZAkRVDXqtlzj&#10;XowMvw5BmOBDY5R+Mm10OsDZsTWDCY/CneKClyHcXKKjaTDqbI0H7MZaa+hA5AJPGLVSIlJYKozA&#10;PgNIkYbOOZ8v7W0/GQsDunsYzaEmcTvQ82B6KJNonGk83gQ2TPQp0GUmRLXIJhO0pUW+vYOcxqOo&#10;s2snKNEXbI9gcJK56hxjb8JctEcaId0uRCbWxIyDyha2D5BudtpyE2ac7BiHEQ4FUi4SLXw8lDHd&#10;DbYW+sgX+Oi2YMzJ25Mxrh3WLWQY3a+cLVTnoMbcy4qAG7O+FMPJWkfGw9OW/k1W5qJiib/EfjER&#10;zXwrcTOVxCkqDwH34XAO2peuTm976qgpwWUWmk+jrX7JTm4t9FTEwYSvEHTPCiPkD9xJWd+qtCBE&#10;QkT3BgMc7gSMURswpeQQEBqt6kH+hGShaLhEQMR0wPiNk5xqh0Iz5E0qDEezRMbt+IuKtqSET6j8&#10;I9IXIKbKWxMK1wiFJpYoxqPAhIaCxymQQO5DMp7U5AqyKI265GWcU2TPR0MAZDxCsYHR1I/xJyCO&#10;luKGh4ZQ2okxnqFxUmsRGIgfL7OjnuxSB30MDWhrVO/gzqHWVFi61YSIKsbkwRIBgUGD2sFp9ng4&#10;/jhoei5bh8teRvuQRvHLBEjFW7hPq7C6ssYbrTeq0GMNpC65JicrIh8+KUyx19eX2S88UboLBs4s&#10;r96oW6lWiH7hhfFGoNyAStLsUSpydtEuQsix3NP1pFm4WO6NJ41KDZIp/YCJZp0myIBWgjwK6wmm&#10;jd3ugEIVtB87UH630iV4qlJgTBULY8sKrwJHHUpkrjPqs3q9AazJi+Sv894p4nO5HHtAY17mUR10&#10;X3MaKl+ciAscamx41TAflGOKy3lcLrKJLl27SstHc1VvtClytjc2GNUzTadfWkyH4Gs49X5+9wFz&#10;sCxNT5w3js09Q3g/PS+rq1ppcHXCQjHFtj79L9y2BPpW2n1AJJE4iCmPpYulCitwc3WZ8XF/MDs5&#10;L2P/nUpEkqm4vCtIaMBtFBsdHlwIVhXdJiN+mSjxWVBDs9ngI/zsrbdZvdeubPc7zWxuWcY5XbLX&#10;EflLMw8aQWBgPpcZtmrJVMYTyZbK9YB94pqPE6kMqwuzH82mfH6sQ3ee7L37/gebW9upkFOpXWEM&#10;qGh+yBlj3sZ8kouDM4BvjqTWTbERjcQvXbyyvbW9sr4hTDmVoEDZ2dkFaZVV2IhhkYjTdCoAVIns&#10;MiNeho/Y0iBVELo5HWGGm0ikwYz5srOzU96jMM9eL5PBaD2J6pFld3h4ZJL2uO+HEkdmcnwwvLfT&#10;o0OufoOb29CSvfba1xgPQzGpVOpEx9Acst5NiokmFjwNrj/qRewAAEdoUihMMWKHCgb9GK8a49v5&#10;dDJm7kENbVhkVjVvIE4r6UG4MWuJeo7XI6NUWeAIo+KlKAp0glZ5Uq4WK9XSydlhpcb/Hp0Vq1oM&#10;MkGBkIGtqIlYV8SzHCFM2qiX+SFKFoUfmHwIZVUYe1MTMaegBabXnBPKD+XE/aKt0mTJRIdzrT/1&#10;BDUv0qIdGscZET5FGDMW6F+0gk/HVk9VG8Zvxrq1//Mm0JoEgotyLdJ0ZbMMl9zw1jTUoN8z7i/q&#10;gxTVLQRZbCvDWlaXxdbjtYGiKQ+W0taY4eA3Yxiq+k/DuzSCAEtzSGVofIsVgGkMJYyV+aefkTH8&#10;Ca4nWPjsHxzt7O4VS2WN9NDfimeiEk7zUMspljpUjFrj/Wt+oQlVc2wMZ61/DOFTqBldLl/7ZRNo&#10;sn6sWPb/5JdpyvWAmKgI9GCHG98hFT9qB///J4HWXzaxGnr41uM1dHRwIhWKam6N/w2vi+k1cJtQ&#10;nvn8+NHu3u1HP/nxj//yu99786c/efT57VvvvFcuFSc41IK69wagJ1dff+Gf/OPf+/arr/3e737r&#10;xW987dmvvprO5xUBH0zYXJHWkBjUyqef3Pzp2x/97IMP/vyP/+fv//s/+/m77z48O/VHffZOr9lt&#10;OPKBwkrG1e5WkJbl48+9cMN1djLqlWFYZvLLQXc42BoGo/4Xv/07L6wut0qlhwdnF6/fcJ6V75/t&#10;0QS2ceExbFriTzlt2Fa8U9rCsIhLgDL1VM6TXUGu3I/FIHVp+BlNUMP4nD1PseaMRTK2xunEX/EG&#10;ABeoNaC4UpEjzKahWIyds3Ai1C7adu7XgunE2gVyIsbbFwrf+u3fvJrfLmSWYkwnKTvYCMDwJLxD&#10;j8faGstx0BObhsZQgNmlzIQptdhUeN0dNyqE2Jw+PuwhEyXJUPUvRTDhFTAbYEiJG8pRYLeHRw5P&#10;o9KBhIqLZNLmbUDRHgzDPnu+kEPzpkKefBuVKHamgZBYoLNe5vC9cBEXkepZEamaDfdSL/STOI8C&#10;xjPOI/Qa8Pj49XQRGskRaucoNruYEwWBrsDCckTacglGI9ECvwiGjWKU7Ujm0tjIbWxf4LB67vnn&#10;SRncvnBhNb8KFsMJLRcauC0m349Khn2KwJ1IQ6pfBuZ4g3nDQUargK0gvufH55/funtK9DvoXQVP&#10;/c7E4SJAC80AzYGgDfxYA2EXtBdZS9JYKQMSfJC7QOmJoRjBE2HE+JEsBNt0spBNr+Wy4LGrG6ub&#10;GRzVMvlQIBryBSl8MolMKpbw2MdRLwkKYdeUz5Xj2On8N3/0O+wfrhbuFfYeyvZUNM6YRS5LgyGN&#10;kWEm2aDrvnb9ZW+S6nayXFjGIqV0Uuw1OnLjmVRpzFz9KWES6Ieop8JOPCDsSttlTdAgUqpPhj4M&#10;wIgqw5m+q3BPCxWjnDXOQlLK0AgKmwFdRNgjCzh5pQOKWScnDQD7rdutM1/Vxw19v10n7NwbjjGP&#10;PDqr+KKJUCq9d36OoyIuDsNpZ0oaBiRMbjbus9k8ngpgNAIrhLOJYS69MAcfeCcfmYpLyIfY+ilw&#10;ToA0R0M8FGYawGXLcAq8U7aiSCvBiUi5GY/izN0w5FESlw03QUGDTvJVYlwEFDcs40rxvNsiy9ud&#10;Lqxwd5iG02LA69LhZGFEyUXPJ8ocCQM4Zpu8TWEhqrw1N1BdKH6asbTmLckpa7bwuiM4F7ldtUmv&#10;sruLGkl0fI8j4nPhMAJwIbNFRqi8WrcQSmsGaPAVOnATdTiD7ck97CJyB8fldrvB/QHu0jivRvLp&#10;OaXSYEhXtLq5+eT4GATd0W5I/oLrRYRUDMShQDvqD3Zrp+lmPbh2bW/Q+Oj7f5Z3+5Y2VzkqKvWW&#10;st0w00PzgkOwLo05be3EOa3LKrBWrp63e/XS+aGj0wmMJhc9niuZ+KzfkvZenjZK+kKPwARDTFYj&#10;ABUTjuIlwHYIQgaUGNz4gwsgZJFhDY06yMeWGxbSGS5qZHv8PbIv8S9lD7IQwYaXlpfq9dru450r&#10;G8seev/+mMQEP6HsPjdNqw4ddMmoCKMogBWZJXNHjkDaGufQFyLUNYaRMOEUfrvMRF2jPnAErXxu&#10;Fb2jPx8LXL249sJzVzbxlEilu822ZzSBrjBzcNQy5RAVotpqcCNGfDOEP+Eo1jliIyvtF50xrGnk&#10;dM0Txks0E+x9gOYg/AhPhOwkNga2wdgXqIenFcErCLUh4i9MdIEROCCCdigc1CnNKo2lh+DSqUth&#10;m0oEUflCu9KBBuZADyNbEWWKscBEfG+3yV6SMQxODxTvjBoBtNka/LnGjLp4LayERcV/alLthuQg&#10;7rb8/WwDKNKAKLCByNkYLloTV3XmLk/sFZNUpO3fI6w25OAffHFUCcBnVE3iBrmUikZh8ZxrzC2Y&#10;BJJN1weVoMIxyStDOgS2jF4wWl7/iF5vwRnjBmKnR4UfN0DBbZu4GQ/yD7WGiZBQhUJHRSdHAwXD&#10;DeMEBwQMti0t33zMlBnExyTrWFm/KuqlXKYdhG85cxJ23p8uEBXRlELM6A6nFOXMQEhyYywPxyQS&#10;DnJ6dbotwBKKRfhRoBGDLoxQhTsLUmLXDVCawRplDUNcILIPlFpNCH2Rwgoxz6bYh51LfSYEQubN&#10;2Mact5sVhv88YEOBxa2BSN/uqI9uwsN2VdiAXhXrnMA3yfjM+NPP2ep2QWNA+2eYKj14oZzncC8V&#10;42ifthstjg6KOsaKxicYJ0aiyXms+Ciq+DaMWn3clGjiqCComEzgLwTDbHbeD/2hdJz0Mrg0sQLZ&#10;IQldQviiOnGZo6Pn5+ThPIQCGCxRgnGUchOC+3KfseWXua2DfiotqlamqVyu3DWWySH1Co+Fmow0&#10;Wj4XKlr6Rrgd2ZXl8cJ2XqlkCrnN7QvqrvkgauChrbWVXBDRWzAK1oeljzcQ7s8dd+/v0qlc2lzN&#10;ZrK06Jw5rC6jKVgcHp0zp8K51FSMWslmQChNID+aa3fYay5nM1IYOjyf3rzVqFWuXNyCjg5E1MEb&#10;YT5LJ0PxOCNzihlgGdlk8vCtIh4EwSpqJb4w2a4Yov7i3few2Hvh2WudZi2TyQv/g1/EIYuhncdL&#10;P09xQBEZBssIxm7vHP35n//FKld0DGEMAS4x9Cp84tCzefi4qBMRQZWfxi6LIziC/bgcOiF7CUK1&#10;2VFhwLlNJFOra2v8JmJCqo29/YPPb989PNyFlwepeffxbrlch3ClXE8BzdrV4FLJ3HKnN6BYadaJ&#10;+9bnzKam6AFdphbgFiyXSlqbike3ZzMZuix9XnM7kDabhluGyi0OgpjO8qZAq5gEcoGaDxcNkv/a&#10;9etonQFKjk9PdEs6YDRRgLU3NzfhaKE8pNykFEPtzCvilSEa29zcbjXaBJLhCUonwN7hTgRi0SVA&#10;0UTLJWdzEyYq8f5Tq0+L88JeYIjKj+A/eae8EnSY3JwUTqFYkDRIZDwIREBmKCMvXb4Oi5KJO4fH&#10;/Xt3lVGx+2R3f5fU3E6rLZKAcEe+CzuRHUphoOg5pX0q1V7DAUpWIEr2I3wmehnFKjuNPkWhaEjt&#10;lDLPazB+o1ZAn3FU1oBOwlnLg8D0HvpErbbWAm0tTaD1O1+0iKKDWiNDNg5/akId5IqJ2oflwSEJ&#10;1iCxuIItdWOqKNayVKyuqJVWd27AdegONIFGmWKyp4w6ln38lA5qLFXob+RDDl0LbhF/10BWvH+A&#10;dcW/ery7e/u4W3Gg4MABT6HSqBfBDE7OHuw8uf34EbNatLVQ3MFhrFmfkUNajZuaPbP5VNt8+TYt&#10;vNuM0xW0y37UTFWiIXWzPKFfHgNaHZ1ePyMBBISgdECDsg2XjgFSuCUhfNoo/lLzKO8MZs7Ca0QI&#10;57pEW8xnB6tOxhDqg+Fj906Ozz7+9Pbe4enh7sO3fvjjm++ij/6k3KrwgOMMMzqdcDb223/4+9/8&#10;xte//vIrr3399WsvPb+OYnh1PZLPA94ECRp1ukonpZs377753sc/++CTP/8f/92f/ul//OjOHW8o&#10;0CqXh5Vap99bRIOI9Jwt6DtVWz6QSoUX5+ythmczn03Egmh6fZP1i5u/8pv/6EJh213tTp3TX/mj&#10;f/HV9bV2s/XovHzxxo3uwyePO2WmPV1ULSxT0FtU39EoeA37jnoV3IgTq9er+YIz3Myox3nKANyG&#10;PStrycYhA6HI0spqdNFwp4Yze5c7DcQW9wLS/5hzYztAtBCkrdA81iCVYDJJ5WPXL15Yz2+5PbF8&#10;KE1ql8KfiTZhWXMl6jpFNi/AK4iXyXgMnqi5KpBwOLC/f+xOhB3VThkPs3T65MGOM5dYSWS4Qlm9&#10;LEtGQgBgvAtOEVIQfvzGu+VGs3QGw7LHNCBK8k0yWlhZwXo2moj7QmJrcq3SQVJ4t/tduEa0f3TC&#10;+/v7zJwvX7iI40sJ5ouhS4K4sO7FR2ABzG1YD8gPEyNKEy7CT8XHmOJEDkmGkcfBx5VUWFne2txE&#10;wCgVfSzOWvvww49ATAc9XiF2MO1bt+8WT4uIhla31pkjQoeEVAMuoZ0iwxFpoyEpgRLKDAmKCg12&#10;bwT3YNglKqIJaE3lQzHDP2c4gR2fMD3UP3hDV2v4Q1eAJtudeq0hZb4hFRgiBbVfxNxFxKczZ4bZ&#10;ie4M4TdvQU4ovKEA3WIons8vxWKJjY3tbCpP4lIyshoOpEM+whm4XTPO//pf/q6FDHHzU46FAr52&#10;q0u3QtmFB4Oix9kYftqrNHDx9stX8kuZarF4a+c+jy0eCFYIBMZGj1K/O4v441g4QVMiFh0/Ch/M&#10;eUo1N+RnbOGHqHKEMcB5QnfIgArzCHE7YYEp0RisDsWFxjxP86nlEcx4DVCeilAwvaSNvh6tAmUc&#10;tQy1Qq8djCfA+HudUafajEGbIiqgVcVlO5YM9aZtrrQgrFSUoa0+jCZ3QC30EFd5TDU6dTjJYOio&#10;NZlmwA2gcjKrwU0pKdtWdPZeuQKC+Yu/gcUWMKQGa4qP44ag/ErGorBrTIsm0mAdE8kujkYRAG9G&#10;pmC3zzz7HPPlLp6zKrdYe8qk1iEjxTzaYlL0kMuPW/hfYdMXCHJ4YZtbPjumyaQaV5ipWMXUXeYi&#10;kh2ma4FuBHoiKReOWW33CZ4PhgZtxwWR6RDUNwVsK2FWFbopd3SwmtNQzTT/zquuYX1IEgghg/xo&#10;DD2CAVQoucIK0wwa72ajBoFsUGtdu3ZjaWMN8hJeSRe2VpHi9CF2uyHZdsed2slw0nh8x7W29eHb&#10;P0+WTr/yzddJiZi2PQPN58jtYFIPmGH5QSv0pTbogdEUzw4m4/ZZ6QiQ0NsbrPjDzytmzTGYo7LF&#10;xw3nGxdrOBJwesIhtR+c2VzGRrRt5OoAVKLUMBZkVUBhYpGiF4JqjAAXwiBYPQOYNjZHSIiw7HPM&#10;WgP5JQV8LhAmDhfN0CbDfDqKJC6SjqK2pM3mgmQWQZgBTWA0l8ZLQ7ySMRtV95cruAglXM2Zo1iH&#10;phWEZuHudYOLEQ60EAZLnWLEbctRwLltrW6jAk2eEAJMoSgCQr6JfcLq8AW9WO/z1KnI8+mQ7lOR&#10;Xefg9HCNoGFDlpr1i4F2BR8b6l+fkl1HUDygFi68Mz8KvSkdFeU+EFCQuWJn2IUyDmRBO1aFAuJq&#10;2sItm4tI63ADzZa3P3MN8T4b4c/qQJfCpTjmG5mkDXF8prMBTRoHk+gwkFEp0AYDKphIiD2IMsfL&#10;xUsiqoWjm1htwSLWTYpukx4FNhajnvGs7WY8j4kOg9tAuz8rTp2luac2Wcj8SQ4MNiR5cTbywgU1&#10;FshlwFJ2iUoCoxYNBhYRmP97oWsyTqGwBTWggaB8J2aK+oZjnVMInio8vJG9TgeIItbhwp9NbdyI&#10;mO86Ylo5QEjSZgdoBDpBU8cxwtvAxokJnh1FLsNS6XyYDCjBT3Qj0F/DDRRhE4osr4RIU647vMTG&#10;1CpgmZQjZM6mU+x4vMpYySxDNqZFNsOsnrqOl/fkyS5Uulr5jIdqamslPQjIYpg9FFHWxPaIvIAn&#10;ksLQiUSXKzMKLMbp5MVNmr0eGZWt6QTdOn5kEyaGuN5TC/KQuOFoyF0u3F94sZgWEqaHPF+QymRS&#10;LpekFmi1FI4aDrPjDg/3iWY3cyk6IzBLXyZXwLQPLh9YKeJTJiSqikR8xctG4LemdsQwh8Jyx7cj&#10;cu4v3DZGCqCBQLMw5SkP+TRA6egKeEuyYA6ShxLmQqD3ZJwsyBNfyEg4IWGfB5nawuFnT44GDWZi&#10;TUDuRn0pl6Fhhd1AzQVp1IhtjMLzi7A1ilqufHzeaH4goVBMsMfZe9geFtbXkRWwDRlUlWp4I7RW&#10;8xkvOEgAMjUK5wFXYW/uebJ3jOP11c0N+gfVeVAnEGNAMLE7Hzx8TGIh3B9DhTDECEuAZWYjHeJl&#10;uq2VpSyXq42m1uPLphJE+rGQsJqso3XrtEMhdzwWoLSCNmT6D+AGjMSI7JPGyfqFHQ5PRtEvdseL&#10;L73y7DM3cK+vVk6X86s8VQ5UinVCpjiXPvv88/fee58zJxmUIVWpPSKf6pkLa5Ah8JWnfiPbgQ4b&#10;ahMf0MnxKc1JIhHPRgNYxUDxNVZGqtt5hvxbR6z7QSAQomW6eevuzpPdo+MTEkRQKLFNVpezPea2&#10;g/HByRlXA1uMwoiChwVvJoFL0EGVmdRshDNpJnNuvwfIO5XMcPXy+zRsFAZw9+jkhZBHo0D1FGlE&#10;QegiZHtPxsl0JpXJgz1ww9EEKgYAgGYyovJbWl4ulyvsXuoYJhMmxQHf2+nXv/71bLYQj2cA7auV&#10;OveDUIYZDmoh3EEb9SbN7uHhoTlztMusB25OCKWuaYYvwqDpK1Qzyk+CSSZCI644egYdXCJVgkKO&#10;0JAz39bx3mvLzgqekYuKYrK6cZHcRmi6zKnu37vP++r09DndfnQLX5tUIm6C/jzIGnh8iOhEZpQe&#10;QcuGbcPEiPMCwhuXK69BPRNbXabGsgOE24oRjsQvEjLq+rbooGrJzL/zpr40hrF6G2tMx/9aTaBF&#10;wrRGzQa8eDpI/LIJlDxPkuw5j5duFno5exZ+gZpACzY1LRI/kZ0NfqGAhy9aSqvfszagTkCjjuXa&#10;BgflN62/Lj8JkxNoPFT0e+Kegj9JR+CiZlXDXGvwucuJV1JqpUJwlHO+tUddVtH2yjKh51LbmDfH&#10;7W0icsTuFcz+dCM+5YJ+2bBxEAm5pt4L6gmw2awY1S80gL/Uz1k93mIObqVq27gh8KVyZYD9oZjW&#10;p7rBL/8O71dEN9yMgoz0OVlNvojIvQtURoe7u/dv3/vkgw/f+vnbb7719i/e/RAFRtA9OXm8Sy4Y&#10;fosv/8rXvvbNV7/60gsvXb38+m//9u/9zu9dvXTlwuVrFy5fWlldxwSeb3V+XP7s1v133//wjR/+&#10;7R//P//dD/76u5/e/7zcrmIRQQ0fyWa2rlwckqddLFEp2eLBeCS2wB6x2UhcXiaM3FeSI0n0yqVv&#10;fvMb13GjcmBkHrvw/MtLidXuwenQOY4981xuMT86Pb55enrh6rXxyVk37krGMpRR0BrFaYwToUoi&#10;copqgfXENlTERr8pEo94ysgP/PZxmA+m1Ry1O7bm2cwTKyQLMVf/dBRsusPkCS98HOusI+Q24N1T&#10;yrJFKphcCyPyu7K6ffnihRtJXy7uyWOL3uzUpclkeZiYa2uQLBsOhm9TNCYh+jFucOxPIGFz2ZD3&#10;ktxac5RafRfYX6B9XPJuZKMUAyZXk46Jo5tVyU1YgfDa7T948Ojg4Oj2p7cenu0d3L11/+dv3zt+&#10;XG9VGTXSRTMSYLN0GX62O4ysCZFPR1LMYMDF+H3Obo5cOWfi2St2vJaHmdMLA+TC1whcMyVN43Uz&#10;LDA7UGgzXyDjgxmZuQMWKp0b1Tv2Lbguc5jzAsnZODs43Xu0d+8WWNsxTpngIH/z5k9u79xP55JX&#10;L11k/TN4w2eZvck/VmA9Wjsxm2HHduE8DXp8ALA4um3oSTJ6oORfqM3hUzczMtkUgrIxQhnioDaZ&#10;liu0wy2CbY9OTg4OTw8Ojo8PT4sQYdEmQoGtYamL/6AORQFVyJwYZZN7Fk+QYYXXHiJMLL7J9LG7&#10;A/CybE5kzsyqk87/3f/qH1NAyehW2fKzUb8XimX4PmxTQwMH41W1zdIp+O0Vez+WiC5lMxUSO2sN&#10;IKlAOjYaO8r1jn8R2Fq72MJtudvOJBMLL9lo0B0pulziLOD5GSS/ZErwYhheIJ6AnKLU88wmVMAB&#10;wcs2hnvA4Kxjf4B7QaHy7FDY5exank+ugHaFBTajOOOTwyyBcDHYLDAx8e9bi0bWE+GL+VRudfXC&#10;pfVWt7p3esCRS6wo5Y7X6a00Th02L3cECGW3h0JDXmVsfspdmnMdykjyoQD1uvKzQdfskv0xvlqc&#10;R/ImpKowo1g+DFpb5mkACrKls9kTqawfmN6TYnaHvIiCenPr4tXrz8mMXp2cMxlPKmvYnOVi5ytD&#10;iXDJQBPYUmkEHkK33n773Xff/cXO451P332HjMp2q82Hyd+isFADKZDEEyYOBc9PQLYF4ePz2pO9&#10;cbdFV+jGjX0GjScGnYYhIVekKdqRLoj3z8Fnya8tyA06ZyiWHk4dpVqL3BISMNdQ4K4sF/G6OSjS&#10;d4S3l4FALvmSfCzNsCsRSx0d7IQIWpzNz9qw3BBYDsLuWdS99PftT1pn/euV2ev/9NVxIrxij53w&#10;sSPGAo7yB7jW67Uat75qC5fz4fEpAs3ZAFC+Np71sGzPeUNr4eQNn6frHHmTTHJj5MO3ZoOJfcTb&#10;keDKNMC61HkXfE5STZEQRbw2l5Mhi9Jc8lnwI+0LdmculQaCg//CRUXjkKSVXBDrx1HjnjIOHg9B&#10;cQBsO40q0xvWD6KWRruFSoEqk+lBqVbBjcMRRPXUQr08RWPX0+0YinviWf/IF2m0Ry5XkOQ7N6lf&#10;+ALZp4l0onBhnYncAhzL48gu5dOZAthH9bw+wzYqytQWD90RsAJ1P+oIJMkBQjf9Hio8WhcWnpbo&#10;DGewedTZ8bMeaKjCmUVnQP+oWEN3gpxCbBVoHQCNYEUDT9DlqP0FCUmGXfFI22Ubgf67T9vjeiCS&#10;mHPEk2Jo62Dd16pBIsUMBRkC+0sNCWx4KNndNjb1mOWKQIW4tVTCsp5cE5pAbGyY1DMYh+OMu4yS&#10;XTiCrMmJoRLxGUAZk9k4j5mZmUdthRPhKslNw0kXkzPFFM8wTAuSqoDxv98ZHiC1m/d0A6EdxEfU&#10;PW6OG25bFMoZ+eA8F4atHLrsayaFciicAvQwflYYt7EYlJPkyNlQo4aDD9kn6Dcgj/NXIcJOB5Cr&#10;QYA4vyQcw4FdFPj+BNgTVxyqej94POaLE5pORHsOmKkGj6crFDQiTxbDgeXIw9idNw5jg5kJxRux&#10;IlHFEVH+4t765MkTyotS8RS4m/0FgMUsr1iuUvPJtTuTsaAK7kI543OVQb3j31FA0anguToHe+ry&#10;BimS0IbAG2dHM+kuYvECwAQcnYAMyBwrS2YIrnOOkB/uK5cbE9F4IolnvXBSZJPa3bMGRlQnJyBH&#10;ErE4HStLKwOSDtotuLvsd2lCmGpyl1GgeZ14ZsidSM46HA4yuDeeHirMOIVhcJExxPEvH0jGgLOR&#10;JtAuJ/NAZHiVBvI/wGn6uTa5RiqZzMCQ/xUde4oVts0VUsYDzhKck3jLAggQ2EO/LJt+J6TKfj5N&#10;PpJqUK5GPln5K5pkNg4pfpP/1ZHrC3Dx8TahSPDIuXTBhjc2NlDCMXMBnud9nmJ80m5d3Fghsnjq&#10;pid2MvnkMIRDs/PkaNTtbC5leUaKlJkxwaAVxoXfTUoehr6rhaTUh5DIn7rC6MPnV3+4wC58rZDF&#10;5GnIHvEgMoni68Eyok1naMeNk8vGMukEHxHzWMoIygvaDM5m2IxW4c7RChxFiUw9j10qPoF4k2D/&#10;EfA6s7EsPkaUDgCBdFEsxdu3735683MsABDzouWrdsZMoNIRbzqOL0KaDw6pFXxJ4CHme0oQrFev&#10;37junAwp7/gOrFPeBD9U/YzTRSAVNX0UcUsojFaT0wyCrvTnw34iEQ2HfLuPdra2LyGnpBOTQHjG&#10;NuFSw+3djjEMTSCXBIVnMJMykXUz/ZRQdIS99XzeatT5DqmkMotXVldgimIYAwe1WCzKXUZV4ogm&#10;kBuQD45ljzEM418ejrxtQgEqY4oqtjJ7hw5KAlgW3mx25coVtOLACq12D/cWliOzPYpzemDmmXSw&#10;kSCTQGy3WUoCLPjMuAGNJSp0gaBMh5joSjqhPkBZBko2n4MOw3dlVslfZE/z6Yi/SVq03cEkX9Y4&#10;pv0Xr3s0zi3jDO3lq4FyZYIKXRmbbEou1yifzTxz/RqDNaZ0n3528+Do8DGz1AM83I/J5UTdAycZ&#10;WS/fUDeq+ggxCSGKKkZP4JfE0FYT+HQIZtLDRYKFSW8oiJa5i8ljN2iENdSy7Fj+00mgusdfagL5&#10;01+aBLLBZ0D+jNYhd7B5ucU0tLVk6Kb1USFHzA5zRdPsWT+OXteKiBDRXbQsjf6ofWU6alxn9ZLM&#10;9FK0TL+P70cLzPSJY+fB7smjnR28D/AAt4btQLyUFx4fFn3jiDegIOLZeG19aTNfmDRahGyp8DBz&#10;OXE9jeBQ3AtTeasLtfah2Ufq+oAcDIFI3qpqAqcscg1IJQYx3+SLx2X9pzUJRGehKagmqgqNovCR&#10;5fR/9ktnI2vKLj42f5XFfHBweOfO3Y8+/OS7f/off/Dd7939/BYKUtRXHWJDhtNXX3s9mXDnYsnn&#10;bjz74mtf+cN//S+/9o3Xn79++cpzzy1vXgj4g9KsuB1FfB7Pap998vn/+0/+7L/7v/27H/zN3z64&#10;cx8TyVbpFMDBT8JeITY85o7txyHoFXLt4vmgVCZ2YxEjanXJVe0D12+++uzljQ0PfgzQPi9tfe0b&#10;X7nkxGziZBhwxpY2Y4HM0c27zVlv41e/GWy37z66//HpyfXnX/C1u6Mst4D3wuoqpyv+E3QPylTk&#10;1tZdRDM/wxkJzzlyAVmzreawU591aos6+6QL5zbvmycTK5v+mHvWPlzE4fRQzuBH4KFssQ98MWdu&#10;PXnxQubaavbVnGt9KX4xnMhubl1iTVCv01sCUVsGaHKjkbALppDszTgRqTrlR3eKI527Ua5w8iCf&#10;Y//E1/OD3VMc77I8Dbc/dn3D2cVJW2sDcIFmBpcvwlFRF9OlP3PtKhoRjDq+8Z1f+9ZrX10Nhl2p&#10;QDqbXkllMCihpUVtRNQQI50oxxRpH02AWtx8uHrsqOww92xi8IuDp8T1Pg4L6/zn9gvhVirrDSzQ&#10;aDPkqSRXJBU56I1wRUGUw2BN9w6LTBZqgwG7TC79Ds+17Ut7D58MO5gkuUpVoJBRpd1MLGVfeO2l&#10;7e1NlMGQWcPRuJPKMkLVCUkmyoGPj1osFE7H4qQqxDLhkMeVSyVSTAISDI/CmXic4gzxLq9V/DOK&#10;Jf6hOWRrCBWVd7rScal4bXx/DVo5G7oTsVobzXoJOYRCZVHrY1hxfnBWrLfbpUoV2snx6SnqQjwL&#10;WQQuCDfwLCGSoB1jvoHk6L/5N/9cKcpilgeQn2KIJjdOPN/hkFKOyyhhIM+cxZx95h4v3NMpyS9w&#10;brAxI0mXGsiTys4Ho4DLgbLRI5430WT2KAd/QoYLeIvBdPVGYpwujdJJNuJ34zPhdVGitkdtuGQi&#10;cfOWApH+vLlwjx1uVCuUTfSfeHWwkhnqSGiOAKJda8YiCQ4MJm4MsebOHukngD/MKZr1btjmWl7J&#10;Nl3dWRsro97D9jkmU0lfUDGvlLWxcIqccee8M24zUAr4Iy57sFLtkiyUSOSrdTBCvq1ktQw/cU6I&#10;eUMzG7uoT6QjJ7pKxIV3jJ8hFeS82Rn3bDTS4H8T/K8Qr8Y9gUhyJQP7mrJsc2NzZXlJPi7mVOUD&#10;5M1QkTBcl3LJydAZ+pYXBAMg10eTEo29Xzr+4EdvOA5PBrbmWjzTmA2PCEQifXE8KqwudxUJhdoK&#10;ew35zPOZyz9rPnxc3vN3sGScgK+AzUMHRXUCXk8lA6edaptTsNvn6RFTjdZ2pDhJD2lvOC54XGGm&#10;Czl6eZ/LA8F6t1js1usu5mjJRGABiXlen4+6ZPvgMegK7QbmjZt7q77I3LsYU5VSbvecEFj3D++v&#10;3bz34u//hvPijW1Hsh7xshux+AfjAAwAiWV1QrJojyf3Hu+Nzh93e2edWaPWQzW35ujYAqPWC5fi&#10;mMFwpaK6IHJ9OO2jI+XBOLBNlsPRDBdjIFjeDwrTIZ2GvDLQkjlDER/RZ13bwBULzDxuRG9RMbXg&#10;1sF9wdMBQ1eapn5nTBqeUkipArmA2GNIZ8AOBsABrglRaUeVKuFnE4cPEL6CO0og7PYlooFwt1wd&#10;NOtom5DLBSIuOAKdcMLeQX7Ujtl7wjH9UKXHieDmJI5MBW95fyYVTJBXioeqzVUejCKzKVosxIP0&#10;jQPaC0Y6AWL6qvRpqFSZVYhnTZpTwIvMeNSrRJF8BrwKW4DBGHSPhWy4xvO+g0k5Qz1i+vAeiHlt&#10;ASc3Bu45cIC6Ix9mTwN3s+c+q3dLeJYSnsYKn4w7TGTsfb8dj6tgaOLohOKyW4QwCMdHWC/dYAAD&#10;jaGH6NEJFy0kSbceoFhNOoiUmz7FkNbQoYTfs5J92FrQXIyHDfn4kdgaLE19h97wAErqsA150R7x&#10;hmdKS0TcRMh7kNEYdlTucNvhCPDwIUG7XHCPXYHZxbBv0m95ei3qQko6JxsKRokmkDMnMy2c5mRr&#10;FmSEGBhOFiiN8bAauXljd70h7HAjoxao77Bb71ZOpAsLhkjjmALhDPsNtE6DEShh0ukYEZnu8zKa&#10;IhkqInNJHwIAzk2NxHHHostn5Esli3ULHRQ56eTbBsK4BI8qxSNmPLDvqAtl9umVAFhK6U6bGgPP&#10;D0oljBuY1OFMxVC035lEonFg5f6oF/KFaEK4FOlp+aQaYzreeRN6um3sS0RgjiYzKQyymfjIi5rG&#10;LhxCD7C1vRkOYBQBeNkEfPZHg8eV6v6Tgzk+eVAJFu6wPyaehMsXTeJ1NkVkFmFFwe9HGefmPIc4&#10;DjA1gA0aQmXihvfjicQ4/XAXBXQco2/WLedcsEA5hehbo5EMom9eqeQHLlxkorU615yTVwEfCZYg&#10;djDNRifsj8DN4Qog6E/JPhxaFHsmBYEinqo+xHQLnE8eXdho0HGHYPcRucHuTMVCa9nk1a01DsFh&#10;v4s/Gl0Jbr/C4nnK4xEzKjiX0lVqIKlga8Aj4M9GozrEYIakE84FTYaxiu3KAynsyyXhnMKHZ5Nj&#10;nQ2uOiAMxx9MoUya9Nqba7lkJs0a5npiZGTkBZ6HD/fYbbl0xAjM6JCQHAok4ySkBK11a8BG8VR8&#10;Bgt4Mnv3zc8PHj7OptTWcqoDYjL+SsVZpbJLpTuSz/UE9RTIKnFDur+U8W0OJnAaiCO0cP/D//A/&#10;Hu7tPXN50zHtxPIZOBd8jDhDIDjh/L8HYe7x8fZmJuSaZwvp+wcnt+7evbK1nMYwAHGzn5yxDlxT&#10;hn7YHZWrLYhjWFdFfI5EMgOlk7YGDNVQ6lTMNEsnbGlY9Nlc7vH9h9iLwS9IZaLMYagucAZ5sreL&#10;n83u/lGHsBY8zTEFAWp3uKuzeXZlY9KRAHavVWZYz2nnno/yqYSUPHY7tnR8sN6E5P3RZDC7vQJe&#10;sxLOiJJrH9ocng4y8WGP8QOwxZzDcwLqV0EOSqANHxbD/PU1xnptPtty5dwpfR8Xu2KXVta2OdwD&#10;eME3SqVGkw+T4p3r1xcJra6vo51hNZSPTk2L56BwMURQ1FkL5Iu4oFLocLdA/tQgjJEcIlhp3Udo&#10;GculKh8r+8QKfqeaGTq67A2wIU22lYKu/oiaavPSFT+3ywLYd3heLIOa8K2gwIA7RnPLW4mNY1zT&#10;vJ4SpEd0M2MQ71KnDc/jHKezw6N9bB8Ykz7Z3UH2gcQQnIJm67RCIjUfDsmKXXTwcL+Y0ILkcQGJ&#10;EmOYoByE3HfGf0oJwEqzMA5nxrdFHZHllcICACsRzdWymSEYnbXMaUxMH5SWsM82RpSMwwblnKeQ&#10;zuKTRdWMgFsDR9lkwcPCzFnGyywPhl78H4psCf/8Xto5xkRGOkexxgE7h+nEE0BlxPCVK4srHvsu&#10;lB2tTn9n7+jeg8fvv/fR++99+vbP38f9jv789sMHePyjv0R+r6k7tTjsbdmrTJAIoYy/fPEK9GbC&#10;gsWGMyxsDRet0ZzM0tQnG+bE0yg/vsQypAHub3Tb/gjPDSIWh7eiU4FQx6jutZ1R87u4O8Uz4SSi&#10;xKQmbk564UDK45/iPOUaJhfOIYWAcpVGBBXxAPsAEAEu3gSUlz5A9HBw69NPf/K3f/O33//B9//y&#10;rz95/yY27v3KEYV0KOZb21iO4ajldb104+Ir1y5+9Xe//Svf+vb2S9eff+VF8bMYW1CKTGy+vvdx&#10;vXT/zt2//ePv/bv/z598eufug48/+ezDd7rN8nRaSSdzw1hs3D8n+GhEQAJhuI1RrVSK3NjAk7x/&#10;dozIe7qc+O2v/XqWwQFsjt5k9X/xm9955rU1W+jRh59NXr/w+vbViS9Y+/zn/Wghe+3XnNXT1vsP&#10;DuPh6y9fsY9dBz+//8DX//qly9XTM7yawS094SBdMsOxaqWKzyLiEVAMQg5AH3OM2ybN+XJ8y9WI&#10;2gZ1Is3T9hS9mz2RiXTsoao9vpZsFU/CtwIV22Axdk2dYVskH1i9sfrSy1e/+cyF1zeXng97Mi4f&#10;F60dhRlW5PL5AZbHjoGMYFw+MDdHBeCBSTfrliruTMxVGewOGluO8K3iQQSSGhkaYRdyo7NRbyma&#10;QM2SiEY4oMkYGJ00ANyGjBTb3bNmo0+VO0DrPXdieIuf4t3i2x9+2lhLbr70woX4cjyewHnVw/2i&#10;eKo5RlBAb3hN5wsFFk+31eSOY0K2c3BQaaCh6QB+cYwxAaB+qvV7AwxCEJ8PR5TqLh+alEUhkKbl&#10;40wABGSCMoedx9lkIlUwb9HVBn+JiSMtaQfCRP28Wqm0ascVxJx+f5T7aeJzTfyOacsxfun5Zy+v&#10;b0KBZBrE/Q/bhsme+jghHuxiifwJzoTG6KE59GAAHffFyFUE/U1k8UWNx/PLhaVVTNNSWdJ+4WPg&#10;UpNI4FMI0ZQlROcFtIdwURHvpDSjHZtPgzDSmDF0J96pozUj9jmac7h7k1aQrqx6TpQZado409Sa&#10;jfOT6rAzevRw7/iQSKAiFFOiL6B4OP83//J3oEMonY/3z/nS7SgfRu56YAhmQGo4F1z29IqSdaIk&#10;FMc3ki8sYc/HhBRWAJwkpPPQfzEeQ5QKJMlfDEUF/oLODCcMB8ZOIqlnPdUtJDyT4asMDamYyKT2&#10;+SL+YELWjDoh2bsUmjALZEIAdYK7GFAeKRFNlM4D5sVG70FWn5OHMGMwhpPnyD/F8CcwccJ+VgjX&#10;2RiBKMYMuG5MPTMaU5sv7OlDr4MYbCLAG5Vus4ppwqTeKlMOiE8G+OT1IYdgksOHPo94RWQk9tDJ&#10;YAQCVl8vhqeOn6SoMCCzIONUsYwqIZ7peKVxB4pTVItufY4fHD0AInF0hJeEnCSCxzhHiLKGyBkd&#10;EsMKoYlgdX9t1D25ez/FRMvJlIm6H67JJDiZgzN7oxEYeH7UjBMsSUDdWahuEOmp13V8drioNEBe&#10;OccpBTMEDwf9lLgwmkBQWC5GMiAWHxeiqCn4aMGed9hr7R6kwQoer4TTkX/NJwCTC1mWjxESK6ZC&#10;1QgvS0U/1d3MXjw9OSoet4sVoNjkxkrIEzo6O20MpuXm8fOhxLWvf7MfCM2bEpdgSDuGfdbtU4Gx&#10;kLh3S+eMrh96CXeeEZcclCERMoOJA5uIjXgwH/KiNuSu1Q5EWKrASz5ooD93lI6K6Tno9IT3JLh3&#10;IEIOPE/uTCIAlWQEVMNkT4S6dqeQSxsPbWoCcbuNdl9AJnevQVmVa8cHoWwlY69HfMvCQddBkP1i&#10;1B1hAaSNOoM1x1yH8VIvpycQlzO+e54ppIrjSb/at497qaQPvXcoiZ7QAePaDsEb2EkkyjDGoVKt&#10;KUi9PcfXCbiX5jU2d0a67jBgNnmhzAmB0FnD3JZiI6pO4SkjGZJIzEvrYKIIuMFVWVIcuElu4NrT&#10;bJdPCvtbei63PxJ0R3LQ86C+diel/qg6ZFliCgxUQHQ2cybZ1+in0EiO7M2FpzcbRiEzGbWxh2kX&#10;WBDuUajO2LPYyzNBNZnq4n8DH1ByNZtVsmSpzzT6IyiCKsPn6/Y7Xic+ijCZQYSQy6GR0GAcJMLu&#10;rTC0lG+VE2IzbTvfw4afNmTz+YSZj2c+RmrKvJDIvpjD3VBGXTSEiwlVCtQkxrXUSUy9KO/4rNk2&#10;TBohHivH3iWPUUjf4/k5HCgEPkzkyWIkidhlT3gidkTp9NXsEupPb5iCkTXg52fRRcg8coFemGXB&#10;oIjzHHoqszJp5TTc1EBQSmRZ7yDKFe1BDQL/Kd3OWJ4ZkXhGwPp8hr0X9pscSrxCiGcsKSIimBDi&#10;KtFrNzmsaaVYySJjS3VPqQeCNhGXlXw/r2dpqcBlw0eLY758elEqYl8DshgMwwzh5eBaxHhB3gng&#10;ul7vnYeP+HEx2EImUtmyQWZKI2ZPvU6ILgRLkwCkKDDomBxB7U6b/ZLJ5rk0aHAw6BMJuT8knHYy&#10;mLA5IZrw2TLsajQAo8tcTvIX8TomeO0Q6uq0JxKxo/Mj3j5LbiBeJs/ErAqeLoYyAQ93ViwasyK5&#10;6H1AXSh3IbFD9eEOBmWS2pNHR3yZYR5LEmxIe1rRUBoIG1CK24gbhTcl3zrtUypsBoAdHguzL9JT&#10;qRUF/HGeiKoj5RInM+A9v7BuUlks4SGPUJU1o97ecI4qYzrsbW0sUSWIcCbHH/1kbuHHT/Z4FfkM&#10;mkDphUT60S9xXzjIG50+4uFCLgXIBr3g4KCIe8n2do6HQ8DTg51dlBkc4RgSgwVwjjJnAVLl/XxB&#10;k7NEs+QNyNeO45+6+d33PmHnXtpeZfdg6oDJF2JSIORoHEWf8979x0+e7BO9E4cI7/MT4ewLRS+t&#10;FrjXCyvrEG5xYeG58ZlyAr//4cdv/PTny0vLhVQwlkCBERJVyeRcGN8mB3RbSttUNoNvDT1uIZdj&#10;vZAYgQsNzQ+1GjzbC5du3L77cHf/gI9QCbm8YIL7bLZMfqXX7FHwN7kIp3OBoE0iCklQCFBgM71E&#10;rxKOh6m7YfNE0xknN9LYCUW2Nh7E4gmQc9iLhVwBbclwwD51kE8BR4MjBdoFtc7Kynq73eUwRiyG&#10;xFsxEHIds29tXWTvcVFi2cVUDcW84AVkqIk4TWCfYaPXf3J0rLcpVgIouCGY0QhhPIsiG7xW3pKK&#10;pIO2y0rjffI0QMepe3kO9H9MB/iWYEWcDKwx1KuIhiSrN1kLfLv1rW0/TtOohIejs+K5iNzGwZI2&#10;Jp7JbmdWaszVvZ6zw0PKaOS5VHsciwApLHwTMCitA6ajR0fn5dLp8dG+poX7BzwTMa0hVBMVyFBY&#10;UDBFAotVgL5JNFXQjnxHjRpQwVGiI2DOKfWpkCaWi+iawFWKvFOMoUoIyOPUFYgm3KAtwE8OPA/k&#10;NK92sZDNsaE4PZja+TSQNJ578kydggJLsshrxjtM/jVSQPNwCBRld8hflJMF5B4nG2yZYPFSOlYr&#10;RKLd/OjTe/fuEbH74ccf3717l8iTZl0xjDDIODrZAuiljUOtWJ58OooW4rZB50BQ5HR+8cJWBid5&#10;UkmMg+7Tqd0v8TO//E19B/P7T1vEuZNyWz0sPZ8Gg+SiUi8JduF9WSc0FZyxQZWKrzNsUSGAX7sn&#10;NBRQy4iQdoAM8YFS1lBCECPAUXZ6cIyu76d/9cNP93dJ3nv7R393cv9e8WCXsje1FA8mA3GWSDj4&#10;q7/5a//sX/zRb377t7717W995auvp3N5jB7EkZ0xuWAqA2F+8PGHH//Vn//Fn/x73EF/+tabb77z&#10;5s93SqeZlQKCkF6v1W92qTfTaDpiflvnfNTuMltPQHNoUKPaV65dXs9muSddrUFyc+33/+l/cW17&#10;bdYi9q20/GsvX88uz44rt+/eDXz1+nPrWxPKmsefLDKFaO4yvrfVO/vNVCh/aZ2O6/GtO/ue4eXC&#10;8tHuk+qQgMzGk0d3T46PykXaqMaQYBmWk4KhnGCYUc5h7yyQt8dCYx9ZffiMeBAgDXzhJO7RHMyF&#10;wsvpmbsxKeWdy8nY8lbu6o0LL12/8NL60iX8ofHHqjY7jFtYnywzXPqNN61mt3wiKqrI0MKeY2Ir&#10;jbtxBMDHJ9TT807/qFfbTGRunewSMTrEfCYXi3BYoy7zE+Gr0X+3zfIUR6tUqcDkakGjA3XWXaHR&#10;HGosODZY4Ydi4fKglU8nbEX8Yah2YMVOmO8h+ueOgLhB9YrWmPmDYmkG8zM8VpjOcQaBrnd7nWYb&#10;WPPhySFL9Hj3qHVU8Y+dpVLt3tGhI5V45sr1x3u7JEZg/GUfT6FoskvAxbmRTXzL0yZIIgrqAPpM&#10;Iv/kTUqhogkodxrOWMgEMlhgZ3PwwDGeAB5lT8A0xEhZx9QXE3hxw58KEZTmR1klYTP+ClKH4XBC&#10;oAGlq1T7HP5xdJ1xY9JFkGI6k8bjZXmpAMO+UEjGE7jUIBlQ4qvfiSKQThz2JVdjOBW9+vqLy6vL&#10;z25d2VjZyCWyq3i4LFypYHQpmmodF21Bw62Sp7LkLZBUnP/7/+oP+C0pQERYgoCGRcPTlFcFWqtE&#10;MnxwICscw9XigEHKJY/dGMOI7MIlKA+4p8t0z2XHVp1DH5e4cCg+sZMiugj4iTUjxAS3H4bFWJTC&#10;GZE5Afo4BUTrGuZcpDXCPJ3hjQoEzBRwqKOPkq7Mx+RqDtsO21vOBTgnXKJwfehIR10Px7LONK4s&#10;pzftC6/g37OyFFtKR+KxymxQPa8WT7ASaCQCIVsAtc+QxAruCY6Q4lmlXWXQZUtH03avQrRYPbhZ&#10;E9mGWzywqkLq6YfAySl/FdMn+03FBSKU4vbi5DCfoGZtVKmc3GTOUHGDTyzQDPfI7KW4VtgaZRKH&#10;UYDAvJQ/FBM7mRaE7tqciolojE6yCSWFmerOo4h93G6WrmXTV65u8gE+t72+vrKSWCq4giF1DLR/&#10;ZuwuT2OS7l3z/YO9/uHZECzMRvadMxWna/IpCwl0TxWa6DJSuJoil8uHn07vKp4Pn7Ev2Gx3WHt4&#10;1OaXlricwoEwGBJ/ZXv7wsrauvzCPJ5svpDILa3HUnuTVuP0PMJQyTlfzRXgqgVj+aPDO/HuJLKx&#10;1XN5XWNbx7moVdoUlGi/aDcYQDNlCXln7eqBe1ZPhXyFdARzTmZtfITh+exKPh3DfsQ9I1CEYpNJ&#10;E62jCaWl1RotIPGJo6L62KKsQO8B4RQxxASVK62JxIs5bslK24tFaVksIa6IUibjjquC8YKqEytc&#10;i57YYnvLl4jxNuQvjJP74yoegC2G00O0uPjqw5+oV8pK7MKDFOfHxSiWTQQT6XkHZVIrkUAszJCi&#10;6wiSBIcfjZdgBaLCnT7adSAPZrNEcrVsmFPapt6oI5Ac2INVuxvXpKjbtRKKzHkAdGEE00mMyCuD&#10;5CgHXA5UbQoOHzH3YTByQRPg5ieBGmEMz5THzAjHiaUTxLJFtNAZVafT4mRC8g/CJj5DNgvYA9JI&#10;bs0BJbuYzI4BeX0aq0+YZizcPuT+Zs7nBMQd2bxMROrIqJDBymOTsZPsoSSLC6H4MlR59iAriQ+V&#10;v24ShO0yHiW/ZFTvD6ucJsjuuG7sgRrzCW5oxL1KKAb055F4Fb85G4dU6SiTBwkrk/bUwsk11WNw&#10;TcUIP1i9EGNA9jVdPl5eLjuccRt10aILoEatIqsR0EJHg8OEHt9Q+xlOwmwI+pLM6qb4wIINzpwj&#10;p3/k8OIfqw4UJWS/TSqGIxjv0sp22pjCuJVuoex1mZ1C4bNaBd1nM+X7CSuwOUg2FqkOE6ylpUgq&#10;I18K26JUZhTQ0Pqbz0DooKr5giGUV6S+0hnQ/shMy4D69FVwBfGPgcxNmc+z4OlzccKR414yxDcJ&#10;m+XMzqmt+eq0Xq2enpxA2lTsViiEz9jB6SkLEn9vQEO2L4QTlBdcEFB64BkKtkN9p2JIymkGaK1u&#10;V3bqRjsl8B8yJNF8Q55t8MmDJ4e7R9zhnMCChYxuACEPL88nrqxMTxknivCCcYYmQ/ZGrXl2es7H&#10;IuN1qp/FotNoEA/D5Q7oDFqkalN++HS5fJsAS0gmpZ0uWnbcrDXrkyaLz1PJrsx1Bc3oclNHy9ts&#10;kfMxIqcH0rckZBpXcEp5PAyxGq2GUhgmE/4SHCFGYpSnvESFqSo4TtMUrkzGYgid4NUbJQochB5U&#10;bkStNIFmFqIgdU5CNjxxF+yjTCqqe1e9vzQnPDSDANiaDFbag1w2SQgWmPHjnSMGLuvrSXI4udIq&#10;1RavJJ0KY6xGSl4wFAVKouHRB4fynuX01M4D8q2MrPhFMMbdezu8na3NZXSj6dwyf0TbYH2yfDmB&#10;BaxBlHew1VPZ3MAWOC+VE+Cjc7qgFGc4RDs8ZJDyU3Y83NkhDn1zcyPsw4aKWx8zakvmbXh0TluX&#10;0nw4gCbEM6P4Q//MsQFUQVPP81Puuc1x9cbz73908+79R8wiWatcW4iehy4XTWC/DaPbA/+LUbZP&#10;3dQQYBp4l8WGoqbVBGEjLJmJfi+WzrHMGfTBYRkiNUa0JuB0nE6lATjBAhjO4MzORB3pLbcSCN3y&#10;8hpXNtA1hZHSwdikkATmi/WNbVoyNnGtXkHFqkWJ1mw2hRqVLyzjY4Tvzzmka92yRJjSV9LSqyQD&#10;VM4m4wD/mXQaJIJ9wSElqiW4uAxTQzTbfMSsFhpyRmQyDOy1uS5ZEHQ7oheaWBvW54WLlxAi0yxB&#10;+4NJJdMSVbm6ytP5wkZ6uck8yuspHh4N2Q8AWXOQC7LOBHDwdTIvdELcZamzI1hOCFmHVDY30IIq&#10;Bs3zyce395/sFc+LhwdHZB5CIiUthQKnR0IbtzlEinCUA4T1Q4+rQEwSgDUMNwbcJgLe5DzIEYVP&#10;kSKIAwSREEubXCK4LuBwMoAkoiMSJlsM1I2/iJWBSfg24ju1uw7ixako5bpnstc4jPX2RwRaSnIv&#10;LyyXt90b7B4eHR8c3v7s1u3Pbr71s5+/9+67Ow92ypXK/4+t//6260zz+8CTc87n3JwvMsBYJItk&#10;JVZ1Vmh1ywrtsUdaI42smSVPWJ7xL/PL/Amzxl5yW1IHq7q6uzpWFSsXyWIASBAgQGTg5nvSPTnn&#10;c+bz3ae6rbGNhigUwr377P3u932e55ukOha5Tvs5UyuuiH1NVdpoGI5H5ZMrGqB6OA4x2Z8xeCDt&#10;c2ra3dmKB/ycKGLT/W/9+F93hr9oBSGGdBgiyzkBmgdPCPs9hwhBGCcbFqJ8NzWI7HuKS8LtmvBu&#10;/C4ZPqlNxDHKRewK/hGtk9Pse+9/8P0f/eBnP/npRz977977Hz/75I5lJb2SSuWfPArC2TOPv/DF&#10;F//uP/n7b/zql3/9zV969Uuv85MxBIU4eS5YP7GPo/Av584ek+jw9g9/7/d//zt//Z23//yvPnzn&#10;5yW6Daqu0aRbq5tCgc3L5wmTLRwdzDDFdIyRog1nXU+/yGOKbF9MegIxszducq1dO3/p8sXVWNxy&#10;WgWV2nz+WiocOHuWvbe3t/XWq6ue4NmdRzcf3E+8/tzl5ZVBudY5vmNd2vAEl92d9v7H91rJ4OWX&#10;rkzqLQjl9bAjYfd88snHhFHzlIA9p+TB4shCYLlc1hUPzcxqBjcADo6zFc70nCEoJVO/x0QqlsVP&#10;Igjzx6ZzYL907q0L0VX+8oXM82vJC5nwRtidsU19jFA5Dphry/ZTftT6Me9iDBI8D3zKCBiEE+rg&#10;LFu908iveiJPcic0zyS11yf9JByEUpbjDJ9oVzoadkrohY6dFoodBiwKY0wqGyaVY8oMwz1CvjAC&#10;onBqkzQ0EI9v4NWMRarfbW5QWddKTfKw8PYYkTnP2cMVcZ4qQEzdGcltE8SEKK0waBJWox1Qi96g&#10;80yctBQ2VxbjlRqEvlGxWr303NXX33yDDeL04ePLG5s+s6l0ekqlrZEueQuGix5HnQZJ+Duj+yIs&#10;0hdgNkuGYSKOfCMVQ/sXJ2iJSDgmCew6LlwUde4DsE/GcBjnhkxzzrNxQBswB35/NNIcjFI0q66V&#10;F9V4woCLkokyn82d6xeBUJMv15DxuceTiMEXwXHJHVeWRSSTWYguBFe4mMX0wtaad2w5KuaSV3Yv&#10;7Fxgh0ojpgiHEHuj19i9dPHc5YuPnjwG05L6XyXw3MTAbP0X//DrVAaYwLBwuD0wKJj5Uh+o0tZ2&#10;wUrSoEe9B6SvHjj/iFkskD3O5ewI5IAkI9TuNphUFP7hUIzsvaAvGgxFO8MGzwZRhB2WkxVcQrJp&#10;vppM21EmqZkECNG+zDYHW0/jvX6XTloWfogzZEggqytlmhkMY+ARJmuiZlowvuu1yqBUsGz6sBfd&#10;NnvEauOczqxmIFxxGhSYxtW6CIL4jDEoRuhOEUGZbXj8w+FhxJ1I0alCT3J7ozwmWR36fZKVAxBR&#10;4nAiBhn7yT+xi8MdNAwwBiwt4AThB0NVZICHJgaWim7k9aCSRwZrJJziz6ZiB3qY3UFEMVWzB0l9&#10;JAqDrC8HQgpQzbepKbrtJh4AWH3gx1PKHg/qpYBtthLyBiLOduuMORAul6ZAyBUKA2Jj1ysvPLme&#10;y+WwNRsfnx52jrLIsR2mmR/jWhJhfE6ptFlP9D86QRA1BQ3iPjLdETxxtAESUuAAMSDBr4ndN4ab&#10;eBDwEIgjpyilhMIynhdG9QUQuSRMIzA460L46ZMnK64ghBjcV5hC3vj4dvngwZWFdHLrfAkTQFx3&#10;YSkDI8kU2MxbnWe8Ou6lI/aoY+i3dOQYSo+DKUssyhYVdtuXY0G0PRa/Hb+sDjNYhBMQg9nUwarA&#10;ymDvOmyQt+TpOzPhcM87Q9dE8qli7zVUsOHmTwfIMkJLpT/UD71LSpvFp0q23TRTVMZaznwpzkwd&#10;WOJ9m6nSlRXV7ZUKpU6N6rzlh8zpJzSvT8/PyFODfcYQQffIMvVHCZVwjRrEjlToVSe2Wc/UcAdx&#10;rTcHXWmuhvYIteDM0SO0TN039S/BfrahCx8HT2toIeaVWQ0vNpsR2RSDCc4jsl3iXIXpwrFpAjhW&#10;nCBDYp3fmhjxrvEKunwBuXPw9GXXpMR6fs/tTTSd1P2Hg+GpedpDYWqxRCwzRYQjgeYGkkKKc66O&#10;SRIyNbw22xXQwJvOWjZiEcwYxHahS8PnEDva4oci7LT7MH/DHsHwlZL9IIsFIiiriTvKuEXzBWdD&#10;MkZTD/cX9GmkAeORZJ2Ghqa2wVYf2On7pl0OCKvZZZmR2wGD2mGxtx3uNmJJoPtxP02h1pnk6GDg&#10;6UAZ5jrn6BP/Um05/SkiRvxVzc3RrAN6YCwqTp4G8eMKIDADJ5Nyboe8ZXPTKyLlownkWQ+m1hr2&#10;LjChLCNCQUjyJN+clohBlebUMpaQxYuKS/6rVWJMCiTu4gmi0lFaHc25TDJ5VeOppD8SFzrZ79Xr&#10;FeZmc4UqimKPK8xfQybTaJQJSWfh0TrSEBGZzVfS8M80ZZ+pNmo0tvK5GU0ohTWcZ6pgMtHcqQVk&#10;T2PXo3SFN2scDgj7OW8YVx2eHLHJyL0KnQ90dPFymbL5iJ4j2oGxtOT+/QFzVU2GYAgIl5Mzhczd&#10;bQx3yPYLMEFPJlLPHu9R3EKjxG6aikqJaqEwZp9iYCpbmCc7w/10yqJUdIeADu5vrdpgBdIMz50m&#10;0NVTXjCqVNokJ4mWBqgO0XN+Omc9QgFT4nDJbgH3HlIoDN933jqNY9nN6LFGY+ayNIh8KN5KwFIa&#10;Y/HTzaZ2U4GoYF+Mio3kXo4/KSs4CjmGlPpgJNxwY3m7uVeaKpAoRWCuzZlKZna3t8+f20ZQSfNu&#10;mN5Dc6WWcICHIBFhMESmCDfQELfKqsMQaOmrNTioqg3iDyxs6mPz8dEZC3ptLcrbC95TrmBFNklG&#10;/YzYmM7y4hlJhpJUwenl4aiWNSB0ng/HGl+dICf2RqrnrbWlkN8VCEfnTSADXuToXPbJaRGBRiwZ&#10;cluw6Yrcf3ry8/c/SgTdcUbawSCuAJiRUEZwK/iyJ0QlnGQXFtIOyxhhm3Qsxur6RQ2Gf2y1Drtf&#10;DnFkZMmllrAQEZLqZawgAK9U6K+s7Xx4/dazwyNFX3JHqYrAoJzOWHKhi0EDEZEI66GbGA6+cfZ/&#10;lxdDnbnpCh0fTsm06yCBdJe4MZwUiyf1ElMA+ciS1YRtOo2EhAnjUq0SSCVgomDGBQCeSS+ytFnq&#10;dHoc76x8hre8XvjUaT+xCjmE2CzfD/xyiaykWoTlTl9qdWLup8aIo840Q42pCC/MZBYWIsHo8gqS&#10;CyaVKyvLa6kM+hr8jxZcuBz4AwoxN9IypM5T4uksmUxTodnMMLM0tucFn1tVbmzt0K/QOwEhwIuS&#10;KYWCHKjbhsnFpdVIhtaa5Vc4ORHpeQhnkiuHSiDTCL4AdbaReiLgEzQSxIWm2x8I7e6eK+ZyCGpO&#10;j85Y6qxGfHoODg8Ojo8pTKn4qI24A6CH5LkxuOG/vNhsTKBeOna57Zq9ASm7xYtCxuz2wbll/9HQ&#10;WZHL1ARTRMJsXmwdsKIQaqYTSUBWqmBkxtjTz8s7FZvYpVKBUEGKxS1KkLgwbKmdUalcPzrI7j87&#10;fu+Dj96//tH1Gx9jLnH8bL8Mc6xcBn2nl6QyQP+J06sUfBI9ilxD9DNtOV+OnUqUZI3yhZDIj9sI&#10;V6SCZQ+5cP58xIt3MLyG/40mcD7K+f8DAP+mUaTS5HNJeCVt5QyIhjVD6aJpi24IRB6qRv0vYEDm&#10;xZQV5Wojnc4w4O+2Gwf7z57uH7z74Uff/fa3fvKjH/70pz/OFXJOqngZVbfJm1599bkvv/rq+a31&#10;r371y9deevH1t7527eVXmMUkwguJTMbq9gyQCEztB0+P3/3o071s4b0f/fT3/u2//+YffPPd939O&#10;yCQzO0xBlD8WdMSX057RtJYt9ly2hfUVHB7r2ZP2WSuyEt25cMHtnCy7R1vray/96t+/snLRyXi2&#10;0vGsppMbS2GXs/PgsOt3p65ddPS7uXt7n50cXvvlLy/aPYU7j+6cHq6/+cp6ODQs19vZ+/b17UR0&#10;i4rk8cd3XDtricXEsFj97PbtWSwYnbkPTrNBfKvsFqzvBHtzhKPoxuZbhA9p2+QSQAqvoxyO1/B4&#10;oYZ3jnomHAxmRBknEAVsBrcubb25FV6CmBfzwfOKumwkSDh4dAYxC2MhvJTkEGyXOYUM7Q2NJ/IV&#10;nAX7Abfr2aPHzljIU+0+M3eWrYF7J4eknXfKZ7TjKX/ILSd9ggnd5U5zSAIsYXeVEjQpZldtDkje&#10;UezuaTKlzgfApRwiX1d0L14uWSES2twfJGNwRyfEQYwdlo7VhEghs2QIICdT2OldmhHcOrCKGGII&#10;79NMfEq+nbzOMPgTNjMeYofCIN0TCa5dPO+O8r+s5FKsxZPFYZNdO2Kzrfix/7P+8C//8vYn16kg&#10;s6f7tWKuXSn3mlVElfhqqHMxTZDrs9JCHif5uUGaQibHVEsCUdj+GbKO+bYGHi8sTbNY5WAprZnX&#10;XACH8ZPNoi33acOqGU8ExufyyQMO4P2iIKZJB6s19kW2JOHfU080grpeomVqJqMU48UEl7Z4ZbnE&#10;oyGkcdwa3Ln/8NkhncHp473DR+S3PH58ksu+f/P6x5/fUTWr0BIcylBHyl6TQ5bKyvqv/vEvMTWk&#10;W2P/UywBHlMqAag+paOaH+2GeIk9hYZKfBoZuynm1c3EizOcg3F1bZ1Uu+Pj3Lg78uDCA32Bw9Lr&#10;ZLJKG87NkVu9ODpMbvhcuG3AJhYpnC8mHoB23lGn1lalK3stLmAmIhq9llJiNdsSg5SBmUQQJsAr&#10;DZm7Q4AHUUSdZoYd+EZ7yRuJETVGEzn6/Pjg8PGeH2wEeiGEY7MpaJdhMVgSw4NoJuYIoLPAF3QK&#10;N5LvxyzcqBD0wSkuCFij+YZqqGsg6Y6xaHdSaQwrjcHKwgI4Lwat/F25JquEtCMQARGRz4GIXsQf&#10;oSgV85UzSfoqceNgYhEdy+SRRaBjKJ89Jo6E0xpZM9nPS8vJbrM0KBfiAVcoxTBnRsvvjiSsidQE&#10;eqpE7VhLjrokzmG7PJz0rLNipTDMlfCYwmCb1yNOmRLy8pz0PsDsxfYN9wK/X6xm7hcts1GEYTjY&#10;wlB10Cd0JRxftNo9ROg26mW8xJmw0j9XSEeGKGw4yiiYcjg+zB636o3AYurRR7eurWy99+zOsNmG&#10;Kululy6sLruSaQibAHEuZZgO7F5PNl882N/LHR8ePP6sUdjPhKzLcV+9D1o1CDiZEXgw/0jFIRBr&#10;4gOGRDXAgUBHz62hAoRPqiPIR+MCA38GQsu7TBFJoQtwIfok7QD2DxiR4eUglxxspmjcoNnIV00O&#10;bPN61KgFmbRK0ilowVjORr4VD4H2i36aVY65f5RUcLeNzE9v0AmzAqoMxx4Dcth0Lr+b2Bmoht1q&#10;e9afeFzDYNTBO4f9rMODqouTKQzDETPQgbUyNBVx/SWLr1Wn5yT3qmPxtgcmJKwcWBhUYo5S6I2I&#10;zKr3Jh2MmJX4RSYIfAH8zHDBZelz5Sj2BWDCw+MGMMw2CkzDE5CrB3KknvSizCGkonOK6oBufzbV&#10;84clzaZNo4eH7LADN9Q/ggk4JF2QORrHghc7FZQfZKzg2Aqzgz2RJapoqJlH1PEp69jLzQUKpHzC&#10;tooRGIA2IDz3zeXyQwhk0zHxTRjV4CuBUacif+yAUiA6uF+gNGS1KBkZ/NyIHcaQmjNDG4i9a3UM&#10;TPamSbKjlMnc90bYnSm9wui3idajr5AVE7R8p7PdJYcOsn+9P23wN40tiChzXux6d1Tj/rA2eZ4M&#10;68DfzbPmdAaQJXNfqIgzC+kIxBljAxegIvYFG+GQ1dSPzyaAg0oMm7+8RrabizmTNiLqQno/iAZA&#10;VIT4TQzRGL2Q1ITmVGaZUhIGMsuJopBqjWkRC5Ki1BvEdMuKuD2FiaiEu5DetW1R3IAPlpEuIW+v&#10;1ziEqP/5fh1G+Cx9SX1oUZgRc5rKrgvtKK70imvXhB4vU9lVI7cGbqOuBT9jVdPvsbz5mPgYcxlG&#10;zJFmGHwd+Q7K5pWOtEpVrjgKdjAd4JSg8hGlVqdg9Xhd9L/4vdMIoqUfjluygbDaDU6wJeiPO+0c&#10;EEncFJ8+eYoHBuhZOEinQxaFvVI5w02IP+LGAnlAuQcm1dvhcSqF1rDZVI1J98kriquN1YaPSpTK&#10;3ecHT6d2YFG7CR9RkCnf1MrHxJKUrVhds/zreScNX3o+oVTfHYy2+UyyM9Xs1MrIdz5IVfsHwYH2&#10;i/om6BfCj5NEF52eLK6xr+EvCDmhnzM4LMIGrBbEeNIAcMOFI3DjuYG6YL5goVwv5c+ixHcqXofs&#10;9QYH1tISczcXkxIMwOmTF9IRRBo4tdCdKyW832fWxQao3B1DL8FWaXBbODXxnbATwQppliYQJDCM&#10;aQq+k50uayAYDgAcffLpnZs372JihWiKWL9H6MvyZ5e2VoMk1vgDYLwsBj41fkTkUz199pQAg7WV&#10;JaUNxeOcff8JtKIivFastHt9Bo+0iPgs0doScot0jjvMDWFhI4iIJxbfv37z+CQL4Y3UHM5jNh78&#10;B8KxVKuGnSmDliEsEQalMJsBdRncGiW9MB5uS4ixqM+VWEoTncf4tjvFSntUQXDDqVCvJnFo8JBe&#10;KBFsj/UmUxLYIB3KjHAoWi0DnnMbC4x8EfmzQ7O7bW/tGsQiFxrWRrsh11Ap4UbkHuOmAKgLF/A0&#10;f6J8CA1b6a5lrA2UylLx+MIUJg3QIrYpaTHoTVDeYT6PVrBxeHBMnQSfkCsLRIKvvf76YmYlnVpA&#10;HAW7lfJLnmlG0M7G5jn2KdwsmfdhRQF3mrEAgzc4BemllcVggrgVprUggczgYWqMzfLHMsw2hS4Y&#10;HhiKFBbcjxsuBZ6FgW0EGWSpmAsHAk8eH7Kd8NegqYluYLWub25euXqtWcGSo3Pn7ueHR/jN7O3v&#10;H5yeZvOFIpOIBrKoCq6GwgnZexWRa3Mad2bi9WHdNHPbnVQCCnSED2+1c6DRM9L/pOIJFWZo80Sy&#10;x6MSV2dI/LLk415x6yipWq1RqVg9Ojq9d//R3bv3333nw/ff//jTW3dL1eJpvoAFLpYV2NAzP6b8&#10;BhDga+PPyfLGFcqgzmsKxS+gg6JpZHQJW1k5XgKFKNoUfk1xQ9Uuvq/DfvHCecQPqGd4x/4XQOAc&#10;A5z/d24G85/+BXFpBx12B44bvhpjLe2paLTwmBIHkW4BhinzOspKUQiO8bzoDE72Dr/713/23s9+&#10;8P47P3x0tEcO5LRe67ca+NKlFxM7F3YWlzIba6uXr1xa2d167rmrtH/LOzsLW7skeNE62abOs/3C&#10;aal899GTD96//t0//+5/+Hd/8M4H1yGz5g/3irm8cBygG6b+AU8lX2C2Z4p6Y9GQAyJ8/swcCWxf&#10;Ph/kORXLjpntuW988a1f+bUk/ML+GVeeuPSFmCMMy6tylPecX4kupQaV6smNu7PlRPK5i8GpKXvn&#10;6d1S9tpXXk2aXeX7T+9Vz7ZeemE15DdVm8Xj26bltaR/q1fMfvbRp4FL28vpRXOjfevzz+1A9pMA&#10;21PQ42u1aryjPG7Obo4FTiIjr0bESidpYiOnx9UP+to0t9gExHzJqDNzLngp41hf3rq2Ezk3Gvts&#10;iuSaQHJXrqMeqpzYOVMlmaeJYmuQ7TW/xXRWQlMYIzVo4bU6ITd7z/aJ1ZvkqnnXZMHmKw+60Bej&#10;OPiBo6JcHY1JnWVgWK3X6HKOCgVAY8RD9XbXihOUD6crEVc45NyjGbpGK9NpGUUqXCkeS7QGw7O9&#10;I84cnNsVt0pT54dxCPfW0WqiRGAuzLHIcIdV7wyEI+1SvteDsjXCYJ2TEHwlGIBqBqoLviAbmEar&#10;flYpxmNBDMaWk/Gj0mnG772YSTtbrb27nz26+xkNEuiMi8OO3QznunqlWTqrFrOV3Gkld5I/2C+f&#10;HvE/W6Vit1Gd9joA9AAXvID2mYnmB2BMRgWUGt3OSNkJnGbsMbw0sO2hVZBkhE9YDzqNNK3sesrP&#10;nJv5K4xclj50I6LkyDREwRoUEMyzUZW73TjMGAIQRYTiWsmmysCLSFb7wITeyB/XuPLksyefP3za&#10;O85X9k+qp9mz0yy6EoomfBO31wiPBeUh7UJMU+BEAEzrv/kvf4NLgEkP2m7UzZhAykBV+5AG4rx0&#10;yh5hqMT10DvSORrOk8LBmDQACmLUCGe3gsqkWoMMzkmqJQTmGg12Gk1OAzpiVeKav4pRLO0oz1hU&#10;Eph2UkVLK4BPQG9I90tJKsSQ2tRNzcDFYEQCX4PEJrE4GIdTvvgNB0gwQrcT2pjHxvK3OiNYnwbc&#10;0XQQTxRqj77LSjwI0h3Eps1qC4sr5ICNcjMYiFp9vuTm6mntDEhcdYY/w03nrkJqorGnQVMjgQSI&#10;31W6B6UfjlsEXcxQvuTzJUjSZjmJE1YulorKG8p3EzL3IB0kxCU8FeQu1WzJRI4yWIUBFaai87gG&#10;tlRKN74wgCpKEYCYSCjq4m7YZ7ni0RbGQSQ+rgAwUyKFJ47A0B3CXIXzE/q/KB1SHNl5EQZ2c7l2&#10;1j45xcYHFSpZMMyqsRAHPOa8EW5gQpEFtjmbs7NorqiRKUA5Dam7MCB0+cOFKtZJI3ZWHNIj0bhk&#10;oL9wuldIN9/TyDybOnDuDsYYCJ8eHwcn1sXL23sPHp7kcpFe8403XotvnqPAw2gEi0cC0R8cHmNa&#10;y4wuzXDIhM9nO0qinQlPlBGsl7g/SMmGMcfCQpKqV5iMhCImoCKOHwYDIA048eIQA8IEPAYzUBlx&#10;styXq4E/hLOzGTwa8IzUJ0RXypJHtykODGeQZqAgFIaTmBFvhQs/kJEOK+PbGOoFgxJDwzlkTsb7&#10;BW0cnw6tZBtfVgFNnLqdFh2OyQgS9CC56SN3RxDjtLH0ZgSL2OztUWNmo81mbMlqJ8+k2R8XBhMW&#10;Ffunr97gMgZWV8vkapGrDYnGZqFYp10pQ41jqGwkJiu7gX+psAkokHaOWHg0U5Y9XAABVczHgNwR&#10;o4rDxLLE6E2CaMoQirmBbWSZtEe9OmoRktuQAiKSZ5dzQBglVgJp/MgNNUISPxp9zIJnoWHPMugy&#10;64eSEUVgWK8NaAgNiRxdgYnqggGMKEmARJ2BkZ5nNtIjxMWSK71uH9uom6Ev5iD0dTbHgCKThoRN&#10;T3nKJnxmQPehyTK1MU+xBDIXyW+nbJIRAIYxQv49lmnUZK+AYEkwYglS4TRqFPFYHQJyGuATPaYN&#10;IVsf8gGuJdIqYyIKdjrrwEsFMTWSo5gYsNFgacNegmsrfHWF3o+nVTvZYHaMPch5b7v8VQwdh72Y&#10;0yazJ73pGOSoYCIJUGGAKGJYTjh2DsyWapvOXNAnvAhE23RLaI/QoRmyAGiuTMkYPAP1g/nOyEjg&#10;mFSa2XB4tH/ARk/1GUtEMTxEiMKtgk3HPkopQy0k/0PaUqyNDNGjbMjgeDCytWOU5SoWitBB+U22&#10;XKFg6uJQn3Fq4cjCAUlJRy0lwE9p28obRGtDZ25gluyDJhP9gjYa0VankrxLNK/qCpI/X5NTpVav&#10;y9nVBM3MQZ2qw8NO2AMpI6x2FKnERvkh+/HhOuMWxFQCJHn3uSvcKnZ9AdasSg06xxB58cxE8Eiv&#10;3myx0OHdMVb08JFBKWToa7x+vLQqlo13kpsgZM8ABhH1InVpNJrGNigfCDFhRmNMvygJOR2h3Z4c&#10;HYWCASXziB/rBTUQ40/7sQyBxcxxuSgf4EBSDuPbA+sMzYDEFWgyqQmUiQppX720/A/BtPAPG+BW&#10;ohmccWeEXhh8Ocp7C3YSa6sZnyx2PJVyh4SrpcUIgwhkyujtuGjgSZTCoueIaU/HQgOFHzR9I9W/&#10;mlS+orYdvI/EVHdw8vI906kwTNNYglBErp3dBlCfZsl8//7e3rOTxdVEyGnGWLNQ7ZK9vpaO+FF+&#10;SxTi5IzgloLlarcyzcB0V1YWwMrYolkzLHM9d5V4CqAadXqlagVjAQ1whyO03PBRkwtLRLRLeaC0&#10;glkytYTfPYw//PTgfMovmJ8ugqKSvSYZa5YeaZv4V6Ng6zRCfvBiCkqTFDWUL50KoyPuL28ELykD&#10;MMY8E48tGIhhu8QzWkpmeGGIA4GofFrIG72jGIcxhCuZJT47DGDwXvUI4u4qp3djfQstOk+FDlBy&#10;fFIfeO0n43A8zuvGCwVAVyifKRNVJod8c2LKqKHwdS6Di6KepZyC9VAsVR8/efbZnc9v3b6DGgrK&#10;Ja48DBIMW8sRoA1Rzv0myQcOjOkJnubJA8sDbvOVt3fOc6pCVIJihr863RTLTXJV04QmMO2PotFg&#10;m8kfH2NIYoENo91bLiXibjFF4NnbbCwq+VHSamlkThMYBZTGrD0U8JcLVWnarPqOXA87T2YhE4pE&#10;muUyqyWfy/G+KJeiQd2En065mC3gS0nOHtO3iuGQWIdkUIcNNJKPFzIqZQgzIlCxi5AY2qi0gyPw&#10;YSWHyPqMqQfhHDBXJX00yb2p3iwWySi/c/2jTz784JPr1z++c/fug4ePquV6Pl+koGJe3yFfDiEP&#10;9aXHh1Ec5Dcjt3nWbmHrzQgGTyYRiKTR4j2FnucPIsfi83uCiscQ51Bh3TJTVma3DWneBIvBy5fO&#10;wy1RpWJMW/Re/E2zN2//5kjg/6IJnPMMyaXgJVe8leGEy6eSffxYgLegoZmc5A739q7//IOffP8H&#10;3/zT78HVpru9eev9CY7EDdKSHJlEGkIFL87Gxtqv/Ppv/JP//Hfeeusbr7722qWrVy8/9zxcLfbT&#10;EhLq7uj0tPTJ9bs/+O7P/vQP/+B3/+D33/3oQx5Enuq5UPJEwqm1lXalQG9M4Gej27L6sF+Kj+tN&#10;WLbWVDga8DtrnV6l7lpJP//aywt2t6Var5Zqiy9e2Ll8zc/s4Gwfmovv3AsxR7S6z7CnGCFlLZMa&#10;lSpHNz83rWa8y4v+4ejo43vH2Iq88aqnOzj85O7n3drFF19a8LtnxVo+d8e+vrsU2Gnnjw8ePwtf&#10;Ob+1sVU+PH331iehzJqj57lHPVlvIX/jLQIPg29suAdKPyQaF8O+Xg32nicUJso4Pg1NurFY8sr5&#10;9cvPR17sFgHIUnFnmmxCnh2QB4ufvZMVxL4P/AKwK44B4C/vcDgNRd3lxf+VJgwLQRZdRConhx8n&#10;FV8o0D+rMuNf8DP9Y5fy4ogNN5NtBIEYdkvicdYpyVtUbgjgkHZoDaPMol9/dpQMRxNkzHSHrt6E&#10;6pl/ka1W89Waze3dXt8atLrZdnMTm9CaTlms1EDNMJKCG8WIT2EKICT4djAWUkhuhYOYl1JOnwr3&#10;ZiLBq2od+azhUCCDOxDcGtNscTkNSFnvVl4/f37B62ocPCs+fdyvVjj7mK14A0HzGAIgLERkWDPw&#10;HBd+H8CtMMsGPUor9NP9JklzpSaTlbNCJZcvMyjNnRZPcM84gVDaqVes+IcZ+WbAmrRrHN3U+XiK&#10;+5iSglq3mpM+dhRYvPDVBuLp9bpcP3CgsReyVRoviFKaVOrwF/iDlhGEeO7ipSuXnkvFM6VsuUg6&#10;xKDfLlQbhdpZD4u9fvHJERQarNTYqHgva53GztULr3/1Tc4IXHR0eikjVyeIZDgEM/7z3/46t5FD&#10;lTEn3499nIOTktqIZAMJU/wKp5zIFXPVtEnhHm6fPEzpG/m9oNvBEMEf9J5bW722tbUYj6SWE96o&#10;96yD034dIJWbaKRsKd0QLhbvMSvAYsUi3wlJkXpY/FdlJ1PyIhFRVKAxINKOI/Y+Ni98G2Ozk/1R&#10;E8BQBh7Ir6iaucQu6703C9vcWM8FE0GrM0AL27AN4QXgyV6ljPMnFi9enSDawWIF9mckndw8h6sd&#10;pqxeksAWtnAPkX+3jyGpSwW42Q6mNrbhIEoU3ICK2DOaRC22iMkam1nyEzd1PQtFLCDjbhoGg9TP&#10;6ikpheXrISxufqCMAUoMopn6fhREgK4KxVAckHGyjZk14OhUr407hUrWWa4D9wFvugRv2vtm39gT&#10;hThD2jabKJFhdJuMd1gUfZepXD9r7R/C/iNliWlEDHMPmkA6Y820p9jzyAuuK5aO4ldgo8I2ATgG&#10;tYR5J66kK7G4ubCyA7dt1G3KPlMsIc21JfQSHZ+HLuwZBU+3XL906fLEab/+/gcrwdjmpXOnxVJy&#10;Otq6eK5hcZ+VOtVukzD0QbPXHI/bzQbD4lm37kb+FQRLY9VDQwUtY3wWQIFOBlcg6DFWmhkSHVry&#10;YZtABiLNuqxJBwU8dbzLA+bNRYPK6D0x3HTkzOV1dlgQJmu9O2B3YbhONOtw0IXULCCBrzknfdFX&#10;qWmhbCU2neJPp4h48jqQlFPEX6QfU3hwEwInqXJ2JzTeaICsCjgKQPV0PaTGh6JB/h4jzqmrhanK&#10;1Nko9woTp2tkg2jfRuM8sGDnyLSE4w4OJGkQ8ANCYAizSX1qhfnZ4yhjSTC2maCBmroAQRBKzID+&#10;gN65ZlrnuUpJbaGoNJyVNFnSCyvqmmqd14foAzxjzEbCHgTZLiEQlAQAKMzZVIDSTZvZHoseN8+a&#10;DZAIExeEfugDuFAhtPT4sAPGjUmyGsyYrBY3lSIeTtx8X5CDlWAPh8axQr8MuZis7aSnQiUGEMRS&#10;wLWSdxW+8Yg20zayOlo2N3ozkbvYHj3OsI1R1NjRRhWP8YzUaRA9gK/76GdZuRz5pE8zJMAYxTJJ&#10;wNGbmmu8MrMxCjEJD/jUtEqaF1Fw0lajpvMx70XpyJYItj81q+DHKJKdGS6SJkrY6ZDJQuvE8uEi&#10;SIthdjeydGTcaea5AEfWTOSMgHkipdGLiSPOpItYuT9iNnSG+KyNtw2XyvemzFOfxolHveXxBlh+&#10;qrblOW5mlseqaTaxgajMB2TUJgzgcBSBBSeVLl7LxHyH0Qvwr2CFBQDamOtT0DBa4ivCEeXTG95X&#10;XMoMYErpfP4g2txKo85GwUMLBxFTh9SEG0N3YPsq/mYlqFmq9yGYIPIkLVxsA04FLRkRClSfWW3Y&#10;EFJnk2eGHRTbNM+dSwdHMOZ5Zjz+nA4vTlR4hAeDUX+AMBtyBVnyPu6dKslRHwMFOhq+SyyVBG2o&#10;lEqiz/JS4d5GIOSgR8qRmC0Ky0ZdDLkOKEQ5y4K5mHdCm4c9acS40ZQr800BhOxaQlkpGQ3TZRgM&#10;4/3jHP0S/5CFSIfBXJRVyZyCpFziH4w8QOQiA5pATkUyZrhsAYB2xZloBzNS4CQLhNeq6GpotFb5&#10;gymbc6giHeo+hSxydGZ6CDOAcOWuQR8GBkWpM7ciF6+M145Vx0C6XqnBBoMwUat3nj3NEfCIikrx&#10;JA4v0x++GoYsaD4hzpPEMGey8ae8OpJ2yFJcpsRgjCIBYWtZqv3lX32fcL+ldCIUcEZjKWm8mMbz&#10;DPwYsdoPDvPFYnVzK+OVrxuErrODg8M1ZBU+J2I3eCQkBvG9aOeAehnaXrywQzhQr9ODBMjES06Y&#10;2ui0TtTQ0A5NxqEojgw0/7yq6hAQ9cFCZA9kfM7gOb24+sGHN/YO9iMY3gu454WZzZtAHINAWGAM&#10;cHeYyswGXXzqXB4/GBOPiTcgFA15MM0yW/CT1uLqTiBxjXDwZksmiaXZXEimPU7GIoxGCZY2VbMF&#10;BrqtOmikByTQCE6cgQTKPXXcB1WgsFxZWefFoUCBTe1NJWBAqZG2WRZXl+GDMnCipT45y3JTB/gW&#10;KN8ZBJ1FIg2ik/EQKkHgPlJSjo/w6uMRq9cgVMMHk5zwd0JQZcrMgtnePZc7PnU73PlcnsE6qCEn&#10;I0+DsmZr+xy1Bxg1RhpwtvkGYquy9izm9Opq3BPGJoEDsXh8gnUGOEZvjJeVBAJGsAp0ULgnLo4P&#10;Sm7VadLvWchLTMTTpAryZZ/t7VOaUp3Tmc95yxvrmwzgKYqoSQ8PD6QAYlEKiOcMVxPKpXUMu4ty&#10;mWLy4OSEcIr9k3zl4OgQQukQNhic28Gk1mjDTGFfkr2mzQbOyRxZLHOK/v6QMJeDoxO6YuRw7//8&#10;I5LEPvn45rMne3lMDVt1I8zCFImGUOSKiAVXhJmaPDnB9a3dWo3Xg2MCjgqiQcSEGiI32KvhKtFZ&#10;SDwd9AeAgLAWYdRlBL6LAio6uGS9U9HUmb+4XZcvXZD/NF/JSPmb/5D2529MYv7TJnDeH87/iG4W&#10;Ii7qK9HJXGTVKEuTBpvq4Ojg8N133vnu977zs5/++ObHH9+79dmTu/eq48H5Fy/3i/lSNYev90Yy&#10;/YVf+dVffevXf+3v/Mav/8ZvvPmlryBAZWbCHBfnNsw3OCSo2x/de/jn3/z2f/i3v/utb37r41uf&#10;4IaVvf+w0q7Gl1KrSxk232atil9hanNp0qyPAKDKTG8t4UwM1l8vX3B2+5tfeXVtacHPsihUzEvx&#10;13/5rRdX1xecHiSgmVcuJ5a2ITF2Dx8QdOvavuIeO5tP9rOVkvviWhgGSqlWeHIQuLy9tLllbrSe&#10;/vxWLep66fVX7M3ewY3PH8+6r772RsQxbR3SnT0OXH4u7Vw5O3icPcnPMrF8sfb03v3rTx+kN86b&#10;Ws47rea0Nwyn4+VqjROWGTEgP/fcgI9Unjqt1DN+d2b7wtpupmm/9Umtak1fOLftbTjeeeejR9PR&#10;SmJlaJtANGBXbQ5b8N+0xQLDekMOHyEHIasnZHZTVxMnAHEGMY4dLwVQGgeZC14oSH4rWJty6BxO&#10;dmiK4V4/XymB4FYqdeJKC0W58FfZqB0etkj5IQnGsGApUsmXjx48Pbj3iLCBVfYlNCwTOfe2p9Ns&#10;t1PqDQmRSLsDh6fZ7Ki/vLU7yTer+9na2Vkrlxu3W+rNJEyE3WbHxE/1vxvQT3GJsajGSVo/jFm1&#10;fdkYLBFT3qs26V8TCwnl0k0H13a312gkcvnm6aHHPGm3G4VSmU2KOFqGsbKlEsnFsBmWfsDo6Dhr&#10;9Lbykx0JMwwjF5W7jSUe5SG/T9EMhoAXDZvOwX61cFLOHVf5mT2p5E+r+Rw2nbXcCQI127DHqAPq&#10;LR0mdnl8HCeCM4qNsZy4ZPhGO0sFj01zG0tCJe0hdgunEqsb2354nbZgrVDfO3jawaobU/5uLVfM&#10;ESBJ27qwlPIuxomOp/h2h32p5UXgBmBI4FCKLGOayUkhXZUQ4//qd34NphP7JjuCCh45DVAHiuVt&#10;pByLpyN5oEHDVrnJnVN3wwCdll7cOgdy8HZNVA06ZiCWQS+YCpV7lWy9Pup1FDktzhM6JKEcmgVO&#10;saqH/o7xhE87BygZ7zlcSfJ8ZkPV0oQ0QWOiK6YvJiMrEJczgRU7rw2uCNsVvgmnHbauYviZrKUm&#10;ep1+yAxe5fSEsBqN19utflDOY0Bj4fTSUmYrvrXVdZpSi6s4NE4dvsNyuz+ytUgH6NiaHGkoiyw2&#10;MpHYvmGdMGyjNop7l6JefwRb8MEg2B+kJuZli33F7tz3LhTKpWa7hSrAAGwUSAUyg4YIai+FDscC&#10;U0KZyTE5wOCOMycgGFIAAP/0SURBVAzW6cyC/JqiIZ1e0LBzjGQLxEYYCp8FwnTfiUN525ItgiSi&#10;xYPSx6rAdd/sT7Bd+y0OqIc0pX0aIRgRsC+8dsgj7YPjAY8GlGw8iMAICjPERZ/GZQhh5/yhhKK4&#10;5LiieebW0ozwYLEy53GQ3WZyhhudESvYx2UqpY2ZJYAMado8YhmUARlX+l1sVamDH9253yScsFn1&#10;5Rrrr10rVlvhTje5td5zkj/gmblJY+/N+iBZ9n6n6UVkZjMlkVw6rdVaBZIYFkYwk0Iog+XBo3Gj&#10;GHw2kn9lJTnp9uAVs/3gguENefqQ8vBOob8ll2QA3wwmDFomkhHgwJB0PrK6PPAEwK/DODh4cHNt&#10;kjojZQLvj7h2VLSAALpsY+3IQIhGkmpMIeZSocrKjDuJyAfKG39BEzSJEW1T5mkTC3xvRkuoxuhv&#10;7A5MSp1jb5UvM7Y3Su2CFQ6Dpd/oFSSctZYlWxowggWuUJCa2c5IC5ipDJ7JkIduBQ4eOx89lNu8&#10;1CampCMetEMhdiid2HvB90ZmaHUySpJBgTTdMEABEyVQYIaOxAWVGxmXNB/t2jDfnVVnHZySXczu&#10;ZXhu5mGWOp0T2HkuDy6IDJ5QxoNLd7x+6MEDWdN5EQXSMwg/QCpWbZbQ9S0sof+BRkuPySOieYPB&#10;3QV1ZKFSXlNDU9WDYMDt5I/An4DJOyP0jZWJqTg21VkmvQ7Vd9Buipmn4UEPCW3dCVJoQ+hiPAoL&#10;8AJbh4ew8eG0jajPZgmYBqv02HZnzuOJzCbe0YBmAaKXtJ8erxMrFZi03EPo23S2A8zfJhO4yr1J&#10;lV2JmRTQrujiVowTRhiwU9/PrCNo9GOGLS4yZ4jAZNpirvSLdi89ZwCLivEM4dm02/YARhN3B+Ge&#10;oRclDonqHGQ0NpQ4hgySmaefwRfdMMNmmhKWKMwJlih0YUyDzooFCdYlk7MGgq4GMa8za7PWiYfj&#10;TMS8fme5hl2qnwdG5c0klFE4ZF1yr9hQ2LBAmyn8KG3hQPJusvihBiCQBlqUCxnbGgcSf9liIer3&#10;8dMDLoAtMMjEHU0vmJ7SKTA5ZMzHu8D0ENbqFO3YPIeZYR21Y7tRZd5EeQiMw9RsIZNudIfhcOrX&#10;fv3v4dkL8RvpHG+5yxlUaKRL/vX0eO0urSaBpQRPO6SX513o90hi4Ntx1cwEIlG+C7GlSCHh7o4P&#10;D/JHx1m00EL4JOU3PA9nswatNYEGrS79Q7dTlw0vK92Ifp7/5FbX26K7SN2AkwFvjwCiGUo2XkUM&#10;AwwTRY4V3F+lXWQb4prpuGSa5gJLRzfPG42BiQaZgHEUpoamnkAqimicZHldDD7LEABT1jAcZTjI&#10;GTdwoG5R8LHU6AazT7JhcOBeq7O8lAYbw/nt5LiGtiOdAkhwcKl7+8cABgEfft5k7fKgoJX+wpmG&#10;yekvalupKJWlK2MgkNLe8M69RxQK57fXoWWkMouYKkEN4T6pybc67tx9/Nln91OZ0GaauHg3QuP1&#10;9Y2Xrpwj0YoOnIaZ+gH0PJ5IMr8hD0kzIjnWusJhqbWVqGm4pgKlskKe3L/P7KQjGcwUSPmD9z+q&#10;Nzo/fue9j2/cUJ3mRNZYX1hY+eTGrb39A/g/NKpY/UiAzVHJuu3gAmWGDgqVEFY3QylcRhiXQPgF&#10;Wme7pDOHLkmjZHV7W/UBOS0YRFiDXg2LCMBsNTOxBPs0ux/XjDmKm12KXXrYR6sGLAbiR5NZrpYh&#10;7vPYNW6z2tfWN/l9ZnCkQlpDQe4MrRT3VUFn4SD4Mkhxa9CBQjzAIwR5J3MQ8GSmFFAi0eUM+5os&#10;U5ngHqSMdguYNIoA7kmD9GsWqheDYriitnPnz/XqHYTu+XxeeUUmE5JnVh7Uvq3NXUZ9HCt1Zi2t&#10;Bvs2YhCtE4sps7KadIexIWKcVjw5ldsGOjxrj3XIvZKt0xCyGZujG2KnaOhUTHBVJjMafnCWIdnF&#10;JvPx8TFiS1EbGEeaLZBCNzc38IkEnQHK5k/nClX9Mw5rSiSkD/L0HIPrMaPgrRQxZAbsNGIvYmd4&#10;/Y3XF5MpbI5vfXb3rFLFsbtYrTCkY9fiPXv25NntO3dx8vzgxqcf34Qt+ODw4KhcruEz36g2VbIi&#10;Cuc9dVh73SbTCgJIuWRqP+ACxFfsvqRDwpQQC8pw2KZr4qUTJNhFQMYAXV4CsGBDXj98Y04LBk+G&#10;XaLo1ly3mkBh/jzKCTFgly5edFmmQgKFuv/PTeDf/vp/3QTO/4gXh07e4/PztRu15sN7D3/+8w9/&#10;8MMfv/32D957552bN64fHR2CGzM2wi0NjGgWdr/05Zdfv3Du7/3Wr3/tzS++eO7alS9/JeZPj10k&#10;nuM+Ta/KCMVTr/c+fP/6N//gT9+9efNH3/vBD//su5+/fx2yHFsC1qAzz2xaqNjReDHxgNuA0Uqt&#10;MnFZ1i5u1U9z/RpD7f7q5ur2+S2WYj9fTjs8r/zT375y4fyCwwfXsRX2nHvpuZTV2clmb974ZOGV&#10;a6nFnRlz06e3TFjonX/OM3I2Pn9YnwzDz59LkIZUbe7ff2TfXFpYXCHA8fbb72Y9s0tXLzuaveNb&#10;D55a+y+++ErG72zsndQbew4Wasn+6bs//vjjT+6Uc3cfPIXaUQavXt0d1CxkJLm57X5m4xihkVgg&#10;51vGqAwXjFBNz2ySJKnKkdp5+cK1VKn1p399+9ASfOOLu9NC8+0f/+D+rL+WXh7ae9g9Y65NOpF9&#10;BMBGzUQMD0HKbrzjUHEQJCRFttBcgYOsBKpmZbp2++3WuDxo558+w/OJthf1Nw13c9g7q7RR6+F2&#10;rRkpd1k2bE5OOPwE2MoA0mbDaTVXItKkekRgRnd8fFA9xUy1K2x1Ojod9GAhx1eWtkOJR4dH5nQy&#10;FI3766Pi/cdHTx5zKjQbMEZwM9ornp5iX3/w9Mnhs6cg6c3urNlgz5RkgEkdMdfRKMb58Uw44rY6&#10;kwsL2Ime1ssrq4sv75xzNnu5O7fM/TZ5Dm6HDTH2YS7PQWgndUqNmDpA9kXeG0E7ImYwxJPcQyi1&#10;7EMFVklhLsNmKVaZ/bOP4PqHwJoYQFoaN8EEaJ5gqcATUfJ7d0JyGdXFWa5RKtSKhVL2FHfhs9xJ&#10;uZgj4Y9QA3maU6vzLoheRYGgjVx2C/gNDvrhTIoIoEapYcZqolAfWQYhBrJhty3uS4dCvpg/dXHD&#10;azalkumIx7scT66k+JnBbN03MntHJrwReMtE7jR+6LD8v/7v/wGXCu9IImKGiIz04GWSfA1Y4BWR&#10;ixcS/A0WNlXOnNsDjDQPbhXAQoqite+1YPxtHjp9PWK+1ESYqtP2ST6PhMI2xMNBWfPs4FBl2dwI&#10;XuL8haWCjSRHMm7wqYU1lE7w8gCr8Ixlbg4WR0k0agGnurGdgyhH+BS3utFtj63jQIxOoDxsWeUS&#10;DesDuwOPC6QWvHURHYDZfRIN3Hha2RmvWy9cw1S2A3XwabZ8UB2WO+1CBULJoFxq507b+WwHO+Sn&#10;WVDdybCWieII0Ke2VHK4xbLcaQR6jdCgFzOZo8zbHYTdW5BIb7icxyZTtmpKOiL17unaegBPGyxF&#10;sYwwjRq2aYs8KJsnaXbE+NS0wTOnDR9KR9CL6MLhimCvEPBFqWIJTeAIGjpM0PhQW5adoFnd0Flv&#10;Ym8n42FOYikvffi5OoPh5MBsx5mEmssLx8Hjfrf72P7+7dZGonA76+g3GCTyRQM2x3JmYep1MC3A&#10;qwenScMjU4UOx7n6Uq8T8KM3s3BH3RpdmF2BFNQN/m8waB+OTdViK1co79dLDx/cIS0bTO5hvuC3&#10;eqUgnAyjqVjp2T6W8HUI4TUEQrPiaLqycwVOcKlfZSDTyBZ4cqZKIwgOOW2HLH2fpQtyn/BJ5B5w&#10;WEIM91CABagu/bDPhUophhaRlw3nFjHJCACHvWay8bPTbQf90SmJMc2ufQifVn58teHIHY9yPxud&#10;GgXh+kaGJY1BIx4kU1odL2MOFg6qTnG0DZMAFwRs6gH5B/ZUFoNNUZJJl2TG1VNhYQxC5ZU3GLUg&#10;fJRaDhf6RgxCu5AF6a5oQO2RWd9ZmroOza5es9/xeOLUqALinJEussJxd2ZvjR31AX6gDjOjWBR4&#10;vUaXfZD6lBeEUlOwMXx6x6w7q/VqPAr4FX6ThiENBiCWWaDf9JgjlbGcjxrMFAhKNM+wO0fZYaQh&#10;4XpN24R3jGPa7hcb/eOp+Yz3YGJtd6a1xoQMaJoF4JzAdJwWq3wIfw87lDbwIRmquHdSu0HSq1dx&#10;SUkw6+j0KdDLm9sxovVQtTAG7ok00o+EkoMOBz0gLcxMBuqgNENk/vS+/HMqPWcAYvEjZjbEi/nc&#10;VnaKmYlsCT/W8sPRGQNERgykcQLn8hQYoLspBAi7NYdoEanl7BbC30Humjg/2XpJSFI2b3FmP/aH&#10;uUs48VL2D+oNO/CdL9q3uGvMKyxOH9VIrY3ZVZX32EqIidLSZRQMVMNAgIePdgV+OnFF8LLwDKfK&#10;tJiio2F9Zgbf5h7OHD48Fd3QWobmiteGAaMnvbjsDWPBJLdGI0LPjIUxQ8N6i8BtMMIz/IQYW9MQ&#10;MkBhHVCs0zJCfUBbR/NCgw2kiEWiQTvkKYu6C97IYB1Ws8FJRuNKVhMoNL0pY2wEluS80wIgnQ3B&#10;tcV+k4ENers+pq/WUTa71+03qqVyJBjsNeq4Vg1s/Xa7ykfBMBMmNbeHcCZSlFguLq8bVLzZJT5O&#10;BxIdAUkLhOdZbd5kZieaXMGNgekD1j6xMOne8P2sJ4VTfKWDDl/CF6FE1gs3rHp8KEBwdGo0SiVm&#10;uPh8MiVCZFs6y4qhMhTvmC2Hb4AJRdyfYvV32QtGlnKnh36GIUUyHmt2Bp/eeVgoNyArYgTUadaE&#10;ieGmbDGhGGEAI+sXDARAfmROi0eDyneRomdmNFR4CIN2Sps3UEARTQgU7HRiEbTWCHqx3zspWK2u&#10;mD/KrJKwEKb5TJQhxqLHlzZS9i5TOnggXc5sdByEsKKE4rUBw2SKaciZ+AQO3h8gSyklp6SYsMhF&#10;UGaLRbNbLRWx6+iTc29xHmX3BuPWysaKi81rYC6VwV76qUQgSZq7PAMxEcX/k1H1VGHx+JPSkYrW&#10;gbEKvGrWNiLJ8b07t7uN8oWLu3wz4Ds8V/lJDxmLJLoQrBulRMQJsatYqeF2cv7cxssvXU4uLo7x&#10;T/cFZV5dKtN8k8Uh5p+RUM9H9oeiDGgZDcsvCsKXUCTe+UHjLEt5Ra2ztLDxznsf3fn8YSqdqRH6&#10;6rFn4gm3yQGPY3N765M7d/YPT9z41iuEhJUSgMZLtGC5U9f8QH5ZFCrMVU20MQBcoKPMhujVc/t7&#10;sHzhh0cQpPgDbdRB7BdQjpkUdNjzpqlYmumkkCKQBAziGnWYSIw+QmFQzBjtCvxp3qxWo+ZkNNYf&#10;N6ejnfM7zVyJcrXMeY8kXlZwEAdmyUzGjY6IJ9XsNEGnsRkdjhrm8cxjN/WhVGkyjTWLm6BX+iNZ&#10;HpvAlhkUIXamncOZj5ZV6U1yNZhgcbaxsUXuBX0aOco8ff4KefBSk5lMF86dg7FGP0wJAIcFxWoT&#10;abIFmsDw0vY5brVA49HsJJ+DrMzC4oDA+w7kjxc4GYgtJ5ZaDUZ+DC3weyO4zt5r9IMrK5vOWGnW&#10;DZksJ0d5eKRM1metgYj1HufKxnrIQlKWiHq5o1MxfWFY9NpK4OIzY4jShdbOA/fzC2NOIUkmUw3X&#10;YObYXPqHr7/17PBZv1Ylt6FYr5WRNuXOSoWzk9P806PjT27fGvX6Tz77nJw1DThEnCEK3BmNBCGb&#10;8lw5STgFoTCxg1HvAeAbbvzUOzA+ZhR79G9QeIhD0AtDBSyzqDDvSw/3GTFEpdcFE2BXAXZgKGZ0&#10;2lJXijkC2YPhNxWj6DYzZyxw5fwOJQRuZrKJNlLpuQnyObM7oHWJXtFrY32MfRSnJIMBklUDgRhs&#10;tcpRAfXmrU9vfRc8/c/++iff/dHtGzeLJ4WRa8g1tmsNv8vzwvNXnruye+3i1osvbF3e3v3aF97c&#10;vfaSL7SAmCaYWXJZkVOCgrgLj04/uf7J7evXv/X2X73953/x8e9/+6d3roeSYVurX6Y0KxZxm0IC&#10;OsFIvwkrOI8fcSwYm8YDzWrFV+46M+nE+Qv2Rnm76ws5Y5t//1deefXVtWh0udB9Oiyvv/6NUCoc&#10;Gc9uv/uB+eL6y+euUXP1Pn386P7e2tfeTEQS0/p+o3g3n0ot+y55eqPS/XzRPUuvLDBdcj4r373z&#10;wP3i+fXMsuMoe/fzz2qr/msXLiWblus/v3EWdb507Sr2EB/eunXzUenJrWeffvT+/buPztDU6JP1&#10;2HmYv760tl3M73VLp0R2nNTIBEf+x+kLRcVnssWdvgU4GE7TOEqG09hr8o1e3XBNH5z8xe075t3Q&#10;b754YXh89rMbD0yR1O7uhZBpjN0hrhsDyA/dUWdiKaHLC6fRUYGBe3gPmuXupDpG1g6yizS0WSeK&#10;DQu3ozy5eWcBi+Wv//Kb1G4wXmqd7jNCi5uzQm+AxYJZEePqRuVtjxqh0TWbelnUylZTsj4p5rP3&#10;7OX2sP7S1Dk6rlPp1fKFcv6UFol+ojLtpnbXVn2x01zeEvLGI2G0NQ8/v9XGVQQNyNxfhf9j+ghF&#10;EV4lBAHgn/xxp3hSPT44O3iW33ty+uRhYf/x2cmz4imAZMXJOVQ6w6ju6tKqL3dcenB96vCYPDMH&#10;OTgYNex3n43G/hHFPFlyUwJZAUvkGyyXKbhjMpqxTh0NCyaB04jb06JbwnENyh5ipgmcBRmVsjHh&#10;gOz2+9g8+Y0WmzZuJjMGzYqgoqKQwRJ4Bu8jCi/jF7AzIDiRctlv1Eetejl72CyeNovZ0tHTRvaw&#10;d5ZtnO63Gn2UqLN6u/J4/9GNT44fP3i293mlk2fvZq0jZ4IEiDYSHyn3zEGGH2cTNmAOsoJCEU4P&#10;TzhC62DyeQkSVJw5jFR2Q0iDOOT86//8V8FEDOsFw8EBuImCWsbgAHvIbMaSP+O3wHhIvJ5fjGqE&#10;Ceok139tQ4h2WNAqWYI2lxCEoR2ZzeDRQR7ReU26cFxpHKA3ADuMj9hIqGOoSzhEZDnlIg8HdIte&#10;Zdhq16gYuI4enC0z5JYA7H0zGJjJrGFqs+90+NhWm6WyX03pGOwCmEJOfU5XkrRjbAo9rmg6djTs&#10;fu+n76SHLuIBT5/s1fCD3cvWy/l+tTaoVwc4lYm4WKfydY0nqwRPTTsO5ziawJtz7OwMgo1hqqen&#10;BSjhQ5oIJd1wVDS2QXu71XUHomQF3j/a9wwnTtpgxqh4byJDxE5CG6JaDsATh5UP2J2Vumx80jFO&#10;gZuIKwxZ/d7GaNgs5XjR2BGCDC4tLkC2KtBkLgfLzO92RMJ+ydrsnqnNT+0vrS7zAWGzrLbh+89u&#10;JXlT1zP9w9K4W4PzQ82FUSk+DDMcuRitS66oIDqjbxdXybCFlShH9Qp8ZxJBfOH9au/6vSff+/6P&#10;f/j9H376g/cevPfx3Q8+KRwfdc/Kgal1KbOM5Lbc4zXxcgdA21rVajyI2HdQzp1GmqX4dLwFBxVG&#10;Uf7UXMrH+50VqzlaPkwMqolJK2HqJayTmM0UsllgubHDSvdq0Lmor/VGaAbANJmxgUKadGVSeQki&#10;5E+xi2SUA5cGRAyYSB7FjO0h8HjlgQn+I+8yIq3gEEPOwapuQBsunjBkPclzDL8jAWrzUwq0occR&#10;i6JVOlwKdzhXzMmpnSleMJWYT3dYZsLuRhJY83JBSqROnznG9JzdwRlzi24b+AJ4wcugTec0m+So&#10;RU3Zp2MaA1MDDeEkDiJul8Ull0znZtiWyi6FixtCsaOKNfjC09Z42hEHZiKvlZmF/VFMaBJJxvCI&#10;xSSHCDclNB7XTGAKthE4lkMwUqIQmNdIIc/4Ae07dFaMC9SPMjeyUYlbGYeD5bCFEXjdZY/igmUC&#10;grwVVNM8HQzbAKvAbmJWM/9zkbHpo7qvnrXgAAKNAikgJDTUzuILCH0dNEcmHD6Z8zdMAzJLQMz8&#10;oFY02pIgmJpwdjH4xI+AxCnqefRE7Ahet7/TRAJHFQvkS1vRoMeXe6EDPw9qSI6uhhl6qomsFHIz&#10;gLEZoHRMjhY/h1MyMJtASqRSzWCWUvTOqLrEopKma0b+BPun3EEBnbDEt1mC7TZdX8PtwzgLL8Iz&#10;yyzGE8eqwGGLUKcSKBTynMc7g0yaxaWNZ3uHuUKJGw64pI3IE6R0hn/IvN9tWJvwwoP8UJGwTNAa&#10;0S5LwW14VBraFfYDC1CzkVhCA6Y3jJ1U3ubQEXVsaK4BogWexR4bTaT46sBK2NnLZM1uCwT8QFXc&#10;W6p5xlmUsGBksrlwuTKZlGA+SQGIYPKwPrlC0BW2BMAcwzceYwZNuMVCMZuhRIdjy4tL26mFdW4u&#10;YoVOr8nYrkO/P6zgUssOyqBjMiS5m3F/vd4+I56Ykp0sXUAqTKSUrQ1EZCe33coIG0ESlp40vfw+&#10;kcNQUsA/KpUSrxgHTa0FORGORiAWCTHegGVKTxZAg4/xtdILwQ0sQYSRNOaGzhhAkZWJpoGWGoU3&#10;XwOlKqWnsk96xF3Ao4s2sSaZTYi5o/MLx6I8NzLtIHk+O8lHAsFo0I+F0xAHMdWUdlh7+IMLi5PP&#10;i9j4LEKhMSiIDIUevw0iCj4pexheNmYSRrKcYDwjJYMfYIOcZ+VWr1YpLy8uwAdHwnJ0dEQ1fHF3&#10;m/3WYvPiY4cHWyaNdkAWdlh9opJmY2GNcM+VxvE3P+ZaQ07zQqFw97PbPNWLF85FoGFEY3wj1P5i&#10;tGKT4/Wurq6+8cYboF1GJjiuq3KCgi5IA8MGzVuMagBPGChN7Bv8U8RsRDUIFmbUCtlaE242PAbE&#10;kke2q1UIoKnMUigSvX/vPtsdiFPu5ARWbQrnCo8nl83RJmH4efPTz7AD8AFHY+jEcTszYwUGlReQ&#10;lRIAbLxRKedOjoGGjHRjthgPPUC7VWOjBj3DDZ3rZ0tFB4zskqEtHA0seXirREzFLs5IxK3kshLI&#10;jRHT8uFjBBFRmIA4kTMBuZx3jb1tc2urWW2CvPcsWArI3R0jF4IieaaIw1E54vBT6japxCgSsOTD&#10;u5EmUIIUNe6w0sg+kYE4DaG2eGasLiehEbQqNMncIumXZ1NU9Rsb6/VinsFTsVDgUoUyIRxAUGGx&#10;rG1uoUHgaK5UYCLXmQTxjFiRECy3N7aYJuKAx8HA0zTsLWeghdAlsD189QtfQMmZSmRy+ZwCVSQw&#10;1nMZD8ax5eVFb6Qy6ngms5PTAgIRkYd73Gmcv0yra2uMxemW4bsiawRXU3Ryt6M9X2C+mPqiMbvd&#10;CIx59DxcfsgOfWxypGOv7lzALIek88OjU05HSWyYaMguneVjQT2Lc1G7gQxbmIVhfqsZRyQUJEFB&#10;jmM6/sXx0ld2kGjXmWNxzEPAKnE5hNiEBlQSGEMwRCeJx7lSPfuMa5TTa8jtYfG4EW1RH2pfMgLf&#10;DemvJDq4j8Ew41+7I4FLuzvcBB4NWwDvHNsjfSPHOnMxWl86QrhgPAcUvtBwoCIcPDl47+0ffe9P&#10;/+KHN67Dpb/76aco3zpVDJk7/mRw4Rz6OVcs4NtaW/u7v/Wbv/07v3PltVfPvfj886986aUX8fZM&#10;coBqlGeaNJq1/cPTdz668R//8H/65n/4/b/47l8+evSw3Gv1210TkUY+B8YwkyZNRrt1lKPBxsg0&#10;uJyOTmxN6NM220Jm0R3yRWa2RZsvffHcxS+8vJmORweOXLkaeW53a30l4nZ2Hh0+rJye+8pbflRR&#10;hfLt65+Ytpcv717wEtV4//GTk+z6W6/Fg7Fh+aS2f8dKRt7iZWbD+TuP6s7x8vn1RDQ8OC48evok&#10;+dIl1HVoKH/wF98N7Wy8cu1lnGM++uRmxWtOOQPf+6N/Vzg5KlfPQNBp/aBAsOzXLmxtb8exVSeT&#10;+FwmXT09nI6b9k4VodvUilFiczqsQD3W5t+rOs3txYSL06U5tr78lZeuLgXhn1x/enThi9de2F7o&#10;5xoPD45NycT6ymLAzkln7xFIUal6osFqD+eIAUhqyOGmjKj3atagC9XLuIsiycscGpF9p1FmesLT&#10;7mNMMBjfu71/5/PTg+NGq29q88yGLdxYqNzQnAgzHPTKzTpMMd5feiVmGva+zVrFXAqDmIG70l8f&#10;eRzgJVg9QcdmhoqfrSzz7OfPXwxZXE8PDkCBMsmku9G989GHw1kfYTP/x6ozIpkMJfo8Q8bIzmFZ&#10;alcW/1gkY40BKfIINYYHTGIpyGG7FvFing5DyoQhOHAU+xV9yVm2cqshKXIHl/1WF+8lF9Uq5SJa&#10;ffBANhVYaeCkhL1jSIY5MkppApNMtt5IAlplYEkkQQwksyk4kT3i5dTpybzbqMBlcMuVijYizR/2&#10;zYqtlnoT50aNhyC2GCU6b5LS+PiEGp3grIJHaQ27mnat0uBMqpXqlbNKPssKqRfy1VIBCSIB3cx4&#10;wLGJSvIScM44iVkf/TeWRhTdvKpw4YbDEom8g7luBBMsQrIn1n/1T37JMPj9xU/uopzWxNyBVax9&#10;xPA+Y7qtJtDQ0gsMnJssG8waU3Diw3yAwnSM0hEBn98FB4v/fXBaoDnCjQujJ4wWKChkg8MH7tY0&#10;pxpNWo0Oz4aCuFzJcrLwGBgOyeHDYqMCsZjppdEOOcwRG/4f7mDI5mNYIa0Os0Nmk5FEFAkTlYGk&#10;HVO0VthzmBPhEJGAbbf9+DBff3AogWYuB8Pb2u4BBgetlqTPnYTUYzOHsfXzB5aCofOrsSiTSqTy&#10;IC9nlQWze90RSDvcQ2XryEVEjAbmDZBlkORRp0+ny4yLIv7H9apn6ArYCJogPMQS8K/BF4cMqAxD&#10;wAL5wVDwNR2YduDHJ2vWAHNLINqAh3Zx7DJ19JdpfqnSYX56bPUBjsCnvik0mGkkEuRPqOGhDRKc&#10;pkGazU6OglIVraa96umV6OIw5s9+9pApAv6p6O5IySYUxBEinhzlKoU5implUEpoZiSSscyoi5ic&#10;UHWAxXStrr9+98Y7P//47s1bsIr9syG8QIyVYFD7gYIspANHKwjXc6fDarFTPHZ0q/5hYzXoTDum&#10;aYdp3TpcD7qCk4GPSLp+3d2ppSwjX6/mmdRghrrtvMJThsv0JczpB0xKuAoWkSEjQBclywJDn4O5&#10;n/wvadhEYTdipDjSoNQaS5eZNC+x+CYMDmgFNW63U45zQyJxiiTFPbMHQOYxMgwMp0wlioi8zOpU&#10;NIKDQo0oNDjkUnbx24abv9QjRv2t/ULZDArjNqNdxFmflxknVa5BuwqvPp2jmdeiypCePoZ+AadN&#10;mImKDJlYx31ktKjvWNxWJC5s17KKsFD3SMgr3qcxKiH+wrDGZUZAD4PhDTgL4JPeFTkZaAaj1hSW&#10;C0cjjCsxsRgbQEd3dhH5Y4sysWCY2aDLYp/DsGPYO+kP8bNkoItSTq78/GRkwe0xISaVCkVjMqWa&#10;W4F0nLRFsghXDiMa4zodICNhSkqs9WhCuJEumw+uMd44EFhoXSCLyQOaaRZfFptmuD+2HlRubmOr&#10;yrxHkk5svkB9EB8QCm8HJDR1m50alEuQQJpMPmqX7DowLHxFJOEegaa7PNx/mV2BSYPo0IQjDyZN&#10;ADgRkANjWkcAamuHG2ZwYhU+hQEQteh0Qok5ZEWwfLTvAEzCXwQTROXBje7DGkOPxx3vqGk1YwmL&#10;KQ7JDdxPBGN4/oxD/kzAtWt1uUrVGnzdg8NT8FWsu1gICPdw8KZJ4Aty16gtDXNn4rbtlLoAyCTF&#10;U19S9M+DwtjAQKIgTQEK8V+ugEEVJS51ZDQWUc04hYKPuwoZZcqEjoQ5yxyl0hnnwXx4gNgJ/gx9&#10;kIyhabYANDr4ks7w66LAq9bKTTHu2VPbcEp5c+E5IAlinS8vZbgAyj4iarlCWhsKZfZib2AhGEoC&#10;Z5KMysIgF002lqjYbXKVqtZR+RWwV0JA62XI5HbGwxmcM+BncCjRiblhO/rDLk/IhLEo+oBum0tj&#10;o0XmSG9LY4bOizRecAqXN1gDv+jAF8Ubwm8AUuQhh9A9UvTSPyu8ATNkk5nz/9khpvMVrMm4JzQS&#10;mJGhTICDzUvODmW8szzJGZSdZ/kyp+bq4iKgGcaDY4yBkGlNR0e5Mi6jsbCfjkMSuBFgrIvHZKiX&#10;FVSlk9eQr/NSQ3LhXqka5K1VFI+RWK87THWIZpI7rM1ZvomGv5l0iRNrt4OwTa0afS8ZfeyRqUQU&#10;3hda8b29o0q1uJCOhiLKZiAgivVII0oTyBCKS5A82ZAzsXhUEJM5AZuzVknEw+try/TF3oAfIxyG&#10;BYoeCwUVTKKhgJKQ1Y1oJiQzNDkBsF/a7LncSalcUXCiwZOgwMevRgmBjFKYTjC9ZfMUI5FvKL4t&#10;WzunIX8PHc/ewR7GcwxfGvUaF8w7lEnEOSIPjo92zl+U+FzJN8oQ4pNDlIsnU2QUcJzjS9QGUidq&#10;yO3aXN/gA0F0ZAFiCtKslyWVG/STqTSjHMolOkAmcQj85Cre75NlrEBX1sFkwhC3WyzTkXObaThD&#10;oSgfnakGa7F+VhoxO0A0bLds75wjPsHl843sltTSIjg2uzYLIZNOsZMxcOq3usVuiwRYpXXaTChB&#10;MOdgQeKyvLy5lkilONi4n/LoxLKHcMh4dCGJtYQCsiXRn+IEa8HHkn540uooqLCsT8HtwmBQg7nZ&#10;dPPc+W6zjYs3xSwPjM5fOlsip4YjvDe4DE4sVosqXRTc2C0y75IvkePC7oVmtYEcClMo2VJI1cd2&#10;gXvONLm2tuAO16Y9GPGn2eIUjgA/aF+p+Sym9Y0Nn2FXTvt8Vsyzh8E1YbXLDYGAdcxINW1H2YjZ&#10;Y2uuoJO3HD4FY5NvJf2FrXOFcoF2/PQ0rxRwzjfDK48dSR7V0wljF/JCcKqR9tiofbk9f9MEamI1&#10;l97JocCBeFtotvx2ad/wY/MhXME2DPKtfPkkKptCwkcKwyFgnFtKtpc7DAMdHqKGEB50/vLo4uIV&#10;r8oryU00jDq8ifCl7R35udOfY/dlGMEDFIsLgJSSzWQyalZ7D+7df/fHP/3Tb/3xD97+wf1Pbz+6&#10;9Vnu2T7OQi88d61ZOIPXAY8ulgq/+vU3fvkf/53f+a3f/LVf+ZUvvv7GxrkddyAk0acqPivsf9xx&#10;D/eefXr93T/+j7/37b/480/vP/rs6X758CB7dAjKTHxUhJka9/Q4X3fMcDGYwFfnLS6UmJi78S9O&#10;RN3tIVHFsbWVb3z9G6lMOjolzG7kXkyt7O4uJkKexnTvJBt5YTsZDRKZUv7s4ZN2+eKX34KexvZ0&#10;9/Zd19WdK+u76LuKN++cdNsrrz/vQT5XPq0fPfDsnIuGNhq5fP3RwZljmFiE/zI9/fxh/uzs4ltf&#10;WogmYe3efu9Gx2HJHZx877vf/ez+/YUruwtO/9n+Z3T5GIlg3YJLc9jle+2NV//Zv/6Xv/LWl15/&#10;/gtfeO21L11+7pVLl5+7fIFTM58/QHRkn/WJwWWe6+XhMIxkHdom1XK1ZJp+/a03NgG7hsNcs/X8&#10;c1dgO/YLrXvPjkrkAMP3QKEQ8PUqreNKnbKK4SjhMbT5JHZCigsEvbAXItRVkyHSkMOD/Sab+MRW&#10;hirK2MMXSDDbsk59HrPEyPxw+JvVMfSFTqNVLpbp/cjcrrYaOGZrkNqRCTHDgGapBAHe3K77q/UA&#10;zSM1AhuhzwGqVrWMK3Zzz+/ZfP5qxOTKFQquRBSwy3ZWu3/zEzQ0aNC06YIhcLSzynUCKOVTDH+U&#10;w0ZjorVtDC9EFqHRwI6PSlWoHkYU9o1MPMyqtQz8U7wHOQUIKZ/l89XeavLacy84ktGVdIZUVXZ5&#10;mGIYaTCb55Sl+MOSrdFvGxaqoHhWB5JYXLvRmhIaLZMk0STp/bCrZ6+A1TxpdxwaVQKBCWDjRKPe&#10;kLgYmqQsV5hHGR9Gw0zp79zQFKh9uNnsuhQoRiS7SG0W8Et2FP3XjcMEzQFYwQAEqj8BmuD2VkqV&#10;Yu7s5DB3uJc7eMZ+2zgrdKtQJhtYmJr6XQss+hFByl6MwYyEc2mCGXVZ/+U/emveARpKB91EIxOL&#10;LU94IFfGr3VYyiqQ/1NhreZPQyGhBByH1h48LJvJgZCtz4jydDB655N7928dthpnjGFlbSFNg4jm&#10;8kLpYvZFyhN6TkodB60wj1aJ1vIUU7qr5Pga39ooVYLhCAVWIhFhZ4FjiQZkjPUAonUCm/z+iQOS&#10;kiynw6BmsGimlOPjSDgWSsYJ5kvFF/FZiluta/FQJuxdT8aQ3UfdzoVYaDEW5u3lZyrgj9MPBme4&#10;NIStHiusjcYw4cAow9G1YmLmlFTbyOmgzqAHUyyE7P5mFuKtSbH3h/N1Djvi8Saim02x4EeY0Tf0&#10;k1pqoD/aItNLLVqd6cxHgXJyZC/mzPlT01l2Nurqy2H/qL3MMXSaG81SY+9ZSPjhJMqIHRKFzT2V&#10;IE15iQ5XGNcsvqCkkNbZ+cTKyGWvHzHUKGOp7IJmieGE3231Ih7jQvqsL1YYOy4SJgPCnTHOp9qw&#10;S3o7AteAOIWCfFCp+PrdFTwnLJ2A0xTx2TMh50bMG7SNAy7TpN1Yn9b8nWJ4UFm1j+PTTsbcW3KY&#10;LqRChKmGgz606HR5dLUOMwc6kb9NZGcTu2MC8QbU1GKjbuUnygm6HjwbZG/K4SVYmfGhoGRaBbmI&#10;8fwEQ3MkIVGH5zNlx2AYLZW67qeOEzyFoNbR/3Akc0s8kE+MEBVxOknodmMcKvc/o+NlUGrYzmuG&#10;Ybxhis+V0aJcjw1EDFUDY2msezVKFvlHX0punKCCdIO8wArwoKWbMOvqI9fUeadHypdgnRonHxeG&#10;WwrEGU5AfEhgraJvY55IcCNAullxhbS4hI4S3gCvFEQKHumMAx5wF+Y5IsAeIxojEAZsnHEpV6j4&#10;FCBAmkfRy6Hl4Ls+6UHFHJvajV6JX6MQoqxkx0fCY5rx7lG1woujUuF1ICqq5TBFyUUbjevshx5b&#10;nBoe+yR8+IyTmntFEYzeD7dYzll7o9PzuPzoyypnbfSttILyurCasFlhK2BwyxZk85jsWGxYe/iG&#10;WqapUQ8ZG2qLLqZJWDaSqwADZ+KpWJyyu5GmjgcGS5b0+R5eEaB/ilgYMXUiuE+8B6Re3WoVSzrK&#10;WkZpeI6PnDZQebrTFhJKkESIAIzDlEFPC06Ny5tP5optgNDVqJ3g36vQMQbeQ7830oc6OxriW0Np&#10;3O7Q0oBdQ3irGbMAPO6QAiHMXKf/bE9rJtu03a6TYzmntdOBEIssqQPgAtsVsq6WGhU05UaJL5yZ&#10;pTIHlueGk3xfcRUJ0RoMqHGFKQH6czKOJ9RwFGYQLgD9KKrUvzlwFmHWPKU98Lm8spNXqNeAITwc&#10;BqW0EkZixoq9wSACPNBIcpWUkjvJJ8TMA39RkN9uvwv4B0NSoiaqX1RyXAF9v93CV4NkwXInkpqm&#10;ZcR0oNvgWEMZHw2u0B+BWGCz7HcG/d6oma57YKaV54uAfeVzGBYU2SgCoTBHEybKEmoPqZOmoE9k&#10;VPDCAKok4iEjB5FoHVetOcCUjOaTKwCJwHoUKQG+vswOWL9wLuWfz1vlsOcKRQrKWCTOO3JWLlM4&#10;zmMkGKYwl6Q6VB7aBE6H+zBfI+GAWTtqJeRGXTlqQNCc5s4aYb83FYuAV9AU1BsthniSHNDqyXVW&#10;/2c4IAhvV2CDUQJIaYwgEzNbdl5Dn0okIWtjLgWU+/icw2m11ni3GzUSIOgQ4BWzGGLhIFMQNhUu&#10;EmsDxnlw6vDykSbAg5kLpdRAExQlfesknfvcgzMbskfaYMfu7tbz1y5TfezvPV1eW2c2BLkduSkZ&#10;PLR99Cq0OV6XrJiMkEb+O2ZeQOeNg3ijSpT8gCwnUrDk9YLpgCGAFMhozNDkDWqMuTUQtDuyJ2hr&#10;of8EDFK0UE7uz+bmZiyKV5Nmo/VaBW9M5PF4vz19+BirLb4cD8ftD0aj8SamX+1u9uiEoIJqCZ/R&#10;aioRg7KkMtIFA0XmBPxPSqtMKq1RWheveNighMW1e8BYrZZyBdmZjQFbu90dVGuCwIdDPiwM4Va3&#10;BykRIxeM9cctpiQ9WDH4teCKCdRLKWAPeFH+y0TNQp7hGm8VryGLow7qC/ED5atpurqxVuaf02a4&#10;7MvntsOJGMctq415u1xrbVZ/JETfjkHfnM2k2R2dM3PZtbVht83VVpqQw0EtBu1+e55ufv7yFYpU&#10;yD6VM3wiWyCBGh9CeZiMd7Z3PTYXZw4KJ+JbZD3BVo9vznjMeGJna6daLPtcHjIeaAAFR8ybwPE0&#10;tb6etPubpiFm4iCBKEEkptE0ka7UBCmXkDVmY2wLZ8UiF2HM2ak0NPtjhmek+E65awCmclRW3q+K&#10;D5rA6Pbaixs7pVqJk/34OKucDWEcKsVk4gDdQZxwdw2StoQT8xpZqnuaQESPqt8Mu735sqEwoCea&#10;N4Ea8WMp7AN2l+OOkaPLkFLjSkQLzEIZZhvRwkAavFOUu5iKtUECFYeNwllXolJbNFBKDvXKk2Am&#10;fm5jgz/mwwLr0vXp4/C6Sf0x/ss/+faf/dEf/+z7P/vonXdvf/JxqZAl2RFXD3B/HlZoMf3Lv/S1&#10;y+SXf+2rX33rq1/44qsvv/Ha1uZ5mDlOJMsej3pUiIXt3oPrt7/7h3/2rZ/++MHDh+/99Pu3b/z8&#10;cO+RUuGc3gKsMawoq9WBjTwlD6S4LlS6Usu5GIM23a+TNl6zoltZyrz6pS+tbq1FKS5a/cDG0lu/&#10;+qvRSMzbn3byZctCLLW1bkGCXmg/Oj6MvrAdILOq2Tz9+PPTWe/cG2/68AY/OHn48HHo5au7Cyvk&#10;2R9/dONxrbr++vMR5NaNYvbhrdky0N+2fdzL3t2bLURwdQR8zu1neYil6fjZ/afv/fD7uePjsnXY&#10;JIqDWcNgsHpt18qpgd7J7rj22qv/6J//s9/8+7/9jS997erzL7hiRNnEPHaEmSH8LGZD02Gx9OCz&#10;+58f7rehDSkKi+LB3GuRbQzTD0ogqm/zOBK8sLLib7ePiqc2B3aIgQYhVdV+o9X1L2WWEsmIz0ud&#10;fvBw/8Hh4UoohoNQYGmxJcNQEEKPBfir1Xs2rjZnA2/Y3+g02EnSC4tUAHQn1rPjwt69Ubtw9dKq&#10;10PO6iEMH/vYmu+RU6qFwXsnPz5KfYWnOSeWEZ0qJpudUS3gN8VMwwTww6QNK9RwrHM3LZOqxdQN&#10;+WaJ8MrVS9GR7f6jR/ENzJTD3kbv/ifXO+P2fPNUYTdnehhR7PNGxmB+SVUusbDOBpo4NWBw5q0o&#10;Dai6GOZ6rZfXVxIkg8C0mVihP9nDmNxfRSlzajWlwukZ4o/FBOaKya3N5YsX1y9fDK0sh5aWE1tb&#10;66trkYWFcDrtDItmyXClrvGwxUcGmMYc6t2M4YgFXKAtCg+DWfVcKh5wktHEhwoXeKOjyE6M4qZQ&#10;ZudmTPCnNYBl/5LDmCiUEiIq6UivH9FeGG+prZAiT3AUxSljMWOsLFsmI3GBtwyauchpA5RPeE/C&#10;z0fuUcE5KZflZ+s03zrNtvP5Ybk8qTdNTLENJPB/bgF5gSkmuKlihDK0l9aR7lesAfEcjfZaTbcR&#10;OC+cRCgUYwQ+JGpIzCeCnx5kf/iz2/XcwO/qBT0eLkjheyZK4Zk8KWUAT7uMpApch+KPMRjJy7AO&#10;SMaAWmDhmqHfyE/FDqTWbXTKk1I3HYw4zXbsAqORBDgbJmZMAoKpNGN1Mr6ZPGEgU6+2q7UWHAPK&#10;8QfPjlpwZ3O5y+HIYtI/HtRJr0UkCpUMXwywMOZ9YIgSlwNK2WbdEqQpW93qyrdw7By3+HI+F17m&#10;QKnUglSHYi6JGKcNmd6/Xa9GiAxwBvfMs2yp4oRJb5sy8KCEpe6lSuP8VHgz3v0oa+0OeGzgqoSP&#10;9J7cc5YOHa2CtVvulWpK+woH0DC1sEnAKbXftGA/2G3Q5vl9bqiEdAnEZrNtMya0mLEXl9dotQwc&#10;3Czu5R4+fXr6bH86guvQ8tqsMZczxrhaTpUqcGTjZKwghqnG7k+6Bu0HdTidBb4bFBjuWbsRGfcu&#10;Bt3XUsEXlyObyeBza4vnfO7zAc+CY+bvt6PddszUSjhmSQZCjPEGPQ+mAaw0KidWnr4B7o0CSzUL&#10;h6rDHIP5nZErKXoUaeqMUXjeotSyUqUtEJubP5mvb50dopQIhJE3qez/wa0ERnT7FCI6k7iPOJeR&#10;E2rByg+eoSwAyYmRh60crajkyIDte9z4Z8j4by525RfGRIOyT8gAFTMTd+0OMK/QkNDNsBA10QBz&#10;04skJgtklTaOP7y5yOUx9QEdcaq7la392D5Tk8kV8zoyJkbugaM6KMuor8aDw5FEK6YYwFDUZhgW&#10;QIJnOM49c2jQ5hr1LJjHwNvFUk4Dft4i7pypA9GYjUsM3hm/Tz+J2bHcZhjQQHxT7AFN0bDLyGo0&#10;a7YHVdReYDsEydhHPl4CqylI7j2ph8rWlPRwyiDJPgshDcBKjit1moMmBS7wR7hPaesw0CG1sjQ5&#10;IPYWm4cOCuu47Kn8qxQNbMWJ11ltVfDWcnhoUnl/ezBR6Ve51Q5bCMMCZD5T0jE01NZTDvjMI2eL&#10;sSy7qgWXIGVj0sjaek2HPzzh3sM41f2CNSt4E/aWLxzYgcmPiTRtjHJhhwS+S+bHM6EzEWFY7Rhf&#10;Xcc62zluzSYrmRJik5J2yI2lD6QKGXQAp8KQeKemFt03uQOjHsoyHgeCt7OJmREERU9o0gcV9I/N&#10;Z61hHkCSFQW/VPIGWAZu3FYG/lAY+Jfyi8vjNGW7EHnDkH7zHOeGk4zPgZuM40eWYXxdmkB2SsWX&#10;K5nW5Pf7BNPBwopGYEzyT4iKUdgoy9duKeQLCK6xyBSXTz0kbliIZPnn+MCP/IHwzvYFDkocrQgk&#10;oHPjK3MARMIMqTCMYWDRxAZGXj3Atjj8GERoum0Ghlz3WfGwVMR5/rjVKLebpeODfSLY0vF0MJSm&#10;I9M0oi9nC3jpCPLkJN6rcMgwx8P11DwbxmPhODHfble9VgRC7PYQ//UaTIJdXgp6TnPoLSzUBgPH&#10;WhdP8oPDLOhKOOgPRWJ7ewfAKewn0RCppFjvtDgzvDxyl/OsUqOhgOTJK8lHCEfDvKQsPbZYfvKA&#10;6R+YRvKulRtDGIYXdjZ5bZHDcbBymlKtnuRrXpedFpSXD25RNpcPB4M+F5RyOVzrvTGI1rpIg+pG&#10;4WtQwYdGEC7GyYZmX5LjnmBeaOWGqT1/01C7m/KNbq1USESDvO5RupZ4nOBMqPdsm5gGQUSMxSPG&#10;cBcZnQiozJnYbWRLg4G+4Xw4j75o1CpymdXp3tULzIxoOvYTN+Hxs664DB43DbBEVj1GJ4Nq6Qxk&#10;0jCwgf8r5irmozxW/i3PK8yPWBhYlas1sE32Tj6Ixs/zeRYXz2XwFVC78c4yqOUayIiDY8wdOT49&#10;gXucjEWpM7C0ZScORKIYjx8fHeNqyjEGto75IoNqbF/YDDEaB6XkqEYfmkwlKfl5s85KZySAAWUr&#10;5ng2XVhcZBeRowBiIC/Iufp4grAioZBhUyTvd25ai9qCYW+3g7ENVFi2WSnxhv0aCCEdBa9bOLi5&#10;vU1uE8sD3fDQjic5WA7A+HhpdUUoJaz7Xh96H8M35ubkri4uLeYPTzXmJ4YrnUKbCRZByYd5FVFa&#10;cDq8hBv6PISLzAlUamEsZkrVxcXFYrFIqYFKCctv4FeEyaT+uALerfXtVqPld3uBAaEpcSopXY3O&#10;z2Hf3tySBmQ8oYvADoraihOHQRYfFyvOxdRis9ZEgUK8I7MlTjGy0Pi+cA1oAqNm0eVtvUE2h/QI&#10;izVk5ex5zCQsO7sU9+zIdkibpTNYZ2LGSPanmSUUealO+CK0XmxHRgKxiOUiYQ2n8d2Ny4ur5JsN&#10;Wu3jkxxbjFhvYq/IbElhYfIAsjYqdUmXDNDPaAJtvCzzJlC2TMYPAwkkhwljmPlIS5sIngLSyNIE&#10;in2hHZi/x/IgioNfy6Ra+CrHuYUlBq4tWxw4e6TCGm4ZcmtnESjAgYHLOLqY2llfczG3xFcV70Aa&#10;e2gNDKa52NH0j3/vD/fuPYTjPeM4GLSX15a2z2+mVzPnL57bOb99aXf3+ecv7VzaTa8uR9PpWDwd&#10;CITALhhoHO+d3L756c/ffe973/mrv/j2n3znT7/97g9/dDIeLi8vzAbtabdOPqUUhsyVwAo6UKhr&#10;Y5eVAVwgHDDBgTsp9v32F958E92QGaNUesL1xb/zD/+z1ZXlBHP/bKmbIO7viprlKtVj3rKWjq+t&#10;OuCuHZYfHx8kXrqQCvjsw9Hxjbtll/ncq69RENQf7d97+iz62nNbobR90N2//jHBIFtvPo/if1jI&#10;VrP7/svXYuH1/hmN0nEn6nVMzTd/fuOjD288eXLwtFAo5UuFx3fwCQnSQVktmMNOK7Vzr1z9tb//&#10;61955Y3XvviVF774ZnhxiRYmRI5rKDBDmFDpnjw9fvv9D258cP0vvve97994HzsR78aSDHLtpGtg&#10;9qvRP2lnBvvG0iFvJhFddAdthL0MQNdCnVL9uHqGmTLhDSBsftwjGEKhl663HH5acStGLOm1tWgy&#10;bbjZDatnpVzu9Ge5bq05JGtuIRwwU5jn9pFv9rMPBpamke3qe7pf+ejTxza3D2Xfs6PPA6sbbKci&#10;ajHtk+0FA7nZoFYHX2EQACu73m1ojl5v4juC8NpvCiD1oofTQU6BidOb27uyueUbmgrFs4Xdrfzp&#10;aevJXqtUADShBOClYQ8UIcJw5JvXfnO+pZhXQgEpATXWUdEC/5ScbDotaBjdtivgPLeyGLYwDrM0&#10;CbtdWFnYuZrKbD68/ejUNA1aAiUosOYJmgqIX7lSlYb9uHCGZhtRO7fZF407U0l3IrG8vLG+e37h&#10;4oW1Cxf7J0U0VrzpchzEvZ9JO9yNeJySji0FYhLkQOFJhl8FrznHjXIIgL6obTXIURdLwQFUTuad&#10;+OG8iUoPVMiKDDipCbRPANULyuA/qqIhj0BZlc+hvKl4l+mPRHMhN0H2gpRhinUUpxBsQYNTk1M5&#10;aARxdAeteqdebpSK1n/9O79mYCW/oM+JjutWtK+U9MYPw0IG2R6VuZoLtYNG9W6Mq7UD8IkFQmDl&#10;bBML7e5jUPgzciLggPjdGJRi2upzelWySyLKxuQIG2lLoDG43eMK4sTrBikHJS+kLCk6ZjN2dPXB&#10;ikEClPHbfW4wW6C/M8Lpey13kPFzv30Cd3rqN029gJv4sjR7pwcFElezhwfFUo0JNFYx8XY3GmOi&#10;j+ckaICT5k/NHCRAZQ+JbqQdvNJ0wKXavmy6fGWcSoV9EUUO48nGU6RDmGm6LIKTgscFO8nu3GKK&#10;W/BG704WIsT5ODp4T7tIEpZfLIRcWnURXkVYs1hd9v6ITSjm8pvKZ9PCs6C5Ewxz4NscbXkr0yu3&#10;4ecQBMmXZbsp83ISiAdfEYKdkw4QLQ6LAN+/g/1iEcbA0ZO9xw8q+dLB/n67UYcET/fPJDLgcSa9&#10;znQqavO7+Lb8Y3SyunJjaAwrSioqrRmGByICsUlQH5jbteCwdS4ZuLgQBUiw+Wyk9ZLf5reMPQFh&#10;10GHRWaZUBlH+PhznKFR83ZNzjokQYhZQxMdzoyufig/KVplKFlDxYjTgwLWcKaC/AxECGUcKgsU&#10;A/kWCq94LUl7QX8UkC5feHG6+Q11itgMKHADsRqDZwoIwoJ5M3A9Reml4szJ90GQgOmzQp9ZeGwB&#10;+L1QFMnfQEjyfPKio0c5EZqlwNci3Ex8Y5p1EbDZIDi66M8EPXOCQdiB5QVRDoWMmgx2Loo/O1W6&#10;mbKMRk1qOhiIfC5jJIO1xpj3hHxvTDiR5FKqAePQwtBpkklOP8j3Au52IdSe2IeUoFBjUbJ5iV8T&#10;3qTw5Bk+OBTMvNuKMlDvRJOHmZyZvYYvI32+/HhpAikE2CxnjNVByynMTLM+/F/8CSkTOYMFbnBs&#10;s92Zu4wtMLMYNMqsK2gp9F3Ad5DZxGYwpIaknAEDCgzllECSWTorh4KJxcX1JmQtU98dmNq9Q6t7&#10;SEIG1PvhtMsD5gK5iQJlbS3UL9DZuM7ewM7O6nbjUQk+QKlXb7dbBMvx4uJiSG3SqmJWr3hl9i5j&#10;YC2OpV1dsT0e2ZUYiI+GSlAGCgaHDNNemrtZDzGCxdEBRYQtLTooRj0MpKe4C44d7N1Yu5v9bO9G&#10;EFqAZhr3FocPM1j0nMxP0nAtLQ4afO5rzeGauc27k5HL6qzB/rc6Riis2FQxu+cna5Enmkgk2Z5R&#10;Wv0i80piLTWB7KgwhPmvEdoGS5OWximSuMFeU00vnR4SCTHiQY+DgQClNc+eJ4K8UN1Zr09uOEtZ&#10;JxbsR438KfuJUoRDOqTwIt9DibI9OJDhnd2LVK7lSrHVaSAphWzHjEF0ivGIoo2CEkCK5kr9O/GO&#10;JiKYmsVCvl4v49/DjJ1KGlAFANvjsfW7bbvFvphebHcaEFi6AxiGbWLSuEBUo2Pi8Ya8TCrjkTYQ&#10;/cAmyXVR12siM+jwrgict1qDwZAxJeRkxQnJDWUXH0lWMcaDfLr15UWPP7x/dASUGseoPujH3IUz&#10;GV++eYoFRsq81XjSyHLOYY1Ew5VySVXjaMK0xVjzyqZBDJY9a85G/Y2VRd5Eac8MCgkcAYhUhHGn&#10;UnRi9lZnkM0W0ynEQcRh0gswphTCwX9pJLg/oEPAf/xL5mjSzUHbMJSZhF5APWLXNziWc2270EK2&#10;xfZwVsgexyBRkDlhBKVqPsg8E9TV58FYDmiX/oBnDbKkspzIQUaG6F1hkehUMCh1JvhUHF4WZT0N&#10;eiwA5pjsK8w3YSJBreSzGB6nqHCBjKRLprkEVuJx4xGlKlmtnVzBQcHQ6QmJI8VUwLQ2S/Y0Vj63&#10;3rCYUaSUqFX6df/06JjWH/iI5be3v3fv3kP24Sd7B9n8STqWiAQCkPfOKpXN3fO1eiObLRj+gXiq&#10;jXx+YYN8L3Zacup4agaxyrazvWMYdA8I9qrXqqDzfB9uXyad4V+SVw6/gdYRZBWiI5O2VCLJRsqG&#10;w2Olf8PciFOWEXQqnQ6GIaNCeQDYGCO8NENiR/sa9K1tbLbrLcodTB690SjfjKgbbvzC8qLepuEQ&#10;pgNkdtmPsQ5s5mQ6UzrNqkOzW8Mrq8j/weopp3hrqHHogIOIohxWLOmFhTJ9R2wzZlMKJJNJsE04&#10;zO3hIJJMYiCOGXQgGsJGPh6M8kXwSOAEh+jVY4dBOel20gYhruX4ZnZDujOh8zwZ+kNGY4xOyPBA&#10;1kETyCymWCqo5tMWKjgXOuji9nZ45uxAI8JQJ3/GGWY0gZI5QIvcPX+OoRe2xw28Vsv48TJfkwO9&#10;BMUKf1JoCZpRKnhuhWBtziD6NIqxsSlzaWc7lpo3gXxlMDcmNewnGq2CM0BbEhnbyrPmwFMBbAxP&#10;mXiSWFirVNUYz6s3Yy2xffxtEygKM9PEgB9yAk2gQAxGTkhsmA56fJy/4FGUqTSEHG8+phpeQOAe&#10;9YORQa/rNKKeAAP4jMgEiLgaxVcXd1dXGX6z1ti1eRw0poJizGayo99/572Az5dKJ3lT8fX/zX/4&#10;W//0n/8Xb3z1yy9/4bWLly+9fOV5eAcmt4NMM6RVJJ89ubf/zg8+eO+vfvLN/+Hf//m3/ujO3U9b&#10;qANsJnHSRz3f8tLO1nqlcNxrlbHW0LuhYarVT2ZVtcJBkU4msbjwYnRX6yV2Vi+/+ZXNpfSSyz06&#10;KdVigRdef503lQF3/u6z/mJ07eIFHmf3pHByeGjdyIQX0z7GZPv5bKWSevFc0uM1NdtP3785SIa2&#10;X3zBOx6fff4YFC755ssb7ohz2H/60fXKzLr9xeddY3Mzd9ypF83rPHT3wac3Prxxr5/0TcqNezdu&#10;HudOVZ24neS7Bqa96qjzhb/zS69cunrt8tWvvvjq9otXd69dRgiZXFgmRshsBZS2Pvvs4V/94Aff&#10;/skPP/rwh3c+++Tt6z/G3uggtz8JYcnbnsWcmZjP5jHbPJZkOhzAnB077kkPG62g1b8MMd0ftPRG&#10;gOOc6JX8WbnXjYPS1xpWH54cqnGJtq6c5kvtmgsqRDrN4fDo03uDSmN/7/DDO7fs8diyOdp++nSa&#10;O6Gxq7KtlyoOFP/BwN1c9/HhWX04u39wslcqB1ILx4XqxOSKL2UW05mwL0D5At2Ax+JhzyR6l4gp&#10;MqZGbJXg8tPiabXRM1Xxe7Raz8ZDnG9abntuMizRWMTCl197dYrkrVoNLS8c7z0t339CdPvExvyr&#10;Bag25+lJT2AwJNQzaV5hNDP8MOb7c7ibv0zhwy5M/cs2HE6Fl9NpBhZkZwW3zyc3L7iDyVKu/uk7&#10;N/zbKylPdD9boLBIhhNxf7RJWuPBce4oi7vLyeHJrft3D49zjwvFHoqL5uARzgK9FvHBJnnxVjjO&#10;oe2w4IkfCC4sXnjttfXtnejCUjyzGIknsabDdxQOCfa7UOOpoJn+SpdknIIA7mrXKLkQ8ECTMYwA&#10;5kYe0gvMvVsMLZ6Ej1yfNkShc0bwGV2hOKsaHVE3o1BUYp0EQVLNi3mnWY+6MOoinjfgIxuMButm&#10;msBfN/JzDeKc0dVBNmMD5QrmHTZIAb+roalOJKOl0KxNoCCbjbyP+117f4y8FTpCB4FUtaZwmCnm&#10;vRiBQk3E992F8ojmn44KTh2HgvIGsdsaot4Rz0A5X9Qwsi8RzVRBzriBDE1+TwTllcnlwuAAG7qQ&#10;z9cs0fiZErgwFbL+5gxrah9AADm8MzM2aB6zY2Nh9eVXLl55/ura9sYs4hw9OOQgp6MYcGvhG3Ll&#10;nPx8K/ZNfW/pKKRZmrkHkfQxyviJKYXPZK3S7BP1TrIZBCTOWaAZwFYZPcrqEQs4xoQWSLZNOKXs&#10;3Qj8e1gUAv14fIzoKfZA5xjtwlvFpsc+7ISDEWC5xtGBtX7mmpIh7gJt4YWVpzjjO687DArucBYa&#10;hTsPP0dOIDIxhugUH4zMiTmzUwmd/Mn/9K3s8aNuuxAJ+4hcZ5oXoN6xUd/g9wntB/7cOMqQxmWR&#10;oxFK/SkaMPm9UXmrpWEAb4TbcqYwJcDbl1YphE7SYYb1KZqy1zn0ujTBnszaRE56CFwzcRgEghnS&#10;HKVtNxKjlR/Pc0duZUdtqPcPpJIxj5QquLjaCRGno1ezAMLNFFCujWi5DAcPFWCygKRyl7RUGQg8&#10;a5BWtW0afRoIIs8EPE24CmuDQTIfAeRKEXKKqaGewB2LuC0KLxWpVJEcFZxEYDgUcAYMyBWozUIN&#10;aNCoNBMVCRIZZKdn6C40/KQYJ0KBqYSqPyUFE4lhSURDtId8Kz/blXRxFNxW6OuMjxzWANoifJAY&#10;eOjoHzsnXdBW39jsVFSrhXIT/TAgIaUc+GfA6dX9V9/LjIJiieRpbhRf1QZ8rQxAsG6ZOPLWYyqq&#10;FEEaSAAHJ3Ug/a/SBZ3EfPVE/510ccLTOw6epKOU3t+M+RO3ygAhEBazTIDTcF7gBefU5p/DHkTH&#10;CpJJBQMPU4pQmiWGG4oqxfHID6JFhWEjwpUpPm/C2dnZ3vHTaNodSfHUyg4vcHkP7gcVoInxHNK8&#10;HjeRV5ndCHCXkS7LflquENTG8qkRKYxVO5W6ZRpCKURegMvuNY+jTfwspKID58SiljoZ498Z5Uuv&#10;B50Bow6m3nVwRdzmgEm7CHY0qhg6PKRldhHWQbeVWT0sF3yq+P5ExM78CFHxekHByIQEbAZ8AXkw&#10;La2cPsYhn5eGjRJTu6HIlWJ6RUBT4cRqJxh4IMlOh652FZufaSKeYewFIMaLzmRBwvWOmJ+U4Cwn&#10;dkG4ZL/IVGXQTt60QTuU3ga4ENSC58rOajBcRfal7g8G+QvU5RRDPGBce4PBMIsqJArNSjSdcQeD&#10;DMCwJKSoxNKbtpACjmfGMuZZ4GFIKhAo2rCDQFERZKwElrQR2YIJlh9zbXZ+jjpDYU3b3OK4Q5FH&#10;RiqTKCb2kIjZXemuKRMNQQQb/RgWOCRKujtQJ7pPlGBg7joKsHVpYqvDXAO5ppcTFdCLoYb8jeQQ&#10;Rkvr55kp5pLBlRnHHX0sQpaJiGg16mH8UrzBUhkZXCWTSrBJA0vSNjtpAlltVrw3YUI4ErEoOyfH&#10;HPge5j3CoW2KfkE/Ilskae08jJlp/zPxEJfOV0CzpiHR1FSsNHkZ0+kwIB8xaURQrK2Q7msm3oCW&#10;WEAfCPKgf3R8xAKmOYcvy/6kC1ZmIarRKYjA8fFRn0xWxjrM2kRONswCELFimDO2lXIn8ViQLoI5&#10;ksjhoHwenL087KsYP9E6spcBqjCgldSGlY9Vg9NNGiQfQxRQHWF4SgGwKy2DGTy7IQngBNDxOGnM&#10;jw8PuDZ2IiaiLtA9wEGfT2eogfboLNe4QjEBvNHDdpPeC7wurGwStiikpgiS+S9dc5P/OU+K59HQ&#10;nXIH+Fzo1pKUKz4vndnR6Skj/HK14fM50/EkHnCFQu7Rs6frW7v1eusAKwi+KXvgbEY+M5U9TaDM&#10;bIpFpfwBXLda6XSacQyHMeTUZh27SDaTGW/HQiotDQlaqmz2YG+/UakS6wzXYjGVZkORu4ndDqCP&#10;dSTkB16ozOIi2V1genBv+CCFYoEpFk2gK+hfX1vHXZ6oMQgT/CvyK5XO0e2tLa2KHQJNA2wQg4FS&#10;nV2HpLNwNAqbVH5nlml6azcYCGJeKue9JvvDlP0BBxqsIzkCkBvBUmaHhDIdxec0lZp0+uwClUaL&#10;jGkMiDn6ed/xqgl5/DSBXPkZ7BubpQUP1DyLL6Q8If/CwhIjYDgbbKlQdOlpGZSwY5EHn8ksLaQW&#10;2HARTpPjx1ErCTfXJcs109LOTnBqpwnE+xKbQ5BABZPIXBMXf9u5C+epJ2gC6xWtDZGxjYBYTVvM&#10;lpXNNSx2IJuplGX8wfxCfBkhADSBC5d3N8NxEmhoAvP5M0oEJc/giMjElLGUXHyYi1k54cAc5kjg&#10;HKNGtVstV/Q/jCaQ42ge/syDFlQo+2MY2hhiByAi8nj4m3jSq8oh9yoUQm5KMjjjHwYWDBkJjQEA&#10;RyNAB8gUUWZoc94NzSqrWEigdunk+vL2yoqTQsBm1m2ECgWJGldapqoux+q57V/5B3/vq19/62vf&#10;eOur3/jGxWvXKH+g26MSkju9CZu0WalQ/eSDT37vv/sf/+Df/Ydv/8VffnDzRq/RQPAE+cMWsAfi&#10;YVjNZ8UKziIxHDYX0vVSAWvmbptsFcwkglxemMHheLi4u/3Lb31jhRJ8Zu/snZhivtUXXkqH/Rmr&#10;PXv7UWMhtnXlKnQCx7D36GfXTVtLiACdxPs+OynlC+Er2+FU0t7plh4dNYg8ubIVYwxdLD9854Zl&#10;LbN6+RJi+tzdh4+y2eWvf3HVHrD1Ovfe+7k7urj+yqVZd3j48PNHd2++nys/uX306IP3sp1u9PK6&#10;rVpvnpy0J91kMnrppSsb22ubqyuXrz33W//ZP/4GHqfPv3Dx6gsQyMkUIBp4/9HBjRufvvPz9//0&#10;D7/5e//df//ujQ9K9HsTBGlDMivioUj2hFA4c49MmOkIpRcgs8vnYk5IGgFT3sWl5Rde/sI3Xv3S&#10;lXOb9OswU7QyZlOlOLg8JPCdnZ62p33iGbCSB5ZnNEuXVualm2DrDSMetNu7sraeWltf3Nq55Pda&#10;2xWCsUD4B5D4bIHPjgof3HncbNno8bCiyZUOiURgR+rVB63SkBnX6ZP9ux/frJSrWERBNMAqj22Q&#10;1wQ5BxsaoCgO24fFcqHbqw5nz0bNPF2Dy16ejUssFQgwmcUL156z13sYkKa21na3N6PDWXb/8cg+&#10;CgVx6h6Klse7zVL8W2Ud63BOzDAyiTQNlI5PzQqZvKAT0FlkuxLxrG2sRuIL/vXNha2dZn+KK+e4&#10;0du789ksE+jVm6dNwjytVBJEl+UPj2pnZea8y0uLTGsH7MD43pgmG9s7/pH5xvXr9dlgbXWld/8E&#10;k2GZm/EW9YfN3sCVziR3dtq1XqPdByNKLC550U8vLK2cP7+EYODK1dXzF5e2duJLK75EyhEMQ12w&#10;+gIQ4KlbpDe02IMQ3pwUlIYGjyk65wNP0NBBGBY0UrNQDqokN3QRmpvKycKw8NRn1w1Qv2jII43f&#10;xPRQahaJJOZ938Rk/Vf/+NcMHqm6y7ndJ3MgnhCnJEiBmgzZuUj7bjhT68dclGBQovSNOdv9AEFw&#10;Ny3obXqL4eDOysIQ6tqYeW6YYxZbF/yDKDQ5UemPICJy6hHrMJoC00WYj7L5QDChDoA6xe1TZBFB&#10;5vZAJJxG97gwtgSH09TMaSnUvdXeusmVag02Jhbch9IuG3OGkJAF+xiCS2ewmExfeG6VgjiQSjyu&#10;FZx7xVgmRZTaFAjZSLlW1cPdQ4ioQQLFrH0W85BpP3SEx7Gkw+KI9cbds9xQdrmMk8QqZMbJAUw2&#10;kUMGCXinealqW+gAfYh5KzDhDqemUr5n6bfI6cP/hc4GkIhOnD6NpLl666wzxSe93eR4BqeYTT2u&#10;oAVPUBjdSCo4YLCxwBqPfMx+/VnhuL53Qh9sWJyDBFpa2FQ6rMdHBwE2Yx/0kgaVf/GQuXnNgaHD&#10;tDnuQ+8A5ZwxiEJBjLKWIQL1XY8mkKfDIFXRaipnKYwoI6hCoC22+4p5xIyCnBf6c/g9lkKTIA8a&#10;nJDJBdvTjEhA8mHm6ApzlIn4hLgzKt2pC3B70sHFEGki+jlqbAYw3Ulv6rUOZEmO7y2iZPxryISn&#10;HiLWlvrePbDxdwVFiZ41V+opbIV9gPssoZhwIQpAmnQ5KtEp9ThmWPniShFYTy8uXgrN4IzgH/4y&#10;FZgcMXEYMswJESkohUHYIMRXabEoAfk5l3LNPXJY3pJsUbnzz4xagbm+stUteDDyaLm6Ie0xE0oq&#10;ql9MTq1wY7jFtFocjcLEeoBSCPaGzgESy5mXU41GhaumSqQbpD9lBuIC7vY2+YTzfDQGIGysYHhE&#10;ilNFUnyKce1We8jg2rAY5QsGaQjUBMrwDfyN+8jsomMdIx0hPWWGDpEmUEa1FOI9zlc5EPFUxAxC&#10;xAGNdgoBlXKi6XZlwC3G5pbThywrrFBPS92EcdQM4G6CyJw9BA0RXTFridKGyhgNEvQzomVSC96h&#10;uWzz0PgBPNA5y99RZDps96ZA8pF6A3s/xg8jEz0VBhJNptc4QfNqBCamBgvNMvNTf3sR7drcLSzK&#10;ZgI6GERgD893lIE4FqXEOtOhQBm10hx2cSzstCATUPcHLTMsy9F8KjO2N+pq/DIhMjgCsCh7is7A&#10;PPFMBtAVgmxLPEqbE7TQApgGEcluDdAfctv9Qbpr4ogwuwvjmGCyVAlpcNpJacOCbMFlDXeapsXE&#10;JgMqromBgtFC9+q1Bs0bn5YOkI0QAz3JzRUCjiBS6hcqJwZYal0M3zt1RzpXZQQE/5AOEPSnNZDL&#10;K26EC5kF7BHBGOkAc4X8+uJyIrNoAUwziNOlfJ75uXRmoF7AlJQ//hBRfrVmo1I7ww+MKlO1vps2&#10;RuwD1j/1G0UjeVAaD1MrozyULBEtvtnnw8Ys7gvGwMeaBHgro68nBQKGycFVZgHyqp1NK6V60B/z&#10;eKOkFZDBjMch3i7Ik3ADpW4ksIH2kRlkh9gA6dS4TL1fhuXHGJIjvinEsbAoG63h2VmZ0yediFmd&#10;nnIZZ4JCJplYWUpxKNHl4KoEY58JDh48zNGwkKHUxa8AOJpRDCg0nRKrluxsMVzsSgUkPsfnssYx&#10;xBrT7jKuhVTMRjg+q7V9HlsqGeZ+t9tjrBxXl9Pw7DDNouXCUpI8WaCJYwL+ajXdTt0UQ/grzwCo&#10;odOzs9KTJ089iM2VRuth70HnJF8VMUjNg7G1WT1bSMUZ80FkpanstJpQ7uU8I38ZnXcSZSDRdNpB&#10;MnVV5JjBPsdBCrhGmLDGTIop7/dqVWzP5qn02O57+TtR1uJgyPa0sLhEZgLfkQ1Q9DxNEHhtoWfr&#10;3JbujmkQAxrzFMCZqoyPwUCAhYcmQSiiU7/DygRdZEHOSaHiQcGk8njW11YNl1RTLl8KRDFVL3DU&#10;ra0sM/PlFgXCoeW1TXrSbDanGGinC/TMFwzza/h+NBusAbgEYkePx+joqA64QqYhUJAlvjXj2zZc&#10;XFjAyYgGnv223mhCFedQIVcUSJNWTul5PO5yhbtEFiznF+sfEzQwbkgf7ManuVPIkGzw7nCAXESa&#10;QHZkhF5MJRSNy+7eHyyvrHAuMLVqVmqczf1KAxiB9xiyYimbE21gOFw6f5EWGvEbLyDAF0cJ+yUO&#10;Nz4EFKQ4tNpMGqif4G7GEnHQyFGtQ6OI5JHNihRBTUiNH/FQuN1osfpKlfIU16Vxn518eW1l+/w5&#10;8HPkghTVYOudbpOPL+xWYOWM3ItkLNmuN8FdDw736G95Jed0UIb5IIG+oaUFzN5sl8o1zkBxqeih&#10;WSIuO00gnxQ7TDpYJJHsGsDqrM95EwgUhidZOpEi/IyZiihe4MxzpdNgkrm0ux6MognsGnAuvRpw&#10;Fxs0exBrglvEHssAnbsqYz0VwnOisvVvm8C5McwcCfxP6aAsUsqiICGBhJgN8WmXWRc8aXLA8Zvl&#10;PIZ5wsCCPlCzTslBnZJQcljapNowwAqd6owBplTjSq0dpTZWNpeX2cdpAoUqkAzhwlSfLhEHicki&#10;/Ww6xQDDFyKEIsyRzoJkNrL/KHvzvZs//uDGz975+Z/84R/ffOfn9z/5VDuOeWQLeVxx31mr1B63&#10;7F475iVus6uZrZub08BWMhWPYpCIjN4yHm9url976eWFpWVXt49FljcV/9obX+Guxiyu9n7Wmgpt&#10;v/ElN2dhpfb5OzfM2Ndce47c5M5Zvn5n33xuBbmXlYyE/dNWrRa6tGmnDxqNC/f2GAPHLm+mPb5B&#10;pX7/nY+sa+mFC7vu/qhw//F+ubT+S19es/pM7eZnP/vJaaV/0C3//Mc/fXTrRq9Tq3jDPlMoMGgf&#10;d1o7bzyXnFrSXk9qLfPGG6/9F//VP3vzK2++9saXXvvil3Egsc8cdeuslKvU6937H9/9vd//g9/7&#10;H/7dez/7KeOto0ePR812KB23x5Rfd5Yrmzy+lC9lnzrhTZsIcrC61X2onnWvLa6/+txLX3vjrWvX&#10;Xt7YvAxBLOS05U4O2XQ4zGBVlGoVmZFbbE34/MkYbmDcfHRsY8RjFLE9y+07dz66d+dR/vTh4VGz&#10;3WtUoC/XTwDG7ZazZv3m/Qc/fO+DOvTRdifotBWzd1rlwtM7D/CfXohlho3qKrQ3dHZmX5+My04f&#10;oxpmLo0+dJ4RBAnXrDWUbKS7DOPd721hY05h4rBCrgAxYjxX562fTNPRDA4QjpH57OSYlC9HBAvC&#10;fvGze9mDZ+4w+Zw1UBM1RMaUXdN2wyOQ0kLt0pzZaHQ9c2hL70KrgzrfgqMK3hnL8ee+8MLq5m4I&#10;m2IiSTu4Uk47Z1UEh87NGGUiZCYXIusAdSaTH/6dgMRYOn5azNVPTzh8evbZxtqauzX4/O5tR9x/&#10;aXsr/9Hj9qhH+jPdguS8bk94adWdTj+68fmzvX1RdCbTZycnD48PT2rVw1Kh3htD0YE9ZodDEkuE&#10;M4vJlbXM+taLly5hQYyvN1M2amC2VWPSBFNSE2GVlKJMgc8Z1RkyMU4RsQUnFMmSBtvwT3GwGSKg&#10;04BNZqWGbyD0UVVyJjfJBewBzEi5vcB0EPz/1f/uN5g349MAMonNDX0f+jRqVbYgI/KBVFYqpBGD&#10;emR9hHzxEQ20UwNSYhCnwyZnUY9+Bqx3YgriDoPnKwLlifkvb+97mIWZfF1s38cOzwyLCDXunmCU&#10;R8e3ZAgMAsi8PUA21HQQG3dik1FmOl2x2VfN1oXJKNSqLfP7w07cPPaOOkHLMOqa4d/CYBHZjmK2&#10;Z8oMBfbkpgv8xBWtVk2v8vBCANIQi4v3H66Ord0AEXtsSMiKLHhz9C2mDneWDdRwaJ3gZe8M9zgB&#10;vN6YxVy/fyfqMBMcSfgg68kAQ1lBdqLgmz3AfExWhrDoQojmoZaR5tZGPx15Yh3RgnA//JYJydkY&#10;bhGJAaPPB/iGIoFA0lzOc5IFpweMioTDg6DG8AwyWKAN66BkY4DZTzhD13afm8S3Pji4v2qepCOu&#10;s0GZzFTzpBN3U6JNeFnjEcax41a7FHHPEkG3A0IOdrW0A43G2nra4Z35/cB9PdzbnHY/oBCbMAxs&#10;2gSqCAlHjcQ8GnIqayLdZZ9CB9PsMxZlA9If0ucRDafkbiw+bLOAGzK1cBw+zwj41AXng/oLp84R&#10;+Bb0Nux+QZipUmkxYSxi26nkXw3PUbCCOHN2Ar/AwKXOEdOKtasJhVxzGR4Cnuno6g85yWTjiFWa&#10;uLSY2YN0QbjFtAmxKNxTqLYeMkDBzvExU/EkxqdB/sbG1wpvnx6XL6WUNuzi4KYg+8TzGtsNFgcu&#10;h6P2kKUP67R1dhYYDWMM/4ClEIHAxpOxvbSFQJpuZlkAgdjDgOvL9oX/Mr1g4l0ed4OMnGDPGUUe&#10;ppHM9ROZpZ2JLYFpZntKI21p1Zrl3CAe2RrPCGs5ghk+mpBYMFYmIlnATkcFlwIHduSmXseFHM7m&#10;LYzNlFpujJBcDKzt8FDrzgBFIvgn5OIIbVpt3BE43S3iUQ4IMxo5+dnuzuDMB/wLTBUgJg1GZ6Np&#10;hXeAh+vxEeXUmZK06C5ZAg2Y6DBHrfW1iRuOH/7jfgNt5WLoMHzV5hghQSASanFctU6jaZ5nrlh5&#10;7A0wtfcgBQQcogKuFka2aYQoWKu9s5CxMYrmy7hc4XrRTVp0IAJliBQC3q2Qyx6ko6YoInRwOknB&#10;BLVYy8hw7OYIir/pwOxRXGXIMnQN+bDTJnpejyNqnqZ7PS/dwszRgsrMU8ScUr4gLizsvOOuxzQh&#10;TGLksmR6BCsSee/CjnXKrNBkx6g0gH2mtIK4+Zhjvaa117a7HRvdXpmkK5ajFp0MDJiJ9ekL8f7k&#10;FDCN/ZT6IBxUrvhb0NP65CRJIW1F5UZ5yt/GMINli68vaEatUaW9QVAgWyMZCZN/2kKIBNmeV9CP&#10;4Aq9MUW6YefQaDaXFpchU6ExBFzCLgjFJiMIUr3kT0i+GPk0kK5x5e63aO7D0bgeueyn1fKyN6YS&#10;aW/Qf5w9BSZHEtsmYJ3XUCpJfDi9MDwZdvBuM29iEBAKYOjCptPjGKWecdmdvRbcG48K9GiEzZDp&#10;A1253R4sFOoYuqSSiT5tno3sdYpYJ+ED7PB0RxT38UgCzBXLe5TPnV6Noa0v7KN8VAaYnTkcm58J&#10;e1EKzmq1AC4U8ofdfgcNYfmsnAj7N5ZTPHuagHYH6jNUfw8aEGS2y5kUwQQE/aESwXQMB1SGIeg+&#10;cK+B5s8LizRi0mvix8JrTc8ZT0Y7A5jJ4qFXWhhojdGi0PpSO+SKuXgESg0tIACIA4Ah4AG5C7/z&#10;eTabL68FOU/9zHY4cWEUiEjp9Hz+9Lhn9iymE9SavM1sfKAWBouFv2iD7V4oHK9tLhFuHg5G6U4V&#10;O648FRzze5M2xFgO3UkknVo9txPJAFWmZRoEoxeRudWuGPUqdDupDamliFdhiM63pl9DPKdBgd1R&#10;g/gqpaiJppehAyU1LR+3yLCpxEyLoQ5usTQI9fGs9+TJMwiKIH/xWNyIsFGGBMcUBz2gNl/O8ERV&#10;mTNXjQ0HPQRy4M9Ojx+E6eDgkEax126aHNMUnqYOe72Q441aXlk7qzfuPX7icFBAeoy4DlZooNll&#10;4Gct1GtiEzGtGrZXNlf4VhyPg/aAdKUJE3uqx8GE4ASWM4UE7wvwI5fAPQK1vnT1Yr1ZY15QKORz&#10;p1mMmeAPMMZNxunVlZZOBh0tInx/nJdjS4srq+vRRKJEmgs2EJDFAR+qVYxku6PJ4soy9AuxRpvd&#10;yriLR463M+k6zYFYrHaUb0zHMUi622vLwWg5mwPpZkphxp190PcvJsNW5xl2n4QB9qWx7prxGs0s&#10;+KO1RokGxR8L01djlIckhhlhvwUItNCvtEG3Sp0m/ZOp1sb2NrCzG4xkwp5A/SjHkKXQalkTCQtZ&#10;KJlEeBHmcwAlWzwcUgtmNTVAEsWf1KSME4r/d35ze2Ae40BI5gTJmfTJ6qoJNyILymG/vHWu2+wS&#10;4H16dlZvERxKGAZdsFwyzEHvzu5O5azgtkwR9jJDYeUwm4csxDtXnQ4vvPD8kiNQqUmP+6RcDJjd&#10;AxisxAopKAuXWgsvEd6KTUJ8YbB7XKTBUOzyojKuY9LL6uRYB+JjtQPNEcgF4ZZLt4cDMzuWR16G&#10;CmwXXA12ohN8WrAlInrcRn3BGTnD3dHkMPvZCuwzHHEgRBgohKzwRZhRsC2Ot9OYI0BT27BMtjbW&#10;Ly0ujfEkdJp7M0b8biW4YDdlHTfev/ff/8Vf3n168jiXTVuY1Vnv3Lr70c8/+s5ff+fb//Z3/+AH&#10;f/KgkMfA77B0AJOzX8Gwx1ObDihnLMmk76CmDCjXJLQSpgrtPSvmWRKXL35pc40s6XOOSdL6ePXl&#10;37704suZ0MpKIti8+3S4lNq49AW2ZWIBH35w3bx5YfHCNgPJYa3++MZn3p3181vnXKCXhWru0Un3&#10;5bWrwWSPAutZgVUxO7e4GEn2SS95cFKcjpM7G/QYlpPSjffeT7x2bXdnJzNwfPjxrQem9vbq8tFH&#10;t37yp9+5dXp6OqvOSmUfPgKWCU7rcTg3Vo0yGAG98tLzv/xP/sHX/s6vv/b6l5evXmZaZu5NnCMX&#10;A1roygefPvrZn//w//utP/zw5gd3f/yjW3dvVsCo4xgS+7zQaabdTohJYSAZmyQXE5FgKLWc6lug&#10;BxRTy7Hd9WUavzdeeOlXXv/Si+evJqNJcf5w7G20qLs4rfK5PFsa7zfvbqPF9BocxEKoNoHCvNE4&#10;C5Lv2sU9YabjjLqudVYuHRzXstnDp4+fPPr8zq2PD29+9vDWnexJAScAJNyNeuXk5ODRsyfj5gCx&#10;dGZtMRRjci6aA85L4dX1pbblwd6TFplSME4x/sDZze5gfN5hptCx/uPN5X+xanHVcMcJRReXdmM9&#10;wfNRtyMevPD6S//1f/v//Ie//Vtfe+3VS+urly6t7j53JeoJLJicp7fv4I7HGychNcM3w7pfxT8E&#10;KYyMNGMaw7VgqqLp+7z9U+ckuiS4IVg3Zvlj23hpc3vj0gvBzFqp0KA+D3dm7UGznM/uFQuplQ0y&#10;cE6Pc1NSYBuWXrFrC8eCa4tLqEOtnu0Lz127+IJjeXFROLDV0ZkcdeveeOhKciV785OudSRSlGXC&#10;sLnaaVovblyOr1duPn5gLSR30pci64WTk0Y3OyLUbWTGhvvZvdu9Amn3T67nH3ltvrPb2R+9c+tH&#10;taPzl65M7h4VWhWT2xae2aqmAVKWSdT+8td/e3P35eVrl0PnNkL21EZ6swnoEwpRecCFA+vQWJ2Q&#10;M9QKIlfWPThQjCTwGWP0y9DU3GpCGMRzWL50Y2K7Wt2axW+3/pd/7ysGqEIvJYMvRqT0DCA28qiB&#10;UMc2jU+a5Jd42TFQY3IPjQ2mGU0LUaRYIEpiJHcrUlDpY3oDxm5juydf79669bB1XGDqwNMhx1za&#10;k1E/5vQsdAeh4Sg6HkUn0wi2V6QuTiyhsRkJBqzzoMMVgmnDEcox63Qy82TExnb5N/4/htLL+MHp&#10;KMmWKnaxOiU5MpgOju2rfUeyYfbWTZbOXj5j9zWsMxg13pAPXhw8enZVCmD+EUwxDxMtJzeOmt+a&#10;WkpP25VR9tgO/qD2ELIcvCBZGotdDHyjCS6Jw5hMTzk7p+0BwB/iIRosSuWDQh4XAI5olCoMWjyB&#10;YKfdBdtk+szdMZ9VnV1yDlGL9dDujzB5ZZvn7lmtWHrjpkfDZjjuzFY3d6aW9oJp4vU7m0xnBzSZ&#10;dODQqDpACoj7wbeSiViYmCycPWCWSmuDwBTIaYBKJR6PSgLRou4UOKwhtbRv8mLhpTCmBtLgGW7b&#10;ZrySZIHQgZk3swa85AcZKJzhowBpyqJoPgcoFmgIp55+iPZpsIwR0Bvup/rLqtVE/OfAQewqdxL9&#10;fTFQDPqnfjI1gHkuiyBEDPSQ0qgKpZfe0g77n4bZIKxaPX4v3RVsCCmhKLGZWVAXYthI9wzO5veJ&#10;hWKMQVRLCQvXGJ7akVm7XGeYTQrq1dam9CL0bwSCg54x0CGirkv2/CgK6uX28vcoqnmo1LjzZaRj&#10;Vx+TmyCEXW2s5JQTKxsZ4Ch5Tg4c7TrwpmzmyFg5w2YPFFG7Fe4SHptgxA4HFhfo0l2lUh2zGCZf&#10;4Coi39hwEe1RJzjZOYRfBVw+IK5qq8kTZD/3UNWTcW2yMR6C40NEL9+yOYVn0WkM+jLA47XViGsC&#10;WEn9rxgYlka/a+s0ES5Scto83iAeE92OVUKhhmncw6cN+o5HbCXM3ikWzNj69METIlEfqAOhzYMx&#10;nUAHHHl//zGqbaY9T589IKUsnghhZgg9RFFqSuxkdTpAX7kpvPV8qEg0yJdjq1C6uM1C3xENEnWN&#10;KwNLDajUjL6dmhUeE1QjHJIVQMfKn1Vt7n48FfDyiFkrXiT0fCiKFWi1TT67fF9AnO3YAdKG4FHO&#10;hBxo1jNl7IPVFu2gMyQ6EVqaMQgM2e7kk9ZxYzGwStYi/GRwFRqWHuEUTg85b6x7OCB9LMEkwGEo&#10;Qa5Rx2GdhfstXBNLVKbE0cnOlM6nO6Aq5uhA1EXLBUUZ7RYkTxi9VLr8nkBOw2+MXQZI0LD5gN7v&#10;x9IwEAs3IZTAkrICKWBUSwMgJhhERFwlDX/k0fbmBqIsGRjiHdKnDaz2Ok36DaQCBl1ZRZvP58Xe&#10;E3iW15TwvUoFAJNpIEwoaKgK1OYFod9gO+Yp8xZACOMmgYIixQQs4rVjuIVTCN+aV1yJr+wR6sRq&#10;NDwQgA2GpxNrZf7LeyRPCNh0eHJgW8R99AWXllZhy7FbgkWw4SE6hWzQqhMJGKXj8qDODqGmtBXr&#10;g/sPs+UKJiJRbloH99zRZHkBg8ZAq1FRPoSdso8i1VquNYHlU4kIbvk8JRoszMBoZTm9FYVkMHlk&#10;GcD+oddZry0Xj+GzIeSlcZ9ks2Q2mOCaMtRsdPr5fH4pjb8zyCeQaIAvEEZA7g7e38+1apWU37m6&#10;tsRD4RyQ8FVqJfOjpweVems9EzfY4eqelCWj+kGAfKMzrDXKyViM28uO5BUD1un3KYMP6ls4EMLs&#10;h+EK8QqwngD6To8OT09OoPPxJvBk+ZKQC9D2GFJkwSBzGcV8CC1FIpJcYhhEosdqzy9B6cQElsI+&#10;iPgTx2beawZ92nnsllDIL6ZBt7u0tASxSlAzunG5WzECkI3N346351+fHzj8QCGG+khrwy8Au8hy&#10;ODg4YBCWiafYkhH68vIsb27n85WH9x+PzMyIPYQ+O304PIe0hMaj3PER6KvhZTMixnCea6wQwGaL&#10;LZ1roMcDIZw74kBLBSSnqJcObjRYW1nFRZNnx8CPEbAUZCjcxmMG/bQHUlMMh8/29gwjB3rdHmwI&#10;jEN5g5TxwCf307J2ZNjQ72cWM8pvZMHXq2SMoh+zdqFxm3xMqfIlziMgrtSFc9gblvJnxO3p9cQS&#10;ajyKLKR58xtcR6utQSRPwTyDTwsMy6lhh57BANWHQNoRBmvGPw3isjsgZrXFUqyVcXqjk0aiSnoZ&#10;UGcGalaXCENzDRtMcAwPrbiba4YVTGVILHG7wXBq1iZnmH67Q9yrPDyB9NbX18Fj2K3gANcA/QyC&#10;gGQRyAQQW25sgz3i5ls6KyKdhanPqaDUGcTTTvvOxiboE/Zl+VyBQo5LNSzYRVshxGb36qWM3VNt&#10;Vjv12lGp6CYyCIc3I76Y1c4yYMhLP4l3lOb+cIgMrzaywpjPsntw7stIl684nCBCZTQsWSpzfYzv&#10;if9RqhiuktQM0Dcgz5tx/aIzgcveYSTrdkQX0ldefC6zsswSbBXK6CTFe9Yof2i8UyBwclHm5vBJ&#10;B+YpcNxWJgORn7oEHJlFSFVAedgado9v3v/+Z5+UG81bH3744be/+61v/8e3v/NX+/tPkIx2CpXT&#10;ajm1vpH0+8+qpLzOJlX8xa0TDxfiIrRwtJeDBxJfX4qmk6bucJCtU9mvvPDi6xfPISpO0nC2D+3p&#10;a7HFBVwgrKP24d0Ho8Xk7rmrkAowJjr65J5tAw/IS4wxOvncww8/9V05t7GzDYY5KVf2P3vofHF7&#10;K7JAcVtmN2nUIle2koEIq3b/wzt9l/38F1+AOFp9dHBw/4l1PT11uu+88/GHNz7uYrDg8z/96Fbt&#10;MEsKgj3twy6LwTePYOPC7td/9Vd/49f+3m/82m984cVX0ssrEOVBt3j0NGHcw0q2+O53fvRvv/2H&#10;3/3h93/6V9/9ztvfP2yWzl8kYpFRYE0sWzonGOMVALlOZH0pGA4lopRIIYvZGcaSKxJ6/uo1Yi1e&#10;e+W1leVlTK3Q3eNeJsYKRCexn+yCsibDevlMIZQIdMTYRcDsx7WRqoIXGBYxmx3bLxtXF6avzKo4&#10;Q0VSgOZC9UZPyIvfqJaNM4V4qm6lXGh3msGgnwzE5XQGGhG0NXZLJjisNFRRa1tbzs7wk/t3WD/p&#10;hVTMF4DGoyLLaQ8yf281no9Zd5M0Kv2jia9v8mApbJFPVZBi9l//q//zzubuyf4Ril+qUDwE7HSA&#10;qxvXzq0WSBx6cp8xnnImDd2fUZQaure5mM0AwLXxyhPHoE1qDK3fZFahAhuPA/M0sbS0sLoGoZ4+&#10;RihSd9jsd6q54uHJSWx1adjq7Z2eOCK+lDeSPTy5/ejz48KxF8G/R/nvxXy+TPaxacIEesEXim4s&#10;pNaXhvly++hk4oQAotRf8C2GUOHzuxlP/HDv8Gn5cG1lzT5z3fr8LqbcsAwGbl8snMiW8mx0gFJM&#10;LncTm2ePsz/88c8mcfsL69vDvROc+SDOeeU0KBl5I+5dWL9ydFh6mDuqO63J9Eo0FvduxNcWt3cv&#10;XVvfvrC2fT5FKOXOuUhmAe9ydzzSH9kho3cdlsGEgo9JiqKvASoh7gslkruB0u+gg35dWjxDWTkf&#10;LapjocAkyI5tCBCBwSxCf5enzwCNboltgprJmENym+HOUUMRQcaf8BUYlZEsfu/g9Nvf/ZF/Yuc8&#10;b/cVAbkWSaZW0pTantboisuadtozbnfa40o5XHGnO0HWLW0UI8OZxUf5wDVAP5Bzjkx+EGYpeoSt&#10;bW77+Dc/qDflnEO8hPH4jcrfzjB+z77SniEDdvcsturjw/AICqATgxoMceB18lppdEUR0AetQMJm&#10;7k7AENgsnUGvvXWy5x60Aw4soPD6d4k/AdaEFMYwbJ1PHohkGjigxU/NbZF4DrBcGo1WLM6qX3Id&#10;+ht4bLHUgmEbiHSWegiGorm1f4xNO0UtHzOImbjPjTgJZSb+FV1aB1oiWJBqpUZBf7AzLJMmC6uz&#10;judbl6hlB67S0VDYZXejJuWhhEIomdkm+qFQiKExx6af7EsP5tsAHWgEFMOFiETDWkkfpTHQL2WZ&#10;YLih8N1w3qN5YEBIbwkVZ4Tho4upo5S2BlTHFUn5ZbfBnZLDhvG+GYZE7CHq4OBQcmCyBpCcsljp&#10;CUGK1QT2DfbUXMFq0IoMhrbymyT3QiLITzGWjV6RpUf+IbA4YOOAgA0aIQsUQOpHH0Q4VUaG+RC+&#10;gQQlW8zhMHRBWa5RExkOo4Iu0ZYZkUmy+CDqSwa7xOUxQ6WNn2cTqv5XL6pZBh48zI0kaSck1+Cm&#10;8mrg6EPRT3lNsa/Yd5oT9ZA88Qn8tQkYcFtCPEtlYiHvg1xTF68Sj44CW3dV3wfKIvZuDUbzzAQY&#10;EGPzzrqCJgakyjRB9qcE6HlsjSL6BzoyvGRkc2uYxMByGpLwaHVCwoTmF+dpzZwlEtv6AyeUT0g2&#10;3HqKZpJYzIy1J4wpINHg/yQyolSIZmY05madMQtL0j3s+TlkoNO2YLvjvNWjlZ5YoZp5J/4AFuIw&#10;SKEEoUOb9KdVKlTywKJRejMXvRCrnuYWER+wgJVvBzEbj0o6V+ZHExtRoBRAsRQsFEyW2nAJUYbW&#10;S3wxryeMVbIYH3ZbEMU7wyOAEOqE4XSp3sY4dECgHxjVeNKH0Qf8MJoW8T1RbzVtMe0aTSCYKPUw&#10;nIbwoF8QdE6BNyFAE66ua+rxEJXmofMSQYIEaaobV9/mJUYvSkOoIYRCI5g3zpQnKk4ov8kgXhGM&#10;hiUHdQ6+j9AkEl5HBvyJns1wjtV7oFGDyYxFB5UcgCQ/+Bf8Du8M/ShvhxgVdkc6lQbGj4SwuJTb&#10;h6KyPJQnnhZRGgNG3vJQYgAkKxGtXXbMNpHimHiwUA/29mR6Ss8AqxtFOrEqlhm0WFAgmibDhGtE&#10;KHguf8rbzXYHek1nhQqNizd8MrEIxjjeFI/G5KcKD1aKUNoG2g8bqTmG945anGw2q+0NXR8k7U4r&#10;lV6ET8LybjbJPUewhzxEBbdwNsK3jcC8Hrd7PMGPMuCPlFvNerNDAq3V5nHa/KO+Ce2N2+VvgWhO&#10;G/AhgAV6fWcu38JPKBoLUJccn8CizcfDgbXlJBsDYwXwNgp+Xnm6L4wi4WuB0rItALMRynZWPCPI&#10;zoh3kTKOPYqtgm6XT8ouzptO5IFBFVc5Ujyr4WWzmIqDzfLVTk5O0kCBSAB8frpAPoJN1v/WWw8P&#10;IHGmA67trTVGiEaEBhMP0Rue7R+TUbWUBMBhqxIXnM8MemPQMKf19pCTmK/PTsMUmf9SC+kxcvpy&#10;TXhNcRhRibIISG6Rs0WNX2BdFk/EaNqB/NgYgXypM+Z2ozwXub/CR5hntdl4a5p8zEg4QmPJGB7l&#10;nuiympzOMOSgSjs5PkWVx1PmdxBEYGhJOyEzGKOU4YYYxc0vKp7/dB7Kt2s3GyfZHAcBsycu7+Dw&#10;gLqRYAMqoFQ05sPKwmploS8sreVP8kfPDntjctsscLPcIcBDbxOvfIIiW02E8obD+GhpeZkDgSej&#10;npKBJwChsYGvrKyABPLdUeJJ0gO2KyTTpKaxP2AbxgQV/aEwTzNdkAgvnKpsYeyy+/v71E/wbKFJ&#10;zxsq8FMO60aV248LbRs7Ec4JkvQ0f8P4FBbmoIct4YQZgssMaXBSb9ugvbpdse3NsNNb4XZJx9vH&#10;OYs9JbKYDgCLEUnfbFpwncXax4+zK/T2aLlep5Ieg6YiPgSQ5xHjmYBzD9Omds/u9kjVT9QynwmW&#10;SzTaqTeDTkenXOW5FGuwUqFzGg5hdseg0/fTjGCX0uwwLq9x0xhggCrLOw/tjJVkDi4eGzM+frWB&#10;dksEdpn8yQ/Psb25DV2T0xwzJ/SWmp6Kz2lEldgdly+ch1UBeAizmmgM2Bp0uXjoMqjsm6bnn7+a&#10;sroB+ggSOKmWaGc5MOWdBNyHvnTKFunmTGVUPLcFZ1jHcMGHJ7/FBotbRbCIIrQVU66fuQH0NM45&#10;TltXIECiEeMWUpo5LUzsDw4XoXOTgCu4kLAF/U5I7Zj/LC3yT05OTrv5knIC4eNzgNJCMO5SLrTG&#10;zbA8uB6Aze0twhyTKL8h+7C/KXFCY2EyJKz1J0ef5o5sDGGL1frTZ61eg+jfRCbGLZw2BoQTLG1t&#10;JUP+drcJcaifr/RNI2fCH/XDqvS7K91AMnHtS2+sbm0EZPnapatcfPm1F7c2IAyjFC8X7tsXnksu&#10;LvOxJs3yk0/vjlfS6+vncNppF09Pbz9y7Z5bXl62m8a2YT/39DDx6jVko0wxm3v7h0+OAl84vxKI&#10;c5q2nmXLw07qyg5e6LNu/+T2E1sytnp+h+C1vZu3n917/LRff3B0/PCTOye5nG8hDbeieZQjEQ7W&#10;zeJz21/50ptffvONF1975fWvv3Xp6nMxMDJvKAajPRwOgIO1Rnc+u/sXb7/99ne//0f//g9+8P23&#10;339wi9Y7YLaxOZiCro3t9UYu26k/xiogCKc5HPMz9LTOLr7y0mJmYdhm/hhYSK9++Y0vXb1ymeOA&#10;KUK7KdIJXBJKI1mhyD1AUiaac8hQFHFkzEo3J04bx4QFgjlOpBJdywaM3B3IK20lsEDLZTbj94Xh&#10;bJCWw1mHkRIWUn5/SLk58gDyel2AEAsZvIdDnGIeSCjyi5C9EBgUcDL2QeBmrWyh0mukV5fSyTjV&#10;GJ02mgXqNOQZ65EgGfBJS6PeG94pjrKNod+FpIz3yJVMZQbd8c0PPnn7u29/dv/e9Vuf/uyn735w&#10;87Mbn356vH/67M6tdqXg9oCmc0xAnFGZKbUSkyO2Z8MXk/pW3aGcQfXx5nM/iVcNb0f+mPHQ8vbW&#10;vAmkwJUPCcLtYa94cJKvVjLb66NG5+HJoSsW2Iwt5A9P9rIHrXE3g64jlDg7Ld6+/enD00Obz3N5&#10;aT33eO+DR595ov5lm+/0wX2rly6QgtZM7BUVQ+zyBe/IFYkkly6sxiIJvztGvYYBh8vtmcTiIU/0&#10;4d4jBrUnZwWTy/f8+pXc53v8OrSTeX51o/n4WR+COgM1ilRINUAKu+vp6Paddz//zo9+9GnuIBiI&#10;lbPZ+88+Pz1p7J/kCSkYWWyEvWJC7UnEMltbkcXVpZULK8+dT13aySS32gXKLazRhOvw1QDD6tDu&#10;XBizT6z/p3/6S9ISqOwXO0YZzwqeFYjCgob8RHzPDL8DXFecqE+CJpNLRBtVx5xWuFcy/1RUDlUO&#10;vRDEGVRBz3Kl+48PVojh9HoA3cztQdrtC6eiVHXMkBdwH8A8Xt4f6szpEthJ2SW8tHA0TOpC5/pH&#10;I1BDZi7GIfQ3xjXzjp8fsrkXJ9jIi5obD1L/OpyJ868SshcTOWJafvbE0+ygBxQUg3muGcaOekDO&#10;fqa19HZ0afXuADkO9RPZDINK0cWIGmdD5qhyEJDjECuNCkzRjzR0+q6qW5iJAMHlJv0HhSyvnx3e&#10;YCaNhxpkEyy7IpE4dxnMwi1neBcNQfPJM9KUcADBERZLpZ4Dx9iedQrMRJ6ek0YV0ILWbEaxAXWR&#10;hLc6GlMG8eCMhuEozkTAHtQNNvi+xHU5+5xIfF+miXaIZD2G3gQTU/No6IhzoJkSBAyKCaN4wlIC&#10;ACBpuGilUzVCRAa6x/DhOm3jMeDpjoGq7rbMWmAjCjmTyymLg9uvsYr8hRhZ63lwz1ELysqVKQWX&#10;jUuGkZ3OeBi2neHGqUGxWEuGiyzrixJct86GMyGrEPWBOkF4zEygNY8AYlYcnKJv+Q+bClCglKQc&#10;osrvlk8sH57xhRnYlK/OXyS4DpWBlogWI6tRr4zYVkgR1CpwvawHaITMdGVOycaI6oYqXPkAakI1&#10;ZjdWIB+HTyDpG4WudBYsGM5MqBIMVOk+O0MzihHeoAFfCcIp3xmAzRcY2FzNMc+Z3dFOUMSwVamD&#10;NgX8MdoD2FUYH8xMLZXFykO3dTFCsjApaPjChKNzNQGARMrvakEhvK5xgoE7/C/aErIEp7RGJo9l&#10;kpaPD3WIiWgyCKxORYZObH0Mab0IBScuL9teAxEN0A7NBholIPmBYg4mjfK01eoHGc/aU5CER7M+&#10;kxwEOLIbtkedjggdG9nudHfhCNF2WPFVEUayGTDmj0RJGmTy7sRzkZIXfy9eH5crap6RGgcXyChO&#10;7b2xNet0YalK7U4mEScNRg+MzikzNLmhJOVtaQ/stXIRKFepplCksfQc4QPsG/RZWQo5EJ+bYO4R&#10;YBwr0mN25RgC8FDdfpMnCCuXsQzdcAv9b7ddxwZyMG7RrMKwHc3qfEzeGzgGg67SJuAe48oBWQ/b&#10;q0ErgL0CViDIcUhEtJlZZj68Z8xDzB6DsxGFAaANsCm9khJwBM1TvPIPlIqmcQn8KD5lMBJARTXv&#10;uOYCdG0KVBXdHgcm2xFv+mk+K/96DRGMyaIgcKSPevVYQUziET5xoK5trFEH0Fe0Wg3uJ30jzRgv&#10;KIYqeFrwj+gto5EwVR0WfMxLKKDjiTj/i2+oUGcukrxS7pHiK+QNo0JPbv4MNGza2BWYOQJLRC7B&#10;xcCfkCqW3Y1ONBAslkvZ/CmZ8ewMfKBqo2ToBOQdRZfC9w6H8HJESTypVeqPHjGbx/mlyWSNG+P3&#10;efi8EEEhINBX866RsI39KWKbaCJWAByoNZLR8EoaRn8fnB9mhSQqZmtNNpKdRAxZioI7gR+5bJwJ&#10;MYRkexBblkJ+AGsJKSUpiH56Xlo0pn6azgA/TSbFUtlPREQkxLaAySlh7isLqQheMTxpm5MuFz+I&#10;ztD02eOjbrO+HPWnk2SXW6kI1MNr87EeHefoC5bTwMhiHmjwoxJBuxP3bTR1ZrPHESKrlHUmqacS&#10;bPG4gvJuAKkaoHNAjtE0epcWF7DCAfOn6QqFQ0YYqSjpmn8bFhlGdh/UXOblA557vV7nF0+fPYaO&#10;xVdhxwGhBGvkqor5IugxC2D/6bMPfn79+PiYCdf65nqB5IF8njaJfX5+1FHbyB98DgvOk4WN03DO&#10;iGGLZefh72PYwKQjXyjgb5ROppczCYwmActgE7AqYtFY/axSPs1hUMSXwKIFQIyBRps8j8Gw02wb&#10;pE/lIS8tLfMI2JJpVFqQr2RcIudmqmeGCILBYRLSfdmJmGqz0a8ur8yFkcDTIKWsed5urjOTYdLL&#10;wEth6ERQaMPDKKjRTKXiqVSyVCxRpTIZofvtGB4zaIIXsCXs9Tmc+q22sn3ofpkmBKSEbOdKYBYs&#10;+PTuOb/VTn/IiUgvyoEHdBFeWvAMppCma6USJR1vnyvgi+D24/ZAjSYgyMTYW75oGOjLHJXLRS4N&#10;e9+Jka7XWcxSc7fYrzeuXbuwubEQjg4bDd7eKp9/2M8WC4Ar8Hpq5SrLjmmZPEgh0XWQiLMdQJ41&#10;Mhy5FatrwJgUTLiqYpTMSw2GojRlswm69bmdc5jH4v6ORw7FkrGN8JIyDbBTEqyvrLXqVZwEmKfw&#10;QRiVMqagqNZjsVkuv/RibIJFWZvIr9N6BYgPobiqtpmF15suM8jgSR7tHWI8EWJwELOSMZbg0OQu&#10;sbtZoOarYAKO9raaDRplqhOc270zh4dZEoLdUMC3mHRhzxsPTSJYAthwCGX7d/k8HAeRQEh65VJ5&#10;VG1wHvBkWessQV4QSU54nWCa2RH+8XXNuzvbi+GI4GMr1T+cVjWAzNKmdlP1wcHnZ6fwkB1IGqo1&#10;NAcOvz2cjEAiG561W6MxoG7IR7tbsbASap3Y6uLVN1++sLHJDhIdOzELoQlcXFtdCoRs5cZe/nj1&#10;ta9sxsKi/9XLhfznnrVXIokkC7lTPH108zPb9urq8jZ05FbuOHf/me/a1Z31DRiep88e3373o8gX&#10;rjHX85qmjb3945Ni7IULEZsXODn/8FnZPNl87hJyydJJjlr7XpZgiFs33nvn3sefdEn9DLHzz+D9&#10;8gRDmdiVq5eS/kAqFd24sPmP/g//4htf+dr29vn1lQ1E13hbIOe3jsxPH+9/9uDR977z9u/+f/77&#10;b/7Rt35y/QPGY9gnNqsVd8qfTsdxj2C8Ygq4trbWSAML+9sRf2hpc4dexTEy+YKBL3zjSy9evXJ+&#10;ZycSiFNVhoIRZqh9HJX6SgWc+9Ebxo3CTiSVMyzxlNwq33lKDp1Kol0oVhWYB+YnfunKMqA1VAyv&#10;g0GBneG3DGaYbs6ddCOkckZTSXxksNpNcLsW0plELMYqmge0U1nRWPJP2KY4yZnf2UiKRniFaUXA&#10;g4KW/ZmhLrJ/WmDAwn7I1qrVnbUmPfxpoX/mjIwSyQZUHRBkDaKcd299Xj6ryE8tHsNOqVPvOP3B&#10;Rrt98ORBo3gaYyY85q/C4fqF8o9i0ECw1BCqTKRkNTZJyXilFTSaYdxI1aTgZCCPr/ULF9Irq/BP&#10;oTsxryG9HEFz9vF+bdhb2t3sFWtPitlAKrISTJZPTgf2qTfqW4gnEp5I7iiXPctSvWfWVi7El+59&#10;9PHjZmH3yvlIY3T09CGFhqbR6KiQ+9qsC1ev+YeuE+xDrYBlQ28XnCawvLOaWF4ML6wFZ76d3a3F&#10;dHzr4sXU8qZ74PCa7Eet/LlXn1t3B49v3+HroAiiSOH62eKcC4mdyM7Z7ZMHD+8tXd79xutfMVeq&#10;5cJBZ2B9/PgRWiHe+r2jA0DL2w8+KxATVbU++PTpe/dvFkfdrcR2K5drdUqKm2O6zciGCWQkeBkA&#10;eXVLdswQadVw0dlRrMOyZyG4fOCF2D7QKvZsrnJ3+uBZ4e7dwo1Pjv/6+5/+5Ccf1yptTMMgKlF2&#10;yDbDbuLpQm2CVQBdiznoytIy+y/fiGFCMh5lWz87OMZ1gaAlJ+e3L4DPlJ1RLgGAwYjVT7lHKJay&#10;khRHo0BEBQ1zTcpcnBse/82PORBoBFfoB8W4OIksaYowGaJMTfuftu+/2/70x5OntzGZ5mzioijt&#10;2Y6ofin4Wr1hczihTu46IJOZXaFk22wvNduFbA6MCLlgpdOhvKBAEcuCMgpTDtYTGIfNblRTjii2&#10;G05vzec+VTkQc8dSh6bRk3v3KA8ZqIDUn5VrC5llgDuVYbyDqMOBSZHpgZFEAgMrXAb4dBYF5KmM&#10;oy1SbKwh+MRcc0gMQCAaltGrnJg9nKM0Re1aA8kD3BwPX9U8YffmtaTexjwdgh8zR5n8Sm5ufMYm&#10;o16hZ0yHAFskbpX1BaafCDo0m5cDC8RgbhrhcZjYINsQ3XJgkIHp5hC4WsRPxBaEvZ5algALRpaQ&#10;6WGgcK3sI0r5kjMLxxUZkVI+oBxR3Kk4lhiQ8uyM0wjdvH6H31aTi+0Yr6YyjcFoICK4eEHlF0pP&#10;SFgBokNYjOMpBFwul9OF3+FKfFZHGMY4uInYhz034C6/4BPAfuag4TDEepv+2DiQdJWGgREHk4JT&#10;cJvBUw+ylHBsNa7SxeOzPyU00koevJPFgw9st8+HhR5s+NBwbnHR+oTyPSPXzuVrdsq9jmXYxb3Q&#10;BQboCTasjoYBoUCGaaIe77Vqo47PMlgyk0Y0M0WCPDv1qzAbJ30PDo7jgWcIM9F/GIz1PT4EZpCg&#10;mqTFuG3RYTNCYt2w7ps1QhbcXjAL6niRE9KsYgMhwZeZogGFYZdf8GKFAvhqCGoQgwPoCliSQt1N&#10;geoMBttuf9PsqKI2dMOu9SRhLhTLIwILKiVkbmB9MpZothvlGm6KPQQgfAraEmwbVZ1rNuJBYclh&#10;jtn2BON3JsOOoM3q5jEPezMAh9qZp9Ww1Wq9ZsXbbHV9kQ42MKXCAOARS91mN1csHRSKJ+RZ9lrY&#10;SDwJ+CkqUBkGLCQxWVb9jhTEILc5jXUQMZa8B7OpazrRDhBLYkBATz1y+Vq+UNUXbonVySUMyP41&#10;dbo1u7uJ7XwwbnJ6ehM4F2ZgzTZFiGBoExuOJkjUV7U6BRSYhCIYKEUA2ShbeR2ohvHPw8wMeg3f&#10;ldoapRkZxJQwFJrQWhKJxPoWA/1NfsFvKNHCYCKI1NftAkMVCHcqldipQKJ0dOC6I1omI3iYeKwx&#10;vqmJ/4+p5NxCBjSJtW9c1ZBC//AQu/FT/l2tVuEvoLthpdIqYNEJMpnJkDS2zktbLdfU3Dcawqxk&#10;CYNPy4CpbIgAlxmzWC+wDJF2kXBM2vDhAC0Un1Ejk0HX6xMAZhAt7ejcKHl5J1kkTFvwBDJUihxJ&#10;4Iw4dqFp6kEJMkKGfhEjFqByZGgZJ54qFY2GEkkMTeM8o2Q0iC3U2dG4UeyTQ/78c6nNtcisKx9p&#10;/Ek4gRlF6RMZYxW+mqzJjFmsRisGQ9KIddLZzWiZ2xuJRPgg3CKd0zRZI/RmhguLsp6Y84t+weBq&#10;CRleLOqR8TYlgYYzlLw0cn9r+DRvjQwlgIIB56XPvE3iK8+fIDWrAcsBvVDAs9WK7m44m3GpqKGQ&#10;PrFbjqpoufDOIjw9X2TD4DHyXxK0jExRg9OuRFDph+cT9/mjN7Iycaal/qfsx0uFnhpyoSIr5qgd&#10;DSOfFziLJEB+4Lr+u7/7737yk58+ePCAOxOPJ1KpFGMjLoB/xdfkq9EHzo+5+af4BcfJIJfOfxgG&#10;W+JasEox1md4z2phCVw8fw7i8QsvPvfSc1folpnfc7gkExGm9gCofpcl6Z6m/ZYIgTujLhsU1wbR&#10;l2hUdmXOCOOh/QLPNHJd1YfyXeblwXwCq5bPbGYVsffz3Rkcs6e2IbaKaKSOlF9rvGHMmw3zArRm&#10;BqmH0xAKAktTceZosM1g0BNkS9ytfLFGImQ2X88VyPUeQ7U0XFsY7bLh8H0Zmehd0zARmxndImoW&#10;JcYa1C8jxU491fwi55Zg/HJuzgnjhkpYg2IJV+BxM27GZYvaQn+Bi5QBDwN3hz0YjgBUanEZKBl9&#10;8tIyA/Xl5bVVGHRsTByXwC3zm8/qVgUEaKp5J+09n8ypqxECA+5osFFUgvMOMO6UUxE/tFadDn8E&#10;H28HKnt4Gi0V8nP5MOtQ60r2fVqnJMro5rMAjNwIwpa1D0ioMHf6E8Vlrl3QWzP/+Ix+FPBlBI/J&#10;6pt+iALDKJFkRQw/1G2Hvh5Nx1PLi/GlVGptIZCImnyeids58jjHHucQU1OHbdzpY024lIaw5T49&#10;PLp948b+vfsmcsCxamOcbRi5q240rHFFnDE+3nxt8Nnnv9CwnpmY8an5tdTefEAQQjCjHg1mn8+O&#10;YNLh93AooQJAKJzgfcikU5lUOhRm+V64cO7LX/3qa1949er582tLyxREmBgT5JQAH/NKx82eKHYr&#10;Dk8q+hncIMaZH91UGFNPgDAuMc7ZHLUwfB62WS6JH/j18z5KTQ2I3es3x72gV+8n+qsB416HuXic&#10;+8nbP/izb/3Jjduf3nlw9+DpE/iOeARPneTHBNYQ3AY84bjv3ObqW2++9n/8v/zL/9v/+7/9r/9f&#10;/83W6i7xOgMi+RqjTnVw9PTkz775l//Nv/l//Iv/+7/5gz/+o/d+/gFUbS2teBgFCFdC6gsWJBD0&#10;yVfBQ4+ILjZght28/Ozeb7zxxi/98i//3X/wm9/49V9NxRMUu2FfNJNYTMQSE5DZVg9Ig7tBm/23&#10;dDlut8Ee1zanzVedHiQbfLWZsmsp8Eik1+Gz+NiIY7FFLEmW40sLUbaLVBwMMBCC+ciWia7I4VGM&#10;KfQRhTuxXXPH2FBpImC9ECqEO+P/j6z/AJYsTc/zwPTe+7yZ17vyVe3NdE+PxRiYATggIEKklpKW&#10;iuCGVqGQRK2CEjdiQwpF7Gq1wWWQXAY3lhC1BElAsMQMxoGY6WnfXd1VXd5c7/Kmdye92+c92TOC&#10;Yu8UGtW3r8k85z///33v9xr5CzKIo6QE1sUG0OMyWvUH9z4Fbqf5HDCZn04YBrq9LqUcAes8bUzH&#10;/n9TG/w3J/Xf9Yf3AKrOC6tlkCVGSJO79+7zFECFONjfffToQa1WYecJeD0v3rixks9rqgcoZ5lw&#10;debb4M99K80N4bM1xhbB37UsKQHNj/muNf8L6wGocb6N8wXUvYbM5KdQ3y0eCjdi7LsMYHj/YCq0&#10;6MzrEWLrhBPeppNF5EOecZTF9aZyRwP+8tEpkIpYdux41BgkUVvJH4Rz6QM1+N4Hb+Yubjmao9/9&#10;x//T//sPfvdf/fn3WoWqqzO19OhZZtRkDUgF7U56Lfdr//6vZxLxGaz+ThsjKjEJGGnIKX4GDksD&#10;EQ/70rHA5lqORJvzs1M62IFRs017uVTEYxl2sZQbGCyLaMidjy4c3Nl/66cfHBVKeswgwyhAA+Su&#10;S7Uspz+3jZTyKg8uS2ce8yK6MA8GbwkNoRn/wly40ev/5MNP/vQHb7751ic/+ME7P/q3H7797t17&#10;dw9adYPBHdsMPxTEzugMqFq4hWjN+efR3mHl8AweJ+MrMAUwOVgJzMEWcFCJEz5tx/pQIXYDJFs8&#10;nTaurAxYEMZQzOOLJ/MNiEoiUUgr8jNI4+dH+/wvnAqqLeSVgCJU2IZ5t6eRbiE+LqWHlegAF2bE&#10;Lug2nE22QuLP8G8k38zht/nxY40ya9upEhQ7JuOh0u3i6cxm5Q4GmU2MAFfkiy7KIXxKdhkgeA0H&#10;FLEArS448blPccUVdAdOlh2HQ3C5yENBel6vnkNwx28NLqzHTpGvKSRcf57HPj2418HEiuvC8Jul&#10;pq0ZKBHrFK1nBMScxDjxIM4EV1VXxm3uULDZkUiE1ElRFA6Q8XbmkJ657eLHKJGdAh6RaAMHksXk&#10;UtkqyhOMJnpAs2zgagnBlZc1pbzOY50lLqxrZvyhEaNdM+MbTEyA85wZGTRAKOmmuJa+TsMOs6nj&#10;C7k8yioRrZj9XneEp5P5LlfJhAakitFtwmefAxXsGY0QxolYtw3H9HgaJnEMexAgmE73HPDMTh0Q&#10;/nR4WplS82XSU9KT4ekkgIfjR2vORvAEx6FYqRqFSHIBs031kBh1ppktG6BMFGww6OA06sVpjWiw&#10;Kyc3JIgICuaraF7PMfPBkZ+2lhAMnWNSsdPV6tAC52ffQNfAhHU28TDQ6xjcHNzCwAo6PUywJrD1&#10;EOV2nLYJ6l7PLGBhD0FJjy1cD7McD4YoY+JvpjjfsAV1Qt5c4zzdJbNNqU49i6OaXj2PJoeBKFRS&#10;WHH+qRFwjqN+e4zfaplVUR5xgFPIYlCPQXZvbEys8u2gtSM0azoNj4aRRtl/emAllI8UPSwYk2kL&#10;jhCROBHA9E+ks4xaPWurjh1G2mFJ04ganVp/VGIkY3dP8QtFOM4kFw4InE6/L+Kw+fGgsUxl2BQO&#10;pXzupHUUaVXs5TO292bl3FKvehtVW6PqmPVXWtVgpYyFLbuHBm6cHIJlnAxz8PyyUdh73B3sx+Xp&#10;7w3Zp6F2w941bHUSJXotRlDodjEGgq8o9yC83izn4WAWoIgpEOl2KBFYxZh+BXw4EKK8QMdkc/mw&#10;fBz1+gjEVZEw9/B5Q3SA9KjUeczs4CXZZhEseWbWjsPd5w+BhUQOWh11h7stigW9Jyb59mEg5lna&#10;yCNrYAen5p8vBop4PvT4EKXAR7PFVmMKRDEy47EcdDgtzCaEp4kuEPsKdXom1xlyb5d5J08xjSio&#10;TZfZLBhXkLqTwQ59TTQShjtE/2PyIJDAyZGZxZ9MxeX4HwjSEHI2kSrBGIbHnY4K5xrRC81R5Fz/&#10;YEr+tHTZ9wiN4yCoY82ha0po4TSO3AlSgDgkjFaxfUhiHTElY2TE2EEnFjVoq93kqrHLAgnxVlQs&#10;qgEYw0QlOY2aCo8i7DkdLrS4dYpRlhC3gy5lYDCftHA6MqvbWFlcX1lFj49sKhmPzCs/iiqqP9gQ&#10;Jhbz2SNGHzA3l5634rwdwDSVFODGvOtQiAuCKwuRLiwLpYNhWWPan9ItkwoYDZN7NZf+mnEv3Bgd&#10;j7oI8y5rXgHMGwzOeP4wW5dZlVmYsgWxJfI9QAG8BXldqEoyGyqe3ImFNOp4Mh2OROGXogwAGMcB&#10;1YCp1mxDs4L5p/IJhhnwG+RPBdwCo7BRCS3SAmg0sMtkpbBjm7ETatt4JT/r/fROadKoL+lVoKBS&#10;jaGq4wKlMmlai/Ny6fS8QM1H7TVP8eEngDWweOavf94Kzu/4/GNeVc/xUNYAnRh7EfbrfEt2IcO1&#10;DWLt5rAzCiPvgUZaLyAUXN5YufHSM1dubH31a59/+YUbUA4GnbZ+DhaIkYjcdzVxVis1/xUC0n52&#10;hedN4PwWzD8f8oe43q1m99Ynn966jQPeAQ/fhctXcoskQ+AIH8EygD+8cRVeioDH9ROSLbdDNEkW&#10;NvcUdIsmEsgZBgJNGwcSPGbgFh68s13KjEbLgBOBeafESRxW5kMECsDBjIeFXg8YBwNncQnQgcvz&#10;ioKeCHKucNOMKNIiUnWgyTInnAbfOuAoFKCUm8+UclMDQcKKkfGr5JKprBpGnvXBZOxB6E8EsM9H&#10;kD2BEyxWM69LOCY9TKNepfcWEAA55GdN+3xBKpGdx82rblNv1ryJXAF+Jg5WoWwylI0HMzFX1IcH&#10;HbZNUl7Ml7EwSk4C3W7OamUMSpMin3aF50jcbo6CTbWFxPm6U5BpVeZCF1DWJC4tIsfLiwjZ4Eyx&#10;rTZ8y52M1HF6C/nz2+sLm+uJ5ZwXCCAXG8X9Q4I3kTIjVfIGFwOxdbIUfd5+q/X0yaP7d++QWZJN&#10;p9ZWlhezGTYsaRZAtpVvof7XRFxVp332mn/WBM4/I+4+y0rZhGqSNaviCozGqUiI/BJWBfgA8yg3&#10;pgyhwOU8I4PY5RtXXnvjtddfeikT4+Uw0o1R/Kwur9EB8tZh5lM8wONotJrUBBQHJkuICobnTqCB&#10;kusBCHhRrC5cvrkKcIbJGFWeLItEt6/VaINY48MGqo24HazbGfQZ1frHH3/yvT/93rvvv1fstEtn&#10;55988BGQH9fdHwtC9wEsLbaqBGD8h3/rP/x7f+e/+O//r//t3/9H/8+/+e/+u36Qd4jfRA3BlHPY&#10;WrX6Jx99/M/+6T/7r/6L//Lv/d3/+nf/xb/86J33mpNBfCEZNrUAvZ4hdY6dYEVFgEBPw50VXR1A&#10;OVvixe0LLzz/4guvfe3i1RczudVIIrmwtrx19YLGpzaPidZ2qHzMp1+PwHztUdyTj8LnxUyYs+zM&#10;TQN7SKBJjJdIrutD4qBUsTEVd4mCTBccj/si6FAI33X6Q/5kJplbXEDFl8HrOYNLZSKWZOIIGZT+&#10;WCIFnTk8VqAMGuyr2NPZhGwg5I9Fw0h44Kwxq0OzTRAn2khCuuFGqqGaWdCSFqv1SjxYQ7CU2o5n&#10;np9SkAAuR1yPxzVUFdTZoVQM8qAn6KauajIQPDtFonS082jUaCT8PmYNms1wc6d4rdPFyo9wLj76&#10;TH9kckHVB8wDOPVsyHpwvptJRmTGYAqM4i2buImplRJZmZKCw5G/c+LzhIJ9cMw1ykRYnDbZTMxl&#10;Q3PCc816YN+OYsFHvqIBY8uCYZWVqn4GkCJBPOCVJwBCARED+wfyBFxTpzXIvHU0LVQrB+UCdXzK&#10;G/nJ977/0XvvvvX2T6nzsbj9859+/4fv/RkvawZ7wkVeEvZ4BkQ4BdrSZ9ktx0Zp7ZXt3/jbf+3S&#10;s9szxyRLMMX1a/EEIakRJvlDxCcNnAkrUCNo4nmgho0W7JULFy74qHWMLoufDYL0OTOTfMiT25vZ&#10;d47goc03dzObENicQRNZtT2jBhcKeLbdbe/s7p8cn8PkCoW9iyuLL776uc0L26jI6hWVp0y9bO6w&#10;wwlBwt6s9wvHlb2d0061f3H5EorOoCcUD8VGuKbOhkuR8HoyYVIVxGwyXUrk26GdmvqaTZXNQZC+&#10;EvwUfagEVYwfsbKUT8P8Q2AgbQ27MxWAYECWAPUVBz/9Dxbackqh4CCmDRoEu2RzhrOW3XB4MWS8&#10;W6zcPDr99OAUtupRuXlQqO0cFp7un5VK58zHKCC5cUrPA8ogdG82hNjGy1BnBjHIfOJ4wKj62h37&#10;8XT2uG+U6w17ixDmulEpu7r9lXTCbRn53bNmrWAYlY/eewdfpfJZmRkLcxbQFGopgxvFtBWWtt+P&#10;n6+4lpKlIWoQogj+hCEz2whDuDbxTTa2NhRpaMI8Iyf8KIbdKm3mH4IuDOTlALAtjjcgLGrNWCwx&#10;b/lMTFxCSu27P/vgXylcaP84ajkyRbxk43SgGEFiRjBaQFoanBYl/5qhGKC4bJOZBqJEuoiMVoBh&#10;sKBxoSlkjAkewh6qEGkuNz8R/tVY3A9gV+JxzVx5RHr6WdQp9AWSAbLGCORFaj7DnUBWNl0mTcgg&#10;OJwYuvBHCbSi3TKb5BczqmjTBjOEYcdHUAJ1lWi1oJ1UyiGTMQeZQbz4KV5EyitQejL5kzBecMvk&#10;5YidTfHmZo+FZKk5Dx2lkywG3i/1PvaOWGKzjMxihLxH8VUo6s2wFNOmggVBnceOOWO4SiRJjh/h&#10;cKHOGvF57D9GpEzZEzQnTiu7n6La4mGmUU3rqEKc6bBHegedIYvCiwlT38CcSrCfc7Ix6QdYVOxi&#10;6l4Yd/h6yNHtnrEn0vGESSXWsUXIqsePj6WVXgl5l1yKXNgBOHlGKGqgHZslLutHcRQ4zRRPuu0G&#10;liqT2qk8/nikgpB6YjK7sfv6gUTEHxpFolSuAarbVpcnA9WfZ9yHY8kUhgsKqs2GaOUvtIWQMy3W&#10;eH9AJJoDQ+nzk1n51NptWcnqJMUBbaHHh4QsKkzWEeu14XYCj7eIielgfFwf9AzqIA/kyGazQN2G&#10;+rHdORtb60OrwTib+IhIeomDGDql15W2W8PCZX2obwSylIu8Eft0FLPPMpZxFJNXlLw89BgP83N4&#10;beXCBPYlyixGHBZCk/qOUc/ZrI6aZfB0uDHAHvCE8eXVejfXvlB4zRsBpWTaZszsbasLigOE7g6h&#10;UPgHD6aqhlURMtU1P+a1OCeJasoxlrduWjsaAKoWXDSp0TlTMHaEDUEhqKNXbE3ENShZEB4wrua/&#10;DGgMEIhKbUkHzzQZwxi1WyNAonmpDUCr2ROZXfjcOJ3Hx6e7T3ZN13iK8fFiToQ6tiC+kb+Y3MIR&#10;+PccK1V2XG9Aw0NRyFF0sH9EvcJ8hqOI00rBnKY4jZaexh5igpxIanXzfcHgVcqF+SHMWCR3RuzK&#10;oJu0qi3M8WORYDxKoDN+MFNNKAZY0iVdAUtvSmttx1psOMBJN8iOxXmyubryyssvciTxpuifMfvF&#10;aol3N+8ZzPHAPGFWYYGMAflgI1MoB/OeWr1SqdDDkONNtMO8yTEn+WaOH5dCxTZSX6IgyPE2eekM&#10;RnBYUsCD6vWfD8rm/0mqJImtZBoJIou9eIstElN76gUpaEGSFI7GVEcsEouFq0rAe63WKGPG12jv&#10;HhwfnpWQ8HDLEAFAiSLmgatJK6hBA7mySuf2cHC12zgX4InI/mE3U10/+6Dh0mU3oVXeBe+R+8JK&#10;4PNY4cyPMz25uL66vbhZ7u7tnZeKZpyTlREtl4Kv4esZBqo+MVvKn19Ac0nOeew/i7DBWqwj0ZcZ&#10;Rq/fSwWEmA/l4sjqGoAjT5wUh2ObO7my9qW/8qtf+s1/5yu/8deefeV1bAfpj7jp0MKDsSDZa/iv&#10;IP3hoTRzT0xYXWRYdSM/70Lnb4rP8PbZWlHKkDe4srG5sr2dWszHsulrMNauXb1643pyIUNhRxM4&#10;f2vQYLXXYd9lJzXAbF3Mbh4qt+YKIjxzdenoAIRHDBX5f3N8hN/IXIuHatzT3+n25FQ2B0EEHcsS&#10;iuqf5opWhLZTSHy3WzovQoETJQVdCOco5HSFquM7Ne+d4Z9rj2Mt8KqYfuDmgcsTzBRN82SJwb5p&#10;jrGYKJr8YIEGSuKR4wrnKFIXnkpGTPMmcH6nQBcE3ZqjQloxXpu5+3zGJKfqAoZg6Aq3wUfhlktj&#10;KZHfXl26uLpyaQ0pFpoC1qcS+GiWJHIAStHE2uwBAfionT4bw9JAqEIi2M1cC/xqgUTzx0HY7Uxv&#10;mpPURxtq52A38T1onQFvNDjx2IPphCsStFHySmjONaMw5HT04u/dLFZOn+4e3n/YatXRxKRz6bXL&#10;Wxeeu7p2dduXDPdwnjJhjvl6UAqb4BRV3vPdZL5czSmo/q6VYyYs8y8qZfliDhXqE+C2Tps6YWt9&#10;+1vf+Pbz1168unZhO5XOmLz7cCq6vL58efsCe4UM25CGWLCqIY+RobUdxgv3k52BFE6AcFy06BPA&#10;sNn3uRRMHSSc4ZwW8QOqhbB7FgrjHUFLbjh2DKv78KpY7gmA0ol17+jk1v3Hn9y/+6Pv/+D73//+&#10;7Y8/KRDiyuUU19HKAMMZcD/74nN/82/+9f/y//Sf/4//8P/xn/3dv/Pq519PML5fXV3e2Npe21jO&#10;5Kcdy4+//9b/+N/9/b/zX/1n/5f/7u/99/+3//Z3/tX/fHS8C5EnDCgXcIUTcrHqGy0UP4j98lhR&#10;Bf0jA2s436KCSS5cuXb5+rPPZPK4jYTXtzefefmbl595w+oK4FfUHEMGm/TAGntkOaMO4JH6LAaZ&#10;N8WiYtnw6HLWfNbYUEybi0GxWCSyqrDkoXMg36LIxE4AVZIvEEFBT1FFGUlNTi4yZsoUREJqJB10&#10;8uRGYtFklpzz7OJyPr+YxEJ5fWt5aTmLfoRihF5c+LwJSOmY5e8QNeGZB91LWUxrFOTKH4r8s7Nz&#10;TgUCcsEgNWcbdDGXbvaNYBSD5enZSWH/uP7w8YP3P/6g1KhYAo4XX3/pV771zX/vt/7qV197ZXNz&#10;MZ+MNU6OKnu7HDy8d7iqmH3j4MUDyB/+Qt9F48U/GRjMV6bevomSzVtB3vD8mNBCnQ+ozQ82EOoC&#10;gV9Sxg/Y7llJgLzyi+S64XzQY17Q4RB0+dxcdYwAeADcWH14vfD2ObjdIUFYmMqIEzcechDoWXW7&#10;uHQ8B8CIp5XTTDzcAy0ymtgyT/sDirBQIlKtVrlkjJawcowGFYFD29WqnxBVNsLdCqEVZ5lJO+ef&#10;lOv5dJ6J5aPz/RKcxYMnzUKJyjOUXn7hi1/5wtd/6erzn3vuxTe+/e2/8c1v/sbLr3zZ700Zoza7&#10;8vJq3umy9mt1jOp19HQZW7BgmBT1gP4S4UTUF7HBQ+II0d4KUR4fqnaLuCyYVXi6Q8jDRuuVV176&#10;xte++vlXXn/lczeW17KJFAifvd2odyHJN3v7eycf3bz3ya0HH3907+MP7tz86O7dWw+YhKWC6UAi&#10;mcsubqxthDNJkHH6J4wy6AsnBCnQ5eIyhG6HiQ+bPXw+54STGJRLmJ3Em8xVaSSIuNY2/fOPn3c1&#10;nHa60+YEihOBTZczmiNfNHxs5se2SntQbvXIQ2mQD2NxFrvjczzQut1T0hU6vYboFxO3I5BO5KYj&#10;ssfa3PNcLsfvBhqncgi61f6xVogmYJFrQ+nB+UFc4MesYX802ekbEV+AXM80BINWPWLAMW1H/FxW&#10;X4boBreCd+S81x1gGtwkwIrjGUke6RZkM5icSdazyZEyuz/p8MTvF2HZE3DxWzDjYbCCRU0PUcGs&#10;TjyXOd4CnjRD8MTbYe9Gp6FNEwvCUAjYmvNVkVJeKPX4OGgwPZ+M/fwvWuv4kMBvYpyIkJ8cRnMw&#10;CDGVOolSsoU/FHUuxw4wrkDQAD6w3BcOaX47cDXegDz6eJWIXgCX2GR9sF1iIQXOzlsCgaD9AyOB&#10;rOOUoSX1rIWAMOnSJdflAJjB7wEXBRVt09eNDPiSTAaZevSZFY54v7LKYHQC4sSElMGsYgHkaqXz&#10;zR3CD3cKoQS9LBAxzmkwX/tyfMBf1REkbtLn4z3KJJI3ZmVwoYENZzMftMwmt4u8EGy7cVOBAzSD&#10;CusNB1GHchF44oUJSSSDVVudAlEuCASE9kBlmGKinGnQ//i8YWL9iCIgdpzaDnunGU7ndpC1kd9f&#10;n82qbHPkkyGp8GlntXdblk7D0TUcIO+V6lkoeeT2VdlQWFGW4VL5JF8t9+tdPJcMT7Q9czdG9prV&#10;U1AQ3yiMdy8x1+0WnDWqUPYXIgCIlKDHp/MqNdsFrFxiEFNwZ5av6qhXC/Kgd9pMhi2RuOixnVGh&#10;3qnEs7DGz3uDCns3q5FmAcOwejHc644psKUV9wS4nxAZOKzZvPZ3S0+eHmAKMujZfM5sxLfkspGd&#10;OAMeDMQavnArHLV0J7sksTkdCTo0j28sqw662CH2RdIDBkOeVNYLC8EHayTliWXt0YwjlMI1JtAa&#10;TCAd+Nxp52Sp1w5BZ1Xp4PCjGxeptm3rtrz9RrjTDPQMeFCsO3tvWMekhxOk08YsN+X3whWiRBiS&#10;Lz/qYUkK0YhOjDs6ZDTGHfe5M153GiEJRFn8IHgXHWOCFm8wqQ/R3LoHXiaddvwbzkjynFgxctJK&#10;YWqkAh1XdO65aZTGNmNytFCy4eoOmhCg+4VgyCHHSImHy+/1JWLxcX8MHw4kAyifw5Xlx641Z4XN&#10;50J0R2dnZ4f7+/PuhY6BB0X4MQt7akVfN+/3EvEU0CuhC5xWjHHAd3424rOwHud+MLwwxj6ml4yy&#10;qlmjnLLzkovXA9GU0AK+a76DoU+uVtnmWV6MvEIiiJqF2tzkg186PxGpdSgmGs0ajwQVIT8Kkw+y&#10;KNhwXN4AvhA8p0Nrc+YhsMRSrg539oxaEzAFVxWafkAkbQX8HFgStFjY/cwrxXm7wkszWxcdyaoL&#10;zYnrfGvi9OEp4590e/xXbfVKe9dMByBLIzQ/mUemFFNvTkiwJvDmzI1PmgyloPorqebUscjc04Pp&#10;kT5YN8AAkEH5Au215oc5SBG1nc9wASkj2D/5MVx2Zs2Hx2f37j/CBp179/jx0w8+vHl4fKJpjMV6&#10;dHr6k5+++c57Hz3Z2SuX9PwCQDK85U8ICdVcL2q+ynmbNO+B5eIDNAOxqVbl8/FY0pwDO+PJxJzR&#10;tL658ernXsdehW+hcZ3v7Xwj3zJvLeZ917ztmdc388/MX796qvFY02bCrMzOmZfRZKkgmJyi13cs&#10;b168eOVGdnUD15Pk+qYzt9J3+s/beGmyRCHZQlTGOQpzDgiCyUQ6JTIYYhkwKhM7m9+pn126z7ov&#10;3VmTisnuiC1Ntd7E9JVMSOz1dvf3QSg4XM5LpaOTY5SolDv0tHyyWC7xl3nLNH8u1LnAf+BYZKxP&#10;826O8uT5xLlrqth5p7wd7hEgilA5WHPmRZ5f5zm0r+ts0kG50QgRM9k0V1gdrEnl4E5i5Qd7ZSDI&#10;WabP6Broq3h/plPZ3DWNyMEetwkhEvNLpcbwdAie81IYcfdZi0hdGAKwTzFanL8q0ypO+lWeZQEb&#10;Mt2VS9B8Io3LFfuDRPbmhwAI0wOGJ43tAIYQ4ypoKrzrDr9ugK++hZ5Y0yrz8dRTI3MyqfWV3azW&#10;V2YEpu5J9ev8ydKHCEvzn69KF5wO2SdumTwWuAdgbWoWyz4BsRKTuME9EW/JJpufgeq10ZuVjUGh&#10;3ixVWg0gHkskHVvaJLJsOZKIOYKeqcc2cNDjDDtshC5VIPPhpNRnJrlGz7lpwDhfnGrmzbHnZ5+B&#10;TmRyFtSDcSt9fgRmK0uLdBIcWptLm1/6/Feev/zsta2LG5ls1G6jDMMXnu2XTQPyBeQyUF0gXWby&#10;FCEyt+T1EzILdQpHgCB1Fiw5HgHY6HyLLp28ueamUlxMc8NRt2ruTgzzoQJR4rN4SqeF7/zRd//h&#10;P/h//U///HfefPs9lgSTZzraaDjGDQV4oAV94dnnvvKVr/z6b/z6f/Kf/6d/7d/5zRs3rr3+pTeu&#10;v/YyS9Ti8bUmk9sPH//g+z/91//s9/+bv/N//rv/6X/9w9///if3brb7TWI4aJN8YQ8GRAMyrElF&#10;4EiEnupwLKbTuWT86tbGtQsXNnI5bzB4+dkbL776yjd/7Vt/+//4H7/2xTfIf2eXr7ZBHPxwbMAq&#10;kFZK5OmgRSYgigBk9cqmwgVGhlYbb5YtUXQqikRzMfBPkVm4KARfA4yC6xPKhXpC5Ghy31wQomB7&#10;hSEo+Bkwkh4x4j+wQASdmjME1hrAB/PeucCHcKUZ0SLWEa4FeKQsL+eWV7K5fJInjjPFj9LZ5Sa0&#10;aWUxt5zLJiKhcrFwenzEMydHQ00Lvf5AhCcy5wtRlWQjyLztg365XjrsNIxWQ76IyYWUJ+z7m//R&#10;f/DcS8+zPVy+sPnqszdeeuHZv/W/+xvXttcpv4A2eI9UcRg9ANRyEPzlyRAL7OcPgvAm82OOEvJP&#10;ngZwKN6agMLPaIaCbEQq4bkzP2i82OnUEAFaOc0mUBwfGDHyhQNTgFbHQmJ9szHSm/FPNXtOB0oa&#10;Fr8wKfbwDryygcgNmEUzwgng5G7JRWP92bDRbaXYKpzKx+Jr0NNgfCc/MOI34TowIRrj2uBBM0l3&#10;JQr9vOhFuITWbmDPRlMPOJzufroUjqXsgXf+7Kd/9sd//k/++b96dFg4rbQf7Z8dFBpG1+oLZEu1&#10;YWPa/dZvfOvrv/pNXH1w0JpxpXo9PO1wmWI3E+cOAxaqG2Ns/9u/+gXFLbnwZ9Ojjaqv6/XLo31K&#10;te+yEH9W49TFt3HiLx+Pq43IdJq1jqy1k0G9XG8Zj54endeJcuKXAIVDr3aE7Y6kz4UZU9iVwBx+&#10;5/RsWu26++OknOEpkJjR2AHPQVnVwXXHEWJ1YD9i50DUKNRDJGHgj5BwZfmCFM3ec3RHUDbk02j2&#10;fUAaCteegg6BZwhAFLFS3tYEJYs2ia0GLp3OQNflu3N0xpA3weKddNNuS2jkWCGncyEbGrbzYyMb&#10;sg08fU9nRqwHqIhj3PfabD5G9GgkmMdxDWaWFmbxPrZ/u8HDhGWf3X13bD94vJOdWC6m4pNuy+Ww&#10;ELM2sEPzFGPQ6QggHcCPuNUoUmF50rl4Iju2uKfBaNVuSy2tUY1xN9KIy01IGaALChnp2Xj4A4gq&#10;o2PUECSAtycrndUepLByTWs9KJRsrf1By+/zDGVtDeTAABKv7hGuXhidIxboNJqM03jiYIXIV3Y0&#10;hF2gVUTrBQEVjYF1BKuBOrnVbMP4RqaBIN6DUK7db814xhxB2CjUUg6S+vBWGOEPil004ISgN3mu&#10;sJPgGkltOwHRtfsIRoF0wn0QYUfuLnia8ZPsiBYgjbPzSFIGBcSpZGvOURed6wjepKiacOEAeide&#10;LIGsbhqwGu6tVHUEbbE6Oajpxwj89vjhabYM3NvZqCxkmwC8EtgiQ0gqCfQhpt4LwjH6OkZ6bHW4&#10;TOLjTYYToAvhYr1ph8GjpU/OztA1ssWnhI5MmwxCxiRp2cdwbZHuYCXC78SZBBKhre+1EhHLc+Jl&#10;bXa9nZmb1qHoTNZRyFqJmXTCfpexB6SAwvEIBZZr0rM2e1g/T8aFYK5tC2MhGrL7OsDK3GVX0OFP&#10;23vTCmhD2BWJ5olDXSyd+T0hIh4xWnCLqkwPOvBOO6kuHElb0eoCsQkbrRBbOKuJ6Vo4ymLCM31g&#10;lMnwIccg7HMxouEkijGWHLSr6A6DnljHwBOo6nQlgFWKpQZWnKEkkCEAKMt77PNHmEE3BqO6fH4h&#10;VOPCh19ui3N0NGlbrXAmq4NJTSNTklp87hiYpDcSYFBrs0JXiERi7SbLFA++QPFoAE0eIXQgzKnQ&#10;drmZr1Zn9kBnVLa7u/haOd1dTxLVN8oje6t96vIiv8Umaje9Um5Uub7DSZQeLDC1RrFwl+Msli8G&#10;RNvRuIEmgk2x5A4OatX6Qibf7VUVKT4i7k7iH7BgqPrB4DQQj/TH3Pkonlj9wXlioRdLeSfjoCjl&#10;02MIEuMJsR4ERfRh3jq84HzQhrDHikKKGVuRTfbRE2IwQ+k/6NubVcPvCQBLQBymMMUwjSqSGskM&#10;XHWygYo0AXgF0zQEfsnwrcb9BTKF+CXe2HgA5GaxD8NAQSTFiAc1xRQOPh1HM+Mx2MNgl4CV4FTm&#10;gIhhP1TMQcRL7+GOxiMHx2exeIZ8HFxAS6UT9jz2P74sGPa7fEhfOd2xlCgS1xdPpKAoOqGIupwn&#10;J6c8+CCwbBLZbJToVbZrhzUIXhEAUxy0QtG00amTdFirnbDlYzLqdiMvZJ5vNmUYAWASiztk0/AA&#10;isXy3UEjxLkRSO/sFypV4+SkdHhQCAXis/GZxRVqDT2FM+Ns54gAaW1HoOpjB4cjUcXMHFUbOgOS&#10;Ek8njX6Zvszvcaxk01R7PKQAn8lkFBwDN2OqDeiyuAdO3T7cACDGklPLTIKjG0U4V8nMAQbWYdLo&#10;hM6EgS+lXbtd73UaBAdFswuDqROTgEm7Vml1J574zsFBvXy2kE0s5TAXMRyAshz2lER218HBCdVC&#10;yAykZydkUETJKm0VFsSBMFxm9ttsKkRlwLLDSpTTdxFPEQLKS6VWi654nE0mSf+pls40nhm35eBl&#10;GSBeUhuvg1Ngk6a35vRs3o3PO0A+uMuF04KsHCdDEjX6o24sk7n+3IuZdK7ROIEZfHbSuXXnUbNT&#10;2VjLuadOYjr5Vl7MQj6/ubUhe2JJGSWyloTxs9+gClxUdRYivADwobHl1v39kTPsCKaom1GuMz4N&#10;+EM2TzCZXZ9wGg7t+4fFm7cefPTB49/7o+/88C9+EhUcoEFSE8ornsnMwRzsjZiURLvQ1NlIW012&#10;6Xg8heumO8S8guxe7MBGjXYdavyoB3yKdHjSbzZ7jUaRVpCRbqmMLr1t9M+Oi08e7ZwdFQ4OT4Dw&#10;DOaNAMGYsY9HuVw+l87Wq3UA9YPCqWiNahKGnCHri4vo42h4qO+4O7BAmsNeNplmMRCvTH0S94Uz&#10;25uC5UDZgCvhXoOQttoXV7cm5dLtdz+oFitwP6ao+wKRzbUN6Jj8atg9yKUFoU5wt/JyOuG05R1b&#10;GkAKgICEX7WJpHcGcmlfglS2qKVDANvQYCoL60POBnaoXUgThq1O3E0qL6HDks5jjwPYQhQy5a3i&#10;LqbWfC7Hu8dxn/+K2wTha2DDA0u30q7FU/HFzOLQGJBJuFsstDo9a7vvmY7Pq+c8QtvpVazsKIbB&#10;NNtAcZxX4MfssBTXoGUR7y8/83JrhpLHUoWWBXGWOzHka9X+BsIxlLkB3AajQTtW5wzHwn5WfySV&#10;AMiidcTHu43vg2hSPrfFGfWFCQ3q0LfXq916TYMfG44rThvJQYxDQyHlVyNroOalzoWR7vEFiVn0&#10;Rj2dQWPvcO/hHtC408/zyFMPDwWVBK0TJDKz5WZbCLlvXNpMUTPweXBj+QBIrsLqZeYyS0W3ty+m&#10;kciykh7vTjaubD63DR/WGYy1dh+V66PotWcDsWiEpNbzxu7H92ZX8lcXlg1bPzwaPL39pBuLZrc2&#10;OPWtjcajm582A66Lz73kmbr8zNiObpd7tvDFy2l3agZidfuTNwv7l9/4MkzGYHtSuHdwODTWrq7t&#10;3tp9+4//7Uc//bjkmOyfH0BZIA961hnWAjMC38IQ6aajeDL88vM3vvbtX375K288++K1teev0EWD&#10;3DvwLZu68EdmAd55+90//hd/+H////yzwu7hefHozsF9G3mzOKshnoao1W6gaZniOR/LOIjRbU9C&#10;K6mrK6v9SgV4mYrx69/4+srm1tpz11/76ufXs3nvzCNDPQCIZivhi7AFmtbxQqokXLBTQ8G/osfl&#10;D7SaJrEbhNdQMmoYbG48+BxTuMnn3BsYWT2VzmSv0HhyXPvg3n26aJlZUZ6MMSNQSAAgGdsG6Dd7&#10;FVCFiZjJSlB+Y0iU2GdktqIBmUJIJLiiQJMvmdJE0TcpBUaMULqssXOQW4gupaOZRDBGNsZsWm2S&#10;Mlhjp45kU+6QH1tJGXQ77djXe1TD2TO5TDwU7FSqJ4T3kNVJdngqvnplLbuw8Gu/9Evlk7M//ePv&#10;3L3/qDOYfvTpg51qiwQCvA0Kjx+3q9VgKs7GA2+cSkFbFjNnRg4y8RaBhgEd2kT6eUAEWjs6MXF5&#10;QNaYYRiznoNZRQdXqtzVy7nscmDiPK+dU2T2eW17xk/Onq5e2OAmxtPZoce16gzRZxR7qEgc6+nV&#10;hXC2a/QfPH4wHDWsIffalW37afXmg9veK5nPLyydvP8+ViMUToVpA4KfY2TrZdNbl6533999//yj&#10;7DOfu+y78uDWg6Pzxx1Xr7sQ/drWC8Zxc/fgoYGvXCh8af0Z107j9GCnueJ9bfX187v3OK81mUV6&#10;PRjBAetFXcEbG9FWovf43tnCeWrreuo0+uTRJ+3xQbO6695eeSVx9eN/8+c3H7+3c/DhbnX/4nNX&#10;o4XQj7/zrw8mzevLzzYeHpQ7p/FwsIZ3oLXnHnsLzm78yobNCIJ3EBb/bS4BWjUEE3Q8swambe7e&#10;ea21f8Sf7tGJDTKuxbLkcSVnI3Km4h43rk+h6TBBjeiPB93BuN254PEsuD1ZtyfttCfsjoTdGsdT&#10;u4/QE/jGYM3RYjKscoXDE5A88b/xhHTIt4/lCTOaEwW7fEoRzAUwY6R4RyZEocaQ0DLw162OrsU5&#10;lAUEnvOmI6gs8hquLrkccG0VJWGFAQ9uRE2hUAFMCDnIsfk7bJHEPvUjPIIJ1hnbAQgjgSmE7HZt&#10;PGhz+5M2X8cTNCyTFjRYajz+R4puj2z6GX0dfvLEjdOO0D8h8aTZ363X9/aOkuEgoVjcJLlAmAnT&#10;bMZSohNSjPlKrw3/K7+cC+K9pu6Y0nGIepbQJaSkwaA3Fg6xO3OMyFeC/wNF5zoEAsAaIJtI+e0e&#10;O6HPOIdw0sPzQCAUcvqgBIGP0hwxCKK+FEOHPWKG3AtWaI8pHjiWhvOISGmGxNgmrg3GjjuAftpq&#10;p8MiNAK9PAcuQ1fQavZn1SpjGKjwoqzoXEBIKI549DVCg8XBT4f1Jd6UBOYiPpl+u6aNLGtJtAEd&#10;h2z1MgMlW1EWERAwYC1axTLXsUNLSm3HgBNQ1LSKMSmisvQdDaRnN23ZhXDhTYouF/4RQjIxuWQp&#10;PRcqKUdLIWPcX/Ym+WKbpsDzlwH6wkuS/oRsIORMJv4LvgIhKgoVQcEREzeOTYpjkggR105owwPW&#10;DG0h9uPUnR5nExN/p5N5FUPZ1hTPILmeWrwQOWdDbFB5rGfERMDww/WaWRPtImNz3OSDNNfMjJAN&#10;E6wJfNdHY2ypOvyExJIkVcSW3+VpK7maA2+CBcsknnJD/nMH68E42Bd9F3Admb1UVB64rcBPQsG9&#10;zEMCVkuU+RWXamRteHnwHNQ8bV4YbBCaN66PLOfs3rYxqZaMUZcrHiZNoVxm68M8hl5eMjAwBrzB&#10;K9VxuTz02QJMlyEeNuXuJimUGNi0xz64xgwzvbMx4FU44smEnCnXKMgzhdNMNJzE7A4jyO6g5fJO&#10;fQFLrVmDw+Dzw7nFSohG148fe4ehJnpEZ0wxW7JktiKbnToqPSizWO0O05ZxuNskn51oB65lIuS9&#10;YnNGOjjjDBic8iROjbYUtfhKQTee2SFqgilxhUNEDXO/IQR121YYgS12D3rBGWLijs1lOP2w5xtu&#10;z8DtqXkCdYcLxB9TzpTPE++3IXu13MGS3YOqDeWyfNFsTsxyEugPYYcGqXvs/F6E1ACelkqhTm2D&#10;AxqnS7vdhYbFg0X+gwB/VhQPNmhrt0MnAyo3t2CjFGDyzNSRoTvHIXUbIwisO+GL0jSaQrAg61Oj&#10;exaK14UzJ26WPBMU9GiW6KYZEyUjKU2vUUTYEOqjs2cyIzMNfAKxNGq1W3DqUMyxVDjXeA2RcJz9&#10;AKK+1L6jQRHrQupOTFNwLcDaQfo9oiQ9sFNEYrCPanJepAMn6wOtEZ/iuUGg40fdxAMpJS8YuZwn&#10;oNRT6tDyRzBC6g77t+/eojQHsmrUmsdHBVyFzkuzZPqK34stwWoimb/94OmYOFvZuJAoBEgsXxcA&#10;Tp5Sxv4QA9gIkNMx5xR2B+dYqCyrCRAKGye7UGsC2YGatNHhMWyBkaTOCadwDF6RSGEAAFZo2mdJ&#10;nDuzRKJROcpEIgDcASQnATfMAjjgA6sTTRppb6lIAA0hnhryLXRDWGXq4oXuBbS6kMDSALhBDRpF&#10;ExugmXBrw1m0WSvRPVJSkN2J/IGLubach0TLiJJNiRCOWAy1niY5wN7cfQomhmoYWEikTLU65lgD&#10;7TVHIv+raednlioQKQ4PjkmcZu9ayKWZRRit/p27937/9/8wHvOlE8kPP7hzclaIJ0PLiws+tx83&#10;VH4GO1+QLK9IiFBvGQtpZKaXbY5V/ze/hdKMVVQq1377f/6d7//5T+7df1gqFXATyi+v7h8cHRyd&#10;vvP+h2+9896t23c+vnXr4ZMn7UanjAqxcLoA+c7uoNODFsLRg4sr7gSA34loDFCcX8Qr94cC7BJ0&#10;uSC4y4sraKswVpGRPUex6YAKKC83LlOpwMFB8YhPLBIFsNc574o7D4zOEaXRoXrmaZ5RXTzWrtbB&#10;2qG8soHwVaZLi21zcwsYHjokVpxnR9iuEXZqDcYiaIIZ/fiiGOwkrz/3fKeJCLNB3BZOS6eFAsTU&#10;za1tJvWnhTOVrIgPTYOmTCrFkYzdHAuIPplACPxmXPSCpKEwh++R60KMlIimeDphDcLPz62vgiGT&#10;djdpI8RX3g0TAcrkAF1lLNoolWHKQrflEeNk5wgT4c4+ZQaig9dizedz9XpNtAVNGHAYbbBniEdq&#10;sSzmQSeWmvUmT3qbQsXng+IMQNDokzRlCfmgTkVwbONImzN9pLYDDudywy0L+F65/jyho/hZHT/Z&#10;KQ0N5l7ADiJPYHIRoFq1ZNJJzl9Mp6o49XaICR5hGOtBOw60wQTM7wdtpCwwjfVlwsjJi+yJPjzo&#10;VeAwp6IY5HYXwDS3g9aO6lScfs3V/ZFQFKgGA6vq8cn5aUnOMEwyOQhRSmhDVxkOdo6uEcamK+S9&#10;fvkCvnbIOJEcML+dz1rnszj+yVbJikVHUX6wYyfk7IUriLyZm9Ye3IOGn3nxxVAqaCOY57R8eO+J&#10;5+r6hbVNlXf15vGjQ9dCZvXSBrAxdIhb73x4Ohs/++rrIZF3jdbRrjGahDYueyYeiEDl44PDamt1&#10;8xK+2Hv3Hv74Jz+BCh/PLr330x8PWnWwo5nT4o2HqKnwOCLw5/qrr/z6b/7mN7769a++9oUvf/mr&#10;OVpNUEecMQS2Sd+JP8KD23e+80d/8ju/+6+/+4Pvv/f+2+//+N1Kv3Pp4jb4DsGv1lan2jUiCyEy&#10;iCxdvOL6sXQ6Golb+0NQTddy6sXnnttcX9+8uLWwvpJdW4ZXBq+EQQATb9ouVTJWK1kNGNZoj+Yk&#10;lQuCRryyRGCXkQhzSq1EZjKLjb2Hvkc1K9vreJKILtPNFQqte3d2fvr2xx99cO+s0AAnxzWWGham&#10;sjBMWS3RCVGOuQBT1RqJ48BRq6qag5mDQUC+6bwv3ZYy4+R6LACUckvPqJn4JSqFycGTUZOFnBwa&#10;XoXQ1+EItqqEwzaMXG4Bmz0m4UGvLx5CHRjAK6J4Xtw92qVUgK7TxlfAboljwBb0w/fPLi5tb21x&#10;ekKKCYfCly9d5kXt7++yN9788H0sLrIuX5ucg6kQf8dwin6PlyehLCWMycCfrzHOxPlf+K+0qaLL&#10;mtQbppiQ0LhSyWxm6SrRGllGtA1s4njO0cgdVx4WD7Fagznpp48Oh5BqJzKpLCPrlSV7wI9WRjbb&#10;sdgiTmXLS+5A2FHtnZSL/qXMqj/WPiwOZn1+H0WqT7/WG7q4FU7mTj95fOvgZu7ytUvpjfsf3Dyv&#10;HlvCztTWyrWFjeLOSWtcHzr7aJfXty7ZWr3HhcfGmufFzI3ao6eDSQeShvgOZoaMLR5IXtgMVDwH&#10;O3eOPOW1zMV4y//pzm0aNrTcuUvXc7bYozt3O9Y2IXO+RPza5WfPbh/fv/tBL+a8unml/eSoUN6T&#10;byMCNxLD8Lu3j5auXCZxvloo27/9+ovFs0L5rNAsVJrFZqPSwsJyiqvyoO8dj4KWCYBNcDbyjgwb&#10;hhLKHR9MUCkNmuykOE4iA2OnidmtEbslZJ/w9X6LRnt+29QzpmBiIO6n5EDQVO8Oj+ut+0eFNMI5&#10;wGDqWHAtlpSUwdKGkX7KGBBbCcjGUONBqNmW0NG7AykAEpoKRMATydC4pdx5jaB4PTIwk8cPBH6l&#10;1TA2l+yaWtJq71qmgMNgbyF+ZAD69RSvK8w3R8WCu8skv2/rjxdmvk6vFcAdFzuJmcUdCsdWN4Ib&#10;W+N8DkagWSnjyNihQCECvNAf7bfaSBxW8hmIIUQZ0cKa2eX0nECHBGoo+9VLeCgiN5AwqeWsxUYR&#10;IjhbDdULSDa6M84NqMbM5fXoidNob6Fj9LjhokF6gduAOp/MZUuvr1gfDAz9YQ9DI839KZLEeJBL&#10;muL+ML7Ga3NK4DXnAUsmAoET8zOulRn/QOUKigACzpHIfJnWSliOHSgTYRtTT9HeJCIYc93o93pI&#10;spS4YKO/Y1QyhX0gWpaI/JqXaxarHkwUJrmtQd7hjqg/Y5LJuJS9UgObniBx6D3oCyTbBMWSXzCF&#10;l54QiZbZTNRsyn4NQNFbrZbgMagcVZsnGxacH7TtqXw0QyakAtekRUHipmesHNn4L7wRriZzFj3H&#10;aIB6cIh4vyiYOeEoRqnCm/UahQdNJ7sARyu2qMwfYfrXxSDUtSS7FUIOEKysSpkZ9QYTAqWQDjK/&#10;cQxb02ZriOceARRccl560GlH/ofHOhMnBiCkufdRifm8NgVvzPyDLiBymxDzCYMmH31Ul8A2LqQE&#10;hBNmdDgiGQzBROj3EKdYgoRZOfV2jSB05lAYoSTT7OYM2FAXgyO15w6UMbMkzwYzGOzCRTnyEwI5&#10;YtfFiTaRDVOM4WuIwSJaCI0JbDAQ4Pd60VEo8FXOqV5CQDpMHG0V9X3Wgc05kLFREO9KAi/72bU0&#10;fEDqnRFmQ7hyYpg6Js2GVln5j5B0pdeZ0VFM+JETa3PiLNpd3XjWM7I2Lfauh4dZRDjHqAP1EWxS&#10;Ew8K9kiMWh5MjveKWDSBp6P8NQZoEVgOGFhemE5X4KFZrA3GbHJ+FElwIHIiNrM81lP/cBCkCi0W&#10;67CPPThyYz8dSJONDNYMqOKyhSg9UK0SccSwiJKIfkFCxFF0Mor3u2xCVDZjpw+ARSkfZE7jlzTo&#10;MnhvOTXAY4ViTsW9gI1JTN845EuztFmyekxg3rik6oYQQ/VItchZkkigsJQlOlgC9SGPbrOJAyTf&#10;NGFKa2YDjsXyp/HqD3mOg2QyktKISyQvF/erYY8HFhdlziHIFWwPkRgqDtxx2UN0vGJqQMEGAIJT&#10;KP0k5zRIBz2YGcTFzFwBEPLTJYBOsTpyt+BlcHnxcknGImwg8L6oaahYIiD6XhczSZzmwuEUIFW7&#10;ZwRDqFYhDXq5nXi68lhDW2GwyqMmfb0VKxTsjgaLa9dMxdHsrHgYj6kZYwJRKlSbXcuTnUq5Ni2U&#10;0Ego1ebjO3chFseCLtISIc7qpvE2qVRQnKP6qGIrNkC0rAQLM9EnBDuNR8XF6BuKAfoO+rdxuUKq&#10;NmyGUTYeD0bIyhKRWOF75pCfK8b1VFGi+D4lU1OT0rrQN6IEYv9nNyGqmXW5t3cw6DTxldjavsD1&#10;4gmS7x/olt1xeHxabzbzBNZLICQCIIsJAgF/pNoKxE6PiV3CoybIwIgxFs1yPBoic+Hk5LjRrFMW&#10;RaMR03/IT5o5wwLOZqVFzidpdsrRvmwGKMZ+9jHv00zoalYslmCCatBdh6PQRkZK2VU8K9EwQT5K&#10;xRNnZ3UKnVDEs7KU60DHB6Ijx41NIeDDiYRN1EzymFugf9b+zfmQn32YGfLHx4WfvPUBLFaEFId7&#10;u0+fPNm8ePkf/MN/DIeC2TJwCE0JXa64GlMbdOmz09PFxTwkLQScoBqsKgpDpVzYbKl4XEo8q4UQ&#10;EFKdaIM4PihFMSQcdDQeKteamMZhHSLE0zC4U8pfxfoLHFlgPNGm/EU/j3qB5wXNDiAZ152ehQtC&#10;EZWOxuDb0xwy2eb+4larHNnpdGN9nc6IRV6rVCkAYGMifsa8N7O0lN9YJRiAu/L03v0nDx7WiyU2&#10;ZSZnkt/E45evXukUi8SWCBmlHmCzttpIsacS4CW2as3T/YNmsdytNPv0UtUa3ocxptPiEckyoV6q&#10;VGt1+pgoAhhnwDux1IpFDAIQyzoJWpxOwn6fMiFqLfTQsglS9S1c1ECNSarkcMRfWCdweini6XCo&#10;jVhImErNezl4TLn8cjqZBatVnm8ymlpaDPi9AeJU6UfD4XgkHrV7mH/yPNepo9sN5s9IAOFEAYKS&#10;uvPSlWdq9QbuJoW9gza+TTYbDFI6B3nHyG9iShOIBvLsGNy7o+4OQVcYuyyU7TAAZ2Rhs5uxS8Or&#10;pQgGwaBKwkWEgz4VJSFTThq4AOAXAhiqoB6eASAopWVaCC2MhGL492C50zw/Pz05lfrKixUK5ss0&#10;geYzpW5QACCxFZ6I/9ql7RB7iKhHsmWbywilOTKbwDnb0NbFxP3d0dr69o3tKcP4Vrd6/y4U5fgz&#10;zwRifmak01L95OmB9/pWLp5qtproVU4fHXrzmVguMW43hvXGnQ9uj9PxZ1542T8BjyuX9x9zsGSu&#10;PO8auegw3n//5v0nu4Xj4t0Pb96+9dHe8fHSxoVMfvVo7w7rsl4pRTOxL/3S115+7eUvvv76Fz/3&#10;2pe+9s3nXn5ZBsxADqlYIIbvGuCo/fDO05+++dYf/OEf//n3vv/H/+p/efMvfnxWKviiQVfQPTir&#10;MXZeu7IFZG9tNqeVxjQeyOdjUOGIg2PTePn115eWV5Cpee22wDoKwpUIeFIq4U9F0ZWKrg/Yrsxl&#10;gWRzEjjcH9jlFLNoyvVgz62w5DyHLAaXRXhBIGADDl3wRyBs/hO5I0SzfP/7f/GjP//xd777vTff&#10;fPve/fu1RgO4KkU+XdJLaQhKx+OtUlseKrpTrCE86lHNy0FPGz45N0wukVnJa0N/xMVgP5gncMuC&#10;QBuxPodCl/NC/00tI27PNGHS3dqQpAQRUYPPBcNJ9nOaXEjlWIVhekG53GxVypVGt0GVyoGVBgBL&#10;pyBcQJzB/9MXinIdWE7hAMgvcwXU477V5aXXX32dzIxcODooFBqlIuU+vz3s9qLo+kyRKkkqE1NO&#10;S66SmWBmfpiQo1prLqwY2hxp9Il40eTySzeu+QMx5icwCkx7fG/r4dFBu+S1TXc//bR2BqmhLO0v&#10;MxolqIFqilTsA1N0OGPpaDYcR8q8FFd45tLmmqvae/TpA9hsbGFy62WANLLELl6gZi/vnJw0Dpcu&#10;XV1O5D796KNau9Ky9Bc2N1ai2fqjw76lM5z2eCYvX7he3j28eec9x2b8+diV8wcPx7Yh7QyHKbU0&#10;8znXQmLjmRdsBwPCKUfr7udyz02OOu/v3fTYR7Zw4OLzL4c6rqcP7g0QaY0NXyp1aeVS8e7Rwdlj&#10;0uSfXbt6fv9RvV3AQ4MtABsGJucDj2X52lXPIHzr/Q/tv7m96qi26HNpM+y+sCOa1ABIDGTKIwVG&#10;A+zDpoREpR0KAzE2JdYPmgEFQjAeI+S9x+Bbs28aMHBoynvMQKyTiIS8M0qYcwPynKUztfnjaV80&#10;Fe23M6EwLZzFiZUzOJsC2WgJfM4oRCBGa4zduZvca9Y8srjisNoFX0YjOAUpQcOFFw32fo4oJy8O&#10;jmNopW65PnkDfAGjcQoCEbhgco5Hx0CSnXFAlC/ishI4uk2aVVutFAXrovmRo6g1EZ15MafpDkIW&#10;z8rKhZVnX7FduFzPZK2deqNc8oHxO1wdu+NoONkB4xxZLyWjMCpxaOoNu4y5KN5AlOki+yApOJ6O&#10;Bo124+D06Pj0CDiKKo8krXpRyzfMFVNSy9TvcGP/Sk4GlZycSDAisxCPzu2G7458zt6d4JdQZcVS&#10;eFBQK+xEjQN9yIhD0cx7UKI7NwhRmsywaSthBeDb2e+E0E2Tm4pBrXQ+TAc8ItuYejnNzWjo6Jv6&#10;Iwgy6q4QlENdGLIZIVLs0Q3CEOCqQ5uhwaOQlfU1wnSwfkpvqlSFFcjQUHMPxmEYOZg24iYzwJTE&#10;wCWAe6ikNUg3EgzIcULpZg45qfPKZVuhxGbWNx0px5WgWG1LYrErUUnhDHjOYIekdCylrnGQU1b3&#10;+3SzzPowhVLkH+5JjNHMMQH7kSidpkZB8O10Cn+ZsZ0gMpsNVy/SGflVHbToHQOZOVVyC0tV5vDx&#10;wNjab3TqsqXjFjBe0wiUXL5plxHRtNXqN6BKaXY5tba7Q1YfUkKiDRmrmObyzFf7qLux7ei0GDxj&#10;Leg0hsBpkW7P3aJe6nTphokEn01jDnsUY3Ko+KxQBG/I3khucjoTk17eOokxtHEDdttQwXZmNoou&#10;Okwc2NoObxlVBjs2R/BnpbC0nl3RdfRfKUIxcuRVEQRE961MDtsIujYCmCEhRCpzUbQOWTAzr6/q&#10;UhAnWgWMH9kWJ8BkQlc803aNrDAYcpiHOwLgYI5BJIro2y1fZFaS6T4ARgz5mnkNBtGtTsMsP4QK&#10;tA2kZcgFiCISN4kZI7eBxoH5MWxgLkarzDcbrsC51dlghkdHB+OZIqpYq4DHjEbVTrvMdsddEqle&#10;whEAjajIBFZGOrZmqxaOO4JRi90z8gfSRNEigx803ZNeZtALYtarpK6Bt93AZoKnIEhfzykGxOPy&#10;YmygtpB2WgU/9XHXYzT9w9EZ/izQSaBi2nmyrF5aM0QPfneSToN8AHMiZKk1mtotKYw+CwEnrd5H&#10;BABAPrebF0qNSDfF0I9mD7iBulkJ78T9Mbd0OCCI8VbQLbAr8oaAKsgOoCzgwK/XKpJWppL086zh&#10;oCfMvkR+CQ8Z5R8kSeRjELnNrnLCiY+TJ+MRsV1w0RqNAfV5jAADKBDbrTrbA5YqmoeR8EdPq00A&#10;Y58xsdIy2uwhBxDAXGtCFrI2jHq312QyC5eMNSzrCitUj5rR1liSY1SpGM4oJv8wOZqNQqNeADLH&#10;CjNHBl0s0O51HzzdO8W/+/Tw0dMHp4XjdrvhAEJywktnvUncTG/NM8t01JQwa8Mxs3ol9WYzUhuG&#10;r0yvBxjMfAk2RL1t8HCiFYgGvVDmlHNNX61Vh5qXoHb4t3IunZ/x0rgg2ECIRXWPq7yPMQ/PPSsc&#10;nbPhgp8NYyWTEkuC+hkGPBEdNEXHJ6VKZS2fmetk5pI902BMtenDnSNcIzbWlyitGs0uTwjhzzB+&#10;2XbocADVKNZNHzonToNk6AlaHo0pKuBJKqnWrJ9MJwyVcXPx3l/u1sj+rhQrwNGMkXHCJx2e6Qhq&#10;wyd7h+jvQv7Aw4cHdBXxZBCH1UggwvhRYrfxiGy2pcUlkVNMfzINpM2PvzxsVBPr8jB3evRo970P&#10;P4HUyCbNYk9gO7KyAVHwr/97/8HmhSvxZObg4IilBZMxHUtSUp+enWIBiAsKxzbDLlxEMNsxQxEt&#10;TAIlrfT5agAsnVajXKHbAs1JxaNsq1y8Vqcdjsf7uECYVhxs3Gp1KFKhjHCwKuuCvUDBDfzFF/Ry&#10;KMi3ViQzcfgJA0wwyzW6XLlSuQyXUmIe5Wq6EMGSnUnRw4PTqNe5fSAyUgyxC1TpxxvVUhnTG4pi&#10;ZG/KI/X40lneBZ71Y7Il+GnCoDgakc7abaurK4o7hoVvEBpXQB1IVgyqcJx06YLYQNm9dc4YXTY4&#10;DrtULpNbyLkZmzkdFXxlaBE5DeHpg12Z4aCMH9F6MPzUEQYDbUSmSH3SEWSDfybXb2l5CZ8YjklW&#10;Fy009CrKRlom3Noy2YV4NI78CH3XNOCFaD6iBB0PIBASY0BXCMKGNBbGIW8ZiREnJMud54lClAS/&#10;ly7dqGE/3umfHRz2EXXziA2RmQFpygiNYyCXy3IgYTy2vXWJVC5ITOBYQJNyTgcT4VSGvE64HxwA&#10;si5IhOIQNoFUv1PolbxO2c5pqTlheba87jZdMdm+fj+bRDKdJT2LOPnzowPwC6UPe2gCdUzTZGrV&#10;c/dFtOGUn/jjoWuXLvhkCyeMTee5qXxm6fKYzPsZnpRe6fzOT991Xbl64dq2DKx5+08fdSbW5LM3&#10;AhG/azI0js6OH++FX7q6ll3S/KrROn54iOYsu5zDE6BfbX7y/u1RNnnl4qWQ8soJIXty3mwftocf&#10;/vjDt37y57c/+hiecwS7I7LFsXxst6ML+dT6ltNqxOk+spkvfP1rv/W///ev33hue2t7OUcESIij&#10;h2OWR6hea523Wp98dPMPf/t3/uR/+ZM/++EPPrn3KY9GD0yYIyfsjy5mDIzfzprtyXDxwhr49rhU&#10;Nk5KC89d/PznXyW+i3tB+bV5+drSyualrQvXrl3DJ5oNX2i29HUujkBOJyB8djtTXqlHmytDcQYc&#10;ReHErmNmhQh5n/PAdRz0umxIcwycJxHHqVs3P37zzTd/+MPvf3rvg53dB9XGGed7BocmAk3DlKTg&#10;CVVQDx5lSNQ8SsQxUqX1je5RowqIw4Sfny+xpVkcwhnWfE/wlUne+JmEWnua/ohGIjdOscFkYMcf&#10;vp4lrKEhA2aKM6wIxFm3pZMJekNpC8HfOYoYU0ILw+As6IcMvEDuYGaBG6HMtWA4EY893jl+9OAB&#10;ZoqNWo05YbVcqlWLHHBPHj7BXMeolg7v3sNgPZiI8IDAzQL7nwfY8DrmOmn+qkrFzLIRVV6kCUF+&#10;rGfobF48vahoxsNUbnHxylU+J2sQM0OKGLbCJw+rln7IOivv7wAsd5u1Sa3ZL5zXDw6Nc3JrCq3T&#10;00mjaWm2yt1qoEcIYhXZK6czKLun1q3WqwhX5SJLLT5zwYtaunYdyh6ZiQnAnwzOI7Pi8QnQCaaC&#10;K2uby+mlo/c/LdSLHPQLycWLa5fLjw5KJ6dXX39+yZE4u/9gIs8aMh1QcbrYf/y4seTWew/Kd/c+&#10;cV6IPxO/Wnl0+rizH3M6SqP+pWsvzEqDRw/uztzon/vJtbWLmfXKk9PauJy5tnYhmt/7+M7Q2vE5&#10;bURhMBRmZtnzWJYuXnQZwU9vfmL/T165io08hAygus4Iqwzyj/vM22wo4vCF5Maj/HD6pnZ3LBjG&#10;AU30CSBYzE8nVrQtUoSYHr1mmIJsoEwEQdRhlz1gD8ci+VVvMuMMhDsy4eGqDVKWSdrvAxyA3ywD&#10;H+wcZgqaH0EhZ3m6IBbgYyqeJ0ATYFUasjpkaYlveA6wuWcIzhVydF1hw+ZsObwG8C0uy4SZ4oYx&#10;6IGVa6MhhMLjLmPeVes4GXThRpHJOutNT63in43Q2UUcPvjsZc8U7jKzHkbHbqurXW0f7x1hERv1&#10;+OCw9s6K0dEMJc8xtUKrU2qS3eaMYWvM3i3rUo9qcD3UetO1rsHnKeYMgj/Q8zicYby5ZYRt4Wkg&#10;+peJAxA4g/Ao6IfbV4f7YV40OJP4Kh6eFoLBKHHyXFLg4lazRhQetUeZTqQ/IrcVOEfU7BnOkGyp&#10;NMLaFuhvKtiTUog7nNlUEgtj8GOmbZw1fLksfWWZwwBBcDqPsInNqzqkcWRz5v5KeTOkGrZgDi/C&#10;p+mOjYoAOjXPNQeezOZMy13hxOzF5gZBRyiPXozIVdUBuGsQC/yrCFLgUyUVcafkb63twsSTBsII&#10;gDdNOqkZciQtEHPOEFMyJnVmFL2o5xrtCvfi3PL5xPjE0Ys5APYgvGa8nkmjMkdeHOGUC7JfM33V&#10;6Rfn4U0w2WSPbW6RgK2ydpYzrkOq224fd2SWLxHvWFHiTtxnoDsjKQEvW/ZksM0xI0CuHVb/aB7o&#10;jHETC3mCXoePLojz3DLEdVuvnr2GwknHnBt1ZRT+ujMwdkfR2DU4ZocjsgynTBZw3SOOB30ildNw&#10;1rBa2i5LECsBotenkwS06HCcKSztp4s4D8Xam+PR2SQy7PsoBJkMOfxT0HFxRnD5xICDXEauppMh&#10;sAepPFu6bYYmEFUY1CdfyxjGo5gVTm2oJu3M+uSWr6B2azedCDvd1FvQjSAiUUxTEjGBiwBZTweI&#10;zpKM7d2Q70OOsaM3hr1LnULP7QOVdDI6oJeAehQIxKyTJKantRpE6AjJh5Vi3++Kt1sjAixMf3KG&#10;QxL8ErhQLBK3YA84Y+5QheMBISmaO5OgxIbdNkYPptPWqDdqNXoU5354MfrwnjePub/401Df9wZl&#10;i6Pi9NYsdkntewN7vca+bcU+qGdoJUXiAZevouZ/gHFDwovZi2Qp9fGsZg/sM7EU0YauWmF+pk0Q&#10;DAUvmxVLH+cYCjRIWZhTUfx6DXxnAA2Zb8tOjbmlOgTmFbS38rrHkY7J83AAi5L3UiyXsQ3DOIN1&#10;DvDPkAojFtMgSfntitDiODdTv9gleNDK1QpQKsv17PSM1iKRTMK+JNiTdsULNuBCiUAvRO8kBxre&#10;eCgUYPdFl4hdEx6gpkkYlDYs/Tuco6FwCGkT9QQbLq9Ncg8LptWa58GkACwCtlAKSgcjHBhrfH2E&#10;FooVToojAlaeKjJO7BOY0Qxj3PiBCVyjEaB39QVipFiifug2PO6pz2PNJEJ+aAxow0dNynPc+znJ&#10;S9UyjQSB0mLHocEw2zDGpcjEy+WGuboIy2WvMI9oxCxAXXgcKQLLr261RyMHdAbjZHB0VmTKTi1u&#10;G/fSmSw7Kfo93jvOsbwBhouc4/L5Y5BFhTF3LDBxH4jlGHfSzuFNgv/v1sbaylIepihvw9xIzBgB&#10;VXQA8Wj/8B6d+6ZoisODRdmrF4dbuD96uPeEUR/WysVSnSCv4vlZmkw9f1DURBdmJC4GRwBq1Gf8&#10;LgIh+CH8hQQIJsYyizPxeLPg+My45S83geDf5VIFXJ8rQOgiwz3g8tOz4s7BcTYT3VhdQ1cVjScS&#10;KfydfRyJ3HTsWniriSRUqQQ8RvmX09SaWfE/7wPnf+EzqLtpPA4Oju892sUGRr7kUAGjkavPvPBk&#10;ZzeTW6bBw1V+Z2efh5l2iAFWsVykfFldXmX4ye7dGvSAbWgPoHuwCRFHpqEEPfCwD9Q7Nuq4vZM7&#10;gg8TxApK/yJaMnzA5N9tz2WypksKSVFDREpQdWgqleYnoiw7rZWKC1IJx5YiEDgjFBqWiYZC8KU5&#10;H2jblJMLAGm62gLS8RlcWhl34KBGzq6MPegQUDLUmq3zauucdhrLPmVvthvtCuk07fbh4cHjhw9C&#10;LidMVJmpq4BlAunYWl8Xr9ZOdNCAL8bAyRwRT9k1l9dXOVpgTnfbBrRBOgQSIiuV6tHhARJftlrS&#10;3mmILBKp4q2KXFWcNxz8PDxf7MAOVIsImJXL6QM0tDtYGzzUq2urRH6CI0Db4F2w7BmUoOvCZmZx&#10;cTkeSbDDWOEChPwcHkqo5N+xVychALJPb8IYmCkU0gaQDoQY4CqchfiwRNOply4/wzR7YPSOn+4a&#10;usC8UUbKXFHaFgJ9LYl0ggEoN+Jw//i4fN6ZjZZXVgm+o6kGj+Ek5cQHVqccwR4DbAzRlHhAEAPs&#10;OG8paosTkxMXnJWrRJfXabY0uQVp6g1jsRSACgZi58fHtWJFpj1mi0Llxl/ltGTVDIeGkEY7nI7d&#10;uHLRja80vFnVP3JlnPs2CV80XZdZYP1ScefDW5GXXl7dWnLwInuj8oO7nbE1fv1aKOSlFmnuHR88&#10;2Qs8fzGJTIOjvlHfv/PEvZAk2xAFcbNQ/OTmXevK0vULG0cPHn986717H71daDSPe5OznRN6BvbH&#10;rns2DbvBXNlYUW3kL25/+bf+6l//9l/5ha/94utvfHHt0hUQi2q9xSDLnBu4sM96+vjp9/74u//4&#10;n/7Tmw/vnB0dnTx8enZ63oBGEvTmchm8v5rNuj3id8TDlE3j8+bE57r28vN4iPdKZcSyC89e/sKX&#10;fyGTymxfvLS0eSGUWACC454TCQNPDMMlihXxokVzIBUQRNQGp1Y8DGR2MLxk5NI3UUhKFjoWTaqV&#10;EaxDH9Y3dCtvDSuzs8K9hw+PTo5K5RLwYiIeX1xi2rR9+eqlS5cvYFa6vIJry0KOa5UktkEgpdfL&#10;jFfFG7eMx+fpvYefHOwDskRCaC21jrmDiglVX6V1SeuugYFJwTL/opAVM0VUIkGzOdXUTW0hzzVc&#10;YtE6hlL6gJVQolHQeN08taiU+E6+QCPCWATm50JmMRqJseDo8nhYIFVXkRscHOPM/MpLLzEkfPMn&#10;/xb37BFXomtUy0UOkFLlnKgGUMlOu9EaGAxacPJkPYN2sTfwarW0xH2TpR/NHy91TmEVKfRnNkuU&#10;nx1G8lNLDn/LCxcpYYctZGbgI1Ofzb373u26e+Kl0GnUuFYQCVHIBHnqsfxmx4TUPSAkumeBU27t&#10;jY/PDvaf1gqkAGCiaYuNZoenR1YX8XsDjygv7pHfl9/cGDV7eK56IyGHLI3tuMgS3rqwvhb1hrl6&#10;uVjSngjEkqgbknSkxb3TVqMRWcquuhNnjx5OmCuOh3jxsxsBakUvr+cWtofHrU93P/asJbf868f3&#10;do4nxUmjPYmFn73x8qzcebr72M7X0t1dvrzqz+/evH82KWUvry5ZIju375L67OMWI4CRL77TGvcv&#10;Xrhkb3p27t23/9UX12n4OFIpbUmrCXkj/mGD1gXiCCMpiMOwQThv2R9GjMGg73QGuKwjL3YxQrA7&#10;/WL9EiQOJCVtH3U03jB0MjRUpXa/0RtCTsfZ8rwCIwa3OryRgeBxwKBlZS0h9cd8VboUWdb0muAp&#10;mJJS04Aommo1zXXQR7fHlhb6Hqe/E4wY8aSRSFNGtRfXOqnUMLswzi1PGO0nM9ZOC+YqLwSjOrZy&#10;fDyetkhUrCUC4eTSAjxke7EQ6GP/QNSpXi1c/qZ3lndsYDRp0F2I3zG0Dlu2RnF6utsPhkfFElwf&#10;eP1PWh3EViEXokcampHiJtkrQcuZ84gCaWOXNwi7I2HC5UjlcrFMDneIkMOelHmTjWABkS9nlkAw&#10;oI0V+AeYz2yZKcPINyUord7oxqMpCJ7yK8G9YdDF5J6ystSoUTJHPMFogMuMk86wWKkpEUeRODak&#10;qJgWNtsdngISOZHqKxpICB8wP5MBAUtcTCihYumh39OjDWqLjlK0K+n85EIgUic0K1OQI8dlPBNM&#10;pSONjAChedsmF1GdWuZegLen6dwj1IjDQKE03DJKOduY7kIEEc0BBSb9rzuGBuxmyu28SNYeIrmQ&#10;DR5aW9Yg5vajjCTZAxEhRfuHxbnQKTojU5PIfAb32g4lGV9JMc27Acw2g6oHsv/Wt/N94JdYH7mq&#10;lWqQLBdtYhoiQw9mq3Lglj6a0nUHfLBw2zPP2IqvS78pUyOvu9yuRhwc/BzsJsTKKQnDl6iJycwf&#10;wGbcQ7AtTiCaA6KgVqRBe+zpur0JdbHusj1Y7o1LHMozR79fCVj73skgyK9CSsM2TqXttYUsNoMZ&#10;F8wLf4RxawV/SzNtsM8OxuiMZQg9SkN1mV2ScSePd3o/1HG0asMuFwOnHyucsSjDOj1pTnpmND0w&#10;gCBhYFEZ8lvcQUaHU5ytaDDAdUHiwBYDUdhxwMtMQJgUcVjjOsbW6fFOY9Hgot8bp+6S1t9DM29p&#10;tPvKWIcdaU6cdVphidNn8DVysz3ChDRapqZUB1Us7IcoFIjwS2k9IG4jmuI7XT18cFwIhBtcv3Zt&#10;uXrOg8kkqmOqG6iFkpNucNQJI7VnGmlzNyeOmi804sWDv9Ol0FvNbOUYtk5OErqtoUDOZqO7piTm&#10;2tR8wU4kNfRiWm5rgUqNZLKQIFMemQ1qHBjKbh+8IzxPqcK8PcM/HiDrogCCYo2ihXuLORG9DUr1&#10;MD5wuM21qrTgNvoUOi9wFiBSyMNavILkEe95ICuyqKDrgZmjImE+z9kMnYYTj0OUI4cBjpnPqcxc&#10;CTn4Y44+GLyjfGPFsufxw/lGCD/Q8BCq8ZDVy1VTOkEXFzFDC0yLJehVHg+/mMI6lUrKgVZEaltE&#10;ph1GLr+oKGCqw3gcfRpPLQ1JtVbpKVWIezxQsSD/ZPzNwLB8mBdSUmpQp/0BIue4Viu67cAjxAlS&#10;W1AioheS1Qg/ttsy6HiZZLKT1OoFptCS0zomHvbD/sTnZJjpJA09HvDhgQ2F+caVVeXV83osNrK4&#10;2mBgkE2NPm0tzrr0wVKXSUo7hQJEk4aUGLc5mVXRrLc6T/eOqN1RvkGTXVpZphRjcM2TzsAVPBh0&#10;AHxKmVRzy0Hcj/0+jneTjKAUeLlpERLTabWwYK5XWa2wJ2RqAAYit30IH6wBNyw/QtzNzHq6AJO9&#10;IH6Fcs5Bb1r1MtaY1F5tY0BoL85bC+lEMBI5Pj5q1MokrsARC0VCzKNOzwo0t5FIlKY6zFwXbAt9&#10;I+5wOIzIavIzvHxOBJ3/a7lKo9IS44s2mLh4clqCYSZq3mAY2j7GXY8fH92D/zPt4pfCgWt022Ld&#10;j4dMCVPptJRXpszW3C8/M2Ccz1Lm5FOXzdGo1TE1vf90rzOcsLSoKBFiv/jy599694P7jx6XyhXm&#10;lvcf3D/eP6Qnwr4Fm1mu5MrqsizvmGnzFoL0RDYgD5pA6JqSv4pxO2bqcnVjieISm3hONOQ6xGSz&#10;P/DwlOviuMZjcaODK7XV6fdcunEls5xnF2Nn0CbPCeX3bV3aApPwE1LHYiOYxGrJ5rLhQEBiUcus&#10;3m6a5BFJOnhkYEKiiOPcIEAB1yrN7yUOnwGTIBJBzofPAxxLHkzgPHidGKjKDhyLCFIWfV4+z8ki&#10;Y3gIAE7H5uY612mAPLHX5ywAPhAqw1M4m65urGFezVtkMAguQ3fELsfXkfA2szuDfrfRrPPoI7il&#10;h2eWQhsKctZp1DOxFBgwLxhYgnsEbcwG59Fmw5acsQax8vVmm/wSptm1WgkZIkoC0D02gM317WiQ&#10;TA4tfWsgwIkG5WJGiyc+0gwvSeZQwCdMZYF6MebFopzemO2d0jq1mHvx0vV6o4lC92Rnr0NEonQZ&#10;aOpVJJKPxeaCTpgYFdZYNr/khWceDcUScQBgfj/nFU84vtgYAHrwI0NjSQagekMd07DvlEXBNsWQ&#10;EutpyE2mJhAeE880hQ2j+7XVjVQE+lyzfHJSO685AV3oJEGQEXlwNIibjkkYtY+LSWA8l7px5ZJz&#10;IP8aUxOozEOxhMygEXkwmh/G8fHB7Xs0gemFuL0JUbp/fufW0OWhCSR31Id75+O908OTxGvPZrDq&#10;AS8slppntezlLaz9jFbl8Z17H314x7q24uq13vrhXzzauYtHFHGlPeLL27i1Wc7391euX/rKX/nl&#10;11793Le+9JU3Xvnc6tXL2YsbmGUrn4kJdZDNgbc5vX/n/nf/6M+++8M/ffe99370ne/ffPtDfL42&#10;r12igmqenoO7DR1Tp+ga9i62LvVGfDHrTcX8OBIdFKyR4Oe/9IXlBSR+y89ff27j5eeDgSS7Ohxm&#10;QhjgrKP6ATRk3NTs9HjY1e+ZUzbdOxyJ8MAXkXwOlyuOiPMGb1ch5zNR1uke2L0JLOD2PXny9J13&#10;3n38dPesWIBHHQiFwSZlm+tTNgyj9HCIKT7m0uB2sNXI2oVzwQzY7NV4HuF24d3sD1BLPbp1936l&#10;tLa6Go9FgBvAxkz7XyQ4Ku7Misk0RBZiLxaoyFzmrE3DHpP3/hnn0oKmQsltLbjPwCKUrX12fnym&#10;NO9lZMcDNw/MNAkTnJjYCMo0m18h/YOSk9iwcQOMUhvjK1UsnvFE04Y9ffqkVCqyA5QL5/uHu8Cf&#10;xN2CZEA7xsyEu4HvEiUhgwQeBtpC5gvKgcIITobeGmbw68QsMz/4vTw7ICOU4ysbW4nNDSEXBPyw&#10;eKcT/8y1d/NeN+wcFc7bzABpzanDoDZTacB3YBoGkdbDdYSI18XVLDCahaIhnhN2BFJY4N2RcwQF&#10;izaYmZaQT/ylIrHDW3fZMbi4Q9qfxjnSU54pjeIHM3anAM4iq5mltbUQAFAwiCnuysZaenvNXmgU&#10;d3eGCOag42GqxBK1zGJX1/3T6O6TvSdHD/JXL2xGtw8fPC5PaqAsjoX45tLF3llj9/ApWpaZz86c&#10;MzsM7nx6/8xWX7u2vdj3newcdCyGk/B15SgzffP4F1MLG9u94/GTe3ftf+NbXwRWxbxRkdjQxdA9&#10;kHWtWRf4V4c9Ss5OpoEA+whYPYQxinQ2eLE7+B67QifMEw8wen7smUuO5sgrciMYE2sJKil3ieJG&#10;9v0eJ6qmFAFjZEXoLPcBG5JXAzFhbPd1Z+7WxNGx+sbeqC2SccTysysvThbWB5nlYXZ5lFkeJXOD&#10;WIoxf88TG7JX+EM9d5Boax7o3umuq1Olc4GA1Z067pQad6tNDpcL+WVfxDs7O2GcDz8fxAovXK4e&#10;r98LDFtjnC07OhBqlIqyW5viyN+QiXIH3/5ObTis1vs+i3M1GfG7hzavEHTEONCCxZAEkMCEejwM&#10;xlKgF1iWYEXQ6AzOz85RmC0G2QuUtcSlo2Zh6ggCh+aDUoBUh7bRYsnCzCYnOwQeYPH2jUEwnsPg&#10;i6mmG8ct8knHmtrRf7pBW2Yac52el9g6xGhC/jWbImPEyZYqCvgE3BBEjwFOwA/paEqDRLmt5CMx&#10;+KXAVOguQe20WWgvffD8xWICBabY5wZRugKJSQgGJsBUcEbTQ2ARvFAWPPpEIVgafooKYIcOp3uP&#10;Q+VIVs6mi4viWd1Or4xbTGkQOIxsXc3QPSIpOHS0uXAQyr2ZkpjrNoLWw9bDNserowtRB2gh0lSi&#10;ZWakHYoFxm3YjPI8Mvg1DB/QSyQK0GxqhLj+LF7QnJndR9kK5sxVkrQLU11+oBh9aCEAqFArmbpm&#10;p7SNIvOANfTgQeCHYoPlBF7FXyx4piQ8XjYaKhSxlWduGINcEJT45MTi3WKBCKZtW06tHH9KOfcQ&#10;MaepXbdf48WMsImRGVozZt22j4PYdfZ5oG12bny3MpkZwcGUMtlLWp0nuu8JYQ8OAx7mBvxMcd7g&#10;iM8cDWLTMTLCH8VOD6pQjoB1FMDdY9jjCHGiQeLD6UMPg8cXLEfCeSZKEycQhoquM2QFtvsjXEgs&#10;E1juzDfRFyEuVUnAWqN9DeBS7KG35flDPx1iyogZHsr84axtsdNXk+/sAbsUiREmmBUeJpAHFOhu&#10;hQdq1nXhLz2uM/4hOJ07jLrBMmu6QjDK8binmOSwGXjdQZs1E46kZuMWkyu3Y1EC7gAVKhsJ7OyV&#10;YWN1ZGCpjnSFEjuEo0m7U5/Y8ZCM0ULg18LMm96Sr2/XIQelQu4F3gNYC2zHYb+eTBFuNqMYdOD1&#10;w+yuj3MMo8LuzNLkCHE5IsSFsCjYkBQFJNMnlrnkpdCuyWqBaW8mzLqD3jSxFvh2GJVZMpJA+MTI&#10;UOaDvLlBj7QjOkVWNi2H2VnMCsWy/NcCYbXH0L/NJAlOdjOlQLYrLGo6Rtk2styAXcVi1KpWNAEm&#10;7TyKThy9sTOlCOPQhTPcSSBBYYLvD84j5slqKZeK8v7tddX+OckIYUZCXtSU0x5YBeEK30vrzNZb&#10;rpRpbWhd9vZJDsQbKcy7IqsjgMmuF0d7B2wgKDeMwvhVnK+ME0mAIK0Xk2jaQ2UziCWnCw60hS9w&#10;MrvgC4QHo9k5Zo9tGLyOSDLo8HEyOIArVPa57fGY68pGIusbL4cs6XSEapx5GWcmm5vPh9WfmgAW&#10;W0fxNjQkvGbUleRH+SFzDyRMQSWIs44dy8hiBZ6q1q7XOlnb3FBOqRnIAG8IHBlVOTeN6ymc12bS&#10;b7Dsp+Ykut0CWS9AgYXlGOZdKpqnk2Q2jWsIVQpbdIiIEi8tOm+xjWyGSYdi6KUOVj0q6Ysphaq3&#10;iW0sgpoTGc8k8PGTndGgv5zPYp7MXaB148mSs7iZZ+7xB7iUq+vrQbzpQ6SlzznwpvOhyRz++aRu&#10;XvLycXZ63Ko3lRZgm61vrTPtZDjw8Mnuj99869rVzcWF3Hvv3kKSlkxHctkU/rTgwWwmgOnBYAC3&#10;SXNcCdryv/nhPxcf8pc2I6xyhQlyszOoNHnuBfcxT7pw6drhweHS6jpY+4c3PzrY3W9Ua+Xzc8Ho&#10;oz7ZPLmFLGuSxkNnvMMJXR8wDnc2MqKVPAGdZDbxhQKQ4iEiNmoN9uvCaZHsOQZhiOfxs6WgZHwJ&#10;zayF1tEyTuTStHnUtexPNJoDUFePk5lbtdXwirnpV9IPm0I6Temn8BU7CmpORLJgqX3xBqCbg7dO&#10;DICdVn806IILiqHKuaBBPqxjB1fflM2L4K+GXpDkGBZqCCG+W3YsfAvdCKNxKkLmcgoNnk2ZKzbq&#10;DfoWeepCnrFa1lZW5KrGb+0PquUKEbXiIFO5jsbZbH4hGe80auhxdx8/rRbx7zxrlAqlSpGHeXNp&#10;mWQlEwmVS0eFMAyjpXSBVisYjSaSGXxZmK5R/darNIFIEED3NDjZ2tzyQcTojXyRkDsS5nYKkycO&#10;kRRpfygbS1ubnWaHCFMA5c7RwQFzY/YbQAos8lL53HNblwWjkzi1tz/Ej1rmkZQfrErcN6BJ2cn1&#10;Zp0zcObu+El6JwAMjroBuq6VjvGPsoXwaXRQv9BQI+OE62FD++Hz+JGYmEKzERIAFLbgJrCgOaaU&#10;Iejg+SICN9Krt06f7tRPT5v1jsp6YGU2VqjEKG/E3QH741WpCUzk09BBUUoANLO0eH7n4RBzzZuW&#10;lklpNo6Oju89TL32OmGkiHoZF5zd/9QTT6effYYRrM3onN17XClUl772ejaU4Nk711wOmlb91uPb&#10;f/HDP3v3zbePj0vpF59PO0bV03Obd+acdmfUALHseip/ZWttdX31G7/2q7/yrV+/uHUlt7K6sLm9&#10;srrOrDIewCmg/fTp03ffee+H3/n+j777vT/8nX/90x/96KRdpB2x9gi9MaiCwgtJaPlwQlqlytRr&#10;QwkWgVKEx+509sIbn7/0wrPRyTSEb9Jy/rlrN3Lo2/IQHBdHIKCuICcFZweFLyUVE0bCK0Df+uiZ&#10;kbybsykVXdrakEEpeVKIDsOr+ZjUamE+z4MQ9AW5c5z1jx8/+eEPf/T22+8cHh4BfADfMK2lfsov&#10;L/JE8LDMOy5sGdg2BXMpJcIU7EmjIwsfJeVgEW5uVtJR90ePP/20ZHc888wNJm+g5LKbldOe7JQ1&#10;/TNTdAQ5idj3GeNgrgOS+5dpHDrf6viBiuhQqp6DvV0xLvQRdgKQpKBm9k5QSSwcUf4c0IlqP8pC&#10;5EcYE9iBk1hIvBF+Dk4wEQxDQ/6t7c0rVy5vbm5eunTx0qVLHFsxj4+UQiZyGBuAWdKN8Jy69GLl&#10;xwHAKSQLZAHxFJwc2NpI+k3i8VyMylWFDSLgZmYb8awFAitMaJfyykEjbRpHJ8atncnBrYfWfHRY&#10;KCKsmdIOzKzGlEoJbyC34j1leUVaCeGaIR9uGuMpsQkA3Sh4Uxsr46ZRLp4Tba3dSsF2Fu9SJur2&#10;nd26N+q19/d3pucF4uqMwsnZwV69Vu7sHlZrZ83Seb3btGAwdV4D2OJ8k40HbJ39YvX4cOjRiIQJ&#10;mRl3bY9f31pw5RAxEZyZXMp7rcnS7kFtVIWI6SVvBCbaSe2scsYsmYT0/JVr8Zbr6PFOIzq58sL1&#10;SGFyfnTSdfaYjQ9Fl6NvsPmW00QVVB81Dp4+sn/761/EazLID+OIddtbqHsI2xujXh9BsGUoAgpp&#10;0qQGHK0I8xgmUMx10JxY+FHDzqzLXFVpnQoPV9QblTR/TEM4s4cEmvUH2eOpmnkqoPPYk1GgpwU/&#10;S3MmXZndTf4EYbel2Arm2dP8qnX1omV1e5Lf7GZWjES+hem+I9xxhMb2sM2BM0fIhURz7E4FUhD0&#10;2bTwwOAVR5C9lg8izIfanb7FXm4M3t09Ph3P1nMrm+nsUXE/A3+bHFG8IpgBO/2YDELlTPdnRqA5&#10;saNrGsMsD2ABPEJD7+ihiahVpzyVlLK4UnQtsakzHXVRWrfl4sjkQQ7jFAc07JyptCv1lkLI2e/q&#10;nc55rQFzI2yTXw7Kb/RsPC2heBRzW28kXMJYmiwHj5MmKhyNEu3xePcQcxdsjRJMN2y+rmVUKBwh&#10;QUDkRBMItkp6bgDpvjSSPgLTIRuz0OW8OuiQQc1gkL21Wiku5xdYixRGgKg8FWz3VLM8cuwRyLw1&#10;x0M8RAw9lb/FQhHD9WMH4jtk+sI2wS4giglnMLIIxFtiXnPAyDiYSrGPakBHH3sENQeHB7s8DyV8&#10;EryZYKXIu4P9Bt8zM4RQRhbyEeIph+QocxgeV/6IOSqPYSAhoUMgqlB6GAjSGJJ8wwZD4ah2aED0&#10;nJ+xC5grLu4w5ZAZ6xwZdMg/Mk32u+xQgjB7WMdNe6I7C1ODNEG3DD4GWFo+LwmqpFhnpMw4kCUI&#10;t44xGPsCaUkhz5BgkBF5X3qDGPO4gkEwXkaoSHsZ+nnt9BNsV56R2+a3EikW9dqDLisgKLpBZiyK&#10;9DUsRVYxpZTRGAScK67xsmlZa2ALo7Bjear0oYz2BzWMjpL+hfF0xe0feiLn3VERL27aVYZA7boT&#10;GdIEN1JpfOTaj5fNEGuasQNyMoiw0bZgVm+bodIUsJpMJrBTo8FHPjbuuKL+nNMRhXSKbAQTs2As&#10;OZp6Wk0SX2IMM2mZON3GtkSvDdjPoUM5RFo3pTnJ5rw76pRWq1d0+wZ2hyQznJROG72r1U8isg91&#10;LXeevYoJL2bovnGPIRWDQWiTnh7OdpIvjtl8LQGE0DimgO4gde5BAGFky2FSPq0HI05sya2+ot+T&#10;41mx2KDfZ/3OVDjiXFpJrK1tLmSueFxro2EE5VGxVGzWRw45xULhZ9gaa5ajtuEG3dLR8cnxSQUF&#10;IGRNOilkX90OWSBFJMbBiDsa8ybSs0C8jsM8PmXURkwGGDzSUTs9dU8AviXEZx6KAOKvqaVLCYvN&#10;D1AJ9wvjH9uQOU0UDhZekL5woFilucJ5n+Foj6udSqOkalN2Amex50Ai4rQjXw5NoKyVbJy+kKZi&#10;NOdQsOEtsmoB0XkU0UgwORTuE4owruJRgnKJwhWGI5hIy+j4nfYM+UhUXRacF4Z02gCvFJm8DJVZ&#10;QBU8sV0KMqAHTvCp+iguuMebSi8UzgskCtJAnp6e7h03qMSIoYOwA61Cc8rpGJzGyoaipHo6Rmle&#10;UFwzJDOa7Eh9niOaSSgAzDSokiGEsuriqYzTG7S6AyxZ8BQ8dB0+Gzt/Mu5K0H2GAqtr6aW1YDIy&#10;8gzPvJNSh7DX2SSZW6i0jKPTM0UzqcpjTwKmwd7ajqej/PXsNiaBjIAYcIuvw+ZAB2L0T85Kpu+v&#10;1W+fLa+ugMVoxIKdkZe4ZyPgRxigOpZLQYmh59sO9dSM4bbacc+UN4kilcZA2pREnNWJEDR8DCFN&#10;f2O4f7DHrfw0DWx5PXOCOjCQ7qzJaoLmjDso03DSBCkVWDH07jHys2Lx87NTPMUhvfK68ZmnfhEi&#10;TtRVLq+cKG6SWd2yN1FqsJnPq6K/rNnjM/iQcPvoQ+gt80uLkUSSPfXg5JyV4/fhwpKQoWOtnkiF&#10;1lYWGcChLpMfl82KghSDRxbKvN6aY9sq48wQsHklPXcLPT09wwWKbqFUw4CapFPSCMMvvvj5v/jx&#10;j8/LlcdPnh4dH4MxMICliOHasqhwnV1hiuJ2s0pnMB6xUxenQOdEJIjUdiBaRKOGpw3DkEePntZq&#10;jVg0YbThcDp7BE5GE91uE5ye+8u97DOI9/kSuYw3FKielQG+EWHS72ESkVvOHxdOqPbA8SlzqHoT&#10;sRgnDWciRSbEYfLY0RYixqKUjBANIHa/6RU6VvQZZx/3ETUmuCZjbjBBCBMasEN/gPolHg6jDnah&#10;EUUkJSaaJJ5KqkHGsxsbq/JkgtHQHzD8ZDrOsWgyR2b5LIiS1iDneKlcBAUzELcg9SRnLxJLhgJY&#10;bUCMaVTqDHj5/j5EtE6D03BpYXEemwh91FzmKMBxeIpRIUnplM0h62V3pRYvFY55VXDlVKZPxqtr&#10;6x7YWhznAO7hIJ+FSg5qzJiU59ptdY4oIHDBkZZ4XDpn4MwLlPM2xSpN4I31C1DQKSqOnu7g3sa7&#10;RhPINAkba7pnTkXiJxmGSxFDWrrSmFDzhQZGh2qOcx8KKLU738aLobEH02DHM8OJefy95vCGHZ4Y&#10;CaxAA1wiegP3cELkICuaoMebH33y/ptvFZ48DdhtyFMAUGWKawYucliIS6SsCCV7cboyCbx6cZsH&#10;ifKAYaUpGZWpyZwO+nOTmPrTnaO7D+KvvJrKRP39cbPWOrz1kTuWDGxt8KPQdhvH57VyzX1jq7x3&#10;fOfmrffffufWWx/stor1QaPXaXFac8jHnrmWsg4axYo76MpEfZ/78ld+/T/6j//a13/plZeefe1L&#10;X0jEF2w4QuJRQTVK8zK2FHeOf/rmT//5b//2P/0n/+Sdn/y4XirSQhWPD6HAevJY6Eet8HCbTBDs&#10;6fU8i8PSIflpll7JXL5xCQGvhXz6RvulL3zhwgvPXkqnXnzpZR9OUS4CsC0U6PByYA4xK0JRCR9E&#10;ZRP1OzVAt019REg1s3QOTho3djB6QdhJtCYUQeb4BH2Hm+dOHoeQjdutRw8ev/322z/96VsPHz4C&#10;YvAzWnS5GbcFo3F/yE/cMQJWvpidjSqKnZy4UKoYWMZ4Z5raZ0opFByUM2buqDoM7aL8F6JgSkfH&#10;Zzb7M9euyXGLssPtNklVOLSL0KBNRbCWmlOWLs8Fd038DSYMJhwzD8SbcxGEvpk6Fny9ZTOLaZ4L&#10;lmnQ7wkqw511jvELV4LZAyMEnlvqFxsoP4AGWcoT0+cL+wD6LPB1LQ9+O6gfwCUueKurq1dX1jY2&#10;19Da2bkXLDW2B9C40YxxtF4b54X5eszBBg8Ua1iGNlzVuYxchBEYF5i5u/xYd9BoLq2tu9NJzhj6&#10;IZvHjo3juNp5fPPueCFC5qmIO+q9pgFfUFI1RicTKyEBvEqKSGaOHNMcIsZszDQfi/bI2lLzvEzm&#10;CvWJIrOGU5JjPIuclh7j6aFYNl4bPu8OUoGZRKIx4ew7ZZ+uzgqV05Pj1v5J76TIBLSECVnpXC++&#10;NmiVzkc++C8ULPDnKbd8yRtbo8LEl0tiK9uFVDYLX1jIb1yB9bsZXknlIznPwDoAnccPwe8ohIKt&#10;AAD/9ElEQVRMbGwGihP0tL2M/coz162PK2eHp9PADM9ZqE046I8H9shGLrG4en63eLj7xH5xZQPV&#10;jIwSdA8YaLhctEHwE5jDMO2fOvF4kXwL8wTIAtwu+E5qFWTRw5JnwuJhJEnLOLDARbLgVkyOfdCN&#10;zs7NrcQJEfCVjt2fZIOFIWbUO/gGWQMhmzN75ZVfGSTCzdpxMJBqLF/zr1wqhcO9TLbX5xd4G3Zr&#10;mWFbu8djOXJj4ty8tJBjLj9O+uxEcLqI4mhbUuFhd1xDD2QZhfpYn7JA0rP88pPm5L2z2tAeury4&#10;RiSNs9d2NVtMWswcQq6T6NYafiLy4YmUrQVdEHNLk9oJhczJTHVcl305nSzdCV75ECpE0SHRzjGD&#10;ZI0sntAhaHvoJ+EBIzvA2CPVMiqBhCu7lGF8FfF4Ih5LPh+xB2AAYoFALwPDJ0hPNaJ4tViftGdH&#10;bNpDK6ZxGE4GvJEWs5eZJcyW6BoWykdUiMlwbBbwGUzO7Z7obEBoOihktWGwpjnpKZAgdDI38LI/&#10;kA/IgTMjxAzcxTJUBBmFI5aBtPHgvCB2svjBmQySFZUMxF96GFEwLRwnrOGJR8gjqAMuL/iLYN8y&#10;gVRHYiRuIZj10H8A9SBFZPYLzk8HbTD4ESCJrShsN/x4pF6QYJGcQDPeVD8MFBsokIOAK8x+Ipdz&#10;ZWDBUuXpIkEI2IBaL8CE3KBelN4cthukbsYl7SEdxdA03aPUmjGD5g4qxDXsh+GDDkbOLh4apxE5&#10;BgBYFFkUcPRP2Pfg+A/LFn46SgZKFOawTqBiOwnpYKMARdMgAi0nDmpuhmtjUgfINnIkpn23rYf6&#10;ksD1UdTv9aOmY0uyeMc9v70bdtV9liHjB9QPWGFMYEYTmjfpOWOOUKetrY4Nw2sNzLALnQ28MXJh&#10;2dFd4xHHacAdgE3Zpanxx/yOILf9gKEZhiLqYyeILcL9sh1XN8csMTJ8RhPbZVw0KF5GAwb+Vg9O&#10;sSQayAfbZXSGRfyY26UGzxXJELMRCQzMJTHpYdNmLu9sDhghzrojdHEQqAeBqJ1Tg30w4AesZyxj&#10;icUpHsZkqXOjI0lUK1bgY2QRU0u1b/CoLTqmhFmP3VYjwm2wOShgKdDACLvV/mJwoeM96I5bHGA8&#10;Hex8HDYUDZRoYX+32au5w4HRIGzUeeAK7ihNYm9cWSRzgqg7rjeMa9iug1Z8ahA5PlpcjycWXun0&#10;85XWztR+Amu01joKuFHrcd0g48DpZPMXXDiZFRz+osfLaHDSrdniabsrekgSvW0cw9AeQhyT4VaN&#10;Qj8AsuiNkM3YwTfBaLCyesABbk8UM5FakSH2HlIDN2kgriXrOMYeoLJ3Bv8EP5kgQdbEbkl1NjMm&#10;I8b2Bs0wxS3e7GpZ5LWOb4K/wJiOnozBAhMbQj+HgDJeBkfQH5VcYgkQZSm1jpphLGSYlJpKWhXn&#10;cknQlMJmgwXAeArRTiTlYLjE0yIHXY9z8+IGWjgUWAtLV7D41wHvod9A4FpHWMd6FO7vnMTiIYpg&#10;pIy9LqN+P9hMrVQhYDGFt4qgVoE65QqdByz7XjK2jN0LPRWPlzc4pefAsAZrePBcPUpdGsA6yRPQ&#10;J/lR1hE2CnL87g7ImC8gT5r2SDxOYruKW2pn3AjG3FCVT0/bR6VJz5fzRYK1YW35wmajPoQ4sJL2&#10;TdoVR2caHpRT7hmW0QHQLpgFyE9jDKAZigYRe6A7NvlHtuOjc6XvWh2+6Xh5dZE9ANsbtg5m/PKG&#10;GYzvnjfZllPRAGc9vlwzuzcZjnQqBQuml3awHnkSUVkxAwP9kbuRy9/pDTDOl15dXqq8HdRfhLvg&#10;ji0mMuMgiH9CL0zHO8Rd2A/QFWBmk8hkmTUl07FUIo6smKqLF9Lud5NZwvdgVSApAPpxMqMzfbDo&#10;Olk/MsDknvJjTdKVWraf/4V/HbRHZyfnlE50MhHEcFBLg9F7dx+2KkdL+eVwNHH701s4ay5m88lw&#10;iuq83qmjNWAET2g1TqSSRExgiIWgxZoeGyLlq/ExSzqOV5rJUqVRrEEi9RwenfA1VOj4Tj7/0mtv&#10;//RtPCHI0sbzgU4JxyCqu5ZxhpaRciq2lIcrwgUVtOcFt5rCeGSbziSiFNlDEuTtNmRyVNi8dyZf&#10;q4tL9WqNvXTotEB3wBiaUWEgFqk16rpjY8vi4hr2k7Wjk14LP7YuSxrcM7eyDC+Yl9Filgjtpd1c&#10;zmbcTI6wJxpy4+zsGpxBCM9Ci8sbL30uub7lIyUp6F1Z2cKTHaNYZiaqPXt9RngEdM7Jc7C0nFay&#10;ai0B3MwDPuSmGgWaPTG3VbF1HjcG7/KndloBXVnN8uoGjYRvPBktri4Pmlg6BbHKKFSKZtWrgT+H&#10;UziXDYD6cTentoPTM8i4XDvNocFGPf61ta1mqRG0uIt7R+cnJxABMNkwLIjqrbGNlawnXDIaUSji&#10;0z55D6gdR1NTuD1zYoAfCsS4cQOM2zjWbQ4aWvBID797zKEfnZGHNiTnWESSo0ePYNZ7xv2E1xVj&#10;N7h4dT21VuoUJ0ene6UKk/HxqI3TA8PtUDA+npFBNF1aXYkwmvV70nFKYY5XoqWz3TrjxRqtqtRT&#10;kwm0QRwymJxzCet4zwhScXijPjGQp7NoJJRnAM5RPZme7R03jwr3byMdu1faO2oSFWY0GfFTUhcb&#10;lGk+RgPEx1AG0LADC4sphkJ+NG3YJ1sXNq/E0rBku3gLwC6CG+V1T4YcahjOiTtIHUISWOvxg/3H&#10;pwtffjkTSHkwAKsWazd3RvlQ/vqVsN1zsnP8x9/70dN69f0f/vjO/bv3nz6uFlptD4flZCUa8Q6m&#10;jbpRGHS//MYXXn/5+V/4xa9+5UtfeuH1r21dfj7qhljE4TzigHWH8Z3DRGa09+6t3/ud3/3DD9+6&#10;9Sc/evejt+9++GEY3pudrSQ6i/iw8CEn0JlPrAQTtkaXfANvJrK2uRoCEy1BtOhcvX7jxRdeXrl4&#10;KXP10uUvvpbML0BJR0CpSrjXl4k6l5F/RXdtRi0oOQxbHJMKII4cm4NJLVTzLWGmBfjeDewhbTOI&#10;FF7f8MXC9YZRq9bOC+fvfvTxOx/fJlemWG/S1TGJ4dQG9MBpAiokEa5ofOja0aBCWgOgVbQfaAfN&#10;CZUAtSjoC1JnHgPwFc3LTDs46EsK7xK9kOc3d3EDhrcz4IyPRIBCm0EXwYTh7psf/OjR0/zaGu4A&#10;GI1DV5auVxA+SLqIVMxoSV0OzGZB3DunkwCxVGMjTefZqdla2Ch2bUbLTheEbwWIJ7QTqlPKUBtr&#10;lrmgH9oargOQmwR9UCayh0DxkpkYRyQe/FSHjLjZqBnJK68XbKtKJzayGYXS6cEB2zkkSSmDyLfQ&#10;sy0kjE6EbpMLL+4qbxGdKmQVzgzBZSYbEUGT9gXWfCW9vrCwuR6DYzi1N1plNFZjayV8av3B3ccr&#10;q+njk49hiEfhxPA8zxhK9LzuGHmiI1xVXEkiNTx2dA2LREaiskX0Y3G0Y5kLtqK9PnmIjg1YhavM&#10;2R+6fCFVmT463YVyhQhBdCm2E8YsINPkbkI9IlvYM0xD0wf/9I18w1qs38Yf15LxRc+dNWd9YNQh&#10;1blgCVrbnbXodd/WyZEsaurVBsr+6aTZtpJiBbzrnbVnoGWuZGjzyrXVy88uLV7x0+YnIgu5aGJx&#10;fdmSbh2enTUIv6W7ZkAwCQ281lDfv5GPOpZLd5/cPr9p/61f+6Wo2xqwkOBt7aLwcXgdENJQGMOb&#10;YX0qAU+sKTlUwh4TYMFiFpVPQAGbscSgkZE37lu/Eb7+ynRpy51bDadW+kBy4zaNhHQ24bArlSQo&#10;sGkZVfqIP2yH9fMn+3vMkkJJr7VyNjypdGoDV3oZ23KM8MgDxGNuYJnWaw1CADpgKpD+2YJjISZp&#10;2J7gi8fwLe4LtCejZCAUA6+qNnzDaejiSsvveNpuHlbq/ITtdHYjFHQzQKkWfNASTbfxORwl2YBW&#10;iT5kITBn8Ziy+/mcm89T5M19zziBgJBliKxJt2PW68h0bzQgBoLzFc4cZmFcOgVtwRnFjFCZDW7s&#10;xbLx0EouzXjMBEjADybArjBj4UBCs8A5nFaGSw1ugWl2pVpIJvy9bsXlCjKuHPcNe7fDkqIPhT5J&#10;WI28/CRcc1B5y9DBlN6zvpUuDYGNySSrXy7z0ryAP0gKCO+N58rk6PKeTOsC7qekMuAjCOyr1WqP&#10;psuOIQStTkejK9N9XtCKlFD0ViBoIAfcaBn/UcUqDxpOCYaHShTlMdaP5KSEkQDXikVDoSSHLagn&#10;fPBsU06a1oxM9/iZoj0ATBKAJOknTzLl6wi5BzgSDqE9uRxKisASgHFC4Ad0LIHCmg1qAAlIHwzH&#10;eV9UEPEoJq8a/6HnFkOMuptNAGIC4PRk2usyJu2KLit9IO2zNuBKucxlAdoPBP0ojOFPsuRZGOxQ&#10;LGdUTOTV2LFuIUXa72OPkqPpbMI4hSgyugKGZ8h/qScVEcWn+qwFrlLHYvUx6hEjDFgAkr9nRFSg&#10;RFmMlFtj0qAgikNKJZaCtdxuDvzuFBmD7dZk3GH8n5i0EkODm14lrqg3gtnVFNGJ8mBGflxS72gK&#10;qRW/TdhoDqg5LoavM7dltEkhxAbpD+Px1ePlA1grw4UqiZmjfUiofTBEH8IwpNLvNSYk9fU7DiIS&#10;oULbANEFc4FQ8qb7XcbjQZc9iTc+UyObp25zn+PpUCjWmt2WxQOLANMoMqxgQLfo6LmN2FGwCwD9&#10;sRko1A4O7ZS0LUe3zRBi1T7thiLM/iM+18Vu4ygRDyXjy15ffjAMNGpd6hKCOZPh5f7QXay2z2s3&#10;G513m43zRrPcHT86fYIepI+FTCgKeRLMAhc+UR+Hs67N0fOSpBbATBV6e63XwcbNy51wu4mF8DTr&#10;1noZmX10MvC3a65IjJvPCYoh1mxANA5MxhFG/654whIGAVEqA1wRpqKMOgF8+4NmqG4ULU7kUm1z&#10;nEK0PBkVjLbnQxfho+CUiPpYz+yNlFX0hdB+gG95hDn+5yQ9xSkpIo1BLo6IYqTQjXRQybU7PLJ8&#10;AUohSmbATi61yZBnCAw3PAJfi+2durDTatIsoIY/Pz/ErNXrR0UMpY1tw5QXmhzRRDzBpgyKz17E&#10;a3F4pguZFUpSKHU4x0ajITYzZCTQukjsK9eqqXQKM8WqvPDZYXylYj2TinEx2QX1IsdMSEQtEsTv&#10;nZATwhFbb9J2jj0OAJrp4X7xpHhAmcG7JUkHeuyTR0dMPBDSo5C//syzZWLVW6NUMppfDEQjToqF&#10;SMyD+y4QEtomZDj8cMaAYYb5FlefolMRoDMi/g5PzuXhwuFvG+XXl7iOTH8ArhGKyN3XOr718Om4&#10;24qz7N3eZqd/fHrOXBF9jlIFUS4pN9RKdcEPkBu5iyR6bVLCiKdTDCSVUQbb0W5vthpcH+ozU9ii&#10;+ozbx020uwNHB3upBH13DBMepmdYOyfj0WQijhFfOMw4Loay2zCYA8sRCx54NBqVRZYJhJsZxfwT&#10;NpcpRvtLefGmTdW0cHYG1VbnjdOayy8wUURshyNCs1ENhIKMnS5fvfrVr/3C9vYmK4Vart6oca3E&#10;40AUOxqUSiWcgQD+KfBZVfxGVpRpcTpm7AzVFTk0UyzafWK6To6OuCZeGPlux3PXL9/++P1K6XjS&#10;a5NxlkmG8unYYjbxxS+//qVXX1WyEXpIPNYk6MJ6l80KlRm+wtNYwAwnlGqebmo6qkHJ1o6fyy4w&#10;TQUFwUnTFQoMDbzekCAGwOOYgnIREpkMvl6l4xNEoRwurE9vOLiwtIhMCMNDylg2aJifuJJi7k0t&#10;R5sE0RQWCe8FqU0im926cCkWjdKrseKxTOD64KODkSM9EhwEiDAyJFOlKMPmuSsK1a5syWSNZJpR&#10;KzmPblHz2MU80e34GNsZY3Ly8sQxG4flBMWd2ftsKOabvHhrNfztdfRr9DGJUz0F/NR//Avcb458&#10;nRGcRBh4uD3LdMKlmt/tMVpNRLYDNnT7jBEldnAo8dLeIH5McF5Pzs+5SGwyQVTpFCFe//rGFoAa&#10;D69Fqrw4DOghEgd4EXTfdgLfIzDyqfLxUaG4OjncZywrsx7W+XgavXjlYn6j1WvOAMmKFaLi5MUM&#10;kOfBsSjEhDsQUioD1J1epVjb30ds7ApFcRvCkxxxo7xZlBIPEOqVpRLYt5YaJR99iC2D1hmIG0AF&#10;vke9+YCW66Nbt979MB0Jc91YXSZpmmMWozA1FpgM4bLEMucJntdRkvBaUKfLRx4K78ra8oXMAqUf&#10;JwW5xiAWLFR0rZzLSpoTZZEXb60/fLpzb3fjF15Px5OQRA8KR0eP9yzby/Va7c9+/w8/fuudJ/cf&#10;adfEYsTjZiTePmJztqxc2Uot5TO4/C+tXr587ZUXXnztjc9HAmHEcJEgcmVPSCoXT7fUQM/5wcc3&#10;v/tH3/nd3/vdP/j//sv3PvrAmiDU2t2adsjGAWvGXyeQjCY5O8/KVJjOXBwHGjgPwFTRxeyF61cW&#10;0ulMLE7W38r6WiKd0jgasjsKPQYlZkgeawzZG9uO5pwSs0hZR0dmFpqShTPaYmFxQoL2qt8GTJEn&#10;KzcEYnNYGmyJ6nu7R8fvfnjz409uH5JTABUHCTFCQrkoCajSDj0FkMKdmA00agb5iQIajkS4icKd&#10;+EoN6FQhmT4uehmmF4NAI5Aq+Q8q7UE+WDSGzAUU4kjyNsJv5XXbpmeNg/c+NSyzwu7J7erZ1ua6&#10;D6GWZULsMhWkdOrEloK4WaY+PmmZgFmCyfmhpUxnfjwLMaXuDbXCCJICmzb7NxwyIWeVgdgmY9wN&#10;a7wvDLJh57MLUw8qR0ycMOaK4ALM/CX5Yb+TwJAZiqyqzZIPiQHmfBMDELRUZHPjqZXzmjIbxMKQ&#10;1cbcqZB9WVY6Qjbmz7KpcjRtKMztHi5MvVNZvbC8deUi9SQHOpHd8s11TcsPOw/KD7cvLGViC7kL&#10;F4IsirjPE0Oql2uPCE5AOhg2elOiknngOrOKzVY3rH2YhMyYs4sXWgdV7KWwnqQAdoIXudyZS9vh&#10;av/o+ADHq4Dbqy0bozwSQSSTE8lWcd/KATSz0wAqefFTK4LYxObWZK/RQVyD5wrtBYSlcc+xkF4J&#10;rTx66+1WqdA8P60dH1ePjxtnpwYRwWfndK3kXo6Id+o0Rx34/F0X0zbrZD2bpuSJ2D2ndx+U8WNw&#10;Ef8AmsXc10I+QerCJYcl3C+2iSO3f+XV58aNumvcwwccx2KsKuDS0q/QOkg7rz5QaZRy72fFAWwp&#10;C0rBoKBKbN/KA3dEB6j88puz9Ut7I1vHTmwu1XbDWz+C8k6NCM8Ao/1qt3tK2lS9uuYIbSwuIBcr&#10;tQx/hLPImBErP7OcNa0eoofwxxtOYIkgu8GzHwzZG/P7elNQLm8uHsTBAPMVuH8zAtytx9Xzhx98&#10;+ODDD1EUUenfn7b/4PaHb/35e8QZZV3eNHBgozptlaymJx6DZD0H4tMw8ta8W9kHisvmxgjAEW3d&#10;VHHM1xbv20zvVlynmQFlHjMIqZ34wIIUwPNDXjaSnVc4YlimYdc0EfN2QESYs/mDxcIpnhQ8Xyx4&#10;vp+t3nTElH8m5BOM5sXKwh3SjQO1NKvZTAxalhvfEoSmEDFHWPu1+Hanj54E3y/InAjVQElw2Efd&#10;pnaWeg0dCmJfRGsCz/XClWdCF8rpAYKqmSedurkz8LaAXU1nBPMtgriYZuf8HHOGaIX5S0Hsgtms&#10;jHjEBaadBV9NdwmRjLNUGV5M/jBzE5EEVIaznO0MnIl2k3UiS3iKSIgOsD5omil2mA9ShIFLuVE4&#10;MrgX0ZnzmZOAllxIELUy1TLHt90OJYkRHnskrBg6c55phKlYZJsGWebTwpPshLcj/ifNoZzbfZyT&#10;shZDWMzwwgyYttAw0EJRtAGzwE3nK5VI1mffmUA1VPHNacZGaGYrKgwJ+Z8idNhGCTSZJq3LWvJ2&#10;yxD8HNzDCXUBOlfTExzBAyV6gcRFiHIAP9hyki0CRhCOpbkmKtr6mNc7OYxgCrhsMQilFENEqg8n&#10;Dk4ZmXDTT7ka8Xic94dFIhA25dp0Cl2TsHRwokkk7gT1N1oOFCj9Dp2Vz2g0A64QwiNqfdJoVQV2&#10;USlH5GTJQUuZJpsA7juiI7YRkv5yKofwHwPIm9gx16iVORcCLnt2MMK5bm4Bht4MH3LM14HkLaNx&#10;jeaQUQDGSDNHe2xtsUbIY/AEoU6Pukx2emVFR8LjrLWIQ+TRZ3uWvJA+WR5HU9hy3VbV4QiArsKl&#10;7XZO4LbABq5XugTnIhkgVpHAPKqKeq1knXTCfleldFozCuXm01bvwdRySqM/GcljiRRTCPkggIqG&#10;7LnQ5sAFtjnGPSMuzYErUKmOzs5wX4j3Ov7iqTWdFV+MSR1xpEwPHVAWxjO/zxHJlukVvcGem4gN&#10;J1uvDbUSZ5PD2RABh6COfmM0QfEINDGhyAbC6U3P7V4me5NamRsVZN7QNmocVbIGsjswq6Az4ZRn&#10;NCFxLEwqt7JoWemKBFVumDA6FFIcsbxSugL4tAwPQTopD0jippSJxaKmgRE9A+bPCkYxOzdQmCBP&#10;GNJi9HU0gUGfd6LaCVEckA1aKga51Nto+ZznZ0RcuOEK8oiFI1HWLVpKLE+BvLiDFFkYw0izClbN&#10;QFy2Tq1qtbG2th2LJaEalisVeGK46Y+G8GPZPZxechXoHBgKyYtTqI9d1j604kC6fZ4eokdxy0Q4&#10;jmIS5hrUG6M9KxVbAb9GCsWGkUxFT0+PGS0u5hbiSe/+8R4o5QD0Q3Q3eNp8k4+hLlPdBQLWFbwB&#10;2UN+l/2J5fSsxL1j6bl8tpXNNZpGZM8cMub2BWNvcFhuoOlcWsgwwzktVnE6iYVC/KH8QepIMwN+&#10;TD7evUc7e4dHVXmWBigD8BeBXgVBV+nYirBj7IJcjl2UU1pwGI+TyE5IQICCi+f5XBY/BnxJd3cP&#10;QOxW8ovhSLhcruzs7GpDVZQGfC381eRKQxMoo0XTHGFeggh6M5eC2jMzg2L+d07/erUqKRouYtPx&#10;Qi7DkmAVxhPpl199Bf5UMp3evrDFq0JcBxHvrHCCTY7JY9LwhhdA14T1H+6hTPxU8JkFjSxXTe87&#10;k6YlHSltG0ay+we7RhuEZRANeb/8+gvIyDeXsi89d/lLn3/5619548uff+ml564sr+cur62fF4rN&#10;YQ8cIuTCT6XbAsLX0IagFA/uoHSVLHq0DfLINZhoic4HFxinH3Z00mTQE0iJjd4hGumgJIS3bLdl&#10;UTDiKVptUsnJm4zHPhjILC+CXsQSKV4r3RoFcT6b45FSB6aMkHGjWmcaAXAZTZFekdLlE+8Lf2N5&#10;zSvAkMYPQBNTXPxJIeb6EADqvguxgMIquQoPHukmZFEIqOTqc0RSQG5tbUHEhQgAPgEznKMeI9VO&#10;z0BRePHyRXBK9k8efOZgcyyYlc9gP7u8EsTRFxeH0aRYrnDoMfPi4e6Mehwd/Mxuu0s3dHZyRHCR&#10;FKqwoCjprPZEbiHjDdOUT9vdB48fUd2yFSCMgLQGQroG5YqzinaayT5LlAEjRxtlDJNVzgZU3GdF&#10;g+2LPmE6OdrfxU3GJNkM+fLkxWvr8cVSrYBd+X6hBH2X2LexBgDAwTIgBF8YtquHdz4ZlUvhqaNo&#10;GJ50GpeQQbMFgotJGEnH3EomzHCRoATTzeC1wzCKQ+/RB580Ts937z54dPtO8fCkVakH7O48GkVk&#10;es267qwJHlN1A2vy2IrB/lkTKA9YVU0mysyhSgWAaH1za2MrmVZ+OcegbH+oJ20+P9mJM+AKkGBO&#10;LqZwJMWTO597+Tpy5Pt3bv/FT3/y4c07rVw6Opvcff8jFNisf/r5JG5JmJfNpkvByPYzl//G/+Fv&#10;ffmXfvFrX/nmF9/4wovPv7CQyUB8h2WHwhmUoVJr7u8dv/PDN3//t3/nf/j7/8M7N9/vtVvc1u55&#10;FUVa8vIamsXzdtmBbVW77VlJJxezMdxjK81oPHr9q2/kEhn2P6osR9i/iNnwYn6VXnNrM5oQ4iYO&#10;p4ko8YdDn3aKZx9BrHxT5E4pZqWaYs4aShfz+Z0nDJlqU4D0GbrYOUeUOom5z6MnOztPd27e+uD+&#10;493doxOqJpwigAxqYCgc6zjm9pCXI6/ArZ/8IXZluSMBdM0RKOoEBQGb3GmeI5XpZigXCJj+nzYn&#10;QePg2nocVL1Tf8huxHw5oKUq/JAGTXAHeFy89aN3x8lI+6RS8E8+98LzEYc9NB0DoXnGYzyLndNR&#10;YNghAJSRrns0xBLDCQQMo1ISAwzMIFY6gISxPUFY1XXAsHO2mAq4HOi8KIzoBikvMHfooSOTkRrK&#10;G9FK5c+lUtZMgjXdpASomdumXq/+BtpLFTZpFM/bjZrqNKgLPPpI9UwMYt74zZtA9ka+0WypdEfm&#10;u6X6XhOfE4XVAVc5llrKELPE7wVgodTFCfTwLi6fT1ezsXEr3ol6kD2sXVzMbyymcs+Hc96VK4vR&#10;1OWF5fXkctKFR5F3DMjWgyjpJBFwFg0sVPdOPD7+SlznhAxfutvw2rKrwMIbM10HcdEQ1nypbDhq&#10;gQk8g5HJmyf9maeBSausBKDGehMr64O9YmNYAbHm3gb5RdDKEBGMQ92zPXPsxG5IkAIs99GU/GIU&#10;5OWzFu6p58eV40PEhPXCcfX0qHy4h4HpUbWUCobquwc91HtEtpmpCVRrGKWk1rftAw/Cjvz2iv3G&#10;Sn5mtKIOYrBBValDFMtGf2Du80zx5KwwbwLhP5lxa1rnpg+MSnkhrrCJ6PJpG8MJjiwqMvoIIPZo&#10;9Yybhz8gXQvWrCD4TIuCmAhb7N4Q7rjIkgLXc4uBXnNarfvHjp3OOJZPS5RMkZ4gDiSc9fqCoUCl&#10;XATEdkeDtx8/fHLz1r2PP8YieiEWLxutt957K9AbEd1OaUWebDce2jk6c9w7urGQu4ylHshar6YM&#10;7ZC3L3GozHbntm2mI+YcqMVCEBoJdnMycjBBYvOU5Z90xGDt0InU64pVKWtfcJ2+oaUFN0yD9LEv&#10;4J65baVGhYlLIh4cjAyE79Rr8FNCXko3DDjYHgE31YvpZ3wWcd4HYeagHOOK2BmWqo14LEa9FcB5&#10;Wb0WzFUOW4OejnJQtG22HxtlNYMJLXtepo4six0dgY2ZkYSASLP6vCtTBkxPiENg0MRFVKVQlphK&#10;EjuIMcaG8k43u14+pXkdg39J8DrU4dpHNHCXLTnOVJI08cRB05TSUHdfVE8BgzM4k/wa9EAS2FNm&#10;aZMRs4BMR36+LGiYgZpycDpaxtCQQyUpVq4MmxByowmuKxauK6IaYnmnM0hcklmiXjB9iTnn6LFB&#10;F6mm+Um6J6ZDooEb3AC3RlerXfURKitSOGuUuCKxpMDExfblNs2Ayqjr6GNk0khHIttlcmZCUIwk&#10;4iJyQHJEGfCTCcGWhDQVutQs618fW7FxIMh8wJuVwwfhBlwPrApIGpR+nrXOVk+etV48FYdMaCQK&#10;sva6RIMI8h+RYl5es8+CmrOw6Lj/9o7HX4unWt4IdbmlWleknOxG7M2Jbd8dPXd5t4xu1YAYasOG&#10;xAGxh1IcdMxF4Dl0dmVGdWHTMfxR0D0Rze4S38117vfoirnPwFroH2boGJqdKguYhh/YjSiF0QAn&#10;gjVMAccWA+JivxOwzWKaY5H4OcCiEO7cyB+Ec4XJpyDGThcnZCCkGgVYsXTa7DQ8/tB4Bk/V0apb&#10;R60x1EHCsuee7wxfUZeUK+3muYTU4bC91Spqe5hh++UfDerTTphhebV13Og+HU6PXfY2aljUlZyV&#10;wSQYCieloCYrxrfskD0PAnzTyB3fzqTdEmerp25gvXeqxJSJQlU46lTPOwzPyWy3WJqJ5MKwF+m2&#10;iOnh2SR9izD0qdc/bfafUltr+TqZKUEjofeSgywryuMCzfUJCAIaU8QlaRE+q7dKzitCs07T26rZ&#10;QECGk7rFWiO7hl6Ihcd5LE8pk17CAyXoRIcxEmGFjImECXdDwVlWvI58YEMKjkca0221YJOCBDHY&#10;pHuUlQUYC9m5vFseSjMak8aakElsmVDGglK32CeK5SqDOB49mKem+ogTkdOTVAnNxf1BoFheUgjU&#10;7KRwxtl+XjYAUtE5VUolcq5ML1+92MG44/fGMukVbNXY9OCgkhUBjwmZmzkZAAKghGC+J6o2j3I0&#10;vOawYzxDdOF4yK+bGT7vKBi2+sJhSgqmsiy2WrUXhtJmmcTjEVfYGgxbgn7XSn6114EJ2C6SyuPN&#10;1FpNYzg1+tNKk0dS2AuAboyENGWF9bWZOtw0b8dnRXgWsolxzbBz5EVR2lLX61pIlTI5b5DtOVtb&#10;ylEtlOqto5PzpVyOeTh7DhCPIqmtjrYxfO/Dm492dsGDXrx+RVfeamGIx+NZr9eU5WBlBmXIBdGc&#10;381NfYSLEXTZn3TaLaKNZYwM5IWZL74+8AWCfmoV3CgkkQrKFE3cKknzLIA4zMDVi81zG3TA6xbN&#10;z46fw4jmZGkK2wKrH7AA9rRojEBEJNyWZCoLiwx7MNq9Jn4seKrSjBBJapshwWL8wq2jbymSsjIa&#10;L60s8evYjed+8QLS6A9GY7yFVMw5bAcHBAydcASQQvyNr375y1949bWXniOHeXWJXOLltdXFTCYa&#10;IG5hNjJadVHJGo1PPv0UmgQrf9ab0BAWK+UOUqgBZZsjlUgiGAOEVaoKmsZyETiQ2SL+IIy54DTh&#10;W+aNhhmnsP/RKpPoR5nLMbKwvMxx0qk1+ga1n9A+m8cVz6SIgvQHw5AquH6sQFw0qHCoKShqnX5/&#10;nzGp04bDEyN74LJysdJvN5UERcmreBHly3OAyFKRLxj00erQAXIgCYSG6M08nb/4EUvL6oVql4RY&#10;dnuQ0AsXtmmNWUtUSgSpaydnrxHwiCzCU8ZMtlppM6A3tDAYpCCFZnHkl1YgsME0YQcoVxGFSPHA&#10;eeIL+en8U+ks9rkgzoC8nMDcRBAi/PsBmqKZVGCCe0XXOZyVaxVODr0Wjklw4PFseXkV0I6xRb1S&#10;w4qGb2+i5x50JJMYjABo+mWMSTmVRG04OdjHPI3RPa4eoBiJC1cXvfFi7axzVjwoVxkdOCBbjuhv&#10;cY4MMSqhTQgy1+u30353IBTtB7zxy9sAUaXDAxKA+CHeSGQptxxXErqHdrB8dLr78DEWkQ9u3jaq&#10;dbw1GHOwnthqkFWQRoj+IxxS82zm+XB4y9UDAgIPACcmWBgrn47CLK9JltPKB/ZSeI/dunVxazUa&#10;5+ymGqAJtMJ3GCn9gnsZRY3u9Yzt1spx4dbb7z9+vHOnePDJxx8+uXPn5PBkMnGtfO5z08pZ6ews&#10;wjjaaGE2++2//lu/8u1f/eVf/ZWvf/mNyy88u7q93Wv34eXAa6SMZOrNY1s9O3v7Rz/40+99551P&#10;Pn73I0ICf/IE43v4/elYPpNmWy4+3WX7X3juEpomqBOzYoOS+/JXPpdZWXQ3+0QOelLR6298biWb&#10;X1la2bh4Ib1C3R8HOmW3hNlpZifIdVYlsRmQIMaH3PbFbqVI0iM/d1DHEMu0YOBVaevWY6v8PUVN&#10;yucTjvro6OTk1u07b7/z7sOHjyFrBCNe7Dfw9VV/xwcepL0+U8ep6bFJIYnJGJi2eF8+jxm4oQg5&#10;KiTZIMuQfY564BKkNsMkoZjeCJrhCOwyPd0V9mz+0X+WNSlw72ToxQux32Oe4zxrfnrnfuDahrPe&#10;a/qmn3/2mQhUz+EAHJRjVaYscD8QeIvkalov64+FXZsDr+ZxNsGC/b6Gw07Ceh8/W/hxyPyYdkHd&#10;oYWDzk39pogyUbqonHgCpVnkFOTycUUE2XBOmW2huT/PJdDibrndjLQxBW2XSj2jwZPIESgxtjKE&#10;8LP4zCR5Prb5rOubj3D+/7ZiieEdU3fEl1xc8AVjDOwkrO10/G7b+S4qvrMr+YXbb1d+evTIsBrh&#10;0MQoHe487QQz3dxaplzC5w6CYzaYWUznN1byz61vvLSwtZ1f23YOHcdPH5BnhDYeoho5YkAjvrXF&#10;4UEJTieoE+px4qMBwqEbzN8UZQB+M7wV/soblu6FqzHGpcYbisZ7x5XOmBBC0eoCTk9r0o2tr3lb&#10;rmJtzwYBhiQz1h2iLeFf1CsTMggCjOJMY3Fp3LRLMhskzaeM+mYtnSs93QOSJfZMpYZyYqyueHRj&#10;61p1/wyceYan++cvbWZDoSwx8nT2jHQYmbGrwSmbkgMmK23dE52WDH8E1kuxjeUdjB2Zngvv9OJH&#10;j5P9zBOIYysXpeTtDlvwmJ3lM4hP4Ek8ARz4nDd4xcGaQMNO/8TMaVDtOWAx2no2TASXVpOrm9aA&#10;C2Ac5uPAb3vwyc3iwye3nn56Ob/Kpr/bqty++cn1zPLqxc1AKpaeOZt+bANrlxMZ3AFv7jws1bWO&#10;T966/Y2VpQQY1wTZNJ4QvFAoW9TBDG7MTE69I9Mx62f+tyw381j97MHWCND8V1ruufJbI0GdRjgF&#10;aTu1O0mw1VZJ56UBmGPo9iODRO5IGBrUZy+dA6c+KiF4yvSQpHPLN0LrHcMaZoIOxp7MJCA8EWfR&#10;HSPPSwaC8f39YxK6IBMOJnhFIDHjVcmhH8Ehx5w76OtwRnMYyy5dLBGOfwAYHDAmRsWPMALGz7AH&#10;TSHiB+Zg6wHnYWgPtUEKJN6RmRMIZM4pqb5XMcEkamsKAclUUKs0T8Ky1L7pH+zvJjwDWmi2zNSx&#10;CntnKQE1MZukaAdckIuoSTwQJj3AIXcC5j0/7HVyi5oABkZqIemTVjD+AUDb3EaW6g0+EmRxK/Y7&#10;+ANx7puAIpR5RS+KLcAIIuDx0jeDlsg2jloVIi5whJAIK959vCMqCWUGAsoq+9bSNJqUtKadPuNJ&#10;oapgtOCs3GUoB+DWsoQQGDlicISUEYsJVKDwPGcWmfpof5+6eRtoRgcT2YBDo4afHPeFOmyEMCgt&#10;zog/GgnHAAY4EUADNQKdjQFZqzVqfaShov1b0SA7Ox63QaELVo04sdPhUtkY/fni/v6QEDneJe2T&#10;nSgpniGKLkPqnib7JAIKj7/jC3ZxGmcWZemjMyeyj0aJhBSC2WisfXD15aXFOYAlKjNxGFI4ZUzh&#10;XIUH7iMOHemy6XadA7uzg59fKEaZVQzFoEDQLwUYo3J7uL2UUUG8lhzuvhE4O/S360LfkW5z8+uV&#10;M/Z4wroCwSTIPinBlqGTYNOgP8jdA6Vk/kCzQf0DgdnojNyTBdsMZzl6MI4ZNynKDCFpmNqNHiev&#10;zdN0++uxRD8eRT7tAAxGFkFtZGC9ztxxRHzxDAf1SJS5RNuO6GAUxO+9hyaYXKA+jw8DRTx7zzgo&#10;/X6MHxy5vC0UOV3b5ofLdZoUjcIp7rgQLE0PNivFLuo+bLLJVLDXShMs3+WfMA302yO0UQNcrViw&#10;VNJztxBOemuFtmLYIcEM/jZwrVDLMJxURXcOkIGBSpqcQILpmMkgsNd4iRXJ/QaMYBEweVOQndka&#10;i4/C5KFFqGwD3AWq+GJ+AfNhYqYAaxTPZyan80+eUZ48miQ2JJS35OgQbo37hdFTjwfWwE+CvjTP&#10;S2AZxKNhzsJMNocymSOy158VS/T8jlAqDlcdu1WOGEoUzYa6dUi80ONwHnYhPPTRC7Hmu6hXTHOB&#10;IJuJmEYTChT6GZm5Ux9z0QJBUEEvI6k23lScGTyntJf41hChKYsBUFgba4/Xw+JZ2VhPpQLwtigK&#10;yLib2ifZRYi+juMTJkK8jAHPhd3hgZWNlhXuLbYouCYqHYaZbKd/eloGG9VAYTbcWFslFwHkmjxY&#10;CBM4A7EOnyCMnArpg3Lc7o2IBM8R4BAl8IMLLXieOS9B7vsHx51OL5lJbuYXfkYEmmJAeHh4CERI&#10;wYoLJUyjOcWI55p/mqx/W3eIx2NBrAL2Tag7wtEk82F2Qdu5t7fPT4MrylU1dVW48NkYMPI7ucHz&#10;4kOv3Sz7TFRNlPo5wqaGbTaj0yiVqiwAzh/aFa4bPQrXm9gknj56GLY+2JJIVflOJIPtZosqgewv&#10;mljABQrHlbW1eX+pvEQT/+bf5p401OXxWAI9GEZ/Lzz/3Oc//7kvffENkqcIsGKKyAbOqUPuOl0m&#10;Tl2sTxSsrXat12jvH59aCJGDcwIyb2Cf2pmA1VOiWa3AZKRtcFUZ29Oa+ahCPS5gn3gyQXkKmijP&#10;MXZpjm6bvrhWIdQL6N+ZW1pim+2jWW/UpYjCLCQQyCzmG7iahcLQA5hd099mUxlwQQBm2JVU2Eal&#10;yjuC8re2uXn5+rNEmylQV8kKqp1liwaJg+KEIQhzJxW58FF0z/l3CB0yQJTHpTeZTDEqpMcmDF3/&#10;CW+PNNVbOeYNkA6C3Tenh7Bs2Oz9DnkilWaDDpDTHkxSp7/gYDWBueVVzcR5Drv9ao14GznLAMs2&#10;2k1mL2tL67A4uUqkZWjkYgVVkX8U2316aRECO6eItT8CAdEThbzGpuMKuGB1batL6OhodPx0b393&#10;93B3Bz+SyulxtVCol+uJaAo8wxxvMmUZtWtVmijOYlpKOvHclWeW3HEyOLEpP6k22HHBqCY4Q6Or&#10;l+gd1oaPDqzfqgVcjqNe/5g07VQS9eliNH5xdT2XzYP99ert8vHJ2f7x0UNCxR83CxWaCfKQeQwS&#10;kSjp4Wwysgc3M+to8/A1bzZa0qzpiNM4EBYo1wniMWtY4Av1vcYvyjukFYSzACw9dNovXb64GArD&#10;ylCKzgTD7S6XBU5CNBFvHJx993t/9pOP3vvBH/zJrY8+Yi6BDD+RiuPJN6xyQDryV69c2cpDdLx0&#10;8fLaha0v/+LXv/SNr8fTyWgs5g8jrWcT8fCavU53q9z4CWnu+49+8t0/+/F3//jffv/fPD58jJSo&#10;ayHDk0h3rlyLyQP7qubCpQZ22JlnLnohMIH8Hp/TPb76V755ASPKJEmW+eTl9fWtLUy62WTw3uPV&#10;mqI6O5UXsC91hXgdynxU18Fzxz7PucFTzyKFI2oORYS3UwXBUjdxIUnU+K/wkGF4Al7g4PXwwaMP&#10;PvpoZ3d3Tn1ke2CmWq0VSJwEn8Y1G7lmMhblUGBei/U4uE80HEbfxooF9fZHwi5y2cFNTSVCwI9C&#10;VuZXSrtRd8r1Nl099eczq34FPFHBiXfFbZXOSQeTvgNpzTA9dTipCG3TWuH8w52H1qXk7LDUs3Wv&#10;LC7CT4MKAnefh1H/gzzs8lHu4IPE2HoAcux298k287gx3O9gdUPYNceb5v8uvBlw2w55gxRsMOHl&#10;Hsghx2vQPEkpy7o8Ki9N1aKJoFF+ibdvtnF6D6bIaF6TtzvdUadTPNib9HsUfmBQQPvIv3mHqjn1&#10;2Opp16DP9B9ijDhH4vhPquhMuoTuizPY6DazK4urW5fpZzm0o8FwvXzumI1OHxz33U+e31598knr&#10;cNjcuBDeXAxcjLrffvNBZ/owEgsY1cDJ6dF7n3zy+GTX5kbw7MDB62n7NJRINvbPT0+eIJlCKaQo&#10;bGgsHs/Sq8/nXJEAfm+xIH6vA7uNWWhf7uDz54XuagbSCGDMGaJ6HlKuzQpdIp/MnTzetbhHBN5M&#10;wKsnllq3kb647W84S41jQDcKakUtoFIy76Mm02CmUp8IwqXNlIGcKgmmRx5HNJiJpMo7u1YaO8Yt&#10;lLe07jgUhkl+TT98+53j/QeHhzv2Ny5fCHm9Kc49fJxggHA60qSyAYGZAcOauQ+y+LAoWo0CaK62&#10;1GlB5WXazpKggINDnYLPFfaE41AaIP5ybDgGNdmy8jbtNAC2EeZggSBCB+LABpw8yFu6kDwjwRur&#10;O57pu3uHj28/aM1Gq6kFNvGTsXFw78Hrl6+uPnclw02PREZxRoKVdU/sqFK4+ejT8X7hYDo42tvt&#10;HJ3vl4v3DvfKZ4Xq/vElaxD6ACMd/DRlRoAsfEJZ6owQtC0Ywszm0yli8j/VrjBsES5sXh/TseEz&#10;QEeh3fNVKCKvLGPMu8WgMogkieAX5AcQw2b+kCeRARrmrMG7Um4fBWy4AclgPGAIxOi712NF6tFE&#10;js/25cNVCP9He73bB/1mPwkGourSaLJk6cmd7TIEgQlHHoFo3CJ8+tDyKk6B4YSY33Seem00cgDn&#10;7HvUoIpnR0bigvyv+CwGEURGi77Ji6CwE0tBQwxOVkA93qMWkEmq5mWbRr0aDzLVMdVPpv8ncD1Q&#10;DebdWAxKgytNlII4yW/gUxwz0l/ws0XFkfkWP439ZKDYDOUlwJnsYGqvGSALi2AUrqNUDxTKUi3L&#10;iZTRD/lAHosiUehyeI0UwESp8JSAvvbR+/KVICvog3EnlLWtYk1hnIIm9qlH4N10eolkCs4uPSqz&#10;P9mamxsDN4jdpEeCAXC60ZU1td1JKcQj0mq01Mri/O6Bs2ry51C+2IkW4FliLuPixyjf1XQipjmW&#10;kQ3mV5QFLmpRaEzgcWHKItmNMQpmkIL4qldnT6vVO5Q2xJXLDt0KGFskGIK5GnNEhoWQvHoG22G4&#10;b6sMmVixozomuO0Ne95eO1I4dpQaBY89mggt+pxhAt86SM8Yq1v8HCHoupnUjS09q5tGm/wlL/x8&#10;MDGCxA2et76NbGH8gcimcnopPqLjQWA2IAMASw4C2nsMaujykll8FiCDWvGzobplUkhS3czamo78&#10;1DFGD3+rljc0DMWn2Gp6/ChbluplIkA8sKphd3PFgJFHAylhYPjTwFAnMGxEZkVr0G4hEGo4rYFR&#10;D+IWSuAqsYGoaRhnTm2k/7mhG7Lv+11WZGiKpnBNuAKG4QIFshLGMnBPh0Ea2RFmve6cx4mezzm2&#10;0DcyQ2Dnx14rNeowMmL/iIHPUKHZYZrYS6HI0BNrYiDCkoO6GI2kWRuhKJl+ZM9DpmAAwMszDTGh&#10;X7qhmbMnYH9FQJPE7lQulGhmhBF3GE8E3FZY4MNQlHU9xKHHbc+S0iGqWybDmUKbzmOMxolSicEf&#10;jTSfZAenS5dVJHarpi8lZ4/mJQSXmfaGHFH4ZRN0gkgVK0vAV7GxZQGqlGaOaZ440CVeBHx8EUMI&#10;WkAgGECK5oGyK784pohMTYLeaDyEGQ2/KInGL0BT58IMqdGqEfpQ7dUabULA62wL9AZkSM6UZ8MX&#10;a3DP+0QiRdvP/Hxi6c/s+Dab1QMuhBwezLUk9uWM4Wljyqxhu0kxhEqkvsBuSwzxlaHoBuCgHHd6&#10;2q1mKgF1i+gUVoXi2sPB2PrWajLLebl/9+698TDSbnZ93uC1689sbm3zldZxN83r5zxgzsOkz+Nv&#10;4gtfKCMBoelC54oxDNUnbAUrmSuy4wBj45oMIh7nQipGH1VvdfePjnFWSUQ0Y2ejYx0yMecK7e7s&#10;U3uEg8EbF9bmoj8YHLK6msyS8YRyIjQfgumgSsksOD7jfNTbvVa9FgribRQQ7OWwxcN42+GAIMEx&#10;pRvnQzIZpQiT+o/q0K5URm7WnFhv7pfqKuc49ByQnleB819AcU1sAFunrPDcLkRGmlnhrBBJYEyy&#10;sJAzs+bxU6MP8hBKtrez1+a6KHmkJ6t3uz2bW+DIYisDLwf1oU0KhcOUO1Q/tIh8TQBFKQKh4aDM&#10;HK1UJJSCNAgKT96sup9myzR21uTQ6EBlFMhTqLYmBMRByLF7oGWUGlU/wfD4+rmd9MyNBqD79GB3&#10;r1oqkWIKssZ7gasCZQOlA3smHg/dWoOrBUW5Ua0Al9G45heXWMtGoVg9L0BOYE/2hgN48THmDIbD&#10;7Nhs33Shi5kFqFBcIsb/VUL4jgrohtRiRWP51VW8PTlkEaii8pLBA5UDMzm+FwzV1ECaIj1WKf24&#10;MujN2YHOdB5G6cKdgFbMxwJcpVxugb6O0YxplsE8BxoBhkA6Dfg24p85v5DscTO4Z1QAOoAmk6XV&#10;DWohhE2Y8pLPzq9DJiBSlM2WTmbZ9IrFcrfFxo5yFSXUIIgtEwZEVmcURYfNC4kTy5lyo6GkJejH&#10;gEu8YKuDnECj1WWqM2MlEtiAezKPHi7abYOGbnNts1+pQf8jioO4BjDdJD6/6QT2qhzXW8++nLcF&#10;K/XTTql8XEOw7ZaLItYxRk+kBqw2wmFdE+sEH9H09euJxSVMdpAm1gpFUi72nh48ffj0ZO+gVij5&#10;7G5Uc2jywUbVqIunR1SgomKYhVIu0Nlw7nN7qCzI+aBskHZGFabs9U1atfTMpvCEI8xEb9QEsjXw&#10;fqG32i9fvZz3wVOQEyKvAde1tMML9xivuI/+7Ee//S/+RXM6iFpwlm7gIjYBSQ/6iGSztXqARy99&#10;6Y0vfuX1L3/pK6++9tq1Z57NLC3CB+Z4AgIAT6cDoGd+/Mm9f/Mvf/cf/KN/9Ac/+oF8gVv1s/2n&#10;cHS8EW+bI9ohGRtCVp58XzpG/pDMaxp9+Fgrn3v+8vomFsxs/amVxe0XbiDGzkTi8YWMZyGh5kNA&#10;Mz01vv0gbspuYOKhJANx4yRvmXcdik0QaQykm0SVgYTx2I6xPcmPhLmfVifHBAhGsVJ9vLv3eGf3&#10;4PgEO1MI26xVAAwubwNSzWxG5RbyU31hGsJI04HQgtmD6eGEJR/0EwwDw0D0CLmY9XApaBuIleMg&#10;4asQcImBaua3sc5lzyMQynxpGnGISCENkgB8qIAUNRMHyBGiaAoLJDjWYdLqClNZkWHYapS6jVAu&#10;mRjMUvh7pJKwNXhIwNM5kHAEZkceunzk82C+2IXy7cDmztnBmwOLcJgdam+kemByFUJ+cHjUPjhk&#10;VRjNZrdNPFUAwJMHWQI9eiF+tTnrU1Gm7AptZKbJhSZkZuwtuAOv18yqh2KAsGI0qhwf66m0qAjk&#10;FvUJKzIl+vwQtkQu+7wxNo2FNUX8+SRwvj+rXQfB9ziWtjZSi+s2R0iUIPgvow4XvHOyWxscri9H&#10;C4cwInprS5OQp28vn9eqk/XrjoVMHhfno4MHtz+954n0v/5LiYQ/Vjx4+pOn70XjmRFtcx9RDXov&#10;oEvGARN70J954UbGFXZmYmkSNi9dX7t6ZePy1cX1zUQ2RwoVf2KpFK6axATDpuXop5so93sciO6R&#10;rVIsT13U+9Tcor91LIPsxe3BfnM8bDKAgteGbxMzjYACoGSHjRCR5WRakX1mazL/a6/bdiYTYW+g&#10;enAKzjwGowXsgjdr6/nSmB6FuyeHoTCljcX+uWvbzLxxB4VvSrXQpT6GKAVxEfTLVE7oB+o7LX0E&#10;orAHzbsmkpsaGzFZ5droouUg2kwLp8oAsFIZNxphdlueN42nCB+fwXZ3xlMTn+94Yiu0zrCo8Tn9&#10;rvaULbBYbWXHqV/8rW9HFhZWQmkg2ZJj2jgsrIVSb+8+PLh9v19pGn73/aMDBKwk87QngzWu48b6&#10;nbt3vWPH9tXLg3an+nQ/l4xdQrzeK7MzQZSDX4jxI3eFrQ5GInWveXU+w26l+hIwwUWUlcucy2OG&#10;ophMYlG0OB1kK2Q6c1Pace4w750CK/LoKhUh5PZHfXYfPlFOmFg0Jxgyg0c0m20fFst+j2QoGMrT&#10;35AsrwAVCh+sI8mE7dXanabRR2qEbMCCN6dRWV6MYVTmD1j5eshqzJFtVNBExza77LCkBGBUouka&#10;3RHPszilQ7Q8yShzHHLHfYxo5cYppTyMTW6sE9m9bH6ZdYm2ISK6JFFsmjxEJkZC8wbnHo8U3iTd&#10;RKOG1E2SQRmnmzHvECgZkij0TG4rGmYjw+eLIawDZelSOaxc2O4IjMNU+okrRr3BDJaHE9Id2BaC&#10;c1JYBrQqbG+8EqaixCwy5dRYDydRzZNJfNIQUDk5fQVaIDflijf5GeY9oHEX41xtKI+MFSN/+kx4&#10;SfTUhDtzWxkiEhCnYQa7MBsl19mutDGj1dGMCFkeuwO2TGg7TG0utRdtLheHSSDKD2PU7A6r7Hg2&#10;lM84EFE+m4Y3XFCN++yzFstr2pXskjxHJAS0uj0CKkwmw2RqYBAzqPG+KUAGVsPpbQe9SABnnVZm&#10;YDDWICYBZR1bb8XubgQjQObKHwzhikTB6w6QQYEMhDbf4eE4J7CiR5a7bRy1WzCPMV1fw9wOlS8z&#10;uMMeRkYIs520iEG0RYIvOPIg5/h4f3jWxtI9Uq8GLXu9COEDVRjd+5jgUtPS2dltO2pVZXbIDmRK&#10;+Du5BS4gC2Zh5IwkstN4Uhkh7bbizpsNXgtPd6zTmdSaLcjNVMYzLHiZ+tvh/7MLkFioykxUVBir&#10;4W4ymuDVuUKkqDQcXs64tstR9YXV83V67kHHZRmAu6HbYQd2j631LoENoQkKeds45HGG6XN6A8LT&#10;e7K+gPvqGgaBPgO05dw4A7sTry/uDqbkoUu1h4QVl3VbhKDG6TgwGYa9ntVAYIFFMp5girvQ6jya&#10;uU5ZTmQph6OQ2fBK6CqgTkeP7CNQx6vmh1WBOYaFAUvInITIOn4ysHdbNryZ6LKwztVidtN5jsnr&#10;M4nSeK700PfQhFAFacxuyvzmMnQqKj7DHAmTa6NlzI878zClXYTtBZtAH6xkzmzhdqY3CzPdMBQ7&#10;C3mPzhHWLx5vY1BDe4tEEO4IfSY3G0RGPt1wUwWhckwzWkY33yzVj9zogkP4o4DVMp8BJMKm0WoN&#10;9AaOCsIiyKr8QQfPvKtUPSekEHhEI3d2BY5z5a9gDAkOIpAMqS1DIwwZGP5xZoAOdXrTDhgfjZOy&#10;HGBcS9MBfBJjrg4bVv3LIJOFHkzSgICXSqkZD+VpxtmaNjdWv/mL31hcXDw7OaTkzaRjWEWb4xzK&#10;Bw974Pl5heeHMyIQcmMCwi7ahmLgDQ2QWFBzzKbJiDcR8oUE2Uy6/RGjYziVITTzk1kUCU2QnwZS&#10;PiY8BAgJMJOZoR5tACmbjdZIWB94NxHkkH3lmKCmQZHx5odaI8jfgw5NIP0w2yBSHvRS2uqhawZD&#10;y0vL6XQKbjYzY5pkfhTnHppAtll5QMwtg1C/DDUEnmtR5rsryPS8b4HWW69B+aRfGKL5yefzotgD&#10;SGAlwlSwOwQ0rJAaVKk+vPeI3ROyIPA5GeWMnZUBbUFAGDdRCgm96VQZHlJgQSTTB+WgzVmtVWnb&#10;GIBwX5vIPrGFpZE2XxkrhRttcgnAdtm+5OuGx/XTk0IXXyw3NthYgFZKzO4gizB7dbsSiTiCYUqT&#10;4tkZjBcp02TsYc/Ek0a1idSjcFIwGi0aMupNNGb1WpULSgpJNp9XdsL+YfHkGJInI30ILfnl5XKt&#10;DhmYHVIszdF4eSEHQUBwOGmqvU77qADWRSu/sAKheI2nE7NWjkUZkNkZSTElDbAqxFVRlQ46aYKT&#10;yqGWxlqHtfkhv1ZuivBKhpQgiRbRbAnQ7PEynKF4yIOnJX70VJqBoNj7skQFbrUgDxO5DRCbMCGr&#10;ZXF5nVtIxarWtGUAHpG+IW3DxMpk/GD/uFqp40Syvr6eX8qlF7LJQCIUj9MEkp1I5DEHzJAQRtR9&#10;wDpaawq0YMfbWL9Ab89o6vzkuN5umK4hkoupd7M6N7cuwgviPHm6s7vz+EkVxW29SrxDu9dmSLp6&#10;7dn02FNtnQ/KtdNmmyYQ29zmpBnyR9KxbLPVC8cTl559ZvXiVnghXeuNSifVk3v7hadH3JoiqcKY&#10;yrdGDKjYuZjyc9lIu1G1Q8Gs1E0bVgtMg1mztG2wHqnn8BjnLTMKVhI9VQOn4MxCQ8KCpuhkQK0w&#10;c40NNDZk/WuyI9iUHsx+9fpVhDwSHxE6D1XbNg30ZthEkztRvrfz8Z1bilAwhr1W2ReL/cK3vvXa&#10;137hl7/xja+/9oVrLz8fXVnAJEt5g50eLw4aNmjxoNXdvf/49//57/3RH/3h7//R73108737D+5L&#10;ROf2bl681mlX+03R97ESaNAa25yhod1ehZpiIx0+lUxiSmGr9lgfy68+c3nj4uVLF9avXbn04nPJ&#10;ZJozXVUBVRJNL+Iw6RDko8eGqHPZtFuHbDW3G9HEgN5dsinoDMSOE/eqhQhwovbDnBPyREL7k5Z4&#10;d/few4ef3ru7s78Pjh6MRoIOL1NBBimibpqaHXzgCU5lhsv24GEI6fdHQwGaNIRIBmGhGM5ZbAGv&#10;X+oWoATgZtXl5DC7WTZMipBNAZcAOpoaB4RLhCqxWk3vQ5OVICoXlYFlRkHDaeBD0WKb+fEkswwh&#10;I+IrxZ7iE5GbgadzJZFaWc5fyOeXYqEomyrkNeuMnhXv7yacNI+vYaXUIRDLgg8eYwGIgXJLnhC3&#10;DkbPAqe6w1TfNW03C08fjRp14osa1SqeOPFEEgkqIyveu1aS+Ycng6aahlAXBECF+khk+59V51qE&#10;8LcYf/gAjqbd7vnuHt4YHEJsAvTbpm5JH3O4jevPPdIbNwnKGleYO/P8M1I8OUmB6gZjodzaWiST&#10;j0SzjLUa1WMIkI1+PzQ4Hrs8+QsBcobcjthazohH7K1z/Om9qc2Jyx7KBOOzfgkecWyhdHU76Okm&#10;dj968KB5sr35rHWvbPRqmh+M6OKcUNW98bhjJVd/cv7+wwelVrNWNgqVehUWNdUF8FQyGcsvJjhX&#10;ti7F1jdWLl7dWN1O5vOhxTyfsndt54UzUNohvAndSvvUZ124dKH7uFxtIfpQMc/pKSwWTMSErk3L&#10;fRUhc88RU/YpVyDOvejqEknX1YPj9qgDXI+FB52j0avH159x9t2D88OJUjZm9m9+4WU0AuDw5CTx&#10;4+xeL1Z8yFsQJoIHa4hs6n4o/0+rTZ4NGZ2a5Ghx4c0Js7dWBpGwQPy2ky3LCGa4gN3+eJxkXgGn&#10;vF5npgz/jb2p3Bk83jus3iv7Jt14KhayBtw9qycZ6cysmUmiG7DgjVt6fEwNtzdqFx8drgSSd+tF&#10;DIiuJBbjFzc+PNmzlpoJt9eYDNhJd4/O9gunDz+5s7d/EJza4lN7bjU3nfSiPO7jGY4+ftwFlJxi&#10;6ZMw4Zu6BGl/9mEa+M6V/NgK6FprkmYuHK6jzhUZ2KpMkw2R+I50TBiOgzMyA9KIjR8bTISJmsby&#10;yBhOnH6wYSwlw8ByMVw+IwHChJEbeGkWJSeB9ScPN9EaLTZmPE2qSRgANlvp7IjSemM5zprMZgNB&#10;AG6bJxOKcF66YyHGTY2zIg9E32Pz4cXCy4G+zy1xOPH1oJ8D1jXV8yQ1W3AJozECrYei3xkMKSJ4&#10;R4AmdHMMKFTnKqEW/BDupVyFzTQ/Ik0l8KP5gxvIQ8cHW/zcyMtM5bIiyKcYpPLjRKJw0eRH1k1Q&#10;FsWOpXuG9IlAH4duGjymjQHiNKFMmReRRcKaJaCPo9EF4MrEA/qyDU4YQmlJqwlto7AFYkOYR8cr&#10;MHJeYzloHbE4koU/LwrGD35EXGFiLSjDeCVshsivOJ4olRifMSYU2Y8tGtaWCPxKHex0+wCBHFJI&#10;cWXG67RTFECiQGiqIAp1yzQywOKDiZV2haaCCx7ogxrSo0h8KeegwazfmrStfjwjR0TKBL2MAdGY&#10;0TcIXoaviXcVEaH01JF4El8kt78V9tPXQorG6ZA7LyYqE0LUIVBTPQ6Fj9dL/erpYNgmscWL6ajT&#10;c5LO1Vy8sEgT3SBZFgEPD5B1MK5bXbUZjHoTiAVtrrfqCrVHvTggA5BFCy7EuFCZ8qBItOp0pb64&#10;gf0pkR2I0qbjLi5LXEBiSCpFLO+iHAQ+v5OMwVYNVp51aSkHXXs08OPE1G5MS6e2wyc2o+7EHNEd&#10;FRfIKXQymltaw4OECCwKCF+05/MzPoN1AEFaHb2yLEDZ+/a+McDcyOIGdk2cn8P2naDIALOjlGq2&#10;wUjRxbvAB2CItLueagVi4CScQN3h6NYt3kDTR7+JcsSGbZKYX5DvugAMWLw6m4EYcdvOWrsOaXZg&#10;qbmD41YH5zrOv1CjOo7H07QW+LDgWmr3VOrGESc3nC9i/9zuOBAj4CMxGDRIs1HM7eljL0Hot6xB&#10;VKIBLwB////Y+rMnN9I1zRPDDnfAHXA4diD2CAZ3Jsnczlrn1DI1XaoaST1jY+qWzch0KzPpRrqS&#10;TH+FLnShizGZtUw91qNpqWfU3TVVp+pU1dlyJTPJ5M5grNhXdzgcjl2/15GZddQSO+t0JhmMcLh/&#10;/n3v+7zPAmWZjmNCQzN34r2G4jkqgwJVo/mSTZbqh75C4gSBo5UEHqFwHSTJHT2tcDMEUxCQmGMa&#10;ZEdcKIQ11O11+CR+viWsFWGQ0g3SgPq2vQLc0dKzsOkYWNZGNgPJnA2IRG9IAXFzBREFeAUQiYKf&#10;mGD2qUK+CNGXKYfIn2b4Ienr0KRnXSraIpRihTOHGDN/YKuxvN46jkngHEFJoWis5pPhYMDr0On1&#10;BBAMBnEg5Juw42xqaD6d0LgDoWFzkc/tVMuQ8NlHMc9kCAmYHkxFxeCeiocJ1bBvV0oVxlbw9IJB&#10;q1hSFvAXkqlanYbCLmQOF04K/TlujtmcUSqXcV0n/5oVmkun2XDoKgQwDMeYwmHAyOgDHJVlaZgG&#10;DwMrUSWVY09ZwmbmtpK7E6e1ErsAnFJZh9mMwdCWIw8WnND5IFtTcAdIHNazGdCVKNMk3w1ryQMS&#10;e4loDALnGNcp5hggN9DDhNUi9nMSmR1XyfWGu09FxtZBd6EnJSeNzY0xLMNi3+iFsD4JIOWEpaqA&#10;+MGOSoH/LRfUNyfYnMR+ZsMIOiVSwE6ng7fnu9MLKMHD/ogr2tqqwD3zhQgAVuqL5y96pBdMZn/1&#10;V7949vQ5brDESjnOgEtj/8TpZGdnB7wALhxPxr9emuzJYEhx1eOn4MnEvmMN8Gtke3aJc8A43udR&#10;yeISt5A1RpIgQUI+Y1X4vZxkxKYTmXeN7oSdGHQfye9wiEiXO0oRw+uHjtoaDgHvO60OPB46Ba6c&#10;GeFudWtqjdWIUruqI/50XIyFGIqm6TSozSSSoVwRAj2m3q22eIvNPUZUO9cOSSNIJlJIJCQydiWa&#10;QDYFChWs3FFGTJsdGWCEg1RCO4fXmPjg38nYhRLQH7mI6QW6PYJq2Po4UwBgRbD//23AI5bSSLfF&#10;axoiA6sjyKaH2E8YYqDbHAGUoJF1LKloRjpj5qKwn7JmJp3iIMR5yxfQUgjQ2C+3D4747jSBDDEs&#10;B4YkTSBvPToFJWPmy9UtYsgV6eFHXRihmAgHVIOIQCOb293COIIqw2p1G92Oy7Y6gT1OgA2dZvT4&#10;+q3R0GFPJsoPqhQJunRM7OVCFo3GDo5vTBtdTmc2FmzPmE5w/5iBUyV3LHv3+nvlpcKeDQmhQfYG&#10;xzcgDQXcdJWMaRCEjUKBduHlxcmnXz+uX7Ssiw5xP2DUCDu79pCUJolylnmkpCDy+mNnAsYh5754&#10;BYL7qIyJOe19DFhoPUAA1C2EK7LbSdngcz6NVEpw7cWUXUu2u00TKH8ktTtNIB9oHovcvX+3iBkX&#10;LyyHdDBih4iXIdcZJm5w9PoCdebOnVu3i/tbxdTDn/zkf/W//d8V9w9NM13KFUrX92J53VTTYFOd&#10;BsPp/q9/9bv/5l/+q1+g9vtv/vXjX352dnGKT7aa1ahC2p2ensod7t9oWDXwoXG/x/m6dXC4U96N&#10;WfNQxwkX9Z//xZ+9f//9slk4zhIXv194cCsJ+Ej2FWx/JU5zKHMPJmII0Ol1Je5I7Er4pGwTgBqU&#10;hOwS3AEBPIX/L7981RDFoVTfwg+H/JVKCRdAgpq7kM+ffP38/PJy5IzZHRgqMhZgxAWTMwwPChEI&#10;IxqYczT/qLmolIgvj0Yb3V48maKwJ4RrOh5RMNJg8XSlHcf3GR4U4zoqoZhQyZCbYxRcLZcg8SII&#10;gaMLaA5a7bv9+TWb4I5+JyRdYDQVWqKXVYIrOsAEeonAgg4QKQwm4BNCulB6CDQfLEdUCWGPhEyF&#10;eeEM1jfDTQ/Se1KnFYS340i2ekhAdL+9ApKBpAZjyyGMktoGBB+Qab3od5v18xMWF/wBbifXkK8U&#10;oYWDvkJMxV0Tn35JmWTdi9pdYvz4L1EDSYkjNbdQD/14DX+yFeKVYajaOn/Hhit3hZqQkgPXIb/T&#10;45fUXjieIGvyFXc8Ox/dk18+PPGtMQy6LIJJdm/e3Nq7FqFcRbIDdj9tBxTdXJyzXiaxBobQoM1a&#10;9Bx/7L2dhzaRWkUHfpaBDZjXO96/897HocSiEHePzr68GmjRWzd/MPnmvM/5C/lOENQlYiktlzdu&#10;Xw92vJN2nbjDg+pRtzd4SZfSaFjeZDSfXXQ6z05Pr+qdBlnawcgCOS51XJbW2zx/9m7Y64TirC3U&#10;eihrZOq3f+9eoOat0vMI+egwSXFLE7I4NSCTARRNQkeSmeKGkSyURpH3M5FRK2W6P7cNdwDKB9Kl&#10;IKA9Royl4w8Xg6XXuvDCEIkW4f/Zj49xiyWUMCGRwok5HMWAxs2ks2dZAzNwOsKK68/dpyeWs1ZK&#10;2XLaW5POZs/gdYpcKpKJNyc2JlWx8dgY2umhFeM/w6TAJiNmMXxwt1c+Ct37OHxwW98+LO5ec40l&#10;Zz6xp3RU5/aw3xy1vnkn3oVF9aR/qUxm71+/ntjN/+IXf1lK0SeGoXu+s/tPHz2pf/X69enJZbfd&#10;qdVr9WareY4nIKQF0LxSIV3Ka/FOp8pGPicfgtrXFU9W9jPMi+lt0Xj5q+o77FYspkUJAxImwygR&#10;e+FEIHNVf7xOMYRTBEin+JdA4/HH2ZD/gJchcYrbI+R4EHRaNYqOIPdhJkZ/hHZRLkhXtaIpypg0&#10;p4goFDh5ATUzmASGs8A0EEGLwOOiPyAckEdpwefCqQ/gGWUhru/pfNci4nxltVsUoPBsIgkNtf2Q&#10;gphJ23SRS5vDThuBKHhctZRbSv1D48614kQvsRzCipxB0i7TEqP6IS4+FsnygmMasg7Z7kSSS+QT&#10;sTVA5I+IeTqN3DwwI1ttiNE+ZSy0b2R2okFZgCQxM8J7ITAZMaFjE1oT+IP0Ibqa9qzMAjoRzK2l&#10;S2ReJo6EcWov/GhosdOYcFtw9tZx54DXSjAjw0OfnMqls8ag3jsz6ikMhNgSMBRCz8UX8eAk69Zc&#10;E5xDmQNKDPFO4Uknld54dNWcZABzA3jDAGQpsGfIv9rJZXrCfRpjDMsRApkK5AMZEupKKiVY1Ljc&#10;MBKcWENFPIDoNefxLLTA2ZzRo7UMTuJE5tBFiKwfNIKaACYaOU2h/mTZVdDUpUKem4QNPEV1O8MF&#10;ideXIgyjOfY0BiMcQzHaxKjaS+ijuEG4x9UqRWxIcjB2renVWmWfZIYzpSgdwC+baYlYgT0jri7G&#10;UzwqE94kC30XK0F6CkjvaMSVlGgGe0MXHkZKNxHjjEeELZpLRw1M1QkkwTQnQ8ydKoDy3vpd5ZBs&#10;Ayu4ygQiUz3HVJ7JVI5MH+ZLDOPZszWIXwlI2KFBKznsg/DXs2Z8MdZ7feKeBBNYLtAg3YqrWzwk&#10;JCJIlFFYkaY+CrTdVceBBDoi4IUBzSJFEh+MDLen6HRwqII1fCDFkZQTJuYYeYX4vMUYJZWGJg2a&#10;yXpCUCl8FtV2A+0BaRZgrbZmDiLT7cUYC03Sh5dY2FB2EGkdDPUUjULkAMwJoBqDGdK8ptYCYaCW&#10;VuwhjFiGfvMUITr9VRaIlez1VR+692LNgcvTx4mBCRNvEC6lUfbSaEjntx0bxr6a1Em6G0eSFi7i&#10;cJApU4EPhBMbHIUSBEU40E3Hdrzf4WUs8yLYVhfPZHHBgXLqIvKM0nfJjoMfYBgkeI7TuO9/xlsi&#10;hxeMPpAFoAhxwMeoPcpvQJ0CmY1kC3nx0/WPUEGUFQX0WHjGsyUj1oQSRMdV3d5iD0cexoAkFqv2&#10;hy6bFMMNVg4803g6NA5a3US7vzgNRHplENZwtdNajBi0R8b25CylTNY2ihfNVEhdtxfRIUD+Ohlx&#10;A6MVSyaAb2Ob5QGOhKc9UnF3NMbvTwROwwE1OSX62PIYYDKXABxqDhqEsEKnEv9qXkBYS8ITB+oE&#10;7AIxJCBLQN1Eir1QBZse9eX2ByBUz/CtWfc7baQFy3Cmun8fXTPzjeDSq24VxuSrkq+JMauD6nJO&#10;xysNYQjgI7pb3YY+AC6OuegqBhwJ6BlOzEhMEY4WRR5TmYiATnMYNTBw2WDhB2FFRWpUSosT81Ap&#10;lNnNJc+UEkWaAiqjCAnmaLRIbGMkxcLkYwjGGgzaQwfFAFxNaEv9Qa9cgn+XyRomwBcM2LlHn49Y&#10;gBtCQSi/gACoM+KKvr2zRwUj7reY/s/BOd1Oz+m1B9CzkXbX68zVRleXdaSAQGaWs6IVpH1LG3hL&#10;HhRKeUgc1NLKJEwcBS9NWs+9e1cjkTA9m+2yzhb1/cj0g3wCFe8sqM9ihih/kVhBbQFwxAOHXVkc&#10;pR0syvCzpDvF/Yn8Pb8w4N4I0CCtIBNlaA7Q8CJhapFkNpfKFVXDBKlO5EvP357FwaeADcMhUiIB&#10;nkmHog5DTVDO5Vzboq6koYf5w8CKh1IqVfCnh8rMVFGaVSVmz8dFUggSeveigdAHAcbBzVv21Ku1&#10;23bfmtl4ySQRsGpERKwxlkzgGITkgUnu0c4eKgkJy5b5SaR3es7yQseT2d9L7m2j6RKj814PAiA3&#10;GUMSghzHcBKobPyoKkodIXj7Knd/YCAKd5l6MMaRhJUl01GePF2veFcL3MnECBdpHO9FxM3gbTMl&#10;Bp+lG5wuvUIlH+IPGWKRZBcNbe3u06MiJMEWZeD0lxBoJPFcEE3RKiwQVeLc4/DDETrKAli61oAV&#10;NG2e1M7Oz22msiO83DsedwRIBuK6GsPU/NrO3rjdS0e1q24NhrBYM5GNJGcgXBt1f/cA7jUIaf3y&#10;HKkyguVVhDMRq2R6CO0/+sHH0LghTjTOmu2FQ5zRBEZhgLJET6YKzBg4OTsXl52zRnyu4qKFOIzv&#10;YOQMckhWY/IVRdbAB6Auz/GR2V7csXieo36AvbaC6JuDvkT/J2Q8oFoq8TjQJiT/kWjQpQvkRVpn&#10;cmnADV5ClGzcfy6Ne7/BzSnq4TaQDxHT1ffv3YUASGvB0JjNEOwmrXBALPuzubm///P/8Z//4Kc/&#10;+fmf/OEHf/YX1x/c80gVdkYJjjyJVA0uLPft69eP/vKX//f/0//l//wv/q+f/OLv3rx6a+Gb3qO0&#10;H07iM72SSaJeaeOJ2Mkd7upHW9HmmRnzCkawmDd++rN/ArkTWorGrCBXfv/2/XKuTMZD4e61eDUL&#10;ZCvJT2wKclrLYEOUwUKhAgRnY6HxBqFjrORjQxISpgLykhaMDJKWhyEyLnC4TIAc49bM56YnZOAN&#10;Pfj1ydkXT168xXN5PGN3BJBgwjIY29ilMe7OMIGKJlYZFBTiL8iQnIEjrEYwVMAXQsZagbAXDxRT&#10;8y1NCBeU8DAAcmj/zDiMeCOlzgy85/TOeWNdNDI4cFWq4KQUhkB4nC/MGxgqpsA1/XBjmj0FTwIO&#10;I57LapVCWzgnvHiaXC9V4hxhVcGLCiZ63sRMCAsM2hRd/BA0WyPbKtCLa040MSIfFYAG2ho6EVjN&#10;QmEHTmRwLRCWZIWxdsI4P09UzAgiZAdG4nNM7uzm67fxRCpqFEYMUld8BJ6DLlU0SupVcrQaCndU&#10;3O2FbuXT7kT0BAcKp10sY0jBbj87dQeNygHJiyxQg4M22hsO3r5RNFInQ0n8o/lhDBpAi4XhJoYW&#10;jI7hAQTRu00tsAglij8Guqu8G8A32csmd6MLp+3a8VSldHBsbmXJTgx6iRCSsdlJejofqfSz8+Ss&#10;2Og2rlafZrcP3Cuj3rxsj1czrHDXKXa4J51m6SBQXu44gX5wGB9nKnopnxx2G6fnzJGAKmlCY2ba&#10;GozW+5Xq9pFT7w29caHEpCiBNx/WFNR8ynp69+YRVei4PbhasFm6BcOweoOvv3562mjkzGzr5Rtv&#10;3CGhFS4Wem5iI3AArxzcLty7c/zw/eL1O8nqXvX6nUx+O1feV9LFZVxHhUwnBZbB6xZiUc0W+OiA&#10;3FE3p6/tgc7OL5teZAqJLAZaGow5ifXxtQejGgQci9FdPBgP//n7d0RCBXAIzABEsMYCUKYs0+VI&#10;tPns7mKtQV+5vLVbCS6d0NQhtlZAEDXsCgcwvlylYpmttV5Kbh0Hilvq8a3V4Z5dzAezpXA+F8xk&#10;h6HQq2ZrOF+Qp5eCUoINFRomGDzziQOtbQG02XHno8qd+0xHepf9i4vOv/vii2ePX44uek/PLz27&#10;0x6gTMC7EuIRp1IAxWOxkAW3Z5STN4wStYD4USx4vxPivilgjRSaPtvzu65PcL7Nv//+L/kyWYvC&#10;BN24ZXIK+8kQUapSyfziJzL1YH2iDSAOAAanH7gn4h+QVpYpm4Tv079xCeBk4oxBhjEhm8wfVS+C&#10;y6HVcxzmKsBFkza5iDMnlyeJlEEzbuOpQrmYyxfprPqdMfr84dhhrEICIW850jTEJoI7CbYRsCwg&#10;Wosek4csfc5sJqb5qkLVToYcZ6EAK+zH4lgTrdXrnLMpEXMzyJw5U4teH64FE0g2FPiBwglDpgGW&#10;T2cLE3Qyo8cDV5jhDjlDMkWCKDeb5y9+iKI/FDgnhBMsk0A0IQy6ie6SzJwIiroFEiihSjDlwx4F&#10;syOEYpy+0rmp9IiULYQ5MKZj+5QAZYoYmZ9INdzvdSXGS8RjmOIAkm2MTEE2AlB+aM+h1FpDi9Eh&#10;szfwRzYifFkRVIjkGvE53uszjzaSwAw6SxYsrCMwcj4165b9CURDknT8ksEnbAmzDlxZbFbRawAc&#10;g8AhkeAnYlQJa3jOMEvUEqLH4TELTiWDL+I6wNUWRLPOOSnZ6DnFxdQjGBf5Duo4Ge8wS6J8Xqo4&#10;b7ExrqaKiwIRDWcQCQQvVdJIFhAzwkiCcoZXK6gLzbF/lMaHYxsjWOghAJUox0ZeZxl04VHQqXI0&#10;Q3SFmkGCBXgOpiqKikCwhmCK3FUMVEDqPVcdDzODVqZ7gcF6LrLesYazmN5215eMOCHsIo6hYfDG&#10;MJIUDFk0LZYvJZbBhhLf4q6YRq5Y2sIJd0H4aKAfECZIixKWISplE6jHsGfTh6U1k0iYrLnFKQjT&#10;ir6a2baq09rgm5PPGAWaIqhoGEoPu0SBgQBmnJ7BaHHhRYuVzDLcMApTNYFKO4IfwMxLWfRrM0kD&#10;z+XT2E9cvA3Dc/Om5EXfShrgNz130sJyLLgoLxbod4KlUs5jcuShYVxliduKwMQgYGFBVj0qiYlD&#10;LzoDwtGSGRgyVL/iv0rWzhJykTCYwAeiKd4LFT8evFhhz0mYAiVebBQNm2q44FrJ1jl6IB48hEP8&#10;zyjzSHecjW1myIlqpUIYhu+OAFteKlBB3qSQkMNM9PisYW4KBaDkNBAAQ2mEBHrBpEZmT8zr0Y9L&#10;nB15SjI/pabF3QrTl5xpCOMaqk8g2MTpkUtPphA68v3ZpvkDEhogMyxizMxHTIMANHCFiSsG6ZBd&#10;+8pym6wYP3iQwWMqCHc1XnMXF3i1CI68Qrsh3mzghcg/KcyUZHDQE+sm08AnlqBOPgszGBkPGHoR&#10;efnImYiLPfUQrmprXu4MrSAOqZQQILa+qp9XRrx7xZgItzJBcSUsBiMnPR1NmzGGI/EkUAodskYx&#10;Wrs4BbgElwP3ZNwhTRQoeyiGFQooKpgtUPjOLiBeEOEmMCnFE8g6G2aC4Azo/HQ3kBpAuJCCoJrk&#10;qoirSqHiA90T4yh4EBI9HsVUUpUKVfiZEciKHBxwtOirQb7ovXhQTKjmU/hW3TMgxbPzvYOtB+/f&#10;/eCDB1vbW0DTPBKatOEIIhwVGO7njE2EAEudRdqbEOp9fJo9n7ceDuqLl68vLy4IA2y16jiRNvD5&#10;GLBHjnEAAgTj3e92Uc2jjeTdijI3w0mFxyrzXgiHg9Z2OradCqSd2s+LsY/06X6s95NQ/gb8sXbn&#10;9bPntdFgmghnttLTABRD4W6wG2+gbUgMwldhUCaGXOKnLsuQrZOpKOOBdLpQqmawOMwWs9mSJtmq&#10;KjCnDC/l78devz11MRtC84tQECMNbhe0fxJTceY2TcsmqErhyoWlL05HGBtCote5EWxW4K/sliRv&#10;EBrBlLvV7+Jdpqb0veMjXv/BZa1zVccEBfJWMm9u7x84fQtoROw3IfZPp9VCgWZNS/DQV4QiuszT&#10;6F/Dq9z+jrld5TNOB/3pwIItLEuWFQAFkRaAzlaMu0QUz9VuuF7fGuH7x7rv1CWJRT5RSSKuJM5Y&#10;/FNhYov6YDMu8H0TZbGuAByjiA6mCVp/xBhHh7njo9Tebi6RmtGkyVCX/Y9FxcidXUWKCkm1RSeF&#10;vyQA+niMxIsJLyca3f7FFfS3Zq1Vt1ESS3wcM2zaLpEwEMHCXT08OHKYBCa0VodoL/5UtMNiliFK&#10;UX1v/9Ad2oAXzWaD9wKtuqhPxUaDg1P54MHDEBWS5/Wb7d5szCuHpQr4I16AnKqwHrBr5XwkwAPC&#10;swTtcixS/esaj0Meme/JiWSNJhl3Hzy9HKi8crKzI5EJFMJpY2gNeRyiHPVp33FMxlfL6QhyI3mG&#10;UNDo2LH21WluPJLiVJUbLspnwCx/dCNVBwa8yLWTibt3bhvs777sVjQi4VVUVB9LaIFFItjyebgo&#10;UEmoG1hYKSZZauryzflf/7u//X//9//u0VeP/8V//S+ePH7cuLiymHLQ+ePOUs4G0KoweU7EcpWi&#10;qaewkSWoNrezfXTnzo6hYaHAYDWRNu998NNtcmZ29g5hFl+/VakgDkJoSZajaMbkDeHNBQ6PYqMN&#10;2ixOigLH+0gCi1DshgT3IVVjhpSFkm/o2IzR/PohChuHPRB+BA3tZbt9enr25uSESf7bt+9IXwXt&#10;A25mKkg5C6SCnEiOdYhjPF2aZlwCEIFBF5gR7xQ39Az+n4Q5Iw/gwzC5ZBqM95SpGxENEgTj9qip&#10;ZxzU/zG8inVgra1yBWL2JLo83D6ADslKZHvCtIsjQoQINLEUqRhhq/EMlEPDKBgmo8IsY33IaWQK&#10;AfdDaoDxEQxDbgZTzO4d7Vy7kcqXFTbrTDakpcFIyXigWhE/eRmjiTQJwgItFjuO7xQhcAArlhUq&#10;lEPu+gxuF5Z8vhEpJf2w1z4/HVtDmFYQVVOBuJZNXKvmqWomy7Bnj7teh2vcsDeFtuj7dG3I80Rd&#10;M5e3663ayameCN24vh1iw4Cznk4G4D5cnGG5JyMdH+eiwpBQVVpRekhqdLFMFpEqKxWvDNivWiri&#10;Tju40+7sJF0XJQJRZOGY4W0dl9LZfczPlPhg5b1dTIbR6FtvjdFuOrSMNNqd02bHTO+o65SSXceI&#10;x+k5k1mGvSQwexKddQb94NaNsX21/MtfvnCWweNiqXd5ZjkM27FERQ8841LU7e1EytRxASuaHE/Z&#10;tAnYCSal4XhrpHQ97XIGjwG+GWpgTpPSYglOdC2TqYLFvKuBIGFfQkVEnQrqFKXKqezUrjpfPX3S&#10;gldPqE+Kjl9DbZKtlg5u3Ti6f69w/Vr++DB7sJfbP4BWukJInE6xIAlEHpzVMSyOpxLM/CdDPGiX&#10;oXQwm9+1Gr2FO1jBMuOg/ejGgTOekPYVnU0ydNnod+YRg+p5Nsf2nkDpIIVyUOEGUVBzvo3g6hh5&#10;D1rc9duh0r65dXu+d0e7+XBe2HPTOSdmwCwZx1NnffcZrXTfqlsj1BgAWOEo7F5yKaMDl064h70l&#10;L0QQg4b1rDVondZOv/jq6dcnr1qvz598+ejrty8zUWVfN8s7VSUtdH9MERKgJmK7MIdpAE6ZKJRo&#10;YmB3leHxrOapcICMYqCa74SgkgD4e78kJ+A/6AA3/+lXM76aVgzSGaQxx5NykR+ziXyRo4btlo5I&#10;UyI66XDyx/i+wHaAykavgpnORiQprHE6aYgXKIcEa0ZhtUqZ6P4lLVT6tQSIRTCX081Mki4MYMjI&#10;6PigMbwA8eu0rNFwHk9G2fnFpE4hHRjdQGQKtjl26UX51H6TOYUBsHHQZc9GnEGFQ7EuKaELZsu+&#10;WIKsKKo9GtqwDApjCS4OAJwiVcnlS1xmr9tHUkTVJjtcOEp7uVUsArZDky1mc2xarmMxPyqCCk+A&#10;FiUUTtB5+FVpJFxhMELUXexunEaw0aFps8CZwnkjiKscSByWdGVsP3FqbJTH1CcI7zm3KaI4zMVi&#10;yKehUhWww8CZDcqQTTZ9Hgd7BKfX0HHA/+HK8DiALfn4YHbobDjJXXuIJJMtXfivUGgGfWqZcibn&#10;jYhY491kMhsTyJzTkVEM+AtO/7iETyErKmKdhFKQmYwQiGg0A8RxI4rgNeXN5HL4FzEmRdRFGhWd&#10;gHjic+qjVGTrCs5dvoAfDfaBtQBiC4+oVFpOUEy6ZuQ2CC0jAYN7s4i0V9OoTOvk6kMS42UPAfTR&#10;y8sbHpmHwlO2KoU0SQidXNxiLEfnNDr3YKitk5kZXuhg1ZQuDG/pTZfsZCHSDnEl6PIFhS1xGwGR&#10;wKc2Hi06eAmPg1eXw9giRKPCJND2WnqpH0uPaJIcJ54Me0m1DJqhZSb5KjUeQ7AllJDAUic9i7aF&#10;gUi98xaNEmpWptqIXWAI02FJkAaWgt0+w2H6YYINhCQuZiySOcM655iA2mR3SaRwl2g/YpAM1mNc&#10;eOIaa3Uyjlldj54qVwR/7CexACVEXClhlsO9iKtz1rkzojiki86F1/j/H+UKN8vFG+3Bq2bvET5K&#10;COWuztb5XKpvXXX6Lfwt6ZQBQcDySW6TAi/gYrYwsuf4YgCC47tDG4P1MxWSpkFIbtItx5SMOCsR&#10;FTaEvU8cS5JPgG8/xpWI/5dLjepGjx20zmPdGv6QmK4CyFNdC/zC20u9sgd3tlLhbuCBCcRDRydx&#10;AaQiivQLHaOAGlTltJ2SyCRmy/K6ANP4fku0J5QTlEz0WhB3Fc5TzjIewXg8Yl3L1COm2sKyA6Z3&#10;eAHZ72jqOOYhYEntuXKdwMAJWcilqGBjiTDDk55tN3tNd95nPUTUvpLkIlzk/8NJbxEmz4w3KDIa&#10;Dzl7IP2yitJmcjhq90Z11QgPu7gDzODp9XsWajPJiwwCT6zSGjCzDvLNU+Za/LQgZp7i+gtpBciI&#10;w5cdgw6QDB2GBxAkGVOLJz/mGfJNGJcRbbwaTXrxRNSyx4+fPPnyi8/dkY2GULI1OE+YtUG6wbxX&#10;oLMYrmgp4sCLuLok2Vfp8xjOcWRj3sirY+JmxEX4CRzU8WLILj5nTCQhTMKFE4EusTcAEpIFAzTs&#10;GyPQBFIrsEOOpcMBK2FjQSuPVekA1Ry+6+/du/2Hf/AHf/zHf/TgA5EJgaDVGrjADDr9PuuaSqOP&#10;rSGqZep0RHeD0cAai3BvYF2dvbusXdVq5IG3r66ueK3ZJaSMwaBYAEjS2GIGjhNGqlwpbG9Xd/d2&#10;bt+8duvGcS6fxboSexWfKU8++PRg2H9g2yW7Xzx5V7XclENGZO9Vu3vWbZ55bl9PTfKVtZbdrh5A&#10;JrmsN6ho5Rb4DvGQI2jh2PhJs1d4YEY2jYdpLpdiXpODLJIFeOLKeUHZMaUpkAJYnDSBwWC9Pnvx&#10;6uziil1ROJPss99a8S3YLmFJ0jnQS/fxIIEQJOMSHCwkqFLq6Uiw2+3IHCoQxlODF6zW67APA3hs&#10;bW1zcRPmnrW6GPGEVplSyczlnn72uH1yMXCZ5uN5FtouFemgeK14XjSz/dYVDBRn5how3LarYrgF&#10;ocbD1VZivET3zIJjvOW3FPzDeMwXaDHawj1hA7xAL4G9Ir/vB+hKrqzcY8F3xc6c6lhClcSCSX7R&#10;YfG7ftw83Lx5ivMun9cKZTWbI9z9wMjR3rHaeH3kMJXWj8UPDiNJcBQRYs8stEFOXIBopFXzDg4q&#10;gxGgJ4myXD7ZOLzFQo5jnSLgRqiukPW1i+kLL3673eBtgjsMikEhwSugqNr+Lk2gw2pvNlt0IBLT&#10;TMlB28HCiic/+OCDECDudNK9avQXLu8ecVc+S1dcGnBwZb2x4P0pMaRuCculOzQzGeHyTOf4BkmO&#10;rhhJrtGXEnsgzjT+3iUgOCqIdKo/6AuANcPAXDKNEIWEIdOIiiswxnFE8m5wlFEJVPUwP1MYKckv&#10;3i+pfHxXRr4dTSBYwHt3b2t8Er8JpMJchpZJKdPX3Vrt//V/+6//5lf/MFxOtZCKe9ezr5988rvf&#10;/u2//+v/9l/+t//dv/7vT8/OqS56bpf3iFvpBKkPsSBS9GJuDeUZIlo8omfSzOWnI4xbB+WdvR//&#10;8c+Oq1uZlI4TbL68kyvvUY6ANFNnUVXzonGwckLx0EFy5FjHncHH5lj28hz9JpB3iq2eOoSDnG0d&#10;cJl1jsxOMGu63MU0bWTZ3QbA3n2MXt589uSbF2dnTCzpk3LZgoiloKyEwkBdEEAqOZNYLwLiCODh&#10;tZPRBTHxsbihmMIgRXrtW6mzWzI/AMZKLAcd/PJwHcejKBgbTsNXpIAI43EGUTafLYPoJI0UUPT5&#10;5etFbElSyaDfHI8g2ydjUH3o4mWoJlIEmPHQwSRBgEcDVEfXKjR7UiGJoU3HDSNqZpVCUatUja3t&#10;eLYSS5k1tBPt/oj5gJYOJDOhBB6uGc2g+k6IeZAAfBKgLJoIuKNidw/JC5dCKeaImOVWY/Xi92I4&#10;uUnop311scBkCNoMBnRM8KwmzD/wcg/nL85LI0aFvjHtFETGd9He8D9p3Qg+uTo/f3d5TuWzu1fk&#10;MIOIRvXoXF6RgMfQi4ZPVqfkpa2x1KHg5VAA4APnA/5AFgXOn9AwVaQARO/pRuPzP/mLKkrzkyfT&#10;WDJDo7d367pRuAbmvmKa3H4Fuy1bGDTb00gwh2shaLGziOVz22uykZTZTpYRFbbtB/goX6t0DCU4&#10;miZdB+dWuKNnxcNo3I3Vn41AumNxqlrxqRIQdmdLCWvjJixzELuA2x2RZ5ut5Bi00rWQpou/K30V&#10;fg+gIjGsGZxpzRrkKiUSPl//7osQKS1oQFBxg/WEArmD/dLeNVS+35y94TUGiyMp96un3+COctlp&#10;nLUukek1iWCWkEbMprRkrpgsVffu3i+W8/Blrp6dBO0xswpWBocOHptuZFzcuT6zuGvd0RorjWj4&#10;o/tHECoN3PhnS1NN0gO6DBJI9IkkAtjiYzhQKM8zBZUMKC0f2L5e+eBnlfs/mVUP53s3WlETg5ez&#10;xaoxW/VXwcdvTmv90ZuzKxgyrVYf+HWG/ba3LGZJ9IpA9GJRuhYGdmw49WjIWy/HDG+ASnBooM3B&#10;tsIbD3fS+lbOKFezAbKnp2NATPymqFgpp2AM0jfvVqukzVZLFZsaxPOKuGlHQtBTU9AJ2VgZJX1H&#10;KfYBHH865zPXJYRkgxx+xzbe/KlvfOP/kpZEiA++DpDEHqpzigmJuIOmjzfDighbqLNoyajgKL7F&#10;RFXEQPRBIOl8sbwsSGTZa7AyjqOoZi40JaKMeQ7zcE5ujikSrkgYYD8hcQiEhl6Og90R83I6IBS6&#10;DGoYu6P6klw7hnAuFBxnPHVdw1QIFMYLAXU/ECetKyQ0oUaJ4x2nDWNGidYUYSeVI076CRlbLUjP&#10;xotFxx8Amx78rGW75nTv9ge+TUyYllHMocewP8UOhKNCxHKk9wpczYwN2EvgRpm1cy6JGFRkiDCO&#10;8e+Di07RB6cnFFO4HU4XjjCmwTglciZH2Pm4WTjzsMwSKY00OUmU4BYCgSQ1liu1Ma85N4rfgb0I&#10;3sufbvYFNJgRvEqwBxmxm6DfQ3wCZAh/IszZOBoMaefY10SiLZH0kPwl+o3ml4VEtQO3RBrNyYwR&#10;t28oHmkRc05PqIqRlFgsELALnQPJsY0WQlo+DsahNYJZkDHxcUfnz5EAP59By5Syg8v1aVYcbcK8&#10;lqzjIPxDqa/g7oA8Yd/Fu+tjBX6W+oK3hxzF2IxCcj6m11K1iWmuKxVsFf2MUv4qvq8UjBAI5dZO&#10;ixWdxtMjBXEeTGXgsNFaciqB9ybwaaTRwLuPwx5mEXuJYabFnS7MoUW2GF6SKA8Bk6Ae9bd2lNJ+&#10;dB7sJ4wAUkomDy4xEyMIl56ZT4XUfijRUjTcRJ1enwEm+dcWJx1dE+5l04CFlSjzJBx7itlCLIwd&#10;nCQs0+vSzqQlLS2QzgME2VioEh5J/rODiYi9sgbYXFoM3DQ9kivCMZSyQE8Rg2MhSuIIzmYTI9fi&#10;kjvoq8eJ8TCSNoqT5buwQshQxrWwriEJF+oVdtnqmzfn8GWYcU7mlqwBgjlXmmH22H1R2+VLmVSW&#10;k3rYasxS+jbaP2IYxbEyDDl1jT6NT83aoxUVt16DpdhjGIwuzCZhAIzeBhFhTaB/yvHBQ0oPnUg4&#10;aHoW6s7tizeB8TAAWLNYIeJakReJ8xFormkYACJ0GL3BAP4xLDmx6aIGRMUnQBI9ni/Ll2wViawV&#10;pJbGDuYlc1Q/AIlXEsyWdlGU1SJsBw/gUzi8RAb5E7Pp9s4uUzt+i95PrGhwA1cVqhPIdRCI18rC&#10;CfYHiy4QH4pmihUHRJ+wSdiSkCsXjqqjQlnAk4mmYhD9GOxwiKKuomi1LQIwkXuhMiXkFgMhfbLw&#10;0KfTrvPR3LH4HKLqtOxuHLOYQJZn51fRsL6BNBix4nEFTM5rhEAbyo7sqxQFdICUkLwyNHb0hNwB&#10;SnJKdmHUh6IYoDlcnEVrJL6XdHhZIyU0WB0f/xS3CNsV2idK6eMbN3/wkx8Xtra7PXoS1I9kttOw&#10;rcAdTXhOUcmjIZgEngODFTAddDJcCz8K3gEnN75U7LrSHAF2euOMka2Uy/xIWjb2SX6Tm7lR1fLy&#10;8kF4+vl8dm9319BZdYt2t42A9PyyfXrRYeNgUsv18ng8jNr6w2an3esNa42mjMRFNLWEMvPRRx/9&#10;4Ac/LJfLssiTOk6tjBy3t4u0fJVKeX8f/dEu8r/dXQ6rKptWsUSuJmRP5AIT5mk+bB5IwQ9/fdq6&#10;fGNHneZkuOpYqJGZ22LAl01ng3GtNlm25qF4Jr+zc4BTnRTofmwvfFfwtXQ2S9B8vogHB+M4XUlq&#10;7GmiGIfW4RtuQbn0Pc+oEGHMSJqPSK8BZSZj8r7P+MDtjkSnBlacrWzh3B7+h03WzGSZxrOJ4inC&#10;zIqfSGXDZTOz4fay2gHd2PJQXBBsjQqTyJdCuZwvFHaqW7yIk26XJLQhazMYKGzzKCqXb06JgkGV&#10;5wwGjNV2KxX6O34WexpVHNRwJCtoXXJb1XJ1G6MkfIs8rFOkthblGRU6m7Csq43eUXx9eKFEFkgJ&#10;yL9uCD4bna24cPt6Ilm/vJQy2wkx0GABUDpuQGHxDyQVyAcwIHcS+eCHfCGaimVUNLKRfqeLgNKG&#10;4ilzFikjmLLQDYKD8ADE1zcAE1JcGcj1pQCjDeMwRXxAUweQB3t3hK2ojx/zD/MZOhl8H6BcAmG0&#10;m3V5+6kaaC9lesH9T+3sHI4HFt0Ck2QAYckTDKIulOnGKpn68IMPgjZNoNepNYZLj2pmzhew+SKf&#10;hoaBVDhrynwGdzpKdUlUlBXGmvRn4PhIcVNDQjJn4KDr+EhTNVP2CIkBLgsbRlJjJMuHA8mSXczP&#10;RJVEPOI02NJSanaH2AYdV9Zhu7OS4GMi2oRgxAa3EQeC93JVaESIErl76xZSXUlS9+k0o+kIFIcm&#10;CW3Dv/2X/4+//fKTl+fnX/zNr//Nv/pX/+bf/uunL77CztbqDqmUEvh2HO2OBk2AYBhTeONQKmUN&#10;A7v4uMcQK/bxT3/045/9JGtkkGsy4StUt957/0GeDimVQk+azhaDUY1V79+2NT5JYugCKqdwTpEy&#10;MBaYTVVB7IQ5vCQKjQ0ZP3/wOCy7SEEnf4sPBM4lhaJMzySbYUYJ+PTZ80+/ePz8+fNXb17Wux2x&#10;+2cSGwlTwomy0zc2YVgNnQ9xI3pDcTHnYQSW+DFg5EBRhxkYexPMLM56ahBvMZoFXYTqcS2iq1iR&#10;YpOG/b+EukfUNJQ8YlGBdLjaZr016HcZObtuv929YO8n/dQZyQtYypc0JSX2dZj0h5ZQonnM4svg&#10;W8LwgkkKFzAHxi2Y+cFnoWEjcDiOWX6cf1dVo90dfvHoqy+fPG/0BpDZL+udOrtdb0hHSthbKp1N&#10;Z/IMnMirMIwcdRoTD+4k3StbscY0eLnAwIrAWxBQNlqyTVb9rtfrAISLFQ1TUMydQ7Pb5J+Y+TFJ&#10;LYRoh2RI8D0jj6cAp4O7JX8/ELDtnssMNpcp7Ze2torEp42QoywW9uXlsHFFRB44KwItCSZgukAB&#10;teLlgvoBH41XTMWgltnDjfvTjKl1W9guGutYv3LgVkvbly8UezoOxXXktWYxz8pEheX1Gunk4vz0&#10;/OTdSo1t4XKMWXF/ggtuxrM6bJVmiReExZZbLVpbZSGg1/udHVgDUXVOTW0eWu/Gg3o7mSaeDc8C&#10;DI8SILOpw0NTzX7x9598fv52a7dqrpMvnz6pNWsN/GCZ6HTG476TTKXzaQOLhdBkmdWMJYmX8Uic&#10;S6q3x0sLPdQmgx2vQs6VbHGb2qrPlE7PFDNFBrNAZqjGmXruHu4nFtEG+rjLRuuqCeKyXgRev3z3&#10;+tW7MZS2dfTiqxfAzMDi0gfCkpsvklXj6M4PtojCPNjK7lez+e3wf/qzDzShzKsUz2phe5rMLG7d&#10;nWXzsYPr8+29PpE+h8c2FijX7+3d+zh2cDO5cz2Z3xnH1cv57G23+/r0KogNbJ/9K9Tr9925BP0C&#10;bzD0t3o90inwgSQ5mcvtDbuBGBBvz5l1R4Or4BwHtCFNCEVzNV/NprIlPbW3v4udN+/8/rX9W7dv&#10;3bx3q3i4kzOriDXyZg7UgTMGmKzf6rVrbV69EmT6lJ4JLhO0J7RDhC/7WbrfdXqbLm/jFCSTuu9/&#10;ffebAoXJJHpDXKBMEOtA4f/zj/Q9gheGweTZUxgpSTAJEhROKd4EgSTY4KVn4u+ye8hchL6Dg40D&#10;wbcx8u3jENMNITzw5Fh5oBY+FyU06A8Y/+JMxwaUKxZgP/f6HUovQ7YEJC4B08DsROhipLHxvhXM&#10;DPbUdGdsTWhUSGgDdyBMFpsTn87AexUWp0a8qqK0WIwYo6wGsuWxSQNHFZtP8SymnUsPek3qA9wm&#10;AMD84C+GMDNSssbTkTBfofXzUuHrJ7RM6aAJK8MKRtiVAIGhEEySmeNBswzZY8GK4lFgLDrWQbMD&#10;HUSLqQCZAGAwLyEmoRrF6UJIlUq807ewdQO9lhKcHRS1HpQq1BW4AUosoMTO0wrLPojRmp6m5uI7&#10;AbRjXMa5jReWH6q2RnVA4yuFd4TwPYaP5FYbQOF2v1MoFGFxDB0CXsnqwO9Wom/F1ohTGTaJ6wJh&#10;cvz7DmccfjBDguMRmQD4wESHjBfHTpSuLEYvCmMfJYpFCoNo98VAkpk1WkH2V0aXOOyPA9G5ZIZE&#10;o64NBzkpZuDQRYUWyPXPaWeAqKJrNGDkg5HYAQQkNj28vCCq3Ng5xwjRegg1xSePcNgV4kCxbuXa&#10;QMWSULf8eKKwSaYoMAg3jkXJneb205g1Gj2X9kr8z7nBCYssvuBIS83zebCQVQIJW4RsK63biA4b&#10;8+nQi4FHR8qh2CSWRMqlQNnEjSWVIW02lM3NUykVanDPapNSKfUpZhmUNBEdJATfL7xrA+GpmU0Y&#10;BoPohVnkkj3fB5tJEXEhULaE1sjhYqTzviEHbQxQMSMjNjvOWlKGmTmvBgNmRDtqYs9I5crlzDo+&#10;WEda7ACjPt50KAOVVXjS6L6LxTM0akZebFRIqg8xdF2EJrOegt4yFSIwA0FZOhsqFvYC8yz3mPcb&#10;DlI0pk3Q37gDWC14tsOIRkIFrsdwLBAiDQxEMzEkZTgYLBR7/CbzED/Fyg6EhzSBCh6/joZJ5OU7&#10;QsmAzFiGFgUW5RBFDkUGdQPnPEUVrzn6DDzosaQG/xfiHK70SVAWkFCxx5G9JhjgPEgmEFdLXAr8&#10;ZPAD3kh4oGwq8EA5ozHJgcgc5E6yt0iVGbl98w5uISwHBF79QQubE0jUA6tHn8/cL4jQMjSY8lkA&#10;uijlhalL4SFIBP6lI9dm7IfnSyCikhS7CMHZpk6iSRzEYwXInOh/ka+Ik5DE9uIuBquCfYHyeuNe&#10;SDG4dsZDSj01nOUD0HgxisQrHitWn6CNopgamsMdKpKfvED7gEZVzOHYdDd0awi0YW+yxnsfmSTT&#10;YLRg/AtHGaPPrXIB1gOJdKBk4LdMO2WsR1hnAItK9eMf/TCSLDRqrWF3wJ4k+lgEwzLnDmnoogit&#10;AvQhIosXNYTaBS5IQFPx90/J74Oa+gpnXishKq3WOKmw5bQ6XVAuuKYQ9iTSI4BB3KrZGQ6GFk0U&#10;PQ370ADLmiEGkkzGTn/928enF4020e6OB4jJg4CqAx+AarJ2dSW08jiOrAyug7fv3M7x2khAM7iM&#10;QQdECGQauDdrkvRFJSgp9v7UCJUkDT+9CPcC2IWePV/IclYCnHsBs/+6NmzW4yY0l5g+XSFzCObi&#10;O5kSD6ftufW5215NICqYRWM8If40mDGzZPHt7O7QdBG6QHfH0mJjZydnEAq3n52cd5Gjh9ZIElqE&#10;vgi3TbKqAfrgSZDEMOXtcsZiLUP/IzwyOGpBXF7ED3sJRxImtkH8DuuZuQffgW6QyQk9IJAE189f&#10;YLhKCwftlPuTLeQq1cruNu1fsHV19ezxV1hxgzCKtXVKy5VKWDDVzy45F8XicEKw0EonUozBGfY5&#10;yOd6jH1g5CPRYmSBRbA6H08IUcU6ELqgX85yXcIegxojXr1AkMzX/LRu/9eGACuqBKY2YDQ+mAuM&#10;+K0/jrh8QOOX3k28InwM0/fWZQHgtcYmB0VBks0mo96wX2/BRmM19Vod2gicbCRB1M/Y5ihGDAKN&#10;Gyt1roZSlXE0CiQRvYWISFkBlopn7nyCZSNHiACXov8CSJFMOW4Uk0C8gjl2GZOysctHoFRhFrWG&#10;t2lUq7tMAjmbGo06xyK2BBQbTALlw6vpDx6+vxrwwsyYBNrBOXiz2GygASAKR0dqFsZ+iYaY9o2J&#10;Dye4RF+RGJxBVi4JaZziksftU+/SBFFy5gH4+mRvgGdJP+aCyZQXJICmCHIKjzuJI5h4y5rp7ZvH&#10;O9cPKY3GvDk8WToACeCVXyIG8eeJYo3rN4FmIX/v5k1xgeH3hc0Z1nRcyjAfHkGm+/SXvxriLG2k&#10;Wi9Ory7fTgLjTCmNXtWjMbUt8UM7qPbenihaItgfQ5l4+OOPj3f2JPMGI4Z14M799/YO9tgYcZb5&#10;wz/6k+reDj8XGFUGv2y/bAtCuICwGedzi0pMZn3SFHMT/NgeSXWHTMT/0l8JRi9WSYwSPDGcnIv6&#10;DNCNgSqLApJJ7fzyt7/69a9+gz3N5x7CfS0JLZElBlDQHvREgMP2taRnIKI1JyweIYB4ejYFuYMF&#10;BWrA2BoWm5wdU9x0uDhhW9AbzbDvikxp/ZJplMa9WSwps20ykOeelsmBsjP/uGxe9mo1SGGlcvb8&#10;5PnZ+SsMJmYjAjzn8J2ohImVRqXCJ6XXA56KsBuJZzbVICkZlF5UIeLcvEwk2QSDih5Uk7gCoJqB&#10;KEVzSowJH7B+yVx6KikFc7GYwrtmgkveeFprts8v6rVaU5yrmOoQXxHXzEyumCtS+Dbrl/XaOWyt&#10;5XIyGsGYwIEBFHyO4ATPAxil4rzPIyDFJxF6r1wgnbgZUkYcraxELCmENSNjQD9/ThKYhNW2inbP&#10;yH1bMJk3tcT1YjEaSVvofkj/qNXcfmcZFRUG+JbgFBBpowKV+iaZITDAiDDw4KL1/ujPi6Xq4puv&#10;34WDu9dvHQk+Ftsz0rjmOsXd9P71IrsN9V1wPli49dAaSj7kYr1S3XPdAYhXUK2Yxp7THhMgYRHx&#10;ha9wLLOw6fypqEC3u9HQ4cXzV89PTxKprUV33Tm9bA6uYmh/JPAN7V04d+dWPpL5zd/86hun+dHH&#10;72+FMn/93/2bpy+/OunWdqoHxajxzaePvnn5/OTkZc8jQjNhtfrN1Vg0XB2r9frtGkCAQt8/X5cs&#10;smKRtDF1oY4ji2qhhDgUBAeWXCqX4UHnMUkLqGJMwEMV6mmaddvrdyl2V2klv1atszqSlBCGFfj9&#10;iMBqsTbVYLLkYreHkjif1lLF8H9y7wDwF/KUE0/kP/pR5Na900jUwvkjpo3C6rnlEn7WvuyHvIix&#10;Xbjsdl6+OqEU5VQden1iBcb9DlCuf84FUrqCwF7jA9hOVdVbaxl8S/MFQJFS+zOHhPiW0xs1TlnF&#10;fMql0JzCmJUkAR4YrWnZ6+99oGYKUd2IJ9IHx7en0ehpt9t4/e7F02+ePPry68+/ePb11ycvXrfq&#10;uNov90pmRVUzoBOTEWMdyiteYOEpbXIepBT71ih2M3qmSvl+DPjd5E/gLGn/NsNAX+5K30arI9xn&#10;HOGxeZHgIYOSCl2w0PRxzuU8kuhJXkAWLxpBBHtsH2HsCIVbzi2HrbRc8DbBrmbeJWRplzCeIOne&#10;PmliI4clrg2ciCM2oKVonKa8UQjasC7xnJkSCxoZzHvhsCnoV/JmOo93Le7BklEjFl62bTFqhFvP&#10;dwLml1oQ+xPflY4Xi32NxglvE4Z57P4CVEkIEq0swH/Cswbsjpx/4ttC5ChEf/iikWgmR7KbOHHT&#10;WLJ7cozxrbSEDtNbZE++/RAkTpk1AtR7S6IPGOYiqwAHorbEaUKn7NVTKPIEw8VXCsSUk4azgcxQ&#10;dzoYCTJHzeHrAQU+I5yQjVKiEFGui2e8RMTIA/EDzBrNFl/O1AsoXZxofbNaIo+lZGYXW4UlvBtq&#10;nNToBrQty+0TfE7XLWZ5bPSbVSCgL1N1ku3nFrJMVIi4nkyQa+JowtSTglKGnxTHlNqUHpCtyddD&#10;rx8mYU9lmgfNVcHmRhx6FohYkPAxaQT4JYUSDiyDXFz1CEORVEWqJCDXiWsF1mONLTeSia7UcX/V&#10;rs+sESgZYzvFtSA3Q7qjahUbHCYtKNzwmAEiEL8s0g2pY1mVmEPNKUalVO40UZKIU5lgrku4t7S3&#10;OayElJXBAUONPpuiuZKTHiQksNBxNxxCj/UC3Xq4V9P7Taua1/PpfDC8y+yKtHN3hAUt7GpYLlN4&#10;DmjQOR1ACRMAwro588Lz0TrB5D6h+LxnFj30pdEsQBIgSwEvMP5XcHZGEyS5M/oD5cQSHOHYzJVJ&#10;nXTyfukrLlV4q1pR1Cnwi4pFDCfzle2tVv/l2HujmsLTW88rS+JiYm1Ggsy0wWCyBQNx+HSG4//a&#10;HnB2UtmQ1TTv9x0cgkrbOcK7Ou1Rpw6VI9Yf1I20iY3edIpqEbmsm0jgOQHpht4YXMYOQqCdczwj&#10;kkNKxAwLYyNIhkx21wmzHVWYRRSW7t58mkXO6bmxYZ8HAWVOzEIFDqdoZPAUiwnlBFIojqCIKRV8&#10;lj08+XkNWWSM/dk6QNn9nCJxkBLxqx8G7/MQgKKFFwpGlzGBV9PUSxIWj86TtlAJMyqmOMeNo1Ld&#10;krjoRPzk9DV2QiYmeITHoOCgiFqNO/blZD6ApgqcihKTlwzqGdG0Qg0joQuCi+/FANI/nQ+DNGI4&#10;CuGhCwQfiI5HM9Msc0n9YRsnc9MsdtowgDu02ZMxfXKS3CjW/HztaXjuLOFbULDwFsI85z2maEcE&#10;JPsNdIIEhsiUM76aV7LsKSn8LDshu4KOLUCd2HPoL1Va7maTaARosWKqSfIBtRGkQgBmvl0V4zKg&#10;pSUur6NPv/icpro1nNWgWr55iaAYqgJvIt+SXcRIwF9AZyx+Fj4TcsX2QdUjomyekyhE0DiR8sLw&#10;SuKSeGv86I4odlA8B1an8L7p3WFVzJZdbGfoU8WhSvw2oXcyfqRdfH162iSbYUrY4rA/oDehS+lK&#10;tLkkH8NGQOSeOdjbOdrfvnZ0cHx8jIwqZ+b39vZSaU1MX0VxJFo1zmPp0AWOk2hycQ2lnAcImEB5&#10;BEAbg2b6Pp0ELM+Tg255PiOJMkzjs46Ot6rDo+3W4cHzSKSTL5V+8CMmHelcqZApF9NFs1pNmwbg&#10;GpyFEd9KqKHCOJR4Skk1kb5H5IqkAMI64UXly3BlwvWLNpcGlFQTibXh/YWwHctmc/v7+9tbW5AL&#10;GGoxe5MEAeAnnnRSA9xhV8QwRjoncRsXeJC+gtQHKavZlmNxumhQ1z4+bfXasAsmNQT40rBOElPE&#10;ZQY8jpEHgJLjdRp1oDpGkBQCuHqwaOtXl8KLpzVlBx922T1x1W/VOxevz89eviV6UgJoRVQAkCkU&#10;Gn6iRCHjLigDOD+mGGgPGA/Omyi9JbGAnVM2HPjFvlUJk0+QCvpa/2ui0uGCyQqLQyz3+d/RUsLE&#10;FdDV3Z1cpULCHqQJnGc5ikbDAf/b70sEMs+SISE1bma3nE7o8wmLB2ghqqUyULSBFpiJYxwCZMkR&#10;lUons/kMl0I3Lv5ykm0k6R44Om6VKkRE8BEI3uDaJY4BzwV5ywIMW8giYwlzbEIHhd0Di4yJr+DM&#10;fI6E8fD+g0WPPEFpAr0wTDzRMdDrQznh3eSDQQ/BMohzDPEVU0eEJ9AQKBAF6IL9yEYjU1CBw8Es&#10;QN8h3YiDHkdNMIiEjJ0KGTO4GIAKSAs3QSTWKY2tMFMqHt+9bWTNfrvDewK1KYgRDxW7X1OJ5tln&#10;7lDDc1U0gYVS8e7Nmwha6MxYncA4E9vmxRSHTW/xq7/+RS+8SJeLgdoAs9OIHils5dKUIpjdDkda&#10;IXft4Z0CfHE9MW8O46nkj//sT9+7dTdjZPB8ypZKB9ePi9US9QlUgngiySsguzFWAQh98WLxQ5T9&#10;yMcFcEucplbCA/zJqC88ozbjdzikAU344N+GCggbJITIk6BQFFPICmzsnc4vHn356Jsn33SBrmez&#10;Ip7+pTI9Cz05K5OTmggNSL/cUk4fWFPcXpCRN6+fQ+DSMmk+r5FOIXrHNXa7XN0pVCpmLsagGb9z&#10;GFPs1rDKJKzEl9do6mQW4bcLOI7JsEtANZpAiz1r6Dx/8QTUC7YLLo8wBvOJTJxvA78YspOiC7hJ&#10;aQcLX/INoVOhtWEnCeC4TpQtghzEnSTkYpHEkpqLSlbgbSQHVHeB0bRxUcMQiwKe13PY77PrcRNX&#10;Yfyf2Z+Ae+iWJZGIGNV+v80X4/B8fnHebjV5LcQtwVdaQs7ApAIkOxEMuZ0mrqAw5XjFGP9wmsf0&#10;8HHGgEfybo0NO5t/CnCHt0DCeRlos3XCVxbizFodzRuPn3TPzruN1rTR2Asr4773xWuI5YPB6el6&#10;4pAoJz4NkgAWYKrE2hZtgZi0U60tq7vm3pHBMHhvP6unR9Dlh311vjJIzHr1unl6+cX1+z+88cG6&#10;vMM5j90odcXZYnnV75Di5iLTxHOOgL4h7J+IEQ8Z7Xd9PeGdDYcJ3LxK2qjV+fp1Ewuyw2MjOPvo&#10;+aO/S5cC9z78wTf/8IokieJ2kT0R9jCiR4Jczdu3Qr350y++sgvx23duROqzF199uVIWo1jg7u2H&#10;d3MHX/zDrz/9+rO3jfP9B3fe373+6O9+93xQu33nVtadnz5/hmezJL6DbUkMq2rsbItrvbWMb+tT&#10;vr8zEQeR7a04qsZo5PrBIbsQEswVLkFm2jCzUbwSx+O21Tt6cFdtOo3XJx4lEEphCA+IrZZB43hX&#10;Lx3WLjvfvHh6aeFSGA7/859/jIsPO+ZZfzTLlc+XwU6zt3QX4z4KJZzlHRcdijNNzYJ22BmMxmev&#10;3l5jMWZNvADY1yVJR0ylhOFm5jJYVIMIElCQWsfcTALoi4OFDTGp6wxfmi1EFPVFtwUCD+9UWMST&#10;1Www0ubzTHDVnK2efPP0868enbw9eff1889/9atf/cPfX56dTtodq9cGJC2YcAOEFYu2ZHdr+wjq&#10;NXsZpndTui9WFkMVqfkpXDeEz++bQL+/EzMx/1/+USm4wRI3OnIJ5BQLJElChDpGW832IZoh/HjL&#10;laGYxIDeiQWoJBUsaXAICaAnEOqiqHLBcTAMQZwFmUj0PZLihT0J8DS2v/1en4ESlR/AJm+w6BiC&#10;wmNEik9QDEY5yHUQVtEDOSTzwKQTF4cZC4skUT89k8kwhiNi0cEUq9Pps0JgWtBYkCpO008R5FuY&#10;0BKIBhp0HAtvNn+GD9T9DKzw74nHUngkMDSI0NFKaC9MbljC+AowWJA3EQQXXgUnF3NdZ2Bhm8/Q&#10;azywHdfGQprKgGYPGw9SmkCZ4vTUWLxiPYoogN0AYQPHjgqvTlI5wesZN5BpIindEve8hA0kGX5s&#10;zEwifG8FAazIl4XRBXvvW8EGpxRIsYS8j2wXcTxPho4HqjO7Fps5LbHQAVbMU8EM8Lti45tqEAP4&#10;FDw8XBBdEEcIS9JkU+9IZxyUQXTfGeFpBvcR7JVzn+IDgYs8yhUQndhoAiYS5sylgS/hFsOuOKZn&#10;9HrThSOZ8NhDL7kfoIGMDWmc/fHIiucSBwBBH0FzSkQQnA+AAcoaFgiAyKiJqiy0nCqLRRINouAc&#10;7HpTbH9dTEs5RlGPylCInVTYFHwqLEbtQIhHSfJuOK4yghYHCOxmiamnxMcTh8cmY7jJgpAMZU1W&#10;Owm/hN9ChVJIPQguo2JmFcrYOKUuweOIgaYadrd3UMuaveEcC8BajR6KIi3u2jO8BhlJMrVYYNK6&#10;II95ziiJXGgtphdhHYcdyNyUOcQiunOb04tXDBKgN+Z9J/8JSAI8gPjHEK2qvMxaBPNFfExEdr8Q&#10;C5lMWsceDxeJMQZ/IwtB5WntVSoHbtfFpVPRQj3yzCzI7/Ns2aYSHg6w5QDtHITFm5WdjZq5XSpR&#10;KSkn757jHdPqDljJ84WSTlGrGd0GBbetalEohAim0dDvb5d0Q8JiUXyMLE1MtsCjvSzTuzXdFJEi&#10;S3051pGYhRWimQi/VZZeyRub3KhApAs24k7A32TwyzoWCQTeyBw0UOloqsiS0iT+BAUoExWJYJTD&#10;nlxAmH1SifuRZnxz4aIJaY0DVcbIBIbBBorCM5d5GrfMTyqgqWE/oZ5EWME7nMHaDeRAUgvDV80L&#10;RkdsDqOlNUFfSUjCCMMJLm/OG6PnlZkbXI1ZQSoWxORLYXzPz5wv6uCbbD+hletPvox2Cw9mKM11&#10;LgFWHKb36RQHDCULdUackR5xZ+ySMTU6I8QnOMGNfB2ahkcpw8TZFkczdqlESi8wqUDhBiOIGQNZ&#10;YSmuE7YqUnpiIekJ6RsoHkFr2MJofuFSKzoOosxLeUxQ4zjvuUs0wJzZpN/VG00KJg5/geTXJBC6&#10;zVYrm8//6E/+kG663zmDQg4NOIocgZ8TnRKdFYwucXHsDToM5dAYQMcFm2CbXQahEuAxSoVkQyzn&#10;GAahA71gEqgZKUzkm90+KX31eueq0ap3r1q9Hgh2z+pb7HF2352iTrAZz3Ztgi2amNOrJNIRKEAA&#10;UDTojfrh4ApSxXt3b/zpH/3sL/7Jn9y/ewvTiUwWvBUeKXHoU4qjVruJCwJcCNo/1iu/fDasNMZC&#10;oAIQsjAVYtDB9B1DNLeAWVqQ3Sgwa5+7C3tR0tv5zNtUplE6GO9cnxevlfffy+/frx59kCkcJuAg&#10;57fhC5NvsIC4AGvDV8j5FTiNDmij8Hj90G8CphHi4EgzspjYEB2IitGVJAbhuFARwgYRRJAJicL/&#10;MtPb+IJAGixXyswXOX9kuMd6orx2KSMXTAJZomzaol+j7mKuCNNEmhr8QmGaYDodIqkTVjQqIBRp&#10;yMgZQcIQu6oTFYLWr946A8K3aI4pwbEzZPYkIy42U5+Ry+kDbbKITklRaRJJYZ3iRdizTLi1lRKH&#10;ojSBPFHeNF+rLw2pOJ9KOMomlsA/6CUljI/GtxeRn98AwlPwx4QiimL5+ZNYv5+V34STJ0ijD9cq&#10;Yg3Gumd8hEhVxZk7py5XCEA5HMB4+Bs8ZQlhC4bN452UwsxqzDGESm374FBUFxCGYnQ3a2pyDEDK&#10;O5VSuciZLPZFOJlBFfJjy2iYiVRxLUZMBG+0OATFHIgDDrFwMJhOm6VihVk+sGSjWcdmHokW0IGf&#10;wbeK6rn37z+YtXEHxzavjgGXRBwKB3PNMAT4hY+LeQgbrLTAckPYnymx1+QHMKtElUZBSb3MtIZ7&#10;g0IMWIATx49epNKJwTniXzgu+Z74eAPZ6/lMOBFFzA9SJftqIkHPMOp0UY0zRA4JviVNID/r+yZQ&#10;/gUgbLEoVSu3rx9DpEA6Jk1gKJxgVhrDXEIGTH//N3/Tg46ezy1PSSudR7U4Bia4QC4GdNqh0u7+&#10;jQf34SE4MBntSdI0dz9+b6cEMTKXL5Su3b5O98l9Y29jBg67Asg7kzZxP6C2E0xAUAGaXkoBBkQK&#10;yNFmEijJySIbEQ6XaAJ9bxPaD0ERREIyK5dKUH/fvDv7zaeffv711+DFqYwEjfE9kSq3ANxxDI7E&#10;MBu/frBXKeRkzs7fhyUvpi+6vJFCaIIV0seC98HD9yvFwlapmMWcg90f8ljPsi7raE4SUTWHX0sm&#10;Wy1vZ4n1yFbyRpnigOAn1pWKu7xndV23urWbT6cu+qMPj2+f1s9wyAeJtZaL2+//4I8//tPbW3cP&#10;dm7oSQO2PJgkui0asDFlDCcfRQPnP3I+UnARZDPOxFKTEwW7vhXABM0e7R6aUKTEtAbBV2/etrpd&#10;CDSUasCPjFiJVaSgYrmI+QHjNdTExJzgLrEiaIc6y1eGCxFENE/yo1kC0JaY2QfDVFSTTiswGQtF&#10;mMHUGhOadTgVPTaNvjN9ZLutrjtkFUFJsGx2KgQ7GzCRgQS88hVi7FY9Irm+kXJCuVPI4cnyWb2J&#10;zcyoViOhmCZQwiXET4igNUkMlelFDMsT0N2RbixVA1vpq/kkEA+nt8rXmp1xrQ2ohygNS4dpfm+/&#10;tMvM08MXFFer1arJ6+CMtNGoliojLQIun9Vb1iwylQCgpRuL48QUzBi4eg4nw+H5mxPXG0RSGSXV&#10;ulGtNlpqr1/svmuNhq97biMaTwuXzZlGSHo4vjY777989nJ6YNy8eRBqrF5+/fk0Ng3v5fcPbijD&#10;5Teff45PK2bz27dvHGvFky+fvPUG124erc5qE6Q3kkscAtoQfnckXL52HFzEzx6/+XXjazORNFX9&#10;8vJqOHUxCuNJDFotdKH0+dliWTcyiCkgErLQuKEK7dHTMzQzCw03I8QrazK0MYxgEljeueGN5vao&#10;k6oY+1sH4T94/zrjJ9IkOn3XqB7i+jLotDRE+UPbKOVxkGm7AynWwwE9j+681Dht72SrdOTjcMRZ&#10;YAC/jHadJOTx6SKuKaPgkmhSApXccIBjfzIYpcMJ0BU8gjE86tXbwcmCKo8WATUkDApiQLHw3zP0&#10;u7ulS2fYuDgRzb9rfbizc7NavHW4dWcXYf1+tZyvlgspVWHYwfJCRUPGD8Re3CeQAQnzKyimIhwx&#10;vBicERvt36YJ/I5/LLvtpusTrv53aZL+n6Ks9XdPFja7HqYBKU3BBZ1hXIFI+qOtmzc5M0SOjuEE&#10;1RM2ayJ65vQFexL3cuAfmUknxB4AtJUrpCiSqxMBtscnB4diGIIrHX6WyI1ETwi5MAlpYQJmLUoN&#10;yR6Nck9IIYVolMkggMRdCA6hDgoP6xztEaRGydr1HZC2ytu9toUXYkLBe2OMgYVBuB6aM78Z48jh&#10;omgV0FDh8M4gAl4omx4cM+qWOK+/EEcRGWZ4k65qdT4DShtIriKCRNsA5s/pslzhqgIkmNAlGQyD&#10;b45dOj86T3RbTPdm4XmQ2AFkrkl1ZA3ZaThFULQF4fxAPyDoTwJ9GfKJY77IKvAE4D77gg1h76j8&#10;Js3Vqj8YcSaJqgewQvpTCA7iTaVqQCERamMJcWagAG0gFMWmL2XAysCMmvwuLEyXVGkA4uCyaz0i&#10;9jikJK+DnNMxDNPWq741qObzHXsAl5H6DhSQG4oCEt8NyEMwpUg9ns9w6QwTm+xHzizw84Q6qTAc&#10;wwqRHRRdfwTMD1VCiyeOSRKVIdIJTmdgVp5vSOlLPttSol2ZvjKloXOQOF2vAD0DAgRb7DQ8WKut&#10;cNxlO4+sYfFSk/VXARJ7CQsyYX0ir/Am3CJsMbl46nRR8WC0SJWRSxXGkwH9L+7tYEMU9NRFNAxu&#10;R+h8cFS4J1gIRWPUTHz8oEbps0DXHc4XzV6/HYh3pgu7dhFGGY7zEE/YzCt0dZ6d0qLbuKFMVx2k&#10;MXz9fIU/LQNwBZATMXYi4+u/Issx4ccLVxzuVKRryFZRGtD/8VkATOiaCV1c6Ep2rjT4+Hg6zKZj&#10;pBHEeAfWLgpDLIQo3ZBH5UoJy7tKpIWUtcKIijgBkjwlbrCJNQyp4O1GhJOispUjpZ1W6xp89+R4&#10;EbiMBExyC9OZEnep1Yxag3ks4fHcL066W8UDFMcYD8MH9lwk+POh1RTJ5jrVvIyJ25kE+RXYM2Lq&#10;CFcgbHeJIliG6jQSnpOcuunpCoJTLZ5qByUuK2WTRjFwZTrMp2cTSwOEkWnB+yc5ljDJRAAupsEy&#10;7Jasap8KyTbCIQoCRDHKbRI7Ad+ISiQm4rkiToOJeJrhzaAPFw8OLQsNz39yF2LMIsXuaOLxLrPE&#10;sefpWx1v5nDodsfdxqjWtjAMJL5WN3Ds4TXUF4mIWc1cw84C4IamMkZ+eCq1YmcdJVxSaJZ2XFmi&#10;0ZquXMixaZ33CG0sBLexr193KYfn+I5hoYA4BLkAnRT1W9BLmypuR1vqbe6RsF4TaWitIxtbHE/T&#10;GDAwcOZ8EuoDXRxbB1Qs6h/8OP3dFDRHkkaZ9eFow1dTMQB78cKLC4LIg1jMDAC3y1tFrrfdaCCN&#10;BtQH30kgwshk1slQq/a23XgFlbi8lYdbikJArFVX40SK9jJi09+4eLWxeF26WN/GhTFeczQZOMD3&#10;k0nXGhEhXeA+Ebcajj56+vTrp9+cs8HVkc/Xu3adySPbD7sb5IPpfCyuPK7T6dQxFmJsrJu4+S3M&#10;LFQ4wmfWe5XK+w/fu3F8AAuD5MA8+cGwUBkMLlaQ+RHUgaYQvciAi4290aiJNx1uWHgfcHAkRPdC&#10;r8JIk2tstbrEMzKRwzOF2zMjJg7Oq3ZghZKJnWvm4Z38wXvZo9tapoBqpz0dOgvCXOfNfqvWeNfq&#10;XjQ7GL2OKEl9C1Ahl7L8wBpEyz0a9wbUjaTG0k9ZRAQhNqbIZdmjquae+4NTNOb0faxVn9ZLAStP&#10;RMY4HhYKeDXDYvQQnKQhUsKHx/CTr6CSEP9VpAVCQ5B+S2Y+knLpY6Zo7JcefwAdkAaLXgZfcg4d&#10;uhY671YL4S9qZkzJouABwjacYGGM/9GCdwysjJvGkpD0eBYfcbqE7iHYjuPElURBXCrkqttF2lHW&#10;CceZJCOL2lYGlTTbHPQ0IJwglDp+cgcIi0x4OEn9qZRvPOirBpmn8em4DP66z8AUTaAc/b5IRCPc&#10;l/QZnEbItAFOgTUnzGQFxJGplxDfpbGUN5q6E8lOIKuhCB+0O3R9mXKZOEHxzFsEzWoWHTNDGPqt&#10;lJnGZAzjqHgyycxFAkVEGRzlZ+xtbaPC4Nyp49pN1hSvPzQLKV3YZNDPVl3boQ7BHVT6Xclmh/JJ&#10;V7eOG8X37933WgPMbduXNZeBp2CG0JWQYigQFeh7eZNgquMMwjEKYgkBEeIIiBUlv9gLI6ZlGZB2&#10;EInwovGsWT/kJfKqps0MYCjfbUQo0HwSSSho+FVDw5GCkgfhPQWHOAg026IAnq+IAI/CXeZZA5Vx&#10;BsNZElwdjBLDPJkEliuVW9ePIXMzWN40gWGoGITDrGbqYv3Fb39rJyPIWWfv+JjhQrUEvVPHmmuI&#10;IjxZPTw+unP7zs6Webj9w+M71+7f0w93xKiPtx05Bj1DmHJWDkcKBjhX2BfRgsATYhRHCSSFHJfN&#10;Vi3FkoDiPGUKHSkE4UaBevgGNrQMm4gL0NxWq/X82TP42xj8/vK3v8N7F56NyF6A4ycepADIkC42&#10;dRPvpz/96f/if/7PHqJ3PD7Cuwy78j4h43oKfJOWHslvJqPfuXPzvYd3swZdIm7sDjUTFG2n23/z&#10;6Olnf/url+cthFs2oot6hxIcEDYRwbqTsB1M9Hcr+UIiMneXLhLQ4xt3PYfUn9RHN+7Ue/VkMSX+&#10;SHH1R3/yZ3e37xXjRegUg6HdH9iYcjHdQLcLVN+ibALU5KljNxdF6AhdWRyzFjYuwGJfBLmI3QBF&#10;K8UJI+TgNPj2/Kzr2OwFyE7gs/B28NbE1zNy33Faz+oJI8lhtk5r8XLOmK5ZNhLaIxY08lxxEwDg&#10;piKhihOnW5xdxu3GCrKAr1tOEEmCiYIevlUqruKJjg7WkwUJEtm4FKDClaBjEVID1C24HE5r0qmR&#10;2bVSw7m0spvPwAQ7jfANYqvhIA4UFAECI+wTs3NYZhTuQKhwxACFSWJc3LxTfPDR7s5BAhO9tXvY&#10;rE9PL9+iWLYmPQxfEpHrkUwwk0lApcZ0b+YsGldwKmMETusJmp7YZLIc1OUdSe8sKzvkWrbgkRok&#10;BDK9UnrbpdKWxk2LDMJZjlIN4bPbMUs7zVc1Vl6mXLWH3JKlwgtdzKcO94ON8avnL909/cOH96wX&#10;g9M3T62gFdzKHh3dKi4Tb7B1GXfmRqx0DJJknj96fhZwPv7hB9M3Z1a/jU2KT3eV+nYcWBESSPn4&#10;+JdfPPbe3rt+u2Lm/4e//ptPv3r04uRlqZhPJxLNF42Tk9N6rSGppoMRJDY8Zhn7hbTY6mUNItYg&#10;xHniABIymCGEt3xrVzXKVsdeAwqXMnFa5n/6ox/27Qnkhj61e1TbL+9dBm0eKe0WtI1CNsOMmNE2&#10;OeFYfKxNfbCcRCazQ8KtbfwTyFF1m1ZvJTmMMLKDW+nCtO8QOQZ9cCsa66ciuB1drVw8YZSydtY4&#10;V61pHwrQdJkv7YzsMcASmW8oulBnpRfLxH41Uswe5CuHOFXGYqSwnY9nJANisHP+7jxW3jJ3blq1&#10;wd1CYcuIxAZNQlHYjzjv2d4lfFYAS/H5FWM72T997YpYiTFagCknaoHNEfBdc+jzksXi0BcF8uXc&#10;eIg70JwtRx0v89ceuHfv/93FiUJwhtfz1pNkiCA7yUQDiAIOoVmQ9BgMMLFkj+szfOT9HFGYc7a3&#10;hP6BW4lChe4HwzMuKOSrQWxZ4T1rSXBaejzHmxPkrZDRNAuUzALHngO/ksg2I+cMcW1donhBxDuC&#10;DY2YFX6/UGDWZtag39RQkhAthBO3EU8VOS5nVuvddjlT2S4RCJpNhupISXhuTZe05f6qP3LnqbnJ&#10;94ni6olZx3ypJGAnIge3QZGiWC7SZegJpojYomugO5GQmtVhJV41LiMJxiDibjR2JhIbwuhMGiQI&#10;I3hdTZOawXdFLcxCVIIqNUIiFXdwI6FvSGR6rS6IKZkyWNDADyKqCjslIHyJ76NqYATPy71ckxUA&#10;QISLDGluQssNMwKIoLm3hxYirE3mBB6krZZNnU3OLZJBZEuENbEfdNp1pzVCkaqmki4+PkuPhUF1&#10;LRPiBQGEyL7nWIBK7ztx6c2w31lnqNLY2VbaOmkm82PKrnBwvPaUQAJS3Boxu/gv6yjWFlZqYSeG&#10;yybOT6DYPPqoRD8B8+M5QcG1OVxS+KygTGN/40cLEo3dAZIyDWcNErcphUmJ4O8xHHvBNUWTCZo2&#10;lwdMixQMdklhjjIs1dCS9HoeNTZe/fFZYXiFmHYYW6WWg9LaquC2QANj5DW8/fFqw3176BHRGTF1&#10;DbcH4E+mdvRyepaMIzHwQtvx9s2o/jZ0c++BGmd4ZdNCm9kCLaY375FYKbghAmMvF5xnODbzhCoV&#10;KiDKYJuRZYpOnVKTibiEDMjkhpSvYTLNkJmNP52MlKZOiLQXtPjYgUWXUGcneHbly5l3r2tLj/Iq&#10;BNc9maNQGWZyjEouEIub+q49SLZaHN6GRHQue/hGxoJ4rCUyKDrTYCHjQOylqmaxwpksrxZTB3+d&#10;VMxcG59VD9bl4r1kImtUepxwY1ufhd7p6dnItiH+JLE7CfcBR626OjxXi6oeiyNnDieSmVYNpWqK&#10;WAfUxNN5nVcKzzlJL6ZNC6qyi0hgaKFdW9ld3FlxvA8zGMCNAnBmiROYpCck6d85EyQ8iTBh1Hp9&#10;UA68BDBNmWFfJP6KCLAkG0xynsV5fzKFxopmDRRZ6IizEQcohxwD8iVpGwzTUMtQnQyw5iddapai&#10;DEhqw5Fbb54RTTkN4fkZyJrJJbMvfJsIs3SZmpdpPhXcDWbDIG1+6S7tZKfbpP8iDrXda2iZRGmr&#10;BEVgsuxoEqAAhlEhJDaeYF60mIyj4zHDQGD5XlrJjJxWJEm6k5gMMuFHyLoOkCLNuGA3FtoPrVR4&#10;7Jcn52dv35y8/YZGijJbVE+Qz4Qais8epSZeBBRh6DAJF6FuBBXAhkGcUSlHxKxT4h/EP/nwYJ98&#10;BMoLhvbT6fD4WvVHH3/0s5/+nM92VX858i5fvvik3T6D50eVD3zGJstsBOksvAvsDKmpSOXDEYUh&#10;LohLF+EB+arupG2PWwPOh0W3N+l1aIFWFbMM9Q9y/ruLs+agxyu3DLsxfRlASrwe+2arNltpRAlj&#10;SsmWzjiR+RMbOYpcBblpdFnOpX/w8cOf/+DhT370EZFPAOrt3gBFMXAbMaqoLeiKJXZNXPkktMan&#10;k2C8FYShxQAUIAsq+7vT89OLy94AKub07JKsXzExEDpyKrN7fEtJEdZnwkKM6xk+GPIzl0ArWK/U&#10;OvPJqN9rvHuHCb2FQwmMYDEqQ25NeAxeVR5pb2j7OFxA9NltQitxMF5ix8NRJyMkRs0k9JCiIDRK&#10;EW/61MhNse6bddBh8A3Zx8TlVTRznNbAVahjKRjIaF3P0jrzMDynJ7ppILgUm/DlXAa+OBgJxY9h&#10;voSpSd/LkStGKywEmiPOjNBkMev1urwKMvILzMmP48uxlMql4kcHO0CfUo5DnJYvR2RIKBKNC+e1&#10;0P2xtKfSyhWz+WwePgXvCytMjPIS4jwiLk4iuCBNVCA7WjJAKt5hMCV+Lgc+oJQ4+ghDDitD2mDh&#10;AjIr49iXyAXxEQVdEqoC2A30vHASc+RAFFGagRSCbzZnrB+Ev9rvo1ylsKbNGFs2P50J+0rPpKBG&#10;9LpB5PqqUTH3cNayp4Ml7NnGAOY1PX90u1ANat7Y4fKwcoJGCn86X8jvbu/z6iKIJQOK6E+jlINZ&#10;yD2kWvHs2QFUNnj51gCvzcvGlVh64BajJEXqtQ4lzZ0H164P21fMXl9eneP9A7gJR4QXA1QUayc1&#10;rnGv+zZKYKaEwoAWveE6hD3laGBz+5lTaQmFDRq4RjUTRslUcppWSMczySAvMXIVdovFGkfZFEBy&#10;Np8Ma0t7FpkFO7yW4+n27Vtb29VULNQ5vyBZBca5rBexNhAfLEAwmcGx0yxWVmhZ2tu+c7AL5XcK&#10;SsDmwLwzjMWWm9V0q15/9Oxr9qM8EiXLCqdS//Sf//OtvcNEAgeUBHc4U80d3rimmILBo3iD70E3&#10;Jswyf7qb5GGRv8uDRu+K04nMtFzwJj8TDFzO50Lz5XxzsmsxcFKjE0yxxeYmKKa6gQAdeEpNEN/3&#10;8uWrx48ff/bbT3/3yafn9drTly8vum01m2GODvBNc8ycSuzZw5GJNUYoUi4UoNledQdDd5ZMZY/3&#10;D7Rwsn36Dv20kUtWt4qlQrlglpkKjmEwgfPVG6OrhlOrt1+/fvX463fvXvPc4cVOB81h43LQvLx8&#10;9wbme+3y4urybDhdXNZquLj3RvTOhgKLKJY6eVtrxoJHyaLVGq3VdDxs4OWiRBPNQSsYmZ+jvm03&#10;gFN8O55AIU8ATDw2ip3VLpBjEwpD3e1ZFh/5rNOAIAtDjSkOLzqYCi8rA0fOrGZ9wI8n1YYDKsWB&#10;GFrktWgJmq0e4OxLiouw5CUjM8TO3Ea9s4TwQiY0ukZAtKgsYHo92JnSh1LxxMLQ9VuXymICQ44f&#10;RnPbCs8OUqEb2fLlMteIxKakCC9zHF/hOB1VKgLMz+vB4A84BCCfHO12I4a2nxKRMLJM+Z1NEpob&#10;E37DaE7MvYTECyOXB4rfZDTMCgCmyDmL2gd/qN54SAfLmMPFer/2dn3WMCxte6mmyrnrmWxlvbW6&#10;ub+fDmXGQZT/Q2QgIXi1CFBCkVL1cd4s4FOmZWmDAPuv271UrIwdxBS132JenNkZDNnxE4UXOe1Y&#10;5R1SBg0AubLqppKLi0uMe1DWgKfOG6Nh6eDaYWHvotk96feu7x+UKvnVP1x+1XsdxHZ7f+fDvQda&#10;3furp79j/dIy7n/8sxt99bef/E1tJ/g+NJAXV3NiG0B/lORo5qSRQNKIX3tgDqJPH/26kQ/f+ehH&#10;N86Cv/zq09BkOAjZsfePP9IOe7+9+n8+/7ta86Udnt3/8Me5bujf/uLfPwlcfZy/bZ28HS66Kinw&#10;DBPiWoKQoXSUmMl5D+IDpV6mpCg9BkRERLDXMxdHWRZS9fLuAfUc26fKY6bLUcmWBP+U04TBjVEt&#10;/eKv//rN518fbiFfzw7cIWuQN1NS4YD61gFA1E22lTANoBSrsdZkVI2n6Q20iOrEYohM2XaAALEa&#10;A5r2Cf0QnAmhSwyV8Fmz67Rt0qQePXpCI/Vn//k//6+++SR82Z+xQiNLfRXpX9VBiBgKruqNBLzK&#10;DcdDZkTyizZO0D5xX/Y9XqTp8/Vl/ukntp/+PrEhhX4/EhSvZZ8yLiA3xbwoeYQ4ukjkcn/6ky6h&#10;C68vAV055BcjKwLDUaIKvtUcUsnxzES0Lk5FWHH6toGMe/Ao5t1i1CWNKJcE4TAG0ZqRnjRRiCqV&#10;GHGfCISY0IILcgdEZs0cXhw2QHDXBFihtgCe4WtASimzuE+8uuAmaLFQSXGyw0CjXZQ3MqFwXgA0&#10;MptBZ83twGgVxIu/RqfNLBuPPZyD7aEtsNyatT+m9OHOgGLDvRSOKkwqnDXnU4jhdm+A7CmJ1dLK&#10;o/djlsWpfHh0wC1EB0XlASrPDsEoTJQiAJ3w+WBDcrrJgB7+W9xbs5aomcPUbeJKBwLFeGJgMT8V&#10;91M4dRBucVYh/GA8M9OmmCRO8CsTdgqLbUTOg2WLYEjCJKdUFnjrJagyVwvIY77Xq2j/xffTL20k&#10;cUYEEjq/B61FDByQIUmeTJD4ePFaht4OPih2/I4oblH/YjMd8BgPiTURNfVqRqAE7Czcj1mMEEZQ&#10;0PBRuJ9EUQfpoIM1th/mNhwyXBfynxVDNLqTeJAZBEiWZNrzSBPJkTMAFEYywLeLxIfxxGAeoNNX&#10;vGkc3Iu0hWr2CMWETIkRgjOI4eUBd/DcUj7NiB/hGWwj+P19wHQO1VmiXTdnE4mI7PVxf1ixf65j&#10;K8vt0HtFNY+uaTljBLSwB1jIhpwhC20RD2bqVx24w8AH/TaS1KU1eheOD/NVLFk0C4H/wEkly5nE&#10;vjdikgv1BXYFVD2+Lele9Zg6wGklYrQW0c464ipa3BuvG5fDgBfL6RWZHiylqXWc3nRuMzmguYJl&#10;ioCb6OJIwoJkkTZIl+abLjPZaEgd8w6xyCFHi/kcZwBqSC2IjSfvRCbD1h6YAIFO6NcxjcTEqpHN&#10;G5n09cAyJ8Y8ZO+E4gAzVtcAMMGAp9eWEAX0nFZ3rYTL8h6l6KYcKuTVLEkZr8RMXU/wAke0UTzF&#10;9D44HHTWoRHWaOQzkSoej+UWUwUDRXy2YPPGwkZkXe00kIts6/GD0YAV6Eg6mu/9RD2BgBVulSK+&#10;VHM8HvKlMohEr0eI+ULMeWSLYQNhZiBYKcMmURr78DP+RpJIxvLDoImtUuDPGcU0/0C0k7wj4ebw&#10;fwOOc5haKE4gA7R6l5h9oHIGxhV3Pxm/MO7AAjnojCD1kNUmcW9iLYalrYNWsC+xZykdG7kpIz0g&#10;fDzQMXoisWytj10absa4hmR2wSN2WzJBieF2y4szY04j4wq8dSP4q2Hnw3wa6/FKvz29eHeGkA/m&#10;GUL9oyPmGNPPPv1k0OuevH7N56UABGqHIsVuKcRXprRw3cQdQWb9vAi+gzFwE9ARkyU+tTBEaSA1&#10;wuXoG6ckla22tra4qtcnJ9AyYSL6sRNr5mTo1vjg6DzRq7DBMkt3PV5e0aNO2ET9OHSxLBZdiewA&#10;fioA+imZOKbiWNvhXh7DvKEgEQWpy6t3KqRU6iCQJXoLHw3En5KXj/YJrza2VhwTPdvlqw+2jw4O&#10;bu3t33KGiAE9voz/j10SGic/jVRDbp7YgYn2TiRbPGwUf3T9jHhJzmR6wNCvQ2A4kxkK5Gj08Pjm&#10;7rWj2++9d+f+/Zv37la3d3yZ4oovFuKDn3shymQfm/TF6sI7wYMEdjG8U2AvRnPsaSSXy+gP1vYm&#10;FpDCn8dLy+cnA8lomTXoGz5u/uEPvzdCkxPwu19+2N63Fu0bZddGPcG6ZbLJghQTI6QJmMoC8MCH&#10;FGBDhMpszgCcmxB2qj6eNtwKSm/6LjE+8v/haAPSh/yNR78OHziZLOU5PUzaOhMsWUvJGuGck8Ed&#10;K4K3gN4K41gELkIyZK5H40QOaS6f5+P5n9D3kecu+1xOLlXuSyJBOhESBc5NPzseaI+dE42sj8L4&#10;EXD8COZhDOel6xUD/42rs8z42esYxIm0nKVL5wggKDdAjEWBN6Ad45oj74HNJIOb7bHtQ8A0q1sm&#10;80/Mw3BmS2erhbI7HMAioQtz2/DgKZFWerVgBqKdXhtdDKUx4zeOd+gSBtFeiSRrl4eLMr5YAe/N&#10;lavl8laV17ZYKcNx40BHcHF2dUXrxDrAKpoYXnqYaKZw59rRsNliF3p3eSmwFfTUcAiYhAOYMBux&#10;IF7LoQk2yktG18ekh8XE7YSYioSetAoCjYnpSxtpfiLEbpEeq/C1k/C0CRJhUGkaGf6yOBdNPf/R&#10;IFsgUl3BFnb/2gGTePYau9FCZhoizVaKLV9v41dd/gtI7xUch9bbe7u3dveIiPVRdSol3gCikuVN&#10;ERQcF5wyvIyw20W3Pv/wD368f/MYA9nD/YPbd+8alRIPgOLg+3X7+wsYLrMECcjpTN0BeCFQkXT0&#10;YsosueGSHuZbePtYPzNAps3cBCBp5Gkh6q7Xr9+g9Pvs0eMvv3h0dnoOeJDOpLERZkmz32AaBiGJ&#10;pZXUNQoqIY6GozAlyV+n2mCzazZrHQ4JzmZsDhybGo9oXQb7TGOXYDjNut28sjtXF6cnrcvLfqsx&#10;5pS1nT7/y7Yle9Ymw8vf9cENcdXEI77bv3jytH123obkd3ZWr128ffvq7Ozk1duXLo7bV42z87ek&#10;k0yHw7Ozd3DbvXonGjRisRSRvAnNzJV2IqphuYt0rkJeVX04iBJOkzZtDI1PL7kvhBPAhmQ9MA3m&#10;jBeNMoJkAqGc8dX5CY9UTcYINC+WxMuK2Q/WwWSCCrANwMJsa0krTwlHXSro0vdl8++ba0h6EfsC&#10;jn3skp1aaEYdyN4kqfduLFQikyKh15ZKgwcUDa8xi/G1u1RTYkEn5TjrCB4dEtUZRnBIgJex4HYB&#10;suxOdxoReYmC83kE8zD2DbYjfphkKxOyzAkSUUHO5uHRxz+5C+559u48a5bfPb96903v/GLQ7NeB&#10;04KMPlybusvUdrQgM7ACup/T8yvLm+Q0NaShhJgPu0UIDekUcU+4LfLt3auz2KiODqKiM6RSIZch&#10;21GIbY/E04aRHfZaZM2Cgz/56lllDz7qwB2DIBKgsp5jI35QWZKU0bxUt/TjstH96vzd4BKTWSib&#10;P3v4R95Z+4vnn62CzjqbevjxH2Ub019++reRu9U/vfOx+/ydQwkqdGXu/AxN/yJtFA7vLWujR19+&#10;5lbV9269p507v331FVPQSTK8/+D+rVjxxW+fvvHqaItSpeJe9Xj0uvbpq0fzXPSHe+9ZUFhnNvMv&#10;f8oVAqadq2Ftt0pgPAiNtRwOuo3peBn+0YNbiIjZ8bF7AHjVkN3lsla3L5gh5xwgXFwZDa10AhW4&#10;97svP7V7vYNiERgDV6bDa4ecz/h2wIdnuxcCNIWLR06sRQWOOQBz9np0tjWOuKTxAC6Ucm+a5yWx&#10;95qngRqEciBgIkco52F7PnnbaS9REHTGoMjH1+689x//6RfxeeeTL8cLNwdct1jv5fOGFl3aPYOo&#10;BqnRhBrs8zt9tqfv8SIL1EeoRJkjC03+YQFLRecTWb5vAiXs7B95ob6LjPBJpCfk18//0//lp+Pa&#10;5//w9x+kyrDYI0llZfVXBHCRE8BY3Q+5FGK+hO8xHYd7L9gmkVx0QkObhkqqQd4Qqg9UN2ynkCPZ&#10;CqhsuCLuFFge30KSsSU5Dj8QSYWnKuHOS0jDYglVXTyTaK1mRHbAT4NWKh0D1Yy46vn2ZVRLnPtQ&#10;dyRrbjLn4WEN7wn9hyzpBMA57zzFOIlVk7mwXNg7j29vQf9DHix1w3ydVImdMEGSIopHGUpsCC8r&#10;1hBUSR7qNR0zQDIMcPuE1giLBzdKAMcAqrYwZSVCuzn5onGfbMCrsoY6hKUI/RW+KDGGXajoKNeg&#10;cDB7APwFPKT+W5LIJ8k48DtsmxKYOyKm51QAtG9CVVrSbrE1M4ACzEW1wgFK3cAxNGFd8XmFBAA+&#10;DZ9T+JtwUZRsJosZPS5VIO8c/UDzoxEtFry1SZrxJl74YFV+zDTfRwaaCRWYl0ElToDkEw5dC4QL&#10;Rn0ul4F5xW1xbfpaJTRXmd1ge76OjNMJk3sk2VNi/ioyRsg8pPxhB8Axwzen0kZ+6XgWIe94tsHO&#10;i8adUBz9IjyWxCqgIsmkqx0PGSOE05mEkeUUxlmURBCBtwLhASac1PYcPTTO4TCXCrkVC03xE4Lc&#10;D0ae3QqmSqsRDmZjGPxDTmkQLBvYmmI+bMjoO2ghE0mEqktcmqMuR/DYxlI/UNlaIFGCwLgKj9dB&#10;+m2sv8VIlwmCqsPUZkohcgq6RXfVIMebc7CNqDHGAQBvfjYajhHxFkCK0XWvM5j4YSgcCk60dDSb&#10;K6jJnDNCHbTA6zyZqRNcUSglC6WQxy4dHUU1bHgwlebA3aIIIU5XpwhR0SKm+t36bGoLbTISz5L8&#10;YGZBA/Skly9U1suiN0lgygE2QUmDRl4lC7GnI60NhC2UE5N+rtMcVioSWw5GACGOriYSxKYVFhPj&#10;V4EYcJlznWTjTLVayUIO4Its8iEN7RqZ9oy3ifdIXiXyLJgKErIFhSoaMghrI4g2k2EQjRQQED3F&#10;u8nadpw+thpyii+5As83ThSBlDjBCJLDOAhfSsIMARBY1RNeWzGdAwARRD9AL+c7CIj6ApTCtxYW&#10;xaLEuyyWmTRu6JmAspyGxq1+XWqZEOGQTFvcMAyPCEWUFP6ueHLj+iaug5RUvF6BKM8edDU6Wzcl&#10;7ju8bDbP1cQSQpAkrUGETZJrH0eFxy5YKGMFjZEAA3ZumwiFOVkdxxv0wR88DGu4G2V1J6sfXp30&#10;n3z9FeUwoBE1PxXRjeObdAhv3ryGS3Fxdso0CnXT1cUZ0UNgf8I/9JsFdmCfFjsTVwwxfKI2C5Kr&#10;Zw0x/Qc9kxJdS0BQR2rickBQiH/y2eNmE/U5FQhFt3hYMJXiIBT1l6QdyD8ur6XDspdEGO4oxxp7&#10;MLu1lPz+hknF5idjBQsaPlvzRrffJj4UmgcH+wpKGFByFJCKcZlQZZZ8dYQJN75V1exW3iymk+ly&#10;vnx979rh7jUtmX/+7PSvfvEr1gyJdoIDWeS/D7d39zhsdKpqhtcwxZDd9aGg2qgB0a3QMKGYReCS&#10;NnPl7a39a8fXb92+ces2nVwmn+PuiyENSrPxuNvr4yO5SdlmPcgkzPeugLEpnS+LTx4/myIDN8Sa&#10;JNfj7yJOnmKnLvHn0m7J7u03fj5H1O/6fKxTWhn5R+Kev6/VNtXbponyExTk1/e/uanm2QzoeViS&#10;/CARzq2WXCoXDL9byC1MnZQ4Ih5+tGSvgqLBW2Jf5biQVlxaLGlihSQQhHOxTThGsYi6j8IA8TQu&#10;HLyowDScmSwVLpSWku1PejuJ6UVmJR+b/Rl6sI6FpZkRXMW3peGL/bNW/p/cMb9V/scDnR6I0wtL&#10;jbUk3UtrJ9saRZSM41HCyXDInyVJI0wRwEEqwU7kA3lsT7Gkxs8S6xiJvJO7wuGEqFKaQITXvoKK&#10;jZLvtXfjls43mU3UTDqVL+xVdvG3k9sGL7E9GPt1SGankglE+1AFyRFFpYp9E5+V4AQ9Q4cGgsnj&#10;cjmAkqqDHpXNjQsljLdaJrtALguyIqx0w/D7fKgubM/L9Pbujb09u93m9lw0GKgwxpRgD5GYyTEo&#10;WW18ICAIn6NObOaE+yHlTyzChFTLGVFSqcqFtJqmEFQhdieZwFDYkWorYRwYENNDT6UOoeqcIYzE&#10;ZBvsBkQ4zIua0nf39zj28J0bYsg3msACF1mHr6mhAdsgCOK5CosAz/qD/RvVLWEibiavS/FyEzhN&#10;KK5BlOv56la+UDzaOzh+/+HBzetKijw6QGjctxRrRpgcp9y3Bn6b5bpZqPL/bcKrVkHmdSx2+L4w&#10;w4EP4OP5hHOZTkrtxGkvTnJC2QdwxCXu1ZuT5y9eku3+zTfP3hBELnW9Amcb2TCXPmSqPnG4j4Wj&#10;Q2xLdGxyyEikkvONncH/LmqnwHXVnQo3mkMSOmO/3bw8OzHyuxAbrXZrAAJ6ddm5OB21rtxeg6Rm&#10;JLJoSZlMcQTw0MWnjnxVkIhNvclwzc+pYtvntms4RYfD7Waj22rKmmTdYqFnj4q6NmjUX1+cYJ20&#10;tsc8x1u3br1f2v/q0y8vXr2GYkYp3ry6YvNlk+VYOHv+8rxZp+uV2Z075yjIZVLrOYIRAywNsjgG&#10;sJh/yqJ0HH4W5E3aXvpAhwBPSTeWV4Bz3VvgUA3ABb+DXBlG67xY4lcqUvJvvTY2RLpvk9Uocdl4&#10;mQyixpl2r0JzOV8pPJAUTuKhvbKRN/LdmNHgAUo7Ita27CcsReHqScm+OUKjKxJZWjD2V9QKx1u5&#10;jLB94jiB8oYCJfK/yG75l2gyFU7q0VQ6Fk/ghqdkIG2tRu7khJyCcOLg8HrATcyHUQx8OTTW0yFz&#10;ALfXG9t9aCQVMxnLEsXMPhMnCBIqkT0frrgn0XpU+3q1fOt0xzRFGIO1226pNErnabpfULZm9Gr9&#10;YmA5/VQOwm27XM7Fgkm6VXadQjEdCRmvnw1CGTWlzDMPjmaJkv0GWKgRySbu5O89/s0ji/TB0Hz7&#10;1rXrW4ej0/rTV8+AN0PF1K0bH6gXzu9ef6ncrryf2mk/ematbTnXuX0CLcyj5Wrl2oPJ2eCbl0+X&#10;u/oHtz4In/SeNN4i25wasevvvbflJV599cZWp8m0Wjk6urlzs//i4kntdem9g/fSO+1nL8cLix1a&#10;2PE8RZZzIly+c08bxH/5D7991j053NuuxnPhnz+8K3MwXA0oFuBkmjkyJUWstV4OEWLN5hXiIpYB&#10;LADzULUP9gtwemLKHrEs21uA5JwYMRVCZCibSeezWX6zWpXw9hzOMbMFFcdYDcwvmhRbr1uns259&#10;WDtRCLtilTtWr35pEyoih4dk6LETN1Vsmmbv5fb+9/+H/+OP/yd/Nk7G+5HAF3/178ux5J3tPdR0&#10;e6W84RCX1QvQ9cDY8B2f+d8NtCngny8BlwXqt4hsHpvWToZyG7OY70IBv/8PGXiKwbnw6GWixy9Y&#10;NZHIm7dXb148nrWvoOE2bIY5xG8PQu6Qs+bbWCrRqEPwke2J/g1BIfwIzBHQ7mM7wCdiiWADhqcB&#10;XRMbFJAtW750EaKTYcAFuCLcJ4iU/r/wZ0xIGGdJiFwmnSaHqtFsgEri6AXlotcmupdvtBbeJ2/y&#10;dNbrU3qM4QTAt6NvAXKiFZSgCPhjwOlLBQd7Rmo8XiQ63phwbWWrUrFdImtjpmki3PFd5nmHhT7D&#10;kAQrICgHUBZ90QJ6a4IxJEYINQ68GHZYAcgwJEMHBhlQScAAtlyLm0edwBB7TcgtsxKOHkEnRQJE&#10;DYsXArccc0UqdYkJlLmyHDq+q7wEJCA4RH6N+oMmE6a4UP+RG2GXCdNAKhOwGUWs5RgQB9bwhMCo&#10;0VmAbTAroPayRzYjUD6wN8MwQMSENPson/lHXAGXQWaZfF42OB4r900YTH60EZ041GtaYSZBQYVc&#10;HenYIQND1+dUWnsRgKzlBB4ptyAVDWfg4TL8c6n15gz9GGCznckKXEjgUBTzP3wO0SzRP+JXu6IP&#10;zNHuIl/AtAOyHsXHAmgytMTT12U+FoyNe/16v28vp1RSZjJqMrilnoYtM1uQvTHBTiydDS/Wg+pB&#10;PBhzQrFxQOnE0ki+GKnibVVejIyRjWvOOpqs5UxCPren4zj7G955roMVQQqZB46VNB2e27pxM7MM&#10;T+MazQPNEQleC5IdcTQIRYaJnLi2MhaL6ZN1nBQE4DqKaSwog0klPRkvsCdl+AdRCLsNsgQzqW2Q&#10;PojrG8AC33s6ejLBQzOb+auZ57RYWUOmAfAecfdnGs0JTd2gGtiBG1kaIK7ZdobhFXYsOCuJ39Jy&#10;PYuR3hdjGtvC/Hk2i1xeWRQlAFNDqzHnUc9HWEToqRwLa+7GMbmsVGO5km2kM5xkyAttSzpgJcGU&#10;TGoO3BCGQ4SgKAgmixVBf0tSD5fhgTNtA1hAIYcIF1pr4bWJ504oPIom2jAcMUKTByrW/2FyvQWw&#10;lSsMcUkQRhG67uxWqMs58YdD9OuSRiX2kRK3DfItD5uk1RhBT8BnfjwlwsjNPsNLzYSFsBn+XTLi&#10;GUT6xvEcvfhrUt6oUd3Mm17I6Y9bDkJ8AIbkEMYaDp0kTUiJCBiJ6moFCsRioteSs4KxGDNJ3g1u&#10;OCYvLE5eYVrBSjVLEAD3D8xlZA8EGif3EspuPMLExLFdxvX4m/Kl7Fd0EXwKqbFpQtzpvnFdi2+1&#10;kGh3+wQHo5hiMwWB5bV78P77vLStVmdre0eCKXzH1E28uE+hEPd9n5SH4BPXWQAh2ZKZMHY7ND49&#10;GmN4koz16AlorPBNyOdzTAZfvD5j2XYlHEJy43zLCcB7GARLCjxqGrECZi3NcLxk7CZMa1/txvst&#10;kYwwb3Ee4Umx5JjJV0z4XJmLeg+/NrqOdqvBjjbsdiNrKLYLkcdH4lTFhUze1DMY+LH1UBfvVHf2&#10;t7bpLGMykTX/9u9+9z/8zS8/eHj/owd3CLFToqtsNgPdUiJs2CJAmIhy4ZMqGvmV6UxBy5jH9+5X&#10;d3cr2zv4emookCNxuk/k2uD9XN+A9EMXranIjikNAaY4MWQ0IMai6FMpz8Tzk8aDuA+UjzwImR6I&#10;NSZKFd4Qcbn0GSvyj/9L7C7ltJJZnLRKmybQZ3xK1Sy93OYo/O7Xhi+zmd/w6z9oAqXdETYHiAc7&#10;p6S2cnqIyT+vnKQqiLxN1D7QWPxIBkliF06s9GDSDfrRC5IewNfzf1hD09bO8P4BNPRPX84UNA3S&#10;0q1xyqGw5krw9oC6Lxs4yAl3QZ6ml2H0nMsKyWbTA3zXsfqzwTXjLn6Dy6BLYS/eNAiS0kRcMDN2&#10;SVFFFZ+knmF6T1XPHccniTdQpITfmYGLQ6gMy+RTkZGMLlccrfkq3twxmEif1cVUzJHhrs0ABSCv&#10;cLAHHjYe9RdMq7KFYqFIHDabD4AFsA1sBxamsVs1AmGHQnIJZsHN5K2hXVma6LDjErABzb4zGokE&#10;A2N0bmtMErYZj7PV4NlItAauJOWd7Vy1VNreVg3dCyzNYvVoa8uhapovrpptWjuhtswJQyMbkKfL&#10;tyHUIQqvxN9Ll8wHTV6rNONKHQIBOD48EzRaCmYTJESZGcoVATBwBHGkddWBbHj2aEB41vEoX2Dm&#10;ctJ3gc2hFlDVUrnMuzcnIJUmEOUgxyXHPBIIkaYCGkjzz4JglAwT6dq1awelEkYPG6CUJhCEDe0x&#10;oh1hK7NIEol8vrCzf3B0/TqHOPdZmnQf7ulbVto0me3+Pmbx/erd8E6lX8DLKq4CO3PVDIg0hr0S&#10;M0A14cMJfhZrv9t9+vzN0+fPf/PpJ19/8w3D/xL2nuEYwYNQcCVpCVRpucQ5hSkHk2XcWmZ++igf&#10;Sizu4mj7CWgdkB0C2bJSKt48Pq7k4eZrgOK80u16EyB70m/3L0+HtatRu233e+Q+KbzVMuTAIE+Q&#10;GVgeQ95qNgv2KnkH5B3mw/LqMOoX2TieCFyLmCSPMRVDgSMhYwObbNlG/QKrjWjOuH588+Gte/d+&#10;/MNbt++GGsN/+6/+K6t56vauam+eTroNq3b6zW9+2b94Q5dfq50yxgR+wf1uAirFWGDmYXbMppkh&#10;CwB0fjJG3znsd8CwOCA4DhiEorXBX4eDCMctiavGjVTAO9x3KL9kTrJx8pOu7fd+fb+x0I9zmayH&#10;MPVGhyaQ6kK0oAqas+Bqv5zLZ0vDeLaO3ADS95rXlHJcZjSbhG2ftEcfGLNqZ5Q2VKL0ibuFdCya&#10;bk6jE7wxYI1RvHFeUyMSlm2YEWKv4RyF0x3M33J6XEu500giWS4U97v9cbe+6F8OxVc7utbisQwE&#10;0wi2FalSdrlfjU7iXc/tI9uBHhnFVhI7AeL7yIMcofpNZo31y2/OfvcPPVXNT/C8HA1iqlfaApqw&#10;9dSsWM5AQXImXzOqjAUAbuYjl8AEmygLvs3+QQba5SgYzxW3kjFt0J/euP5RNKC9fP6i1ql5ocn1&#10;+zcqGfPk62ftDlnNmr5jfHDrR4uT1m/Pvtr7+M5Hya3uq5OAiUCWnTXi28WNI8Vytnjcfnr27OJV&#10;/u72g6O7nUevvzp7CQ2NJvDOvYelsfr4y6+sCAHIXnZ3+zB3cPX45fP+2Y2f3D1YpBvPn3mBCU2g&#10;kE14oqz4tKLvHhn92C9//avz6PDjBw8yeKX/8cN7Qu5DkZNMEecNQSBSMCeQdaYeG1FWT1HDcpQl&#10;o/Gj965V87lyJsPaoKj2xrjALNUky57gKlQxowZpSpeXSO15uByZN47uoulGYt/uNjMJ9XH/xPvi&#10;8+t4XUxmgLU4A2/nskWyTvQEhzzWtNvEaceib07PRmw3oyGoBpYE7y7PprVaQUmVUsbRzs6028yi&#10;P2EcxBkqx6KsTh8DYgP0hX0+SZ1/4T83MgD+3Q/+2zAXpBnbgFjf/ue3bBN/eMg5wGeT/pG9LbIa&#10;D++GkHQnLkAwV0Eog/3L8zjnt6pv9BWy1EUOwbREwAXcUFDBQY1lSdMhQEjDYyCqhu2+wzVy3HOA&#10;wTfwj07+U5LRQVDIX+H1wdGeBoJDkFOBApZzmIBRjnhhkYUCuUIOgg0DM3YnCXL1w0/ZEWUDhfiI&#10;ckjeLUpDKJZiUipcIxQj0zgCEt45xO6czuRIUpIyj6Nk15j9k2cE8INFPQdflEaLnTQy6JJCBE6P&#10;h414imLoxw3FcYkxJCCYgDaCdGs0h/IP76YS9DBjWkf40PSMhFssUELOLPA0Ll60+VgujCZ8bO4Q&#10;BFTCc2hjxYFTunO+IdNFhpwQPNZDJgUMWsWCWepI/ihbQEfAJi1uVN0eexb7E8YDERz9uPtg5YCY&#10;7CMU1qBFII/AiXxLJIJ+fiv/qfA1XIaKYgSwlPh4FirbobwPYKALNZoR/ivqBagPfBGOKJj0AN3N&#10;V3iHgqL6IauMKEFlCI8G3LRhmojQASUGJBPKdKmB4gjiMEslNV6mvtTyaZjAYoWzDEb5uLjr+ca8&#10;S5/+SZxoar3qMaMNRaeMD6lS4hDzxPHQMTJl4EIJYCBMZxakYwyuKXfw6piGoo6Rn+i5pYoR5Qx7&#10;N3pCa+GlEqmAlmEeGmC75TnT3ixXRNkIXh+MgmRD5eA6587oKobnbNpaixcsdLvIyA46A2zGw2QW&#10;eKEaeDBhwdPliKEoBkJUcMvVhNZDDK29YEIhpXJXS5WQcgajyLpcKjb6rqmL7U2YsltYyStm9Uoq&#10;x1w8DTFktUgF58V0mrc0RtGoCggtnjZMh4BCmJzh9ipqzgyAJr0+Tjz41mjSRS3XObMcjaGZWeSr&#10;MFXSmGCTNMWeGY72dXUHpIPoIczh8luj0jay9BTWD6S6+eaxoP6QCFiuUNfk5CLrgXork+JwDbEv&#10;OdOBglGVyisj4Q0bNgrzCTI+YVPEIsXpJJROFniMU8IE5mtMzKhy4C/7U3uKTjdXyHNUU5DDX6cf&#10;Zh2CodiWzZ8Kfk1vE0LgSagu5kDRVELFIpyalLcG7FOIZ2JvIME4wgVg1WJCxs6HD/BUDFiZBI5n&#10;Vq13idaCUo/GmH2H8Eo/5YRISbrgIONKRp0SgM7gMYIv0cqxAc5WVBvLRfL8ZDQd4x1KpYTnOxyN&#10;NAYQVo9YvLCRx1GdCSe2OjPKglxeRQVG9c7z5qVD5QdGw3vHrhR0kHUkry4Q3DnEH/N6uoS3A2yR&#10;CxqK3Lh1l4dNB1SobGG8MwKbGTEg9Sx7wL3C9oPWhDYffBrjLw4dXigKP3+gqmZzhENgTROyBh1n&#10;2MthTs/mH1dJafcoBZnurcOiwvLJETK1kY0a2gXlFFgaqRegY5AXeFPFO4ofCjYtwyNJDRXKC+FX&#10;wHfXtrd392/3BjN7POMhj0Z96jbGIImYxtyK5GmGfvRt+KDwZFFeEQEjMaTJZN4kdVCMnbmkX3/6&#10;Wbfb+9EPPzDTiVbjHGs1LFjBQkbeBNk0OwJxXsjazVLVzJe1bF7RTS7Np77DDZ0xgqKh4VPwSZbQ&#10;YMiHwdcLjYB4t0pk9Jy4D7B5+cWskVkBRHVus3xwnoJYjfljMD4Q5bsvbcORGHawT3z/bqbndz9S&#10;Un47/vMrqo3Ab8PxlHNQGp9vU/PkZBMFoJyAmzr7ezro5mTE6QaCuuTaGaiKYhArYLCINwvTcoZI&#10;eJBIhPFSFjRvIKfwRnYhsYfy/8R2RugGUo7L/MDPSJA2BYKfT9wVZzFJ9UCGwBrlJ4g+kMtn6iVE&#10;GB4ee2IwUKxUSqUS1yOVvVT9fgCE380K85AR9u9NJPg9mSLSbSIV87+ct4yBBmRUsg3BUplQ+9Yx&#10;KGGxDmcuKLdAIBQqbjkCydpLS8oEPEO/3A1YTqfbZcDKY5PgAmcEvkO5HC1mrXYNqy0HMR7BGmnU&#10;6TWG02yYo2Yf9giNema3koS6DBGHpg4+cAj6IhZiq0q5mkT1K8FFK7AZupdmu8Xdxg+H5Y6mDJ9e&#10;tIw4eGDesI5H2+hnljN2XqIw8cTaKuQZH7NOLup1GFB+NrlLpQ5czevANdN7j8e2RJTPlw1iRZng&#10;AQWJ5ASPZhNXdYLFuQG2i0Gpg8if1QVrEOYFIBotkRh98G7HwUlX0Lrgi4pok0cBaBVXyuUiB9IS&#10;LxS8+8cTRrpC4QKn8UPJ5Yn4Ocl0DNNo6OatWzvZLE2guL+zMtBeKBx+U2kbkQ1iB854Lqpw0Mih&#10;QbiF3z3y7Qjk5IhHIcZS+w9oh99jAT53ibZffjrwEwuZSCoU3SAgzCK5/5e1y2fPnsNa/+Xf/vKs&#10;3nA4pVTFgF6c5piMnGA1L/YiIAiSYg72w3oBugUPKeQLYejoguqBAAaxbEjrye1C4fYxPjD7JTNP&#10;Y7SiSRrag2abMKk24d+1syiaeICAscOOxH7L8qbVn7sjfzoiq3oElQXFvE8R8NOwhEYrwWnyfgqB&#10;WJCaSAS8B6yMHbWLmAQrwWJ+7/bNP/rj/+iDn/3B7v333rv/wZZZphim63zzu0fN9ivqBZJWOU45&#10;lDq1i4ll5VPJyLwfXc+PDveYjoIJUaMC8YmHs6GOR0OwsMvLs7evn13VLtiWEOLxHNjbxXaXYg6f&#10;c6ltSDXUKCD9+sv3uWOO7cuJ2Zy/c9L41lODR/Dd7iFp2Iw9g641aV+EF+I1BfeJmohSomRiSB2v&#10;L5J9b0GhRm3DKy7F+bcaZZ+FIE1x0L48jU5t6mPc2a8Vszg31aZRyJE+y52LhFhCyERMYmZZS2Ei&#10;8naNPIkIycUyns7sEkHV7U9OzhrBQNZtWcyHqeflc/AYqIvWsdu7PG8wyyEaqfagzcgxF9PJnXrx&#10;/FTTjvud0LvTV4UC0439wciN6he72WNOGFug1Ek2zfYfvjhpX527W9XKoJV88aThTBCcO3sH2Vrj&#10;xYcf782bk988t3/w8H8UnvWjudhh9cG6N3XU3u27pZ/88MHe9WNEhwWjaHfbq5l9Zp1eOz48qh5f&#10;ffHyN28f3/jgzvW1fv78mRMd42SA3wX9P4bL5uFRPn/Yfnb2qn9avLFzs3LYfPrmdNCUmm8r+/Dm&#10;B1pn8ckXX1pg5d6wcLC/myi/++zZi/HVzR/c2nLinbdvljEqE8m+k/vOVlHUM9s3Vif2k5NX6wP9&#10;zt6h2lqG/8mHDwSjmkyGDv9MlVRmpcF7TYOlkUsIAaB3WSsW8g8//oBkT5TBrSuyAy0eeh+S+sQT&#10;gdx6Cf2D2AZ8xHn87Metdrt2efX69XnbagKnRzT1/o07hx/f1tut4nqaQ5aEUJWobLxaxLkMIfdC&#10;V3mWs9h0na1ujUFbJtN7Wzt6znh88rI8Wqo5k+lPcuxJ9EHABZnXl3FqWEFVZVOQmAc/EwbokYPf&#10;p9mIKYz8I2xNmQT6i01OrW/lOn4TKKcg59bGTUzOGMlKErCWXxIk27KXRnq8WywYpgm10bE1WYUC&#10;YQjbXeINhIwilRyFMIRMtmfc20j6oHpZBBhd0gxwguDYxJgQljkLkr8FuZGzUtFSoHgSeh6Tr+NP&#10;4ZxwPcjKyZ6msey0W3h+mjlTbNzQwDIER2Un4S2yvwDPipspt4URrgzQJEcTIigDOCNF2Ca4dcxM&#10;KBnDF38HgXdkgHbVbZLKS92B45fw3WE+SKYwr+ayVrPtjg2KjukQuYUQ4LCFh5KJChBDOfZAX2nA&#10;Fwc5vdjiMb2nhpKcYijmqGZGHMOC87C/g/37oVgTtg6kgehoslmyYqSaQ30o0UawVjwSCyQ+CpgS&#10;ShUibyYHhIMJuV/4dZQffDjht4FJ49AhbnWhCGzP6CqMeB17em67xJjyvYQ8Ri0kcDgX6ZtBh4jR&#10;5VsjyDaImAaaRt0qhmaIyMW1ghJ8vVZRf0yo01aknExI+jHzKQDu5SoGJBeM4oU9jqWmEW2yjlre&#10;AutLBNaQYCnoxYaNB8E5JkHbqwHG+lC3IE1gjAipSR4Hq3mcJN9NMsnxSp4RY0BzP0mlMT2nMWMX&#10;AzWAkoO2c4nYs1RGA49dIXOziYyIlzi4AhKrxB25fU5QUuzi1Nm4e3PyQTtFchXXO5lqn6VtNXbH&#10;XZwFZkHFYepII1ndzVPsEFU7Q/I06RupGMkGcdV0nehgEHCdGEYYjIMwtkmm4ld1UtEFlQ6sTEQr&#10;i9DAMGNaPOO0FDhH0bCO/IAzEctnAgOX0MadNs0w/dJ8ircnGgqMrPA1FSPudD7e66J9ZYPPerY2&#10;W/QYv2D2ghUNee5YeTHuhp+HARV12jragtzhR2kxLGKgUgxHzVi0AEYO+sw9iWvEIEgWOVRlzANy&#10;hcjYLpydXeartpZBwtzjR7K9x4J5e9zI5FfpjB/CyfB9PYmrnJGYgZDYwQMPzz15elx/FEck/x0F&#10;n8cCWU31KEgCS57UtjvEdwcLiEKvjde9R9FAeDp0Jy6Q+puWlQpBZh6qSrV+eXXFp5Z4PBo8HIT4&#10;YSmyELFsiU6kgWQei+MaRpEpQGUJDuUwAy1E+or3AOY5OroLCYyG2zccOiAkFNnVrS1eUaRlWNoC&#10;lxCWNrZXpEFwZLsjXjqKDewQiCcm3lOyqpBWwQ13bVktuFH2h/ChV7C7XVfGp6Cb2VyaH82qpDXl&#10;FbFHU7ozekg4paQ9g7DgYyJqXekKVrK3YHi1CBUzFdTfrRYxiASms+cJjI0il+UKqxOo5datu/VW&#10;G5wjiQsZ2hurz7ZfbzRevXwJDjjodWyO1kHPzGaZx/Btfc9kV6aOYl0vrtHEwxEyvLtVwqGQDoFo&#10;KpKPUiINS7EdCatZzBH9HgVOj807SoIJrxW1r9j7+zps3j9pQny2oEy8OOf4Swwhb+zvOXTF08jJ&#10;uwuG7ahdCqn0UXWXsj2jpYl1RrWRQdaFkbrQ2MKlfIbdXawtwoG8mWH58fbWWm0akfv374jd8HzK&#10;ZI8E33SumGBWH0sh3I8n8RAghwo+PBgpE2zQAOn2mEmKt7FPSNj0ZlSafiaIpNcwYoKXhQ8kFTUU&#10;MZ+IQd/n97TS3W7mU/JE+IfKhT8BnRcfB8pEOb++be1E7rABPf3G6lt6lt8mbbid/sRPfm2Ghpup&#10;4ObXt53kZpj43S/h0UQxV5PAGPja+G2JC/9iSSCb+D74vSa3SGZNvDhCZqO3k2J9001uYgqF7Q/P&#10;WUHOKLNzWnyxtpbxmuBSMhSWhCDxG6MKhE7KBEa6djGYlKBdPwyJmfMSOqKZxelaVPpssL78zJ8G&#10;+tcsgxaf/SoTYeFj+18l7ShdBjsADOGNUSuPQb4qBMsAR0RktRLjziXwQUXSKQqpuaxM2aFhq0oC&#10;BiPfCCqLAXRQSaOYIWxBb8iHFgXETtlpN8ejgcd2lC+k09lWkyZwxI7pdoBqBE7OHu4oKFoRiZPc&#10;SkcXIFFZ1vP21i5OnjRp7BfFvV2o3xzb8OMZqSJPNBIaY0Cul0kghExgKoXIXUCxwIoomp3idiGV&#10;sgkxGwxPL2ty+mD0t5R4WUXlaxD6kskUanflC5i19oIzDBdogNnSwRIwDOu0Os16+6rdZJ/aOzgo&#10;Vavcexi0UDLYvuw+I0GHr+Q+wsVW6ZxNU7Ah/Et5mrE4shQkvDPyM+tNtiU2wc3K81WXdAmyiiRh&#10;WCwEgrdu34LxD5gkxG95KwNAmkjmAHtWgvcx1seJK4qKBDGCUPlF80ADhdtWEGI1RyIiv++X5T+O&#10;Af3ajMcukDUpLlR6QgcXNJ+JHCxZcj4/f/zoH37z6zdvT+AF8RdRbmN33h+POIsRj7IqLxq1eFrP&#10;qhpuKOwmuTw0hzQfk2IALoMzXWDhVUwb+5VqtZDXuRKYz+x9UGV73SZGTWendrPVqzdgAtQuLmIp&#10;hSkTKm1swpAvEaYhoVMcBmL0JhMIYCAbeQNIs6xZWfOStyn7jOTHCD2EBotznY+OKBhqQyhMuPPt&#10;H3745//FP/vRX/zp3Zt38vkyzFcJUGkOHv3ud+54CG0ju78XTqbBadbxRJPTAvF4wqj3RvGAVd3Z&#10;un7jOpAuVW7WNLg5OBI/f/rlyxfPTs/OwJno8wmAoRzizLWYVwDOAyqEFfBJhvQgb7Jr+cCNNIH+&#10;9NwnZogVoL/nfPtrgx9t6mSKKdotStIQ7va9RmwNg0zC/MB2wgkizTUvFDt1Y/NwDLE+rDjZ2Vk+&#10;/hRF3GpkLUkt7ly9i0xtDmNw2/tHOyirWuvkBGsKqGH+sQ6bhU4VZF98qNCZOC52wv4OjE6WdFyC&#10;5+K5/J7nBea9TowUGd+yBtYJ9yGipu/sVKG5XTIAhVdGAP16Gp8JjzSdjXa68fGqmy4Gtso/X3g7&#10;gZhz7XYGXOWTLz93sX4LY7a/MNgJw0hxFXQQzJ4ZaWAMz5auGTgeR7L6jvNWfTtt72bzl19ddKdW&#10;InS5HryaG2oqdfnTe3frHWsKi8ud/vCjGz98f+fn/9MH+/k9NDt6QK3An96tqG0XGrq3HjNDXtAS&#10;MVuNrit37qrx3Lsvnz5uvbp29/p2Mn/57E3D6cJJU46qDw7fW5+PvoZcGnRX0eXRg/v7MQInvrkI&#10;De/+4G6mMR1cni8IEPGPUsmSgU6zReDljfFJ77M38EsTP7r9MFyfhP/w/m0aCBGDh8JaoZLf2mWI&#10;x+To4uTkzZNv4Gt/+OEH2zeP2nOn3TrPhKRfGS29i/rV3HZTCc2aoJXCW5l0EBfbeoxyKWWg9POM&#10;OXfckOc2m3ajB7H0sLwfzwMwv8NEnpOc0Bu0iKJDIBibDYgjJxyoJPM7H7xvB1cVL1wAaYsRa3al&#10;DCeVw8Nssdi+OMeOibEKiwwIXA6tzTkmgm8BWfh3odPKoNk/MzYn4vdxgd+ekf/ICpUzTL5GIgFl&#10;Wfth3MKvkXxnZaQpOvz2hz9IFsqD2sWidqVShkg/JNM5X9Eq0yyJpxdmfMiGuhGJjjm3Z4HJcDoG&#10;HJQShb4IFJFQWQ5UJBAI2CJkeCgKlEGyMzDAYyItgbgQqQjBnsN1E4s1TBcd0p7kdGQmMJ9TayNC&#10;EkzDj1gHBWcK708vwy9evuEAMzPEPWWpiEH7uljmkXeihnQZZ41HS/IV2JPmKR0fyZiFfWtgztcz&#10;ppDI78lMDFZC4U7LAWPEFDiTSzpzJM2YxAY924PKxy7AOQlxArsfKDigiUCPSw85A6O8JVEfoHFc&#10;kxJjtAVrHl7xAh4UpSrHAOMP/LfFYA3/KMlFgkZI/0DY3VI+hBgZwwtaEwVBFci+44tikImKxzIj&#10;C1/xEsAIABd8nM9wXGyd1yCzoYvEIa+P2cyCXRJQTyPuQVSCMuojSgjGJu0nwLynsZn7VSKNtKQO&#10;z+aMI3gA0PRH4wGji2IphfIFM/qYsh6Ou5RA2A57awcNEcwE0hGwqqGZCiszsssgVfKDcKbkdzDW&#10;n6/cfIm+FsyUjYHwNI0kM9afVBoCfrId0sALC5YdCZInsx/mewrfB3ckMnjGRBKjc5oQO8JEUdIo&#10;BAoHGiOsRKPMlky0/kSL7ycTW6qGWtPl3ME6nfC7oIKmZQHtksqGmi2Z4nviAMwR1EqnspyRIKTe&#10;3Bv0aINT2QyGkpzuRXDygd2DpJTHI04le8OaeuG0jgcgIM4uFkPAhDinRwK6NeRzJSinyOIbj3vu&#10;pDNxG93uKYFh+H1MscJh4uxnj7EVcroldLq9oq85yWAwIZGGs6lh6vgjiLkmFZ4MxCSSlGOGT2G5&#10;LT8rhP5UwY5I0Lq1Gonq3mIQDuXm8B5n4PFo/ABZPEFY52kKCYIAMBmRhCptjIfcyBLP8HgSa1Aq&#10;c1Hm8X6IbUk02u0gqUL1daXo75RkK5WJ0f9Z4/7cZTkA9y7iCU9Jsl1QhxH4W7B69FqgMEuxhSCi&#10;WVWlKFGUcj4L/QpGPQeqmDGxW3o8R8Ed2GNYexJTDegpalpxQRB7BkAdIcQFqYP5fXA9zh3B/11x&#10;r4EtDygBfgFZmq2PgoTJNWavhGGljDIM7POrk4kLT56zB6iFZ82sTyxYwRYgm2IzzLycUTb8R0jf&#10;Y+bTM+Ile8kMiB+uwnqhkEQTuA6xbjE7IH9SuDljL+hOhFuIjy4HIzYwfD9Q8lBIBPdiqDGbD3vQ&#10;8lZ6Ogb/oNns2XaX4ScdL/scFc56NuVD9TotHu39h/fRIxOuDS80n9YfPHgAVgUPBI4ZNdCIXoc9&#10;aDhkGoPMhj6HYpoyceI5bK+XzbqHlNmyi2hW0khQCKRXytt7edBB6s1iCSmBlkhSJ8k4jCafdkR6&#10;DzY8mVf4YavCTYqF0AkzFBKBGaMRWJSSLLdCbx87u+yEI+lOv7OYWg/vHO7AKQhHUqZJG5DWIQnC&#10;vxNXjLiqcHmsY99UPe6QhjGdMKDTEcZnC1QQEM5v3bkb5sVLGJpR6A8dZtrEjzLuE3W3oD00SsJ6&#10;E6sZsa2T8bIgirwWbD1gq0IpxMqLVlJcYPhiejtaPml0JdXaH/JJkSVDiE1PBgtIvoNozHxCJHu0&#10;T1OTIZbPc9nQXjY8FzZHCvFv20F/Uubr4jnB/LTc/78Tv40y0P+1qek2jaJoe9Yr4oU4NNnAGcei&#10;FuIHy5/I8JUpNzCbH5Amhaw0gvwMH2D1UVffno2nTECTXw84EteHHHM+S6jw3I0oMx54Lj5wKSGz&#10;0kVIO4gTCPJuNY4LKXMJ4VcTGmlkDDFU849sXjqZZm66zdWKCZ84g4phE5/ev09yhQtBYkT4LdIM&#10;LkQuUMKJopOxMMV9N1f6TKEGiK9NLIr2a2INT148vzw9bSPrarWdfl/cRacMAElAQUgFTAl1k/qT&#10;z7Ewj/Ym7RbpkAFm2jt7pWxh0G7NlpPwKjbpWbgDS+bB4R7zYoa7WOxgRM3ypTxm6W5t7fJdGA9y&#10;ATPMBYC/cQkHsEGCpiR3t7fZH9npaY1IWegNcRVpWv3+2iNmI1goVIDjRyRZDm0mgUBpvOZg6EyX&#10;zXxJPn0ggLeHHwNJnaAd37luplNcNQwFIoXZNzB8pEspVHHoQFieECIlm74v5+PpAP5xYdRhkjtC&#10;rK5BZluayTSvHOp52OqlQhGnWIRVnRo2EhOJ5BJpjRzn3GPfO4LcLMTPKyaBd+7eLZGABKOA91IS&#10;oSQ/Dks/kELkAVKYUVaz8DmpAUdlhACDI87CoASFBw0eI7/13a8NqLFZpdQSPEMRf+J750cL2KPR&#10;+eXF3/3mU+hjljdmtsOLydYB/ATE0xn0Y+BcZB8z0AgzdVjVGULsb+EUwuuIXxXDYvFrdUb8eblY&#10;2N7er5ABCkLPo4TFIMSRodPuDBv1zsUZpi+jVjPgjaP4xdGHYypW2SuwqlHTEBBPSYfzNQXgkogo&#10;sQgiQosSiA6QKFsOeoAJYZn5rG0RD4XZCCX3gc/H+yvrNgg1UbhOhCJCZW5cXQEtLQWoJUZSx9L9&#10;/PPPL9++sLo1slfMDJQbFF7r8vYuaSXCCoMtoyfpvOER8nAZY79+8/KT3/727OSEfQduQ1JPMx3n&#10;IJig0JF8IM4ASH5ciWTKsv/zdlPgsc/IWNUHXr63l5LX3Fc7bPaNzeOQV34jwuIlpsyjCcT+tN+I&#10;Az7jfQmTJzQPKVoubybLW421BkYeCeI5LoNff+uRgYv8HDZCeZXnTuM8Oid1bo1Jwf3DbaxWasRV&#10;ZI0yhxnIscRYgOPzt8IgTLLnkMQp6i3G/hq7nkyW18GxFxBmx7AVn9BQAy+yCfmClJhybUubzrTf&#10;vLZO6/PRIty0sPqcu9N4vgTvaW/n2s+z5fei0d1BjyNy7Xb3l8vi9iEEzOuryIhIKuZziLOA+Bi3&#10;jSed6k45n9tuNvuGbt679dHnv3uKp/edn1WOd4uf/OLz8Nr5yX393Teff/L52939wPKy0Rlc/PC9&#10;g+Csxgk8aZwPMaoJpM47w0Iyu3u8C52y8/LCmYxQSYBawTuZk8IdXmT29lZerPnmrB4ZosXIhbW3&#10;T19eDZqOM9Bv7T3YuzN7N/jixRO4oKFk7OaHH2bG0ZeffNXSZg9/dDfydkgnsNa4TRPRbW/yq/aK&#10;eqw6OGs9a58ru8ZHh7e7zxrhP3hwG8eW6v7ewY3bhd1DFH6901O8a3Gs3s4XP3r4sLhTbU7tt/0G&#10;kGAI+L3VnOOt6oxIioPxBoUduJLBCpYhlCS1Wo2Djtk6YEq2mPPCU2r/4lIbuus0mqOf3D6vX0y6&#10;o5iWlDOdo4KjJQyhDvBsCuluYLl/+fJZ97x1f6V38MZ4b985bYAXAiNgF1a+uTcct0EAxkN3Zaax&#10;ChJZGVxhigSOCcoeiYXFMYUjkqXCXiG9jXhXS747FaEIW793B92sZP5P5vgcsNSpTO/EcyCAd0WB&#10;JM8f/2h+dO3rVzUez3TUDo/a1E3hdIotmBOG2kOsHQWZlDOH5Tx0SXkIdHoIcCdBzMKwqRCKAoMy&#10;MYJCWgCazuIHEIeQBj5hQZ72NbFsB2xopE5MpyN8DhEfUW5SJkKJAY7jUGNHloPZf+8kGEkuVTZE&#10;cFYSb6AO7m1VKCJhAF406xc1zo+JqRc61pUR5VAPasW0nk573aEMBUo6K8x1ByCUCChGQ/g44uJM&#10;s0HuRkyMG9x4AgLlggIVF2o6PeIICY+G4oUpOY7ndDNUM9xjp0v2CGgWXW4M2hjNArMETMtWEQP8&#10;Es8Yhj8A92xJo8mo3W24DnZeU9Q0IwvoD/URogsKMAkSo3YCy4RSwc7u03pD/AutCMUkN5iWj7EH&#10;LTE5KIwn4uwG4ajjeV36J7zaBUZCZzUj1Yzqzi+wZHuVlkJTOLyTROwJ808svMWaAqoiv5IJxh6A&#10;pIAP1UpGshMySiaLlQ5gMK7xjHMYMROQGB0OId8BJKtazpWCHIOPIMhfhBiJuMIWyuaOwJobsoTq&#10;DStwbHvYE7JhaQYaX430DRCQkDJJZtgcOTvCWpLRME0yHw7YN8EcHQAGUaXnZibjGKO+8Yj1QIfM&#10;vY0IQ3tJRkhkFe5EFJtmYMIUByOAUF3LLyZ2tttaGibZdJT0RMQu4oUzuqJ2kzvpqekFRi4Lz3D6&#10;rhIbrWKWqsFzGMW1qVitTNfiexfOFqor4irHg0CxhDtJfuwkZ65K9LCSY45pe9PecslEF/id8iMR&#10;DzKPh9pn0KkC99P+iIJoHiwVdnLVYqvtLiPdRCJrDcfZbGjhxob2lVHEC5EXCxatxIiLM1NoRsBs&#10;NJKzLXoPdLCcXmONJaagaMXMhtMwRZTCAlFmME+V4kxaGCFpho4MALgAJAJBOC0JlMiI3g6tJ7pu&#10;jB2Kb4hnPOSRqmR1ZRfbc/I76XByJtL52HqeXIZJBJIHCKMZ5gG14GqRXs6yZBEl9Tg103TWV+BC&#10;og9g+TILtqfFbIn1S2kmPdtiSY8CD2dg948O9jmw2WHQyFIFEaZMJ8+5yYmI/h5qA+M/EGvKEQYQ&#10;5GeyXCVnWYxgJOoN7Ss2fKDt4vU5CXruMJ0UaU9CK2op8+T8eTjswkJ1JxbYBXgItEca2iF2rAvJ&#10;bvGgqYzxJsXWkqoWXI6slJE3j1Cg9jpOt92nnt7fP1JiaBjYYrxY1Oh08KviTVqSLWCmDTYSuhX+&#10;7ngstDfaKPEYxBUykgpELVLfGBhiBgMjhJVMTQBNKs3zkUjWVafTYU87vnEdHW671fIcC5PPXD6H&#10;Ug6TW8YriA7ZLthzdnd2EBHjyvDo0Zf1q9rl5TnkOjhvpEXN3UmllAO3Eqc6D/or6XEI7LQsXjHw&#10;13C18x0gofNRXMHbZDcXKJhyBl8K4W8iQ9lIDnGUoH/AWyGCf1QeqbNCLAFxIGEK8XJJe+/WdokZ&#10;I4gjSImvQRE3XsxHJSt1wqFAhM9ojHcR/Tu5XfSGKT1buGx2UoBZSzSu5WjScMVDDgeQBGxkcgp9&#10;DE5qX6GG+6GQEmbgTzD4piwAiMQgI+zb/MNjZouC6gkhnDvJBsXcgwmMb6UJ/ie2MGyn4vXi/6cM&#10;2PzCV9j0PmFsA3X6mMs/zu6+L8j4os3XbID5779GqGfflWubYnozJNxMIb7/z++bQDlFl+LXLSAa&#10;qyYS8bVM1K8SUk8/zt+k5YK4+V1QoUxl5RtKerOMHOWn0RXIhEdUXvBd2Jm5WwLQEuMkQyOaeqIm&#10;MPaHCyBEa2nFxfqdZ6eBnrA5U8eXS3jyF2Tb/d62TUYp3wU7iahKTh5+ZyND3UwsfIwRuEDItH5p&#10;KR+RD4s8XGKiuEKxkxHvkM19MPGJd5xWvUZCHv8QAFg7vRh2eziy4vQjsyZIIpDvdd4v1JuzZKUw&#10;rjeWuF1pieLWQdEsUgshSgCOcDsYiYrsK3+wEyOcBNWoNIFwD8WamAe0vbXHuSlOUZzdebxjiDnh&#10;oJLxLGvZ1NNsIJJfociOkaEDpi9h7oHPaqdXQmykJiYESY3GtRZhsxTdTI6IAIlkzTx1MCP6W3du&#10;Quem/ymWSo36Fax67i1vjHhJBYShbrkTWEccowwh+fwcwGLl4st4ie4G1hIFGNj6gghWlYRklqKY&#10;eKjJUFzN57Mit+31uEVzth7fvZPGYPMdJJRSvF7ZTwi1jsBexFWGESSbtCTEYBcSnJLYy3zWmk9V&#10;LYmygnHtMgINnnYyDo4ifnnYbYvCecpGLG5Zfre/Wb3f/4qrCeacbD5vXr9+8s03jWbTsu2Ly0vc&#10;lvjrQvHHK2E2EzwG7upgiMQ6mTNxGQF4YM+EpdEaDMq722sMSHh/CWDkbpvG0RGm/kfQ1zmW8LbB&#10;06VTrzcvL+xed9Bo1U/ezR323bYOULHwsAZO6ep0ho3r5DyoIfHC/VlwCyLVncHMGYbAdVEv04Th&#10;+s27I1MYSO7CnIXq5bvVYyEgrsaCGgmCEh7FF2QzYgwnh9AqOGq2x7Wme9V41Wt6tTZmfucXp8FW&#10;d/TmpN14xxzLaVpXb95weNN0EgLnjG0E5dlCxotg3MEYJscQgfqGIg0/CBj3jPjgpjHlQ3OEjAqe&#10;JrYjRL3jv8f6EwIPWw3UFchPMYmvBGlmLQhqzjsm9tiyMOkiBG7x351NW/59oy4jd/5sil/CaNZr&#10;RJjRrteugNFCeytTGdy51wkZZLmiHADOhw7ut/UAAgIm+PuagJDTViO2cHCDSOjqUd68rPVPKJDz&#10;mVvFIkczGmkZBopLq8TRcHwG40JWl7RdNocIYRW0EhwNiQDOfM0z4kFwIhBRZQR/vrCqm4d765Gr&#10;9sK7Ru4+8YVYtZihimXHrdaiN70IpxTbJdXMuQRXOKk5E6xah2eNZtemlC9s5X+YN+4G1hCW0kpo&#10;ROQKsjDhv9r9RCz37MlXxfJq62Hngwd//PLZRTZrQwr/5lfEjoQe3t+HTPH217/Sy/Nsqp9K9OYL&#10;a1/b/nd//+Tim+eeku43+he1d4amjZvDequmxUigWqhBsr7WbmCaPdzP6pXtVPbgZ3dYQuW4QRIg&#10;AYAJNVL44NZ1c7/56OTrk+fM0WKGgtNSort89dmTUT784R88DLxqz7ED0MCLp+gg4BrylBNHlWrm&#10;+NmnT96NWqV72zfzu93XzfD/+r/83+jFAy9hOMFIvX45uHzL8Cc0me2Xqtfeu1187+jc7gzrjeTA&#10;7V804hqRZ6EBNtgDsUNjb0XmlJp56MlMQwP06tnD2sXVqu+WgmmQ6Vw6o6SzASNp6LHL9ttdM3Pt&#10;1p0vT55mR+u5M2sH1+TmiAhbRbC26JAgkE51CTgeO2Di5JRVzMqXor28GA673tDiXS9W9rTqwYhe&#10;q9vntGIrIsde2aQjLQFaonghMyyEZAZfWgzmNobtRLHF2bPwKsGeVjjsMpHikMUTKRzsmPGEafA6&#10;4hS2SqYrH/1Q/8EPhns7571J5qpvZAJ62DaXbmPahSALOQlmJ3Usm6YoQKjrMb9ZhZq212gPXFLU&#10;2XGh3qKOgKFF5BalZoQHmgjM9GGXjGD0gUIBkhzRDtofJnIJa9Ajbht+JXM+YGpGf2zlCMlozyAX&#10;oZwC41EgXopNZZDS8aI5EHAnFA/Mxtlk+Oj6Lv0U46cTiArTQCKix4MR7momXYRjRw5096pHdl8s&#10;mZ6HI5fnrfUISJnhj861TkN0ectRb5oKZybrHmo9fqEEY1ALUkZAN8HyvBjMMICmZatm7Mb4gJR5&#10;oaQ40umpCY5iDg8C2UnfYyonadqcHwSoOxNuFDMcXM5hlw47cE7E0gJYEss4Nljy6ZbRGXIvIEAY&#10;oIsVPjFRTPDZjYWZIDNaaeEhTcIsZWPFDpswBTHdiFJCgc5CuKWT5fhBa4mNSRq1A0UEDFcQLR4v&#10;wgTi4CBvBMNgdZjZ4K1sIC5mnENPPZ7wQftamtI7pmY9NX8eStexURzPisMhrheU6hKFCJsruY6U&#10;9OzENtlvmKmgCeXgC6ySjkOTkSTpbx4cCO/SIckkK8Fs9A8DjFAUuiN31lTNQdIkny3aabZ395Ro&#10;/hVsvnA4g1dIimj4aGzQm6W1qhRtcycaniCl002CcqjA2inNDaD21O1FktgfarGITmsb16CJTpbD&#10;9Xh35Ro48vIiWKMwZM6xO1REsYuApxCYFPskNCax4lj0u3tbGSbZqPU4spORUCURuq0E82uZMI3w&#10;oA1GcTyi32uHQv1AmOzt0XoAaw+0OEcbRe1LYDZ1rcD3cUQrwJNY3IUmUzC1ZXY7Czs7GMMKD3fY&#10;QrGcRsUaDBY81G5E/S3CqXSBv4grqMzNAhjVUEikISVSPsNUJ0rbcwNKhIxdzDGZBuZTaVSyXU3H&#10;Kt4kEC6j4ca+Gq2xHaNUGOWzCW/cZyxtW15waU5skSZGQ+Z6lsJuKR5NzdzS+WujUL6MJciJ0kaD&#10;DET3hXpe2cXXaZaMZlmH2HPRn4QDGW/RDio9zujFNJLM9Aj8sezEEodRfZjLrNUgSTYhjiAoEKaZ&#10;9MYDita93Wtofod2zyEYF/+g2QAdEEzRxXSVThgiRMTrTBB6DBtUDCzgGU6hAE7ImEqwpLHHRALD&#10;NBQN28S1AR2wGpvY4QPSwBbNt43HA7bcPotXZHIjJsucBm7M7sPJirKrUpLjSb0Ku4zDRV6TmGNf&#10;yuxWzcSDC9ieyGzyU7tMT7BzyNC2u45A8tB7Hd5+Ui4piF0zm0F9ypEOQTROhgauJDjlxoKJJNK4&#10;9WiwGCfP4I1qsbQ37xSvF63RCkE9LqFcEjbBYvU4G1v9DsySySr897/8W3jmeHt98fhL6Elp2uYF&#10;lPjwetwGBqM6o+L85tGXOLtVtu/OQ8UpQetXmJl3Dw6v6elSIJ6xQBuQdngb/p4Iw+B+C5lQSGsS&#10;QQM7kbeDPxa8Tyig9AFYCfilqO8FyasjwjWiQakeVR2h79XZy8Woe1gp3Tg4Gln4bRCYu7AtCx8p&#10;ERaD4ih6XDdp8MhmTOeLxLa7bDtxxhZmrdW/vKod377F3ohSTwjzMFqlphczHnh0zCM2lCp+vEhO&#10;2JVmxLyh7QOLYZf8VpXnD/MkIIetW+jqQCZidkmXxFHmC0NpEeAKiJBPSl5pdGXqKd2lH2bkixz4&#10;zH7/47dv3/76viOSggyaic8gFcNMMc/wRXR+qLNM2/y/7tt3SuEm/2DvDPEPJjE1lW+ezdSO+AZk&#10;CTKkhCrNeB5mGlwU/OJxzPIpn/wVaQ7pHwDGUECIsEmOTKpEtF3iQyOETDZmuNtC1uUTSEwf8w0Y&#10;zCpmlYLMyQfhxJQDQqaETObJUoUPCosaAQDlnCr5KwW46fT1kAt8cSNQj3iv8Wmk1gSk9X9beGhi&#10;PsM3hpiAUxpVNPbG0vhubME3d1rwi+mMGoimVhgI//hoZAYzdOzLVh2dPEZgPrtnyXekjKjX6jiL&#10;jro9TBWXIHOKFlaNXCW96Axhvkfw5y9XSHmsn58L65TAA2sUcUj6nm89vKkMxr2pFehZMIogJZPW&#10;SHJuZXcvE0ly9qGBCRsZhowcwYL/yuWHTMMET/fDLRGSJ0AN8AYklzRaSEfLue1cBe8WIoibdWrS&#10;Lg9InHHhX0QUmLUw7M2EPpkshqw98mb7Qwqb0FY+oxuBDr7O02l4OXUA/rBXJHabs9hkhXLC8nBA&#10;PVgsqHfoVymNuD08aZi4uqpM4IITy7KYlQr5vWoVQyQCq7pMQsRWmFRwGVwDvnATAS+YzgnYzgjY&#10;THx095aJGVcYheNKxSsEByxUCTwOsG1eT8gMUo/xrHwRh4zC8RkCcp7ClQKlx6wuFmbQN8ZMBrKu&#10;Di4UIo060LzqfP7kk9dfP/3Nb3772duXAxzyCf1LZdzo2hsOYa6NQ6twA1uxPkHj2jqMKadeymAl&#10;gvmsso5zyJOeCfyEiUjcgsxE6xwlwyShIwNWo5ysDlUHBCmaO0rS4bTbnbTbU+IuR7jprzAYx6cZ&#10;64IkIzv8TkYA/XbFIJLY0qcOWgIEuyJACiYW4XRcgmSpWjQ0ncM5inMjoJrEzIHXQRWA+y2GEwIb&#10;yUSR8zU5hYrGqoJj5YmGcuGasUB84iT7tUH9nd1tkCpme07Y0MysuKCQwBwJY2LZmNo9z3Kdlh3p&#10;j4cvX0enMQZT3qh9jO1Aozaw1r1lHM3PKqJQBs3Zoik1Inj4MXOB6AsZCHa+RGpzFdTGbKa8X3TC&#10;IBfi6SMCMnmRpG9FPr7i0PcNxcVWAdxQgm1EQ8Xzm2GwTtU0DsGQvnV/nt0dRjOkyfVWWA6Urv/k&#10;z0aBVLdFsc/ynqYSCYAjChKJ5g3x3MksACuKjPGwaBMuutIDkxtFI53LXznjFy+eW1ediyGxVdB8&#10;kn6WgEikhUMuV6zis+FfvS9enIvdHy7aSdtZDi+h4axUtgHLiJtLL2JuBX5WuP7NTDmLKqPghJo1&#10;GSpIGkYxGe2vL78+a3z9rP/m5cWz17CniLTJ6IUwZeuWkbhm5K5vK/Nw+Apu3NAz41t5eHUQbl3I&#10;QOlUaDarpbPrfDGFhU+UlzbSun4neHTrWq0dnqzdmw8CyXVy//6CxvrlY+zuY1CvP3l67kE1GClK&#10;p7dw+51BV/zZLaLIGRdQHDDemkxCC083bl7/sH3emKiCuK+7zjy4rN44uPHg/vG99wvhLDBj4rC4&#10;fX07nc3t53YII8Wa5bdPf5feKf/R9kP7xannDuC4YVMLWyHpRSYg6YfFeGC/9eKrc+es+vB+NVq6&#10;enYavvmHPyRF+6xdb3fawCdAR6q7Nov5n/75n5aP9r5+/JgDmxP9beNi0meUFML7nOF1k4cqsi4M&#10;f9iil2tY3ukkAqKh5zCFFzUY5yIivmWotHOYMgvZfAXzu67jRVNmK+i9evSsORz0FjAChajYt91+&#10;j0DRKUSseTSQXqyrScjuawg8Z+PB/LKZTWeTSqLBOLbbpc5MMZnCxdShDwiLsyDiAZ65ElpEcViY&#10;sdPiRixkEPJoKVlRLVN0S7otsw/6rs12hMBMCcahdRfK9/6TcOEofe/DzIc/XO8eXo3nXz1+G3Aj&#10;v3v698HXl3cf3j7r1TjWGEUbnEYK+Ib4ejEbgg254K0OBbuErjQbO0C1SgAA//RJREFUAomJrQ/v&#10;M/RPdng6IMFu/XGpvEgMOoiVo3sCeWQgNhi4kpeAseCGrSjcnlmrU6PuqTdaYtlHnjc3hBm2lgC5&#10;RjcnvnXZHG+ObY/94xaEcvHyzTs5hoPB3sCiTTLgOOP0QrmHssnqYs8Qj6u1q046XYQNiKMH8B0+&#10;EGx4XCWgLO6OjsW8II40T9xcpshCCKDJ8mrhZMJwEhY5IxXUPLoG6x19CxoVhiwIEkSWxJUz0xDn&#10;8umMy6OMQenHiIDzXoL6FjPs45l2iI9FiM5B44hqNGooAHUjmS9lQ9EQ+lp8nHDX5Exn6sv+0mn3&#10;2G6GQ3gaOvUT/FDyIzaOEXFFPBs3fgR8EG4rhlcg2zDgMbkHp6SNzYDWoKJkIiH+EsupzFHXdAmg&#10;kniJ8iZTt4AgEFHLxUJ3ElfYwISjHHYii67ThLYwjysrjEYUDWMq+j3QeaRjkwXzAJn/hqFxsmku&#10;lg4uZaNJBztxdObBRWliGdYACmJfz0G5ZPbYzGSCqJBoSJnCaZrLHsh4YToJa0pmtYwPe2i6GGr0&#10;0qUrjodUhpuMnRpHxlDRPQTehPekzLFqdmPxZOe82rvIYCnB/j2dJF6/gOuJjI1kNu4Z24ZMwvkj&#10;FqYkiAg12o0pk1wJbSuikQnjL4iK9C2DAaSmRb9jdSmASIwcAz3oKKWYpuBZwB6bSRnbpUo0kAvG&#10;XKYgfEYGYSzthLZOpDGfy1F4YpExduj68MIqYSkMLQ7RVxI7ToyNoPrKAmC7B7YgGVAIL8hX2Kmp&#10;fEHXARqEL7cgz9aiQEXBwgUzHwM5pTTQUnAXh4KuxGK+y6gDPdCbi2kNyDGhtG9fv+Php9LZSnWP&#10;hkpNMkaGs0pTFNHTVCZSOA76lpkBvgz0+wz3GEWOymVzOol36hFVBwXxAwwwgVrhhEzVmlqMKxN3&#10;TUw9MWCohJhPMpJVghy6BdftJ1JJcGW2OjhiaVSzKQ1krdnq0NPCS2i3O1gvwJ3ttXuoWNmcoAIS&#10;dUmdhK8vBynzNbpBDj948rx0UgdDhwY6JWUkEhgCrrPwwqEMmUIec/xzZz6I8SYFEtS8vAI4NTAM&#10;48gVKk1g5tpQneP+MDuL6w0rU+K/GUQl3XgoN2ivJQ8l2R15p/CrXQshBs0Op/6QQRnFJKEh+Dsv&#10;p/nADBbNVDchnEvqCmcmY435sj8faAQQaonqvG8ASnYHHoEKZiJIYO9MCoAltDsxncN4eOzVau2T&#10;V6/Zo2r12uuTs24PJw3SzPEinx8gZjo4KlZ3Ufq9ef32Zz//+T/9z/4ZMsJf//1f0hhTwF6/dpCG&#10;jRmECA01lyQy4ZdtgP/NDId1AnGTE1l883DPJyHDj0eXGRojJZ/ZsXGE9qlWIghnrsCXsW8BZd+6&#10;cb3VuIJHgrcJiligUNJPU5lcrlAySMSGdIE7lkQjrpl4sYOJoTRutwj2bHgZa/5I4r9lQMh7QeEs&#10;KLgMmmF1iMuQqJ43//gDP3HzBN3jAvjf7yskaVm/o7R9T2j8R7rb/w8z8z+Yfvw+4i5v93cw/Pdf&#10;xm/4yRy+INJXavlzRSFnch2+oYz46/Cfolf0L4suUxy2hB+EJZwYpmTzYDQQMaRdlXNL5PLka89Q&#10;FoiD57dDxG8HiZt7svkI0mr+Hj3MH81Jlfz9b/Kt+HrGRDym3//6zeTwu8GCfC4/PhCjQlFMcOrh&#10;Gsplc66wKfi+b3In/CQMCD/+HGHDr5MaVUZSnIOoEKkMhaLNJYkoUqLMKbcnqLZ8K7jfv2l8DTAu&#10;Euv6/4eu/3qSLE3T/DDXWmv38NCRqjJLV7XuGcxgMLtYLAmChl3aYm0JmNFoRt7QwEv+AzDwlqTx&#10;Dne83zUjMTbYHdHdMy2mq7pkZqUO7VqL41rw93wnMjqnQcbm1mRnRnq4n/Od73vf531Eoya6KZ/D&#10;xHvyPnvdVrfXYcBIwSA1Kya4+DWOB7lyflxvQcndRkKp4k4sEGnX62xprMdhvcNeMnFtowclT5co&#10;vRWs4mFvCDRCyhzBhke7R94pB+UEw6hgJiMgmuJVI1m1HnjLYyFCwY1nFGgIdYXIruS/SMOxOirs&#10;YoDJ80b6ZKvXQ1Um/oUE2ZFsIs0ep4xBtwM2qTBKlxOBBoZUMJixxxjBsgGlpRoiq57pvJPzJQq0&#10;jO0BhYj+N9VRu4+sAchAOhPXBsK0NxElmftOqZxPZhExtK/r333x5bDW3FoT2iR2GvtKyk/QuN2a&#10;gSLWIIQA+j94552EW5oHbg1Ebv5MqTVvpZXYlg1i5RhDIVYl01Hen3zTrCk2BPwrY5EQIhbz8rry&#10;689++7Nf//LvP//t2eUrvUXOCUIOo7E0Xa7TcdGoQf2H7BjMplALQF53JPwezF2grZH5GI7S7gLV&#10;EA5D2saEupqzeNTFLi0Yp/vAoAhCaI/Gj58NQsTjyy2JJ2NYszIzjOayvmTUFSVMPUw4IG0tHnKo&#10;XLC2IlwYC8g40qwZmsAxZQj3hZOEMmMSSEZyu3jEzQnRyu/4Y1F+NiR0QOh0vgidgOEqhhBLTxDs&#10;cBsCg8OUWxlNxgwdXN0hb3V8xcSZhYxF2DIzcdBoz9bnnGyXHAjE1qWD/vu7B5PuGJzahBxtOIdI&#10;1YoGHFmmItinRPLLQFy9KcoVM2wDciAiT3FmTPZwTmOerEEIU1rwKLZh2yyD1cQMRXAVMiUz45MD&#10;Ip0gBZjp+0BwBCXxDdwNdgndWzdO1yl8nimB4dTxe8YPiUSkuLMXjiRenV02m21aKjYSRAT2Wc+D&#10;yStTKMhakd6XH9c8ZzzMHkzj746m1qGMN70XypaBdW83EPtosFcd25xh02sDMvTSmwm/EwC1f42G&#10;hMHgeotfKyRzZ3onchLPMlpskfHB4JpLjSgJEqxzlWKM22/7XAu/yiqaWUT5aMmvfMPZ4LrSv6qk&#10;to79tSs3WY66nWp78PKMQz83sOAbK8s3v5cJpT3DebNaYQ3hPQAUs8Qknr0knfdEkpPnTx+fHN3b&#10;zkOZBEYJjtpr99ULHCEiQfhJDMCdW5T62WyhX2/y09EfORbyUhdnkELDHap983xaa8JJ3qL+IL2K&#10;UKJ20+p3EdV7t6uAixIx8ODkuJxOTzazUiL9/Y8+OvnokROY4vQCXwqn34FG0oM3xdox9znihzue&#10;efL8qy/rVvveRx8eBfP1L565f/Qv/4sX16coNLwTyMLLeCTxqHz0g3/yp95iEvEGcmSr2600qu5o&#10;sHdeYRFQpuMrRU9iE1qARQFEgA7JAOFz94YDjMUXjG5X6zsH+frl6ZMvP3/+1eee5ZQYVWvYjga9&#10;46ODz37+K1CZzrg/bNExTvu4JnqiJTxMQmFqTOuq9gC3br+bc9qXy8zrnVa9DsfGQzHncjd6XWux&#10;yu2UuV/wRbRIqaVkacsCZClT3/McCb4USiHHI1pFJ//1p+Nh5m6JpC+a3Ibji0h8nkiTORDe/8Ec&#10;m8Vc/nTQf3x6fnp6Mai3f/LR974++43rrJE+2r+0+uyYYELs4s6YT9CzLMrhxzmR+HQti5E8dC8U&#10;Luj9SAU0cKUcNSn45OZJIhVOvKT6BEC7CPpjJ5EXRrawA00O3iNzP/bofq+HX0EiGe0NRhhlcp6S&#10;5I6SCC4pxxWKF0j47Beci90+o9ihXtfhaXfJeKFEXxWKJVJOW61OtUICjJMuSG/AiOJ4OiBsh8Np&#10;1HlihwRE1xlgYTud8P4wwmXSR6HMKA5W1Wg4gcsnPgMxQZ4NaTrUTWIcMXeXDxs0B7WR6GqobpVH&#10;pEgZzezYQNjKqYQoFSkc4LVTqHV6LQQfFoAZmF4qClUKrYwof7hGQt3W6c9Ubkygs/pPANI5gj34&#10;dQqOU+6tVIi8LjRd3g+9MobcXH0VBSKJy9BO/w56LT0MWdRyX13Az+GFsGoAONmS+sq4kQqQUk5u&#10;PIqx9mSy9JajYHpBa+RAOsW635KrjWKQnYSjEq0QqJlGiVKl0CZCEpYuSmRZwDLqDbpg5t70GmQS&#10;cGw5N9HpkL9muyEgHl+EVTixDnlS0TCyOI2LgLM9aI+3/VQk1WvstK79Pk9SpjCbNl0TFpfLaZS5&#10;C+IIzk3SAkEvufhINZjDgr+PFwOMWDvN+bgDA6HXqs+uLxgCZXA/tk33uEZgsvhJYuaJAZvHneTm&#10;MGNg90S2Nhi2t+4m/og8MGiOA+51MhpIYBwXT+Zz6fAGQaAcTdkMMetBeTUfL9YWZF2kM3xcHFac&#10;KKLoGylYwN/cqyzI5LA/USAcYDAcDN6ukpGNe/12Ho0DDYc4EtmyU/BlTA41CbYQy4i6xuKMioHC&#10;WYZ+OGX7ae8poUcYq7Bm8bhDYIl+EPKDcZhjHm5h6M1IiRKWcwog1O3w7uwcs8bRgleqvc265fFT&#10;w/dAlIF+mK4lEjwKnnEfxHeB6gxpP75EMErcm9zSyqw9FbkP+HGQoh+LAI8GPYnNrNBpZSb9yBKc&#10;KhFK5lDgYxeED+urkDcj6bIMNaaJqL+QT1Mgsu102jTMTqIPCGKJMlB2+dutHsEkxR34pV6kdJQ7&#10;pVIJA27B5G54cZQmeFFjRw8ypEOUeoCs3sTdXjA+s5aNrX8yWuECBN9YTJ3rs2uT9kvgBG2IDzcm&#10;bhCDR7+HoA+O9QXo66A/tUZkry2h2kH1oj6gHAOk9AT6YFVBf0EWOOJYYU7b5TknK08OXuHjfiM6&#10;6IyUMJvAoV2+IzxMcIEAnT3TgDM6CmFbC7ZCrobPCgPmbzqbeYrL0Wi16I7YQEBnBqNJq9Ob9ifo&#10;J/UVjtM0VBs4vctI+6CQODy5h4EKE61f/+Y3mUwhEkv+7quvLs5pGumi+khz2VWkJfP48N2h2r/9&#10;0mMnnqcJFFcgAcQtxC+wcflCiROj74P9xRVWUDjlCY00nvXQnhSm4R32ejjkl3ayoZCPsGZGrHuH&#10;d0KJFEeXRgv+AD9VLZuxcKHfpCSl1WA3YxMDpOBxol2nDJVbF0U5SQ8WvjSMK5bszLJ+ZAtDgWh+&#10;EQkpXwspPI3Li/mi2/o9OdN0Sn/Q+NmlzB80dfa4zu6ObjuW298bPdENO/TtXtFoJE0AkoSJN00g&#10;L2GMZOx0aKVsc0bHeQgxOJO3/Xxnd5dKW6NX5nkeHxwKEn6oiszYUe0mjSxBzMqfYM99w82z22Bt&#10;pBoHy7DB/lz2b+zGQJWZGXfa80yOEp5xhRuJPKv/2r+xp5LGW8R2bVPDplzcDbsExBBSIhWKyzXW&#10;oJXVLA28Uv5MGImmlSwPlYPG/JR/IssuClsxYvWyJjFYQS1Mn8wlkoZRV+nmGknN2B/g9VjXH5hm&#10;1jSWvDFUXQ6y6HnoiRsAynSywbudOwd77YtrbjAA4c7RSdgf6dSbePCjY+7V2rzEOuBLn+wFB/Px&#10;dtmvNWVlovfMGMP94OiBf8uYegtBKpjKSEgNlml6cs6GTCQJPM2QBUMBcvnmCCQgS6oxVp7PYXGH&#10;7ZW48Gaj2UWGA2ZFVbOcA4bn0xkZH+CGFELrNVvRAilrZJM9OsjSWLZJEVc8rMGlfbs7eTQmPHS0&#10;mLRdYdpRJr4bR+/6eohWGUPyWBRnkcJOkfuFCmtZ77QrtbNnry9fnA4azWQg6ONtkFfpZ2rE5WKQ&#10;JBselqSUluDffNZkiCYwDgZtmkCmH+yTJt5dS4F/Y3eDdkPOJUC+YYjD6gm5z9wmskHAIs4uLv7m&#10;b3727/4//+OvPvvti8tLbDJ8uF96VulonB5shf4kGEboDkWIaEEMwYHeNyhLZytm/qFsnCQPjoIA&#10;Zr8x2hIGjuD+bA4ughv9sTA2aZ6Ql9OJaRgi4WwyhjNUBIc843TEaU2+KBEKHISYmnlxO9wrkdZF&#10;QxjNpKOEO0ViQZxhs7kEfT94rkApGYs7k2knaTrRZPDgUThfTpYP8KzkkGOgjiErKfN+ZrAYWYYj&#10;gXjKWjuC6UKkuIvfN6UXiKa1cnD6mk1bLAoqSYA23JZxcG6Nhs1um3WuWFev56pxhbv8Qa7wvYfv&#10;Xz0/hbM8A+FxrjOIePxY+wd3OX8ZtCXKseJeoVS4d3w3nklhuQfcA1IP+ZaRBIcQTaUG6jSBZsPR&#10;1iKDJ4B0wUWUWyYdXv+fClP6XokC1HdpFzLEevu2wjLFY7ews5svYDgEysecIge9iqfVF4ygP+x0&#10;+gyFjLaZqUNQ7E2U6EgLDIjP/6QihKIxqTwjIHQwnYYLO3c//ekilK6Pkdew/4sCYd6hoUuY37OQ&#10;DGnCSEZts48b+oTLBwdyVGM2DVSKYS1mu9zJ3F68GIi/Gm9b6rDYHXhetSxpXDy1yrhXZ4QU8pFm&#10;ssEKPOhcBYj2mi0hYzmni7u5NCldkTkBTK7Gwtd2cvv8w7nHwshyhT92oNbcnF9vek0mmlEMgK8v&#10;B50mfhOT6YpgicjxHSHTw2E1GWfoHKlenMMH0tbGc8jmDBOYJjBfBI6Cdg49iNQAuoi5Y4lKNYxH&#10;zUWVmLLFdDjq1kbtxqBRHTWr43Z90mkR/D1pI9G3Bo36tNcm7DrITQO8gx1qzbuvL8UE99OrC8oT&#10;iwUZz14Jm2NcHF1RX+HOoW/quPz2uft//3/6P6PjD45mRNKkvJF7dx/+6D/9s23Ye92soe6H9Q6Q&#10;Zo2G2/mCpGh2rWw+T52PP2+z2YQexmE+beObOxx2Br12b9y3GACloB4GgnDsd4r5Uj57crBXLGTh&#10;/KO+JWf1f/irv/nyP/wt1eh2jhk5ZWXAH0seFg/ZFoORuOVz96oNwkX6C9wyIswsBtfnZJoykOcR&#10;ACcR4oueg2GahyhWzI2A8SjORZHAiDoArACzDM4So5xIyJlKOHKpbS61yiQseIN4H8PAwyGgXPaW&#10;i8OQv7ZZdGB/N86GldPrL3/rGXT2UBC5KT9nOSxBXaFTrlcomo/kAA143nto1XxcYYjWctJFpdYb&#10;DRE8IGUBjwNa5Uay3chITd2gHirQAo3cxUyVk7WyfkExNqSUEuvH2/TLO4GjZQ0xMogtAR1OJBQF&#10;gqGOhB0hmxBoEv4oqC0QabvX4vTlgOAIZtcAiOEJzRUQiLuuKxVJjrUf68iDhc/sLom7rd+Px2gP&#10;0ulkiNa9OYJ9OkBBxXdi44GNNN+MmxhcoHCI5gE4TeGrcOz5xUFIRCDPu0lRQlSEpA3DEiY5SEQ0&#10;hZfYS9pmePBixnBe82yDhvP/+OZ8Ibe7VwxR3vtdoPrVWoWtAMkB0D7nNMuS4SE2aHwc7KwhaIyH&#10;FqA90jQuIMgsOitqPF5Xc120EGJTEKfO/k3dCnK94GqDQcQjnGhMWckLZhpNQcllw4vSS2lM7Y4w&#10;GNcBCWwQxE97WE7AVxyM2t742A87j4Gue+YJkKhG7cBp4uVYxHsNTHw8hrfgh2yOshbpYHe4IN6X&#10;NySzenJQ5YWuKEjq/vW0uLBILBoFEvVowjMcuK4uIaTD4cX4G9p6xPSNcIswlmOmAa9y5AuOo+la&#10;MN4UULsOLaYB3gdaIqwIoNCu1vF+2zPBdd8Z3S4z+H9k8lFPgMRI7hErIYY94cZdCcXRjmKGITtn&#10;j2/q8UM1YewhwiHt4HI1BOoixh2l3N2H4e54Vr8aOZfeFMTzNbZbXPgkFlt7uX3YkQ5KFMIY4rFU&#10;IkfqBxPBSHKTTOfr1cUIaqsnojtKAxkoYI9Ht0+jzLkCmDFno6alCgUJM+Bm4bYTjWKMEmABs9hV&#10;SStcGHJ0hGkVF4GaUh01QQpEqhBUZZLUJUyXyAdqB+A3DFIh4bQ3iNZUwyJSxCiEs3FF3MVERHMk&#10;Hr4QFx5b0uOjFClHg1FL7GvSViwIC4uRHLRiPH+ktKEtE5lw4WrUBjJRd1hIE1GlyexQY2CMcDho&#10;st4gsPHICd7CaJdNGCtUbvN4nY7tos1hhExnVirkMuk0zSVvlE2RaDuekiR5ji48b5nhesx40B0K&#10;QGkH5lqSgwetkUeeDdMJlxJNKNin4eixc3aZxXaqwf2LZBpkGVbnZrbFQWyMT+xqPYBgH0+GEGcO&#10;h0p2h+LIjEp50G5WIMHQOHYS/8k0G7uUiZN0s2l4NGqH/Omr6zpmmvgbTcfewaixmE6yuWw+l6Ex&#10;ByFZTUniytErEiEmUFbIwTQYXZVKKbaiXota1RMuumbr8Xo1cIXqkcwWM2b3wndU/ojdpdHqCCqm&#10;IZ7MsWXiFwcE1293t0xownzjgEOmrmg1z4W9J3fvcuDi4vDtk+8gWH7x1VePv/4aZ3IGipgJ7u1g&#10;O52JxRKsJuUJ6Hw3Vo//+EuPJNiM3CRD6F35LEfHRwdHhzv0Mbu7CKdpbJgg2TMxyIp4NxbyOURI&#10;n3zy/g9//MNQFOLu7OPv/1hTHqyfkI+ADwvkUg9DOYKRoQw2gQ9kM6CYgQAAlcfTbBMpqbGeRYg9&#10;qWJGeqdARaUmqs3hwFVMu9Gj2R4txrxGNET7z+1vsL9uWzu74bE/5h982Ld7YPsa/KNe0ZbS2AX4&#10;W+JAxc6axEBbGqiyymQBcgLZXbFMV5kbo74TMuj+3edfVKrVvf1DHlv6O3i3EHfYPHGcYxSkH2pe&#10;gK5gzHRUDpP6Q/vn8n64JjRgdvdlV/b2+7RLNHtga4cWirfI98/nxuP35rPwx+r33szl1DSST2C+&#10;jKmqvngms1meR5obEA1NJIA+oeNyHAAiiRoCPLaYmTR59g2GK8QKOIE2qftszxoTF6weWG/MmKDI&#10;s8e0LDfXXE2ymyaQu6wJsBRK+gahDyb6jhaTRxVIka0Jw23+d6aY69Xq8oHDR6R85F46B5TmvHyr&#10;375qKLUqHDp4974HRySgOPBO+hMID3hwuFx3Du9tpxjKOdfRgJOwIsRivF+FkShVMRGJYiKpfFcO&#10;01AEuSC7JKetBHWz5V42z4YOHbRWrXWRNtDQQAhYL0Gd0M9yo5PZzMGdo1QCQzPZLgeC8eJh2Qdd&#10;6PIa7/Ugfl2U5piFhhUhmsmkFbQOJ1AKVWX9DdfT7F5p/85ReacMy3lQbTZfnY+um9hgYkdN+BWa&#10;SLod/Fhwf9A/FeagayXliLnvmgEww4cvnom+/+BBBG6YbEG3dBmyUjeLx57V8/hwU7g7fD88QmOI&#10;oO6CLYVa4vLi+q//6q/+7V/+5VePH3/79AW7bhSblGKe0RyurWTxBFweKi4/kB5G3gFUkxSx6PVx&#10;Tfd6wgH/iKjNfqKUcY0slS6YNiL7BHN0OZJRoGxUHbrmmKWhxacD56azf2aSSeKsOYFEvcBVNQGU&#10;RhI2xr9IyKbUe7VOewgGRLYETBdUEAz1MG3PF9JHd5yx9MQTHAXiq2zZV74X3n8Q3bkXz+1AG8C1&#10;rlapNCpXYb/r/v7OUTnX7vQ5TngCYTRpfML5x9xbbhTwPKJIB0LROBaU2XR8CSS4nMTvHKYODjIH&#10;+7SyZtoLFXsx7RCxLS8JChdslp+/eoWAXvNRbgeQ1GqVT0ePsrFxt//Nd6cvzy/azavrZhU/4mgq&#10;vne4VygXizuF7E42ko7Bt+ZZUddg0lDg5FGZ8qmJFhGybuJIBYyYR9K4hN60YZq7vBnBsfzSyQzb&#10;HDZg9Xqt0WgAx4hH6nHfufOAaKGz8wtCQVkhosibIBl7o2YbQSUtNajivkj1Q2nRgHzVnq6yh/dz&#10;xw8q3TGGFSSdsNTtfcbeYeznl/8JrH9zUJi0CUFK5ougs/WwTjVHL4W/shu9ynpbOEimA7Gziavv&#10;AndghgPgr+FMCP53rcqywfdMnHqqYu4IZkUMRmFm+kJw1Y8PqKHRdI/bvuSVL+dO4QWPjRIQRHax&#10;jmGHPhxgkXAyX+Sb7dn51bBRxWV23+mPYmtozQEumO07IEJ1OvN6ZZTdsX70JzvV6/5w6mE9K07D&#10;DSE8jdqOhTpajJFNQnGEU5k+2GXzBH8BdyfUPhMGv3GhY2OzM+RdkKI5T1SdF201cOJqDlqjeqtT&#10;q/U3i4wn1L04g1C/4YMh+PS4Qdz9mAFkCjOn78OP3zt4dIKyjyP3/v277n/5X/5X0WCw/uocCfB7&#10;H338yU9+1AqtLq4uCLkEkqi26kxU/LQEDEMXy1qzyZVW0qsROWBbhKXg7v7R3gGn8sne8fG9dx59&#10;9PHHH37wwYN79w8++XH56EEgmonmy85IssnUzBU+vWz+8mf/PjIcFcP+fDi4m0pjCkpmNmTus1aj&#10;3R9vk9GoP8QeQdrU93/0Uwzsaq+/4RlGkgQVm20X1Agq1YY43e0YMxLuGcAV+Wl4yIOxhTL5YL7s&#10;y8CYzWziiUUsOgMucjhRO7mj+S72zQgLd/c//vGP7773MBALrQgCdoxKce+jfPp7xwd/9v2PP/3k&#10;vXA6elo7//jeuzvHd16tZo7hOudP9CM+Py4FDj+VAkMRIqjHlPUTSjoXeRpI7DjFFPGkzCJhQyr0&#10;jAezSgyZ6ApnYQWjZWHEgRMdKVG4z3FesbxnyFglMF5AY8OOn02bDlA7BScESjavh40Jq3LGrdC6&#10;40D54STDR+BnbKnYlkEdjOBkzQuSE0qQ7WAwAkzE74FGhLdBNjdEU/LSMqnAgHkmeqGdHWoDbL8R&#10;1wLbk1LMPBUXA+ZO4lAS9oB362rVYl1zCuqxoQJfGPxdaZYcU35yNGdAOAOeQCYJDHnYNijVm82G&#10;MB6FSeB2sKhULhl6A5gH6PDH9JOYnUIkBnIG5lRIOZ6al+d1TLUg1HF8t1sthNcAqJRkLDAwEHaM&#10;XD4DZAxLB7oFP8S4SUkiF8YFDB6Z+DOU+8SgoRiUUY3C2WCEKrF3THg7qLGacud6MGquHKNEijwG&#10;OjrYyLwHJtg4SrPBAHRRczBJWwAKEn4AjQ6/CpPVRjwYk+MMnwnXnFCEe0szRvIGI6voQETuLNtU&#10;MNJnMsSAp9cKjHrkODCCgnibZvzQ7HbJ+I6Fc4xXvKEZlv06EPEPGmTH3RQ1cyDW3Yrax/RtxtPa&#10;7wYql87FxBeLMIYabVwLvDdHfcZz23ginCw40+XVeNggFgJm8tSCyOfCSTQcmScS/rWjBv8zik1O&#10;FLNWCcTXzlYk2VsuU7hsJsJpEFL6TqQt5Loxep0gIJ925luqFik/UXNbeHSx1YTYRFyt5sS5Ck2G&#10;K2wbQAXAUBFN7OwWkpmkA8oNGnQezniYPjkSpHlnjqtLx0YKqZitBzgYxohsZeCkcD1wr0ZDPp0T&#10;4qzAKyhJUMvkdAj7ji1OeiEIPIhf2OKgyVgDApedgAgcUrOVEiOAqJXo5XCm8zkwEGRL6GyxBsA3&#10;yOmMAe3xZxi88aMz2XIyBfZEFCE59Jrd83gFo1OnT5qUJbsHhYpye9HFhb2OfL1BnV/ntV8+r/aH&#10;o3RO4/SY/w7uuvQL5HHSfhEtwFAUUnkokgJ2hxnIZGqvvEe1yRwJmIaTnmMFfz3lbm+3mUyWeBjb&#10;WdEawCEmnIxTk7FWihKPNnkJw4jqauZfjJc8WeqBF93NtufFS0/GM+IS0mKDtjEYkV8I+ZKzIaEF&#10;VDOJeJbOE2tEYixTqQAbSLdFcMcJjoZOfztbQC4dYSjn9ROGO2DJYQXERjvsYaK7yOYCjQpzRTS9&#10;XOAJRqBsAvgY+VxxXKnCeQx40quhaLTk1rm3hbCr9M7+o1gyzQ4BJMSyEVlAFgDAQMA9DsLEOCe7&#10;1LIBAkh4Eme5sG9vfx8HUTY6rO3rzV6n0QzjUITp0tQCcy3m6ACJIvBO5mv2K2qg22ZDsKU59W9J&#10;gyYmZ1av1/kvEy156IVxkUkza93f3z9+80VWdTG/w6Du3r2T733/E3ZbWX2m8lR/WzACOSLIMlJs&#10;EYBk2Vph5UI3iLSJGDBZeNrgBSxfhEk4VRhEXLRKu0NT8yPnKXvoZuK07FA+LeI3nEzTutmfhX97&#10;2yndlCzm/9jVs/2a9p/f/hMwNdvT2ka3b3/ZrNfb7vH3/9BU2OpwdRCa2amZyyKr5De0zvwpgzMl&#10;DQq9nf3Dr35N7CrcW8A4pRyB48xhnkeYBMrFEKaWkR+CdGB2JMtNUTxU99s/kUtkN4H8qf1+9NNN&#10;ia8OyhxndpWmLtF8vzz9TVyTqKrmY8to1Hx8XoRa4qZtM9fBtlalQoY1o84OQFdqT3mgmiZdgSaM&#10;XHEhgn+DzxCG+LwUulNZf5r4ctvxRJGI8lj2waWx3+ft1bZba94z4ah2E8gr200gb1EaArQi/ih1&#10;Mf9E3jyME53u8uFB46oGHdkdix2f3A85fbXrq3qn6e5NMEzTLhvw7d+7N4RN1Kyw1KI5YrJTuUI2&#10;mEgcHty1+uyqzmXAmcgh+KcIZYdjU6Q+xBFEERHUnSLt+IPM9OCyQM+lVSHs5XjvQM36dEpACz0J&#10;hisAHPD3yGCmCaSOpx4gzZwP7KVgkFujN5ZPKr+u2w1igRqBgMTPW6R28sbQGOdLi5sKFZpkL5FG&#10;GLKRvdTuiAT1+rR+XVlP5/SlUl5RdDI2CzMU1dxPVB2SOnmIjAuu8T/WQqcHo6PeLDa+XPy9+/dC&#10;QHhmEog3OStA+SKcqvYa4gUBNqG8zRd0W+z77LTPX77+9W8+e/rds+ur69/+5rckhKXzBXgFPjTb&#10;ai/xD5xb7e42sJCDzmxB/jL57qRWcpchtmJhl4pGMozAKMjG42A6sh1ihOZzJgl8Cixm6wAljuoB&#10;bA1xaJ6jmEmms4XSbiqeprmH2uJGB7rC1JykBC0AVhzwmsLVoQ2QKgK0ANImXBLPkw23oDkcdKxx&#10;ZTkjfshNh1rei+8dBbNF4mPx3hy0GrjKXp+fVc9f+xgokXs3H8fhtfncd8qFbCQ4H/fvHu7PRr3r&#10;0+dOyhuFSYDlS8/LosXMfD0d4imLvAEDCPov5mw0WjuFUi5bSCbTpIYhmduS5LFbzJWKkCOUuTgh&#10;RNqHNdkOzWkmPuv1vn32ikiMSb8+JNqycgFbsXJ2dvXyxaBVx1qWMiqX3yEoMgs8iCNcMo2BO1sN&#10;u98ck2RIOig3GbzIKxF2Pf3l5GZaL62TQrzsZ1b9P1ohFgoJkzQnble/07q8OG01as/Pr6FHaHiv&#10;aYE0uiwWTTsgWDFD4L5pJIK2aM6sn/Mkmc0vPKHkzsHB3Uf4cr0+OyXfmmusnO83X7cHhDZMW9Bs&#10;byzaoG/QMbDezbAm+2CEr84V2fPsNIWjVMCXuJi6Jx5SiGA3cHTJvt3NUm13ZjPI2OwiSiCS/Fhy&#10;XuKxME3VD9nfT8UD2gaantTLTZSn0wkqLrUL4wEZEaPLZ4k5vOXRfJLOHYSi7zR7jh7HyTLU7Sde&#10;4/o5T7q9Wbfr6PRsnS5m+7Pl19+QjxpWAcRjEmKMkWhf1ZiKL4GKqfLZhVbL8tExKZPz3hBFwyKw&#10;wmGJ1SB2rkl1Em2B9wqYrojOJXnsw8XEw/RSDr+B2Nbbr17TAcoqXYMT9wy6WjoX8oSsZqfbaSAK&#10;QiQNMwNOgfv/+H/4b0Vl9vne/fSj/UcPJr7t3335K4R1g1qzXq1QYSGln/fGe4lsAL1kOlXIl+7e&#10;v398dPLxRx998MH7/GfvvXcO7p0UdsvhRNwbDULjnK6m3VGn06w8+fK32Nq+evr1b37zs5/99X/4&#10;7O9/8eyL33nGnSNMLXFDYrfyhwduR3syii0JqEgTEJQ83C0lM9D3+jOrXGBc7rPq5xxPfEiaVXmr&#10;u734zdw9PL67h9FNNpfJ5QqlZHk3DL+lWMJhdxYJrqLhRShAtJycB8PM+pNhfywTL5YyxTvH94/2&#10;jyCLDDodPKM+vHf/naPD3WKJGYgvGsXnFILg3vHdo+MH29E0xcve3V3XB6GF88m45Q6Gj0vHSs0M&#10;RMdLRxMUfDJnMgaXgLRD5UGbE0xYJvaFTAVv1IEhuEmoWth/OWbRIoma6PNmigVQfrhhMkxmqXpV&#10;iOC6oqMYO5ftlle2DeVZ4b1+n2cyGqfV5DDzUh+i5VPjEfIy6whCrOJMUbJfTK0lPhZCX53hiL/d&#10;b1LnsmyVDe9xQfdg90CFzDbXG41PryrNNnj+YNzBpSMAF9oc0muaRto2WKAMNwjG5uRliEbrxW5O&#10;50mlJLYh6AJi6wkzMSzmxXDhwVSKsGg9vKsxK5ZCjd2zVCiRioASEj3b1FKWIhMhFjMufTTMPRmQ&#10;zKlBed8E9wBRKk9JOzwohJdeCzKYcGJUjujf2RRRcwiaUg4vhw/b08AaiIbFTIrrhSkzT44xZYbX&#10;YE3nziV9I+2aD9IpqjZPCPcHaIYbiv7JCIYtuJQZzy7xceFZhzefZjcj1s4bWroDHL+r+Ri5NuR2&#10;lHcU0BIgj8cj0udmY+d05Ilm8hibr9c95SgvcCVJQfpgxhjxa34LU8kVHJFQR0wfwzMyY4FoCcu0&#10;eqlJP7aaJ2aWH1yYOs0bnQaDcwp66D0OVxCmJNsbc7NAcJsqroh8HTRj3caWIbHTixabziHOIGs2&#10;IfGP6+1JZbfYHAJ9EvIF7ABE3uvQPstiBw0yeVHzkT8dLZCVRbA7/TbYLreXfnjlRjDGZMtLTwQ7&#10;ge9nFwrGQl5iRJ1WJOnaLe1i67W7e7x3NxNIWT5PAphiytwAAlQY4ix7JXkeUDewKO3QILDbTizq&#10;BY422nAnhuMsLSEiANsIwZE4b7fZdJZ7L1NHDzEVQzZzeI8cKjw9WCpx3OrYmDMBlt0nyg2avWjC&#10;nFJwSqcQlRnqSNYOKI7bLHZ6Pm8cyx1Kj9Gko6yjbciHB2EYp71spXoF0sBK8EfWCPcUJ4g36ozu&#10;hvMe3x8+bmK7KJ++3qKrDvsTtYsFo6D9w7Cc3FapyjUviJVumAqaoBKGatjaOz2wBFWg0xmyGjUq&#10;mjAyoiLFsYDWPcbzwPiFXoXiG/4dGoxSvpxJJVnPWCVxQsGvmG0seijEk1Z3zng+l96LxHaajXm/&#10;ywwBfle70xpFghnyfust5pyoQ+M83K4N946fSbiLk4gvTLqCfgnTnQ4/uB8sA7KReYLmEwcsJ49v&#10;htWmn3JrG2hW4/NJMJpU1WMNmLNkR9Pr6eY6k4smY7t4GuECO+p3vJHB2oevc3paCcZ9KQoRwI5Q&#10;YBNeFVA31prEQEDB1fFoeJJTeD2ocJkEogbnbykPsPyBnlqKh3bLpZ29HQgLv/vmOcQHHmN6P+wy&#10;IXIABYDgsPfJMZjk9OFUs5c3X4pIeNMdsR/xmsKS1bDxTCsHzuTBKn+P0R9f/CFFiZw96dKTKP5S&#10;x0fHnQ45hy5sfjnreIy1hjDv5xaZLYa6g56P/3JO6jdsH0rDgvLCjITtYwW0wdkpprsoiyqGRJAQ&#10;PH4DRd9WJHY/w8N6287ZRYvd2tljk9sez26Q3u797HLq96Yvak/+USSX/f228yf/3G757ApMciyj&#10;pqPno/HjN+oVDe+Rn6m6xnzduobyNk5fv4RJwwU4OjkUIxcGCl2WywmbgnqMAaCGzW58iRcEaoGm&#10;i8H5ZnopcJYE3bAEILdNID9RxA3TBArTMT/asCvVNFPoGem4VouOFs1GdT3MYEFONva10kfGtd7M&#10;DLnL/Aml4s1cUz5r+pRIghV/DRtZPZ4uLx0mrSDmgdVqledPeSaMeXBjMSomxBkk3fMG+LcKpTDp&#10;GsrYMO+Nm9qGA2SaQCZvptk2XFwIsjj/4A1LUgqtvax3aCFC8XwBThbTtDRb4f4xACGRmAvHPDR3&#10;DnoMqGYOf+DOu++Mnl2+al4za24RMNAjIhvTq/X+3hHuI8lkYu1lP0yCcILdGIcgeKaQKGN8DEVF&#10;igWP3Hro5jBFWS+q1fjhnXfAXKH9XF5eCcD1omAHgl/iVUtDoPxG9qnFvI8kbDigw+tP5olyCpW0&#10;h5QOXEoEBm8IruEhBy7N8axGaJSidNuNavXV85frq0bj/LJ1VTO5wUGcR3BonCOu0YJmTCSbfZZs&#10;MhnjDuGrRJUqHj1TREwXxLlFzkZXABPXESik3r13z49MTPkQVNPKAVBcoclz5tqyfgyEhxhv+lsa&#10;vs8+//tf/+abb7+DVB8KhffKu6yJjteBnmxOPcDYd86Z6E/D2lwufWn3ye4Bpwbef8At8SCJR3H8&#10;VrZTfD4UHrlutFDbb7AmhRFLbUQP4cZ5E580PxoNShNV+FtPuoBBYQ6bCUkvYCvOKLwVNor1tlkV&#10;ciuDoyv/CJgm1DAhMRd5ROA6QiuwAy18oUBvCEsO6Q6q8xaCzdm4v7bGztkYS0K6jAA0RKBGzB96&#10;TRmNspUPOnw/U775aLyTTeKIFA8joTyuXTFxHcIURf8+GvTddGireRTjiqV31htaHfgi3V4XSiUV&#10;FRydtdJvuX2hQGm/dO9oN+p0wka2epbD66R2TScjGZ9jOhhVWyNR5LfzVXPANo3/Po10/7qK51W3&#10;csWvOs5mzTZ7Ip5OjFEziXi5kMdn/v7xcZZsatg83F7RpzUpgL0pV2buu2gHkhHS2Sl4EyEudnBQ&#10;DKCQAYKCKE0Vs5RIQrxPUOoNulAEaYhGkvQ6UJUScgvwoeed9UCJyPbKnDqdzcwpmSOUFkkee1IG&#10;mItA6RImjXG8+bKBs1tY0BYBCtwxam2z42lv9XUbnuWAFYkTGg0T019+SvEoNd9EzuF2iXFG8wXH&#10;gegz6qT54PISUBLNnF6FqY0Xohn/h08kNiXpv3cO8zH2jJm7vY5XNiw4JZ/aI1JRvrHzW2GvRzgF&#10;Xon4rsEgAp8JxhgfRlIbZ9IXCzWa28vr2XkFh18nhjHPXhHpXAwTNCDmurAchsL9WoeZjTsSdI6W&#10;AZKH3b5iaXfSsTb9MfAzgDsW5Wxf7PWsQBEOzRcdNvXxjJvICRdwI3UQakXc2so9bFfm0mdjVgu3&#10;YsvkJ5fb3Y4cw+dPJyzXWmt0cU0YzZzJyv/mn/2LSBC1fC6zU2wN259//g9ua8xOr90AxOvg6INH&#10;7/7wJz9979NP7zy8/+i9D46Ojvb2DnJpHkx6R0hWi1qn0qleX71+9frF02ffff3468++++rzF4+/&#10;vH7x+fWzr4aVV/N+dTps+DH3G7XLgPTrVQLNPa3Aij1l2t6uYbrvBZPRVADA8OnF65e/+8Jie11O&#10;M4HIzsE+tNd0JF7OlnaKOwcnJ/iLHt65t398ovyXeIIIdWcgCC0ddycIIqx7ar8gTLUkyELh8OD4&#10;3p37d4/vsWt///33Dw/2mZLF00m+R+pYBj44ZbpC6JqYmGIQR0oA0Z728B0u67Dbac2HBCp/fO+d&#10;1FEZI8Wnz19H0nm8k1FDYkkrjzo8nnAAweic9U2SFSi8BO74EOC3gMoKSVWctQaT0Rh4ACjJtAan&#10;aApkeEcE9zCGxhojFo1ZY2a7PUolKHLsXHI+9wICQi8e0+lhl87zA2Q+Gs5wa4ScF4pAPMUvUewA&#10;jjbmYDwFmjKk0meXl1FkoMjwljNo6PF41rXx9zr9+QgtgYfB/1W13hyM6h22l2Ea0mggtliRheLO&#10;5BOBGBcAATbYxzYeTSJ35NFicwzywbxM/5i5oVbkDFBkMIc48zpB4npKFdfAkR8Kw/3T+Ul3Nxpa&#10;PE3hYKRLB4NJjrUg3V4NKXuKz0W8DXVzMgnFEccd5qLeSFQAHqVOv0e2cp9TH7y43xsq0cYXBHqh&#10;LhNCBQpikpVNKK0BggjQlucUm5fwfnb8KY402JNBIGJ6L4o4ETRrQBJcSafLCW0JQnh2BNwE+S2O&#10;5ajDQKIbl6r2NhsMSbsbZN5+B4mDmIi5Qw1oC2hLna7gwnKEfAm6cnLPmeDPly2Mch3LuN9VxkGd&#10;ES32EpBhmM8s160tmmOebY97jHv4kB802izijMf84V4s2wolhgFMxdDVey9UgwCrkZOa9VCsUy9Z&#10;4+1sEHBzpMvoJjJoMUV00apfXziXQ1yaYAYypqK0Z+zN1bfwnhz3CRbnsIiv58QlZdy+OfeB/Dem&#10;5NlMgUurVBl0ZdsoVUgoAljHDNS1HC+95MModsSdyoXCCRfNm9TN3BfGfNaUbHEnl8fnSCTynPI9&#10;xGPUoMEAlZfxemFuTMBDm2cvnTjAtxOpL9cWxIGqDCth7lAbY4MW4hmVWvIDCAU5P2mnqTwQnlLv&#10;MFjLpLP90ZgzhUkpNuhULMyYYcFQcFCks/I519niaK4kWycGUHHMdFjBmUJWwXiJYBbL0bGl1kq7&#10;3OH+cOCFXbvd7pbvkFO3ccM3R4fOosIvjROMhUe6Z3C9SPIadPcB0jymc3xMYc8tmVetknw+0BAZ&#10;KlpjiMfsQhJHOkm9U4wd4S4UoUYYAsSD59OEepp6HEhD5HAYd+RfifXqIF8c+AAYHngFiyMLnjP4&#10;hNdRa12gWcb+ZQeAyRn97imuW5yj4bt3d7iV60W41RyyJCipgmFGyq0gFgGUtzDl8HVhWuqwsAHH&#10;67fXZoa0mKwugAnq1452k8MUpjq+pEAMnKe73ZaXJsjnn3Xas9qFi9syXbbxRmIKtCaPvk/h42E0&#10;msrATRq6Ry5fK7Uff5RN3wFfcTsa+6lPovF0bzhB+kiSAkE1PFNolHu9IWwFaAWtdr/W6HBZmOdC&#10;AM8l/e88uJvLZpcO989//cUAVzASgZlBQbvdrAhqfnD/ZG9vnw2cOWt3ZDE6totF23TODGH0JGLi&#10;RcfO5AfIiW5DzHJJyzAqUO93qzKyRz38w/kGUWicdgnSb7PZZR8djIbdQW/U5UbxMpohGZMDgDbq&#10;Bkw2RIgSR99EChl4makQpFvF+oHCmNwg6nbFnkozJqeVm19m6mV+b4zKjU3JmwmhaZ1E5hfh+WbW&#10;Z7eCdgdoc1/t+uZ2xGd2shuO5duNov3pVKW8af+4DkL66I2ptqWJF9Yuzy6ui37RsADDrfl+27fD&#10;bh35uq5ctNrNg8ODd999gGM/NzIZD1Hr8BO4UPTARnPnB57vYwQigZKdya7W1LA3qQ0QzsgZ1f4s&#10;9gexh7ca+olFpp3M/hNekAfUvjU3XZY9UDVfb18QgeIaJLKjadrPVFOyRpuPZsxv7FYWMxMTl+ik&#10;OOcaiG5AjgqfGVSFIE54SuiL4LSAykgvoUAPCZuMWvJmgmssZTlnuQ7sSbdNoHlXduSTqoOJNTQJ&#10;hPiAiFl759F7h3tHJw8exLPZTr199s3Ts9cvNlz+uQMRB+604XT64NE7y4tGYz6maMR8FraHdIFu&#10;1+HeARRv+uOL87M+oYL4uyyg1Whygrwy5gtO8ORjrUh/vulcV5do0gYdDOhZ8+8/+pBB59qanJ9f&#10;cOpTa1MsKsndj4dLnAkvThf4q4B9Mp8l8njs8qeOdwBo2RFWQbZAxLA5TLTiqE3w4N5sa6/PXj55&#10;fPbs5ajTR0UfZhbPd6HPCwpu5kbR0lN+MP0x82So0bzYjOm5AjyQNJt1xK3UuPUNL1Rt/doVLKYe&#10;3b2DUgqjGppApRSz10KkNPpe7iwaoq+//vov//Iv/+2//bdPnz1WgIVObH8ildIsZbO+uLjwZuP+&#10;tbN5WVWMy3YRT0YJZlgMegv/pJBItboDbywG5pEkUMHvhRtDss0WnuVitO338QWYMSigbQgEVyz5&#10;jWc6ZsoNwJiIJmFrwVpB4rBDR6fhL5v2bI6XrU4QghGwjYK2wUVwkBAFZwVYn3g5H/m9EnUzAeOi&#10;YAts7Hf5J1H6eepx9mWgWoDx6Xg66Iw7daVsTQaZTHL/cA/7DEIbYkkMU92JYhZOBBsmWCHKHc61&#10;SMR/9+Rwck3WVdcTwpJawWOMZUMoLBg4A15s1jyWsGjw2iJJfDzoDHESb7MwcJRvR6Dz9Dqd01eV&#10;8wsxM+Rm7j7cK+5EA5y+r2pDqJWMUrzwbSkjaU5kAuNEViC+MXatviCvVj0/O3v29OzFs/bVJbnM&#10;SFYIH+LD4Na2W949PDzcKZWz2VwulaZCk9OEtioFrRkhMg8VyRPwW5nnATwCyTGWp0nXwunKQ3UQ&#10;DZMfhiychxoLBi83mlqZ549vB3RQZkkiUSjv7B0cHt+5d+/uXYrMLqPUxYxLrZ1FpeDNnmnvIfY2&#10;Ym899v99Mwk0JiBgWJ2Gb82z4J5jCu8kaROOjHv3bmbhSV/TpCu+i6EuHAcOMAQ98+H5a8cSzrAO&#10;cAWibraLKcluoEIaxifSYYQSjgnTC1dt4e1QtZATxoV0yH5PZQ/9GQbNnshs3kXdwIgCoJK/tWZQ&#10;H6F2Uj9PYulwoXhIlbRzWHYH455QPppLhjOUWdFAlIhnAvMcip2lLmc2j1wVFIJjL50dj6ZrfvFw&#10;oz8yzbCdiG4fjlxJaYvxA6dV8HiY9XGvg+S6lArEWMAUmyq6FsMG5ppLKIs7pcMNeczDWm82ZMSF&#10;pfKUKNxB1/0wffjjT34oaftykU8mdtOpH0AwPznavYc71M47h3c4IGiQGhsosW06kEa99fVXX12e&#10;X/7y73/x6tXzzz77beXZ47Nvvqk+fzmuN5b9HpWafzlPwDV3bimYONMBz0AXfZH4crrBGgnPHk5W&#10;CH8R7M4ZZYT9jV5/B3oCzCBiANLR3Xji0fHhJx99eJDK0/Lu5UiTyh/tHu7s7UfSGczpCGbghO9R&#10;ayD8h6IdYUIGFTx7d2//4dHJu3vH9w4O79KslvfS2TS1f3+KZ2nv/MWTFQysoGeGtkjxWrgKkm3A&#10;tN4ZjajVn4yG8RCQEWRgvBBlfHsQTzmRH7sdVrMVSsaKhfI66D+7rE83DmCobCFPqzyfDvE54Aj2&#10;BylisPPl/42oXtg3jHodlIwJMqOqARASIDV6Ie4cBhhsourfXO4cljKxYBc1ab2/mDvZq5DMcbsp&#10;UyCUwHihk0Q3yHGih21K9LSXyDwqs3QGYZdyn0kgtPPreTIpcagv6MRiWNA7lpFEDOi9VhvUrjsh&#10;d6RV73swl/f48Vkl2xv7LGR4O4kcnZ8nuIU3T6UKy5VNkjnbZoFmL8p7lN0CHS3OI/Jw5BkwlBv6&#10;OD4cCjb8KCXbk4ML22Wt2mB63OkNQXyovtmKcU1ETBeMuKE+i3DFkqRfhX0J9YYRNg5YmJJh5er3&#10;YwALvMIwqtcf4cTK5WPDGY0msnr1ktqHTWgYvwD+goJM2YDhICLVWJzZlw5bTnExFQRLAs9IosPe&#10;zeZMl8Gt6A/rk0XTF15jc0Fl5oswcp/7g1wii1JYJxvah+1waeE1RgmCNciCHT4Q4h6NcdJJZ9li&#10;5A23WUaHfdCsgClL8A8ZExgY8sbGfU3nneTSeCLTEdHdKHJQcwEduF6c1hiCxmOZxTi+XdB8Mi4d&#10;+CIouzggcVGBe1GNp6AMp9ezpEoWXxunkEFvNRnEiDdHdlqvTULeKJtV0FcC82F8R8ORygb2jpC/&#10;zxzuEXIzNgR6ZhIuSX1ghupxJbDKXHtISkCnR0+jIpsBElxyAi89riQaW84jYrSdTLxG6xDZrhyP&#10;wU08x9PKnC9PlJ/TmQAIPjouxBLBoUXK5SFiOex1RfCX46qPkokw6GQsBWSMpw8pW+tF8OyUUFQL&#10;hxW3C38g56A/ZElDQhsNhyRggVOweruDPl2TmR5zAgbZKBgncuTx5/1+C+QtgG0BYxooLuUdapRk&#10;tsi6psuhJUBsbxKwHPDdmo0KC5LRLLn3DrdFhCQDp0hwBwPQwQCgBJRnzBPCLaP1wgRl3N363NmA&#10;L2xoq0wDh9IOrEM9cpXHkHZSsaQjmcPdaODzz9O5pWdblrkFF2u9ioWC5CvAAaF1qVZr+NlAoLFr&#10;cZ5QNqtWt0OBzCSQkpTKgNdH9Qp6B4qMNyVIqs0J51llPWA/1hsTdRMA9RkMSGpHBTmt9Sobz9gX&#10;WrRrQz9GCYm9VmtIGDQeDdPFGAKn0jihhuBtBnnYs8SPoFBi+ofKgoo/6PBwBdZESmDF1Bu0vduC&#10;L9JuNS1szyfL60hymEwjsEnm8uVW/yWgjwi0c1UtHIl7haNk6KBdDxUKob1E8dPif/Lu7j959Oif&#10;XV62++3ruL/kC0Trzf7Z2QWPFmIbCY9puhYO6K8Uy90eiLam9ZodbTZQ5z949x15dzs8v/z8a6Jf&#10;sPtxoiVkhD4Zx8KBe3fAGA8C0QS+nL2Btb+3K5RJQPxNU8FEiCXRHxCihnuVItdZDMiSxHA2gQh2&#10;EfB2E8X/JMaTn4+XMngTVskgaHxMTvggKR805SBPUNfMyMck9YljaFRh0qRpWMElhtVPEeAxqicN&#10;tRSQYMBmdW4mnlyVh92pqlUzrZ2EhcblwshT7HmYFDBw61UivyUCvP29/c/tL20l5kvM0reYordd&#10;ItI+ZcSa3u+2r1Njhvm7miXqeWXYs0lJ+eZg4cUhEvNh6XLZullz0DEoiOv167Pz8//lf/7Pj4+P&#10;2DWTMWrOeSwMGLcAEmRIaO6Cn7MGNggHCWMQzfqMFSQfhJvCRbA/tV2W2dfGbt1vjGHefBy+gWec&#10;t3v7bXYNd9ux8/7tuZ8UBOZ1bItX/id1reSCighXGrC8lbgXsPaNL4CE8cbIlO/ksnDucAiydKhE&#10;JxwYwKaMyHsQaHrU3Lym3ZHedsL6jcPBqL3VbdtNoMorm6RKxILGPn44Y8B/kkGwWlyOzmxDhcBC&#10;xIypUyM/oD+bDMNp7J717uFuRXJZeHv1r55i3s8LbjBygheAFV4kQO2y6Y5hj51fnJ2dXjSvr0kD&#10;r9eue93eerbIRmJOaMjS6GI2Pam8fGl1sAKp4QBHyf7JRz8ERiK/jiYQtT5ZgvByaAJ9iUSKbd3h&#10;xTuUjXKpiSO2hGMrEEkelJByotgu3z1J7e4RFk8uXuv1eeXsvF2ttKoVWkEFsKDFXay9idAE7SP4&#10;NHjgktmhO0rlwpzSyzySXWXKLi/LykAAqkO/00XMbT+hNrLA3bxZGytnsJh+eOeObwaOrhkgMCjl&#10;LDP3q6urX/3qV//u3/27v/iLv3j69Cn3gok9svb9w0NOx0arTdgDnFhgvdevX8XzOe9yO+0O5c8W&#10;8MbTMRDY6aBXOMHeJIHOzh9PkzRJ2h1vuD8d4XwhcWM0kPYGU9nsKICrE8L2XCafD3pD2BTHoojf&#10;iUoP46I8n67R2sjpjf+Pv5NF8SZWAmQWvGMoKt7E1OAnzvgFoij8vDU9McWBtgejVmfWRzMUQIbI&#10;rQ3CN0kwRuFEYEDISg2E/O1e+/HTp1e1WoBaLpkMRrEb3U/vlhEipfKFUnlfnj8BP/EzbIDh8fyi&#10;co1rXHcyYd9gBhjnJzMCBVL2CIDGHC/sdib9vhTzaLBPCZMXINwPOek5dIfddrst24bVFGLubjGf&#10;8jmx/n582bG8IX8igRMKs/4+RSw4ODPWnVLx3vHxhw89IyuICZ4cSJeUreNeu1ur1C/PMYG+hnl8&#10;ddloNTi4UcZyxOPUUChioEM6WBJVPGwLZoNqhhjMeoKwBoyDDEpYJEsENgbodhGbT0Z9LAEYVRlY&#10;nX0bp12YI5pt0OMx9qADZPvGUaTexMj5CrUXsWUTHt0+EgYfrt8WYiE2qTeGWLe4GKtOCfIGhFLI&#10;ICe05Amy5lpWTt0A5Fsn72AD/9oN58V3+KDgiR1Up465E3dAvneqIQZrFJnx1ZmTRHaPdKy8oJYt&#10;5GeXe+r2QFDzpXzJbALTo7Uj3HAGumh6ZwABUudB2UOQKUzQ9AzENI+Hq5mFEwe6BgjYoFRxTMLd&#10;jmPSS/r9qcdxSMyjO8y5RNMXQFsLH5vYTwvD+C3WJdkAKA2LCPaQz7ONhhIHu7jsILzhEfCnIZZp&#10;A2bNA8QYkRTHHBsamzDCfqq/+QrfDRKuR5i7xNzWaj7tIHNibKNEYGIl3du98smiMe1tqusU8rkQ&#10;rOAJwD9P86d//mfjzeLDTz7cKZbYFthjW8Dn083V2XXjqvrq5fMn33zx6vHX148fn3/1V9evvm5W&#10;nltMLptXk2EXXiloinu2pImRDoe4K+THIc4kav81JNlavbP2RMjAI0NPrcHS3SB4buHqeP2Pm81a&#10;f7gcW3965+F7xdz+3fK9dx8d3z3+8M79jz74qHx4BAkKSIFGA8TeDdbt9eLWhzpNdBAYBevlQTz2&#10;8Oj4/r3j8n754Pho/+QgmctgQIHtA9G/HWsE+nt5ARn6eoFI9+K0fXXNIxCD1wHxaO0k92prLZL+&#10;sCsIuYj5OfgHlHesgCn32FbprYJjkADcoCIpGNgemKsTq1qt7BcKXKgGD3pvAtksmy9hJUC//R/9&#10;4IOjR/dXYT8DSbAEGlqiSCk+hr1n+VJi73gPnvWY3n216nYQ4MHhImxyxAFEoVOvd5h7K88YjxOq&#10;TOemUq/Gk3EgauTg9E75XIEHRZwEcspCVBZj4hhiqSgkEnJN0T7geGEDJuzb7G9AND7PBgzj+KA0&#10;6SN96OzslMLZwDYMQhpDmdWuNcEPY1F/hp+ynoURBjBPBVfeeK7Oqqzu/R2yw92h0LzeYH41ARQD&#10;XmWv5IfyvI9Ycww/2FWtba+NB4YDM062DE7faCAFzDqF3+DAR8SJ2xU18ZooHaKUtssQUSJK2dBC&#10;ptBKxnI4R9BPWzNndwA+5J2M5lCcwcCWa4IujHtN0MfTzfkL3sJRhC8RJjER3AsxKKVZjUVIVzq9&#10;ri9H9IGAj2Q+eAmLoAEORjGjcTd7eHHJS2oxw3Az4lzzBmhsmTCwSWCu2I/AgKGZhjDnTY26xN/F&#10;t94eI0lUdhiGLMd41rrHwwCIcjyZxq5VqZSqZCD9yi0oFbtXvW7PlvjQ78wmc19gTiz7YN5MZMbB&#10;hKy/+41cyHXCIW1NK8Vdnz8C/DlZOeawIESPgdvipEciCSrFSDueoSoYx4VdhrvdXiyVRbjoQWEX&#10;n/hD2NKgVQ4GExNkGq4oocBIwKdgqdMJXUdy0HNMgcCC9USUnoAMTCsQnmKD6WXm57eWzpHbG1iO&#10;o8FN0c/JtmoGgkjz3UEn9jDsTYx0XeugY7pZxaI5xxKXcCdDOQ65fPFgtvVNSZuDpN1vMkkhpB3U&#10;Hu8TysvBuId1zmw9ABrrd6ebBaIwuWqT48Q4ZdjvwpgE1UI8CXkkk43Hk8TNw4EOos7nWWDBxMlb&#10;mozrzWoU10fS9igbFnNGgpD7ZOcDzRROONSoaXNCfGF/lEtii+oAJsdUPIXjfzzLpMeyGvTSQV+s&#10;fg2hPwGg555jXTukDu62fbTf89X5zGpbTXDBMJ8CkrzPP3K4O3hxuzZ3sMyCJBxOBhaE98a9+JqY&#10;OadvDn3RTXyIez5EeChdUjIfp+pExsZ2C2c2FsIDHJ4Q340h9ZphE3eG8ioUheW7PODEzeSzmTzQ&#10;tZ+aCKyIabgZqQBz0wU7V+AE1Y0zhg/jYFlZb5u4x5Du4sLddrFI5wia7zKmhy4lRpyH9TZEWQ1O&#10;GoXr7u7gIUdgWdAL/3biDO0MB0jfon73MBofxhOrVI6ov8Hx3TR45GQySmUUrx70p7BimTu/JkXB&#10;sw1v0ep6IIm5+Kg/PvovA41Hc//rfCg/bHrZ/XDeevx55+ln1eWiW8gUsPq8rDehkNNTMEprj/or&#10;0IPhqjeeNHoDiJdcBZIiNSBwuiLb2S5h8ZHI1VWjclYFapeeKhwhWBERA4BqJBSHadfv9RuV2mQ4&#10;wN9Y2CZTLDPJUuGuayV7LZlkGHtH097wZ6YfuAGE38hCTDfItfW7EQAzMBQ1km4O4gzfDGUCCpCh&#10;ASpewrymvkxzwvjEOIyb3k4r7iZOzlQF6uZuCITqD9R9SqsmS0ujIrNbGtXEqE55Klj0ctfUfxUR&#10;TcPJgNWQNkHO3rxlQ+mkblJOnBgN+rmUNJBEJD8DnBQfESNuEAQ7x4JfGOFTxQG9wLCQJloKLeOZ&#10;zHRHQ0oRK/k5ON/iIMAZidEmTsjxWAAOciYtY+w4vOAwVDXvt19/8cPvfVIqpOnG6Sh4o/xajzct&#10;2GjhkCW+l6JcSAzGr3/hIn3BL4HaYs5dA+2nfWL5weunmJOnpxlP8sQxxfJh1IunqOIGRRimwsTC&#10;zXxWTQ1UqEl1qaNKZNA3/YPy/9SSS/Cngk+zNzlpUy/iHqExlCAYSNdjCSyY1S3h2qlkB82iMaft&#10;HY8ncCNJnM8k0xTeGlLInQJOH5s+JengunHRs/odnvx6k/eBnwstO86xjU4H2w+ShxhdwQxEAwax&#10;SnM8svJm7NKsC1kvkeK9ZeTdqPcr9XmzixUyV5k4VIwdweagz8+teev1de3r50hml92hay4hPWbM&#10;4GpQXhghWrA2Nss+Y8INTpbQ2IlR6fR71zSKd/ZPOEzjDm/98hpDE3ArWPBYUcry2en63nufDrpN&#10;TKqozGGP0ZTyoYAsAnNfgYxqROTkM5N2z0qFvZBMlD95yB6HH5CLp/Wq0btuXb940b++4vjOYDU8&#10;X+JoBquHPlKEBrw9/bLAYQFDAqF5mzEAZyIVElRvLEARKCnRHmUd1PPnT747vajjAYZ+nPss4RgB&#10;NiiTvYGxZ3FULL179y6lM9bTg0b7+uL6t7/67c9//nd//R9+9u//9u9HK0cwX4SliewHHvJy5ugM&#10;6/hTJVJ7cOKiUS9Gl73mwr2fwt8JSBMEwOEL5ndLkMcIM06TiQwpYIkLLMD0FkH0fFHzrzpTXwoa&#10;oYvYyFja4mBakJy+k0jm9jFqCIbYGKGF8TBh+ibobW554yHzUDIPGxH5t0YPRgPOTTZLz84uN45h&#10;yDJEecZq0cenhzdmtL+y5uKQgv1F0h+50+Qr+vAb9sCNAGHi2/mxvlpr8OTJatQ7e/nq/MmLJjtg&#10;D397TVoQkEWS6dze/t4DRNaP9h6++xAHjffuhZxzyh0PkL4/6qVNJRJqRV6FwfaFL2ktAMMorI9d&#10;mbIh4H5nH/ek+Xo8OL1uTbZBSkk3DPzdHWzJuyPHBaBgNEEKmjOz6wzEKSBKxfy9k933Hhwd7WYT&#10;AU8+lbuo1E+bg0Bmt3z4AD+YzaAHeIYlIDuyb9JLWt31qxeDly/QFFbqF5eXr8ejLmQ2Vg5VeCKP&#10;wcxuZmcvR1wHwgMFfbiClAjsA8jLkWxgWC0PmIUSLjZ4b/pfnr5083PzO2JdUMjQLXi89DQbcCUK&#10;iQF+9RY4FHQNPitNJs0Wh6n2X6PgtTWlon3K+h8WkKhqFFXMwigluxiozWe4Aiay8R4ZIPEsJ4B7&#10;6+txlCSDx9/746tFvkEAFAsFEpY7ALcHvpB7MB9dPeWFzfYvlItXVz7vlgJ9hUEcAYUflzGvX1zN&#10;NhV3fEG1wL5j3Ow0ltP5pD3cBv/436J0kfvAVowXq1rfZTTIjJ+QQ99sM+AvMLOHTUYrzx4+Aewg&#10;1JxZJaAvXnrBuMufgNOv6oEsNLkQosB2Yo2dLu2nDu+mj+6mDk4S+4eJnYNYftcbTsn+nhkggSvQ&#10;dyWD0Zs7yZZHEIznffZ6KPNkpGPHH/TF0+niabPiWW68M1opWMUejGB8kOT+zb/6b9DHfPfNN7/6&#10;u58/e/L15avXz3777y+/++ziyW/bF89n3cps0FpNoBF2HLFSf7atd0bX9c5VtXF5Xb28uLq6uFpb&#10;DWKjmUXJT3lhQYEM+pypeJhLWR91vn713XjUD26W2Fxa6+lvXnzJNTm4c/Lk+bNht4fB072T4w8+&#10;/ChRyC5gpIRCDFDJ0qH2J+8Mu+RgiuGceiOS60o7pYODAxzn7j948OCdd3iRRDbN8cPxx4dnSAYj&#10;ky6OHE8OZ3ZFlhf3hqWCGoCz9LCIXXsYmiwZbTCT+o5lezWeBF1AdLKTFVqPjghXSXLl4XT6jJG7&#10;jlbxQ/DPDMvpkAedZuLh/bs7WZFFrV4nEQ7sFTLFDIqaCQN9CkTlZ2wdmUTS1C2OWNDPcA9UUvXD&#10;2sGhxvOGMkXWqjN5YZOoQHkouwIzX2M6BxTKukfKy3/39/ZJfq9c14qFMPy3lXPJ8a4KA+1UJIra&#10;rVpp80jwk5AbyQ4OQl44jAV/vzsh0KrdbVMo8NGgVXj8jna3Xr8AYWzGooFiCb8EGY2h1IXsx0bT&#10;bDAxHSGHSCZSAHiUYiig4MYDBcvqM5cmWxWaBESbIbo745hHvcZn4axiMCghRQgbSTBXV7PVZQhQ&#10;yGdoSqnzmFBN13Jh4SLxDaAG+JPAXWSgATsfX912G8brWHMoAgFGY7iIFENY3uP3ZhxBnThMcDnp&#10;AoD0TBoYJYjGfphzIi7nbdBBovtQPCFel/wXx/sthFALru90OgC8ZmyMNYnOLIA1nPOnSgTXrNjt&#10;QGCJjoDMcWaG43GHmsRDRDwPywSgGjY2giJSYgorSvYp+Q0Yxyi9SnoRp/v16dViBpwSn81a63UN&#10;fTWMVC9PumPmJgnWgu8zT5Xa8TxyKe/cKnsCDVnWLfDRUXyXHDtWWBdsAhHUDYIh8MXEwWE8cE1H&#10;wQAP+u4Ln3/BaZTMOhJZWr4wPuGLdRfaZiw28Wyiw3ZoRIoJTm+r7BI55AQ2CHinE6ckLh2QLu40&#10;01k/nUYY4sPqzLX1Fou7ONh1WxQkyMw61AIBxgxYCPjEiqD6ZCku5W64YdGD4SmfQG49G/qxeAoa&#10;hbPTaTHzph7RwMETAJbi6aPGnYxHdDFAhnByqbZT6TT2EvJ4Z/hPfy/vGSSgSnAEouKpZN1SnYwH&#10;fXoHIgCoeydLlLG0TNR/U01nwWM0sFqzyacTuWgwLq7vEitdmvOI+BurDa45gCNym4CMQZWjuouA&#10;dfa5aaPbYtZKCd1oXnHEbpZ+BGmAt+EAPFXZrqQSWS/P4xzcHqgUEmQf5yOGY5QBLCEIj+h2sWLZ&#10;TJ0hcCCYB9GoNVmPGPbPh9JloZlyEjQnURkAH0A84QP4yxtQ2L1bKjEChVqNjxWEDR1kauZoGBlr&#10;L1i2ILlQOkIRdIN1a0x4UJaBCsffhx98PxT3KkaPhmXtbzW51Gyo7lgkEUg2aO9RA+Uy8UQk51oV&#10;V0SyUvkWZv2Wp/KaoQwwn0/RWSUuyzxGvKlnRRQEgYrkF3JdXd5RIu2O+vYxVq9dViBZ5/cCICaI&#10;NBkMtJfPZyvPbNNdejqXteYXXz8+v/4mk45gPkET2B1NhxO0QzGYZRIvQ0amZEJ7INRGylqKBDnG&#10;LJeJ0IZtkb20N+jDl4sl4qVy4e7dw/feffjp97738UcfM+DF1yqK1Q4wQCQMF44+QHkGYJsAxRrv&#10;KGDAluTZjdbtb27/5+2gzCBgZjD1JmXhdshmk4hs5Ob2D+1hFF+3vdxtO2ePvOwph/1Db5s3+xUM&#10;H+pGyHcj5lMbZUv16FPsCcnN6/MX4izZ+ra39HWAIywxOhoFGbC/skXCRuM+huNY6fJwAJcrBwgG&#10;iGTjxoxfBFnxgPRq+jhSvrH/ogmjj5QvNugYVBPU5CQCZVI46HBsyYNefim8YxW1Z6fnz549/fjj&#10;jxgjAa5RcgAgSgS42mIb7QwHtoI/iJPZjhllkweAg5HJg6cYpUsDy6e64n3LtZX9C3khRtAetlbZ&#10;LxtTaLue1peJiFhCJBF7+c0M0L4++v5bsaJ8p5lOaRwqzfkMyJdZlDZI6hpsS1RgSX/Li0i3qT9X&#10;AaZxE6/Mb0S9QXBKC02f5ITcyHJDgw2uTsgtYLIWEd8HKwQrGEzZusihmm0L8TwXOhrlJrLwWMRy&#10;czM2bmwZjCIV2Ga6XC4e3TIlOBxO5LYDVIAQjMHB+936ZaNaqTHTQ1nBHeEfkHnLxaKthRDpw7LT&#10;TzzD3qg/pq/FMIMdX5ozoiPkzOAiDGynsDfsDMlnf/X6VV+zxgEjPZNOEi3vHd47ejBF7DednZ2e&#10;sbnB0ADagB5eKO3T62Ndi1/u4Z2TO/fuHh4cFMvFLvZ6ON5U6w3QmusqfClm31HCt+Dx+tAV0FzR&#10;/hFcL4o7BRKAFMuSpWsvKs4uqm2mDW+eLAYG+k7IMYxYK1fXw42L6mLIod5ttepXtavTfquymvTA&#10;bI6wCI6EXn/39Jd/+/PPfvMPz588ff3yxQiNEnYmmXyuvIuBajgaodBBi8kVLe5nAPGm6NtpjENe&#10;KopmtZc9LDmt+Xo05o5xQjDSY1pFjnCyAJIWoVRAj80RTkmjAwp/gQ17MpNs9pKE4RF44ByClEJB&#10;5rCuN1s8WDBNYC1hqcOHyccTSBKx3IFmoMkeIwuXRwG18IxFplLDYc/wzcPPnaJA074kZ+ANAySm&#10;8ZpvcblQpRvnd7OnY7XEqcNjgSiJYLdqnQsrFZeYN2yN80613ms0m5dX7WqtXatNB/2VNY7wsAwH&#10;q+kYIXeaYIlcOcjcEhCH527cAaU2Qlp1p7Jd4BfMfPAabofPfW83G/U4MBh8jqgQPhZ6E7QoAJCe&#10;UH/lvIasEU8jLMF7K52O7+4xqz4ul/eh9KN8JGu51xwQmQ518braQLWeyhKAkZIjHzmXY4v0HnAY&#10;3AuG68lqbDnafRelG7lizea80ZjW6pNKZVKtzGqVFfPagLdQyu4d75cOd9LlXDAX4xcFNVZ4PKHa&#10;B3BBicQurmsMS1IxHjcUyFSrGmEtyefFLBrka+vEnBZFD/uMrRRmuxT37I0u4DZ9x2ZMIK8y0aEG&#10;UGNmy0DOR3RZmJXkiadIP/Ons4Fs0ZnOJk7ubVLZy1f1Wp8nlEwz9XBrcjh41merce1UZv4CXIw8&#10;4E2IDP4w1hp3oeijYpK5Okq9HjkRuBu8Qf1uaCBvWB63RAP7vOBT8xtDq55yHErwDJkWnZm8kwUL&#10;6p0rp/PG0sZml1C88sZxc0Io5mTW4QHPAQGf11tdagylueEFyxgxCKiXzBWKxfLu0b075eNjTHSZ&#10;kCQyhBGSDhN/dXHpV4o526yIK6xjKlt8gGqVWlD6F4Xm8KPtbFh3qbDXa7e++eLzx19/QQwFTMjN&#10;oBJ0r4PuTTRAa8ckHLYkKxOO77LXwWTostusbRcW88mTveKju/uH+6liMZOIBTOp6P27B/fu7O9A&#10;cIwHD4/28XK56jVSsfDDUvGgmEvt5c/HHVd//ejD92i3fvDp9z794OMsTkdeLwFbbG5ecBZmwC6S&#10;5yOlPGH1B8cHB3funewfHxweHRZKRabRFJeI2ulPLKYCOEKiQ5UnJ4cHmnYJKgxZwaXoT+p1+Io4&#10;bAQCkAYB95ZQqXhkyTCgXRxZyL4w1MomCzjaK22PikNSJFN3GfjBmI3JnIiVDG0AnTfM+875q6tX&#10;L+iAPdRlq0W/etW6uhyjeKuTkEVd6MMpd9of4Tvf67aph7LRKBRtbDZpDiEgkDYawV/S7YEXwDZP&#10;OSq4R9w6sW7oRdnj2bDw8uWRZ4LOoqlXG6wq+n8WrkylvZ5hh0ScIUolGh0odSB5YqzQbYCp8JZd&#10;nla7Mxzo1CX1LZ6Ks2vJt2I5abTqmSj4pau8k2OftOgzwkE5wfR70OwYP7GLgarSY4JCa+LvxJuR&#10;QUcAGyez22l/hJXXavegY7I/Ualj3m1AXIHTbFS9Zk9qJfwAYP6GSH7rK3wiGglE4zy4dGsU10TW&#10;gnzDXKUohq1MACZHPhMAXArMtudMJrKLzRTqFuLwXr8nN2esWuBi6eY46RdN1jb9E5R08ew1H9jA&#10;DuWxETEKN3wcpF0+AEoXXGFr0iXQLp2NwGfB5BJhPQQG7NP45nQmpPg78LlQGlQ9FA2ipfBClcS0&#10;ehVjykFVMR3TfvNe4NzCucKAlLLJjwcjrCV0aGFvgU1u4254A41ImIyZ9GJrRfPt7WSXYaM/NCXL&#10;gIs6F7+YNTr3hVHBBYxXlpig0lYx/Edxt40Ou5CgnJE4oQtscuY88rZJAQ8lOtxUXKOX674Ho16w&#10;ltlwM52HmbkpVRyEIhZLTZj/AEvO+gGPfx6MT2A7gpsu5kH3NsLo5fpiOeqFpkMfuy76O9ga3B1Z&#10;pGwn6LEjCWLe+G/UnGvQgrR7UA/xJ3aJzzMACghVbL0lqEBW4RTqVPsBT4i0F1JM+4OuDlpAXc4w&#10;LHnp6Y3eL5pOVqt1psTA+UzSeApYV/h21JWqJ4UeziWcebyiQEZyLSzUHBoCAy6ov0LVAR+fAhfa&#10;63Q56I651xwe0NQ421mKsIkw4+VZY3AK+sAOQPGMkH9NGRNQnl4IN1QPWeeEMlBc0QvN/c4dF5Ys&#10;yHK2ec744fS1OGlbAomw9GRC6Rj22Qihu0A3xb65vF1gwwNNBFNVthipVUfjWRK6Dp8H5Ni4Z/MU&#10;swF1cOQDCAr6JPpTdmhSVHOuCgoMjGUh/KoZUEIMuAPnN1REfOlmi4rTO4rHyk5HHJifj8Utp47p&#10;tYfU4rnsDuQkMC72GBbLZu5dAPuvV1zkNGnO/rUrcJ3dxd/Vs5qErYGD3KxgfOAJ9kNRX78/ojuw&#10;Jtg++QA3UcFQwMPKwSdiO7zDnN/lr2SK7tECRz1vs9twhnEgsHyBnC/N0u65fbFikVzimc8ZOz7c&#10;8YUjw8lySIykeNaeCPsFBoUUXzgMQm3RWgYuUnaMtMFek98ttnrw+Pjuo3cfPnp47+h4Z6e4d3Ln&#10;uEwIEi01AB8vwoGWTJkLwzyIXU9GFELdAc20rf2jmG+7DbMHcLc9od2k3fy5OZztpsv++p83gW9/&#10;vyEG3gz0blvKt5tM+/e3X2yMGm29cToxb1QIss72N7WjMGFDPZS1DFwiIx28mWfKK09kUuZN9Bdy&#10;pUc4hIMwGwmzSzQwjANVHAicFmyoTGQ1UOwSRgej3k89KLs8ZbLHnc3w79VH8xwlE7K4j+HXi8pc&#10;dH1Oe43g7F9mPOZsczQMB+++94C/5crwFHPFOTPHy3UXk+pwiLgxQAUwVAi4EP9pJFXvmtBbPZXz&#10;OWeWXFuQLsCeYOBI+eV1s1HTbgFvr6CiyNhW/HoFYxrzT9O9Ks7ItnK3eVz2ZWeaacZtsmmkBbPn&#10;qoBBzPCVDrjhdJuPB2N+zyfmsOGFzRDRSDPVrktDCDKJiQGfRY8iPCRihIx/A+30bDMH4kzjpZtI&#10;eZ1+thP+IhwLtdsAW2TesqhpkcKEaSJtRRJGRcmLs++DakGUA0/CkAYuN/AiHaDGnUxstLzlhUKy&#10;5qSnCAtTJIBgM7AlpQZppRxcYOMS6QlWtbezbw2tsD+IhstiZ1e+xpKcOt4jj1ApVxr2Rrxj7DGB&#10;7ZB2omSkwDFeoIFHdx9Zgz6wX73eYIDCVkaxo+6HMAj2iFDo+OSY52c4HJ5fXJxenI0avVlvAARK&#10;C4JHIhMCe2pMkyJdH+UC26cscnTtZHCh8knWQXYVK7m+UWbaVSyXlyeSCplylrdUbzQ6cIDmEwaE&#10;dw73Pnr3fjETtQat6uWrCcb5E+vFk8fVq8tWrU79Y1LtcVujog3ho47xyVW1yunAQifu1hveHt4t&#10;g1iMxjAIOH+xuUZJM0sXsmuk8xMQYWeQWV4k4qAUGE+Te8w8QhjWLtZEWyVDoRhufyj1MWgoZIus&#10;fa6FoWJD24IJKzbhyJrCCMY8ApDQSezusIcnZ+/qonr2snJ+1sX5GoiXRzUgLTzdvhyDdeslJDGk&#10;by0z/FOAyc0kwMzzMZsBXGRQOYdtZ8JYTGKD1gxBhMtNyOMYX1ZH9Trlo6xTcX3DqHK9JBeYJBww&#10;GwJex+3WqFFrX13MOx3PvH99ec4yXDFASGZ4zuHFYCTjnnSNDZSaHB5j430rqAneGc0CxfnJTtq3&#10;XtU6w6fNSdcZW7jCmXv33/3xH+d3DwfrVWu7TpTyB/u7R/sZoIF8oRiNJ534lxJDNFwOR2sgUeIu&#10;NAdezDgb5eGGRC2Tnw36uEK70S8O+8yowqQdw2UYDvl4q+FgMewi8Z91GuPG9axVW3UbtUatX71s&#10;Vy6b1UsaBA4XhimpVHSvvF+EBwMNhjYshmg8+fz1GWp+piaqq8H12SZAXgxtjf0u7MOngEGZWJ3i&#10;lqNnY+Ya8PUHsBXkJ2yTKbhH9pbI48YSpSuGNc4OA2GvUCodHR46PHF/Ir30BkYrZxstnzPgiKTH&#10;a/+o2RivZvQCYtlynsNcYlaA1qB+avyNDMGfd6DnwkStEWDo8haz6bu5mHfl6G9DPVdkDg5lfGhu&#10;t6/bk4LFYfd+vHmDF2zoSIkvunfnrmZUk4mKBPMN3Ea5H2Nvoc3ZeGiZ+AzTBzqGM1oEOT2QWoKh&#10;ISUgd02oFBocByqSFa1gtz9odno10ifh7A6tBWckJI1YfOfgiHEZiMbpdcUDLgaeTV0sJINEYtw2&#10;kvDjp5MBOig5lMjEUgZszn/9r/93nBmXp69W1uB4d+feySHBMszB59gcETK/XVtThDoG+hz3gccY&#10;doMvUuVQugqopLiI59iPMUigHZBXjE5medN3VjMSr168vkj4o3nUQmRLBP0/f/IkMQ4nirnBfEJ2&#10;SzoUJUcDHsLu4QGqZQUOa+IWhM0D09ycEag1wdi1LAQTcs/BggyNhIGATfE3J4EC2WHm6m/JGWMY&#10;RJ6BoR5DtoTAxmbWJmMHpw3yOYYDmjRQq5P9w1KhiB6CV+aK8Ho0J7zURAPmRb/VJGKr02jgDjPj&#10;NXoYCww5+hl2KCaQ2waBBDI0aYVcRw4GpogBX2qnUKldz6YjnA+sQRcEakZcyHqRLeXAfckOouGk&#10;1mVXjaYKCHBZy2IJbNBdQl7CVCa45nlXfg7tKtMqHsk+d4r3H4o7Gm3qXUc8EmeDg1zngVY+nba7&#10;mGBbCENIBqMoZc2wlpiqu9xRinW/fxGNBdDHIbRjL2YLmrVn9G+HpHSVc4QkIHhgODnuDebWKJZI&#10;s0csaD88HmoAovDAkMjd5uxUnCxHnduJiQd1fr0xJCsDFIxjGuxWhztPlKJHmVaCrNHI40DKpA9R&#10;HHVFjOnfdN3liiFBtHpTalziWscTDC3iLjIctmvMlDpI5uGdinoRxKsvmsaHhNEKLg4S7NlhRLyx&#10;KUMYLQYUvOSqS0zC5sxSJl8imSRZ24WrWjCEIo/+sI/zoy8SatYrHveW0EoEERSdaLLXTmSfyyCZ&#10;CimKt7nfh/It2GxDDsTqikYuD5NxNY90+y2S38eDnNKh/DXaNrn/rPDV9PEUAfoR2gczF/5nNDel&#10;NHItCDLx4BQQzlnOaWk8WEAajcMfDBMG25/OSICNkC4ZDWcmxM7NdeIuVgSudFIZgvCYPXqgd0ST&#10;HDlwBWdcduTc/UkknmsTKd85u9uoLkNhtoVQjzU1P42HUuUyNp7Mf1OD5QuXs7Wxko6ZL1X0r1xD&#10;ZVFtM50qlo/reDDen61lA+HGnxRC+TgW9+OWS3XDHJVuivRY4CXcorm2WChKlgP844GIjVoP0YXM&#10;+tAeyIA+uqIOBkfGHKhy1YRxEYum4VBc1U7xK0mnQKMyHH+Ec0Ab5mnuAdmQ+EdhpsHHigecL+7j&#10;62rn6uKcpqaUyxDzgf6LPyQfrI2B2gjJ64JNhp82nY1YdcgI127n9Xmj0xiWsnkXCY1h8L5kMBLt&#10;tTikZ/XG9WQ05p2IRihGK5mTjL+3OA2rlIGy4/A9f3LqgMHjrIgrTY3m2mIkg0R3um4wkpyN88C5&#10;9PybVWTYpd+nUZ9jO9odLPr16by7ibjpiGMn9+76AnFuwXJG6gZTC8BThNfU5q7eaPL0+bMoeTyZ&#10;OPo99vv3HtwvFcvcCI6pCJZE6FlNrDnXs97Gp61K7st0s7TWj7FdjUTzw4GTHZ67EY1iGlFqtlph&#10;nupIuNqotju1xWpc3k3D4QyFl+SMslNF/TuMqUdzxH6LWDY+6vqalWkktE5k54k0oR6Js9f1XGaP&#10;uTEP1GwcpA9O5TYoRSU1vCyMJ0+xf0lkcehxxcJ7zPWQPGxnR4nkYShN2lZ9NfHvRktXT87qz8f/&#10;q//FH/kT2fpo1eqwiUCVhHZNQcbQGvdwMRMUfyinpptE4d1iMgAKww1euwhpgLIOqkEci8vFYa/K&#10;xpYS3YzIZDKAGwLAnVLX8RoC8qSuMqGjumJ/0NTpT+zz+g0Qe9sE8nzeYrR2m2H/lX3Z7a+3/5xy&#10;8W1M9/ZvzSDr9z/itqVkF7pxKLFtWmRU+YfWBbf/VmCw8qjA7jTb5MsW1PHFviS2j440bCVk7KB4&#10;FNYdKOCbz2WXGvb3I/swmLeuCfuGkU9KP0nCsGpF+5/YJllmBmn6LX0prdC2FdWow9XtjM7OXt+5&#10;c8K74s+V+qgT1N0ZW68aNcwrkZxyxKAP6rS6vLt0BM9exQ0pKWWNeJXgzQj/EBIq14FPxWdACESG&#10;re0XKkjk5ufSOirYg4JBK0Q2unp79jFhn926rXBRwNCUu6odXmtgOJYfpCyC5TTDn2jYZ9o+ZlAc&#10;6+a4h4PHWarZHJ0yayYSxiJY38xlpJmmGqHSSeAzifvxGtcuqNeOZqN/dXkNwHL/nWPQicvrqy5D&#10;NrMcuDXYHfEb3jPvlk/CuSP5KUemURW6/VJd8uYpxGWOColGh9DSamOiw6qGAYohMAdaiCaQKyEI&#10;2cfhPs1kCp98+IP6RSPhDz7+6ncThXTTY043XiiFm73dw/fvfdSvdeMe15ePH2u6BFt6O6M6ppXM&#10;lPb/1X/2L+oXZ9vJ/PPPv5hvnLMtPhzd9drau/N+loSt6QyTTK7nAFU0PTkUCng5lNQ85DAZlgp1&#10;NMnEyj4LkyQ7wy8DCz3887FEQcq0DScSNJC6lX5MXGU4Yd8aRW6yaBlVmVxjOrp6rfL8u6eE89w5&#10;PLh3eLCTz8TDVBToEMfc184QiTLJ2xUeiE6THkTVMFdsBJd2taWUj6cz1mLCwoOI07g49+ed735w&#10;l6yo6uU0gXVGYMvccthaHL53ZzqCpNXjyfFAMwnx6ZgXTdMHoLCRfncxGG3zuweM+7KxGMVKazyF&#10;0wQ4TZ3I4pwuZ+lMhvcPx47987pyWcznoxEvk7dO/Wo6GlG18nl7gxEdoNYYNxO8OxhC6MYaYIoO&#10;RqnmVxnPooaKVGgWrUnAks2Sdi0eVTlkigdACWd4AJKu8Xnj7vXpL35Vefx4BfWQgmWF9zZyFDMP&#10;A3OlM/fCyONAoPvcHhzsF+DNu0M7733vmwoxaSNGl2D5aKezo5r8jzhY9C9ZpIKa9Sr0vZtZIen7&#10;ow/uM5F/Xhn88nI8CBRRdOx9cPLOuyeYck679Y13ixwp6nSPHCAjWCRILAyNH/xOGACNB9drAqdb&#10;8Q8XV5ek+CA5hJNf3suszirbszPvdLzxLIjYAvxUlKXsXQ0CZTYWnmF7D19PtQFBnGReLF8HuAwJ&#10;nBfDa1+Ywp5sxRR+AcsNhq1/8Yuff/jjn9w/2GPBdPGS7nZ5SIUbGTk0V9XeV7n48MO154BfsnNy&#10;ipvr/wd7uMn3Mduj4W3wuAGIwNOJu1OAN+WjA0BJ4AegtsePn5BgGHbP+uuZ0hlFgyZ3axGCN3RW&#10;Gb78jcm8YHuB5CtXJF6LV3Q7Vizdd+7s/mg/QVl2tky+cib7ptOzDx37p9u/51LIsJoptTnU+IBQ&#10;//gTtqf333+fT4p/nq3oVuu11KVj4qWPbGOU8iKzO0QYYTH1wPTGki6AxhMmr+oXd3zheSBY4q4A&#10;E95o4luDAe+FQgRhbzIWV4aWAreHxFVD7AJnV+G+XmWy+YcPHyHBxUOGGRrvkLpMdD/Lcj/6+FOA&#10;j8mkH4+hvXKT+F7t9k/PTq8uzuBZ7JZy5XymlE8VMsnDfLRUyhYLmVQa7zxitj1sh6QmX9as3mjW&#10;hwlurbrD+XWN+0tcim8UCG8mXt/MB4O9h5cDnUE4e5A/fP/Re+Xd8ocffAh9eadUevjB+8XdvfzO&#10;Do4MbjK1GHBvFsPFFHusBi6nnQZHAkJRnlvIv/YOxdU055BWo6HgGI9f9sf5qtuHLujnSGUFIu4b&#10;QkVFTDYYNNst/5gYNlKUF8DyGITuHp9w1nWXU4SX4Ii9VrNXr7Wr1euXL55/8eXLL7/67Od/8+qb&#10;b1989WX15fNhvWa1GkAgPH+TQQuOjheTJbwmJuMEQ++AKh3gNkh+KKmpC8HqOD3QZrKaFhOFesGL&#10;494pIkKwqAjBmDwxexSoTAUtUqsM0AEVaZOog+qVKypMk4Lo3ykUeDqmoo6GIrEUiQJ9GkuTL8/A&#10;AdhUD5GiANasYBYI5yKEbdzvHaQt+hVxAmsGvtfEAjjhzFwQtoy4jvuOCxIrFcI4yy0cB8MHZWES&#10;lcTAczqz0F4Qf9EfNpjJAJSiSJT1AH64U5IMwlLgAc0o542H1kapQS+ALzDx51vGWxfSLwxgOCnX&#10;XP90lpkQ8mbyW0mw8DIAYHPBwQ0FC2CRvMGghqbjrG5G1XBN6Ex5HY4SwFrtpes1lSHDKABNZgiE&#10;bIiipGoA9iX7KrDFHOKHgQMxrca5BOYSIdrO+QayJZkWRH962YzAfBERi28WGSCKWy7x7LGMGYFF&#10;TRKJwdSVa+Z82dBR7WDZgkNHKPWBx3zOSMBDoBY+sqQ1EkW5BnbhzcLf93F5x1Su54lcD81pp5lY&#10;TkVk9QbmaNWE6zugs4I9jZcMa92RjRIaAJMDQ2mpUO8kZ7OrQpllgJMFcmX/eLTwwmL27HfHjk7N&#10;73XhIxxaTqMbLE7RUrnBiyIcEW5nnvdlORr15mLcj89WzViMaB0nnMfZlDAGhdT3O/RV/vK9dSTO&#10;3o3fCfPPLN1stzuNp0o45dAqw9njCsN3NEQFkCMRMcWzgsjCOgQQUh6AJVxqDT1si7UmGxw+8axl&#10;kg8IfGOpsB6kv2KQZ+BkjUE4I91O2nJAdOYd7GmDwdAMCpykAnC2oRyYWAPA9UwmReYem7g/4h4h&#10;0J0S8EmvCAAWA0QIeINdTjqcrwJxliLINpNAPjycahQFVNYUL9it+1HnEklvAfpQW0Zpg2DXAYRh&#10;SOZeJ2tXfSBbfFwDsTaEb8KK+Q00Fceq4PD0XSuSQ5gVlHwuaEXUSNsRffM8yOO+mfqcbK2EhgTx&#10;8NyBrEOxRPFutwisN2V6kQiPtUanj+g6m0vzcLElERQGVQlUk10cVpHNMJK3RwBEdoEgnupyOG6A&#10;54xmaFevKMqmDHrX/VxpHvQn3b5NppBBH8POwaSEWqLZwG9rzh4Qjs0p0Lx+Ym7olBmlZgIxCzE8&#10;wcJSFM1pcUPSl8QiCNkyORJHON5CUNo8/gkzJz03yXV/aHmcKUUw+IYA/cFtvBj56M7RHwdCnmT8&#10;HsnPvWb/4ull/3qeS8R38gncMSENAlrHY8RjReJoab0uqBxwqrP5LOQUNnSyInbL5b1yORpLIUTh&#10;F2NM1AcWHtqiPUo6xxJH+WfIkWjPKGp1Gqn3I9IN6kFYPk+Iefijt9u2P/j9Ta/zpjmz/9Y0/DfN&#10;nkqDf8wjvR302c4W9vcLszTCDqMo1C9jPqmew/xr4Z+6ccZ5y5YC2rWgrj8fR57pYsHaU0BKCLEp&#10;wRZwvMX6IBbN54CDk+k0484EfygTRjH2pZ2EV81/0fyhM+AXHFBmUojecN+E3cV/4cjB17D/y7rX&#10;iI8qhyVFv8KrGI8F5lHGs0VAoS6GHcVH6j2Niv3x3rSydnOIBSKJ4SZbQtxktnQwHQifbIW90Yji&#10;FAImdhbkJCqmnQMX6XgkysPMFoafBy8m7iojNq8fcj4VJOUZHQLtopFDQi1Q3IKYToLvFSPEBZVx&#10;rsUtVfKiml4GU5oGgFajaRpydGoSiFwBrbZGAXPGgOwwvMig2784v+ADcdzxqjw5Yp1Qoau1la+P&#10;/FClIGVL137LAWrPTOAg8+cMp4fWiIE0gBKdJrMaigSOyAhENdqGzUYykxJuCEBdS4WHYOwMZs+u&#10;x5DQCH4ov7hh5EAxwKPo5X8Bv/KzsTrj6pAdgRheqDc0XJ+XPZB7CViNCRSIDxcchWQ8ltgv7s/G&#10;M94W/hfC91XX89gRJLHEaCMTS89GpHSuWoC8DDKVjo33IO4EPnxEHuzfHbRa1pDW/ZyuRfIN7rjH&#10;EQ2xnti7IG3J354yQonAtK/syoZ7xi1lasnZv9U4gY0WwaqZPbiZJ3CCA3IZFREUDwWu3Fi/yprI&#10;fKnuFF+GWcmIC8L+vre3+/DRoz/+kz8iBwKMW5LVSBzXcCRivmiqXEgTWpfNZnb3D2LJpIhJHKjK&#10;iXNiqDPu9qRn266KmaSHIItuJ1LELgX2+3bYX/KsUFFShFC3BzM0D65oKhiGRYEtgekrEpk0MjS/&#10;N46BCxqPVDYD9SClxCyIohuoVeo5pVdjOu1kKCQ8QoyhIbNFkfPxXya7QJngtLNrigfQAUwveZ5o&#10;jHCP6LfalXq3iUK0BZrRtzDeQ/Wt/YMjDoNKUfEV33ETMkqJYgjeTiyXcIAXI5pNgEOe/YGqqvby&#10;FV0O2IPMGXEpwCvVhbWYmCPcXkNkAYMmLmSbzyQeFhPQ7N2x7DcYG7SE6HOYyZ9fea9SmekH8aNY&#10;rwAP1Pt+6XoZqJXzaarJ2njdWPsXEUy7Y4FsRG48qyVMyxRRsMzSqUm2sL5hfygT1+xcSvhgGIYm&#10;kmm+A0KQayuHGEwTppN+qzNYrgv7e+lSeTiyhu2+kGCPl/mRfPCVGiFXLYMoifHBU8joHDdFpnuM&#10;IBCSsnEv0EnBd+22Z93mqFFBhlu5OL28vvz62TexbCIbBRz05XOZw4O9w+OjQqkQjmL3GpjDHGeW&#10;IhmbpDbcTrYkxYbKmdnIsG/oD3wG7WqyihIpX8wTmzrOIyzfim737OxFs1W5vDprVK+ITum2W5Qj&#10;1DIYIIlhJQ9/jP23QafLqraWg5p2dYBcdZWaxRmlzxa5ztTpKBaS6aCis9vbcMsZJI9bs5p/DD7a&#10;/1MzQLZCQ7jg9/CARJKbz2leeL6UsQGLimebm2EOJrFDbG8tnVhGfWAGWuQ9QKgTCWSLzpVrK/4B&#10;vQBEUZ4lWyLKzkpRTQMAKhWOSgvN+Ex5zZRG4MOkHgQiqP890RjgViiVcuIOAyPA6+N+E5K25Fmn&#10;12TmDkv48MT96MOP2YzkeUp/QLlOVgxO+q5NKuJ752j34clePsUwwEvS5cyXnjp8g6W7N3M3R5ur&#10;7vy0NnyFwVV7BPn8/LKGUQr24OyNmJrOlp4ppcTSt59j3nZn972HJx98iOXoR3c+3D2mTihz7/M5&#10;kpQhDWsM2mgQujLqtTGyaw6wMMf9TxcCH2c3jnxgfkHkLRycQVn0ct2owHgmNffDdGg6qZETVGtS&#10;WUBMP784hSE2njIcqF9c4AYxlsk1xrWkdudSmSIhmTlIGqTjXV9f9HqdF0++evn42xdff/Xq268v&#10;v3ty+eS7xtmrcb027bRc84kLdpYDOh2eiDMntexSNh0TDIutUTwcyMajPK5g4RyQYYjiqj1ReHpI&#10;ipngLIyuCN4alWM42OnhnoCDrmyrOcRZsqxHEdilexEfhuWwRMWu04tjCPqWkkPZFpUgyd2mx5x7&#10;6YFYZbRkTM9z2TR2B+1hh/fF0SV2O5bBvDmEpD6awAxGLeB9pMISzSe6jds/7ItxSZIMZzlXrN0G&#10;n5jWajW2S5C2YCo0m2+6fatebaPNlT7Vg0eHhaEpPSHSKaQoPJ8ch9Rz3R6BNnLWI2cVzjsmAqxO&#10;VJx0oTG8qOMR3FMY8dL4gUNwTuP9Wq9P69UeiedwlDK5BLs89jEO34wspUQqgTExrTirotPh3uGG&#10;Kn9UihzYUtDe2ECRmSF14djn6TJOCjYXg10C/RaJc9g6a1zMUmb0CzzJA0IiA/IrWlnmrurQsXez&#10;eAo0KlScXXigHGy0JMzSQ+5kKpArksIa7wxG/Fxw93DYnUjC3gaaontcxSBsRTypjGxKo3ipBhi5&#10;0vtjC7lau62Nh1VAK8lUDT0hSXd4zECC2KZy460H9Yh7OiS9bT1ZV61+lJAnrHTQgKHxgDWpfc6B&#10;g4ALwqrMiRbUijmQXCpM5HYrx9GgzfBEDZcvsIznW/EcsxhaVjym4zzpC4JJtf1FaR2pSDDcatU5&#10;e/Z9zsSCmNqkP5tHQOwKJK6c7jFFFGAW9FeOFFg2Dicx9FBuopRfIcI58GXeAETqKkmNLk45XB0a&#10;Oi/RBnioESLPm+aMlLGqF2gjKXtCgiLBGMELYyxsY+vv8wHZYNIHk3gyWQKucnziHdmsd5FMk1fQ&#10;G3TQqKRTWMHh/obZEQpBTY9p6gSbevw4/gJbAPtI6kPax2TmCdFJhZn2g/c78PR1b5C8gvXiF0FV&#10;BG6NtCkcBKgqY/7MjoGyFYbidIbHpns1dbfri8mQbIxZIsNcnJMLmI+eENajm86Z2WEisfG6SXEI&#10;m6SwCajCsDPwbCPcLw9GtZw4cPG9gVK5KE4sJygVFk8xj57NIyGgY7qo1RsIZ5FjkVfOQpX2NZ1h&#10;y2amydvgsGDrVp7kdtMb9rEShcy88QzwyrAWQx4HmgfE0BBlSFznJjEtHIzn7R4OmZIJh3x5vzcX&#10;8pYoZEySKNbS2N93XXT6E5Cj5HDUZq6DYGQyJD3SyUDCucr0RxU2hmYNFoLSIzFW3q5BCpf0mIy9&#10;sbegkIay2u+O5gPfOwc/SkQ/7PbPseAtJN8bNgdPv3rRuRrBo89mcsRHOoMxsHkZLSA0wgMqGc1Q&#10;SyHeZpfmxphMaFteTxuia0QpikhYjR93SIRoncfqPtQkGHGXaR3g3szxTGYh41NC0QThakavoKQx&#10;44htf9nlqf0bgX9vjeBsRNb+7+1vbru+t7vBW1dDuwm0v/kW0739n7f/5E2vqBeziyjbmkAGJmx+&#10;8g6lwUY0oRYvEY/T7mXSaHySKfYsImKhEmIMLY87sHe6fiBKdqolKWSMxvgMwBIc8pCvyFmGT5Uv&#10;ZhHx0WrwD/kvxwq/4erCK1YUIH9ksnmMpE5RnIzPbt+hENE3eelMDqSuUXMokxQVTPqPTJl5o6hz&#10;DUxj5/jhYSC8mH2K5owihV130Olx5gAwcyeT5K6AQ8wU7CkrGnk1uCayAZtyE6EZ6YaoaDE/SyQd&#10;imbpOenN4Dwz5yQoqEc9jgrD9nqCb0a5unHgN45GHEV5ICzWNClwowEQATIBZ6ve5MYY2fkEuiO7&#10;Cug1wuBYMibWzM1C2BqRhR4GzF/10914iq2b9fr5+Rnrh7wyAsHpzCCUPH91UW/1qdPp0mUeY96n&#10;5GKEtAI0BgL4LxRLO3RfXGeeNx5tCECC7bl5Xg/dN4erRJ8y1NMHNOmFxmCXaNQ4omp5ivKqiJ81&#10;wMHVzFSEyRi+bkXoNpzw3T4uaiJzyzzWC6SyzGVKGUYlFpXMGk8M9goqGgocSofJahGIRN+786jT&#10;bpLndn51zeNroG91iaSQMgmk9wOr44JyxhmV5Ab/GXYnPpXN4TdRTVLPkZwNLUYqzfWGbp8YLbEX&#10;9AzCbpVclM8rXYmYyhhckWtj8YJAF/t7e0eHR+VyGXYfLG62DNlgcRK4vaCe3z179d2zUxLQuvWz&#10;fn/A/aXjBGS00aB0Nne4Vy7l8ymmQwFk2072fE5NoO5gNlYqZBm99Htz9tUEeoQIdyOOYY4H1wRo&#10;TTJdRlDtxjQmkUuHfOlICMcvOQihcGHOgwhPEcNLbBilJlA9zcTM0NDkHw+eSibMxJKzEicB+5Pb&#10;k07iIhNUTjhmP/4gxqFs0ZlYJJdKQMvmdViy5No16kw9q3jyVSvVRqfX7rB4oUsLPhDSw79mR6Px&#10;sYfy1FvsUYadCPaHF0rz1UsMl7msitk05k+4vOrR57/UacYjmh0Dpu5OqRActzf++GAb+vb0qtPt&#10;ORYWlt5A4pCmjK7YpJTIQ8mH8QPkKyaLDH4yKQzb8vh5j1yheSTuTaY/PYrnS+DssXwkTYB0f+Gu&#10;jzfTBQsySNdjN7FsFVSJc5wDCCgi2U/uEnrGOJ4hkPMxsMkZ1gfVdnMEFHpY5jnpw5q2ZolwjMEF&#10;Swi8H/oHoANNo49nae0Yex0MlqfGporVpFaNuooelxCp7Ypwi2G7yeY2Hg3qnSYP/eSy2q5c9evV&#10;QZsBT5cKGWfYYj57594hrNViFoQqDb8dfIsFxpdyqkR9FyHWxnfMViYBoXonHSagSco4wU0PaANP&#10;B0Sj1maKNWB/0K7CAkPJj50hFYwUVks40ko/xebD6RlfN5yzlnEAsuFcm3mh35ncP+dBOZvmTN56&#10;O84YfjM4X9lN4B8cPXy/xhJm9C2cwYTWAv7l0hm2b6BtDeSNrpQfoLOPWwmUbmcLiX1qxomqa4EM&#10;0N8qd1FDIDEUIBGjkB1FwwlDhpAgi1Pzhggj0M3WYtG6YbjFqsb0F1J6YMYHgqvv4bNnvHCHtjCV&#10;LCjZ1RrF+3hIjzGeUF6wFbh/8MMfcYbwLHUqNYqmB0fHqWSgjFUoWhDUeh7Sxme17uSqOb7oba8a&#10;o4vq4LLeI2Ou1RwhBJqMuM09aOXaT4kIy+f3D47f/+jjH/z4R4/ee+/w+H755DhWzCULGcBjL2od&#10;vw/IECcIUjTFtHY76q0GyCD7DnJjZubMI/OkL8QTcWTA1ILKaUVALVdX1VvQVziGbXa0m3k1TM9B&#10;s1G/vLzsD0bQEmm0+Dj41ANJQVktJFN39w+KKYxWk46o4/L85a9+9lcvv/miAyMcr+Yvv6o9e155&#10;+WxQrS57bTcYDI4jkyH50wBHvi3mXovNAkCU1LU5rn1QLvF/59qm4uQqyaEU7g6PFUuTCoDnA+E8&#10;gBtQ35wYW8T6/K02bLb8LTWQArl9JlcA+9AlEyStZg5fBW1DByUyCC0aXaXbNx4N2bOAe3kO2ANI&#10;hTHtDQiWK8lqBl6cED+Nj6ISZztN+JELYtbJTRTcgKATzdgURh3NjrNVG9crBLbA5lTKFi47MFgq&#10;V9XpaHJwiMyyRBYf1q77pT1PInp+Xu8PmA66hUXKts5BEZMrJRjSMDkZo9X2eJGh8znqjXaMhpxi&#10;RUM5DTNZeKx748mxhmDPcIMQR+EAGC2SOBCBq5NmAwzRSgXD/AwA2g5Zq4yjBxtUX7iJwg6FYtxo&#10;dvmw2GkAjTNopAuCndhutcF+ubMD3h/MtjdRwgZaWwLz8V44pMFiAIaobxjuIZbECowmGBcQnGyw&#10;HkABS4+ko4LnZTaIRN2LUdizyc+YuXmn+R1IIIDBU0doATA3HdLRrlNpuB/gjuwaK6QhK6fl8ODo&#10;AyvYM8MtRj5EDnyN2Q5jWdz8SB+S6I59MlOCOz4A74YdCvaHm6WwWKbn7qBrnUEdzzDAXBlCnwBo&#10;kVusMpEEqq0VZgSGOKYn3T31BoahbMIdqDm9XRxNAEDYSob9QLvKqdaM+3NQB5nsreZZmvzFvDPn&#10;Y8Wz02EwFSsG0LsvLAbdEDQhlpJZgB47Fs2SIM+bZ3STzoecgZHXnYBGQfWEQhUClfKWuVwiKoBT&#10;LFD6ybNhs211+jyjzBUZI7FckeQqBAWT8Q1O4iD6zkbzknbRjo/T0Aq5ERqHVJIgSiwEuE/F/A69&#10;Lsiy1DOQhMUW0Z7KugUcpfSjCqSDWc0d8ShcxigVp3Z5RHCzIXtmLJNk26jjaguzE9P/rRJaOYpT&#10;6RhyF445ecWH46kso1EBpzBQDFbGhsD0OOpaR7nv4cjMF55PRxGXbwLt1705ZjrrCbcCATTO0vvx&#10;b5lNCe9Y+6we8X3JzTyK0xXtFKphLgsbuzzlFW6hEGR1v9r8OIv8lKONZpvZBFwJ+ehst4UcEUt5&#10;2eDgfEBvB1FnKnoGnVFnBOraIURoMm9SIfMDItGM0xHEMMjrwL2odHLvT/b3vr+3+0mp9M5Vhchd&#10;7DdS8UjZF+RBoaCIOtYF6BEbpwWJfdx3zeYOCBOdDqlSFDlsDxQqPuIzYunFeOCuVYYD2BoIqNcx&#10;CAo8kuC+K8bB88F8OaBTxecQQASc7d79fwmJDxvS3cJOOlqkSMrnk1g0HB4/zB/cTe3eze8dZ7IF&#10;85Gd+H9TatokRGOxqWZA/QB1z3zFwd8HFcbIiL2EsxqWXsTHqEUAtyIZdGSCwMr5TYncyoXTOQ+L&#10;3bwaf8x+RstgxDk28eamDVQTKAOPmxbu98MuW9n/xoLlts17uzO0x4C35CL7RW7bxZsT3lA930Z8&#10;7Q6Q/3LeGpNA5jTM6ALxeCSbS2FfkUllaPrYMCMUMLLKk5aWEo7CgGVimE6qkIzwW19GX80H02UD&#10;mGf/xCInk01QkCjn1PwCVKPjM7+HfY0Pu/xh2PPsMog6kotl0g41n+Ojq6q3uULAnDdsKbsvtmeC&#10;+hB05nq6AXRM5SHOkX6PinveI1RaaDEiqXCThGPzLKClonomib1RrQ0o9kE8caRUAKsEddQcLL9h&#10;Hy+TLQcEI95EJsdb4lkgx4hxN5M/EEClpJCVQnkS1H9l94IxICrEdo9g4D69Fu9cDSy1JQYw7kQs&#10;0qrVlK6xxTijT5mnmUOI1DQHkhjZZ6Ee58dgcEJTunWwnTISt3kh8EVwOOOVKR3h9vtom9iLZ5Qx&#10;A1orCuJhr8uAjmuq2wAkZnx5QDBEn8dH2S+UijKD1C8O1XgavJJkchofTBrImNKy5ehmi4aTy0rg&#10;pFYQl4OsQtVdFJSUauxpaIPpO8xSYEziazWaY4ueF7cPY1JLv+ZGuLcp6ilLbiA5bTaD4VirmvPA&#10;p04DuIiFdW/vLk0gSGq9SQ3NQcLwj45x6Q8nGC8zroTUI1CAty6q2FYBxcp3IGWA96OBnBwpWMxr&#10;hif0Xw4w5ha+03GSCOgnGOqqh6GysoM07MXJn+Ajsr+7t18uI5mhnAV+sL2PAPU0c6YYYy/r9S5P&#10;zwatdhgFMCGTGA+Mp/V68/qqgmEDi4EHBkQE55v7d+8f37mLq9/uwT6YIEV9LBVjekoJO5toMcRA&#10;IIPcC5SMPpzxifML+ZLxSMGLKQGS2WTCA4VCbg6i7YBEM4bEP2JuYQNNUcGwDqmVkBHqYea68uGA&#10;UIFnxGwi0yzFq+BbSx6vzOPEGQkEMXaHsoFrGlvRliwBrzse9etuQ6qj+lCfK8YzJvgYV3axEgJx&#10;bJLbzknFuG49xoVdAUaY17NoRYGxPSwJR+68OoXuRb0C9ZPLLqoq/SCYG7uy8Ab5SHP/IQLl0+m9&#10;sHfqjj6u9F7UOiyeGJQR5gCtmhjRsMPWK/y6UXkh22VfH9PEaP4zpdZLZrJB0pySmWixTIG9l04i&#10;j7SshXtOqeNYYgzARQjgfS+uuSZgeuAlO7vxWMIFV5krHPQuqktKMt4ojiQkTzNWoUKCA4AZGVlh&#10;3PbFaCqjNyTsDKS0Nwrl4MWYxs00rTConmYaZnwOsACSy/alpQhxaEPKLaU6GB//swQtZ9hd9ptW&#10;qzKoXXYqlx3EhJXzQbOF3A2nnEwCMSPUQFglUEr2eQbhtfK0CdASLVb57FTLotoANCJDp24WrwB6&#10;85rKWWVJOMARFAmGUI4k4aITzTybyOlROkRo0Zq6sU78W9fwsuZa4LzNlibs0szkTEemA0tSunsH&#10;pUIIpC7QW0eGziDurWJHv4VF3p4R1AfsD+wnJqfaHDHyyFiy3dtCQc20zMOlMaOCdgzf5MZnRlfS&#10;NKF29JGycMyE0Ak6zhMEpLK2BHVxihgZqo45s6vrTOLHcURIpq7RCGahRIsTyYYVgg8oVUR8B7wS&#10;as5ILleM+AOYzyMpYa/khjKXcr/7znsQmwSHRML39g8PCiV/BkVAerpxtUar6mBxNdic9zevmpNe&#10;oytK5mQOrIREMeUP7KZSR/nM0b2jH3zv05/+9Ec//elPfvSTn9x//9HOTjmSShJzjr7K8jq6HAf9&#10;NmTLauX6utFkOle9vianEk0jLhSyc9luIWT7EyE8g/gnICQLtwPPoBVrJxSE2K7FakaoAprB9Q06&#10;WCenazykIcyi3bx7H4vRdL7INkrsHDvvqNd/9ew5bi2YMn/3xZfPv/22+7vPJueXy3oDJawTx3Tw&#10;nXYdsjQ+aAiSCAuATkqzh2yHKbkkQTzCbkLbqWu5jxjkyP9XWv01mTns/jw9K0peVoyIYVuOajpA&#10;DJd9yASnkA+VCubAINoXC1OyUeLIUFkEOs94ZCWSeJeJkyjGCPYdcjnjzq5Z60qrNxseSX3U/WzN&#10;Cg4U3QTLi3UwCh8GorAMP9mzUfQSgsNqiUZCIhnM0XrxvQFmIyuONlds3BMNjFBgvGKdjiWdP3Fe&#10;OHcUcjmwTmTT3H2aQDVMjs3ZWcXtihJzp+ma9o0Z88DxHC2fi5xuihm5U7GsPV7K2kG7AzbG0p1D&#10;39XkdgWWyUiCS0rkALU7H4GBFRsBmuAueR2DLumoIOXUvpdXdDUYRKVmxB3FUlfXNep3ziB2Hgkg&#10;XW6+hwqeXYOnkQYRTTw3HThPDHAXUnuRefj4bJrwpjhmOeZwJScrWIQcPl7IG46pxmeAzG0kpjzg&#10;ixCdx27KZUcOx6QBMdt0EIl4yWFrLzb18h4XDdgb2uKY+968YPQ7DoU57CbpnTmn58pRGo6VkoVG&#10;2ufHanULhTNT3hIDFIrsDPrLWuOSjcjnTeKRsFh3iM+RQSshwFuOn0CzjiHwoLC3PXtqHIR9bqZ3&#10;OEEYA54Qu24UN2OSeGVOO2u22vUqbiTuZNqDOeVs0QW/8/stnG+unueaV+lgrOOfIWuxHIuod3PP&#10;aKjGvfp6NtrUexZPSxrPTkSPvmA8teOi9CalYwovJjcdczVW0fBuJJIG/k/i6BTJcsm4+LwpiC1s&#10;PLwfsH+aXvrtRrMmuz+nk/Evc1l29+WkHaUt8rmhAaKOQSzT7kAxVxgK4zgePXbQTqfLVsrRS8nI&#10;xaDR57nB9pCzk0YuFIWoQq9uUXiQ7mzP9nk64qkU7tvbKRoGd7WOqy1+QsAJxIJ3GL3OCJBkcNob&#10;cSZBlUKhzX5LjArjWIYpUgPEElAhIAvhiMtkDhYqFWgqHZ1NGQZGktFyvXGBbW0ieRJN9xORk/Vk&#10;Z+tqY1wH7mQ5vnHPovpHBK4TMLtMuldZ0K1oIMl4ZrOxUPRDOuCgy6SylIAwPEE+FSCs+Rf2Ugoc&#10;N+6g06CbOXxuiBvgaIQcngEa38w7JooXGEtWtwCXBN7MJm1U2kgCN9PdowyNeji8l4gWtqtpOXv8&#10;L/6z/zad/eOjgz9eLEibdb569VrlWHmHM3a5bWD9WMh9HPIdUZU4PWTUxhe0uqHLYinJhIARdK3a&#10;nK8muSJH5iJZpHuEOpZIEBHhpzN0YzATjM5ceBhCu3PGITQtne1oih0o2utsvL4PJvN2rfFrZNGr&#10;ERVU8OBuOpE6/uFP/iRZPFh4gk78FGNJOgRuLcn3HAds4GbYZCcJ66w26pEtdNF4PJQBuKLEo+Fn&#10;osUOv4anLziMXyrJZIQiC4qRRbgl8xi0vR4uprGHEe1IlDXz9QfdmjlCb/qb287Nng/9wWTP/tvb&#10;zlAlgGHv2P/czrz+g9d/u6u0X+22CaTNoy5B+Mq5Q3XCfst0TuCX3N6Mm43WMhNCJVtQb/JhzW9k&#10;Ampc2TSu0RxPJC+R5agLwaqMeydQEREXdCBy86Qy4aKqKjBmJ0wzjAZQR75OnzfzS1asNAX6ADcG&#10;pTKhhaPFxFC1iG0HIxudm1+sXuz4RLAXIsb34LxCS4PQswdIEAxAFmIo02q1uMCgFQKxMGSfzhjN&#10;gcHxbtGE8NPYIiQIZM9abyGjs+e0W3JHkzqIoYGX6WUYqxWm8pCU+NG0OdSidtoxd5ZNWpak0xk8&#10;AL/kOzFmU9iDcGOADjCLpxSnYGK8Km3eEv6B3iSM9OmCPAPDeaW0Wm5GsNasCbVdIJig4mGb5rrJ&#10;X8/Yq4IuDludOg4KnEAMDGHn0532evCYMV9QWl2A2SYe7ipjzZBHxFouHzElEJA4DWjjOP55UbYs&#10;7XscyoxEl3B26Nc0w0bJwTXkpaA1wf7lPSNA0ZnOpqDUR+wJNJODBk8vgFWKLCfUllLPYiS8LORL&#10;qVAMzQgnWpvjWERX7gsNMmFwm1xp56h03Gk2ptbkulrj2kpYTX3iXBf3jvmhSnfQYEqmE0o641Fi&#10;zazWjOvAA1iYrAn56U9nBBmwfXGMYtjV7HRTmQxNCbNBfMrRL3FheRDYJAqFAhHhd+7cicZjhVwe&#10;cgeTLpNQQN0sS0YTVegnbuP61avT7568+Par+uXZghQp5gydPjUqxwf/ZYxMwTe1pkzSWg3U/jhz&#10;zTitsYhLpTMHu/vFHdKh6OGJMqP8JPtdEkqgPLwMEtA9U4Uwo9lIjobNGHJCxuHI3vY7HW4NB3ws&#10;msQVBoidsCVNS4wxnu2ey5NCLQ64PhwNORnReoJvAsg0atVef3j94vXL56+fPnuB6IkgLoZFazpA&#10;7N1g10JJAcTmMYTfSMWAFXWCOG8KGKHb9D7Ag3jSddqjVrN/hdVnq69EA40bVR3xL2GCOwfd1svX&#10;UJOp2TlTEU1B05VFsJ72mygBLg4bH/SJg/Kue9x2RLNX1qY+QkA6cUz6JB8id+zNxlD+mBaBNrF9&#10;J/N5LpwfjMnHg4OTHO8t4Q7FNkQbURp6nJ1hcO7nBCTOBa32ygnhYzPybwE76HK1z5gHTzYkXFLt&#10;OqJzEr4BnGporMKcZObgwyScOJPOoAMev7DCpIenyP7ldBsw7qObJTmJcRVKCbjXzEDcSC3QOyAM&#10;owlSrAe/2JIcIBCgZWzjbGyw0+DZ8sdsl8c8BdPRhpIAwRHmU0Rn9LpWp2Uhbms0mpXq9eU1X61+&#10;H0ou06ECk8FUslwq7e2WS8UC2y/oi9lFZUJBCSpPDa4nTzu1AiAO0WK8r9W2eVWjoU1HUtAQAHyA&#10;txHccjbAI+KJAOgNkhBxRRPYFtfddH6ayumg0f5p7JCd9/YLWdzg177Wgj4QbzhxE96mpaj1t7XQ&#10;INtmOqXdnYAcGi/TnVEWy2TItJcaF5uzUtbKDI1E6eBfaHM2PahGL5QU7EjG+tnVGfQrRGeTJV4s&#10;TVp9ym8ORgkIecaNltCMNCREE1PZR1kreJK7CTsLYRoeEDoVPD4psnCLxekK9011lyb/UigY4JfL&#10;+f/87/47+hYJMU0mG1se+VEAfpzvgEmaSBg/Y/6bUWY4zFNquRhM+lQ+C4NKYmLaHTOk5RqKFQvs&#10;qYAMtklUwtVG5RoTWGZ5nHQU8Qxt/XEILfxsehwG+pLVyypbx5GYz2xzjFn0nqFZM1/eIqk1iltp&#10;JFlUPJ9UXprDQytkbIr+iDAgysxOo/r82ZOXL57tQWrU24AELfNyo6wVxRjwhU/PxzR9HslmgFD6&#10;viNZ2hlTb77DMOO1SKh2bXzVnAsy09IC0frmqtouNUIQRSmRuZwsdBgMkjbDiNmx6TJ7XhOmvKJY&#10;BtlCSMB8x7Lmg+6AFxKqAdncOHeDDdK0MHyhjNw/2IG3Thx5vVHlJRmG4XTCmun3hoCpzelq0LT8&#10;dBlAfm5S9Bb8iCDcGFdu0HsR9E7xP6vWyQYo8h39/iXnPwrd/hD4f7pfLOI14ou4LWaEndHObhnX&#10;Dc41QpPYREEeceR3ZD3XleqI5EFreVjYX+KkORiEEzEIMe7lvETaFDO/IChdnE8LgjhcyboGWG44&#10;6oEig1iwfDnwLIiwZNsOp1H8PF14yeD+EmTg8fp6XEzn44EowDjHG5QC7gY3frUm/Go7GTNogsoI&#10;5MM5LUgSAx9Yi7AUyV9dzVeDVoNUUxSqzqROPDiuwMQKNaaZmKL9cxMiNV+9jvhKHCSRmDuR93St&#10;bzerzNgqzCb1TAK5GI8wtM+ILzoPxZfuWTKQHY1mIRRkbs+zVHyC0fR8CZcgtFynOy0n0v1EaI3Q&#10;mMC5697g7EV5ORiW0+CFU84gny8zX1RSuYEvnFpsAq/PrOrVNBPfWc17nhCOzSMqpN4pKHgJiGA6&#10;9vYCKZd39WA7zd//p8txvNV9ufL9bDGKTnpld/CC7Md7oQwpIqsE8gv65ZnH2rl4Xvujn3w48v/p&#10;3/31/7CfGyWSzuHMMcIZAYjAsWnhNbMZx/3+cvq4cgEXwN8YVB2hecjFyHrOLN8fSXkSWIapRI8F&#10;d9vDKgsY6COXy0LzYhHSUTCz6vfGkK0xqWPCWq3U0VeAtsofN+pH4lG5OGdYm06n6VxhI9fbncMM&#10;aJ0cOss7h/3u8uqKU3mhasm7zBcSLr/C4tiWMKtBec8yGwyWuNth4IaWDEUZGb3jXi0e8ljL9NX1&#10;5cFeCTM0ALz98g7vk+daZF1G0aLjUhyG2DI5esFf+XG9Qf316TMUjPw0NiHkN1iYMVBNplKGtspf&#10;aEe1BkNQwKA3CUIBJZhFJZW2RewSRYej3pY5EAPAdvcSLQmy5CUo5ya6cHxl4SSXLK29M2u2HdVj&#10;L357dne31J17EI16N8TPcfatHj28jzXWXIcziTZQxcko08QD2y7oFqfnZ3vJ4INHHz159hqi9XsP&#10;7j18dA8lD9S/4WS+mVso+8YWER5O3L2ev3oGrP+j7xWCH/3LrHfz+pvfePc/Pf/N//RedPWTf/V/&#10;GVtYjE7F15g2epPreNr35be/Y+NrdX67U3p3N/Of1zu/e3H6/0bX4PeOp+1ctsiGE+z0mTuuq406&#10;6zybxnmva6h0Dc8KF8+MJ4o+ejHtEi409Ya9ueIeshnHZri2eid7D85eY7oQ+cH7H5TLB3j5kDSc&#10;zuxAJUXVVa23/umf/sdRoqXqLX80xT1yr6fD9vXCwlfDkBuMEs/eSAVYQnSEDaUj6oalKaNL88VQ&#10;i/2Tm2UMMFWTgKzwD+H78+8Go6HiYBGc4/ZjHFMwRzI8K40bTTfGNEbnnwtjDcPgsfsB+zDWoavN&#10;W1/2Bv777zHmh5p9qfu7iZg3bxXag77s77xtLFGa60CUBYvi0+0ge14B28rbJvPt39wGSdy+yM3f&#10;/j7R0EC9b0xuqBnM+9FP5CObf6VPQSF2W2TYV9V+SyDf9tu2/+T2yygJ/sA4Qf9Kgi/zZXQntzYG&#10;/FilTMh7wBQrZkSpn9siLHowmnpC0A/SxeLZ61OEW2se/t4U3hXqf5oxV9DHfABwB6HLvIeBIFRP&#10;o8IiwymVql7XgCxD+wUKHDhX6isCfrYOWsk1q1KJWDg7qnbE1CvsRIzs2A6Gi4yfFgQ+KJrHCQr+&#10;Xp9emepiYsmtBIMTk7uoQSW0PpYrK0RXzCw5NSfGJY4nEQUZFwdSCY0rd0psWaBSH34zCYYQHNhq&#10;IJHQe5z0aztlnIoYLepLh7iheNmXC9iWT0oBw5FNZaB6xpR9Gm4YKx2e93gMGrxqUJhI1mTAvwWo&#10;o1nmOrBOeKssaT6rJsBULhTaDmDnCUaJsgNwoIKd0ZcMhdI7Do5OSGybDcfbTfvVixr4DpwYh28M&#10;Hac/2PzgR//kn3/06W/+4TP0xl89+VaWgfL4ILpme2f/IbawSjGX6BomOaw/fQwmo1TIfC4SHaix&#10;1Bjy0agBHVvKNyiy5+eXjXqruLsLKSfKhM2zKOAagTUZLs2QMoAe4QP7OFjlQsTb5ojHxlciaALc&#10;KPcrL6a9zqw/AM67bg/Oa22QLJUTKp7xL6M0UD1KcB4yA/HyUwUxLATz0aZS9gQwNoAEkohibufH&#10;koWangfNOAuoACTGTHbkKDS8Piq0obQbYni6FLG8evHiBbBIPpcDI4iFYhxnlm8G/5q/ogOjeaBS&#10;ymWyXJD0YvPbqzNWw51YCoD0ceWULiO28vVmDapZygwqHGh27DIIRNlpk6QoQkCLJ70eeYmJOWl2&#10;LGxyjSHQlrUHU4b9h4UkCtBmq6XIyN2Jx4cyjEEecO1/1zn+5rNfBtEacvATZEwMqbw9XLgq0bEz&#10;04R9MYFU4tig8v/hBx9mnZP2MvU//u7yglsbJax4dZLJT64HjaXFHXHBJPf79o8O8+nkANJXr7sc&#10;bi9Gvff+6KcP7787b/ZIIobxOybilziB31PltROyaG8q1d+TAYR/2U89Vbp2CbY/k2Bhr3NRM2Bp&#10;DXpdlBvdLk8TFoShZCZMyT/APBi4t0V/l+SxRAs63YxHM38S41XEsWyLEIKAONmHAT7mWafzChlF&#10;IOZo1Bz+wDO81az+e9lYFN9Wm7R/41Br+i6u9Wam98/xYbgMRL1qv6Uaz+9DivYEI1sqKsw88gVf&#10;JM6GheSGCh+PEzAjawTsMocYKOMobAUNx0T5MVw9r4c5kwy4KCbnU7iSTIFBYliazn6r9vRJctHU&#10;G+BnmywOe/5mniOnlQ7+2Y8e3MeRZZP62TheDSdAh8zb1Ndt+2fvyfSiep03COPtKWDfiNst3T5r&#10;7N3j93v77XeYGb7956xh6ha8jvhLjqF8sXALRN7+Q71r4+LLn9jnoL2Z60doiGU8zGRDaiQDxo+N&#10;jcDePO23qt3pn/35n8uAFTMl5XZoZBpeOBL+UD6e3suX7h0cf/Log59+8oOffvz9j3/yw3c/+vDe&#10;o4cHJ8eF3TLWfCBkvBhdEosbr59ms9lR3Bt0chHKx4MeY6elBbvYXc7n7hwd7e2UjUY+h6M12IxC&#10;M8gS4IBYwYHS1JLfT+Y8m1gFsLdCXMa8aIXLKKIujF4QAzDH5CxGWyH/+Iur3qvT08+/ePKLv/v2&#10;F784++J3Q8IxmDjjy7JC9Qp5HMd5rW+4pJLhqEVnXgEBac20AjfGmMcb9/qixJnL0sdIb43tGBiJ&#10;TTqVcv4mQUS9t7H95lWMp606QNGUDYYggIWmjusMvkvg3JTjFV9dXsGH4S87CDidKh5zPBCvJ00I&#10;pBCbkMOPwOiSnTAptYObkhKKAq7rNIc8oYqLpOHIpJT0PZ/TtiEFoAe5rl/wkogQqgqR38JQVYwx&#10;IiFJSOHwTDmqaX/leup0Y5GMzz6dL2hJNpVnRqHoAyVQOTmcGfBiixXPhDDitEbYdThT0SSXAetR&#10;+baxpbudxwc7vX6n1m6gZadX1NEbmeFSy27BO8cQinaqWcfPg8S/Ptd4NWMzISCHKw9ZL7RdB1IF&#10;mE7OJelsa3oGHkO5MbPza8uY0WniVyHPa7TcvAL6IQ4BOBTD4YQemMuHJQhIlbUYJ4oE3ThwERxP&#10;F4OxhbvGWD5f4klE4w4IG6ikoCNxhCPNWhGQQMxCo0lDkYiHVpt2IDpN5uAm+VEyxnOr0aQzmfXz&#10;RaJXtpMhEnkGrUMoAxg9QPfdLplwWQYk819dd6DC00EyomTZYumMiwFN8WhWpymnYF3gYshaI5MB&#10;tUEgvPRirB+OprKHR8fF4kEgX351fo5GrTu2pqtTDJUcnoZCnUPjYPIKEXHImSKgfg3CQC4f4ecD&#10;2sh1sRw7rU5W05rfw/yxnShMPJGm29uMp0DetjGMs1ahq4sGLXwk6W+0OsupL5lax6LEoripqnwR&#10;5mUc5nD9eVDRpgt9oEzBsQJ4nq2WZxWUCGkobBooW0yq0CWDu8IGp8TDFm/Q7WHogtGzxDAA7Fjg&#10;4oNAKSw6QaBex8lA6RkLJlorVEALwirptULBOANAef3C/uKnegixIN2RdAGOFW3Wcr4VxDNLJKNs&#10;0Qoggf0vXrscgHn0NBsgYW9Ni4WlO4Y1MX4ECyaRibKFCH93+9hpeJ70hGJwj4p9NAJ4hg7vJyyJ&#10;648CnOfORuZgUGlKCeHQXdrdazQaCBtp7x2e4WrTcXus9aZbCH/onOddy8xmgabOO+kEcEQCs6DI&#10;FbJoNP88+OlsCh9/Ki1CPlXWmNhV1WVA7KNRu93Lp6PpTLFBYkWnC8zGFtLGdWdkgRufn76GDYG/&#10;M3E/mLLiuJBIRP/8z/+ou0m9fvIddc3Sl+hfXzwoF7LHnwB9AHY3Oq9fnv/OH2HJUSjiCrgIuItY&#10;+OLL3R+/2DqY0vuno3WritduC/FFpwsFC1x8y6yDY5lHvtfZ+mhfxUScuwL9XAFVTgYqgzNQw2PE&#10;70t5Vgn3LHFU/n4p+9Fu8cNy7n4xdxQLEyETNWzFNefsk2dfrTjjvL7ucAyKyGEPt3U1RzWkq6up&#10;iLSAMmXRGEx7i4AxzfCM5Yryj+S7qqkeW5ZpFMkvgXDBYhFGHYmRd6/waUH5N80JNHsNkdhf+SRy&#10;XTNoqypFc8Di4y5o9SbQy54+qpIxA7Y3Yb6am930TRxzvIj5sqFbkTokiLINBozrAPs5UwXWMMzD&#10;8k6BlSZ+J9y+CDIx293NB351+0Pf/o1QUBMtb/+hzhLZyUiEY4tM7LLgpslUCISOaluIYh8EBoE2&#10;FjRv6Rtvf2+W+c2HsY/5N39185vbP7TZs/ZHt/tF02SKYysLPOTIlPJSCWo6IQtEw/LqYMA2mRHR&#10;6GT3ChFsS80HvdOaEf2M+3d/WOdpH/Qoreg3OJU4UrXNRSOUf/wU5PpcdKSQ0XQc9iG/lGnmhTbp&#10;x6MFLh0FNMbQgOoYiiABtu3eKRmfn7+i6khKbO3rd3r9QZ+2O1vIiSVuXHeY9eH3wFHC5edPGIDY&#10;DblqRPszm/4NSib2zmQY0CswT+ZAIJaG/Y1jDqdiPj63lRFujPAMOVy4Fbl+CxMYYaoNIsjezJij&#10;2NNYuz7U3THAPr8XZmHcNez/siRMJ4lDj+owZJBqSPjfZsPkssgNGbUI5ufMo2AQaInK9ZThIzVE&#10;eXcvGY3CZpjNCB6GFkFa1Zyem6qYvrJQ2KcpgT7AbvPq9BWzKfSHjNy4sTs7BxCRuItcCx4ubgE3&#10;azK2ookYHS9LgGUu2hLBFcGg/NV8OC0zdGEQOOZSE+1FUCfJW/fuPdwt7h+Wj4gXobAKuIiy8U06&#10;lAhTmMCEM3itEbdwdXk2ffFicfqaJnhLUirCxwHDm8kIxJ9dwEPuKGmMSoeRWsA4/OKpDh436XSW&#10;o4GL2sNBYrMRxhI1Oup98/jbCm7drRZ3Seln/Esecz/OZELhkdAROQu1Bx4MxNqEcg7RpC/buJy5&#10;1oSfe6NBd9hLD0eZL0QJ6Q1PNA4c2PPwqHo9MM0eX55xRULOTeX8xWjaA/bERjyIuUA0zngpnUgc&#10;I3c8OAAVlZMS+/wa9BwTQFzY25RCxhpKzxHCSIZRAj7ZbeEvaOnBNMarCaZixmBDcLmTB/v7dwkE&#10;SCbZ52H+spOhm8Pln8ZfOELYDw9EfEwgMCYiRKs7tsVUMu+ed5eOytoZKe8yg33nzv2je+8hWMck&#10;gA8M6QJdK+EZCPFzyTie9nw+jiSO5HQmHdbEOwRYhQs5S8QGrdja7GbgttC/6VrM//n9LvQWRqYI&#10;mTf7CRsCK52Jt+IiMa/mi4E1fkvptDhaa6TryK5UYOPWGkqECTk0VAX2Fh12NqzEI2y5gqNgfEP4&#10;ltnZKsTLThc7YZSHJgXQfqZMyW2jZJrD6c8Vi6o90YS9CKHCRLTZhPhn1SpW9XpweT44fz08e90a&#10;saVMoRDHU4kUfpU7O4mdneTOLqMlnCSYD8A6QKBqsDBN+iGNQtsDFpEeD6UEK4acz3ol4tbsx9Ak&#10;DB/kDb2yMxonc4mP7+yn+DEr98U6OPb66eM5lexm7GYA+CbGUP/+jQuX3ebd7CdvdYD2jTAfTp/t&#10;7RPh9w2huXH2K0ifTBYKYsd43Agi3xxdb/Y9e+t7+7ba70FDJq+cGvhL46HgkCCRUDdGLsrRuVke&#10;9iJx/5v/6l/jE4JDVTqXY8GBe77z7rvvfPThRz/6wf2PP9y7dydd3glEo9z+IexA7ONxveQBXy5o&#10;GKi/aVQ5HpToxb4mjo+iUHDlYogEABKGescGSLBERGYkdCCggMyH4U2hkJXbCUc5H4NV60HuRZaM&#10;IDRKNkXu+DyMkrBEY4uFJtipVs+fPn36u989/s2vv/n7X37zq19Wv/nq9Nuvm69fEF8I384zn+Dj&#10;6IGqQbXCKzDxNGoVBJjs4vhSSRwLeMAGvd6EnC7YB1GXJ0oNgneWdnojpKDO4QGgpjHKEtF4DBtH&#10;W4wm6rrA/BUQrgQxhqRshz4Z71ak1ZwAa/S2IVI0ohEOAuBroCnYAkAU3HcoOhCiqCcAy4zHIH2g&#10;KgAOEqphlgczESLX/QE4aViMynFO0a5bNl5gUVomkNO+P+pLZgnv85SKeahWQDekdCGwgsuHXwNR&#10;Ivl07GjvAGdUmX8qZXQBNRV/azAfDuCri2veZCKRhiTD9sthQZ09xqJyySwOJipERd9kRJAPMX5j&#10;1mBCgSAgoAs0L3yogaie6n9bgxq3mzoJqoKUeBoueWF50AJLFhPAyiVCXiT3lm4XJ4mVE5IsgnUv&#10;bFUIGJjFszwS8TCbImeZKfpDXGkYZhxcDFtIOUBSS3cKpM9n6Q7baOWRZ7DfdaijUbYSs035QDdJ&#10;CLs+JU5mfQIG7z9EsoRVbojqIRnL9AbXMM+QF+QK/r0TfziFO0wfTCQVxwVv6PLj3cpO06fc8Lnz&#10;6xVHoQycAGshJseZHwbF4qLgRJiejMGVIDOXFIyVP8xQmu0jFEuxg24RWuAcRqxmKpzAlJIUqO4M&#10;EUkJ9eXFWWs6CJTv/NHT521Hb9NrbaPxQbbIEAmqamTj6qXytONlRjQb75yx6mqh45IYxXjKOV31&#10;V76LWLx1dOLOlrCRnVI6RCOM8iCGOLvttt8fZ6cTIzUStQhjn2zjGQIG+K5VKBZhjDrfymVhPKCi&#10;G0nCDp+QxC0v01dIiZA5gR4V9sEkkfZMW9RmC1LOwh6Opxx6nJuMktifRfE1uxwJWOyUkIWIYmh1&#10;ukih4MywyThXgeGwz3ZLC+zzhKgfAH7xY1jB5+aMX+GciXfvyPB5HQg+8diDK8gvQARxA8WX3tIO&#10;KuVJcKDsoWmt4ZhB6jGrAp72nCgvYBruPU8eZGZejfk5ch3tZuIgadhLxYsZCRu+cqKZsSpa12+G&#10;k/BdFzEMnYAUocHGqGUtGvdYjO9ZRRZ3t7M4WASZlIylZ5a076VCasbqECNB9AC0yVkCLTDlAzUD&#10;m1QUMKbrQAlsXSseGYxeiPomqrrW7HJxpN6YTWsQh7AWGI8Zq3B0k9ibKZSA77h97Hf/5M/+LJx/&#10;ByT+n//TfzqYuZ5/9dmPPv4wUrgbjCYeP/n67JJOb0YffX5e8bnizhWeOudj6/q6+nixvAA3gydH&#10;fjWHc+loGYmzXAVeTUY4hMd3Mw/v7n46Wzpy6RQAi4eR3rrPXNSDwF2ZjP1M8mgn/YF/sztpefey&#10;D/f3HhVye353FERgOWO7oHgBg0eE7Hr+/HUqky0fHIqwqHGfHNInQ3zPpME2TaDE0pKXGRqnWHUC&#10;zalzhaibBkRW6lD1jIcOeAE17gJ4BSsvSNZU5UtMQ+TYzg4EJMf+rXbIlN1ymVSvaCoyQ8CTrE5/&#10;KYNJwXVyB7a/wbAz7AP47YaPP1E+GWMK3pe+kO/r5OFX+MZ/JRgnYAT/K/i+GeqrFGMgZto38Vxq&#10;BNTg8uv3FMs3/EqbaGm3CvZZ/o9/r471pvq6bfeM0Z+eNsp0TTfVsZmqQqnHb7/C7XGvE+dNh2mP&#10;Ld/815ROprCyOxbTc4JxyQrOXHMT3vGGDyq1qPGyt4eBt92phUIPOG3rwhiGA5qHS3lMrC7MLuYL&#10;/KjNKehkSsPL8eIQYoW3cKSZ+AsmPPRgwB0gQdCKomG1cCDL0LRRDBLfMp6OKQkcixlOjLi5oPNi&#10;g8IlRf0JcZGJOLdZJs3Sh08xkeE6w2jiZOSw4UyUUYRXBHUKB4ZS3Bc0EogkONHUmUth5aML1RrS&#10;gSNPaiAktmIlm2PkJvwV/QuVC0pstO5x3jm9IpwkMXwMY4v9h3+sMkEuf2qiWFFGm6PNhV2Mn8Ip&#10;jLuabfPDBdeZro5UTSnvj9tHE4gBCNcffooQDWocOXZqTYJxMlyEuUcDTJ/GpJDmB0dNylJGFZPp&#10;gH8B/sCMZjJDTz5Hqv3Og/fu7pV6iGc6rUrlUmbXbBlzsDOwibTp46FT0n9S6jiYh9AEYmvDlcdg&#10;j4KG98abx5BuPBlTGCGE293b+/CDDz755ON3H3JMpjESCDhwP2Sq7ux0O6/PT7nF4ViEttvXbS4x&#10;fjg/nV6dr6oXm/qVf9SNb6dLa8XICUoV9nHN8XTAB+FQYGwOfi93OtVCmo7Bu6MApemijIHbM+xN&#10;+u3poL2YDBzziXNJ8ADdnlLYGRkwdKrVm1eV6sXlRZfks0Gfdo5KjNvDi3BTgZPpC5lnTvD5cwEp&#10;MrHggcE+ygp70e/hHQDLY6VkrfH4/OXLJ1999Ytf/8MEsU8knMZ9kJ9qjcDx9o7vJguF8s7ubrGE&#10;0FshFOKnSWvqDUXw8IW9zziQLpIbTXgyfhPDLkHaTbTNLEsMk/CuQ0HNFyAb9xVq+OHJvY8//vSD&#10;jz4G7YVjNb64/O7rr9jqZR0M/5apuInFay9IuHWghoTELFbidsPy2z/Yw49zGM8Xvv+jP/0v/td3&#10;Dg6tTodZSnXU1ZgU+DWXuX//3kF5Z9zvjTp4zWFJF0XzhhMrenOy1Hjs4by5gwH6bXvHu2353t6L&#10;bnsPu2fQvqr9VbCdQadEgba3GioqnjY9VnKgko+UsiTXm7NWN0SoWzqP0wxHogoF2HoT6ny5jQJs&#10;AJzg5WMMh5X3XPdF5vHMaDInmJhTsGlN4egeJBKcoYZ4bRxO7CbQ/AKZuSHeGS917W96q+swU9PZ&#10;2IEvAPoFa7joNVe9+qbXqFYuBvWrbuUKslKDcJH+kOeON5XOk5eeLe4Ui4UC+ziAFs+fkkXngFly&#10;7oEIyjKlv0AIZhKByXs0Ejt7A9dGqS+KdYxJjgiwm2FaHbhyh1aBeMgB3Qw7gJsd3r549i6qi2m+&#10;3t5Ub+/FHxwKmteZY+EWMDS/195tD+jsPlBYknLutL3Y7+q2z7S/x37ZN22m/u3t9yjS2DTabJc8&#10;IPg0lUp5Tm94W2//Ky2G//6//78e37lzcHzCCj48OeH3iVw2kkkD2I6IYIaTwS8ZuTB6kQ263AuN&#10;yh1U1kjYvdSf7Fz8PyGltn7OvHf2MpBC+kJZ2fAL7A0LcyD5FWMcYAuZRTOupnAQu3g2Vbfn9UZE&#10;4HAuxyOycV5++/jJV1/89i/+5skvf/3qt7+rP302rdZdgwE0dkwwCLKkBJnMSO3DuImAWsoJSZZw&#10;5KBwkF8Lv9SwOah85eRIl4ZHlk4LpxIOjYm1loXuh7FPQietyZ/xKzX31paXqJ8UPGvLXrRy7dNX&#10;FFMzFWQvBsOitNFYwBhUYZfUs8YNYK5mK0yWHM9NMMgpQyHOJm64EvJXtts/XoozlPOMv+UXq4i+&#10;2ZwxN9UDf8sfhhioYXYc8EG3pAOMJSOySHVsK63qdDDhJcu7JUatiC+W8+kaWyj0FZiRbGFajtD3&#10;Ko97s0QkkOfUQehIkMZqiYgBfHmATVCvS6Q2q42SCsNZbi4oJi06WEQiwna76XfbuUI2lk2SgQ04&#10;xdVabYP1GlFv1xilkOwIhoDoyOUZZ+Czx/xoxoejJuoejwcjRzLoaHpJ/9NYRRHSdKVcMYp+C4AP&#10;0jv1mTSsYE5Cm1g8GwyUhYRRYasWlUwCFbYY5wPogyMEjKjnNYwi2JizjWepVM4xkwj6sq3eGbIB&#10;XCHZjmgoorFleTfuC45c3k66iNUYdHC8DTYh/2zjthhTMlPCt46SIRCMzxi7+ieYN0FZxq8MsjNv&#10;isIU6LpxvQ54+4kY2HY+Ej5gSLFc0on2bfN/7jwWZ9Mhlxo7B0Hj1jw+bG3qzSHxxM5ZIJI6evri&#10;POMKTfrgpjUWEAEB+OesiSR1rypXxLvj7zziqXEsMYHP4l8SSeBvNpbhtXOCnp94Q4IqqT8ACZud&#10;JnQjUgkyBWzNUv0ueQbSIsXiTGsQkSIWACRMwOB2wdJw+dh4qZxo2KEAsfapyCDKw5vWol3MUQwj&#10;rwZI5jrg5kWFQUVzeVnTMUyyGfwPxPua4QQpcNTjBXhJF1QFCCO0PAyWiYbH3YnvZbSFZurqokKd&#10;p8wS0DgHhsNumnwuNO+czlMZcJM5yky2JKo6EBfSfKkaEJQvt7NRv8MWAvBAWQ/bCmYBeyEby3oL&#10;YDFX2gdSpeXG78YOAZiAD8i3WZQZgPKASZIkMCQlhH0hT1fb8pnVZlB5DnvnxdVzeZYy5pxvUvGd&#10;RHTH545DXufg0exfgL+XY7g/aNCWxmPeAYlCcwhd8ufg7/FkA9tnj2HKgJm4fvWHUOlgopBWD/6F&#10;wQDJFOhEFEVtiARcaKpqU6jjgsN8HuHikqaR68aO9cH7H0dyJ9loClHRd89enz9/8p/+2Z+6glnS&#10;ab769jcYdQ4IHsbr+qw6sxZnr84nky/9Xmtq1Zjvxf1pn9OXS/uyuTXJv5x2VPY8ZTDESvnMTjEb&#10;C3lpw33OgGul4M7JjGoXcjVnuzcSOk5HHyRDJ4Fton3dRuA2m4/PL1+1uhXkfng7oYnCnnM2dfKL&#10;NLVIyg8rSef7mtficq2IneWHgaEJD+PIVoukGaA0jx6vQG+kBIrsZs4hpE/+J9A1RaRHMqOjBOCa&#10;f8SAAh9MMhFMJoQSRtkNRL0z0DDLRsMZhntm/7W7OzWBBjd+08Noq7T7L0Oy1IFq/9c4eRrLD01L&#10;xJSjtkGUkExg4xlPp2N0fUmipjEQYEhER2j0Jka7YTM1bn/ZXZaBi///f/EGblvBN99lczhNKIX5&#10;QKbm0XljO+nodJecwhwtb47///lP0Dt6S+74Fop8QxA1ZQwX4eYNyl3vxgJH/1JB7pqIq0diizUs&#10;V2kyzc9nx/V1rDngN/Q5annxLEZjCCo872D/PBrsqNLrul0xdAHA+UDUCKUkhkRmqlRefgQYCLcO&#10;coNoOMsVlm/AdBQGWNdqbIz8T+G2VHTyCKWcBPk9r14AAmGBWtg7QDYvzcxSEWwq/o3yn+sk23e0&#10;Ktx8zhKmKHgRc9AaeF9UKPmrafTBh2DUxhsweUWKf5COj6xMvNaUgQ5MASwMM0ZkMXPBteOYUtMs&#10;Fhlk0pkr80Y0GRm4G+GN7epjDN0NEC9yMo2DWYmy1uRGmoHFRuWa0CgAFn3z7n45gkQQQhrzJ6cD&#10;gTIbLLNVRkhUSnwzImYYjAcHBxzSdJZCIknLWBKqhJRdlR9lHC9M7vHjx99QGIhUztXBWUDUSye+&#10;JjKgxUgxBKajwFIc0q8urqhvmFA1W3UuHd0mwl0+AnEI77z3HkYbpWKJ7R28FRSO7pl/O2dvgBM5&#10;7VcuX52/ejIftJ2cM5Wr5MX1ql5F3o3uxLUC9pwCqDtxYEUW5lyjwmhZkyaSLk4+rTvamxsDWuOO&#10;YlxR8EPRdyvRA7Sf8kgSQIo95CJI64bWajxENyPbbsU7z4kBgQoyhjiBjLNabVzXep0uTjOiI7GB&#10;L7byh3Yy//NxuAW3Lj9smPkKBJG5H3lSr757evHq1RWef806AoSF0x3AzpsVEAwUMsUFHJtgJn3y&#10;Prje4e7eSXmPqaDcmqVphraFGVdChYTZU1hFMAAK+QI6bIkqNUbH62jeancurq/hdLAk3nn3wyKo&#10;2MmDXLFMhAUHjOAGjOsuzq/PXpIpxEyS/ZBmHooA6ijsgSLI6ZzUOevxytlfOWas19K+9/gT7/6j&#10;7xr9y3prZyeXS0fW8yFeJPidvP/+IyaQgA7Yr+N8PxBBDm3EUr4o2oLJtp1AP+kMR6x5UDHTwulL&#10;O4rpBlmZt43Bbdvw9gZlui2buWDHEPJgybILl1Q+NDs5P0XoF0rLjWJ7hiz4ZNQZDgHhkbgGIKS3&#10;glEb7IAtFhXodSmpsBBfWpGsN5m1hsPglMjlKZGjHNYpRtc26V3ltL5s9y1TUOsQMUQIoz8z/4Pf&#10;r1ie1K9C+oAQ+UPJiBgVB8fzEHzq8Wjd7S2wdWg1cY2bIGipXIwaVdzzIP9wi+PhYCGbxqC2mM5h&#10;hMHip4DTg7HeQl1rn57hCCuKhKaZ4o/ItUnGTWtGIsfF9HvFLCaojbX3fI340U8GNEZE9pXkWtm7&#10;vT3xMxOiGwTw7emcEG3z9faNsM8Re3/m6+1m0r5xb//JzT0VK+H333y7/9++vv239mvyCuDd0lqw&#10;f8KxmU044whhpvKv1hB7m5PUuPgIovq//T/+7zwlrGnKF8AynrekL4S1ZKve6FTrwybk7xFRLPgK&#10;E/5lJHbmVhmqDx1g0EMcjfTlJrRHVBxe3WRuRgClESkyAuDM8Ypi4GcnQOfHG0BXvZha3CQsz8Cp&#10;FpgEd/tPv/zy1ZMnTz777Nt/+OWzzz87e/KkcXk2rDd8uMnh2zmfovf0bNgmwLV642EP/y8+LuUj&#10;a0t4rSkQdJ4pZl2ZEJgvgS0wHUdsyAJniMvVlRKO9808Hs0H9AHyPG1YQp28WXY6h20TNiEcglHN&#10;iFjSaHOGs03bd8jGfjWCp7DF6WGKHajAax5BHGYWqBk194vQqQI1UWTITsznYcwCv4g3TMYSJwx/&#10;RFMjhJKWYjji9UBKuIC8vqLsMMaKwX9LyRBZuUFSb2IVzthQ6XZzvFKIcsfiYcmwghHKbDnm08kg&#10;FhsxikRKNUXkOQm5hiPBYuD1W91asVSgCTy/vOh0W5z/IN+SVK2XnFjGvYYamiPNwxoXqAsp34RP&#10;4O3CdQcjxQma1COKYsCBVCq+t1uCakiLAq6KaHm7cAAD8xjBIovHw2nUeGbBQfgAReBE1cnLeYzw&#10;CxBAU9sQ9Gt2Rgh17OccnPzQZqt5BaPOGkNAIjQCQQK5ZDA7YSfKU8XpVSiKP0LFL6KzIFkmnQQ3&#10;8Q3ULNNcPtdtjfaOAtNp5eAoRxpEINrzhcaYXzLQ5XZsnKAHXUZ3wxFUG08kkMNoZsKEUCgtYIJM&#10;nHEnZRlxeKtEoP+Y8A9XnLnR6EEwmgN3xtcdD0oWHRsjMARrCkBX4XRkhMD85SWmkxTz9YAyAQPp&#10;ZLN7Hd70yLmI50apPOb8Vpy+FU2zn7pk7PInXOS8BWPTEQ021GiLa+VZM8DYppP7222MpQnVMxjC&#10;lZRSBk838t928JsZA61OtU5x/ZU0m/voX6UyxDAGF1xoaJYYTjoZfwE94Li9TjI9BqOGnTXBJtKn&#10;HX65ZpQlqoA4mSgzqfNCiBwo8dglmPFCCWGL469wY3LRoW/nDAbhM/p9kWQsC7aGCx+p4eEIpjsA&#10;b1vQD0k/QJmdS/p0Ea6NwwUbAQ8Wnb+e4xWF5pScEtoBZrxAOQRLYosjYZ8XsuUIkAXRCyQFQJPB&#10;oAe+ww5EZcizYKp6jZdZWX7+J3Utzzp5h2SRojjB7yEYyqZ3sEjigeXhootiSs+YDnkHDSjPLR8K&#10;cTOIp4LOMJhFnOec0XqwYWydoSZxN8uxPEg3DlKyeNC0WeB7RJikB3rn8OLqutsb4AWK0wDzBZzr&#10;eU0KNb0tpsBeP8ehgrlolqmzOdG8+EdLU8Qh7wtFgCJxSmg3iK2Y/PiP/ySZLnOktGr17x5/Nek3&#10;0ck8fvr6b//h/9Vof9MbPW21n02mLZLJxsM6rlJxXxw7AS5zNl7YLzwsZsq5dAFC+DZo+YM8DQtg&#10;dWxsMFsIeT1Iu0lVLmfvHO1+fLT7ic934HQkwv5YKXcyGyV5v/VKczrsN68vEvHIt0+f/U9//dfP&#10;Xjy+vD7FL0FabbeTxE7geczScaErl3eNBQ79NqxCgU1GR62wYFXBOnPwh9dMhCqKASVTeg4KoVmK&#10;VMZgHGkQ9omqttUErjSa0DTJ68vkcp6tl/2EY8n0KjhPygZF9v2w4o27mvC4t05BSo9b6ot9vtoA&#10;J1RVM14zm/kb0r7heTKViiThDqWwVYS+wIyKK006rkZM9qzMnO36+fwySjR7j79R4pmwdfsQ+P/1&#10;9abrfKttNGesvgxFxxQ8OkhshJZH1v6NMXTR8NPYRpp3/o++7M9lUnH+kFZq3uFbk0bzbvXa5izk&#10;nuhQ1mBM1CJT0cGDEeuFbRgTNRYwy5jfo7NfenC7JZdErpYU7bitTJnz9AZwqsT9xkTEH+Ckx4KX&#10;3aPX7jYotS1yHSWvkhmXz4etA1pBmh52En6WpCUcz2YS2O906bpwB0AQJ1s/hjCxKE4lmEb52EED&#10;AYiJPo31IrCFOSfpM6ns+Wy8sokiVOw2/1MOloZJpeVmakfuGJ4xVC9sJgzbKZETyfQOD0giCUEA&#10;hTOTFdh9UGkYyrHWFDQV0C+B2dJSKuiFVc2MQNQkhWrblYxmgwY60C9hsroHGk7wPQa61RhQIfJU&#10;HGa2rM4TYRMjdCNWh9jOP5EjN1wgTS0xaYCiH4UVx2lCkS3G52aTz+c4C6ly4fjw/qm+mXyZdUD3&#10;pKb14uIChgUos2yxIeMh86OsWizKO3uPHjz4/qeffvLhh/dO7pwcHRN4QEgJXS3fDCxHoHOhkMPh&#10;8969eycnJxRKCiwxjswsB+ZRFDk0GHg1rq3urHGxql9GJ4PMZBRptEL1pnc9QcMMqMadZUVSGsLt&#10;sLhkLsdoPm1ao/Zk3hP6rpqQo9nA56ZsFxtbZbTpnYghYllpSdr6Go5GD8XkbI0ew0trtJihJiLW&#10;lqwP1pxjOAhijQFcZK47kwKQdEQ/T1++xFmEyQGfTvaaVG/UaJiZLTZOv6d6cfXyuydX5+eKVFuv&#10;2P+RllCmQSQplPdSmTx880rFWoR2++H8D+/n5bw0n7cr1yDQlDGgWLTcGB7YWRIYVygvnidFe90a&#10;rhNPB0M5ZPNxZkx4dJQPTu7cd2GymMx5w1GiUriKbFY0av12a339ulO/dK2IQRcbj0vHsULNSjtP&#10;Kz1DEQh8mSv6dw9jdx9kH7y/jGZ+98WTyxfnzWbjReXSn05++MEnR/l9bD6mXORmkwQUWDkLHs1w&#10;sjlkNs562UKroeSS0y9wM9/B7N1AnHbDYG8sN/vGG/3z239of+dNWyiwTAUtXQC/eM5t3RSdEaiI&#10;mkDdzHWES75dKFqAiDIfrsgpH4Z2C87HIcKYbLHIAE6EmClKATGTaxhaW7Neq55wkvPkaM4ZXfji&#10;7iXbkN6J2RjNb/Sllgbqnlkzai3Mk6Y4eHiFbPxKPwR8US6ChP2SMm58VI3U2EIW5u6l5Zz214Pm&#10;qlvH7XCJKq1eaV2cNq9Ou43rUbc+6jUXE4pcXK9xPgPAj6A2wj2Wb4aMopPFdAF6J9po1eBR6R4U&#10;0Ej5+1NHyxEcBqNkzSwt5gx6A29/2deZwuDtP7ydyL2BKc328ebr9xO9t26T/To2SmgfBzfnw41R&#10;zRuKyJv7enO0vJkc3r6+fT3Z4tiduIhQBzDjfPb8abVSgeRvG9ncmLiZs8P9b/7r/y0ovtK9NZqj&#10;DZxX2s0Otoait5F8EAU1ZywCECe7HIbmnCZ23hC/V043Pr30VEazAacKnJgdmcNBdoEyc+Gx5JSl&#10;BrT/Amv56vlrghwbZ+eVVy/Pv/vu1VdfPvn88yeffd6sXHQrF5N2fTUaADwi7WPYz5khRgYTb+HI&#10;ZITJ3EeNXdCVh4btD4b5OMsVvzAs9aPPFQhiUhVFTqfhl4uQkGAhPoBS0vLJdI2uAXWCAQEjPrIB&#10;dJpoQK5VaPhK6uv1eW/KDsxX3zgQcGOMBMaE65hIXE4Mkc38EDloDDSTJvJ+tl1yKjFZYc817JuF&#10;Eq4VNxTlpZiiyF6fw2C14mKZ3RJBGmJ0ZQPwlqWdF5FAyd1iZM/nNBOA1b1OHzCDQuLs9DV7DFaf&#10;IQ/cCCphbGa8nd4IVzYG68CoMCdHs/F19RrtkS4FM9lQZG//YHdvh4et1+9zFAJF8dOR1HKVUMry&#10;P+XCIxwU+zjCmzxMmwAls6mMGnsYKDADNbPXbu6PMi5wwkjFAk5kDSxXrW2lMujUkeqyh/iwAeMk&#10;lgV+q4cSzYJWrpaEst3DkY5hDZ7SxKLW20NyHbvDPrAxSXsaR6kAmdKywCYCnueK0QJjcJsAsI/H&#10;pzI13ypVZAlSZbzwcYgCkaQDW3Z5vImKyOYj01l7/9hTLMawzQxEZkjv0DlCTJ6Kbgwx2u1ANLrx&#10;YeSMpJFUDAw2IklcleKsdBoz7NpUuyM2QEnMElwuSruqaDDFRPK2cDKXa7IzBl0EQENDoqKFZaRx&#10;K8cwpHFrNgCcW04XvnAQMMy38JcO36EtmDSrWHOn865YIrX1gY516lfwlsBu3dWWk8kiVmQcXQgl&#10;wUZG7VlwE/bGnO2mdzTCKw9KQB1bKWu8HnTDpQMgtuirJ6uwu0CMm0RwMFigW5IuFd4CE+PEMMaB&#10;Z0P7OscKNZIIUy3Vqg2KXrX6SnmCxc34jv4E6a4F9AG0DB+GoRkwEmxbSES4Ath7IjuHwisYciXZ&#10;Rd2MoigHCHIgnJ30Lu5sJBWhQ+PIgEesSOUALPIQCRNq/NFvT5Q9AhoGrMkUTh49dJMUXnBHTMyv&#10;gssIOA/5UEMCVPPg8sgwMlSFttrg8waVlXkyoDXdLGRdfKMoF6WiZk4IDxdWM+ETMsCQqrCPFSfh&#10;1XScyrufM06UybtYoEmcd9nnaWmicV+7cwVRJRIH/rAc7jJXBVIzctrugCh2JtYRGnKidQgpYW3h&#10;fMsJiMiHJxneJ4M7OVgaDQMAP0MRprhYL9NNYXeoVBJt55Qs2kSo8gkrg+aEchXlTqPdRzOIuBSL&#10;cMLCT88vf/63v/jyi89ePP48E/dfXWK897rWfTkc1NerAWAW4Q1ZYm4A83Ixzzq0U8zEEnjtOpJo&#10;q4MUlMR2D2aBCxEEYrgEzzOp3PH+g8P9d3aLx8iJQ64d75bUjf8vW/8VbFma5XlCR2utxdXXdYSH&#10;SBFZKUp013RP0d20jaCBfgEMXjDADAbxxDPME0+88YIZxgM2NtADPdNTM62qqyozKyMyMiLcw+X1&#10;q49We5+z5dH81rfP9Ygqq1tekS6uOGfvb3/fWv/1F/Vy8QMmFhwGF2fDQV8b9Lq3N2eWTi4r3j+N&#10;7tC66ejGYn6DRVvrxnImYlUbWVn2hC60Wt7HREdUIVIUr9nbuG8imwkhBsPlScVCszFwn7AuYnXR&#10;RIo9iZI+A+HS3clAT2jzigUjfHohyOGJSQMrQgXadRdEj2pE7EaEtwls6CNnSXzGCFNVLKYdb0cY&#10;/t+dQZJPqI4ksQyCZ8AyFS0WDQiIgOBo7JxFeOuS3yB5hoLbqgbCk8N5TgleVSTrXH0olZDSqyju&#10;lpyrcjjsRPZ/SxcoBBSv39v98v6oPMY8wciuMPAgY3FqV8wjr0WUWkFGlWLo/bc3gZ4pu/qlAHPv&#10;69SJv2MGeW2RVNz8A0grr15NVSlw0YCGaE8893CUd73BkP/inSgyQciTjLZDXHkuIGIgUDZQOvZ5&#10;GBBAh7PxcMRMPgdZtlSUHVyNy1F5sIEgfNU1QPcFT6I+gUG6wF2DgFT6Hh5MYrVo8sEE2VjUiFiU&#10;FOzzyNbTxSKuIHQ+DI1ARxr3TrCO5YZJXi73WjzWeDMBrAl5Qzw76GIYxNOtcTbw9ypskGOEaR5n&#10;qCAR3BqMOiiLaasqGKGJe/eKey8mI8mkN/6C5cYRwGsS0SBfxcPLl3t9oBzS2A9g5swkRKihCtoW&#10;K3kpguUPkJbAg8BtHBaJqPpVQ6hwb/nFjWCXYCtg1iVDSOF+ShDIDqoAjXLmvJFyvcKZBuFJIKdw&#10;kBXJOJ0JWCpNQEgegQfrEyED+bGwtzEF5cWk0uCDAOZz2h/qfUa1jUbz93/vF6fHx/gPq4kyURP1&#10;o6PDx4+fPHhwr1mvnR4fffz06QGKQ3hgzSaXAj4UIym2erYgKduYHdHnzJehb1+H2/3l+UVkMmoQ&#10;yxDBOciJhzazuJ90LCm0JWIXlT/29wyyYmsca2xzYjkEbth0YZLRQE79zlbDIwPI+hTkV/LdUIWJ&#10;KybfhPezQKfjR9xPFx7aLhRhg7PcDUh62yLKiwRbmtn4GML7XLo2I0REq+x/hIpMUcW5RnvYu7i+&#10;vO210VRz6TFN4Q4xczveP8R1Aor/5e017iwH9+5toTWDZSfi+XL5pHnqTLdvurPf3Az+e39wvAb/&#10;6PTevnyGxoSGm0eGEbXweRQBUfZtcXNgrEuFlAarAsxLpCg+ynuHJ/ceqNFfthhKQPcgwdXkGlJY&#10;OpPx5bfPrl5+q129BTuhY2KFUqs4gDBhHj2uJJG/EZIbVomsjUMPa6BUiWZzfr1FwneWfgZzu0j4&#10;m8vW63f9SvX+8VERUevNbYfrBmhIslCSuJJKLREHdkmYSCEUpRDdPRgWiRlcYYX8KBtFYWTubA69&#10;be1vdAiqUffEZGrvUH0Xn6mI0EqpLcCUTEFkn6YOCoUH1kCmx+wK+MCxHkIR+F0GRKxgUHcI4KW4&#10;SrCSweAUd3oxGY2vhkPMHWBk0jNcapNCPtUgk4sz+f02+X5/FdbI3SRNaQR3HSLDG3+C8Sklo496&#10;bwNnlElZWP4IuE5QJFzhLXUFV4/pBY6XwKsO4d5+6hbXwp9wjp/4pD/r416h2eO+xXBAn5BD7sBi&#10;6rXn+ojrqRBEselU/7ujYwB3ESrJHCaUPzJjFUG8OJXoMLxO9e6Seh2XGqHuwKnvX2p+72n/vC39&#10;rn2T/90R970d/Y6FqvjdO23hbtSkvlC9sF1T+P276UGf3//+73tO6eqVCzQlAhgUyD57IPeIQ9Kb&#10;Fnp4gaz2/+X/6n/BxQfZgvrGTWCPSNWLQsRHwoFCFMZ5Avln1McsmzgUObhVWOEdbCCQqWjL4fbQ&#10;wvBA0WXRGUpWxtyYsG9JCh7hEG9fn3/99duvfvvum68uvv66/+7t6Ppq2m1htWtPxwxM4AkEt66f&#10;UOeVC6RP8hxzLCyNOdFdd4p7FyWciPM50dikKdZwnBfsn8cPlS1gkMALvCzmDR5nQwbmVARSbkh3&#10;pwBT5Q7Hm1TrnvJE+J8Mr7HQldug+kO5pqpokRpBrr5n6iqNkcK5pUoQJ2OlIgT5o6wRtFUYJBKP&#10;C32KcpnQAlD4NBg2ZacoyahCkAKyHigjeaQ9k1gqRV4TlS5PLhM/iSGSqMco6RX8EKxPuXjIuEcQ&#10;zjSE4JDdEDUhSAPjJ9WUPANfDhep5dZo6yn6DtwONdyw3dlUWvnt2poSwIfIcAF7M0s9xB6HLQe7&#10;H98NTyelQ5H7IyRZfIUj8ePmXkxGZHINqZZIy0llk9htuDNIfQE0Cekcp3lyPCLfE0h2XawJpxUQ&#10;ajRgE8DXJyJmLxSAPrh2oIx+zBsjCRK0Z3AZqvWKnCA+wgCnwJ7xTAoxaft2QH53JMuwch4TjTM8&#10;H8lPpxMmVYJqDYmIihYAtUEqIyoPpDyM82AMMeOGkMCcBUohPRhCMJLtD08CDz+obEKdQHRSqkKe&#10;p3yH+MMOHseyX1zOkhKwwfUHkyJdwrLW0cQ2nYlCq4AjmS0lHVccERJh8GhSVuLmAg3EEvoq+9DU&#10;InSbaQZJIMSr6WBeAWKnINIsdJpuFc9IDBzOqBjJ0OPw/jeT6dTBmTORqyaPU8VHbc21RnohXQlG&#10;3fGY2pqRVNgaF12Nkyyq66E1CfBIaxO+RIFmNWL2nIw/+vST//kXv4X0TpjkxtRmiE3RMRm2C/zW&#10;bxEnUS0k6nirLpYmQRnkFi9Nt1qPF8poo+PzdUBiH9npsZjP8N45/hAOit8zWxZHBSiR0O4pv7AU&#10;5/YxggzRcKJmQdAOlkKLGOUKMu3nRkuAhAwVwL+XsFDoCZk/r1GFBVZxhqZg9hAwJJ+OieiGNklC&#10;XENBbWqiyEUem8ll8JEYjY1BZ+gYVqZMVUetBN1MijBmkqAybN2Wjc/4FhNAGJXsUXi1sdRZt5lc&#10;mqKLlQfiBvmTZ4F7T6tJxpMwSSB/bQI8aTyOPFV8W8JKeP2Eo4gGg/YylYCfBG4yp7HdoNfEzou8&#10;vWWxUFTL2E2kPlhhUWUFpyPfoD9m86eutfTtYDYB6EW7TI3PNIX8IvJdKFcl0Fm8TnzQGnHxwuSO&#10;i0Q82P2TI4inMJnZUcUAAHSGCSan03Kja5py6w7DeMMeGYCtwnzY0C7evT0/v5w700xk8cHDw+tb&#10;7Ptae4eHWcpWtqdQmuj2Yr6JS0m3e40qnymxs72UqDTf2sZE0Ni4WwYdRUP3E+5NeyySpzCjHqzg&#10;b4PLUiKwn0kV0VoNJu4v/+ovLq9eb5fJybhP3Qw9h8D5fBqeTI2E8kQ+Vahn0rlEocQQFT6ekcvm&#10;T47v7e8dBATWSbEGOFrYF/FBUnlINAsMCoRIAcmTX5J2zcaoSgl1ssp/PYq9dBuU3aqoFsGAmGcI&#10;cZpSk0qMep3vzDADDimdI0+g8lNYMO9VVuHsQiohVjHzJSoDWFcZdHkpT9S10vvFotA72b4wdBFL&#10;F7JW1eIWE3nh6XuzMXZpqZAUQQG6hnobdx/s8N7pyPLegX2qh5dj2hPFqminv+3XLo/h+8e6+r0Q&#10;f7xDX6Z8CnPmW70nmwpEqfhmXl+nmDbffXhHPgeWN1X8fvHhVRu8o910UtUS75tCxuK8QzHXxdzd&#10;sEYTcilR9pHyAArhcn9g9eMKyX+BRUFqLAMfRBEGs8ki1uLWwPQuF8v37h8LnTIUppNmskb6GxuH&#10;2JJD4g2h20fZHWV6S/3MxI+TgtK5TLRAoYj5BmFN8Du4RYBkeFBzI6DegjXikVIol1kHVxfvHGeJ&#10;vO/xj34Iu4MbjzM5qkC2I4cS20RIv2XAyKHJgIbOTdSHGBZlsjRjaNa5AB51E2olsd+sLBAnal5W&#10;aa/fQ9Yo/NflHJQI4iSsHDHiQuQtatIIW5/A7arHV/JSagveUJinyrOmUBEPMhRk2xSQV5we5Qor&#10;b1uaamGPs3B4rhU0IcuGTxZjGGFCh9hXOM3l1qh7xkrjnyDLc4pxlZh68lZYfLxgfMuQ8IEkczOJ&#10;O8IRp5ivNBuH1UqV7g6rO7FAV5WVqFiCIfLTfvH7f4gKDVdPvhUlP2J48OYuSR3o/Kc6zSfMf+4g&#10;+RySmSAZGH5y/ADixR4Ctyh3fnN5NeyPbm9bVXONtXyEgFrwvAhV9crkWPBvRgTyLYREzv4Fv0R+&#10;MD3kAo/lAOAcoykydx3oGcIWxuB7w8WlmpKxmjy+8rizpIX3s1lBKJR+0LtKPO5YrvGX1Jh8jlgv&#10;yBvjiRYVj2Aj87AAtMwGTaQsa3O61Mfb6ZQvCoMji60DtgDwk0yQKqDwLj51ty38ADjOsBM8v7m5&#10;//TDcrMJG+T0+DCVk0EGuN1yMBvMzEiz8oNmMLXdZP0+jYQwiMfMDMWMXtKB2GS47QxPBKwQw0/C&#10;HWKxTCZXgRh6lEjngMRweyHTGDVZq32tTcZCYXWd8fXl+Vef3774aqP3Obd4hGX6t0a9EDXY26j0&#10;qO6Ke5FcMX9wWDo9zsBPbZaf3j+916h+VMoTYmtOBu3uLSB0PJbu98YXV7e6NSs3DhrNg2KhzBVC&#10;ncvORNQkiAYZbiCpXG0UkrK3Ql9BZcq5qz68FuUOYNpRDd/3Ld5moho/WZhAXzyGO1BJfRVGqcom&#10;U3AxVv6u3QHFTyXwiAJuxxaBvbcz6Ln+bfVwH0INU2INOfBwwKAT+RUbagziWThiheOl/aNCKkN0&#10;062m10v50pYzS+LWvV/f0RhkXCmSAnWiKm7XbrcTKEpptmSXE5KeENo5P32OLD3VwwjHQUlHOdyX&#10;aKkIAWbF8eBT+8xBdBAp4m9PiPx6Nl6OB/ZohI8lhml+e5oIwPhQLmKyUytBgcwfZT+GhNo8qVYf&#10;3s8e/djyZVqdjj23o3gPqqbu/cf7/Vkx7VUzeGfp7P2RD++s8Ro27xO8Pf37m7m346vPUX2Hgia9&#10;Js37KkVMkY/3naT3Rz7t/WnxviGUBQALSXks8bVsnpzjtH94NLDChPTIlRTnbiUG+N//H/4T4f5y&#10;iOKeA4l7s7p6/lK/ag2+fdt69spo99HicNdjOP0zapE60BU8R8gEogvk4gGZ8LboAOlwprqOh9jF&#10;u/O3b950zl5cvHz56svfvn321eDy3CbwdDx2sd4HSGNsxPdh4EOalomvjM0ghfBnmFSkRhDUiX0Y&#10;V024g6sl0h+8IAhqjeDp4i45VdJUewSU4eoDFTkdpcTnxaAKAtSlU2QVCS4szR6XUlazYrESlygu&#10;oIq1IKQ5OEwRXyCGtk3pRTxWp2R+qisuRzcQtbq6qnpQx7/kX6I4F0tAVN0cEoLBem28AOTQMIQK&#10;xRY14Uq4JmcPoys2LHZeOhCxeJGqRdEi/CHiMwTflopKDn+VhoQVLPs2qfUgR6KE4498S2AVQaZj&#10;ROvqDOOZFHIfJjOjO9QH42lsHq4UmZZhjIr6roCPMY9DIRcp4EFRKyPmpDRnzoNKDskBvlcRX+z2&#10;tk0PI7lU0B9D4clggpqTmA2AXwKd8RGdQz2bEdEbRCA+R7gkiEJ4NCbVmgbVNx1pqXCMaJzJyGpd&#10;91gT2LbOsQAjQY7wniVjc8KlcYAgp3VTLNMTQ9QjXWAKKQLLe/QiXAXGzTglH9QPI4V5OBbI5AW2&#10;FzYsvbkPA4ANbSyvjxfG9aUw4YVyEBm8uOWGYR91thz5+MqSyh32ZfLpw1pm75Qsm3eV5qZY8cdT&#10;63Il68wykRjpEeiv2IjA9KZQcZPxwu31lBESo1Z3PQzH3EIu7wvYpLIMepIWyL4DOxCLn4WaYKBr&#10;Q6lG2A1a8I3fsJeDqYGenS6fydUY9ItPRPnGiqaX5sUzUoXcuo73i5VkKBujXvaZgUT18FYfjbrn&#10;1piwwhFKLRlX+wPmOIq0KuyPQ7D3z/nkeSDpoHgb9ed23y5HIwcP/8l00Y8XLWSf09vS4F3l6i2c&#10;jSyu5xs3vJit+1eDRISOvTRbzIyNZg0sLHAgkfqCcUNMsHWCzmF22fizgTQo1YoM7vFzE5aXtGFU&#10;XdR/GKiydQBTtNptkb/FhbYhaIqwZdjSI6xiakTGQdTdlPI4o1B5uLZBHjO1SqLQnEAUnhKzQNoE&#10;kyFUiCvF5sJolS9l1IbhhK8/IADJhfe1DNBOoIek8RNDmgSTZWsx7E23AcZBKfhiXDYKRI5nwCye&#10;Gndh6vpQuFJCk8L9MsWOJpsQeORUhnW0nHQp0BeRB5cqRRND78WcooqwcsAwGZkFQpJbOLPocIql&#10;LKVR0JdBgWloBJQ2mP7NJkOy00ddczDolsrBfJpLEOloE8B+7HMYINHyQkYFRqRLFF0jUhZV32Oq&#10;CzTDCA4frFIxyxaJq60qm8QLStLiZJugPV4TlIRvNa+EDhb6GuHudG3oebL5PGs5EXROT/aPTk7/&#10;4Oc/j6bJAoUm3242a6cnJ5o+pIkLR7GPj+LZgfVe0L+XzR7i1UScZCIvPoQUqzzOkljlj8FejgZL&#10;e/XH2fgeTBzLmHSGN2AHf/Xbf9dqn20ZPLBvihlTDuJtqVDnyXMDhuMbL0IW+pdcLkHtaEznh/uP&#10;Ht77YTRcrJcZnqbFuEv0/zg+yKkhaVh+9lHZAKXsU6CYZ7Ah5lcyMmKQKS6UwkkUP0QBmbl/3uhO&#10;2LeqDYP2iV0Dhwv6HhYTkz3CoYQ4Kn1XWAxYxXhMcvOkQleZYNIQwFAESyPaPIGFGLhVnj2PGw31&#10;DlaXOrVEFO0N+pAnKSnNey6MMjZFAicSMDHXF8dZ5VjJti5CcZSlogTzCirvKJCNWrVzf0sTSFMg&#10;FaxUN981inJuCH9JBXTd2ZbKUEnYKTv+qiLPyY9RtQJd8V871L1zXf71e8e/9zd3hZ3XNN5JIOX8&#10;kmMPpyeGZuhUO/RD/SEtFTnpND/Vep3FRkfHGwYWnEj+O7IrDKIkx2ip+kAwEbKLmPLhwM74sFqt&#10;3n9wX4xAgYRgcoiN52TS6/Gv0pxDsGe+lkyxuXOnotjLhSKATaxC7hnfmR0E2wZjatLtiJMQNtpQ&#10;BciaQkpOYFIiH0wnj5485u9ZBvbMpCPSdS1IVAJS7a00gZI8ITI8ND54WRv8LM8cCGY7F41xmVw6&#10;UEBWLEwS5ItCAxaeH5eJLYhDFiah6JYpB9nDZQCIrAk1Im+H7+ktT7GHYd0qRQjzLxEDinmOHMSS&#10;cIjRkZoJSxgdTy+r3BtWgNKIgy5aC8eRXh0LAnH1Y9AnkgrlIi4kKXYD5nusWdYuJmbcIdgFgpTA&#10;eQ5H4HGytGmo+Ue2YmaJyVRur7En8voEYpAEpQlTp+F4eHB0+A/+0T/+u3/8xzS1vLLxsDfGO2s8&#10;FkoiIJ3PTwY7oD/78HAwevTwodB0e31W5WKqifm3YbBJ92Cev3xNXAx72JdOfwaHKp8C6ZQh3nIT&#10;X8ONCTlcqm0gSVkkmk/OOAavpEcZYQv/Hjg7CwMRgcT0cWAj2iKdTZTxSnkrhaXC4aVvDc/nFFLK&#10;OEmphoGQafXCCIx89Kay1ukbVIUrLERK9qCNdoC5D7stvH8c0qPLZRy4f2b5oClo2hzTQRy/WF3Y&#10;C3tBMi515ei21bq4vnn+5nX98ABHBqwJZNQfWKQyUf36uhZO5Gvl1HH9II0bciiJd063E4iHM5Wy&#10;uLgK7UmaDRp1Gd3QAoJVpPARzeEWxd+BmvLOOG2woB4MJxOit4yhTJmDwes3L9/87gujex1y9CjO&#10;icG40LvE7HibLFZj+UqpsV+oNX3VvQAgerlUbtSJo9grZU+xVNvMO2eDt+fvWsM2EH0qECoQqOpb&#10;wpW+na1fv7tiYX/y0VOQxDnimkwC7QoxrczZV/hihIgGsVnmglRgCqismLy2weMy8BuJfLiTnL1v&#10;TnYjJk/rqDyRWMlSGKvRhwqvk+ZQIbPyIdNF9uQlD36UKz5xDeQlcGOj/sC03e/hopnLxxnDuTbL&#10;lDmd5ZhsPkBKRjS9d/8xq4jejBDkIzzVDI3z664DVHbb6qnaUTC/x/T2Nl0psMMrF9Ixuq1keBuG&#10;YbfANcHHSBoRCVIzCg2aLJiK7DU+/GkTk5UpShx5NH1Q08XlQhwsOEGsJPKvBRkPLpA2pahvbpKn&#10;pR581XuqpkzhcfLBSV46zI82vs6MmMMi9vjNwxrHucTwebFwHin9ruX2Zsh/ox+T76wAIMmvUoeR&#10;9yV8vJ98vu/rvN8ovfN3HaC3e8i7EfTwr3mBej/au+PvR4LeXeYDg0yl1INmIc0UQCr/hMsoPdX7&#10;n+ihBsH/4//mP0Ff+zZqffXLXzv/5qtnf/6r0ZvPrWGbBz6E/Ws8Ags7Ek4SOhUjfRwULZ3BMYM5&#10;LOt/ovVQj/Tfvh1fnl1+/ZsrBn2//eLtr3+pvXm+bZ2tBt3tdLyx9CU1OBQGYdi5JHpgssCaQHfF&#10;TooyPYktAzL9eLQQD6XYUJVmgnKJXRZuMv6JWLXRzYI9yIwOWqlojcVgiM8TrzfGQJSWKyR/ohHh&#10;q4iDg8jODsLeRE8nS1jObiEce7daTkv+wXOACdCRCDlerXm5q16jre7ornH3brT8EeAdlqbStHrg&#10;nwoyVkIRJFm4+EV8qJtpVlPs9RiP8OrmOBqGJxMygQAmhC5C3UUUL1uIxB4G/eTSRCLp2WTObAG3&#10;sPWWLGyGWzFizZBJZcgwrTAAEMuHQjLFHgznDfcL0tG2C3+9VAH2t7NhQhTmxkZs8f3OyOyCfmH0&#10;OO3b2tChTwktSWhCE5bF6s+ax0ZDPVOsrAKBd5ctYr4xXmIHrOSKcwrU+qY/HrdeRzKhI5xUcnvJ&#10;gQWGAsoSQ7PHe88lpJNmutwaaTFJqZ1DrsFOmLcFwYd2Wx8PCfOgR7lpT3iRyUh6OjIzeThvaWSP&#10;EBorpSIvRobMi/VBrYIRF51AOIgDk+/6ZohBLLcJg1/H6TPIolDAMpxCT/IAXaBfIi7SwYKVTqwD&#10;qxksNfaFYMzfLKdqmeAy9Sxcup5OGjcvkgfVaToUnOrlcO0yFtBx2cWbDlcYdw3ZDcIhGeLQlNti&#10;fxM8sYnPxb11ziAtqbVrUSfqC1+FUprPl8GMOhpBnEYWYj4Zj66YAW4mvrCII0rFRDgBQLqiPdku&#10;a/aksVkbhfo4kcwPe6tM3mLGWAmK+fmtZuiDZSJd706/IQeUVCEcztZzFgwB0wnkaViegC2G9VRw&#10;FUP4vQ5Omyepw0PoUttgylduNG7dmaN1q8mbdUmb+Qp6m97PiQzqATCTeFqb2IibUslAb2J3BpG4&#10;k1z5dNpbDGPmNGDBdW2/Ya2FWCzBlCE/1Ri5gMVqI5JJ6CTDdRas5UoFiNrFHo3iA0YxGQY8Phz2&#10;+GGD4mPuxxNggr5iPxrA0RsHH/aANLc4AHAh6cyB+cZCSxENJYjDarfaBpsscjDCXSI873BliZeg&#10;7koh32FWwGOxXbUDy0oy3FivgBtMUjG2yzTixuYpOlKOV0l8RjLKUbzyEUY3LhcrlAzwGgIb6Q9p&#10;wzDzp6QzNCyrrXjaD8eIFwXoDKbPqYTWKZYKT2caTVc2XxoNR8wwIeRyPuFZuOLCkFSWitlz3Zrr&#10;sLDxIEqXGr4UxsT9YiExbvlzqYZu3+J3CN2IZ53yEmMEMqdvOiNQGtjOuF2xU8zMGd6rmKQueWYt&#10;t/n0qQ7FGv2H2BNLBA41DrsQZo0MNOhWAZwjwU0ssG42Sg+fPPzsg/LPf/6To4P62hmTonuy36Aw&#10;HUxnHX181X6FrhM8JJFpjGe2LzaP5ZekxRfy60SgWEo8ifiy/f7taj0J+qnQyTI86nS1hK93XCrs&#10;N/7+Jx/9D7cLhK1VcafgLeC9ZE+TIC7riDYedjVIqX1GybUToin06/6bsd6j183Mw6U4tNPGvcOP&#10;P/nkF7X6PUzjCU5eBVKcrlwBagxeEyERmITjjiteTyKqgrXFzhpFJaCaEOzR/VPbhHUPk1vO4xCt&#10;agJbZjzwBSamT436cnmYvGKAjE6NxbmkbcHRgSJ+y9RUR6Ajwxk+UwWrsitjHcn2iWlQOhtH2Qh1&#10;Gb4n+4NgYJg4SVvJpFAmNwo59vQdLFQJKlAcf+lU736pQ5+dXMkbVIslZ7QyhQbuY8KpZPWqc9uV&#10;TVKwsHlx7MjR+Tdon7g+yoFCKcsFEeEB1bE4WYlFtcqIlkbDaxH5B28sqpoKdYSrXzsEcpcfpUoB&#10;QZflmJLzSmHVykXOQ9JF6U4rLqa4wlGiw4WKRcFDyPNYh3/T79Eg6Daw/DYcaWCchRMOdlYLPyna&#10;gCYeS5vBKbQhHZYU/o2OKXk/WQQcQUBd5OBA6Zgi0jngFw0Li0yaarFeKFb3ju8/OKmVqyXeGM0H&#10;JyefGIAYsHRL5BzCb9z4NF3jCMMj2yYJejKkvclkU+KiRiHF7aDmTFBYiukW9sJ4YQEkAztN9Qmm&#10;gwDKkD54S5BrPGIb+oVyozbBukozWrc32BbIz4W1ChEdok0sKcaUELMd2zPqBKCh3wcC3/ggtMuk&#10;UrxkQlSDuN4jPd24Uyz1BVZg2AGDFdIoRQrBxYgjONxl6YgTrLQxItBTN4eekCmqZJj4xaoCJFl6&#10;QAmIps7kuUBcEJIgeSVyxtxFzcEpSSQVU97Iak6bJzxm1c1KFQL4IHny/C+FVZ4bVM3RNBQpycnK&#10;BbDDFLtnrUKJJBHsqXLpJz/72T/4+//+05PToOO8uHw27N4sDJPgtVImD+QB1yaUilqhLff35uwc&#10;is8i4Jp6P6T3zW+fa6NWtVSmq7q6YVW4UPtBRckWim3jhjm/Hoxm2/AsEJnQ50TiN/CVYDmSIC2W&#10;NgsuoIwIeEzFVyg0Xa/alliyAF8xHIQpj5sc718GA1xnIcJwzUTcKOREPMRgNpHWvfGxpDhygRvY&#10;HRO8ff5Kyl5QZtoKcV9nuACDE6YX2mEpAynyFUeLZ1gs5EPCO4XaESCedNQP6uPQdCSp1PMpOYYR&#10;dzOEruNYEMAXN73ffvvt5c2toZlLfQ4h2J/muNvuUQBMDXj4sDtsGCOKDA1aBSUZu1l2uVy5GcuW&#10;QrFsMltBHItIdj4L6uCWEHy2m3cvXkIIfnfxhjk4iMXty+c3v/4z/dsvEvMp7ssTztZ8zl94GKwe&#10;RQ4eRQ+fpI4exeqHmi9sh5OVxvzoqHbSqJzUq6Qz+eabq6vxTdf5+psvX7578+iD+41GmQkWG+l0&#10;vpoQi8YFcN3WTbenmXYo2jg8vtc8WQ0wvAkgUDScRalaYwhmGzPX0uEApeNwKKSbYfZOsQZSJ0Et&#10;oSj2G+KcLFoteHtK1iEzXTYNbPNl7+a1wFjj0AEOEw2LvRHMl8cqwRgZFbwJWAxOR9YU0jwIt8Ab&#10;sVDC0NHuIG1wrtcmcKD4QQZjcF+JDOF5rt970Pjsn9yrN4/I8kgn3l13mcTVBLrBWhbfCFwifYRi&#10;wfKFOdoL+ZNrJBm49JCJEUY4ldoi6eTl8XqcJTihEInA5cVvycPqeCaxaAEHZPQP1AI8TyoajyCN&#10;Au9E0ldESyVLCqY1Y+UAdcwG6CC8DhJszj/yzbnjvHNQNxAJBUlK/yR0fHGJYW2kl6e5vf7Lzhvy&#10;RcIz8u6YfiVysf3SMY08Rw8JZCRtyfBMhmGb6IKnQ+jNbBzSI6qzQO35W0mLGmtAStTKCiLkNI4C&#10;JqkOXBxIBILCI0OiDLgz8lCI67XyOWF7kBBy9nmZiApDXp0Dci5JH6M4u+8/3lNa+Bu+i+xvYlcp&#10;H17Pya7IG1VniKeGEIo7wQyw+7b//PLrf/5/+3/8QbRx/6MPQvUGQzPyGSmehBfBfYkkWAdGcsbL&#10;6V/dLkZTH5z1Qe/y5iKZjaOLBbtwEV5T2NGlbX2k3UV9YBN4yRO5yBxMNNCeiTXLMCGyN4l5FbqK&#10;EtV5UjGJFVK9tOrC5MPLDxEbGtVzy6mrPhTPhUsmIIcM/DyjHu+cFatZuQXqPe7mrd7v2Sq8jtlr&#10;mt9fOEmU353yaox+p79XLmp/7ZP5KTwmYlZ+9yJVHtZubg3ETbCxwIS83Wh4GPMh+lljLqnzEBI2&#10;gEdoEKkS/S/zGD4tlcyLo+kG9juH3qpSqazWto9aWjJnc7Zuw+GDnEKxjKkin5Ciz1LZh0TTcKGZ&#10;0WWL+Ncm/uyb5wvNamSQ7UVohV0eLgY8+JrQ/MFnmy8whYe9McUj2d7i4OnqWMknxjM8LcwwxumB&#10;SCoaIrZp4084/lvySbvntN+hXHmeq6duBg4Pei6Vx93TIUcvIAy0fLnC+Yw+Vsweg1FeCXgk/4rU&#10;oVwoW/7x1FxONRfaDc4aUK4PHxyZS7tRq3MfuQI8mlhcgdn0e4yOjCW9vPJzhfInTUoYV/oYxWA4&#10;iNSQmEHw0STyFWhK2P0jaEngsONfpGJQ+6j5+TqjlF4c1KOxSnKbuBrd1vrnoWajlUqEVv5jK9jP&#10;J8bbdVGbSpItbjUQBwCtcOpmrrNYpKAFU0RZNvtY1NLC63khuJw0DlmUGso8/EKXWxM9dLFQmy8G&#10;zCTsuUVOqW0kNkvahVWlTBCFro9oIOPx/CAYMUPbg8UiMt+eR1PhzXBhx9l39p2reKb86Pmlpr9r&#10;xxPzWDSF8oZhKjeWeskYxe1pOhNMpvLTRGFh4SxCaGAFl38nOPeX6//01+cDo/+sytGcKEVCn958&#10;cYmlQi5YJEAHecXagXptbINWau9w7CSixjBRGP7gp4fBcH6s2ZkyNgswFUOj7rBUydClMbHEu5vr&#10;mS8XwMT6b/ukgNQaOYhYyyX+e2wrdF7JyaDLykFfAyovkcErOkqOgWAx4+cLYTD1+jP/OpRPQ7kD&#10;vdxwprLHcSTR7/FL08Ywwvb3m6Q/39xelGr5YjmHtq7Xm1CGMg8MrpltliFtRuPLaHyVyxXwGRGf&#10;xAwkLrdB8Hy6xmSONJB4xhdNrowJZeWYXkJ2gIh4w+DvSN2NsQGJibFgfjQYxrBFCHJKkrERwZ6b&#10;CBtqvEqxgr02Y0M0CRzejBYZDrDQmIVhPIMvHgM5aSFIRTFjKPwBe4jke/X1ZXPvAQfqyxcj1o0Q&#10;whZr8UWMRGDE8RoIXYACiuUDp+zE0A73963hKBkIf/qHn922W3hR7LYjn1iYYsYHCsS3IaeMa8JV&#10;ldk+3OIgCZNMQKE3r96+esGbfPzw/joc49SaLkZiQWp3ZJPBQyPim1jn7qqVCh/S6WTjxVSsissG&#10;mEIsBT2Yofp6YKdvbi/X4+d/8of/4MnT/+liXn77zW8jwdkOYlSiBXZjECgEDi/OLkbjLrOifC5W&#10;rZGJUC4WK3gdlHNVZXMIIhenxgWaB573qjVv//RwUDWQEwySXleyG0RuJH7JPN00boArayIcRX3n&#10;zeKW6XiC2Elmd5BAcHUSv8UN1BIeLgb7RTpkkHjcPYR2TGXp2yBXw0UDWJ55ERMbj4PDtolrg4RD&#10;svkI105AXP6eV+WRl/gb9mHvL0UVoMQP8k+QEtW54LVz3of3R28P92xX5PT97tD4m4fI3ba/M2H/&#10;/lHlnVNewJX3fTw00fscqS7kzFbOBgLnynXz6E3vP95/4Z1tu9wsb0ToHVWqofW+vziYqaPvjikE&#10;YUHchu1WB9th5fsibTVDNsyz0jCBJNoOD2KQSFaMVOjyrVAiYDoiObThIN5jJADhxEhMkwQpsC2h&#10;tQFChfrCtZV0IcnLliYbMZt4gNM6LxFgIx5G8EGkw/X5Rff2lqYqE4qKM08kzF1ESAXJAltMzIhp&#10;z3joeFM8N5liLokFMem18zmzSmhI+6fHYPrc0/7t7ZxDgX0BbslsZunQG3FgjtAJnNy/1xsOxq0+&#10;6Ip4pLFJJ+Pw2muFEjHnztwG51Z0G8mn1SawyiWuBhdi/sjtkLNbXTEvendDQElMjEbd9ZIhpxDL&#10;hecZ2S7kv+qoF9cN/st6k/IDaoVazFwQhI58H+8bMjlFu+6FSIIocDWQJvI263XgXVIjxE2Utpe1&#10;zkOXz+Z8UbVWIURS4sodFj4RH40K4l2gmgVq1qk117AACUXxjppshLCMUqNaK98/PmiUykhsRr1u&#10;vt5kZYjyBgQOPyicGDBicOblaoZpYvvsTdx1y0xHDCRSGxSGkZ98RmP9+rp70R5gMAoxNhSkz2S+&#10;HksyaFrAqlhtMWhZuAQp8vBG/EtxzU0ksR2zMNvA/wObBl43FK6tr4srjLueQTUWQx2uWIi5EIQd&#10;3o7IkHDeo1KVBNU1DHPcZnmFiHspvQ0cEHCxjhFmJQ5B2J3IA8FIQOiAwgwXAEYVqd703NPjUAdz&#10;6RWcv3ug5FFVHxonE5Iw1D+b6GCxfW1OfvaTn+CFDxWTz+ELxeNEcizjRFuDFsHCp34nD0bknmCB&#10;eFyRfDa30/iGS2wSxTygFNObGA0G010MSkmPp4wFFaUrA3n/5tvnHGTmm9fAgvEcAYYbZ+WrNo6T&#10;6RJ6oGiWJ3HKNsuDTJPAWSOcdnLhf/4xvSYqHdz2L2+uJVNo7cNDYPL6WXfQ+vQHHzLCxf9kHYxP&#10;Fv7xfHs7HtVLNaym8cYlsjNfzD29d7wxrGA2yvN4e3X9+P5jEtRwch32e2LQRW8kyaopYr3A5Bxm&#10;t9BpomT/Yv8m0yQk3FxOsS5XWyKXFXCQ+yUcNGW7JS0FK3zl0yYjXvPRQZOzFrat2tWxUrOpfPlx&#10;g34X0Q6JbmCaNCv0kfgF4hVUqJTvP3qIn+p+vU4keHwZe/b5n5+/+Lozmjx/d8ut/dGDRj5EOgjf&#10;Bo/g5Sy2SkiQW2iU5cIlzjrn6USkvFedDSdxTgOxArYhJy3tFWMDfnGnwFPFsJGiT4Y2WzlNXHH6&#10;xbWJRZjgmAChkWhW2dU5SHjwhcGDY/AaJY8IEaD9StulTh/JaQPBxhYOTEdV/t6AiGXJmgmlYx9W&#10;jq4vWjeLeWavCQ8MJjr8AcRFTIlBtGmRQB9RMrMbMIGa4rKEe6o2I6sD729JSPJ2e2bozL/R/5Kk&#10;GtwSlwG8JeaLcslZ5Mp0Uo5U1YQqFspukSu7nu+OEhAmz3hF3SzvaFMPyE7z6R003x1t0lvtmiM5&#10;LVTf955ievccqRkjRBFwkVdr/f/+n/5fPovX/un/5H90tkAhwObsLHlP04mja7w7mlDD6rFcQAUh&#10;zEWWa6TNuE4vmcM5bCUBe4Ex19qk77bddCQMI0SNl+Wh9ejF/EaFLoWSNJ1eGKJAmnIagQrzTx61&#10;VY5Sz9OMzVGRcPDl2C1i6Ztl2xUqmyizxdXHE/h5l887UD0as/cmvevi/VdErupD+YXLtuL9Xs7r&#10;74X5vi8COEK8Cy0vdfdG5J0IJHUnz/A2Ke/Hsb5IWuVlR9hFYtFh1N+HNGEvSCfAL0YNrXn2IEFI&#10;NCHfeY51M7Lqlcl3ED+RdJasBTS9wK61ch3ZHgcCe/vMnDIRMyy3BNKHcg4tFDMm/walIA9QuVwk&#10;Pu/ds7fHzUMe76mt1w+xv4sOuleFcgHE4fmby7Cfpkmkz1MCKjbIt/I8Q91Bl1M+5E9QQ+ZSySXk&#10;VU7o6CqaiU3G03QsA4GGRzUC3p6l/N8uGAVtcKdMA1hEEnHTweEZta1tTbf5TKxahkvCiw0weYgf&#10;LKPJHExRToI0etK4P5GNQ0/WpxZIMCNqQLWLCyIENkxW4NciJuOphopErUCdRgwUxj880pMBJvsO&#10;vqY4W3CVJbZOzDyt8BKYyq4IyxRoZxNLuvnM8PQ4ZPhj5qoTWFZXs2Q0rIvLZyA/mA4L5XEQNl+o&#10;ZBrysPv9OqUn3OFiAXwpS1paxH+fCRemIzdn20p9Ne2YqWysWAlGUtRCkE0k0RgtQDhiYqkK5We9&#10;KjtGQhg9a6tcweg17FgR3EdDqQ4otjPLYZJpLtpUavlYZpOdjUZ7l7/1HZx+4I/t9a7/PJp7Gw81&#10;VkYFXxy0b7ILa3FTS4s+LjmoNuNMayezea3uq5Zg3oyb9/9nX934Ftpz3+x3A7sYDh9Ozl6d7B3N&#10;Jyv81LCaDK2zw3ancVL+4//onzy71J//xX/ePIlIDqEvBkBTrCab+4V2FxsQzE58jPrYG5idwFYB&#10;gaA6TDJsWhoI7HnoEjGyp5KCZ7FJztfYwTL4ZXkTFYiYSJAwaEsLq1QtGC4itC1ABhkhoPKlYg40&#10;DlI5RSF1IiMfjGfZ/zJZKJUQa5CNrYATaFfghYGJl4q15ZQnc351dSMRmJsl3kMQcUkG1Z1ejpou&#10;maIXKOb32ByTWX80Rbxnjk6OFzmdkhJCQRmlrZStE8shkx40cv3uolLlG4D/xzFQRbLHNAM2bCad&#10;90tGYAziLlUxN5OtA9yP/V9c41GnyMQgFl4A0BT6w3i/a4WCLq69pdLRV1+1Wxe2EnVJC8V34WrA&#10;eaXWpIGEiJhJMdVc6jNtv7lnDcf5WPLTn37Y7XYh2lEaAqbBSoQCytspN/JSLjtCXZMOEEcKIZZv&#10;bSEeCmT71Refp2OhTz95irkocW3+NT4Q8LF1ELXBpO2sGNyd40kUCh1EAhjQ4oc0z+frpyc/CYYL&#10;GgeP8bZy8ntcnD/9f/1ff/bJ7/3k5//j1Soz6V6t19eyxwHeqCxT8YNVWXmxaIlRDwctZaoY0qNq&#10;lbIJerxHE1IOhVJ3CZmFKRPQzfttUBEnBJhTdBeJVPZOMgVfyjCOn8jCQanCAITZC5UQzw6sNein&#10;CNJSCeR/UDGxa4qiMiBGDuismkuL769i4bEx82USKrNY4nQsNEWZv8hOyzXlMvL9VpCMXMH1RE3q&#10;NagS+MbVlD968Kc6dHZW6Xd6ud1x8L7p4hvLl9+dFO9BQNra99v7jh/ihQFK7uydYOV7p4x3FHuH&#10;i3f0eF8lF02FbXkiEAlAVP8u4ONfP6d2B9mOg7o7Vry/lAvOTJFeWx1HVCpyQ6WU2cxcE3o/rMVE&#10;OgWixCcLSrjxpXjIMzmifQ2YWYsF1ShNOG22mGhhvjSdAjtmcwW+nVcFTvBwEl3/UiAHZgHioUJm&#10;Eytemmo2CgQFAP+sdqH70bELuSgv1DlBVf0vvnn2+vlz8FzUqCBqoCNUwcLvjMeFUzp3qL/pvvhZ&#10;VELVZiNdzGMVJjNSOcMDzcMjabQCgdbZBYAlNqCMCLyugFaQpYZclyqzN+hPbrsJcTCIJrMZOkne&#10;CxZNzIiJdWk0GtxurgDvAlYoslv8kGeOzs9VMpAdLkBtyNuST6AJVCg7ZyoFtFdJ4FZKS+NddtYz&#10;194zJRK0UFVgdMMsclljEl0gZE4+Uzo6RoHsLmoAzffnAfZgCEmghU8hIRkOmwanqlqbivG1427J&#10;ba1k03uVHDbJwP2MaeHiobdkDuP6YqTu0ANgas11BjFlCk6ayZZQZD/VAwwbzGPISV5GkPBh9Nrq&#10;ZIrRcf8iMbeKvki7N3Hp8J98MIsfv725fHt9YxEXLDahKUpXoAGcmmHaAJHTD2Jpxa5EWQdyjyd7&#10;ETulVBr2pzUcWii+oN2iuFlZF7dtizxJP47oIIor2EEsD/LTZNnwDLM+mKDR0rPbSOrRLJtI0UIj&#10;3BBmMDUg7wK0m55E+e5SBgsd18M7IKCqnvY9QCJbjKrWPOjFq+u+/1/+cUFhT12Fydxi81W/9eD+&#10;vXogzLCTJ4J3GiVomgkUzwrlRTCASwJmPFkQJvgwiZTAH4UCq3Q+l9x7XgTLgxKSH8l9h+HsjwGY&#10;2iDOhRRYeGo+M//yL//ScNxmNGJTyxXz/hTxwflGuRFYBmzNaE9f8XNwsKNwjYR84myX5H4lFqsY&#10;FjLaSO+Nh1e9NhUR+Egpl7/44pdM7h99+Pijh6cV3I8Ckb61PGuPgPC1wYQJAT4w3CFIJ5IBG/B9&#10;9uOPMCy4vbpJRlKS4ST8Dt7TfDS4wicRRAAnajwVMMjjiop/L58SFvxLCmb4rJxkim3INZQoUUbY&#10;wu3nAXIp8BSQ4SOZYzwZwX/B01bozNBY3AXoT/v6HIFEtZBut9t4+TEMhgO90YxoKVckZu6Tjx4+&#10;fpKNpCLWIrzYvv2zf/H21TeEpKFPeiexBNsnB9gAcNxg6g3i4jMirFgwm+C4UorNgr99+WX9sP7h&#10;vfvfPP82Ekkc1/eubt5QUxJrILot4WfIMmDNyKBPjmM5cURbRNeHyROZywxXoBjJp0uPwIEBliX/&#10;ymKDF8BAimUibkE7+r3UKxQBZHRJltFdp0CgGU/seo2DdtUXa51fjpZuPJuNCAAemXMtkipwBhZS&#10;MhNJZoNJCvwkMFaojP+uOJPDykLq6qCbJXsNVf2UB444BNBNzH3Qj2AhiXw9RvfqwXqiLlCboLfn&#10;kHwmOiGPGqpIKN6C5/Z5uKdYfrBN8TaVW7I305Kj567T8b6Pd1jvfq/MZrxzxINuvQ8lMvAH/3f/&#10;2/815gONen2l6xttCtm7d/N6ePVqcP5sePnt9PKl0T6bdy8Xw5u8PnfHI7HFDxLKMqGBTrJbjcdy&#10;e5YkvdigSqBhSNGh/VRzWcZbXDGqGxYTgyY2RbaHOHYcPKyKL6NM48V81jsduZHKrVNxapSMzyO9&#10;AFiJME4Y27TQaynjRfUJjiLyE5XzKokOnqxTsWV2Kn+vhfOukRxUXpaA8oWRL/CSQdQJuxP2KWBJ&#10;ta7qN1SI72nT37P3UbdNFRwe7strVzdM4soFX1hziqB/Ga8XUwbRa1+WdF2G/9D8wCpIaQsRzg41&#10;3+KM4IvovNK5JMZr0vboOKzMeb+QW+T+CA+K51AgeRgQ0C2kWF6SST3DpIN8baSFvADNmgF2Iffv&#10;DccKJd5aGESs16Ydv23NBiP0fSFjsnHQazCpx1vVjxWZDXiBfTbtqKRyoW5fL2tVDISquqn7w1Yq&#10;Gx/1F8loFiczsXKY+9lAxHYnsBnD75yD/KAKwfqUImyTz+IfILbM4J7s/eFUEFYFZ4NEIRLJ6Yei&#10;YzEegBomxQbAj86WGtWnsGGzW19yZvLQsfVD9GC/RV4GuoT9FWHeFIWSrMoDiaDaxL92LthzLgar&#10;YKUZ037fGPQdKC9JybuikE/ORikUgvTCMule5YD1gmGQbY4IF9oqVHC6cegAqKlx10yl9XgyONNw&#10;SKvAoBa/E3deqpq+RYEVgbyYspU1hiIVinG/a3B2szg4jLZLXLCg30loh2uTyDj3bdOGe0OTEwom&#10;cbHG39q/iZdLqZm+hbjkmmVpbyOLeNLYBC5SRLhHKzAgKL5RxuUrLi1/7XDKJBbP/O2mAPWy3bIn&#10;3agzZCQ11eZhY1GK+KzJzbuJxmPlT/imuXgZqxII0FCfFhCUXPPDT05//Ec/ue73t74RsdhIgCiA&#10;FTFvkc8nHVuPhsu8FATqkwkjJtqeNMoGVDesRYxp6dMw9EPmlySBhPMxGUd3iu4cFQNED24E5C7O&#10;b7H/1VckrcN+QT0EtUSfmGj12ZGLhYK0zAvJopyMR3LrgwHL0q/POxSfAsUxbQMUT8Sp1fg2EMnJ&#10;JswVkgDxWyJhpeeRECkGZWydkqYSjE1Ya+6cQHlYI0yP2Rv55l41L3G2BCtvV2PiiiXmz4GeiL/O&#10;gt0luEqXgrjcQdGkhWALhoCajGVABgmq4zxDyQalMJuj5pEqVwH/24WFxjgxX8ZHHZ/GkNM3rzLx&#10;XiXenXXZUyjjgAclqotth6oRS/HgApQGVgIdEq+1UiisbBNWYr1OYb2tVkunJ0fNBmZuvGvGAE7r&#10;tk9FJ18tjUAQJjGAEocX8Tu0RgRgXbx7UwVnrlWAgyE7RnA7XmJ7msdjik4S27xEMt2onqysRL14&#10;nw6+13+Lb8d+9ZNwoIRf/H7xw2TmQbc1e/Gr3/3ww08b+8czczQ3W0ituH9oXFB5RmKYVQD0iz9f&#10;yI/fb7ZQqMYSWY4elwndnMosAF2fAlSFokmqjifDo+mljhcRnci0YTNw6KqsNfigam4oXqrImUlv&#10;5FpQ53oAmtCN1vTanF44zarA1hCMU4mMg6BFR5fEez1HsoDhECAzx7hTZCl8sWxMktzAbiXHNIeD&#10;+PnLVgsjlCkrKANsYYQBfD8Z/WEcxwv2Rxau+Dp4276KBBIIUjWKIv26O/n+mniDllw2ezl4FddE&#10;Cf/kHBDyjTpSvHOIVk7JBJRSfPd3nkpMSdnJk1sAAP/0SURBVAeFSqRM9nZ0zV0/KD5b8jneOb1r&#10;DHnnSgzjfXhHtfcbPqDFvi+B1UEt34BZBkC0yNR9UMxxo3Vx5QTAbXeH44mG22UmW5CNMxgBiIeO&#10;cX111eu0KG3ZsQhPYNg840GdjtFRUYSTHMAEm0uqaxOizziP6Ih4odxBvJhxUsVWBzNNNjiacqFH&#10;4nssbqtgOOgtZb5I0ADTeE48DDm4m7DG9NFgMhosoPVzKTjr4fBzh9TkHNCkj4xqNJbGXhjBWG4R&#10;BBBGZldEkcVNpyAul5FSAxiRPYrVPlfEi6fnsnAysvPw3dIEynMm+jHaTdIW4jJF6AfNVD6ZVi7D&#10;DHsD1gxiCt0lGnwCSHlMY4lMkm+jjOllqCR290z1OaiJuKRV48ZLZq1EZrEO5GaKx5sgYgpQ2N0l&#10;2SYE4sDFare6lLGaoDkq1UliCVk6nKZSb0huCvC/nF2C9UiEuvLfB+pgjxMvDnXfvTqDn80jQ10Y&#10;INuzzAsR26QI1AySPksATY1GLc7jG/BzIjIslLhwNFD0xkEK3GU8tMr7FumpFri+Wrx+Y795xSYd&#10;cDSfMQyvLEKrXPIY7z+29w5ffHNz3e4SOYdpB3buvJcIDziwqGSjSrSnWPXG4sisIHDSd1oS9Rkm&#10;oJYxF4QDon62iZQ/nXe5XLlyJJWFHBKTkBXIgcGNY5eKRQ57RogM86myYa+JGw08zyTRUOBHxMwm&#10;GRTSYolZsBRXbAYC5yv7KPVIiMdHVFQ3d/WplIV3YAqv+O6J+W7Azj2C9CThXsLNpXwPaC4xSxH4&#10;lhKMzBxDn8wmY9ci9HohxpTqrEIvtWDNazPII+12Dzfm6xvOaRCOOa8AhbFEODJ9lQxMph1RzBUP&#10;Dg8pj6a6dnF+hWPSj3/6k4//w3/8+Kc/rRweHxwcfvT4fmhrtK6/tJ2beqOayyT36+Qxw18mtLzJ&#10;Guh0B5YL00EGp8gLXbqaWKLIo7TdJLKhVL1y9OjBg4enySidivAcxg7Me8EgGDEj0OXS0LYi6Rzp&#10;Ot02EZE41SCIRWqP3pXZXhJyRYJR9hJ9r9TDMgyHxMsIWkjL6sSUPUY8lORKC07B1q3KG9kbvYAE&#10;ngEeD6IfcdSC56JSdn08lFRgY3IdF4tSofCT3/vRx598xNPcxxcBO8Jc+eNf/Oynf++Pf/F3/+De&#10;QTOFbxBZHC9fDb/8Xev155Y24sYyRh9PZ7RZJS6lHw8zOT7EUZ1ODm3G0res1vzLKEKk9GGzni5/&#10;/fL1Jpf7+OkPWqMBoGkK429R3vOdBK8RYBKfYTlEhZsszEvuPrsBKxhrRkVdZskIWsGBB+2cswtv&#10;AuAesfwRzEk6D1XDUx2KClyYLLIIvX5JPkHOuw3xgmxrU+Lp8XEDJxX9ms8NwpWySF3A0x+fCAOb&#10;jEFP77UI2XQ73dn15fj6qndzM54MgNoCsUAylywd7hUh2vAwFxlAF3LxDBEGG5wtmFnypOMdq8jl&#10;GGojUOYXDb3MLBXuJ7uVdDdem6EQkzs+Do/IHQi7O0Tet3Ze+yfDXu9MEZO2XWiQnIwKmdo1OYod&#10;E/yTn3928eLZX/3FvzZbtyHLurp4vRycLUatzXQYtDXGVWGU3OBMRGzA/E6F5ls26GUmGt/iob+i&#10;QxNMDmYBfymx7DzUdOpcdht1gWBr8kcsmFR6Ow6Poo9QCmx1TrPIJcCJM4wDAGch7gNFh0SZS7YY&#10;RxK/DXHSqB6W3V5lzitxCMtIbRu7D6WZ3H2wBrx/2n2CuoDC66B28bgXagDoiZcVwQPSi9AQVVS0&#10;iAC8IsC7lF6H/b7J9vAq7y8Fp/QOCTUO5M3QpMpQyx9Gj9lzzNl8DjDmWjO+meDb0OCkoRcPMd44&#10;pkRwrcHl2XU5iCShQ6KL5jlG1ETxxmKOTbTDmmA6pbNlNSBmYD4eh5sLOSTPvI/SCq5mHh9LvgVR&#10;uVkX0MFZR/0xMj7O3ukw0Q4PHw162qA94diu76EbcvET5mIcHh3wqFO9gNYvJH0e1R6h21KIlxtR&#10;3s94RFkWwJyEiDvLkJsgZ0U0uFhJkDRSOb+bODmq3TutJON8oT2z5zCuIxmkj4FOl6wympAAnaKS&#10;F9NNCedarpQ4UNLUFdKU/wSmsWvgjZpI5DN5SZpcrEm5QLUoEkQyavHBTHDog4Hhue/icWfZi2hw&#10;yXySXIza/v7h0R42vtkifi1zzdhOOxU4r7FUD1Xb0q1sfMzBYIsAvuKWDu0WqwScmaHOI0nKAerl&#10;CnFtmOU8TRYmm5Wbz4vbBN0L8T84pEDzS6RwMMAgm3VXXpJqSdsjp3yM+VIC345Y1DEDkSQ1ftSd&#10;6/6gW8hzihOPkJpbOVxQVpv0yrgHjT6SsTa+4XL9djpF6knhYvvD/WhqkkzTn/DLTubcWG5Bv89Z&#10;jP4GD1WsXLbuNhMpJcv115eGM+nsZ4sHx3/Y7Q2SATcXqXO8Ck+dVWXDslsXG35/an01vOaCXF5d&#10;86zQRvEgck7QsdOlv33bQ09VqpWoOdjExuMZJz/Z5bZpeUgA7niKc02ME3jEiDoBzxhkRBirUAgy&#10;zTo+OiR6eEWADo9hRJ4gx1kRBpTLEBNSMi0N8owUreBA/k2lmoeZQtWaTRUBAxji4R7Ez+Bz6Ove&#10;vH6dZwCdXUOYAdAgxyueCCIxgigwHPVwNUfoRdOOCxCgmuuYiWgYmgXpIfgVYYHA04fdH2+HZ7vX&#10;m81dA7SaXN1CEWPC6iawJO0MHQndV61B4gU292LMlE6KVQAbA/xPyA68SF6t4KCbAGTpVPYhfk7t&#10;HgloqzkwAtypxdoYoRjkvCRshlG/yzdkZoBJIQnNB818BRVtMd+ol6vlQqNSNiYTdpOHT+5LGg5D&#10;F0eJqZgdK2l4Il7FqT4Sz6CgxLMHwUkAviXSnFSUslUjWnEwaO4d3LY7z59/yz7JHZG0tBCl9iYe&#10;Rmm5l83Ug9tsOlKJ+JHaDh1rcLx/dLT3FI0fe+yoPxnO7JcvvtXaN08fP9JMvAvGpVxiG8kI9gpy&#10;iVdvSFK4WBqwHJgsAZRCRacw4XgUvTXbLTxONflTFssCGKnUMiYhK0pG6np+STKQlNeU5WzR4q0B&#10;Ms1a4VhnrqjyxxhUhTkv+EbsUZzgnGYwurFu5+iEbcOPoYWnOmZlylEQik5mThJSLxwthdApgz61&#10;64u9oKS38T3lRwX8JNG12618IbulB2fWIoEuCBThg0lgD6vdz6oHk5CCUhLnPUWfHIV3rZtnofJd&#10;lIMi5Chuh3x4LaB8vqqlFIlTGb54dEwWjAqq8o6G758OUkZ4rBBvrqj+9fuHlAwD1TdUv5Fz6Ptf&#10;vvvpIqJSgyJQa4H0lMEubwT3KoJkDbs3GHe62HtpNhSFIDrbdJUQZMCDYimdgJgN3S158ebsX//p&#10;f5tKSRT4bDrrdW7pzNOkPYR9DOZp3kEkCU1hGMiLgIJSLInlD4YxBeVkzS1TU1CJ4vE4qTKQow0H&#10;a5REEJxuubZBBiOIvWASMp9Yuzb1fymHGh0wiciQtUqJMqieDw9PqrUGOcXA5KAv9JyAmAQ+gBCi&#10;6pYZXTTCngCIAEuGI5UmkPvNicyYDNRG54WaJs8P3SPXgZVA18WIUho8osBjUZ4vsBwBCRS1h0eP&#10;05OHmo2RK0wJO7ON8XjM0FhqBtKDWUZs8sStLoAUk7wkfihfwtcKoZNKUqUbqCNfQWi4S8GKQqJE&#10;yakWkjwfEsikKGRK8CIeAcKTFZ8ir/6WSR8tGuRGNZ32wgbFMpcxudx4VpjED0vUtjJLYskRHIGm&#10;GnSbbj+VydcadS+Nk5uFP3aplGcsw4AO92kqXX5w0Z0tuzfWm2+t1y/sq9fO+DYQ5BwJ+5sZZzZm&#10;a6bCNOOZxP2Pl6n9X//VGbR8d4k3IM0eeBZabtg3olAK47uA1JfBPJcbRy+pmQV55dSVgHcaAcnm&#10;i5I75sd6JJUJlmv+WDaeLjx48sFHP/q03+9cn7/Bex7jHTZcIpvx9mOLEDcoKnHlRc/+QikH62A6&#10;X2RL5UQm1+4OKOIk/FtskRAECsQiqIsY7AmWfufTv5Pk8o/K613EUAov8XQ48khSMLJ9CVt54Z8t&#10;19pqkU2l8+z5to78E6sX2MwUkT4mMWj7xkOfgwBjFsAbdk2jJVapiHaoPK6uSUPt3tzeXlxe9IY9&#10;WMg8Dkxuh9cdwmwl79qHAKFwdHJSqJa64+EixJpF1oFxAezmNI6BUKIe3T+IBSL5VBoNAuai05kz&#10;nFjDCXZ+G9ePs+iC9pueFd80kPgtqQXvXrHSQeGL4HFhn3b+ZtJpwY1aAaXz8LoWEVOpVIZLOB2O&#10;MOvjqBlq9sXZNe7Z0jWeHq/WzkQf4IspdCVc9MTajW4R41zJ3cGgGg646iUooBXnU01f+YAKK/yM&#10;OFafQiXmNfDJgH2UW2z+AuixxRNJQoCvY1PTPHxw8ukPP+Zx+81Xv7vuj/PNg4cf//Dv/6P/8PGH&#10;j/fKpag5M18+t775cnP1xt99t+ifM/ilZF/4wm2COPQZ1vKFFNmQC5B+5KbcM5x/aAKZJ2cePsJA&#10;j+Fj4rhRXUdfnV8Gq+WH+ydv3r6BZ15MCkIjwJjAcnLbJTSQd0GeE88Wm7EA82zLQfHfwJgD2wK/&#10;32T7ofPnAAGWXriwlBwlV/MYLkJDhnujHBpZnyxW73FX2J7SA/swhkm5qEjIPSSYkdoXrjCFE6k3&#10;HDUqHgCxL5nkkZUbXboRpnxEVM90ZsfETjjjPiTdab8zaV+Nh31bHwvEGY7ABi+Xiazfq1T38hW8&#10;5LLcM+4K64/Sn9/QHXkRRuI+5g2qpG8XbBGaPh8ASV7bonYYoTZwQbwD6/2Hty9JoytdozrUVK+1&#10;a5buMEd1+iiO5INcrHd9OXh3llqv4giFuWu0sEBZKo0NNR8sZ6ALeBuwPFKxcHrjQ/4ZoyhK581y&#10;+a+0wVozUNfg7yKaSDqGUCiDZ1KA7UCBPOKmImHCctu8KHYVriAPtZe2J/2WaD3F60n6VGm/xKNN&#10;7Z5q45ZXq9o3mZzKEerRkPgSr59TR7oCfb3O+TsHHu+rvP96xgCKS7OrAjwzN775e6Me7yfuIIE7&#10;Pcb7q8w/yj2QVXIH46oSw7u47Oi8VtYKpRbfGFE8cwfcAqHR0GAqvoN8rlQ1YJmx5GjQYeJC0SXm&#10;vxsONbzOUFP6QmuyaEPU3PgYEq7D0TLVZkzNCfdG0gGxoFgtSt4aVo1zoFwz6nNqe3umBAv6CLJb&#10;2kt9YrEDAPS1upfOSl+sHEzdYF0VSsF8GdCyyIwHG3VON54UimWYGvVGbhGWBCF8aMD7EskMRoOt&#10;1hX+yeFYHf6dYeLnEajW0MLGSfAmMigdzpQKSNFXpIVy4sBZTeSIN1jNZz53uWWL49rSK4LBMCGO&#10;J3Or1bBQSYHWkcpNeZrJRjYra43i0GDGvkU1xaiP/t2BYWC5JB+mEn7QfvZhHhC2noOjex9/+pPD&#10;kwf1QrJxcFTcayZzoWqTp/kmmtRDqVX7lqWbZzjHwtwGaVwz6E2y+V4YKzkabkRiSzicISZgjBCY&#10;ELoO3AnoneAYo3KNTm9TKqZdk9KpN9/gUYkzKMUvv8G7MuVajB1wpbUZvoUiGcNiXmqqKJQyzmS0&#10;68jqsF7B1hXkcbtKjQbr0UU8ux/eqzPj7PXNMdH06YgVzYbTGeBwMxZfADhGQ4XVHLtOAq82wYQV&#10;z0wi8RkzrHyVjIc5CeCpMDypR1+/PjeH3dPqQbp478WLF2TtBTfIwOAaW6KkWK4qhWiughW1uwoz&#10;JWA0pjzzY8CuIL8YBCPCx9eKCPgY5pk4EGQyJVgK/A9sBcZaAP8QZ/iSTrs/GkssO6uEfpiunOeK&#10;Q4J1i00rexYZgHgfAYJhAFssVYjx0ycOLQpDguGkL/1xLIoXS71RZrIHoiEkdgZABEVoWga3lmjc&#10;mNlUQ1J+LSc8/o7Nak8MR+1sLkq9J66bCziuwLFkUm96nRFCNbz+sVXNFTJSkYsRNlRw3g5JLezd&#10;K54apHlUAPEUtEEnntn0upNRV7gGrC1OPknrDSfwsGYjwJQ9TxAiMw4KWEkrYPoB2JploGXaYXF0&#10;kG4nsDDsSW9EAci8F7oJuoF0MlbIphr1ysnx4V6TdEyW/pqKh5YIUqgy8Q3f3FzjIleoVlGMiLyE&#10;aakMUFKIB5D10v7hUrX0LZyVY8yNkTG67d9eEJZ6fX5+9vL66g19MvX4s5evv/jtF532Napdmhpf&#10;wE0mo0Bn+Mox5ebOhjeRyQBvUpPyPUM4YyKHB1i3dev3WdvE6ur6LZOyDx49Cqfg1OaT4aItwDqW&#10;m5gx4WwhNnfUs/yX0bvKXwf253gCi4LPDptwIZHGeERKXAYEoSX1MFQR7AmVXzJwK8ItYXSJo4U0&#10;YcC00scpTz0gkgU1pYzmyMtWbDAKSARl+AYgI8snsx0hD9tHe4edq1vEtNRYDiXt2j/SpuVkHFdD&#10;aTOUS4rAZCLwU7ETnnmn+mC3GY17h4d7xEYis2c7BzsnyWVDHSh5Zib5W+9Ha2rcciec/+sn5XdH&#10;pnf03/nFeDaGUllInIPyX9+NAxV9U82Uvt8E7k5WD3P9Hh30PUC5q1q9r1ZTQY/iIz/i7uzwijOv&#10;c9z1ClzooAyoLWpXjDqns1arC+mXWTuS11iSh4kwcOwF87ABBr3h9fWNkNlW636n/W//m//24u0Z&#10;m+7jRx+AN3/z9dec5pDqOTm10Yge5/b6hlE/jZnE6GG1RIJiLssdlB8uHYCYYSpsVNlcYjmFOQpO&#10;CaK65Mnjn6UzwtWXdQRpNJ1McGDVyoXDvUahkC6UK3nIITigMF9m0+EPuLZWqoxEDvk4OKzV6sB/&#10;XATOfv7NMGds+EAK9H4sJSSCykQAJyuBQmH0gRgWsOFKQhZQ1hYClYo/rMwZc3icih0nJwQIuiwc&#10;nw98gS9lFoi9P0kVjJlwapQhAm6WJuZ0sGGdmWEyw4LuwWnDzYYEIfWDhIPLmMJLL+N+UhhIgLyi&#10;g8p0wEtgUyxQ9joPSsaNlvNdzVdkBajaRMypvLgIGRLKDFC4n/QAfIE8W3SE3mRGtTXeCoN4yUuE&#10;f0GIBcNe2b5xBafNpu+SIIolfAoJlKIW5d9icad9sdK0LTNAx+B5C6LJy8T9/BrN4jjmUDiU99MP&#10;f9DzJ3738rrbRhOBH7gPYoInruGeSctK0R/YZBKpeq0GmiOsOQWAcAuIYmOGLxsljRkgkMKqZT+S&#10;mT9ESvzAMevbnjyiFXlg4UMNl0CuibJZVIF7MtCPRPDJpP/nxO1Pp5gO/eTv/r0HTz+1MPsypozU&#10;eBqYJAsqIweNlHUSL6oEgfJkqadCPS/isuGhOV6N6/1XVY+0VVLbgeVpznwG+ZaKAwN7P6NgJqzy&#10;LiAkwL9PYHbCRk2HqVLbReQOprkkjZDh5BJwBydJGg0hPhtGp3Vrm+b11WX7/Obi5vK2dfvm9ZvX&#10;3z6fwk6Z6e/evNye3U5v2xq66sH43VVn7U8cn3xcyJ9ixAdG02JEr00tFyMyuEJbADiaH+pq9lJQ&#10;BKAIqsQ8qGK/PTo/t/qTmONWSLfrXsfInYqX3FDWgf7AoBbeOxaJwWApl2P3xwkWNIzUG4gxFxfn&#10;oKIkuDT26zz5Pti1QpNUIxbVFwh2A8sXnr+gDMqpRJEOvV9YGSDr53Hgu3mqOem9uaSkGsJ/BaBB&#10;ViiikAXRofvH+81aCVez65sWi/rJhx/+7LOfHtRrEdiY1+fG29fuq+fhzlV02g8v9PUGqFu/aY+c&#10;bcgOxrszmyjqSoGUOlhXcySLDPcR5fP/EkLlDycOTxZjlxzX5k+ePk1VEfIWnz5sJrLv3rxmUecY&#10;qogZlwLq1G7sbck0/3RvTJbII4oh8Vj7ZyyUbDoUS1BNs0uyYsXy0RdYbX2WS0fKbxSUBSdWxoCy&#10;NsB2pULwZqOqkaAmURM3fxGPetBvCsEINOwIlrk8BnCnJU9VXoFMJploUFgDQwbIWeKIJHAC0w7b&#10;whycKHBy1fzDsdnpO92uzvZ9dQVBozPoao48LSTT0TfV9ir7CH0P9zKVYjAJ1CLEZQ/9lE5Ekm93&#10;rmF09tx0/kVcEdhnxENmSwF6J4PbDau85ogP5bii2kCP9HlnnvL9Q8ebowX/4Y8/wmGyCF9oscAy&#10;jpMUWBdMWI5POQrB4MAXRPac5bxfbTIIvaIJNpklQ4/7j94sVuVgAFw2QefGcHkhTjbAaihWZKyn&#10;PM1kOCtMCRFJy4+Uo1V1gV5vLyM+8YcS1ZwwiGQcK57MYG9iBrtkKn+np5CjU5l4SvXC3RWejLwn&#10;MR/nv9IBKlTv/bjT+41XPYihp/rlXQ5lFKrAvh2Au8vK9JpAPscbp3qXzDv1d79Xa8Xr/BQ0fHeA&#10;04WBxmz9tPZ8TxeALQqRNYTFIq+OxwxogZeBdzY2FWCfId8cWj6HqGxTEmDtLxSS3FP2CnyJM4Vs&#10;NBlKZOiGIjTCciT4nTj+h2QIrNbabAYbE+kBE7atqZFiCS0erqY+GWcw9cBQcbUFqI0m/H3tBpyv&#10;UalT5zf3ihAjTT2GSTQOUiCc3AkIqryuWiMTyGCJhWUuVGYdrZMoa53JBx+ejHUm7GIjFsT2dGMP&#10;+0NKa0Nbj/U208uZbmkTNl48M0DG8Pejl1+nssSu02ZZwD/QbnR9RmEBeAo2BiVTUiXdObFLlBXc&#10;qnqVTPkEkOWMuEgBwnlpFrh1EiZcJlWtFNnTgXkJ6yGQaWa61y++DEYLpdrRZetlJNwJBjqOg+sL&#10;yn5m7ZsU7jbB7QACCI5awU2xAAZI3c3kndUy595zEEMRtBbtxToBS5OqUeZBi6qhofoLYGUeTlit&#10;G3aPLOoy0xnNXUZVxU7HgKoaT7MmeI80tJT41EDQ5gqWNQ7HtUYzI+7XuFkZlA55sOlMJD+Yv1pv&#10;rhASjp2orfkK0VSmHrem0dU8vXKQWqaJjFpuZj7/hHmPYpkuQxF0d2imMrKpjRYY/bduKIuwrFka&#10;3emb6+u1f833mU5MAg6itLfUZ86qkIlJ3FcaM7ewtTArlWNKFiTuHKyhQLxW258aWqlAsGMcGN8y&#10;lv0+YRgDYs0rlQzHBFjATJsyXw74MKJjmpCgBCXjUBz1JXchyzLvdHqjkU56CBtvrsBWS5mFqaBD&#10;OgW3UhtNMPgT2TV8BgmLD4Gk8hpglgEg9Af9Wr1erzXfvDmTUS0VjGnnQD7X2V7HRMMfiZv7BzWK&#10;kkazQqoK7bcDFBUMY3BKcYdvIRYsxsKiNAVVyKQLovvdSrYECSG9myHAD70HZjfmYgzwt3YjpfQ+&#10;y4Ch1mSqS1R0tojHxNyAZRrsDTV6tmw+LQIeaQzwGoWos04ntkSwWLa512R+TksM+zdSqtUOmjw7&#10;8RpnFJx/BnMoURcOXuucK5IJhgAYJ1bAHb+f0BeKnk9/8APqb2BVHlp2NH4DXse0bTS76U5uztsv&#10;3tw8e9f+5mb0dmTdAuYbq144bpIflqmEc43sJrZI5gmqtV+/bWnT68W6m0rg0pehA0RFQ54ov6/U&#10;Msf3jg/2P8CGg/BoNCCAPrAvYtk0mazD2y5JCelSkePVMUFGER97niJifw/9hRoJpwpxD+e4E8Te&#10;T/FLwUDWaAIhy3rN3BXPeoSMqFkQ/AhZizz3hJTEnIQc32I1t3HhE0FRXM4NNsTlZkFCjOG0V2uD&#10;LTZGoYLxEoXrgokrjZOPqJYZmdRjHV1867r1zVdfAUXv79ehNmC1ypwmGfSjnuHzlamayBepnVlO&#10;no0+r54XzO0CGhsMeo1mHcKJudBH085w1hoZnevB2UWXOOgbRzM4R8iJoPmn3JZSXoK8vfNu9+Ht&#10;596H1/KpUaCCyd9TPYUfqn69h1nVaXpH7/T6BK9z200Z1aBCBie7v5Q2UgG6qqO4Oyi+exnvT5b3&#10;JzSHjhQZQhjZQoCn9yPfb4RERzcACklDItmv3tgvEWDCBms7Okpd2oYEbcOGEo05OUX4zeXFfqOe&#10;LDd+8OOfjfXZ//v/8188//YVtFEGNOVag0fvm2++Eaf65p4nmESpwtha7Y3S4QgHmMZbDlvJ0xP/&#10;QNVL09hQ/gu3GPUy1xYOrqrD+UdR3BIJLbK7jbSXxfzRIS+hBvwELtbpM7qcmDObI50WpFxhgp6j&#10;GGAmp0xNeVL92VSGk53bzQRRfHvh8vmF8k08faVWKxQLDN9YA3QujKwIPEKb6DDOkppCko7ACVzk&#10;7tBfmS4plyDLdemW6BNBZo3pTKoR5YUo5DfoStxmSepMjaY6xFRQVJxSxKJPhPviO+Cd9cpjQgB1&#10;cXiXawKAIrERXgfofY4yqBNjfUkfIQJUTHSkheaC8RsxGlVx9sKklvaQWFFR04IFyy/luaRMBFE0&#10;MZeQESylH+NS+LoIPigOIPtzd8SEQ6Ze8t1U7bF19ovRvVq8UYsQCgrNO5QOziMrbRsajSPx/Law&#10;t22c2qniN2eXL5nUFeJY93kKIAxaaY7oDXgikHlzc/nD0f4BPxFvMHga/DPcDeB/cBg2CDHvpRSi&#10;ORPvw03fGB5V60e1xvn1zX/+X/8pnJaf/tGf/NG/94+zhRS3h+Qq6atVHKoaCmyShHozUQgEi/WD&#10;/ccf5vcOU6Xa/r1H28i2vneInwugLxeQOlOCX8SvVf7XG8dLmaeus8xg74i47++O3KBAgI4FZRlD&#10;fw4vjfjcWEjiVYXTwsQaoq00sXw7Sa8RXxB5M2q6Iia+Aurz9RgXsQwYS8+mGJ8gSaWhxCumViwi&#10;vdV05BUAoJhlhoxux+i03WF/PdN8o47Rb2nt22H7ttPqsNPwxBkbpqzGllMinmTIKtQ1qreAj9Rl&#10;EbI5JuZ0Jo6byPEXC2oC+/adhCssF8VU5LQQzWwd2NhatNBei3GOZprRbPL49LheqyIKUtwcCT2W&#10;TVigDePiArTnHRvd/fuPOKY5D7lQaARQSkwR9E8mAA8cWiKmk51tt9spFRSN/rzX7VIEkqxDhS8F&#10;t8ArmGS78lRSyeL+x0SXGxLaMraqcZTrRq2+/8kHH+0TQWZpgcH1+MUX0e7Zqn8Rswbxjc28CxrR&#10;zF2O6H/XkVU848aybZpA0+b0zHJVgjjCMATcAAy7EEQEHAlsC6V3X779zVefu4106lafzO34w8PT&#10;dAV/uAdHh9a4IxmSqmXwqClq06WeIxte+B0cMzF/GENePB8yp8epfB2befaObLVuLjARJeEwjUWA&#10;euZVhqXiO/FAi2+J2p9VRycf0jPJxEzOgLh/a5GeGklYyQy4P028eEuKu4eq/sXYl69THaM8J2HS&#10;NZWztORSsOZgdwO9cYbR9/rnNvkZC3PqEiM5ahmDG7N7Obm9GV6f968vJ92OPdXwsivmMnvV6unh&#10;cbVSLrBiYBVLdwB6Cy/VoZSSwa6It1RTpTYCNYPaHWzvZ1fevuQxPr1z77v+hd1GjQS9v/EQ0uAf&#10;PLon47uVWIbBlJNoJxm+bWByKou9NcGdYfBgtlzcX9YLGyvwRMrZhN5e9JOJ8qcPfwSnGUcpdMM4&#10;uGViMaV3ZirLaBaPZsFveb1ynThvQOzWK+6o3EKpDOTUoAZhBxeh592cWl6igBnCUQZzpuFlqYgi&#10;TVaCzPXUd4vMpWNWx5Po+OSX8g2StBnZNTxE7v0YUIX9ycatQKf3FYCM9QRG8p4P2W48krToSpUJ&#10;z27qqNbHDv/z8JIddqDWjvpacAa2ViErs837MarwM+Cj0AHFFywc4CEaBWDDYxoIstncKxfENULl&#10;WaVx1cJGVh2j+Nrj/AJrKwDalkjHMZaGJLxYbvKF+OmDU8gBqOKF7ij6bfRdxl46CSuXZAzUetPR&#10;AHUeTzNlFTlg+8d7+Bbmc+VoKHd93iX7Fc+9hRkhbI8mF4i2Uimk+SmpAPbCE77jwobrnIiguPBb&#10;CxcaYyJGdthajKSpRAGvgtiLO6RgQA3exKC5JpiRxIIx5iKQnYFFjBFMdoKOUAvguA3+yjgrQAAg&#10;o2xtAO62TaVLCLv8vuSwqyfCuVrxIJGygXNg0g6xiVMNcWi7wiWCShTwiDvAuYtfdrc/+bM//83b&#10;d9chE5fLB/tHH/zFX/7L7bpbSAU3K8aTj/v6u2SqVcijSqpNDVLsSOLOlrIxm8kjOtbQYhuYIETC&#10;J69Sbqw3drGZNLT4cqu7RnXWO8IyIRqj2+5FwvnpaM+apQNRK5aImNPKsEuYOCtWK5SJl9iiJwQJ&#10;SaXXM1N3bbZlXzJHXrzd7xiZZMG149MJZdns6F5bW/oy6KW2e4bPLZbc/fST6SI0NxIBH4gKlDv6&#10;NFodRGzp4KY265fGXXF2RrQ1mgRv3iT0AYOkoDPbzKNmNYNmPDUwtRJDqEQeczNTvDopOBaRbbQC&#10;HQVv1EImEM8CkE1GEBc54nQapWAgA4uMAo/O/6Z9C68Kwzkw9sODA8B9MnsMndhJi2KmWq7S1YDv&#10;Mtnija+XyDMCGLfgjoz+B4WeOKOHSBW2uElgBAAV3Er2gwmF6ngMet9pdyjJwP5hgkl1I4mddAxI&#10;eoD8i7o27bV7+Hfz0FPzRVMY6+W1sYsAvlzHut3lEyAoUT1Y7ozLyvJm5UOo5PDbrF1KFeCGATGD&#10;9mKqWzzPEgTAh5Oeryf++DiYwEQki+xxRs6xKRAJMASUUhoGWIh8Mt5wIGiaiZsfcynszkRlyrk5&#10;Hpvtzii4uikVDxmv+UO9XN7eazaS2cYaJjGVAd41SxSSBsoqgd9UDGu6JL4aYqrIaJHpeTjW6vZJ&#10;2Ea1A2THIwA0oxvGSNOub1uvz87OW7+Z2f1txI1l1uE0v5aJHEFSwVjZKhQX2eIyRsaEn8hIo3mc&#10;yhbm5eIPN/5xOAIzdXm49xDpB7pN4l63gUS6EMSJ3u8rpbI1YVRR2K3S6VDJWGwAHFemS4eYrqYt&#10;iDFEj4onuJAupIqSmZoY5ilnPtXiSMoXazGAKlEsHfhGcUjqqm0SGzWhQ3gNgJ88NlwCybocd69v&#10;3p2fv75pnfcHrTAECBzt586by+dffv3n1zdnEGZLpfrWnEIeZkuGCwAvlp7m8usXzWzhrNv/T/9P&#10;/+fuzQ16In02iWXSK1+IyrGIp08uw4EnAWPSeakmEI71gs1T2hKQQQ4RsmUxm2WC9cW3f/ni7Ouv&#10;X35xdvvyqv/25eU3b66f92etsy/fpVLpZnOffU0qbHUoCBX/TkD//VbQ27y9/VwRpVSl4OkAdkDq&#10;XQuoDltpGe8UAXd93e4w+Q5h9c6luxaTs0wOi7sW1Puq3VmjzmnvbxQHRT5wXECs2+33+wR/GxZt&#10;ezYnjdDe3hEDNOAP6JFk5UEN4vtSvQG0Eoo8menKyXvJP37++ecEP/zRf/efJpLZFy9ff/P8BYAp&#10;aEg4lnjy9GNitl++fImJH6roicbYjaxO70wW20w6Fbn6cCc8DSb9jxTmKutbJru043BehMDIRJgM&#10;D6pLTjiulQyZlwuONLoGwgAhgkPuzedo3oSAytBN1LAo1WEzzpfQumH2s4di6AfnhV0C4FLl5gHM&#10;bxgIl6pl2j/+yOSOv+ey8KCCLtE8Qc7kVqRzefgHpAgxjWR2w8IGWBXusXKA47TlxjMvgw5K/wW0&#10;x4YlIiJpzyQsgmF4KIUEItEe9MGnD09PU/m8uDrk86wz5dukChkRcciQW/GpKGDkTlEbiENDwK+Y&#10;osRd0YOAV0sNLSwkCmjM8vEZo7injkJ2KKbzuARIASrzGVkOinImGmOozBJHyO9zrFeUFUiNKT0d&#10;9/j4FARZHw15uphqUvl4nFW6QZ4LllcWykuyFM/m3XjUIROv0ViWayYZB5Ftjxbu4YNBOPnrL55p&#10;rU4e03Jr4IcCE6FapsiIMUtGgyP7Ah5rlvvll1/d3NzwVnmFVFb8l05X2MMBAAJ5k7xi2MTMFhgI&#10;VvazHx6f4N/z689/OwH0z+TeXfcvbsapXASzxEqdjr1IFzGbsGf64uCVli6sQxxaKrVYudKZGjf9&#10;CTT4h08fFKtlTE1Gg76EmAEkqSKN41weH6nk5KGgZ1OkZMx1VNqXsmnw6jrvOeIcpTrkKi/n8542&#10;gRpPYkgCCXoAjT1+J1DFqcxIJQhBMsbZQE0bpK0UoyCktpJSxpEbATaQZTFn2LNkA8SWFlrrqDew&#10;thZ5gRJIxm44naHSCVqzyNyZxuxElGN/hoNZHEX5fGaEFmZ8HoZZU6yUKlWSS6jmq+W80tVOkUUE&#10;lm6MGD1c4GUmtYy5GDlc+OJ4jmzJ5KnkkV4N54l4N1EepGsVpJnxaA3WxL1TeoN9tPJ7DQLGfvzZ&#10;hwAsp/dO9tjikpjirrvd4dvz20wqBqxTyOfGo5Fl4mpWgozNViLjbdaPjBWFe6ymQ7LDgvhj2wQR&#10;gEIXgo8AGFEZ2yINkTB2JTmjHMCA0JwbvKESJV0iXcqX54hhri/7z7/w98/TZs/n3AbWM7IY4P7Q&#10;2yJBQuKDJs4O+mab4HQb6U2RQi5gqyeZQFP/CwdThPRmYMlsLRpNERF7++3VdO2Uf/wofNb7+uJt&#10;hyQJ3Tq/PLO1iXikM8XzSBK7nVM5U8ssUHUEi0XMH2UOasdj1cePQvHSL7/8mjOlurc/0Kaoetg9&#10;wc/8MA1VKCi/6KJEya/mUWpNqbbKmzB7siXflggkfb0d40hPEwjdAdYx5i7beVKGksJM4XN4u+x9&#10;cIUg0ZJ+I6HS4gCNSnWL7cuCxoihEGNpkUDNsdtN+VYpDOMNPTKdbHTHr8/WE20+HM+6vdFtZ3h5&#10;3Xl30Z8ZSEPY3uFeQdQnoxUvcYAzBKTEIFP6y+BKBeeKAwkkBY+7/tdIJV6bfDe+et/yefSDXcPr&#10;PT1yl4P/waf36c6hK3LsA3vQjEkIH6UBuIps/AoVVMNkvCRyxJ9jk7RcjFfWzXhA0OzDSi2wHMOv&#10;DzkGqkzPChtnMVYSHHk5SAFDlR5T2cmxuACfaKb5/nzuLriPn8cvEVfvxBJe1+8xZ5hoi1xVaCik&#10;gzHGVZpmKTChMHHJpcMUsAibUvYQ1heImepx5U4Lj5xjRQK7GKmDiChe6ffscYRAqrgLgFXeRVOL&#10;QDgNbBAqO1AORenq5USQS7+SKsoDdxWlX9UN7Chs30CjK+JW+A3IF9yJTaDnMCnG1pyNQoK2cwwg&#10;UuSJL7CiwGYNQgbsl267xatPpeOUO4uVH59C8dijwJ/7LEPZMkOciUTMCQljq0zcVy5FoP4TG69p&#10;TrnQDO9BhQsujEUmEv3w8am7NCjV84VauDChlNfGbAi4YYvJ7rDT8xlYuW7iKbCN9Ejr+AOzWAR8&#10;Pd1qrxY3a5xKiIDoTcd4BEqklKhwYtVmke7NmZrJYAqKHzau+8fpYmOdSdL9i26INHt3raWKcaoS&#10;rN+mVzFra+LOFV8z8C+/vhn5IotSxtVETxieLVFkrebDwMxXXaaTJZrN4H4wmrPItHdtTB6CG3fl&#10;aBiM406wCS1QWLrMQFfx+SKkT8fVStJObsu+fKne/Lp9bg23F8/xZanRNK/dHK5xrkshvvBvYtPJ&#10;LJvi6HW3oS7iMcGffHBEhcJNrGksBNUWPyN/522uXFljYTqbtusn/f3CI83AwYVp9zYclX1z6QQH&#10;rTG++eUia8Iq1HDB9ePMyiKK+MlHcDbh3maeiflPXD097kdYCrnSJpWLDyZ0s1trbgPR0k2bEx/s&#10;k+18dbz/32l12pGCvnDuE1+83l5PuxAyh3OnBHJSKzfhLnIKRxLksNizqQ/YxT9ykpHyIoUu0XqY&#10;9iVJCxBi/IChK+OxZGIbzy72Hzc3Cf/QGGRztXwmyucUc+VsrjI1NdOYFHMFbClxy8J4B3Apl05r&#10;2gh9czWbn6wmhXq0eZQnU5oAFyZw07Eu8+YNgj2m0EgKVmTCcyksm9TGQSScwzTcN58WsHPEXccV&#10;exjHmEbCIJEI6/3RZJSTA3UJyjvH5LnTQ4HybUtnb0nBeN8WE9nCIoqTxNTQsShVkZ9ByLdupVG9&#10;uh46OuJJTCyAz1IQt/BroVohsNe/yBayGdR3pB3TY0Fq5SGF+k9fkCkGbV5PobZZ0NjzLOJ8vc0W&#10;Uzys6WySi2nb2tZnM0YrlXNAhDxZbZYlyFeIFnSWLTMzNauxGld6PKJDDmMSMBoOwpuc36qgRYzG&#10;C/4gE0qk/kwFC9nKYTRfzcSWyTgqxwSPBEbhTKhsrCxMu350rJvD896r8/75yOq566tw+tvq0Tuc&#10;24JJy5c0Q/ltLB/GKZ7yj70+uKi4Vmo2w0YorvfWs85q3Frak8Rq1ooHYrn4Ua38JJuvFas1QOCV&#10;L8Ugj+doQ5ISOm0mocsttPD5mkRIF0rxNflgzvjRo4eEd8BMJ6MxGE/Dy2KTUhJsT9zA3rUmNJsD&#10;BYEG+yiOTlSc7JDhAKfpBi+2DbYT1LPkt4R4rq0X1797fvur37z+t19d/PLL8y9ed6++Pn9+O73q&#10;WedfXv6r3uwGK6mrm5sX52+R0Q/tzs3o24vRM8cebg0yPq5f/O7fjP/01xk3v3n6i2//y39dSO8t&#10;IkR9tQfD8dnL553zs9PKB+PeGaZhwWSIqUcILzqUnVACVjObcavP1o0BQZS3o5tXNy/mcetKf/2s&#10;9ez19avbfncMW51mfoVNnTmULrXHvGqvclBM1NbEFFDpRQPQbyCmW0jXcI8RdsacfjoZThF3LUAF&#10;AxxJPlwxHGI+RcWNdafKDxdrBtzNsMlR5whWdpxU4j6n9EhKfyAKxh13dNcmqq7SGwbKL08Ar0Zm&#10;in6i2G5SRKi0cehwmPOajjZ1xrpLSstIIxJVBCgwiWvVGjAQLph0bnRDS273HFiNQXsYVwJAE8Zr&#10;gBTn5+8IasGBkPBUno579+6RsdB58+bPfvtn7V5rdNMF3I+VC/ZsEmcwLlzNJBRLQLqbq0vq3UI2&#10;bU0ptlgG0H1FNAESpLTnaZs8sgjx1zi2RGlB4DnkifpAsM3uCF+V60JnqEBQGVIFZOItLMB4HKSd&#10;g5lpC3NDeGClfLSUDOeSoQwKH07EBcEs1rg7HPZHvBFaEwjTeWhXSP6ImaLxlbFnEgo1aLrqkSCP&#10;0A1C3dxOiQUOhOGq8copguACE6yAvwTBlHjMgBRA2cDaWgo0IOQUExWPXyTiUnGUY4Ap/KNNCLoN&#10;McjsF0H/4UdPw4UC0E6UB4Y5o+uCudHU0XXzd9Qe6LL4YsWFZU4odlyQWagY6GMF6RIURq0XKQuI&#10;hULSPg+v5OXhhMdEj1EMyqNwBKpFbEN5FElUmIXC05CMF8HjZcZTSGuW4yOWKJn++PHj/Vp5Q2zD&#10;Zl0sV6WzlWkksluZXglzWyKfXQl+YjozJUQAekuqUKnWDg568WwQlBNpt4v+X8K4XIobZGZSugqq&#10;DiORbhP1I80QOx7NHm9bRjLAZrGYIhJyJTB5wWZpyRNB4AfurlCTNEvPljL/8IOffPvs9b/4N3+x&#10;jWU++vhHT08e0f31W1ebxPbs4hqOUSRT9+dq63R6EQmT/TqGl5mMD239ydPDP/7ZE6t3ubDGkDve&#10;Xg446mkyxhc3Ma6aeDphzMpFc0lgF4coGH0QKEP8V2wSId2+B/fF60JYHAKtLLkibFsSYRi6ci2a&#10;1Qpmy3HeHTYxEHeFdaxGiUic6P4wIyHsQezo+RYq30LBHcKxJk3DEP9ANkC4ZhT89jQwN/24eY20&#10;rW4uwSild9ww0ZYLRPQaHQCURn4yxFhcv65vzGevBq3++cuXV9e3UzDGQGRFTGqxma+eBLK+AjVN&#10;JE9QHkTa0NrYzAZrAuIxuIz6wBKbJEXb/nWuahHpPAclzHT6bRsWwM3tN59/ORxP/dmCHUnU/KmL&#10;s9tvvnkBk5UIllqj9vjJI06m7oQdktIlXqrkU/GQZWorU8du2sAZnjsMu4/ZmdzzAMYjKKehDuCr&#10;gVRCGphswaFRm2P8ENK2IgIEAqngzb1XPziun9w/zJeyjVX2Vm9tR9fbP/+X1e55wI/pi5lkjBtY&#10;Qm9FphCeEgq3TK42tzYmVAYP8crxn2EjurSiQfcYVUTAj2CXtI1oEndo14k4B/58K5xL1w9phm+X&#10;1tPTU7fXn26dhx8/jmr68OwNmaYZtb2oUn+3vwqaJwqfVRBZtI+sUQQba4YNY4I6fvTTwGipj66m&#10;1VwpVmy//PpNcFk6+GDTGfzONuvNgwQwg2uDKZObRV/DHiZ3X+b0yp9SrTDU8vxA8ta607m5ia2J&#10;t0+EcVolYydsuMShMPU3WUVIg4VMzdHr4FlNbQeKoYIDlMeYUsLJCmUCpIJe5eewDWGdCyrEuvGz&#10;3jGKs9budGtNNkZ/o3c2k9ZC78771+bgZti96nQu+4PexNLMhQUxIpFKV5vNg+PjamMvky+gNImK&#10;E6l0S2J2xdaEWz7gBzwc6JMgVxISKEgTLAlyHFZQJiLBlaYzaBGjWdoy8QNYBv/xJ48VaZOrKW2x&#10;zOXvchF2nbHqI9kZECZKNDICFBo5v28EVWVqMfMjRHI+nQRdm8GBoGUyAYclBVlI5b14vMm7+ycT&#10;MyA6z4BFnaUyz/Q0mfJepPva/V7NZBU2Kx/C4tj9difclw5V4hbEyEA1Yp4ykOZPjKnU5yp5pXDM&#10;5R1wKCgNoNyju/NZ/ii/v/u4028o6o4aJL6/CN7v5ZsKTu7NjVVgoGfDqhQzAjKpZSSnfTjgQm6R&#10;zUs6dZkUrtZs2ZStqoGX2TvbDwgijXYqLZHHvGQctVkm6MoAVbgkk9GU0QcSCVZRJk3Oe2887su0&#10;RtBEKLzQaVbN40L7tg38I15bIR5eCRC2DVcfDlY2mAG9k4mpVCadLRVK3GqoYvFUOpvPoM+oFDAy&#10;IXfBpriw3ClGXnL8YhgWigwn+m17MLNX2ngErgllU0GZ2EiGS+W8RK1sYqCSrGX6dNzEcUNBoOvY&#10;pMcaGTrQcirLCk1mA/FwmRCyRMZeI1pPYduM8rWWrxUODvzxQNrnzOZbMuckRnPln8FytJFa4de8&#10;RaFXKOVgoJCqwUkHRoVBCMA3LW4lPYmXp5sEQ8HeDz8tpcrWem03T/Gy3ro6xAYkC4F8lWu0Mqd0&#10;F/GlUwj4ygCaMy3m6sW1y8uN6IurVGEci0HbsKLpawzVke21b52Ar04AN2kUbGKWnnF0WJQ5ctdH&#10;bYTUBdd8sNnCcdrY00S+MIdQ41+n+eM2dB0Ia/nsCbV+INYJhBEoVunxCrl93zKzWWYjgWK/M+WY&#10;2zspRJM0yRhuabpxxqISZ9SQ7QvpLGj6Cugp65BWrEFpg7y0zJWBM+VI2qxG2ei2kj/aBjMLv5NJ&#10;R4rFMuAQZWKhnISKzW6YKhbIYOD4F1Egpb3MCkj0QOIPksB0GX4svJQAXEaEnFQmnIzkOLkYMwhs&#10;jvsO5KMl1ZfCRMhyBGnb5FKA9RmiUYmNwqiTNGYQDQSNxfLBTXv24ttLLMp5iob6TXOvos0GcMUg&#10;M/DNgYELxcpsDKuWEh1oDDXzPJFx4rm5vTbCfsk25neDQZfAEeVrmx5057SvDx8cj4bWxXkHZVE8&#10;nKS6wmN8PDP6wy4oSq3ZlCRCqBExAfelugutInF5p2xy+IXDSWYb67QuZSuH46iEXSQUgwhrxI5N&#10;pqDvMDrhOabjTNZz2UQFLuRk6KCHWwetaBLqoyTME4CBT0QqSlxiXgmZ4gRNgQniKwTSRBy0PxBn&#10;Rt0edVv9m07vErkIzyD6JV9kuIxdZBqTaMHI17HkjKXzVQrCQCSBl0fQH/fRxWGDxTweI3YdGJmk&#10;mPUaKwdc9BgPk9MYJk7w5N7xh4+f/OBw/0E0msPOAOWtKH+VVvo98udtznxQJ9M49Dst4JDj4+Nl&#10;gKRjxjgCcimkzJtoscfL0mCui6U2ekZlv0VNy4iH54z57SziL0ouIspkTGuiCQrFjtZ69vZ3Xz3/&#10;fDjsMXFiduqAbQkABkDGC1m1rgatDkHNgqUzfQXan42nPpOxlO/t1+et/hgJW2qV7E2XeqVw0e0f&#10;ffgJulyyRrYWmWdGMBM/ePxJEcYNtQtCVwhpbNwoU5UA1Fx0X7754qb94qbz+t3V85HWHo2vLm9e&#10;L9HqLvzTsYZth3KjwVIuizgNcLxQCWeLiBAwMe+h1GWtEqrBxIrJUVgyvuVQoP405zPUJNgfwoeM&#10;JRi0kpYmUQjs66JdUPmHakeXHHLhs+CdI6XUd0M+75LenW+7o+5vTAil9PYmfkoL730xf/R07NSg&#10;HAH0N2zBxKvMF3POAj44XDA64pigykI05fkB8IgyeqJz0jWNw11O8fUCVvNHH3/ECy6iuY3H8Rf6&#10;9Ec/LFUqmgbIou1XK9qQgFPmS06tmDWmQFMhWgdes1DhXJfFjYkLcCQkNekuyL2xDU5UCCiYlNBY&#10;ou1H28pTJobeAb/j2tAgQvCEsffBuVXl4CnJG0NBeV9srcKvEftNME0YHoKicsYVc0Umh3i6oFcQ&#10;OrLKi2JKzBdCRx8Nh2JUg+svjtiiUMUThepYnm46UzqWnZZDhoqobBMyxKJ155EGY+USAF0DC7Nd&#10;io0c/H/JWJB5nMTBgWYIXRB7FRzIGOIpsit+SWm0g5JbG4kcP37Cq+Lu4pRijieSQKOsF7hJvDau&#10;udIwL3ltXDdvYItNC88VjhrSrEhNAXogSSvKKVRmWWLZJYlQdB7ATYzQ6O9YiVnWEpSETCJOP092&#10;KHQ7ritVDI89jW4hl3t4nzjAQ1403j2QbPkH7hTfmRRERIwysBeN187ojjmddMcMJLH3sC1sk6gx&#10;eLVCvm82i4Ui95dBQnNvLwd9JJPiaVdDfhk8KyLcRhj/gQAXB4MTsHtR24inKYAz9Sq7ChA2Vxx/&#10;aTuXSX/89KO3b97+N//mzwhq3D893Tvc5+VcX18g3T98eHrv+EEynu0NYMAE04UifWmx0mCYYdlL&#10;Xvkvfv4LWBORaKpcOwxHMkjmFhbcS20BHLQS731eIHPsleQZsLDFZkp8X1gSmxA9Hv2cmEQqkTDP&#10;DuUR3klI/8RPDqxBrCf8HceS+Qn+KCAWqALVrVH7vzfpl/+HeywjTU8ipfwfvAKVxowVhRbD+wtK&#10;QNwMJBYI3EhZRyp6B+tNXpkIrsR207OpVPFuUu5zXVfubKL1O73by+71+eDqQmvdWr2uNeiMF8aa&#10;kTUPfjyayeeaHKoT3X55xuiSeOfDvfL9conm3oqltHDWCqTgqcCMQMWDppExOMEJv/r8N4Zt02Wd&#10;nb87v7ka6RpRDcjM8NHF+ihTKDFXZiHQQaezhUw2j0Ud9snYejONZpUwFWRhq5AgCQdxSfdCPMUJ&#10;Jw3yCqEjildqv4Sz2N+rHX14nD8u43hTSRXL62xWj85f/ql99SI+axXYO5cafnPchAkHN18NbWyF&#10;x3d4k06YU+dypNFlw3rVjOVZd9h3ZolIYC+LS+waUyOJ+JMpLEKvRdjcGunij37ys+NK6fEvfnF4&#10;/3Q91DFwy+017c5k2O+HU7GCIrJKCBG/UbwNaa2EOMyTIyzROUM7USv7zWCk8dEn+W2cDMvyowef&#10;HD6kgFsU0rVCQ7+6vDX1LCWz7YidNJWQ1K3o/yVh9TuLD+k2VVOgVs3YcnpAuw4S4glVBTlFlJ9Q&#10;F1VsAM+55MIjgmKGBoQoDr4eKVFEFrvsAFkWdxyQ7/dTshpVkPx3Hzvo0If918ayV6ax0Y31ZLoc&#10;jpe9warVm46utPbFuHWld26hj4bI68bNq1xqHjSZFeI9Cn0U9JPGHpkK4DmjWV4k2weKMp4HnHP9&#10;6CJxyIvwH1cDhKPIBhxmf/+PPnkkFr077zR5bcpuR5FNd0Cn138TVxCRLFPeHRsemx2AHTVqIHB0&#10;2oRvh505hnw8sezgtEDi660ipKSPU85O3g3kf8WMWx7KHTtHHiJ1G4SRr0TAXiuo/LbVE6xCWu+w&#10;VTlodjdNkFXvEsv/CsonGlHVS3pjRJnvCZtd/Fb5PYe/d/qqn3Jn1PydntL7nbwW9VSrLfL9eS83&#10;yzvLxef0vSjQ+1ZqvshWqooFodlyJvGeZ741FRNUNk5ZzwKHbRprQXT4vK1IGBUMx5jIBdnr2XwV&#10;62PtzBYckLRhbDhqzKl+Hj2kj8fKgWCwd3DMJgi3ky8wtNFiY6Dr5/iHn8w94qSD7YVcfwU/nZBF&#10;f4B4QOxk6FHFG2OFyT7CPEc3RvAk+m0CJjhpV8VKIpyJw9Mh+BySAM7G2BIQWWvxlmzAVk5zNO6L&#10;cpXwWJDWEF6dI4lfMnIZsZJDkECuEOjsVBumi0vypfWJTu59gtlcDge29aCl3Xv883ikgJhuqo9o&#10;l5exxKvLs+7FeV9D4WhEfPAxcFtipkRLwk/jLqKLSHCk8WQJZ4kI7zmWJ+Zsuq3H8/sPD+Yxm2Di&#10;tSO2WIdH+al7gTQgFq7wYs3l2B8SmlM2XQmEnJmOYjLirmZsQcj/GFKRYlVuImyZ+ZZRy5wns1Yu&#10;tW+O95ChbbdQt5uOdoApZrE2D8VnSFMXdp5kR5raQHgbzr7bhmgwaMsz5MGO2oC3gWiMREdmQstg&#10;GDsWh0jccJBNHA9NMiNz61V4MjJYJpapX9682zLa5AQLUPNBXKTNaCzmM4LZ546RSvjEpWCbFjlJ&#10;ZLZ3POcc56KhCvHp+kGhls5VjeVmSoCnjcVLDieBwbhbbxSTuQTmSw5Nfzhq6Mq3nTgXuCshsZlm&#10;fE/3QbQpUwUkZGjtoH3hWYZNy2DSwhxeXp5/A2PDsifjMao59v8sd4KTLxFNGYbZ6/bncysWCxVq&#10;RaIXCH+emcz9YmqNLtAd7B+X3MWssV8jo4j1WiyVeXv8LHMGCUcv1wCnkKDz5b54jjirJO5emH/a&#10;tthN4MrtuNvRYMUQmn63Vi8/vP+UyR5iPOoSdOW5XDJZovYDmA5Aok5mMlTOhjWmnjQ18ItJJCGJ&#10;5NRUM205nVi4r+BXUURKRP6k8tSSXQLbpm0gDzpBtCsRJS6+NUQ8xIBl9SEzD3hSzFQJd0XYwK4B&#10;M5Xz3U0EUEMUSD3hevICsCNpa8Pfvnj+7uovbvtvb3qvb4dns8UIVhiKAdRM1DnB1GwVa8dL/IUB&#10;jog3oWmDy2BzuiXzTBs404G7nGwCViTkRsABw+tYOpKvZhtHzftP7n/8gw8/+8HHn9Xq94qlAxbP&#10;chVisMETwToHk6TuV3ucpwrYgZcKveJQCl2cvQmurJOT4y3+cvCzcLBLUrzC3cO9gq2J4plilaCI&#10;1GqLyapy+SAXXAwOGQ6ko5EcBQKK+g1WKxzutjGYdF5fPfvN8z+nV6QkoVbOZotU4NlsTs1VVsyu&#10;HcyoZo5AR2n4eBua3Sz/t4gObqeJUOGDj36cr9ZxyJ04y192LrrufDJz3774MjQ3a7kqVnvZw0qw&#10;WCORYObqA701nY5o6qio8fPhIRk7nW++/Xxq9U1zPBwx5ydcFfn6OOqLEJhGqYRBEE1tKhk7QCIV&#10;CzcamXgGCvJoOHt903veHlx027eXF+9sTdtZiYkebPOu/ea3L399PXjN2dHt39BCA6d4shNxHIUY&#10;5jmhAHqyaYpkQIYxVJuS/qsOMI8VdPdLnULqnPf++90vRS5S08K/9gvoVqBB4dqSOgX6hxaXOj/H&#10;F1O4A6Ti+sAvljW9B9Wb4DgoNfBxAkWAsp+IEvZWrRRYFKy8TJr2gGCYaavT48vwIKDQMlptnzk7&#10;Oj2o1IoPjw4b1Uq+XmZvFdqn2J8gsLRxRPz2xbdHx8eIOEaTIa4f1II8NcLBRz5o6ekQxP61aSCZ&#10;IjwzrM00BqYIYMSKQektJSZSvRFhsERwwwb5lMmVxDrwIWEvkENDNlCQGGADfkrIirQfYgMeymdx&#10;jgebVvp8oUaKFQtHjqxWLB+oYHAillNWCgoQQcSBC8s1pzO6RFGvMaIUYxibVFnqdRYt6RVsd0JH&#10;5/Ww9Ld+U3armcznQMOh/yVTdJIcwOlEHP99QLKDe/eh4XNrMUcxRiOxVQgGiaNk9+Ps5iUrDFrc&#10;kLix9ER0REqeA580wStWQ2FlxgAKCxQaRosoCkMaFmgUUH74wRiEUHtmCojUl7TOzKKhGPA4okVk&#10;bXH70WAdH4H6fNAokwmBKZc8mphOcQm5YlxeaY9FNuiVIWiN+TlykaRQkmwLzkcI26bKaReqKj3k&#10;RBtRctCSg9FCgqDLKrDEMO6TpHiutmhNBEEX8aqklkl8jQSmi62uV7MqrIGJ5QI44NOPPsbL4L/4&#10;r/4FLucHJ6d7xwc8ibo2KuSSLK7b7jC4CZ2d3fCW7j/9OFUAawYHTgcD8freUTSe0bXZ2zfvmHLr&#10;xmYwsfSpxiXEHUqbavR37NIUTsmoWCREGdSpTsxL8JSqioG5ElIKOil/r8Rg0tBBPZE5KRw9oPIu&#10;mg6kGjznMB3u5L3Soivxt1RR7xEZVQUKTVeVdYpaCBFYunfVAFLey1OgrjeEeflpiggmYjxekcg/&#10;VXShzCSlU/XGFyKajK7M8Bq3t0VkNcevwem1x5dnw7evZhdd+7ZLksq725tv373ud2+Wk5Hftvhe&#10;kDma2N2lRPszTxfnhf1AsvbwhJiJCncL/sv941Oq2G6vz9mHwfT51WWriwoRjEHoypDUwJBevb7s&#10;Kt/gTn942+kNJwbKcqbD+I6CKwm7mQhrMO90VkBNYFoAXcAUMWQSHh6trvrExOH9vWoDgWg9TMQ9&#10;buqTTvDiN/aLP42sx8mV6Xe1EO+NGR9evv4IoCXiN4z2wDEim4gRjY3G1iW1H2NkQoU2obZugbmW&#10;C8kj+Nti7g+iJJN+QJ1QPOB3/RPS9nyRL3757551OsVivhbLFk+P9h8/KpA9hIsvgVqmJk+S8FfE&#10;U0Sq/t3IRwgbso8wWuM2MGtP5Y9+9Nmzf/3rF2ffrNMpusHx8DZxvPejJ5+lfZtEvXxQKm1nBqwK&#10;AG7hQqOGhfvqkQ53XFA11FEbNaMczVncjjHanzG4hgWaYoqO3E9SCfHOhfnJrFmUFXwFApAwqxDm&#10;2e5QVnFCO9jhbg6mGj6vo/he4yl/+V4swO9D2HNSRkDMxgUOUoxtBSmhqBuc/nrStwbtWa89HXT0&#10;fnfS64zbN63uNXHuQDu4rFXKOHBV6mRw1Zs8GERk0BwjoLYos5aUh1AYYvjUsi8qLr9CxLi2//HH&#10;D8S305O2q+VPz+E1bx7T8v0v9kfeJex3YHSOezz92OT5Fif3DuD4++Y2o0c4EgoiWcK0lg1FPXqe&#10;SynfdDfPVRNHr4SR4ZzH3AR3VYYACnr1uji52dIHClH8u4vmAamisAbDVfuD166K2lfdTRWuoRpY&#10;2TGUv7X6PE8wKJpBtZN4/8Jv1BG263oF7r07r+XHewiu12i+R9wldVm9/LsPdb0Uf51tiYdBPJ+F&#10;gj1dLAamAfBIW6LOS+l+JT4bP2UJYYOPw1mACxSDXjovDNLYfmFnJNh8NH3MJr1/iC98BsNfFFPp&#10;QpwzUuY60ST7He0tPygR8VcbdaaL5Uqx2az3egMRw5NcPtYsC5UuEWQx3JGxkaMpN4YTklPxdUxk&#10;gom0ML9pJTDU8wUdeJSoh3QNfdiqWiilEjDF8aykj1smNhjrC5ccGS+nNUadEG+ppxHdEj5eqaSw&#10;v1k5QYwrwH5hEqVwocNchUEdRH0IF5G1CfKgb3sTYzyxBpj7DVoUFvm9+wPDDkOuhe6xDuUSiDFI&#10;kty4zmzFlDywPt4rZbI5YHIxKAv6i0UiBcInx3tHJ5+UI5VMqXgxPCskIu3LIXxRpr+MCuGtbPyT&#10;lR9oH9cEku5CnFIRIsoMMqlxnp6CxLlGEpAzmbJQ2luTRixcIiN3vchRF3E3YtH8pBuK+k8hjrnz&#10;Ib7WXDB2ziLBl43XUErjOY3qEKJKKrPiW7FXjG63qZwT2Oybs1A8OxDmxfaUIZw+XI8Hy2iwcnNl&#10;dG4MbGN0bZjJxAg6RLqyxAlcGDruyiwHfQUMq0a3WarNBAKqGfkcFAHof1zbHQy7Sz/6ROZmo1Q1&#10;VV/ECcBaRdf529araqMaT5OMZ2UIqM+nsTpgV2JQw92HOCYuBT4fiQxiuArfzJjiAj7owcGi/0CO&#10;z8FhYUueL6bwSCPwsF6vQLOKYUeUyIFDQQoxZmit0d0kDd0dDujPqHKC2+SsUCSqUSxwidPIZEOl&#10;UqTSiFdq+2jK4QKQYUSVyQLHKoYkMxxrQnGr1kxjjBdLRTg70LmYOswaTGUZFMj5yYQASy3H8KVT&#10;TXtCAmQXdR+Vmz9oozAcwqyFW81IJxVn+8bXlSdOws3sKTPUaDAjnkkpJoH0OZAq+Z4cFgg3dBF+&#10;KzEPrqTs6QA1jLagGIo+mXKe6WcclF3GazzemWyZXjSBMTR597gg+ZP+dQwCiNZbpjIFVUCKRT7k&#10;sdvB8POvvgnHh8l0KJ0PriPTZWgciJBysQL+zhaTePOZ9gr3u9k44WD8pvnQzE96YC+4+DCoo8Qm&#10;DaRSStVzqfonT3/65OEnH33ww0ePPjnYJ1CkhM6FSUY0AbIbwDGFnypSczIzSUtcwrDYnSLv9x9v&#10;jyJsYxMIv3vzJhsLPH36NJ6tSPIXj04gDw9VYdbseC4hcyufvtpOgv48LbqKd5ZKh/0EZ5GpMevP&#10;vh1al+3Rm6vrl69ffXt1+Xo4udb0Dq6PCCYhqzHMkfg1Bj5SH/lIr8HTHszBZEtzjM1iXYphc5zu&#10;nHcBrH7/sz968vhDCHzVdI4D6Vdnv8OyNR2N//Dje3/48x/uUUg+OC4d7y1CmU77bKS3RpPr/uBy&#10;ZiAPxqMWh6fh2+uLVqfFT0L/BtxLB8toCq16NubH4pho3lIhQ1xIPhcv5tMgUrlYWamJGCkauj2e&#10;muOx0RtNr8/B5rXOVef6ZtjqjDovz58jYpyYpIT12902+zDgVgqegmBz6HwJ1RBnQcGb5UNFDgqh&#10;zMPkVAu4o/14oyAZOXg3Qp0X7/FDfqNogmqY8P6WqSOHwlUGCaCqIsLwUgoZ3UPAm0tOJmcWeZt/&#10;+qf/NZ9cw7yRTYc2H+YN5RoEAPyCWMMhH7pUvPyo1nVI6j5ftlgEueFl094E9GmUHNV4kKw8rdUT&#10;OyP/MrgJFAoox9NYNZ0cn7BtMiJ48uRJr9e/vLzeb+4zD5npU8ytyY/hQL+9bmPtGI6isFISLXWS&#10;0s+gLfMMylG8S4HpabQ2GwAGWVWSNcJk3gfEAKmbfpYuTQidUAxJMOP+RYgqpciLiycKxrBSgRKO&#10;Kf4rwo2MRoftHi+DblAEMITtpNJ7xCbU6qCpQBHsyvSyTDmwcuTK8OgTZM9PpWjhPsqzSscgMqfY&#10;ktTm2YzEFnY/mc5JfItk1iOvoglE8gbZtdBoSk+Ov9TW17o4F+LWatXtdqmepHNQTjPpXI5eCDMe&#10;jkKuGCM7KLWcSkgkpDClh5LFQfQA7EupEHhUZaQseRX4NgUIboX0S+XBT4SyC7+GHZKoCtp6zmDa&#10;socnRz/45JPD/QNIQvxcmZeoJohvwrRPqhEl/qEV8VyelIG/fEinrXptabclE0WkoWzA0LFUFLK4&#10;k+KgBVzIX1MsM8XAwo0Q81qNfNE6AArRFGyUShmze7O8TYlcUJoa1j1uythqsuX+f//Z/w/Tk9N7&#10;9zAz4GdMx6NqMfcHv/fjXCqWz1dePPuWYv3w6IR0V7Hn9Aevrm5xHig3D7LlGpuAWN2ai3Zft1di&#10;is7doU6FepSGVLNYQ1kC6ErhGoJlpDIQ5MrCCGWUyo6OYaEMgwRwl4RlmTcw0lGvEOwNlBd1Zscx&#10;WXpZKnuaQHkO1QxQinE+X75YejbPDERZtUvLK7MbecZZeTIeVd0S/xGHGuz95vO4pFbA4FOh48Io&#10;ka6Ty0j/LZGk6smmfpYaWkwG4Ydge0HBvcGyFa9EpngRuMEYSEI27bVxkcF0/er6Qh/0SVaRgB02&#10;gujmpJqrxHE3QZrfTB88yZX2kZDxApnB2lP8tlHtzXAUoivttfFo67FYAVx4qDijmaJw68WNUdXa&#10;3HTmgbpBRvS43eUhMojQSOeKmXyRS3R504K1MjOhPHNDWAYZVihuIGgI906OitVqPhtKb4JZzY5f&#10;t5evvp6+/eV89iISH/oCpTUUmIAflT5UYX7+3FnHoIORsKXy2wnM+4YAQWMzhsdvuJIq4I8N0Wms&#10;3WImWRQjTmIHBaKQUB8Ir4x//bHkk4+qkewXv/2VFcGaMPryN59/cfYCuDMPv9e3RMjnn2qiZt+1&#10;D7IAlLKN0bqoFdiZWBtSaHK1MqX6R59MXl33rH6YeMyB8btvfj0m3skJvvn6d6Z/hV8fqk5EBpwm&#10;mJ5xuXgdItb9fk+m0DpWADgo/j1MOpw1KGoAG25CccTcKbi1fCvuGwwFBhCsdAKXRCjMduP5iHkv&#10;VVymvEbwbzaBXjfx/jh43wF69B4gIpEWCsYg6wktm/q1xpcGqjRABdEmNP0LrBpGnUn3eklsVr81&#10;vL3uXJ61L8+1btfW9YU9K+xViuVi83Bv//SoSoRjMY/2YxHxx4gcZ7Gz7+ACTnmBHue//zGTwF0W&#10;o/e4iNeWR3xRjgLeL/4IbUV8z4Rxyb+KvgS0FJF6qVJaSwVn0uJzs4BvgSfUA6e6K/XGJOTxzqOF&#10;51wBZ9KhydVQWCjfTcZrdx/f75h5GN+fnZw6nsGxbLhyp7xRvGoJBSmQJ11OKUU6VV2k+uCsEgxc&#10;wK33euJdO6505O9vE9gAnyPIkLc/eLaidx/eGa80iLvv7tnSyDsV+ynxXJJ8KqX34P7N1jIJpOKh&#10;jeFFsbkLx26xxDgR2kMqVeA6y+uhaAUcwZh+Oaedg6VG1AnlWzaXRs11dXvJrn54sMd7DVOk81Ap&#10;biTDGQz9qsVCv6fj7w9eNBiN3r67EMcRSthgcOK6hq3vH1bWG7yvhsi6y6lMDkV7DMPiFT5N4tjJ&#10;lCgSqDYBjEj3qbozK7INZhMpzmxudKlWpHJ2J+IMwTsGZqRqIRwiGpaBiD8Vxt0NixCKHH1ERrA8&#10;U5TFMJXdVZxBYyFGQAbDgRhy4dA66kjIXhxxNoyJerpU3rsPocHWTBwtZhOnjHtNMDAcXpAqv39a&#10;SGb8mWROCTMh9woaQOic5dDrlqzVYGO8XUetUJal3Du+52SrKLIZEpE95fpDfbiRkWhF16ILJzIZ&#10;WpAE/YHiikkjbfl4NenjiB3PZPyJREPrF2CeR6NMjRpJrDV95ptX4+C6AsmHyPVKPToeGv5NDfDd&#10;sLqUZxPNxXpy5UIE4vgObxeN0OakWCZFAySI2jEdTy0GQwBY7r6eCZ/yhdTHbN9b/5ww5GRmsXeY&#10;KNcI5zDkjF7rEpi8yo2Gc8MYW5PcyowEFmmUrYwiaFHmbnjcQxoacFZRexJIurnD+p4TciaoQHSa&#10;W4LXGWYuU9mY6KbDgdmccRauxjA90NxQmdGCA/Zj+4ImNGjbEG2I3Cjs7e+HaX4k8o7ELYnqXMwJ&#10;twBW90+NkUxyYjmJWoW1zaWnb3DXBqqr+Zrzle4unoNUicE6Su/8oNPnuxN1MdaZImwo0PUxATlj&#10;UAyMTUl2ZPRXacb5VjS37mrEZ06n4at3E4Z30ahdb9ThJAtJK4X1Ds8FddEiHsziTGPZOGQMc3k/&#10;LlnwxJj1QcJg+2f6GheMY4bUFSgeOx/KD0xrNxskf+mQPzEdOZCQOejBSNkthOLChC/ORJHkXyoq&#10;Kqc8tLspIaicOvmcuBoyDSQ7HeAd9awdnhK7wskMzmIlZ4M4uzyB0ze3HVE96PpYm3QG43Pi/C7x&#10;i6E+oHzYlKqhvcNYpbYtFJft7pysS1MPjFpbv5VzR2AsIb/JmZYspmp7tZPj/Sf3Tz589OgH9x48&#10;PTx9QgAgHTy0DBWswmskOTWBDyQ9LruLpNJH2B2E9YS4UToK5WPl7YQSWXZXCFIBbvzR87dvyunY&#10;48ePfdEkU3ysq2EYih6GQ4swjGgW36NAIOPb0DmT2Id18US3rgb6i472+e3oV63xL9+Nv+rNXtEE&#10;djrvurc38GbzBWLKUkwy6Ctg+DEG4XlcLSyRkfsD1tQmqSLMhDQQouDGlqaSIMM0f7R3/Pf+5E/2&#10;SxVcYXhyBzdXrYuzUqPw8ycPtX7/8Kj8R3/yi3LjCEjz5buzRKJ01X02mbbm9oBI5LHeM1wDU6vr&#10;1ruLzhVeW9R1tAlAZbQiKkg1kAcZifjhmaKmZnPAuBXGlojb8REgAEzy5JJkLFOIoHpks1pHM5gU&#10;wxA15hghODPTgIXBCic8japbGw+QkzVrzQwNv8V7pEICiMEj2jOCURigii+Cf+gdCLuJzF3j57WF&#10;agioeC+Kn6IOOCk274aEnjyCal4khhRFO5dIRcJTQQIUHHEGgHAfiEhlnvOWG1ooEj398sUzuX+Z&#10;NARFfSaGLox9aDlYiafNg9/8u7/A4Ld5uA+PGUOIch7m/ybHHZmjM8OjaFHJl4lVRYDTKFVgC1PQ&#10;DwZ9+kDeE/matVqVm9Tr9PDwoNCh22dcRvP2+vVbxuXhdE7JeLa5ROrRvft0ZVIhKy8b4RuIoQis&#10;QsAEYXhSLfAPvDAs0BimIRCg9eKN7cSDit4j8LNKQJTwA9yzFcoIkQ9TSnAYTkBWPDuVCrLzMcHj&#10;G/E5WKgJTBoN5pIZnDf4BEpYRqCiMbTY7+AfhUH9uPTCgwCtB+5Op80pJjqAdLxCaVkV/ixkLUyx&#10;qSRmxhQvlEKjQXGDSSPSw9lwLC5ES/IXxN9Yht1ksTkuQR1UGcCgMCf5Ky4dP/by/EKN3ebyToJ8&#10;yyQ7pIK3kaJSWsgwk56MzteaMT0V+hl1ohhv+jcRYJRI0LRNXsbJ4ckf/vwn2XSWGSaTGb6eN60G&#10;U7htg+Wylcn1kVJKGLBSPUngxB07SVAKrjw4v3yIs4siiMKnFgBdahZ/AJqJOGvIPE06YeY0in3F&#10;4DQG6x7aL0C0gGAJwH2x6ATMZOqFUpYwHULqL96df/P1N/zVDz/9NE1g4GpjYiVqzH7w4ZN7R/uc&#10;3d1Olxn9o/v3udqaNmanGvV7ZUbb5QpMDLph3Zzx33K11jy+l8yjEakMpjrMRXhq8y04RZ7swUiy&#10;AJ0IkJXDmgDHpaocQUpiPhwpMBCiMuOsU9EAyuFHhH8bbCBIfQC12PbnbP6pkrjySI2oajwZM6gh&#10;ghrOMDqU7yHdsRC+5C+8yZ805/TTXESVErbhcrAKQS1yiGDniEQ8dEd49Sqzei2onDRcUukp2pp8&#10;H7mgsmRgEchMW/pVMT4VS8dZmMBZhugUIniYuPH1Rszigd6AnhPBe3tVZqA4kcyL9UTlCA4X38Oz&#10;fry5vu3ctoaDITGOVIYgd8PJGKCHWQKPC4mXvBHwlYXCWlwGBiwM5VBEPTmXLTswms7avUF3OOoM&#10;RjcgXswKRsOzd+cA+jyYt1c3FxdXOAfE8Gzj4On3tbfPZq/+LDj8XXqN0xvT84wdqoVHq29a1wmC&#10;kqxFFrlLREQVWSAesF3WaSh8dTP+i04fvTtkmOWMVEj6+tDQXZjbJXG1BS4clyMUwouVwS0jTfHI&#10;WWzXpydFJ/Tm6pUvHT2uVKxuf5uNH+7tEbvx7NXX7miQlqbbi1b16JPi6ypls9gZI4rCFgjaNqrM&#10;VQBeyaMnydnKXww+/uGPG2QPWqPEwV7el+lcvesZkywNvGWTgSQjScAPNQnkJSiixt2HsHplk56v&#10;/Db0WqJHV8tGo4pTJ1HvWNNNfO4W20LIJPONCVYBhRjRH9NrESrJDB0dq2IRythL5b98H/pTb8Ab&#10;ankrxptNeUMv9RsQaZmHAWOI64wHgggaAh/aozqyfKnMYoFNzLeOgTjMHb9tLqmhx0NnPJrrE6hQ&#10;/Lq9uICNPOm1DW1MGgoQOeqqeq182NjHbJm2HyUMT74MZf8HP3gs9Bc5zuXlKHKBN3D14tKV1k69&#10;Ri6ZpCkI8ZUXhfyPQaofTSROXikCJgxdyKL8E/pd8ZZVjFnp14WNqX55Q1ZpDtmKhDnpOaoqGMZj&#10;h8qX383cvoNS5as9FYynbOGMEYm2itMQBzuFuylhhmqvvcmhAoGU+Y+8MXnyFbdbUT29xvNuxqda&#10;d7kx0mu8//Daux0NVb631xlKK6vYsupny3+lGVV/lCNGsV+5V/ISEWQz6OGiKTIJL5h9mc/gwOAp&#10;5ZyGagfnR7WuEEggBIEsgGdtoJzhCk4djBcwsku+Frc0vL8tZ84UT1pSqecElqNVIw90MnAYaJxf&#10;v3t7cb6/dw9CdfvqBoC8fLS3xAkUUwTXxDeBbZrdvIz/Hkl9NAAYS6UyjVoJGqnYNgX9w5ahDScc&#10;V9x/HOo4atKZLHRzHI7QpXC9GfwqXoZP7GGwFctsmTEtHYibEsoUAcfauiivmbYNJ85kYBTD4kHg&#10;T0WoAvDdUnqcNMFt6AyqsXShedAzZkRMLN0pMSyZdI7903Q7ydwaSzmg/cnUGOIdiZ0OXRd6jdDy&#10;unUJrSeQ7JWjSQZY6SYpnrdBn6HN2KMxUyHajiGvjZgfWoWmWfFIKeonYWKGKGuJ+gpHAqH5rBsN&#10;WJE4XRaXmyFnWb7MexppExM9V8hXTxXbrBGaqIO9Kiye1SI4GmzxsQyF7pHYjGKIMkmMqS2ySxK2&#10;dmC5fyaPq3+08k/8m9JivkllZ4kk7comX+bdTnKFYL6Q4r5FI/RIrmmQUBRIxPObJa7gzMBKpp6S&#10;9mRVZD6Yjm9qFYy0EqsNbFHCkSP5TNEa541+sJSN50vxydjt9vSJ0YGKPt+4S7/DeI2VU2s2Ehmy&#10;W1wiUoWSvmSmSoiDHEU8QOwhiVgW/2t4QPlCDmIJwpUyksuVW6k1KKxYaWRnsRLJS+x1Bhw5cIzR&#10;aoK1M0nDFgzMhho0AWgcpwfbdtvO5ZveqD1mnbKXtnrGuEv6fBw93ssXb5VlOjE5w1q1QiNqjCFF&#10;ccGddIF9OIcDG6E4Tz54xCM5HI0Gwz7iGaIjWNlohhgnrf2LXm/CM+Uuxwwx750+qVQLkNt5JZRG&#10;NDVkOyF2ZtNCrkVrQ83GgVDIIWZjWESaZSUa91cq+0iP4HORrwXawuCVIT0tBBZiJlqUhQ11mLKT&#10;Y5qSiIeUchRvm3SizANMX2wa0+A2F9wWGMxPLfPV2zNoZ/SJ/D0zB5Z0PIhP2mo6sSEw02ZGQkl7&#10;shy2Z+tVnj0Zeao5NcvZQiVTfnr/48dHTz/+9LPHDz86PX5Sr+4zdcQlAgkxlSuTdRUdyptjbCea&#10;anoBWjcqXtmXqU7AjZYiFgSMT9Pr0Beqxk844xw76hd/UHt09O3LF5mof2+vOQedpSolqCICEiP+&#10;4mwb7Fjs2NCvtZl+Nf7nnfHvLrq/Ou/86mb4xWD27Wx+aa1uZxttHTQCYQyU0ItE4d4mM8jpIdTy&#10;UpF+bFCFMcpcLE0Bt8KQdW2h6BI8to2YQ+xNjINC49HR/R//8LOJNYvyZhzr11/+FefGz37wo4Pj&#10;/XI8/ODeBw8/fkDmx2saw9uLmy5q0vtT98ae9qPBJcIlhopjPE/AxGwNy2HC8PiJaLiITFwsbZUp&#10;sqTppQohzEiUbB55DieMYHjpzBiguwaNQZgufaLjyY5FbcpaBsaabZLh6C6hPCCrQ5Q7GU6wXSKO&#10;Qde62zWoRBnlK/11KpMkg0C0IWqspyZ1qhFkxQniqBR9SqiiODPeHwU49Pq+735Js6SOCeE6ekm2&#10;u/+CyitGihxTcHRVES/ZeJRldFBv37yinOfYq1cqsHv417/69S/5PtjRQkeMxWAhrlu3uC6MM4nM&#10;yrC/+fUXe436vSePqSlF9Bnw4yaHhxpGAo8++nQwtg5OH9x79JC0QL4JW/94MukPhiydi6tLPEJb&#10;7U4Gsi/hrZh8dIfgjK1Wnx24UKpGSrkMtshM5qc2a6hWLvV6XcSToo5Sig+RyctqBHDBFxT7DA0W&#10;Kb+Y+/EGVVacPGnQYXb1j8cDEscXupEFi1k5sUndqhxphRQKdsPMgPkrCXz84vbTGkoGg3/LEI++&#10;kWE0LmuNvXqlVHSAwttt25rL7IhsPV6JME4lShk6aCaZlkwwEexFPBRYxnFI3YpFyJAsg1AiXj85&#10;RUAo3nS8ATxIvfvk98OI4fUwZ4M6BYNUcQB5CuxupwOT2vM+p1gDJ4ICxE0X7ZxL3SjFg3hrUs8x&#10;vsFyg8HYil1FHMLp/aDw4CTBm8aAiq3p9OjoF5/9uErAEe0i3lohWlDhUggDhjwWGjaViSVttxjV&#10;SUohzRjv431NIpJMr0Laoi4h1RMmPM6CpTS4mJoNclHJhVOAvOjX5BpImyBSKhkzIhRWlrxcYbpB&#10;wnDo+kQRt3QhaVPWDQfd58+fQ+f92c9+/vj0kIJYn0wY7RiadrS/BzeJqFOEGz/58Q+zCNlpjlfu&#10;7dUl89N6qYDYDM0u66E/7OdyzFPz1J2k0CFepMZt7h9ki1gTVAldX0FxzeY31aQ/m1sD98AmoyCl&#10;f1yJxF73rxWeIL4+tHhSsordDid6hCKcyon11eMFJ5IwHGAtednYXh/o9XnvH02vgJProNwAvesG&#10;bo51OvwnEX1AZ1QH5enpUYQdj/AqNfbnet1BO6oZVUQ0YZRJye9JqpAiK82ZBAqLDRdFsosnPKgS&#10;7TSvhsEAjGrTgVsPjkWiC5AfHHO4fOjRZ5HMpnYUSOSMoT6ECePY1602i403BZImgMpqMQVbsdBl&#10;kCiHKgcFNaCDLFHmazCamQ/T41MuIpuhmOa4Nl2WGTFdmoEFqEh2mUuzJVv7B3XQcMx2kBWSgsi+&#10;SJ6tpDuzgcAlK6XC6Si1nTh+Yq7nwMtf/qsvf92sletceHtqRR2kMzCztyC7XLZA+HZgfDmbZ5r3&#10;c7XGXEMrOCcUZkDZGtzsV/JFdggEMIo9xDWiZufcncyX0Q8//DSzl6wkks3aSanSubi04v6jatMi&#10;ksoYVSTHaRfcraiKu5QI+R/EjAJzBklNg1/NY5Fo7BcfPvm3/9k/u7I66VI1PHan6+nhxx89KRzH&#10;okGkgSWmBKMxTaAMkqgGsaGidJCiVj0Yno2LUsLxIx3syCja1wzqidGucSVZvN3OqL9xG08ehZz1&#10;ZKjp8XAuX16MzTFjdvGdFTmgyDLoS4WDDEv2Trz2vU5w1wSqNel9CCX17gNKE55aoGBcLk4XFZmu&#10;LF4AJVnmEpoiWnC2HUSNEiWEqsWHBCPAL9F3EroKRj5o4we9RoiCJLPfJ9dEu73Wri6Hl2cTWGFz&#10;A5k1mS4kf5A6HvwnP3y4szfxAhRkvrYLS90RJmVCLjsn/qc25HbhIUIBAvwL0GxRkuHCwbR33Ovw&#10;5OB1KKifmm5BGRFljXw7byqqqKUqClSePEFN1HxdUG4R7wnVRuZ7KhV0l+agGKN3iI6nf5HmS32I&#10;2bMy9PZG8gqhEbxcfohKl1HETmE4eCxQMDSv+1Z97Q6nvdMLy8hJgFzVGiobXQ+v9Fp2uUPy/ZVt&#10;tDBy7mzh5F89JIk1KTazMjLjMASmQg6Pa4pNiomI1OULFVQg2zcgUy6bo2zgkFYcNvzxxWJaTkEm&#10;b1iTkQFcLFC+w0ZIJMjDDY2GOrRtprcmiauhQLFSJueHu8E2mI1Vzi8viLKpHxz5/JGrd7dwmCsI&#10;wgtZFH6WDn5JKZek73fYIvHmz0HMi9nOZqqTcdBzXQaLDoaL/W4nmUnj0Fio18EYGYVT3GO8Fw3D&#10;JlgJjbxYHvWZc2mOPctjWBc1zKkVgqYh3B++Ja6vUMO2ZFoxSkZuWsJz0+efIijxb7ERoPXc+LOz&#10;ObqLLS0FZsP61gisp/wR2hgnl49SLWxBL7Qt6m90RaI3Y9fDNCNXIdIdLBnPuGC6GE3Na846PHBb&#10;ScziekEuWAHjCeS01gyjCIoPiASU0yDKrCjO7W2EjAjaWyF9ILfJpAFicYjEAPF8NibTO4BVm2Ok&#10;qd3nDm4m62yOs3+awPTWRuEH3lz44OO9VWQYTeJuwsAbfg7nH+QWvdu7SiUoWw9D0YU9R0Icw3Ii&#10;VxD81J3Oif3Ay94RBA/7wfz5K3M6phgitAqjrM2wlZDw59XUnpbwm3CmdikXrhTF5GC5wRGzAM/o&#10;ptUaty2sUjOxQqaaHmid4c2Aiii3VyklC3sn9f3TejhBKAkMK85G0r6R9EkLgoi/XC7ybZUBwBqh&#10;DrG2/C+DXwjJDHQYiUEgoYGmZDas6QdPHuey5da1Nnd9p8dHBwclBmUEjKPRQD7AvecIYWAiS9KU&#10;+znAEfLiBhMcdAuRZDaVr466fQID8bLycZ23oeFQw0hTY2o5dTGoENOqZAavaE4Q5mzAq5a9uG21&#10;kTfwrGIlz0VS5tSrTJFISpdWs1bfE1KbuMYGb29bwNxMeCDUaENri/eeK0IESsSpNaSZkrCwTWg8&#10;wmuFSou90rSXkelMB/YmNUqc9Nl5VE56+3ICFFOrF7OZvGtszAkDOLhtifmKZMkQ3kiceKuA1R10&#10;mU+S6Uv1NrNnkD8w+cOsCAIiOg0seUolv8pTDM00d9A1LA0lXSEfO6FZqxb3nzx4+tHTH/3eZz+9&#10;/+DJ3v5JrtTwRePM9TbQMgk4UhIS4ehLHyXHObuB1GWAfDKalQgKKS6EekcXF0liSgMJMyjes4y9&#10;PN6XR8bzKk7+S/EXimbfvPw2Hw/iJ06ui5ActkDGWaRfY73VHn1z2fvzd90/vej9l1fD/6o9/ly3&#10;3zmrLuCFL0TciOz+cLgkR014tGwzSdiwhJObq2V3OmRqyAWEXIOAi1YF+zEaX64se6T4hKxT6B+3&#10;xuK4vv/TT374+N59ooU4Y8zJoH1xjuz19MFj4i/pxTPFcrZ8kirlYaNcX3XOLt6MjP7ByX1nqTm6&#10;lg0T80XGBv5QhH2L8x4Nrtgvct3WwbmzQuPkLjBAlvhVCuwZRzTaVxOPTItTeLXw6/i0ziz0riv5&#10;hzmtiwS1Mmi1RnObVD1tuRxst+NwbJpKz+GoJovrg4NcvYEHEWA6DjeXmjZYbkz6THTZii0b43iV&#10;2Z3M61jcO27I3wB4FYi6wzDvYEaxRFFKBQg9gu8qZg83WpFGglgWyRnFQlCSdViV0jHwNewbb9++&#10;pY7Xx5N2u8WJQHP49MMnDAb7w3Gn24PLzekAm5pwsJPGwb/6Z/98wqQ6FMqWsbhk/yC3J/blX33e&#10;1bVPf/pzcqqu26Ov3r7bP9ovSVOfooGki/Nmj/wsNcrbtlqSKCt2taEg8N/E0IfjsVi9xROZdAmx&#10;6HioT6V17FGgYrji8WS9+QhvnG9CSQrrAXjQG3sKrCrOUrBYxWuEDcrL6ZUzW7nVqwmNZJh5ny9F&#10;jQpy43bDP3SWDD3Qh+G8QFeDeW0IzJR/xUKFG4BdKVsDFMu54xh4qjouRiM8ARzHAKy8aoF56Whj&#10;cYJtyZZQBAewQ/mIJ5JYr4I7Uh6ISj+Ta6IJpD3jgdqshze3wiUVQunKo6dKDkypBHeOC8bzSp3t&#10;9fQSuYnML5mB3QaIQw3D1WV+yDVETc0k31Yx6MJHAOuWThQtNFgq3kLyXmED8YIf3D/95PEHR40m&#10;vq6qqBE/dC40Gxf7DH9iY6Cz9TigMlkSExm59ELPEhPC78bOHkSr6A802FJSiE1OIMBb5i0QH4fl&#10;KYtEZtvKa18KPumU5eqDNCFlRxnLHkB5zBoq5ovoAO8d7RFyQAsBtx8QoXlwsF/J8v5IUSdQdjQZ&#10;N/f3yRN/9frN048+EoR1uYbH8PrtG2i6f/SLX9B2H1SznDCDwQAQh1dg4hypzbDVwc0EWwt4sOIT&#10;EghAeCQtpn58HMkXg/HMFugqmcOSOZTJQWrYQqiRqyNhAQIwyvoRGZFagEGpuBl+bvz4HCD3JGdW&#10;niNhcCvhjur/3vPMVDknOM5OpnvHFwPzksqBnLNsNpaMF0vFZqN6dHzojMSzgCulMj/kwslmK/Il&#10;sRBWLFMVF6DKeDUEpvmVuSLML+Vs5SWLBfI+Bshr6AckGeTvPTz57KeF03uwWYBXiLevwHOOF5xM&#10;zc5Xl9uwdt19dXtNay4hiFt/PlsYjAZMhEB7abgM0/QaCO5mRgByqXHwXvPyzQBd4LawrYilroPB&#10;LGHvIqpyzNkcp+vQ9qBRefrkfjUXT4V8eabtQqdVglBsI6azoWWNliHdXzSjzW3+ON04ytfK8VKq&#10;PQ/3N6vK3h4XipZeXC5XW/wUeFwJ2rJXqKynb6OJ/Qef8GRNrq8ZBwzHxggGcMhXga8hkdY+R0bY&#10;5N1Sl69TAZ+FG9KjB8kr/auLZ6tC+dHeEfKO7IOjI6QlQ93yLbLS9Eg+imcXKZxcRcdXnswCvXNF&#10;kN1SSNNURivN2P7Bxa9/Nwib4URm/OzixfVLGLf2+fjN62fxchYPXHc4wsASGI05CuU000q8JZWR&#10;yK4Pk2dIOYbYOFts8bRzQahLRPgB8CSync7I9K1OP/nYaWuT3sSuZyvNveF1r7tiYC4WKYqELAtD&#10;gYeStqpiY/+WD3VeKDBit/+pXkNMlndCf3n2PXcSGTJwc2WzZLomUJiX7qQyP0G3+FbSu0qjJpNn&#10;MCbpLOBA4dsJm9VCaz+aj/vOeDAnqn7Ytfote9jROrda+8YaD4L/5AeP1Gvcha7wI6W48HS0qnV6&#10;P7lkuSOsYkGJXIFigRra55tiPB+O10qFSb+LWEQIgso8TZGkOTjlXUkfpmZs8trZoYQd814EIT9B&#10;FH1cb8GmFC327pd3deT9qsfIg3O844WfziMh54EULOyJyjxIXVKOEHkBQoFQOJD4+MhXQhdQHaAy&#10;ilL4jxy/O8Wikg57Csb3x5pqAtXOu3OI8ZpACblXu4qXRyTEWFA0rpmsUxYB8LlUdOJr59tCQIJn&#10;Aa7PN/G81KSTp8oXfTyEDQB+zlmwDkaCVOcZ6I6L1bZcrRqmPRprWBey87VbPbxVOJignMLUYO7H&#10;LdeZ3EyhK2/dqeh9Gkd1Mjmp6EO+UIrpHjsUxetIw5g3Ek/1dbwsc2xdHY7Edj/CyD4ixm8Q8huN&#10;UiySXi+Tjb1UvpSzJUNaUAfkWu7cp43IiJvJVWXSLQEM7slhE+0GpAlzOdTHYMOEHJIN6JhUV+Ao&#10;YglOGc5VX6S2kGdiTGHA61YkEOJwlqivo9kSp/BqESumrJBFwgwCAIyKLHcVjPp1o1OtZri1BniF&#10;X8f3nBhFjlf4faZD3SYjj5tbM7yYxEnfCaeMnpsIB/BEWTj0GMIBJNdCUZWFWrRe4VOsmf0GVDyS&#10;XvRxYqaznPBOMjduwp8ikCpuj/ZQnqRi1VjoyJxfLhA8b1Lg2MxxqSWsGZ0ktiDB4exLneyCPqzS&#10;tuMO4Ikloo1p9xDSTSkXJ3R+PFxRk/kjWGYRH1SaG/ieIhopbQOIOXk53FV9bz8PPoVDEyDratvH&#10;bCaGo1aqO3fyiJDTyblvHo0s6+XsQboQWwfxi1/12v7e9RjpNAX3Jp5lghdaamj7fbG9Uft2YgzI&#10;NgCTYajLiY/SOp6KQgyBkErSNxq/BeTV9RzPDAaAFEY/+OhxOhUFfFmiorMYvrlwAnAyp4NBH0hq&#10;wsqNUwaYxsiZD8l2ZdoKdNnt9+jQgHtrjQrUO8wxiC/j3K6Vsns1fENJ5Fha7Ovz1e11C6E0fQIm&#10;5Hi0wOIk1YUhEf7J+03MCw8urvvcRy7xQo8wD8WbE1f3JIFKaYmKRg1FxO18O5LIqVAWgDIc22TT&#10;JTAsFpKNTnG1zWfLyWiu39EYOfKuMRX0JxYohHCGhJI2HpmgFWJxh1vxIiH2erFIvV7lmOQgZ4NB&#10;8leIVxDsYDTg4rpvBrCqSUWLUSzUw2AHznw75kxL5TEDXNX3C4nsShsiB0p+/PHHxHGkyMQMQy6F&#10;XhrP5ULFTOFw7/hw/3D/qPnwPqYODz589OBkH6z8aSF/Go2WsR8jUGSKDEkAfPy6JCF6twOBmYDl&#10;73YXb5uVHZyajH2IJ07UwRSc4gwhFt8Uw3Ge5BiO4js64vuDxdsembRsA9GXz58VksHDwz174x+M&#10;Rz0omMP/52X/X192//yq+6vu5Lnh3vJ4haL4DuUxtqAVEdKoHD80K8I3SWyyaDagEJtTIjGxtQj4&#10;U7FF2BfDs4BksgQJbRlcGGirKXTI96TBia6ja32jXU9S0eTf+cUvPnn6FCpSMpy/aF9ak9HD05P6&#10;o/tx5rScLbhaV5pjAz4U+sht96YH8zNTTTROH4wHbbAoXhB76WhmUr0yM8GyMhIooOSPhbGUDWhj&#10;IfrRbKBVmExNjkT6PV607SwZjod9PInudJG0LcmOg8yFzRZIzXxpg6wW0otSLljMrwv5RbW5QaNE&#10;5FV9PxDDPCfC+MiOEQlDibXAcEjvYfQ+ejczxnIwBRhBC23aa2FUssOu35NjeVf/iQ7x/R1535l7&#10;dBKPwKI0FuIaprBLDOU42BXuqs6c3YnL4HdJo2tTNHNeoLIkL5BuZDQaYaQBe+Pg4IAnBaaGrhvM&#10;vijEA8vls998udAhUnVJFYtm0H+y4a0L6cI2nTSW67/4l7/6/Mvn49Vir1nbS6WBGfhxeCbR2GAR&#10;gYKX0nY2oyEBRLZGIzgCG5ImJrrGYAjAgy0C3TrmnZMhuoOEs8S/yx+CsaBMKXmpmIUoE5YgdiZs&#10;7XLgQnOTWkpOcs8hgXP97hAXqpoCbaU7kveu3rlCbRXoLU+CGMRQATEMVM6jkrIrBCkYocCNRE+h&#10;L6D4A/BVoCohpdPRGC9c9KoiVE4mOAG4egm2lXweN2y+kHIYSSQfyhRH5mnxbFaCmJfzGAzgRpM4&#10;Yv4Iz8oajni6mVJyzekeCWrnp9N+c6Dwsr0My1I+V6sATAJ1DalJAciEKoxzUjYHA1YOd0lM8yHZ&#10;QApIYW2QTZSIAhylcymv0KDdpNG6d//07/zB75/sHS7R4Pl44uAcmDz7fEMaTgST4pAm+kSsO8Sr&#10;V5UQMgPg9XBtRaUsxQmojRAC1BUWdxPl7ym0KTE2kZJDdhm0AMqEiDA/kgog9iYlJkHxS1XLi+Gx&#10;MGa5/owjgVPh/FMeU1Nwj/ne9x892j86YZC3dqYvXr6EeMpe+vLtWxjI2FSePLhPyiJ0WkrlFy9f&#10;oExpNvYwPMgStrQwO+0uJsRsC9hXpDES2Gxfv3xZLOVoVeg9ObAhHLHe9k9PeFeRJUuLFSBBk/Fa&#10;NVytghHi/ItEBO8kbPk963dx7ZIIL3ox+FRSK3OojddLBr/YYvK3AIRq1rDjeXl8L5aaMAkVcOEZ&#10;GqmaVGpefHi5MqikWVS8iycfPMzmsrPpdD4S702GH1AwvAvLVwlpjiGk0OWE16xcNaSr9kYcIvCl&#10;Q8O8h0tMVcJce7k0aVVLuconHzz6gz/88Kd/8MEHPzypHteT5c8vrjDqevTwSSJXG6zCV9aCrUy/&#10;6dhhHx4uLCp1IAQIdud1E0vPS6AMo3bjTUgPo2pUXv8ahw7xXJFHz6Oi8jZ5bXDoGRIy9iJ5uVrK&#10;VIvZWinTqOT3KxkoRBVKrBCHJSQhk+KS3Whw1rWnrmbNr6bmi9Hs+XR55s+20geBo/LBJ5+W9w6B&#10;F6MwR4NZY+hiB0YnWKQy3PjOe7NxpfHBD39BWTk6u4gE3OmUnRuRbqgIY3+1BjGhrVUQT4o5CX5H&#10;Bs/phx8mzsZfnH+9rTaXY/PN6zebQuawukewiRtZx0z8Dwk9Vk2f7JLy+HnduxATMfQIRxAfAtXQ&#10;7BDMtcoW/vCDTyofHTz58NPUbDPdzKKl0vJKP796Y/rmuING5gvQTIYubOdws9myIGTIN7sjbiqE&#10;QPpAB2e4YBA3f352TnzR84BIZCzT9Rx+8ER/e2sbdvD+fm1/r39+ayZCJaK9QGo5q2W8JYxH/gPT&#10;R4Cauw8Zb72nh6oVKcf+3ZxJenhUV0FC8djglAeO50WluIcAVirdV7IgWPd0YExfgcE59am5+KPM&#10;uFhrCtkRwCTGMyTxeAjRYGRShsOrZSiQtNCKa8vhaD4cYAXm9ofSBMKppYxn3AMKTFALpAoeJ/H+&#10;oNEErQyE6bfZ0pjvSjfO95TwggDOtthdcbChYUw1KuOZlofTAncvSF6L3CiJpxRBLx5K5M6j5eXl&#10;SU4xGw9PLC9PxrzeQcEWD6jm9Xiclqjdw0HJM1YsYFRq3txdjdx2/FQxZvNIptK0K1dOIYgzC5EA&#10;NT6TFlEeculnWXXyOr+n2BQUzQsg5ocrPM3rG3d0UPUnelcPRpLVITxW4WfLQYG3OW2eCP9UMws+&#10;zC8BfwCrSShSPgCqJRe5Ljg8Xq1LH6N28skS0HRUTJLPRn2H7CtIsDipMxDtMrx1iipSA5h83FwS&#10;mrLIJwvsHDDysKQihZysFYAA2CL+LXDaBiyGMnE0nqD2wt0a6lw6gqs46U5hezvvm0Yhns5W8qvI&#10;Mt/MwJBApQ/uSAZxvZZNIvOHNuIPANW7vmVv3MdPCyOmEaHDvUlg7r+CWzyzxpc3PixfNy7AQiKX&#10;e3d+zYBtYdqFbAJTfsyYMAgZTPSjh81tZDodRxaTrG81JItg2huQjBdCrVPbF52VNk/hf5Yvh5JY&#10;C+ZhtM8DeNWE4wF3AlE7oWeTUeRsuTT3ZIYXCGIlTBPy2eqYy2GO8IyixfQvYcnTmmIJMm8cHqA9&#10;hicQiEfAOdngtisNS/+ppbEe4NsuKfidmGskQtvq2nFjyUUqidPAfG7GFwbPUTLgL8O+ZkoF3I63&#10;RyobtJckkll4H65djdFR7RDcJB2PHRQOL/xhzdaJ3tnal6cRM1yMoVMrhJKTtW+GZyRq23wlka1O&#10;q3vW8X6OZB6YaYXKSaAwiKYZ/EwsPDjW2E6OWHaYWoupTtSIBOtoDaLJHu2iMUkQDxQrjNeELcdT&#10;kfQ8mFqOdM7HlGMuUpP5GD5V41jv6EsCeAvNZzcovocjezXuzMEpD4/j/sRad4JkxEP1hStGZ2XP&#10;V9hHgbwlgjGKe19EkO6pM2WUIsblazo9c7GeVxrlztWgmC0xhCAOHQfU1cpJJcrXFwZAGAxS7jjD&#10;ZFiSXFNouomkv9Y4Bpv6+KNHCPXBCKOp0jmOHt1FQtxxaZ9oWK1wyiWoslIllUGL5bb5crlxeL87&#10;GCYxJ4uVzOmcHK18jbtpJzEuoz/uDdmsVgSQ5OMrK2TqPkyvTh4cUVVKAMCSAwwglf0lxqg3WfId&#10;f1ReBp3hwPEvuPQzmY0lYKovi/X0ErENypxtoPv6KuIj6yyDR0wwGtB1OAo4r/qiRaamPGoEO8EI&#10;pfHS19GZ5dO3sbE/ih3udAEIuGGUGsXbzzEnNKJUy7iVbIImKDNsTwahONsncfkulPOVIjHe+/un&#10;5SKvtrpYp03XJwCKuFBQcLIW2QZVZ8doTFxq2PBkosRvld0Ix7bD4cjwlA1JHOERK4ijS4rWD3mY&#10;4HyKXChMNMYt7CSS3SrAp6LaSeFNfcg+OloNrwdfGVejUq7xfP7vXk3+s27nL2/sl9PVO2s9mvtm&#10;2/Bc0BkCdkXKouBrjgex1xJmmAxSJWiN+EHwGkJN16O+MxovcGGR1nczZ1bPfUeFisg2wvfYLEWO&#10;EbSn8/6jwxOfvkRh+vt/5+/Wjg8nANXh8MWbZ9P+YL95ECf53lmH2BBybEekvxgcwz5CVMP+nnnT&#10;HnV+/tm///Hpj+Kpk6+f/VvCtqr1hlhk23Y2X+Q7EUSPezuTK44CFsNwOALe5mTBYR43I/+av1zP&#10;cc5iU8UbmwcthF3QMlEKJuqR5F64fBKpnwRLNSdVXKRyy0weByDlYI3EGsAqJIb7HA2culsyGIOV&#10;eGovnmrGEtXe+ovu7O3N6Lf92XN33oHmEgsRKpD3rU1ugRTUAvgLYsZImpJwvYJvzMAHjA+fWXps&#10;+Qmw0pRefXfI8KMo6lTNyXGzDENt4CjHbpTzihNf9BlkpEGsiFUqNSnvIEinyLAB8d0S6qJrwuEE&#10;7hFDXpZQKMAIjz74pjtqDcfJ7fyTQvjHZKaaE6Qrn9+G/uXbteUv50LOxdk3i0jp4YMnHzbDJu4M&#10;GKjATsdtUtCFKJZyzPrxvAgRmh0Du2ObkoEzWkFAOColSD+ESCZycQKUQSOlPoF3AYca+g78DdBh&#10;pNILqBASW8koBtfBDIRasBlOOykbOMklk0wGVQojF67O3YfMdqRQUsFNykNHkFXozRISJ2jvzpZT&#10;1dvUf1xpVVfTtGCahA+wweS/ROTQXuXByUEeQzyL5eHjGAWuPTjYK+F1eMgyhHZYiqczfGd8smjw&#10;gBioR+B2Z/PYaiUhgTD0R6PZZS9SawJDDtouBzO2fA7NHxlC/VYLNE361BTUh7prmhH2EUhuXBOO&#10;AaQc0Ri2pQ4EGcKfoOrjkMMH7PbN1o6EmodH7tDgQgh/OxT64z/8g7/7s59RTlAQwHagcJAgeAaq&#10;8OFFMIIPd5zVEg9FEHapfloENEp0JJZrfDrt2nIpn0xlKEHrqjqi3lLLTAwYob0uHQezN1Yl7S83&#10;nR+tAHMB8/kJOdJPUzCDpESSqoh2AoK6CxWOHGMgWnfabV9+87XV64tAdm4N2zemOSW7ptYow7A4&#10;atTIezs4Pqg0a2GTcLnti1dnqBVK5Sa9Nm1iIBp83e4id2k2GuSi5pJZbHkuLy8e3j9t1ksCLsdi&#10;7dGoPeg9+fAJ4KQxHiQCa2MJv84s1qrwf9hsGtX9/nASzNZCxeomXQiXG8FidcFWnMrbUUJQY/oc&#10;s62o7AeTYSHBVK0oWS+ExUsJu8WEUg3uMJryM8cXjwmSBUWdERI3TmLoQRa2FNRB2xo61uSgtrdy&#10;Zo0KgtRVzJdj8I0MYGVQNyyg1zuQeFc84AB4S3ZzSkEqfSlowapRK/ghpUiTiH0D31qUehTtCOiP&#10;j/b+0T/+0Z/8w48/+6Oj08eNxj7OrZl44vLl2VevvuV9bYv1Mf7qYi2EutpP/2QF10Wo6Vhsotd3&#10;0EmPkb2K2w5TThdSBjsGomjaTKat3NgQ/Ss5wJLCp5wx2F6o+/E34W2lU8HDvdJhPVdIhwvpSKWM&#10;gTeWAmFOXBl9ohcFaGG9Yh1nTOFNMEUG61zjHDcdG4P++Ppmpc+uz2YDbd22AqP/P1f/+S1Hll15&#10;gq7dzbVWTz/oQCAiIyIlmSSryBJdil3dwzVf5w+ctaZn1lR19apiNTWZIjIyBAIaD0+7luZu5tr7&#10;t685kFn9CCIRwBPuZtfuPWefLeKF23jZPXrku/dp8M4P5vWcL1hdTzKvUaKBjlZzq9uW/fR1NDpr&#10;jTbXNoCjc4ip/DZGLHA4HZ37khnw1+CEedMmVnp45/H5i+8cp1e6f1h2Fm/sGzKrUh33V9/8sut0&#10;kuORhghmBmh6IQk26Ua44MCpkFKQa2LayQm2Cke/e3729//t7/7L2XfOkKzdbvpk/5Of/NEnp0+q&#10;R3v5QhUIO9UZLOcDJ7aIcfgsCSeXgFMpEbLx0ehGku6tf8ZYdeub+secJINNaJRa3KPwPtw/qH0c&#10;rx5aj/YeF+o2dhHM+0vpx4t0v9EYR5b7xEpRoaJPwcaCHkrdAxo0KERmDAK1Z+EkuIMZi/0lNk/O&#10;Ahj8cYaEMB1C0CLfr+UmuBSBhwEeJvSEOoQWfjy+aTMkjpVjqMhDLGElHZjxmFyM4BEyewz5xC03&#10;gjII3ALIfFAnuF5GpEbOLYRSyZMFUdCqSP5HiwN1b+54k0BtzGZeps5H2JJKhJ30zVM0SGVkIDvm&#10;jAyj6Fk5Kph208Eg+s3XSuNBNy4cmR8u/ifHormeXs9u9K0femBRJnXoefIJdV8GWWG6KVzHE/OZ&#10;5tjArX5ZQ77vng0ddGfHbIS97wk477s4DfRkA7PDF00XbVpHY1X6nr7i/fWO56m4wd0L2bXs3k9R&#10;4IeZz36gDRgyvZEEekEigtoMPV8wHE6M3E1RQXWgabYujppNhwdjV28MouwSW30OCXL+VAbgJEZE&#10;gDtVW+hbM4oR54kAr2RG/eoaq/wFjBJvWgxrhYMDezHDqvXNqYpmU+jb5VKeNAhNvsjWW2zbrT6y&#10;HQD7dDY36Q2R94/dMU9MuVSmM2leN/Zqe9i8z+zlFLBnMCY/sD+cgK/bw/XNbXtOR4yHCxmPqUAx&#10;G6sg8a1H/XSjGFfQjK+CsZDl2kT7jGGXOn6lW2EISm+Pdm47j+HXHUtCPCSYAkOCBTGBOBVzfXjP&#10;2TRtYH48WQ/tGahfAMQuhZ0JklFuTY/6En5OPEUpNjBJxTKQw10N5A+nxEGHwZ0B2QgBXvZi/gqU&#10;AjTWISvU7vXBdKCIOsM1MzEcRminw0FcRoK4jOiuEgyPpwBPCGM2iE6gg9s+SW8Q7uDHQLIrZh8G&#10;t9Vhz98ZvMuUB8fHD4zb5yRVbFFfSpMbarNJpvPwGEOphIUTO0QGcCzMRcftCrtl46o9nfUC/v3G&#10;RYQTl6A/fHsS5RtMMgjDYCgb3hx1WogzXaDTZqNdKmNaswisS9xHd3UDg4iarz95WysUokEYb6vQ&#10;JoFLik8+c9tRy3pQTfMqr29uZt0+NUpn0IVdX8P9Jpnmx9Vqmb2j3IRDjwqfI4G4ZRVakqOzRlw6&#10;PaZQPqRT/hUqtYmNrSCnOeM3iBw4PYLj54up2+ZlsQRYF0qloqd3Drvd5undPcqaBj5u/SFBTx8/&#10;fgLmxuCn0x6+u3hVr1fpadBrET3jzgc5gpniywFjE988V07pqEGt6VvnS8XD05NyNcUOA0SG5+f1&#10;zcVsbnd6DXJlGLCQQc8wqtVoAzYTbBVPx4iVCq4Ss9k4as0r+6H6YbhSg81EJFmwcjoB40AKnysU&#10;VRn7Z+R85AsISWj/ZJqC9TXfkyRYe8wAiSvMaDHFzmhPurj4FfJ1wGseOOolsCkcIEHZlVWHD8Ea&#10;FjPePAOaY55reJdURByLwOhIiUKB6pALv/QVKXsSSQhHqBNpJHDVZQdm/masUPlNyZ98eJuMh/lp&#10;czP/yU6yhBaD+IN2XIQOkHEB+5RqsC6taAaUUZ4O1LPqzZj1KQOZzlCfrKMEZjXIXoSEKnxLQTH9&#10;6PswlcCGZvD0zfXfvXj3N2+uf9nufz+6bmdT1jD81p5fBCAawAnAXmFnIPHh9RhGEyjQ+33VwGVm&#10;S6JawnaNjL4FhkCBuYP4j70IpBVr6SGyFiUs4tDPxFzJLBqN0ftFl+DSmU8+/lF1b59GkfqVQdJ8&#10;6mAzUapV8banVRJAH1VUIzMZEEneFGPqRvsGm7rjkwfkhq0CsXbj+WzaKmaLUPvYZujtQWA3oTgG&#10;kVzc2VKu+mNydQMzKNDLjTbAbcBFIhhPbbLFcLkaLVYjlf1IrhzF6SpTsDA0sbD5JHiU2Q6jV4P0&#10;mVLCI/TrOizXo42PfRX5NjswD8twtmpP3OvZ9oqAYJYZEpvhBJnsWaPz/Lb3HVax5gtjPn86EGRy&#10;iaCaZUOTTLweBxuZnGnfEqI6cwL6I2IVCGURkcWIyJGLiPMvY3MzCtPh5g0mDDWST2Jv5z4wzmJc&#10;wwd/MOaPOLGL+qJeQGczJBj6N+RlkUDc/+uXL3F52oR9tMOBVMaXq7/uTH/z1YumgPr5fpKmnrSr&#10;Tb1a2Ev6rzp9NGN8ocQTSgjXycif6/W9Ihxn88Hjks3hIa9YeemypI3XEUrNwVvgtvNceAeqeeni&#10;1HiUGv4G6IPxILIlplWsKH4WKDofTK08ArOnXuOTjbZNLEqvLTRfbq6FYd4aoHaXh+AtVO/H8Vfm&#10;lYvCCrSJpyivlj4Wl6lSscyNpgVFvwcvDtoIqArQMM8PID0uMqUiJJtqsVji88VaWm967Q7DhGK5&#10;pIReyLFtTBRkK8Sf6cdY3pzYKaamuLMGIKBKB8sQG/dL7td8PEKDSD1GaYenCo0XoyS2G6KSNCAm&#10;S3vhcKEwuUYrAgm+kMuRjb4A6gsF//nP//CLTz/RWMpwceXkzCKHLY8KSG5PzOtwEWf0RD3F6Y/x&#10;1U7yxxXw5lEMAgWOG+DcEEVJVYQCymhod4WN+MUseNV19IgqirjaintSQpFeIYWXECWm7vSv/D8E&#10;XBnbqWSiwfRxmOC0jRJtiVLSuW22Lq+uD0o5/KKa19clWPGpdL1S4ttMp2PQC6YDCNlkdR6zWCej&#10;YQ/5KFq2+l6d18c1H46Hz188Pz45zeYBdifcp9F4MhogRvhIaTwg15nM5fXVYDR69NFHPFfbBeOj&#10;4JvXr7ip+0cnsJEOj4+R7XFToNmE8UFPkjkZz1b2sPzHhY22IJktIDK8avXbfQ5luW3TJ3mmqiwn&#10;5KkkfihRAqSZ4SENOcOhmWJmUIzUT/bLByfxfB2gpHxcr+wfJTO1j374BLMlihYwDlV3m2A2CGYf&#10;DSP+g/npdX3CdMioXccWyzg9yQqzKSWWWHv1o5/8+NN/+a8/+5/+zQGx65U6dTnCQ+Qb9shm+vbs&#10;m+9eXJ3DyipXKhajWupfBar43P4oXMgh6+WOcmVwikP9q5k7PsAmsZCiUQ/lzqhGRSlCcrpgpDo4&#10;RvEdpG4v5GqV0qcfPyrlswh7iyh6JDMiMwLrNTbbHqGSFBkitAkLo7WgCgWRTCATvW3eEowAFMXT&#10;BLGZ7AjJrFezkd2nfb29ubUH6KjJonJTyUNgkujJfvbRCUaUZRhNo/58MYkuZxeY4699yVQIQDUT&#10;xNw1hOYCqXcUgCcjZcQ0EDv5/HPCza57rXS1tumNzjq3Vi5znCyAC0XQ6RDOToejA9XbJU0xb9oG&#10;5R0x8gVjFZ0G67PQhNsZsbr9Vr9xe/bq5T/83d/8+le/+OarX1Pk7ter7KAh1t+gNV07OXyuODOC&#10;jL+k7FXFZLiJHq2XPVqYCk3iwrq17XA2iG16/OTku189+/Kb3/Z9mx/dfzzq9esHh4Unjw4jDP/t&#10;1HE1icMTIyXTwUj+5UUf4CujfDXmcrgpygsWxvIcunMgsQ4tJ9sNm5dDjCbUqNUsQDwwwj/6BaY9&#10;PIfifYo3C96Hi4diMnauKLvqgv1Q5EQN5mgcWDeElMpszLAfWY/mbZmN80ODY44/wyv9XcuzDf7F&#10;Zw+8aAYTpWCaQJORqh3DszE10J3+LOGkppRs+mZGFwCL4/0RYVzcq2DTF5gywWbkB0rIG5HExJuy&#10;ms3G8D/kvcLgUNwPs+t7o079biiiusOeQMCbknr3W+kw5sP7a6+00td9ODR+76+MPP93HNv3XZ05&#10;Xs138A4q73fPXu/3Pv39T/ZaTe9te7+b00ndNxIdjy1rjkC9i/fzXFN7U5qJCWCaQC4FeUoLGOWa&#10;3tKirTYw4HHWkre6cE3FvQM+wHvhv+DcUzxNZw522ZpU0wyxU5BqAs5kjlpSVjFmINklGiPaFUDQ&#10;hyUDZxuPYrvZmwiXWI+GM45UFhsS4sN6nRtBj84avbi8mE1dKs5qqdJs3EzGhIMn+Ya2u5xMQXyC&#10;S8dP6Dy6M8TWnEvZag7yAPjYNuo/f3VlxQPjSXO5GpbLiVIpiZyBThKmmDthcE0ojgsYFQlldYjE&#10;MaKE3QdXYZNKxXvjIRSdBQO4OK5Y7nQ99EXJfNuWyxSFeHy07EUDwjrUbKqo6aztLHpM00W/h56H&#10;bs0fs8fLyWCGbRpHjJXyM7KT5WQqBgmNwxsUz5kEx32gaiatU56efndIVQ2fH85LMhOHWjWd3ybT&#10;oN7wXav7B2j2egCk44FT2KO8GazXrfHkHXezvBeIpqa/+Gtn0sj5/DbjqcDykP4+GFpt5hG6I/AP&#10;otFA98f4jmKyv1mMcf+f2n/wZ1tnfPTdb7jssaM7QOjvfGEoZdVxm7GxzwI998GRnkcTs+UsZQ+i&#10;wQQDyv25kxhPrxP5aSwRxG80W143z/yTznI1ju5XPwLqHU3mV+/mzevIvbKvfFjtdtp2v48nXqaQ&#10;Sycz4K8hmr4Qi4ROvg3YTa7DoNcBCRI7DwRhzlhuSxZ4KZ+p1PPFUiaXLkOy4nZQt9OqjMcu7w2y&#10;02TWIUJq6o7b7asiQoFEaGB3YEMEg0l2BCDiXhce7JAFFg4nRkPYEexvwVcvz+h7sBDgBYQjm2B4&#10;lavXuWS8ADJQCCFi4gQYhcoSPQgjJvxfmOhCBsQJbf+gUq3lh/0VcCdGkARaJK14qVRE2HV28dYd&#10;zuDX1PcqkFMmnJPjnpWI5vJpQhD8K4yRMEQNtLrtq6vbzSKcipWC6Xk6Y6Fy4iSY2gxms/jPzyaA&#10;HpguqHzO5RP8PHsEv6vHiI+YeQiVnNG0NNB/mKJFyFKNhWulWiqV5DThjKa5YysCRh8N+6n4Cf4m&#10;FNyxpPKFsA7abONYcKPjl9ZXLdPOIe5Dv/cBqPKQJsm9GEOSeafzlqMLyR8LS2QF9SBst4aUJW0M&#10;Qx9I/uSMxZLMABg4mXNPsxnxPkL4T8yJv7vpvn518etvXv3ti4u/v+7+djh/M/fduqumn1PVDpXz&#10;B9NofzK/ZaAuCwXvLNoRDrVvedighATmw1Tkv298JTzUUCmQFUSm440z4flKrAJDuWyJz8/IV50I&#10;+ynNb3aV8s8jn330s1Jlj+9Cx4X552Iy3a/txzNpivQNIEcqR2gYgj1MdNiT8FfnejTbrVevX/RH&#10;Iww++n0kLSF7+G7cvdiv7jVu2yBUbI+4Yi79SQwTF9vp2ocQZQrRl+FuCvvRYiiTC2bzoUI5UqyG&#10;8yV/IrNBLhxJk+25CMZWwQg9GLUfzDxtwJIHGOaNgTXfszg1UYHwqosBFLsJYkpkL9YDd90mQgnF&#10;p0E84RZQ2jdHi4vx7O3zi1+17ZfupheMziNk2DEQ91tbAnFIqqFbVkgQpaLEG6ZJomeYyIfD/OJ0&#10;lajDjPy8RAn9Esrt1eo6CaWkk/BDaeqgBCADmOei5kLMTSMNsgZ2Q1sF7ZmYCNYlPGzCSd9cXS+A&#10;NODxLoLTefSmMWm3rsezZSLqe3KUe/TwbixbHHRvO+fPRrMVXRPNknGP9CpjSUx5DVKosouZD3ZM&#10;/klNikGd5Xst+p3G8pz/UrUZlqHpNIzAarfGdk4I3iPA6pINJTbrcO3SKR5G6ccR/OE9LNqSrEmY&#10;ePPWjTm/idZTbav2UM/De2WIZ55u+mQIhBitBXjvhMfQKQF88YOotLDthUXJz+JrUf3xLOMcQ/IE&#10;8zVsP4kKpAAEKuPhIm2CdAe+/JgyLlekJqbgQmPKnNHyh9BOK0KMN475E+HseDBmMxAkxtjojkcA&#10;RJF4LEciUz6P9nQ+USYB75HbjlEqPHE6Ch7unI4KpjXGfYXJ49xN5DOlXG5802IN/Os//dM/+5Of&#10;g8yPhgP25PFoMhgMeH+MAozHpypyT/ZL+RhmHjdTpKfyOcwvKKxK+AQolbmeMXLw1rUh2ppBF9NB&#10;qAjMJgXd85fq/bBdMG23YUGph1BJwyQZlNIYIpgaDd0i7lPEPgWZEOIW3ji/JNRAXkF4XCMvTKa6&#10;b573O+1iIX/36Oj24qJHgM+wTxPhaGiD6jkCmiB5MsJsKPub1cHpCa+OBqXTaV3d3FDnxVNwA5ec&#10;NGyqb1+95UqWS8V+p3t6eDDq9chzfPzRY3Z5d2QzK+t1kaa2meXa4HqMvlfr6yYhTtHK/iFUp/3T&#10;e1ameNnpFw+hEJ5Ekjks50YOMGeKbGS2Uba3KZCqjEtwUUhEYvExBVUIVuDSppsnQQp/KUgHljUK&#10;xOrH9SyBtrm9VLV+eO+4Wqvi75WPBUad3tXFJaA85yEXFset+XRujEZZOLJDFN2TmTA7ZizSIaYi&#10;m609fPDwj/74sz/7l3d/9AfJ+pGLdRYzIX9w0IfdNGi12/j0DDqd18+ejdebdK2EiptRHkcOHAMe&#10;gEmnu44nlO0KDr1hWuNcXV5y33k+B90WbrlMLswDiYqWp0tQL+YO2RyVT6pQSFdxBy6k6f1w/gv5&#10;l1kuBoauMm6SVzZXg6KRIp4hBKoH+Q6txLhGCZlIxnGtYefBHJhPZyaMIoFV1rhtQoZ1SIKfTFg6&#10;9OcgoYPx7LYzaPfWz26vzibdWSJUPzp6cOfBw/sPv/jZzx4X8r95eXXdH+S4J3Lx0dHG3ghIHNqu&#10;JtgUYCQYsQqHJ5988unP/+yfP3nyKRlNkXy6UKuv+pPnz56OB726hmHCQXY1/872X30BzANhIMLp&#10;1cBAGGIgvPAHp6NevVy6f+eY7h/6Og5+33z71S9/86ubq/Po2AaUD8ZJOgwsnBkWJ0iN5RVsSP08&#10;AOIXAicDQvm2vHd8Twe4zlibxNZfvHO/+bYBtNxabe5kyv/7f/rPby6vIvuVlJGihwg0HvUYw3Hg&#10;GJ4ND5vX85iLhYc7IOCaAX6w7/Pljk7zVhH2hp2I3iF7E9IXOZnpmJXNQ8R1UMt4Sl9V/bKZ9V6Z&#10;xmTvm0BPoeY1gcD9ULso1VDTILfcxQ5paGi6OM8CxXAavdPGM5kS3Pj+I/gXP7hvjLk8T1PTIJkL&#10;/aFHM9/KbL/iIIl1KRo25xm7vejKEOKXxYOq2o2RzQiI9wOIhmrAo1Oa/t3r5jxNoFpHMxR8f2O9&#10;w4PPkQX87sPo+Ew/a1DbD/3b7vuZz9JYx2vDzCZodkG9OYOPmd7VvHlvDOhVY96F+9BM8mdxqY3P&#10;6Icr8uEPhn8qyrg+jBxEoLzGfubP5kd7Q0LTcZufwH5qSj1pAhnVBgM2ENp0yoHKbs7xoEOQ7DkX&#10;8csA4dQSuMHoTNgfDObqw1UF80PgNAKVeEB5Silm+fmcDHhDESsF2oU+mSKS5pBOhrmHMuMXeNDw&#10;COP2hFVFmAHdZIL/wfr69gbw5+TkmPFjJBiuFLG7XGVwD5cj4rpPLo+rmriQL50enWT3YG1vMPBF&#10;eoR9dQtw5nwUjOSZvRQowaXpdRHoU6ISlpQIRUnQQw27sFcpUiNC5NgmaWhnK8IPgEcR2PjCsBTT&#10;4KdbBfwEF9kCQB22MHh+zGEXYty4DTvYSU5w+5+OcP2AsUK3yZk6mxAJT6JJXPEoqzWEbHS5XHJe&#10;bW9AlNCGGQZXZr2JO7Nov+8OOmPkGaUCrw1ax4xOnOIcE04qVG5Ouc6GmRj0+UHcDQw8l4S+WMH6&#10;ePWMS5QtzLPlAZo3sngYqfdvDtYOID2tVTq03mPemUhhYQfQEpjAy3B607H4NdR/6eIqk2Lihkve&#10;6O69B5laO1/rMCnpNFBR0ppG/XYOi9bNljnDgqQooJrZOMPAdhFokWAHD6dY46zqc575fXGMwPb3&#10;q8FVbj0Lliq+dGlNsBLF3cC+sny+sZGywPorlOuYpREcr0AqWEPrGSl/o8kI5QhVHTxQ1jpXbzbX&#10;VWX2Dx+LWQIKf3ZXbEuJuRoM+7GoRUY8Q1IQ20qlzPHD7WFN8grlBzvof/LJJyxIaiclxctuOwIJ&#10;jIXIfYaqVCzuYWzjTHwvnp+3mj2CBoH7o5H0+UVjNnFRwMywGQUPR04jV7x5KhxBH8J0FNker5E6&#10;kp6Tcx3PglqtztgXkicVynDE4DoNfbrCq41mWrezPrQJXwalD3bSIIjX1zfzmXT10zleLi4BKiB4&#10;l+/OgAsI1YSJVsxVif8hT1W0k4BVKgMfZznPKO55Qt68vkauU67wDVWLU5vRIaRzcZ4pDXaA/DtD&#10;QXacI/KK5/Gb57Lp2n7FASKZs8FC8LgFHw/797APxF9LLuUeLLTbI7xzareXeOXsh/Ea/5mEiYbl&#10;TZCfrgkkjJ2dN4F0HHKFMV6LDEaw/mIETSHKqYGrEnEGt63h87c3v/j29X/99uV/PWv9/W3v6dA9&#10;n/s668BkFYCCj9MwoABMiuCimc5ap3NGnptxDBtrvYIPHAyPlWEOBCpOA67tGg/zuhnisd2Kx2F8&#10;lNnsmBeSOTJSGNsWZ074UJBNGE6sZnByfOBRSUz455m98t3T04+wu2QoMp/aN+cXZVyo82UGgPTN&#10;MEFRiWLLOewMlw6PGhnkjAkRIzSurs55jqv7d9fBBKdlu/mscfH87sn98YDATzXPiFlAv9abCXha&#10;PLVIpX3pXLBQjOYLsWKZ5IIIvxAMx9hhQIT0MGJD5cUuSGkg6YRnS8L5Bo/eWOSbc8IcGub0CG+z&#10;IHugWGBPsqs2UwJD4Izw0hULjJVVCC9ebhjzUcdHkOfi/Kb35dvrf7hsfjW2G3xz3J1hipqgKL47&#10;WxPtmKg3ivPa6bXUZZkxi4Fvdw4TSt8xI0FhghL8CxkU0EoAAGU8xRlrk7rdxDniqo4btMYseJ8w&#10;YdOnLZfNNxenx/cuz28+f/KpxqP9ybg9GrVGcJuZydw/3WueP/vNV796/ubNd7/9cuPa+UqN1EEO&#10;FG9q7R2CbFmmCRQ51lvBHKLsOYjoJC3aKfNVHNAzy5qBehfsxFQm3rjOW1pCv4HDTSvDX8rmxejW&#10;zEsF0TbMLv04mtsouwHUDSJMDO/V6LyMzs0jUtOreA/R72Mr/Ag4cso4Ntl9HHzAndjVys8GdjLf&#10;n3gkjgEzLaAawKdSDsIawaL9EUAvZwpzFrNGSLjlsjL5hClAOy++FA8SrCqfn8Oi3+1qOdDlp3Ad&#10;W8UI14ICzaQ+wLnGLMWaEszIk8cxvZhH41jVRCHQ0mfy3ywzRNTposiWCTkXBPEWpH0Puov/5X/5&#10;D588fgSvl66JMRdzANaFCdpQTQvngYsIt4ArJuInL3zBpzD0Nmwq87vQBDPuU32i92nmsF6djAmc&#10;obto9fBosfwM5kSPSp0jjqiZSn/4MNWZJqvU6MbFRLeUwRnZkUqn63Tlc8PVXSBPkUspF9FPRxrw&#10;P3j8qL6/Bz+F9BG5M0RpTrps+0zsFRwyn+BjDGHk5GifuoTVQUPV7XXhEUAlZQ4J3NBvd9EWprGe&#10;LZbY/PcP6oN+Fyns8UcPKvk8kBcCSqIa7en4iy8+YwYVNBzYVqPJu0VUIj+YrR9l7GAyQaUN5TeM&#10;g1EmxyRwMltmS5UQSHk8ixsmvqMh2IjBGFOlDuEqswkhPEwRi7W6PFRMYscWmqAL2jvuk7jVn7JQ&#10;EtFVxr+d3DTsb75qvHpzc36rNRrFLmFDl4x5zgqMSfQM/F644MSeByaJ2CSdfPjHf/zwD//o8R/9&#10;8eHjJ9FsAdTSUkCb/6Z5i183iCdvHx4XPJDpcNS8uh5tt6mSHkqYUdCokG1RPU67/XA+L1Mq2KbO&#10;dNjvXl9dLDV/XmMrRN6jxFBwVYgIT5OPmi6Xcnfu7VUqedAVXBSOjvaYfeHGxy62XymAsfKZ+G/D&#10;pe/3kKnSyrlGSSWCnLpJgyTwbHDqgZD2ex0gAijiLEos6NkBmJgQyauFxj4KZQJrGmSEHMUb6MgD&#10;zILukfRQqofTxVAsGQ1EIDGOXrz4T3//66t+f6+cKpCGYmJyAhBJ0Eswlg4Gj+8+fPz5jwbjybff&#10;fPvm7VviC2FCHjx8cPLg4YPDe/fu3k+xSN5cksBk1vVuEug1LxpkAagJPxNfgDp8AqMDizcRyWbh&#10;RMwFe2JjYaJbQKwXoSUihPAIRyi28aAvzfYTirC1Myimg1ITaFiLPNu8Rkbz3Fq0GtPxqrt04Wdl&#10;cpni/p1BY9QcdUr3H9y1MiQ9juaTg48ftL553u2328NGhTKT1EGcO3h1HKCmrWHFckkZ1dALyDMp&#10;FCMzGL5T75rww9nmoHrv/qPO92fjxSx97yibKXav2mRns7kraEHnln7BI+CdGj7479xJPlQbrGAR&#10;kBYIN7BIhIlmwWPi63S+6XDxYh92KfZSrhsjTbVKpnxRJ/W/fnpvJfsyj91o8mqNaZexdDF1jCGs&#10;qM2hVBFkZKxcVDaBCGiTGo5XWfCG0BaeH9xWNDnsZoBqwrW9fsx8b3Ng6E9yADMdmjdjU8PK6xDx&#10;0thw8529AEEv9sGYMv3+MeCh13zIrOl9RbOrvMxAU9RVQyhVD6lGbbd6vONkd1YZkHKnSjCg5nti&#10;xfvJnl6sHg/TypuWzxx1kvcbZFTvxnx4jSW/63zZiiIrIJ3PYSMO+sUIpz5hwcnFnEgSYZb8XNgj&#10;HFpUpRyWlLN8C/7s4GWOxfncx8HGvsvZBeOHQA9oY7zaqdtPZWAOrylrOU/xwPBveMrTIYtqlXMx&#10;xsUi2wduezobu3fvBCwUuhBYI8Ucu0+73cVjmNF0IJgBMIBhAlG5XCunc8nFYujb2IgPbrr967Pr&#10;dDy7CVt2z+1c9sPJ3LAf7DQGCweraoWsNBuTuD9/XLkP/XPjWPCh69U0BROiGsrXMbnscajR01Qa&#10;x4VgFNeQjRONswOAs6YwzVmYU16LA1ySojgcAYiVIjWAlGMsN7NtBPAlEkwsoHHirboepVKYUPUQ&#10;fK9W1mgY2D/mxaNZT8Zi1V6fYjqcz4UzaV+O7L+wWyhScK6oXeAEskcRoDgeru1+EpNPdrlEipYy&#10;znsB/U8XkrNBecWzE+1sFsnNqghzDGS2UnTzZZeRD7cinLiKpMZBq5/I29v1vg+zzHAS7G8I4XCB&#10;9Gi6niZWk71t/CVty3A4ZACVCD6YO1lf6Dpv7a9mRCZSzVhspP5tJkRcRryRzhbcCbQFN5rscNz7&#10;/RnXSfc7iZvW/PzFIrhCPnAKUPLd88v+eJOvHmgKN8WAWA4wt8PZ5VWPs72HFcF8GUv46icVMnfw&#10;kSPpjrEnlT0wMTAdDzDmqPQR6KoRLvDQgSxn81QzS2mpqS2FVvghuDJTtIeLKC47ozmqNKIy8GyE&#10;CVXIZ3mKMG3hhAMV49FEoEJVCpGCy5uIp6koqEerlf1Bf/rubWPtUkpba5cwEkwQZGuC7XWplD9/&#10;fUnlgOkqDDE9LEb7w85ItAIIBXx2ekt86UYjG8Gg7ARXg0Qi8+rFu9EQJTR8U+JJ8IVnBg6yvAn7&#10;4XyWEcYv5giDMDtdxdKi/CTjSc0/J+vGdY/cWOo8TAQScepyJEADOfCih+NwdXsExvIyMFrRaN+/&#10;Bpk1iQ90XcxFHca1EPD4TO4mDx3FMSgMWqH12sazDa/XzTozHm7iyeQGf1lDLPCOKHOMUCdQHIuk&#10;541TDMGTYlcfVF+mFMaRBhQfLA3yCAYGIWRUpisgHwikGSrZEPx9PG29u/nV66svv3/1t8/P/vZd&#10;48v+9M0q2ArHJ+vwdBPg4Z2iD4Toy0ZrAH78eni0gqs2S2F/kZyS9EGU0ArhgeHgmcnMztXA2/3Z&#10;mHdGoF4QjgiKei/oRNjxKD5pYTgyeVTYPcQ0GvJY4WQTsoLWllc62yRgeMcyB+lTci9sAh4RMYWD&#10;F+/eQGw9ODxm4sREBjog8BR72ag/XrhzBezOHJhQOIpR8/W7t8jREYyG42SH+Dqtp87oBlLRzXUb&#10;uY6pSaPB2DTgH8Zi01RqqSYw4U+lAtwiuAPqlXSrNWdloIpYIRQiHZEyWk0d/QDIokwpDZOD6Zsu&#10;glQGOkAlozfbONdPJ5rJQUdQBeVC1Hc/XEF5b5hjRLkdlAUckzQ02AfKsC0w3wQms3Wrb7+97X59&#10;dvO382XLnjUBcYmdY1MHWBcgKWUOZpIEJmlobKQYHiXSm98YsNY7dHe/zCTM/I1aQt0RFf1CQk03&#10;aOp4EVh4RzyMnPpOn4xWP8fEp58++fa7b6b2AKtksuLcLQGNkFCmt5dvyWk8vXP3zunxZ598RG4b&#10;dEh+rI5KgmmUjW3muka86B1t6uJMBoliSOQ/pwQIeAe0QLSJkJj5gDooFQ2toxkraQ2b416WtGb6&#10;Tc+nqoH6UaznMKMStn7Rpo1tpa6FjHDDWH9REMvP0wwHKQr4kTw25q0rLoKFq+iCBFikRkZyUSXZ&#10;xgS+A13J2pStDIWmifk2sy7V0XLLxxVKwVBbXqrpOWmhGW+q2+H7MrWbYdwyGMCa173fbODGkJ+V&#10;SFlMXanDmLYCqqoN5gUQSesu40g2I8j91rLHXa0RDUZVKOGpu2boxPtBBU+U6JjjwXEx8tHAfLNJ&#10;0yAm46GEtV+t/cmPfvaDTx+JoLhCEJHgKnFNGPPSX3HKq/aBq0BXO3NpoumQqf0c9mXR/7ybrmfd&#10;640lM1XSuPk/Xr5KHz3mesdmS1LNLT+ZXYj8+yh5KpBdtKOHPrAXQO3lEqmaIeuLAcnUPn/24rff&#10;fM20inuehEfLNIdHLoT6cck1dNarfKXKdweYpjlAXNsVY6PDnsmVpwpng+MExgv78uIdbScKCG4x&#10;vfbR8aFHc6UGgNKJuSo+5/IxBWf1rc/enXHcJPIpZzAqJTOE+zS77cp+FZtrGpRKrvgW2vNydbi3&#10;x1Xi7WJZhF15u9t89NF9xrw8/Ix+W80W7ga1vb1UeS+ehTKahiaK9NDPARlPE0WIxgott4WqP5l5&#10;2+hcNjq8BdKNI9sQdmxZGAEwYKeD6HJQ8Lm+dnsv5hsORr3RhBMC+g9mBCIk44UX1wNION+YDCtM&#10;iO7eefSnf/ajf/vvP/7059naIUaxfE/OAjYgIibPnz1nMwVCBfBmdg2SwyS6C732zRmz4EyVK1RO&#10;kvk0n0Ugefl9C873RFLKb6rGKUl7ePmiLuLnMgYXBahShtgMezuLvI8pL4q+TCZeKXONc/jAYQbD&#10;ysdSjIG1O3XIg6FeicQsTmw2MaG9ySzABw8CUwYgF8PgMIHznPjMLGm2O0DV7LocmnKOZcLJHBSh&#10;I5xhnk3ex2zlztcO+9uTL+4+/vjR3ZO7e4WDQzzfl6vp+dN3X/73f/jP/+2ry8YyEi4lQkm5i7Cp&#10;+sPbNVUp42YyrGHMRrlEPj9TeeJk2SeJBHp3dfH1N9+dv3nHVouAB1W6yZUwVESzHe9qda1zQGAe&#10;PXYIYUs2Q6jVlhc0UhxZxG/FvvjiR85oMmyDY4zY/PdZQOjvnSEeqcwa6LJmeEmA+coXTW2wGd4Y&#10;HIq1KG7OlhFLZ+0c5NOBVPL05JN0JBVIR4ooe1+ePX3x7Tq8ffSDJ+HuCPwRH/EEzDVlHACKceyY&#10;FsnMiKgosCLlPXDGo+QYh0Olu/f8M0Dn23k5m49nRy+vxoH1/uMHkVXw9rK9tDBTzZG7hbxTCjnW&#10;AMixADvtsR96P+8PaoTQSJuIen7xHHETTXYPaaMeW1xMIL0UET4NpVwnmkgW5hgyO/b//Nk9r69W&#10;sKkXjsClMFwPc3aqb9MXq0gRI8GcYSZqhhvAXxKBMvPHsuyZsVmvC4tRMLvkxcrI+TBh055kwt0N&#10;MYHeTN2YmkA1fUq6Nt/SQFre69QZqSPB/MeOyWmOTG9/805vTmWzn5vPMj/BAICsDvOydx2gWTh6&#10;F7tv533T3ejPXNbfMUV/983ZGXXkycd6B7F5l43fKQnNSzJ1lT48Py7BHAr+Mq/EeNXQ/ROTiqc1&#10;ETqcWBaMMqQpZIGTV13I0+fJ4ZfWRUuTEQhugYFknJqbWTwDmBiXl3+CjcL4UczPOOUFq2FJbpfs&#10;LAZT/Ngo/m46Z0ggEPkz7ckW0jDHeD557QyICJEn8Q0MlGMmmysCag7H9u31mGJ36iCFmqcLmUQa&#10;QNdJp6gCquOZb9hiqhYj14H1hEwqmotjysh8J4FjRTSEEp9dEK4I3QAube7IT7z74TEektxwf0i2&#10;bcrdJmEoEMQVM4ZGHs8WFGKM5sGnYxms2rH9W6Lk5dlFOG3Px8L4GB3DQIinkbQsp/4pHh6IAOU6&#10;4Ky2/UotPpv2gI2jJMtmyql8l+uQjGdQKlKLF4sEW6xr5SgS+Yl7G0ki1+Z2c9AUaWkUdsRcZZmU&#10;sireTOe6pQpneCeZGyHjx6sskcA46Z3yYGaV5TLcaS5j4VEq74bj+Iv0AxGXJ8LK2tEEoWWV5vWw&#10;2xyCY1ixejJe45weNuA4zSC9Ni4Toz4TLfbqCesmHqn6FyLcLgJtDgK8I0L+qGNDBoMhU1HNE227&#10;czLlkoyHkZaE/XeGs17S8s0nw/OzK7TYyfICOt6L57djB268VKfYfabKR4XC3s/+4A+hJViLTbwQ&#10;dLHqdB0qJG4iSbKl2gFoIlseewdnNxRjvjKWsnjwu612rpBjBbLQ4lYGKTSLDJ7dxZvu1UWDeEki&#10;v/nRuK+3mxBLybGYQ6DJo7pj+gZpmJVMa4grc8QhOwf4ididqQNg3OXuM1hO+lOAUpz9MFHIRKfv&#10;kku67WA3ShUJjEynxSQcEJRjjPF4tVxkpInZI750EPTpY/EknNBGLx1kOxyItVokXeDRnVlR6oai&#10;b5UO+ZKFHN6e4SuCM677RDuUc0ejaS+PKjEaaVy32bXTqRxGLQwrqNu4xRSKw2Gb3j2TKsAahS2C&#10;lsrk3SmlDEU1JQgcISpVJdDio42EUj620Sx04ngawhAtoBLbtpRODoYtiGjAdTDXDfpES/PmPMZg&#10;g0A9HkQiHnm1jGvwnNRcxcOeVGyt8BOJE+8hkViYTZ5WfIutJbxxpmP9cavRfXPZ/Ob15T9K4Hf1&#10;jw37697ktbu59UVQ2eLBodBoriF5YzxlAv9lO8Z+L/80KlJLLvq4XgCG15aZ7mT5NhrApguTDOAh&#10;72O36Xk7qFcCGh6gOkDvM8xLlQ292TA5TNfROFA2bb0fTR4IlOh8IQhUxAS6qYBViBfu7n/Mo4Uq&#10;QRd0avP2gPZp/5aYfZfKZE/hYm380sTHpOBmQjGB6K5I+NuJFs8mU6phAU+QIWlkG6eNA2Sj1fZF&#10;15E0ZRuXfIw1bCzmysMzyGANjANgTbujqmEYszw9GEnh/gCbDwugLakVJgdKHtXaoiVfYDfBVdLr&#10;6nSiqWPRhwQIEx9ZU/LIoe2kHTJ+ZdrAJ7jMGzhFcQzUf4ar6TFJuGSoNNm6LQWwbMcLX+/d7fPW&#10;6O1oejNZtFwcnOBMhyC85XxbmjTTe5qWz7QoFOcoJzh6djDih6PNG5TJGUUzGxECuRXeZI5/MutN&#10;57P5pfsmC5BU6uzmsrxfG8/sZ+9e+mKBYh0xECGf3XQ6Donjzv3T49PTg4O9Tx4/hqqXLRTgUpqh&#10;nD4owL1WZGIz1JEem4vDz+CQMkxUdFswBugChYXKBtHYJyiomR3cjNcMNmpyBgwqSqcl/zfFlEve&#10;xuHl9X7g8R4Iq8dMBGnAaxwu2K4cvis/yJMgIpb1vNPhcfFz4ZCXy0USDClNwINwD+bzvXh6eV16&#10;l0Pf08deb+jWkmJInqvaUEuSHpNSRIRg00/yyTwo4EZU13hCEAtJ3jwM8MlwjASfZZXMQqjD8amA&#10;IKqIYBqczMIjKjAdTVJRzkD92CQWxGBGoxGevNwnGATs0FxHSLT2CFh/QVuMuEMGXdPpDMINE31o&#10;GghJydlygFzJ9kAlwbhvC45GV2YSGgX1cuoqbt63woc5mURZB1SrK2nCIUXQ9Ua1Zt0YPgMX2ktr&#10;NEC79MTmDu4gapWHxtZOjbRXF8l6VUGM6v3NLWRpYU8BlZ/ChgHXeg7A0r44P3v1luuooFnKSbyw&#10;UokiKROlPIRkmLj14z22OwMBBFFo853hEE2w3SZ9pdseEz81GmgW6bq/+KdfdFpNukFNj7lWc8UX&#10;FXKYjEXv3UM+oYyKqBV9/fqlvn+5SK2Lytvu9l+dvU4U+UGH2KgXM9l+s3lzdYXv8fHRIZ40LMV2&#10;42a1cPcPa3qWlktuK5mzvV43lyd3Hjsli52RWi1Gfrw8gTIIsTkV6JCmq8BkE1kki1b1JFzc3yay&#10;relmPZqGl+OK5SNMNrhy79TS95hFynrUfnZ5fWuj8VP0I/sBnBCwsBm3GUuP/f2jP/qDn/zHP//i&#10;X/zr47sfp2LZZAD6k8U+Bxpwfv6u2WwGmB+iE1RTM2f/oAlUwbv1X707vz2/QjZaOz6olMtxWKaz&#10;KdggjqzTXs9CVhEKsOTAPhm/0AHyHLL+YBpDYVWKrJFVgS6yTsBb8fHNIMQhNAb/5izOzxGqyv7A&#10;JOQwLgvHcH8h4RZVN3ef2TISa/Yo4I5cPs/Tx14EPMcoIp1MVSoVahhSVGUaTDaSFcWaOxillkB8&#10;v54is3dGRKr+/A9+9G//zZ89OP2ovr/PpHHduHV/+9Xim38Itp8GnDdvX/be8OOieG0F0mEfzRZX&#10;IM1CwYN7gw9eAvDt3euX7Vdv2r3mxXfPeCgQDBbTiTsHh2AxICzj1u10CDdb9fbuANsV72L60bvC&#10;eaR7VcJIJIo1WH+xGpABO3eShXyuWv7jP/yjaQ/HC5uiN4yj/XZe8vFeOHtjSW4Je32ITSOCwxT7&#10;gzd/8jSB0EHZKXhwsZ5pricPK+Wef3ty+HjlrAP5yMHDj35aPty/f3jy5GEyl/G3RjfdpjMclolw&#10;AtNl0wNm0nEnfZ0QRAV0BOebtVyZsVKNBfcfPi4nCvdP9nIf3cv4rSXEjQhu1dV5m5zd8Sa6LSdS&#10;QQcyKqUsmCyUHGaMYtPyFHtA7YcLwo5BAAENNgi9/DthoVANgDTrz1IFGsqJaQU9WqQAM7U8xpHT&#10;+/AH/+MP7pl4BNPvmMZJnZ6pGMz8z5yiivJheKnYd9ULCjVSEaLmluoDmUyczMTUrDsAvmPGyllH&#10;TyBQ9X3mnooM73uxfynzXqe0uKQeiqXOUB6fXvw6vaZ3KHoto6da+XBMehWVtn4zSfR0AoJOvV/8&#10;tzF68fpJzs/dINnEEHnfx/sOH+ozfRtzZT98eJ/GCSH1jOlB+Up5uwhLl/u2Xpn3bozuwfBMGJPL&#10;ngLjb8n2zaXHbk8cSp8ffhwXCotnfhD6FgKy4KmvZooh4gf3e33SZgGNuGRMtzm3YAGA1vC0ugQb&#10;s9jxmLIdZheUpJQ7bEQovrSRK5TR2T9EMB1ExYsZNbeI85nXTH05nPQ5TmCgY1RNrRlLpikVb5rt&#10;QddBuJUEkOF0pxwA+4xF0xbBo4FImrEKqofwgNHMYpuK4Z19sPQ50dDCimCUb2HuVKwUYgHcxqaA&#10;9NPxOmSNa8e8IvBRNlgZ4hF7x5AExmsoHib8J8R4mow/FszMyZStdYindco1YGeHfrViMDzjX9fM&#10;QaOBxLhPhUjOinwgyciJWFuGXSdH5QS2CH6SrUYkbC+WI+pd9hIuVSKLcf7GHjZiIQrh3iZoEzwz&#10;cyI3FytnFMTJbbMaSQiL69JqmMj0I9aYVn25RpA8jYULo8kNo+t4yk0mM4NetNtFUV2EfsOjAD3K&#10;yvahyC9WdFCLYTcNSySbiWYTVSu1dFZ2p82tXqUSObs7jATuElhPaRLZVOHFRiKTy3edRLCaLE58&#10;yYtwLMfYCgapi8HYLNNrYYjS3D+KJePV5iX2EjibhzqN5cVVyzeDdZqo5+9ib1Oo1CPBemBz5CdQ&#10;YzzmrhTIUEoVe7d9qt0e7irnN6vwqHancHh8NBr08HXHW6Q/4kynI0OrMjHsMXwjcWmLcdKCzEP0&#10;n61gGYTGw3m7BW/Tvbm+lXQ1GEL4QckHKqaqYrV5cP+R+nbbwWfQdchcYtVR0vnvnt7Bw7NcroA+&#10;KruwmDw4pBpIMzwMrWalanYVWscLCYos+H6jIVFYLjUWBiG9fk/1ImKnMOFPKR4emkMspAeDabvZ&#10;nU1ZFUDQg2jCn8uW2zgXuzbb2t5eETUgVRdeRBzvmdy2WFm6m8ugNdvbK7HDtm4b2XyWh51lQWKE&#10;UkzchYzZnSGPnzPdoo+Ns+XHSI2fKUrKNwn6c4MeK5ANAqLiliRAnGx4YnudHk1yOpPgtcEG5UlM&#10;xVHnWkuSUIlS0S4Yk/t9mHQEzD9Avfi29NSkyEL30Ad/BQPVuA7sZoMfji4NqmRHzPYHvufM1oOh&#10;2+jaF+3h2Yt3/3jZ+O789re33adD5527bqwDvSB8Fopn6NUovWW1RQnLXkcZTdSvJlq8ZZOzI4iU&#10;U4e5B8IhCQ97CmFYZ6YEABIST+iEqBHeyNJ0fR9gNK/9M3jY+zReQ89gczUbEdR+in3e/BYlGqEd&#10;tf1EqhCIgDtvSBSbpcKc1g8enjzCLX86XxXK1U7jdjYZ37tzB9CS9R7HHzYWEyXNxMUygsaMbOyM&#10;YjjbRKP2bHJzdRZYOpR9pHGRzh6PWv3Oi82siUlgEq/cvcjGGiEkjieJcVwEI6gdTFaUwTx5/xHa&#10;6TDYtsZMBgjVcUH3oX4lAFOIXx4PBANtBZGZN6nWz+zq2ruNYp1ro5BfCS4MaqojRS2xaIxcM0UU&#10;CP8k+slQaDaYo7qG7c+pCYrNLFcHvYrheGq+HnXGb67bv71ufd0bXdAKsteRkCkESG7xvDCuv3fB&#10;qWx2R5ZH1/nwu/H092BvmcfwS9HTfBOMuURFRLto9BqmDwT3VXHhWxXyGcb1ldpesVyjvKYSBIo5&#10;OT2q1isnd+/hjcnIgNoQ1qo82pGimlbBo8OoMINlQV7qzodFC8aMiyQapGY1oXuI4RVfadQQ5sVK&#10;RiJKsaoHw2w2ZQQIhZqW3fGqRAVPiYboDjGhPsV0t1wK8WN5p1wVukHKzX6/r/APKOCYWBTze5US&#10;GBZXHN019Sjh13PXAbQSf8R0NRqO7k5zjSblnKgbJEKqcRKVswz/wDNhvHAlqRA53MTj8QuTJ9HS&#10;2IhkGgK/BjhBqY5YbfIuQV0hwnHLAaeK+XwmEachLGQzLvk5/T7vkBaAyi+62aD4oxUGiWS1I9QE&#10;YEUZg0uDViSXGqMX+TwEiof7VBFXr8+SyQAuI6SrdzptJo0AUpgd1et1j3qgi2tEfJSnPKDovTAF&#10;YS2wu8jE0qtxNMyh8VFppDmumeiavA0Vebxf0xaqquEbSa0mj2K0RTqwTMGlO8cf9PUCqfE21zRz&#10;is0bThkrl6zOAYST6wZ8LvZVl4QL9ClI+FWIOIBdcjWGOUNhzRPnylWV/iABfTCXo3/AapWrrYyN&#10;VqvX6cKvJfqCO91sNZ49/f768pK/xwOGcggjicP6HmYwxXymXinn0rTG0cPjPay3uBfY+ISw4a6U&#10;Pn74CFlZoZLH4BHa1GxO7UHBQJhi5w6ul6UC74K0k8ZNo9FsHJ2e0vX1R8NMFFYLnpptheIKNdFT&#10;L6cfeOyFeuXBZ511Ili/Yx0+LN158tP/6S/uV/ZX8350NSEai9bv+KiUx0R3tmA/fXHe6m+ibjBK&#10;EhJsLpgYwJPVBx9/8vM/+dm/+w8Pfvozq1hkAsQzAFwmMcR0gphcZHRj9RNNxEfTKbeT18lbRJwo&#10;q9L5snF5M+z0p6FA/eSQ9g1RqYsFwnaJIsMdDGmz6VQwCnPsAd8P40CNmRRFvmK15/F4UXxvlgCk&#10;arVSIw+qVIaNDGbDkuijqO4NgFThJsP9gqHGHjwBf10uObzo57n4I8wATb45TzrVI/IN2U/I/Eme&#10;ZDSZDN5ZTUTTsxSBrZFl4Oa92M73j/Z+8rMf/6t/8S/uH5/iNl2NpdzGef+7f9pcfOPvvAnNmjGs&#10;ee3+yzeDXzcaTnB7lyQlKwSTdbFcA9Wznd1MRljmxjIwxJZ71Ic4Z6FobF+vCBQ6f3v76lWv1cBM&#10;sxCHoo8H2dQryFXUv/+DdgCRBNHwRolMpbwZLQS8jUA3nGk6l4ZWN584N6/PeMB7k1EoE79TziU4&#10;jRQXDcqgmyVW2nKOG6PnhGnmXTpU2RmBAJGRwna9nY8PreQakWWs9n/8//7L3z//1YgD7c3N04vX&#10;TjRI+O3j6nH+cG+/XJ13bzlDDBgGUq6TRuwTGAo8/aqLQQTx2F44kSDD9P5lazBoRWrFIicfTK6P&#10;ju4dnkSm6z6ClkQkh7qv3YcjDrMPH3UpxjQ4+x/8YLwLItgoneO0JaeRUJRkvgg7iOYegQSIvLEB&#10;9wxqPImfser0a+c33Z2OPc3//uPn9zX+M3oEr1s0TgXabTwYVYiRkhoopEVX8Did2rsVSgkuFhrP&#10;fRs8motZQwfl7JXpmfjangOm/n+3H8mL3IeHmTmFds2pnGg0vpTSWYZV3lzv9/sxAy/uWJe/vxSA&#10;Ko02z3SABuLymkBCY7xvSeWx6xDNlyuk1Xx86AC9VWXAst99fFhqsuXWCzKFgym7dr+ZSeD/rZnk&#10;ewKo8Ugh0VTxodNFShFofMMlh7efUSmvAvoKCDVac64/kcuSE2Dngq22ImxTqwUclTju7NBBgDGl&#10;0ZaxFdie8DiZJG3DuVwRdtZ4Mta8IREmEGLqBhBgMSSAtI1WBFkXN2cwmh6dlk0SFdPFdChigVP2&#10;h+Ok/Oawh4piK5rI4OKIfDrHwkWfkMkHHZ+NiySI7OGDx8cHj8qZw204i4ps0h/3mj1EZJ0hccAu&#10;+QTZKAnCCWxESweBTHVBDYTRBuSC9SJgpXHboHxkABgmfAmwDFRBSUGuACv+BrJWaJVcL3AeT64x&#10;aUTfa6xQy1i1ILom1GLOlJBcJgfJFuMXzNgg4wCORNNLK0PMS3LmAlAtApDqJ1h3rpFETUaTfA1Z&#10;NhEa21EvTBOIp32liM9kA+rKZhEfElCbhOhluePceomhWWbYZcPgZd5rX1vuBOUf1r4YXfrQVG83&#10;WFetrWwzXQgyLkLycfmCQJ1Fsbgl3C5sjfJ7sOyyNFbpjJ303Ru4Z7lSViVpYAplYjLc7h+C7M4d&#10;33fxPGYRP3r+/Qheai5DVuFs6x6nsDyMDJrXW2dYiqUhEPewjqwfkVif2wz89+9USN32rTGai4PS&#10;nbd7Qcc+2Cs1x6Ordt/tokSebyOr+Cq8/yC7jsE8YqOYoZSBpzXHIDrInqCoB6B3Jni9Tgv6CF0C&#10;elK4H83OIJ2q3F4TCg8UpmcZ55h6rYwrEauI+oNYYYqDMRYLs2WpUCXhHTIqjzENDspSkih9AXLD&#10;tv3+gMqY8gLDmE57Ats0l14f3qmPCCnEFUS+K5vpyCXyCN87ZgD7B3s8EBQRhWLu/PItLVnnljYv&#10;AaxP1wwMIdVoCT8UjOZ852e3KatCuimWbEDpuAqxYq0kAMCEWWI6vR+P7yPbBuJLJ8O2PaOK49zl&#10;/ANJMaYXkt5a0exmTdlEbHyvP2jbNtJcmGnzySDpTFdA74lkjLhE6Mq0gu6chDSklYyp/QVIRKEw&#10;Cav0Quhsg4EK/SyNdTFzyH4zX3Xk0hE7hI0itxiikSNxPf4qrnghoiaa+tkz/dsNK9hfXLdnOzS8&#10;b86vv3l7/ZuLxpdXrd/e9L9dBy4W25vltrMNjAmTR0BHy418cBMq+AKUU+xa+JCDYZkgAZozwpbQ&#10;x6C6NmYem6UMPElWh4zJQH3dySbDB748dIBBdBt3IM36lSVl9r338JkZCTLtNEepIee//wSdE7ie&#10;AnHLbQyJOjrkJQ4FoMB+axDLbLOFODV6NpnbKx3ePbx/WEF/nwjBViBoy5lyIUCWwAyCHG25gsDQ&#10;1RqxFNeFZ1QGqEli+VJWNj2wxy9ffgN/F4eJVKmK5QvQTzI2OT1IWVF/PBOch/uuv12ox5B94Ylt&#10;bM8oghBQRqRiosDeWiBhGiYtwF9cyLQQaLCtgSrI6Bq5LPW8XGGY/xigF4jUMzIxraF2c4N8wrfi&#10;8iLFZFSrFkLDOqOLiDLM94U9bYWYhdEUTHVlxS8p5rhuJBBAyh0vNjZ1MyqzBdbe8nZkVIwqfjp2&#10;LzqDr2+6fz9pJbHmMqJ7tZ9AD/x8KnYObY+rYw7o3eRGhbter04u/lk8SxOdJ1mz8o3VxsgyRENC&#10;YyESQ4sYurNfZzMtpQsHtaNitlQvEwNW3EMYhF8mVLoI7jxC+ojK3AZkqu4V/14TyB1XigHIkCx/&#10;tDC8WZOCKMzCgJzIv9JpcgmYCwItUcXyowFAdIwrNUnifMNYFTdSEmrTpEGkxAOD3/k0UTGpaMww&#10;ygC9v0N1OQJZo3DMYC5k8TRkxEErT1s4ABGENyFQVWxu45PL76AKXpOppA11knq1amXNXMAwg+BH&#10;qcTQe+QZVni9qXc8EB1JOV63BLKKQbmRjtx8X96aYN/Vmmce+QZLi/vF5kNIHC+Dl04TTaLksN9H&#10;aT/GT2s8WblOhumceG4+gCI6ZuXiOg4conw2S8/M1JtrS/FHCxvOMOuOkHyCkU25WkJYxcu7urrm&#10;FxPW84tLyjleIDfKY92LS7xFPCawGArt+8Q/4ygLoshRp7CZXVVsmkOZFbPtcGN0I9STU4aIqyWl&#10;s54UzgSj0qa6kLsPdSnXlWADhscKS5nR8G3hN2J3vzh/+t20SUXKk0ZXwLeVPwFQHXbTwHk4kUD1&#10;3C/m/AyURgO6pnIuO6MiZ0ocCjGGohvcq9ZpKGnCgQA1e4J4x+xs5uo/V+un33z78tULru352RtC&#10;CXGZZOAJovf11193ui3/YiVUa+vvTO3bXs8Z2nEgnYQ/X8pjfF7fr+XyZDz6KoUi41bcAfLZPAM3&#10;RkcnJ3dJtiT/FWr6vN/BSQXxLKUpNqLyrFWE4yxzeD9ZOigcP37bn1U++lHu+P5gGdDAMZV9+fSf&#10;VqMm9wnq8MGduhD6pQ818zfPrjrz0BDhX8iXPdw7/MEPfvbv/vyjf/Yva6f340RW+Ano1bhnOrEb&#10;3UZvSeruyLZHUmMwkjHGkOOBzaHBrBReNVuM1uR6c31+1bq6nScie6fH8gsU124NDM9JQuwBMPig&#10;2x6BTTabPLNUo8AnLNkcEv9MulIt6xQC7sH8JBHnd0Y/g+Gw29WonB6f98C9AMbBZayD7VAwcHLv&#10;3v7ePrUk1FnWADAFt5WV5jHStTFpkfDvC/yUphgoLIT28k1oaKkNZtvl/Y/u/smf/clPfv4zthXa&#10;3a2DNn999e0/+l5/l71+lvf1ZpHxBBc8QqIai9eXty9wkclkKgwN4J2xa/ByabB5DuFb+yPTLfFk&#10;Tp6E+tU07Q8lQqsEUwRnyjCEuqLXak6HncHwFoWhtsnfa//MiEezLEaLBMMSnjyaTCRI3fonG38u&#10;sE2lE2A4404HU0Q62Kt+O1bOlEJ+mGlgTCG0uYx4eADZGEhU95GfokNBJipmeuY1gXjionBdpaO5&#10;1Sb36eNssPT1V99u0oF7X/x0/uLyr7/58soeZPLlF//w1cvry1Grm9w6SgoxvapYkJqCMczAzI0n&#10;LIBGURRCvKNq5WAmO7zpDZx+uJS3Lzvff/fdrX+aIZ8H3k42Do0jg2/qbSPM0R6LOAuXjipCxoO5&#10;CF6j4l0NbwOPHN8dz4mJdeHq7h2dkrjD1BB6clw5maI3GRNPg9TtvgP9y4eu2jSB/8/PH0eMVb+c&#10;v3hYRcwTk4Z+jYMC4HGBX21gO4Vxo75OkzajJaA2UbMDY2+CMfUmUCofELkTxO9nBacCj6OoVGJ6&#10;uTtlPmcZkBMnoPLATBWis9DsypL/qWeUKsD7pb97v8NRjqtJNTu1N7D0/mCIDGxRuu4GHtMHY4wo&#10;JEkGjQLdTa4GFGvUg7LrJoVFuC1EQ0V6eqQWZLYYKnDqmGLBjHDFreDSiRLENeEimMwMEYepQ8AH&#10;zB0wj424r2z9HEuUG6BE3BTAG0VIMUjCVckfYJ7V7C7szpAiCK92SE+MwIK8GqrFEJHHPBgZBjWL&#10;7YRfDI5phH1hrh7nRTSXSyLEcQniclzOXwZQ5Xphk47ZRCAtNlYi54w5zwNppMoQDqMB+N+0IYOt&#10;2+43c6SMcOLYMxwoCPo7OkxTzL1+0wgGCQslpyuM+3EssXLcCKzswegiFT8Mub5cORyt1DuL5Pff&#10;XHz5dy/O376ZTb6qHGfseTuZhzW63oxcv+2mY4EMYuN6YJsMrlLOUo1S2Be1NziGxoIIyf2WvQm4&#10;oz5dISF+AWfCmZ5c9wfxYmy8DEwH2WFrgc9nMIWVVig0y0D+TKaUoGe71nzbDsfG4WV53EEnPS5k&#10;QvkscCmxYEwTmTfieb5mEqFtEa9tZpJbLg4n/cZnM4uC2Vdq9PqZUqxYSSjn15dCRrbyUYDi4h2l&#10;X4KynstDDJtvJtSzUw7bzs1B61bS8cVkDpcjnsjY7utMub1eRprneIEu4uH97SovE6lYN5xx2K82&#10;KgfDJN6vwr31nGw6f6+/rJ3Yhb3vNot8pxvKP3jlDI9pyO1O7Pb1NBVF+UnxFJq44fLhr6xYYtiF&#10;RW6vgrMorl1Wq9tKx8+JQdhkDx1wknYrP+mDwd1cLbadzbq4XtZBcwl4TNbS9dOTWm6RHiVSDhTV&#10;zWxNJEAqE4O7AMguxQqdTMjPRDSfT8VgvPq3/cmAHNNFYIrrBIlgi/k4GJ0lCd6zcNMpbFCiWvPq&#10;qZXbw9ITktLmzvF+IjRLFTRg6bZQY1IybW+aNNYhZxlJRkuvX70hORrenRUgSJANY3PvTrn+MIU4&#10;OxLOT8eBxmXLHQ2h4mZxhSyTGVDotDv1elpmSb7kFAcWcoXSWSKp0hmgsA12QfkKNtlFVZahWKlS&#10;hVgJ4JDOp22ObnsK64NixB4vYtHSuzfXV5fv4vFF7SCcIe4x3KcHQbVCvIaVBXlZdweLUPQgGd+E&#10;CdHw2Va6+vRpb0Mvgz+T64T5saHeOtibLgbQuGLhYr+9vH7XT0UL6nw4+Ul4Wk1IwsykpbKGpohD&#10;Jtw/ej2MIjUi21hwZUO0lEzLCFuXlctOAAAVfzrcDroDmFFoCkgJaY8uLm6ev7r4+rvrv3nb+Oqi&#10;9bQ9ejuZtzBuwZlGRiDhJDQx6jp2Dc/iGehGdnaBqRcFBt1c/u6sY/JW8a9EJLniwPbDJpvjtQnE&#10;RBpXMAJz2jcpjppbst4qkG1mk2lgtIpMY4wleKVqH6AhaQuTXhu7UR1XOxao2Y13FAlNtSLQnSC4&#10;wzqjizYMBfYyiNp+bD555keYcT7I/jjuL5KgS4uG8QQCKT8zffLWSD/Fmi+ZoxTgtfPQojoB/uMF&#10;8A4x7ItEi/lyttHqfPPNL6KJQYjxSeGzEIEO4ep143lv/nSTueytX68D03Qe6HZE22+mZ4LjsEQG&#10;yjNKMcZzSFmExclV1eijOFngEKLBAfdnlkDXoDNAeQNizeIG4SkPTOvlwXoglnxvyeNgCxhYU0Mq&#10;jkVODl64mcFw+cEnMYuT4wdke/IzdQYYCRY2p2C8AJ/cF2p3SQBMfrU5WUKopOe+xcD/29vRV93x&#10;69VqpB88D2xhrileArtmLja2N4JM+c6b8Gzln9BGCY8m71auwoqkVbaZEsl0I3ibEWhtMtrjcPGj&#10;UiNCgkKN+grwlyEZxSS/2OsQJW5Yyrj4sP3ZizHZb0Hwd3/MzwBT+R6I7+SCo9kd5ycPe1isWd4F&#10;V5XXRNkIZMLrQOJByztjJgDexExJ4wLaz3Cc3p+uB3c41WOcDsilMEyK4wUYUL4Noy2wIKbkQJy8&#10;U+oqjnnxjTQ11Ern2nEBkvEoCBRMNppM6KU87BMbp3t8qUBoMBfl2UJRJMtUZeCAk2OQHUFhSEsj&#10;BwduJGWuQEc/PhmMYhgyYtkBJUcAqNQcUrfQAxrTbgbxPF9ULjwTTHuhUiPOW5JNjo0qbYUmYtLe&#10;KH6cEQ52a/i7aMUxMdhMoIoztWMEZSOlQgGDAg3XInYJmmMuKS8DK8XbZjORSTLoZsXhC5NKJ2GC&#10;UeBhoIVucBb1YcRVLNUtK8V5YOj6UOgHjgvT4brZxYLk1WA0lPAUrZcoHczZlPZH16dcB6AOzFEj&#10;0anj4oFMM8u9i1hJlNXI/aMIlQlF0Lqg/2CNKvwN3SgVAO+BvHB2AdYy5FzNfkVJmlHowfneNPp9&#10;Wi+wQnfDyHG2dAZvzlrDNgyvRZARoptEymXybXiYotjgDiaZxeY0QZhAMx5wsqXiKpBEX+Gxghk+&#10;qY4kBQraJ3KCk0L9sJLJJXDgMpEY8mzjF8Vqs9uZLtf4j168vRz2RgQIj0AZz950mq2vnn7fbPdc&#10;2zl/eXZ+eXkz6CK6ePn26uy6F07nKvv72VQcbczwtoG5R7vfuWndYnCQL2V51HOx2HrivLq5DYYT&#10;5XI9BkeLl+TO2v0BeY7F8qc+Aj9C1mW7ea9SOwrGutNBBgig3X79T/8l6RspdSUY+gjmqxUZ4xh3&#10;+M9vP/vJTbKWTNd/9K/++Z/8h3/7ox/9CbnASRB4jq6Nj6itkT3ltTcbHSARVKa4AQmG0LPKZqHB&#10;6xgToExiPJkixQMAxZFo0OW1N2877VAld//Oyb2DWjIe2CulGVgVyKQajd6+PUe0w57GCH5OmEU4&#10;lCsUqvV9HNqLpTS3FZfww/o+q4gVQiTPVaOL3YuCu/1BMVRgYcyAR2HzIvZJUMvSTjLtt2Gpjkey&#10;OFzHeEBYS5RQC0KkDNGdCIpgODVbkmFN6wU9GFcSKDXbw7tH/49/9fPPPv5kj9BVRhWzTazbWL7+&#10;cvL1X1WGzzIBBOqzocycSAEKZrZBu93+pzezs/UQoSuSAFzjE4xPmSbjzr6C6a+NmUkBLEYXB2ux&#10;8BVgh5aKHUGjM/8qyt/6NwBfaDrYozeE1M7nxWWI6byDpG+ODVkyYPlGqz5WOddNJqjJVhepDjo/&#10;H88N8xEF2VhJ9hLAueQmsA8ZNxXF0YdCIQG25UPdEEgELVofkevYs7XzrjHexWeczSq6WTcmWzvu&#10;Pk4ktnd+EJ8lvx+dbVqje/cetF6/brYvqseVPzi9M+k3Xl9811/17sJjF/NQLpwe7YazxrPRDrpK&#10;nFxF5plpoJWrpoKpbuctlL4fPPnRCFfn8SViKwimf/O3/9BuvGo5bpFHvtmYs+vEwgsXSyp2LVwL&#10;APdDMboHHrE4gYRLaxNoskHd/2Hiprf0u6NK6s7dz999f9UIT/sH209P/uRlo2kjNgluKQPDqIBo&#10;6aDMa9i2G/gZVyB/8N9/fE86Jv6dvY8hPImTAVoaIAyPlGmcrNmAlZenwYGJ9/PQS9OL+jYMa1k0&#10;5WodqnBgPqFY80TsdKmmZTdDOZkmiH0jrinf0hzFhknp/SaqjmlV9fE7UFRXEhWERndmdrhLmPX6&#10;Q0UkGT2ASZXwoG7h7ib+ybMmNdR5Iz80+K/MZM3Uz/N42dnHeNJzzUeNVkElmPGSEXyo5lOWyjsU&#10;3aCvShsFIVKhxkZqnnFDSOW5A0rU4FMdt24/b5zN8NadrP1LUgpCFJEhVKtzpOdgOQS1U3Sace0K&#10;65RUJkkdgQXDNuiKiMoptMZZdML7x/2Vmf7RcQmHkEa3y3kMuQr+zOX1hbOYVcup0kklnY0nlCId&#10;gErO+YjKORjLNK5bFDXJtMUlBoIBAeQ+Y721mYfs8YCDZIOiNcEJOqOOAX+0N+P//Je/+K9/+Uss&#10;HJhpQiO4f6+G62wimpBHnuqc0MFh/eS0jrwqnqN3nc39WDvYm1kysCV7QOzseCzRawOqp0Cs5N82&#10;Yz4ZSmcHBWJcS3AjqJgVZIDVdiCcD4Zrw247j0oglWL0BODE8R1RiqXLLB34UYJ+2qUkjPQgkOZ0&#10;wsEvxJT3Sm25WnCYEwmQnoyRgrhd2JDU6YKwMfkQdx0zjtq97bC7ITYwFINpyvZaXThp1IZsxRN7&#10;XixvMnkXKLx8MPNHxtcX6W3st/sP+rPx/otf3t+saMWB+soRa6TnGv9QVHh+vIVD48Gm3XRuz5mR&#10;/Xrvfj9ZBhYC97Ut2PXhNRNaq0j4BJrycDy7ze531+GWPdmMxoFcIrN0as0biKYu+kYYras5tMPc&#10;66eNUKKc3CZWw00XcBJwmmiE/TtThOftmzrzup/+bL92Eo/BuBw5sbWDkaxs7qD6A5yDBPgt2pQV&#10;gL0FpsvSZCVa4SiqaytuTV00pWGsLqZjzcWoKSulvUyiEGETdNflWgE9OkbmELLevHwDAaNczvb6&#10;m9evmjRVenx8c+iXDPFwuOv3GulM4M69WtTa7B8wraL034aii0Q2rwTQkIsNW30vcv8BY4g8W0dl&#10;r9zvuI2bDn07hTiWXTAoq3V8O7EKoO/iI7K3d5hKFsYjTBDwUifUazueXm59vYODLE9q2F9oXi+n&#10;3VC3Oeu1nKCfGV4Wg2iuEIlER6dVoshgQ0M6RevId2BQYyNK6SvslpTCYjnJPFGW6i5zsYjtbJlt&#10;U/KinuCUWDLFWa5k6U7kA2o/YIM0tmRRlzypOUcSmCIOQCFc04kT5BLRzsdjhG0gE0JdGl+BtawM&#10;8V0ZrPilLLuz7zvT183hs+ve07PGl5etb1rjV4PpOV++WrF4JKcMhdf0GoDC/L5YOhxbKtSiAEdM&#10;JCJ4mGHFyeYjvaHGHTtHK0OBUcq8ySfkZRvdAUiLcXEcMjUd+vpNl5oHS97pcrSN8D2JbcHHwvjx&#10;iGevjVExhSalxttvP5AjvA2WRt00V2oL2cgo67TueTGKreHJDUYW6XzwwPKR11iiQJH9BAHKU9t4&#10;4CTwX0+R2QfCxLJU/yQ7EDHSmNgZvZM/bHXt17/59v/c+NvROE51DryvQIK1Aefs+SZ05Qvj4j5X&#10;K4oekVPJCNSNItt7sXq9nh5MUx8ROFXqC8A08KKZcaktN2x9HTxcQ5o7AxTujJyNCETcEEUiaFfb&#10;kU0EI0r6auz16QNx6TDyMv0I6Tven+47no2OFboTaJIcDAqG2kkT9L9GQ6AfGAuVBdmu4Mz2pm5j&#10;4g4WIDdsr9MM/xoM4PkxR1CmY29tBVZJ2iJ6WOM/DX0aPQ9Yp3yE5KpgzlMhpJ5O0FwJc5qZA9ko&#10;VNXry9KFcY5EjJx+5m9oT5RKyQmJ1amhF+laSkmmmZEOV/5WJjpcCu46xBN+gDLEDT/RLAXvvFTi&#10;nDiHAIjkPSqOCBksgxdmpdwTmerJ7QWnTDqjOLs6HBf+k6th+m1hzXwnPgPJG00CH7w4zWkhXDBr&#10;kg8lR6rUkt5Ykj8IR9Z0nYUELs1wnz4VmTHhbSw3RuVBulN6HXT0sjDGrFICSjFuNUqlcpH3g/Bo&#10;cadViCjAQ28dFhkxL5jTQHEC8qGJVCqsJBoihLNbuVhv4w/GdoTDpZXFv4117iAOc9Ebw4ICHtJD&#10;ofk8tXS0zHSmUjE6/wyvHHqrfEKJtsVONxKCgwflmf4cgTxfyTXEaoWagVEkqkQj51UPfH3dur2R&#10;y3Stuge7D3YJMw1WORRH7HkoR/huvCuVZ2uH643uWJWYMAfZ19KmysxD42ytDkNPEDLBYmSVq7YB&#10;STV6UtOn6e2Pbi++/5u/vrk8xwIx5o/cNm6Zy807fYhdnhERXTBJbszztWeAUcvrIJjDg3ivGN7M&#10;qd03yfIszsCZ5WUKRCOuFk6jnyHVNz8xk8hweSAuVquMl0rFap4JtrRJ5jOoTmgQmPknoXakirFM&#10;jpQeZMPMn1HGRTHYm4zA7wb4HIypiGhygDu1XonJgOKvbcYIueE6srowaO0PepCf6cBFotUetWEo&#10;PZw4x/ceBq1s7qAOrtCxx4QTTIfj57cXuGTPL97Ozr495O2hVIn4Dk7KeIcBwKxzd3KPP/r0s5/8&#10;9NPPDu7sx0iKxM4unmbL1a6LJr7fk9ER7bTYnin2FlY+hjGsX14Yz5oZiCgoh5othivvYknl2m02&#10;zl6/ur25YlCYjceRvVYLGDpZw27v7Oxtq9n0xaJyVpPPMpmIBexV8YJhHfKfZJxgacv8jxs7QVtC&#10;nv1oTI6MVxKzd3EdYMSwCHmFIqCpSDDlKMxPJZaxIUOLXLD8sDqDeYuMDBKhkpjVx8+4thQMo6mb&#10;yJaOHjx++PHnH3/6o1j2OA4vxrFnF09H3//d5NUvovZVUe01TgHaamWfHwqz5Nkd4OF+ezl9Nx9H&#10;YpEKFHT2GVNhQ8Xk4TM7jsiXqrENMdEDId/PgHb0+B1dnOOMoYwmd8jlou35bIwwYwuoFGx2m0d3&#10;T/7Zn/2rS+wAmGIH/J1xH7SRKwCxfDQmNo13CQiD36ZVtSxEWSzOjEBLQgqUp0Jvxf658yYRNEjj&#10;q62DPYTp/3SIuGBb2vjCP/j8uHiSr2a/ePT45JMvVoPRFkJYtVBLlRpvLyFaQ2CuEXXj9S//44es&#10;Pgh0R9DENjPdzg/2YWpkMzEqvHiuMmx1J+MhEaLp7N6gPZz5l9ga5Rgg2/YWTpBF+4ZbE2WnDmeR&#10;VDjXMIwNAUWq87FZ26U61RUk5hjD90yt9eYK39oKmZS+yquzNzwZAIUZNlmhnhvIzAbk2314LmXQ&#10;QR+DfbFDC2vGJwHYELASH0sOYZ4oHjhyD0CCEVbw3OxunXFt8RJIGW/5fWNnUa7tSeglyYeBWXnV&#10;inPdqfwModTzm9HJosPMU9iZo9JbFOZoN8xR75w3UIp3vnkX1/vwbLLEkzRftrMZ/b1PUe9tpBQe&#10;/ck0kIaHA6ai/9kpKw2908xVNRc0RgiqHfSb99Ophnj3xjFIIng23/dhT/IS03lkWKJcx91LkhbR&#10;Y9x73uAmnGq77hO3vp0RlYmtXthi90eDhbkBZOcFgylGWhwVeNwBxYrPPHOTmTAjWf5Vza0yj5K4&#10;nhOv1etchWA/xFPc/cVqkUbgVc4enh44834ko4xpt90jBjCWTesYxDfQxZKU0oMIoiHxhJXiAZht&#10;kHDBHieqH7VWDPS9uF8qZeN4yQd843ELYPmqseoPt7lsAvZ/vz1MRMPV2inxoBdn5xhOMWfHbRjO&#10;3mxjY6u82I5XwYFggUUO+iXIooKzl5NisebMV+B8vOelg61Iv5wP0wr7sESNW2wjqViclxpPFn1b&#10;lMx6KIUH+diLesPuaDtfVcrrXCWJ7RJelJJJbvC9XI1H9Iba6aBrQl8C0FzB9gf6lJWfn3h5eFvZ&#10;fJVbDNjJTCwZR/i7DKbb6axv7wBQlgeRwx44u8tQZLUgBhDdcpxsFivVj6ahpeTGdg6/5Vh60nyX&#10;d/qPage+UnUpLkZgicnLhhIt7ETiI5ZFIjPJlcDYckfHx1GrePFuAp7ohzOY88dLbX90gmHDqFcc&#10;D+igmYsn1vNyMFhMZgJ4Ksez1Lg8zflifRW2ZucvrV5rFU4Wn343XN2sT4tVzP4wCEXQXjs4vnl5&#10;7XPb6O5e2utv/ukX0/6zwKY/xXSaIATmfci2yF/vA05vc/EMXLtoXEOXDJapqCrxc4SNjDZ1xtjZ&#10;32v3ufiwldDOkTpxc9XqNEcUVRDqyHoCNwTFJxoNAQCiy0L1CFQdao8Rtog7RANpD6eULYhjKrUi&#10;TxX9EmXXkjH3kvFUpNnEfaZDCckNxQcbTAX6GG7SUfwSAd30WPGjCd1Z29O2ECYVMHwbMA9EOOhf&#10;lmi2V9tFq9GSUNaFkOlv3pBOi2cs+ScC3QuclpkUIwFbC9Dyr1Njp8FuIHWsvRx1If2jBeVoAvVM&#10;gY/DKBbDYUkZBp0vHI8m5g7ufyXMZpg5QLXCxhSrJrh5GH9Qy1LzoZjX0CIAy0usA0rA8aQ1Xw0o&#10;dK0o1GJ8QeGsQT2Fd+3n7Y/dfnd0edl6/vLdr5+//VV79j2zPnvV4JF1tl0EmCHGY7wtirfIEm8C&#10;7PRQhVD6sgj5PZWJmEBzmh7U/+IbAHMAmBv+ppdK48FQYrtxL6x40rACFSGuGETDzZNbI+FpIm6G&#10;cxUrngfnHJNXCfWCSyseJSaYkibhdwVrOIjuV2egoZQIFTMom0cvYZumoPFujIiIsjoTvLxhcMOW&#10;Pfbntid5/1HIH6ns1SCBmBJLSVa4KQoI9kfSxap8DNRPmIOdV266ZHP/QSYSb5t/3bG/qh0SMTFd&#10;+mdbLOuiHXv60lm/9oUJ7xYblREZUyh22vd5R550XwfFe4NNkd/YZOWewos2OihqcaNqZEPxaIcq&#10;LtRQ8f6kATQ0OR3TOhSMH7XYbp40zvAZ9bH7A7M50xOyvXm5ajp++FEyLTVvSAUTf9BtAangCz2w&#10;0NQypt1Q38TIhR/LqY7n4Ajq9GjWsBfN0fx85Y6m8yYjJvojlIxwf9Rg85TCfPFBFeW04pcCcSCx&#10;B3xJf1CFpup7zzR0l3NLheR1xurzPZKkSH6RIDW7FHDvhY6CJ7mVcvU2ZiosBY8ebBLr9Y9cSdY0&#10;EfEM5ViaBjCQkN4M0uQZZ9AIsaYMQirwUzZpEA7FNpRChMaP1YlVhQFOaQr4pRbFJEtR/nqOLDhP&#10;II6Qik9OmNjhohrjEAR51tFrzOnUTHrgsBcsYd4gTF8y/xZSkRu/JgVbK7sVACf/4N59pSDwt8CS&#10;ivng+BZmDdhB/234vQJBjMzSO6TxAo0ZghR9iESEnLWIJggBnE274qASZ0fuDUn0sBvhP+OcBqcF&#10;94NErLrHIIpMUaZ/0p1S9RiZ7AJrDkZDsD+Y9pBVkKd9YSsWdCpnCIOos3Q2gKpotbDTdJbzKxq+&#10;VhP66RKv5AlYZLyYk7KLy0Iy2+1tC7kguyO2WflCiTEl81HkgNj1UFoxLWFPYZVx5kq6CZ6krLAo&#10;TZlYXGZNKwNAclVaZnWQoF00ioArSgYXHZrGMBwY3C6bLSwlKa3al42Lq6tiKV+OxdtnbzVrNWgK&#10;3YOwW9Y695FyKbSB2HJSzSWlU404Vn4UIdfU2PKIHCb4RxUTLdoKgCPO69D8wAPWsYGJ4ziaeHL3&#10;I3ywEbRXikUyidn9ITyksmlbWmySw8uVQuqgVvzo3kkV+ko6kU1llIQzX0Et5gbauGmESaE4zNIb&#10;IYmr1RFkUhjiKNluc4A0Ht07oY/H84Dt7uLiTAs0nmCglq2e9Jdz4mrAUI9OTrv4+/o32VR28OKb&#10;8YuvCmtC99xAPnF0rxJcz1Iha5I7JbsZu2AWTITUc2JvhrPxjABiezAe0o3joUc3RUnKjeC1QdlB&#10;qIPtEfAH2xN/D4kAeQUAKN5ouAPS9S5nzvnZ69urd37oRsn4ajYZ4Gp6c03i0ZtXr3vdHpCPu3DY&#10;ztPppIIiQkGQggLGGwmS3Ofj0Rg+VKfda7c7zLL5KXSANDxsVmxR7IoEZna7XX6X+XwmDWNWWJec&#10;hyDoBhSMGfA7GLJtyOIaTzXZZtSEglFA1mo7AbqAZXF0//GTL35Sqx2mE2lELnH+4fzl+Pt/CFz9&#10;Nju5TC+HQZQ8KFPwVtHsRIwUdiXQSTbD8Wj0q7fD6xXIrGgpRp6tU4hIViUWGTjJiMv0MBq95q59&#10;8poor9Q3lDvOQ37j9bCo5Bn0djhsgWj7Y4mkRV79/snx0Z37f/nX/9gdTeO5bNCKQJ6WjFsfElBp&#10;7c5nrMtcOH476rIU80AI/BTlHwUl36L60LhHL4jnhZKdWSLMnulyPuq6mVq6kI5Hjh+++e/f/O2X&#10;f3vmtI8qd8eNzt7D08c//uJu/QRNcAVJK/wl2K3mwztEPjRaQXVEYQe+IN5q9jL44EEtU06mIoeP&#10;Hu0fPchGUXBZyb16KJDu3HR6i1G9WAgMhn5nsvTLn1rlADCkXpF6DSBBhqjLEIQnbVzTlPXxH/+p&#10;somS0dzxcWQebr67skkOq5Zq1sHF7Q1GOErU4XnU5dCeAIXTe23mCuv34L/9+FRbiWnT2XeBmKgj&#10;gFXV1ovoQR4UKJoOVXE5zH3zJIU6LD1qaSjYH0/wseCVzMb9BDiddm82XRma6RPNPTUJxGYO57XK&#10;hoPr1R9iuxg1/O/PAHefK29uk1RkkIIPEzmqIYYdBp4055KxpTZjRbl0mmmiaQU9nabHKJaoRpuU&#10;t8TMezA9qqFEeXdOwlAjiuC7epIIGQsYcwB+516ongSYNBWHaVt37mR8LoMGEBYv9FbfVBCrCoFr&#10;BnpzUtXxFtBPgy3OhLozttFBTLGHh8TFCwXV9gX5zsz4QBWHREa6WFARI77ojoZdTKcRZAc32f1a&#10;HIoO3JVU4uGdu5FyjuM3lcnSQUK1HV53jw9Px4s5CgR2ivUsUqgkYcqRMjcZ+9CXMvVOWCTtoKTS&#10;UZ1U2BE7DAEyHTosrg+l8jpUD0erePJDnk1bRYgNNDDsSoh6oK3SGrd6V/M1VlFb9Liy5aPc2CaC&#10;mxhSIvBaZUz7l5HExB9BuOgjv41TLxtPRdf1RbS2gLQasJjSpKxgwoL7yi49sF2C0C8H7ZGxcBjC&#10;+wgsw/uHPgskK0zgBGAOfQT69NhsGrIiOTgsyKdJyuEAY9HOlyh1xwFoBb4SPvVG+EPExLpUYn4I&#10;Z6C7UXwUxYNL9BH3M5neRq0Zk6h2dxwhSstXmwz9VnqAY83QDY7gk7UyjUsYBb5KHR/I9tp/i9Qu&#10;Eb5rL9zG1Wow6ACCswRAIUhEbFyEnFW3cRVst+fpVHbSxwSoG0mJZToeYiCTcsjattdzO7KBXW5x&#10;o27CcQRCCX+I7N1h1GJJlZ1RoXBwGUh++vSXg2gvcFLJrZLYXsQphd6eX0ZmW/Qm8Wzh2+7s7Kvf&#10;HlcXpVygH462r2/lHQeZgRp9u2VhcFZm40mc6Ahgh/NBS047ZxzDffj+wUOm50nEOEfSLK3haNpv&#10;T5ZTmaCYYwz1t8XKBrDGlK/f6858vWIJ4iu2HMEUFNkRxRfzwkIknLy+bL97ezWRTB6RajWZRgJT&#10;nEzWjEZbNwvXjg77y9vLJlp2fjiaIhjQxMzW6kVWOoAoLX0WzX+mdnl53Wp2KADBnsFfs1mIY3D4&#10;629fdsO+im+ZrRRO9muH3OeT01qpvoommROum90zcIF0LiN9gViUq1arTZUDy84eMuoU9HHntBSO&#10;L5hFJ+JMEecM8/hX9gNiSOKRGmFIY+I8UP2x4bl+xwYEyeF6zUyDfcrhv0nSxNKSZHk8rVHc4egc&#10;ljN4KIhpQpbHmBljo/Pysvns9fmvX1386t3Nl63xs+nqahmEkzNlt5CXNhZ2TJlkTsFYL8L+rSkA&#10;YDvZ9Lg9ADPTjssrxAQGen5Z3i9PpMHNlXWeaWBMGpsyxImOJqgNViQqAalLVL6SeZRMxjLJVYou&#10;LLWIZxHdMw9to5P3bSd+JA98OSezMn1Mme3ROIyDtdGbmcLbNH5mT6YCNh2F2aL5BW+H36FCMq8J&#10;2ola6El0U0ylrWQxNcdDF4SQMxraaDyJEgWSVCSZ1mSakY60QAoWV+um5lMeqvNQ+Pn5/yddGUXR&#10;KYecVD7hrkfYsK023VB0CmdII1DK8RDWiEqs3/U47/OOPDcu86F0A4/xYTZwY1OpbkU3anfgmK19&#10;N0gU61EcR/XTwmAUJsiWDlnBs3fe1Rw6G8wVNzXt++aV/Rkum+oXxVOpAVMApTl3jPuY/ODo3JjG&#10;CbzUuE73Uy96thrKD4mt1ReBHsvid7dNe3HuzN+O3HfjWcfB8EQy8JkMSEHj1Xax9mjDKOvVtenq&#10;yRxI7aj+ZM6VnZm3YBT9l84jc6yZg0+NMzxN7riGf8IRzKXRWegN2NQMa6wDAKPvrjXACwbZYO4A&#10;KM3bZmigrHPduB0ma2bS+rW7xCoKdjoiTUvVltBcMCTzhChact6QUm718BNkjENzaHiYtHMYGcH6&#10;dLBdlb22YGO9UrZ0r0gw/6EPTVk9r1Qjh8NwG0wQSyexduu1vTtHdxhSwYPJVopk4cL41OWXRFeJ&#10;EawR3rxsWmR3pHUsCISEaLYCBBqmt+SiYUrEqcHrorLPZi0AVjrhTCqFXaniKySuW6mCMWZCbI8M&#10;rHDepl9mqBUPw6CEa2P0/ExQjXsQl3y/UmE7g/JDqB1UXVAb3QtVVPiuIubIZgqFXrfba7eSkQiO&#10;IJTpyuyGgY28gXhZPsZDwLvL2zYGK3h0sUgZf4L9sncwaGKmOxeuZIl1BcNlMSPthh+O36Oec2+a&#10;b1aFoTcz1ArKIoB/YlkABEhZCn4U6p+/xWXM2Swb+JGMpwirsXvyTYbDZkdPi8kk0ZUTVqfsTisQ&#10;X/iWqWz4FI4nVyMcdyLRAboh1d6iKohVZfAms2EaaJx9AKkZ8ycZMrOkcDLEEyRAjcuIgccPwTa3&#10;g85+OJ3GMgzEgngn1vIJHzpjPFHQiWGLFwhzgvcGY/6z2WpeXF6SeA43+eL6GstLVK8UNXgiEDvE&#10;EOz45Hi7mF5e3bBUwOkury7zpTLW2Tgdh7MHQ2DL0WweCPM3jauWTPmCseS02Xj52zB2uZxwhczp&#10;fhEzTb5/9P6P/dkc6Az7xZDYCtvtIziZz+kgeNU4o7I8AUNZtShIWamUGuDUpHyxZEH5ua27VDCs&#10;4WQHCGdirBp56QJQYHwLzJrBZ5XRi2uDYqBIANcolIq4rDMqx8OBWJRKqQz2yW41MNgoQjgNUSSK&#10;g/bBYwhwuVR/qOE/ywvTCQU+8AhxRbiBHPAmP0SidRlZAzfihBQBVSGyfUrXTtdKwzRhPoglXjr7&#10;yU/+4NGTz8rlGrTYCJ7Y85Fzc7b6+i+3199bw/P0xo7J/iK4DFmraEahQixqmT9rs2DH51m+bjS/&#10;fDdubhwO4ArW0qYJBFSjXjHbpna0XR+oMlxbpUek8EaChklheIayXJRBrvGSEEP+WbfTnc8L0fSg&#10;exshf4go59XmptFZbOGkLql1leejCZCS9njv2gdkhxNNBmIX3RZMviqwqxSxZtRDuWh+piFt6CWI&#10;aWauLVMawneWRYC+1Wef/rHvxfBZ6/VF3ndvW/jL//z//82b7wg9C+IDHPTlCwnfYOhbEua56yM+&#10;NIG8UfyPIabRWGBpS18VuXtv+K759OmX550bzLbn/TFeb6WTw8PicTYSP/r4hOdh0+0iCCThlBcT&#10;ZeHBnmBKw3bGQywX/gCQdYwok9VmVgRCTicWm1AqcfrkSS4KTSkZq+VPHt53rtzrQQf2AWTx1Qhn&#10;kjk+gYgG5Jir92s6OrNBBP/8Byc82my98UCYBHCsQszQTIZu8iGiF90sDK1CHAkPVzRGNerghesY&#10;Hkl/NE1kC8m4NRt2Y2w4Osjk2O3tQSoyzEnmnYqaCWoNeKQeD1zU53msSjMMNE5s5kOGX783CfSu&#10;sjHFQgL1HlHQ+njff2uf8/Y+lT5q8YwFms4Ys/jMcWfs17y3ID2PIUaoCDAjSrWtUkGomTOEIq/d&#10;80bV/JmvMDurrp5Yv5qyg3wJd9PVMXUcn6+3qhD40BkcMl4U/pUSza+cCaVPDNcXPKuUxTqy6VTm&#10;Czmj0B6y79tToQBUy3wbpWCt50QyI45CMLqMhzajyZIY9Vgcj93rxRTDlfk03OnZvebQ7djFQmWb&#10;iI3nDvJrDEjb/SswkWgoeXM56LVtZjiwALC5hpnJXsk7W2ydSIyAChu/w2yq3LWdZj9Af4rym59Z&#10;KxxASyNDYrG0cRN1Z+NiOY8pBM/XhGI6DuMrRIogg5rtmn0NgyAO+ASH+WKDk5WiLJhTsOulI5mT&#10;+uPDz36suRTMhJm9WTmXFzdnZ2f9YXsyaZJOhGegz8+pPCPVkw4xFBoSPcLIbhPqE2EaDKT5eyzZ&#10;rMQE+yNcX6DiQHsHrOex5VGmIHbcLIcEbhCw+XBL2gZGoaiTzspJYjYuLd1UKDrjNU97meYN9jzT&#10;B59jvowbGcOXFjHQ6eqyfsrUMd9vXrrjLMkuiczQGZORLTUm/E9fYgorMpfnmIkD0oO+obUc98rL&#10;AGCak8j1ju9CPLNzldneSXpAXIQdr1YilZI/lSTkapotN3OFMSyDZOqo1+ZFTRPRum99MN/cBKxm&#10;sWp9882md71Nzf3VQtSfS8gZYD696XSshb9Yih7c/WiYKF18913OGhczoczdU+arqFagBuD5IDsF&#10;xRjjmTYKE+od8I85KBYz+jnKL9Y5o7MIoRk5DPdymMUiTmAahAEq9EhOJqBGRVeZjC8OHlYyVOHy&#10;fgoqKewxVjVlV7vRxRSBOgbsEq5FdW+vXKr3+iMQR1KFe70OHHWOmKUbmLskG8G33NTrNQBsQmXn&#10;rg+X2jhBSFFmsxrtRmKYsMbQrOKqQi3FgYV4QGr59bTTgpAevnP8QAbHqxUGrYCA0bB11nzO/Dxb&#10;TPojiGMxEMRAc7jy284Yuhd9MjZFXIFEuVDmW83mY2c2xNtTodCzcL16p5CvE0HVaYMfoIShoqTH&#10;BunHIr4SDWXjUaLlg4wocArNFiykbvBatz7CKlLDviy+hJ4HI1N7SeN6dvmcOIe3l7/pj8/ddRcV&#10;d9ById37wwsmzfFIVgxXVeDKoaf/YmjGrgE4ogGMaeoMT8FjEMAUUmaa2VnNvsgev5M+mxhuz+Pd&#10;HFIeu48tR5ZjAkglf2DUBGFccj+F92G5O2U+j6ZxvZ3HEL7gVcTToPbPYGOG+CC+C9i82RBN+6fd&#10;jN+96Q2Pm3oGw+wyhaTB/lhnIE0zX2F7WIk+4vmrUiRpNhKPsk7n82QybUwhY6l8BSwHjTQ3jw5Q&#10;mhZPPsA3Z04Xs5qT/pub/xTPQNgd8igH5ErBGwS0lhwP9uV0xn6is5u6nGbN4wu9b4y9zV9Ym+nE&#10;NMuR7YRxpKQvpKHz5nlm0/a6F9OIyGzEhA4rAkKb+q5c1Zr/0EnqjOIy7/DEXVuyAw09F2jdH4lZ&#10;vDmjqXdMccXfmPto+rD3H6aZwYNEkj1qM6ki1IWoC6fLA26frAfT9e1kdT5eXoznt5NFf7oa8aYN&#10;lIUNGwRL2SBvQ44vNKEG2pFYDGnFQ8l1kHkt3e7w1HFqEuQ410T22+XjoXWlPzNOIBJJmAhC8/WG&#10;TywOsIkQIEwTWBAnVvYOl2QLXxCzY6PH8C6meUd6gx7CyfdUjAQMOeU6KHMcVh74teZ+5PkkMc5l&#10;VA1vM4I/h8GNfQzxsE+0eZCWkKJZn3Ev99D75uYaC/nnJaK3MNJ4tZqGo2saRXq2JBJwkFImi5HD&#10;/cN7B6fwZ6bd4cKCaKeIdIoWXgwMTjxsiITmYsqt3HPyNutC3q+c8cS9iL/IPADafJBk9KQVqhQA&#10;SJn9m7dtDnxP9sIvhoRUlhDKQCVlYkd9QTA9F4ws2nSaL6FvlKUgrxYuMSLSoc1VNQ7caXh0mSRt&#10;H5OctD8aw5GbjCgGMvbI5pOrxQI0P0yzJGMRv2rDscu3BPzCzCQWz6M6azdavVb34u1Z4+bGpUTQ&#10;SC0NSgoxkfmeYcCiyplHLDm0aT7uISPmDnvrWcNpBEHyLTRdGrC1nMfng/6og6huIU0X9CorGTm5&#10;Vw+vp09fnJmuzqQ9aoZpCnlFTSQWco+L7uVT2FzC7XBA/4ObuZ94VXnrG3KmZ7sjIioyTLZCrFZ4&#10;+HErgVrhEKjSm6J5e3d18+by8pzA9NF4b//g7qOPCJ/4ox99XMnGj2tFhFIcLs1WmxxX8q9ggqrR&#10;CATojvuDLm6WTEqfv3jTGXTxWcX0yB6PwFJ41+CMlDecPbF4MlsslsoVPIdAy9q9IU1zrv7g4ORu&#10;dM1mHYChevPumnz0g1xxffP91fUzguCcUDgejt0vl5H0TUOpSfYArdtsPO30ureDXpjTabbFBg33&#10;VpouLKFlmxQOyz8JnichCth9E0Fu/hJMgUIbc1syi1HjiB1B80sMkkx2RlDBVFZC9iI5kGCuGJnJ&#10;aQbbsnHi2YlH6GahffJYtlqt6+sbJA96hCCoqfGjw5EDEDMeABGbBGfsMDDwQhdqPpRwa0aCzI1Z&#10;5PSe4MDeVg/yQuPNnxkE40DGraV9Gi7cdLX06IsfHN//PJlBAhOspeMZ3J3OvrFf/nry5qvc4Cy1&#10;deO0jtvAZOWfiZ/OBoBL1kyOHgzqDSRJe8/yf/Xy9deNedfn5pPJSsTaPS0o/wxP4/0g0FT22t6N&#10;MYtHcTf0CTMgMhxTiQRhIxqWprTT4bdQlgK+o2wpC4MsmXr+7vKXv/mOcZBGArwYnlfOAqN00F5k&#10;kC8gV475eCDeGnVR6e6lM0qt0TZg4gc4kj1eqhIC5fuh04WtD4e/bcQqgub66rWPvvmr3zxvvs3/&#10;8O4Pg5XXr57OIpsnnz+ZdjuN9vVw3NqOu9DMPuz8v/8HTmCaIXws1gvcjQOVL34S7QF+DQKZSL2w&#10;d/bN9y8vX7SZFfTcm5dv5tYiNJk7jRtsypYQ2pjt4y6MHpBLIJgNsxcFtOPii40hvjXrvbK1Co3B&#10;xRu3DDduz66H6FiSkfrRUSVY3BIZfFBJ0V2M7IWk5n4Woa6tROcfXm0g+Bc/fEC3Jg/TNbl/chcl&#10;3oW+zpy8cKVkqQz5UFpC5bF63boZ8O32GJ21I2xXo0QS5ZkEwtWTOShqB5FPDeHGdP3m/3b5Daap&#10;2p0p5sjWqvXEDR4O6DV7BluQuELVxYfD3AO3+N2QXTR08zyg6UaVwsRvYgd5dFC1kUIl9RWeN5x2&#10;WY8nL7KEwUW1H3p6D8HOLCfzaeZrvC9//xM9mpDKBJMD4mXj6oKaPlXeYiLvSiTiuY/rDPEH+j5y&#10;ZWB3MdJG7YZkLpnMl6g3Oea5n5jX49kr/20YhiQDpMmcFXFGmTDBdS5vVep58oo4zcA4l4lQhqcB&#10;I5nFKh1M2OnoYrwMLfAg3fZaPcsXTeXyR48eNLptXKqXZKbPnHajtyCebkMLEKN/4+FncEQ0EXsE&#10;HpzLgIvTsF87hozbwR6GU7+7xAktHg3EKO78oUm6yPG3KZaSU5fsB5HvOXkqxQrVCSSCbntDu5FK&#10;EFVHgk6c2hKWS8hfIrHNF7Bh+M9tuVTXj0Pn/Q472WTQ9qljBFBPostVkF9kUSumCwjHQ4JgosCk&#10;Fsr2zbCNVQATD0b5IWj2nO7xxCRT6If4EvK+g1tccfgpDMJjsXwkmEQAzHiEMTZfRYyEznqh5pAx&#10;SH4HoHLZFuAihfyZSBh6T/m2c0ZwHzNGmLOpAghVuH0TvDpzC8nDaJiRyjSZc6p1+iB8S7CzuV3E&#10;7JnDJpFdOknlHbDnJjfw2Xq9gpUKprPRXjPw8uu+L+iksvnGVbn9KpwrNQq12zjmiNR7fvxLCHMr&#10;2OPMfNmlZg7Mf7S07y6jfzvzOW++fHTx7iyfr8T8Th5Dqv0T+HW8RZ5Aa4Wsn6o43Ikl+9fte0fl&#10;u3vF0r16PEkYG+U6Wx+7BYFMAENsNZyXodrRHr9PGGq2msqEJP8qHCH6Ksw8amtSmzWvhp3Acb0l&#10;X4gyjIQlypHDwwPcGqeOAxaZS9Z73VEmnedJocpHPAB7tlJjQ2emMTs8qc3IdnWQqfbzBZTek34P&#10;pLa32Y4fPCw9eoxZfY4j6fKiC3mZ3GMKAHfeoyDGpZlntT/stBsuwli0IhQHnH08Khi4UTNiuCDe&#10;yqZnJTB5g51IlZ5G/RqO1mKRsj2iQaV+dnv9m2whVKxFy+l9nlAKAlhPnIJ4N+SL2XK1AqEV+IMO&#10;AS+weDKIvcxstum0nWx+fnhIavGDRJL4sVS5XGI9i0rjG4JcoNKdzEfubEgAKm4NVImLWZiRJvsx&#10;L4x9q9m+bPYv1r4p9g9wvZSjIBMJXU9KaHw6QHvomIIBfq2gbFmERmFwhgoBVr1JC/A479odDI9A&#10;cdw72yvzvbzdkLNJZDOvI9S+7SH4/II9ogoZrqDxe5BXvOYxRHiC3/EtuV6M/FWEA/wZr3Xxyg0L&#10;QbuagefVPrEVfDirvJbCK/RlKG66BO9s9mZG4rHhOeYma7G7sXWeP5fqVUQ8FOlafKs1aid2A/KR&#10;oZgDzDMGU9q3yk4VnGZCxZtkn4k9b34/mf1iuwXcSQTjkeG0n06mQdg58NhZ8QaQQEBHgRL4OJbk&#10;ySVHewM47sZ6mumJsmv07eoAxZvV9E/XzSQeKYRAl3WnG9dxryYC3Ze8W6XVYWs23E2jTjDtmieS&#10;VH9nZmaQeIwppf7J8Ip0xHADJDiUh54eHkn1TK9uugVPPK4pjF6Pd1+551hg8UWEPtFH08lh8JMK&#10;kDjPY2QMxBeYzqxp/27s5ZvB7Pvp/Gq6uJpvhiCAUq2IcQoSYymg3oDX5iJ47ZjpBn+vA9T0TPdW&#10;KLfp3dSvmiZZV4+ZVlxpkhjncsJoSs00g50Y6I7WkLtk6jrtyAw9GGgoFV1Dzd+1toxQubo653at&#10;oZkVe+Nl6em0N5upHcMGRvQwKZSurXGrwVKF0HNF9BgYIqq+EGmDajVJ79WFqn7j9dP+KWzX6DNl&#10;3G4kHd4QGGxct4q6HDxxiTE5RRI2GfMGZAO2BmxZXTySVqI6glZu/Zyq1OtKutc4XUNej8NEegpi&#10;Hq4Oxy2w4tu3b5BanZ7c4Wd6Xa/3RHhUbH4ibqnsVJw9RnSJ7RDDUuyRiazgfcO2jPCDuDdmchiA&#10;ThXAJ0PUN3RrKwiALCoaSz6BrzaxI+sF54k9odFnyMPAkKOfQ1/JM8KmwU4nXCd6R2CsAm6Q+Szu&#10;Omtnyhfb3c6b59/f3PRQPkF/pf0wAZI43MIkgqqeMBwZNI8ygdVczgAi3AeefH4sUzkupd3vd66v&#10;puCmLmkZ6cx+LYKCgEc/FCjtFyk3Zr5wNp/ngeGqCiI3hgzcJYb8eCZxPBRyBQwMFlZqxDSPtxor&#10;KEQI5EsB9cyi6GPojZM8TzzajjOjB7u+bV83emfn1y9fo5FePn/zOpqM/zusVj7/nOVBCuEPf/Lj&#10;cgJxIyfOajydYXI+QfW34glZQvJkcdBIG+5lUOhmLJHO5omWJYG9cYuYsQElhEHRYDTudPvjwXC6&#10;WOWKlXiC9IpMNgNLBqOayk2rO7Z73VdvGq1LbEkXw/ZePXOStNz2S7z84pXiSNoB6/7RcTRXmSRK&#10;kb073EV3MFZq3nZdSuSXnAw4GKPuQ4ioOHVshsIoL0Qb0C6pGRRQo4afMJaBNuYL3lGpkGHFkcBL&#10;29vpNFCsMEBGF4rqiqEcNP6sSUYBGuDVlitlzmKaTNpgIBMuDhNgGmlPwMQ2OgEeYKaIqINspBR0&#10;LVDVOQRUciOklzHVJe/jAAD/9ElEQVSTEr6c+86Dx5KEaED7z+JkbfCACO4JMzzot/p9XAT2jo/u&#10;Prh3eHRYyOVSiCaRJvVurn7zd5df/nWg/Ta3maTWtjxawhaGyFP2TpAARgpIUJzeNoSdqSBJRh3g&#10;8Uie2Aaa161f0rQGVpVUqozPiGaW4qLLrMmM5D0SobeheziFNwvywKwdvGUGTRyQ2o7IJsbcZ7G9&#10;mg5pmu9kc0ze3LW/2Z92hhPktmjL2ZwYuGgzNiownQWm3WSLw3oqhgn7ZFgqpGrEWuKCYvysQJ7l&#10;k2taCl6JqJe8Czl6+G/s4U3bzoV9x4fVz//ln1uVvXgqdOf4aHHR+f7Vs5HP/eLzz4IKzRgzHcnT&#10;df8e/Oe9NW+LZimwGWGmSu08JdX10eMVyVDjtr+YOimeUtFtk778yUE5kG68Pmv7ur6O7bTawDVY&#10;DbBPhWl92QQZ1OkAEHzIAcLOHPUFxzBMT/eteYAsRKYfB6d3B63uTbd1bQ9j4VjvZeN8fCvn6usb&#10;wkkDDJDkUrqA9v57PaphPv7Pj++Cxsp3MRrfoJ2CV31QT1UrrHvUyQlyqhEdMXzR5r8j6e4wIdOj&#10;8YsmlaCc2SZQr1Vn9si3dDkB1AQqYUGTPA/lM7lMhl304Qr9bh14jGCvDfTQCqP3Nx/88f+GRJoD&#10;WzWCkd4b1NecRMK7TfNnmjLN5NQhekE6prWTAsT0jXpIDIZqFIlm0dBkUXbJ0dcQOtVSGtvR92ip&#10;ETHqh3mMWm9j5cDa6Q4Nrs+h7qGMylcy6AKfCM8SQrCzZi+d0NajmmAA4UKeJrsvwewdMj0TECkQ&#10;CjlYzdF0mU9hdhSEFZKVpSSXbtUfDMmu3mQi2bmP5gDTrzvFg3m51Dq/nbaup3NNouFnlWq10skp&#10;WyezMV8Juem+3WZGvs1glhT3p3I4Cidm44kZ/nNJwngKAY0hc4L+R+BrNBPCsB+FMEcBHHEsNw9I&#10;8CpFSeDs9K9pFLnOLmt+uohhEmnNowmO5xCdXKUSzSQx5kpyKAQTxNpNg4h45/7W9RCYNVfCgOt1&#10;dzTArmbL4DLgQBsNhTNcssVqGCNBF3mubwhOIRZZ0AnHkCZn5naQsRvHgUD0pTBR0GS2aQxQYFU4&#10;kw2WwBD3MBqBHAQ1lVoRVc100tus8N5AkVee2OGLC2dLJjAbwnYmODaNGQ/kk8HVJZox0lUT2Ag7&#10;c18iF5g52evXeF3GnH6KtLlceZwpYGsZG44GVPylWqI72Gu+qzaul5MBOSrHSTQhVtueLDjpoOQs&#10;Z1b/JrV2yplEdeomLy5WQTdmZa9R8i+mcWeSWW0ccOPt1sLymfgJFtB0drFYcmBQGK+6N3vxpXv3&#10;kyO2dxUdkTItWr4Qed3uwec+rFVT6Vw/lfj6n546tOmT/io6TBbTms/LCWNjhs0BRCmE4iWSgWQu&#10;if0xsniOgnqthoECSAN6ilFniE+37O4tbOXg86+T2O1hVyCJThibPggDVAlwSQuF0rgLZg8dlwA6&#10;6P4WDuko2oGoA5HUyB4g4YBlXKmUcvkU0yx73M7l79KTpJkgp6K3t5ccyYlEFnwcVwvMCTdLevgt&#10;doLd3gRKMNADYzrXWZKZ4NiLkB9XUrg/uCrHCQ+U281KJ9ZoNCSeMZksJ+NFZJ7D7qTTIsNyyVEG&#10;8EvM1LDXQVZRqVVg1TCyhg9ppVWPt9oYCWCPplofiL3VescCZuJUqaUPT5JAlYFAPBlPbQNuf3TV&#10;H93gBr/yTblH2+CK/CnmFRaRhViZbkLdwTWlTHBrEZRlJUN7RwXiELnpWBRQNjOZQFtk3EUM5IMM&#10;yYI5hh8gh5fYMerBmKSunDgkJwokthlDGTSDBu0knjTa7GnCraj8qAn4xT7kiZ+9OYn3wUbFHff2&#10;NHPM6KQxiDu1Mm0XchQMl0T2Ml6gkMKJV5HLqxBns6GaXAm9TvUwOwqMVG7amLXH8Z49INYQQ7Vn&#10;evI3qvWltQAEuDebzBFopnIVrPvxTqDQNPs2U4QwZRZgP7MIzYXAL03CHgtNgJs6UH2jb6/+OhB+&#10;K11DsIxbhbsaQG4lp0NbB/NZ5S1StVNmyLCS1yxCkLedes2I2bYVNCDPZv1ZF01lu8iGTFapz725&#10;lemoDZ6nQwKIU52QGW0omdbrW3ijZlrhsSn5Qi9GyJwjiljmLhjR+I5LSb+kfzFuZnDZMHfVaNdr&#10;x1gDhuK0cyMzCj19MjUFdQXLgC5Vf6djRg5KvugS7hWInG9D0capslj6Bs6yOVv3Jsvb8fxqNLuw&#10;3RZtjbwXpFOZ0xF7ajwzUuTiyHBhBzga/NJMAXeFFEuSN8tsjHaOcvR9owUOxNIwpEjvd0w35bvJ&#10;ogRaI6qByV6cc1FBAvTNikQ0EKlklKZH2yXwwbHkr5U2bt4yDF6pVLl3Xig8dwzkiDLU6DaVSGFs&#10;8oKC+PQhIqIWnOcJx0qSBYk3EBRIIadWiz5QnFoGyOJt6bbJ7IqMSg5aegzuOIyGCUKx9WrsTgPJ&#10;pCwN4CHgTaHQ9YXMTB2XhxWzOghKjNZAaKwI7pk0aQrRyiUT1XwZonkhX+2PZsXqndrBff+a+G4u&#10;iYYtUugycFfL5nnXGVWbX8H0DAzJfCMLgUJHECqvXgturdwq+j1/oCi3F64oFjMklsnRW4NKsvh4&#10;FsiC8mFavcUmhsJdpuLyeA1wo+lsoJriLwKop2BVlTZbi2WydOO+ZTWdeHL/OBX1T3st+JGQGq/e&#10;vmpeQ4zsdzso3TYwJrjAxp9OqhzaQPpJU+VKJ6giZ70UN93nb707v3z2ak6+7SaQh95aLdWPTu7s&#10;3Tm4c7d4dMDjfPfho5O9w/DcxxYpf3oeKBgZagIxu5+VSU3cO1nl9zeVkwGRAFiEB8N6VrSPAUTI&#10;65iNASTh7LxxedU+e3fND7y+bfaGQ5YFt7JWLX386Ue1/Qp3BFWkJN9k5fk37P9j+BXj5WQVXgdJ&#10;UFdSA3MzeiQWEMuTJYH0huxCjicueZF8o3SaTpgAdPgmHQij9oTIjX532OoRGDt/9fIlhGuWLkNr&#10;nugffvYom/DvR4N7+0xbl3eLsY/ulQvrcaVauLNXplRsTZa5/cPq6aETsLrr1NtGk9INW1WCYphN&#10;g/guxxM/vjaatlKaijbBlHM6shmIA7nC+VLIF5M3l4xHeE2yksEf8/rmrNdtD4cgoZEKtj8H++yW&#10;dHHFahUxaTZPB8gYJcPzY6RKvnanA8yhDS1MEWhpVgjFxTzegBCyM2YMa2JSjfpT0k3mfuQD8xAY&#10;HjXxNoKN+Cu+CMMOmQ3yJVhRsdP4AwhGkpzZjz+6++hBrVotpjJp3gsRJt2L9rNfzy++j0+bRb8T&#10;l7qfFC//VG2czhYJ/KRb9tTjPOlh4TzUVTjSs2GCBQVjMGb/5qLjBFfldLocjCLf55XThZh9S7iE&#10;xjaG184dFPdSsbd6eZ7S2Nu6dWgwUefx4NlB0jJn5L9sLSaReGiP7zmjCQog6aCURLNOoaBsbUnE&#10;WIOGysLWIU2ymoAofqxL33A6yOdSpVhEcUAybmU9x2S9bfpQXoSJB9TvYB5otTfJXDWXcGf2YBXZ&#10;/+SzP/nx5z978sknT35897OP9x7dOyjXJpcNvBtD29U+thSSb/wPw0DvPznJiaaEWSTDnFxu/2d/&#10;uL+xcBYN1auVRLV73en73QgKn+GGBNJedJay8ZqDkixBM9ttVOeb/gy2jP0xp5cA3PUSAg2C1PDD&#10;k8B8iwwKBUtt/3Bw3ZgsHbhVnxzfv3z+tr2Rz2KI+Ao4MtjoQyrk1KIK9Xpv0w1xvYL/6+MHFNlU&#10;T/nj0/1PPj354rPyJ09K+/us+1Gny2bBPI+nnj0XxYLXvnuNmpx0RCKCr0MkE/Mf38H+3twe+Baz&#10;GEi+AEwjKTeiDuGR3rjuvdxz10jt4GftHF7jbA5vdYBexaNz4T0Yrtm3CbHwfiFk9Xp4T/VgyhbD&#10;fNDvKpKEp5kPQ/VUcArfVAeOKiJJITzCEJ9kPNBkAwB4xomiOYl3AvyPHyoxsJnjIRSaKTDUyEuM&#10;oQLzT9zkFBcB1CY+hnlpOtIm9DWECYFEADHiowBqCDkhRpocUJ8GkwzcWLcwhlHYOk5vbTkEGGDE&#10;iP8FHvxTd8LdikXi7ng0DC7TznYWDqARLMeKdjbZOW/dr8ZL+5Wf/eEf7JfrB8en6wiOo/5Kttz1&#10;9y/edC+et9PUZhaefPNUMdVnR3D9hSLHaCiezm/DRNiXMvFD0oHEgEsvN7GYswyRAkenl04Ha/vb&#10;/rQb1Asb7h/sr2YbdAruGI9j/GGG8Sy+JrpDcSKj1nFQUQxRYll48BMbI69GIrhGYY5diwsdhPlN&#10;cBWdj4BtqArxx2Mq6k9lAZOypO+FggMZym4YZ9rzDY3SJhJwYDL2hj3MwBiR8tjGghlmM75A1h6x&#10;FOBMVMX3owFa4MfNN+5R9pAoSALcEo4m8rApNl0n0x56hbvbVSaWwIHAblxQe2WL5XC6NI2GK9vw&#10;KlPCQSe9mkeXs7FvAf3VsZK9fG3AQ+0Ma8MhASwuLNrvXsJCrZf3W3unrUyyGk/jl++L+v5oFWgm&#10;klWGSslUJ1vq+MPYOg0OHrnZJKTH2agXnI33wPAi2SFS43fvJjH/vfkSi7NWpjwhso+M1ki6i0dO&#10;ZhEfrFqwwo6qd+cuKuF3R8eF9nyDZSc+OhxOTqX45lmDTbEcXe3fi9Ek8ShDksJ8TpQHUvCCEUJp&#10;QQ/BTzmCSpUSygT8cGSrB88S2/XJbDkjA3DszB3VNHjGszThnW23MjRIE6s4AQQBT+fbtm/fFcrJ&#10;+QK4cREO5/rt2eW71nAA4BOhqhyP+EGAEapKefBOT05xN+Ibd5suvqkI5mPEwcXjz198Hw0l4pEU&#10;hU8WrzuOw0RlNvMNhzZlTwMX76BVLR86k/XNRVusGVvoqjNGQFMd9nw319rZlfi1Hk3HZM9368RI&#10;8E0snPXi8ykUsORi3VYOtT80snuYj6aykak7j8cLOKMyyVzMoafCT1yXyhSA40C0j3ffYECwJAZI&#10;g/G0QdBpIIyG02Yg3Oo25IEum8tEwBflIkWDTGza0TBLFv42DxZVzQRWajpTqAOWYTUUojx3/cTo&#10;BInbDmCFiLRSzDsqV9OOsGVoKiKcXscZCxekSBM8jT4MG97rFkDpdoJAcbv4BY1O/EmwW2O87o0H&#10;OaHcGYkLTBUoGg1l02BkfB4k20AI81I0eLIiicYDQZjEYccKZo3Jn9mvTPMk90vEJyYsnr/xfK0+&#10;/BS6MR0PhjWn7YlPUvsSJLs2vt6rxk+xZChWS1aikED+B84ps4Eo/E9RGlKAHWr7ZCEhXp9IaGZS&#10;JMhJapRw7Kt3//s28A55sT2JOqupldqCkKXDpW3IFsFOfEVkLxO8E8Qow7UMFMx8mB1b5A+NFpW+&#10;y3BMdTkgusw5jaaP68hWYLqOD7bTOqq4YjSBBrQ0HaGqD/7o9TAGkDbb9XsllbZ05mP8t4z0oMao&#10;kJDEkSONeyLjAGoPdfKCHI3mADMkVHwK6uZ3M/sUxKgTMDBWG7xmd4sRKQFoQ3wsi3fmegxJ3A0n&#10;HO64bgW3pe2y6A8W6Dpstz2w3wzs10BFTEGw2fIt8ubc26VQmEPYkFK9MZ5RTpigJHP8cRWAc5T2&#10;rrJPxqCaQtH5Y6lsPuG9HNQ4D6npsuIZg1sKIsBrin1Vn0Nn7WEHhpesO2CgU37hwcJlY5hhTD6J&#10;wIZXz1kK30XaCO+4l+WlyRVkiTPj5XiFZyrbUgjqsXA6KekdFH2eEC1Lxmo8XrKmE76MMQavmQEI&#10;P6zd6lwj/XJnIryx0EnrWOGiE6F8C0OtyWcxUeCnwZ6gCdQqUhY9rz2C2G/ceucMe5v5BIkNUSbM&#10;peg0mCZSi2fhzi028PLWm+hgsq0ePEwVD9b2FeUfN12+sGy7hmBAuoNiQHjgjLUMiI9RMsp/lb6W&#10;SwOJliZJI0FG88aYdOmQ/koMzEZOXfoc+STRjEHGA/SEHeQMwYcV+oFQjED6DCgRtlFr3+3VNdIv&#10;+v5iqQhYBnyJeyOk60Iytpj0QPKIb8/C+KpAxwRXZFJxSKb6u7PLNy/fXV02L5tXg37fsGcl0De3&#10;Teg1TSFph9RhTCktf/Dq1evrF69D8xUBa6NW6y0aCR6QGTo9Ytwkgbi5uQhMF/2zy87ltR64ILbb&#10;4Klh0pGYUlSK1dr9J9bpo9DRg8EyOJxgGcp9Z2Q3Hw6njWbn1au3v/3td1/+6qtnz67enF0M+mP2&#10;O2yH9var9z+69/jjh/fvHt97cIf6C4bhyV4VnLbbaQ7wnmbAuQ5PsGVNFq2UXC0K1ELxKPnvCBlg&#10;tRAhEo1HoOiwCIakNW5XIhsbjoPiuSNhMtQp4CZjh8IW20yyGI8P6yTUP3v6jMvSuf2OtNdyYLO/&#10;nzvcyxzmWCSzin8OhoqRy8uvX5y17dqTjzL75Y6NAUw0X6FaAqHi3AtRpvCaFvY0XE4prorVoDab&#10;XJUQZi1JK+4iCDcYH+gAcj8yQqj6aILfvXnVH7ZgEEiwutn2ycBcrtH+wVY9ODoslktgyoY5AfCy&#10;lA4Sg9Y5Ii4L5zlwQeaiGpEovoVHXLEPPF4sJAqjVCoN18c0VLCIceIN93o9GLPCpcT4ZS/hKBFj&#10;CNAHYETApNFuPnzySeVgv1Sr8wBSPRPhsGh2rr575rv69ap9lt3YUafvYxyNypFhFI4rsBign6CT&#10;38z43gS3OL6YvbUA43muha9kUggeIEuvpsurV2e/bE5onQnWKMjGYsFaVOeq1s8MYTxeym4cqMgd&#10;hVp6R9z7D8+vi+8OP57DlOXJou6ukKAGS5hQw02JJG5BzIhGt9SDsdeCXHlTUB0BOEJ5XA+SA5OJ&#10;6HwzYmSXTeTZF6jw4TUt1ijricX1IE+PLsN5IA994LPB5N1i+elPP/5n/+wP6GleXTRefv3lq1fP&#10;rzq2lc8e3L/zg/tPfnr/04+fPI6jDn1x5iff9P2H1zd4/8WjP1iAtlvwAacJa1PbG3z75qZ/lbt3&#10;Lxstx6iMD0p7D+/LHptQ8fgy2XNjwvnoCoTh+F3OGs4MpP3wi3SRWCco0KjbRgDlj+5+/vgzYOlE&#10;pVLf3+u9u4L9x2y5Fs+1b1qjEA/sNt4dJYhwErl0VYjEgRINfLyzh+HPwX/z6QFzXWDKQv3uwU//&#10;tBnPo4Ll/vQb1063FWVRUjnjiUzmlwcwaJjITopKB0RNILPrW9DTgFoUs4Wpf1WC/IwZegDXIjIR&#10;qE2sbSofOb6zSqQW4+E+kJ6ZC3JDpXXR3ZfjDOoSBdx7nZw5oXd/MrWq7ifohfKZGLbtbmwIComR&#10;uvDpwsKNgSd0CDMg9DxdDKooXZ5xvtVwVae/IGTTJEoeQ8mCqwFfLxCROBbOasg3YhF5ZBVVZgYm&#10;MA2wXpjOcSNjFTSp410/i5bGC7zgJmnmjWLR45kCNsT9t659MxiyjwTqmfB4c29zOHryOdyI+Bar&#10;qICLWjQQQT7LMTq3oI9kCDWlZdKsQMA89AqeMRJMNm17bhPUt96UmPsjCqwXDrLlwv6D6v07Izc2&#10;uhxPRhdVK/rfrl7Oz76/bs/fff8yDehBJDmEknROXgbIEofKmUqkeIkTfxCVuRVPY0fUSEYX0+bm&#10;ahz65mUjPQ49uFtapzsRglLYHdwZoaid1gRIJLy1ysXiZDZN5REAWZQenbYd8pEG4a7WzngYQevD&#10;FsRigay4XPXFFIglu5MZsYl6JmnUSFL0CYmNAMM4idGilSkxuQpiV4zgwp0QSJZh3FfN03gsMSWZ&#10;OzYTTJZ9HHl2Gv/HEVFgGHZzoiH94oYISQyy29aAAJFouKvRNtQL+QvOiBKkZyHZx30sAbNytnEZ&#10;kSTS5YgvQ+QAFUazlCeSlISMgxFSTHebTFYf/vR7f7KxXpeXboaAjwXB9KEaOVv5+H2mcXFrXjuy&#10;qrUfxvJ0In+48p/MNwiUr4CL+7dYxtR8kVsrXGi8sfy5t4none41ybZRJ/h1PE0xcQfWYSwjjDC0&#10;RWFSoJNabwvXb2LOeMQyn7Uj/bchgivWs9Ob/izzsCPbueYmkSkvgpFltxeNDioHm+JxKkzETjyI&#10;E6t/GUQ/AlsCZzqmOyhu6JDkT7DaZIjmYGJGXBwkhCxJ9Hjd5djuQcjx6Cb/ilpgFXL9OLtuiaNI&#10;An2xtRrZhoq+sFUmp6fXmriTmckcdsBroxQ18dEYU+MgTJb4duuG41t4wul8MeCTYjBXyi38/Xhh&#10;engnoydxGas/iFQPS8V6ZUGQazk7nbdyRZJvYB1PS+j3EO2Q+RHbpPPJuU1QbCS/Z9f2Dm9b9tn1&#10;VWk/vn+YmYwGRJOnS6FUxlKtv6KuJNwPH6ZVEi1k+OGwT2ienngo7/MRHtD1/vVs2BhCxvRvktnc&#10;npXMUkFAPmVM0GkuHJsc6lsrNXVW/encxSRm7WyJk6ewIB+H3Dfod5y0LJoJKT0RXL8ZciGlJ+69&#10;DYxNzYoOjnErckceCaphfJ1IBqXWxfQFhb8yhjlKkNHh88EvRoqwNMN0OGaMAktNtTRbuXYt7NfV&#10;yRnKp/YtAtGVRRhc4kglL58ZMBEWXUwIufZsgjT82vM4j3VseRRBtZC4vFrhBF70NFpwuzUBUHa6&#10;pSRVNTdGc6H2jDwwJsEIOOeyNDHDMhMnhWsJ/FWGQTEzVTLDH89TQjoJdOihQuR+KnCwkcVUCL9C&#10;nPlhQBo63xYhC5yVYDQLM0ARrQDPsh6EygJYEfMag2Q2i2XR69ZfxqJoni0q401ggIVgNJiBCUwE&#10;mukuNCOj6ybaBs63mi2E7PAyjLul4eV5LH2ldwiGN5x/b5RqmJzay+UvokQ/IBKMEyWVxNdK/D3m&#10;0bAN+DFyvvE4jbJVAGgwBKQdeYQzT7UW+k7ZdOFmyg03DmO61HxnNnuZXvANPHsWOkG6UJSphocq&#10;+NarJ+gFlTjux3REL9KzmhanEUIEIYooOyTy5DvgQYSQhpHRlJR5/xYRv6sfFrHwVFlQzS4uus7T&#10;gfu05347XV9tAmQGkKfMGsTuCIWtIYDyDgK8U6kJEWQxC8NThNfPMWX4rVwbxlIRuNzLpSM3T66q&#10;SYby7HEABuBY9wY98hs7w8FM1SpX2tiZmavCISjCp2llZP5Je5ah6I0zAqNTUolAY6ZQci6+5pOe&#10;S6pHxdG+Ytg6hkoqxaIxcPbh9AjNj3AJgFGMbWFFYoFI/8GPoI7jijOyhI7E104RuqyXpXIR5iV8&#10;EeYfCBGNVzr0S3QECP+EM3PAYS4i+yFImwElKHL6hOKZ/+//8ZfRXKF6cPL9y7cAFvFgjEgyn7uE&#10;07W0Z6f5Yjrt28MUxxd61357cfu2O+jZkzHBK7fXMAYn3GjYGrhQpJPkc4N3biNxnERIuQChUbAn&#10;hlIsb33nVEqInIwHubX4gNKBKxIA838V8Ns5cyEvaoE5PEuDDZzQNniglQwWmWZYH/YzFGJLevfy&#10;FcnfJncmUsqU4R3c3DYVIejzE7LAqru97uKAHfZNPrl/eljZ6zX7M9RZODbaGzxHGbu1Gr1xHyXd&#10;HP7egr0BGDyI22WGZFvG+pO3ryNKvB+WsJlwhjQx7jWpBa/G714drRyrdRG4flVb9K5fft1x5+jb&#10;ghsCwODfWQTO4D9arFbi+8dXS2ZloeNDmokU15ezY9gfvnn9+tl331y+fTUddUg6JZv74eN7Dx6d&#10;3Ll78PDhvQozp1QcuiMkP/iBSUW7Rs9vR5e9ib0KzchtDWnodXH28vLN94Us49bEAIs5rn48H1P+&#10;HsY5tOQkbWKhj0vitDvCqXPGZUXljucyiYxslpKNQmzJRMvHpZ//6c8eP/lorw6bBjrlIluqpROZ&#10;YIpQq2AaH4xtBDz1/LLZ6fWuiXN9/vLK6R0/Ot1Ml9EV5Io5YVhMxRkjinBg/B+CqRgbUxDyDW02&#10;aR/c2UgI8z0c73A/SoQ2MIET7NAz99Wzb59+89vhoC3DIyESmHQwJ1ggWcxkSDdhsr0upRPSvcB4&#10;nEKkwyuJHgT2DcuKx4fAMxXFGg6K8D+DWrpxJZmRIzsLiwkcyZBRzqMl6WLGiYvBGII+mjHgHtxP&#10;cKBmcouRuhK6RZJPZcoP7p9+8UUkGcslcnuxXIZggnfvnOe/GL3+q5D73Bd2Y8zgtWtEVtsIlEPx&#10;xUn084WMX7dI8qJ28LzBn5nPVvnDyMFdgoGm7BvD5j402K7z36+unnYXqVCwQOwIuP1qawUiyPCm&#10;WKxtNqmVn5anYwLjeEJckge5ENoxZfWMInwR2DTHfbLV2cHY2ghBZUtBswo0QkpnVXwnizsgGz/G&#10;4UGcAMNpLHkReMBFtVBXQv2WmS0DeW0gOBgGYxOwlwVOnoh+sQUmPg8np/AMUwyl72qf55fujhoD&#10;IYZX21Ax5i8Gwr2LNk/vUT6JV20pnZpuB8Nm8/L52S+//vqb1g3ItL/jLPqQjmwzYTM63N/7Fd0k&#10;JjDLAn67524ePDyOFSYvn9nrziKVT94Mvnr+9LvZ+LB0PG71/fIjqPsvzxdo+znqOTZoJmQZyQm+&#10;ZAzrbpaoiFbsfItF2o20qOH2jsbfjG8Dg/i90v1NuXZ6/+7H95J7WEyUOzMn4i6iZCzreSekYo0F&#10;8ZorqaZSO7M58PQR/H/9sx+xL8Ov80WS2aND7ITm6PUhRDVvsSIS+c4YDUvQSntjTkpZ9rzviPRf&#10;PHPb8Hi7qZQqJMvTcMfr9UCuXH3wUf3Jk/LPfpb5+U/in36E9YfTbUOdxtFKX6VXIOaM4RkAPMsM&#10;9XfOeO8t8niJ8Bg8AozHSjKEER2tjNt+Hzbw3pGh8phP2gGXu3ZciCvrVcyUHULs6QtEKpJngdHS&#10;G6kDsz7IIKxF+jnjx+CRYHfOBPyBgsl8lczQzPVQQj3f1htlehRWFSzvkQBg/6vRpE+Rswx2IK+/&#10;beSCOeuLj19/8zX9EK9WWpXVWpQgTJuieHVikTVaLhzmCLEAGAem/9lwJJ3PVDbx9HH5uFypoaMi&#10;E3YWz/7yF8/efPP6qy9/9e1vnvYuLiIR5/G9e5ebee/lq3i+ijY9y4OBQVOpRJ3IIcBbA8cJEI1A&#10;CAkKFZ/Fcw2QRoJZyOewa47D0cvWeDtdY4hCDUbaFFlMxORSDeNyuXB804FNu5JOx7eBMVWKRE6r&#10;aCoG8xArLABkXFITs2kQ248FQBA2ITwdRBBuNr12Uzbg663E0+sVGi3swFh4tX0E+hhx9T2FC/sN&#10;F9gZz3pNoromVhJr+w3JcslcIJkOI5DYLOJYe5hqmagVQFmLxookGBh61JEM4phoOTZkjW25khoN&#10;AIxB7zlfhoRO47kMMDNfhm8w6fRFWzc24Rlrf/Ly2qV+KhZm6/lVwF/mMsWSxHSKs1au09hANLpX&#10;PHxJW5WKHMCFn2DrNx5SGiYy79YblPr+7nV+PKK5o+xq4iQZS97CEbWiGU4mcjRH5P4tf+D3F61s&#10;VzTguJ1Kw3Gtd5oZ+qnOlTtpJmxqvwXuZb5MeV0/XeQPbMafTPQ2zWI8k5iue5GMWz8GTkkWCsFC&#10;Hv9HbAUB1pHNgK87jDXgncAujicjnDEUdeNRn/xovil+Q8PBoHHdGI1weZWVs2wCcKyIpJBuJSlB&#10;qmVkbxkaxXDEhusSlJl4r6uplT0eI0KjzYvgGbwaR4KrWu2ufxHtXPfICuZkJUAD81h4tvi7KSyr&#10;BuF2u7933Lztk6ELoRe/R2oNjva9PThXbTg5kym9fhD+ZqmAdnSGiiSCW2pwVinGae1T9aJcXjfr&#10;TCE4nd3gfYLOv0vv71s3yA/u9HlOMYcFIMf5tlDKRtLQERcgr3N3wwjRmVijXmg68j/65ACfuQi6&#10;/eAgHCMDd86TDWo56MGeRiChpZtCXS76JdbqMLLomcEHxfXigcd7GKUuUXWczuwL7AbQuaFzGcbA&#10;GiYqIgRseFD7cuTwJew32lFILzKDO48jZ6z1NMozMxQjMfKmfobJaXYVGi2NnDQn88gFxnSE4o8w&#10;FdNGycxDEzxZdanEh8Uq832eIsR/ShGntdSnad/TpmdUzzumvX6sDD8Mx9773duX9KCZUdKOCq9+&#10;Rl0Nv8xut9trJWnzSA9ikoHnVQJuYjzs8xyVylVzisAfx/p1yDez8JXFxp3IEBxXFaQq5qqIQkEw&#10;WzZZ8iPiWKe+6/9tJDqi81xQpfgxw2CGwNUTW9LQQBQb7G3NQo05yOWwbwIDdm9Lb0VqN7MzG8RX&#10;DmY70w9QUjWNZmhodmTzXk3sj3oPc1105Jg2V9u/0EePvsi/GGqIPszdEI1WlEXNAE2eOvWISIye&#10;n5x2fyMA9LxZ6JZMYK3oTcamjAWgntVvLJc0EVUfa26FwQICzsI1/pX6pdPvfZQFK9CUQ+LyicOi&#10;8EMEooEJnLbZBEZT3+70J83JvL3wdzEXgx3Nww5bRxdya+xoNWpWVoIWl4FTzewUvIANk+wcacY8&#10;YZ6eAc+nCHkFE0mWOI6IqFFguGFTkaQxS8mUzjRz3tiK6yLys6L/OAoRIjEzJB9Bw1KAIyIKlO7+&#10;ex/eLTDrX4+AutGd4e0urInhicmPZNnIIYlvTb2PQk6yQHpdJdADsoQwICZIgovCsiDplHkDd4Mz&#10;2PhcW3T768UUarIC6A2pl6uK/Wi9Vgfwn45H+/Xa0eHhs+fPnzz5mIwH6OagNiITOZ3A2p4HIijQ&#10;/uHv/8+zm6uHD+8WC8UKfiKlEl9eyBe7vQGeHKu5Peq2q6jKqhU6UjQbvLZ8JmclgCOR78CW0gdX&#10;NkECaSZDo8XmSWCEiS7Q4mbkspjjq0nCjTFtVb4ku00AtVqukODlkqTJ/gwRAViB5pyrAaN1lUnR&#10;IjOFhBnAKBoTY8BTetvzvo3MO5uBSRomXqcxHruAK4B58WiBmIlijj2k22reXlzd3N7c3t6AEKPr&#10;YXvCBjAW2N5+/9wd2fFUGqDZPGuCM3gKGB0cVQsWPPb5KhMKNZrdIQ7fSBwJ5YXeHbK4zmxM+LIS&#10;D/WPz97izMHb5Nq4a6tc3T84uvPks89//vM/2js4SGRS9x4//Pf/7j9UK2UiKFA+StjG62UHiyag&#10;8Y7GSLsnWOPxsmj96OAkKcR+yeRewGyE8AktlmEg64GnwljEGumjOfZYT1wr6AdEMuJmqrGzFfWI&#10;3bBFmAcgcnvy5Mmdg+NiMlXKEmtazuZKjx59BNpAyQc7l2Eah5dnVsTH9dnFy7dn80jw0Q8+SfAY&#10;UWH66H/pUDB4ZmFrCsIzT52DnM+BoKsBeHA6HML55QdTvhFk/ObdGzIJv3/6lP6PsThvi7MNgi9T&#10;OBit4IyYlKD9Q7yXY1RYKKIvhsbJrJt36gFNxqaNiwEFRstYFHZRD+QUDTmEp4ydgYeFzYanmMeb&#10;S8EIHcW5MBgMaYKwnWn6BTXgnt64bkPFJkols3dQvXNv7/Akm8gSP3+aTi+7jd7bb6+f/cPo5vut&#10;2wWxg9+V38RBk1Bk8HSQ6hwA1lTqx1zFKlBmJMZQb+TMl5Sm6UIyWxD/DavTQc+/dKgFrcW233P+&#10;7vXrywlpBOsMGA9rn2PRhGIBhMBqZVbTnc19SfpGzG9vAXLW7hLVjS+KCUSMo510VExg2WkwVfIw&#10;P16PPcPLHLPlFbEZGOGNZwumwMzJqJvZCuQ9qS0XmQcDUVy+gfw8CzDYsxEeSUaU282sXsqm4aLr&#10;ikLK17YvIYPh8OvQFwNeujXOoMZgEAtsshZpgf1Oo3Fzfn719vXNm5eM8hnOHpVKlUIuFoEDZC96&#10;TeLUQHs+1Pze/uedtsQMjMi3x28FrenJaYFswPPLzmJ074sfRHqT6+bNLBGopVPNZ886jfNe6yo6&#10;tmETGhs5nei8NIA6HRPQSQmzQikO5ZZByiY8ziQL9+5NLgavumfXg27KDvz66697WP3HgvvxSv3o&#10;gJSUUjLevb6YDHpEjTAkd7GjFHhs+CLG30tQ77/7+Bi4EoID2VV+LCXn7vXzp+PLiykpltSnLDWd&#10;ruYg8bg95kw1nBzt6nwwFiQIjwhz9jhIjYV44Qf/5s+PfvonmQcPU3un4XR5HcywlGZwvbu3Max3&#10;AKC9U9QURgI6tPSNraaOLeNKJ6sac7oakag50TWZ0wlrYGCZg0LpfG/aaS7XTofPA2Fe4m6obIaE&#10;3pgZTOP9d9NP9OoheDgxnYgqBUxNZLKVZGon4YahtAqmF8N4NxOUF7mR1Xx48eYbedfj9ystbx3g&#10;PGL7oo4/vnKD9mKVCCVOKofh03qn3UyFY1iqUmqqKpDfHWHSLjHRiG4hFyJeWExX7hTQN+Sqag03&#10;h1Ofs+q0bptXl+5gXjr95Kvzzuxdaw2WsHfw4PiALLd8KtOJsXJXzfbAGU+xhqBsAbEkJkErinE+&#10;Zfd2QWfIpNoXhPG8yRWyDOByifDKF7whymo4cwbzLpajo+F2omAmH2F2i0C7ZW/myhWlJLYsADlc&#10;NMBOfA6eVQvCb2zKMdh9gQ1FagpqDMafbBoUj2i5AeNRnul5AwMQUqw5Kvs3bjXJBMRlGfMynVgt&#10;2Cygf/H0sQ7imZIPK+pgMMXMYR3orrbDObw/bG4wVZkRhMrsgu0FX1A5hnYHCMeZNvWA0NezPH5X&#10;MP1m4wyt5CIwcXCEpgdMkTc3Wodmk8m8nIlg1QYE5K6j6B8DmzTy9r3iJpJlEYRjadhNwZnrI4d8&#10;6Wv4/Rk0hKvVNU6qvumDtWB4uoGb6fpLLj4dL/Q6q3gdsTBQSaXC6WKBl1Sa9Gk6fanqWa7sC61/&#10;MBwGt5HnWC4wDQ0RDLYu9LvxtUtuXBCEKVMJY59z+oldPLzJHZ2lS8vLN4m3LxbxVRgxp72w17Bp&#10;ExyBJD9258s5TBCdi/S4kJFi0vjpoTGG3oaBRSIimQSKBsJwjNKgUigR86iUvXSalBI5j/iRbQQG&#10;/ctG8xoVXjpViMWSXKh2u4nJWL6MCj/Y7lzS+ZjAl0jrGrkG1JDIqDNlQstc8OWzZxSmh4eHzpQ3&#10;XrTi7LcUDFa7OaL6hUwHlK/BBKdJNDhxbR4jxNhTG0/q/Mzpb5TGHobrA4cTm7pYZFvIWw3Hh6h1&#10;OOrl85RKcJTWRF2cnQ/gp/E84adNo3vduKC0IzAvnU2EkhCC8ZYMdtFPuSQ946QzyxRR3Ezb/fPF&#10;upfKrQrl6AROWGeMSRAhWEgkaf0YfTDNwAA6mYanxBaZoLZA2GWUXCEccZLJghVJjad9TRhmztDu&#10;Yu+hCo0OB76Y/EUgxoDLetFrlJ6c39wOQ3UxbhY0Zyb7RlX9hx7D68L4S6FfXh3OwW7aDmW44z5p&#10;Mgo0gjFwnWc3LKBMxFFETeoKRX83xARNo2Q66gX9qScyKK3ZX43LlrcReluTh095fY5XlXtNoNn9&#10;9Ad+UWF4XaK3Q3sHG79H/ZFs9DgRLNHlMRxLpbOSjVFozxc3V5d8QiqbCyfilNfwXaVgB71R8yb5&#10;MV9vfEgiFFvv+n8ViYzobUhYIXvDiLXpVN+fCEoJ3+3dXrfm7f9mbifVH6/T0/Upp1UfHkFSMJw3&#10;zfPsQ8yXeDRaSf50epj5qXfqmOmWIf3IfU4hv14T6F1GfqiqdhUuMhvz7HkYfhqfMeNDYxQs3gmq&#10;u2TUQZLd6zzxnMaNh7YmX7j0oM3T0MC7luo7TTtrZsJmauYdgTupBVCCbNikC/bMPM1b4CHyMbcP&#10;YJw6na669vym57ztOa9a9tMNRrgLMn5oi6jTweBWBJ66DvlyRohoEvvgC0Oq53f6bWQmCuITYmBW&#10;reHTgCUUMMZlC0DqtVcrlfD6JhKNY3CBgTJDFgjMxlSCUonnkeKZbtGVx56sCvXBRdr15NQqRpNh&#10;fnkgrN6cZ7Lz/pf3lOl3ZnoeM9mj43gcML4VXRaIHZYpbFkIkCW51C3DIzBgY7Mn/zldO/YcXh7C&#10;62yCmCJyJyacZbSnXARGUgwroc0d7u9DlGi2mxx/lIYwpizMiJRGE9uOn5+/+213lZ5vA//9L//f&#10;JEsz6m9e39xeX5PfwAqngaEbvHt6moRDhkbCcWh9efAiCPUwX0ECwWWNhOMJwFKOVL1rKLKsAToL&#10;/qle30PiR3PIBk8YADNKiH+QYBlwpVKxNJT5RJDDlG2Ds5AFBGiCjpE5JFeCC8/1AdPQiD4Q2Ns7&#10;hPIViqc2hNfpWoVdGr9Rn+EpPV8ImmIgRPWM1TazXWBBhiHFdAb8F+tRJr1d1714d/Xi7Vt80k73&#10;avNGe9BsYyFOW2W0Xdou4EUhnjyuIppbYb3NTP/qstF2yI7iBsm5aRtNZHAoRMsesxrj2RvpAxad&#10;dvf24vJdc/zm7LLV6bIkKnv1+x89gm3IKqcAZYMql8v5fIGCHZ0ax3WnaxPwg88HtDxKfbyKpNqF&#10;VaVmR/pfWI40zwJjk8zJLBacjElpjWjvxBjXJ6kq1fqJWaAfq6WNSGbhQlDhMyCNAqRN7PHVu/On&#10;v/zy+9/8ttvsqaXzBy/Ozy8vLjEUVQbH2G532i4TIlAM0FxUi61WrFL8+JMnEbYNbBXDFGMp+Vts&#10;efBwaoU/E8U4LZ0lHWeBInVGnx8Kn1TKqXBo2G5enL05u75gps81TzCtIuWT+jJJNO7mgHwvXH8g&#10;QcFDBp4k6gMIbbG4vbnBtYW3bOLc1sj6eDDA/lUTAwXyfAlFNHZQhmSNGdIEUqx5BHjOOIa4FOCb&#10;Nr6DBoxYokUMbAFHeLu98SAVyVUOTmr3H6ZqdYtRdjCSW29zi/Xw2beTqxfLzvPA9Dzpx5oBGudi&#10;PsHLISJ+AvRnsFBaEeCSzRZNDwPPKToWzJhwq8iW0/kq5ILxaBJyR87MXvT7yfA2HvNby+DY3vzq&#10;qtEk/zXsy7PCjS8W90qovc83mcPpSs9xaCjXCC7uOO7x44/4vu9cREOJzmDUHg2Z+0ZhiWOmohhS&#10;Aoeh6G2muM+RXQYHkh0jGBzx9FHxhIBgaXihvpgBDOCU2eVp1D3vVqxW2dzYWFhCrOF6IZNkfA97&#10;AdKfDNbYwQwBR6W+T5mkYvJR1m4B2TF42M9nIeeZTXObxGCGvhE5xNVV6/XrYeN6M7ejgUUQEtwc&#10;G9jfWUh6x4x3bqbCkYlvgW7EjxTm3v18oTrpj5yIP1+ruBfN5rCbrBdPSsV5qwmRK7hyw1NkI3N5&#10;gJtHUopss4+Cr2mf5V0rtIIqck2aTfnotPnqdhJyDh/ce1K4+/Ttq0bvKoZ17STwv/2X/+3izctR&#10;44bULETRXH6o9rgpefABa8YUB3qRwX/7+FQGr7xQFzpA8+2rl9PbK7txzTCQ6T/gv7Zn4GHiyDQx&#10;M9XIDlDeNYF04FFGyEE0/clALh1YREuf/tBNFXoUj0wGVxAzRJ5YjQa9sxfjznXMr1G5x08yWK9H&#10;WzeJRapyzAzNyAhViwhe98x7zIFiShpDaQYWwnf7d8eK989cL0bE/wOz2OwXfICvGPMA2Q2Yn+L1&#10;a5yEGOjt0HFvE/dAWMUkarPZ3VC9QvPhvX1DO/KqK+OurqA/8/fmkDcqRAM6A0qlUjVyUT//2ecf&#10;/+SjTz/57LOPT8rVcDlZODiuZnJQK2GpIaoAcGHIMMdif7nCnCoWTpD3vJwCCsjbnEn/1W2j0e06&#10;A8Y5LZ3q/tjJgx/91dllcjyYOx1FQVAAR51Kbu+F4//V3/0GxILTFZyUepWhAQ8OCAqbCclEcCmq&#10;hTJPMzeNrb1QKZM7Oru+RdOLiS1M6QGDuP6QwywPdFVNQUzqdIFB7XK2QqYNPo7rjVMq5uWPvApM&#10;R9QF7OWEmydA3MjY9MQ2jj0mDHCxGMaQvvvx8eSRRqaCd0UUirY0bP4YDFyfr8WF4rwHI0SFBdwG&#10;Azq4wZAmvFhi9TZPkuvCCrNYvEjpFuGQQ0m2WcVdJ8Zd3YD4BFAngnvjE9Da388TzDQZu3idEOyL&#10;H+Y20qMrXM5SQYzTIhMKULzB45nZyt7kyuueTX/tj6aDo2as9dI9qgZPfugf2QTlpTutEBPFMsnX&#10;W9sf7pGGvQpcRRKN4La6WHeXm+HG+o4+MR2D6RzfUAMF56NOPrI6no8R4RBX93HvNjZsZ0d9sPOE&#10;6yzwUxmMmrkUgLWKoijWqYybVrFccn7npBfdO8coKBib2cPC9dvcYrp/e1a9vVzUMnYil54hLQ4U&#10;oQMsZ1FsdIJUHfJvUK3IRgm/D7nEiHHqYLh0nU67QxeIIxZ5gRwYuLxAVZLbiimXpQ2gEcVYgH3e&#10;ihwcZhkDIgJxpgQywksFV+0ow3l5e3RQoXhiA6/WDmyci20iNTKQO/K5CqUzs1CMUo7vHgI8c/e8&#10;6lnt5WpL8u0+8rFElFaHgOVsFkw5MKAaIIFgG5rB0VuTXBDoNUcJKwc1nwvEPOHq3c106IZTR1Qg&#10;0W0sYyWAYTgsLItAyzTaQumIspyu4LLb4zv7pWphNBkQ4otAEQ7tZLREpRaMuJF0q3xIBucCP5dY&#10;PDCZDgDoKcLk1L8NnZ+9IJ74YP+QYGcElTetRr/fxm5UA43VnPqMkxj6YtLKUeyN+M7OiI1PxELf&#10;gilrLMZewXRLHshG8CwaqiLDTddBtQzDxWuyxNI0W5vZflQua995r3A25MadNahRpZseRQwQBPdg&#10;J/jZiB5pNjjDk9cnS9vHqMvQ2eHy8cmGkiAaA9QZDWbYB8ymJOaCmZVJK+JtXN4NMm2V6bLEiveG&#10;kUYn/QEge78Z7lC09/+zHG0SwaPwMjfoDbuDfqvdu71u2MN+plAhIQRPu2yhxCmOeEWRzVgjwsGR&#10;I5NwfW8sxtaJrOt1868JgJFoCoEJEiS5eUClA5f3XKA9aM9rlM2IzQSvGhjSXCG1f0oF55fZjdUm&#10;GUcBM34z0zzT0e3UeiaDjjkKxCrzr7pN5iDz2mRwYi9FT2cRvCepvrzLjqmNUQSoJVUrzl8xbFMe&#10;nlHf7VxS1E/uXi4Hi0ErTW9tLqcnJZAlB2MJpGi7C21MU8GnPY+e3bH2vmtit2cr04Ei8051vGYi&#10;CEUKyETkFOpYmhAwJmdJFshm0B29GkzPR07TdjuEsyiKTSoH9kjWGvUwppLYPmEaxHrljfB0mgh4&#10;jwgsaEFghDpaCRzQoJje1QxZuQb0WYxmuAhyEDXxcga50C8oGMq924klTadtxK0KbDRX1ixdb5pr&#10;qMVq9N9jv95C9A7g98vS+0/vw1uiCnxeLBB/M147OsC0OfL1V1/lyuWD+kENLzJmhnLjBcSlg4Kq&#10;t6AbZDRJU86wiceredOIRePTyYBRGJE5vOZivkBRwktuNhrtZpPwmmn7t++ungWLn6/Dsas3Xz44&#10;ffLP//SPT4/3s2LXr1+++L7TakDM6bYb8eAGXxG8/olSzJcKY3tKl7JrWohVgU0t8IV5oDLoifbj&#10;q0qlEp9DSw4YJ27RWskZULGJs4NBSn4Piki8xzi4NciQJ6owKC6Sp+OiXnFHo/Wba99wTCvLxQT1&#10;BMkvHNX3Hj14/PBRulLM1veLR3eSGDYx5CoW7hzuYziDYJofpwE54ydYgtyDSCRZLj16+PEXP/nZ&#10;p59/eqdWu/jt192r2xjaAfDUnRG7TMas8PYOCX0oUBQ/u7y6bgxQTZn0FnpEmCPOeMCySRdrg6W/&#10;5aCUiynSjNzFGUm86Lp73U6L0AYcgKp7qN32AqsJczOWFcwVBnvINvFYAaiVe6bxVGZlshRxeDXI&#10;O28caFLKLm2WsCsTONbhboiIXU+Tni8Z70rmowkU32LlJiLRXDoJl+e6edvstBLJJDmBHz9++OmT&#10;R599/Oju3j7Q6etXr77+/unZzSWumpiKaXhEQahpHw+U/Py4Xq2bRnc8Tu1Vj46P0aSyQ9FixBla&#10;8qKRu7iERwhT6RODyzKazyq5zJ1qLb71vXr67d//7V+9PX+zCixzxRL5KnKN4o7D9se6oI79UInc&#10;LQ7TKql/+QI7I6YbY7J67Ukul/dcfGlY6AO5axCqhsNhqVxmhfMo8LN4DOTia+Aqnj8xE8xkg3Ed&#10;DaQ2MQIh4GnhlLMlkipFPNRlo8VafPiDz06OHxb39jO5POdoarMM91vO2+e9579ZNd9sxg1rM45u&#10;p9BJiTLlHGOC6CYgDMBUX1BOkjgZYchDaLS9srnH8bSVraDbwWFDxr1wwxzbQiWohnGV5jlErWCv&#10;mt35P57f9Dc+0o7zlIC6vDqUICWxwqAckorWB09I5m4umt3lonr3zpjwjUjg5PQOUslOu03jp4gE&#10;owLUu+ONo3cPhIZ0PrI8xWl/5hDPjhsVc1qF6HmUeNkS87q8BcOVQZCMrpJdhBRKns9YYF3P479v&#10;OCpsUNqtZBLtNYHsivw0pB8shvlq1Z44mTixMNDouTgotpgTrIi4YW9MhyNUJLg9tm8vW1fnswkx&#10;mTwvO5WdOe92G50Ok+XCnwDj3lx0BsFK+Yc//sNPnnxy57MnlYOjBPxnDgk45qR8tztqHeYLvAfM&#10;4NeDYuXOLEwawSCgqWaXWwbzUGw5AHynR0f7d2X2EFhkK6VAw22OuqN5//De3fml/eLd99HNhlcZ&#10;xK7f7PQsLSVGmiPOOyw9+DH4F58/Zuvmv4lZhJ7OfU2BXswdnlp2WN6WjkzFE0iwwiZtQEPPVk1H&#10;io4LntttBI0z1UsUpto8ULj/gPDpagwCd3ARxvZxyUTGbl/Prs9i9hjIw7hJ7Hok8weBqGbUZjwJ&#10;dtlLGoPLG8B44enDq128TowJpAmi8f7F67s8GxhTMxmM8f0xYwAjrxozraRXDHhlhhy09U1NFaFR&#10;p8daMb03UupdRIRHoN39OEOfMEE85hj11K4CZXbX9kPx5NVeYIsvr5p/9d2zV89ef/f0ty/fPhtd&#10;XZTr5b9+9vLtd9/1rm9avc5owryhC+OWOelyQhIRgzU2A8AXSFZsVQioJqSk4mnPIHwzn8IHWQzm&#10;J0cffb1255ev7hzmktlUlyTVWe+oeK9tVZ4/fRtfjaX25AXMpuyPLCzZe5KFvZwhkSym8gRSsQW7&#10;63W+UhuOJvnlNluqyIY2GK0cHXFU/PjzH2SL2WAYWnhggsJkuY5j+TIG2FtU93Kt6zZGclErFwrk&#10;iVyLJ5ixK3Ehlw3DlpGkJRrB8BhXT7o+ODM0EUJ0EAtxZcVFQhHAs8GBMJLMyYcaNgJ+DR/ctaXc&#10;Gc67gN4wCcp12ryWTAVmdDshwm9UKhNPj2gfdJsEZj9SQJH3CgUL9ilFfzYP2Sw86q9L9U042kxQ&#10;rmwSsQiVve1fYldTJJdi7VqEjUM+rRym0WAPm5vAzM0gwA+vi6X7h/v/cTK6e3HWCaxwZeNUDURy&#10;qc2Cl4IZXW8ZfCfsKch8qLTs5/zhOTwFZly9q8p8HGtfjdhRZsti2GorX8EuJrKbcOoVoYX+FaUM&#10;xEZ8wEE5U+i0afKDm65ve7OwbKwQ1kSK+IuN86rPl2R3sift/WSOBBhuIQDOZDykDGAqgbp37VDt&#10;sVpxf16wT3DWg5bR6HH+c30Amk9O74ZDAKcW5dwAgbxNzqGgR65hgliNGLLdSTi2xZIglUwzvgPu&#10;MIOgZXWvenZ+hmdMJlViACBPPyPgIhE3mcT3MoG9DEcG/XX5oBDPRnrjLi3deNghyWM2DcMMKpUT&#10;zrzTH7GpIBiS0JAD4OBof8QyI/QwBpg6XjubfLpyevwRGEWzaV+e9/4vtv6rWbI1T+/D0pu10vvt&#10;TfmqY9oNhsQQCAZAQNQNKBG40gdQ6DvxA0ghReiCIi8kKkAM0DPd0w7dx5Xdfu/0PnOlN/o975u7&#10;zhlJu2vOlNkmc613/e1jFl44Ez86OXt99fauetEZNDgNoa+++Gr/YI8peSqxh18lA4jlesTMBCIP&#10;NI1a/RYmZ68zG7ZWQV8im8oydAg7Yy648a4m8gXGQ0rwAGLa9MOsSYqoqgZ8Dw933R7cJ/i46EkI&#10;F0aipcUqCDhNhmZYgWIEOLIhkBM23mHIzeBf8ShDDQcxXqnng+AWPYz1iGQkEekxsBzwP0pIEo8i&#10;bQqcSdLSEsuQqfRvOzy7Smr+YFQ2lCVFlFZEMcInpn1TqSOFTFOhP4IN6J70PS2s32zZ7CTs0SDP&#10;LBhNJ2I3ZlJI+xwJTRB7jJNCf9n8Z8tu+6Hl1OMfbd9o94dxEAPxZ1FfGfbXiBIGKbCtnyo2Xdhv&#10;tTspDK6KZWYTS0CJXA16QQu6VGMraVBtn9TdBT/V/+DbdlA/owxYgyGB4DCHEczLt1s4TdN2IdQI&#10;OXPCpcVpVC7FOjOmr3yibH4NeMMQ8BSITVJSs2y2gmopjaONQIb0VJrxUtdqOadfepMmR3BvDarT&#10;NtrSVDQ0NmBLuhAShlEshsSou8ztkLehVpS7Jt9eLX7Ru3MvlMDM91b3ajifHAGlRmMgYc1ArAMB&#10;yzoxCyyJfdcqqWESwstkNPbnSmlW3ZoXxixQtQG4PKmThBALo0RF9A717g3Oss3+7H44u58sO4vt&#10;eIGY3zKur7WZzkjUAscAtGMoayYb7koBZT9lMyMlqQRpmPCSiiF2wCEx38IOjzmonAbkKIwJtRQ+&#10;H8cc+kfZZpB/TVdurokur96q1ewwqNnHfzJbVPNpfJFO3eMxs4eN+8UsX3kWzihIAHJJMPC73/72&#10;73/9618wRn31EiQLePd0Mo7zaSISKKRdii1AdgJmE8S0FxoxC5uOJ/PAktaDCSrP5s3VVavewAWR&#10;tWcQK0G3EPG36OnLL/9VszPs3LxNRIrf//C7fBZlT1+llGOAnXAjhRzWAi6PJ4tGqvZKZe+hXgNH&#10;oDUji0mjsqM7tkU+zeO8sJsivlK1y+stip/TnAfdKM1Qv/q5eBChJRzgQ5wmysqIYSv/o44Q1pBe&#10;m3l/PAaKlBku5nTRh+oWLUxGL9j5Net0MHSTITIsAqPpVIQuK1v2MT6M+N3tPDrpQU7kW7J+5BcO&#10;VBjbl46Pzt+8/vKXv3r17BXOc4aLv7z6w596Dw/MrpSsjYuyIs9644QD5/t5N0KAWwU3i/t6c0Sq&#10;DcVoCMH7oNARzyPDE576o7cI06+3Mch1QR9HJZ8NpGm9KWDkgTe8vLgd9qaVvRMmicC27u+qjToE&#10;AxX2vHWAkMX9nJhZLF4BM2u6IWoxx4Q0Zuc4bHK4sHbLL5y8OVL8q8RO9OyLQEkMZYgEWZ2xuBSf&#10;U+6LV2/+6q//+uuvvtqrZOi3uIPFbPr86JCwzJ4wmohX8sgmyE+P70/NyGHj96xqx53u3e1drd9z&#10;K0XUMql6VIkCBWUEP5/h0cXTiikDrwOY9F6pUE4kxs3W2z/96S9/+P3tzZUvEohmE5he8TkZ9ryu&#10;Rp9HR4cxF5DOmrVvAV4osy6z6+t2uyymtCPUntPue2mklR1oZDQVMPGDnSFjAQMIZ+chI1+2xIqB&#10;FrtuRmYGYWHiGSA7xMdY0883yVzp6RdfHz19GcayJ5vGcssBHd64n77/dvD+98vau9CimQhMIVXy&#10;tDBcQqqJsRELT7BZY2hBwW0C9DvxZ7qZLoNTRnupTBgt9XSJhx/yrzfoL4bt0HyE4ggPBQ8/QgJG&#10;KBodtsBDc/r3N/edNYz9EIUFOzeJRDPToX/bbAbTzbcXF+j6ffXFz52QO6W0SCen9x1Y/PuF4gQC&#10;z2yKQxnlFRBkJtUR/IV9fvAmUJw7jHaN3NFiAqdEMwGjyWXY7MYlhSxJlOb8W+EcY99t4R5kH18q&#10;EtxPOaRti4EXlEBjLzMVlS2hqIBkdAIlh3Kw8XNy4IMbRoYsZsSLU0KN0pSrveeFJxKIS+ka8mAY&#10;4Mljg6JMatMotH6P4XKh/OSLr6K5zNu37394+wPF9GIdPMiUX/zi5y9+/nNIfBC8UKsILAKrbkPc&#10;AppAfbno5QYqCYYBXRh1atSMqPCPmAQ+Oy1G8umkkz/Kv/7qZ+lxeAQsb9E5fvLEHYT7q47LEzUc&#10;YHIl+UutFpFxiYApNeIo9rsqQQf/zZsnhr6gYA2ePc/lR0QruNGGVarnEvNRYqN7JvN8HntaiR/z&#10;PnFVYDrZWcLyWqRLpfQ6mKkUgJ9MLj92rz/Vf/jm+rd/f/sPv+l8/9263UjI6HA3HhSvS/ncjBal&#10;lKCHjl/mUhvMp5IGadvILQlSrH8yDEE7Hlb6NC4UFqep+on/GgkBw3P4XNw81jQGKWTXxSak2P+Z&#10;wa25YTv4ihmfm7bJ4FoMflg/2oiemZ5TKU21jiLRo7KtbQI/11ufu9NQLHjTHv7DzQ2g5jXl02aE&#10;LuHL49NmwuU3yIERWuHVTwf9NIIOwKhJGQzRed96uWspEbDxCqyubx7gnZM0pFUVi4yq3YPM0X+O&#10;LMPt+lklS0k65lEOb86zZ/1k8fry5mkxnEg43DJo1pxhmc5T/YOWjofxY2Y9zXUibKBFkKvsI04T&#10;aPW1/Vz7kb49fvOswPap2/zh07fNxo03Hy5Ws9Gw40HL7beossIsyHkViSgRp92aENRisQ17kkjM&#10;9UYMXfweknatLsqSnD6scVEwCSVAHMt63Ex4GbUQ9DGb5XgOwPyzC5zOtt4IrD+mTzjIOVgNZNLK&#10;WeliexvEWjAeDuAHmASlwkSV0RdGeQD5KMFRCthuYPsSJzd9mBI54H7ANsME4cHkI1tziP1cSyc6&#10;TabGwVVxMc1NV03oMeMR5jFtX3hdvzpo382SsXFse5YvV4KJaSRZ3G5K63UzFKqvZ1AYnfze15MR&#10;geVBqlyhYrqQQKuoUzub9WKrwEMkNoTG4lti29CdzjoHRzknO3LS/XhynN+flw9xW9ouJynmOOM+&#10;vfh25m1Xo/J0jHGXxote312MT7fT56hVxZOxUT8pnFVk5vX92e0xEtSTYHu0+tRu/3m2rHKEumj3&#10;3ra5VjIu4xHXmaa1lj0Ux4bJ2cNDFcckyg7SDBybg/3D/mBAKARUSVHCgSeoDkc9Jg13twjvVSXG&#10;Tw5Am98okGGJxDSt3ajd39/xXN7VqrkcCBbHGw2ZTKShwuBYH93uHRU4Gw+1h1Kl0q7iThmbjdli&#10;x5wkcCnQNMj6waVZC7HPWNFNhhHznK2EvQ6vnQAB1hkNl+XSEVvR25vaZhHq1Ed3nz7GQ/GTgzMW&#10;mGBX0da7r94COkU4dDKFh0kFIJ/AZquKMDK/Z5mMmJDXCW3BXPhCvQFehSyKU5sgTJ4JqaSQw6wo&#10;0+60oaAyLGT0q0ODIFLSQRxDFLx1IOHg4xxl/UkSVXgxaznq/jiswIT8J6GtCtaHIwnTkJWA9VDc&#10;TNTS7sSiGix2fCdwZWZZOzlQ4xGvRGOkFU2qsK2f2cWZpREyZYDKzHJITY1BkJqqx/SFZnilpZ9C&#10;nASuTOQy8WYHneSzDcradoCqucVNU7iTpPfjx+cUZRqV3cswX2W6SYPAsHp3IsuZLumRE4gwUaKQ&#10;fJZ2j9ig5ktZHpO9vf3Dw4qby7cJ7Cm3SOXkJMF6AVdBp0GuFQrMhs4t6KoQJVB4ar36ZHpr1PND&#10;K7UlW8hGMugB3GDercKswQSawZousMV92uj6uUE1/DoqcOswLmq38LcS0WZcaSSijdyc2kiVBxJM&#10;tx2aASLqw+yhJFVi4Se247UjRfNTtBszHachD+i+alIINcjOEk0eMTfD3B/mVbaTNENIvWndfmax&#10;sJBNV2OrBDuvtNx0cx/tAdilH/5kkV/gnMRyMZNgvQYG/BEA2ChgoZEQoagDH4R3lPb6TlFbEaRO&#10;AsP5tuMtH/rTu97kcjK7Hc2vJ6vqfD3Qilh+J2AHsFhekG+VvQwGmDuuyyIrAxl7iO/HxAwu0Rz/&#10;NY/RkWz07O7ycVmpLzMGgtRHqP4w4yNu8HXmTGlaYfKtOfDmGpuSQ0aXdqe626yaS8w/fybN2iv/&#10;+YPngT+jkU2xzmX+9X/8T/+3/+v/ZW+v8uXrV2Chv//mL2+//5YKOp9B2JnyHtkq5DTmNF3ACnhB&#10;WfSg9g9hYAXdMIQvEaRmEmlnEYSgxsWnC7BEq1AErnQNub/8C+yL8BXtdrz1cnB+cswqD0977RtY&#10;h/rXh3vlw+Mnuher7XA8/r//j/8jZLNsMolKja6heSd0ckyBMDEn30L3Qr+k0Wjxc1lMWfh2IgkS&#10;h8+WNrCG6dxFJNooRMXxQpuCo0xupNECXrYAg5sDxjBfDRpX5hRIXjYKhwLIwl2t9f3b5uWH6tur&#10;xsd7WFhFRh4Pt6tP7xcfLv9f765BDOGEXtw7fPLs5dmLV0dPn+6dnmL3DHWf/SIvMrKa1b/9btSq&#10;S5+Gg8lJslOB7RYPoNPDUjy8kY3QfH5xW2/MQ2MfCA7OQARqwpgQGnUngRjq+AP4gW5s/6Dw+uWz&#10;p8ekCLecA+mYoBEZDFHyXKMyhH54hXVloSR+zdbf6/U/fPzwww/f50spRjTacnASbQWncQh9hGBB&#10;Zoyvap4vwV1jh4cwEy/NVgwU0tTxWkmhPsW0DkE6IKTPX70uFYqo06GiBUKHd4X6AOsNaJHVZgNE&#10;nDf0OGm5PDoLGM6pV4fViscG+M/b27vGaJg5RGfxAPcroRWCm2I6Ox4OJ+MRnRnz0gJOFat54/7u&#10;hz/+6eLtD/VqVXhqdF0zMkeCbgGaJyeP9zzrXqlhx13cNLLpNOeTjhfqqwluNkbw0C1YFNtYbdcY&#10;nH+BqwMAWMaGIiBEvY1ItOFcCo/ROE2IyLHynKQQAtsooxRkISNRbvrZs5eHJ6c50LfJdCWbDXmN&#10;7sW76p9/M/30rTOuJzfDWMBDAIIuWy5EaCNA4cGKIxCkf5yuPJdSDNEVHTcMw9xFKrMtFf2Vgrth&#10;DT5FZBUzcDznHPo5hKyYBgJImM1Z1kPxIZSQ1i/u+/9Qa6GNm2Yagi2hUjTiNswVVkCoNyH3vt/f&#10;Jl0n6HRqzU3aOX/x9Ek8s/fqbL9YbFzdrMYeE0JMXtjWovWC8js2DE2MH2fz7nQO7TPjIE0geWAO&#10;i1ayCA6bYR/VDvxhSWfyBBnYNrMVro9JAQDc1ulwYD/p8rWyTVdfpd0fw2K7WCLW06wKC4rwIByH&#10;4QDKbRTjMa1e5c7D40GBDovX6IgwkaNwn9H+7bZhVprZfOz+n/k9ZC+m4FjnEiKK+fzp/n42mQBV&#10;3qy3qu8//fGbb95/+rjx5rliKV+quNto7cM35ECV1yYrmyaJh48ul4Wrhp6z7cpdwQVfBJ6dRzrL&#10;P/znv7uu4boZiHdXoVy4fJI7f/I867n+zDZFkJl6aL+y8+Z86GhR7dgO8DH8qm78tz97pRfN7/hU&#10;uhsWE37imhXcVSWkXkuVhHEgMnw9pTm731UgI3iuwC7OwjH0vvKVor+JTunHm0/fX/7x7/ufvg/X&#10;b91mIzkcxbUCQswL7pttQ00HaDh+ZhMoRoGZ6epty5pUg11NjpnT6skXg8Mah8idndeiObuZyO7+&#10;a0ezu9bPBrTdvXhM8PwIU3WZMslsHm2dpW/C7+1DaCkJWguaqahZmaqgs/tI/ZUtCHSN7PzW7A35&#10;zjsdAjsV/Ly8FJ+XsdnHsYe9YxaBk2LK35+82XvS2ct5DzUsQaBMSeV7OinQgYcD47GksUGVqCLc&#10;ovXki7DEYtIXSA7G05tqa9Ttb9FEW4R/9eQXl/vJ2h+/jWITt2RnE90GEDtObyqVQa+aQYEJG675&#10;2ODCGLdPmcXzPZG2mA3Z9CLqGxUQPhLOVE68WWDcaiLOvOh0p73ex+rlx+//Mrq/CUZXCSRAAwtf&#10;BMuaRbmcOT6EZZAZTkYRfHjT0PrYkmV4jpIptKxEJga5gLwXJ4mNDeOYfN4tVLKrLX1k30zTg6yh&#10;qCugFmMTB6khHgNR4qCB7HlyphJqZu2VivivA9HrDPo1BDi4nfwc7sighztqvCsuN/pXm17P6zY9&#10;Nn7TUaj10OFzxl6HkwzRjLgNUXE4Ws66J25Gs0ZeGOPk7SY/W8SHi6oDyDAGbm3dq+e87iG1fakg&#10;BR1a465XG27a42VrtryZT98XUtG93NPGoLEM/Abb1eUwsVkm8QDUIVmk4yl2d9PFOD/vJ2Z94Ii4&#10;RHRPXkQzBXiDsck42+9txp1E/fLo+hNzvHezCXy16GIQCiyTnJVkmnF7ZjnPVPaHydySzmoVGLDe&#10;iydX4UQNXWZfMx8r4h7YQvI0kViVwV46yXUkOq6jFEcTuI0nIhIvQUaBE7xcZlOpfB4lWJpIP3R8&#10;hPWazVa9XktkkxpGk/bl+0cXFE0mcxAL8YWHrglVHcQclA2mor1ujyS2tx8t0T+Vi6dPnuDTw5Mx&#10;gxMwWxUOssi/ctcZy6CMQgrM5Yv9zmg9C4unsNoABCVmIo4AG5sRBij9TM5JphNo1pEjgNMTqznn&#10;tBu08pPxpFgpj2cDaNer+bjTbqQigdPzgy0N8Ka9DE1r3fr3P3zotEnDfQ4GkzUR7eCASMJxns87&#10;iXR2PcOqwJ1j1xsZhUKkN6StI9N1CzVUfs500sfSIp6UbsFgDLrameHdjNgnBRijWVhCZEO0wpwo&#10;pmNyZ5KEvcR+mdHyNiMujzwSi2RddgnwCiABUojDtHJUvhsYiQokzjbNtyFhKqfrwxoOGZk34z/0&#10;GMBMpNsZjgqHoZESBE2B1c1PlgYX/zN1kQKOhpW2+eEfjfDGDiGqoGMJbkYi3fYf5pMV3wyljjZp&#10;R0fcfQcLNZTTsQBsZqKlyPl5S2NAWgYsYT7U55iPdChzuv/1fulZtpguHuZL+2WOGdDcSMbtD1ow&#10;OBIZbR74aQq+ughqeHa4CxlaKtRT1XkLiKbfIP3N37DC0saSrapZHOmSSblyFzxN+2O3pD9yGk1/&#10;q7+RmYQGcLanUADfhXF+8ueGxRgUGcq3vsrY3JmdlOmrbLbGu1EXzvwotdZmX8Wn2WzOHZEtkJrz&#10;XS9OOtQPM7fQfBszidTcAMsWJRKDCNV/1JbSRXO9DdvS9j9GCEYJhlmJDO7NJTarJFNlGCS9QSoR&#10;vLXUMk2l7iY9grovvRdohhKsNH+3pYgkh0haiKmtOlV61Cl2LdPFNVLtk0VtNK950w6Q75kwbMw4&#10;xqqgrDml5hD8WEkQmo6MKbiMJaTRYjBIdFMIeDF3MSgBSDrGZp7NOE5weoblYWt4NSQfzRyZ2vB9&#10;zbpbmxqTnE0jr2pht+DVMbaH2XyYbLtr+20fvmv1Q0R4ZoIA4YSa/sPv/oFr96//5b/8+hdf8K3w&#10;S+ICQV/E+Ete27Jc8v78l78gyYIKM9dYeHgXLJI0Qp4en8ZCscsPF1999TVvlTXQ0xcv5XpXzqzx&#10;afSn0sXyk0ppP5V7e/WpfnPN+JmXXy6UMciGEQivAVzlN59u7Dy81mh++91fvvjyNY8W80rOCBUo&#10;Mok8yeyUhOBd0Gkwqd8wGwXgJ2Umo92Eq40BUvGSNO1lA0S1zxtEiwtPn9FyAidJKozw6FSxrfFf&#10;m7a7dxfvqP/EqNftWRJfiDs4J4AAQThrXa+fONtKaOzdvXNWy6P83ttounB0fPjsxf7xWSqVgwvK&#10;qSKgpF3gQ75ep1dvVOeotP3wHZ0TKBQRlxWMdpUhFFCcqyGMuE4ayddPd+3GhsYvgQyAP5VfZSrT&#10;KJSMxGjrj2bTL7969bOfv37x4vT4oJxPZpy4tL6IUJ8ur3HoY6ly+1C9qj6AQ2RkBBfdLj05b/Qb&#10;IHKZO7ANoys24xSVVTyjdIAkG916cQR3UAXV6EyNf0St6/gQT0lnEFaIOcRqxHjQvbjEIvD23utD&#10;bPC6XWiCCHCzKE3uYaN2el4q75PpgOOiRktvqCJeAAEw4YHZYHR9fdNbzA+fP9srlYN0FvzIiJ8J&#10;N6s/eaMH/eypbj58uLv4VL25gXZKgMJtlnNWxwBwOALhe3J8kk2hVAciNw6XFZSBiw9KMk2TwrBD&#10;hFYzCZrwLC5XDGfhAam727K2kmmTWEUobs+8dqcFhZRgAAYVxRquBvML3rIePcG8hWCkDxQ+goZQ&#10;40UcLvJH58+wfcfwD35sETdMvMO//7b/zd9vmrfxWdv1jSN+D70iZQXqdu69wRYA0qGQUYdO3MO+&#10;OeoA8ugBjXGzsb19t5BnXjXpd1eN2mYyCi3Gcd8KyWmYh3hzcbtWofhgOgP3LOw/66BF8I8/3P6h&#10;1hwHWSklobsyTAEdyyPKIASiaaMznnINkgmiVOumOoqsEXaavL9uzGd5N7WZzrGghFdkVnSkjEC1&#10;h20v73JNWEEAyXHiWRddc/xOYvR8ZGRNVCL4lwARnSJ0LKCOkfnhuYMZROBl8K0GcTnPovMOMpmp&#10;AQAEG8QBA5u4ZAORpP4h3QG15/tu5sd7Bcox5ooyHJKSspZB4usxNhZQl6jFsEVkRC6gbf9sbvr8&#10;e51bRPCojGFcDoa1Tx+vvvt21G77xlM3uDlKp0AKJ5zIrNW+vb369Olj6/2Ff4qvjObFyt3WYYCO&#10;NajJ9xrRUFb3/k1mHR5QSH/5Onw/8cVnKBXvHZzU/vT+jxff1HrXEGmnH/teZJjHRQwOUhMVMdFZ&#10;OcU4lmqjZmLybuzDI/d/+KuvxJtUtlO9QIvG0IcaQbnSZDHlJDoFg2Mx009BV+yLM5kqgns5Gv0I&#10;RiCeVz4oOwOalDpEySxOUavB3D/y/N4cmdoYO0BBOA0QQslu14CbTs+0ZKbpol8xvzO5QIIptNua&#10;mpr9H6+bmwo3gD25kT43RYqh6duxokH52u+0+xD0xiBMbEdnurPPd0vNGosR27bZAa1tDAlIfJae&#10;FjMkNoQT8/L4viC4uLVaD/IYin5hKjJypq6tqWOsM+GucAFMOQ/Efuh1V1BiWY1hDNUc/bM3/6S+&#10;l+xcXCI1tQ5Qj2J3ME0zY4NgKp0/6Y6rpmQJDXwwsEWyzesvhx4gEJqyBNIuge786+M31ye51h8/&#10;4pW2xa0VzsCi9yxVjD89u7t+m9jCpsAlEuQQpplBVJWR52IXV+/1QB6nY9GkE2OIEc/kE8UjWXYP&#10;uggJu4sVdVwoEy9nU6hmJ7JIQvvH024wTk0snWJEAeQ6FQmVMymodDxDyHSNxwgwzsJxPJFwAF+N&#10;aHFi86MztuXoyuJbsgxE0XMU5gHqj1xP2TVrMgJPOppJU8qEeli8TjxqbnBG3qjNeGsdryKr68Ry&#10;4c0ZW8z5ssGyk+HadJ2YYJ24za3nyV6bzgRWtJPPZJb8JhqrHLJsiPa7JBc0YHCsPgJkW3zSohIf&#10;tnLLmYNXynyVHK9GXvNg7XuYDg47N8+G2DOuOqWiE3T/iMjIaJKZ+Rbe5kZJaS2v3m7dmwV/AJMz&#10;vPmy/cDjMkrlvfngqNebd3uDycCdtPaa92zFlPEnY4qPQyjP2xAT6PDFu8lwuEACHKZDPLi/ALSz&#10;OgguUvkcipR96gqGRN6inXZrTq7FbG+yvY4k2vNp+NPb3sOHZDG+DWW21X6N6vrZyavTo9d4Ag9m&#10;vqd7FTZUNIGpDFWBso5pSOQp0uu3OdfUCUxlmdClM0nwdOAeMW8kfMH9QyhuPKLOiLRbA3YYP/vZ&#10;19PpmJKD3MzlIzejfTmHX7CMAIWjsq0c5pc+0MWz09OUD0BTLM48ddjrkxmV8KAfOrTsDtM7vHwp&#10;e2gvf/vbP9LaFfaSqDqDfsJYGan7q4s6CqYcRdVAEWS+0NpZjUit0/bRSWFvLxsLr9A1cLPBcHqe&#10;P47OuTAShcsM+uglNHI5SN4quUcekGBy8DxfYLnqH7aXNLzbdW//aHX+EoCV7PnwZmQbwEHy+zmB&#10;dM30u3utNtkU23cEYDiBlAea3BtxsTAdskb12stibYKrM6p01JmBlX8mjTjmwBRMAZgbsu9jd0+Z&#10;rNrc8MYUGe3eTjovihS2A3xs3tREma2gsQwQjEcLNutvjvYGIcM0kvo0VR5KNthnQUFShDPQFYVH&#10;OkB9glDrWsWA0hUcwfwfr0Dq5epMTB9oiioLPxQQ0XK5Hj9snY2k5Ocm8HHBZoZaJvRaVJ4tUOx0&#10;LLwIVXIvosEsqj1QhlEmINK3mreNQff29gJlDi4aqFlwxTHG8/MFd0Av1kxh+XZ681ski9hbJK7v&#10;fr1YorKDW6jHT+HMah1iPswa1rwD5Rq9Xd4D/zXWhjvale1a9Ym7DaOd/Al3yisVXMjsNrU73dHM&#10;RTfn+xlLIduLme7SpAL14CZu78btJtDzqngntgs1+mTq87iYRpzdCKuaTsX+RtlCtYBUUwwo1ZAO&#10;LewT64iJ9himH7REdEp/1maS/lPWe1z0PaJ66eLM6F9SjOrf9SWS1BGFl8sooQTVAjgwAaNkacQ8&#10;BbYYNFGuiItZq59EK5khqKsayy2gjMzao+k9foOTxeV4+XExTLFMwnyE6Yc5lQK78PZo9QytlI7G&#10;HiRykJySXESZcXoyXiG7IbLZZ/MA8mcVYMoGNBJM73nlrF/StM2PuFd78HTNLcj3p8l5dybNdtBm&#10;bNv+6fO2rBcmkO+M1qsPdeP729t//a//1dnJaRiGYzhc2iuDtaNwEEFrs0BE/rf/8fe//s1vvvzZ&#10;z0El8AYEtozhXR+nsmS5BlWC77l/dHz69GmqWADfWcSvNh1N5w6+fP2rYinp+jajRu/v//LbZNhB&#10;CJDrCVcZrB9SgjCrW6jKjGZYRLBqYD771c++Ojw8AD3GAOPtx0+wBLFb54JSsnNSmRkQOuAk5fN5&#10;OhO2PY6LnYmOsbZPAuHwlilEmSbIkNB0kmufE+UeLOk9aBKk6o5F2LRze7tutrjbKk1Q+aeDjIRQ&#10;igdghpwamJHVqnt4EKocBGcInOUy01T64J/9bw+fPU+VyvSdWk/zEFCbz1fydxJjdAUnbjVktPbd&#10;esS0EXMuHgo5Wqn+BVHpRk+PKxi4hzcxdqf3namX2Ntk90KZ1DaZmVKBZ5P7Z88Pz589ff2KRWMB&#10;l3F8M2KR5TS4oKxvsitqjkBugG6ibnTi/fHy8uqKa8iisFIsSLeFaiQaAhGaSeeA+1HccrXNiRVa&#10;kijIDEIa7RDkzABLchimuuO8CgtKkWb6GHoq3k534BG6QdKS+/BDGkgLe9iqt+t3rQ9X103uXbd3&#10;d3ePW2zCTVEWoFBDBKcWkpsX0z8gvtIGHXYb7aur67Fvc/jiWTaRWvYQacQNInrEMjng/+Hbb24u&#10;L+hNId6xGRcLDUsvFvMsQIDC57Jv3nyJPD6iWblCEi2hUp4VdZpwUL2H7tbB7/EewmEboYwVp5L/&#10;8fZ4d4PhwMic6uTzlk3QYw6LmU4Gsw1KUwIdDSh5Fl1ZhgVASVFK1yzJXAq+GxcO63nuxuHpc3xG&#10;GHCQW1f4jn96N/zww6p2nenV3C2CaWQxD+8BrjRPBpbVlNLkHHwfLUpcOWPD2MmtjgYBJvcn54Fi&#10;BZjYoNnY1ptOF9cvz0GnHSwisvXsVydzj8I54naHk2YfDyd0BwCkYvLl++Z97QL4AeN2N0mv2SNd&#10;MJQhK/Pf7XaMGgMkmFDwEDAVZB40ucP+3jfv6WpQG7z7eNFrd9kdkimZxtbrrel6mUAuGEuNVBob&#10;ZAIOyi4RRLmDMc9DWHYBBhjbYObf1OUuACRTk5MpzSYNcSAOhccVns5nhVj0IJ1g7kImIOfIFULR&#10;ZpeUtW5TUggSeqmEoHeiIoPdJ6sY5VFDYODTowueFUQD6Qmg37OyU/siiUIBeh47i8+/8/lkZLRF&#10;mWbD2jlHEy8DudWkM+jWrro3Fze3F4N+K7pao1HHwP1V6aB+ewULwcrLmXGooP9gvMgbtEZMmQmI&#10;GEW0tuvI8yfzt427zoW3mH39i3/SeXu3TvrimcCTJ6+af3y4mz7M291Fq4X9aMSNelB/wRFoELpr&#10;vOxr1P7v3/z8uYD+mpKKMk+9AMqD8oLJED0c6xMNHhl8+8G2SifUJF4zkDFTTAO8QXMfHHyk1m/H&#10;svlxPLyeejnug+AsnAt6EOZ0Drtio+JtBfRIdZKQ45d6XgOqEW9dyGFZNYr3wh3ZzBHk4pLbu0UD&#10;qxdjhtbKVpLiEM9EuE0jxse0kvEB1wyhZS51CBwOEFgzWea9CZisLKSqxkpwqxjgImgDYtgnuy2f&#10;kVkgq7MdJhtjXcyZgKwpuB02aQRMxSkTrfgsKyenw0H0txgF4Qi0J5TtBNHV9cUa/vmt1waRmVoF&#10;x8t1POO+CaYQA3l79X0GCNt0OQ25w8GsKAM/sLgC13DflZzNEoAdD5K3l0OGQstUtjzqsl4Px/vb&#10;l5nDyZf71e/usa72Oz68BFEdjuaShUL8ftpKsKdZeRt44is/djvgELebTrHiH/SSaOtStYfx3Q3D&#10;/Qy3H6qRhYdS5l46n9ovhvdifged2np7g8oHt7qPTu+gt67d83t2f8tENNJ9mCRKcyeb7aFHMun5&#10;eNmx0AjWX2QdnqWkZ7taD6fjuQ8aPnc95EQyKtHmoeU83O0M8eUClRR3mdcSjljZTfD+YXAbS/ai&#10;mYdUITNdHi89wDLc3vEIU0KPu5kKREPecgC7N+guOgMsy9MoeyOwRprYxgaB8P46fBeK1dF8m/Wj&#10;s4GbTQcKhzdoSHYe8JE4i/qyNEc40cTSupfD6afhMMuIcDyvp9wUYheFg9HB8yEDOm9xzzQkNj/o&#10;3HmcaFBE15dJTByD60oqvUmXmqXTUcLNo6bONisFttTXGHaft+qxeJZ0m0VTIuumH64zzVpwPjqJ&#10;RytuahpzFtls5PgJD0GPQ8NyNZgOLkPuQ21Vv304OXBYcnUH5ENk3CEZnv/tv/807eRjgl6e9LBB&#10;p/ndTgLR8M3dTa95nwriyECZwgIVkdVYOp8jlfZxQBeMgr+HYIBBheChbBtmkyWMuOvLtjfYzpD/&#10;ksGahAtx5wJbG/UlqLSp/y6vr+XhsdoMun0eN/aHHD2eksVsgIjmeoagTurysk3/g8YK8mTzieP1&#10;xqxGKR7iiacPl/fJTCpfKkAYI+5STKJH2n3o9od9+Es42IYi62KFl4rbU+7uZrAc+vH3W/qWsdRw&#10;ux3U7mrrzXj/mS/7NJHcj3WHbZ4m5hSFfCyfXRVLy4T7/Pg4H8ZZbl795Zevmw2yJPIyhft367sH&#10;CYvNVmig3+8fhOLFSbg8yuSRbUPfoDPfDIP+k6AvWb2/xv/WoO0BhMAoDZRL+0g2TyYQ+ZwIhn1R&#10;ZPoCpWKWltg4GuB9RwkCa3MViK4DqA/i9jFiMDmj6rF+o8QsQUONG7vFGZIZjYscf0uuIMFgfsC3&#10;pTJ09WjDZOcPJAx0dfUqiKBU0BQAgjMbcRbRsNkcwEVTk2Z0ru22ywglkOKjQvOp+aB0577B8pKI&#10;ArA1CXaw3ER5nkGlYW3LXYBa0NhFa4hmxBz5o2wVeBRlKIDEtwCYGm+y2Jij8KUhp96ANRjQVEzL&#10;Mv6vNv7usvcfbvr/6aH3D9XBbxqTP3TWP3QGf1i5D178h8boNzHf5iD5JfObaRxqiZaBBichSjr1&#10;Lv5iiAkUUqXxqNYd3kuqkVOLQa7rY55L6EcqUQoHpt8zVhpiLZL8ZOQn7zfiuTA3dCkMfI2DveKx&#10;3PiUPth883eyvjG3YifpybqFv4I4RAbj1vMN2YbxDSRtwriTaC1LBgG0zHxQl9U4YmjHSDEPqxb4&#10;pRynEAzAZhAvFqyuRJmTDoyQaAutqihYgTeYFlOVvTAsmnMKJAoQFaUPwxmDxkHOUKLhp4X1bTVQ&#10;NbRO/XBipmnAYMLAC5JmphjxAigJeCLAmFKUtFr0C2FgVOEDUalpQB9Qq01FwshDpQklEXOGBTnJ&#10;+DuRQan/RsvuYF4fLK56iw/D9c1k01qIREyvgZtoaLauyuEhBpGNqgplXoeTKc2jNSXKEmIUWGgR&#10;y9kwRLeLDaOTtKpoa4bIHdCPNXkbLlnAJ8JiHOsUciZXYEOtScRXicVMyTAnzbCBzXmMhgH6GjdV&#10;lzjIRVgyzIMOGI5QoHuwuZETubz49O//9j/U2i1UXyadCXxQ2qh2HZHsm4vru1Ak7QslW406FmE/&#10;+9mb0Ha2HQ5xDWrc3f9P//P/o3zyfNQdfvvb35O6vn7zJpkCjYW2OzC9cAXBZNhHUR+8JpYqk9mk&#10;ennTno6SkfjR8fEyEYE/37l92E5mbHuenZSy0VAu7p4fHvPADoeABMd3tw/37dHh8ZkOMsQHREKp&#10;lta+6w8fo1CIGb2vVk4ixT0VtIdrEtGR5p3LBUyHT6eUonoyQPGe8fuGTA9C4TBZiBbxRIqs7xq9&#10;xg3hAdOc6QIKO4d1I4E7UYOW4d4MXMTpaaIYLwXmscC44yt92XH2xiDnPJCMGl5TzuIgR0YeDDst&#10;b7SAqchO0rf6yx9/q/EFc8kNHvf4r0LGWwS3c1jxz45K0vpfB7vR9EUo0Qi5y7DDrDqaTuyfFE7K&#10;ybPDwnEllQIZ5/enYmkEmXvdKaLiA+okngwHa70k95eNzGTQQa8GzdaL+9sm/Goq+Gz26PCQpfFi&#10;AkINlsk6Fo5zdmkb55i20WfAKjZzcFNUq/EDw6liC8AsaxCDXyDaAlfGA0lDZemhDDVIQ9Fx6EEx&#10;YKrPweKCCdGsDh6hGqRq2s1WG83zDju7KatyXyyVxkM2zWQxkwGLBNGt0Wtjvkd2zLjRk9O9pycH&#10;CHo6i+mo8dDrVEfLYSwJJ1yl+IKbtgwg94pRQKrgZksJ/HJB7+aKCZwRRSyjuSXTs+Nlp7RcNtud&#10;ZDLL6gKaFeEV9DJhmlkMb4sNGa25FvshBgeMYIQNZgTJGeM5hgI6HQy5CEQ/4tEMpvpEWud8iZNx&#10;z56eP//iZ6Wj8zASfrFCdLYI3l8vf/j98od/CDx8F59WkyGWxR4DHGMAQrnMsIYtIlEGoDO9lKxI&#10;IsQUOp8lbD53G08H9185h+ck9f7dTaR2lxp20VqZI2NAOAnCf4s4fK1v28gczp/99WzvyWhQ7Lf+&#10;8uWzCiJfzmbZ7U5/ezf+ftCfRuYFAUUiIxTlt0viFAul1mLcg9DqLTNI2SfcWTyYwWvBC4QgLiZj&#10;hVIWnbYBejPI22K9MEeF1aUjJ3DEI3GUSAF5JuJhtblKV8HubFrzLYoVcn6y3mkvnECFHngtVzmo&#10;HwxiAOIXUynoR+PRgAXXcSkbD6zZ6NKDEIaJIVCrNLzTNdEWVGIyABoj4SYU3Oz2RSBJ8EbKtzUd&#10;bMLBxNLfA5mxmYAg43uSIfg+6oDkZM4KRutZO0O1yyk7bSQ986nyYCKYG/YtO1xAkdBQteTitTIJ&#10;aDf6t1e9y4v7uw8oP+h+/WglZSUCgsvpCq4yFoVQSztUXansmy/+i6N/8TeVfOHk5Bnevg/9h8V4&#10;sh8rl4LxWudSpDJyA5mVad1mDhGLKoXOSPNq+8rM5E2wl3/7ixef8ZD2ZYtMbv7RlCAa+QkSSqQQ&#10;UFufsgOvPGL/xZEQHCo0mC7wu+Ggr6djbCKxbNQQ19IAtDpTjiWdy97hH6P/7R/NINwsPzUjNSNu&#10;Q6WQIZ+ZoVoQlP2NVuNGjs82pfbS24GwfIkNmZ6/1F6OR8p86H08fvzYspvayH6C/fH24phuUa9Z&#10;9ZOJROZLBBLbNdJGwMa00uqTpLTIKBaIm3pEO2MWl4XukpdLwrwE5TnBDDAypbnbrM9iCf8Xr29u&#10;PuHUxgCjPZkOWu1KLJJKxwZzVi4470nrBC6txhowZmLY4IZZu2t97aH+gTjL6qRc2b446N5gvIHr&#10;0TqRw0WSuDd0U0nMyNcdudUK4qzgDmO0DwsOR83BJIzaGd6xPHdhhxYaRAGpJID4PnM78vh4PqJr&#10;QJuFQEmr7/WDHqtxqk3/FHfQZNzFwtC/TDlZlAooDQ1QSsoHondy8fu94dwPc8wDiwcgkI0MlQhz&#10;ayF7RXqiBmDlomUz6AGg7Ks5j8MkmZkIaYmBdQABer+TYqqKMQOvzl0v2dPgvDdfryOjbrbfwMPq&#10;cDKG2gdHHcPexP0d5gAjTrg3CI+axdkwPxlTsgxBS7abOPd08c/dzOM0z7PlNFMgSQ0W29tk5DAa&#10;zIeCif6wB6Pg7OQp9Ry4G1hfbhrxmzW6qsHEnw9OfeNuvnmfgPLnpNv5gzrjYFRXsZyYLicxjMS3&#10;60yBIhJBlmW2COrDy9CExMbYEjkZfkPgmm+XTEuP5DUbaGUKYboyTnHE2fQm9STo3eNpPHO12ez5&#10;gtPrh2bX818/tEhSviWA/BHPri/uQ4Z5OF612r1wHHf1CV4b6GrmYAWnwF9xyqXqwvAEiTVA8wYq&#10;jxfIpt/b9nrbMe55Hjp5W/g7oCV8QVQusTXH6BZR8RnCmfe1W1JNaY+3AZOzRdSD7rXejjK5BKYU&#10;iJAtqJyX21RqP5neb9S7EK5R9dgrnzWad4z8vvjZV43WYNC9Yf27d5iYLrr31Q+9Yd3PdGgzSSeP&#10;UEbkKyBK8MA2eH/4joCYasXabRSn+4m0KuPNykWEeTiYI2TTbvWBe/BVCAsDnoJYXS4eZpFJBeED&#10;RHceua/WFutZtpQlJOTL/cPjSqsx2i5C5VxJk5wIJUtwOY7X7zvgXaPh7GoW265jIDyY26IHwy0G&#10;cAQfkjKbEAWdmVMHX1XqHvhw4K7BpNJQi+W5Rm1tVjwCgfgV9/ngucCv2OIP7S8LJhAzAbdHnnqT&#10;COQ3YUp2MoRxgyMaaMRvAq1I/dpBqmmRBrNtlswaSMWyAPh2o2Si325xZLZkalZ2gLodVNKsvEzi&#10;Mf+qyPcY7Wwx9WPYf9x68e8GpWiI3not+nFmJG1UusyCy7w1symSvA23SehWCZDKKFjtE3+vzR/w&#10;HOSzHYTiovul1+FIjkAlgx1tunaYVtNMmvGY1kTh795+E0stQnGUCVF0NDqqPHIWi/Fo1WAZieKH&#10;S2BTTZBZb+qN8j8wQorz5mJpLyDRHcnvGLkEE5Xs3kpNoqI6YBp+LiHI3kHqSJMg+DdzR3S7RO7S&#10;jTRNlAntlEtGiEJKVwbvQfam0DXNtg6HZpL2NmkTqxbHIk3NYbCZxJg+aXdr8rqsMLg3Ih0oce42&#10;jXpHWqkZsRXhdQwOZ7ccFJJWrx/egD4Mi1T5zu4PeLKsL6ImkhYJbBe5arXMlbQGlJ9zLsC32YLi&#10;tD0YN8azBmp823A3EG37ZvvYULGJAiMHPC0YAPExiceRFOakEtZEUKR6oXsFQotkA9dEydpAZERz&#10;MsdaEu0GiyO+vkXdaCQiqCqKnUgm6d5r8iDeJj0vxrJQlpcsjaT2agQwlCGW9FIczTRxauu7+PgR&#10;I7WSar1D9kO3d7fVWvXq+urm5hKVfy4kexecJHBMf/r8Kd+FF/Vw0/of/of/81++v7mtDZ7/ky/+&#10;1X/zL37+qy9T+fSWqWIyQhU6ZR65DcB4JBoM0f8djEhbtWr17fsP+NGD7oqTudLC0TBJYun38//y&#10;r85fvAQ9gb/A9+z+7u+ASmDrx3KGOJ7NFyToQdFJUNCeUvULR5YDmUhAOgAFqsNpihBhHjVtN2JF&#10;lA06Rn4ApVx4jgUaxASnBbMxdK6YxG/u8ei55kJxdTm6fBUBRkUFXqnICgZiSLKc7LuUk6irRJhT&#10;xsrfoubJ0CIU4jOFi+P/0HHu9zAjxJ8il87BzJ62atWP3wcgcAM4jG3bk+GUu0ym3jKuogF+tvJF&#10;R/FsL+LeQvvyhw5Pjt+8efoMQeZ8Ih6BFMxiJguYkYvd7Y1avR7wOUBoehpNdSeBE9hTPD7IuOGr&#10;lsnyglF9xJRhNBjRwJyfP83lUlEnxgGgm+bKYO2AlDeZ0TLiOE4GDirlLUOOpQfUyTd8OoxPdAEN&#10;cJ1hGmYzBPM1Xrh8iXjH5DkOGzhg4bgVCZCUQuUZQwi0ghr12sPDPV1hr9vlXPGSOZmcn6dnZ198&#10;/fNf/OJX5XKZsRMuDiRXAsHdqDdFuQo5JeYljCgAjBRIkLnzL04jLo0RjUxwL1MusYJB0q85uqje&#10;M/HkZPagP/bZ5hn4peSUcBDh9i2RykOp28DUwUjGtZyV1QqxGGkD0yaoniLmaM3OHyGmwryj6Z2j&#10;rQwIyjcu7OVOnr/eO3/p5PYwfQmDaUZe9e6bwe3b3vV3627VgR0Rk0413SLqeYz4SLj0fkQrjF/A&#10;Qsr3bxuC1M5sh5phFYitUlk/omjlMtp605ub7X3VAZ8MpCO8YcUGSICBDuBP5TOo3GDMnv5sm9sn&#10;vng3Xd/06ulBfj2D1rro9Rd/umx9GIJo8xVjSbCVvRHrhw2sF2ac3NaxL4j/YyCTBHoOpu/J06cH&#10;qWy93Tp/8RywcANrCT4fMfd4DCkdBtliBqu6CWuyAdSIGT+pisXMfA2Wd+VE9sp78BXb4wFqF/lY&#10;kseHbYzGEYQY6dYyOBBefbFdVNIpbB64ygRJgzbVloYgJVKsWQNR5YJKY+7YG4zWbuQ0nBF5jTLU&#10;B4bFdTchxACIvAzzeHDN7kxK7yq9wOr/RBjGFgQ259q+5Kcdx2O/o3+W8JtkoDXFM4lao1HTx+xw&#10;hZ9zPeAmxQEOfiyGoP2Ykx9isRd6iffj/tHL11+cPX1x9ux1CTRUMHpX7yiOsoLBNUtcC3Z4zFVJ&#10;L6hjGJ6boQDbVBL8d796aSqHH3kUWpvphZscKk6FgY/yl8Qg1Sk/6qMo+usflYMpEPDx8OMAkkwu&#10;RwOA3mpfybJiwOv6asppfrxxyDXd3iM007ZeOvGPPZ4pPky/yeEm0liSvUGjaP1oGPiUBfYLjaqZ&#10;fm9Jg3Qr5uqbzGTQRdqrGhb+T3+ivUPmq36k8H2+c/qNUrrkFzkxVvuT+893pNEzV1CvjW/IizKT&#10;e+w39R61PNQgSJtVMxhm3rDGPOFy7LV607A/ymoVgt5xOJ751V9/8/03XrMBpHKwWLKBRsCERVAo&#10;GRJcgMcSEUZiJJEHmzIeqSV+IwhIRM6ylbMvX5RPDrLpzCIaaDxU/cspK1PAFIb7H0znM210DR+o&#10;oSIMIIGcME/1b+e8HsLuhpnVapqIBV3ovawJUSIKAeGDjCDcmJlXSwJOzFe2mytGQiPKlajjg7EW&#10;jnpoZ0NBRlyNZQiW3gCkdHlU/ZJ7ghghgH51M+gQTdxUHBw30gXdToddH0UOtTVKHvQGgAal6kT0&#10;WUmCabmugRqgTQn5cpydRhXnsXEux5PB2NlIpMQmUYfFSNQbuL7JvqZbUMYCmFYPfYAcFiuUJzOV&#10;KpNWHzr2+EvEO1jRYFc46sUDk68nPbk8Z3MhR5ahfarHTOKgWKHNnXf7rXQ2uHeImuWQVzjsrpoP&#10;+NL4WkiyDbMYM4eDmXY9iE1RIjkIuU12+f3mXrd+NBzGmcwCoa99Iq5mpkPMxpkX5ya9RMopUykm&#10;Cm04MgyecXvCDiOe6MbTNSBI1+/iyxn79kki64tCww8kxj2/10PmLbEN96Nu+eYOuW132ElEN7mw&#10;r9vZNrrD6WiA0i/0FV95L+syqGR2PodzjBf8ErwDjHNJ5/Nssq5fxb0Jb427QqRb+8OrZDZSKEfJ&#10;Kp7XR8X04Dh/iNfpQSJXYAQ8L6RPy/tFvPWg5DOVpExLJJGV2nheHLAovsz00qK/Rehgl/zXzyAD&#10;DdCoe39XI9tRYULvZ+FdzIaTGZoqbzhpu2m3WCwwgY5jDT9m5UuUo3+YM+vGMDeTxTmXIfvIZeQx&#10;7OEqAXqfddx8AReRWnsKKhjuSL83gHdA9wnii+JhuLxvN6edGjLrhcnMyxbg1wpTJ+WrVQQ9T6n3&#10;MOLe4CmPxHZ8MrqnwC0WigysYcAhwNbvtTJ52JyHyQTi7GLZ4gxEjgBGTa9B70cxyiNOX8a6g4aC&#10;M8YVRazadBpLynxKPFCmPP/QsFi9mR2aMbeyiEHpwiBbTfFGbJGupMKO4FZoi1EUoeUoYwjQCwod&#10;sk5QJWB5/0YXQJAvvtRgB6XJb2CPAhSovjfdo+mkdoHLZorH2ZcGZ+pqbFAz20Mb4gQTNaQv9Sfq&#10;6Exo03DKdCWmk7Odg+KtJoC8MhX0pt+QKpa1KtYiiA0iQW7Lb0zfru6M6AGrhOjN+tE3G09TqKDn&#10;nk08inj1bCb5Gf0v048po4Rwk91/qNVGi2vU10MRTggKHeq5rfgnhT5tnA3eIsUBhzDRXYsidVw2&#10;8G45Isqdxm6PDpBbY+GrtBICqKhx/EzvVqA2isS73abJL3o1ZuEpM3oj8mwurOTADJNzdx0Ntt9c&#10;E7tZFSVP8VHOePRi5s7pZVOi2AZ+R2VU1lSrpmTMqdLqVceF+27Yi5yxuPFlBFCjmsG2oTB5TfLX&#10;2FHTR4M51Y2jybL6LSKK2DtoEprlRJq8qYu78/lQoWdSt9gTVsTFdsv8DStnAZJ81Er9yQzrzPvB&#10;5LI7/kSHt1hXp/PWdN5jG8Nn4LbAwEWOVVTAW+T6eMvCRElQG+ogww4zexC5X2/RJ6MDfJVMjrZ1&#10;jDpRQ+rQMheJBRobDormwwLtC6SsWoc0N8N3W5xD8VVWU5YPwCQhwqhpDoHu42CASmWMimQo+ZrH&#10;H7XzUrn45vXrs5OTXCZHN/nuh28QB2njwTVZ9buz3/3u7QMeZMtIpiLxGJa4GHwumWeRVueTDCYK&#10;WxDeOpJ0Auhg8WoZTQEmRMgNeCOFOXRydjUI6TAFGK8WP1zd/uXb75GBOD5/tndymshpifTk6bPj&#10;py/x/2aGQvEMPo2rw/SbBoJKl+NQyOdtU2/PntnOi7TKQdgNr1VcwQUBThJQmpbpKJUWAYvNwqr/&#10;/tOg/vDZcIoVOQcA3iY9wQirWCQJY+EnpxnmxeCH6QVb6+TbiRYdVDxgaHk9GlQQIpdzP0IbaMnO&#10;Fx+//eb3/+F/6dVukRilpVmE5dNCfoK94PnCmeMnh1/9suePpd78cuwktqn0yy/fvHn13GFr5F/Q&#10;qeVzx2RtGqh2h8YZyt2S5RDbTm6NsYw0yxUDWzCnO4RlBK8EGp74wN6kxS6uO2AvXChlcK0DRgts&#10;CBgtUUqemrQzAYHxOPPsUdFboa5gjGLMLK3lDGgCmaKzuZ3iaUuTA5uJTRr/tF7jKQ8KxkQR/sS7&#10;kz2MRWuZ1xLmUaHJ9rjjoxFNIB59NRrCRpMt4WBElzGPR5FcCrEHagrUSg+1wk04ns4+efbq5Og8&#10;Xyw5uUy2nHdxcw5ithwvZ7IZWOOzTQfNgDpd3ySE5IFaYGYJCixGWJKGfF2t1Xkg+QeeerbP4pMh&#10;HAm62MWlA/i8RloChVLf8iTOZ4PhmL/B+jwpruMSBWbo9cenJ6dff+EUysFELuZms/FEajVb3b8f&#10;vvuTr0H7dxMctcJLAKvC00lh0TCoFP2gworOKyAbgA/EuDLYI6PTE/SPsAPeP4ymsivIwo3uatKe&#10;NWsZNO44GHO00AEFy5ouJmcmef4hDtrdBp1nv1g5edz8an9+nwg0j0ppCAE8ve3e9B8+Na4gDYX8&#10;JScNZqA3HUtEniKAZingbwCyXW8Lp0eTVv/20yUuGQz/71rVVrf7w/ffdRqNZ2enp/sVVInRmEYn&#10;UeBLghyQMGTblizQSNRyecfOYbhAKN93UNnPBKOAHaNp9g5xsL10v2zaLegW6A0CEkQOZM4reLFp&#10;IypXJRKtSnQJSwo4yrNJcMZ3AbgsixfWxfhy7UeSEKYYH7Ik5JVHZqilUgux1cDnDGIRX0ie4psp&#10;F5gw/jh5/dzz2XZrty/6yd+aEeMuQRjPOjVcapZ47m1u2n3Vj1/LCxOQ1Q8UvHJ6+tf/7J8hydVv&#10;tt99//a777774Yd3bAg2/nBh73D/9Nn5qy9enp74lutOrbYmiMPxNU0fRbcdDj42gXpJNIEShrGv&#10;fvcazUNjagUTtFRlWCCpUNfmU804mugvRU+FeY47YxpQU9ONj4di1u9FfGvKNwtkMm8KII5SpaT0&#10;bAdqE9fjPNP8waiQauJqqg+DmTHtn2EMS23dfp1kQoXfpeuwE1eThM0QysBp7FxUU14VQ8or0h4w&#10;iB+T/O0vi/9Uyn78sC/J/gx9uSHDGLqy4ppymwHqCrVq66md8ZQRp+EMKcMDx0OcTiLcmg+by+pf&#10;zoKp7J03r7XHMV9Em72FV/AFT//5v6jW75EUwe2W5Qh75wrSUrksozXUiadr3xTJnagbTGRDDJmw&#10;GtlEsydnx4WTIyfvc3BD87NiwnyDAXKEUy+frTXQG3i9uUIJaaRUZK9UyQL5HPVaIZ4QDZkxO4nj&#10;Gc+ZzQCDEYYbcTBs3yn68SFmya8qUNlcFBQqAAEq4tnheo2rBxglqZUyF6JayxUJwcAm5/SQVD88&#10;lUt8dQAVaCq9wOF9vfWolkZdMLUx8FepNH61folBbzxWLnx7WRoA/AFnMqnzrxgSsmzgGjJxoS/C&#10;1Wk5BW1FMpjzDekuI8BTOMnsR5al0WSYyqdcNwTPwRxxyfdvQa+w7HJGwehApe8ajbJ0t4WGsVHi&#10;5v2GA2lgmlnMCXvd/oM/cOc6KSKSVLyXqKfU4+Fcs74OzNIRf5beIBzMt+9O2vVIu9fCMhP4Ezul&#10;zfxk0j9kIpbf78Uz3O703lEvFEA2k/VDcj0v9trBXGmcOfohiP/FhD2Sl0gvEmnWU9Vt8AFPzWgo&#10;lWDoqXJoH/r3u+9n777tNu/nMAdGYwaH6eEoA1pyNcr4hsFyxld4eYBzJ33sbMSAnIpulUwVIALE&#10;CQpzzCDp7aWiJsxhKJhOuZRiEOeoMONJoraWLW564WbWxfwJ38VJhg4OinD/+pjbMDlejO5uO8yR&#10;p9PhfIGJojjnBE20OLfrFGkXibE82ZqLnXRgZ+NJM2w18oUsKkKD/gi5uXYdX+MISdwbt4ZeH+/m&#10;RDrV7+FmTPD1tzpDf6AfdSCFzjDS4PsDBAIa0e+3QoFhMgsKZcozBml5tR7jJZ4vBRJQiqJB0vT+&#10;PmCcKN5TnCGYKuGEcXYKhtnJjkZoRa/0X4akfbd26+FHim5uOMaljsXpekOZ4DJyfnoyGybe/gXT&#10;Z1wEffSQ+QJyrAkN2xdAcfSIm4msSPE8395kTF3IoghiOgsLxoEC6RlOOJ9BzwHWi2jP8HSCNhdG&#10;cqb92w3R1FRJcpEkrwBiujDqCeQcrZS/MOZCL6odEtBewycJI2vp9IjSt22J0IggICTP+dMF4O73&#10;pkvRh4mfJn+YKGo6JTPy0vjc6H2Ylo+M9XkYab/KfhhWoY1Ser2m2bAxjSWYSRgmAu/kbQzOXc2S&#10;xoE7WwqrqY02NFOVOIKBHoxYpPw2J4df+xZZ4wFo2iZlANOj2OgtzGUU5PDHqz8vfF3cLpnTswES&#10;NxCchSG0Ee5V/NHPKd6CV9JlMetKE8xtE8hjb16zsKYmERhXOSZm/L2RyzEADX2ZljToWHFZdvqc&#10;NtnZxgkRLgP1NNmCnlbEAiUmrW3NNPTx6gnsz8+KRuJC+lKrMh0xHxZ4wim1A8ddLrXaZMBxZR9i&#10;pKxNbayVK3WhgL2gW5X7CamsG7XQswlLpgPW6c/cIkGV9O1VIRuBTbNs1Kfag6e/NQnL/HSbEvVu&#10;bI7VaTAf/MZuJPD20ACaMAFOWNUUYxaQeSN0VYbz6+HsbjzrUp2ymJov/Iz0RMhcsf8k74nMpqns&#10;ekK9ZJZYOnv6SQG2hQYLK+yMGZeascJO9dS8fqxV5E1hRhrSXIfnJAl8aGCMUUSyQf0BQUm4v6gO&#10;8smN3liefustKxksD9i88wlRsYNwR9d/jw4OKDYG/f77t+/++IffcfMxwkEnirRycXF7V20CCmTB&#10;Ne414HE+fLygi8VlaO7BB5/CHuNeYPrH90K7EX0OXlgPbdDx6M0vvn7z/BUe08wCma8FpRIQRIk9&#10;5KRevvzyiy9//uqLr5H7SOWLdD4Q+LjEoMel4TFBTXQcj6qvZzsOyQTEPOJJwFuEypapi1GdBTUj&#10;CWc93hZDwGwAHQsWkkKVSS0T4SkwQ+jAbrvfvSfe6pLJ3UfklHylBHadgSg2EiEY0wHf89O0w8He&#10;QB4L1hbun9sgutX8c7UJduxScLeu3t/+z//T//PP3/7l7uHu7vqi336QyGwUkyTkVQh1KV80OUGT&#10;JldMPX1W+PJLFLfWEdeBcp1BhiMsGUTk2dSVR25uu/TibEwwp4tC+ooBefWhBaqtnVlC2xPIKeAM&#10;cNCdeJwmENll8I38M+8BoZPbhwYtPVYYewd7hWKWZ3riTUCH8j6jbkxBh1WYmjltm6WCFA7DP+AY&#10;84DjQcrY164BOWoeqvicVJ9sihEUJ5jwrzggWY6qZfDyAaA8RjrhJcu9wy/zhZB44CgM9VkHt8m+&#10;w9vbaqfVge5efai+e//x8vr2odluv734cHePETu8izB8m8ODY2ao0RRK5U4gRgGG43mj02nSWSI/&#10;kIrS2KkcJWcYfwLuOC+DaSaPBiIxkinW4H0Ln8KOb1iE8liwEjRTMJhVM4l2BmGis5+LAJpp9IZo&#10;LZy+/uLp6y8zpb11Yj+f369kc+iJTz/9ZfDN3y4v/hhtf9qsvPh2mQizBOZHy1qQp1CxFBymWbBT&#10;HnAESQc8a7RzAzRdsjl/uRKg/cOCudr0VRtJpFR9E7SHw5nYBOWXjhdZRBDZDjpOBHY8D67yAjy8&#10;7N7X/9zn4syS+ub//b8WE+NKisUhRWag0Rr97lP9Hm+9oK+YwGt31Z1PIcICy+fW0USNQUTPl6li&#10;LhWIACsDkTlp96+qt+zuErgVOy55gBX2ZjaOMDZSx6EJHWaOQ8YMkHT4VqavxZWry4Y07D86OIrN&#10;fYO5B0Isz6SVRdl6JV9QBl5BjLLxslZ7wOpuj9EvHRuBUfB0w/rSYEw7Dw4SsCVFolDYY3uJlxU8&#10;X5QCOM7LJQEbsq8P/UX/lnId1oSLpwvdgSFWMBmTvtaOY75rbT53EzazfG6vPrc8Ri9cGUWMD/M7&#10;A73UgbHx3DZlP7YklMfI4iec0WwKrnnQ7c2Hk710ppLLHhQLWaph//YWE+S39IR/ub+7Bc7Uvq+C&#10;haY3IP4A96MJ51EyAdq2cbsfITio/WE//jy1Oru0odxtUr81aTBgHK2tDWHEwGdMJaJJJ0q+viAu&#10;kIViAeQhTbzGD0atU42WZXsrB4rHYQfPNq/bQsSOfh8HtKqUbD3ELwMhkfyBfZ2qyDTkWQryY7LM&#10;Dnxp+jZtHS3h3sBRVOuYRGVXgo8NnklTts3dCa6rwzMsGvtLk1N15nwHzYoFarV5nrtkaCkWNKu3&#10;oXeoT5eMs+iLzH7kX6O3qU5EvT36Sem70RRjTPzdlshQzj3stM7/+m9qrdoEB8nVxlstULvOuAnG&#10;cm6sFHHz7N02bnKDKtc2jHPgYgjDf3E/HN2/vxs8tClDgdfAYcrA3g4GMjG3WNhLJDPA2ZD1ff7y&#10;i1c//8VRpZQpIPLRa9Ru6JthZkLyD0eSWHuuZwtSFPNOecAGYygck+aZX2lKySQNKJeE1yEljUHN&#10;YdM+mbijAWHLY57YbbCBz+FI0etAluNFoRAxQ8mXkpiwTGkDpxwsBrpN62lo0F1GfA7RnIArbQmN&#10;OYG1MEG3IkS6gFCYeL5EPYkjcenhBhFPTwqHwBkT6JFCWTIVBr0alzyKDPK8L5/1bG5/PPaPOnDa&#10;cnQIwHmaD6g4IcxFe+mM+9lhOzvqBbudcSo7zeY3GMitAlVfpEXOirmbHA4OmWTjYQptL+Wc12rj&#10;oN+9ucJD9igeQXBsdvp6tHc2k/d1cJorpCWtHp+mshv+xknN0vu30czFeLJo3Gb2i8nJvJ8uoU+N&#10;YHoiEGJLNtfGiP4bVn7kLhCZLkepcTe8pYD0FRgzrZZYLPpSqfJ9lZEuhlRoViWvf1i26kO8Lqbe&#10;nPrBtxigoX16CBL43OsGD4tnr56dPX+O5jMgiYp/lYdEIBbqCgsQUh6Sa9qlY6yMqBtMS5oxBqnc&#10;JiSZgxBGt7HqHWYPS/DGtHP4IHhjbPFYXbq1Wo0WKZPBJH3ZbDZReMPgmCaEt8MboT7pdttTD1rz&#10;/tSL314NZp3OZMxzEICwxw4Ixsb+Hl0l7sDb49PycAp4xiNDMx/g0Tg7PXnx+phuk2phr3K0WkTe&#10;fX9/dYES2MaNFnC/SmYCe4f5hUbtHmPgu8tBPBEGltasD3ybyAjHSJoMnjUhjX2TGQwTX7bg9HsY&#10;BQVTyQLVI0494W26/QCABFItddEwU3RRfr/+2Ibuge2QN96ye8T/gl9xd00qRziHMTBVcRhEjI5i&#10;EOVuAiTlKIWCccsOAwGaTRd4w4s8BgSDRh99ONREGaYRmjX9k3fTZ+l/Ewj1QYyghyHj0qWYGoxF&#10;MT2Dnz2Bmpwfo5UUmU1jIxKa0W7ZjZ8sCMLO2mzQ+zw1MzC/nRCZTRaqtE2kMkHINqXmqxR3bdAV&#10;VMEs0GyA3f0yHfWugbSbG/tTiAFGqWs3L3yc15EzGSHxALN9hRjBI0wIkX00IEEeYS4NFSy8Ssqd&#10;XOo4657gPmV/0k4g1MD4TdBFkXWC/Ueny97mfuVrxuIwFwAUGLQntatERzSKUi8s5rlaJbPRUpth&#10;M474ckbgUsW0SWcKxUZnRTtOvW2Bdew7MovVIKWA7Zkt3sx+Ld04da39VmbhacgIRu3HIGDtIs5+&#10;HyGHlEcMBNXu3OwV5nUZMV7zVY8/ke+zG1AanRVus5ZfJuTqW6FIIRgYs12qMlVstm4WgkQ3UAmR&#10;92xuru3tsCxiA6QPK+ejLZkQsNahWO/mc3No/oZXvusS7Ru1U2fBWWWc+LlpND/L3FZE59gXTGEh&#10;TVuDea0/vx6vL8abjwgC051pdb+BlsxqhJYG4fsCAotEe4m+GrlamYsYuqZ1duIla2hglKmVKHki&#10;tNqWwoeM4VSq0+KJr8b2BBwMPRDrR8Dq4PYwI7p4/+H95Y03Hj88PKh8CFGpZrEYTWczBVYvkTAC&#10;xYBCqXiQ/qegP8CmIC8ByEK5whrm4/sPHy/eJzPuNrJMpzOgIX/9n/5jBnPAcpG7Rbzk1A46DbP/&#10;pf0YUX2enhxxxlBl9DEvNBvm4tHB4dExjDE3nSudnh2cnFUqB0Bd3FS2NRyFHTfmYpFHM0utHs6x&#10;TiFghfyZpEvXzC88dNlYoh4JDpn6SI2fJbbpvrHv1fHWDTGFKAU3f0E0Weg4QduNICHqxkI0gd1W&#10;w667dWyCwUJlL5RC+7/87OnZsjPkfj05SsY0mg7FnFBzk7rFGRfqDsGdcQWmSavVEPZ0vz9eDD/d&#10;XqHv7KJsnUohxLb0RYOpAqbb7Ju2xuPl8PlT8mK6XDx5/hR3nEI6k2GtCfZsNGl3R+PpxptQQ8I3&#10;FjScipnVGZ0pLxjEh7SamNrOYd4G+PkcXrOO20CFrFQqvR4iUm0YdghHQSzBP6LVwLl2yrOVhF6P&#10;IVXK3WK/Pe5PF0tdIDSQ8BYX9g09OpTDPc664e4KbUU7IdyveTIpAzkAE2/MDwP8KuAYiDT0BrjW&#10;FBZGc1fYP4URKUtoFwZSNxKh8wc5ahRsFfVafWFngZ90ux1p+SSTSFpzcie1xlWnxsqzenGL2+EI&#10;IoSbifnc6v3NcDDpdPUulmyWUG5AHjjqdzSFVRwQ0RpkrIV4+/2IdiINwuMuKPtiQTVlBiVSLtE8&#10;0ER7PVBGwgTg5zq0mRJRE6njF6+evf4qVzkIA32Jumfpsq9V73/728Gf/8P65s/RcSPuWzCzB5b0&#10;OH+yIzMbL9euVmk8WsgNSH8HEChu74F4qne0D46L5W+sOw82uot2AwoPtae5m1HgVbUODNK0L569&#10;rjXjmcRpLik0xnLKt50iq1B+/umqcffhXeOHH47yq6wTWc9ZQYfv6oPfXdTrkpXyZZCpXKCxPlnD&#10;X96iL8gp39x12zknVTo6QLINec/uaIgPY+Fw7+nTJ8lEovlQq95cgmXFigM2NjWoWd0FYCD04ett&#10;fUBGyUCsfb3lFuP4YCZ5fnw+qbev61Uwu7mI22y3PPrw7SZLxEgigBgdDIe0+SgOljDPVGIjDYC5&#10;MzQAAA87uCZAAIJXgGZxhCjeZJKhZABWCqEcPhnicv5VBBkBN+abLIAgk4aJVsR42c6A8/DzHxN3&#10;HzmBNi+b0GzbDQVD+8v+UexeE5p1jE3CMnFTQ8PPef/HDlDTXINnBAyozj40G4yhK1c/XTRuP1Uv&#10;39evPzGqSbvh0/0C+urJ8HbU7s9GfQjVQizRBzI24uzz03bwHAsa0isM/ttfvrQ55DF7mTrGPl3m&#10;w053BPg0nAjDZDfYJ+UcK1lggFA+GpxAfzovlEur6Zgm0PSLau208TEFiHaGMnLafWf7/U2i3X3Y&#10;H2TyroVx6qWJ2266O+veYPeD/NF+GZ9hP9X8CPNlu05XRY+tzGyqVub+yaJvd8ceAVSf//j5akjR&#10;zkC0NdzSaMrIqOlS2oZWydPO0k1O390hsxmVvSR7AaYX4tyiMueP3QxGV/V6GEnBLWL09Hvu3pOn&#10;w8mQ7Vg5lzt4cny4f5CMJ7uk6GlgMl+BdAA7Men3EYmGOQo0DRPBGoL6bRR3BwMIznT53ji+hD7g&#10;nyOEPJriE0gvUXAlQfTp/r52/e7h/qLZetjOV0+Pnz05eXV0Co/4FRzkcQ8S9yCDr180PkMiMeCQ&#10;Gakn6Kdp/XRLAc+tt9PVlFn/aE7Ep9QaI84Zj/t4kGORDARD6GSReExktC39QJqSieEdfyPdxSVS&#10;sbjpRJZzWjvgNCusIBDR5o3zFDDenUw4647OJt5wkQKUjNlswI9fzeKjQVgaa4FRqUyRCpqOkSV6&#10;cKrMp+PUsF1ejwNU6jOEPZfX5GsDDUDxMmmeyex0mJsM89MxvLhVJD53kzOgr9E4hrqQthmoMQte&#10;eEO2DkUnPmGgjCmOx9p0vdw7yjErfLiFwB0LOf2YE/aFRpHMRW6v//zpecjpHT/fpkuzYMRLaCrN&#10;3Bq8VDbq21sD3Rx0nOSqVy+P2sVwTAqh/tXJbOSsZrgmosXCyBkwJy80tZy4k960mE9Fhc2O9NDN&#10;oj9jgOYLPnl6RAFwuJ+lGf7qzfNoZPniSTHtZEPBLzIOo5Vsqex4k67kQ0drQc/8jGYlPgGqlgG3&#10;gLiAbeneF6mJx38B4gbg2hCaUY6FD8VC9eR0H4MchHbCoQT6c6QfZobpLBAJkYY9nl6PTBEbIxSK&#10;BfXUd3t5C04GRFbCzbJ3Z3s2GHViy1StMQajEsM7wTevlAqxBAPsO75PIDIPhJeHhyVwGLmMs1dO&#10;IfJ3eQU7Am+tSb06vnjfrT9gdI/gdqZVb40nsDhY6acGXbz+EJdiPw2SlrlAbrtKfPpQ7XbmlfIR&#10;xwH7EJJaKr1NZJa8SpCx/JPR5lp2h93xYIwZSCS6zO3HUKwd9GfjwfYMq0Yor5uZmwiv1uw6ADch&#10;P9BBtg0LL3ywsfNl6A5Ij/JdOwlXfDEkDWhfUaoFgkoooZnH9IHNlDoMiYBhcMkDJyU3CLuWAG7H&#10;+WaIpCEZ7ZBimh20GXUQ02xoGscfLDpO6A/NsBSd2CDZrk2h7HFqSIBh9vSYRf5RcDa8OlO32Jhn&#10;PszEzRYzJmgaDRH73QwxxmA7zGpyV/9rC8mGyjqh2gBpinfhbgzJzSxszEZNE0BeNSs/0RRVs4pl&#10;Z96N/itBl1gQZVnHceV2o+AdruSO0IM2L4W+1P7Y3YxPI52IpvX5/FG72+4NbpxkmBRB1Nf+k+IJ&#10;oA/zHtxzNfXVhx4oxXaTABh77BZMa7EtDYmACyqBSvMhLRMr8WwmnkoZu85Rr8KuKSxTwGAwd7SC&#10;Rz0ve2GFeTRADk0YTdulN2BSuOb6alaVynTJlaosgHbXE1roH7lBG3kDHDWAXtPO8XxS2srbCs6u&#10;eAMmBBpXDbV/kvMhP+jlWm8NO/G06DZNlEyiMVpBJKadpjZMMtNaq6IwI4BdUjV6RZb0uas+VA5D&#10;vkqs0YfXAs94z5t7o1YuFMtAUZKZ0BYVwf502RzN74bz2/4QY9LmFN+cRXu66FPlRyP5cvkF4yRG&#10;HLxBET4M48OMT5k2Gnq47ZxNaavjzvACIaT1hiUS9TRQN9oSSFxU3GxilkSHfje6QUR8Nu11H66u&#10;f/23f1urNkh0D7d3gALoH1jXcO04filUf2kF88W9/X3QhKzjcEV33KSW7oSA1fri4iMMu5OT/UzW&#10;OT3bT5X30Ce5ur18/tWr49fPp9SxAfTKl7HAFhkXtCYazZZkNggT0TA35uDFqyQhmJIw4C+V9vYK&#10;oKte7D17zqanevfw8f0Fbc+7y8uPlzc3d1XeSy6d0nDEL3d7IZZDUXQ7gK5xNll2GZU4A7zmYKrY&#10;1ypGD5up5+xRpEJHwJD9DEeFXVgkloiHMFFDFyBW//N3beCgIkUhjRaGjM1YdLLdHD17dnpYbH26&#10;mq0WL06UkYhJbPUa/uwsWeDAsRZnZSYNpA1KZ26xVD59fnp0dvrLv/onb754DaXrHsM3ihMnHTyt&#10;FJ6cV06Oi+XSi/OnpQwqJ+nTfJnDuBojDjB148lgPDGV2hG76zjtF6mcXh//Q4h8gpsbX3UdNEEv&#10;tX1Sl2imUjwl7Ljh13E0eCwZGGOGAfSXch8VOaj4tVq1Nxigh7l/sIcqQSweYRwA9Y2rYkzeWB9p&#10;PRPnZ6EcrUpS2C5TH2pVzukiFMN5QT6O4ggantHZAWACMkpiPwrBpqoWIEBIKMVCI3SkLlyEfrHv&#10;9IAh/Uq00ZoLuy0M7hJJvgLcKbOvZWR7AAD0tja5vUMdLpLmD26ykENZHdIn3ZeUrOYzYKkuqBYn&#10;bVYXAo3rZaLny5gH2R+0QPt9Jl94P2j1zwyIkmWBezM/lH0mVi8IGVBm42inlVS6nH/28s3505ek&#10;JKqcPGgZmrlBa/b7/2V98028fZGcteP0iWjJ+qMjLCdxkydG6MHexRspVBjtMLwJyTFwPiMypEow&#10;cqdJQtJ/3hp4tRaGFVGkm6JQ9Fbb2AbwUGzJoC66TJQXJy9arvv24u15qZiTzx9hZ8XwcJXeC1ee&#10;IxSD6Fz1+29P2SZCAZUglO/itvG7q2YTaah4xAkiSrnokxTYwIJFpcRMuArs/iDGD/UbTLY2iUIW&#10;gCmCNedPnzIJSKL0GYlhNYl/IjUNzE6iH9NSRMIHkym4HZcKk5kaFkNsU8HjZBJPT5/Mmj2EH1gI&#10;IBWIqSDzNfpAbXEYIWPNDIwBga/wppxMMPRVjgTGqd8ovkp00hgL4NpBKYwqQB8Y8HpdyjhA9jfp&#10;ZGQTIlwsAFtvpGPPvDjmJDxWu0Rd0w+ZeSDlr/LNTzsam5rtKf38YfsLk4TsdkztlcloJqEbDMXn&#10;HsQE1d3ijnIBnxh+GtkDWWgWkgUuF8bOwMJVcC7Qrr/+8EPt+nLQvF9N+tl0AaD90mPEABleghyM&#10;FReTOVnB5vufbAJ/+dqkxt2r+dyG7mK3pgs2pPt5WMyw0TRk/FLhY3pF4Xi4qpEZqID5olQpoycI&#10;8dR2vkbpwDAd1U8aQIEC2m7q/LnuMTs3oUXsQJFfJrMI1QIkWX8w8VLJzkyT7ZrusbtTN2q/p7lq&#10;uybWXF/TJZrZrQg1ttTa/WZXEtmF4ede9HPhRayhkTC0Com+q7m0MAsDEyJAGJF3g+XVQBFVQE2V&#10;ZXgYCC58YKFYjQrLOI/EENXoblce0nn5XGWvtHd2TAJD6xN4Wc5NVgqFzF4eVBOlOFhJ/HO0Sh2P&#10;K77tuRN5knaf7OWeHBW5ate95qDdWfpXxUgktdgA327eV5mnpqPxfKnEkyZVcUZM09ltp77o90XD&#10;ZFs3x//9nGIaNDNCtstoeNhuz4cDRFW43eDqQtS/IeZz3GEiLsIhCpxgccaL8RJlp02fJVg0vmDa&#10;z2FDLZwtH8MylJPh+9OMk/eBg6tThKoa8ou/NtjOJ0BNmBxNqLyxDaTRAq4lq25C7CI0HhJQKH+R&#10;Sw6yDnVi5VgwP+zOJiM/e7lorDgYTpd4B6C/ScuwRM4kisPtcg4dMU5I5slGBstJY9qepIzkDiJ/&#10;Ujr04FIQWUmyirCbYSq9LlUYdpW5h+yObq4HANaSyT20/aBtQ4xksZ8vOS4dmbvu9G/hr9MT5gvM&#10;QBPNarDXwXwGIW4ljtniLhjZxxyxeef3+jEQvmS+hLvJ5r3mTW4+DxYPKWPhtiAYCjAk3G/xZKc7&#10;rcnDDRAWTD3WEQGBw6NhD7RluZht1zaN++LUO6JVCwbGmZQv/8xJxk+pPJ+cHsaC++UK2lpsm85b&#10;NZTBgqLAZaMgxRLpJGcKPjaQYR1Myy7bAvpGQyUBJHU1wXWQSZmChTceilMOuW0wOT09Yd3a7jUx&#10;ikB/hyTtgDqKIMmY8obz6Wi9X3pydvLFYhrlWuFUfP9hgpb4fqXyxavXZPFm4y6bC5T3YqPR7PDs&#10;1NsMITGSgDvdcSAa6Ixu6Ip5HEDkYxA8GTLNH9IzlouJZjeSzrnRSKD60Ow0J6lEAVW29WqUSkdL&#10;FeQ3t8M+egDBRuMemkY6mUX2tNseoc+ODEw6C0wUvOg8kWKHgs1GitPdbGIGSH0QTKX8uSJmWjFG&#10;JucnhVRuEc2OmIE0Gr3VjK4O378t9UEBZ8VQkUEMBDacsfAswTsepKy6OqkUI2oPBhVUtNAynEnK&#10;XG7kfD6lUmG0HdpMBH0IiyIruyKjwKHpjpjCHE7++nFtpXKftUBUsEIjHCk8kvAm+sY0Y6ZBMYHQ&#10;eErY9osDuwvKJjfsdlpaEeyUSB77mcclnpXHemwCbeAiBgljofGz2qRdOpG21m7KZn+Ejeq78KtW&#10;R9Mtuyky2pMap8l0SaFY2mmG2rwL3Ea9wEy4BbrnNZM+JeeI3VrQR8BHjS3JHJ7WEk0+N0zNcq4S&#10;RKWgupRHbwbhC8nIo/EqnyvzSZ1uF4/UQGhEiakO0+DuGUlEDGZS6sjq6czQ1PSTes2igRMDpL5j&#10;tmqWRMc/qEGlLQDpxfTd8gwVq4WuVT9mOOOqus0yTemZMT1pxnaAWleZnsXIotKSqVDkdphZolaj&#10;uuZmrao7ov9oW2iGk5KGFLnEDlcN5c/8XC2UDEBOF03ue4gnyLddVy8K3029nmbC6rdVqsqERAxr&#10;XTLpbuo92e0p99f8PLt/tLhi+3tp1NqMbH667pZVUjNAlcec+Lim1nkDCK3ixVxkNdh6jbjxjAE/&#10;Ez5lgwWminsEjYjVBq3g2of7d3e8qE1XGCW0+EkMSxJOBklnw27CQBOp9qWAMFw3c21sMlbTS6Ur&#10;KXtt+AaDscZBJkPRDLCgQ7MEAahRq7buNra9htesjlHuuMU061aLpBlOPUvsYvutdu3uAfMB5O+a&#10;9SrLSjquBN4EqQyGEMmU2ldqeoJdfzT8/pvvYPwclvfHw0GlUt4vl54eHaBoslqyzmpRbWN/wIzW&#10;Sbp9XInmi73jUwju7z5dtQZDav/s/uFp5YgsvURMYrlu19tw3qbBQI592xxl/TBOdFe3D4xEPBAU&#10;3qxFJ4tA9oA/bZ1kPp7I+RHDdrMsNbke/F8sjkc8XEoU2tY4PBJZVJOQpaShrQ6Ex4lNF2bYIpUI&#10;i56hfsZGEBzmwx//Uq/dq5pVKRyYgMT1bfqL+f6TZ5mY/+Hb9/Rx50c4AAJTj3tLrxfdb9Hg4PMN&#10;/49xrHF/EMAcK6/5GrwklmmAM2u1u9liVjk92X9yVjgoP31yenK4Fw/6McSDRkXYgGVADxpcB7qt&#10;wcVd7aHTJX7Bah50EXkOsapCZ4IKiDUdB1e2pmZHTX2PyrGGHcQ9lUIySOSkYIPIEiyVcPnRZN5I&#10;LJJOJlgOIcjKOACRVS3TlkJhFMtlxM6InLC4JMzOxoyhs5s4Oj4h+k5BpGAzw6Hj6TYHlzeItqK0&#10;QJZYT8HXBuuEqrMj7y5j3UaYNk2jGY6YIEBUALQkNLyU8O2QQgc2FoyKRgxPQ6hECfZBrIPOzzMW&#10;dILnOTfbrPl7jdGqM+q3Jte3E2ai0xloknS+sI80WXkfSkuGDtAITyF2J/lHfRc9epI72myv0TK6&#10;uIRYyMVXt4xWLBX5cg17jdeFOQitDroM2Xzx5PzZ/vEJJwejoDJnEqp79XL88c+rmx/8zbc+r7Wd&#10;e4RuBviUHfIQANeB1pHlEaChahjI0q0MBLxNBJIMDYQftgxj9TXofR6/0fq2GUH2BY4PA/Mg4KNl&#10;DDkJJLCBCWHLvH8cPv9iWj4mKDy8/ebLCmeSIRXrK+DaSy+emacPQaL5J/3qD9+dVnB3oNZH9GH5&#10;4br2p5tOm9U9EyK0W+jFJSiD3gO0CBQtwlCNfTMwohPgciiIVE4PfB6KL8yGRp0WKMcuyj2MJ+kG&#10;yaTMqSWsBr4N6dfJlNfPzUGShVBOEwhEM5Byz07OFp0RdCVZv/hDSPIgFcs5YbKgwxwIcr6IDDk3&#10;XEwluJ2aXTK6kuCkge8FgR+TawNMKwi/NOuDCbNwXxnrrXwhvL+XCGJzvkA1Z+mhmD9ccjrKlWqn&#10;J38EXpnQVrI60GF7bNjsAPKxz/ppD7jr6HZNmJkb2/bLkCYMFtSQzj7na9uP8IG4KtRlcgdtMuwG&#10;IjIzHlwTp+yBuDoybmVcCs4JKA206uHHDx9mgx7QPsoODjaQaXk2++l+rWaKmaPYTeC/+9UXdjtp&#10;ehyNDq1QgWlhQzw6qims8Z2Al2bcaBoiO/c2z5UmDoxiJ6utbQJFPF1Ooa5oUmq+tVlgkvNMfjCK&#10;CLbztO2Z/cU90KtSc6lCxrwAPT+EXSNdRxK0egWiDBrLZMFUTUtnXvyjhp69ZLavs+D7z5fUKivY&#10;redPfll2zW4h+fmi8+MJz/ytADwmrUvXDMC15MvFMxGWUpdTA1qBbyCe0wMB7PZtcT0foYsllNua&#10;ZYdwAYTAcu710+fHR8eFo/10NltMuuEUxgPU4pHsXtFsVUMewyckaJfLynr9ynVepBM5hh6rIehs&#10;tJeu+g36Im89KSFIheJ+hoHlFPOZdq2OuC1NIBAG4D7sphehbQnV4GQGbsfdZRUVGNTVgg4Q89Fd&#10;p8W0NbSa59PsxuX8gT4ygzz2HVpALkeUKSSbnjcezCfIOpIRkPRAonPcSw7xC4yhF9LzBn7HhTXM&#10;FzDM2nRBuoojwFVCmxyNBCrsLCjkybLhi6JFHB+MVnulApeZOUookJh4G4RAEJEu72UyFad6va1e&#10;rZ2or7i3jibGS5/HRGY+LjFGRBgZI/rJMOmNxEhGjSyCzQaC5ljYecXaRZpD/uJNmeWNk5jGk8tQ&#10;jD6axTjrMhwlZDvxcLvyJgMkKIt7wViCQsyjcc0ki147jGo2+E3Fl6G3v38MIGI5yeWO7xh1Nzs1&#10;6Tlvf7YcFwd9+qhk0IUtlfaGXLNFPL5gHsXygYIGbNtscO4kGKOhw4YmZzgeRbulGvblQ04jngjQ&#10;+AM66Le3Kbdw8gSNklQ0Sos7zWbPguEM02gqlVSsNI6sAtOvIluMZfkmydGsEU5QJ6XT8dIKdGh0&#10;3ei3kBSYzCcoqIfC2HJASeLi47eLx0yB9SytIraK0RheDugoUKjJMS3sY6eZCW4yiITV8ZbIOKen&#10;Z6wNqUlLZVKdtmpa2yPCHEjjjJBwSmfHr2mfaJLlSbOdtprUITgMtwFHEWVyB9vsXiZVhJcy+uHt&#10;ZbfJBQzn9wr8oOmMZ8FBBNobrv0MSDE1Ru/Bya23rJHn2WwiD8Uwidoz2zkUuaMrfwcZ1UIZw3oy&#10;whQnic0suw600xnY8ECK1ufPKpzEk/Mc0SW4waidHWwxmSxTj+wfpUHRDoc1QDvYapRSZdy62l7N&#10;F5s8eYoh0BAkDAA8J+35gv0IGqHx9XRVw7bYh39mgmUpvR66tMhzAPKAb9IOxNwZI8AZ5A0EQllp&#10;x7AVBiq2nY8YoeLPo8pdmFshFAHBplLCKYngYbZwduVC8BLHSdpU7LVQbZAlnIktSj5m4mwZd8ZB&#10;QFM08EIKobZeN1lkV69rrq4uy2wbLdjCLHz4sJ9sIpt+b20A7VzMiiHrW6nKUU1g+WCPEfXxk0Va&#10;ln6NvvUjssOAIQl7UbV/RvXERlfTfQhZJOV2RVTesjpAajERbUPpzbKfdNg8RwA6MHsk8yOMvb/3&#10;X8ladwcWUfLQG9d7JkczrUhhXXZ8dtZujbqDu4jT9AcTJr9Y+gqZn22GBOBlkUu1Q89JjjFCMBoR&#10;AujSzsFM983eUso0YtpFeTcWMMn/E61wx9mzGU8yLdxcoxm4E4MRKM/MOe0nmC2fNCxFe9MeT7+3&#10;2cFA+1fUFUw2xQA3DHkLwTXkUnEUTWqTcordWlJ8CtegtY/8HHh9Vr1GP1HXQ5wlsxDW3s6o96iq&#10;MPNKjZl5V8YsVtM3eFlGiVovRcg2oQqVsBcyZzBtvKE8PI4M6FnNUMDy5LWo0WFQV7x1KNc2W2Te&#10;EH3BuIvdI70sHOUku9gFqQsioPQ/QzJUhkcAfCMYZjkzX7VWwdZoUu2PAFz18s5LI7WK6OUakX4k&#10;LqhU1UXrzekX94DmD0mGwWiMsBM0CCr+AXM9s9ikb5yOx5Sj805tUHtIBZbhxXjRa8PZa9QaaDnG&#10;mC2taJWDo95gPad9CnpoxA9HjVaz3x/cV6vtXr/T71OGhaNwdZGo9bu4/W1xRU8PWv1f/+2vry5v&#10;ebD7Fx9W3dZRLndUzJeyebLIpNkNzzbNGeUTu31fIpWLMQSKJUr7h3Hg6dRRqIMizi2CdLh+1wD/&#10;6eTzvkn/3ffvmKy9ffsBplYo7lCF4W63CeJyMb28frh/qEMQkLI2bVjIyWLoC6Fji6JYkmpTF3mB&#10;rANLWFyXtfE2gxz9P35PZ8hqM4e4ehrpzRygPdSBUfC5+Yc/Mn3TaaSo58ByvjPpmc9H/5aP+upv&#10;P1KX7xfARnMZHJ66WeYMsASKGBDkmGEBP+YHILpNXENyDhD+1fUNx599DK7p+6eHuYPyOSqfAX+K&#10;7wFlaz5vDEZ1LFyQ88LPvd7qtIckXQ/0Mv6qfCFSZHL7ZMKG9TnzTVS1zO7XKpBAWAd6MheWA+Qn&#10;BxzmG/U4nyMVoO0ml8nwgNze3XjTUT7rUtHyhoLheLc7xuGd4TJt6mEBb8UkkF1aO4oLsjDDirE3&#10;fXp+QLbjp0CA55zLRZ0SZdBHdRPYMMJvpSKO5VnciYgThmYsTXsLC9NwRHJEiIrAfDHBxMRNu5TR&#10;JAwzd9aZ9DgiB0jkVkMfoFxrX3i8Hm9GKVwhmre+RXcRms3bncDH2+vbZr/e6HIIES3j9FNVMBpJ&#10;50hzFpVAuGfSgbSnXVEwtry5uUEQ69mLlzzvccC+FJNAiLlo+Gnh/BCJHJ2cnz97UdqjPsxFo1hx&#10;xWFBDJGuefeX8cU3kdZletJeoAXPGNgfXvh5ybTSm5hv6m5wAOaNUGrusKUmxIhJsXUr0USGn4eY&#10;LcpJc29IYxChUaCAYX/MjNUbsG5LimMa4807UX8/vJ2fHS3KJ1j2uuOl9/6b50XugnIWxhvbsC9+&#10;9Dxx9pWbzCwHzdtvvz0uk7kZPTCpX368qn5T7fXwKI6ENzTKrKrpSshibERni/FsshgMwaYt46iF&#10;RquNJsO8dXcEefT0/Oz25oZIQsDl0rBaVZSTqT0eOBjYbNHGp0NGNI6IwznrThcwXSKl3FHlYPTQ&#10;XIf8qVI+a6ZaHELGO0oHfD1y7UwUZrNiOq7iw6yA2CYzpCCsC5eIDxZHlLqdQ0AruNkOuWWBQDrq&#10;uqVyfP8w4XcGg1l8/2DSn6FMvC5nc5X96/t7YjMzSvSSePo4JzwG9qTZjx/7CHMEf9oI7tqTnWwI&#10;pFyL9mCUYhKIGc7+/3wTRA9EQnGjnHY2oGseb9Ir0JvWeFtrdlGyQfueNyJwP40bcqw0F2zuACMo&#10;qWiIybnGL5RQ9LkJNF3YNvjvfvncxmyDMlJpwUjGTC6V8Ozy7XGwZ5Y+Vr5aPRFAZ6p+Fl+AeWwM&#10;CCPVwGjQiaK9saRdNRmBTlNXWmNzW4wwRTISmqYYstAb80uaAZp4iU9r5M+0BqTFxYXDWBZaWy5J&#10;0lGHAIHXhdYvm/ZMZ2shMQv5MjE8473whaDhUPlA18xj0mY0SKlj6FvFlpXmGY2GgMDqkuXGaHCf&#10;BpgvcybIHkrAinQ8UrzukRdwwXky5QosiakLbDB9o6Xf8zvNUX+0DV6PZneLdSsQHrD6YWmTdDb5&#10;cmTvIOrmc6nMMrjqDdszyMft/t391fW3386G/YP9veZdo1Dcu+92MeDOOmnk0kid+UKGV37ZZkYa&#10;et+bYIa2HvpCWiz6B/2BL+OK0c9AEZ4SiXswCgz4hBkAQGzX0Oxj/govb9BFfRuLSW4Xcm6t5bSd&#10;CfkJXNPJMhlK4Bg3YtTrm+Lm0NneIwfCrKHRmDfbbLRADMAC7MSiYKSJhw6ATpR3V0P/bEgVEm2y&#10;ld7g/J0E+QGJGROaWCi1nYYHzcqWp3/dofbA88Jl0ILI9DS9hHkLLYe14XRmwCJwrX35LLsfWAqz&#10;IljI+NTJu6PVAJOkxWY69uIMV7n+WFQByUBlNBzK8RcMSli5+gLsVycxd41k1NybFAsr7Oamw9DK&#10;2/Mv89wvB/BEYFNHjCdY3DsZJvN3kBSiob3+iHlYpdGPb0a85Ez9PtqpZXAXyLg4jbbDwQ+LTaZR&#10;b6XzCJaOkKiZjNL95tHahzIU56bmMsryuZ3JcDwL1WrDJDL3MSQxcVHyL7zj7n0xGPpYKH2KTt6M&#10;Q50ULu24E7jLeHqVKYdgR0KmCwV7s1kwvDnBSGULizDJYnOJ8N62f+aPfgq7g1Cy448At4UzPU8W&#10;V5NpSsZE0KQXGd8stlpwKXjo0jMP5b60E81h3QM7g7CZzoWzeWcVaQDLjDAuW2MPOKQYS6Yibhq+&#10;7ogRKnOnVqeGaCs/uV7zVpNkr92OMkiHjQBXddLBGppudr4aRMM9b9ED5ZDMwozk2G1b1YcVk3M/&#10;L6nDODWwiSOIQC2XRsqFUoORABl/tpqMxseHlXw5h68xaFd/fIoZ/Pu/1IJrh7GnE9nkk9nQxkkf&#10;UKK4mVRpPV900GyZLiuHB9GUL1tacK2c3DZRCISddSpLAYqpQy/kwLYIUQ2gWpMAON3sN6pd9Wje&#10;FqxxMB1uT6tYxe6X9scdsBHRVDk1GPc7QNjmsjDwkVYICiHfwVESjiaFjZsC/YUSTGDqbdnKrxZh&#10;pHhxfqrV0AFCo2I5lVR1IJaQZ52CKOES7zhCMbSYYAj2o+hVFtxuam+zP5KIlgHg8SXWo3wn88V+&#10;2rRUxlTU4D/slEpqw5oiGZK18I2Gh42kr6EQqaw3wzDNB832xyBPDbNBoUxyE0IP6fPpl1BpWrfa&#10;ffao2UyOhZhgGwYkb3eAoh8JU+cTgATL2dBo5UfjgfIR+W4KLA6LE/HFKfliMTyBoHziECDHV+MR&#10;AkaAfBnSxjDIEsPwgShrKUgCkeWGQTHoWX+UhV5oO1hW07PgQelZKFTseUP80Xgi2Ujjb7IK5NEH&#10;3qz6ko7cwBQ9YFvy4QId1yHCjXjfkYhni8Zyi5M1P4u1Ki9Mkd4IKhCjcSRF2xF1FtRd+WXgGUoA&#10;clgXh1lIdrWOxDvJ1li2oHBW1I6gmRDDYkRG/UCJQNvGJot2U/NxoA8knBQIw2hiJayxONLGdg+F&#10;PKVC2k8oogv5Kqs7I92akSL3i1afClnKTNxHsL/cQV6TtNggO6KULX6mZfNRb8pARJqxUeCYBlCr&#10;T1RbxJydyb9IjeYAkKzloiMGhI6Cm2Bkg8mMYUMY1K/AbCgmy8aYgYvZ3iKlgI0q1pRIetKVr6Zg&#10;O7SSESeC5QhW0ezSxls8zpilb7m5U1lVaLPKgBitF70T0T5Nrymxz9A2hm2psV/mR6ONyWcEI8vx&#10;4jYeyoXi2Ug8A/ksEBrfXP12OuniUBcNc/VnyHW0e716GyXIkUcXgqoBIgogEMbjbbfprz2EUKes&#10;34ca9zR+WfSEBn1eIK7VjZF30WhT+7Mvo0TgllOrq/HHII686A2W4za8+snQa1cfPPSp6ig8VmuN&#10;DpoT3M18tlQolE6enr36+k35uBR1wrjXtkbDq4dqndmlx+ojlsxmwknnrtkdDidlWBjpHNcPxiEj&#10;fsamjCaj8QSNcDwUHfW7jN05KAid9TBb9/veffhwfXsn0hT6kugaTyfYBlCmsPaR3D/D39mk2x/c&#10;PRCb6HHX9JYzxj6MgyIuacswAuVVzakiHIBJB9wMscBN5d1onpcRCTmgofkMl3KuP/7d7//BN2gx&#10;Cwli3Xh8Hq0c1sczLBpenZ+Ukrnol29KByf0BD7/KLechBP7o+eHtBscRfQlWVD2uAetbv2+ev3p&#10;slJOJCHubSfLae/8/OD507Okg1+GH/J4pz/vTQKtyaY9huLh6nCu/P3BhF4WDXGdKopCo7kJ+NK0&#10;flT0PA4a1wi0bEIEBZVcU42ukm4lC6UVg2XeEaedKCSHd84t/SPsjmmv/9AZEWzdZIpih/u6mHm9&#10;VuP68pMXjjuZwtnJKW6VgITDVLqLseRNZpsxZuHgd/Ep55qbqEjonI59Er5fLBoPN/WHu3ajRqGQ&#10;yqR59IxsBSdfvZBZZMK40yyKP1KH8Gc2aGgZMNQSTzgFkwVjWdF4BPIyz7KU3IlKsW2Sd98djIES&#10;bzY56fwsXO9h3b6ZPnzybj91P31qfrrsVeu9WutTPzjBbyiRTeSKuXIlU8lHU7RXoWVonfo0+MOk&#10;W/rVq/0pKt04mK+162T/FwiVj05Pnr3OFMsuS1LX5frFR/31w8Xk7W/WH3+b6F+lAiwINhPsCaYj&#10;4o6IYWIhW0YbSAa0/0RE5/EPb8RYA4w2cZ0lg9L02WLW2fRa2a3jYAg8ZUvHiQ2kvA5SLt4CVf9N&#10;SMqfyMbjqm2ovLHMZv98v/giWdlb3dx8/+d//9evT5KLeG87wLvFnafmR889X/weusvb/v3t718d&#10;Hs02Q1RaI5Po372t/3lMWglmQwt8X+dIioP24T1iHwS3Z77qbv1eIpSHmjhZBBJR4i41dKBSLKVz&#10;wMQZogCpLaZT0AUZVIOr0exkxYIu/OCNU25sj3qcaUUQiuB6wBr85BwNzw8XH/ubKaSmQH/EQrXW&#10;bUXZuZQKh9nCejqrNuq04MdozmC/yt5Og0lD7RKMX0xWhmMcQTpAnlCaeWiKcdc9ykaHueyrg2eB&#10;7ey7fm0/XJxet+5CvfiXT59v8pfv73u5eDrllAQems21+jEjHXs/Hil1NFTj6DK2DLINCk00IZlw&#10;naEoEU/J6UrQ+iLMq4nIIZ76jUDdn9eA9lvZfjKwkK86GUR5PMyM0njcAz9bAtNjVonKOQIWaMBS&#10;40H6ISahHkVjo92b6eM45qj5s4XVUFA/Q+53Io9LGOZz0/n4m91M+nGZtluRGVcbuy/TazL4djON&#10;thtC4jXHbrFmK+m6GGzi6Gpm0spXpjPewUiplvWx27yZRfzuw5AwftpM29ejFPrZQ9D8jV3tUSz8&#10;f33+7o/M4YhiZD51tWr5wfLSqVP18nBbMoTQrFwGQYC5AazOxHjCoRKJU3QiEHBk9k/DY2G7mruQ&#10;/6AfscXh1wzhJhRLYr3VurVZ1dHk2a5qgHITlaWbW7npcKoQYoGH7SZLc4qYybTfGdzf3HTvrha1&#10;u+i4n48GEhQ7TqpZb3TaWL/P9/YOcJbJZIsX1zeEzjSTvGCge383bDb5I+gLbVMDcDlC8OIx4aAf&#10;ZbSItDLVTL83ZUUOxGKEwcocexbJ0my8+cAb4MnDCWCoKTnl6QCBMeb72Cug5gLOYjXvz7bdiX80&#10;n0Op6vYmW8TN+Fw4gwsf5lHDQBSTmRVzfSeeRhJanS/dtG9+dFzEyi9TYq48p/hkHxCnyQhiKI4b&#10;G3QGfAhAyONvE8QiSyNMyrjALOIkKA6okOgL5I2NE1RERGWUPucTyWlQJBDm5mhrzRPDDts8CqsI&#10;MtmkDxBF8I6CIdjzo2weeM66sEe9U3eT/m5zGNg4q3nQm8/aTR+moFycdH5V3J9mEWvJ99JpF3al&#10;G8+ADOx1N81aZDKO3tdvNjVCKEEzhoYWhLFteCaZ1PTeoCcuABRmGr9MFnDLOur2AZq2m6iQ8WiN&#10;Qk4zyRh2UwptCuM+bd08k0+S+Rq1PoTOPZJt6NmouR/MdCOBogu+PcWcmg4NTMQGu91h/4IHhhcD&#10;M43lAQGbYycBSbcVT93Fk4Oo2/T5GR9S3FLh5doP1IrsmmgSNIIxZmiUZ4iuUccRIoHkYLWV4i9X&#10;S8JjoFrt4Arc6SK2tsZ1g60X6Q8FwkhsDyI7GqSAHZ1kigp42O1zQngCBBEUZoOngenasj9u9ifN&#10;HE71FIuRQHl/nwCVTuXogJLpQqFMlnFC20KERWsyWKng1phqVDu5EmLfBFKN1yhYRzSgozFVTbvZ&#10;8a9j/S48eK3SMYqCbidgEsRGoGHj/nw5BcUTT4adZGQ87TMdCPpTw/524oForrHmpq+IhLJD5EzN&#10;0BTvXxYFfCVYKl55IjMH5wKrIhwTIpeR8GgwaTeH/UawdjUbNKOBZQFHQMwmABQBe+21J4P+WFFw&#10;s22326z0Ewg8BIIDr0PlShfBehBNaUTEqT4Yy8M/hyyqahsBE24WxA/sJWIghD0LcbQxS7HucQRo&#10;0Qc2rNmxn6ZrZnFkN0UGhqD/8mm8YK0ELP7h0cPHfIlkkW2cpAPSvxn2lR14mT8BntAWyFiq2sCs&#10;vGBwWRE3EeefjEv7jp9oXoSJ22bOBmxqCmJtA1AZze51iPcaOCwkKqENC/BkcJXdzrPohJOpkD9c&#10;bvoJdCeMHQcrAsH/4MPLXxdlXQgUZm5nIRYGICII1nwEDjyXPY+Gy4zs8V5KkvJXCdopFjDUwEqD&#10;QQbMkuHATOXj5d+XS3ucZnax3O6gD6gwJSlCd3ZBZ1FVWuLZ92WygF238S1pJM3+00BXHnOxMGB2&#10;QKh/CsqiV6b32rYq6MtpigLcR4VP860yPRBgcxImpXGhkRZHCVMMQB+ElnSYQ0a/izTWo2TO7raa&#10;W8aHlqKP0NzPKVUv21hEmDGnZrLmqzQlsEnaNOdoSjwKjWqvbMavZs37k+EmJCKjtcZzzhoGQQsD&#10;clOBZVKife9WmMZmSPHImGGCwpKMqgaYtPS07nwDc5WEWJbE4o6dwaUc03Ra+0eVGWblzSsdT6ug&#10;+kNRMGWStmGOgmDHgijdj+wVjpLxMqXsZNi8u79udz2QUt7Cj6UNyroYXlPjYFYQwOhz0FvUr+f1&#10;qle/92o17D7x5sNRgUEC5CQpV5Dm2CP4AjXMvYfeTF3zo+bA7hmz4B3tlDz2jlOEh2jbBzPQhP1h&#10;C2mv+0bnvjZsdzkdmXyuVNmr7FdOz5989fOfZwtIRuGRs2F5iK0N5y6Vy52cPi+WK2RerAgkoQL/&#10;R5dXOvp0JRQvjD3arboKKlySRh4bCFwfOGXNVgfiH0bhfENaOtohEGiAErkXesAsQzUSGfSGqE/V&#10;6vVqtco6VAqqNINsqqWZ4TIDoKPa+sSnwMsdzH4gnUTZooMXIaEi6PNG3U7jtl276cIHQEsoHg9l&#10;s06pHMvn83ul4ydn3n7h5ODwaSAEPXo46HGx26vMO8/3UG3fXN/SF7MrQ/F7Mh2GI2hAwnjfSjbM&#10;icnmL5UjbAzJ/HN/o9Vf+UJ9D+AlqPskDyNcCjgCPOgm8pg4ZaZaAgNoFGLWmI/QA4t4V9X7uO6w&#10;0c1GP/5ewHhJDhlu7I6bx91gbOSrPVR50OAr8veEXO45oDXwwoNeF5HMk9NjXED4OrCypAzWvyyQ&#10;dASjMD+ZdwkawB+kWzNsz6cMERBUQe4A2rxsuNji4mAEbBgmFfpeAvuh6WIeHH4c0ETQhnp5nDoa&#10;MeIkGku8Gum9ojzHMk9McIpMPOdZmmU4910qPlQSNlEmGtuNVIJZhBgsNTrq00F72Kr269ez23cT&#10;PBseLnv1GjaSZjqei6b2To8K67r3Yek9/8XPs5tQh9zHYU7lTo5fJQt76UOMcEvgKeLz8ebhdvb+&#10;h97Nd4v2rW/Uiqw9rZzIi1i8U2CLi0/Lx0ZnI2sCI6hPggj7I95m3fPRbDnBJF4J6QB6CovAqN2K&#10;bAZ+vNfHEy5RIhlASWE+WXdQ1NzgWJaod/rUj7DvJFPNHM+3GTIIf/1VKJx7d3PX//hx7TWOMjHA&#10;l4EU03jfqDf3P3mZ2X+GMtvwDz+0m++flHMghgQ1HPj+8On+3Wi0ZL4e48JEZOYqdRyOlZZmqKf0&#10;19v989OCm4LKFMumCtlcv9lxC5mXJ+cEd3aA0nOna2SIYNqLKGPXTXjhC3WmXiIOcdn4T/q3I8aE&#10;8xnopIyT/PTxE1IWlVIZV0qUWvtj1jESCWM2ze0ZsQlczI9yKYdALnYCvZ7h3lkTPwVlZO21bgI/&#10;S7fK54NMzsfD/srB+eEZuNaN4zzbezrtDrr+sbtfwry5Wq9FCok8ePrxiG+kb/xIc9uFq8cHhwck&#10;4YuzW+QxQc1xzAoWH1DmQeBkedDNukpaApLENjutXVuze+5sKlGqM0Rxayxjs4n9oCEUa55ADzzb&#10;aEFJYk5gGEEuP78YW5Doax//6vO/Bv970wT+4099JI3sZtW7Pk0DYD3b2ryZp1x8DdkWGe8mu9qj&#10;CmPNl89B7GEpIwsHOyOXJMHjws9SEGxk+enS1CJybCX0+R2aF7bDMu0I/ub78WHEj8xl2yX5nbwn&#10;sBsZG/N46ytN0WO+IXgGsyxXX2owDH6ItByw2WaALJWhv5hYJjQRU+d1OJqgj14Ho1N/sLvcdqAH&#10;zJcN4CvBDMSiaTSG5Vn6/En51ev0yVF6f28VylLaALZGlWLQbIx7wJ5nUhx+qI1GA1Zxzwq5r7Pp&#10;V/lMJeOu/NPbxqTbbMtOOhTuD8acAvimT86eNtrt/b0yLXQ5nd5DAzuZfP78GS2DE11NURAOAbsV&#10;rZkknUmlC5ksKzImI8QHrEtXmznObqAEjgv7IUijcMxZA8VAHGzhZQFZHA3B48QI+2xI4E9MAGdP&#10;fVg8sGCcrrPkEvRBmF06rDAzLoPA8WjZr2EdQeNZofbz+gN6UYoDbMSlCEvqniF9xhwiyvKhj6I2&#10;U7pVHdZPLJJQR8dgZwpwOVaqJKgYUUQwSuLUWIKrLWgDoNn5oAfoBDlxmhytKZBjBJi0XA7zGaDm&#10;zLbVAWWzKTgaYKFDUUTAaA/IuZC5ocolk6ltHF+9xjHUL/7oJFbReHe1qa9XAwgACx9MhEmAvccy&#10;NJFBTni29KO7sxefFCuhbCkYcjbeekC09DbjDt5O83aq0OPsxJOjvSOgrJNkoRvwxU+/uslABs8l&#10;83vOep27+tTP5keVo+Zm+gyQ5GgYgFYH6NR1oDQkZP/LQHAaDQOnWFeRKkFmzJveUNeFQ0kqSfXG&#10;wXnIYYkSR8OfGWsSec51cz6HOorGdybkO/UjJDMruu4kkYzJFI+mOCx1Nav9xkHQjgO3jagsawej&#10;nsSySYRYaUEVoDr0MT5OIVgaDACDSYZjRU4jm4FisUQViSioNxrulUp+iRaSkhneMUsE3ETVNnVT&#10;QbTBc4Uspsn8jOvbKnotnQ4ut4x4R4looVHrITZeyqfGQ2TfmgkG5klpYYBEooDk1rRaXWQFeM3I&#10;QnsjVG/lu0C/R91hnEhDAGW461GGBolIrgBtMpzMxjEjWnvER5wn5qKjhRnMiUa4xUo+BH5Y+uk0&#10;rhJgMFg48D8Rx3McHmWiOKpx614bF4tAozbp3kfcSBGpWmrNVvuOTiafRbF6HfMXc+kyWCOgnpYN&#10;1e70hFwAouhHq6CPyoTQFKBMAUvPtckBVEIhwuyVIo+/QXbVRDu1oDvWmVVjM4Zgn8daNqh+jmkC&#10;jJqfZxo7SxZXcBQA5B/HPRsDbbugVsB0fOptDKNNBlQ7SWIDsDQIPHWM0uMAL6PgSlbgXBhgvzEk&#10;t0gL88NsBNc4HMfOrYs96GrWBX+97/z8af6v8rH9o9KT48KbveQXpeTrUvoJd3a57C9mXSSmmZqz&#10;3yLhSfYAxCCKj1i9s9IwCcu+Ed0a0wQSD8azOrKBxcyTkM+dLwb0VsFgErlvykgtxyC9Ubr4iE/J&#10;fGqvBwd0LPM67iYDTUpQY7HNFNPqUNv1qiEEPKIfraqKKHYa1lkYorFf+oxdMas3ixaZTLsivMl8&#10;j+/GgVHrLPBMSsUV31nKWFLwQX1j5Nt64JiMWCktE7dbsEnTePPdHpuSHS3Ttr5mn/do6Gbvu20G&#10;+P9GssxmKfMuTGJF+cskZnNy7LBAAiJyQtt9Q/NmDaqFCRnNvPy+7I+wFbb9PuZdf/6zqdcNM4IK&#10;WTeIRxqqhaBOrJaZ0YjjbIA5ItqbPbM8kPga5ogAK7kylME8S9pHcWsXULAY7oBCFwMKsDR1MOtB&#10;xw1vBqhIHkV9sU6jCZEH0yonWaBmG6H4yFQLwo/PHwUN1mtN6nde7W5TvV506qteF+MFGixunVlo&#10;R9h4iiyJAiTgv63/vgU5ToIeqsgMVtJ2FKa5NXlfunwbx5iL+yD4bUCKAk4Z+/vehB6vXv10e/v+&#10;4tPHq2v4ZxT+KJZnCiWs3k+ePDs8Oz97+ers+cvK4TEuD7lsEXEbuW+wzIR3hMAJYv1R+rcxAE7Z&#10;Bo4HmVyGBE3aBwkJ6OT89AlSJZzxTC4Hs5FTh1g8uvp4Sxhtni0YnjHjKz4mM6I0yxAGDb3+sNHu&#10;NTAxZJEFpkQaoHj7ReWOzE7b1MrUtcw6q9W7+dSDPXn39vu3v/u7xvV7KiquAwOfLthHUuxwjF8D&#10;m/xkKB64vB3+4Y/9Ua+XK4xLTwKHryepQj7uAsLkTmHGUyplKyjbHBSPjioFgjWKizGHFS+t9wiY&#10;3xiHITF08erktNCAAaoBMpnJFoZ9Jl/W2kQlkw1agj6THB4Pnh2v6EAqCv2Ud/M49zcPirYuciAW&#10;AJtaTMgwef3w3tnezTEF4fgz0eSCMajm7zGHQUi53mrwNMScOH16MVfiyhMQBUDVYF5EY5XxwlOD&#10;7oEKDMeE/g2SFEeHlLG8ub2GpyewMkrZsFIRFRDBztVqT6MzY+asPwjUTXmh9QnPnpYmeiJoAgnX&#10;euz45yl6d5s0IyvGB/h2wbdUJGZ0qyeTRwf/H2wNYv5lfDtFqSUwaG4GLa9Zb93fNe7uWvd1cF6N&#10;O5RQ8J24ulxPf/ZP/vo5Ag2ZVLJYOXvxJrt3DB0iRdSbDRcPV8urt5u7D9vmVWTRjK5G7BBg0ckf&#10;zSz7GbqxLOLto+WLhRYADd4ISpcsML2NnxzmL5T9mcJaxAofOJwopgazXszvRfwLpngkZ8bxXCZ2&#10;de3k0TiUnPiiF5dXlVI2l0og5yxbU7/EEgJHZ73eqg8d98O7zax1WkjEwHAxOuMhQQjs1dfTdZgM&#10;3f/j96Ph5Vkxg0csKPZxf/0PH+8+crDC4Rzm8v4QayEuc5wihVwPHGO5qU5mJ8+e+CTQN5luluCG&#10;8IzqjAdouaAaRNwhMRusy5bgaVKWEctAVmPmIUieIrht8GVc92AEue6LFy9B2EGKwQKEVDXsDind&#10;wcNBDuDmg/OjsB+wPl4tnpRyPDVyWaU8smFYdYhZMSEWxVxUm1k/4x+mITCe8TbeFstOyAVx0PBG&#10;e8kK6halLw/f/OyX2WUY1ZpwOlqmuZ14gCdggBhWmpn02XRoE7wA9wTccNfnA0WHPHl3MkkF0eYJ&#10;0f8xCJTtnlGy1iAMJATWAo8qo58Tjf0Nx9SkN51QZTsFREMbUNowIBQDPRJsUThoGCm7xGSbqc+v&#10;6qfDGvuXwf/dL14a0of5AeKgaFFmcZamffvxl3owJTFbd5guTvs2LdsotcWD4ZEJhmkyypUyUlpx&#10;wVrM7Oex5TTcE12aXWu7G1gaZ1r7fFvRtp+MkXRZTfb8/NJ3ZZeZN3/+zB+zIENmqh/kT7imTFfp&#10;5og80jP3EXQN0HuXcZlfSch5vULDAFNyLGugVvPwgNuHf4pFe229rXuzmrdozddjSvd0IXlwmN47&#10;XCKgn03GspAH4ls/7m2z5ofL2vfvpr32unWXWvRPYptDd3NeSD47KBaT0b1sidKdqikXCqZmcwd5&#10;imiovpg2m2z4WPEFc5k8/qnpdB4/llKx5Hdj79+9JyzSGlFy8eBeXF8hIb2YjrFryB4/T+wf8zLw&#10;VMYlqNEb4O1NZAXcDIWAUoWmXJTySNyH9br4ACSjCRwf7Tdm46Y0Gase62hw5M7SzeJino4EIimo&#10;Ms4JUrorsH48nysGE9luZ3V3231SeerbguBI0WIwLS9mC7wWJpfD/iLqF6BCt4fxDVPy5QgKDJQr&#10;PFqoFRLpYbYQSiayMcqLqA8/APCCFKeQG9CfpP4z5VEwmXqAw7bZTIj/2y3/nUVik0Qa8PIAsgKE&#10;b3x0maFo0yXirhy6wqHKZMhqP9VtY+oAr3lKL7Da5CALhJ1+ItvPl5dUX4txaDVNOdlIIol2dxRR&#10;zUTGF891hhOWgNnz87ab9Qcd+gJOciKdiwcj20FnueiXIVlHYjRmK2Ya20AbS/rtehJxcFx0DRgv&#10;1muUOk1YdF6cFtZh0QHw0p9IQBHPMIeJxpeFA1IRW45tJPUuGGlOBhlmRsFoLYiq6Kw8oTFcTTaB&#10;fsABlZLE20yecz66uM7C03EP+5Ow9EHCk0PT2QnBEKkGN55OuhnOQ5zIlABU1FUnGMVXzJuvO0tf&#10;m1Egi1wn4Qc4BlXKbAySm2Vo6jFciwBVWWF3iL6lqG9MITULY78g0Nlqw9CaaTfjWBIkmlL0bJef&#10;rnumr/T6s2aV6wLPF+BEuF3zHh5uR8MGBcJs5Lu77MJ9Ke+l+rM+K7J4PMHpwWYHEhAFKPU9DAK4&#10;oXA8GFVRzqIlQUHA+8dAkxcP1oucjcxAo9UxauOhSYe4uiAhsH1F7kELFn+YsSlyMrTRPOnwLyRI&#10;APFjBpdRWGi/D+2A3BTxMF8CLnQkWPSvE4Tl0p4bjHcTxWH5MJDMRDfb+N3tcN73A3JER47aOJUk&#10;2Lt8BwbMoBBpUznHzMrR2jVmZgK0M4fhv+y+qKFNtFPwkwKQFD4MEctII/44t9pNpnYh1AZShS+j&#10;APZYuP8Yu+yI2hbv9jPVuMhMwoQ+wfWkHmHsVY1mpDE8f2w5tTC0Ip/0KxQE9u+ZvGqssgJOLtyo&#10;ERQxHG4Csl0MsuTajKKIhSNNtc2nfPsn6a/2U8+imxR6424wF94kA2vsfeNIAbYxwRqM45FDQER0&#10;3mxOWI0aCTE2A0vj4ay+zzZnIssZHhoD8Nmm7Xn3zLmK6bPAJsPMidkO8x2SjKUIiNptsN2RYKxS&#10;+Xmz3un1byNxD70qCjQmKP4NnitScLGjQMNRMBAO21Xpw+5XrSyb3rU6RvHseQ2S5RPuRh0RhQjJ&#10;mum0eldZ3euaU8OxiV3BYAwuSRvwg+NhwWCpf2E6lBHQ4z7pzWjTqHJWDkSm1v8xp+72n+of7V7O&#10;zgEet3ywV/QCf7IdURblj5SR5jfmbZi1n5boRh/VFBHC2WgDbNRHBU5FuMJI8pjeXpYD9pcprx9p&#10;JLwxbYWtSxzx1ODujYMtWd3AY5hOCT7IFTMkQWPvLSXDwAIR9DWfL5Su8M7agkjXFEFHmrMgTjRQ&#10;nSOFWKDghPQr7r6YT/ztWu/m09XHD58Yyr589ho6g5ResVprVIdEibubcfVu2W37vOFqOuGVUAzA&#10;iFPbyTRQkwTQIugXq86g52Qo2e6N2DvTGkmzQc/E52m2HSNvKfWlaMNCGLTJEsMjEL6wvnGNDlHq&#10;sQzJHlaef/V1sVJhR/juu/cA2AlKuXwRFZlMnuXfQSqVNbp+QSIp4yoA5lwMzgqdHDBiGcf1YFSg&#10;JAx9cV4oFXTkzDP/zZ+/BTtweU172ee6yaUUwYl0im0Sd1ImqxobSVcKACcgESZehiCM/jAopIgR&#10;/V5WG3DqB3SGM8RypijHMQWJsYAkf6Yi0Um73buvvv/9f/74xz/0Ly+SxH9/BKACnD0/sRkFlXZv&#10;1e3lg4Eiu4hWfcop+uqL+YufT5P7iUwRiMh03GVyXKoU0xlksenNMRRnrpWg4kaluUOYhy8FJ9yY&#10;o3CBRa5ZoTuPkykjrhHYkv1SCcSnaKEW6mVwXrYP5AEzCgdmnmHOn70/9rTbk2tGTj9Ww8Jra7+h&#10;eKaTaDDWOqZ+P8hHmtV2q8lnw5xkmosnBdwGupRGq3Fzd/tQq7NxLZXKhVxJbDTznMh8y7yqHZ0I&#10;17oY04b53d19q9X2MKziBmfTzUaP/BcDuIsW0GSCWgwfxGozc+HNmWdEtFX+x7oKDypxJYSs59WB&#10;ziBC8XsiDiyY6CbDuqbdVNQECmoEjyXFqdfA65HxDy08fahZ9wALimrwtJzr2Hcbi8bV7O7D5f1N&#10;6+LubasOniQ8nCwD8s0qFPIgiXzjvu/+evXuh8WHbxbNi+2yja0UJBA4XQqx2r8SU1Xv0wxCp9Tq&#10;icWamAAAu1AHDUMoDOOUnskjWMq/zPsjpEjD6EaCfVhh6sBgCwgAW1A/zl2+sBtxD74PpsLZCi1d&#10;9eH25clekhZN1TmHYLaOp0OnLxCsQbil9uc/BBbdp3sZUALYdhF7/PFs8PmbWn2Eysv0LRYy1aNM&#10;nFqAl9dpzn7z8e6ahUAggEoBjw2MHk5NgvpXp8THkhmkzd7pYQiWL7qmjJQHw6zqNq5ulyaQg8di&#10;limgpVqIecACbBMaz1f9xZQm0OXgbJjarxnXa0uMeUm7t394dHJ8WiqW06kUGaE9Ghj2YJw9GxsZ&#10;xotoIp5lE5QbRs2N8CLIpHZUavPFlpCzCBtdJqM8lbMpKGXq7/jpOeQsKt0RJoytyW//9j/93ac/&#10;FAqVTXsUTwNeiSepRVoN5oQK0o+woJ9mB7VYgTA9aA8iBGVlNDrebk7LJ6ioexEALyJhIvYrgArV&#10;DxBrN+5DRvIn+eVzj6NZhelbd3+jhK6szmbF/GSzvJIzlH00DB7GPJI/bQLN5+0+Pv+U4H/3NRYR&#10;ZtZmZitGmsYmrR87LPsJ5sHgMdH5F3lPzkWqV3hieKq4Z+JWBEPMqvb29nCjjgmjv1te2tm2/flK&#10;4xbYZEooEpqSoCG128ii8ayVOrDzUTMFNo2nad8fOTa2cjLVlQoKO90Um49HEcd2yCvyJtLCXra4&#10;9FPUA9R9muX6ja9LCCDUmnO8cUabcG8ZaCLsuAQHGej4Q11/cJRIzFi/kDzK+4lsMRiLTefLLpLW&#10;MJyG3UGj+umHd5dvL2bNLpud01h0L5WohH1nicjTvFOIBuH9AlVgsYNi7ZAqeA2mwL8ZI2w2u5sv&#10;vmVD2Bjq7aN6GYulMrl6s8mUDhz/3tMTauIZOOMVg9FAbzS6a9RBB45hfgYSkdLJIpwMJlE22a88&#10;fZ4/f9lbTZXPgej50GgitIWxaYO0xn4HqBudOWMtJKFniymw+1wmm8hunBSwdhIclm6LZnvbehjP&#10;2q3MYXq1GYCbpkjw+7DuOU64aG0U0g4me8neoMMAGEwmYqOwZpDGBspv1FHNAjZMbtDldWLogjDX&#10;QNI5nMhwHARiCoQ3sGyQd2S4CDwRRMl0wg2LhXzoAUYyuRo8dVhtDmiswBTUiuo/okYixnPpzSAn&#10;zMG8sAXVICway6WR/s9t/KNMHojuwHWys3HMv8plji5iyV4o0ndcLwGyJkIf6ENWpTOQz6eMaIPj&#10;4v4ovw8lZpJJF8oHKW8WxTS43wlM+uy/xuFQf0vIAla/7TnpUaMavfuQ8ro53/AXy9EhI29QYXEH&#10;87pIq5aChp5Oz5ggBB3c0sEKIsRCuJYgGxF8ylowMODyr4KX+FJsliUgKokUiMSot6qCZ8kWlk62&#10;D7IDh4zAFncC36gL5S2Tjn3hRPYDPm4QvfwYwQKKN6heKG44Dl7J5CXlb0B8hKxggI56ixTHRtcN&#10;MC3/MpH+riqlGY8jp8Gbep1OvTdozny92bjj32gxywvuD2E8BgCLso3lAYE+S1EG7sK3jHgsfoYU&#10;x8nmA1Pm2XSwoieEro2DVKWcB2cFlpgms5SvgP5ttQYg5qCibiNwMKRBR8kI/ILaWxiTSIwNJarP&#10;RFfUAdMZYKsI306oOfL5JBmW6bPxnqHNW+PF68QKzTsa1On+MbB8nm9UJjPYjkfiq0QiRwihbqPm&#10;Y2PI8Sbk0EIMu2xUfJE4jztZUZJ1VCnoU2dLm2R+u/C3K8fJEnLqHXAxAGtzcyR3Gk14F/v7++BR&#10;4TBnsqzTVVlDlF3NELtM8OLJLoQhwgbuwvwro0FV3rC2kg6vWVN/CST/CHwy6lQKU+QwCz2wsXa3&#10;+uNusXBSnDKCWBaNarRSdsM3C+k0HA/7S2lKfEEFW9P1SZlYT4h4yPbLbdi0XZDZGRmzdZHKzLaJ&#10;P/KAGuqI6ROsg73IdQThjcsIa+nPRU7Os/91xf0ySskBFWmdYn8DQFPrtRX+ztz4WCKW3cs/LRde&#10;8mo0raS7NPIDJhYvaF7MzNMsCsx1NGoswKvAbkYnU3wArvnETPIsEs4gUQEOzaQpEeeYvVIZkgQZ&#10;zzL0L+b3GMu12lViWNRRiwiHiGhtS001fGZaaC6ayQiW8GeWsLYDFCBS1EmD57CbLqPuy2WIInwC&#10;jVA2rqp9BaOlluLKjNMJ30Ep/qoUfZMLoCn0opJ4XXJfJJ1TBFQmY8yoANWjfIvuifxpDZvOvIZH&#10;sU47KeX+2NRpGjAKRLHoDE5WLZ99qY9ZWa9NAClbQHMqjTiAeYM6IubDrP30FvRLyXtjle61XbSN&#10;n3agS/X5Pw4gdvNTXQ2m4/y9zP+EcTRSdjoA/ACjGWuOm4iR0qpRNSH9fW6HbJkphwTrEa0ezUAC&#10;C/cymE6GTlKRl4XYLyvOP91L/FN4bAFM4BhzJdKADmsPtaNSft5pzx8+9W8/dq4+zJtV/4Q5HLZa&#10;iNfA0IojoEAZwYZUFFYWN2KcLtkuRJGvUpca6jA9Ata/IC2Dk4R6YO+z/bCNNGgj5Oyxrp1Q10oI&#10;LQhmHWHA8iaZ/Opv/ul/9d/+q7/5b/7l17/4xfOnL3/59a/++pd/RdeXyxUAEmv9hBQG6ghiQfqI&#10;IaAq6AARWjB7O4I2qL4ptHjYYmwR2PlTN6RSjIRGxDEkOnAfpAAgL3PeeLkJRCqiYSZrbLZjUfDE&#10;DADRwAvwt7i0D/tDkNMg0dANQaeEGTkrGA40mEwuV2/Yx5T1/v6u1WmBiWUy7MTI0mzv4tl0lnlF&#10;Jpmir5iL/MjPB6y0otQUnJMh42Z+Wky/Ka7crNMpF9uHTyf+fGQCzwqQ3MMIf17pn4IRAQeUhXaN&#10;lNztfWM2DTDUIz6Tn8QS1bEA+wsfdMUol0QdWoxjgfmAu7ZZwsdj92LKPjOnMIHGHj8t/YzoKxFo&#10;B38w+kOfazadc6NutavfdOrsDN9Mr4z+oBGY0rOB/hbfn8YUhUw0Bfmc6XBQr9dJDWxf660WFoXI&#10;thVLe+Uc4nBeF4SnqR7MYEjnGdZBu9m7ur5jhHF29hzozgzACW24zK7Iy1Ewrrwc6Am07IpcBmtN&#10;LQsOn9evZafRp7CQVu1leJEw/zXikvPzgll7bJOE2dJu8JTwKQgswmNRy6jNqOguAF7nSOhCnV/R&#10;lYEfhpfri4X9rkqcJQ56Uch3sOV7/bt+y9/pzx7uGu176HRrb5QcPSxvPyyu3vpb1+6WsTK9DWQ4&#10;oDmALJhUcG9QlAKGyXGA1bVapRXZfeOpf8wfwz43uylUVnuVdBxIA17sk213wJ2OLieImk/XvXFv&#10;6uB2QLpc683CI1rFsrNQ+WMkvnd4qvVrp/riKOtfDCBdcJMW+Nkm8sVf/A262rz/q1//bTHlKyVB&#10;kIIzhbHsHwXiwWdvgnSK2VTnz9/6/Z0DJwZ7nuPQrE9/d12tcjaCIaCS/NUIFQeSJtdaeAR24KtJ&#10;GBm50vnBPvXw8RP8SfK1y9tUAWMzLEBEZSMaMblgMcwtoIkXa3oTHM9Wo9WczgvzZU7XEOLfqA8Q&#10;lOro4gb4893lp0+gf8dMhTY+duWFcvns+BQhctw5BuNR2I2eIMSo6aDVjBUawqiU6WQSYekLJBBK&#10;R44DymwOyI+HsfDyTTaeHjSbfaD7482w1QkcOKfl4+9/+8cfLj8Ohq0Sqjz+FZdFuq6PBoCP8z4b&#10;9hk5Bidrv/vmVeHodBuOYr8V3oR//8O7VtxXyFTYyWOaDLom4QszoWTyjGXWY5tmp7WmruAR04G3&#10;/ZTqDj1eZkimVGLhR+bzzFNn/v5xOvn5u9k6wdYln+sTfhP8734ms3j78fkf7O/1fc2H/Xtyphm/&#10;mmLfXDt9S8p8oUJlSyMERyAw8KY8zErV07GtUyShbfs+MyMSnvtx4/e5W+X7W8cFY5tsrVF3P1da&#10;5T9mAhOPzIe1fDBzbb0aSznkv0AtOV5kd7I9lHIGN/JVAk3jJukDWJojszqgzGeTslxiCzoKZcaR&#10;6NRx5sn0Np8LlgqhYj6Uy5L22WUzzuu3+51GY9Ssj5q1YbPKQDu7XRQZ47AWwHWFwXh4HffPEUHh&#10;57JuRmBmutz26f7njAwAk+LKggY0CpNT8JKd2ay72TZmIIOlVA5gnfRDvO73+vRsLHya3daXX35J&#10;48e0DqOSh2aLR3LuCy62DBLS0lpkqBiJ5csVJ1tcxxP5/RICWcwToRky58LtRIL/0KWX+OSmqQGh&#10;5VM3yMh1MpGgbWjZ6s77/W4ytkK3udEILCebJ6VM+bkv7i5yxRgMSbM52LQ6D9NpLxRo+iOrGM7t&#10;UcbhIOiYOq2iyWCmiGrcwu/Djs9BQ67fRe0N4QKEu9mts2xStQddDbzfyt/15jUBxHEJXi4G+BuO&#10;5gi+gaQH2YNsrxNn7DVHp1G97Co0HsRmozxkuT5N2RQmetihIYQUDe4BmztWr3VIGM3V9qG0H0gk&#10;t6EoYJFabo/+ByxDFI87VkaoINNrpRGhiCS8bsS/Chcqs1CsrTgOPXrLKihcq4LnWRL6RE8KXxyc&#10;DjHvCEaS8BXRJhn1Ut2mu5rBDs1v1kMnK10GpDHGnr/VXspDaN5ANny9KXKMscBFNILjxyprCwod&#10;/55QNRbLLBfcLReUO5YHwAGG7XwsgfS1i1OHDIpW+e301bRfWkPuTbBIAxb5KhEvR6JZGEqIfhMU&#10;trOCUVyp+SK1baBH/eTfpoL+AmkULdBgMD6ZLscALhHumCwmwwVsOgpX1C8Zsnpeb+jVl5tOIMrs&#10;bHVQLuZSaYovbFv14zJpDiTK25K4kL85lC0KziB0UVj4kKCiYQc8Ec9hCq25JNgcmHX9SILSU9zL&#10;GIgs6uow1CYe2XwkQUJZdnojlq7MvxTKDXBwOBywMg87gK4ARvgB9jCaIdliDdYfDIx1NcjxAN1m&#10;cIWCZ+DTp5v5ul054AHbLljRgMedDVZ+RF4YesmlAHsxEi9fxVWFQZNKxRMZYvo4leORov938NAE&#10;XFYoSYFNpCRfajwK3GIQMt5QFeWTDBv8eGelU2mKM4IZ8Cq8N/lBrBb9G6QCaDUTjHCAuHJitRhf&#10;zniUyPWEGrrhydSjojT7pR0uwYTex0G48SP9XJpbCN9PAQ4mjO/wDp9LpceoZlWRzSCM/8fRNCsz&#10;66GnwK8SXiBF/s58YxVSj5QwkeVUpZku4rEnBBSq7bVxxJJKjEkEahIARDqBjLs+dVYvEsEiVCAe&#10;DSRjzL9QfkgTWJ0S/XUsl0keskgZjtvevLlC0lvYQiErpCBmsorwh7tdgfE4F1AZAh1xyZmvG53h&#10;B5JEPrWPpwuoXWFNlGCs0YGAtSQJ8KK5dCmXfrJZOPQC+JvQ/DPmliSrEUF93DqYFLezQTC/MS2z&#10;SYm8d7W+usDmFli9a7HgiJ8TCgz17UZ5BwQZ8Eo0nZx1N5pFcCP7pJw4Q8rXCWYTsVwyWogFc5hG&#10;UXUJTil1iAkvJhyjL7KK8z+Wufaa6hI/bkjsbd3lTdv6746HhfeaV2g3w6I17C6dXQzKmsICZmwy&#10;14dBEVNNGKd7s3fdyYirODDd464ZtnI1uw9tiY0qkO66teDlu5vkahfCn60mZBAbT0r6DA8C6Fg0&#10;hBReUXZU4URoduREjguJ13vZL4uJ56nQYWDuzgZbuiecGZaDIX0y+i/3V1f+ca/96d2ycbPodcKL&#10;GTB0NHG07lXd7ZuF42q+1IUauJKxWpYA4IphLEEeycB1vdVlDUjC4o0zGH+cq9gHardJZ4mMyAe5&#10;U1TYSBhzU5+bfvbzX/3v/4//p3/+v/lvT54/SyBByXxjscKxk8KDxg8Ai63H+EGYT1L00fFxyXi0&#10;x6i3MKk1Cq70iCxauSyMPg2MEK8/GuD1qN9HKufi/acPnz402002pxjFs5uNx8LkMAjC6FXQD5op&#10;CIM5wAuWt+1LABWFUAS6ZgYFErBFD7YhcBs6Q74J0gl8MvhOeIN39w8Pg0G13ZggpphKls7OX/7V&#10;L8++eF04PXEPj0CbsGbqT0dGz4SrMs8XkkdR9BF9nXhpkTuOzsIo7kzxftr2sacgWmN85A/GR968&#10;1RXqDhYiFTVURiCBvCarsK6eH60OjD5CYSzFa5dv67cfcQPH+pViAUgf10yDJ9m/mdWC4eDSVnHe&#10;tB03Y31NnYzwkV0J2jNvQ6GdTRAnud+cN76R2U/Yak7zAGIa1416m/ONm3y30+a+EFq7/Z4aNFGb&#10;eIn+KrZz0WgxHoHXwYpVXHo/YKJRq9tuttuoZaDCCtgzzJuIxJoMEkZjjLHyuYypT3nPDJLA9Rhc&#10;BbSgCZq0WtcCf5VdJ20RFRtbXKoq1XTCErDw0EJEslcB5KwIionVxNdG708rP6EGpaO2MLxb/Qzd&#10;FYJMmIooGlr2kDZXstBzLp0JxmZsipHE6g16nn91BhCZ9DdtLZo1usSzUTMybvuWPdTfAvCOeaXI&#10;bQMOjiUEWddTy7iIvbjNGusssExQUmwpAHAWKzggJaLJ5CY8HPUmw77fG0ZBSU3Z6LJhn3ewq4Jw&#10;nXX17hDdxImeXZubD+SfRU7PK8Vy/eLjtHb1+iAVWU+ZzLK51gi+fLoonbZaHmHm4Xe/ziZ9eQgX&#10;a1gGQcY2M4Rvv/xFPppnEHz7m9/E4+Mie2xlhNB9ffy764em2B6hfDgwXW9Gc1j6YfRSpRUE0hLH&#10;XvRKswy32RtQRsJPjEPkQ7KJ0EbJwkUzboIOGYF3zjBIe7It8k40hWvExh3D5xvh90KRsWSDHVng&#10;ULRasP8gS143HwaNLvpBRs0ImTpYw320M2n6n2ZQy5TduU2ACsrwcQWm1N6LJkUCoVvjabFcAPZm&#10;MFR8/eVZ5SgZDjrFvH8WqF3ftoLDr09fXb776G3mhYx7xMqCImsxZTiqxvJx8mszgv1gHtCdzoMn&#10;MIscYOOcnIQ/ftPuvhs0Xx097fSGDzMPYHqBulOoV0r03Rd+bsoenylWoFq7CZFi/oqHjzdjnHLV&#10;cPLLDD1t76k19WPS+dzh6V9227afdHzAQV/xL7bdfOw7d82VGkvzy/w9p5lHSDtpM9bRwyLfPIkC&#10;S7uFgQh/wzhkOJmlM2mt/sd9g1y1ici0baavNZFdyc0OyZUszYiIQd1jptdVsO9cUcQOOs1D8Dm+&#10;mGT5I4PShpvH9xpG/2SmKiYA1R0NyJEvyG8ux/M2TR1PdcTdJrL+ZM7npDFLdQXXTMDrlw8Y0lPM&#10;+h5qzbubForP6EbMZnhpl+Ohk4xzknOOMs6zYukgm0wlIgir4R0eojRGTmY58KCzmpeF2yuqRoMZ&#10;mrZ4OyxuG9Upo0aMd4hSZAxcT4EmBCPlQl7gdB/+uazy8HFJAGaQFOl8RnCsHB3jneNNV2AMMUgB&#10;/DmmEQFHjdnCoB+cjtGTxipXQd1lDLofTWdHJFpkYLQFD2xmYw4HOAqo01N0nAFxYfS+2nj9cbHY&#10;Zt7CBujFi/D+aRp0dTjQe3I0CadzPKHU69SCqYx8WlvtJiVlxokMWN2gcbmizwlm84nxbBSKBfm5&#10;sCNEB4w6/AQWnvx4cM7b0DjmrBm7gJYXF2U78KGF5o8LiA/YzpxOoFmZZLSUjZweZ1BvBCNqNkKq&#10;7MfDIJJgqBazRR/2KUhI9Gjxa0iOvsx0QGPAUB92fNFNz5LZqT/cc1LTbHm6meeHPZadYq4DI5Sm&#10;jA9gITUtqpehcR8sq/iIGCGEULoOh5YTYUSPj0IykRcLqZpkIbTCKaeG4qnfz5uCCpkP+1Lk93TK&#10;N1+8YjuE5R640HgiNh24q0E6Bkg1kAtEMUfFq/WE4BUOA2YI53IJ2ERJ5zAYLAaDOfUFgfjMg6sN&#10;P6PjDWjreuF420kj3IqaYs/JXkfSfX+4jmrlOlDD19AHyNPfgkEyGVLVMQRgGYwrEWqGSX6xfZ+P&#10;2qQjynEZL7MOA2IrYEEQuy9AnaK+ghUBIrleUgRRtaSTpWF71Kv3ohHA8+4SiOhmORr3y6UchSEC&#10;MNgUknOBaDpOJJtL0EjyfON2xzGgYYMFmiunXNyp4kEAGDzQiA0AXZKtbBwi0ISzQSCdjICdhCFh&#10;APrkLuO1FEVFJbHNluKFSppHGOYXAoysuoEQME4FAsT94rJOBlOG6YwK0wjrRFcYMCArIjvOmFhD&#10;opIsoGZp3EYSYAgCGMS/leJnqUhKCc8W6PkQECSDzg5Ewh5rpgmASyQETJOQ4Jnz+XsdvEyWHKAp&#10;XQYwH35GJAL2NOFEQa9SkYJeBubJ4D4Y3WKf6aQiJAOOhdHjV7DlmQUaKnVvjrbh6mn7ZYF6sqdk&#10;piBwneLbYxlko5NxGpCMpfl72wRqDWjgG4+DrZ/GMQIaS2mmLEAuzGhdAl9L9tsx2zSYdZaJryam&#10;SuuSUQYjVzMNM5tA9VmMXUzglQQmGEMWVgQiOBqbcbAQfxGZ78/75N2Nm4wTuNTOk9C3cHeJ7hGo&#10;W4LByk5p2/VQ5X/nLe8CeMKr8pMLmNZdxkdPVZ3tXaUZaOmPMqvRBjPsmy7aWG1zxVIx0G1w1cT8&#10;pYw3vao0myUtQeAbLxJuMZ87Xs1jHvqMQAXRYSKaWadBI0ltHdht7/c589meWklCFlBSRjHBxBT+&#10;sj0FpaUzLmp9kKQswej1PBKYU/rkw9Jcp9ZwAFALmCFlKhRTZ+CMo/5gyikm4nv0Kd4Uaeahm4Fa&#10;7vw0x/94l6UsoA97u22O47+GbML10dZXTZDtgcUnMvRF299ooPDY3THzNbhQMwegi7I2S49v2mzz&#10;LCKU70q3QVy0P9e4Oxp9Rq1B5UjBoMIsS3Q8HzfVVOJqg9V9m62zOkWtOIWyZZDLWijizyfDJ+no&#10;s7zzJhd/mQ7+F8nQk8i6vJ7hIYbIlzcbI+tyHxnOw16/evH9x/dv375/n3UT4k31W3rvQDiks72R&#10;jj/bCBb9rsCGxj8ILXcRV7gGCtSIgzFFZ3++QZRv3EX8V7QzyTNIRNWOK3YTll1nvDvbErbhPqHz&#10;uwmly5nDczaNmHgy/gNxQvPFmyaoPNTrXABOPKeGUMozz3vmJ4BxZd7PKJFnVibsUwZhgWw2K/QN&#10;ARMhL55l1NRGvSXJG6VghFtkG4jwuLAARydHlWIhjyxyEDCFAA8wYoyEOfmPtysVWrSvGR4R6DiM&#10;BB9eEks3QX+YPM0XCFuhcik7PabVoSjjNMY8CJv0+v33n66ua4AZh2HX3Ts9e/JXf3Py4sX+3n6/&#10;12XrRcka3qwOipnjXMw3S84TB7IMatXns84Wrc3KUXTheN6yjcThcAYAiYaBCo2miOffjgTkpGuq&#10;MUULhJ04IDNqaP/7v/zp4er9wUHliy++nlJpsMR63DDYXYSONffFDOh38U013a7eFWDxMXz9ZGiv&#10;w8ZXmSU9EUk/2Z55Ag2lCtMHuWDHojTJ1VqdfI9Ol4l0a9Z53Hxc2TkSYNC/3C8yTxzwf/1Bs9Wg&#10;0Ecl/+Dw4OmTpzxUtWb74vaO/zIEzxZyCH8izcCbJGAad7VtLgsKKivOp+xn1I5yi+FmGJqraIKi&#10;mQt6YRSZxb/SlAaMDEFp66BSNUUaDu4L/ltYp5CGuZ7CoMkyR2MNAUPMAeD50QLejMWMsox+cdJJ&#10;Zjf97iTkP8JG0reYbIbx5fxsv1wMzlB3RHgJkhjBgRZkM/chJ4pOJCt0NlNaTvGuhDVfwSHdev4F&#10;qujFff/hEXBSyqlVq7V6uJ/OxtvFMAHqimEpaZhhyirUH69gsIcZxFOioQ2M1inpr3iUf/pXK8QC&#10;Fuva2x8gMT0vpyH5Uq0xzWcfuHQL93633wG5Gar+7u8L6UAuQYmECqHwfrH98/TPfpXeumOvV/vT&#10;n9imA07mpSJCf3XX+93VQ5ccEI4UwkEqZA8tH4pPlhDcTzwz0IBPum42OWw0N7NFDSfl4ei0fNQa&#10;DcizOhU6JEseRhoKojWPiqLgNgiAbubfZNkYmDEpcGrPv0njxhWKzvGm9kbI38F4Wruo4EMH2zKG&#10;bzcbwMTRgmZnXTnYq3Avub9maio2qAmUICREJddQQzedTI/9Hhc7n88xIt9kC/1qt3Z9EcllTsun&#10;RwhN/ZevT90KLQJILDe4ASmOfSIvNAa1/rH9sMfbPhf8lyorGE9Wvvoqny45eDVGne5t47vri3gh&#10;8avjl/e392PH/+TZGXBtdPPRKRf66PE77No/80cGAaYTMs+wxhlGSsAMU43uiX4ZkJEkL3kijM/w&#10;jy/j8+v5aRNoX3Lwv//la/up9iE3XZZdOwrAYn/trKIMP3/3eeZTTVozZtpCLksghDEefgJA/jT+&#10;wUvOPPmmfHn8lhRwpkRQUjMTTT7FvixOzuNl3L0S+3qoVvXOzJswK9Bd6/i5Cfwx9JiL1dhuefqp&#10;UrvkFSZtkfAkFp87LtPeSL4QzZSi2RJbwdkmOJiseqNZ9+a2z9ADE/Z+H5h/erUu+AJFshgEI18I&#10;MSK4fBTvqdA6HVzGA/MhTwoi5uvZPZjQMbLakWw0UEJhgRoshNY8H16fcR8oxhkCIBvJBccSTiiW&#10;Be6RddggMaUMTOc91hMhUAq4YQbT6QxrEaA5oBYrqWS1Wts7Oo44LgLb6ChC5hgBTHeM7Bsbtn5n&#10;wgxJ9RahhSmXyIHbZCp7dhxJpYCzhGeTk0yG7AtQHMVLKgWNsxnu8soBYARGbhIhafj510YksJxx&#10;owV3OFufEmAXK8B66t6B27Saw0yqvJ6wpM724Nivg+zX2p0Oyv7w8j596tFZyapj44cKT3UQQ3t1&#10;OwtHwUovHRfcFIUhWiPAF8OTUc4XGmErRtcMT1tiq7DsQpMyGpPOAuETMj+GE7EI0h0MDuWcfPqE&#10;7b30e2MRxOWBrKT989R6kkLFMoU6dnyULgDvQ6FxO+hG52NA+wDTlsW9QPlwFY53kEhZzt35GOeY&#10;EfJgd1ft7kNkM09MF0MYmJNRbDaAmBvL5qY01wCLeGG+UPzuEsLeyL/dr14WprNRqZxApSZXau8d&#10;BvpYYxWYKqaByyK7VrtZHVZST15fTTeBwtH9Ypru3Z8DtMNbsc8cfDUKrNiHUxFGvQn6byCTy5MR&#10;9IxM9WpW/+Qs6ZSBt0eiizll3CiV7Q7nHZbTlKD4D48xd58gRo9ufGnrbwNJQhzF78sAGoLkOhg3&#10;q8133eZVtXl1W71odh6oZxDuNkLzku+H9UfQcB0MCdG9TjIZwEphAkhiOIdYwX6P9mWOrCttUXCN&#10;6RNaRuivh+MBbj0HAB1cLH/XEdQgJA/w5MkpBlvMOuvt6oj3EDugWfAW1TL+fpkiFddw0s7u+SdD&#10;Hzo0SoXoDEIJjobxamVSns6nSofpsLt2sZfO5DrNAbgQKdvQapumQVF3PkPx5uzoKO26T786E2lQ&#10;1YK2hdPFiAfBjwd4yGVqDgI+6SY49u02TtPoi8543/P5pDvAabYXDuZub3rZ9D6TDbrC2kMLN81k&#10;igp4gFdJNgUtAFTnArUSoFIMF6jDiGquC8cyGi9lG7WWN/CEu9fAkIXIKJ6K5DNFnjvYZRKBj7Fs&#10;hKgpNx7Wx4qcNnjauGj+q6WfKdt32zEJP7HjR1LVNgM7bpsJbgprRt3F6nNYyt6OFmikfZiaiLps&#10;I6R885bUbCYDaERsS/8dEhJlNds8mNUQ8ZUHzWQ6iXgqdgvcZ2T6RCOnAFwmMuE34VUuHllm8/xF&#10;HIOGMFrhITTrkSLgcxxqZk4UA27oDDf172qdt7NAgxmajC582nYYLz4Lf1X+MNlv1/2CL8iWcA4c&#10;Uesivr9YoLHfIEbGEidqQJBaURPIW6YjgB7MiUPjFfm7UdQBqfsEhnZ3yBMxc6TMKl8+k0zse1aD&#10;ZHU4DODRcpDsbQBBJOc6Pt/sKvQJ7EeNibrG82yY+Ho8LdEHysSOcu5pOnq+nERZ+McCKeYjTCbY&#10;3YM7Dy0bmD4knYN08iQUTs43w3WoCsV0swSqrQ+bvD5nH8G2jCfkzlb38xDTpE8dDyPxamTe7BjU&#10;qnSaD207bY3NceAV7jbM+htqTsFoBIX9nMh3ZFTzJXb1x292FItHar2hEbI0s1L3QspQ49EFybbc&#10;7AON06AOnHRmNepgIZPNJM7K+a9KyZ+lgq/Di3P/9JiOBcdvVJRDG6QS/DxsA4Ax1arv7r558d1y&#10;1A5FgtfV5vOnL1jAxXAC80UYbVIY6NDDHRXmUMoHeJWGsOJBbJmbyF0DuqaamdoLSARn01/v9emK&#10;mAWStibLufwZrbXhYxNox7zM27X/lupiGN/tJ6++PH7xZSxTqiF3tlh73b4mCn6kvyYkViCtYvYa&#10;5Cv/HU8mTfDrwwG3gRfHPgh2cSqdpBPgiifSKRoGUfEZY1GDkgTHPfw2WJSxpmwN+rQcr968isQx&#10;oR3Vqg/NRnUyGhA6zEpen89rlfA1sU0qlNxowZNGIBrBAS0WXOss5HXArJphSWJD2BKQfSNyziQD&#10;1n802bLdW/nT6cKw591c31Uf6m9vW24oij5Y4+Kqe1eNrX3pYOCkVF5kwttVdpbd68d8yfDitMzi&#10;Ojr4od+dgbHnOMi9jCPJHjSGqGKcjYomO7pwqrU4FpivQHyQ8Bo1I+T7h8v3SNa7cDPg0EcTi3DC&#10;RjO+l9QLBTHQMZuulpKSkWgH1Y2qUHOY1enZ4tWEpN0B1gmXuLXR0NLn6NYYqh4YDWR9JnbsAmfG&#10;AZ7rJIjw9UGH6Cx6Cet39u8AWKPhysnxUTT08f2Hu/s7RuhnT54cn+Kl7lB4jEf9b374HqFrEirr&#10;CGKkm3bgutAKsVTkmGvJQzZMJMk5BFVqWA6VeQkynRcswITk4dgTyJVqxahHcvHYJANmQVXE7/gd&#10;Nk80gdqHmTGOvKPNg60YveKNUQYxdo4Ftl4oA4WWXSEXQR6mmPCu5+TkpT9yOxowY9nHt4RSLL5N&#10;+FBtLUbzjlBckvZeJbQ/DsACIhLjswNlHxp9hM6PHT35hg6QDu3JmR/Qy9YJkEhrfa/bFOYsPisR&#10;T3yLAN8FZqcHsQFcmDv1wr3RXXmvkMYQabGJssqJbJAiuB1s7xt92EkLDKImg5MsL2kDZzueyAa2&#10;86vefLv/rJQ/XM28m7/7X8/PCjGw58uFxnsxl9VB/OWX+UASqHLjT38OhPsYQPPvyMpcXHd+d3U3&#10;YD1HE4gRyHaDDTFHBek/ri0TJAF5fb5CpZiDX8EpStBJBdbefBMO85ig3UpMHQ0GpBDchAFO0xTQ&#10;WQS3weEEiXw2gW7UcCMHqLGu5iU3w5M1WM2C0TAcIaSP/enYpg/Gg1FngBoD40iaZIzXYgn30GUd&#10;yYjGEOZ00wXTR6fBBCGOoSSiaQJhSPGoZnLZVCqTf/4iGXTql1cfqneXP1zdfPrUCA72wjlgQWdv&#10;nqbZHrfbWJfMNksyJEy+z/H5cyOjJ0gOt3F/qbiZ+hL+KNb2mYhbPD5ig/OzyunFxw/Rg9ybL1+s&#10;7+tQqf1xAuM/+j72gVLOkxGh8o1mLYYvbvl1hjMqnOVuJCqIkFmnmB3Z5+buc0P4/6cJ/DdfPzfl&#10;y27ppy8yUdsYIOnE69Bbgz6SkJnc2uLFdqNCXWvrR6aCWg0yPtZudZKZnJPKzHvDCM87rd2GJ0un&#10;mpVAhGigykGWFYbDx06W1pI8EoM9gEQWAYzQIsQ621UeDfhSzIEMyJzpCoNxQXQA8jBIhseE/9zG&#10;313626tIZ+u0/YmGL9HCYidbWTr5NSqv2b1osgCgiV4oiOZWt4Xv9eDhbnl3v6rdz3s1PHPArLiR&#10;zX4i/KyUOMu7qThDTCzwhEnJJBJUnNwAlVNcCL3r4EUHjdxlh/0aBC9eC6sYb3mNMMecgxfN8JFP&#10;l/eLJ2cHmWIGxdZNBFjdxvXPoisP4ecVCotsrUh6JGXfGq8GOqr8NoI28yq0GcOwnepagcA+PT4d&#10;9vHD7XLZOL00c2AOkHzRPhYT204H4Q/2JSO8zNaL4HJOBEljR5DITeLZG9ZRo76WaC6Ye3Exoonw&#10;MjxdxSbpysAXndWbjZhTYasW8c0vLz6UDr9aB7oQc0K0vcLOhFihg+xkg00JzhRGZrcwkLce+8fA&#10;Ota8GSKgAuU4iLsMwlusEhhgUbUSNiHPEIjQGFiHp5PwckqrQTafJl3g8c5mGoYAB4I1mwUPGQE/&#10;Hsa/M7QaDoaRSI4CdbisxXMhitBOv+PbZsCPLjeDUinTaU/gEcXSk1QxOOgyj/rLwQn7Tuo6d9hm&#10;NhqNZ2uhzfOll8TcO+rfd5IdnxzGC2t/PRYp0yOXn6Lmtm214uFY7uGq7LDeK3m9AXFtfnDW3UIv&#10;TFfWmzf9m72Nr7ycFLvVYLK49DmX3QYT3eNC/tpN0uviGIHQimxIYmlQHudpIzIAdDOSBfjhoFPm&#10;EqL9bjjgbX3/H7b+60uSLDvvBV2Yu7lJ1+6hVeqsqizR1Y0GGorguiSISxK89454mFlrnudlXuYP&#10;m7XuDMm5IC8oQKAbraq6q7IqdehwLU25m6v57WOR0YkBA4nqyMjMCHezY+fs/e1PMNAbbNYT/jrq&#10;9NmmlzG6KDtu3kbNiptjx9LLXLbRZK5beLE0Jr1db3xQsD8iPmQc3sTxGI1t3v4FTzpXkhTHML4M&#10;lqeT6Q3kYR+fABBMDhfJn8otfBLzkJaQPTXHQ4VjDaGFCIlyELBD5t/0M5BV1uC75AStpiVqiDQm&#10;GKb4YmCAxoYtgZk2nkGMXHMUclPt4YN9w8LCNNSMdalRMl0LSyDIgE6V6cP68t3U1dwsq5q4ZJ8e&#10;dQ6sT9MVhhic8gCn7j9sFKuL2Eh1h5dWoTDqeh5x90tCliWblR0fEiaPdLVWbDYalIHks9EnLnIT&#10;todgigdMbLnrYg2pbPGm66VnNGx405NJqfdvoklvNRlgHOqG2pXh1nP5I3/gtt/NXcIkhiPmwGWX&#10;MazuTWY4R3PeX90MNDh+9q4X9siicEBukF4gTdoQRUKtlL647rvoDykeZosiJG8wlxSO8H4alm8a&#10;OT65RTzhkiwQIvHF1gyslS0hmVYIhEkHgESICNwVhBY2VbFGJ5lGSm2wZ8rxxEpAHDuTHTSpmdju&#10;pGGRlo9xlXh+ww6Qk0mCHJTfFk0WSXUSysdklN2Eo1GS3FRNlpD9BM0UlZd4SyrKlZr7JNTQeRqz&#10;0yUtrdBHclY2b0mw0WK8tfi0bAIrLIuYBtrF1HJWNvJ104aKQIJD3d2aR/Fg0MGKSDN1zuDfev/v&#10;VQGnbvBqMcKkpoRMx1XhNfHjZIJIXUgLpDL12NfRVYWUIpQGSgfOHhRlwgvveRRcYUdes49zK1yL&#10;ZtlMRFIj64/zAUSeQwEHWXzqMMCvFx+sg63WtMXIV+SqUtjSYq1mUBbTEe9BoZIimuVnU1mzliCR&#10;LsDseR5VTyb8WRmcERhI2AkEPyxhJJEil1nnCMda7tqro3673brstW56W1sNFgYpKeJ5v9aCwptB&#10;/DJn9zaL3fymjoksNpZxcFnNY2Lh0TDgFGHACpyDWAEcQDJUQYbiEofdowp+WOWR1CGYSMBOjj3u&#10;inL7EiMBbq6MKcWfQDxgJJtB+cWIUFLaV1pkaWqJyVETdeirNHFi28SXGeDkcKhHPMRQQo1BVQNJ&#10;cUrBIYxlhv9MwlkVBF6yanCrYBpHxcOi5/tRNixWM9AiVuQcwW+mXCnfe1z8P26ZnzeMz+zUMfqg&#10;+ZhR2py5X76sGXDE4X93r6Obd97py8XNmekNXq58nCdR4trO1iRMlatNEwpaMOAyMP/C/Yf9xd4Q&#10;hpTnx3Giw83BD5PSGlUf/hrkcqDnw/Yn1sR3l5h1MpAp0XG6pzbIi3ZMniJSwrAqIfmOPVB0dan0&#10;kHtbqR9//sOf/Kv/+ff+xb/5o//xXx/eu7fdqNlr7c2b173JqLa7U6nWBu0ekDiNGC01DtVTEudZ&#10;BTxH+MToBPSYgsusgcCgdC4Cb0J5CIEMfBZIjvPWEV2slCKwP27a3SsEfFhX9but1tV0LCk78HnK&#10;1XqtyWFh824WKWEOrLMGnhicg2wT+WIJNQeTecYX9Srm/zQJ4KSou2ly05h70elIZSVmhdQXZ9kK&#10;DgAA//RJREFU7OXxgCEXcmqmsSaAOIlUiJQYDYWDUXj24lXnu59nV1Ny27G4fnhve090+IH58JNZ&#10;6XA+23iT3JvefF3B+AcDYWJOpLpicUBrsEvuR58905civWOjoZSXS0vajeReZUjLOeEvR63hAp8C&#10;r0TNdLBt6AuflxrQFeKRDvEBkhA+FpawhCEWCMWAKRnHOg+U5KgAVzINVbwEFYiZEOCTeDDhaNOR&#10;CZce9xfIqHico0RjJYswUGJOhalER8BOgjUXUhKYs5wOhlukg2dPJXDw/sMH9VL1Zjg0y+UHjx/h&#10;LoDnTuequyatBFIJSeLDaSFvsetg7WO5JbabTRjDeOG6VoslhGF4tvLolSToCHpuOH55+t3V20zZ&#10;duZS96B9yC7EGVxGggqRY0tD4B9pGVfysHC+S/EyJK+K+RrYthAXZZtVEJ9MNaQNVm5OjNokLk1q&#10;ecV94+kTCQrUg6gn8VeLRqVgSng6LKL8yV6JR4iKGH9/4UPKHiJkDVpBVD+SqsADwlHO/TGcdW0/&#10;s3Wy8Vbr0XjRPjOCvpmO1rMpfBHboADZmDoozHy0ys7KDwZHn/cefDJ6NV2l+k8ODpa+hykzJjZ0&#10;evb2/UXtMNAWWxW38/p5gbOgSjuMjo9aPk+aam7rs9TTp4VGNfVN5/XLv99/4phhqgD2QIznbJN7&#10;8Fl5+2PGtDizFQ9KNomviO7Eiiv3699e/srzJ3pqf0PoPIJbytiYACsoFZxftP+YTMFQWA8n8Qhn&#10;jTHUXKkgLaxSjbIJJQf9XohwjrEsdR/jdNvGhSJFkmFv6jk8tfBiKERz+ekU8zAOSpL1CsS4Iumb&#10;M7PZqv3gBz9anw6gFIQadr650hzsfu5rqxOnVIMOoMAggcMk4kjQQNFuYakTb8aZeMx32GAh4Wtl&#10;s07Qd73x6NOPsue9806vfnKUwuS1d0Fnaczy//7f/a/P33yTX0TFIF5g2JRLY1nBbp58JB2goI/J&#10;b8OFf3houDV7GX97+gp92HdffxNPrlMPj09qT8yq++Tp/e1Zedq6CclhQnyKxkqZhSpii/SAqg1k&#10;rjDBanAZLqGKXbBmNImZ61UK5SATFVbiYxh5S3Y1clQGw2WF7euWk5K8kjuQkYUG3xVgGE/HVLQ0&#10;4Or85ecYw7xv6hIwUgEjyUfyfgTnEjTlPSVA/bUEChXgU3pqwZtlhp7LTRh8cCK7TjDqc4gJkEfd&#10;IMQf0cqzx3rInaU75kiXQ1xoHZJFinZ2RdojUR74mYhAV1wBZAbqYztBujAPQzY/o0lIpQfrVX+1&#10;ID6tv8lMtTxp3Bu3mC65GdtOW7oLDgSjHR8t5imjYevqqnt5OcGdGXOnbMYqcnwXy0WIlIbCsvMk&#10;djvpLOYPJH9B+IAdzCY1p9KtN0EKfW8KYklfzNMvo/rFrISBCWcvWy3P/ybNGH+7WPzo8ODk0N1q&#10;kCGAekoHRILcj8Gu6PrwvY3QO4kVM6XBDPED0EM2ZUJ/1XnsWckpF1I7UbNyZrNBokaUDZEg3Gef&#10;fYZggB2F14lTDIvCxLsOkRPNqWm3bm5QktulCsZtzF56vR4HAOcf7lgcKblokqPaIt1TQvmw7mcs&#10;uMamdDaZ9VqzQg7T3zqGVbNgUyltt68HWJ7kNYdzMV4jXsU+pEg1Es4HUDbEWC5jQ6CKobQDpuOm&#10;DqvCJSYDGB8NlRHP2Hw5u8XQX5KbqUXAY2Utsz0SJVzAwoTjndqM+lAZQnDvUYzpRcKRJKuYsf8C&#10;qRWZFP58RODCHFd6z8HYmeZwtZyi41hwNpuRVYSJ2mWUSJ9nW5h345VCyUEkg7Wc2+vUhCOJZIXU&#10;BmWgrLm8wYvMxcGOXennLQLQnUplxzVP9g5xCnh772MmXfGkE4s1U4yooJo1+rqQg1AGMzOe5gzG&#10;TM1lsDXuLRxIDFW/YEN5ZjxDk1C2GVAtqmFgbgqztLUg62CTRscstTg8uqz1U6apUaADAq8YI2x4&#10;I2i1OYkZJiyaTbSUERERq00h8MpIOFHvI96cRoM3l//l/OpX8zkawptx9CsGWUxHZ1gtMYRGkymV&#10;EbJCYHvpXRKmX0KOAyRg4F2wBH+UclOgfukTuGHIXeSZBU4BPxB4GIcy0G3xK4gmzKrBpi2i0tFq&#10;Qp4i12GzytslEJcZ3RHNDKqwCTEKZMsGi9gTKc5yqfVbMC85CuGBMKzPFl2+9ZJ0XNd1ANMINRkN&#10;uziNenE0GvgsxpvT1aSfC32aFni8WaZw2Ajz14qlqjfxd3d3qQQm0zHkNga/YiqjZ5jRVYmpMEg7&#10;cYYtTzocsXdmRVs4CrBwqnW3uWPFK05XHxZ2lZBOu0CMs14g3RdJj8hVJDWKgQC665TR6wxJCwJ9&#10;JkfCKODD40L6ms2nxFRgEixkoIR+Tj+GdRdLH0FvoDwbrBIsSoAwDFT5WziI4kEt1idCLmL0pwxO&#10;oH5gNCnTvuQUUApuFWkgXOYYKwuZbyY7Z6J/TgByxZ4UyV/Cm0/+oRhsy5+qX+ovM7sAYVVzQ/km&#10;d1xUtVXf+hqon6Xyem7F0tJJsArEK51/Lf5wpIiz3ZkH1j8BWh0ONjedqNUN3lwOXpx2XpwNLjqj&#10;m06XcNOCgZsA8BOF2oqAyUvv1/xc9RrpWNUeRqqNThDALb0/OWnuDo7ks+TsSb6efEIywnQKUQPV&#10;AMc6WDX0XYx8bHzLKQjY/YWzA/oHmAJzgghOCyvgCV4AZHXg46hpRVbr1G9DHk4qXeUzISMOialU&#10;rvXqxyXGhkoAIlcPqzwZkSpwlK0BEAPzhyLTTp7nVqeHRSHtU7WEkA1HBzwdsthZLrPfMopIxY1Z&#10;+uuMMdZS25vcKYWiW7VpYfA1EfnrisEJEQL8z5QjThRvibRPug+Oc/z01FxYWZjx8kSRl8QsvefC&#10;JHjt73gx0KoIMdMN3go7EZrUZO7HiJ33KSlt0C1BVUXOKqRf9c+TgbBUDIk/HIcYbljK/lPwAmXX&#10;M4fkyFHpRVOZAi6NzKzmpp7uGn+wm/+DevbLCcdVxLHL4YZ6BykzxRmgQcr//jce4/WLs+HN9aAL&#10;QZ31L1YNq+F8eNU2SsXSw0elJ49b4wGGJTZIEumO6ZVjajhOmzTbNPQrBPMpE84UGDu6W54UHU4D&#10;sOjazy0snwM33ffmvWg1TGWnuYJvmHgckxOWw17MsDG/m3IuptFp7x09+fif/Zv/6U//2T/7p3/x&#10;F4+ffapRFqroAo5BxvjX7ZtxOCUFz8ZYIop494xE0CySWMgVEK4+FAMGRBjXYlK9IKB+KBMY+MIo&#10;HXJZvI2ZR2FeRp05HgwvL86vry+Hw97Ew0WLOF8ANfTvMDvlsKbIkQm2kI2TGT5rSjjbMiVDLIV1&#10;PEw2eYIlBJIbAw2I1S6GwjInTazxYsZH0OzwkLPyYHUyouARwk4GCw05+MhBhQ8p2XZ6mqD0mzc0&#10;2dJDplLHtSJUC013s4efLht4XiCzqqzlOMBeX/wvaLGE+sgmCQePQZvv18pllpPAQ8I1UA9tCkMK&#10;HUeX8Opy7Pfs3ebDp88efvZZ89GhZuX26jv4fuFuEIsan12XDkHSydl42ceETC+yTNmcxKxJDHQl&#10;F1qJhESGKzNAlUgKHR2fD4sx3WbDK2HknKip+ekMYFkQgDUUY2J/khHNYrlc4RECn6MwoHKhnCJm&#10;48mTx0dcplymXKuGq/jNxSXbGXRcvjSKvOtWi5QSmHZwWJbxJLsh9mrsk/1CD8z30lLj6cgPxPmc&#10;ZArkV72rVhqljaE5ZMfRQvAQoxsBLCMfulKpH+5v7+02ypgemNsFazZob6ZjEMdo2MvQdBIYWADn&#10;E8ajYFCiLmP3FzoC4JEQ49jORfArbFJx0RGrQskRh1V6w+lJEroDWkJrQwBGbn+vVkR/qAZGPLeJ&#10;q5WQS9exnkuT+DRc5GZm3Wgc2MVyauYFnbO8NychmMdzxsmMEx3OsTgCkmVIDHI4xprbOnnQuP/5&#10;RDMA2OLXV9XinEwygCV8DSUknNbKaawrB061VskXzn/zGweJKSzSNe0z27u+iCZ+odFi6h8vza53&#10;8+4Xh7uFHV1EQApS0ZzD+2apEbQ6wc3boHe6JpB3OgVDwbX3t6/avx1NAhgFPGJaDrktc2OJRJY8&#10;RpElYAxDKqcEkqjhIc0YU2Ay4lEV8wzO6M2orpSXLCuNY5unBPYYzDHgRiQ8eKKqdIIMss9wHYNB&#10;sOOxR/K3LZd1wjDZHJ91wwV25LjRFBxYcsCn6XjHLdlJwog6f29tkRVxQwbywEA06SKESgOuZ3GV&#10;Y8keHZ08fFhPGX4ca445eHsx9CfZor1bqL16/WKRXW05CKJQf0LzWhUJ1H7f/n3YAfL9maDMMVhs&#10;7OhCcKd8K7x9/t3r0+ftddjIuP/17/4jdhvbVsnrXHj+DTNPsDnZ0oWPKf+btFpSyurZCIQJdaPt&#10;arQZ0EqH44heY2W1xhM6eKNEaM2CTG+nXAFPU5DMf+eDtSOR05SLVJCmjgIg+z/94GnSscpPUnXD&#10;bRXynu5yW8580E0mL0sOHPUBOCSMUSGcyDZI5CtM/UZjC1iWtyJPNpNtwTjfO5VTiSifbRY9QBgt&#10;Ados5vY4Kwlgqmn0QHBCSOWMV9kF5rB20U/lxusUGeTTjIaJy1zCDbDPOM4Va1mriJE8Ry/Xejjk&#10;KO/0WxfdTiuaeviOLGYztq+K4zDBffr44b0H9yuNmsJZhBVFIUyOD4sVXgCti7xEQFR2K504xwyZ&#10;HpxYIalry1gJcECQADYiqAZkiNXqWzbkzjzzFb2EIRgjmOhm4Q1jfrHnImHuj4kbYqrwqFrCj4y9&#10;j0kp4VMMAtkeIVsHI1p6WnEehCUTO4lAVSZxqDlY1mJHlsoiWvj8yy/eXJzRK1IUQ9dkT4OIgNar&#10;5BTxz/JHE9A1AEtqO8zulZlSCp0g9PfsUsJSsAaVnp+9iHo8nILfwwspFcvdTrfXbx0f7UuCfIbm&#10;WoJWQEzR/e7uVSjFWAiz2HdK+UU8BdLG2RfzsHmQjSNICgqscijaoDJC52PXUsZG9Bz4SAhpCHWG&#10;srYCfEqh9xWrEreIOlkKRSYJEt6NmTfCCRxxY15aDHExxhxFr4H2UtsHk8pqDbecrJmNKAxdvEaQ&#10;qy1RJhbN+/ncPFfAP5W8PhzqgaSyTm2cjg+yhWFGm1CETPvk1+lU0dDEfc+hV8zkOv2bfDCiQ0ar&#10;RqG4tIpDmolxpzq+3nJM3gqpBFamMCy6UCHxp6r7njYb2vnNIUmCIGiLpbPWgMfXw6G/mVVc/YjD&#10;uaCZWlmnv58GljcuM7ycTsdR0B2PbrzprN8pQM7lvZOaGU8tTvdcbgg53ykUy2WlE4JIXZAxymLd&#10;WulxocjgC64prdAcmg5IiM0B6ODXAgsRJx0fZSAAu/iTbbI+uRVCxpORuiiEMQvN4U/D4VTgZMU/&#10;guE39S70RWkA8kRRzXn66Q6ATnFqJSibP2PJVZ1iucooiIaehBcim8AZwD03tfrOYICzHfIZDL4g&#10;KvsMbWrV3CxiSu7LNp3SGvVSY8sipR0yH16se/u1Wg3318W7t+fQOaB5igLN3DJySG8BBHONesWy&#10;ofctsV9erXxS/qjbc5rR7QzQh9DnTgPcSBfTcUCpkckS1JFyS4SGc7vSM28NWYuTwLaKooPKpkm8&#10;39mrIv7lCaYXICMe8w5kfrx9uhcG/7S+joV375I6EEgZCwBmnv12p4STA0N8nAnzkNYgEGYrlZJd&#10;ojlcUlmBRgOlm9gVYPEX8KCVWGW+F6GhxI2w6JI3IuzlhLpPPSeRe+C/HF7SDdJnQ2RTbh+CEgs/&#10;UykBxUMl6f3uyv1kawUJv2W5yxhItlawKRpOdkjVAQqfPmF8chf4inIWTTZ41Syqak41YAknMOEc&#10;/o5SwoQWnS4mHWLBSEU+X5jLYmm9W9SPKcmGY78DKAswlUvhcjvT0vhpT4NBf/COmqpaqjF7jNaT&#10;s863k82Z8iwRKI9vL8Weqngl6uC2+7tVRypbTlmVyTFx+zaTM43eSKyPIVK0FqTC5ACzmpmUxU1P&#10;Y/YBoityBlFXCokLdldK3yqdoGkdDKfIPDDzWawj5jYOflACTko8t3SAAIt8V2wbbx3F1IWVWiLR&#10;Ism+Aw2Pvl3pQnhk8P9AYsFzRw7eDteMeLfAH1eKFGgADDbX2Mt1AEom/nXG6IerV+T7bOLKyH9O&#10;EA52V0zZqWroj+fRBmMseGspfSo72xLGGJsVDzbnqgjbIB4ma0VCGhJbb1kHIvJPLs7d/UoulFJd&#10;CT7AvVWFU5L9KBIj9T9iS5O4ASWqQ/XuEic6eSgVcnzbVzL5koDBLK+QgDAjDguTYbZc+GHZeFqx&#10;P2s4P6jaz7TU1niI8WE4N3JzykAUNHAM+t3lzdX68mJ+dmaOu6tBb40ujrQh3rJoSiEtQXFC4pDD&#10;KPNXL18zYKL/3bEKfuuSw4NXJwNOCnnYy0wvhS+XDniKIKQwwmR98wL5J0si1whQ3o7y9jijj7CA&#10;xpBddzZcX7eGDQXTW+gf+WL5wSef//4//ed/9q/+zR//+b/cfXAP12oaHroQzD0YYbCzcVITSnN2&#10;fQa4/MmzT+rVGp4hiO9Yg+CMXC/6FkFrUEsF7GN0FzjGLXjKAIioQxkS7GzXQSN++9Uvf/bT33Tb&#10;nV63d3N93UZrt5jrRg46PgAfByvsSsoGKniJBoDJqsLquA0ixYFGCNoiREHBOjn8SB/lE7aBW0MH&#10;ldjB5kNVLFbrMr3nu4BHLNOreNAbsiWJvJAiJJPi7XgSkD4Vt1+u4mS47F/lIVzRKGVTBxXXQcYc&#10;r99FxtXG4q67VrFUqwvblKYSmzK6LxoCeYxw39HIiGOFj4Yj7oUsM4UbsGDEfwWmzXcv2u1zbJLw&#10;iLHQizsFdPSb8RRrbtyQOOGVbS1kI9xgkcpK0yeEtIT9zoUQLxywYPHUucWA3o9BEqyLxpnsK7Bp&#10;UHUooMopSOAwCBrA0/S+xFKJvwDYB4f9asFphDcjhRGrXAxR8fc/OCoVFqfnZxT//ECaR6w7yth1&#10;FLJHu4d2sWQWbbY2Mpa0TFzAxGNJbBLTNOBdiqQpbAEScSnyaDuxJxOS7jR46/UbzQaLEONOxpDV&#10;xv37T588+fzTw5P93TpM9ly60+1/97x/9mrWaS3G/aWYrMgOuIIwL8bL8kzKnRUMVL1hbj0iXRVD&#10;LdQ1NU5JSOvCKllm2gidcQiwxO2EbgfYfa+JXYmiCTDqh3ApbjXUYCJa89BtuDWzvq3BdonnwXhA&#10;3AH9dy4ONazdRdLIu1sAbGCki3huxj7Pay7Y691ja//pDIzY0sdffVOvrIsAG/xRRoYCBcdaOXVt&#10;6yE+DTj1vfi7v9ktF6pFaCq8D+5Vgas2MRqh67gQvPqTweU3BxjVhQw9IKbCkkP+xIG4Gr5+NT3/&#10;fja+zDJGmPmS9xClfv7q+jumL1oKFRU2RLjCcFRAAmIHBPvgjWE5JywMtnUJvJeGg42SO6JTMoLz&#10;qPNMmTortTwJXYsFLADWOVdAomy45jIjS2M/abgmRD2udBRA/eCt59gGoJJGI5I48V1MMU8yN9qU&#10;oUp6tee6RTBetcEmp7BMbpW/kTKphT1MKcWDRk6Xz8Wy9fz2s0+5o9N37X7k33vypEzyF8Smve3s&#10;IL7u3lAv7ZP0KIUIk0iovPB/bx257oZnqq8SJMa59+jo+CHoGkeYP5pdvHl7M7mu3Nvdztd++dXf&#10;PvjkpJa1++evU5kQMhTsLhUenEwU75yfhXMEHphiWlsspstEjhV4PE6+/Gxv/wsviEFtrdrWtB+9&#10;bXdawdQkfvrOIOwfdoLYe0vdTtO7iKaSLL3K/qvPH99CtcqDO8FQ5cBJbBDeq+0V3/QftJZ3p/tt&#10;XIvyRhAXUMz7/dnOzt4iGK5mBFrCc0sON0bpAnQRVsmmSMnJnkOlCq4PvZ83nnUrWOf0lssOK4xs&#10;gIwRZQpRttBNpxkDbnQzbTmYYUpeOKb5IJHjRTScjm/a46ubWb9LnDOahJqWhY5fL5abtTpxBbx9&#10;th7piDRcIqBHwonYBIBYIrkHImUx5OiucANcYZmFCzxbj20xPJoZBQ5Qk6mi68rAmBtZruQtB8IW&#10;sqUMeEO8Pu+OW4Mht1z1WamahAEhn2HmAs7K4DJtpnJ2hgHnhHIb30E8uuZwu4T3McOREEIyeyc4&#10;NpNkEW0I6ZQBCK25uL5iPgGRHw4hzi7oA08vLvAuYXKKzJXlC00UHk6zXhvDkgyiOvthvSYea9Jh&#10;ifSEJpSjBwtO5DDJvEEittg+cukZakVsNzdw8pjurogDLVfMYkljjGw7+CnTtotkWkExMhf2Bmu8&#10;smceOyrPoMqeEutkKnQeVcnsgXUvRAMhvQHjA9+jK8rJ13W8RhivSWwABiWY9cCzxZMZsyWgW74b&#10;68ug+8qU2EjZ6SWwL8OgbxrGg2g2dRxuBXY2nAy8cYKAdKjXgMuB3887/WIZ7QQNAMbd2A9UZMiV&#10;a0+GGW9CwMC8kKsb7oKXFI9+TNlvl71Rr+T3dvmulAEFqzXsrvFNHvaa05ERTSrc4Fze9MZ74dzu&#10;tzYN6CTZ4vlbIjcy5WrWi3tFq7+By7wo4s6Ne5CWcuzsE7zjnGKsWY0gWPY7DJtvJpO3waRFvsK0&#10;g5/ZVjA1aDxwa8f/AE0jpJpsfqSR4IhXJmL8uSk4a2asW1HGOB30jsgocUqwDxsQwCrNkWmF2/XH&#10;vQ4kCkYNPFwhNEkkWDiMYxueWrvKPppmL1eAxiuDaYGLCLvCuE9gSgBJiXGRqaXYCiqrCRQYZA4z&#10;S2GwQC4woDlwYSaLdV+MNwFPDKWLrq/tInaaHU5f/g3UHaqHWqVMoQVkVt+zMlkWJ8hGiDh0ew+5&#10;IIh1WLIbvj+8vrqsN3ZIk/Yw9YHWN1sREEIaUzYDgWq5tUPHifXQkggQvghljDpk0JuI304Uoq4R&#10;ehGIM4RjIpRz6hiHCtL3rq86DOHmi4CBNrf18uKKcqJYsYi+KLmmP03fXMGIbgL1jkcTdH9Hj2r4&#10;lNLxUvrjnDqdkAFLrYVqUVxyAOXhDY6Ygq3RwLhsdMArlCCgRqJekkN9Cd7OmAcaZQG+uGSxsmXI&#10;syWXlGdesF80DtK3iEWHQFzirsPfBMVXjZjMhFQokYzm+JIYiqqPu9I/YVhI8ygVmcofFAhZDikZ&#10;+KAoTQSCiQJAJVSyCwshUD5u8/HUd5P/KM1YwjJVf099Lr+lxFxDHTRA4larWW6Va+SPD91nPJIe&#10;rrJ+RAygD/t2HgCh4bww89KNir6HXXCpaRbqs9SyHb65Dn6T1qUWVGGJ0BHh9UHPVH6tMm1ODo7b&#10;0V9y6CTi7buO9w40xHqKJno294bjLsgGzkAkLsGHwowS6ZDUzsJWA1kma4RSJ1VIx661Xyl97Afo&#10;WF4UzLBaLc2nHNB0gOJMLQBXYu2QjFhvGyE1bRC/0NsoBbuABRFnPy9yLqEUCAvosjZzY7kHsWIZ&#10;LQadPrVspY5PmzEOZtP0y+XKHGHgnjlfrnvZ9WFBO/DnXxtQrbNAegwwgC/pKMWd2LQMYpmhigPq&#10;0KuLPSQeNrgKEvipYqgVgi1VIVcvaeBVraia1fcfyedwORXJV0oTMcagdSWGF4tk6mwR3AolRwIP&#10;8lRWiR2cyqxI8jDkSJMkHSWFEjYa2+8slFifQuredvlPH+z9Zc34Irvan/k8zmYYp3reyGcC58SF&#10;UczJjZlvbjTKdLpav6cPhvnhmBKA/gHlP7s8NRzcHvoUxq4jl2d/u+qW0zwHk1k5lSrD98NOM8MD&#10;LhAB3bxk1OD+t+HzLAbtopAXTSvgK+BM3XCaplMPTp70c0aH563arO0eOVZxOZ0F3aFWLT/86On/&#10;8Od//q//l//Dn/7zf3H/6UdWqQJNYeL72PXKQ0a7MMPeB71VTMH97vQtaCnw5IOH9wEP+r0+Q8q9&#10;/X1vMkwUoozOuC48KNKB0QLi6bdZY+CJawuODO2bq7dvX1+envVHY9KPAHL5Nw66oEYjp1sk/6FR&#10;4say4Dim5kLTFmsbya299ZiQR12VSIrzjUGI6TIAE6YE4hIKGE5EmiUKGLZFnnIx3ZRWH1RLSTOB&#10;IYiI5eFmaMluyY0Uax+MLyho6Q3CfjfsXMBwoq8lWPzx0U45z/6gXcz0t8H6/OL87ZvTqVic+AQO&#10;w+7dasKCb3IFeD4i0l49uI7onRBogTbLgcrKkxnFfA7sunj1pn952u62hu8u01Pk+wsdGlK3NyXQ&#10;iIm8prwziKlc4yfMgQsBWpod3oCQEViQLDPBLN7z3xI+5fshAX+Dn867RCjD0uUnCnleEiqp+lSQ&#10;A76lMAZ1gyUPlMPGB9oOMaJWLp6cHIAdw8PaQlnjZjENtnV3t7HrmsKFKvI3tspOLNlFzz579vDp&#10;4/39/a1GXZhF0awcR3sl5+HeDj0XHTftzXQSISNvX70yHZNI6PPsfHf/mDOmeXj4+3/6p19++cPd&#10;ncbRVuVBrVTwxte//sXZr34W3pwvovE6nGCpgp0UtSVdHduzENsSGreanagUToAO+aXGrMJCEmqo&#10;SHdkNMJmjYSgE+JPrtXhgAEipjOlonmI4pgrByjFa+bUSeWxQt/kTTQnC/eAh5/cnnTUp57YhFNY&#10;Q9k0cna4rfFiGufmGxxHQQ0W2cVMCZp56qdhym/sbz36IpcnYiR+/r/+u/0dKP5seFSOIDwxfciE&#10;zGerKSE1Ufjip//5/nbVKgjgxpbFq2Ik6pf3q48f71ea3e9eTzqvnpzUMyGlC8ZZzLVi5hbhZDy7&#10;PM1MW7mVz/A1JYGEGpEoP311/Qq9Rjbtij0aAqw5uxVnLlsVwB4GP4RGWE4eYwwxgQRGULiYpAVL&#10;6IqagsqhJY8Sm7PqrpmZ0gFK3o2knoiugsuQwX5S2VsxDkE9IEgQGx0tHcABDwuUUexxZCSy0kZx&#10;QHz2AciGatKkIVcfCWAq2BCYjpK6AQ3yU0hkQUBLTWUfn7imE3cnL64uWcDf/uwXo3XIGnvoHqwL&#10;KTQsFu269BQsB6HxJI4AH34kB/01GER1u2A4upYp1esP9h7S/uj1wt7Dh8vu/LJ9+oMff+HE2uTm&#10;Mm/Q5s/Y3FlBgiDK6rpFc2VDFfp4JqBpLaHCISdEz+OK/MUXG9Q5sPZck4rz+18/v4mmxlblmPEY&#10;yY0JNPj+I3ltuZzpQfInHD3HPCn75Rc/zP6Pn9xXVJPbTpD/SXzY5R69J4ImFy5pAj/8jsnBL0a6&#10;qlhRynSe/9x0GtXr25vZiEkp8mGeb7a8BB2mLnIrLhgHXnxYjYyWm+EyNVhlBsvsQCuMWZY6QEU5&#10;jbW/XVowHaLfzVGXictwhN/xYNC6hq7UI2Rv2WsB7Ff07HbR2iu7O66Fj22loImVpsTgEAMAPk8i&#10;bIFkTW/OACtNFqlJkLaYCqSpmFSu8QYrXmSJ9BDo2eapnAcbUtAvCCsZHdtBnLNJOmc0BjO8YK3x&#10;CNcgkWsh4rdaXS9VYZNA0+S/ZJjNGcuTeBanKO6XMp0R1BYxE7OqYKONZwxzNqjGCZtjH7Aa2yio&#10;xEApnItRGmtR7DfJ64JrzcOy5hwq1yu94chFvNZs9jqdWpW8I+kDJanWgwSvwWCZEviGYi+1Zmur&#10;1MpMngEJC/lcECJdnIlKRDSeQNQYcPj8L2aA4Itb2zvlUgPnGmIJquUqlYQtSS1xOjvzphjwrkN4&#10;exBxZ5lwVFrG5CGw1wtZi1qWfoLBpQx5RXfDsZLH7k1q3YQMtYSVwT0DqeaiKguJFFNViwYvh+k4&#10;na/u5DL477CLUkESRVCkI1L0KMmSaW4XcznDtbmfmGvjEAqBhORukNsqxr/g0ajjEBlqmWIcGcv0&#10;OcasDGuZlge9rYK53j3xKRWY+A37Ee0fdYJGwz6H8b2F/YzpIFQOgbsFaDdpkkqlXdi2V+MefJV7&#10;Ge1gPi+1LrSi0eKwvRoMqs5puWH2vWxR9/JVCOFNWz/K5vp5FKwZPQzb8YIhU2s2v1quLws5nMQj&#10;roUt3qST+iEq6DmqBLc8cOotp+yJtC/QrJKPuGhDFKHegPtOmAi8WNzsyrucs12wl0WUJrS8WkvN&#10;/Lzf3QVkoNlWUh90ZWwEzpooBQBBEn8kRE7SvbjsMdMIoAbwLNYeIxFNyDbSVKRx+7TY7/DUZlXg&#10;bsLeWK/XVXYmmgbxXOX0AWDCwI59lmGJUzTIA6ztoEzc1GrW9tYOC+DmckIK0Hb1oVWPLBy+Ck4b&#10;fcx1i/yqYLqIoVwFa0hH7OTwFYb9+PpyUMhzUju54hCogLklpxgsU/mhWuSWM8MBQQuII/LX1132&#10;D/TfDaQJmAsZIQQJDhwyMhgBhkAHqTy4kmuv7t3bZaAo9oFZzSm69UYJvB5eX6m8g9cP9SWt6dau&#10;vX/shiuSZ3UsmlAzCRwpxgT4v2PjhPnfhrYHTASXGqoyKLtM+Ua4ko8i1qCB4ZhqqmUwlZkz8xje&#10;DNjlgSOgRzI2T9IdpCNLkTGdmOyDzzB1RapnaRkmVAprl4o+IUDKpEcYnMo+4sNJXdIjibQmGQ+K&#10;Cb76h8pBXzEbk4/bkyXh/kljdPcnSY+pvquMZm/5GUpL9d4xjGKSKZBICPjfzMbUnB3n4X71Uc6u&#10;Om6t0djGrIIw5r3GVs2p7Dd2jw6Kx4elewc7llFNa5afDk6nvxynXohj++0RoA5r5ULJixOa9wf+&#10;KHeNn3At3lt/3XWA8qd5Fj/AMRjS0p+1PL/DOLFR2/U511McF7Tc7KWcddDGQMAMpFLZTLFSvecW&#10;6zG0rXCUwipAUvtkxiKAsdimoMgQ4FL086qNV6jlP9AvMLwS+BwRLXIEibcVvhHBh+XVfgms3YuH&#10;/fHYCymNePCvR6M8k/vUuxDdY4j5+2i9JBz4abT+DRkwMZmieRfoBNE6ZoPhvC2y6HyZnTaXjckb&#10;AvgShQQ1M+ZiqBnU/FQyx28vYPLyROif/ErwVqUSBW+g2VP2jWqhccGkbUUqL4JP8d5Qje5tQLyq&#10;wlWY9G1uk/T/yd/hPwvc3I0nNfPzp/f++V7jx3p6Pw4tfKf42zyHFGMFQPLxZNEfAK2XrzubXms9&#10;7C3Q2sJngS2uZ5cmcD60NPJTc/NUKljG7ELM0TGKaWwVTSSFHroH+MJrmLSmBJ7mZ94on13T8uEw&#10;QcvN6ubVAQ7T+2M3QnwnTsG+Wx0Wq9PKllffLh9/qtV2loYN7fLs8nI6Gh5uNf74xz/8p//mL/7g&#10;xz9++OghAdA0fewtYKns29wz2LBcTUGDWDGpTLfVvrm8/O7F9zAPt/Z2nj59yjOFXgPwKwSwgxAu&#10;oIJoVnhQaQjY5WDF0DlAbe33O1d0UG+xlrwYj8f8IKdol6tFtwzEpsN0l7CMDczPQgigJRIHrrxw&#10;iGhkEoiGOa1cfGFcQ7aGoyGjBf7008+/+OyzzxAt821FJYpNdzT30cKxuNVERfgbklrJ9+G3KNTR&#10;bDARkXORU1vNPDjo8VsOcMlKA4JuQjqPMeSovL7TqJYyE67umZ9uiSSF1mzjzZcXl2+Gg2Gn08Fl&#10;lEYUaJWGsFqrMRqVV67MjLhKdGIsEvHuh3AfT8LT19Mh5P4oHUVNPXdga+awq7nV0KpMhDeF9wGw&#10;Ns+ikeEkEFcCWXbiOqXcGuQJhN+iQiBkXKNyLLk4KhtswecQmviRrF5uIpTUxDtUiHyMSpHhCLEW&#10;I2smhKClZAl4u7sN7FfBBA8Otk+O9/FBN/SsoWHU3yzXGwR/l2vlRsktg3t605/+u//w1d//PZpN&#10;bnq1iiD04P7Jkz/6o//hYG+H2wSFCtgBipFIAlIL+q58btXzp4Oz9vr+/j/7s3/+6NmzH335e1t7&#10;ew1zeVAslKNJ/1e/eP2f/6rz/W/WEdpyUo7xq0T2AGDFqEoUy4CByDFl2P/+40MIjCu8BG7jFwI2&#10;CZ+Sz+mL2LkGAWHIBVxWMGpnGTWbxcPtIh05r1BCGREkMKNzq6lCaYkOO5NagM1NOqtgQNKglc1I&#10;eg+sTfDSOcBLAWwByZNTtmh42OCz6LCo9Qol8huy7s7p9+9m0+H6zdvj+9WqjTMtsKZan1q2dPS4&#10;cPAxQzhjOTv79d8eNxzaHykUaLCQ9JRqlc//8ODxp25Wv3z5Ohpf7lUKPMpLPP8IySHjhNHfPDJn&#10;gbGeoRmVyK3NHAOoYW/2N+/w2xBiIH50zAGYBLK8GT9CYGb3Q0AnDDvEh4leRbQdyiRZJsgbxNOy&#10;mwGTKbKiYKuSQoRpKQ+eAFoJtCYLeElKIhC/FJbMkPlDIG6BXcVfi7AGEYQjgraQz68z4xj33NSR&#10;VWQWeSdJSO5bclTBXgsl+kDYRtFmIyJGiGGmvv/xZ+WCPbnqXvmTomm/+/a773vX1LqnP/vu+/Y7&#10;XVtL0cyjgWFWsre/by/fD/FuD+m5YzaPn2C9xz7z3avXeZH6Zo5/79G9+x/X8/Xmfv340VF8Mx2e&#10;neE9i4+guh5q3qk+koaL1zll1kfoy3pdffzg6D4xtkX4ZLZbnl/7f/1X/9+3V++2qtXOxeW6ah4+&#10;oQASL6L/bhNIa+FWy0wvK6XKT778cQGR/L/69KE8yerYkCGk0nwkh/dtKfO71vm9obV6WXd/CpzP&#10;o8tzL3FG8MlyBsGOBuNSOyf2GWxfG2ItyVokuFnDWODbSed6Ft4QU45MKqdHdnFRLBNKQFoDkwh2&#10;aPyZvIlYOA76/eFoOIsG88FwRt7NiOD0KU1qJWfu2uVyKUPgAj04hzpm0CGJXiCDVAY5Z4bsne6O&#10;bsXBbp4Bt+DSbDi8Q1HcInIGA+MUoX8pEH0iW6hytYbyDXUaZkvGRAyf0diiQsoGtmRcDXD1hzy3&#10;0WI9z9JGbh+y/vkj7D61HIqFziI9yugDHE2YVkMBz2m4vfqcOtUqLEZ/me5Kwjp7ItRPA4B0sF4y&#10;SOx0qT+RMGGwXUSjxRKnDyQvAagLshHJL/VGvXPd/vTJx1xd9lDQQ4RcFPBsTOAFpk1ImsteMPYn&#10;1D+IEIEEz9+97nXwq/SZPeOdEqOzI1wPNGMyhPOU2YSVJhEVMYaK4shlWhgjAAsS6zYYthFL4fGG&#10;Amo2wwSFNskmeoG6RPnec5ZTwBFXIUPpnAG9h+OV94I2Li8Z0RuyxQJAelJ5qWExEZlBRKfyzpA0&#10;XMS+W2ZVUjDwuHJZSRsjNoYwQ4uWE1YjuUrjEVakVudmPe5Zy3BV0BpusYjqk4AytCQ8w+UqemOO&#10;zBkJSStqSDqETW4VHGEXzFvD2DQOHDSBRumqutd2iqg7yBZHWr+qNrhLsVFqGSVSw9FQ2Hkawple&#10;bnpuvcdG41ayeslfo8WPU/NuL84crWTyG7jOF+OomZtf2dtIVJjmQPx9pemXmfx4vuSq806f6/me&#10;4w5LpEtkymglq/WwvH3DbSw4w8b2Em8V1g5lZxgWgml5GeSWsxVdfKXaFNck0iDESiw9Rqt5Yfh9&#10;BylQDsPXKOsNKPso8Cg+xpvUlLe6nBVmvhlO8jSTxRIgMs8ho0ah4PJ/4jsnS0u5QWayo6FH86OM&#10;JCCpMvn32X5oOHlYqUnAuZFhwvAiMwMYktN5PAUYZlsrzIIl07lOry0jrM3q/OyMghZeaqVaJQFS&#10;LDn7gIxoTC3PT3c7m/YpjZTEDvgBptLum5d4JyAKKsMXgwBCoWPkKxgbsVpY2CFo7HTuB3ifsuWm&#10;R2jE5+IQwNKlOJFMazOiFVThqJAwZww2kesxxIOMCpnl8vKanMlaFU8j0PmgwFQ+V0G8FMWdw3t6&#10;c5dKZApblv0+EJ+/VLlMZJbkQGBzmtIWeWPN8zbxRuKZ55RxkGZMTXvHQ4fVPKYU1HXglm6J3BMC&#10;7MSwJJ/CrElOeWrHAuwFZpRpOLErSUHMGvyiQGT+Q8XPg5DNQicU2E5hnIKIq71SeHoyPUy6k6SO&#10;Vx+3SQC80Pfzu7utVVgTSfgcf6R2ZhkVqlye5CPZgdUJJDdKNCoyUZSyTNlNiCCHP4VqzoiSkQzb&#10;oNC40MIxFUyl++H5PMVcema6sVtelWsb6qvmlrFzSPs7gIDjMQBKR+PV1fn41/N0m2Di5JXzGEIV&#10;4EcqwRIOQpx/AmYnva4ya5GWRjWNtx8fzrtA8yBMojHO5jezZd8Pu2BVkNdcu6q84DAYkyAHgVYF&#10;EaXOh7RJVArPV/lg5xk2nu3OtbCrqK1k6iLZHFKPymtDfyV2psrHTDBHlRMhEYscBWKzCa9Owh7F&#10;rUEQOmnE1mBTrA6UWcRTQWUCqQs3cXWrNpleY8KU1jvZVNPQq6lcp0BoaLieRFdkr+i6NZ8PlrHP&#10;EzeajrgGkOgw2FtvUMIP8YIiFRl3X2wXQQjfCzVlbKAYm4CD0j/8/xFBb6+ScnFNPD9F3SnVssyR&#10;mAdxSWUjVs4x+Hly74VIpqZ/ajVJYaWWhIhCsZEyskdP9v+yVvhJyXjIFH8yaUVRO4sRLn0LEemX&#10;V7Pzs/R12+iNzP7kZt7yZtgCzogFAeyXAKTNhjzqtY7fCRxzA+SPMhLLX0lvyaZq3cnSm2dMN9Oo&#10;Hf3ws0dffKobhZtWv2wtIDOYWUgvEZ7DrBLpWhw3PLiHEnq1vbfe2c8enDgnj2uPPmo8+HgzWb17&#10;c/rNt79lq/vxj3/wL//yL37yT37y8Nmjo70DDueARIDRkMNO7CxZH9DkxiA7+EstaRfPT08HfUp6&#10;Tz1KOciXzJROjk8kFW6xRODHwoxwHaQwAUeUvyPWS2zhcNxffP/dxfnZm7dvQbJ4UKqNJt42aNAI&#10;EYJyMJ6KQwu/Ja+V+jnyY5JOkDxI4Uf7l9gBi4uPPIWyTcoeLrJeZcwktIB+f0BQa6fVglkqYw6p&#10;MkjrYQeBtkGzJwbEEppEa7ISMTEYQIE8XGFjYpssA0Y4rqwEUjYwdOIqYqyGZULIdNB2If5k8Olc&#10;Zr/vL996MYU19k6abof+GMOk0Wjc6nSvrm+uW23UU/KcGsb2zg7KkUqlahpWUk0jURH5ey7ov3wR&#10;eH29bDKTKVrZnWrBgS+l16ZWJchZBq/cD961OmapmGZnFcgBAoPsTrJi8XZgKiEySMV5VrtSAkkk&#10;6/l2r8M6Poo4htTEAYBShpCO6LiE7sTmXy25D0+OHpwcmmb6yZOHh0f7fDPah1IRDweMPbXK3CLD&#10;Y1NIAzZiaJwZdeIXL9r/7ac///nPL15/P+22Rzc3FMHjTi/yCAZYprb2nJ3D448/OXx4b2u3jvCk&#10;WtK2mqZdbD76wef6dJ375Phf/8GfHu42juiEF14lvrn65X87/S//e/T2ZZZokICk5wjmIg6BTJeS&#10;kT1PH60gFSR6F8mK4DLcbjeyNavoDLCmZHqj6LLKNoz/MmebI/efLU0GmODnsmVlqlV3C/UE6wn7&#10;PruYRccO7ghiKVgD+pUXabJNJZeQ5kBDV1NIxVY6aveXC7MR2LXzWdSadEiJ59Rh6TPopkLFnHdx&#10;cj9Gq9NClzScn54CdeIaQnWMlJ9NOqbaqO6F5hZ3PjXtt57//GTLpSiWaAheOE5dhw+PfvLnkL41&#10;L6TecXLzjN/FLwCfNjQf7GWQaoCibbHwggu/BMwLU3McTtst7z+/ve7yIKSzjL149+Q6MDSA1gTm&#10;xzbtcWpkcS8Fl8FtTVlWi1ZC6HgCf4q9i2z7YBNsaDxSiaAbBElCaRlTgloLwpURA4DZslzi2ST/&#10;LFYSugyJK/hKsDLZDlnd7IDovMhtGOMTaGSOMRi/jWX6Hf/iFixbpvHUU0A6Jkk4HCxxEsq6+v6z&#10;z8pZc9Qe9BYRAYLdsyvUQj/84vPWt+eXAe6CqZoQtcVJCHZf3jQBPO7OZT55D+Bu+oypDh/mYYWa&#10;JOcucXL9D3/1V//uN38dT9Zxf4Y1Vh7pdX++HrPeCAI1hFui+LBK7HGL+slDZBr4TF5PJ/MSk938&#10;IliYsBPtctwZpB1t73DLXKbOri5qjw+f3jsxoHfM/bvz98NPcHDCOfTh46fHB/dOX57/+udfZf/y&#10;B09+1wGqNyGOOWqcfSf9S36buBHc1TF3b5gYSrW5ZiVkSNo8DB4liRchJyQsTpHpOo2ib5rNh1rB&#10;h/1b39IrO2Ztt1Cu48rMP4GKNBp74t3S6/jwutotgrqL6xi7sW1bt3KpejbX0AslPE5gkYFgLKVS&#10;ACeRjUg6eRG0sUlPV5mRuJqs4bfFgCbUfZgJiCF1in8JpxRvDX3DNmcL+ISLZWozxVRLdiUgG4XA&#10;C81LgmvUiB4iB/eYRk8+hF2v9nohs3A2CEQhyYBUkBkNd4EMfK85oA7gaDoXEuVJoCdse9nfswzI&#10;0TbQoEYrgUMofJBy3kxH3cGYcTY7SX1ru7G9TTHEbzCc0xnPG1mnWWYHHQ5GW5V6OJjUdrcJ10Yu&#10;KAD2es15gZeistrZ6BKhufGCKbjmdNwPpqPe1aXf6cyGgxUEiNF4GQgVHmoul8+sLWwaHpOGlzoa&#10;28kZDyxTjrNz8XSh0MWjB/DUcpn6Gajr85oOMQ8YhgtDDcTlhLixSgP3FmQMLsoGkDFuArclg+cz&#10;dk7EIbJ4MdIRNpYckpyPFmEYiznJE0zsUbdPszp9A/FrGl4jftAHakT4BybglNBg4HSMkV+defs8&#10;7mHW4pRS29s7yrLH0/N7MWoOo1+uWqtZOb0pIf5fpk6JRKXH1MVjEFCMMf0ab0mN8c/koGCEpSog&#10;ANZCmA7kg0mRORhZFZNeGqFjpZiC6cnwLW3g/kQWx2jVWZb3PnMbR6ZnuZXdPoK90Zmzgz/dYjKe&#10;btKnGtnri4KU6bxvxHtraPnwE+SGi1o+D6sSnzKMtqOia2JlzE9EArBcmp5nBm2RjxT0OJ+tYb+X&#10;ylN2UkYgq0trm4qZL1qGZBj2r0pzv8kmbFjiXoPpDCstl8FQsbCQicKKmTQMC5hLkOlZluxFVM9U&#10;R+SXyq6aLvgegVc2X2Rhz+aRi71yAQQBNHo26BOdJMNvw8o26uBc0kGKkIkAkY1OzzweTjLpGowR&#10;vjk2hLVmCZUuWXzdwUU0d3pXM28wK9eKCP4mw7TXX7KPSaXk++VyPbUhEzKL/41RiBvbKF2hVJcc&#10;J19t0FnNbZc2tQgfGGk7RybBDmz/lVKJphRSKMUm6DWzLvhSsPaYz2ywYUMnEQRsAN0OmDJnkKRf&#10;+NE0XowbTcefhuU60e+QFCFOYRqWRdM0DRkOARQv3bJWRoSBHXo2JqaCVn93f0s3tWgedTtjBsuu&#10;U4SQmErHlVpjFkGWmcJ2iWOfYpvOkMbGMUmORrrCJA2WAdQqqhfkTrRcTiZjZdJcMaBxkTZIQAOk&#10;Kex9hRjPdVfEUVUV0pYk8YEJvpZ8JDWTIGXKQSbJUU2o+FS0Eg/4fvSWVBXS0MgoSWifSjVx+02S&#10;70Nvf7djJzR+6R5EOs9rQ64j2mYRL2JvinY5uOnNvh9GZx3v9XD+tuU/Px99A+3zcvjdWfe7ln8+&#10;WuLH2uvM3rWm30WLnrhsCg9RfmQCe6ufKHY2sOOk9rmVpakxlZpJKsZZ0pPcHhy3v0UsTEEt0RcI&#10;zCTEfB77ncHbhlvigiMgonQSqCKn4o8otdJkV0wx8pDMF0872vsYterbs5tsTjBgNRyTZlFdaK6p&#10;GOcoabmkMkrTpSxXpEMSOaUQKgWppK4SfonQ9ECU2f0duw6VHRRjNO5H8Sivg7G9i1Dg2u+It4Dq&#10;mDHam2x7OastlhMSGYUKmA4grepZLIiCfKG2Wnrsp9T10iqks/ECOCnLyOq2wZcyR0i/6lUJ9UlR&#10;OxO7bzlh7nBfDiAuCy+YS8gXJUyT3ovnC6MRcdyQDoQRi8IUBB9gK0sGrkk/LC2xcqlo1GvhOD+f&#10;uOev+2Si06+yx9IXBVDb8BQcTcNBbz4dLMMhwM56Gd5Qy7CIkWVhaQ35SDy1CdIo5BFRQ/0QqGMD&#10;HZ8UtBSj1HhuUzGi9/340+qjJyvHYUpllBuHjz5ZpKAFoNZLZc2SVt/f1PfXtWNz7+lk7zhyKrFT&#10;LtR2ytUtTAF7pzevv/7t1BvAO/jJj37wZ3/8Bx89fcI2JSZLHGe9IZ2u9BjoWcUPaTULApA+3jSp&#10;AOPJQMo+PMGKpRwUb8PoX7fPr644j549e4aHNs7tMv7brFw2C6x7cKdjptzvnZ++ffvm1cuX30ty&#10;QxjZdnF3/wCWZmcw6g0nMFcxnSUVBUow3Rr7Kp0StR7MFy6MXHyFMijOiyStK/dZLnfippBodMUN&#10;ROr+1YJUUiSISgHIehCSJxYEauijtHSS5SX2QErrpE08/FM1GZilJHsZr0sxIC3X8lQ3xLqKMDpa&#10;5rTYKFqlWrHkTphr5suDdPkUAKx7BlJMMCABdHSA7KU05DTtHHmjyXgwGqJxvLlqkVYPDwTjLlrB&#10;WrUiADDFa3buf/smZBqMnI0g8UJ2p2kRITfclLqF8ixvucSrXrf/5jdfM56TcIMoYj+DwJCYYrLW&#10;6a4Z/CTcd5Vnp5SIclVkLwObZTvj74q/GSiGKB6FIcVbF3mCbErLna36Zx89eXhvn3nyzs4WJqmc&#10;1g5kj1KV/ZbN06J1EltxTlUvO7hYnX7f/+pn09fPL7/9VcdD/R8DE0b99ujiXdS/CfrXnfPXE499&#10;booCHvQLItX+/tFHH3+6c3DslrY//8kfj795lzlp/M8ffZoL+/l3z/23v2n9/X90SJpKL8JRv9fr&#10;IILDphLQH8SWyTPNDOIIXhGPr5CK4ZKr6EUVOg6wrYj3iTwmmQvLPExGo4I5yPbE8GrZm69wa7Ah&#10;qjHNTufqzUa9XlwTS6PbTFK4EjNINf4oPR/ri4C0FTZr5sUQq5C30UlRb3Atgtq9eXV3bJZ7PA2j&#10;7qOtKqaoNPTjFQWHnbVK0eFeuM4Zgv8GxIzs7BjUc5gMM8mgw4FG0l/rnTUGDdl592L8+uvjbZoL&#10;KuU8I3vKJa/YsO5/1G/3Nv0+JmpWytsMryScMk31KBxvvgOmNUQ1UBCEHIFARRtsHbOXV5P/et4a&#10;MfNOpU04EOsUtkzSBEIeUHuTB7+fuUxBdwFX+LJsZXKOydAriYFTZjDqMJQDhM1PDK3oiuC5iGkH&#10;81QB+2D24C5liq9kNgxh14knJV2fYsGD7m0AuVlXGBJmKcLjwDZyh+iO1Eey2X4AoTL5yXipJeoZ&#10;yHsjGWkv6sVS2tUPP/rUAsFapIrH+/UC7jnxvJzf39puP79ob7yKk99lW9aFX7AWa1C2+YQvmcAg&#10;twiINA7b1Xv3nulQCWa4VYbrYdwf9Fc7+rN7H12/Ov/t26/mtCzXwwJsWboEJChKH6J+vT/xFeNg&#10;TDrXIhNbBetgF+fPwc3o9Pyq8+76r/63f3u2Gtw/Onjc2C/ub+8/eVDB4frdzQL8/QOtwd2r8pfR&#10;/tFJY2sf8cfFeUskxv/y04e3Z/P71hW+t7DtlddTcr1uubMqeIK/lXwxKWLkTVKuSdjrigKKnB9v&#10;gW5pHS42iHjIrM4yEHQrAPJkm6A0irGLmBPhvep1RzeX7c5l2+v0Z4PRYjINJmP8bXf13EeNyud7&#10;zXu1UjmzJKqTVg65WIGbLHbceFcuQVyQFEIhJ4ICdwq0O7iirEi1oj9e5eyd+u79+9WdbZExiF81&#10;mW3hKoxI0utd3yymISJpknMMx+SwpmyFtE/W3ZKaE+dYOiOOOB5GoD8PNh27PIU1CwPhqOC5BJqJ&#10;3XrAQJx+Emt+7B9RKOBlI1mwLBTIKuTawSRRNBJKGcZAVC+EeiubdwrajSR/k048nRFlUKhXGq5V&#10;3j04bG43eaixoSdCiFeStvXdkyMcn/qdfpp1TmJterW/f9Ad9iEMmWJnw84INAvEkMfvllgkYHGG&#10;XtNRn3BbBjpoDalV5GHEPWkFUUfnEWL3JXUlms9a7d4sJM380BvBd7BSC22+duFZUrgyt4FHN4uR&#10;Mi6LztZsPWQewrRpvULJRuCKYWLbue7mNjvyLZHuZ8ZAW1yB0DdGXSjgQwaECHkRvcGAB+fidtM9&#10;gvll0jZdClZPWZ0ZcAAYKq9ITPBwCyQnFY66WMhEgTXsGqn1OJdbmcUoq0/gBPLI0x2XS5WFdjoP&#10;SrBimcuNepidCPaAU2jO6mahHhdYg6tovCO5YyWEc/rS2yHx1Rub2Vxnk1n0Lx4Kq8hspaZF2SWH&#10;mQXk3aBi5z7L6uFKa4HFuIuce5SbprrL1tA+uPadr2qrynjztnejdS6Qz3UZ5A5vtmkHltl3yDen&#10;vdq405jPyIoRe3AWIa2im00HYk5X84dNCiOzMmK6d3Wh1ZyJ666I0lwvDnzPxdcOJ+TsOi8JeLa2&#10;So0Hg8GoT+uTxcpvth6Af5H9hlrPNJg7CRmSXZeaAccYBUJzQQWihnAlszS0pxp8G/ZDizTKammL&#10;coMGDxSNdUxSn0Xee1G6O+hJWJAtl75m9Z1iutoQ827GYiHLPiUTZtws8wUmuYNKFSwcABSpBTh7&#10;jTWeXuSHfTIyW2N/tFoBtBEEtNKhThdYA2hbxCsfxsy9+1X8e/QyKs3leMIf4NfrkQjCaCGVgwta&#10;rlaqkjMwnR4fH0JOQJ4HtRIKzLCL5JXtnMPP2qo2UBQYGjBhdTyMjo4egkIEM3g1NFx4vowJJiBn&#10;kNN6EeXjqMDsdzDCQQR0QPN8/HKHOLlAQuadMf02i0woWDk4EphcGKHYANwsSIhiEfBwB1u1cr1W&#10;AiLnOLFdHGhoRBGd4jMnjZkar6FuzsvMfunS/HP+sCMqAhjthPRc8FpF6Sc2MDK1U42f/AE94d0J&#10;dHcIyTatPOQE9FNSIqkk6dswmFUcFSknlNGlorsoKyBEGYnLqHIWuWspJSBSqg/lDqLwdwb4lK70&#10;WgCW6xV3gQkbpS3t5SxYdSnfuKWMWsFyo8zcR69h5jzGVoWQLr43b4+XN97qYpmaMjdfQCRHzg/U&#10;JC2WiN6SuROLllFJIkJLyDXJ59IWqlf9u97m/elIWDHqJPxuhQCbMsD0Nhg5aJPrdxdUWY6zjUSI&#10;LRNYREk6DVYTpkFMWBhxKOsp7mbl8PBHrf7fAxJTPiiWk0RHsB/zZ1wTJXwS2vo/OJShXpOLwNKX&#10;gD5SCmVey6ORNpdMrBrl40px/+mjjx49OLx/f2d/t2xUJrB8U4VO2mgNpudw6Sd9/HM6Zr6+TjNe&#10;wj9ZeF4bio18puQekBwA7pBLV5zCtp5rpDc2JpjE4jLDUV1ocn3E3ych63Lbk8P0Q9KsoOJgSsrg&#10;NOkoZCiUkuqNzTk5f9+337eMUDGcE3tLwLV5NBP7FqU8ZFubQYyplGrxbCylOFOYcTqa2GVLAnmZ&#10;SBHgqZctSOpDeHq6uTsv2AjfWLZce8B22k81+G408NHGeC2g6OMf0gbRvXIEe3VjXaxobv2m5/9/&#10;/u1/fP7iTW8SbaxSf5UFSxgFKWvrpPjoi9X246m9t6oe7+h1W8NcJ9Nv96/OzoLxqFKyHt07Ov78&#10;3v7BVqlkgWHwKIrEB45ItMQ6Vj2bGJqhwAQFCoUa1O8z4OIVlMtFp+RyfnAagoGBdnjdESmmdD4H&#10;+/trSn8i2m3QSloMNGmUO6dv3rw6ffu6123TkeAWw9NEE8RkltIDiRH0FfKUVGNSpBumNZHRlmg5&#10;kW9JQhtqGmWtmcx7qEYVoiLWOyLrk2BkGY+J+Ex8F9YSa4GgQyaQOZzeCLwhowONRoBNthrWJ9In&#10;mZqpuS4mOECTVEBi3sd3YiFAkZBHwFjoTkVJMDBrtSIoYWzK3XaoV4H5JhknjT7JZQo0n05Chutc&#10;C8xXwMNUmKJ0Y5jByOAtiOBM3tzcnJ6+gy/KDxayKF6cGOB9+ya4vOGV6KnMXr12tFvRYJtsf9zK&#10;WWNA81Vq0u3+7PsXDz79xIUsz3BGinbkCXmLEiTHZkg4ua8C9lSIm9qVFLwlU0PlSEAHrlJPVIom&#10;+cksY5gLVF+MyPb2d2vlkj8ZDLs382CK/oVHn7MgZFtXnnlYK/LA+pbWuz71v/lq+ZtfF67OnfkU&#10;gd67mzc+OXzE/m6WDTPnQjVc+At4l/3Lxeu3s8tzDCPGnRHo4fevW5MoR5tMSw4B6c1/+LvKZ8eP&#10;N6mXP/vfzItXudFFbbNEwc8RMCakl1ee1eNNjsKDtBJWoKieRNIJFgXMI/ssbvwyYOaJFLqz2B9J&#10;ECdlH22i2qkTIsgtxR9nCH/Vn2/sWqXENQS5Kbgw73Eh1Ri3zpeT4WgeeIX0wk0vCis4+IPJpgTK&#10;XtHS9KXaCq4aDUAJcDr/5ZfTQilYFDbT0JgMn25XOBuRhjArh7u6QGT6yUflnaPD0lZvcPPul7+6&#10;d1hahRN4K+Fc7oHpOj5hVtWjWrOx6F5OTp/v1YFwFRrHWQ5YWNnS9x/4/X7curk6fze6er4ZXgpH&#10;g7ckbnICWUOc0KCHcrctK0/9s8GwQbu5mv7NRcfHYZUmkFHACocpZgioK0AXVBM4J0uFkKIMyww7&#10;PBU/J0eYJgpTEZ4KcofAWwi87JmcmIxemCwwdlUKNZpA4XBgFsrjifmn+DoSH8hwkm6bJ0ki5iHs&#10;iGcoTeACNh9ONpg8EwVwYro8C3f9yx0CyzokqDAkLZnjcAW7jBpgTrrgxi3UT+53X128+f71NLOe&#10;DSaMSY3j5sf3HpQzRUwbmsywyYpaRmLYzethlX/Qcd2derw7v+zsbJ/QnzPBqjQbhZnW6bRvtMkn&#10;Rw/Pvnu70II/+JMfLC6Hq1F3BVNqTULfbWP1DzvKDbTabECibTa3VStpTm6dY+NCF/r89MWVFu1U&#10;a51v3vyHX/69WSk9cWuTF2cxEWX/vSaQQwl6Hna65Pc2tvZ2D/ez/+LLTyWYSAoQkZdzo+N1Jta5&#10;0BFuegVZWys029iBYQomvrZsdlouggG8yRDQN1mk25n89WzTWeam+SK2vCu7otcaKfJG884aGmQO&#10;R0Xs/qbTTnvcvvYH7fngZsjETzUqZmZZ0lZuFjOIZbmQbiI2oINXyHnPZ8CA61A66hLPhWodNxfW&#10;QNafkA2niY99pbGxXTqJRUYbBVR4eUk7ItjSLQZTT/m5L8bDPuMuMa9Fzm7i81JkeEdSipjnC+do&#10;Xa9U0IFgI6QoN9ReKtMZbk/BDHBk9FGhzSEWw9lgJM15DBGGIky6YmUKISMw8bsU31DxNZFqTgpz&#10;YWCLfRinlWRHIWZgCUKSpDqRK0xRyVqjXtDMGl0yreC9o+xWI1VuEoa39gYAIujXqAhPr9Gk4ssR&#10;NjGA7k92ccRvVAeY+uOzvoTv6U1uWs603cym0Nhlg4DHD8iUF14FyczKGJPejDADgBvZqjIbRuaT&#10;saHFJSNVccG2dOjykqCcypezUBDZbRYgRnMcedYaI9AM/m651ZH0FtQJBsxG2tulZiysIm6uxfFw&#10;IU26aAA4AzqYPXA88DhL5GkW1QFeg8hZMim8TlfMX48Xs0FGaxUcAA9CC2reIOK4E+Y3hIX07jpj&#10;h5h/+LvTYWH/KM6lgu1dDpqALa5kuPg5o57GaSTW42CSR23LCWOVvXSO1D5CfpeArNedDtiFljlY&#10;pOE2dic9S9/8ZIoorDWCVLLJ0yKMrXpIR4scwS1lMvVMELuTd00ygUt7e/7SBi8V/cBCf3PG3JI+&#10;rUcEBmYB6Xjdj4zB1eZoZ4tSMkzPPUIB16VRR9zCr9pvNHd28ujRm7edPFmxwRwJA+vUsGrxclhw&#10;W6Y1IdYcRNt24nItVd01IB2JuQMB7fSTo36rA6EZNxKs8BkwGqVGvlxswvwE/SXyNpowCl5QhEWj&#10;ebORNct0e/ooBG4XLx0RCmqMBbkeotu4f1SplkuGRWBk1ijOKw3oPAiYPVsMjfHv4WITERBo+Sls&#10;V8vUegNsRrVwOkMZVbQp4uf1LcDzzDzLfmNkFva0t/LZo3oBDwXbcb3RHNz41HPMCva299FGQvp1&#10;tzFbmZZqDO4RUKVKlaKu59rXLexYYIMSpMx8ATMvjshuy6OexB09jsPpYBr5CxiVc1QOuaVdoi0Z&#10;QC05eVDTi16cnTQPdntTsjVnVg2P5x3GrfSllsswh4zgqWXUspv6PB4SXlLIEDYwgmtzfTHlwS/k&#10;/XTKlnFirDHtoKczCk6r1ebdp7JevbbbbUFKJIQgU7CCvUNShmlQY4hHEALdYjWvFxG/BJP1pMcx&#10;ZgBAQ6EouaWbNvpA2gwqAFqVpR8NkIcBsMJvwoGW4ymajZRNsjgX8jIELZbUVmJ82TuZ8HDUCKVF&#10;dJszuncaAbD0xFlAeYyr8YIYhspWLPJw4YNKF8j3Ea9M2lbHqHDc80tMFvE3w4g3hZsoGAePnjKH&#10;lIZUmjBxrxcbG3mQ2RiYM0jdidaOMRZPuAQ3STNAxBMbHFocHn5EjZLcTbgfqjE4fVzDtCF0T8La&#10;OHiVFFJ5mYo1qNiT4MtK38j+KNREvi1vVgXystJ4zbwL0CjphKWhkT9nD8WcSxUACv2VIQq7KLOX&#10;lLO+7H81C9/hweam722iGlzNVaFHZhtvEn0xXT2/2PcQjDTLViP3f+r0v55lv8shIU3XuBwghNra&#10;jdceymcl04B7IbpBSdzBCc/nxAFRkYxsSnkoeUKKXuBDgW0oL2CMRdEy3VpkOovUeTB/245+szHe&#10;iWe4B5OByBmDoRCxFul8JPiERnoQWOEmWyCLPD0YnVvZEwbI6bxHi6jlzMmUOyqZW0zV6M7wo5K2&#10;eLWZRZJZj4xalejcHS5EMtmVaD0qCq5nQhxW5EeWilSWMlsUup1KEqSvYTYhWEPE98uhnKV4JcUM&#10;mQwkW8SWzB+py2O0iPmy9VFus0fBzfpnf5ivrifRFIUAh6mO9bNbzbrllFlEsBBhGkGoFRiotKi4&#10;6cZGOs6vPXoRfCXE/14Y+6xW2JRMfDa+ffLkyz8ahLP/9ou/g5iNy743uODX1z///h1Pl5l/jkDt&#10;1cWoO9zb2yMW8Or6dBAMBfosGvee3r/39GGpXsaNXYMNyWIHGGCwIH6eSvEoBfQG0iBUz+FwSEbf&#10;aDzkuULPXKwT5+gi75aJ6BK9fxajFMw6a406qnhxKJGkkBWbarfdHva7N9dvX758fn75Di1eA7+U&#10;nQPqb2wm+kE6gtuCYzBFvRiy06+JMp8HhJIScEBNbCUITlxABeiRDkf2D8kjkaJfjn+gERF8ig4w&#10;iZdRDy1DOrQTzA9hPTDsYr+SHDxlY5SV2YHIP+WXjJPUI8AiBemTib1ycwX4xsODdlDHMznMMzLP&#10;URzCes9yEObxsHVqDRIEFni+5kn6EkUWjIZqGSAPlpNoq8aQUbH5oQieTHr9vnSD/PR8DiQangNc&#10;17Ory7OrK2SwqeHV1ddfs3F1tVmQmj8y3QPTiIubfml/gJwcaoW+GU4H7bObp7//Q2aU3BpGrxDB&#10;4bY5xeLBwSFneKvVkfh4JSziZ0n1eWcqwTsW4p8y0qRuEiKAWMOMNZ9AowdHO7ulIncae3+jWBnN&#10;1nV02Gk9QjejYyldZOAzH7ei/pn50/9Xof3C8C/t7MS22PU2by76l+05VGAMSDSC4yNsbyChYDOY&#10;drCfYga/9LSwE3ZeDc6ek2cQnn+vj1uYiay/f/3vX/6nR6vpsXeG/6NBMhvekrkc/tpjfzEcU2Qw&#10;WYIFQwkWe1i4bZiRc99WTNSF4Cyj6tuOgnYicfahI8SogE2IxoWAC7apBb7nYtaVTLrWoZ+9TC/z&#10;bqW+1m1t7Zne4cPD4tJOD9qF+dTeRJgqYbQl5ApeDEfADDbmgrR4M++GWApmPSNKDbf2Uzv3s/Ms&#10;99r7za813XtYtSfxmBZFllM8XVUOdj/5M3ItTycD8/n12+4vn1ap/Rxy20ybjT28NuvOl3/y7MGT&#10;w5Teev51NLzYrppk43I2MGinXgyr2xVikd58Pz//ruhfpadtgdVgZmsafCK0BHlJgsv6C07GdCb0&#10;c7MsWzf94bu30W86QT/LlCVVTOVCjCAXhASKD6/Eymq5CQ1kar2bT5PfgIUW9DTMWFAhsTZ18XLl&#10;HKHK5rwQRw9BEwSw22AnwwaozCXZBAucdWBCHHIkeM9gqYrbpxDr4SnyU9AQSKK3ci9kyyNKGfPf&#10;Y3hIZd0SuRpbtTLqTvAXxaTAL4KSN+RHhukhRIOSVcGo6GS3Vj08WBTe9q7rjer13/3iv377i562&#10;cFfZn/3813lXPyB8berLCIxeiR2MF82sXxz90wVwGPYuk+4SY6W5/+AJ7r3eqHN504JmmoN1clC7&#10;9/Hjx/VHsTcOa/oTo144u5kwhGUZEeJCAaHChNWmorBARRZB4Z3P2LNKTfvBswdza5BdDFBsRTFO&#10;Ck0n09g99i/Gb0bf7z07LnfikXeBByAX5laZL5M8+T5y/lIXIrgYT7QAJP/01fmL7J8/2KdHYskp&#10;vYEgxznFZmKWaqcLC7Yv9CJpM59xzvAFEsplto8pTooZjZs2ighYWSAgw+zL7Agk17A14CuP897V&#10;+Xl/0PPGg4XvYRDJOinltKpRKFJTcbcg33EyUUuIYIaKWAwrWGfoIbA4hp/DN6GPb1iYzRa4HF6I&#10;fQOqasoTzYTBVXTHcrTiGrSwSu7hyUmxVuEpvOkQ/duezeOLqyuY5sLfWEGXxx4W+IfssoI8m1HE&#10;0IP9HtwUhtH9h4+kXmA9Mf9U4Uts/Sq1fglSSBIRj7Lov4EZSEsIsQkWCDYB9RNoIQG8E8sHOQ8U&#10;yeeO50OtxF9kQ5HhqvRIihwhaL1oAhg/43v+0SefNnd2qAFoZQmZ8EPYO4wbA0KioEaQws4PjSuW&#10;1+o1dre5cOFoinIRoPEgB5cvB4lUrKv1/ATKJVgIPVkQUOwH83gkh+ggDElC4/w0qX9s1xXZPK8I&#10;3GgFmZyyDVpmxDCcCYnFQ6utGLLVqlUw/iiQeAOATMl/RgPJyAUBD9ub1BzLEHxxtiZdSrwriW2F&#10;PT/3ynoVZxcgcLGRg4EHLYEUcc30V2+y2gBmI+PL2dyMZw5o4wIjILuYTjlGrgG1invsOlnLmWTz&#10;7UoN52h8HdEPbOyi7kc9PG05gPx5PYvh8+5oOXdoJ2gCw/E2jbs/KDCcdAsPKXoZGJScg9Rid9yn&#10;swrTAKPZ9io7NDXs3+uzzGKn1DAyX4w8dzCYTLo3uvii5Nnro7F+9gYmxu5wqg8mi0lr1GgeT4Jc&#10;2GauaFerxJffpPWgXLlP3s/EuzHd7nZtXiylkC1Qk7GOrbydT1uN8g6i+pw+K5cLEOfx4lvN7o06&#10;tezy/mLGlktd7KW0FsX+qCP+LvW9EO+02WIY+jgB6GwOowEZGvPG9lovipaLqtGyfasyjLP9WWzO&#10;oz16UQbN1CKQmpgMsbKAGlgy7NVUumIwATtWFh5KVk6lJaYplmNgJT0hGVnqAQPxE4yqdKrY73iI&#10;AMtlnEJsxmII7Zyi7jpNiq9Bv80DU3StSg3aFc/XDQ8mPj6w9BjgAOKZVpnDA8IR9A4DLb9BAgSP&#10;hbiBUSmVeFLrTIo0XGrEgjIkth4AHs4Ds0E0iPE8WrtOlcfr229fXly2MCtKZUiMxeyAmJntq6sh&#10;CTKgDFj7Lubm5eUN3h1UB5ZLSwvOIZAWjZ+WhUNISzyhSIbhzAjIRXjBYb+eEvUHbZgezrDImCLS&#10;ZUOKCkgH2dfkVOVI2MW2bUY4UhW0mmeaV80ap1L3pj4cMIoW5uFEbJnsi3HAts4GKYRDAKM8Ywqx&#10;8pNgA9pcBj4i4+K5YCeByUnLJ8i3op4om2XOeFX+qH1DyB7C7ZN0EGUEqQKW7/Id2K9VdyBcDDVf&#10;EzSd767czJLEALFj4Csq/gMWJcMiugtlRae6it8RSCU1Xv5JMoBSm5WAVVxWTpqEvCWvZiPKE8Ar&#10;MXWS3/P6SfjA4AQ0J8bKSIIUxWJWXsqHW5+QeJS8LfnkVi4lLqYcBWyFUinzTWXylbDG+e63YKci&#10;SokEPjnr4PTlQ3xah2NObdt1FLORREplfomiXNnvRVgck125WhjOYnvrcadNENw1M16sE4pWM5X2&#10;OMRYIXLBE02gUoQnl0WmlKJdF2oot0JNWXEtlhBo+o3xdNIfDQZex4974Wq0ELQQDoI4YvKgUUIg&#10;hyGIDMq0yFWE9sXtkPZcRTDSZwJB06XQOTvQRCJQQfpLxEscrSrrI7EqFc2k3DtRGSSTQKUSVHRQ&#10;6f9h5EmstswThE8rXYWSg+LRBUCoLpR0+bI2lFkrhDQdFyEOLukmBIMU1JyYKxBN3JdLxoP00qUT&#10;pWGXlHJkQVDtmVajc4JKRbwPqaMWO1s1Uy/rTCkISDVMmQuQTYtvX0rfqcCSCyJvImAGfHLhuhSc&#10;7Wbp0bPOsP/m/IzDutlslnEBkFA8cUDhkhLhFKO+II7Tny5zGK9PD7Z2Dvf2Tu6d7G430ekydkj4&#10;KSwcNi54I2KARzoiLFsy3YZD0vna3Q6GTSL7FvU+2cN2pVIhaxAwQKTNvBKMeUiYobUHLFkt9re3&#10;9ne26L/OT9+9fvF80OnAGx1OptyUerOJ2A6CSxvS54S8HzBd6d8+HM4nv00+PjzBE8aTaB9uH95b&#10;Rlkyh0+yFpLPE6FvcjdV0XrL8pVV+F4ie+cWxReT0XkyzJdNQ/nXJ4UEM3EebCafOrRc+dYq30/Z&#10;iCvlLz+GGryAnEAAJCERSL4H3Tv3wbQAiTgA5HmFOByI5m6GQ6jIP8iizbG3w/pB2AxfMhi2L0dv&#10;3pI6gL8kPo4nKL/dQpAJnd2PU6Ud5AmzVXBx8brb7R89e4oXi4F1Hzp1+nP4UODxok7ZiNxG2fPe&#10;Ol8ptSqvkVdA1SYXQ5kly1tW3hFS4K8yTx48tAkaXS2ajQqjJW/aLxeNwLb1kqgFdVjL7cvo9fP5&#10;6+9WF2cZ4Da6AjTwtA4LRJtAu+HQXzDW47bxZsWcRu19XFWxxqVXX9KgbBi8SSg06yrw4QNPW61l&#10;b/Tq+vTzk72P62XMq9FZrLM674jHC0kC/gnsXACmAC3sPbC3eFNSpqoGIpnmyw/6R0YgyTJg8Cui&#10;tOSG8w9EsUOZOT+l4UZSW62ixSEkLVr6DTjocDRTQWYV0RMJOYFtjlwlJuKgokw1HJNOFos0elKg&#10;gVzaXu7eq95/6urkgxSuf/P1ajW+X3UhpMFG4IpDzJqs7aDY7PbxLszNX571Jm8Otx1qBx59fiaW&#10;Ncb+k/rDz7A65Ox99fzXk9a77QoOrFgJynCOIvymNcmhhhyOl6GXAekWdyIh/gPTcAEAhrkaSeQ6&#10;faFsaiieMI6dpU7fer/qjiZZthvNQvyFj3k8x4iO2lsIE1jToZoz9LphUtmwSxNDywVCac6VxE9J&#10;7GKUQpA7qKyk1HiAGY9QqyW8Iimp+bnU6pyDFPNyeKm0koRuw/PCkS2HjLrw6G+Vp0HcLNkWOxmD&#10;UKnMVfyCombcci7BFCVhlrNu3Yn8LEQOq1TYrdaaB4ve+HXnGsHr4PXFNJ43jiFiOj/96c8nC6+u&#10;a8xdsCYFuqNXkuVGgSwIlCBGHPz0siwRGabtH1ULNtoqGIMzb/6zv/nbb9987+eWO2YTcLP56OBh&#10;pT5+8WaCzyrn0vu24v0+9LsdiXdCWTjE2KhWO0Ab55Z27p08ahxbWETRiM6z19+fjVP+7slJMyQM&#10;vAvISYXB9ZFiXdEQaHlkYi3gFB7mGCQuMrbZeHA/+3/+wScm/QFqXGR1YrixRGnGpIxaiZnKYLae&#10;FpxevPHinIctqVUhmi9TqmaL1bVRnNHurzIU/ij6ur0eQPs12FK3RcVGByOOTpRBzM0JQyeqIU2C&#10;JI0woDVbN0PbLDiPZBdLSiUoM6KmBdz/yZwHe8KTUWaWuNj0zi7bESKmuVksGkWXcV6GyPDlchxF&#10;mL7Ut7eYZ7L6sVy5uLoUIIqnbwXt1OWoYCFAXVQHqZQ+MjVOnkpVChFhScfDsugPh5glsmFCooAi&#10;T0ANu4lUB5L2mhoRt7Naosql0aGusMsuIOzdnp50fUm/l3SDdx93TSA8HL652H4y12bxii2yUHds&#10;hC/5PN5qokp3izLMZwdxIKgs2bWZRtLl83eYg6FtAhslNmFe1IO3118eP7k2AVZvnhQqMfC35C4Q&#10;kBFSnUv2lQBPwCSO5NGVS7VGlYxctDaMwtD+emGAYfwac1YLLpvuzTKQ77VcyLw2JRROrPAm84WY&#10;+NDRYa/J+hEkEp9/MQYXwS14GAdBZlUk7J33DSDNRH6GTGANxC43kQ7CyBc13AgBeXIO1szApYL/&#10;rwMafXGPJJJ+Q+wS3ucAoCssbacjzLCqzeoxMIrlTHPmOcV8zpgRNwFQwHmNjQ/ZwejqMxmHLOcw&#10;Ps2k9NkUNHTfgLYV9HnLFQLoImkOnMpwmYEaCg3BSmnTlTatZI6pfajBl8P70+n+m/N2JtKgDi5S&#10;TnVLr7rzaqnej268ZZvhT3aFJ7U2SwW1Ji8w2Nqp8s2rVjFakWLvj8YdcFUvzM0WkDjGBK6mpiBt&#10;WC1AbhmXy9xojGMxBmpnmBmLvQLWzwEeoZZL34TjC3wn4kYWJUy94oquNZdrT7eHutXn7GGaVq/u&#10;Z0mdXK/IR7L431Q/bfrZ3IDNjbhFZHx4ts9jd5ObuUZRuEaaxonOIQcOxePNOHQ+o7/JgpeAIIwZ&#10;wY8mSpigkX/IiBAsgmKXwxRbFkZsPOeN5p5jFyk7aSZ7vf54RNxZFi+hVy9fT0a9bXzlapzJHNZ5&#10;qLsQj1m8qQXTo/RWs8K/FxnUclUpF0FULMADI4/cjgUhGazpNMaz0drzfTJNMM8A5pSJO/0SV4Yb&#10;K6wCGcpnkKdu7249eHgCHF+p5QqOGNxjfzqLMsvZZjoaoc/FgowxMWcJTw3YA4nWBGZwcsU+iBLB&#10;fUvyyVhSLGuR40mMydhxsm6xIJSlHIJ7DzAQyQ+PA522TCNXfsEKOYsiMNZJzXCheALC4HQiIAf/&#10;12g0ORQNoBGCKdm/F0Fzpw4dHcYsjwN2ier+ss8gRsd2SOoynnr+tcD5t6FwUgupHQjsmEdayny1&#10;BVHwKSUt3XTiAvkeNrpDl2RSoNRFiek/ry3ZYGRwpkhIiSNZIniT2c0CIw/pdZRuQupPURfQN8p9&#10;SMxIbp1IONIFmVKubHwv6esYU4hThVA9ZPZIi4s0XMJApeAU+0JhvUoybyJsE82TeKTLy6P6VHtg&#10;8kNVU5dsiRTj8p1kT5ZZH8UQzrUSh8PbF7GeXALVtipPGeBGjNNFWEDcczTrA4hZRiO9LK2FFoQQ&#10;m42DNwsw5FG04YRr2KFjPC3kDvrjq3gxtIwybH4MuTJZm9NPvQzpuZLRGatW0N9bHaYq4bi6MmGF&#10;r4aRs4xokfhA215kvFXe2xQCycqE98zuBTRABsEKcdrGsvC3IJgOuqTU6oiWIfnKeBHyKdYYkkRH&#10;LUNUJmEnoppZEt59S4gjUUNOdlU4iZcPtaqa0MroNHFy5ZiXmoWYb7mpWCUrcZEq/UUJr4k/Hpsw&#10;VFdun/o+8oFbMki0FDfKX5bqiVdQ4OCTvijnFu5n12WqTiZRsluQaQzkqoxeudrs8vQeyrgoozdq&#10;VglvlK1StZmzbFryZa6AlxcMTpaaZOtBJNbArtKbYtndO7J3Dr599fLt+YWMKvFniGYGEmGYMul5&#10;seyUayWed7to33/84Ac//sHRyb6NOYzrcIqw4kV5M8OgbsnUk8KDO0WrL4RPAMvBgGKdt37VagUR&#10;2RvW9s5WsQR1H36rXHYAaUYuDK7JAcASLouKgLUKq6iAZH1K+3d5ceZNRvQaZfF30nW7xObveRGU&#10;H8j6gjjDI2fwoFCV5HFL2jA+SU725GG8O8GT60w/84+/mDxmyTdJaL13lUCi6bn7Eck3kT9VUczJ&#10;D/oQUuEBF522ih9gNWB0iXJPSmFJjVNyo6S3lBJXgo4hb0oHqKARvgC+wQqEGi3HjbLpY9WYrAMi&#10;U3nDkohIsz0bYrDex/01kOJZ0hyJc/bX/X5ujbhKrLMPS6XtuqthuFV7FBmVnG6n+DnpZbVa3z45&#10;0OFsAJOJ+7QYe/BCsfoa49s3E9c3GYtJ4wkdT2KmqAtwVSi7FXhP+BiJ3wdJQTOgh0hGg/40E88Q&#10;wIMwSuFAGC4gkG44uL/Mp7P2+ezs5erqpTG5KcWTKto+xECbJfs72xE772AStcZwpFaYArL5y/ao&#10;Rm5Ja821QqsiBktKWwakzgpT5jUpd7msZfR2NPgMHZWBsBi38AzJS8SN4C8NTEA2LEcL/bRQaqWx&#10;FiqjmlWoeyAdhDw+won4YNnc3WjF4lY7o4w/VWSEBOuQfDbH3N+uNgooB8HMl/5xrXiIDQJ+dYyM&#10;0gt0riEOcnFGN0vIOyeLsFJ2aY1yy9xKbc94A60PHy7MUuf0unVzc/31V3gv7BlZZCZccfEiwPbW&#10;bBbufcxPdiuV6VfP41R/t2lp64L0cRsugmYcflx8+AmWhitNG3YuM7NxCUNuCn4VcMIGPce1mxdM&#10;0gPeGnSN+EMwNED2yCbIe5MNY4lDLFeCpzgOZ2iyVqR3halv3wx+PRj7mZinjuHJBIh3GUvGF8cT&#10;g9DFit7PLlWYcd9MxjwthSxGKfC2RcDNzVsxzRdMUGlLFYYpWCsxgMr5WOiWt+ehzOSFLU3cCJdR&#10;MEy1GUsijdwpdmJZDximIm8BMEott6tFkDlshNUjqEQLau+VfyXIK1YdFFYMOLNtiG34r9D7mLmP&#10;P/tyl7Ht4T5mHIOzVmc0dMpVw1+d31yaNYvQyeJqSXPHGULVzNIVy0ORLEknz48BEpaDbbmxn32B&#10;4pMnlt3O0q03r173g2G+Ztczpb/6q3//ovWuRhXd6xPuLk4DqtdN1pI6opJP5JcufrG57KN7VBw3&#10;p1df//2voE1HVwMEjfW96mcf/d52aefwk6Pjw2O9HQy7F3Ea7EESvcX8Ev0nBQ0kGi1lOg569ink&#10;qKL78IdfPvuDn2T/9LMn7y1MNh7qVVRTphG6NpZpPvve1hb2iLHtZEwbxAWXW9gFMOwphE/Pzq6v&#10;bkaD0aDbIlOdep9ognrRqbpmmZ0eEBT3N+4m/R4KBGK74Z/wEELvZJ1BpZCpJ9NpL8Zjn+zzWchJ&#10;z4wOqp0lJLkMCh1M+7CrXWIeQxdlOaMo7gdxzi4Vt3Z3j+6RdcYbI1KVTY21Aj2dS8/8TlAn9ADE&#10;zAlDjrowL0R8ijvDgIPObshF4RNKyVqtyt5BzQpFnh0bfjzrm9cCKRVw9GTvHqYQZB0ySamTXkqc&#10;w5zYBCR1t6cvt+euA0wOkttd/nd3UR0kSmBJyryy+ZZdUvZCCsaQUbIG94arShKKnTfdClxfM+SI&#10;JAyQ03G+gn/PjgNdZoF0NaV3g/G2UQon0+qjYyS6y3E4RSzjhzQtUEOxvaaJFd+vdarsuFSAloBg&#10;6GpjTLULJGfi2eNFw2AyTw0X+qjv996cXzGztQpx2cG3CuaFhHGwgFHkqiI1LUE1m7IBjdEqY6iJ&#10;PQPIa0Gv5HENSRcXazhtI4T6CsXGHM/aLBnHxY5dzmmILsTTgEdRnlcINkKHRWQGEu3mjSq3wQYO&#10;3oys/BbeMyQDY+OKA55WuM5o7dSqJM+stpgGPcr+xaxuaI8DP0dzgsrG8yENbmFtypNLBtI6d7G1&#10;A9d+KnXmgh5y6lRYepi5jorVOQ5PRrQ/GhtpRsybfcv+Yae3mnZbR8eN8WLWQ9vWHTGcXOpLoyim&#10;CKNWCNaZMbxKkwJ64hQL4WQUemPh22tr29hJpw6U9dScRUKuPdU3JWSj0ZA4L4iHMwLxDHqwvDsl&#10;MRHUynaIewWDQJSv8aQEwTSlCdAxGVioGnLGSAxyUDNph73ekLg2y84Q22gBx2/AUGntsDZgJ7Dm&#10;Ef4F8JEd4QUWzvVNhRgP0keJtSmVSXaV2G6qKfELpXrD247al0n5El/sKrGq09FU3PGpg5SsCjcM&#10;ikI8PKG38VOoYkvFChyKfjeaTtKzAFOvjUOS11aTrYhJLqVGJO2NnIaLIDPsTan9GH5kslYcrdkE&#10;OKDR5Iy8AfNIl9iBEqo8EQaYRUBWCoIYexgEkEyVQ5CI5XL7CKkvU0f08SUsZxBAVuqQPfz+0ONp&#10;D8INIRNkDw6xBfYGO1u1jDUpVninrEVjBL0cuMgHmGyG6BIXLAwCSMQqg3lyFKypOvhKuVjHMsKf&#10;RswRhhgmeENYCySZMZqOEC5vFo5rVil5tSJOo6UKrRGGSXjCAosZ/BE1azxjVG2x2TIlgvnvVGwK&#10;G5pA+iMGoRw6HCVYxFB7SZGlJktczPfWoKojSyZd6v+S4k8hRh98Lv2VonwkNqBJlyUjQxkcSbeU&#10;NF1qaCG1zq3L6N1RkUwRcZFXdHQ1JkjOjuT1MEdJmrfEeDqpPvkIfFHmSD8J01MqIHGUppAT5Y4c&#10;k+j24cQhnwO4Yf2Bl8lfSGrcD/8LYJZ0eskvRWYVcSNth3ihcHiDGwnSJ2HB9MEyv5GqVipdqTyU&#10;7o16Ej02zTcPNVsWORC8KcfasgrbsK/QuaHyA8RUQRswHQxIQ5z9aJt3tw6yqdJwME5l8JAcc/el&#10;lVWRR6pgkzFggisnIW7q2qv5m9qs+X/gaj6R+p1Gh84UJ7icv8oE5F/R9gtADBLKThFJdUf1gMn0&#10;bEE7Ad1XGILcG8F/pROW68xDx8NCa0jCuFDfJMWFSQV9nsgp2QZV/pMyflV3SfUVyXBItlypgdRo&#10;kfaAv6MWjNDn+ETlVMtYUP4q8nI+uC54LaxcyijOFGyfODZplvg5zD5EgrDQ8AXFx07HIV88RaEI&#10;M66R2THbspj2yTCT78L3mWMYtYQ7w2WgwoM2UCnlt5v5nW2NYwvmFZ6nMGfwr2gc1O4/qx4//fab&#10;571OjxfDt5NSjGJMhTvTbLKbs3j8CBdtjts8jQhaGxcp8mbtE3HKaEggfiB/QQeUC4jIIyZTpGdd&#10;pItA+GynrB+2C85xcaAVWAYRptmsV2Esg3xilVMru4c729VKkXSaTuvq3fklgjfGfIZpl8CpAbUl&#10;957hF9A8641VAfmagha3cD5nH7vt9JIJXnJ8/+P2L/n6h3+UnPLJsyzV3u049x/9c7X+kr9z1wHK&#10;93n/AN7NDO84RAyjksJU9JvjMVQgyXJQzkIyPZYXJ8lLoiLGVkAFFCoLSnkHlEgCKmOBRbml/PBY&#10;mWLbjhREz1gGfHjNhs8A35u1zLcmdt2nlJvirsb83UUDlOMI3zzaBgZApBA/P4uf9zwZmuZWsKCf&#10;PPy4srVVk9tpJ70ut0TKLQFu0hQeaAIF4JYFKZgEl4O5M+sQzjQ3G8SblS3tfWqx3Ww8fHTySaN4&#10;+vr5ZNoHw2v3BzCot7cOyVBcf/fV7PTl/N3zTP/M2XgWsVUae9OMp0t8IuHWAnjNF91xgMhvDDAq&#10;nQs9vVAW2V5gVMsFYn9DsSGdOUY0HHYEwGLNSuuyrjLKzGYuw+Hj490a2E4GziGUZH4Gnep64rM8&#10;WThCKKdFEZ2jGm/KniXkLdlDeGu8l2SEe1fy3a2c24WhSnjhD4gTlNy2Dqn1IhsV0Xu/24Ha9fn9&#10;nUOHdL8NKCOrvcOzodukuuTKW2c3I6hPzXqFTSnH+BMKJW9+lot3jvxUfnQzCJhxv3yxt2vt2WDZ&#10;S6LDVXbmIlM/Ln/yQ+hvPAXX//XvVtnBftPFtV1eBjQKxK5bR8bRfWgSDEHMdNwE5ApRvUFpYChA&#10;VzYjo0x4ahLlzuFBNnQKph+Uf/Yrpr6J7Y1AVNLZMgyUtGgSf2Ze6lev+t963iK7rIJSZfQpBgMr&#10;RDpiAMNdg5XGPlvabhYISyMEmwlQJoc1ExYUDKAlwVBt0hwcLHdJ/ROfM6Ym8Gpk5bPBKaRLjkAe&#10;PJY1EwUFo6iBtxTVKrJDjFXV/eLo0qFSE1y/2ofjkIGOoECf9yL6WyoFRox6YUq3j1B+FndmPsv/&#10;4b2T7aO9q3dXnfOrfkiQTf1Hn3/xoz/6w49JfKGymntRes4kcE83/MjjspRMh+pemOTihqMoKGpw&#10;z+6PqVT90x823LKlG1PcuWard69ez8mXxmtmnLpsXRX3q0e6Oet2yZRlY2KXTwbm72k1yYqTYwKU&#10;ZIDo98m9JsieaQUDL7b0q1+++Ld//9dvL15Bd3v57cuZHh1U6+vrgT+64uhOeIliY8VKpjHmmoBx&#10;2zqjo9Luzg//7E+Pn37kQQH+6OMnwxV+iPJrvNqMOcRyTqZSH83xlYwrO7vXU5gZY3wn+6dv58Oe&#10;kNXWMXwcB3NDy2yQg+PCw7E4gFbBNPbHaFiFw848O84iR6a4EMtkKQfATIlAg3jD/QZxXQQeQY4j&#10;PPkx9+LIY/5OXHDdMB40t+vEuxfy6bKNlKzlbQIgr2LNLDfd2rZda4DJtweD2WSEVZ8YhopkdFPB&#10;hHpKEhrZPktolMoTnG4q5isJMsQAWiy2xE5NWhyaPa4v7EBiTlhyGG9ykDUbW4CMjE+4o//X/8v/&#10;7f7nzzBo6bQ7UXegCYEE+ESd4+ojKSmSXT7ZFj/8YrIpyG1gPmOYxXIZ62fKBs5AUC8mDIy3Ag5f&#10;aFdUSH4IU40ppIgPWdaMciXJeDUPQka3jMHgmJNgVvfWcd1upeYHfubJw8c/869zMB+BU8N5qaDX&#10;XJcnV+x3Ge1NPObf/rQ3GfQI/uMB4J3SVw6Gk/a0kzK8QjWi1pHIDQzW9EwhvxlNfV4nvYSw4eIk&#10;LJ5vPLIL+zJnFzyRWo4QCFY5BVkB80+EBKuUT9EDjkyrxsnKJXWNFTmIGRhZwjDmjMD/HZsNcT4D&#10;8GHrIGIrp9NvUDMi2OR6vKs1aYIu49VFXp/sHKxsUp03++SHj4YSlrGOdwztARbHtJBOBeXV3jo8&#10;8INWuRaSvzdbv7OQ6Vay/qhdKjuTyTyYmM3GMdHn5GCvFkwgoVNQB8ChcFLpc6eZRV0aj8NqZYuU&#10;VZQm6ZCSazGdb25a2bcvr7fth1Bt8aQ5OTohTGs6SA0uPXIxLIeg1hif8smEvc9BbA9FYjwZW3oN&#10;gYJEOUlHZCKKJhCVEOPZdEF3xlGIggwDs2EXhhyjIqix7KNLTFvLtXWxgbazNuliCQBMa07I5KLl&#10;hz8LTL4Ms7kQTXPOjOghYYnkLdxlmJBkOq0ccsd81qdRATylWGWuA5ezVLJx/xaWPNaoZCqoYDEp&#10;FilmARoIJJ1KJgd7rsC18GBWa28qtggBCu5AQiwo/YXBu0573px7Y1n8+PxNuzuZTLvY1I7ETR+I&#10;+uaCfzSv4OVSb9xcj72xz0NIrEiukDEAS0w5RfypT6TnsD+0Sg5u1FGIGw/XOc9Wy/HC+jcxe9NM&#10;CtNisQzcw8M6HHUAhujmEC3lssQhgiIBZ4V5UrkhMG8Ik4SIsrQlXlcYOpPhejwAu1nxwzm/qzUI&#10;VFQAdMukcWDkYUYQbRYanHRYq7wpvMhR6Yw6HDTiUa7nISsQf2IVS3DnhrR8XPzlZu6SbWHnKyWX&#10;PPrxqI/VBhsGjA+mD2wsUpOJ1Femf4KZCCgvwUScPcIeEi4sdXZS1iclvtoYxO6UXShBM+V3txME&#10;aYXUZq0+7raU5B/yN29NVqQZvG0RJUBM6k7MS+HZoiQQHFTGFyppU/qB23JWvQp85wtuYtd5pzFQ&#10;jPUVUKaaLnJEcFrjTEhzJaAPhogS1EfzIr0cBz03QeWd0yIpoxuZSKjvnfwSrqnKpXjPQr3dDymp&#10;kkObdyEdqrIvAkECqeXYVvOWxPkkUbulonhAmCGZoEzCHNJcmTHOU67jrDMMflk8BZTU0hKzDaEC&#10;TyM0RVUbgDg0Kg/pua7b3xcsrjyFikxfk/YqceRMrmriRq6qcHlZqs+WnrsAJC31pfh/qanmDCst&#10;eCCUOeHMozgh3ApPrHTKBExjGp9DQQLUIg7/ckLDeqcAoUILfGm9UJdjChZGw1jaXpgO5UyaqYtI&#10;slRLL+56XDXMESRgSL6B3He1SoQKqJoNqYGS6a660bJeZHYpLaUyoWAUQ0Wg3Kr5O0ahrmKUubZy&#10;i3jYaTipkdTNy5XMJxl0GDKbQWYjFvfMIFVkhkoJkLIA8gJMIMxfQIjAZ+BBT3hSaNZ17NNsM2tW&#10;YQfBYYD+s/v408b9T/y0/eZyfP7d1xIwwBkPmi9Lh0y2tU8PwJSGMU3Ec1rBvAqjxWG7m4oiousk&#10;sV2iWVBsYaqT5mCghg+lCRT+He+OwhowF9cW27YGwxGbFLEU8kJp+qWpkOQEUlgls3u96tzcfPvt&#10;t19//dXpu3dMUSbLNOoOpn14V/jhfAJRg0oW9bN4DtNIWkB1wg5T1ksyYU0o0x+gtx8+g8nX7zpD&#10;/qb0Nu/7N3Ujbn8ra1j1kLfHvbLTk5X23ysPkqYxaTuTTjLpAPm30sarD/pzPmS2gZ20CXQrL1Id&#10;u/IjBFhKSkzoa6oNVP9PN8MjxiyRtttgsbMzybRYHJqYgG04F4iaoCCnnXNtYmx4aCWNUKJARoPN&#10;dJiOMVHDHW99srNND5hbRddx8423GAwX550rJDZo+0cI6TO5YqOWxA8iyhJjGHgZED9CXMRwyZJr&#10;cAc/CbrAJiDHShrCL+gfcoF7J0f8QtY49ecFt7i1vU1jD6E/PR2OT19P3r60r74zvF5x7RczjHEY&#10;tcvzh7wJ0jNtAhAKu+zUC1v9Sddnp5dEMVLjDx/cq243uZKVCgHCcMYjUCwMyzB2YdsSZ3sK8myK&#10;xYqyEquct9Hw6cPjOo0Ng+UVTw3cJ6SAsRfIlF/5RWzYwViWTNhu6aDKuVIWhsLmkm02ucnJLp98&#10;KEKwVIMJtU/tlSL9vYbLR0uNYpikzmEfTvQf/+BR08mynQj323TnpWbm4FHg1jdW9dXljZsJD7br&#10;oi+laYAwBWUMuwy8bHJ23cJcJn/2y78rFtOwocB24mgBc0iM5htH663j7lWb/n/wi1+t88P9cpGk&#10;F45XOrqIdbJ3rO9uo/L32q3NpKdHo9mgLdufitcTNChNNsyCyHJU3XxjFFtKVcJcVISKcsDBPqCu&#10;56lPExlqA/CymQbT9E9ftl7GEeJ3qDwwx8fMblMpcAdk8Hx75L5khVV2t6fXPYqearPu6CZ7a86x&#10;KJzYIkQ4oBj7iqggNHhpaoEexUhZng5RzypmiTxxlMjKnFpgBvXBSFV8enAe4u5R5Ct2PlZ0DEH2&#10;sL/gpVNSybOmfowa+cvdEkOn9IjaaMHIcTWIo0axUuIl0dpxnUslLtgF/jgX5+c3F9wC17X/ye//&#10;+ODRgeZ5K5CLAtU3roxzgyRGdfBws6WL5QUz20xlAs687aPVFNu1OSXP8eGJY9jl3Xr93t7Wovjb&#10;d98tsvNjMmNwF6TcnwYLYbYrNuvtx++6DMZsXjpb+/STytqi+PBGk0K1Onx1OS3M4IQ92370i6++&#10;+r79vEp83XUrvRnzJLLrSzSwGNYzj5GBPqjSxNQ++b0fPf7iC9RBwYwywMg+ePwQEg0BgriCMJJj&#10;spDxBVRZzaFVpY/3DqSSYZqBaeR8elwtHfDs41UIegGEgRyUYHhhe/NwAqks8Smy0FdxNag1dXKT&#10;Zb/liAUlhwup5hAB6hC2dZPiVtugD9yq481eMW2Lw7Pi2CWmcAX8y3DQLww2qe/bnTilO9VGBUVs&#10;Tu8Px5BOoZfJ+gNpxs+A9ykBdmvWAf7xXDoSBFlJzBZl3CEvbV0sljwPS5SYkplpHksKegmIz2Qk&#10;OijmVCwdpZARiUytQmJNsd/r//Srry5b11g8U1abKjOCQ1uqLDF2/t3HHc6nCMe/2wvudgfZym3J&#10;WIPcSDFAXB+bprxyTMNg8uK3m89TivNFxlBV7Eq4BlgXYk6L6biHBFEmudKSDcOteu3FoFWsVjI9&#10;j3O38vC4PxrRLgr3iF0Su0NYV3T9JMAIB4xAChwFMgX8msT6TJ+n4/F8PJz1rdKq0tQrNasMlZDz&#10;n7NCNOuYX+VJ5OAYkRBxHiQCxaxcMObFskaiWE5Ypvo8mUBKQbYwxjWUHGqjUNPEKBjcKNpk5rUy&#10;dRD/XGhH/HY8HRA5SFbbJlVkNA1TQCw1wIyX40LBd+yZURrVG/zEAb/NG+SJBB5+jIEuhcGsWjF/&#10;r30pdn/T8PXucWyWRkZRs60sI2S76JervPQ6g5vZLE1XTxmgF6p69hHDn7R+UyoZwdhOz39chFrm&#10;VtCUrNPfra3rwXjTe82pGa505nJhbhXaxTEsUy23DSeslHNbwUUYdCtuZTovvP7mJh4EaE2OHk5h&#10;N429uN2+gT6cTQ2xhLFNl0w8nrHJZEgFUyyV4ND2+j6MCW3ZjBlLGhQ5i9l0S9/sQ9S0ip5VcCtN&#10;3ES473UMlldxZTyMU7keBkCGUXaLruTfedQ/ad2IKDFTWcxImOsNDYcrj3UqdES/Wgbx5dnesDZ4&#10;DzRZErKXxgKebA9xa+Q6k2AG3F/AIFpSiTNWviS0YrKbiclC5MnuBQULVCuF0YjNYQcVi44dykM2&#10;t5z43fVcoDhCEWB6be1ulSsVpVsmQ7FraCWz4HZ7LabbSK9pFHVNudEBHEJ2kRDLNa+IvaxWrt70&#10;WqwtQfnE8ktEMDyqlGVwWPAzmk4208li0A0cq27kioR97Ozvc6RBABaPmllULtsMPIHGV4vSdAIT&#10;HJlBll/kZbDRU0buH2FeYofR3MRbdcPAgIcwx7ZjFQ6vrm5EMY4T5WxhGzjK5sj/Hvd5sERMRYs7&#10;jzK0tqnsLKVNEO1TRyEGxMfX88YqHWpOUDWGmvAZADqwlWKfF8a12PnNxbgeraHo7MTNRQW8o2im&#10;sIOWKdW7agLpGGW4Il5niVBI4qOkhlAdlLJawXdLDQyTivTuFzVP4rep5GTSMqkxI9+OgTMltEzZ&#10;xRUWQQPKHNF/8o+V4EYyfsSUSu2+9KiSQfu7dlTNGPkLhTwm/1IIUizKSYqwYA3iCxoJ7Ure5wb4&#10;WzxhsOeGioH2TCzk7l5kknagbG3kEijNswwD+EFKc8f2JW2rarVuG17IYnIhWNpSIiciKDmF+a+U&#10;WdlFFgMySG4oL6WXlnY6mvcbtRPGuShQlAmcGK5iU0U8KQwJOP4gxVDeyqU6ytveoIcmHZBY0WW5&#10;xygApD2WVSdl+ntdlvCLVOXMTVuuiGZLBrNqpsI7pE+L1tgeyBxhJSHwwIggO5iIAKRvaEvoPjcc&#10;cpIShfGqyOml7IOwk/DgUJliTiPSfvFB1Q2LAYBSM0kNSWEEMZWHm5UjgfKJSySXSKjx8n0kwDBp&#10;2t/jB7dis+T8kUlqEowl0z8eERjQhPbRXfKOJXZDIoPofhQcQHh7yXwEM4OOksmYdOAm/P+lyhFV&#10;7SZaEex9pCsnQxpVueR0SqvKLjb1YhJsO/0pGzx5VI1mxi5O4k1/itG1VqzU/e4F07/+qD/xJyLO&#10;E4MgwopsOgTgFdXrlWG0IyYM2u00AXFgDSBDw/6o1wm8CWNK0KhixaVakG1KlmDi6SrSO+Ba8Anp&#10;/2RtzdFEINWdDPvt68vRsH92dvbixYuzs0v2TOadtL2MCzpeyEGHjRP4owjCkDRqOcC0kuvSXwP6&#10;AEtz3ZSsFT/CW/nNh3V80gQmeO7t0/j+87t7cTe+S/pzVfD/AxJQ8kXp8d4/0kmFcPcdqESTryRN&#10;YAL98EOZq4mLDGzgWGR7/OLh4uawRFS3LpuGaEUTz0m2vs1M2g/ZTcSZWHIvVSwzWDW3WKbW9O2i&#10;FoGQQ0gZdhoJaVtsjmkC6bSpdkkwkpaRZ11spqEfZfd294ommv7lb/raNV6TRlkE5pvVsO/98vsX&#10;7XdnpzeXaH/4XhBeIKxitcOpV6pASwmS4ZhcOrWIBRiTrokAbrDjzfZO8/79e1uNOvsI92zBktre&#10;M7R02Dpbt99p3XfG8LwW9009LsB/BGKj82B8wQCAITc0jxleXyp8ZbZkLtGmo4L0Z1o/+pM/MXCj&#10;cExGSdTif/qHP1mG0aDd4j0XqnsR1vIaIxaedCkI2X3cipuKU5ex99njB2WeatYZHeoc1wnJrg9E&#10;xyAegOK8JJeMpQSvTySOQldIgLn3GFOyBj5cLfKmVYchf5SsInZYcf9ZX6P8idH203RyT1dPjnd+&#10;/PTQzswMtDxYV2MlcPxR6vBRkIfNnuteXu+Yi51qkTlGBukDOkhAGb1iPvtBpXFYzEOiia6/+uXR&#10;fqnOfk8Umka+HFqd9bp+MLXrk3YPmV/0/OXGGFU5LJHSYFG/ZCCo69tHeUsP330//P77ycXLuH+9&#10;mk1FX8d5w8oUF2lZKOLQkWbCJw5JYE4ggvw/TyXbHA81IAOWRSxFqlYmTdyXyWj1Ny+vTlHb59Y1&#10;Lb/a5CcMEtLYhEIQk4OLyA0sAkvNrTqDWLh2loGxRbfXF6d7w8Ccm8adisWCgyCm+/KzlNFBJlAO&#10;G2KarCBRVjJ7BOMKoW+ocuL2kWQwCYgXY+4ju1nSgHMk0YNulxxUVUoPKCL7W7BG9it5IuIgmpAO&#10;tMnBM5ngM0HQ8GTcvrq6fnU66LQnoyEsivvHh41mNYLoNO7335y+vHwdd3su35CDAGDFdMDRhQ4t&#10;Tx2UW4Yh+OXTumciQ6ufPAZyZsGTQXv65uy73z5foWJ69qga6rXj7eOHh8Ahw36LZPuabgVs1B8k&#10;8SW7UELbhvrX19JVMc0ruaaTK7uN5u74sucZM6zHd9OVF1eXWlX740dP1lN/EfcpPGQXJbnYtjk5&#10;xnT3plE/2H/2T/602GjimyEScSAQUnHu7ewAnEDEBPi0tUwRxh556Ey8cKKgTOT+6drV1RVU5cOi&#10;0Sg6hoa/OFaQseRLMNRIAdfIAnpPyQU6idWa3+RRWSDoWS0ZDDCCr5v5ipEt6ultUy8bcGIx/DOr&#10;QL4A8HmDJD3brfAQylrRcjdedDaYxFnTKe0e3jviVuEJMRmNqW4kkAumI2c/FRjeDmA4YlicAgEs&#10;kIIEl5UHmkQ+ulmKDoXiJCMRRsNwEhTHfsUaYk3Ap+GssF1SnjGJmXHJwBagSbA337937zqcXF9c&#10;DK9azDYwBsSdjr9BoyNslH/45Cdb/D/uAJPNnSkHSrxOt4sWi+8PyMmkjudNRjO0ArHwgEFBuU92&#10;rvBge3+jQwTPMiVn00D7tKC3AQhPZ8tp7VU8ZJ4YXPc3NRDW/ke1PYyouyGMXWuNOXgwRvsHqgq/&#10;FBqNoMnQQrBeXKy9yN/oJJ7EGyvKmRvbKXB6YJ7H+JnikbXA7A6n/6WIWNC4gK4RTI/YKeM4rjeC&#10;qYuVMwAZmxiQWg4VYrga6LjSSaA3sj2sy+YQvCljuO0cZ5w/7JrE3ohHHVGbePkYbjpdA6PhkRdE&#10;Bi7JYljQJ5UyjU2OwKruNY5qLqKFKMQz7DHnQ8TYSSOPMd3tnZk2QXmzUiU9HF5R75Yb+EU/AQ/W&#10;No1luJ8134B8a9ouOaTFUt11drr9V3H6sl4rRrT55SNrXZhT2trTKj6pOWc42fjt2RbBDboe+n5q&#10;Nj7Yr9PGZoz1dDQo4Im/lyroIWq6CZrJSbxlYVO9yplXs7gwDcH702UL/kOYpfuWAPQeMfGlYrbk&#10;sjAXnXafuYRtVnYOBpo5wOgbhy89V7eNGm0yUHxqNbPLTNK0q9MiLth0zukcfjOh5W4Nh2F/dMlu&#10;ZptblOkcq5lUnZTs1KKo4TDBkGPF9Zo5pdHevpfNPhqP/eFoAumGmRwnLpsgh0+4gLMdCPFLQtgz&#10;bNkyLjAtDGzF2k+GPGpIiJ5vSVgKghmysCI0h5UqdxsEGp4/sK4WTcX/EXokQB4MImxvmJUxLjAp&#10;2zYFqHIoiCsNYASmcH6jRqFYxUgjWgVCMyUFgokSe18KAw+4sjVhn3FWwTS7HX2QgITFZ4QSEpT/&#10;9atLbxTRjzAA1B2PsRsvyQsmdCTQZHu9EdlCtlmdRwz2iVqW9g8GTb3BEC9jl0WuOxxNNxkyL6Hz&#10;RC51X9lEzeIFfZwRCDXh2RdSJTpt5B4rjXqLmpOlH85GUPso7mdhFp8MSkMQcmwVeYKGgyHgaZ38&#10;aDstiwTiGr2uZfoBpk10zohIpJXl0VcmHzIZYF1LEZDCnyDZIjgUhLGStCGq9VAHUTLYkU1LGJqM&#10;IhXyJx2gavmUc8ktpfOuwJBPVFcp00RFtkqGD6KhvwU15YdK+/eeDipET76rpNnewvO3P4V5L69c&#10;2Fz0xHB5YAdnjOyaHtrR1sWavlfKH5T1Iye/V9BK0i5wzKORoRL5YJdLRiX8F66HvHMlrxAuY0JI&#10;FaIOnqichiruVvBbZawuVWjCib01MpG2h8ZosWIDQjWDFSsV6tSH2BnjYjL1r8vWTsmtdNsTSOk8&#10;PWhsFZLLN+UdMAfDcjayrFLJ5akfYKe1ygKCYswjXVjCsUxGEypbRe3SqjqXgaa6ulD1gRIYOLAZ&#10;C9YH5LUIKZjmPvUEUWHcGblTirIIVwJKBdM09VZIJRH/P2pDTAF1pyzEf05CIG/6KkV6FUGEbgQM&#10;sQD0uUo8atLnQfyhvkqHSnEpTTJfU16gYn9NK6gMYsQ7TZlNijGC2JIJDM+PEMdBKWgUkZa/AitW&#10;GYOIIwxJM6oTkN8z0gebK1mPV0T64fEjZAw5D5UOVEnXlINTsrDEYQGiwoaizSCbQc44Dl3xicXq&#10;WBjspOpxNQ2o2NgHcIngKeAbYxfIaajUqpC+bmFEYYGGrotcGVdMsAPIxCQMDDbj3qLXWk8GQr2I&#10;PHYUthnfI5uvxRSSwTDKNRmnq6dADnRUleKEobLdWUKkHI6GVxenp69fvnj1Cm927OLwhyNim3GY&#10;Jzy+VH1v7/j45OToCB0yOyFscC4ffSXcRx4veioeeR4wdRfEh09Uw+ojKdmTcdzdqr4tv24vkKoo&#10;1Xr58JRP/nKiLbz753ddolrit9DO3V+QT94jxXctRPLNsUJKCglFq6QhlA9Oc/bE2z4jiZ+TC53k&#10;EwoJW1ZTwmZV6jceJtaewHECwPCEkE2F7hJEJkuUKqtLIDg2dxEZC/NM/BurdaPkAgk7TfwmtvdO&#10;TmBukgb4m9HitT8P/MXI68jYkO0aL2bXDeL5YDRut7tn5xedVgcUlZ/tFkvbtHf1OrNBaThUwLJ0&#10;lpTh6wWmE/tHByf3sWm0EfejjsIRneQ17+LV8MVX88vXht+tYyCex4ZrJKYfqgEAcZeHgiVLscDm&#10;LEpaCFwLTo0JwAPwZEqjTr2aePBfP/3Rl3uH+1yVo+3tN7/9hrIaHNio748yFla8BQODHFzl2Dg0&#10;QvEWk3lrHnz+5LELwxLAULqNVHc4lvwD6XYojInR4uCWGprlIvRCqeUSAjngioSy3K2QZGHcrRzF&#10;1ldkDeXpJLIn4fKtv/fgnki0DgNdANonO/VHdanb+AI/McqX9eOn6+ouBphWOO9/820TpN5E3x4X&#10;2H1z6QUT3Vw5++jZ1FsMbzrd1tX117+4f7+RJ9tW8mPImSPGfh2Xdzb1I3J/mfv3f/4Lzfaw+9FE&#10;9gs/f4k+eb7Jr9B7vPwuPR1nJSBromspymaFHlK9yQAQkqdDdOByhVcNaAOzCpo/ygz2KwoY2EKk&#10;waH/p5qFNiCpqJv0aLD66+/OL0DNsssamtt1doT9HTsdyjCVYkX5GKY2TqOeD2dZU9/ZwcMPlUEq&#10;b5tc6VGra4h1BYYh9LvyIe7RSlzAFFOmd2J8LRkS9KvQjJEaCpmBQdTd0ydXWf4h/SXfRkzF5PRN&#10;l/T8VpG8U+XEJd4zwD+ZBN4UOSDt5SozRa7mr0dUAJvVrlWEHEGRQUMt9IswGFxcvPjt192L8/Qs&#10;3K6WDhs7x0/vQZJfD4YMWEJKimjOJsaPFhm5hp8+ZUtKX8BZ12a2Xj28D8DAwWw7pU6re/b2oheM&#10;Q23T+umL173zaTiukUyaWcAFxksHSOB9E5jsCjLUTP6Xa8qPr9R2elfdb3/2qzfhcK+2Y6YL5ZP6&#10;Z5998tA87IF42ev9FAH3PWyAaa1FeQ1MynenkisVDz7+6OmPf1Sqbrt2KYXKPUY4Icd79g+ePKnb&#10;TsN1t1yrYTFoNujfh0vfLLkcTIMwIirxajiEyqhD3ZTxohxKHHzo2yKcLlDQpnWm8yBt3FEZ3wJb&#10;YC2PoFuOT2HL4Ky36xb3HWvbNRqOcULnhwiMmgoIGXOG2RJwsU1u8xSrwsV0vQ54LKxiY+ekVt6L&#10;vfVF5xV7OmQCbjtDDWrzHJBPTogCbIq04GASMOEmPsHeDv8FGueViL+Lyqjh8iE3xyoGaFimz4jc&#10;MhnGgOpUMPGeBkXhWYWFwbmFkxWDbvZSTtzyyT7OfekAf5/5CO48UT901Tlu9O3H+7t02wEm7mF3&#10;f5rsC3zgtSMFqGBLAE6wZaQP5UKRsEloZjgaiyWpKe4HfneISefuw4/lkSvZjPNE/Dr1Qf559vQq&#10;rnSpCE+SQmEazWjzRp3ejx5+9GrmMXbBGtwVj6AQRA8EVAozdnJse1ZZSA50D2Y9n6viQDTC/o2E&#10;3PQKHnYe7EieFqzVpWWMxJw5x3AJpiqVGQUuVU6M8A45IbF7zOCBBIRUQ7W97C2ntBnCEV+RE6gN&#10;IaFoGqLK2nh4aqFIzGTG3iRezpi+Mi7jsZqnR/GyTxSeAAZkNLBnsR2ssq1Wut/S5qMDWz/kedI2&#10;h2X7UyIXN3NGcZFZuahth8yqjUKV5DbiLjbhDym5WIOpNR5ZNc3sz1NvM/pgE/1xc3ubgQAvrlhh&#10;mD3yJ5toVM03/lMt/0Ai0HO/isPUzY1DQ3iwEy0DCBJHUZCbXHtO/qjtda0yfBjSvpfmLmAZXWx+&#10;o28Nrz3CyzNOnE85fT/MmvHOTnl6rU+va0Ye/OjK0T4ddIC9oBqSmcZq9NCrprTreYAc+yCYUEYX&#10;xStrfea6qFJSyPqA1nPpRwQwb98bY7AaR0TszS+vZpgY2OU4nZ/msy62OrTPq2DfdT0NQ6UCfViP&#10;rnjuL6fd/OW3+1fjK84mnLWJa2IMR7gWpw2eGWkL2fm6aFegtskoKqP1+wP22QKjblg56zneuo36&#10;TuSvOzcTKu1UfpCRPA8sAIWXxUHAmND31tCyoAhidojXHPec6V25UmzfXOGp7prgj3k4ldgAQrro&#10;XF0UOL9h5mxowCwJYlmuR5ypUcDdL9chqmAZSmsk8SEYA1Bnm5TSeLTYOto+dqsSRF7Tnk58GpKU&#10;fu4WzeOTQ4wZOfwHPcJ7stXSrmlSjeKxlEcgS7cAVmiRTrj2Z4TfrpgiOAfHW/h/yrPv4pO+ppUt&#10;mJS5gYNqAijC5zmIeerZ1vDzIIl4sZ4iki1hfhgWgqmzXAxByDGlpPCA4z4eetOhj44tWBEhy2aZ&#10;63SGAJMTb0RUDoTAGUJjtA/CTmFoSeWajDpleKEKQZm2qW5QAfc0bFJBSOkgZf57T0HVBDDjuoWQ&#10;7rYUPpEhm3QkynxeAYLJ9qIwaZnziEAogZsVuClDAvVbRVWQuUFSUiMTZdcWn+TEHVSiaNWAkSwP&#10;xMR8ymCKrJBsrV68t9t4tJX/tFl8sl3+uGrfK2gV5oFAM8BRkvuiPhIO290H5Z60pqqPSX7J25PX&#10;r4tjoYSn01xxWTAEE80EO+B7gSOcIxAkRkEqYwkDLDCxGPHtHGIz/2oWTQqFlN/D3rnx5vU1nT20&#10;RgwVELqLyQvp5KYJLsfmDQ2FIQC5k2fnLS/+XkUyinmnqsNlSKu61NucRtEaq2GI8FJhkWRgfKHt&#10;k8upJp0cH7xCkA0uHUc9gwHokAJh8HXL0soGYEcAIKgsRgyQCyQ74I1wAkQQqBlswJQac8hbPI0W&#10;F2EC8WW91DmOaclZqYzvYClnM6FK21YTSlXNy6B1DYBC6SWAgawXGTEzOVTONRq6Bk4foRoltais&#10;BwrW+RiqsRRpGXjeFt+Ky86uznw3l3Gq1hMqC4gXkj5HM7AOoH9yExODMj5h6SpBTaaItxHPMEUR&#10;TgkSfYuXlJXHOTBFgDhucguo77DGodWRKq1r63wJZpOB8VilWhHjOVFAcXgsjYrbrDfhChbLpWrV&#10;yYOB91t65DvLSIMVjjNJ+2bU645HPZy0sHJpj33QLm4oogNMYfk/Jja8MMJ2Ea5dn5+9e/Pq8vTd&#10;sNelVcXEsNLYhlMDmDMYkwc+58Lv7B1+9OyLxx892N/ZrtfqjUqFJ2E8GgLyCptOIFehu8lVFkER&#10;JyTvhlt8W10lrVdyXt/ekFut5u0Xk6fyjvCZNG+3FZrMZG8dJu7+edLICdHs/ZTvwyZTuv73zeSH&#10;XSjPK0o9KltGqbw+KfvQwQrTW1EKZSkrob68VJUAs2FUSIMo5k2yaKVrh8w8ZwiKNxVLnk2Y5UuM&#10;IZcInSA7NlUB/0QsWCkOQH+UuRC2Y/QQAJV5q7bMmY3dLRLn86v595OwLSEvSoG/gRwxQzGFaFDF&#10;mkuPRqU0HI2vWy26wcvr64jeHjOeMjmrNbpBbG14I1zPg6P9k3vH5WoZuiVvpATTe7FuX19nvv/r&#10;+PJ7w+tuF9KlgqjRpqw6HVIj70DWO28JxhBiPo4thkPAz74/w7eMYwKPvBDBJ+KaxQo6ClKFcgMP&#10;Gy30JmDA3/zyl7PJRHe2107t+U2/PRbVfWYZiqRtA+kFZ+qou4p++PFjK8RpLPJRo/rRaBpK/qGo&#10;AUHmKYEk7lV8ralXhOIhHYUCsaSYkxvxwRr4EBoAElIoWNKUS6chRoBx/NyHV+JIp7LZEEf+ZLv5&#10;sGo1zew0HOaox9ymefB47dYcplyD4el/+k+1nUJJnKhXxBgttVUoZst6uHOEYzZqY7qY/vPfnpzU&#10;TbB84YEDTpnw/1a1g9Kjz/YrdQhIN3/7d+62KPpoZNFb2aa2DNadrrfoD0qtKygPVo5kILFllCAL&#10;rjksWGR+DF5TrJg8BECElGyM9CY4ZDKPEFJKJtPt9755/i1vimmheN7A+lpnB734r1+ct7U1/L56&#10;RicQcAKZApkQP1hMuVIzdpXUxq7Xxm/PJmQb4Hs4mgAvGVgRMFAmx49zgXcrFTIObRk6QlY5hwvl&#10;QsKgVmQN4T/IPFaeHHksBHTDQkPGmMIL4TnHyI0NTWzrKWH1PMTZBmy31IpiQu5Kgn7IM5jwbLiy&#10;8VSXuGtJ/9Ay+2YRQhDTLf4Qbqyd1upkBGw2MESnrc7F2dvvvnk5jgkSGaa9YJFdSwcuth0CXEkb&#10;nSXVUQxCdRZsXg8c/cEnX2JNi0ia1/7i29eDbt8gOfDxPf/by6tw0B+16sRxFyFC4ieWmWiwcZKN&#10;/3d9RrI1rcnK2qk0qztUL/23V1fCpQu//vmvX3XOIC9aA1hwRvW4dpRzpv0R+qaRN2buy9nODtI8&#10;Of78j3+y++QhgI02zzKagdJH4heuFtyI7J98/BQkQs2sU3OEQfDDZnl/NKvkyhO2YT+4Zxf75Ihc&#10;8X0hkov55gCcNkpjKzDFvnk2Oh+N0C8h4CikFnUru21rO0XtoGYe59K7ZRtEnnVGKgS0Ls0k7RAv&#10;J7VxsjLAarXCOJ2/Wqd7VGapvFPfcip1t1TFtxOQ8KZzscowKOBAXrmWowbEuCwWVUJPDk8kFgGD&#10;ZZ4wqlROHbwfJHptky1j+bKzxZJpt1rQU4TrDDUHgp5oEoCaOYP5RDwDacTrurmztSWWgGir4JEr&#10;zzje2mLskbfmlN1pTPZqCCoF7CCYBKNuShfIqIKpQmKFdiJ8Zb4uSL4aT8umL8uMrUxxCMQWED6Q&#10;WEAIyAk6pgJkWLwMzSD44oogiqLN6mLYri9Wew+JJZiXYLyuc9iTRiQXBWFJL/pDBvdMZjZzz8O6&#10;Al3SaBz+/kdPn3dvuuvsZLC09MrA91dxUMml0eoB56aJ/AaPTecW2DCR+TNca5G1GmsMn1J+djHC&#10;DysN7N7uzL1Wqmjv5/UqjKURwXDrhW06gQcplG0iMxgsYq+w9vFWbML78GcGikDNbKT1CiJHKPhM&#10;qKJonMoGUTjg3Uc+sJRmF0pVSWJs6+aCmgdz0CAeM/jGo4ODfzrttXsX0fAwuwRSmRbLTKZMpkUe&#10;+tdlLdqEur2+Ps/NRm6jTIpxg3iwgguZr0osKRw3sCo0p+tMB5g+Ndt30/lgOLdyljfmty6+xak4&#10;4M4XG73Ldw2S4l17OL45WM3gGr9r96LLkBGoNTifbubACHnCi8H9+cS1QoKQ58vRyrqu2thpTjlN&#10;0Kem9I6WDQvpo5vzwWzlGyVSCuPU7GiT68K8N8ymPz1sd0dubaQXVoNrIxNAQPXJGQvHlFZO0W5s&#10;NqWbPizdPRzW5plX5W3/+nqc3ZRmIV4jOhanUeQGkCTXmQYXzh3H+uWmFJat1TL3omAVRwN7OL0p&#10;lHKn57gtcVVznRuAgnI0ynQvgv51gENKvXhg58qmToLmLO/A7vbIgTDyDqMODKaFGG5nzSJxFyy3&#10;ELQUSzawNkLka1vFjEnaCiHtbLGoZzP7u5tatRbjCmEVAKm5Dkj8gwkOV3AJxit9jNXALLKC6aLR&#10;tBt7RtmSgB6tSOol4++1N1rFo9WD7R27WZRaiDpsvcTxjmqXhSnAfxGFfnmR7WpWi9+0zqBrmuvC&#10;u6w5yEPvHOatbM0h1cTU7HIexj5gYl7yaFLFcpFljzcPMq14mbNALbNb0aK7yQbnpyPK9LxBcuBq&#10;C22FvbIcjZb22Q8/GnLWmhkXG4mUOPLmRW1k0Qbhx7ZJeZXSCsnoJn9hOkPSyrwesIxDZYVLGw+3&#10;axfXuKKITBedMnB2mcajZMrgmpmajRMvmV7ZDAHHslmDX8gUh1EP1YI4a0o7Qhsp6l/VaIDXS+km&#10;poYcn/TwMjET4EmMMtWsTAZpfCMB84WBLs5/1OpiAkjLIoFfMkPieoqcXnVg/KKSVyI3lTeogM4E&#10;naZbwJwYVa+y4pDdTX6avA62lVUG9S4kpe5ie7l14H5s5w8hFDJVB4/dzENjo1UKWzZBc+HOMPqt&#10;kStrKVsauyzUjYigykgEZjJAU8EVwuqEtyD0Dxj6oN/siZJnQE8jCjbxdWAAnQolD03oIkLXFOsw&#10;OcApKwOGhZL0i9qSbCLI7QWOU+hHl6cve90Lf+9eNY2H1XJLJpapAU5nTK25tEx3dIQ/9E8bfbfx&#10;+M3NL6LFpZ7ZIu9ztellN46QSNOFrLnAwqcgzt2CxkkxLeIgLJGkTc7Ry/EiZkOINLDK2YrjHMMA&#10;Cu1iMJK6xMwDQZUCb+OU61nNgnwNjEURsqCKop42y/mCJwZuGoQRelfupsSM4shHEDR9n1AuhQ0v&#10;JxHNCbU+Y3uM+/k614czmSQ4SeDDFpkyiMYPqzlxTJf2UmoMpvVM9plmMFiD98RjidSKN7UWOxBF&#10;vsW6RaSq4EFwIoFrMU40c0f16lM8olhQ7JZrqu+NsWQWzjRcAbVM5kV7I8luYr0PsRt+AD9elYQU&#10;LjqQDopYjUNT18pgKxkCr0Zs9KjxIevbkDZYWAYBo6IPLlaqmIaZBd73jCg7jJ47veEYCPbmKrea&#10;AeZje0ptJZ0H6qTJcNVpxZfna2+SGnXjcX86ELIMlfi6YGQRdZQw7s8Es5mH8yTikaID6Xki3ilm&#10;D0fIXK6GQ/rnn3307JMHJyck6DrcQDFxWyIY+fb5c7KRmACx8fB2ZFwnOg5uvDjZSstNmodYWWrQ&#10;74XQCG4FToaDAKJlQjw5utWA7b0C9lb+qgb2t7/UH8k8iKWXKEESXqgc/YwxpBgQ808ewWREnkz2&#10;FJZzW94lnWHSKMq+IV4jKj6ExktgFPHJFe2ZcjRIJnvyQ+Xn0sqCufC0q3iIxHJYGakJxUssb4ll&#10;y5vFSnN3l78WToZoeIBE+Jc8Z/CtlFMOL5wwD9Mx4FuC0KAe92bL6Xnn5ixYvk07C3tPx24EC1aW&#10;OOo8+AKr7GhI2tSIzmY84bPAgXRo5eeUKPPg6qJ1c926vm51en0iHyniG82tg6OjPBsGejN2kpyt&#10;jwfeb/82fv6/O+1fZpa9fHpGki8okNoEWHopYAgY6dBPZuG4zFRkRhz2Ip8x8dTA9XRFxuWYGOWl&#10;gHMeQHUOg8RVps78aO+g3B3dSMoZ14thYe98jMg/8Iv7uxBSzDCqkkmWXptOoWTk/5s3Te03/mnF&#10;SEcX1ZzbzjpIha7DkMTamMxBdjWqNLnShNmKgYUUrLfM9lvrWLWK5a59OOxNukJheYkAUTy31lQb&#10;DId0YxIsuqG/ZdcuJtM9y9wy5veOzWe1MmJBHh8Yc6nSvnbylDyv67PLqR+2vvn7o8NqBQ3rfB5U&#10;LB5QK0S10kgdP22Ss1mpDb/5djT5/pHkLZDoi/vrMj+PBjvHtT/+i3p112HrXM1xM1jOM/Ul9uAK&#10;CNtoGN2vZxNYHymq6I0nbjCySMlYYXfimQDO0jwRAnGGRdAaMY5Hws+jYkm0Khj21F2vhr3Mv//2&#10;sn58uCVQPBhC1kkVf/um86vWTQijmP3CNPzFxI8XwDkyVoDJmMt2PFLKQJWMzoApTvqgsdXudbxl&#10;uNVodq5vRsMRRq0sQgjp0D0xkZyvELCtIcpOxSxlo1NNYhYJn17SqQAgGAyIF6hKwFqDHDHf9gJx&#10;3slrjC7xkl+7ZZeOrGhpGJaI58JkIVNEnXcUwksSD08IaX4E83gBzd0sd8c+bISCqxJnaN9nC8nA&#10;wO1PgFugAblUbOSmlVr0+7E3JbtQ4M1b7ze8ezI+6PQGFwrEA9pso+FXOV4u793/rFSqHdy7h9kV&#10;FqXj+QiKTM2wvn3xva1tdqk4DdoH4rjZ/BFKiXBe+cDJLyGvypEtUbw9fV6r3t9k7CGWNb3L5v5B&#10;1s5nF92u71d2jvq/evu3P/8vvWhYI7ViPoYxaeZQNZCYaR598fnDH/wQoGERbtycC9KCw4flWLz6&#10;AFdO4N2Pj46mRKNQlnJqYTE5HhLc0RPLkkW+SBLGimMN+5TZaMqt2WCJRnUfThPol1EOcOKR3aym&#10;tUo2v21bh6Vyw8YOEOkBN41JVo59X0ygcY7X0PcvmOMHyE4zuQUR2vH6Ilx0ZktvtrYKDsF09PSg&#10;Rwjh8CAFmRL3grxI9aR1SnL2khQ+meJuKGwS61i11Upzr3IccMvVas0G0ttup+Myg8jlcfSGaS9J&#10;7SScKrKoxHOp7yZeQxEPEYWj2GqJFxOokXIEBk31JlNufLVcodSTYAdeH0bYJs6zoDLg6/IheWhA&#10;DjCqRH6jgF318Tt14Hv6RwLkJ6i/bB8yBJAPEYuocyAhKg3aPRTi+zsHWBrCN4SEhSvIHHZmGJhF&#10;C3tlOBa1an0wHBD2zr5O0fXkyy9e/vZ51XbJd8FblakMMQ5ylIsiWaB/JH2Swgm1P56PgxgCAR7R&#10;qOfFcdt2S/WtcnP36HhfdwoBYFFqwaHv0FUbJq3xAgvpZbloPc6kUIMXIQe6lT3bPi5AmSyUqU7R&#10;4GAZyrh9Rm9L0jnizHGgbJJElT6e9ISPH88Od55yMIjVMADlMoB/CHDi2hU6zGwuKBgYiyNvkRuR&#10;zxGQHhr1mT/ZHU0ny8wFe61RDEu7g9kC47pwk/uasRs5G1H4lv2qkG6YqFjTLa2AXNYfTa/yZgu5&#10;MoOynZP2Ygl3EV5jqBV6Hpa6oyH2Lbu7B9m8703OZ7Mu2AjQjeWUd/buwYw+eTqzS9qgmwsGDVZ6&#10;0dq6OOtW6qmCxSlVwXVmne0dHddzqQoaP/QmNl6nhcJ4OoQTsXfEfBm6tE+wXFbv6bUBszLb2DKc&#10;7mI1wVVklrphluqUM6SejHp5x/h8EZZhsW7vQTmuSZNmYtA3Wi9JSvQ0e0FX6ncLToWbxaw8h7d2&#10;etWwjF1KRxYJoY6moU8mwoJzSsSFU79Er17hHt0DETML+3FoEc2AOTB3LQivSAbn6QeCaLe61IJM&#10;6WsV5usLnLrUIDyNkhb3bxRQ9fIWhNhSsRiGXqfLqC3DEJXu2rbKBZPpbrFWPYHrMfX6RNGIpWof&#10;ymi7XN/CY3aVCniS4gBElJUYd/qYY1MnUw5jryogLw+LTKOIwS1YnWsMIU3dnG5tbcM5sytTSb1j&#10;7rmEnOk5lWWlYYMtYzIBLiNqIwKVcCVV+xfOqOwUeBAaxBIV6LLKM695c7YJRplOG1HfDQUy4/7+&#10;uE/RirctFBLbzcFpbtRtL7yBW8RyZUyOkSmcQHQZ9Vojn95ezbbSK5fXjPuIkW9MAtx0ODFg4ebx&#10;U/N9JJlU7UBI0LQxl1px4MI/gekDFMmck1euiIfSZSSsTvXEK8c8VVqqL96KAPmtcsSWX6r5E+VJ&#10;UvIl2eCysSmjE4WHyi85qxOY6b0FRULLVGmmimwqHjJiBCI/Thg0QoYXrFSSyyVgQFBVBFeQxzcO&#10;+be5VU1b12aT9MJbIAAisZWCGG8osf2T1pI1ZlRL1XAjV3Kdm+Ys0QeHQcpEMQxeD1oP0A0+qcRO&#10;MiSVkNWZjCekOFZcK6mVpFQVhSGNr6Kvqf1QHG6S9yXA7nsTF8HN1MwREB6pT2btdm68L7/4Y5m8&#10;0QWtQ3ojUR3L5E6uhCrTRG4IOB2vst3+O7vEsADwjVMcn6uFVhgyAeMFib++XGdxi+AnQuqltuXF&#10;s7NzkUD5aKk4YHATwThXEPBsEQEZFR1mjSGk+Axpc3iR3mAMXAWFh1qRX9MVpjMB0nkVikwFL/aT&#10;YouzXgE1LvCCUpZI4h+rDGjEpVPmXgTQY4omR5IsA2ADeS5EqyH8KmH9cTnkRksZoLhl6kONB2UQ&#10;KkUqX4ciS/YCl1RydJBFizOQCRFbS7uFdLVROoqmM9uQCyY5AYJkynEj90gi7GXiJC9FwnukQUvu&#10;ldwt6VuEpcnnYJ50oiqaQlz2eQj54cSNciJKSClTQ4inRE41SONDoV3gnntT76bdQz/MwZAlpRaQ&#10;+QNupNwv1bXw35lk1wPG4i81wAosmgwXREyNB37kEwx4cv/Bw8dPtnb3ybqewzBPZcyi++Tx4x9/&#10;/sUnx/f3q/WaY3Obx/4Ya2RkF2dnFy9fvRoOx6wH3gYqITHITk7exHhJJbzxYtilefvNegMLUmxF&#10;B8MhBzLrAKuJ5IFKntykT/uQLJqM75IGQFpKMceVs1yKkoRQmmjh1Ol+d+InVYF8n/elQXI7k+/2&#10;u7LhPTGVv6yopr/Tnnz4rW6Xwnu20e3SUP/Dscgzz4bF3vfJJ5/84LPPaEYuLy6l702I0e8tnEQE&#10;JsrV2/oWJ4K8mHrBDCQMA+eLCc8aoDONnuPwvxw9YpskuYUgmb7I6YUyzBYvXkQiMuCa872w1+wP&#10;+jet9un5xas3b7nzGlY+0LYpdWlrUQmlpP/YAaygYaCUZpjPlo75yzoCDgedhLbIuBnVdQozRsAP&#10;pDxxsCS5c5WfhMtggfdAzteteWMvrDXmcd91M49OjkjodZztveOPdx8/azz55Lv/9vOL0eQKf7J2&#10;206vazieynMjbJi3oyBfdf9kf2ezRNmU726MFy8vpuFEThdFl4AchfJVCbz5XD0PyehPVs8tiTox&#10;Fko+kht9e0MlH1YeYHHwEpcQLnjWI6CStAyrNMF6hEPUzh/t1+6XARMFmOCsWLi7qfrhmBmMPyOF&#10;Zvzqtzu7drUgodT4oTEFQ5SUKm87T7+EDQ8Hvvub3wxaL3D+tLIFMW8RZsrC41h+9GkuW5r1Cdme&#10;udpqt+wG129kW5bDQgQjsPc56WVdiWwhWaKKn68+bgULEvkoOxREDYEhZO9B/0AlHzKbY4CCVcch&#10;tEgbqifTDMbPue9Pu7++6YqhYhZFByAyUOoSYynKC4pMzgasouBvwxJSzp9ZqjwWiQJz8qgtkGUS&#10;S0b1TZvAtZPwJdgnKqeRDiJHFiosWppAOiUhh4oAX3ZSga/kczV1ZwyBf5gQUVj5gFbwiTKbObRB&#10;QFboUoL8GmSMoV+IBChg/Ckk0yyMfnEcy+WFVJgD6SsIHKfs2uSBlWNLyQeSg1jus3xddO2yP8vi&#10;4MhLqn4OKrEyFVvmFN5Xtb39/fv33ry7vry8wFsGG8bt7e3f+/FPfvDD3zs6hnSzw6CV+1bBsxGL&#10;WCxpOdwFzuNp4hERcEfJxQXhkZgNJDA7xzjo0mmuGcXsH1PyDjs3DZKYaw3/qnM562tN/dAyVqNB&#10;hYhRiphm47M//KOHnz7Dml/ZjeUZ3dNn8VLFI1PVAxg0ZD9+9LFVbdb2jo/uP9jdrpt61kLvVMhA&#10;Ddva3l9jDT9f7Gw1KO8jvJZRK+VSbl6THIgiMeWmWyqilgMyAM0p4xnF4BUSipz+8QgGJ55vDIJJ&#10;EqCnJ5CFWds6Ey6yndn6NFy8nEYDQTNLuLLXnTJukwmnlNfHJyxA1ioECZHbg+epGTF3QTo0mchx&#10;+JFfKRFPyBjEiptTiow2fD4yOTJ/W502i1jMi+CkQUtAKrohpdoExGRFs++rnMkVisR4GrAVYhWj&#10;hnjSBBIYiIO0+O2nU6PxiBcDvQGLCEkjBYqgs1L2RBzrtzZQnKOcx2obuNsXklQSWT3v9/q7IyHZ&#10;L9TOcmcSqABeBeHF6ZV31d5xa8wgIuwazIKd0xF3Tscd1jmpnqj2GbLzLEwCn3Mbzv++UzUd67vW&#10;hWNYiKCB2XlUYQUJU40nBaqfAtspBAgVJmSjWN2u7xxs7R/tHB41d/fcesOwSxGm+nOiDQKIZmLq&#10;jhkUI+I11jXzEkrSnSMmQkSxxWu6KR4z3c3X10zd14NMZkZ5Iyi/gF6M1yphgMvlplQiVRYcjeBg&#10;hxVOxYNeKwhX4ym+KVChCIKfSNHrznRjXmWDLO3MY7DbWDN7mv1mmZ5tllsbbbLOnBMOhBPgWm+N&#10;PTR0xEb3DPSAXK9lBwFDPs20H0kuBuWjdbZTLOuBx/UJWFM0KrHfpMjBKHIyHZjl5fbOtq5tedG7&#10;cJSBPVSuFYAfCciiqprHQ7Sf7QFjxmhr2x7d5FLLws6D3x48Hm7mjzb5dsHm5mx1L61BC1rXZPuw&#10;o+eRvWmEH3ARsoWpZWRG3TX9YL1SLZQnMCVmkb1eEOfaz2QDgLBiheb8narrKoNBTCx7WhsXjA0O&#10;nVqajW9OOWdb+c2CMT2JJvl2q3D+7o0OC2e1XbSOOdyFyQSyiZdblgWC1kVjyfAsNndKqdwCP4dK&#10;ZYcbgVQJyP7srD0c9Eu1wsm95s4WSqQsFA88kvxJhEVcgYud9iBgkXnYH/RYqsJkS+l4WAewjrUQ&#10;IT19hOejK+cYtZlk7O1u7+2ekDbWGbyBo92sHS1muVa7i97AcDZ7+/cIVwiiAacfqByU8OlslM8W&#10;gGuZ4jPLEJKS5NUsUO8FwdAbB4Mbg27u5Mmi2sBnOW0UJ8R/stW02x1iIBgr9wfjTnfY6Qyohjij&#10;2U4oBQ8O9yzLhOzBE9YbcML2J0gQfJucxdblJA65yMQ8OhKPTDbSIhX4M3RKAFuwlejQ8kZc3zGx&#10;7GbPr5R2AJ1KRWTJHbKwJoMs9j00DHDDQctso1LexijKhQ0LhZWTPZxRZ+vkiUKGomDAIERSq8HK&#10;yUmMQtH2ipFDogMUn7OkXkzKB7GkUEyB5NCVeZ88yEo19zv/ktujJuHefFiPqn5A7Llvq8n33yGp&#10;FKWHUizT962m0uzJ9iPaHHFhkcZSvqZmFcuj3IMd95612c9nDiz7MPI2UbcP3UJzBM8CXmN4yUEp&#10;3G1JD0zb7gHPEbOCod+HqcFYSryNsSCTt8+WSPNDYy+xEOqUZkIotCl+qRQKYVqqCwGBHCKldLvJ&#10;Vqm6X/WWE2wvqaSlUJVSXQ4S4fDlB+3o84/+xDFhGk8A6DC6TNLpZRtNDB/RF7AjwzsvPJpOr8LF&#10;t+slYcGAJRAzM5p1RhYJ5Sp4FIe1nL7ivywVLBZQ/GjmmdQbFL5sUaJZpgiARz9nZAeABFteVcpZ&#10;MkWyjgO1UgYXS0xElfaKOqcAK0ty1/FaxhNOdnYaOoBPjLc84uZp+yTHC74R6CE7Da0sbi4Zkjxh&#10;ptBwUn0K6opiVg2RZRUliRHitsbboxAVZbusGTk4xMAsMZ7mqQL2wqYBbQteoOT0ZDNuPltexsYq&#10;cvIb6ENHnImo/Bg2Gkwq4XkxQAFqp8KWDwEYoFSB/jBqVhNp1aeoD/6OgLAU8dIcCoQhq1cIvDh7&#10;Ja4/RNhjHMUJiYHalE/AjEB2aBZR3bMcedZIa5v12/DL5RiXikYJQyWiQUlm2ZJQdoJsYgkFyDTq&#10;4VUY8wsa0NQbdTsYM8jgFO8fbBCOmf09xUvmaG9vHzc5rbAKInxixgjEcBJI5TAxPn13ftNqyaAM&#10;SEzZjap8TunNeBcc7tKtCXFsieZ4ROc3GrXbEIZavF+nVKQDFFfVJKssmctL2ygL9H0t+LsOMHke&#10;pXmW4MLb9UzdklSiIsz7APO9O/3vmsCkDHhfiP8ubir5+ofP/vsnRXUj6uPuH374SfJH/GyaQB48&#10;Vhemndh9tW+uoXMLO1FQZjU1VB1Mkk5J3cQ7EAd3zBakkQMmYB4DOoHNmJCXhXIqqtQVlR1+Brw1&#10;CRdRQBeYAvWq8nYVlD7RBUOkZDnRCuLGxx25fNuCSgoZfxqGxPkZ5YqzfWBunTA1ikjfRbrChWLY&#10;AGMVzTwdhi2EOJYZ2A3fH5QBMwiJ8cvWOsvUN6fXJC24xPse3tts7S/zxQf3t/cODh48/qRU3zed&#10;KppWSj3qv1c/++XpYHw5kSiMuqltw+hW6JijGZfT0Kjaf7DbwAxxtjY2zaOvv30F49RC2ioEbB5X&#10;rh/gD5sCk2TZlmToo64aCNEtIPNBE/gPbqUwP2SGo6jlMlCEMQlxuTefFwsOJ1IT3o2lHZANYFuK&#10;KCH+jX6xmW8ec9NN09oMvf7Lr/a2Ud3Jlg6PEXYObc04a60ah99cn5dNN/jmhbboHRzU8oDZDHmx&#10;fjVrnlV0d44wOu+9fTUbXXut0967lyYlnHARxRBITMzgPIpjkCTWJ+DD+xNKIDlZP7LR3S4him1h&#10;lgjFgB0pu6AJBAfY2C/b7eOD+pY4k3Om40SY/c3bzm+7g0g2YNFMsd7gSYo4j6k/9TzauuVStyBl&#10;5Jv4oqJ/5c2B+aPtK5h44IcTX7nLonDGu4CRAXwXamyeWA1aJ0YkkEK4nhI2Kw5zEsjHmSfPNS+a&#10;r1DlyoAGlTUTchQfrO3IKMDGiYkwKLEXzYkRlnhVdDPsVqZhC7FaZkgaxSh7NixnL/SJUXHYvYAp&#10;k2dDbbLULAnOmJjAqdNKoDq1HKRdU4ktWcmjE98iVdhT7iq7bba5HcxYcJVBTOv7V5cX5xcyMb++&#10;adXr1T/5g9/fr1X6F6f4a/JgybSWh1DJKeRcSUAmyW+U4xAH98zOkWOUu1cXkVv45MnnRxQntSJU&#10;qDIUJC+I85C1+ocM/aFipJc7n//gsz/8Q7e51Q/Q7UmhzRtoYgkjaTuC2gqApT6y//f/x//z4Oln&#10;jaOT6laDUwoS5gGrJqdN2p6tl/A+wDK6hjt+yTi96nIi1cTfBcm54I1IOqBwhxS63Bry1AtErmyY&#10;h+IrE61j262iGJziILthoTIgNSaLdS+M0S9OUtk+RB6TALMdFgHDV4Yy1FAABzh88l9eGe0fCDRz&#10;G+kG4T6xhtSy5dWzlcv2ypZB8qykggpaKUNLZmCkJjkuIgO+iBkybJXI83FJBAMI/SB5zxx8CRxO&#10;GYOqREQqKCjg4ktZKWiZGCVJbSEFN6cC67LTbrODNmp1EC0vwvpCXg/KZA4YIVtSmXKHFFk0YXeo&#10;S/tecpDYCr+HEe62eO64rCO1i0u/L5i5UgsCrrenT3aO3KMdEuU5TRlPAxaBETAjNbjmWm40GpI5&#10;gWE955sEwV6P9j9+9CYamSgCcAImoipaQgAVb1QxjcOjRcokeLHEE+w9ebpzdM+qNRAf4GUkXI5F&#10;DNWPIe8Kh0TMXemuhbA6x1iJH17W9wu2CY2TEoAWIp9zuwPM/19aOSdYXk2id5vURJmkA4myrNiw&#10;mgA+3J59GLmr1fbuQbGIibnTG7zJ4OtpbUEux75ErHxCD0FJ1qmiv4G7xVQQyzF8DbQCYq1OZm3E&#10;q5vZvI8OZLfpDtphv7so11E6sl2UECYAGW7iSgE/05w295qrZZnLl8lPS+X6oEPe6dy01v7YmE1r&#10;mEBu5rsFvY4GE7cCzOVzVqeCUC01JMFhsSKNYK+QPZgFeGWPci7y6B2IHAf75emks9auJHVwTioM&#10;ubiZVaS7JcZKPhPmHAyMYJzLN3F+Uspngu/1uV+deXbrIiwUyTC4Px7UwjCTim3yJAjBG4zWFIdA&#10;58UqrgYM+nzsVYyCgwdKIbO9jrlFHNPQhGGD0VZLq/fJs0ez/x9Z//kky7ae+WHlTWZ5295sv483&#10;1wEXGGAADGYkcsihQJET0hdGKMRP+qJ/TaGQFFRwxIE315577PZty7vMyvJGv2et6j4HmMbGub13&#10;V5fJXOtdr3nMFG0FLM6JuG2IEr027hQxVHRZ0nS/2OAs3RRc+0yiulclHy1VUtU6xE9Ej0KFMhlU&#10;CAUs0qp0Gghm4fa2yeItI0SbE5t5OY3g8pQtZGt1fqeAVR4RdTIZ0kzhHKM54rjlbmvRaXqzKbbt&#10;N81rhIKmCECUq4j2njQanG7Dn/7B00rtYErZDgAlMkUJBkFkKEP94Ca1pbqbssgpomQgvqa7nAIt&#10;xhUObeA95pjCZfKkKyy5OD4mhyfHaDnNGRXH9iOhCoYcZAPa78sZzg0xMhY1QIiJsLiViVaOVm4W&#10;7Uq0Q73K/oAhcCTmZwpBPHLSvB3PZtFiYX8u8dgNNL/oNhGM28VKacJ0lNlGPOmhXM/QIw59a4yz&#10;PMk6QSbtRNMICqTBYobThQ3C0EBPARnMZ9yeCKV7BCs5dipVnnI/mVCZEf1c1H9BxTHm3g277tM8&#10;0dgMeMDmajZKCPLxzylGdx1ZQ9m+azDbf7Shw3YHrSeDJn2WYahqzxKaTD24+1LSxxlnK0xOEjk4&#10;W82G7TYXLZUz+4Xw/nZRns6Tnd6wfXvVb12jrUgEBh8gnXShPaNw0YAQ4OxcydS3m0y70084SNFP&#10;BO4Ly1qAz8SJzjbUoUhaaYwoxbYzADnD3dDbN8MruXuYz/W9mJYZe7IwBFsQMtHkXCZS6zfXqcjM&#10;Ty7GiXp5r1IqUr7x9FDy5Fdl1TVVSJriQt8gEkH2FH715gsJGm3Rk3BINtbRCydWoVShFtriuAOc&#10;bI3wlZRN0dFYYAUxR4WOxIOKWc/Cu8gX0fRCOorrJokaFIlVCoXlEwuOlxkjc4kkHLwIEnmcBSFH&#10;ClkOOQpvmwvMPIntCvUC2TPOXI4TbouQeMCPtpnNCq1RTaJoxUJ2IOcyLDJuKMeaOoHcZdC/+mw7&#10;z0PqUlJKuUqo+DM6bHx4es7rhRsNZ8KrXDq2xy4AWD4epcZ+ejpi6I14G8LxOARQknEepXjby5C0&#10;prlWsk6UBzrQBHTkjHyvOKhW8sJ2v9XrBH3FghaiUdMEURxYaDzeYJSVC1EosBJY/xJUGg97PZ9+&#10;Dyp/WVrxkE4S0WmnEZlNaNJpTm2mUTtMpfmGkKekCvkAFgxNw8l4E4zW4xE0s8Wov6J/43mDTofn&#10;pdhkGMG8kZNmOg5wruqBDkTI1HgVzseL16/eoF7Je8MiTHNeOv2aiQEf23Vj+UwaXqlrgH0x9zeN&#10;CgCacLCSeKvaGncGgnb0d7/pTPvie1Xw+x+xraRcv5uj6J/vNJK+lwq3WYfdmfzXFof3X3dbVdo8&#10;NibYPtH9Lr6vHu2v8Nfv9/kPSkD7U56Ng4kyFvQxPXE+xaDbRdCAdpaMz+8+j61rbV4C7MKo+yIf&#10;CW7zTj1fjsZMxdnHVB/MsfWassQ02HQUHKkjjLkIwU7XhcEI6jxcWPUDqNuwB5Apl/oFbjJLFL5p&#10;Nq8gAgJBgU2EH0MonX7+JLR3FC7VN9n8xskwpmG+N5JIMIkZ2gPh1GpTBDsUSrW6k0288HfjbTuV&#10;vumNMpBXV6E+leZq4zKEzlSjqUJ+/yiZg7Y0jrQvYm++bP2n/8+73qQ9nXnMzZz4QTZVw5ZOHatE&#10;3XVvRiO37PykluccDCULhScfffnbb8GSOKaXgz0g5jMAm7kEskzQRdGqNdma9p/1bbyfBP6LOlzR&#10;Q/W2sSDQkIq0MEqnprdeYYowpgh0UqVM7OSoAhRQYq6C4IRne2fuwROKM0Kv/+pN69VvHpziYohg&#10;lZRL03zizfZysunHSp1NcOxWx7/6bWI1yGTYMaQzWzxuR3Aas7lS7WDdGzS/+a13+3LauSBFSDPe&#10;0n4Xyc22/ziiuJ/G2HaXrJr1tuss0E8ShRuZrhVjgREYf/LtGZJd8dQiNIGF44+3r9vNp4/20Upg&#10;yXDCzKax37zpfDUYTKUwhppslLHblGQOfXlG/YCO4FiH8IpMA6/98ruvaQCb7D1eQMSpXIHNSInH&#10;gI6oBtGUfFuqx7xvM/4ZL+YIVVEHsvzERCU3kj0Srqgk3shPqt+q5Nkg9Uz7BTc32nYbTSyC0V4h&#10;X88VpsNxOodAvQQjibTFXFEnozQsN4yAaGFKm0ci9gkXD3tzOJktb7HfnBMsAtMYUjNO7HozUDf/&#10;qwrQEDXE1VCrAO1BfpNlhHQ/DamLFy8uX37TbzVoh+0hNFcpwydh3Ai39ctf/fLimy/hW4OblWYQ&#10;bQr6eeri2gNda8ge9EKVROP55x/OB4vf/uqfrtZBOVn87j/9/S9ffxE+LH/y9IPYZHVytH9YKsDL&#10;W6ajn/xXf3by6KOYkxGbSy4razeFbHxO7qBBYMs/G2GkQfXf/0//FwqgCY+FXcccMB7ONq+gdfZ7&#10;qAyuScxJSONY3R/Vm50+cCckgTKcTegtzxgYTJmmC1JEuxcaAogUhs0SthKIiI6qGdyjHxPqBfOG&#10;N74Ngh5HDZJilQqnTx7caDgCYJ0Kezz3ZJTnujJFMDZG4wCBGGU1dD25Gpakq8my9LKMHjqo30Je&#10;gc/Atfl3PhuLG5QCug4M/UbDPlpmPFswk5cd6TIRihkgJR9fjEElg2Fw9NTF2MdzUkpJWWKOgqvR&#10;SANmw8chLOhJxmMmV2ghFitl/pFRm2TsSHhnUGDQVeD4NwfzncKYnQoq6v4LHrmJGTY1sgIRRhhc&#10;uhH2zAm28/1Y5r3zR48++XDO8QrUBqHIBTRcIV8xXkOUUNVWNMoMB/dVTqFsKg0ABoGst81bmhAo&#10;O0GG42YQvTjV6DWpw7AOYfZOkwxT2LjrYooC1XgNGiO2djFJz2BEnjZ0RhiYQlI6zGeFvoMU9GE2&#10;fxgSbp70gpGcI3I5mLHpOJZebGMTCjsGUfFwHrAWM5zZFCkR9Bh9PBc4BNxsmdrPccr0uSnPmFmN&#10;p7frTYeaFv7d2fGHq+1Rp4GMSpdCJpcrcVXZq8wMGSUXC2jWZ28vWzC5DmtnmeRBML04OMWsaNYb&#10;ATiZe0P8DPFbxdb9gReA0UrSNPCGIHy7W+zmQWIW3ww7Ke5KJgvDdSO9T2TtQGFvQ5VSjvZWvxtp&#10;N5zo5iyVKM8mvXR66YLRiG7a1+sebish3Cy3QX9v2Cc5pLeU9EZYhzVAPIEEnM6GTgqFzzzNdFCs&#10;myV3QfYDTgbV0CSY+NuLws0VowbaT0zh6EKF+93UZp4OpVux4q1TGiJ8Pxoyth0U97xu67JcjtQP&#10;tglH00XJ+WxDh9XHL7/tzhY+jRFAL8v1ZMmvh0MHZ+ikFUB0g/rGc4LAx2yNvSU9JpwO0APajvFJ&#10;qVTR4a5hVNjvrUYdOmVEfU76yeMnRyTuDMrmOH2gDZ9KzZCcbt76Pny5TaUkOa3RYBXg7tXpcKCP&#10;fTFmDg4L+WI8GGElgxQRZz9CZstSJZwvUJGH3r5tfPXVS+MNPoVvRuqVpCWYWkHlQ+0chQwg4VP0&#10;mEHzo/TCL8dJz6vdTiuXTb17Owg8VvcWEPJ0MWTrwIZCQA4lJgYtoEURj85m41xYGHesZwaDEEcn&#10;yg99eI95sOT5R+MBW3JysH+41WS30GyOiWhIF5aJNkyqsZvC7z4IMmngvkcjP44/WSyCObGvrDSa&#10;HfS89darVtUlHcOMns8ZRQRTeDI0fQCTcKCLS8SEh5KAKRBtY0IzVRU7GX6huGwCJUrUzrTwLBfI&#10;+joohbaYtHtomQ0Opmm0w3kasTIzgDBppS1v7mYJ308A+C2DQ98hz22OaNJD+xgdVNYS0Mx0VDIo&#10;gVOEEfTI0KLk6jNYjYFUFmKYjbjDUdAZDLowUiB8rAJSPBzeqGmIH7s+EvN8gMLreCl/FI9lRnAl&#10;5x7tO24WTW+9b/NCwuhoOqZSgVBtEgtzkOoFNXvQnZVejoCR9gKYSaBQr4KKmiKQrFr4R5OvqyUX&#10;ng1aWBY58aifdWL57AnTgnkIIyOSOoug1yhV10ovAqImjCdrtx3red9gYxPZHEhwjuxwSw9rxhBI&#10;Zj8QwBEyNdCNTAogJQKSspkm/+EzkNjmciljUwmZhvplFQS8bYdqlwE7hqkcHLQR0ewbDpmW45nm&#10;LGh846cypntC8sGgjWZZajYBVrqK00tVk1GHGthhkh9QGmbyxj5lUci4XKL0uhww1UkJhCmlhDbm&#10;IJx0mkKJX2RBxoYwKvSs2gxqKMTDB5FNHl3kyLK0mWcWM8ry8nbD+PpgPN1c3VKzkx9OUQdBbB8p&#10;aJ0jESgP5FvycKMItMI8jD1NYqNKTemrGaDxfQyYKmBRo/qv62w6F3STWd78I+8BHSYwImRfAAf4&#10;L8iTKUdlf4jenQaYq9mocUm7jDpP1nRmkSq9uVu4lAssMqXYFIKGGqdifAPvM0Lbr/n2df/mmkCP&#10;InVkEiw9SFM33L9wOoEJDDDlYr0OD3Huz7779ju+UDFFlkydUwgauJVOAiwHjQ2JoCiSFTD+fsQa&#10;3kyBhQK+JU1syYpXSabBXMwYld2XXvdFGlvo+8PdbGR7jlO0ac0bbBWn7q5YNqe8rbls5bZLBsz8&#10;7f4fbf1wX7/tWjg/xBPZFOLuSezjbUl5/+/2mXfBBDRmQH+K9ABxZmbgdDo0y9BM+b5FdPeiNoxI&#10;WB/OkVRBDBZd5hOkN2ixoJgUnq+lnSnWMVMZTITTDj9X2a4HwyBjcYD1hLUAb5TJt6wYZB05h46k&#10;gSrHIX8Ac3Ii0NUjxxl0hxevL19+9/b16xscXFfIPBf2EvXjyP75sn46qZ8lwtlNEk/OWWwzBx0Z&#10;hJ1/ukYKreblapNorHXdOEqliqmIPx32e63h9c1VbzgfjbJYwS78dfNNsvOuFgyXb15+6YcHqIZA&#10;eSjkD3AfEiUb485EORq96rcr+7kfVXNUvpF0Jbp3+g9/83cAnyGjIAHMrEwABskWoo1inDVsV0Qw&#10;X7NBtAOMV+PdlbyvA7kXxEBhCTXS16blkRBeut7Yi4Y4wYLVfM9JI/9yqkkaZqGMHNYO2fLpo0T+&#10;eNTtU+R0fv3luPPm2fkeuaeKN1ocSGBsV55TDtcf1Q4r1Xi293e/ioX6+Vwct1E2KhUbBrwzsjuY&#10;yo3byKgVXvaTKKdnXGypeQ+m9WaMQJDEV3nBVhfYXrYQZuxkhsT6Rwxxb7sDWNEU4LhDQOri0AO+&#10;IGzMBl9up9kcNfzBe4+P8AxXHhreoLv/yzedlzC96JkCJaJtJhwXo2PVnzTsmOaBkHEzBSGuV4tC&#10;Fhb9vIFWZqeNR7GsM9D7GiMsFBYrT2qukNjxmSCZpDO/gY8N0pBbAjiPAoPkAAQfKZzg9BAAhN/W&#10;oF4oJv0eLaogX3Sqpeyg20ARuJzNIWfABzP7hI8IZQlqtI0GkgQAMaAO/nyWy/DiwkhojxLLTNBW&#10;O9fsUbW/9K16nfJ4kkgSj0GURzi+iPjVHC3mSDdoYO1bEFzIaIA/GY86jat3L7+9ePnNsHW7mnh0&#10;yT99/2kxlRy0buUnE6avHQhdaDuaRtp0hyow0SiIRWtPPmy9a798+e266j6rP37517+8GLdumUt4&#10;y7/++3+YhZfpZPThe08//fnPUclDsYySm/eRS+fQgEmEaKzjcTEyGpDCdNgYonTif/6//d8dcLpp&#10;UIQhtL8830/0GnDcBqF4t+/B+KZBtxxNHfBySczZfIZK8P240xSunKIaNnEzpktkHkGtoq0dXUXd&#10;ZAbdhc5kCzmSfDDAUJxxPp8IgGCtTqxHSmGFMiTZ5Qxnh4AKBG7qdrElbPHuTH9UNAQKQhxoVKqZ&#10;LzOZVRdZ4rB4wa+WtBCMJhDZGX1Z5QysCfYsVZ9ayzRlgaPEY4pECAgmYDkj7+ZqPI1VtB6pdp+I&#10;atstaQ2HFAkgy0KMQaRmEynBUwUxBkuzsP4k4EboNzx4+ODwmDzSw6JWTnvpND5mKqB26ZjJxe5k&#10;ow2A55/FcXsqWI6E9p9twtyJRwMtVaK7CZ0/fuyCQdUahdaPBbnWHeu21+kWS1Q4kKxmtEPi01UX&#10;9a/R9Dxfm+5liCNVTFoycYw/6RuT7igrNEKRBGm6FW65VDs8grwbBlQqE03klwAiomNOS4fyD69Q&#10;yG/0WlJsO40pZJgKpTh9cfXOC177wctsLpJ1snQUUpmUVBFWQMNTmIawbIIJvO7xFsNlvbvg+OgE&#10;ISuU9XPFKoUYikID78XA/wbX9SSmDqFKdFPcxHtBv4X8ZD5xnErV5iymbXsdamfXheY1ukwHrrPO&#10;5egrDdRniLjt0TCUHHCiVEr7tUOO+8h8Fun036SyA4mjzeJkaDQioAxkSv2YM1vNVm5hki721uEe&#10;iR3iN0iktG+DDgONWH08SiM3S6DzvJt299f7x6iI5REvPzjK3nauKpWj6j6iB4XxwCFG1A7ieZdO&#10;zsMoysPJiFvGVrsYiZX9YPrubWvkr2s1FE1Z6f1sAbH71ADo3JT5FUUzHQrm24eQi5GrDicEaQce&#10;0m0RtGr05Ch5S4l/hXJnr9Po9lpMDzBZiCLl6oZzBWov9FfQulwVSutcoeBkysEK/8U0eSza0OAv&#10;2F0E08BHMIjGDLiqWeAjzU3egxD0qnm76rWUMhEi06ioIAqUiV3f3rZb43DYXVPL0x5ARj4mwX2q&#10;HRCO/W63XD6Adnt5c4lGfNJhR/gAjdmA0VCpWMbdfsM4ejTAgphzEhikn3YKdH8OD2pLnP9GSMMi&#10;Y7EGmCAJAvJsNjyUDzw9aiXoQ0AFqY2D8bzbbVFUrCYltGpdh1LWBzdUKkmaNJYMkHAq5jPFQoHj&#10;uVhOFEo55t6JeKbb49OCzpbUCgBGtJ7KpSLRILLNhTe1y0uGewA95+Ua9aM0xpAxC0fQ+waVGuzv&#10;Qe6uhWK165uOm1yfHJWoIxeb1HqM1+W8IDZ5drPMYmpCHMCCMpuvg9ybTkfh0JjZL3WfXBgTGelX&#10;awgmqUmxXeQvZbIt/pipyl3H39ZyOlNsqqYc1CBxLOLD1nn3kcNO7RRM7n/fdJHuH8D395jS+5LS&#10;pIBWXsUINKvM05lHfCFL28mHGv8B9UqNdd/KWRHACHr5LPBXtSEpg2BSjlqtYLLgoMAvFTVePi9d&#10;M067evEIDj7ZUbGwlwwxHId9hz64H1mnSfRon4sJYbMlopfa52samoyLNC80aYYsLPTJBGfVOfp9&#10;cizoIzMGBXlTF/LG7SSG55nP/cBzZJ7mDGA0nx19BnASaJIZxxm1U1NBqdyUswFPz8m3LuY++O7t&#10;30fSA7ypgP7Rzp4jJ6EuoRzi9IsSlwbaEgIQytsHcU0opcpAEx9pEyZDyBXyBaWQxw8HGqLSkITj&#10;woGezYGEwQEVuVqSvCW/mysyyosNByAiQ7QJyGaMGghX28EgWuhQBhEy0E1x4EiYcxEgOsbd4EAz&#10;7lwygaDkRu+YkbjGhkYB0mjM8p0SNQAgKpQ4uU1L1MwDZUgf2+Rgfyx8Zz6mcKWBmc0Xaln4RFgC&#10;RGP4viN10eqyIacDRK7HAYGHpSrAHd12FBLAdnKBphj5WCETeyhRw2tipr4Jput2kiCcsQjsXGKT&#10;OwrPbHgsyiq5pAIHQbVw8pwbkEale4zj58T3bi/TEnQw1Yo65lokOvRMF2AFbtNMt6UepRyN15QU&#10;CmwBkr8KsuRRRJ6hYd54rdtJpwn/IfD6SGiMUL1azogA1Hw1ptp5Ro85hAZpISBgyGQTfrI4NmZo&#10;rEtpx3G2BW6QgeQD9l9lKBWO0FSVnPjOUkQFsYVXmxaK9areQbhtNmJrQigiVhhGpYG5Z3aaZ6sy&#10;u7XvKzQliLsJ3G48aDe7GcXs6kb7YH7LPkLFttkp/+LL/vv9q9yPLjV8ZciC9BtTFSAQrBnmKoqA&#10;/wyOdB9PDFRol4YYh0/dGJ37qMJIJJOYSfrAMITVSv+YNhyDMsFgjKmjZj0Mi0AK8L8cZICpaGQo&#10;+0dhCOICUV4TF0RkaNaNQ4sVkRz8BesJtgpqn+1m7/KqeX0z9HzWQDaRrEX2jyLVeqyQSVWryI4P&#10;3drfdWdvw+7D2mliE/GuLusuNA3adH3gHwhPLBZdLOcexsIHc9/12xmoZdHoq5vWxSTap7uz2tYL&#10;mX2ovaZFBGWoFI9fDwf10/JzJwmQJurWBtHUr//+F04ighA6o2Y+KmUVKhkKowyVrP+zEOpmCUvM&#10;wQxj78KXDc73/5XmH10VyW+pBtDxs962B940SUczNl3Oq06qkosfnVTKcdxXdR+E/aodhBO1AGJq&#10;Mt7/1ZfhReekXoLhz56Lh8DmrDFhLH7w2d77v79fzYWCdeM3v47H0DNLuWFyC9gPfrGY7038XqdF&#10;KlNIMQoGYTNmPssEiTdoiz2TQqPSIo1/Qsuuj2OWn1nSrITwarL+p9991/Fne4f7OfRDIUsjfUR0&#10;BOgbWsbDiUZjQMZ3flTkCCe5Q33CC6L/+Kr1KsC/dQtIkMIA4tQ8tEprkhyfASxCl2CzLRcr6ZQ7&#10;HPar5TLWUhKxkhnIajAY0DOiGZdJYzpDO8k0LnSMCuhJegr1HPgEmwkZNHSZQSagKLpi/GKacTIp&#10;Fh9Qwhe4n5SLTjAd0neu18og2ujokPkotmJijLeEQ5Kgok2x3YSCifyMY0I0L+bZLCEHyR+QL5QO&#10;Bo9iTT7YjtxQ7XCj4WzcObnBHG5EZGM4QX/BRAtBb6SJxi/z4bFJRFWZrJv9oM4gc0KIyoE/RGb9&#10;5vbtN1+3G1dM05C0Yc3I0E8CcmpO7hQCdn0z/cuYgfbJ80l/0ujfIEha2KZef/XNKDF9ePbgveLh&#10;f3r5xbqU+tkf/OzJh+8jq8V0hMuVBX8rdvnWSSRhJAKVgg6jYG4GgPeBJfpnf/rv2s1mn6xqNOJO&#10;ETuCUXs9j7fSsctW06X9k3ERYsJDKHeU6bS6iEWR0wLLgpTFhI7zCuLYxJsId7iNS51L1sKxIfSs&#10;bbw5Ht/CAGOcnUYwusShQ+mNJz3pG1ePeQW3igaS2rJsO7rr+ECkQAHohGP9yFSd/WayJHnQmSEm&#10;55Z1yWKKSJThBpD1cI1kd2y6pgeHB95Y48RqsRwwZ9kgoJaAMp4hGTcQUNsSs6Wmkgj5LnO0rwHX&#10;CTGTxolBwr7oThRKRRVZM1kO8syEQ+BeQI893+Mt8lMCYbfbZYpIK1FJ211nSKHZZHwmK9o16u5D&#10;+S526yTchWILfDK9bCm8DSbjwXBYSDjn+5jgORPTHN/GUsxZkbAnw1aTIhzyu4MC/m+R6GW3fVyp&#10;d69vj8/PF9EQdFstV9hyvKc5fGshTYlHCNpzt6IpJ1+pT1abifI2+l6yTyQ+YIRJepBPkodIXIZz&#10;hJ9xZQu5CHzljtcZTW/dLHkwEvlAdzv5YhmiL+1jtcY446PTTD7NJlxHu7Bts258OZ8dHx+L1ptI&#10;cni2ulfNzsvR+JZ+YCV/GAtleZPBtLuNNrC5r7k19GVAW42mN+gqAT1Y9Om1Iy1dnW4u0FAQUAqV&#10;XpBOgejp4yHJGEwd+MYDDuJYclwqA7wE+CT1d2aSMfcqFEd+uZhGMsQZxdMBqUJ0ezDqRehlZPKr&#10;VGEBJSTn5B6cHKwxYCxE63W4NJF10BsPiwzrKg+86xsAjoXh8C3a9Q8f/Xm/vW3djAtVf77qT8cg&#10;sTHIQm3mer0oD/ta26lMFLsUktZiVXN1EDmVg8TRAxgyNFyRiAh50wEHpe/le839xlWxeUOpnglG&#10;2QbADX9M/lEpJVLZ+HgCL38KUDUfq7T9yyXiCzO0T9AzbXGODUapKUZZIZKtCHRwmR/Q1Ferl1ED&#10;Ry6iLLHJKOQNlt5gOuwBz0ETiEnvMlcgyswh2eHHube/T6GAW2smXMxh75pZurkkImytG0+SZitQ&#10;NgCk8QHLHxxXjk7LTIYYAKIEPOytUw7oCUBfXJXKqBuilkgkZsgYsZCQ2p4sRy6J4DKHWOx2un74&#10;7KBSK2wSawK5y+UuoEzD0qPHmd5ApNzmpn6G4hTIKCfVOGiwiZF44zHad0C2EsB8iPSszWmpzAVH&#10;S5r2EMqCPVozUAsisQ5NHhXM5VmMdZL0EtmRkwPsTOsEffMhyjRmxhbCtYJt5jqd+snZTc+ny4sW&#10;LS0PGH7tYc9BbAsI3zyxmuXBuCHYHo0v8b6mBwCGEKNqvWcZp+EFTwVC4mrwJ8b7AfNAjiST2+5I&#10;T3c5pyo9m1gTdExI+GfDAW36XQtIweN+FGBzVhso7vvNtgtmCeriiwE63DUNDX9JcqICu1lpUD2b&#10;yj3pIu4yReuua774EWpmiB7PwvCfCfubfDrH6HUBXNZDhQolqoAoUMjQ8QMIIo3xX1/cNAfDt5fX&#10;3mASjJYABeg9A0USesYUddJDl3KbPrE8A6CQUlmCXocbaWRSrQeiMId2iGT6kfeyBNKLUOZrOBcm&#10;nd6Vw5wHVDPOmhcEt1krH6ZSJYQsVTGYvq6d2pixnikyt+k5TYVyvTeYdkeXkTjVOzyw5HxLF8Nw&#10;4XROUzqKkiYwhISZ0RxRxrYG+qQymdMgqNZyaF1l85F8IYNxug59HTCrQS9UqQnxxIfI5aGGbjsd&#10;lAY2uJww8cTTwhgAIbsuHzeuEAiVFHiUOGWkuIFmrDBLpFc5Ny9a5XI9nSw51OgKkpvAbzCiDPyy&#10;vL1254gmpajeAdTS9En4DhEFqZwwD0Ktl2WeS0dqQN5487TU5fUV26C0yTwMzHalXAebyWr3RoNW&#10;66bXHVINArXgScTyk+aLAG5kc5IHNJeRHrQ5nFS4UjKqg7Kam/63DjbJMAhKKhkDoW92hNaIon8k&#10;Bo8X6V9m9zGAibT6aGn2mi6/aQg89sQzmGWLDEUeW8WjWDzi1wgyzX1h0ilbB+0xYNeMI3gVeA4z&#10;DOOpAAe3F7NhlwNmMx53mw06VvB7s4Xi3l79/NHDoyMcqfIkAASQ8VgO5hr1mw2lWssKeHLt4K8K&#10;Ta1mv+2qMI6A1vHDAs9uSe0XeUuY0/yuVLP9aPGsNAJFNSWyRNeVyZv5IruVNYX5suXBfWlnq1D7&#10;zD/c7/Zh9pE/TBXsC92/ro0htkr84df9E4rmRBwHXWy0fDjITdNB1NrdNrF3wVx9vjFNIeIJ0des&#10;TSNLyB+yMgofMgEEY4QHxleZmhtUVBLHEZaNyb71YZS7EIyAZxrfcoY5+JCa2lp1/TbKcIe6ACuG&#10;iYRXWUVYcPZwjMQjSEq1pIzkIDPq+u5tpwVmFNsw9maulqo/WOWOkkePZ04pWat99vgRo6c3X/wy&#10;kaAUWWZiQFGzvcmqhKTcavlerbif3joxGjSgWiLfvmw0FqEBCOXV8qRYrsc4bJh2hqKaCyevvMHB&#10;w/1Tqigyuvzpu/Hi5ZcvqlnE0RLsUk3k0dKjd6ALFZE6qoFUKPHXpbGDQEXn+8hs75e9HXJEBeBp&#10;or52O47h63BzOIRalQLgs14gnVjNJSkCgU4RDwDNgfVsn5wUCmcRxFTKhd4//Ya+014+iy4+Z3oq&#10;jJPeau6mT37vT5yjB+UEFct60mmtInSvJ0n69sawlmAymi+Y+XBGMsqdrMAasCFdIrLRTaGZZaYR&#10;MNeMPJuFXPG2NTvTlHsHYGZm/+vvXk/DCbw9XIYE0zH14pI5NzEnHWao53nzfL3ocBdY5fx2aNn3&#10;wn/77e1b7LmSWzYeVREjKEiEiuCIJWzZqOztiJzJVltiJuXSNBgjDMMVTbmoioOeSBWBCzFKJobK&#10;wHbJRdZFR8BpEyKTAsPAmpdk6HJNHx18E5RT5kPAi4hhkAoRGaBeAwlVr8j5EdHKFKl8Mg0mENY6&#10;7W9OIN4Mo50lcwEQa2titTyrgXBwxnGWcQHx8DC9WbnpEH/YIHKXNexsg80xktJmHGh0zYznkbET&#10;WIquKOsefkpoRMJIfyc6K8QTjXEQsHgB8BAGLUqxx8yE0RXSGzAWcoD2V2NvbLxbzRkBp0DzLVMI&#10;6yiPXW6D88qjTz747OOff/7Tn/zoMFcDdO1Fp8+ePkwPppn3j//D/+kv3js5kXUHeGnMh2l5L5Z0&#10;xuj9dzodWhqMlEiqePN8dksJsSs2+l/9+X9N2buTsOaoTab78054Gm66sUa3U4wk8vWKw4x3Hqq9&#10;t9fvoMEVLiJTosyH4nsBxyLllvC8ZuSMLQaiKwARh5s122zMLgdPiaMzWAvSCH0gjt4QrQveg1N0&#10;fOR4N0u6SV7Pd6PwyZHuMWYgWyhMFD66SVAEAVoJC0rBZlQ9wXlKN2i1KufzzC05pgzKf8O/s1eV&#10;8EIORFNxLNsPwMcK8MkEsDna+Sz34XAID5BvGDPKh4e8czkHYIzxAmLWKh0rFYMpiqUcl/Gg6lJU&#10;6uGnGi6NNrnRO6eq5G1IjgqhEanu9GUh+oOGvc3t9PWDItAGfXvpd/Piu/PAKuPxS2S7yVKOPmr3&#10;u4v9Yq18cgh+fjqebvGuS6U4EguFbLd1S6sqz26fLz0n7grkiI5vquCtTj5//5ejm3p/tS1BfsX+&#10;fUa7WxJXePyhNRpa4cZUPTylZwKCV3sjvAI0zhnAAYi1ZJrjO8b1YRoU9ef0dharYRI98kUEr/bc&#10;xJuvAqrlHri7AMe6LYaZdL+lxDiZXWO2guNEsOiiR0gUnICAkGBfqtPvMVDqjX9HzYbSWD51Htvu&#10;e0PmS37cuV34NTo92XSwibyKurerSI9GTyx8RCspV86vk6NG9+u9fYD0h2M/Rc3puhM3WcS9mkZE&#10;bH3AVs1nnGL6g7RbZE6IFY0/e1fYvx37i+tXuCuAvt7CTsX/vH1VXEyKa8xXN91Y5kU8+ijwwvMJ&#10;QwCGpdepzDCT2zpZoe9Pny385aR189DvnnYaHt1BVJLXoUMk0JcTvHsOkOgkYVhE38QQcM16ifB7&#10;odUJZ0g67W7m1SXuMjSHluNo+GGmNKYcnY5oQKSytYAjMRzx8ZWeLNuh6KxaK7e77V6/9f77j7Jp&#10;rGsD+J6RVIDsRbaIM8EosupFkqeTSWd/H2AtXm20k558+2IUSaKnnOMARZeB6QeSD9xMzlqD6YLM&#10;GqMODG0SzNDK1Xwa4lKMGg/qEVfPPT8/MyNuuk2ro5PDXLQM2GQQXJWqhdCWeUJyGcRg9i2Tt6gm&#10;IP60jSz6o2v1EVeZYT+USAP2Qh8TBwU5+4EFymfzXn8dTt0+ePQIAlkGe9pU4ebtuHfpQ4BcJduM&#10;+hNOIlsAoc7YFi97isZEpz1Fc3Uxqfhd9+3lP20208locXzGeNqBBdFt87jEPEhNPfA4o2gMseUI&#10;gfq21Rn5q5PjJ9EwEE16oAvWrxP5AJEXGZA1r+ahTr7sdjspxH2LhQrVQqsxALubdaq99jidKNZq&#10;PSQ7tqkEiPdtEGa1B/PAKcYz6dXR8UEsjOlZGXHT7vCrVXiAC+N40ppT4U22sXA+gxwuw83NMJhe&#10;O8niaIjNI0NvuV+gRMqoVa1/mcPIhOguyROQT4Mno86yG9MZGOTuzx1S4D69s0keUUXHzF1GaP9R&#10;TP2daqYmfgYWaGtFNOH1cKXW+rMrKXkXNl/kZyZOmpGFiECxyGidzLkbJzKcDBbjSR7Fk2QtAUg/&#10;U4Mg3Gtcj3tdrjANus5ofNkc3MYW23g+jbzKbP3uzW8fPz4+OXo6GWTnkQsgMVJwQ9OPrhz0AUat&#10;8FDBOkszFYthOTsZ8VJdGnxSzTxE8DkZYesdK1kkIeRR1rvJlIeSeSGHTW/oDi2dCgNF+v54yST2&#10;9x8u5zkwDiaFlQqfLeDsmRZZV7exAMecdPLxF1//Yyz7XTpRZvGskFI3F0tVBSMgVYb0GqRrgDVd&#10;sczUCEkw1dnkNXQFJ+PYsC8D1WS85A1mKQBlm+jYW1J0GTkHuOgZTLzYspyDnH8chvyWKQuRxYKJ&#10;REaSHXnTPLP7koOYDQQH2INio8EwzNNTTPnQeNai9NMjZ5JMax7oBvwXo3Ut+RQxTpR0aDZGZsrq&#10;0fFhknnAeXHElEEhb8aItZUyZyeHj+ExDb0GdWAstQFCRWmqyxhL1WsH+SzxGyQ/CCsQg9NOp9tq&#10;NUfDEdWd3I/UsxfEzSQqkrlW+5Xfle6tUJ58QoPVNSsQIQ9yCvIfCioOZeOloNGHSBkLHkx6bpbb&#10;FtYAKN7h9eVs0KWINZAzU4EYQpotAtGCMC5KemrNmzT8lJPBGstT5k7GMkENZja8dNjkY76ZeBBu&#10;xtfNcaeLoD+zpvEiaHcGyLwAB81mcw8fPdjHzrVYPD4+4i3xxqiC6BkZNqAF4KBlvYDcwYql10zy&#10;wCdChgAdASvUZM/o+y2p3ENo4V0Tx7ZjWKpctoOT4zpsasc1IzPoiEKTcrkoxuzA1sYBuwf1nZmX&#10;/rB+sC90v0/tw+5f/b4NZKPB/VsyY9vdl32JXX8nFONYh/YC8I9kV+oamv4DM1aBel9M2g+oVzEa&#10;PWZV6Q9Vi/IFfKdhIOglpc5E8mYmvdFUMr0KEXgF2qYPRupLrQsYmGw749JsR9oR5ABcGWEORS1G&#10;W8aRvokyavWvxBZYqCqYJ3gUhM+5yBLBdjZcjXubSX876V50G+3hdTu4aATt4cLNVo9PTp89eZgq&#10;J5mhLcfDQtlB0ieOHVQ0N5fu4cKNpZ89PnPz4dmmJ1L9ZNl93fh2vPSEzogclUsFBjXsPdCGyINN&#10;VlfD0cmz0zOcvrfhdOn8m87o7YvXD2qYJ7OyfGZTlC8yP1UxgK4hqGnFq11CZzoKpgr4fvp3v2C4&#10;nqr/ADtoO2j0xoqerjet/mib5YImSKUOs06lkDw+rRdp1UCUXYfg7yw+/Hhv/3mYplw6fvuX/4DD&#10;C3pkeMYp40UPhpwzlzn4/Pf9CK3rFnybGhIALknZaDucAcKknUWvvY8sIjV6NM4uYNHDsAcDQcHB&#10;GzFjH3lkcjOFuTDq+rZDYZCBeoA9Hbar5FXbSxZKB0f7sdWYfJSBFubvQB3CmRgcsNU8XDqoLYIO&#10;vFt6aLSt2qPQ3357c818BctH1v+Si4Y5vXFk4XCUPZpoEsj8jIdQUAgGXTSLkNs4e/zg6PjEyFxt&#10;02uUCDVSZivAWoQNQsWAqBWWXi41gJHLpDinZsMqvra3P+73WEEO6WqCOU1AQUpHHoickyRTRRsa&#10;9vsSgQtoq1KhzwILBfGO1kJoPApomtvq18dQDUg7RSB8l/UKKIGoCiBwAUdrXGr2u6nJLP7XFIFq&#10;E8pESX/TmxLzQxHMdIANgXRn+8pQmDI1UWAUjD+BYo8aiQIPgeBLcs0ponmVGImNuCp08+j+zTR6&#10;VR4hAWcpx4LYjyOwUPrs2eRqcnPTedV6w7qspEuf/vwnH/7+x+Wz+ifVo5NPn9XzmSSihrSl1uHW&#10;fIZ0fKGA880Mm2jCHU0b7VrOFfH1FLgsIpSPFv33/8P/hE4HqpDSORlBTOquQkvQVLffvI2M1+jz&#10;lTk7qrkbr3E2Ko6e7wXfvh1tYf4GC3X6Yi5kd1QdBPtGB1YmAZ5PpzxaraL4QoURGQ2QqAdfTkcI&#10;CZMY6mEyUYZMP54hGxgi7G+juWIB3jcLhyMH/xmm/Ni+D3yfKQRHTQzb98kcxUoyg7kRT1EnRs0M&#10;EBrqTmFVw7PARwaWaSxwl9RpqFNx7bAoxWWIVBEMMag2lljWdbgxfHpkTCEtII7Bk439MeUqRdEQ&#10;NKwmDxleh1aQSTJ0wqkjJK20OAPQDCNHzj38Q0C++z5TCna3Og8TlK4MTtWM+MzJaFjgBsCj4aVO&#10;StO/14UHy61Fo/TNHCn6kcneYDPwcShgUeYbdNsn9bpbzDaXw22vn4MNuN6OgENVKh1QjOtljtzA&#10;Z+K/msy9Sq0Cfnrlzf/wg8/fjlrYja8q8gOYNlEdiY/hQE8XYEXwUasc73H7TBMHsSzwNmnXzfkr&#10;PMrpQ+MTg744TlVBOjnfK8by5Vq722dDYvQ9HzcJuuX649UGSBj6XSiFblOFJHNbQiyeE+QH/CMn&#10;BcANNtJe9Wkimm9cfpd1xgwYmVsyuUdDOox6HVki95Nedjgfjg3GwbCa/ziyPWG+V0zX5p0oWbkD&#10;0Gndc0D7RWODPi89iW17mzROXHBMoAyko8vQyTE4P9+bxlt+g8y5cQNzlcNp6WSnp49xNuoShNMu&#10;hofVb77AhSK/CP9uEbqNbc8TMeQzgQG2ov0P1/P8JPvVbJUJLREjKwTjTDFfgdni9yE3x+r1xGTm&#10;lcOhJ3/wB4ull49N3AOXFoa7De3VQq0G/nudROErhCKCcXi+7S3Wsb43TYWq3oBzF0CJOxphfbFN&#10;YwI85RLNNjMQLRh89E5OsKCII7QLAL7vVaabRjJ3k6uOGN7MvIx8qFMelggAHdHbQ7OTPDCeYi49&#10;nY9Cky49/BSyY4kUDgm0mlhdOmnpqnAQugA2U8tiPTehkl8ilpOq7MPSzI56mhACy5wth7kCjY44&#10;ff4F1McJrgCc9GiwzwqIBGfjrRfuapwOuuADp14vNBnCnQ1nw1KOpreEFkWrMUGB5vCcjTvcqz3b&#10;prJYKo4at2hT+7PIBK/NYRLBv3iQh09A1Thor7LLZM2ltk+xqhJJyULjujOedei9MMU9f15LZmL8&#10;YiJcAPmbLW4PTuurjdO87hVyyYvWsoMOUX/JWJlZQCi6qNYqcNOQTtpQkuK5E57F0s7EKy1Gue3E&#10;R5krlpgKfLtyvH5jE5ynSjcgiJPxOkgH6BlYw/HrBGRicSlDBVdiIDme9HJF1iRIbxTq98ZsrhUi&#10;/sZvHdeoJUI+aBEgIpfhgjGOZ/iKqCp6XDKFEjwVD9cp0BIJf6vuEYuZfJ9DzHDhCDbC+mt8KIIU&#10;ocAmR5xTRDRBAqnajJQmYutguftQw0gjFqGA6xANg1D1gJns0kmTe8NbYZi0XCMULLUPNV9lSJDm&#10;v9IRVUq9y1ytl7udSmj0Q/nAyEXnbzCPdKYb4Nbxo9LBPLKiepluI1d+txeexKu1ROnZOvYIZAmt&#10;L/yWSrnU+dmDoluERV8vVCbzMvZ1i2UPnT+jrg+sQFFTou9cBSBlmhGafFPi6cZAQa6GdEN0XImR&#10;BM6DRjOtURIojV0UXpkU0oQVdR+lqBg4i1USLFeyMp4MKqBK4u+vNmPJF2tKprhqykbahZiTcrX5&#10;XXjO0UbvgoMN3aicrDFa8zFKW5XAJ0AAQuRpNdrLVzd0u8gZdDLDcRIciCHTNlvR8AQlY7wJoPZh&#10;lB7PAHBGRyY74F83URT4hLJLds8fVZE4IoQDgaZnARoqT3tbs6BNqSzTisloWnIPeXXG+3t7jI2y&#10;ndtwr+eCwUwl6Itz0KBrt8DwfQPdcYrAdZVDS5OM9RAmNWkiNFWxM9eLKWU5+0aUI01XucmTBdV5&#10;sOb8n7+bh7w4jdxw8Wz/uQi7i9EWo5M1xMIR2lGxVCmL9abjmAEuQQRLbb/XG11e3A4HY8ZYuMzR&#10;1gTrN0XlBRnphNjdEJNYlhBvqDmVE4MiIGeh7bF7F6rBd1BSw/kUqkeK1GKm6tBcrzqv3ySwczN6&#10;pLYIMWWHmTfZdSHLDjTMpalEhxWZZgbxIFiYu7N6OVL5rJQhEqGQFq82kCkHEcXxl6PW8vbt5M03&#10;0Lk2g9bG63m9226vPeEIKIM4OfzkHKmpgxyywFjgIOAkeAtn8CKdzgmTSqykw0saylQQ8JHJV+0w&#10;zEjvrI0Hp6BfIkYwJsLUnrEEgRI7TBDAkcjjo72nZ2dX79602i0+I7cn7WQsK08lrtFUNdY42nNK&#10;JNT+1UfQOFK6hjr61fy9g3dyQSy2U3vJ9L5tjXEPLjUp6U4/xvbNZQBzl9BrgioAkIbbRq3XTLBU&#10;Z0uDwMC1jba5hFKVn0j907J0d+Y1AkSy//RXFiU7cLvZP6g/efqEgq7dBlWx0vCQQne1nmGzA+lb&#10;bs7RLTo03CkRushZYSlAHJhGt9g5T7EApxWbySbRamD1q0DaROH7pTNZ8iPS9wBrvPEY20pGI6BI&#10;p/7QG4Bg7qHN/vbmutnu9DrDND9K50sffPL8D/70oHo8eHfrjQejzeAwiQhY9/wwW466TIo0tZyE&#10;v33TuV6Xuv4YT5kCBQA+UVBf2C8pGlbL19Plk2LtYSkyoGovPIsHkde/+19q2ZxkfcgkGbtpLMQ9&#10;FDNoYujvihQaChmlWVWE9EA0sTFMOivla0AdXF/ih0R40D2jERDGi9abrimQMG6Z0JNOJsnA6qX0&#10;s8MaxxaLuU7HLX9a/+D3Q53Zu1bfTTiXf/3/dvZn+Xw2zpgcvT3aE1DPk4X83kPUAia3nfHbV/7F&#10;t9vbJpAsCkmEE5QXa/xPC4wVy02IQ4yLAhAHQWtMcWj6qbdiZr1GzBnmFCELGIWQJehjCrhKNYOK&#10;JvigQZ+F/uHzc9yWwL+tEMGKZcAX4ztO2Z8kd1nNErQVuBQoO2zcb1vj31z3h6JZb6Np+El0A6ny&#10;EQsoGnvbuJvOx0NRrwezl7kY3uhZiNPA7UmukC+YjYbM+pBzIS4zV9fpZxqGrOkxwJvwqsQsWtzU&#10;tb9ekjviaVaSmiA+pSC485wLNIJQlqOfRc96/ySP0/yL795Bay3kclknnsmGU1lg/yb8cIUEtliQ&#10;4cXT2RmjVpLIkNPqdZfZ5XEiFz577r31bmKzRiGCz+XGXxFQPZzYkUdPxMaoEEMa5MjmzQofg8Co&#10;WjbMTOS0GoM4hnZJiqEXM2jUdTjE0SNC+VNSlnyvw01+tCT8ONUaZwnZibAVjdEAByFDZBMZxPwn&#10;pYkKVKLLEs3mz8u1Ym0vc1avkjV//fp3L96+oK3w/OCU/oKW9yrE1JROI+uwnEHHF8NtMKBjNSaE&#10;uJGvIiGLv6rcN3RQE7DD0c8//rhzc9m4ede8uWhcXzRv333z6qs3r95g420GW4rSrHfA5WirFvaK&#10;N/1WKUZujZtMouMjLRD7rt0Zgi4BNUIZw0tRIqO3gN+6B2Rfxh202bhMzGKMpDjxBYQBIBNRtBWG&#10;7joQq8h6DD+Q0yaRbDfbYEngttNdoyzkbNCZE9oIdUl/ERoDOlTTqTCLxDITI23LTTaDBgthtfWM&#10;ojWNW6EaxLsgckLD4JgJhWH7cJWHw5FwpKrgaT/EOYH4XTwnSHPBLthDy6CnFPasYg2pDfgxAq28&#10;67ehbo/+y3R//4BfUrcR70WDLZEhITNJwzxUk8BM+Xbtvd1qZK1bYQOjE2j+SJyXURGWcOyKcJSe&#10;GK//8L33yIXQVqItQjLjZAH1kWFEb95cICiMUSszcSpuqd1AgQpFR4H/4MH5b69f1wMdl+NMfDEc&#10;HjKumQfQfFDOLh0fbWlLpSFnZRgPkln3xpi5jQN/BK0bvU30g5eoANEbmOAYUSaJT+bAePngMXlj&#10;8WQ+EkNq/8ZIsmdCawdOINWBMRqH5ZyFz5xLldFKvH7XAh+dzyGhgbjr+WyikWK1iNHAo2QqT/Rn&#10;Ha4iN8vZYDtlyMb8k77MIJXrFyozaGqcUGNv5fmj2apLixbadr6YCzt9DAzQJgIiyPiADBju43ye&#10;Gzaz6Gcy2QXAm0xSq1AFsC3JWfdGAFRDlJr0XQKkRzy/V9+PbScP6MOvpvkNWwfWZWYvnkQFdLIa&#10;PvQGa0yKo5FSfHuOsyiMwV5r/emHhez5djz7bSY+9uZOq+VuJiy2abPdpf5fTx/Ol51MCd1xEM7r&#10;vbrbvZQxvJsfy/t6XAbAoiptspLdXDKH16jvg6wAwL/F5GA62zA9mU5vQpKfydFHWIc97LiAuDt5&#10;rGxuEi6YgzwNvrS7ddPldXCUr85DkXHS2RyeVFDpQKeZsRiL8PAUFah4ueJkCgk3G8nmoy7XzA0H&#10;uHtuUIddpXObfGmVcoW4ZvzAQdwfXeaLsVpFeLbFbIm9F+vfLXmRFF6Uo+JerHyINTq6X0rO8zWA&#10;DWhDh+uHjje5IRXF5gdQ+7MPSxRApTzgqPQivMjk47PxOhVbHh6UUuVQCotLxjOAsBKhMb2E/jBL&#10;0rBeylsMQTOQdbnUwSH3aHZ4fM5WwEujWGMDhxvXQa8Nt4SoIs0yGJDcJnRBWKTkDLwjPjuagpTA&#10;DATpFE3G4dmYVvPCGzejWI1SFSdSp6eVveopc+Y4UxZ5Da1evHpRLFaByWF2548ocKX52e01e312&#10;3A5xx2wv4+ZwXSGUsKWBNkq3wrCJlLOK22YQ9zyfYSRbMRcoGAr1kuGX0quZGShfNmASi7cybUWD&#10;LbJZsfWus9mxkJrim6fhNG22CMsqKNArIUGnSEA3SvOS3XjQekIIzGVaVZZWZNRHzWsZMJp5Cz+g&#10;F9pUUl8iLmjYRMcMAyAyHiZjpGAgbN0UzXtKn5Bsq8Zg6hFpvr25+gZULGDxMqxUuhLwRJOZEMdf&#10;3geYNF/1NmGatlSe6LVoUjQFOUST1NICTRKsyafRXjZF8C5iS0uViZWEhAwjTAMhM7AxHCwzOOLq&#10;6Y1RUkZD8vorZQ8K6acQ+dSXNb6LfER9chV1avfykTJuiYKhg/d17ysSOU5EI/ognCxZB2cCGRNv&#10;IUCbfDw7OOJMI5KjlrUkxrN4uDLIyEW2WXqb8SStwwo85zF6tPAg+1MuWqG8OT05brUa1NO4ntIt&#10;9bxlbS8L5J4KE7dzRnQAZChLOVDGiB6yPlOwo+dx5GZgKPA/a1Bs3PDYAh91aEgUGHiPUAxTkIQx&#10;sF+igZokn05mlL6hKiUKlGGnmALKulZp8WzkcMs3TLpoSwKBnM0ByCzyJfl1SVoGkP2cQyrQao2A&#10;1UxnATnnRWUXMlZjTO4JzJxho9no9QbsGe4vExyNGQ0BhnaesmNmmLxvKXLb4bYBFBm9GB15MoTA&#10;cJzeh34uTJ1UMdRW7L59i18Ba2A3ezIf4P572KiWTIuWJ0kQ6Q7ZBbyuHXLUVok/GK3fsUUNNlXj&#10;UtOvX28aV9dBvzv3hwscCbgfQ6xMWl7jprecgjPbOz56/PDxyeEJlvZppJ22EdBGMrkTaVlevNRS&#10;7GccNriwrD+r1UkqQlOYhQj9SKNRkwqY3ac+fbfTeY28yfUVlBBM0lm2XB3Bt9AwlFmfCCx2jmfP&#10;fbsN7We3W/C+KlbMMVN9vu52rtm9d2hw+yNFiLuJn37F7vB/jhi3L/cvvngM6A/7onY+eZ/b7OY/&#10;P3gz9rW4AqKKmc8CAwXVA5YXC0Cf7+7LZkeKh2pbk9zyv+oJ0C9nUk2qAuyI3Q0zSsFQulEgv6Lw&#10;rrjO2TzDQ+oQ7NjZmNTzW3qaLPLlnHowYC0bYYgkaSJJWrvVvXz9+usvX7Z7QxoT6+Gg9foVmv7T&#10;VHTur9Pl5AcPz+g1kgik42EMkP7x27fjSAIHIrLvg1LB5bJTNGAQl4wXhuub0PYnP/soO+2v1tHM&#10;+WffNNvfdt6cg7TRl2YyyvPIIbDCVnnN5tUWVLp2h6ATM9BEbHud7ZDQXlKUmlBoF8GVsEz+vY0N&#10;FwClyFiUfIO6wtB3v+Q+OKyl6fHiXJ1ej5O5rlu4Iq1JRWrJ1M3f/mf3KFaOC0MNPpmRlqxakfnO&#10;lq6um9O3X83bV5thMzodxpA4Ji/A+5DJnnx8jKqyjhZqE4pBbRz5G2hJ3en72qxYabPm1bsTQkMI&#10;wxdcrpDJ//L12/L+Qa1WpCcONJ6PRH60FvPfwBzFoDIoYIKpupXxb64Hv7xs0Z5Ea50IDslApGYw&#10;PbwXkdQVLICIcBAgIogcPdGF3Js2E2uDCzwcDXl5zdmNaYzetcGcI2TBGJZZRQ6ZZmIUTUiW4CZc&#10;rtQBHzUYPc6XSNWxfIQ+SCeZB+LcSyDkI5IVAxCrlRkMIgMjtCueBsonFMogI6hvRTdICnCSYI1P&#10;txBgopmIsy1V+9edr5uvUun6SfbwzTfv0JitP3iImiIk8ES+ElnifGdADHg8yg1ot7W5lJpLaUYl&#10;exgupgG6mxTf4jv5i4Ardt2Ipvz99jdQ890XBRSITcGLpBrNOuT2UdQ0L969+earxg3ml31w1EcP&#10;zp5/8EG2pPE1z0dzAkSDgLWQcuXjqm1rg5hFs9vX+mH0MHIqVG2b6Fm94vWbM5T1sF9ZTegMXzaE&#10;EmEVc8+Y9fNQbD1k+bUYPq3u3cJs6oy50t324Kubm+lw0YaWxAEu915q/kQc13UUgRZT4Ci8e7aT&#10;gg5XRAZDCbAxg7EHPlMz9xCulymBZk1wwYKN9whfAeyuC6AMA+7RiPdN74gBDnpBBAto7AzmpcwZ&#10;UZUF3oBPCGLThiEr98KqUiEHwEOtNcYvjk4mqRjH0JXmTKaS5IrwGNIPaYGqhcyimaENyqL0hyPe&#10;DBMzKx9317q0B656eGTJe/X9J0+fFSsVzcdAfaw2V9c3dF/AYPC2GamCSlWBSpJt3HhtEaimi0X8&#10;mwRQEIs7ojn3hncLvhR0GVsZIDvQCnrICEfSlXr06LGbSPmIEELGopmUAVYnDA7D8fbQL6XlUk3+&#10;I8tmxhAC7i8K+Ryyad3X1/ieTJMhuJ29RoN9wtYnjTp99jxVrmHFwE2Zw4HzbseLAe23BZ7aoDdy&#10;+ZW6HMYjmJydiQHc38kQ3kUxly8WqnRNRwjhrW6BC0U3zGkxJqW/x1JZQRZ0QyCcqzlnD4cvD6XO&#10;9YQkzadKGCcQLQH+T6NtMPLa3dZsEUCcC8V62FThBMPpkEepu0xH9yYcH6w2A6AlmrNsAYr5+SKW&#10;jxTG+91mstvI0pbO5pdwUOgUhcFILDLJMG2f0P6+VC4mk5AcBNaLQjk57eUnARzBx7Mgt9xe1U+b&#10;ZJxe4xHXGiu+fMWvlLtwDsez0qjnDq9jQFXi6Ulhr5/MDhCYxRWhUACXeobGaJAAn3BbyGxHayxZ&#10;CPLz3vhiMXeKxXoiVF+uW4XyuEyHCejJ2EtG6FtuMB6YUSEOMW4tKHFOJieQYuer21tK9Syq0SmJ&#10;d2PE5jJCZNSN1tpsQvk6zZbhMafGg6I/v01Q2oeEjaQ0ozBot4agH0v7Y6RZMUXEAH0IpQ2urKSZ&#10;weN2OLMD9LBQO+21CcJcZ/SIwTxSdMMizOQ5b+kRcWtA8lST8XWJWSSjcn/SvOpgATMZbboNJhoT&#10;Grf1/VKxVkFmJ5isQECzlGOZyWi4HXrD6hGAE+TmUdCN+ZOek1xfveos/MnZyQcXN0iBN84OHw/7&#10;1ynHDzvL4l4F+B5hQmVCOkpLqX3ZJdMEZwkl4WC/Xq5R+k4OjspMLdgqDKMurtqvX3T77TndPK6M&#10;T1KuXBA9OU4CH1vj/mBEv009HKnrQ9CCLZzEfpZVRt8TcEi+VKRJgEgjaWyftvD8Vt2oMfo9FVC4&#10;dH8QaUTfSIimDA5ODZJYRitkJWxMTMF5tzCpQNUZgWJr/iver9CPYAcZh+qYJcKrxpPUiHJZHqCw&#10;Y9lHJNCSWFCqxJBLEVjwfn7fzEIM94kzTqMn226z+DhkRMjs47Ez1qnUMdk/9C8EMQFQR32ySzx2&#10;0HJrLK4mk578LuPcyZByFtk85T5fuU/gDG3FtDERWAnj5wmSY4GqE4LExXzxaP/J0f6j/f29g8Pc&#10;wXH68Dj+0Uc/fvz45PS0mi2EFrgzzl53/G8a/tfeohXM2rM1M1NOHeEZxLOCAm+aYdTtyuWknarz&#10;kCrGYAx16UzbDkcHmeMJdqqLZXvVTHlsRW2LZmps+e9waaG4MEdAkmm//Aldf90Ow7mW+KHqYZ23&#10;kshfAHTIwMdbhEe37d9EI2PmUtiU0iNTjxFxZbKLlY+pA0h/dFPoXEM9N5Z4PAOxlEKNZQC4mnnq&#10;giOVokmIKmRYpkTGCq2G+SKUdcsolYBkn06ZoSmDqZQzmvoglQDGMgkeBTagwHWLuZorOO+IhC7i&#10;H9bqadhqTBuSsWw0zFtOyc6O1I25nbkIK3QZNxRsoD2Y7PBuJ3RQ5b9heoZmmexOE4AvtgxClR2J&#10;O9G8keaKwv4YYtEM/CWTAvYoyQIWHiEhxgnN4orSBqVvjpmzDkCOSNYBDfXxeOJ5Y0SzqAlpRuRy&#10;RZYUbRQeZYwEZBPGYjPVkJyWuMXK8JgNqq2rH2ohI/ohN0ZTNW02vXfv0NrX7bGJiIHT7ZJmOulJ&#10;fESlpgdGiexM0sax6JziWAYw6pKYvHOXILEI1D65W9JmFxkOzXpTgNkE/nHYHTRuRo3rxaAbRb96&#10;6l13O6N2Oxh4nAeFfB6/5sOTExCG0H0VMw3CVW0YJXUyMMTkWptU9FXeu6Ffmo1NuJCxsqmOyFl4&#10;/7JhSCaDwDfD7DDtJE583Zgo2nWM678v8+y5b6s19WzM1/2nsNmLBnTmy9Zg99/bEZ/9xx9+8eu2&#10;CLSVmK0e1f42Kqb3X/cvbdIcIUjvX92+iiW5fF/P3F1eFQ7KZa3bIeW9kN4mQukZbOlosNvSc+Kv&#10;LF75igtOzPoEIMG/xxGkJRKQTVHt8O7EzcV6iBSH4RWDMtrGXDd66ioXscJC1J+dOTKy7UyAdTGZ&#10;PJPH8U5zTnaMXcCKnmnn1e9+M3j3dorwNiVIGCJI6mG5lOAcDc85DNqj+W97095k2ht1wrFNOZ9D&#10;WQVYBWu1Xq9uB7NfznuPnx4ej71KND/ZFL744uXwtlHPAwmhBAJGERc20KD6SLcsBlvx9e6u6a9G&#10;3niXFOqndxWgkm6GTRoK2iKQxuRgtm5MpiBmCVRuOg6C4qiUOa0Vac8AcZpwIoWzw2QO19os2cNo&#10;dvm//f/Kx47LqEnyYHTDROcbjWnjzAetrjO6jk8GibmXhLPBJtOJSGOTy61Vaw8p/l+gQ4MNMUYw&#10;duzOFEoDZKX1xmiahFFJslF1Mn8Y4TN8j754d/nw2RMWu6BiggbzHph+Yf6kIZWAJFpFZu1xjbbp&#10;37xrfnEzCHj5JC9PPk/zK4W0CuKwPCmBgVxHwDqtT+6l9dwDXJDOAnlF4GE60xlhifsmTFhdFGIN&#10;I1Cq22wihesOq9xT0haq12q09F5+94LbdLB/0B/2RlCFZz4SBs/fewpkgSOHSRtNGBTFAelAoyKR&#10;pItMdgQuUFwA04FVW5HkUh5xUT9MIgF5PZGoHARt72pwu7f/4CCd//q7bzqb6eHjB/hNvr54N1lM&#10;y26SlS1Mt7pHzOhsNxe8ikprqyBk4JycdPqYTIqoraltue5WBMSw0sVz3wU1barvKb6Ec5V/Ci8i&#10;ZhvaOLiVWHo+K+VchLY6Xs+tls+ePMpXirLAWWhezX2kqKboYHLGLe/1ehYdoJe76yvZ+CNtAvPC&#10;DLWgowJ9ib53dkx7xpgGAXmiExdGno87zZWEEKIDFrXpAp5qjree1rD0PKvfXjcySacJcQR9FyH1&#10;qOkwMknpbbPMOF6EJNcQjI/LhEqpp6HzUYPR2ECfkfelDMAYJBj6NxRJxDA8Ps+zh08RWeDdPH3/&#10;feikUeC/WTeEO56bBMFGfRNOJqC8c2xScdk4CJSfZ+AGWA8QDDPJCG28Myp56j1T7DG/NlmWLOP5&#10;LUiDhGxZC84XfAY2u/r96IIaF0W1gqQxrYaH5qaSKdKn4Btjg7HM0El1XekaeR61KEz0hZUdp4dv&#10;SlOZDvGiWhZ6UVME7k4+09jUjlXGwSonzEj0BPQalm7MnTa0yLhSMvkFJjhfoUDy+QcfDcy4mbKT&#10;VIQ6jQ5stli8HUCcwgyACRuUErqbjPMmOplGw09Pn7cy4etW4zCRWztxbzMPweBCXmQzP3v2PFM/&#10;WrIE1GaYebPeKjrv3TYY0JMihaMJD0oiyQfy+TAn0zPiCPp5Kx/j9fgiWAuGMWmiywlcKInEczjm&#10;phJ4E8BK44IN2y3ykm4/oE6Yb4YUKhG2JJ2e5DKVnqCcuVwPKOQT6Igg2RIjP8LdFRDBys2tsiX0&#10;jgExjyejSL+Pwvg8js5VcgHoNJ2kcZ7brHM0p0KrfbX2loisuKFVJl+quDkk0UB+yvSAaBOPYIjH&#10;qCnNXL57mUePV1SclEdcuHmH+uWJkSGIBrMEqVJycbBdu976hmGmmx4fHOQIbGy8URfFyAdZ52Ay&#10;a7+7/PqoGp0m07BRAJx4m8kAexQE8hnaDufHh0/c4jWyxoP2qLbnqdtR5hsAAP/0SURBVMyJ57Ha&#10;LlYSSSzWpVArhztqIABsFFTotwmrnqwwj1iEh6vwMuVWkXZOU9lskCVkbzAYTCxnqW5b8smxyPGg&#10;E4HywtRf0INwrLLHcobNTFUW86j4JusU14cBnFIWIgIDCEYSVH0Rpo6glhKxTJmrhPhVknMDHo2E&#10;DeE3brD9GIa++fLiq1+/rpcfeP3Nd1/eDLsr5j0hxPPj7hrG5wgonIQxACMn4yucH4jt9A4Wm+HR&#10;2R7LhJ46jfeLr/0hoj/LdBubEnZsKv7tV++K2dSzj51Ymn8J0Z1nlA3YB9LgdD50wjXuApY5IPiV&#10;wStiqmf4+uXrbSiZdivXV6PVFJU49/A4E3PAWEYdTa/DpRrSRuKgNK776OUwtcfqcBpAXUALjdZW&#10;bDGdp1ORwGdAGEUvnVR+Mtr2W+NUKheNZYddROTzBAG0K/hEo9FAZEXCyKqZL+WzRBWFLwhIdDWt&#10;5w05jhCK5pQUSYN2FqmOQWsYDNDO+8wkChyCHJY6yUQYV5UCUlHodR2+hiho5yEGGWD+iF3AEynp&#10;MNR88Ao0arbJTOaz9ba53Xia5UGzUNaP5CD9GdHgzK8Kk6SFbNq8VJIWj2Sd5e5TPYuJsOnj91kL&#10;mb2I8nwI9ECETTMG3hw+8FLpocPmRtE37dLFyE8TLiU3CMjmcPKy5X3VGH3ZHH/ZmX3XX7/0N2+H&#10;A/jHAUm0Wt1mNEeSQWknDgTvTxJ7GhEAXiADkKzILmEloCotUAznZ6ACxBg0qFulMsJ3SKVdMx4t&#10;8gQdfum85eVBMAsd1j7G99SKsBoyNU+rWhAa1GqBPQwaFaCVOD+8Rve3mKWRpUJ+5oVGoy6SWHSZ&#10;eVp0GXCbpMAbjXB53ZRrmM1I15T8E7wkMQ/Fl1wRfqDo74CAinlnPYku53lC2XS2HPtDIMTkjUCW&#10;sjnsQ+Njn5OIoXS8P0TReuNm5WhPrxWvdm4JvUKliAhra5i2nYAMx9w96fLWVG+Yey9RORALgFAk&#10;7sySRut4YtoKkveT4IS5mVwoCXmQXHBcUXHJu9CS7Wgn8Y2OqcVyuFj47RtMfFl7NFCgtGLAww0J&#10;ocDH4W6ohsobaZ6xOBl688y8Yd4n8YGjrdlsXVxccQwRvhkM8gUe11TvRhNpzphRspM6RQHXMjJi&#10;b0+4qsx1pakgD1t6Kst17+KC6eouZTYaLRJbV+6pLw5N3oxxiIhITsckLqwYYeFkam/maUbe0wqE&#10;6x0oldEfwYdN1cmfSYC+d0hwO3AxtNL5O3Cm64v4eIFwRBjmRr97cwvgrjUj8XNiD47P0JCr7NXh&#10;22ggKOtFU6cZqRhuienmS/vdGMMwZ5DcgIayRkOVR6qpDbItT1RB1z7NJpfTnnm7whT/gNC7q3jt&#10;9rN6P3ezONukN8XV9zNDW5WZBGY3svvh5t093jyJLSbt89s3bHM+++/2v/YB1hvZviv75PavNk28&#10;z0ft7/JUXARVehtlVlh6K8FVSUyWuCsy7S/ep5hmuGQ+iGKecl9WGsMcfQSWt2ly8WADJVUbXPJt&#10;PF4JGi/BtFA+E2jc43SsLoN5lIzI/ABwPSGUEOJ7gewckdu/eZeeBAmU6NH7iCSyzuYBbE7umm5C&#10;NFZ7lP78T5KFKk6m3hSrdIEzaP5w4ZktePPlrbv5+OnxKQnEZPqr4RiXwoNKJbEeG39FMJVhwoIG&#10;nmGGGdSgLGZBQE3rZfeR9dbVpLj7+mGXjbLP2C5shHHW9/35sjmbkcWx1B1Y6en4aT13XClY8/rQ&#10;CPbJQeHo/f29k2qhtLzt3vz6lwdlSaDqsFDZJnlKFFSXwdyNxPIJfGagOKNFwhjQtv8EVrUyPKac&#10;sG1BMdS4wcQObpn6cNpOZgFomeifyYoVkcy/qq4zZKWuT+No+fDhOQEzxS1doxlPixBSrin45d6y&#10;s1I1DQKKw/gvXt9+1fbQl4f1wCFEyRhNpKGM0V5Bi5zfhRIAclM+amQsEuwFLrpGWBEYELtZqkWc&#10;gqaJpP6pwUbygYC/BfCraVeB2QbuRTNP0NTY0dExkmOdNnyYBPlDr9tjrYFSp9Eq2iBuN0wGEImN&#10;rTKIOc9nNN95X+pS0ScLNNyVWJqG+drcQMOYcd6OUNnZZN3c3unzarZy+OykdlRDgr85uJ5mN+Vy&#10;fjVD/zzsRldZBQczCeWKGykYg5wGpgP11axsc1uNuY+anqoa6CuZB5raEAlVdU0Ib/ebzhaBdrdq&#10;ZIramsRE5QPLDlTSwJUH4s0rZJynn3/+03/1x26+6PVB+gn+Qoufl6lVq3S1ut0O+qtMoPhNu8d3&#10;3Zy7WLELGiaAan3Qqnj66CGpB7eE1xbIm3YunXD4xDwIPp5RTEZRB3gYTfLtcFE7ObmcjJxgPcig&#10;wjbn/mQwcqSolD6wqhpdWkYMWnf4MolWoTatyJR8qhjT28J+lXregNO3jMzELTYQi1xMChPX100E&#10;BP/tf/sfnn/6caFev+40i9FEkIhcdlq4WFAHJqEHwQKU82RK5R81HqF3hXi3Si8+YZqikWHoTMbN&#10;3BGGpFwREhL2BOqC3AVqRSUPBinLgrbCWXxPSs1/mRyS1NIjKWWlMEb7QTmW6XuRkkiQOpfndV+8&#10;fNlsNjkD+OI2m5aYXt1GYSu4ZFElpp2jxbBrYJqQLFUCE205+TQ04N4D+2YbwAWkjZ1OmRIMfkKU&#10;jBbdzmfnj4pnR9T3snSbwWfAUzEHYDpdLLQuXzNRoVPC6c+aprFN3pROxP3BuPz4jOs8anfdKiT5&#10;gt/qwefKbeaVk7NktTYXaYopx7TZuWpj0iBQuMhCBrkWRc6HVeoPB4C2+90ALDaGgoD8KUW5dVzV&#10;wQD3JoQw+8tFHzoM4yb57k5ouVDFox1MGgvtcJ50QtksypnzkX+VSM3dzJYSyGV6FUuwb8eTYWhT&#10;SkYTm6WHHiP4+26HvlMZ4+N88nOI5dsYkiN0rxPkQqiLjMeDtHuxt3eADiQe5Zkk1SD6AfTJpWmY&#10;yeR0p8ADztqejxVhIhjRikmUq+l8eUIuyxUdD3A1PKrtV9azwpDN/269bJ/EIplIZkiKE59Xivur&#10;dCZe3Qd8y3AUtKSz2DQTyQ0T14WT7zSHePWNlosBh0kwiiWne5R9IyQVf4l/w2aah88Mw8eJldaJ&#10;WcKhRQdoFas7JgMTUO5qKYScTv+iO7qerScAErdx1E4RjVhAzwNHT6pMEw20tTd0GbihX5BMV7HW&#10;A8kmozN6bMRXMMCLxaAf7nVgGKJOkcll9kdD7BZ6hBF+SolpNKWUzrDYxqMJ0Hk3ByCNXE3Smutl&#10;RgaM74Zf//bVqMeskGUGBiwP1ReXCM4dTEUhb7jpTcahz6TQTMCFXFEtIcuEhe+qWKZ/H2Y1ck9R&#10;cHCdwu0ruGulTDLb6cwSmVRlz7149c51NuFUA3JvBqFJNzEcdXEHqlVLpWJ6GeQIjKxL0kK2ic81&#10;HLHzFp3LDPiW6WY6GHYOark8qjaAWMGJbZcY2aBBWqhkI0gcbeLNGy8ZLuhAmydAghhvc+JwiviD&#10;Ofbefg3/GeBxsMxBNjLnqZTPQICUy7Ved8SRUFTFx4YIZ7IMUTdRxGLwp1rC+oLyF5vgKYqKjuPS&#10;d2ICS7dIIWPL92l2LOciq5f2mXznhKwXu9wM/+i/ag5gxwgWeWVzI4vLN+iQ78cCSgJMwmYxOyb7&#10;gaPDwCEdT368WL1aowwECZAaweDFZHtDqmuAfTa7M6+uE0QPM2Ox+6Nll+p9n6rsMj+b/DGYUstV&#10;8w9Zn0uuDIqDSQaQ4BmvOr3Jq9boq9vB163Rq87o0ov8ylu98Zc3wQZFHXoIiwm9ANh9KANr5LnT&#10;FBHxRKZViKOgdqlIp3GgqYq5RJxtwiCJbgMOQo6FuytEP9uwI+RErvRe55dgQeRaMA5FFyPbIP/m&#10;5lIWrSgC47GyIe7QIba/IJQvnbPL21/SAgDHxxMMJxcd73eb9UCtSqRhIptJMJCJpcKteG0M9BCY&#10;SbvEojVzBhCbXL1hd4kDeaEi86haDXwv1uQK5bx/f7SBAZvJryt1hIhDhDHI2NGEGliMNPr0/DV5&#10;po1o0txkHNEXxoAu0kwSa9M+4iZzD3kMLhfWiWrkoc6CtCxFHu0bI0MQRpBGzHLQ3Sx7zeoSDo1d&#10;4Yv0Ax2XyrOhXJLGkQobcDGPp6EqAVJ6H9NpHO2oWGruw+Us8iSIwSA5Q6MBe2byHn4T0fDBoEdj&#10;tVItQ69lLiioiFhkGtnyEowAMJ5pNVsIriCohgAf74zKR1mjDK5VsdsaRIHGgLO5f5ILkcKp9PK0&#10;JZbLzpvXUWx8lDjdAWvMGrVJD8emno6Ew4wt2DYpOcjjB85raYxskNJ2SrarOe4phXaVmG4K6lgp&#10;GjPQHUncrY2hyToi6+Fo1m8ReGZebzPzAfyDe/Lat52uR6kJBKK2Xz87Pz88PmEihcy82mNyUNME&#10;nsIJjpsyMx3KAllpXGH2qYoU42zJgqW9IVNNKvM7/Ri14oxLhC3AbOm1+97oHNpNan9kv7cF+e57&#10;K2RqfmQzufuC7b6uu68A+Re7i+zTilx013Q21bKlmqhT9UNdePvk9wWhfV1bAdov5bbKAm0xrBmg&#10;qSMEDftB7aO3Zx8vdrSWjeZmnFUCsZvpEzCsyRwTNoBPwtALsGDcSeQ2gcyoeQ0m5DLnWnPlA9oN&#10;mgUBn1Z3QQm3EWtfDSGV39zIgZqK0uulOJvxLkISfr08LCbeP9hjQjPFJw+Ji9Kz0Ef/+oOf/+mH&#10;P/vDj378+/tHZ4zRWckMx0kdB0CaUqGfnBwnmHhjLPLnf/j5v/uzo/PD3ldfA+CidW8Gv7I257Nh&#10;/mRLKf0xoXX32XmL/2wSeB90NQCkYNVSUQWmXshgsW4u5nmHWc4U8lspE3+4j/dU0fpRVrbu4qMf&#10;PfjRn+wB+IxGvGDU6dy4y1ne0SiM5pgGKjDmJnNKWZBmENGg8JEtmpaEHctTOKluZ9FSXZBns9MI&#10;htpclO5qMZkcU11Gs7JVD8EKVnzTD9kkd6uBT94eTw4O9jFLkEmgIUpxJtLlERsDDL3GWpJLVU1h&#10;ZvW4Cvzjq5vX44W/CaXh5xEB2ETw3AAvmakj00ZiPWg+ZqGj/sCcccZyUyxcNS71YRDUMBaLaoKy&#10;bc31xrpnPIfVH0eEgyIQDIy/nMMIqVWQQY6S51D2sJoGvZ46X9HNwdEBbSG6Bnz8YsGtlNxSDho3&#10;1gaax8rag7qcmSavK0NLigkhQzXfnuAeNj8CPleqIvz/m1/86rZ/C9jvMOFWTuonHz5/dvA4PF3W&#10;ivmDJP1r4KAEHFUURGvesd151HkEf0sb1V4G28j5SAMeqSB6Aby0lQ4XIZYox9hKk8Dd9v9BK4dL&#10;DjldxE2doRxkSW4zomJ+Ilx//Oj3/93/7vmnP8ZFDYssDNfprw+9Pu05wB7cO7y5KKnUahE+X7ov&#10;9xHmPoag06pWtSoOzibkXFbRx+fnxk+KS2QAEUYhCt9G3oRsYICDgvXchovZQszNEF+rbmFVdlB7&#10;xLxj0xmgCJCPovBvyncaLqwzoqe62aqKWPQ8tVpEak5u6ZmdnJ32vIEH1IS1IKSaFNt4ffDaJSfb&#10;avcPHzz8P/9f/+dUufj3v/z1+cNH9Urtj378s71P3vvm4l2ageV0OZgGUOCGt00iPtM8ex2F7QTL&#10;bMiHVLMCshtoKAGGH8l6klsCcQgDDEo9BphY/YoOq16Ldg7o/2QSVTd+HbAlEZ96Bpk8MJkyhzZh&#10;juilgEV3aiafaBYMd1pwZDManpFrAoF3kF+LUCIyBmRWyYtqwKhOv3pr9+mZSSatXhP7RCwL2xzj&#10;rOfUBzBHKsOeQw6ELcula7c62OwcnZ6TlTLBJq5LHB9QqyptrMFxgWuj5MXLMQlh7CxdvlC0sZ7X&#10;JuFn77/3ctpHLyuN+gdsYVBzTLSPTwtHR3ISkeY9/E1ctkmaSLTYbBDVPFx7kE3fiNfjRZaFQb+H&#10;nEs2RZ81jsojsYh6mZEdMYp0Hd85Wn7CoqIsgkreeiQwGOUGE/I4vgJLf4gakPI4cmrHIRhW4tRI&#10;a3LWCPbrwQK27RbdUby8aAVEw/Va5bhWK+xVPmEkOV1dI32RiFTnfiEdqY8Hazd2UK482EZHxJ90&#10;HN2CDYI0tzeLYOjgTtMdQp+bVPeihWK6SOU3Wjk5r7I/S+cngr1t12fnhz6vtaQTMY4Ve/PRPujp&#10;tDtJFvDO8KfNM49kh9uX9ROZObMjN5PvD7xgnDip5+O1PEK+RTCs+UOsht3YYu9AZ8ZkOqzVMoXa&#10;MBEp9BtOJj8rFWpxV4h34MacodFkPxyX0QiWBHTe3GyoflCAw4a2Qa/XZ8xRKpewvEKVEEF1VKlh&#10;5cwmJdEkkiiRgDMaoj2Udw4zbmWx7eFQ0m5Eca1nkED3ahGgw4WIJQ0RVAcTcWcZT5ENANRcpx2i&#10;DZ/Gz0HjSkcbzc7FRfvqYthpzgfd5SzYoBRBREul4BCiJEOHbFut5xlwJqn3fclWYTcPBH82Tfda&#10;lKpxnnIwJmH1y2W80rJvXl8y8qngLp+ptjuLYdvLOJu9g/pw2pxvW3Tpcm7oweMDFwHhwEe9DRMR&#10;YCBIeQ06jDhRvl4Mht7tbQMVL5IHOlsA5ULzWKaSYgtdvOzElqnoFqS2h57XDJQqxzPgCABmI6/X&#10;Hfu9mQMYbz4MrzXgADqBdBO8R6B/tH2ef3QCXZyJSi6XmI6mhTImbPXZaljfr9Pk4TAAhzny+tWK&#10;jF7I6ZCvopM8I77CpTexU+QTce4NREhscMLnhuCjZhRErvVYFlvyijAtWAKccQk0YUfzCUu+M4Ri&#10;W+spx7K5moGE73I7Ma92ME6DhgNOtAWOyOH9bLb63XaL1q5rMDKizOk9WOdaw/64x4yZ9NFGfJux&#10;/BCq9C/T0F0CaowOTSLBMYbqCzkr8yW6uZpFLcJdf3EznF1NFv05bjKhpT8fYo4biZJq8wcnX81E&#10;2NFy8ZYVVULWCFhJ0aVWezKluouAhl1mki6hMhNJ3JBZCh1qIqk+hEnhpWAIFNCwQYytvK6V6Qkb&#10;iCdFZpoDir4zYQWSGX2o49rHydS+YTRIgUNCOkLUi+A2X/doOoMTni6C1uC7YPV6vRoYugyDfF6d&#10;taFJmcFVghcSCRtaGu/fzOEA9aDAm4R8CKKSfJQSgCqFjFTi1nw0PnkKnTxUdnP5QqrbHfFMjJQZ&#10;ck5xQsJyljR2vN2r52VzIrKd2o28HIkThQkgBYbzsMXN8uAiyGwN0alwdI6wExd/BvqFDxQzxjsb&#10;MlySFRBw1MyJQKReVVYG5mMHamaMw0TXVOAqAqVGhCwEUJfQYtNPJYvJyHmp8KBQynD1RiPmez3y&#10;CT4pdCw6MbhiEheo2gOGmFgVY+GbhS6Yz+XgihOfWa5SwqCo6vf6jQZtz2a/3xfrEpJQTBrskNLN&#10;IStWIXeX9qXVIpK8gZItSm84gW/gY+62gbGLvE+ZSRgkUB3FTAx/Ml0SPqAyVEpQO+w2egm2tUFK&#10;o3XDpbz7Ut2i26b1omaV5dSy+gwql+yYRYeWKCg1iATrqQ9FcHx9Cfsz6eGeg8p1C5+ufqfNcxDE&#10;Dg8PT09Pjg73+J7NxTlOIkSqZICvOFdBaxf81bYeNNk3ZZ6BkdLi0fCQZW4Hbvc11X2e94Mi8PsB&#10;3felQwjFHfkh35eLtuS1Odx9BXj/tPbW2+1/X87ZgKBi+y622MzPPpVaKncEQvsO73vW9+Xf/bu1&#10;b8M+m6kwJYVqRhl6in9Rkd4lmgK+mTti9JGB9OkvAPE0dhdeUeplUAoBfDJyEGeOfQQ/XokSdOso&#10;uEH8OaRUz95xAMqISszu0+DaScX8WX/ChH087g1aS69XikfQvsC5kCPhqJx5UCnx67PNZD3d3IzT&#10;fzWIXECa2ESK1f3n73/82c9+/vFPf69QP8yU69etEdH7RwdnqHxAADt58tT7+s1v/h//L6RF6B6Y&#10;ebBpxHB8GiSCwRqYydQPJquWE3h/g9R7uyN/ImQFHJRrorxZlVkY/+LmnPxWRWAWZfNM8sF+eS/v&#10;0u/gBVAE6H7wQf3kWQReWmiCkXy2li4zyfLRGUJPjP7sxOSg3AKhZeaUO8Jh0johcOptmV4ZqaL4&#10;L1x2ajWLkRc+lGCL57tROVK3lNab8ZYxN1rUNVMEWn9y04kEIBEKnx5hmkVVtpMsspxfi1iUxD9J&#10;pu00qgKNtbvBL9ASWUcRUchypwADrUkNQwxmAZnwRnAyYC6ERjJTegwB0KskC6S49f0xmhO8H0Iz&#10;0wCqRwlWkSgqUmh0PCPZIkvgORlkwnKmxy7mOuRnUsohV5g4X6lUUC1C3Ojq+kpEi2S8VipxWbgU&#10;nEn5TIbKGTqRBlpMNoU6VEfEHJDEYTjhiiZIjF3P/SppQMaZ+KuXr15js5WuPO5/8epvfvHLGy94&#10;r/ZsPiKTj+XhEi99C0BQz4rnFNff9IMMKJpLYoD9DICjPrYV0wXCdaxw+UawtPTJdPukLmCEsuyO&#10;M8X8Lipy+8h46GjSYafdguXzMhpyKsVP/vzfPv/sx4XagT8h2sKeAjO4Rb8uW8giAs+SRcphOplm&#10;0V9KJel4ULfbfW17Q/d7ls6ahKOkrY1zOBbOkegHT58YtCMVrApZ5k5MIFms/DY/FRmGvTpf0vBP&#10;uDC2t6nFpny8/8bvFjEQpnAED2LKSq1SBW2rn6s4T1CjLJGgZgqFA5zoERxD5WWEzgc1EkuXfI7f&#10;IFcw9DxYA6s//PN/87//H//jlxfvvnr5tl6tr/zpIZu4Uk88PLqE5P2uUUq6MyytnXQmFOv7Pi9r&#10;W240jWxM5FLS/lf6Yfphhq+ubgYLEroKJ5Ueys1Wj0aaWjQ4WBzqGsrNgMcIz0nmQiWJBqXqsxTm&#10;dabhR6/BtCq5p+1Oi/2dI9WQihoQSikzQnVhxsgJwSvwhP6IM3tbKpVEW1FMVRqyOx7MJFB7xFhm&#10;sam4gIBLDw4Pzx88iLtO4HvMuVCeUbPHeNADOg35s/2DPZiTAnwBNAVCmUZ4bhav5L1uN6LJZ5zx&#10;Besym0oj9BrKZDbDMUCK46ePbl9dQGUEScumd4aj3P5e7eH5QuSNFQJN5UJlf++YmXU+k2NZEE6I&#10;kuAkN6uxJoVbdB8jTo5wrO75yAsQXN0KPd2nzUSdHGYqt4I3zHmPuFssnU5A4iLjQ88lFS47oQou&#10;1E/OzkFtJOUtth2PlKVzmTfEh9UQSbxgiP0zNRM3g4ta4y3g5TGG3jG6wG4YeYZlUIzM6pFlJbap&#10;1ErvE8o6wzesU4Rs2HRgQTerMogPJwutMAKpETMDfg/EPI2bbB5m+Yzeb7biQQuPLX9y824ZLF7Q&#10;dnfK8fnwIASNLDVJ5LfFwws3OSyebDLFjTe9QW5q1MfJZ+JWWqWD0XbeX+SJ6X4ekds18vGbRW8G&#10;hyGWBiHjR7d5Llm1BuyzAPgTdtl2QcY2pCCAUgv1lXphOSPz6y4jyLvSicB2nJ2fcRLHFMbs91Ef&#10;nVu6rXOgqMCagJCzMIGDcFgXSrTFUfoCdYz8Gp6H20weI5M1uj5ydQPJenOLMnNlzynV6FRhYrkA&#10;mstilUwiS9qUBO9e98hZwfq6boGZwMyHBbzMOFABYceR22z7wzaUUh4JJdXNZuZ+sdNvzhejMNTE&#10;WWIyVasWqzHGICAQYPyS5bUbXW8wh8vhDQc++pKdfh47GI6LJFLA28bl4NHZAwmGz6L9QWu+7WJj&#10;4CTrQX9Ty5Uz1XKn04Z3RLhoNho5rT1n5qOKNqmduuGY07uNRae5AnpLJKlzzJCAhGfYygwYiKfy&#10;CCINE/VohA+QiqQNFhppbZ0pgWXd6jTabZHVS8XcIojU9ghxxXAcZCuKiwQll+BDoCMaIPrQ74Ga&#10;I2jyZljMCp00INdA+VZTsO4oi5FUgzkQVRZkAJKWGyw6GA2Z+YvC3j31TswrbW8dDJpQ6SQUuoWI&#10;bbk3puzZcUhsumbhVZZMaEhuMGooRlLvLTe/CW/7sXCBdFr26OrtqWlmYaV3kxFzfAj/Y4tJ5Sr/&#10;rA78L1gB9mzQjNqAHDT31xGpY4KUiyjJoIwDd74EfSO3O9IDDjYnVU8ny8y7QKWSsoU2sJcREOa0&#10;5WBLQZGUDlx4Tk+agarrlPDAVddT1Q4ni3RxJRq5DpEByDkMPQPaTCRYUinkCCBLlArFjuFoMK0S&#10;TuVaKLFHoxxlOh7AEYneZXKv/IFLEYi7gCnYlXnunBXxbd+nCiISc++8xcUi9HazHS7xsGIgsRhN&#10;JiOoKhw76E4xHCCiMwFuNZbTgMkParHMvmjv8tfVyKf9wHhwze4g/8eJq1wFhIxwdLzdwOhE415/&#10;PBPJJaTeQSSOTRHkIxhtW8yZWJioGmBSxVogKvN5MRPBVgAxadUMiWTg5WiIgKZcbbxYmjivGgil&#10;CtkrUoQzklgkwIJj00j9iWroYjniI6rlbGBTOqeki2TyGfl1U3HRjVWKw6BPtnbpWSpdSsWeuKkj&#10;uNasQ+Hkk6il464hOCfdTNZBKg0sT20gup8oKwyGvekUxy2JRvIrQKzp+3HQgD0xddGk0+6121h8&#10;MRv0OBsMowKUEiuEXA9A6JyutEaJhjKl/i9w0Heog+44gbv5tUl4TLJAbSaXxg50RCgl9frGdRF2&#10;k5kvwAnptAnVezejMpMuZY27iQx/V5pujeal5clSE2tDOZn0miSUSZIisUKEvuRzFkbmZT2Gwtz1&#10;+t3oxIc/ijZlr3nTvL7Cu4YympQKtarz89Ozs1NSTAkH4BM6wUV4zLs1Mka7MlZpE+kH4FNyGOPD&#10;xvuyCqL2rty9TXP+3yMz79v/d0WFrdmQA+Aik/nxV6trcDcl343sflj62qzu/us+g9T1+eeo7/sf&#10;mSrG8JLNvHEHbjIFnA0INiW9/7L/rhaNWs0GHysxPGrz+7nRDm+2ewn78HszSOKKaYqx/k0YtCBb&#10;mpKannBXUaZm/M6lgpNLUqvmS8zJM38PLcFM0ranupvPgzXZKq3l0LJYytQzxUw6I7sv7Ik4HOaz&#10;i36HFmm1kD0q5vEnB3ZUjiYHE+dv2/OBjzJ9/+b69t3VbdPzY9li7vDsyWe/996/+uPj509O909B&#10;Ll/3vOB1o/+PX4yubseSUNFn1lqSzg2wOK098aR+MAm015APSgz8/rLfXTz9C+FQRSAtL41QKYJ7&#10;i1VrRRGYonpBmY+9eFwrFFIUWTLeiNDN/+jzinvSpzs7uF60boLe7fLyzXbpU31iLsjqBQEinQ9w&#10;RKBE6ISBFIAwQotDAlta+QZawQEBjESS0dwGabiBPTHzWCP6otdir/DWTV9SqPFdPU+JKDqethWf&#10;FJiWcofFFJEGJaDCA8ZIFC0XHaya0ChmbSBGzm4bjFa/urhthZEZD2WE6cImgL6dZG0MToCQTzKQ&#10;KBVLVQwcYCfzhKg2GCEPnofpgXCPKk1FrRXdhTakTpzNlE+9XjN40OkSSzC/IYjQJ6ICnONH7A2v&#10;r6867bZKW73PdYFJ3RGeYTTSVr12B+Nl1lHRyUGVAhnHGgaZqGBqqmFmbCg8Y9IzQvNyFm0nQwcZ&#10;Z53HUSwrTZTV8OTRJ8nb7ggTjrxbjeb+8q//6p1/k6UGonVvd4xYI3xItaZUZRisDh9N0rDqSiZQ&#10;6OJSIPePpx4D5vFiKbRCHEoXy53PuEN6m+twNxI0zV2iM3eNi8bRSoJefnD85EcfO+V9BN+ZVScj&#10;jCaygz4huF8/wNKu2Gm3+r0uLciMS2NdOIiUk6Ij+y+2tg0gvBLVDSuB8bKrQe0m+vzhOcqfjPg0&#10;5eU7pokzYCTIEZF06VQGJitHXQyaClp9IT+oVKpfrkfpF12xg6Yr5lXyHDOkZFU6RtzGqMWugXdK&#10;Ih1IMVrw9NXdDEWgrKPQ4VxvfM/jXYo1t92WS+X/7r//Pz768MP/9Rf/yCmMoPOo2ctsIo/rR81h&#10;f71XACf77h9/W8/kgu3yunmLPCXEQYIme4PeG4RvGzd5KpDE/AsKn8z8uDsiyI05XyTlzjl3fHLM&#10;buBtEG65c3xcF+wlXcxwGF8Kwgqdv3yhIGhCb0AFiOUg90qEeB0p6ngykuAcZRV4I497p5JP1M2V&#10;kAOm7OZ1+S9vQIT7GT6Kjj3wdm09u/atbb0hGLDHOOywIqOG5L8Azoi1Zu7OtU0TiWhq6ifN/joW&#10;rp+fMBWB2gVXcOqjdZm5mHon1bp3e827pE0NwryAsTeo17Y3yCdarfZ7xcPq6fFv372oFcpsqgqk&#10;wWqpeHIg2Sn2FVqN/qTfHb1892Lqw6CaKSFAioMzcxUw+pmGu9HUfIwFuk8voEB3KVgPQ46/WTap&#10;UxB8QooPJ/QIzHmwtIwUk850MiwW8tGtO+5GoX6h/YKoyDyE0vRhuVwhPwPcv94G28hwG+pEkpXp&#10;aFstlLeUh+MhnZl+/3a9bo0nEHhm0XAltCo2r/vg/Ub9EeFg/8kLFCkGPmXD42mfGmFbPSTyQqKb&#10;o1nExHYxLS38o9AcAmHXybWlRZssLmcIkZGZJSCnlHIPu7e5Ug3gZdX3W4mwh6DPWoYl9flg0x5N&#10;Mu7+eERMq05GVRrB2UJcviOT9DReDy3dfDLkbS6D2U0S5YZ4OFuuFEqb4TDw2vuhSGO6fNO7LUZR&#10;vF9gPnPNciCvJeNaTphAOKlMkC6SbqZ8n0gNX7mYTp4iHN8fvomG80AbkNV2UjjNZxer/nIZuPG9&#10;KKkgnhh4wxeQlLlch6fFmjsLXyNbyBqZB6sHZ098D2AqfQtvtujFEnmJbWaKqOWH1gCeaYxDoMA4&#10;Hmhr1smmPX+AThogC7C73sAHEvng7JzVTdrJdgQ8haTbJpy8vvSWm17tKLF3WmQ+ly3HKgebhNs9&#10;2CtkUmUKTKZux0fnwy6fqoiT4TLqJsKu32/hMa5hBhL98dO3317DIF3O6Y0GYZWv9Az2fvdPL2Su&#10;A5ouS7GZo/wYQXdMpsfDcT5bPDurrOPjftCbBav0JoEsaTRaisWfVsrrQq5G+RYnUXIR+Ihm2LnT&#10;cWkPFJvhAUFRz+QDWkNrGslJQHbQfsnp2YyD5iJbmPU7jHemWALQMBvheO5P6dFAzULdCYgsBvfD&#10;vk9wkreeYF/cs6C6V3ZjWA7KkBDisAANG2lvoGqALJBp4O3gNjSzZKmmOGOJf3fcG6NWQqfHcOHM&#10;eWF6ZHd4TixVhJcxwx1OcQMHjdCe4/J9tAr9ZrvuR7YF0QtYT+qpYWhqADzKQAz72jp5cT80zrLd&#10;RNtW3CUmNinUmX3HL7I533wVlyaEDFTVoDTeFdw3mtNke+QcalPEotQ16PsxzYaHzMFJrst6VgdR&#10;ktjzJYilRKpAw4pAQp1sJDepnVbBeMmPTdwzMhJLqS9SSNEMpvvLYYny8BhHBfgPKEaA/JkyKRIq&#10;SSFRlQ3vA/VJim+9PVR+SD40b6RmjK5joUQ5+yyfOWMqptaaQbFpDGNY5ptIiXIoLcXkyCzUGM++&#10;24ZGRNSx16PvA02YCw1fdDpbjUbLTCbp5lFqSc5n4FS3QODpvIx9EhJJqA97MMC3+Xyy0ZiQ2VX3&#10;kx4dF2IZNCLEd8urg5Mw7AnRPCiZUrAbAJFsMUOmxy0jh3CI36W9zcmbzQHr2CQTGU5PyiNKppl3&#10;JEOyKLXiIBSlHmZ1cS47TKDj0IGB+yygFIYhJRD/k5TfUZG9JUBneHMG4mfGNbTOjc5QSi1eVSBQ&#10;EGVWH5+UckeV3Cduco/jwuS0IUaCTgLTQpAvCQBWnDm84zF+qdh8Y6iFkCMhKoOY8wZ1M25IuVzM&#10;OAWrws3YjwVIwsWBzu0e9kctrAZbLQ4GOF1UnuxDQ0ZKkodoA5HgG3Ou7rs38TlCqHcFh22FmApQ&#10;KwRrjGTKZxa8t3/68ceFw0MJEuTzcudQdkdQ0njvfh6oImnXyzdcQIGIVX1Y/2X+Qa5phjapTbYN&#10;0xXEHECFmvLjMD7OS6YasRAuqwGOWMwGh4O5GAw+xx+aog1kzX1OdpLzzB7Eg8PDWhXcWYXNTbLh&#10;ez7XXNQWU24pA1nKlp1Rl1w0QL7Q4DbVrxlmf1902UnRruS6m/jZtMwWgfhf83LValUTgLuRHcm6&#10;rdbs/rX/buu0+5rw/qdm0qN+uq7q3WDh/mEcYRZ8ZJeNVo6xC7O//sPH2ye3/2IRuOaJNf+xwuz2&#10;Afefzra2DWrXguLF6dU3Rr2YFS56E82lBZaqurdcNAGvTDbF6UxhwnsBHscgb4tzUowKh3xSlmbk&#10;ZmwcWkaAlhkQc6gmYk62Wi6U8wjMUC7AL4I6d1ApPtyvbSP0Vb30hE6P8y3kuwy40fV45HUGAxxv&#10;G6Px25sutOYJZ8dBOUwx9t77mfMzullQ6d8kJglogMzB5gJIca8pizwGwT4LU2wd212zH1n3y6g8&#10;2hthb4a9hqYI5J7pGwk8SYFxAxy0vYREEae3XshlC+nYaUVFIMgkViRe2ZvaeXGW6d1eBv3r6Rdf&#10;Ta8vo4MWUpVk/Mi70F1DNgeMA3omemcrmmuYPy+ERiTr1vRO5TZnjMDcTBaAwkFJk9Wz1F/IaY3j&#10;uAzIbIC9C5iyL9cb5q0amp8VwU/QWR71QUsQCoxgBacA8HVY04IGCNpJBSUceJg2G1cMYNA/vr5u&#10;oupG0gsGltvM8yZSZcPo5Z0ArZE3rBRz8FsOnxydcgQgd1mqlFFHIDnn3YNBM1YIwAZj9MCE7Cch&#10;QVQGRRIiltnIveGQA5JChzdRdPMg20jseAnYy8zsc/kMnCP0rJJ4mJVLRo4MXQK45HGaO4S2SqVM&#10;d9iawoPQkKRKCFfVyYyW9jzWT28PXHLV3PMnnxT2qrlaBv/P7i/+4aL/NlF3z8t7L6++21RXufQi&#10;Jo0AkyAQ9xV/zDBVToMqPiWESXQmOUo5+KQB9ZiGoRe5HPJj7Axch6sp51K5FPyA7vvDDYitCK3G&#10;cLg/9sDXPvz0w/d+8ln17DgZydIRSEeTmJ+PBn1ab5miQ/Levm1RdUjpx7DPVFDIbkOoZKKQHYzd&#10;b2euMMoMPIRNwL9OMcLqdqPH+/vsWbjRLhnWwd7R2enxg4f5UgHktXrZ3IbFlKyEczy1SAXHlVB/&#10;nlxHUMe+HHfm0WVJP1KVooGySP3QljghsNbFY8DQig0Vzgg9abIOC2flr3HoFtGYeQLRc7768cc/&#10;/ot//xevC+7fffFbJ5HOA9kZDCvF/P6D42g1P8863/z9r1781d9hXjxBEIlx9HgKjICwzicHM0nh&#10;xEclweU26OOlk8N+D9kHdq9qTo3+EiwUtCYIr8g6o/+pISTGW8gDBhOG49SQKn6n5N/SZVEJR3AP&#10;hymoyCZBhcqUCG/D0DKB5wzeVhxpW3JfyMwCArHJ6C3LlUv9FMPjNLqBBte0tatcQVxVuFU/EhBZ&#10;hlSWwy1RBwGt4NJMCTztLoAzdZ45H1HDMPI27LzYhky7c3xyEj+s4lEdGs2yBIR0tBwv0CKaZdPk&#10;2oi7FdnnK0THVz2cBsPbcrbYevXu+clZopj69uqbWsn1o9gM0BqueIMAVNwssgim3XXQj2KYndpk&#10;Caorv1IqwCub0CSVd2d+u8j4rYUbByMUmm0GmWI0wCU6/TAWPi0VD+i7xzZVbKjC8SZssSDocTX8&#10;eSqSPvDnoXIdg8BBwu1Xqg8XE3YH0o1NoKSYATBpScYfnmBLVX7WzFdHX3m52KP9p6fTt28yJz+p&#10;o2hSr/bircg0N7rKrlOlRXydyH3jFme1Wi4dK4dmxdli5BRIiFIkeOPQCu+ExDZ7+8atHTmZ41+P&#10;J81UZB+hENc9nc33ksnTUCThB8P1IuINV+n8/3Ja/9gf5GLVLxlr7VVPNovzcaQB3/VFUHHiTdet&#10;OokHhcK7TS3a+CK0HyrTHZn0wYr9Y4ZZ4XbmpGEZp7LRRjjR7neThbK7Do+vMOuKJW6a6Cq3Q6F9&#10;b1Bqd6C5TitV9CQ2xZpsNzDPCC33qUluG51cnl0wGQ98ldHMDePQWqQ6oYbGBukLZ0Jli3n8ND+4&#10;KfjNvZVfogbJJCOtmzmDwUo91fd64OVos4Dd15gF/7tQ3huifuEvcI3EFp4iHgLXwmidI1PGTH+b&#10;HHug3bDQSTpF/gEvoz5BPlvMkG6pM+ARVTlhnVwmf7R3iDJGv40YLKC49Hzhwq5ATZ4Ttd8dD4dd&#10;AGlIkRZKSVqxyVgxlV7EHYJBDtLjYHKR5wdpxgReOl5IhUo3jZtwmkNsGbSjtfIBxao3pPqPjYjw&#10;8XU44c/DK384qxbrDr8V6Uezm7MH9ch2uHfKLG/u5GIk2UlMatT2n1WPipUjLIym+A3SbRnDEslt&#10;SgebuOtRnDCpOCge9htYm5ABJ3GKnc5Toy7jpOIq1M+VCQ7RYSczbOH5OcMHxXVpT80zOU7XEYJm&#10;EeTEhzqDgdyl0g6BnRHuEmdjqHCobUSJQCJ8chZqjqVdDwNT5Z/tNSqFMjWfkV5jfAZFWWyXH2QU&#10;ggtxnFI+MYFEugzDW+YctFnKzs9zufcZy4TSDWa/8yBZzBWWU4i7XFmSB0Om094kQVSWzOmOKpOF&#10;qAgfJ8sFuVcJQGvI/xLRkCMYfQHqJHKuyCJE6i+gAeMhzn9TdAnzCISHopewRKCdT8EYQwgh4nHx&#10;EguAhAh2iHkP6XfNLwKxT4WzyDcwB5M26CK2ncZXwxkcODxGGJ8oy1wziqF6zcxWE3/RQxAKEUfE&#10;JiER0Rfn2oGMQYiVasR1WKhTXonKhvoIZPMGtT9EyhFUwDluvS2kaoJzTJdnhx9mkw94x0osdhg4&#10;wbgYOMbj/Vk/VnRPyPVoQXeC303D3+B3kEtRCU3oaMMLmPj4vK3Fwt0uJn0qQJgCpBayLVJJBcAB&#10;I+oTJkBK7kulWDFTu77wGUdgnofuUqkWKuVX/oDpMT54yUZz4aT3VTdPadORKOOyKl8cOq6T0bJY&#10;xJ6COLuslivUup5POxsVsRx9j/0jLCiuMJ+slkl3Y/N1J19BLZ21TS5UYDbiZMl501Rbi+2AYSBV&#10;HD1ianbpDIGk4Lrgv6ehKtNU9XJhXJI5926rs2UvsnBq6Z/FV3sFNwH7FZwdvV0BwNCqknYlqYJ0&#10;QeXojGrzyMNtbDYZM1uHzp4v0HmRDwSySQKYRjcIoGAmS4qTyReBWtC3YD7PWAHcEXPBxi3Nxi6D&#10;U3RugMWkEZ4xJIsVN3o+b776NkX7wOgVKZ0zG2A3E5e4ORjcJTqm25Mn5acfRpYz9+ygcvR0XXfC&#10;Tm6CSE86NRp0D2mnY5qBIQcAbJN4qZA0VH8J5kjgyJQrpCNmFGh+IBYtahGiT+I/b+g66p2YqkUG&#10;vsgZ8heW3KC9bF2tO5eb1jvhXbqNYbfZ6bcHY5oZtKQr+0cQWWon56fFapk3TBeJYMschM5ZJINx&#10;qRoyJNKsHzXE7Wut5BihaoYJgKkgAFmpemCo7qrMpgKnmCQVGxvgD02lg2r5k/fe69w2bi8uJJU3&#10;DiRcx0lgpjQaPe1ok7IhMKIOCiBsHKsFb794OfXu0w4II6C/JvaQmwlPpDJYwh56NkGgpHegfW5C&#10;kuaY5rGqXnluAVXuclMDFdSQQly9O7qgTTHV4jFfPJ0ZwO6EJtWZAh/FVMpgItSdIXwDd16vKuXS&#10;wwfnwEDoLZjSVhBwnhvUGG/B20bwnMGQcx1Og3aKMDtnaEgvBJ86YklkGkL2Cbp/hm25n8jtB9XT&#10;5z/71y4ooHazjH5BJP23/uIdhP6J2vHw7WneM7wAYY87MQup8fai+bbZ7c9w4Qw75cLTT8uf/cHJ&#10;J/86dbaPVglG3UycgumYemE48RrDdgPeCQdkytV6kYyzaTVsOKtEe9ZFYzLG3Eey14AYDV4ERBRc&#10;QO47c3x8/zpdJv4x7HzpZiUiB0XnQa1Yz7rLCXKOTj/kFBgCrzrtt7/xL77LptZhoDLw8dgjit5y&#10;jhF4XZgZgq1EVw343aoTmYzS6OigdYj5KkUy7BKmhIL5I8Y0ZX2NqFtwElW7ktoujHQnPn+Sk7K3&#10;SrpjduVIS0ScRnzkie2gOs3C0AM4+5Ka8ohnC4sKBDcv3R74UFhedxYvW01OXjcWKjtyc2QXIFUH&#10;3oPJBc8pxEI8tlerAwYBY3bdpzO+JvhMPEQXJuolR8PBeoZcJEtMMEs2jkEZjqYLsK2uwethNyRx&#10;FX7IQJRPxtm0kgE6G5gwHpEkE+LpBIRpNr0AE3d9c5tz06f1Ks7a11e3JLzpbHLkQQ/Bnpju5jqZ&#10;SYynDKHZqkCzutnjLDOxZKEWvOz0Vsunpx8c1feePXiSPztzDg6WaIo2WjWE3DebiqGxwksQ5pM+&#10;F7/Pf2Uww1WPg9JAdpM1S4REh1TlZihciMWCoB9weCPCHk5eXV2u86wfRXG6evTpdZwLOqF954C+&#10;3yyCeKT4+NEnf/Inj9/7DIWK+MLhgKcTCh6Bcwo+GuEYWdhtAFpNVilI7hnSOBU0nqxbmnvSkiEJ&#10;AFtCwBRdgIyE/hffqF8eB25GE7TXAVkb/Y//4398/OTp+YOHe/sH+XyB0pwpgeAi0C2ImRp/SdyG&#10;3h7afIiCImoL6+7g5AhTHneNgGCKxGjHgTHlu6RR1ScAKMg4ypiNGlsk7iDSYdiyj2aTLIoTkhLD&#10;7TH3b/+7//DJn/7Rb25RlW+mYwkcwnktxklPnz5Fmv/m9vqbr758+c3X7atLLHs5ugXyNA0G5J6E&#10;lrSdDCP0og0ITlJdy7gNi3zDj9Qkjqk7yzwNGiEXml6UvGw3YE8AKIJExw5BxDxxGPDEZvpj1NbA&#10;zIBgZmbImUxDRUgGWYQqgHKAmoBs3EO1bqWyYIPmrhtvAreOHCOXatt4fGNDp22e2d68wKsGoaEH&#10;ozlh/HykmaY+vSDMOvE43ubTs8OzP/hX/7pDk5aKPwQ4ZwpqDKezVMZhv9Jd2UwXIPsI81j+pfK5&#10;rT/l5OHGecvZw+NTuiPDSVAvYcKwzmWyh4cHwLOwaWNjIwe3d5KXpuly0u2z+yhpc/S4iaLggGj3&#10;yCgYbux2lXKK/ghd2lIoOsBUoNu6QCGiXjxmfyMwk8pUqs5HZ+fP947r2VISztd27S3n/uH+QW/U&#10;mC0mWIqNp50xJiOoSsVDTiJ/cPxnnz16FI0Xe5NUv/mqnGifPdknJNTj1ULtR65zuu4TGG6OH09Q&#10;dQ0tJpHwA3bCYjUg48liaqauySxbwITgPBaFztea+HSwwsG0E9kUN4t0eHMSi8Ljy8+CULe58rF3&#10;2HSdfIs1ktubgA9czlOT3t4mjGIMSSHznpGTf1xwQZYfzHrDfH0+ihVGLxJoQBSe7CHamkn1vKmD&#10;VEkiMYo5s5TTW8zLjSv19Z14vhj940r+Gd4JMYwrECIE8aonnFIeA0WbzP3Q6iEti/nKnyzazCSg&#10;3zCvg2VoUGekQAhok6+ifAsAw4vEPDd5zKB+uwkA0oOgCceZXOEbE0LPgNkXqd9g6ING4xCNpzBL&#10;JdfLb8AQMEriAAWnvManZIu9h5tmoMSeo7wUKIJly1iOhHX/uAZTSA4e8rQMBROPeQ7mEHpCDEhl&#10;/ynFaYRnvBF7ZUNe6I2GyjOwIIzEerRXktF8KdMHEdpf5twCuQeBI8egZL2E94gGBsIbYM/5RNAy&#10;K9XSydn+3j4qMwDH0EodxVN+MsM3MlVjmiaNt4zDGUeZgWMdacZqOcHYa4lbeCjG1BrWEnkOii40&#10;fEhKiXdyT9sG4BIqB5l8mUoOO3tnnYADlqTjiOAFOo1wxGBPs9+SKdo7kK+oQ+ia5hiQkkmnXEIk&#10;2AIm5ajJ4UoOq5IfU6LQKEbcw+h2KOdE3EPoIHXXKKsMrkZ6dObrB7p/uwa/kDnmy8ST3Zedf9zH&#10;Cf1Mrt9ccGxUGXZx5i4SobNw5BT49sh/E0ZKN5KD7sb4KBbPggy9eyZ9Y3npvJ5J6TQSNMoi1pBC&#10;uqRKNNWWNpWjvN102AhAZ3hyhHc1+YUwlMymFMZNBcsTEAp5fkljyfrPqN6bBhefibAoWjkDbvSY&#10;l2ucBaG2JqmUUREdDjUxAuy0zFEyC5pEtgz7WrRqfYdsL3EQvAlPS/Zn9USp5IixJjOWzypXJJjQ&#10;WUZlETjhlONV406EiEAEY/u6hh/wh+nEvo5YeY1KgdTESEVcBARobSRSY7qtaefw7dWLi4tfIQ+3&#10;9OmSJLEKm2AZwh7Ls4IoGum8MTUI4WgNxj/jJM/OjgrYTmdRvdp89PRDoBzd1pgql/SKgpa7zwV1&#10;UoWZz2eHGhDF7KHTh4CwOjsvEXXJY/N5kMZk9tAuQgihLedM+2tg5OlxZ3IuFw+24WLD9GmViMNT&#10;TctgfDZm04H3Drw1KA8yIYI5U0pqV1IW+pNG0E4HOLdSyCZzWgksoq6//FaJgaRlXNHQNrleZBHn&#10;KxXK1cJzJ36UwzBUkwQt4DQFILN0oU/kcKCDxwBqJdvDpgACDLMKKWAzMYBqUid10xXW2iHZZH5I&#10;yM1RU7oohabp+ko+F8n1kMxUQIpeXd6SjtCW5aqSjmhojdTEu7d415hxpb5UCt5jI40iNzaQVFWx&#10;4/PDx48REo7T+5fO48ZJZPYPj50y6Vxi4Q05bacG+6k60rKYzJfNAciU1WY1xYrmT2YKZaoWs9cM&#10;5MrwEvUD1aJGuFIb9X6upfFk6Prq0u91Zoypybewc0Ubud/x2w2ekZN2r1rfOzioVPcQTqPjQ01D&#10;5bxZoi+kSQsJuv4ImU0RIMULsjtJKyDPKggW1wR+hZTp2WPimmCgR4ILyqfVub56eyvaZevi8kpr&#10;MoMbEN0nTQJtADH3Sl9CAhMWTRgyPWSrVbOjDvK0XASRcAncVCEk2SY/2bWnzaa2czx9cEvEvRsz&#10;7gLTXYTir/YV7XU2EWWHQre/cj+WVIQxkjn3sclmLSYz1M2xT0JuMxohfNK5vb3lZ2Yl/OCZDbyB&#10;GGFeUj10g+6y4uwb4oabKWWzKNwC6jE4YaATMYR8xigZNju3A3Su05lpsticusNpus2NA76MUB7q&#10;T4alxNrGF45IIqQ417zZ/Pbb716/fYstCq97dnr25PF7H3z46fHZw0yxHoXZv40NELpLJKaLWX/Y&#10;DSY+9B2tYoVVkYiskJ4KMjPrlNAUFsmSHuFimZeUw3r0ot+fITJEo23FKClZzaYQhsmnCKoMjhIe&#10;0LKxL40nGpFyIaezMGV/kXvStRHDXIQ/O7mF805sNIhaTX0krGVxH7wicwu2thDjQvRbZwFFcfo3&#10;eB+mYFBpIjdDv4lX4JGALJS63qetd/caQLqSeJPJa/vYA4yLxmXjdhmeJHEXnW+KswQ9+GzlVbPV&#10;hcZGzpHEZmPJoDyZyep3pU4SRemwh8adRIs3aE+BNhW3FutbuRLywQQY5pBByEs0Bi0YTVn5bKjC&#10;8PFKkAKZLan+mRDopaGv+MeQiZaz1Eu5E/K/wdmW4gEgAxAQ1+UK0FmvIVRnPHuZANGiISxRXOAd&#10;xXgZgDvxcjDwJxJIjDj1Ui6crh6ctl7d/MPXv7vBhHC56l1ee8tp/dHZhycPKtlcqV4ABERSyxU2&#10;I14OHg26tJXsXmSmqM+vupe5GtRq4clTmRBSBIPheAkFvZKLZ2kwg0MqFvMk1tCpxcEXG8Oe2Qwz&#10;kGxPPkMC9I/+KFuuMk4Mx2Hgb0dj5plyoUMZRPQ3QyXj/AO2wPtnQ/BNDwlHxL2jER6kgbACopGc&#10;Us2hET3HfsnNgc6YDvvzEXYMczZh9N//N/+tNw4arda7i8vLi8vr65uuIP8dWoOkHQI2wNrWdo5h&#10;vXQYc6fZJPpoFBJBOrwe0eiNSeHTNPm4avRCZYgB/VeCKCqobMTRnJ3jAonD0IZUjLqVLumnH3/6&#10;X/8f/qJwfvr//Ie/a6xne2GHVcI4HuTw+aMHAjq+ffvX//k/d2+v2zeXc99PAzQ1oRb6nFSDRfQU&#10;EoO/CjLBCDqBpMpEin6uyxyfpcMVsxNS/gXgAQ8mHrMEQa7wKzyY7yWYtCaPydieFnkQtSJvm9OO&#10;H0HtQ82EN8NJyyci7rG/ZK8hr0lxasT4IZwRAmjK3rH+FB+N5xTPQ9y3FaAyKpss7jDFO8qmMPpq&#10;+lg2smnI3XG4FWq1/QV24iMflOqPzh+RdzBbZPYsB1t+jMAtqjCMPlNqq4tPuJqhxMh9qYSSwEwX&#10;mTgTv1Cw/PyjT9uoafQ95r7j0fDAMOBZyrSjALZwHvkBY6NUqX4cjjugmIIZ+j1EisA4y0Doy622&#10;6DzkZbxGHyOB1Ha0lHXrxWpomQdQByFv//Czeq7uOGU3exiNlAdd8HVE0XEk0veQ7ZLgsSLwAhKx&#10;NQVYpS86ueLktuwevQqVrl78/YfuuvbhB8h45WaE/ZOR71GJ5HOtVP4tmlUk55HyK1yY50FmNKQB&#10;z6wMN/lutsQaPQ6Cm+Xmmi7JFmB29Cqbi0wXODdUOAagtILYJJ2CVEcdGA9Xnfjzm1v/8m0kGBA8&#10;JsniL+KZQaeFzMvq4cHTo9PnwTSH1GDl7HAQP1tcrM4Yjz54/N13X+az7yBGofyywhzNVy4ElyER&#10;fRQPF2AWM++imCLhS1Z725iPsPx2ebSRU3wmvM1KxHpboX9hlkA8Ha/GQs5k4qF+mnZG0sgGKSPc&#10;uHoKsQhVjOvh2wAjLkbNQ40LRHNCv4+e4CxItluD4YCyVFLzMG8h/JBKRkNFbwABCZlfAAhQo1jP&#10;FHLLUU+zPqRZafPLqC0SycCxw6zCTTabHbqdmUzBYEKo/eDZLul+Uon1+16/h9wWwtxbLiA9Lv4x&#10;ECiOeYUOOkpKuv/lSq5cqoKDZkjIrIU8Fk9L2lDMQnIZ6JrbHGJnsQjOFDJkS5I9AwoAHQCCOkB9&#10;A40K1MP4iJhN5rIVYGZoEFbrpaHXpjLMl9MYQCG3lKVNygSCP5itcZDEE91uHylqPgjzTwIqqls+&#10;2dt8UinnJtGeRD3jaWoVoEHnD485v8FXo2+lA3uJLQ2VX6rT9sb+gP4vV08niroxEZWnC5pH3CaQ&#10;KlwVqhVhQTmxhPzQ9UfzyfD3xMeyFZ1RAxVq3HAv9MccpEYZxLa6DUTU4rhMhDBfqqrENEAZhTEO&#10;eTOgwG0u8aRQ/PDR6bNu791y1SZqUXXRPkL7lO1zF0/MEa7XNymdns8me8oJbdpm/gNhURNBTkG9&#10;KROqjWw18BsxEo0l2g5dyMNRV1G+aIQrjcIAo0yZHFIEUSTGw5LU0vGnFFJqAZQTOpYjDjMaym0e&#10;FUAnrWaDQVK9ZYHvxAlkGMNnoyyMIs8SwkF0SmkunTneD1ovcD3iKDRh9B2wBoFz6jxUWc1FBnSD&#10;VB2xFzglmuDRzSzx+OjPMOgTR9lMzO8RsPw151b8UdsfXzNKJGmfLBuz5evJuDsZg1GJjQN5NoBB&#10;iyTxpVD2XqDYwhAcVEJiu3fA+ohgDTqbrChj92qV1nUfEBFXGAhoH3cJaocVLTDBpkC8AMCkwQwg&#10;g841pA9mtLVqjpZBoBIRlQE3lyszr6Zvugmh8DTKFkP+tLuJzPjoCDazUCkNgMjCE6EjlgIBts6u&#10;NqO9SokTJpdlg4jgAYid8o2hpVlYuqV8TOpw0EdqHlIEShVJ0p0Ym1FtLaaZeHqMUlxkVQ2tC5zh&#10;3C82JjmKy9Q8Sp9Q6dmOpmWcinhi8NjS0Jb7lVYujt2cdCgDAr12gYQW+JwQagNgk4QbEk6k9AqF&#10;PCcjEYslBd6fl6Ah32i0cRoccZaYNjvCa4PbK6K+1rkm1Wb1mwVqz0EUpUNi9Mejh6e5vb2VNwK/&#10;mU0XNOvaRov1vUkEgatY9+ISnGcUvSESQTNG1Me1RZH+30wYjYOZxeuZjoweZAsNm8ralNbWHnc7&#10;8YfzLmHqylmUf2azPu6518HtLQpaoWAYno74RMNOm7yIdkaxVNo/PKgd7Ff29vIgj1OONjStR+M4&#10;L64XTGg1fKVJsGPpgF+PIZzts4Z5vyQetLt4UuQxOEKISmRoZFDMGEmEgTXRciDSkeRZoRe9dzFA&#10;76DdFvJtAolBEt2rgGpSJ/KC1WgwGYUcNkw4UDFqMErCCtjqV9d9N82zlaT9MrXB9182i7P/aL//&#10;QbmnZ7ZvxrzLH7BeTBFoWVg2hzHGW/oyVbFRXDdvzPyeNWMXn03ikJLbUTw1WTZ/i80Dek/MWhVM&#10;JaGHlzSgL9pO4S3+mM3JtLXYtBeRRgAuMZd0aitwxkbGHJNceRMp/6TQopW2JPHjRYGl8sr8CJwh&#10;Rfi32IL3x9u4Uzo6ffDBJ+//+Pcfvf/Z6dMPl+DP8TbYMrcDaEoVOeEtgNSCHk6H3lxYgQi0GXGs&#10;wtUa7AiJKukaf9j8oXDLxynXBf7HdS9mXYrAx8d7aE/pmlGzkWfPOMJlH6eAR2hdzIkJwk8a0wOR&#10;dmi+ihStncr9MzBTtQaEB9A8SRk++SZxwNiNCQlCSFisGW7F/+669+qiyQKjGxBZz4AcKM2LpVlc&#10;2heq/cw9VaBXFQKQyRxcKnWtypBwa8AFpPu1hcbJP1JhovCyDCWH8/XJpz/l/H7w4UfnDx5lnBQk&#10;r6EvmalYSmxmNflMzQzafA0HgJ/iQCUfVxhndKGBJNA/MXbygnooneYV5T4KiRoOOfQMo3LOR6Pq&#10;pA4WUhfGoryAfAbtXC/XiVerhXwBj1acD2cAKNCHSSUjxQLjshh68vPF2skWAVyQHoNcIAGXeyEH&#10;B8KDvoxegemO2fLDydHRg2Gz3/aGTj57fnTy5qvvfvXqq+Fs0r+46dxcxTOgKCOwCLhWInlb1M3d&#10;H2a/0hRjuA1yhpMODjcheNh3s2UnlgTr7Vaq1dJRZMGO2LA03TQfLQLAhW0vaiG3B0GI1TLx6PzD&#10;n/3ew/c+AAeiwzUex3ybeQtjM7v7WA7AlMGs81/Eq24akKe0lQCiM/7me1CyZPOa/IkcAQCe4l8e&#10;vGlyvGR6Ox7Ohmgs9RYBShawSNB5zBWurq5B9ve6/aFEP4LhoINAPNhIWdjRYjSq1erRhre1eGYt&#10;d+8IhlyVw33V91NBkghzosDyRRomv4g4J7M6QQo3EhhTMDOmtmg+8XcSkJ/+3u/9N//Df3x5fftP&#10;X31VPz1GaDkbrPCuLZWLp+enZDP/8Hd/88UvfwU0YjP3qS9JNl3CKHsGahelgBnKsfy5BxbXzjqV&#10;AKLB/Sv0GNfUe8g730uZBsYkAyDjGAKC3ypB042zEYp3CjPStr54POIGrEU6BzwhcrQ0QW1NS1Vk&#10;sjnTd1TXwijykinx2W3PzIZIkwAqkGnHmomf+bI/51/EYLkD7NqoagjuW44Hm8fZgaFt9On2E3Fm&#10;62Dkf/jJJyEn6YNMIhOly7WesnMy8J7zZQJBr98JxnDtNmlNNeZ7R4etoZwDAMoA8zs4PLnudOXM&#10;BHRpPQehxEIifUblM77JI3SXKx6W6keNTrPRft0dvJnMWkDcKpWT+TJb339/vUnN5piC9lfrq9U8&#10;c7L39HTvwI3l6uX3P/n8T6r7j2+aoeUAJzyEXllWX4KIzriRYc8Lb3NOAedOuJyUlTT70nCoAB1E&#10;14D0gPj0M5F8K+ncvn11vIxmTz9YJY/iGK6vOkHom/GEqIEM7IAzNeEuk7nTbOL90LoM7jSXTwZ+&#10;bDhAJLM8GCYZs+XooCYZS3KbJqtFZjqO9juRbnewQGVodgMGgfQFoAg6mqnMtj9uj6fddDqcTWaX&#10;01xo+SgSOt/O/XJyEyvWvnvZPUlUzj/+816o9vJv/+7hXrZw/vnF22atMozBekuPV0E+tH7o+fN4&#10;ZpkrlEBsp+LLbHaUKYyqpUcx94AI7SROI5tT+X4RvzCiCFGo5whVLBsnXsmmz53kgWZ4mFNMAI3k&#10;tJajzUh8yGeNIg+zTQc+Ei7MZ0gE1enHayEayyOO1Ws57ZYAhIloGd1p1ymmEk4UkcZVathncqiO&#10;CnsNJQ8iDO23crGQw6fWqIfQE6W7iHUHmjXFShVrGWr7WvWYHpkE/teTQtGVjPEmPA7A8BEpSNyZ&#10;6gcEQXzVDf4QCChwirlU3KVhtorA1QrHhyOfBhiHLd3efMFZRaD+Bp4/pNIjPI2GiDzj1TOhHzzo&#10;dKegjWfu1EvNpjDKCXqsiXVsWUHHAYlakGIgYwEMYJKCtBilKRNrBjggS4tlOJMB7cKR12WTgipp&#10;N8mnOAMQ/PTWSy+bWeFpGA2nV7PooOux7WqVfKd1o5EYZgQy7I6howXNSRuTDc6wEnnhNPDXrOm/&#10;S+QJeEnGpVAHmC3AjORT5ITDFYyins/JtrOF1Qa94+0Qzo0Sjz1ZjY+86eKaR5gCzZRhxuJPOBue&#10;mWktmJJtlIMVYBznCGGs6L5/dPD50cGTdvfFaPoNDGUDeYtwxSXJq+fcMQpMwDE6KopMCjwGVGJ6&#10;0Wro8rryQjDEf8NoNxxCpRGmY6UTGvUhC1tVEJVYl6aC4GZQC1Y6Y7Hwms4xBpP6u2S1eZhWNJIi&#10;cXDgUFVC6WAAUmVF+TZfz5KZVIBxjBR8phq4KjkBAuRM/SU9UvqKID5z+RJPwaSLJi4nIeWOIWSi&#10;LMCbQm6DIp8cRCTfFNhItRRJ/hAWYqDgPtj/M9oWvF1y3R0aVIepGvybLdYdzOv42MtW//rV9f83&#10;WHy5mAZoirGBNIBhTJhl+sYIgSu6D2qH45RLheUDqAcaqChCbVdRlNy77UbjcgkgJZONjj1EC9Kl&#10;+nLiR/q9CZkHxxjLB64APrq0lzrddS4XBfXEUJTzl1wtj2AVLbb0SPrJkqWhQuNTMrMlMGQcoXrF&#10;/eN/EF5BWGQBnBIFhOgSfAPdNzpBEwYn/sBHD24jDy7dLl0HdRV5dWpO8ihSSJAdFLHGYYvITuOv&#10;kHbpYYxy7knRPZOMGoUBWY/uOSNZWgJCGGqCAT7MaHUYe0J4mJx0DskxbWzGf3ayLdsWmnYxOHKw&#10;5iFowWbnJCXboNvO+BGoSBJuLcflXXEhGE6HqzCATjEBAggZV8aL9mw0/2+Osx1khjJyGVr43iJ6&#10;eHb23nu005LqD6UCfwitARkrfzXLYsH69i2ubRSl0ChsyaEK575kAXlk6x6btgrbthuT7F5zd8Tu&#10;RlW2FjS1jgHw6D3ZmkiTJa4vbmDIG6K0swi8bvv25t3L26vrSa+NLdAE6rrXN5pScXAcB/t7R8eH&#10;B4dHBEZeVGIQHKikE2qjaGzB9/SgHzw8f/Lk4f7hHoU010doRSVLKooYmXL0c3kJR+T9Gap/jIYk&#10;X2+ukgF525pZocMgwbXy7zrs97XarhY2DWWJlNLTIjs06qksG4o9oZDY0XZiZ4ajelrbmvovqr7/&#10;sgi0D1NaePf4+y4/F9uii419yB1ZztaTpvDnAaZosQbM+hJQ0FTwPywC7bjSvCspbeh2qkkFQpnj&#10;Q/ZKzHIEUlPJIlykgW9v1qQS+Wo8W/WXkV7ANmIWE1qsJpyqDgLiEirmPakhRQ+RhEe8TZPkkRH5&#10;EO80IKIhs2x3B+9uGy+vbvnTCyZOoXL68Om/+vM/++wnv/feJ5+fPHyUBJ88X3YG3nWrjWRTQCuR&#10;bhAbIAVKgix3Tj4mbUUAJABGNdgE4x1qDLwwOB81WMOlvFPOpJ6c1GJ0kgwcl1E5CGqEcDS6WdMp&#10;E8pQsvA0lswi5npwWonvp2JP0ADxh0HF8I9kHEmVzJpqWy86iYcx5GcemOiNV1e98f/2rvv6qsGo&#10;cq+MICmFBq1YwjelkClgTb9ER5WSVM3YF+oq2hmeikC9FUAoVHxwvhRGluoNU5ouEa7cfPPq+j9/&#10;/eKq263s7T999uT3f/rTn/z0R8+fPd8/OCYaSUuftJv2U5jQCpCQG8KzqrMHfIDSVnhd4zxJEs7q&#10;FBoEZyoRSGVk72EuAEhYZSrSoPJOE7TJONDyi8Wqy7iI05woSjWIHiEnhtA6KwT8KdaHx4fVYjZR&#10;LuTpTdGrRKODIx5rEnbClBXACS75SGRmsIv0wQ5Vi7VPP/yMkBUs54gYxlexty9fzqKbh8+ebPrj&#10;RuMarUg0vpjGqHhW69ZIxt4xbHlmCjmKJd6q/KCF5EXDaE1a4xMMh4Pxcn1+/iTD8U6QLWaRz9pg&#10;27NY00QD4tybTVKV4qOP3n/4sz+sH50gCyOa/TrkoTWCW1Uhh2WdDGbNVtJwTpZ8kvhBDgcOpKSe&#10;SwX+ixUc8Zudo0PCFKvSCAJsA3KJLH82612+QiwBiVWOAY2dWZaZTJZ8i6pPHinCSyLGaFCIxhSS&#10;j6PU03jZ0djjs5czhUk6svQnDyr7XjoUtHt8IipGakWJ9anRpJUqrTrunDI4EYANZZ8AK9mAjDjQ&#10;e/UHD377+s1wQXc/P+956fkKaNfZg/N8IU/K+NUXX3z5m1/j7sq7nI56PDOgeZDQfHImsLwAIxJV&#10;fRj7IGdhZF14swS+XC5HkGWJ8CMbsLhwPIDPxQlB9slq45H2ATwb/24l3fkXoy4tQAJWFuwMOU6q&#10;eUbTesyizGZzRE8d32n4+kZZ1JSLJp/ipvNIOt3ft8EMlNpAsDSy3x15+quplk3qKU4jy0iQB66M&#10;eTqRSlFMMjSA+6JRYgmmIIS4DlykXqken54BEZaeIIJJOCgAtkPkjjwBJSUHWjnyu74sVLIQ3BYu&#10;qBXgg06q3evX0/n6+Vmr1XDc1HQMM2aFtx57HJd5IhiaLpFYGtWhb7773XIN/JKCeUl2nM1VETUo&#10;lvbpPgS4NCy5IKC5GL/jm4fR3vL9939WrNWHiPhHUv3uF83OC392ud62g+klJm3gvNCdZcfCMUaO&#10;Afcp9L+ZNeXcFSnv07OH2/Kj5uvbmLNGVDc133780x9lCievXv3NZNks7G9fvfG6t+vTg7PwtopQ&#10;SGz9b3BblUIUuPPYwaAnhHMyOx8GDfoeeYzdxlGG26yT7m1+NcE6ppHM9BKZFhO28AbfhTJcI1q3&#10;Lozj1NGaXoFEEX2O5Mmym8yNoJfnYkvn8JMXX9/+wbP3cuefjkPui3/6m5NyUHrweft2lIkuUpmj&#10;TRRhlhzTp0QKfhSIRObls3w6VQBJmdsUioeR+PNQtI8vQiGfqO7HT08e1Is/ycY/TibrtCTpMGTd&#10;vJuoZdKnbuI0vKnEAZNuHm5XDPRWLuVQBB0CEtRh0CszfKBl5uZXUeUGifEgN+yWOCNBKPNZqFio&#10;Ldj2pl2ASfoC3IpDAz9tZBzD6JqQf0cqFThy08GozxCBfIAmHBQ4akLqDjeFOkv65rojsCUJLw0i&#10;mVZK+DGKDeMW7j6nKtRfjDSFnsYdkC4soZCVo50CNgQbR7CKSOlGYiis0NwLbSeYsPszzLuX2UKq&#10;Ui3QLKX9Wqkco3jsD1aDHoyzCIbYPDfnXgqmH/rD283FN7NumwnngNOCZMcEsXgO5afFEh0KQvgM&#10;x6RkEkQxBadA8Nu8P8Bgkowqhb4V1vZ0RGFG4rKzGse++/IyjthAKjpCHGbuAw5Z4NxDhi0eHIUc&#10;MDuiNcKtaWFPZGHMiI8Tiv4JiQKikPRzE2bqIoM++e3GOIQYeIKrSZtpAu+eoGwISKru1J3SzpWP&#10;mt31Kr34I6OjHXrHTi/sFE6NI9VvkPSWY6D0gk+wqEKn+dxTWn237X/yZ1/O5uAaILKrAUoI+mHG&#10;ZptKOsVlXCVmsiZ70g5XkiwCmWUSmaxYnse8W5NcGnF/U07ojdE1NCAgIYU0c+M7Y/0q6w5R77Ya&#10;A5J9SeBTGgUYUvGCIJoibg4LiIwH4gmpgOWU0Q9kAWb1HP6qucQoQwfFkuWxlgHnI+w8CYyZG4Rg&#10;uYtMjYjeCl1kqowimFh10WU6wN2BTzgFiKf7FdNoiEDvRGoP9v6I/MDAVpUlmutshzFLb/o6k+dy&#10;diHtIEH29vbvvcmLSrEymnoc/AGJG/1M1YDbcSCSEt4EDAZoqU/9SK8rIgDcN2BcsNNx4kEkRvIM&#10;cdTyEvlcOSv3FzRCOO5mlKuZHCSdcLM17LY29T0M5aQTRquxVKQegLlAnTSNhguJWA6uLKw8JIUz&#10;zkEkXMPYfBq0sZjP5lhdyBtxJaAMkfoMuEqQJuj20slEbIYkjy4IfhRUkAZFaOZoSgXIfriuXCZG&#10;muZmYy8JrGibi6z3snlu17Ccf7xXfYpHp8QWBfcgzZIhu+gexmhCo2ClgQIN08ISXhJlQKbSSUx5&#10;I4iikZORuJF209PmXbExiJbYIx0c7M3mNOak+grwBLlqeg3EDUJKPlMGgkiBOKXXhSUvk0OMhWUY&#10;sPOXM/MsAxEyOBci1EL4pG38+MH+w4eJFT01gCzZJEN4DQLSZPXh6XhycZlASFAFhuksmz6p+X/z&#10;PaowItib6sAo9enjqfCgRatdqo6tqQMtGVEUNcMTUQlkVo4ZF5pCS5ZO+mAyHKR0hnMrPVwa38HC&#10;63vdZtDvLFA4R0i102xdvSZJ47dK1fLx2fnJg7P63h7kSZAC1GLAg8lljZwTw6TU3n7l/PT4k08/&#10;fvr4cSmfHfQGjFtB/GnqYgg8EK8ICRKKA2UqUw04H0Y4Uddqh5zURTMIAj6DPo6Zoe3KPxMHwKDw&#10;P6Lb6fLqM2rcoxrfpKsG7K0hvnIV283Wp7Yd57vC3Ahgmq/djM58b+omm1vu5oT2Mba+JjKbHb1T&#10;nbH3V+/BCMkoIprYxiPVaiIxA8phHeruPoKt3g3NzoDaRWJTlkTPSPOkKOgPimaKKSzOCEKK2zTt&#10;Q0kOIGKzAzuMFJHGFMZJwF/QuJfSVQxleGBOsbSbdF2mT/H5lNQcWoQakaS+gnNp4D7PgyoiFm7W&#10;OEV0h4ObRuvN27dff/1tG53yxXr/8Oyjz37y2Y9//vGPfu/8yfPq/vEVGpKLZYeUiCfEFo8bCUaE&#10;HBg3XssXYpa93lKBtAYeait8JowwEGaq5VIPD2ooQGgzgg4fe5ZQYISamQ3oMCH+8gxcCP5GM5Mr&#10;Y+RMFMXFOldU33EQzBxS2FDKJRJAAP+c3dwif7b5rjn65ZvbyNFTEEGgEx4dVzlg17MpVnv0rkBB&#10;2M4Cy3s3GTdVJD+ivNBATv1MLpVxBTTTV/ozgDak2UVsXYfb3vyLFxe/uLy4aXVGg9F3X3/96tuv&#10;0A5GtHy/tv/RZx89p+1xcooWDusQkR1pTyIXgnyUICpmBZqpJrGImozYQ3JjMB16F8ZifssNS8Jj&#10;j8Qw5qV2505Jf8QsOXQT9mi51WswycE7C6+6BVXu457HKIyIRHccBGghlwfdx5VD4ne2mJKd8WE8&#10;n3x37aEKQ2zZpgfBkMWYzhX287XBOKge1J9++sH7B49xXffD81qtNu1gRbhxisk0eEC1Uw1YzxTP&#10;CijmKhKD1F43yx1JZaPPJFY+UmBoeXkThA7mQPSvX73rdhvhVCi/wBINXO8KssE0ES2cnT760eeP&#10;Pv44ninTKMc0Kx6OAahgaM6ohipm5guaYZAv6umI32vQD5hEaxhm9j75CSxi3g8zWBaSlAqk0Ada&#10;JQ1GZNLtdm8aRGNijTwfVYyLdhYFDDMNgsWcgkfyrPIDsfB9hUZRBWjCcE2BgvDa0/XytFQfISIQ&#10;iuQZie8j89DgfJbFDcmpcdOSrJ6Uf2XXbiO1ARYrBNOQAc/64GD/xz//A1CrVBKZQmk8GO27uZNi&#10;6ejZY3obl1eXv/3Vr67fvOZoJpkDYkLQoHmrlIO1wKBEb31DLQfbh0aIDUDqe5lYrgyGqmg+pxrk&#10;osivz1R9FHvUyVxBDmk+jg1kateZnhnJKyexRSmwEPmvobtIQFwQU6TuEMQAwcZHoG/HoWjkQMWP&#10;uYO8y+hKXA57GNsO2N1I8Pump1C8uwrQwCRsoDR9OW3HXcPMcgUNwEO32R5dRnMQ+DA78ub1m/fO&#10;H5VqFR9PdnX0JQ9AWUUAYgnwqZSLpDOrbp+Q0+51a8BEZ/P21KsfHIxb/WK9vFevDUYM1pKk+pB2&#10;sYuC4eBmF4xG6FnmUGzMZM5PHz15/Gm1/KTV/IYkGNGjJXOXYQfZ8HkQyzrne8cQdTbBvF2sZLKF&#10;UrP7bji7KJXS3dH/ug6zldrs00oVkDqn5HWhDAtLIPbFBpcC9jwjoAFESxLHSvZxb1PDOjK8bPvY&#10;G6zagf/ytn05XfTL5T10LhfLp+P+puREHhz/vr84mWx/SaPZG11i8e1mQuN5C4eCqDx4unPcDRcw&#10;BOaZ0ga3d1gkXMv9py+K2NFHsk78MI7W6DZWKlUy+Xw4/3U07mA353UhBQ1zRZZ3M5DVoVd26s7e&#10;nzZfXnzyrDhKRlDBaV9f7SVjubOHvcEXocV1LHkuRN0s7M9f7++D3USwy0lHDnPxZ+RwG1TsY0/8&#10;1atV+CLBglojI7nJpY9T8VPGPC7iNdtIpXyeS58lIoeJeJFwT/CqVgCJnsYjh7TMAAtQ3A660umf&#10;SptAZBKggBM/1riZjfporGUmyx6jMJQAmUvhwALyhWyMF5I2LVMEtfJgD2pIL6X19ZSpBhUgyVkO&#10;+RcXJVJsEjiI46gLp5Ewni4u3l2D9qKTRMaIdLIajrDTGdWuQjBpaQIWOCfTMXBxUkHAuSzl6oSW&#10;wLRE/FCvnJIZp1Kt5oiABXaXcexosgSq6WSABJJRQb2IoxQ6QurVD/kD+hLZ09Pa4Ql7arhc42HP&#10;yZT95V++ad42eQ/5HG5vU/Z4rlAEl9Bp+gs8NlYpOFoQ0XNZqIyY9SWmQ5AtUBCjhSqWw9Sos2TE&#10;KWIJyHxkzjxIiV4efJBy7Ch5PLGX6pVthz09hpysGDK6Xnudc/OEFjdHusYAIIJ5Boc558g0wOla&#10;WYc1qlMawlkoswg15TknVWQZmW4N3DTp29GVwKyawszkmfJ1sNrcOuVNzWKbelxI/BhoImhUz0Eu&#10;Q0KqlOXBZr3/5t0XHe8fwomWqBDypB7jV2FcgDUbsMkfWY9xLIuTcnOw3qdnwvXp1YmNElfjWwnE&#10;SbzemLar8NIxT6Dnf3hymfcZhzeTGKocZGEloinJXNA3lq5bhIG29W3goxuAOENAXGdWiG2ihyLN&#10;i/DUzSJVnVsGEsCkLCH7ZT4MbFOWVQmXXIJyj0qGxi3TJOPUgzqCrMFAQi7gOpuBFUcP19wfoeOC&#10;bhUHK++SWWgYRsbMXx9Wnp7WfkIktCfiLmyqUylqxWD25sXrv3/57i8NYT93234LRBG8D7xaENDA&#10;bwEWgfksV2nIUkWtUDqlIsjlc1ITFc9RRy0w0XRyk80VuGiDEZPwqHHpmyOp2++PS2Wn3yefACIB&#10;iz7bafsPzk9J+bguIL0NzARiAqURlG3S3uqwP2aLwNOYLwOUVpHxwoMWZHUgh0CeNkZHC9+LDO2l&#10;hYezNqctswUqUNZVuYJssqwkOAB4Y/DAodbbPEA8LJRtAeACbVY6zdCJG+2GVtWks4DCFF0fZlOn&#10;yJwmeLEEmk80T7jYyvHssaPlJ7AwZ+Y2TYAkkzWwGst4l9CFlF11/nKx7CELFBxKMGciGbmw64jA&#10;yAxMehAUHuJDoiEJK5faMU2DBmvfcXo1yYFItRWaPRxNvm/PvWAcSIyHXP7gJFkojjtN/ppDHg49&#10;/C3hMoMSx8YbBRdXZIIk9GZueT9HNAWO3EVUZVrhSl5D8GuVdbs9Ys9XU+UZuKhGNBz9RsPRktks&#10;scrsy510DJ+KzpnUPug9KNuKoJsN0CKyZRg46NwOm7egqugrM5z3Bu1uq4FpNSkzENmjo4MHD85c&#10;nBiLZcIXCS6dqeEQwg7Apst3b1/Xq5WffPoZs2/ktaQPuVIGLB8Fbo2xkt/x6zSWBrKxq8TuqlRl&#10;nWaX6goKimRLWRt1+D9ZM2oqRJbCM1mdUu60Hm2emUuji6YU3DyVGoh3iNrdoHSXGt0XgbZEtEWg&#10;/f6+9rtLXvSezNObktU+j8WrGk7jfaXHN/ZJbIloa3j7ADuTNNwx9TgEobdplDpVyigt4IL3qoFR&#10;PM2sjPeOdB5dLJkPzmC90CdFWALMQQyHX6KurFZW9A7IjyVpyXPDuZXxCdsA1DnPgmq/1tcohF4h&#10;FBrwntMpJX+xmKNcwRm81Rw0W71mu3tz2+kMvWyh8vTDjz/68U//4M//zfuffl6o7fPi3SHK5UQY&#10;RUpaiYCsDAVUWkGQYHp+AJx6upjwclmQP8XMg71yAiUAyVCHgfmZa0UVrZke1S2XjPjM5zQlBvtP&#10;mHDCIsckbXrbKDCrVQ+wJARVaQRiPZhBlPxK/EXsrbd+NZoXj05o2g0GjacnB3kpVE2dTJbRgQSy&#10;NJw0nRCTiJoTikELM2TdOAMCBQHK8tAwlpehhySpc7Jq2JWL7eVg9q4zwkOc3ogMALGrmo47rebl&#10;m7cvv/nu+vaCacbx3t7jR48YWuRLRei0jFJgYGqZmrY1cUb0ZhU0anDKGsFQyxg2ckU4blGDIjpz&#10;xBlOhaB/vEur75nEw1Xmc5j6wG3qsadJGCRzZnquWQfdFNCriMyNqI1RFlKIYiKCHAn/u8RMFeC9&#10;OkcjbIMi81I+n87nF73xX/7qFwgzjUFMdOfIqBy//+jzzz7ZDgKAWzE8Y9W1URVuTn9b3SimcOco&#10;CQScETQFEh+rMC7p7c0qW6lRk/X7Q5rox8enXrNN+ECQNqee7gIjxAiAjU8+/PDnP99/8HgdgmS0&#10;AXzEZaBoJaJCzKZgQzBSN+uu8t8d/DomqG7Uy7PrgVamGbSzTlLkfvT+EEdgk8xB6AK8Gg3Xs3Ga&#10;22u3rxE216Y+rtbISqj0ZDGpqhwbAIIfVSJtDDOwMpkBq5pX5DMx96MohKC68IPj6v675XA9RGAT&#10;B0HVkKxd+oyERbYxmlu8Z+MLrACHWmutUj07o9wrQiJBYBsLSU56rMHRYT883husFy9fvXzx9dfN&#10;dxfjfh9cBS0Nxt1M/XgfnCpUtYoXZkJNrDZGvBuxUUwII6GlxOKyOll3F1MsHMLEI1VfGJSaKTMP&#10;JjLySJXOSMaxtu6dczhI7NhQ0cfQ9GwPihwQLwoNINNb5PHUNKctrR6AdMnMBFTJ1Q69YULZDva1&#10;E4axsc9GTxsQrcsQf4FSwI+o8WVOSOp+19iz43pbAfKFZOg6l+BgnNy20vNtpVZlvkMjjKMYsg/e&#10;7VA9uPhAVUAAu5nCfBWA8t0vlXyKIZCRboYIgQ4f6vinj84CRoikAssQ+GKyk3I1R1pLMGVOAHGX&#10;hUI2PZmFcNjptL8UhRii7XBEfQ9kDqXERCoDBA/0LvJfzNYZNC4w3pzcfPW7X9TrD+gaJ6DH5Rbh&#10;2AjKXCJeGvtxAL3RCHBQpfeBh03WOuuUEcpqTBgst5y6y7LLubODB/RGrjLFBG2BUrKOXl0+/1nz&#10;+tXa/+3h3vFoHp2u/36zvXQz7b1D3yneJHKd8Wzda+fpCq58OoLjCkbm+XzCTTCdWoe60nIb7k/7&#10;J5Dlkk6QykEg3NJqns9q4NVi6Q4tQ3xcI+tSmBEIQTzYRuP1blCdNL47f5AZJUKDxq9bgxdgbWO1&#10;/GT+RSnN0LjmBbez8ThV6FENaD6/TrrpbDZ5FI2kJd6ReAhCBAv1XPp8u3SEP4/kgEPOI79FTQrT&#10;0XL2eWhZiaIFhdxZohtO9FA1dJJH8FWXoQ7cv4kHrzXFYN7NDZF4obRDj2e9qKzmKCeBhPQQvgOP&#10;RBRgLwimyLRcZDdAfKwzpn+Eb5oXkI4krybNMpMQiOCaK6IkP/YCUkM89KbhMdhM8t69ep38nZYQ&#10;C5C+CNNh7AEEN16aKmi+Ag4GoZxanpeAcQ86XyLw9ObkIoVFnPhiTqE07CMDOT1kGoHvx/7ZqN2G&#10;EIEOPpOTbD7LIYsDM25pKGgYh+pueAu4jmWRu72a/e1fvZz0VseH+4yE5nOy7QJB1fOhc6GLtC4V&#10;a5za/oj3OD86PhXGmcopoDSiLzkKJeZFHKOyLhcgB2Q8T+aaOTg6Gk+GCTcCamIwQqwsxT7E52W9&#10;jM18RnkJyIomtcsawYZBPDnn03Xao+g2MxuvsangthMHlKSZ/FMMDOEk2XCa9LCz1IZUksL0U5Ud&#10;5Z5J5Cw5T/9mt7yxybLNboUHsQd1zEpjkAJbltMoVUdBq8CYn26Wh7HI42D5Klj9MpacJUJFvfx6&#10;kopl6N2ZTMn8Z5dQ639kyWtTYjsqUlZotChC9O906lopfYI5rXUiv4SqTV2q41WqiTZ40XImrSLI&#10;EvcZpKkehpQH0kVY5CV5jTxuiXbGNgCQcIzec7fHoDI9gXQBtRLman+ZjdeoTJDwreRPYxg84Edh&#10;4DNcu1Qc5ckwZFTgykyRwUzyEzeVmXqxwJNHDoGHK0frAYggtwm84WwRrEIDkuRFUPDaq/cf/PSg&#10;+NF0jab7zrbYTnVMezSazDijAcLuADoqzU73qvuLXAln0+nIlx0rnw/XPhItzhWObxADaF2R9lBc&#10;x9OzXA5RA5isEDbKsKihMSINy2B/uy4gUJ92ZhmIvZtNrVqmw4KTJHVxf9DzR3QZ0kO/A9AVUhB8&#10;DZYSzReJdMO92W6x1VtvgoSM+7BbGqNOWqwAAs7eNMEJ0d8HXEwbD+K0SJur8KpYydM2FYdeKSyG&#10;FksGmOkcovKWV6rbJNVrNjD/okE030BW55iGl5FcTLKRuL9f/3F0fZ5LnbkObBmtMkMrFYRMmZdp&#10;HEh6WgqEpvAFSx0KZ1JsB2y4M2QSBDQgjdSfLBPSPhWKIJXDUYwEkdwg7At8uwZVnt9D6KlYYC2x&#10;NmXyxYw9xqWA8xMPz8fuapY2p6/NNe2EyJY0fENKShlKozVycHb0+HGSCWqSMcm2O2wMe7iS5mC7&#10;oyfbf/FyjVcfwFQGKHa2vvsfYWrI2tWPMVMtckdjAizwqwG7fm9pYF/RsLGUP9vGK9+qM2K4+soo&#10;NIfQiFImV+b/JJO/AOcs6qOQxjI3lpffdDjo3zam3WZkNo6tF5Nhr9O46bUa08EAB9uqYKLHFfIr&#10;YpaTpLUEPa3duGGATZLBMHA0GL5+9RrxH1GhgP+KrWbk5Uh3SFHACJpEgVTK4oDuLtpdAWxGm3rz&#10;PyjJ9BuAE/GXyWT5DCQ5Zk+besvUWlYF1FQd5t/1DPf9apO3/BdfNpu6/9H9kPBfPtgOZU3osb9i&#10;CDHi8ZoX15Re8c7yhpTIWWn07x+vAaAqRpkv2BrHPEDAeUIXi93WmZLkElSRuEt1gx4JusjSwWH0&#10;QtMF9pOw6nATNJmkZUe+gsOChDQk30tXMRLVvDqXZfkbJUO0JFQK9kcwC0hsAZ0t/KHHIyVtqt4b&#10;O2tBWwE24MVts9Fpd4fD63YbNlK1dvDpj3/2e3/0xx9+/pPqyckqmRqt0WBjs2ovssPIyVEba3oe&#10;K2CynGYwlknGz2ul42oOpQPeEteCJo60W6kd8NvkSDGAfK4AO05YGKhTK6lagC9CbovGJlIvJp7v&#10;BunmBiqt5wNLtFB8NNqI0d4sdL2M9+MZbHNJtCfe4L0HJ2X0K+neJuJjBPZs6a1h6/2KML9LQDGA&#10;YzOKkAQjiaJRwiR9pLXHB0R2PgLo61Xf78Jz4fKvNvV8EdKwUP1Tn7ODxsl4Mho2Wm9foOr4zU0L&#10;fePt02fvPX32/gcff3J6eoYJmbVc07kpGRsOggJnoJanYTqQDQMjkkm1OlaSptBcBPdII4ii5gca&#10;KgHI6hUoUNUXuKenk8iiJMKM+Dzg6m40TddaM2XWAXasMEsUUIN5sGCoBopK5HZp965jxXQeMvhe&#10;NbNMfnN7zTopPzgIXnV+9+Lr75oXaRqsvWFxrxh3IqlxgOiCYVLuigyuF2uOJcoEnuQdpiRARLos&#10;3HEaZ5DCV7F0KVMUJzODP3Oqe3lLb8ctIlOQgG3o1ssf//EfPv/pzxANW85CqS21Lf2BjR9QbSbA&#10;d46xNur2wEbcb17jBqJNtKsjqJlFcRDsXL0T+4XfEQqvnIJYU0Dbu20Eg45hhNLM3fXIjCCAIOvR&#10;g2LR+LEqD5CynJquhsamE5OizvQOBcKQ0DKypqPQ6rBQxcmFaupZoX6dC/vvbhhBCsos8CRrRSAx&#10;biN5A1uY/cNPcq6LTs7R0f7x8TH89z57bLI4PTpn5nR4epDfL3Smw99+9c0v/ukXiCOvAG1K8Rwx&#10;Oc3fUAxAFwjyNG8aeq/RWBYtnqaCejbM7mRwOMd8gjSLOgfVFy4HswsbzaBOqu3Ex1sugczyUIIK&#10;THdAO6x02VYCWTZFNqggy77jm2wWUBz5EO2JVS6bpamGyQTDMjmT4DxCG5dlisQimrmqcAXjVEpm&#10;sj17J9QAswHaghwMIt+qwtggSLgRT4bmUD5HHSl4NIwappRi5+tXaInwPxJyNmcAbMhpOsqQ5TxX&#10;bnz5XbVezx8fADkKMBSGhEATG7m66Eb9ZGTv1pFlchllGw2GwATIM/azeSj7q3yyEI51Rv0nH37c&#10;avfGQ5z3Yp7XoeO53rroLZHI0dTsD69v2pftQfu3X3+FOn/erU36qy0oPPps8XXlIOEvLlKRk73a&#10;s4E3QfYIhXSRW1b+cf2w780T0ZIbP5xP0A5SMs5yRTagnDmkyInHi2BnvF5mNXUfHL3/9OyPX84v&#10;T8IXjbUfLFPh8avZ9nU+4ZTL9XTisHlxVSgVB0Him9/+1Umlhf5zupJgoLfZ9MKhHo2nYW+ZLxeR&#10;3PRmiGcMM+6wthfsHaXa3c7lzS1I5E2ksRjvr2nN05xx6CQBa4ShzfGQyqb/eNRB05jjpOfmXnl9&#10;SOc5f1jbTsOl2sl4myxs2sVyKYi7s8EvouV+OXLTWUUb11fn1fPq3ieb5M3Yv0qXRtloMTJ/H2p3&#10;Ivcr193Gts9QD1zHR/OROGnxaIYVkcvli5kPFrM8tizJ9H4xe5xOFbv9xnR1M55dLtYjbaBtqJB9&#10;QLo1Xv0qlumWa/vxRBZBUVKR04dH2UICcBFD+ujWkfYbGS/hgqnjGraSMP7MXRivrbESTZKZIUk8&#10;3oYZFIvaIxu0xYRmC0UjY4F8vkQOjxIg3R5o4sNlk4XJBJi8sN/rc8wCFETlj3ZqqVDlqSI4KG7j&#10;IEU5WoD7TRejXCEnL4F4QvyKBVxc9Q7TW7DHk9tef+ZJqyIc8pAI747mg9vO4XFltfUl4uzI7RRT&#10;LlSUOq2e3AkiqPF47962B/3VaBilvc4hDW8TgQ3qGoI/Jzi+nSKax1aQDw1Cinkd+jSbeAq1Y06D&#10;zulZmXHIZA4qCLn/YD7rFPI4UAsgMCUZjywZWbU73dWaBH3rpMMMUxg5LplPiBON+gtHMEkaoqJL&#10;zIoJDo3bkRMrAUHAwgx4OWNYoM8AilQcARWjSpvOnSwHDCGEgQ9S3OrmCG3HfERV0g4iparwrssu&#10;ko+SJKOoYrVchCrZygYLViAjMnz2mDFCr1xNQ6uDYvZHuYo32XwBgieyrsiLZzvZ0shGIMsENCtv&#10;aGyCOUXR2hWFbzfw0CsQg1XazWdkG0Z3TUIrGkkq+yNTVlsROQEKDIIlalImAaUsg/VhlE5lVxsD&#10;DipRTyaFcsTmTNaTSW5aWTIztdlyb7+eSOZajEEiAJzUea1mjw7Lj5aTaDZR26s8BEo6n+DSIXix&#10;xsbLNAgPJE+xbp/NfLwikZtl7ITLCy16En4sSUEeUvwAiGNhxjZZkD/rcA/TwtWk4rXXnzz/WSX7&#10;KMBMWbWfLrBNhW0vL5YsVXIfoB3K6TwNXQ0XfwUaPIzbCkYKySWqNNwFNvt4hHgSqsh0TpaVKtzv&#10;9e2NjGdr9WoijfJHjBl8vzeHi5QvuZdvZySYdLUmE3AiIZzkUPlnT1FS9vuhcglx0Wk4wSEibDBd&#10;e/YXLot8Spi/KHUBH3UzcQA3xAF2E3cEmEsgnwzowWEiN4JtpLAA8qHmRp05eWSrNalW8iRGAZTt&#10;TQJZuZvOBVkg6l8apxtbXyOvhxQ5kg1SbDVkNMQJsZAtROKj9x//xTKouIkDWlO8MbJvFgncYB4m&#10;lhGVAtMQLVZaGZoeoBhG6sY/yf6R1aIKNimkMiR8EhqDKLWmvkQECcJk8sRU1ZbIdHHky7bXqVbr&#10;SXRzxH0UZvv/z9afxsiypvl9WK6RS0Tue2XtVWc/dzv39u2eXmfhZki2aJCUDViyAW0GuFiCbVC0&#10;TfmDAcMSBMMUQQikqA+SSNM2JFE0ZZMmx+RwZjgz3dPs23c/e+1VuWdGRkZERmTk4t/zRp0zly0n&#10;Tp+uW6cql4j3fd5n+S8yoJw7CW8a9WzZuuHjbaWhChQClA/p349ou4fNw8PEwo0jmZDIBvF596rL&#10;yTlzLaT9u0+/osuZMBBZJiyEBD6pEOSIFBIvmvjhnhA+LlkMda28jszVZa2Gee5tths6OUmrQ7R4&#10;hUMlJzM4Q9XsxmRZKg/ZoAqMGGPkhNDyTBE/VE0iUwCSP7Y7M9bkfOqho9C5Hvf7fG7OYrLf3tXl&#10;SbcPG4o3UypX9vZ3aXajW1gs5RxMri8uDnb2sOFBnVKxvIQKTK7F9UB0VVayLGaBKUlKozpQCuz6&#10;BraqwouMJ28hRLcYonAXVFsNUHLoL3Nx2Udho1lk0kk2RKlGakv5pGGHW37lVrjubVoZlnxvC7/w&#10;CwVBlcft23gLOVBvht8VS/EQ3/sm4kmIeMMsDd/bW2E8foXMR02hbqe1kimp5wkn+qJprBhEUowr&#10;TRw2Kmcei5BvQjNCiZMUF8WgRnWPSzVnKLGaw3PAcy6KLUNEnwWov6jrCp5QNIiBeedoEDvWCNBE&#10;WFmJThgwFZBfKCwAPBRvDOAPjBOAOHlUfTPPYX+CG2UBUcczZqIaQZC/0++OLgbXOKMMBgDeKlvt&#10;B08++OB7v/TB97+/VSshksZQECwATCLUJ0fkk9Wq7Tk5xPfTicNmtV3SMWuQ1SZaTMIxCiHekogq&#10;8rfctTWbVMTXyHaZjHHhT08ufvzjnzbbdWlwhMdIiPSVgC6zEdnGCvhvmvarzuTlJOguYfN71MEg&#10;cR7stikCs+KwsgbyqhHSQyyb4ITVsEFVVmE0YIkr2IowSdVslriKbL4oBQPMiGV0J5J4NUIjJbHT&#10;bFAjZqLxBRkgJmoyzk6CqRXBMMWZAwI2mlmnV5f90eT5yxcU4jwrVnTvvf/ukycf3LlzzPCchNqa&#10;zgganGYsFe4am4+vtKy+ETEfyAXAzqk9ZQXR48jl4fPnaEKxMZAHQmAV2BL9RKGRL71KpZbYIFeX&#10;mY1NgJkurVyuJhMWFoKMhTWPTMVd0hBHhAdAVKpkiJxAscR04HSM1Y3XfHAYubIllcmnjnZ3B6/P&#10;h+7E8abNeBJfR9E3VOxWMBXScJLpk1w14brTblefQewcXMecWXPGZ/jypI1Gew//vbLGiZfBn35k&#10;jh49ee9bv/Kj0u6OatVo2U2KE8v1be4rg1MawiNzzKemAAlhDGGPhWxEAIkqBxBwXdjbheqk2B4C&#10;J1c82qgW8UCDDCfzkclhS4dEeLIrOPP0+kRhWAoXFUTjzUJRZB0UaFNZ0pEgR4q6sWYKh5AFeQ9S&#10;SABRIhTWmkCBVht42yQcWI07yciD2vYXvUvD2YhePvTu3pj7Pl46JcaGojM3LwMuzKYxajy6dwfV&#10;BajirEjOGJYgl7JQKWNvcHl68dN/+uPel18HCJoFPgJLNG45cFiiHEhEHW7kwgWLio8fO1x66Gn0&#10;vXGeymQ4B8ks6dLxfuJAjJhbYGSmo6locZ9IfAnElHA72zvYhAqqE5V9V+gr4lPpzMVSUwQ/+X5W&#10;hs5KYlTqWeVVwnwFvxmyFXFv5GV9v91qceAiguGuOMKJPV58udZzecRYEj5gLFFG5Y/SC40hyiGw&#10;DEUN5PKyk0PhY+44sWyB4gF9COXyI1A/kc2N+I5biqfnRAgu0HyZjyTRtzAZacmsN00TOy95AGp0&#10;0Wq7fffDD35+/nreHwIINZG8pHJGmh19qyydYA7xDP5EAJCK+CTYrrJ61EbAj/WSsUo6vf7+g2N3&#10;5VWMApD3C8eq4PYR8dz4/GX/4vMXT7llw2ukM8fjKVbQrKikNZ0U62WVreScYbJaXk3ck0w+iK0d&#10;HD8a5UYkVdYqLTvyfCISfxlaSYPxFQN58BKm7a87aD8uJx4owOzM8xnHb9X2K3kYRXqm9qSYuxt4&#10;/k0P2MI6FatVM+1odm+ZT/jZ+OvrH9e2J1v34866n8aLsL+46Z5786I1OV5t6sPpNbswsaxjMadl&#10;cv1JZjxLdYZgTVGjWpcyR1phXjbqrmm2a0Ei1qUiimwasWgLxYNF+jdMp+s601RiUmfWEjRTunNl&#10;Nq9fT+bXZ1RZs1WeDCTAdD7yjBQyr5WktDPS8fTVsH+aK3JnwTIRoczZKD4dknowh25pkZQ3CZK4&#10;ca6WDPOjix3KOZYnun/p+P2S3lgvDNu94gQS357NIqM9wJ5+Mfx8maifzb42F68zyx3nOpvIZoBe&#10;6hj3ufQgnKnlcfKTGzdaFYwW4lQrSXz9Kjljq7Zz6NAKWEV8yyNUMfVGvmRqAbRjkpbAs5SZJ5h0&#10;nJ/LuXy3O9w+3o4bHnyby/OFFrW1tZ6J5e0RCkzgRJbmGBPIQpBOWkNHEw3hVaSw6c/pfS7vtvez&#10;FcZWdrO1P+hFrs76jVq6VtTiAAVzC2wHs+n68Ga2niUjfCw2qc47T5nDq6qeKJXqm3hxGUEGxsVt&#10;M26Q9HBHYqa5WMeL1/0Zh1+1lC7kCptVZhW18LKZu7ogFmPWEolAbCCz6bk/1EuxWquo6FIQivx6&#10;I0e6OZo4eaPBS+NSiSLAinp7MqqWqww814vsqBMZXS0BfEQCK5kqM8ZpbK9KTTOb9+FCUf5gyZFO&#10;j41Seuf47gzKOKQm2OE0khlslPwsfMbEBG015hY0bcg8FssB8QgxJvpABKRMOs+IbOWiVACffMq8&#10;TMBGBIgQHCC91DjDBGkeidCZjCZkGEMQ5riV0Y60JGOgYEhoAV4i6rTuZdd3/cTW6fQf6+gJgX0k&#10;XmYCLTDctfSqBPwuyuEiW0q7luPNRTBZsKEgI0S9SpruZATiwaXk/+WkoKCXn+TtobgDah6MD5wu&#10;PikT5QTKQ/NEag3El8hLgkDvKJOM5Ohoi21vzE76eSO9sayhoTex32LZl6rI80SHN9N0SmZ6Ec/I&#10;JbeJeij6i1qYiy8fNQt14mBuG4mV3q6XY/PixOoxruW0QbAEvglpyQwwNZTwwonvSq5bLT9C1WeG&#10;wHfq/YPi0d32sR5p9q5825kgRdksvnvc/i59B45dTCkognjzJA3MBMQlCvk552uqvGnw2bPz/88i&#10;sChhvfmsmKsxVAS9DsKRi8DXVNbiYS9oSM5EYzyaU0JSyxg6BLvo6StrOEw099Zo7o56QdpYlOqw&#10;QEFAR2ajNSwXTmVzxBLn+ABJAFxTTaKWkeubZaVSdNw1DjBQCDUjkiuk7QXaXfRo0qMRCG2HEnvc&#10;Q9+chTHL69oSS60Y01EXEBAnwNylQbPK6OISzbQSiD5sUNse4eeJZsugR/uYuyqevAyqqTQz0cIy&#10;6q/jOJzBIpGpLkQYxialXKtWqKWT+EMUgbiRrWAICuMavA4rRNh6UuUQHEB1VBLpHMkNzWzRtxTZ&#10;Ozr8/I960UdOmGEgbXbQisIclcMbVAoYCplFck1II4VBS43rWJit4+BSwGpDi+pg1rkxq+X0pgPh&#10;X6mnycwifISNTjVNXyPPOlyvSwcP61s75Ax52NtaDir/bGqXalXOwJhrzV6/JjcQxOR6kY9lu8Br&#10;33mvcnx/UcgN53bKBIgOESjCC0E7NdZRy/LOmo3a3W/HpzaOkPRKM/HkNBHIs1EDaCKVizAZ0z26&#10;q6LgrdqukM5EOl+BLNlV5ANSbpPbilAurGCx85U3Lc0XEm6eA4QF1z2C0GRqMd9MevPu+WJ4GZl2&#10;FplEYI/s8cDsdV1zxm5CRFmLlZjo5oqVZCYHZWKIOqF0pRUPii2lNG8I8kw62Lcy84TTRtoqF0up&#10;UDF2D0lBoUUEaZyqFUkrqCfo5YxGI3vY229vcdx//cUXklWLQp70dMKCQSnqKVEn4SxRgUsGG9bm&#10;YbGn+kq3/GHBQCmBPanQ1EBSyoNQMlKhSeVKqEpUQWlV+fZGE16eRAwJw2mTPMKSNcSCSu0RdsfV&#10;I3wJWQySgAmbkd++FYaRtFRYcpLWSooEGgkMF8ygNKOGqQVpaLG/t5fVCxAwMR7gTQH0EA1jfpEE&#10;ku4I+T+Kl3EgSUYMhUd6CVCkBDXA2rMD38xqQaumQ0A1QK9j88h5B8JBJnR0ZsWig0iK6KVjTZT2&#10;FGRYl75DKleklJxM7Zur7qtXF+dnHWuGynH26MnHR+996+G3vrfz6J3KweEI8fZEzKTR5aMcG+zV&#10;IAQaJZ3ckfCNgygD2yXFUhp0GpaxArmSzgZgExhWlCtratJcPoNitxsbzNb/8PlJ62Ab4XreGeGO&#10;cM60hb8h4HqxRAEtqZWvu6krJ/XrU9cEDxzzC3rufMhlMH/lUVm3yeqz3tqmh4p+uFItEhcoYbLJ&#10;wJVFT/YrKo6cIEJ8InmAeSn0Ejp5DDhXs422zG/Hm/e7gXZ2MyJ5zdS2gQskgEFVarTWBecU34BP&#10;clC6WtoUDZA0IWqTmiNsTYMqYk26r152Xp+5UzSxOPGypcbW0eN3d9tFUdutl2lMzfBgRYAwwpXB&#10;tJCuJxo5inwni5DOcXRmj5u1CqIVLA0uGCUAxylrCtlenGK7N0O6BVKIcSoDESTTSmWjokeLyAKu&#10;XT5FTjqfdlfByLbX+aROYZhDoHwLZfJarbn78N5+smSedy/i8yAb369Wx6OL5nFx6Y8ydGiVlQVt&#10;JnAxIg8q40tRBpf7KcxkobCWShVbCg+PaLlfbg8Hr3vdrzxrMLc85k7Rsl7dbzx88vHW0d1CsYW4&#10;GpKhcfHfAKkX6HmdLQgsOUAggzYT3txSWC5J5gXpoCq1sKqQ0ajEVUE7L/kRSQbU0EiGfdFFp28j&#10;dzsxxUmYoTc8eJrzDPIgLoofCQNuVL+lFIw/3t9nSH2r26vwJTBIpBOMEwO8DTp/fDCKImk9iFQr&#10;MREGLBUUQzJ2NZ2VK2dSAkSzWt99536pVYd8iNIfrUEUz9jZ8DJbrVatXuek5kKx2ykFJ0PhmTda&#10;W6B6v3r61Refffr62dfiPCJHicPNlOkjbyUu9ohS9qIlpZySRFlYMC0yw6SViSKZMFrIqGQSLTuU&#10;UkqYrCrchNotKqCIZozAOkQSQzqAEneE9iC8SF6HITEwWnSZmQFSW+MxQXOc9yB4etg/capL0doK&#10;uy6tRh1JWchzcwhFUnDm6CZTTNICkQ5oAHtV7GNE909knejaiprQbZyV+6bcCDl1VEtVze4pLzl6&#10;pFFH+YoKdYlOFvoVRQNELMJEzVp9hrv4lHqDQoLGkJ+N0WPfor1EewQHElY3EE7CKBACnpL3IvwZ&#10;NdSHcYQ4owx+hQ2MqusiibMDGgWGzgW/f3h0Oe7D3Mkgh+iitGGdvH5FzGQ39gCuxGNb222A9jKf&#10;R8Ium2m22wxbNM3YbR9tNDeBTRaOK8iyYKJBkzutbbTNdJAGX53QzGCJPSGjp91CYYvzKbUy85Vq&#10;sGHC04huigtnk45h4ZZzoibsSwEGer3dvcygf2L25mu/giQ0vVKAf1u1rUgwv7m+zKTa3hyvThYD&#10;5TOLU3e8a2R+45vtWf9uPEJdVMBVDM63M2WGVNKiyPrpYMUXwY1uLHt9t16/IwN6MLWr6jrxRSxN&#10;/aY7U7NeQwhaG8/M4s51sYH27Jflon+MGlghb84J7ldAEIN5GtGURMaJxEEwMmPB2I3e+pgYzoAi&#10;pt2QO6PcZTmXywBDI1pQtcTq3ibIX/eez/wfr8nd46PF6srxvxSCjaavvMbcydDLxz6xN/qqWvK7&#10;01E8AzMqO58GTLewFl2sCrPx1/RqmagSblikHBtotutIGcrgI7nb3qX9wamCzwEjasCO2CLjTsYG&#10;xMGMtQ+YigAipiyRxe5O3RxbmXS5A5N7ZnUvxjdnU2ecOT+Z3VyiDkXLMAlsgZqR1aRRZPnRHFrc&#10;qOiQkaxTC8TtHUI2U7H9q8tOPD3aPSzNxpthlz4JY/ac7QSWiaTFMgsEFfxAMsiWNGBdpWKy1dK5&#10;XUHc4onQmMmmlslsAUjeHAjhhoZRrL3Ths6NEAvjZlmumos0kT+XLAdmHno5BHquA7UB83nZPiKL&#10;QQ+FabBJmoa0J8Mc6RcKs0BmWXOXWLbcJEwkaDHYg4cPfk8mMRn8A1eMhgFBM1gTzKHM6Hx6NNkc&#10;xflsOOiS8sGkg2yS0qMYD3HY4M2DETb9X8uUXCstMpZS2WF8hXJ4NErLfw5QLs4ESBmshqyekKVz&#10;Cx6RVEkSnTDRUn/Lga+mFAqmBQIfHA2YHpRdl5tK9qO4XujN/gmAAbJWBlbryBy1/MUGM4AQCHqL&#10;4wqFFsjtBBKBbs8GCBYyaMJ6YQtTuYRdQ3EDhHQhh4e0/5k7kT3CR2RslYyjcS90cWh+DD4Rx+Do&#10;J5Va+jHmWmDhOfUCFz42HTbecZrLzvgabMDche+amDojfjFvNI1Mnr4hzJpKoRlb7bZb+8FqNB6f&#10;72wdtRrtNAOk9CF2RI69tC00J6mIkJ2UmrVQyLpmPJcuFbGAwK9cS9SL1bs7x4/v3WFm3mo3OBAw&#10;nBx13Iqx/eEH3xFzHhp1wokLxP1og/a3iQcm5e7CR1N7ZFrDi6vTmX8SS9gClF71kWAVWyrB56LF&#10;ReXM2I3Wm3Ao0EXDU6ReQ74OOFNQLlW5pMMRHoFcKH4sj1QChzIwKHTgS0UdjDR73LVjV5eoDZdI&#10;C3f3DvCgVZkIEBqlKhTFVk5nZV68ZDEEGaYIWsBnGffQKFpgJ7pcgHeBKgnvYQ7KFIy2QDp9cCjK&#10;2IlYjZLbiBakSw7ENpj5U+FAINNMi3ZNwHRYRAiTcryzQMSieQGYAM9xallcaoDvOzF4+3D99ALA&#10;QAi6IDLdJTK+OFwtCQ58HvJrjHt5UmJ7WhdMCpMRLIhBfHGUsDLphHKnRcMQLrjYioo6AGkVYgO8&#10;h1DokSJcaZYqBxUUKcTElZhGkx5xA40hqd3tgBt+M4a7rTfeHInA/Kjnvd7MqT1478G77+ezyHbh&#10;jkC94SDFksnn+WjJhWe+OoXrP2XBQbyKJvKHB/UH95l4MfiiRHV6Iw4FJY+xYUiUwsCQ1vjO9v7e&#10;vbmxSG5Bksx++uWXerXM2LG0xrQ0hsKDaACot0OxIuK9yjY9NPINfQZllhXSJkl+RFVHqejeorDV&#10;fE6ZcKqiVk3qVHXIvmL9zE6ul6MJlEcR1IdLMTf7Vr9v9aRgk8NUR32KpsLW1jYfZzrBvpiXF0U+&#10;hXkUc44lKGpEPlTWxCuI37Mq2MT2HMYPmYYau4VJDmkGgYnHZIguq9npdJAsIaVRb01SDjX8VLWW&#10;Cj1v/w4L8m8+wppNCX0qAo6KMwRbhU2lo3hbwMs7eTOKVFXq7S2VmdY/r1gjNeQ3fjj8OvzdMJS9&#10;7QuE3w/f3jd/hq9DaGv4k+EHCSFgqLYC9+CDc81FZFIdDaFB9NsIGT6VAjlKc4zJKPkSZAFCOj0R&#10;MmcZvAGmgMsBkhadNCG9sLBj6YQAQqU0FOQXW8oxBcUG+mMzHABHAs8lA2SelNsxGA5fvX795dcv&#10;huMJF6BWb37nez/43g9/9cPv/vDg3iNaLVwk8rFKIY/3DGBp7igDBT8f9clvYO+voYYCIOW1JCfM&#10;F9NIVAKwXK9wvZhq8O2c6Xn/EvXEPIpuwjuQbDIEJsqRQ4NiGeBNE18lzUj6TFaS6ikE2PRRTsy+&#10;c1TXaRbReV3PKUHFxVzMNWV4KEMtsDQqMV7YRAMDbj+qAJQxSsNeLBZv4mkHHau9o8LOPjJ6F92L&#10;qWOiWElT03ExAJu6/HY2ny60MkZNRCvL6CezoKnWhdFMVwvzQy5tsCC1ZkKLuMDs/Oz05PXzm8uL&#10;Qfcaow5o5nfvPnr//ScPH70LfU7As1oWkzYybQgp3FxReVRNT05LcPhiqS2HltygYEEeJPxPEPEu&#10;uKFYjORPDja4NPiSCW4iAE5IRchwgpgmklh0WBhULmzGvhyGpWr95tXZi1cvSOvv7e0wMNtrNR4e&#10;HzsenMNxaRnPkxQUS1xQOb+lxypy3GxKaYkoNhjgY84kpJMVy4xODQArVKTJCRzK/UK5NnVWz16c&#10;cnuffPjudnuXmEtgAQfOwuCz0TTmdgmZ7o2lytt9cTuzlUn17X5X9u1KOw2wgGwZKiH6G6JdvvIC&#10;IMmI67M7wianChoi8UIc4AikWmEOzz/QIoJfHn/U3hLsj0IzKsIKjWgZ6vNVWAEqmTgxZuAngIQw&#10;FgEaTGnHD8hhXyqv82nMc4ox7c7R0fa7916dnmpYSyCFFE/v7u4hBJrliMOGXMnFcC/GU9JQ0XFi&#10;tnV1ffXJJz+1RoM1988T27cQ28pntV1bRtwye5TgpTpSck2IHwh7sq7EUgMRd6WbxEficyJGjTw9&#10;iSAfnuUScvxDYRgekOL4Ds/AURbaafE1H0GYqQC/4U7BqVPCtYyJQ6NS2UJKf40XlTC62RBrSA5B&#10;+ZcqJUbMguFUQHfGF4hNUSHjUYhiUbGIzZEQWENp0BAvquSdZJBPlhj60YfkhFDsK+y00ZvJ1cru&#10;dMZbgmvCDi2kddba3UcPtsEHppLWHDACwMs1biwgnA92dl0hcoJt4DAVXSA2hARvVhVOw+DnxI2U&#10;BqomFiIkwhgILGPWinlgCstiPWOs8pmeOcVJEMGkwaAPiadRzZNApmk7Z3O1Vpvh3GgwLMG6NQzT&#10;spFXL+TqjL71wl4kXmQABNsW5CfTokgibzkbdzKAlQtEH1OUQq5FBZ3PVSKxTGI5qdXvapkDLVXK&#10;F5OufbLZ9JAgSWbudUefr5JP/eBiOnbFmh1VyflpMGWOAC+lYiRr56+u8G1qb993/OSzT87uParH&#10;k8CpuICNUuEef0dixZy+F0sYwLIcmw5eWU+XCKecDsh7iK4s/Fi6vVG61NhLlJjVp/V5kLxMZ8vd&#10;s7TZIbuA19TKZh9Nzaw/DbZKD5qNb6/jDCg8PR/3XdoAYIxnwZJQ5TJPsGewKU2oTdbEiERxdk5W&#10;6nScCd+MhE+81RnyCfb81A6e9QcXi80JvelIbLr0EwX9bkarOh4i6jdT+xKcG8sjWMyC9UksU0hn&#10;7uDyOJte0QzTje1+f2yOXpIWGLk8CSie8oipYAVRKhSRcSd5KRRKzMQHw44Ytdj27tZWa/eekSuA&#10;HWXTsLUhP7CeBUWzXpBhYyBCD2EwgrbkN2vtcq7l2wzNgHIAZGdeSOJLN4AwxHpagwUAdpErZeeg&#10;JlJ4S25sLBbjkVy2ilVrNDanL0Oyx9SXMOTaJhNuYUcTFeEsaQBIls1WaepZpWytVMgl9elao1LS&#10;KWkp9ugcLADsojMpZ9kmra+n5gUCRmxPLUXpFcLHgJkgdsf14YAmYxbWEz9M40YEPEW+z4uuBB3H&#10;YlU2ZSRPovJQrZTR4vcDV6T2eTZpJkrLE0BRJmfljSzU8KWfmgz80WBC/oLdCKhwPKOmk3GRCjvL&#10;a6NIwvB1POzPJuYQBCkbamqCeCFZj2y163Om3Zy8Ev8lzCopOIBwMCMRf6Y3F6pHS/delYLSTZI2&#10;vELdq/67FIucm2IWw0Oit9D9xXuK/HWzMSL3E0Z96P9eliJnCeQU1L6z8nGTICu/pTqHCVyYS1H3&#10;EghAvXOUECqlq66a/iEUTvKnEO6pjOAk542ijyUtb1oHlIr4LlEhSkq0yCVwZd/g8sdciU6wZGVU&#10;JaRYEOTIkQRmS0GueXxPFQEZwxAWkjeL9joj5MOp7Uu5LSPdhCA3GF2AMS4XdrnD6NaC5O12puPJ&#10;jDtHHU6mxXIhOuZy2uTKoOMNctGyhzShs4m6Z3cYKANTD4IJ462C1t7Mc4e7dx8+eiyOYQEa/cJu&#10;o+iXIacwERh9J+f+tDP+xFswwQdGAkTDpyhiHiAYedbaOsNhyUFEJoFZpq4Xp6alurjkQpjuxIfD&#10;laieJPONVjESAbciohJLX2cUL0hgYJzgqKFzTCdHd3aQq4E62NgyVhtHS5RYgeTqAu8ltwCLLdBR&#10;IMd5a5LgNKNmhlFOb4LJaypNbRNjuiA0bX4oD72CFJPbAb5Zl54LkztBe3LBZb4LsAVpA5p73Fby&#10;U9x02aXcPXpJ5HFAtIT0u6ELxC1Cwa8C9N1b3ATgAvpzPJ1QKgS5iMseEDOkcDFC7F6cf/LjH2cT&#10;sXoZtWR2Mf717C9pWwLJTRs5JBl4MjrKtIuhadKN49BkzCKrWpqciAjCX+XoFP6WwJul1SHqjGqu&#10;hf62WLGRa+JhbHdvUAeVadebSiBct7dZvjSXoxz2xYP7gBumgw6VJnobaBhAOs0VmLf4IMX7z18w&#10;5UvmdAIM08v2u++AF3HnXiTJiC2DlQZ2sTwnW4hamEklg4jlXnt7+xgdVtjnfKxPP/3y84vzYqFq&#10;pAsdTtjkKkUnWDHPlDmTbFPJsRThUMz0lNKv1DNyVN9uMyUzemvCHG4nNeqS1rxs97CCkabMskJI&#10;WLhoPzpmfzrq2ZPu2rOYtstRv/A5TcH6NuvNVmsHDO2dO/dgdFBpI5MqhhwRkVSSljzs2QLrkPau&#10;IGwlz4Npq5Cr9DelhlV2o/wndThxHj08GoTqXWzSWWayBSlRVLiRcvFNERjO+t72kt5WgOF9+Wbq&#10;Kc+sUNby89T5ytchDDhvi7TwV26Bid/4fvg8YbH3zR/+hYLwbR2oWDLhZDFEJ/7BQ04CZtHCxFQN&#10;L1XgsRxIBfm+mBSp6p3KVYmGyBjg7Su+LRrDJaeCLuGdhSqy65wIcTzWsVDjUCIIi/4I+Z7MXdLw&#10;gcUWN0ZWmhZvA4nnHFhEY56I8CIg6pnVV2LWGE2QlEOYh8cGfenqpndyfvn6/OqyNzZqzeN3PvjB&#10;j371vSffuvfwIQYAlCBATAWDSuY/ndNpLeKwikY9PaiVt0zT5BAfQZHvYh3SG2RWEY2Nnfnrcf9g&#10;/yDPea6U9jl8mJDJ+5ICl0adb60RgkteOatXHOTiRQKlITKdeWV9+UtHVV3KDbaiz8ZkSsXykpNL&#10;ziqR0OWjs79Fg4ObAFxWaU0TKD0wOVCFWw+SxWa61BjPnFevXkwnw3R8ifFxYkHM2CQw3aGjRKIA&#10;f0ALpNMaTRVKzUxha7HC3DmZK5K0Ix5xlowXhONHX24Jq4zPCC5lPpsMO4PpFRwe5Hd6I/Lb7a3t&#10;x/ff+fjDbz18cLfdagu7GH4LSDm6nBy1kUi1XCJdR+CVjjxfV8t4q9LfglElrGZuEAOVxZyjQfoZ&#10;bAGE7RVjIkF7i6NUVK/YqbJWFqWUQWUJoO/82SsI4y42fovl6RefjzAxBszhLh5t76VLue5oaDBX&#10;glUpbZ2Q4yzPIS5/0soU8LgwONe8tKEAiwylMuVs1ZxNFkygwHYY5e/98Fd+5Vd/BIQ1ndC58OoI&#10;lhsdGinRDhP5OdW1CTfa2x0RCkEpDLs8Qki8qjJYCfSnRLCOrlVgz/GMB8dCh4S3IAjnsO/DfQlN&#10;YqB1KL40oYQeBmPE+HG1yFIWJT3EspS1FH8LO0QIsfB/gPYiFwRImlAtWEciCReAeoCqXoZyiTjs&#10;5y8753mmFJa39c69a382ur4ppfRCscwAUMm/InYsZwMPDrNMnl5qnqTz/Pz07OzUMifguGXkKVwg&#10;Gn+5sISTSZqY9elkZqxwUhxlvbcReTPs17IZDi0ZpkHkBYUjdTCEYAx/aVffOkNIyKA+VHh/qjXR&#10;llUJkcz3FJo2DHmsJGo2xcL3WDe8EZpqdFtDFPItyVLpgrKcED+JetI4mcD04Iyin8cYMAFjyipU&#10;KxRaeDhye7g+od2fCNUQldVMVVGAQlUu8RgVjxhFPRD/etIZcjjlXVGDPtauDy0z6QSoWI4Rp4DN&#10;Yi84X5mMCPFX+q5xCm9O5q1KffveMZ0WjkMZ1HJfxZNU1CZAW4mlNb7IGnZt8eF4gEFbEZIatDUc&#10;BwHcJpOD6bRYr7Pkhv1hOpuHuU7uAR6g3+/Aijy/7pyf3+RrZYtGSIHkbzMYTAuFJtgqTMxj+oFr&#10;r2ZT0O9g2HIpUHaaPhxZRmpMzxQNyWCemXvYWliriCkDGb+rpQv4tUAPS6R709nzeNQmcyvX3+ed&#10;3Fz3cLBExZ0uEcguBowckCC3V7H5YHxuzbqoVvp+4vx8dHQshY05Sm/VPzrcf4CIIL25eDSfKuIm&#10;1yoX7kdWUJSJ71M65iSrMJWTWj7BeLJS7gz82ThTNFpI3MXwB1mZ8c07pz/fm1wxfN5ombznlxhx&#10;xP34du1+Pr87pdBkqJnODXuAEW+SUeaTEOGYsKNayf1PM3lNJ7cYZyJuAccJPnDOKGdKl2hLJTY0&#10;j17HM6/hJNDi8hwoVdQ8HNUZpp4z55IICxGNuAHqI5Z06eCXq+/o2UOmi8VqMOzE8XG8HPwUSDGU&#10;vzT8QBt1DTgFICShGGU4eAjclVqdBlmvc1EG5Ot5rdZWNt/GIIQYw/yPPgA1HXoDIunEQI+iZZMt&#10;F3awlEQtolYpaZiPM4fdOEiMJpBJE1MGojJot4KrjRl4WP7M1wKbeo+EndU4c5HmXG7Gx3f3t7be&#10;SafRz7Am9o2RLzN5Z/AMsh/oGDeIsZs7nxg6B4LhjhArXKZzPjOnyTBrj8EhxidW/OpskNV0IlKt&#10;VUf1EHRfyaghaARwitm0OPrhDbWiIUkCNKfCEsn6LFFMZmUwqYi3gl2IIp+DirCnkiEFWF9voO/i&#10;987ut01R8mQWoqXR3mQemJ/N8JkwSNCtCcbXc2n9GrjGr6vNHXprLOUKEoV8iqxRqtdn3kKLIPcv&#10;sG0wHngZSsNFRI6W0aDMcZtJoodBJKSdbEQiupiVgo1RmHCaMYq2cUuSgZ+qrOQFUheiyeTcEAi6&#10;uPhI30Y6nPyKIp6DlowcavndofuTdBTMBR0AQE24FokT8TeT6TDTkgfKAHGqAg4DojxjHtD/ottO&#10;y1Bpx93SAgVyJgrdTDKF5kcAB3guCa/Y38rRsnTJpOXwgf5Hl4EqZaGUVAR6iNxqKkMPingWSdBU&#10;ArSvdTpDjvPx0GXZlPPVer24v71PI8b1LseTa0wmmuXjVLykJopczv4Xn11SZWCiQJZCKMTll7Or&#10;3+1qcH1jXQpF+heV8rGR3pvOngJRT2cLtv2acqSU2klFageHR8AOIPOHORA7S6R71JGJwxHVFfMj&#10;dz6iJsdeEiHLQd8CTS1yptk5hR7pHbWMY0XYxEuvEI9UIN4j2QcEBDaWUGBiq5uOcPzK9STiAWRD&#10;sH5mk00mHdQbmN2np5OU62F/sknnZykjiEqdSutk4U6TN1eIu8jBzTEkDp1BIR2rjc0eyi7VKszJ&#10;+MScslY5ZUgjMY/hl5BzBhaMfszUFH95irrxBEQG5SsEV/FCo+TjQ7I7dB3TM+RV6RUyy9xkDTLX&#10;OFIpFASUWiyfzSonAL9FwrNo0QYpw/Qmi+HL0WJAKTLj00pjV4QAokgn3bw8+b1f//UXn346uDrH&#10;+Yq0kk+vAE3qIgkzSbnc0SDARUYxT0PNQClMwY2JXiBJuaiIqyaOYq0Ldoe8nCk5NASZhbKU8aSa&#10;da6RYBL1C/W4rRn+oAjETdI3F8vWww8KtebcHtOfchYbpEiT0STteRYoEr2Xn34GI9MCMUyvM6o9&#10;+MEPsq0m5SB9fVHzBv3ZH4g6FuKB0A4wSSQ87Gw3WgfJxZzkL7NOPX3+6tV08u4vfc/0/b//6c+O&#10;y/h2KD6u0seUGg5yIFRjob0q4p9i3d4CGmVmEhom/8FD9X6k/pG6RW1KVSwqQh0blgm+pNYi2b/B&#10;XNKy4qYZQ6OP/MacBEBdTRwgTQaljHDa21uNrSp/1+sNrOPpa8DZFtWQOHHS4TmpdnjQ3pFOMi06&#10;mexJGhqWdqEkkqISxqQoYlSLbLTKKFR7CC07CSq36aCqtcJCLizAfuHr2yyTq6Lk08PiKvykb8dr&#10;b0OQJG4qj5IZaZie/v97/EJRF/5Y+HdY9fEIm/Xhs70tWcPClYfoLKjGfZjRvX3zMKbCmpbkKtSe&#10;4a3wYVVElfccEhHD5+E7sniToB7InmUWoDJumbQzRJKAwr9JvSciGNKnWy6QvxVuDexwLQ6zCUlt&#10;kjUQBHTzKLNsx+JooEIXB1fSUcGwiQE12SSJ2MydYzx43umeX99YI5Nw39g+aO7fqWwfFBrbCb04&#10;j6Z0VywubFh60NJEGy8LmtpguA1JaBmDdD/DQFaMQDM9Z305X9/fbeD7HhUwovj5SeYrxwMfRtw1&#10;lmk+Wupk4r5Cy81lfhOjVzCb+e1S7MO9YoYCVgoAhgF0SdZIEEt/SAaPcvFZzRxbXoTKYQ0zFa8Y&#10;xK2cWCpSb2cP7+W1CnLN15edLq6D600NwrIYV0ULdSAPVSOO9KhWSk7yKeQDV9MRYSkw7dF8PUvR&#10;SM7W10vAg1y2kqYLKIJ3rvLfcP6B2Ep07LjcMF0DVe31bnDmPL84eX15dsqb2W5tvffu+/ce3EMo&#10;JW2k8wWMNFOABkmtsRtgARExpAG6EpQ8RRFhiBtdzBeZIrLbWJsUftIFkZtOnzRCfwRAg6hyA1pg&#10;JTGKTSTLzVbvEmVzP5nPHbb3zp5+1d+47Z1GxnZePP00yONfilAeDrKyynjrcuk4ZhRSQKY54hss&#10;TPcImhzgBFkTwQJ8XDlbRqNTyxn17f3HH3y0v3+EWSLLlymd5PJhxJBqlAOSrc0sSvh+b/s1bzcT&#10;uUO4tSQIK9k5FreURbTEJH/g4PatIfJGAzrZDNWU+vhtJ+VWVldtB5oMIrASjyHnQLCo7e7E7zbr&#10;4icoBsky/2cdcGAKOD2bBjlEsxrOHvdajBMUNkCKLnFFZ9xb5CowGTuqtF7H3dlkql1NK1utzXb5&#10;1YuXNY42Zq/qF4GRcI1mIieI5GOZxTkcDM3hkBtt2dBBOMKCrWoVli4fD5kmyLTgPBmkilKL8jLi&#10;qrPVRXKJBliWxnDAtIAsjctMqc1HY8vJXA2FQmkwZ9SaxvsBxzyh7PAdgbeEtaWKOFwLVgMhgVJH&#10;kIoI+yQT3DWp1jQNOjWnH/cm7J/JrFwKYWxgxB7at+ZABMh7mMupQhx5QFKnFTUZt5QAhe58t9uZ&#10;TMZcUWwceekwAoXdsLd9KZoW4TvhyUOip8oNZaxnwJTl7tIXUp0cqn+7P+qNBiADAMUpQw7Kmyx9&#10;J2c6PX54b6fdZvmQFhPFiEh0tAgM0rmDKsMEWM9JB5zXQ607kcCWJIcTJfApqNXZ9HI6v390d7xw&#10;R0OzXC5cX51RQdH7m3uCdMX0UxT7bHM5n5G63b//bqW8heU3t0Mr5hAE9t2xRrouhmD+ZNo9P3tq&#10;xBqUPDFt5MypUvBuzy2jl4v116mIK6donEU1Xq+BNsVr+buZ+F0tXe8jwXxlZuJ1pNo52mANrSL4&#10;vsaHTi8CXDTTj8YnhFumWMVcOR6fjkcmdpvV6hYUCEJFq428UXkd7YdcctvuaWk3upmkkgBxYYmS&#10;sPq5YmM2q6wC4+XJ50wgNou2OcYIqjgaod33amfPJcOzcJhceawYZ5AoaNuFciEgOKVqWAwwINos&#10;T5h5jvu0kWR+QlaZ0rNIQHPIZrRKLAn8Oo8AbzwzYq3E0643aS79AgFqvZlD8wTgCiIiiYOGc+J4&#10;l8H6kmwplabc4npvZVIFWJEjk+EmvHP+CY3Ro7PTwdh6lku1xSU1mua4QV2KBYllDrgv2QF6jlby&#10;6fmJZY6o0eDMsU6H4zmYXmmALHlvNAdFVp7kslzaYnlWi+3dnfu2N4tpxIoegX67XStXc+UGRBUd&#10;5KDS800CDWUsREt6OJiSEoprRSzdau4Nx7NcbPXg8X6pVrjpdD1/Gk8vpjOoprBmZMsAAiXHpV3X&#10;G3So3h4cH08Xqc6JObfMVhuXcO3khTcbrkq5zLBfHPdt5vOOa7HgO91JYlVcLQrlZjxfAdYaQ3yd&#10;YZ7YWwBeT6rYrXopIogh4C0hMaMFij4Q7xn3i3xBJyzwhAyvXHtOWUobXXJ9cRSXsRgRGSXe3iUz&#10;L3ZcFm4HcESUblEHwbZekF3UPChRzlwIHkBbIhgM3Ji0iwjNYu2oI4eRZ3e3Wk3x04sxWlqhlEu6&#10;Di9dJEyShVSqtGH8qFJoZR8j8YbMjDE974DeDE3dME0SYJWil5PVq6yF7EQJT0gTX/LIUvquZhxd&#10;TX47ElBlcWIw3ggyyFIJ01C60iqpCVXe1XEKVVmCFZQ3mfVJpsiNFPFkaGsympDoTeQSEQ2ahtpC&#10;loeSCJfXJkyIALnCwGHsqcYizKqkXYUkA3/QyyDwexLfHMiE/AbWsg4JRyFf4P0YqUouBcqpMrOG&#10;cHWGPQRsyXfHQHogWlg4OWIiuoGN3+3ecNltMbHUErTvPHfJzWKxxnMwzzsIu1Zqu0dH39eS9f74&#10;M5rHvOgm1k8n190rcDpp9OWk9RmB2RMHl6WOQvHZIszSleeyF3MPisVdlI+uOl/RNU4mAi0zgvs2&#10;HcNyE6E4sHiBlw3wvEyv8mXQnknQj1xC5s+2C26Tpj8GFVQBIl/EqYLxJDqmjPuq9ZQ1JUFZMFiW&#10;+0kISMIMYY9RPmVnpoTuXB7XXEIXU6YiVLVBlxYz5+kQFYPpBKYHK6iYzS9Jj5JZFziQkalhim5b&#10;MWoBrjNYEg4E7gEIZEji4hSKi08C8EvaNsXsnuMmbCPSZ2TVOJgbCpNfoHpM+NFocWcre0Jc8rUi&#10;rZusewmjeWHeXI+7l3idM+ymHrB7/c9+57dREAYs6IyHV69fvfryi97pRcRb4K0sR+0Kn/o5iZqe&#10;R8EL9jsS1KIOI81TVLVpLiSTpFWsKCkG6TtgNUNip7BE4XCaGwo1AzmuleMCB02jnCTKA/L4ZuEh&#10;l10aK5Srq733vgPRHX4hJ+ViEze71xfnVyKZuQlQRbTOkCIjCIEMZdat7X/wvlYo5ZPQKTnlYsHE&#10;Gpy+khxA0qhNkuQVVuOdo53to/jUzOj5lRP8w//vb9JGevj+BwhTvep3j+lTES+ksFE6TQqYI818&#10;hcymTyIkCFXPSUGodmmorBmWKGFlIrWRcPVu51fhIC1UrbGYJwgqR4BWdKZRUmaiupiY/etL6KG+&#10;OR7SM5hhOk8DedjvnrFDmc9USqW9HRBUB5VqXVr1Qs0MGPsynSY0hP7d/E1Ko6xi/gAWHmIdZTBx&#10;q4qqoG4yPBQXbqGHqCsfTtvCEkuyzzcFWJhrhv8Z3iYJRSrdlPWmYlY4EvyFX3l7Kd5mnOH1CR9h&#10;hvP2joev+PYZwh/45qfgn8I39vZpw1/nEZIhwx8OMyW5Oeqck9JRmdRLwqbcnvmCw/Vt4ff2deUZ&#10;kHgRuHwI7JUymsCsDL5R14QiK9bNoFBYVRymsGTRvhQ6FOTPCAk6I4QoroO5HEN07oXMHlgXnEbM&#10;b8WBHGUgRj4Ic9MNBTeCtSYyX/58wOP6+qbbO+/0L3qTMSm6XtUbe3r7MNhp+/Umvg2Abajq0AdL&#10;0rSaujxRksoFDxgwqQD04igd2CNn8XivDmFCZFHlaCGhVb6ZxA50lzlxDMKYfjVdoPWXWMeZ1VCu&#10;QnnYr6YeNTJIq1P5ENTpKxJNZKijXAkFHyI9J7l2SBRyPNAxGoMqKVSMnTsJ6Dxe4uuf/eTi4hyv&#10;E8gotEdhsiJzjGO1ZZVyRux4x/3wYPFeM7EPZimZpw8Ri7QK+TpP6frjTGG5d9ioN3a0TB2YJbA6&#10;pjdxutKxOD4VMlSDYkxFShOd24GPOTNSPpXvchifn5+fnZy+evlqOB4Ddtvb3Xn0+J17x8e0sHe3&#10;t7nFFjPVua88KCPchCgQeA77gAMarUfIZYlCAXh8WhQrkQuAri2mjikgfJbjioJlBlejQn33oLV/&#10;VMgW4xkDWWsPe+blDPogvo4+dEYjJk1pjhOQSYr8J3RqpayjwoQUc0i/iIUPahcZg2MYp1eGVKVq&#10;7eaiM3UdgO4ff/dH4i28WmOaRT6hZwqC2aNLJKBmAAKy0ZQvw+0eCZd3GGdkbQuMWfaL8ANVJ0ju&#10;Gu0hBGUQB7OIIsMpRreYWERYoimWdLjXwgpQ7TqxzsGRQyQtcSErFPOMAZjxHrcasg0E1aqEK1dL&#10;l54fF4lRm9geQynRZJoXLMgmKKiEo0mqhDB0IQ8gbWJNK7Qvj7denp9WAzhiycr9vet+Z2NifwsY&#10;mKlnhvYCb0c4pwKpi788OelcXVG7c4fkMGfKDx7XyM+YscpSRoFa5Dq5QBSBMgMEaLuEr8+MTi4K&#10;X6hIIQBcINphyKAHrBIvMX8P4e80wt/O1jixwpAhCtdKTZRfCcst+U48DtZFvq9sgwVrIVYZS5o6&#10;IQoUqJNAzNUcj03C7uYHdlpbXBnFAKRNOeddiaaSGnsShiV+YAILD4wooFTFQsxn+AgnvGERKFFM&#10;mC0sGJl8EvcdtJuu+ket7VhJ7zomhFYMR+L5rODzpCG7hvJGEsyHxd3Rmk0DZ47qULXe5ECW+5iA&#10;CsuMXXxXiINUnWSCpJ5GXsfmwrFsYHTROQOL9KU1YT+nBJy6aBxscz9YYwRHpYAmBjtFECuZ9KuT&#10;CzbAbqtULZVyelkEBdbM3wvAnRCGw30NAtNkQg9ihCoaSxW7ARjvm9g0lhqnDVwBB+bkZm4jabOX&#10;TJSYN0pnEeBmqpjVqqsg+fTV715c/QyR2gr/mAJCkNw9Sm5SZ+ihZPMFZ6nli210U+yRh21yqThJ&#10;J+8mMstoYjgyYd9F06k61hFkR+kotg29oflz13slAGQyqSVyQpNKrRiDfh2pwM7gZsI8H/a8Uqm5&#10;cJPzyPU89ole/iJfujKKaBqV1qs75uRq49L0QSBdkqBcfpfhTa/z3IPlb0ELtxB+0BIV9loyG8kU&#10;vLkFJhmtrZye2oItCbvMA8nKECqBvlKaZBRgs7+6sL2Ov+r0+kM2Ic2EVbxP54J0hFycCjDBTNGt&#10;z5wL1ztnaTx/fsPMYDTpUpMkGTcIIJkBNQZi5GGyBGiMlNClicaGhEAIJdaEBQ2LhzPwcG/fmgIG&#10;wNW6zJ4DGjoa41O6PLpzbzREQxVEN+qaScwj0YrPMfy0oiTqzAapZRFC28TQwSfEzRNWrZJuVI3m&#10;QfOgZlRX9qqs12YTGhwnFKsjs1ve8uKpaa9rZZJV5gjEFSbfDJOn9ow3Bn+ykM2Vs3k4lNNRV0+6&#10;d+9tRaP51y9MwthOO3fVYSKErZxvVDY5NDlz4DE4H2DbRnDsw0gSE17UtlgqhG9iOLhOlXOJGZ8I&#10;FWJQIWc/CngOR7LljJk9cg4AlGVhmuMp8R1rCkSbiRVYfMGQQk00oo1TEYpqfIdF338VmVMqT6c2&#10;mkoLAbhKDkmdA5AKrdHx2NHiOhATGlrikUAH1V/cXHeMbAGkDcNbSCKgeAjjHGS0hwF38LdofHOy&#10;inc8NBNVsTKbl/wSxQ01kgtxmRGOPIEahs06OcaZ2KrwIDKay8CI7mr6/RvzdxKbMbYFmxif12OC&#10;GnKr3vaS3uY3vHOBolHsKeEZCiN+ipAaxjpekomfeMpJw4bYR3kNeWqFHAXnJd0mEh+qR4hlGU1G&#10;K1JTkv/BnRJHNaATgGEJakuI3mpkwh0mD+GGY9XLT2m7rXujLoBJoHsmP8DsfTQYQaEl0EkCO+/M&#10;Fw4gZMudUIpD7mPDSrPAWcIg4yMz57eiPQ44IkypuKslq6i5dnpfg+IhtLhuHyuQ8cRqNA/v3f+I&#10;UlLiKSFa8PMSFUlApUMPPwVcNdyc0cXl4Heuu1+sl4IBRdp5s0DyhFRAzUHXnIKoAdG6spNpDDAz&#10;EJJh06IZkMVjj6cl5KcMhCcI4dJUDijGoOgQnQP8d7LlzfE9OggL2nDgi7nbef4NEj3abjQGdApE&#10;YKVcI8q2jWVuskW71QapVxj1uGkYLM2pUEhCgWVS7yQiBoPW9SJuTtbI7XB/ckzPUxhbSRRH7ZPO&#10;MjeQ3ihlMjg4NJQpp8ypy3tmbcm5DXtXaGKczhn0RCRt2OB5iTK5n1rkl306cinuFZNKCyBHD2P7&#10;yazTffrpJ3nxS4uQeKJPSwPS7Ha75+eXJyfODLkaHZgoCTBAUI4ANfFSKppCelQO5nS/VatCedaH&#10;krfCgZepFLgGVSsSasTDFKlX4KBiiXb7eJv6v6kNJFS7ieTuex8Dz126sEUyuXI9GwkmA9Mo5qFM&#10;293rzldfkxQyNYfSxJS/cudozrBmBnrOI+FEEWV4+lpMk8UDaq0xQoEnfPfOTvsIEQ1RROuPX704&#10;NZeLb7/3kd8bn7w6vdss0PQSbw0R8wsNJwS/KhtXNpWw+hXeSpoMfDRVPrwBgqqPEjpCqXG/Igfd&#10;sh5DtZSIAWaaGTupp4jbka5DdU0wz69xWeE74kNtjucz03cwyPWSkIsn9nTQm/a7aEKQ08A3ae/s&#10;Hhxhq9xi3qGkIxWsk1RB8gmx7CI/EV7v2wurREVDOUeyFXIbeZNhj0B6TLdl3tvkMgwdYcUVPsIa&#10;L8xPADsKI1bsj25BmAKRVR5db384/OJ2wqamjuGThH+H3w9Lx/CbYS4aPv83XzdMc8Onelvphb/1&#10;JpGVvkNYEIbwLL4Iu+cy9FOzPn6S/Dj8dckb1Xe++YrhWwIkoSaFYtDAe1EdFXniOC6mAvJceqKB&#10;qQI2mA6AKgsUoZgNUFKGZvfkafhUS/oubVyKHVppqI3T82Db88nW4NEErAKqwGEvzaY8gyjOQMxl&#10;9O8HWJRf98avLm4uBlMmZSYC+PmK3t41tne1egMbJZBLYwLDyibxAwyTSDNycBmcTUZDrut+C3uZ&#10;Nc7PahDI1FE+MDkY9SqAFXTcYn7ytD/rIzUyRwqEHnPUNv17W/njCiVXBHgntW3Ui9BIkH1P8CQg&#10;is5lgoVFSClCr0hpdj7vb23FGzurpG71rNGrq3XGS6Bpqqew96XBc2Pbl5bQB/35MF05OX789Yfv&#10;f9ne+2y78lWl9bJ9dE7wTMfcJGbp+ValpKeym+2D9nd/+Ue7O/uFShWnGpkHsgHTjD7zpUqV8iL0&#10;JmBRc/0YusrOEvCu0BzoCDNWef78xdOvvjIn2MktakVplxwd3tne3gEAVSpWuKu0QfwlCTlDReHo&#10;iW+snJQxy55qonTNLaApzwm7RryQgg1gC5i0yHw1Wy4te94s1h88fPz4yYetQnXpubillepFc9TX&#10;cilrifpoqRwFuCRuwKyCkMwvF19eijUoSiiUTEaxyJ5xGODENnohv79z+OG3f2lv/w5jD9YTjSfu&#10;HZWUngKOJPhP9jLvUQE1yUnUWvwGCvTtlgzR6iKOo7a8sOn4g9YLIqSTMdrONEHFhk3eDz8qNzak&#10;wd4WgCoAyL4TIeU1wPHaVlPPF8S9bKeOejukcilC2BbqBRSsAC0WJe5EDgNFTXQvVRxUksJ0KJhB&#10;ouyApNgi5i63Dg+GnsMlznqr7UZzmYnfDLrFpEHpSGkksisw4oslDFOfPXvGYYJUifgooY4kWCyU&#10;SFeom8goIZViA/IiDNcpLsgSuCK8d5n+CxNFgKAipJkGAAYVTjIBGe8K6l0+MbUr/xl+emmJ4TSs&#10;Ig3/KYx2dMWk3StkQn5eKDQU32vK/nRozxBqFvNNmdrxqgoCHgYnXorPwt/S18MwmEk04FXMjwWG&#10;T9+UXp0nfXRpzytshpTTgEEE6imYa/VW+U95Pwo5wv8Lr1QNBCQlU4mM+METpNYrY5NgJt483NPL&#10;TEsGxJ6pa/M+l3Cj1QwQ0tJCpHN91oJ9eQWCYe/4DtqMuESRqVESC9iVcRUtAZF7oh4HKUoWK8bt&#10;QN/mNKuIntzyuYf+/k2nU6erWikCGdWYhSKEoWd329touyFyfHD3kT2+Wc0nRNYMuVHSqNeq6GH2&#10;J9Z8MmbqKuoczGzWUZprh+3tUpPUjATH07LoYl3O3NPYOpWNbS9sprsVVi9bgPOFQDwan5uz50bl&#10;6uG9O/XiFtswbVyvk2ejcd8yte1k+r3Hf7RU+WAdqV6c2GevurVyslKx06UMwDxvHvfmQOqjw0Hv&#10;9FU3tipsgtQqYNrs5xjcawkAGmwmKID4hi3xoZ5HqWHRSWk3v+WgdZPsl0uWVrIiSfpelcHFhPZe&#10;odpcBLlI7FW1MkdWlpphndBZXsPR5fXlc+KvBqa7hJwpJUSCuEV09jfoHh4s1p3AoasuFhTgDIEx&#10;JtZPvOUonrY2sdFmVSbbop2i51Cn3Fsue4AdJZdZ5gndQKSXUS7lJywHHZTdhgwX3fnViGurMw80&#10;/IgJB56DR7FGJS0ToEYy4hC8EsmLbgcfC1mK2RxDE/RrNv6Yg4eFdHh4t1JtUd3lciW282h8jTrF&#10;vXtHspU1gmBnq9Fut+7Xiu16bSejl9nUgxGDTrdUQqgcvTtq8GyjWUYlCNQuHWs3cHCD3CCDzCSc&#10;UfFygtkxqmTEX29hoh3GHqsUcwRyZqXCGo1hJ58eeECuRwU9aNZ2XLt8ec7OXeip1d79+J27jWIp&#10;s73X0piipdZZA5k+S6ZzuLKR/wabjCFd7wDz3piXgp9JUilJ/EYxvNMUuvwzxS+bUjgOzJhFNhEA&#10;MCcHaS0BBegdGxOFXaArtGlQlbCq1bywCsH45ovimZaMFcvFerMG1pRpNg0u0jZ8KXy0/jBWqZeV&#10;Ne0a03PRa1HQStJuDAbxn6TPIgRjmUvCz8ajYrqJeIS0sPwL1p5YAZIuUxsJ7Eh056SLo9rZ4mq7&#10;QZuQF+VYCk1DZcQVxgSc1rXVll54b+z8s0xiCiCOMozUEcvwkIvwzXQtTJ5EX1SZu0pYkz6l5IJU&#10;dwJvY54t7DnpwYkTOhEQXxlOfXRQRcI4hkEtL85wFXgMmRQjQ/ANIv4iLkrI8RH9IBfzG8wAKZKx&#10;bUNniA+pbRZFhKIzST0VKw66FpBFWMbo6F3dTIY9s1qjPG/qmTreuYxOoSosNiadKWw5WNsMeidj&#10;t9lsU1jOnAFWszEIezSWnDVl3My+ACrMxBgBfReFlsQabb+9/Qe57B5+SssAkDknBSmp/EEyngSA&#10;QTighbPhP3h6/v8y559t4i4lYiCioWRq8Vyzx/SXT8/8UDzocetzhaFni+tmpFyGHx2pN0oc6zay&#10;3sR0aYKufBseYH5qOUYeQSPu4vrBA6adU2jNw8Fs7ixLRaCkUAPwn1KXGs8PhMqTG/oUeKQlEjgp&#10;zF0b3CZkv3hjK0cNNZmsJ8NYqQqkn2YyAy1Y0FmsICjviuWsNR0pv1tA2rRpcBxRmm9gALC6ErFK&#10;tm9uMgXqyo2WVgJqYsoumKw6B7EWxCgJq162yL01L+91omj/QtIG+gVtyWONDsawD+dzixYV3xTP&#10;VwjDQYAmDyc8whfXr09Pnn7dv7pmvlnLg7wVGQQ5D0WMTaNpy0EpGbIk5dJfYD3R0iWHEJwH09EY&#10;vRbJKDiJwDvRYjE7VwAYeJpwoYZLN6wKeHDgAzOebaKHH363UG8mxP2b3gxzMwZkw6O7d/jVOZPl&#10;8wuZ5MLvRkEtlS7dOSq0thLM8OeI1UfgLTida8EJMDokvK1iM38VPzqoV3bMMYyG2n57v1is9Czz&#10;cHvHGQz7g95BFQ1TERUQALlKFgUyrahRtHulTJGRGhtJzdGEuq9yP+VGqOZl8jH4eUFnh9mCGoPK&#10;fwnLA/EW2cY8iwzvGN1g083aY5vB/gSKkNKqJby7pfYGLmvfdBbwYjyHXgULdDjs9+DOWmgdOcDu&#10;traaR0cHjUaDMkRgY5K4C0BB2tmsDQWP5CUF7AQMTGlPsYD5tlRKkudIlinv8RtUzP9utfa2CAzT&#10;JwDXwHjobjMC5lVIV0Mx0FAL5+2vv60DQ2urt3VXGKPCou5t1Rd+/bY+/IU68G1YC794G+LCuR9b&#10;gnqS3I9EKywIpepTDzI9wWQGxH+5b1IHIzKm3s/bDxWuN3WX5VNwC2QeIvdNKaWSwUPyhvFIA0uJ&#10;Kgi0CX93B947uvGoVQFyFkBYiE6lubiYgxeDbY4sJq1iWjdCBACHkTLg1BFb6G9iMwYBmDmuzQ5C&#10;KwkeICa5a7pScFQsa2LC3jJ7r65713S0Gf2lUtWtzPbRurHrltqpXG6TKLuruBWLQNvhhJh7QbmJ&#10;n7K0D8WcjGOPcKzes2xEgj8FLMvXXn15cnOFngwO48ib4hQy9R/slffg4qyi2NmzMBYzEVfjC3EB&#10;V1hohYGOsKutbGFdamQbe8lsBeBD9+IahVsRBtZEL8om02XIb1BCbOfLVbBIhUxubJbGZjsag/cP&#10;v9rCkSsaHB49/tkH75gPDjRwZ/YgM7jJuAs8nVKVfKbVbB7fv3N45wgyC2ktb5/+QcbIQgCu1GpU&#10;KWBrxZCebiaOOsDZRIRFSFjcXvIfZBSn4/HNBQiGk/PTC3Df7a3t4+M7MAUODu/ACeTeEdpAb7Es&#10;KPXRLBdMoqih0pxTDVgx9COaxOAcSwMcsRPhlkKeWZ6fnff7vcXYOqpXU9uVO4/vRafcrPk7v/KH&#10;/+1/689/kD7+vS9+m167SIyFGGTFtZd9oc5W2IEYMTOlTRpGpV4jw/rRL/9qjuw6W04n0qwnCgOY&#10;ujmjYI7GTI85d1mBIfwq1IR7Mwi/Xbpv+yBS/qmowyIm0AlflCzB9WYYk86YTrikkorPTFOXea+g&#10;XMM1L38zsg4xpnDKYqv6XrvUqDls6dW6WCrFd2s1aLZcR5HZUbBubAZU41ryCbq+GCr4MwcFURXi&#10;ZG/wjmXFgEgpcX9xo1jW8+VYLX/aua760bZRzu5Ung4uo0MICzaqMBDVqLKwRkWxCvFPx0d2yKcq&#10;ocabL7B6doFAlwul3Qd3atUqhSKfkNOKuIss32g4BF8LGp6xCf/P9uOfuF00/lJJZp4Zyg+JbgjP&#10;yEdQXhlS67LQNQBCCJfhA0Njh4kwO3yGu3caZWGZ2Yn5BhtGIBTk9BipLcqVSrPZ5K3yEqKGTMn3&#10;JtCQCEq1yaAMewaenUzL9gqGDhoXIiyUQiEoKSNU0lXipghXEOvp1sixjXA5BocoSolRRHi6iD1R&#10;SFMWZosUjvyhk8/byK1h4mKVO7E6g3a7re80+pNRHeITFBMjj8C1vBJIXdGDoiBNlBabkTltHx7F&#10;9axpe/xTt3PDBElosn5QyDCrk3muWGigZogTlDna5LKd0WCnUGMmA1mk1qyPX58XdxqIf44tq7Xd&#10;Jh/B1tafmQWkgCKaNb5JRubYsGBX9fr1JSyhejXfnZ2OOs+Xs5vlYpLJ47a8spihLSapMqYPq/mi&#10;y9oRA+sgScLkzyfByipW4paLPzJAVPnQw9HpMjrSE9vmaE6Xy8hqnRsq3pplZvv92J5zt1R4zKR4&#10;4t2cnj+3x36jsI3q4Co7SGhS/mfTtVb1o7uH36df5Phn0+EEI71IAPysbohcwhRMk5bIbGLtiXWq&#10;QekpPU5sDlC+2tovfv3882axsLf7R8eD9GQ88KZevfgA+ysr6E3P7qNERjZbyD1IpLan80GwvKxW&#10;pMMyGvhkTfnCOpVzEF8ejnHEK6AOxTx4GRmwjpjVrOKD5PpBKn4Uj1W4tCJlGckl4i3PfM9IHcDk&#10;wc0IpJkfeRnVBkyzBFYetH0nq5W+WMxqRqZycvnzh48/zOWRQp3mjNR83U3TNaO3qHDgWPNJyEjG&#10;hA56sD8PVt1eD8ExWgPV5vbpTS/i9QhoMCChzZuWc3JyXms2iPjbe4VaXWdsSF+T5keupPvzdf/K&#10;3d9uzBzv7KJzfs0zDYgD9WoDklKmhvBl3wrGqwS57miT8TvujZ8CikzegW8SGPRiq34PTqLjXiPT&#10;V2hsufYE+Em1Ws8YhYuzzrQzQZa4Z2ciSygC80SkOhoWLi/s+Ww6M/t7d8uMQaxRcrWsTq14b2Cx&#10;JZFsQTix3sadIb2J4hAIdr+ENChSaihPioFyHDA9UpxybhMW0UEA9UMDF39taJBADwQ95vMRmsiA&#10;z70ppzBVYaWeqzbKHF+obmRzQ5ocyHUU8jWiBIUSr8Jcq1oqk+KDiZ3aY2rdYj4DvNS2BulMCVEi&#10;0WpX6QXWplNEvpbMfCCpsoc1m00H4Y/uKpZoWEMCC8GK1gfFwEsLolJyBgSqxdJN0cWJnQo/whiQ&#10;UpkaR+Uu0nKTtrRourB6N7n4bqH00cD5/cRmgLb4OoJX2Qr9ALGy4uChZCP5EZUCpAtVv5+3ougy&#10;UhlxTkhuT0RHOgzggwB9WMAileUTIYCrkM2Q9wQwhJH3JlOlCcsvUZpCXE3EEDhCjVYh+IRFR39P&#10;pjsgLShvABEQzQQiHytA6U2mLEDaswnCKiCUN73JKdseMEeriUMH6ubHWe2ITiXUJrCKOp2XZNme&#10;T3DhKxSrEDIAnVh2P1ihzxKkIyU0PpCCdz0aH7O8toUkHi7lnDkrsHQra72h8VwoGnXEmQjx3c4V&#10;DoeVchE54PPzV0jFUGi/OP+9m/HvJjTma+gf3xApMvTFljes24WXcC3J7fOVZbnl5aurQoXUHEiF&#10;eE4C8ux2LfyP6OzD0KOJRGOCp9wsyzOH3gGZNuSL4PnP9adfYNgISWHZahmhY+3Jay+SWkF252gG&#10;E2S7KwNTjCA5GdHAKJ6+7kQTflIHgB30LjOxCN7BgrVFABmLTbSojTyUpDjl7jq6ACAMPkmOsogM&#10;palHWDFy4i/nbLokFXRpi44AvVAg4kFAWqWzEBCZQzxYy1Kl05tYbpLDFHj1IG93GK5DR08ABSZN&#10;FCHnqIBIEVdI4fgRj3JIk84wtkI0moozjxoY8jX+wuwNLk5Pn3/x1VxZWlMNhKwQjjUyC1aXyipo&#10;yihFELFZUtBVamsRShCMGoBVluB8Oh2en+P1FFYgv1AESgscVG4kMINV+/GHGlCyKOxr9lDZiC57&#10;nW5ja2symzBLXA8HgJJhKdOkHEymSD81jw7QCmStIf5/c3E2u6YZKr7VtHyws5h5q9jhQaXcili4&#10;HFmTDu/i8tt/+JeffPzh0pu/uDlrp2M6jA6ZGlEjKdEUhcRS4wNBHSlgtgwEpSlD2yA0spPPpspX&#10;ZaTNgyJQZZbKsCEscUOCIPNXlNvBvhGupekLECteAGlGZsVMGXIGQlZzvEq1OvebEGZPZoNe7wYh&#10;pZG0nZA59TEgHE0tVJToiQu0b3dn++6d40atjsiGTAKUKh6ZiWQxKjopFXQyEMwkJffjH8X9XPFo&#10;ZGChEkz+4RcqsfDWvK2XwlIKQlClghcRml5F6YMvUAqRn5Mk5htF4NtEU01S5REiTsM6n0eIfpIR&#10;hHqEX4TjwfB1v1nyKcyCmle8+X5YN/KQIbOyWZaPDCb5jdtE+Cs8uM58fH6AXFlQAernw18Jy8jw&#10;XYn7pUDoRYKXP7wL4cHKZAYgvcrNRC9TDVuk6oO9JgxeJRsPMFsQXvJOEJPJSPnPEwnqWWXL1I4c&#10;YZSqOh0jaekT3pVOqbLLpsVDYyij0bICAmSxCIWq4XkYqZByDvrj09dXp69vJjRNAzy9y5E7D7PF&#10;fb3GhHCbyMvQb2ovUpVaJrDgDnFdRchf9LpEhYz0AF1gepOMJmJ29KvT7g2jytXGKGGH60Akebhb&#10;bmOcsgBbL3fRHYOzwSCNfBY2u0i/CoEcSY5icXTv3iZbcseB+Wrg96Y6qzYXcbX5ZoT3yqZRauha&#10;tn/V6VzeQIYuACLSaxfjydnQGY4bvZOj3vOt+bSeShgHdTSfrcrWzU6dFkij04nZy5leMzcORA84&#10;ScggJbZ32w8fPTo+PgLYucFXXDaKFPD1epP5HgbrUr7ge066KzW7zGcJDgh2yMgrmqD7ZNE+HIxP&#10;z89wIOxh1BmsYOFRUHz7o28dHuzvH+ziDsGioy0+6qPmKg4C8mEBBy03c4rMaAzYVBZ4rILxFaJQ&#10;miXQ0dDtTXvzyeT1sxf3P/rwT//5/+0P3/vlz/7+p//Pv/X3Z+tLdVyryZOMySRM8MuIqBPABdqa&#10;BOMaae5u33uMtM1j1gBdY05VutoGZwwXH69kYP0e3XFWoZSQ/IxCe8n0jcw2XP8qc5BHWLyJ4IFo&#10;9yhnVLHlWTMGQGMN6CwEUbrE9AHE+4EzVcxUUnSbw18PN6t0RtSjemeHbiWVCXpuYIOAQcWPWlWZ&#10;WwolWjhpIkyHtChNRHBOyLVo2f2PnwSp5KjTNQzxTJd+JCLcMvcG+0RbJiu+y9iF7zaurq6BHMc7&#10;k6P3Hr53eG9TQ3r+JLOJYDA4c2bXvQ6/SJ+Xi0eQEhMrVYNlkOvL547v30WJiZHUZDCi0wghAukM&#10;yjbQeBTdFM4COxGDUTmHuPqU7zb6Y5xhPhpx0Nc1hF2U53WW+hQAEl/wyZX+kjiBcmk2WozyjhiF&#10;ciCqrFABUYQf2xa9WNYW3uvlcuXy4goUE0ULP0CDkiqLqZvwNJIJ3qQQN4NlkZ6QlkTnEUuLql4E&#10;gw2Tf8E6wiqAGpyRhOi0IykAtDIltCQ6w8ILECwZujJEAOYCNAxFzIBDXfWXVCeHVEtuMFkFfaq8&#10;YoePuoNWqbKzvX0xGTDeiAfrVBDhZOU84TjMM8dwg5vk+pdqd7/13e8O63pnNHQv+yQ9vA+Z7cZj&#10;lJ4oTbCR+ab0ctO5aWADPSPXi8wB8hFTl/gEGnD/bk6+9d6TEYJyA9fNpi4Gne/kapV8erpJrcbT&#10;tl7cwUJ9vswV8+1Cga2j6XkxNYPcEwPonDTNvpZH/aPHqT8Znq3BQKKW6oi4QiKLHsqgkcvRd49h&#10;vYtdU3roWH0Kl3waBQWSVowPukOHZ0B3fGBPARNCbU0HmVf1aCRb+OD8xMu6N4cPjL3i/Vni3A9e&#10;IgOcWRX0aIoeRFZbl8tOgRGPlKkFd/npIhhTjc+dwdp84g5S+80d0KcMK8Zmtzf7ed/6Cv/z6Qlm&#10;eqll9CUe1/Oxb2QM3z105tlk5hyVU70KiLwSSV54sc9dL3s9vc6vvJtnmfbhs9qONxxXtMIsnQnO&#10;vqaza1a2xu09xrfENjOlPUgk2n3raXHvp7yHyPxexDvUotulKoKx5blboWOr3EpQ/RolY/XkurmO&#10;fs0QEY7nOtqxzGk21d2sTouxe/X8Af6U6eLQKKVmwbzTGyPbyECuUoWmSwzTMhXRqHzUfNQoH7jw&#10;ILG2Ywo80ZBXBvsN2Bnob7aEF3bTn5dW7uU0UjmIFAKvauFf5q7GOCSlnS/PTn/ys38a2VhH202Y&#10;6L/6y/8CFn4zP1qYWZmdb5njjHnZxT3yajwuJHOOayJKkMKWEXRcyqVSGNDaxF8+HmS0JYZA9Fxc&#10;MQYRkQk0cmb22lt3CeMzG/4wnKh+sYDAlletNXy3R9hfRFwDfOBgMR8xkkVsAyYsaGegv4zWcqkY&#10;cNsxoGY81mpVZqnrpB4U6+jleli6M7GWEiiHiyWeXghZMT6nZ2eW6xWcHEjZjQr0s8Vynl45i5UN&#10;Iq1oTkel5DEnuu0PoaAHVInRWL5cvB71mJXB8ofbTIFFQKeyYrcCYfCWAJ9RHy4rrDqBlZMvR4mH&#10;ozVJJxq6tKBhz4JT0PPUfDYa4qB+JMwK3Ejoo0z8SJvpbopuqcjRY+dGucXpS6ow12LQxgGcA9QU&#10;kX3CNUWe5C+r3Ypxx1u+9DavI5s8wDLp/yYI4ECEiBA8N6kIOjEMAcjQxNaVs0HyUCVlr4AqwMCY&#10;ZsjMnCOTWhQNSJ4Gpgv4foRCFnPcUNG/kypafAvjGYvkBCDdKkt9ixhpEJtkDIwdmrhPQeenf81s&#10;C8ez1Zw4lWyVPjhs/Wjcv1pFxsvEkGcajm3c1Or5etyDa1DCE3S70sAJ5OTpGRqheL/1hq5WXI1G&#10;EyNVxiXTx3kpA6EdHGlmmaFQ8aNpvdJq2C4QewpEJGtnmVSTRQ2uOZVql0rt5WbaG//savhpAuGc&#10;zOvrq9/N661NjPmXe3BwsPEadrAglYZ2iJaOjKYSViyD2Izwd9BI4gphZAMVAmJGamNcvfKYgu5v&#10;6+C86ac50831OVw4bPoiMwE1q/l9OTPzphB6UTYqFfFj3ExnwGIjlea6vs0BFMRTidbRejLhhiym&#10;o2gmk/LdIJ+6Q3m0WuTNxRnrTU+mAyuDLYXnj1q76VwFXV0tlevmyq5AYxam7Yh1KkhPLiC9JCMP&#10;VCrCKUbOBmCKn1kv75mj6NwKsMrdaaN0PUKbUNTkFnK4AFeGYikKtKCmOV3WlBWziJVfD3Ip9Bii&#10;HNkYZgZohyZSK3BQki5imhahmhRkEXlHAnVB1d5WdQs4W/oWNEOsy7Pnl8++vDl9vXLmuYxe0KGy&#10;MJSWxEyM7IBJKxoW7Rlxu3FmiUpGevh0HkhPSXjHw/FVF1gBQzpBJIEhgtooVRcqwgxzQU+IwNw0&#10;orc/fj+ILpyrG41dAMJEi5aSuXSlNINTDcz/9JSeNABLIiFCE053UNKNncfHKcTJz64ufv8z6JIC&#10;iUcPm/fmR1H7yR/s7ZRrOIvWIvHT3uXf+X/837/46e/v3zvSV7G79x+0EMeYzWeYihZ1GsbCIFr5&#10;BmI0GYNyrAbYfrUcQw+hTOft0AmN2+lVknGNOfeLuJdJ7uEWAfViJ0vHV7a4wGQZkiLlxRBd2Lei&#10;v3jr0ScTA6F+UIxLKSZbVTV/ubOeUH7FqxBCtVih4+javfCuT6ODy5TZGUcgfQzAUTOEmYuWcgoB&#10;7+Ode7t7zVqtggsHSYlI/yFNhp7DCr0PgTrTF5IMhPtCykh3ieBFR0e6x2Al+I5QZmSSSQySMYZM&#10;bklvpMsoSDJoWYthv7Ny5w/2Dniln/z2P6XbAh+Z2E5jXbIcRfCRqluJA0neQv2vhr2S2KjuefgQ&#10;xGY4+xUNE/nIEugUg/Gbya40xP/An1CV08pLQwbIiukjGHQ1iVX6JWK5rOaVQLpkjMIKFISnklgX&#10;yh8tdem4iZZGWD1KzamqdcrDcNKpgKCCm5UuhoTL+Axknecxj3r4+J1ma8sSsxNw8nJcKwVcKgdE&#10;d0FuJBhJU4bSENYQ7YXFRiRdIUPgYiiI2GhsOaeByGQQsCjoNc4IJocr0HQx9D+ZuEg7UdrY+IEi&#10;jOnj4kdnbgU+A1kHHFauOzdPXz7vXs26yEhl87HyVn73YaJ1J7t7HC3WNIRkIrBa0IyGmEOwIpsE&#10;k05XJ6Zz8Z3gyou8WCbniXz7YC+x8p1XzpX38o9+fxd0aiZRzzuBG5hTbTuSbxVLSG9PvZnnZvRF&#10;s7apHWml95LcR48Q4fTdsR9fmY51c36VXCcWcYyfkImKQ2JRE45Fpzs4PzkfU+HRDL57F2zUPGWM&#10;EqXXtvHzq+Qnn8HY+eHg5kfn4w+tzFGNrWpg0skuyaPTgP4C0VlzISgvxU/UKD+8f3Rn/2i7tatr&#10;+mw2H01xeJd8Nd1IJ/Nlo9KMpnAJRsEOK7wEIzQ0YZmpAh1JkU/bdhTBpcns8sXrF1c3JxdXU5c2&#10;LWDEem33rlHZrm7fuduqSA+LG4DYwWJtzexSuQKLUxTg4+m468WnrnXd3dCshKSTSdZLsUkt/oN/&#10;5V/+N//wv5H48ew/+cv/yd/7yX9JXgx0ENUSsXWUShDhxZSUJGsw6tkxxX1kWdreOji+++47HzQr&#10;7SQ0Cj6dLdh5THowf91ktQl9K9NGIZBONktb4TrDh7BdKJLYl4oUQvUrbA5Ch0BQpPZLIomjR6LO&#10;oN87O3EmA7ICtoIoB1NkqtY4qQMDRfY5i4EtR2UJ1VgcIXP5fKMOrIsCAm4Cbq5Yf28EO7WKPzzY&#10;FRFwQd8KHIgH2kRzhDtsB0oYpcXunUM6gnZ3mMNwTMiISkYZvU0KiTScyhzAL65rtVyxOL5c6WCR&#10;c+8cHtQOtr1V0Bn2HaaepKb4Li3gvjLLJz2V8T3PBukMah/VLTO6k4sLGdLLrJxTC8l3Ml3+kRNB&#10;YhVRkzcZMn2lJQPiWZAPgvOUi8RBhAKAokvyff5mWsh/MlMW6xhmoK7L8lXqWUoBVQHbZbKnoWPp&#10;EJz4yU63C6WQK8DOz5F90wLnXFEWXix6/qhgF0VbhSKQwhKNR4KOYBNwVMDAhJkkBQ28dNGBuA18&#10;3DY1t1ONpVD4Vd6sIDHDnpnwDNXdD/tmUhbKW7L5GqMaMSZleqln9/f3BzLdBn7GvUuYllkgmwbU&#10;xRWIJhjTt9o7tPc/f/UcCuYKB1rEUChiRXMIlpYb0oi5AKDoBJriB2TL3DiZWOICRlIZjVXqlefP&#10;Xv7S+x9fb+bWTfe4VH7h9hv0oLaLzrSf1uJIM+HGOl/h7DZ0ncuInqd/HwF3s5j4BA1Gncjvok2H&#10;1APsqQWI+WoqWU1qYPtiwqYzOQKX0bQdbAA4YK5dJR+JxE3VAMpLUruqL+ZpshOUBpcrIHB4glVq&#10;2dYkUX55+ayenNx78ChfqFtBlx6XkdzLJY+wy/JXA29u2OP2fP2zQu0yol2AxM5p7+XS+4lo2Xez&#10;E3sVS2OYtZjOO8u1WSxk45hFuMtsKrgY/0ZcR9sGUXFkSE+ZDM3mzJF+sr0bKWTLlttxg1M4IxhV&#10;nD/1Y36iWqNo9mYzuuaz4WQyvEKA0io2z6KbzNnLdffGw/qCm2aaXZoFjdbecl51XdQL/UTa3GjX&#10;GEV4q9cQ+nTET8EpWjuj6yJDBmr/FbEw8XQNXmJZS2YGscyAwDZbPpt5r9arInBe1E18N6Yn6rlM&#10;hek3m6Te3kWqCL/juJEZWmOrB5h3kK9VUe5KwyrKpJEPLZSLICUub67wN+KSbkE5ECjrIt8q96fD&#10;qjaJIdBivoJmCzEBJDKnJ41ewA6FUm7sxn+4f2/ncG+YTJ8/fZZZWzgxr1GOMCqrpYUS1dyP7u8e&#10;s5MD39UNbM4YgjHJy7O8OYCzeh4IpWk6KeTqV3Qu4GOJDwL+3Xcf7GEdsfZT8VSssa2vY+Z6M0Vp&#10;A9Z0sZwXfU/swfQmWe14MplNEXYqOnOwhetiFfgG7U9IrEswriSS1Ao0NwBzgNIWffooORtGusaM&#10;Qoz62M1ZA8Lv9sStvh594SdvlkHRscYeILIF+94kzQBO1h10qTinGDuPxuxfwQaBnIRhK4AiBbGk&#10;bgWPuKGjBN4PvTgxmVrFkM4mgrH/AAhI7keMAmXqANTjWBIhAfa4MC5UroJ3ECwekdmTSk2k7Cm9&#10;+FfmJvKFcKyUxLHC54hYRTa6Vy68Y/pfLlbn2GDIwAKgh/g28PvSCxSBGGmjE5OlCR3GNJ7tDc6O&#10;F2YZojgHMZiMDfQpoxSuLj8OUhE0JkFGfodykOwVxXnGO/SmcwWs4QKsv8FeJZLUEmrkQHNzQUcs&#10;tXATmFnqmSLXYe4MHbefTpW4NhUq8zXOjFFm9alIdbMsRLPjHAXIOnh1cXbWufLIdenUbRBGn2c0&#10;uBLF4XAsB0o6Xm1WV7FVtpA4OGwOR9c44xEdW83t0RDPmn6rlsOhIKfzU3fKKN9ak/H0LFh1EECa&#10;TE/iEWN/61fzufvA1jjyEGXZ29v74sufzhiBRYn5So4nuqzVsWpAYpHkCe6+WGQQj30vAcMZ4BB9&#10;MEpy8N3MeO1ZBK+TzaLQaAhBCBd437czaawjxDAcOGSlgVYwjqOGiC5BPEfaOyagemRRNWZSMd/G&#10;ETgARohUNB5Q3vZdjgwubiNYznaPN9tHzioxLEIr1mxIBolIbTlvelbVcyDU00d2SSa0NKGSfmsK&#10;SSclXBEAzJ4OeX3MEj3EzCTZjaURhI6sCG1jRKCBXWD/RTObel6Ep6lNmKb7Ba8LCZhJBbQfuqnk&#10;waQdOFmJB6AIyVL/qRmR2OCJ+qcsVaGQhd0LJSIEDodZsEkpd3ZxcXIi9IT1pgjVX9lDqNk1zrTi&#10;GgJrHSyddEC9QGpNmCCONby+BBFK8WZH5kzApTtNuSPpjxyEtBGVd2ViHESOP/4W6wdqvoAs08mT&#10;50/tzqi222ZUnULf/eY6RGCpnCgaMEWbe53O9fmLl+bFhdcfyuZXlZCI9C1jZiJePD5uVttUP4Tc&#10;S1Chlx1W487R7j/5u3/ns89+lgncIvNfBr00tdlYCMLRrUkZGPYxFuDJ2b0FfAWjMQY1nLyAlUnp&#10;LGK1SAsmcGsBL47rIvuPiAHcD2U2SjrhG6FcUMA5afFGt+kWO6oQpAyKRexX9eZvJ2EhF4/UQaog&#10;pcYkFn1I0AVIqzrO6fWyO6APu5iacwjg1mA0HXbNGzIHZiKIyDDvwOGalUllTtkO45Bqjwrh1vZC&#10;bpDo2oVAMsmg0GZW4zeFDxXnYf5PxtwsBwl6K9BaqLgPqd7HYzbgRCaplqRqCFoshYsYTufCGi8c&#10;KoaDu7cTxbCiC4eBoQSDjObAJr3hB4a/Eg4Gv/kkavDxB+PBt5VkWC7evq6MaEMtE3nboYSEYoCJ&#10;AJ/M/ZRxn/TW1dt6W16GCVg4VwzfQDghDN8nCYxQkzabm5sbPr6MHG+xXapc/yZK7/bDUoYBy5LK&#10;F65+Bos82Asag3bFq5KbwYKFTy70Nrx96dirMSpvlRBODkIamUZORLRssQehcegyw2f/0rlToM7R&#10;aNC7ubxEQv+81x+weXOFcqm5nXz3OLa7t67UVim0gukBxJNojLq0fYSDQWo98iPXfmRGzy5ArGEY&#10;O9yqjZb3YeJp+WDaj+J6EavPNt1arGAvLVK3WPVB9vB9PVXG22rMFEeQCLlKsw6AqEaboVpJZUUF&#10;C0srB0o06BHFOSfi8IZZop+/eI6283iEDEFAE34b9Nr29tbWjpk/6pqL4dDiRK3X9rVEebVCj7eF&#10;KB9kuenKG80hxZqs6fkaQeoAWB1sWMICcLxqtcptG5vmeDyCHKaIt+IXXqnkCzB5qQ1Tgi5UlbtY&#10;qCvQCj8AEkhHThX6M9Z+pycvn3/9Ze/iHEQbVUS8Ur/z+P07D97NF8tgBYK5uC1F/CUGd4xllmK7&#10;1UhsNGvjDSPjeXr28f/gX/yX/8j/5FfXD//uX/rP/ovf/L9ai/NUMB+AmWfjM5lXIp6iF6Tqgkq5&#10;SnXJMK2+u/fBt7/98OE7kghBt87qACL3izVwuTj42LOZO8NmbFnIGHPi3j8/8Q6bIHwKZflD94RY&#10;zekjuFieSiBPVJJzF01NrAFYu2wUfh7eKes3bMfIfhF+hMDSodSJiTo9EsTZoEUVIa4nWGHCRVKK&#10;VrdClfRPUPBRIEaZw7LYCeaiLQ5dk0lgLIERwucvnj778itcuwz8Z6RRpOShRYIFbmkclj9tkFHA&#10;oCFh7G11rjrjTbCz0t997/0rZ4Q364XZ7/a6SIVwSIHyIH3A6oP9yxSO90R1KsNH6jewmpMpyGrG&#10;XGIhRaaajCEoKoUf2t9M+fD9UzNAij3sDVRhKF4OYLKpJ3lwFRA0ky/USDMMsMQCAsOtg3wsIoJR&#10;4qhOW1T67gRYTi+hPgpeKk4biMAg0FPlacE9CJEGJHyh4gv/RGQBjoadIThYMfRBsZroCTwxgG0o&#10;xRw7QTmJAR4Dsi+R6BbNoDSsJPoo7IiagpLV3QYgiW7qnshoXvyauE5Z3hvfAGFDBcuA6P33PuiO&#10;BjQbsPmmB4hDJ2cVcCLgoze+Pe7095vbsZx4ayIHMaZ1TxcbRCDRCTCd6CrSZ5QjGyAjCadPp50M&#10;SNxaxHaWFi6CbCB6wM5Ud5toWOtackDfxd1oNaxsh+I4aGgDiBfjF5Z74q46l72r6fw8iHSDzZCA&#10;kzHQdKlQ3oztSxyk+LSZLPZciF0lZhat/KWRRXmvrBtF5CegnHHR8tlKOokBYUPPbAuKNr1PcYck&#10;w9wRrfZsYZjz9mqZ6jBT/vFnv7m+eV6vH9Mcnk5ukqkJ3sXJTRPuFjixOcivjbbdXmRzrjm24/Mf&#10;GMlHNIX1TKlcj/fsr3ARX0ZXlzfn4BAQz1m6/fgKKDmu5q9o5BRzDAkpKgBYwSowZi9RSsitlhl/&#10;02FWbg6X6aQ362rj8bxUjuFz7fuFddIbjjzc1wFD5kr2xj8c96EGLQhPSFkgDrrffuJ5e4lYLpnC&#10;ZKKT1HvxFOIxRSO9HVseIM2oGaYW344ksMuzU4ljcv5Y5tPNEin1bETrRmjb0+hMDMDBLWZb8WgR&#10;F8PeDXPrEf1+VBCNXNmLrue90ajf0+o5+l/xuX/n4A6NKGfY4bCoVkur6KJYaiyD1POXX6Z0izW5&#10;AOKPoMTg61LrwITxcPN7fqqxjJKXg00HzFY/vvMurVWjUAWcj6iVdd375OsvNrq2dieJmAffa7/9&#10;YHA5jKacdBEVXIYys4KRKFdL80ADbcexpqcgjyfo6VDnzOzF9XUX4U3XpuO3JhDJtGDt7B9sIRgx&#10;HfkMFcqtDJYh9Uax2Sinc/HhtAsNtZTbBhCmZeYVpKdZdriM08VbjbUsox3o7ihzzyksQUnh7Q7V&#10;l0bK3IWyotQrIimwNtPJPIev2rK4dIzq1ocr48HAj9ca1XYJgO6G+EuTnIy4WkHwMzOe9PFaRNQT&#10;1DZNFiaMqkdMGJFURjrXWB4Kozuez1PSY+aNUA0w4wCdLXTy11GU0hBEQQWOMxE7UIIyxwvNY5rN&#10;ApUT/TNmdQIy4idFplNARwI1kyJQOcazXYR8J/59wsGjumD/7pfyFIHP/OUZHEYhFotkhcjKhJrw&#10;Qm8RWQ5Ap9IdU8YPkr0rDQmFL1WyYKrnBHNSEkQai0wCmNIIfQABSbRHaKmL/a406QWQQoM56aP7&#10;ycghl2+g70LDATAU8w+YkvBmgRQsPcxF6vkc2mhRF3vLZMDgjthLepqivZlspmJlRC/KTV5wcd7p&#10;dKdmsmhEcK5bjhFAYuCRZ8wCERYnhOXSXtj0tZ3FlDqfiRUwFtD1g84I9RdaZfV61TPtolHeaR8C&#10;aCArHY1REGUn6k5kNHNeV4rlndZjuiST6fnrk58jszEZe59++jM8t5KZGecp400lpoKmzopCmE8G&#10;ioqaCj7IZAIkiW1v4C8gOXlUJ1KlScwym1pTA9G+8ulPUVCttpot4irQEyHkpmejQaRYgJcYHfWg&#10;sqyw1p3PWCqu2aeY8F0rUsgBkll6VoZoEEtbtQY9TWjstBji0FNh1oBi4nweDhbJjFuuYh1OGWKS&#10;GBAEOZw9MhQPh0BGSzLnwMKJiXGlUMjqHCET/taNTRGtBWFpxhjY8tbJhpQwEGxh8VBR+kmL6Cxt&#10;XzGzYEhM+itpvzhYxhGNhNrARJQjIfQtEsoIJrNq6cgkUFq9qoIhzyCnQvpHpDThMTvzMaSO0xP0&#10;0xknsbTBJapWtPjrMkgSs4toDBUWfHWk3p6OX331hT02xbEkmxCXCeWDEvLoBHQnbPhFIlNwY9q9&#10;D5/w2qIGERUsYmy1mFz20qX8zaBjnrwevMJqVZkiCGQqopE32/a42512OvjbxulyKqU+6lfUWNl5&#10;JjDLx492GjsjHK+t+fV0+ru/+VvlWunJtz8YnLy+vjnfMvRa2pB8i08RA9UALjxPmth873F9q01u&#10;MBqOSBhAD4nxBSgF2XzaAJz23l4O1jg5A7eBXR6s6NIGEB8I4nSJxLZyycAVqkU4AftmySRfq/6v&#10;5ApvaifV/pUsVnIDBTcNf0cSiOWqtFiCIpCINujbw+7cpGs5CtzxaGJZoyGEMzpWGEtsb++2Wu1W&#10;azeTwPyJKQupuiQbKBkQlmwGHeLyJ+xFkmbyGjUslEIKIJWUasqHUBIeuemAyTVATqQNxCluHS1F&#10;7iy/qOBvklaFRWDYyA4f4ScKH2/rOr4ZKp+/LfnCL775ePtbb67DLTY1TJHDB/8UDgCkXa4eilKj&#10;qsEQU6py2ttXV9fvtsJUFWMISeVZ+OGwAgwf4TuXIKlmA/K3kC1JwWWwCaRLZgzKh+NtfRu+Gf4W&#10;q60NcZWppvh8AbNC15M/eDyQOgp3UbQ+6KSwpAHt0ycCY4+xahJ+kyCHIRVBwaWSUbYN0hARyQug&#10;geRldP5NVO9logE5eLFgOjWc2teDyenNcOAALMYM67jQPk5Wt2hDwo9ilGfZaCCn42njZDj74rLf&#10;wbM0GUevefjiJZ3/7zys7CzjVX9+lm7+o9a/1NneWc9PM82sXqknGkfjID68vHBj9qAdb8SxMJUp&#10;Khmw0B8Kud3d3UqtcnR0B/QN82KayywnrggjoGqjeufunXKhQFbUue6cneKI0WEGIVpoydydrer3&#10;H+9VE+7aGY0HXbIrWO8bkBgxbJsz1ZSxm6vkVrHRdWd407k4paMnDsCUglzjnf09eEnMUtvbLT1f&#10;JmSJej/NVuXkCI8PSBrDVqGpKiojN1xcGXDbQAQsFivmdUIW/Jw1JA3ahr3+ac8+eXV+fd7JGXSH&#10;7nGCQ967++AhI2Y4NZTfKHENx/2ePdz9+OH/9H/9Z//40f/4s7/19//aX/sPf/fmU7rG3mSWyCfH&#10;fheQBFRigp/vAB9I0M1nmzkLhAyqzYODj77/A9ScCGGCZEQi2JrplfxBqoDjQLRGIzKWFZdD8e+j&#10;rAi3zG1doBYnK4CBjXJ1l38S1wjmzrQWyJgDpsazyWA4HVJvcWCxk5VOKDFIlrLYTLDrJXSr3YZ2&#10;vGBckegrF4vVGn1rtoRsIrG1EEsR0T9SBUj83nabhQ7TKYR0y3ZNRKeeCxwkcP2vXjx7eXGCykcV&#10;KRJOAUpPJcIr0pQKhk6Nwa+jQxydeQ8eP346vCF9qHiJB0f3I+WUUS/1Z+bzp0+p57KitxKzfI82&#10;PvUx4qJEPd4BJ4f43vFgWyvBN7kWQimXo4UKRgKZsmZUKpqy4cKyioso0HCFZAgx4sLx26zxkOAZ&#10;lI0EJzE62Izm4vR4cDgTMABSAUFAFiVFIIqB3JUM8BUfVTe2rWgDUp2kkowuuR+hrCjPI94SaySh&#10;RIFu5dgMFSEkclRyVnMbmPmnIYKWABilmMuSD6lYg3q4mN6EB57gH0LZMTX0FRmYMJi9baoRqpQo&#10;MzFBPAbBM5FJx1QjFpN6iAFz/92PPjjtXNHSxoGF6M5wZQbXgpEqs8HhmDT86OiITBQp+xJAEWlf&#10;ibqPiPMoTL58HoBneUQ+DbpYcJTpptK9RUaFnGFiLWu16rXZM2z//kePv7o6O4gVRjlt0O0Ar5ov&#10;xs4GCxLE/i8jCZvqRXBWGh5HPnJUyA3YczwhRqZ1k9RR9QSMwS1jUglaysRSmXsys3rsUD5/QBto&#10;g3A4rdPUwovBjwWGZ7tDL4AHP8Dlee4zHPPjJHC9ra1ifnNw3/LNh8Zya+vd3ualbX+K/q09icLA&#10;yhXjwMPG1lk0dTm+2Bjake9UzGEqmnlp1M6Aokztl8U8+nsplpJl47kRm/ThDUYMHS2sZaXeNIcV&#10;c9R1Lce3KjTFVozdUK9IzPRWX69TJ9fACXJx8GdLZlKToY/MARC8YFkA0b1iZDpeutPC9Xnc8SYM&#10;rVdemWEmE/EAQG32YcZIQ4peRvrCu15mA7cATiSevZi4/yy2KVQyv5bVy7HUZAOGI3aeiVEzO+vE&#10;WSTZjy7urufvi3dLbGnE2r6nXZybU7OHP2qpLAIFmI/MfZusAQZwriwa/XcOjhm+PX3+0siytmJX&#10;1+dGXmu1Diej1cS6YQgZOJuplZpOuxBw1rHmaDDMbOztw1/x/XircXy8934u027U7jab96nVP//s&#10;+ZO7bbfefP3yVcnvBsYMRdFCgsnnsFHYimRNrRQrFbbG3VFeB14A8rLAhkBYGSYSTc5BH72DMQ4T&#10;XDkaOuwpliG1Iu1OyntiCLAbcuLqVkkQSJTUTgQObK4orAUdvFO5MrUHkIjB0iPMHInb2SJUP5RY&#10;ENrDLkNoOBDERUwyT6OEtGtJh1xil4RCkQZlorVOziK+l40Um4d3jK370fUPSqvjfOSFF1RWUQxG&#10;mmyfYGFzFqNeUq1VkTkJ5YLpNwn5SE562aOUf+DjIPXRmKIRxuQQzpW00hhhCxELd2AHjA/51ZyJ&#10;1XxGbQ6WQyorSa3Z8hxEAu0AzSE218q8ilJO0giBfcLBVkw+zOI4AAUfIoFY9smyWcq/Z3rPF6tL&#10;LADJKvk9oLhi1a2mfkoPSxTVZJmIgoVwXXjDSjxPQbMU04kAJRLmaszA4SKtQmYt1ADCkpdhD2GN&#10;MGUjWueAzNFt+kGoXsaB1hvUhMx5UR+g7mK3Uq4Xiso2OQb/D0f4PXea781/C9/FqSmUhsRGtyaR&#10;VqO22vSGgxEtuzmtCCGk0ZiCy+rsbBXY8lznyWQC5UPRWWLe0io1jViQd2xTBM7TOvXYeESZBAIo&#10;6fcJgJyexEZEGhZQcTj36H4CccFIq5Ivw10C7sAScNFS1rKffP6T4aCbzhKXxrZNKQQnHLHTBY27&#10;fKFIb4jqHkAM45GbrrVczzG8Eabmcj0cib85fqFEaK5Adl3PQWE0HS4zJgR0ByyKVoY9+JBiT5SP&#10;FPJ5FGHK9WWltepf0a2hygcPErCY8e2bUx5jUJ9JAY8Bxd2/cdOJMhEXPGDRqF6dg3SoEzeL8BKr&#10;nPom15kKYr1IEf9J/vlFPjXuGrw32oscjVnRgGB4S+6Bgi78O4e1yrpMpmtoqG2W1GhZdG2xihQp&#10;MhCMOIquaoteUt/kmUDfqiqiMZpM0MDnOGDSTuGnxtFKAU3GUwJ7EQ75LbhOTlxpfogyiqgW0Pqm&#10;qbkBgzp3vvrqWffsHFsqqh0kA2jgikoTfqSR6PnlNdGiVC5lE5HLV89x6qQ7xnhXFZjh9EeqORmU&#10;84ow4aMJN5m69+779FpwjQIUUiiXZ+OueT1sHR4AZ8Isb97vQVmVnEm6v2uEPQnWvB8+MFVOCmK1&#10;OKPIEpfnpT6PRluP36mXmpV6+XCrPbKn0xE2S/0HT959/slntu8fQ3YDDYeQF7xEoPyUPceHh4/e&#10;sTNarlhCShdxFjo2MnRF1RPvRxR2gHME6/aH71VabVqDhWaT0cHry1NJ9zhaMZqU3grXEq8NDxXo&#10;b1ZE4VnPd1TP/tbWRaox1bZRtZXi7UixLrIuoawdS9yLsZJFcYdmQMybo/cfjAd+tyOXYTaBTD9B&#10;V2TQo3BgI5cr5f2DnfbuXqnWoK6XgMkYgaaVVHqKuXirl6j8wNStEPEMkbW49dMLZ3EsAMn4SNQA&#10;RuNcT66lyGeS2EgB+M/BPsM66rboevPFbaWkyj+JR0qNT41CpQYNOZZvH+HvhtWarL1vyJaGtZ88&#10;m8Jhvf1PVQdKW53kTMrOt/gH1V4In0pirHyYN1pE6hZIX/7NvQjfZPjZSe0og3kNJu2ki7xDJtpc&#10;UtAU4Y/9YrEqZbtMn8mtsD1jVExnhSYMrysCvoBClPGYVIKsfum8oAQu9l1Yz1NDVEu4qrJ4ZbAv&#10;fRtBOYryo/AdOeVW8F2QmgJ/KoB+tqvvLxmKmNZsfm3enPdfnXeuJs4iW8juHaQPDhN7O5VcLZot&#10;2+vU66Hdo70vYpXMqpfxjrk4zP/JY+P5NPXKuP/ffD39q6mHjW//SjuRupeugGUceN7g/GZ6cUFD&#10;BlO2DKgkvD1t9oG0iUjCQwAdh3itWju+c7y7t8eEEIUoy5lREPrzeSaVbOFV1WxCBpnZ8+sOgeFm&#10;/PwL6+bVtHfy8vXnI2eolY1YWbeZBc2UJy10lhntGb5KFnOlB3cexrU1VordHrohCH7bjKHBORND&#10;euike1SP8SxglVIO7WFBHuiAfUg+xe0IaZN6s8FSpfnDLJD0WK1qPg0AnhicTqoCwvLa8tczd9Lt&#10;X55evDh5/fL6Gv/NFPZYrTv7Bwf3tmoogpn12B/583/mX/uTf/rozPhv/trf+e1/8Lc72s1YR09j&#10;kSmWgArtUOsbeZicAf1iMEjx+Mi2F8l46+jonfc/fu8730nlCt1eH5VFQAGs8kKx9O6D+2lIk8Oh&#10;mdpApqhn8gzAYnnEj28tH8LV+LbfQWEHRoNtIg55qxVmeRBVRNKL/icl6sQUtW6un2xtmbFzBaRh&#10;JJrkAi4Ql3AlXsWMKF+ptPb2ChXMnGFNCelfmtfCE7ulyIY7N37QqAkHmrMRWJcIgYkLLaWatKs5&#10;dOiLwCBnhyzWBSAtQDe5HcCplWGNFDWRmFEqsEHZMIel+nVmY10PdCEbaJV2dYhAj2N2Ly7AHuMR&#10;RmijYIEvLiqg6sX4nOw/sclwXSRMpuZUEiGksYnvylqPYKmAs4zL0RJRFa9oVKb5m+KY8k/aVPA4&#10;1RHH1lXC6MDtaJnKM+SZNCpWN/+ECA07VX5YlDmFsKsmchCFuYiirMXikvQJmz5VRgIz4LeU3BY2&#10;TVKJhcgBLrKU35IEJpFRxgSZnKBdbdCc5MfkLZFWC1YLHwC5u/y0BBrBmMlDAAkqUSOrkHnDN6TS&#10;FDGdjpCaYSobEEK1NOc2EQjH9tC0XPvJRx+i2wYyA0ouXrN4PAA7SC8htKZenZ1s66U79+7e0Pk0&#10;rcUqTmoEkoW7JLEITqpq7RCfUOOZTYaoVJOwEHgUMgdIOj/vNrYa6KsnDbLk2uR6uKoUFybsR2c6&#10;7068U2d1swEIvFzPkNTFAQpMjIdEu87ZxDARqmokSqscZQUqbXJi0hpYH2gG0jQi+y3Ek0iqoLpJ&#10;90sfd5NwHxy/S8+VmVQsCWN5hGXUcmPrBTeetl8+jZWCvf0t/SKS/OknP99LLPfuPPAK50Ya16mj&#10;WPCA4J/QzzEzULmxU0rdWS+aaNam8sN09VMPJPJNHv2L0RkkmjLOofvH1dZWazKKmeP0+fmiWoqm&#10;sjl7agz7/XqhTP9+a3fP8wuj7gjdgaXWv+z44z7zVD2+ocqCAIB7u4ZaZiaHcTZ1D0jM6WahT4ay&#10;1iAUyK2f5aU2iUG5Fjm/SAyxvdF07CRj6LEjp9GzZs+QBlhGzjKxj7KJJ2Lo6k2XiSu08LhoG7B+&#10;S9Sx0OIRF5DpNDru1CPrC558EenphldhAGKxMEoAaD3kdDA026zH550KhX2z/g9/4zfSiHjpWF0H&#10;w3HPKMCPTXW7JNaLaHy4VdnWtz60rz+9//i9dWwvMhy+/+0/tt36CNzxTuv43tE7QEfpePQH44vL&#10;S3aq7fVedK9X7sgzz92EU2jUc9jxjS5lsaQBlNEAWdFuQ1LLW8xS2XgplUSX7KB1p1ra3axT0Hvx&#10;V9BTuShsAhiCMg2T3AYdCHjB4AmJyqZjvzg5IYFCENIc84H8Yd87bNxnnSg5doRt/JhGgyZmmvQT&#10;0paF7C2OfCBLU+BSkvEVQqag5QXUhBeCmq1xCoB2prbZ6DEIMvRr6dLBBctG9vVZNL8YNu9+VK5s&#10;obLocgp5w81qTgOIqA6/ms6E5LvCJZaOmvD/Ka0SOQDOoGDo4iBLCASGropM8lek3TIvhHSoxKXo&#10;BCPdgfMC6S55LEWRSnhF+pOYuYROJTmDXD4iJ9N4/p30An1YwHiUi2GzWZJB0YtGzzooVQofWP5J&#10;sL5ISsYuYxJQe2pWQFNfLiZ/85HDOMYuUMlKmE2p3jxATuakkgyR4oshFJdF8k8lQRoJOKUURFBk&#10;qZKwByQf3hCNQ5ZygMwYCRuuLQY1B7r7OAyLvEcCoX4CBXB4UjK6lqv0CWDSuUM2RtjIR1a0FCFb&#10;9funDCHSHN6IcVuo/SZXlQIdJ9DU6HRjpSgS/AzOuL40YJCQmY8KTKYAEAKZaVQOU1oBry0Cc9KX&#10;NjDDWIInqSThgoIvly9NXaNR2jfibW3NqLycL9Y4lOgiv7z8bVRhY8k5DrL42vuzkpFp0odYeJBA&#10;gCSthiPw1D7VJrsPRk/WiLR3tQK9FeTXD7PQLpeeMexEp70FXn/Yeku/bg1LUHNkUAxSk0wfj9yZ&#10;noXF4OnFIJ2NWMPS3FozVbaZQNHN9dn5mGqA1ir6TgkJ7Zltok4JtAURGhaCXsCIExIg7PgEGCvb&#10;THPTFPc1GA7Fl4wbZ05crHesqUu1LvbrM+amor4p2XSQMMcuztIgKZaruMNCnjPVRNlB9AlJohk4&#10;LGZgZsrOBYDRDE/AkhFWFIc9Bb2PaF5UKK2sNiF4kWhKBipZdgizC2dSDIuU7D5LmP9mheMHwitI&#10;AwLH1UQ6mFk3Z2evn3598fo1LlUbLA03Eb7TG4yZTBWZlnruq08/RbpAzJ/EHUzGdDK1YYgIv4N+&#10;EE4twWqCyk7GuPv4vYP9QxmoiVViEvkof+LUdnedYG6fnQ9PTtg30udlIBlQ9YHAZKocQx0OjyNB&#10;ogogXGywxOZhGe2s1s133jXShWc//92lZR48uPP9X/ru3XceZ8rll188G9ru3WK2QAaVhGG7Iphh&#10;6Vt/59EmxYRZqDHVYgFIgov7sbJ7EcNkeFwb7Waz2X3yQRpnGxRlW1vJVfzv/eQ3e3MHBU9stbqd&#10;rqiD5HXkcznww/LjbQkRTpPE11nx0FTtp9w91NeMMUICWxgHhEMnpDZo9YoGJ1WIiATR8hITornb&#10;efXCG3YhbUKFBtRCA2U67Y+GN7ChSE1YbM1m62Bvf2d7C+dLQqDQnxTWV8IHgUhSuPCNCLYrfLyN&#10;HfLOY2CefCXJuAbJSVpJd4zvCGX5jUP9bXmmlszbyuptNRh+XnGsEQKR4DVv+2rKKOfWUENdn/B3&#10;w8dbOGg4sgurL3ljol3yzxlLhO+ZyC/TC1XFhTIwXDXV6JcHGVT4JqXgFMEfMZYIB4PhN8MfC9+q&#10;/DzKmVTFYomD9JGMDd/o4PxiEciITxS6pN8iG0u5TIqTpM9ippkDeQBDAmAEUtmnIPmIoQOJr5YC&#10;A5aMLOulLDAXTGdwoBfvQS2G0694cdM7giEKcgnYDMBnBtTA0BzALxYoh5k50gp0xwGf0Gabnp1d&#10;Xp13p0PHtzeJ+r5W2W0ev1vdY0i4rRfp2GKFjit0jpzvR3rqbyY/+Ks7f+yrq6vZcHjwaP9qsZd/&#10;PRxcPTuZXztTk3njAvvDfqo7PuEAnZkz1iYlK8AzsVznaBS0qrC9CEZovx0eHSFX22hUKbGm5uTy&#10;/GxmTsHk1+v1SqmKNgPgtcvh9OsbfK7Sg012XWjFi8363j1UuNE4WwDLNTSNtm8iaqEiAaApS5OR&#10;GAj0dP3ixfNPv/g5IGR0jVt7d2h0GTBbqhVlYxRDRIB+d61eB/wJVFIm2CLmwy1L8U0oDLTouNac&#10;ldwe4cdKzxMdZg+ZLdR/OItxsUIMrz+aXFKwdnuxweS100v/8e/+O//uX/wfJd//4m/81t/+7Kvh&#10;+umVO1h2HRTMX2nD3Yd7P9x69+bFjKZeRqj49HfBPsUTxfy9J08+/uVf3W7uOxQLYl6AsNYKD5/D&#10;3f0nHzy5+PlXF7/xU0r8YQzXQztgXLJZupFlBU6QekjfWTUmZPiMImaMLb4U7NxymSXQZPU1XPzR&#10;aAZuhHIJ4VMRmoLnJ0mI9L0ZjaKMIEaFItYlozJ2tJYsNFrVVjOV1e05dlerLBMJYGnunJm1rPxQ&#10;LE7KgWj88d4+yQHkO3gu9Hto/0wmI4K9pAneApzDhBIAJ654pggYVzwDpcfMSmA1i5QJajyVEmfM&#10;OhXX3GVmr253R8DrlyMwyaKailpg9+YaGCtAWl4Xlc4EXgXkShR1lKfzOe9MWjoBcEEdhTHM0Gmf&#10;CKqTaRtL0JpJBx6oJ06Ayh+ZaSHTPLqzwrUTHyVxeOfDiMaM+sJ30bHMC0+d6Q8JCbZNOEhi6pI3&#10;OIxE/xc+IbBk6W2IBSLlbxE/OgdxgrXY/UGaX62ZlYGp5S2pMSs+Q+LJw3d4nwB6xKCJNcdolKei&#10;Co0mStncYgOLBj6CdIaU5TZHnrSvRPJNRRlucxh3+OD8CcmKYZCT6BOOQyVeqrjBWga8CoRP4TSk&#10;aET6YuF3r672tndAqtAWyuZ0SZXTYL0jwJrhxC+H02atGtHT0HYBBvDrIEENFhlgV2tyfXVxjgTV&#10;+emzzz+5uThhUIeAqPgVSlIE5CPrujO4z4tyFluY7z7+oFuMuxcdaLtwgWhCzry+v5xIH88HkUtb&#10;trCYG76HPEyJOldo4lGuTYp76Lu8bWiTAKs0ymSuEgbTLB7bDhBGkhbXfDUdcw1Ftp51Tn9AT7XJ&#10;afKZbX+OQZ/U5L2LRnIZ325l19UmiPN2eoHYwevOV+lVfTJgIxSi2rDbf7V06igQLlejfHGjJdqR&#10;TeX86rLX8xKr95Z+cxm4EJ6xZlis+tHoaB1nLGmBoJ1HJiSzE+98ag/LuQbuABmjX6hlu/0YIP2l&#10;t6vrrcCBodZsNLD/rpP2dG4ujbxVMKoYPXuRPtUBg58k7rLp8VYbUdnYcDin0RJJ2vG0v3vYms4u&#10;Uhk0E68XK/LBFPgHYfBo0fTqY+Yb6cQWMFqq30gsR+xKLL639vYiqatNYsSgVTT3Vluk2jPvWWI9&#10;M6pOtoxTamANIhevAGvvFBBxBlpJqy5p1FKYX1QuJ6Aqru63d2K6RhuPToqYCjJlj2PmALduUNWr&#10;/VV23vmq0tizZnEEQHeOvotzI9MwoPzXV+evXrxgTlyuFmfuEKAj6cz4p7/z3Y8ebbZ2sErLacE8&#10;6mbjxeGsV9CLh+1jEq58tbVYi0pvjhH4dJnc5Pe2P4jEywPLf/n6jFx/7kwZ8DLPhGSIeCPKPQQN&#10;6Z8k0rieZPJGtV2FmINHZUFnMGIkom0fs5gUckHUcnnEOWwXgJ816q1now3q0PRGAmnXJjzHoysj&#10;qHyRXpDdzASeDg5BlWUvPwFvbVEk4GG2QQpUKl4VUle1+L3CrnArLq7P/OWwUSf+Crip0wGqB8gC&#10;dHcopClaemJOw3BjAe2EM5dUieMF+WmlMM45D91DLCtElpnX5dBZLAHmYf4m0AOpH6WgDNML+UYq&#10;jtiM4i9QROAXI1MRgBxIZ4jCJ9tKkVdEOwYcPs2/zbpUL3/bWpwoOCgJm1hRiAwkaDiBgYohoDhZ&#10;S8yQPyQ+kuIrmpbklvIQq8AoF0kGCUQsUZxUmD9Im0GUOCcaMzyR2MlwFoEEnU1xBidp5KyUuQvA&#10;pjwD5WhuOlzlEXrG9dHCv0c05aKaOV9eZwvwiguBH83h4yp1/hzs/dVNH0ENdH1g2GFKzARFZrZZ&#10;jL0jswnMcC2bjddbhZvuNcUB0VElu8HgXOhXtBs5+ZDh3SzQt1iVy0UluUmiD7M0TeMwiUiqtkxJ&#10;fwNxDm1hxcq5vUymaM16r89/58Xpb1wMvsQD018iVo7kCHqzLdyJOPwcZwL/mRhMp52KlyOAq7S3&#10;mwfLAGGS8mw23dCkhYWq7gJIxYKerRcLrUyKriY86xHJJv7GS3czGdt0BRmQSjNRi5hjjvjCaGCv&#10;1vb1BRCyWDpV0BLY7lCF4nixqTSW1RaVrAniREuXR2YH9+SUzqx4Lr1b4C8xXbzCGYuiuhHdVCoF&#10;ZUsNbxOFPZ0ji/YrAElQiUzQ80VotwID4Wjg45AHLHw8qbHGEhcimCbow+FbmQi20155eu5oHJgs&#10;Adik+CiyQLAxQd0CMS5JJqRFIQsjTOPVoEYmdooTGC5cpnMiiIQODMg06Q6LooaILy42uUy6iG7v&#10;MpgO+lcnJxevXp+/eIE0E/3X1sE+Rw/ao5dPv6SM4PCCuy8zSlVcstyprdHGknvAV6XyZInWmMP+&#10;qiODtnuAVqvtTONQNQt59F6W3f4Ch1WNRU6FLD0PQoQId0o7Yw2KkVG9ImKB3gbtxGZIdjfr3Q8/&#10;LOjl1ez6N//eP7BX/tdffLl3eFTZbn/84P2d/QPdniTcBS0k9htd9WipsPPBuzg+V8pleDus/PXc&#10;HXU6gMK5zdwAFAKYno6ise3Hj1khpALFSiWYef/ok5/Ym8j9D55gL/PZp5+Djq0WDBJ5EqQwYwnn&#10;9m//hOVHWHKEtUdY/IAyUoexYCPCwkQO9/VGx3hHXTb6PezwgHtGtZtKtNFOXHhAk81Bx570nekA&#10;oQhrcI15FimjORoiJ0BHrFFDaKm21ahDhaIsV4opJHEiZqG6SAGbXcmihGABwamL6RltKKWGSpZy&#10;C91drUil+EWV2LzpM6lmU/hZwg8VPt4OzaTKUv8TH0sxJJbJpIDRxbJCHrf9qjf13m1GpJ7hLUwu&#10;/DEIQnJBvmkyITJYoq8Q5k1hfiV/q/cTvhNBvoW8PXlbt29PPrqaE4bXP7wFMoQUBRpJPmUdEdxv&#10;i3aVmL0ZJ4avIr/D2SOyosLTFkMe1KoRdwm8dKagSlVpd6gqXpSd0Ysgt8b/Euomq5+QB0MQwrBN&#10;71OQHZssvUYoy2S99OlUtw+ZIrVqROEHcQcIyHAOyPJMd4rzMAkbjXtw0YG7tIaYjIy+GpknV33T&#10;CTA33trdffTu4/fffe/R4/cikWy1qMV09yezrR+75cpBOT2af7JILBo1/eLzqneVT69B5eGcGmRW&#10;jZTWH/fpQI3Hk8vLKySbmcthdkj2jr+3IKDaQb8bAAD/9ElEQVRzeYAwqKoAL6PlhInl/t7u0cHe&#10;brtFnJiMRrAY4agQbWtNpHl3Grv3a/Wj2cTvng1Pvr6YDmZ+Jko/pbJJN1N59hGIrqCpO410OZp9&#10;9vr1YDgoVSv5YgFxRypf7vbL0/Obmw4XnZkYcY3MiCvJGZ1CFZk1mUw2mrVWq8mRBCmBchTLnGKl&#10;BNLQKDJt0kBUCtQa64uYPedsVmptNH2SJCHReDNXXnZOnzUTf+hP/5n//Q/+zdFf/d2//pf/+s9m&#10;55tqtLmVwyrLTviThvE/+zf+3L//b/17k+c3n37++TyYid+BZMGxraOjb//wR+88+TajScSCVD22&#10;hLBXzOa+//F3SoXyP/7Hv+F0OtPz6/3H9yJVg0qBFYE/L8sSYCczsBB7LOhrXYcHUaZNSVePaAnY&#10;JGvQzzD7fRD40Krhu4uTIOgX5k58KAXWV9JH4gHHUqUZsRDwYUQvliqNen1nl8gOMJPNTAWYREiW&#10;ihnUuoyyhEUpe0ct//i9dpvaBtyecrVhj9NlI3tH4nJOixvH7BnwnUgsn8yUDIZ5sjP5NXHtIGYJ&#10;xnGJJKtAQTLw1OeH1dY6kxgjEeYvd3d3Hj28z6q20RkByA5MCqIL2CrkWVUNJpFCXCiEukbqBc6K&#10;kMm/Sg6HQxuMQczsEWVRrxjaLHPLpRfIB0P3nc6ZUtkK9zwPaSNJh1l2KYjKt5s5/AKtCdmyym1G&#10;RgbiNE0eHaCuhC0eV4NIQSYkLm8BkRE1cAl2obYVVyWs4iSgcP4pnJfYOig1Gt/GLhEpANgBNG4E&#10;gyWsYBpgSp6LLc5TyWGnPAzlPYczzTfRP3QjlLClRCQkDVSxTARKV1ANKZRArWwo6OXwi8Ym1hQ3&#10;TXMpHqao0QSxNQMvKsVcowwBZ94dPXn07tbju/RyIOabg96we3198frs5Pn5ybObq9fT7tWgc4lt&#10;BS1dRipSFUeBvSzRSCOnHKOOqOsNowoxaPvdu3avB8eWeWMUz2HMwlaCikkl6BXk3ZmESt4h1Q1A&#10;7hJaAWhfxMiSWXvgr1gguHGIMi5DD2T0aY6M+1HH1BgHgzKhmtrdebi/80gY1VkUF0p0xdNaY7mo&#10;sAzYy1CE0OlF8RPHzfPLr+L+RaIcM5JbqF7HtQBRRsHYLgra5q6u8doTbzMe9deOXURuVovvxdZI&#10;t5r5QnSRPI+kRqC9ogjSJAal+jSq9zbJSVtkRvDzspr1+iq4ae8zNCUb1LPVH5eqka3yYVkvNiqG&#10;P9OuLpzhcHh8VDOKHc+KwUIsbbnZbIlNNZ/36Ppxp2+umIxF2/tG2oiOJv5k6hlMa8sRIeMlHdJ6&#10;F3DijO47cibJ2Koo+nnsrFiBfDGZqCci23RU4tmrjd+mURjLXAgCOUgvglm70qBX73hIEGjs8WKu&#10;kk6VoxEE6ggK2UquiSMPBRGg63LBmFKgog2Qie3uHlAfEo4n1gWeYHlju9cdWsG0VDDgMtMR2Gsf&#10;tKtbRrNx8vQruuiAOpSpQGYATNQwHr3z+Oevz1pR7VsffseN6HObTEscOfOpYgzplhkgXQzetoNU&#10;4cXpvH9+VUpYe7vfajUfVlvvz1bGOeB6q4OZdqGAfFYyR3Kdpz8A44t7u87n0ouFEzei8TRQQL/X&#10;Rekn0qy0aFmgKYt7lkG1zdR7joqhBWOe7Qs0aTaUAQlhcCkWuEl+MiYJYQIwE4oJiUQGRqvyExKT&#10;QGAi4wkSD7QhiGGIGjDJOQGm6izS3fGnuNWZbidt+OmMQ6sdGup6xfLG5Y9BImooxCPhGMhwEH9d&#10;W5zQaGdIW0qiAVN9WiVIFBYJDARfrELJ3YlXKM2wa0VYEWwY3xHVOgXKlgyBsgq4pmxt4RMn0JKS&#10;36GKD9OkN405ifOS80szRa8WPjbnp15wpljg5E9C9KFCkfRIzLpDjJRCmIc606TWSnNCNajVvBH8&#10;6YrGFkEFvIOoooXBklgEEEIMvpOiOxKs5lS0nBNgWxlgZzQjm8A4rwCNWAZITOOsOIg/jnkKDw7j&#10;ZGapF1j2c0OsL3OVcq3V2KM+PD9De2kxmUzJNYCCLpNOqZmqNFAUw0US9VeJmEsfCfVYrkDsxfvR&#10;IJ+lXyGapfGC7V5Buy0Vy9eXljkkT0W4S0Nxt1Ldam3vgoux5qOY5jF9zRj6AtaCZdqTkZ5FD827&#10;Hjx7cfY7I/sZ+o78zMwFV8i7jVdFTp/R14gMHnAHZBIgrxhgMM8EM5xiL0ZiiIk6k4JrJm0TWgVK&#10;CxBtMLzBYh1V9wLXmrlixgjuPqzfubc9nfSYjupkdGncHQChZF0noH9KHspVdVxgAlImsXzyRYb+&#10;k3JlQjsmuimZM/gh81o7NRiuBtdV0RyRgS4TLT4OMArQTxwEgWin8eNRj+4oqTK4UJ6Wd04M5r6j&#10;mZckTqNSG6dzTPPOzeeaMBkyWLFuuLbpyKKcWG0n1zuPjn5YjremF1Za2sTcRsSuYwBBWZEkA0oY&#10;RiaBVE6KHAZXWiCa8ie0QWBhqf4CM4Awy1d5rwIlKzUZaY6iXwfCDa4za4JqkP92nDN0wMejwQwN&#10;CdfYrODyQeeQhiZUeeVuIie4UNZAGknXGojKD//En3j07e/PLf+3fuuf/uzrL5n1FpLZ+4/ub5e3&#10;UiWclyPW69ezy0vFzkXFVKkSiBG9UAxl0i4TIjn3Rb6b9JnLA98yGjv+7ndLeskze+PuIN9q/KN/&#10;8Ot/82/9zbSeKWPYWCkte1fL6cxfo/cpBWQkp++/936tVAN1RwrLmwe2DjpN8EvcGCkUuFCYtiWP&#10;3v8AqRrgCJSs4Oh+/sUXkE0/+PZ3mXhTZzZKJZQhlYK6cO3+u4/Q0CXk54eTVylOSNXVKU+lJKhZ&#10;NY+VnU3i4+B0qaCH4L6YY0g1LnJvs5nNp+ayG0yRRCx/EjA5R953MorMpwm8PFx7CCYbQT7ymWwG&#10;xXxR+qiWgUcJt0c8FESDBUWbEDVAzBJ4lFKbEEyjwlPw3pgnqdaVpGaMN8OyLSxcw6/ffsawoHpb&#10;WYVZDYtJSM6U0CiHMfgQfQvUgJhyhUnQ7eMPLpSCxcreCCvSNwUYATN8SWlPqPbabXGodJWFYfpG&#10;cZRX5YNIuiXcJ+WfEVIHv0HRfLukwycJX12sCAm+CiwmF0FUOkQ7SW7Rm999+xnVh1dSRaSdCl8h&#10;bCVKXGEucYRHecMiECvBWfRjkFGBrwqpXYo+cMgxjSsCcAclM4G/SWHIBDBAZwr8TKkoQ5eCngGK&#10;LU0yaV8pMhHPCfmHrUzr3gEbOBrPTIaz0RxRyIGJNJkgo/vqp5/89PLqJl9plGpbP7r3nTvfOYhj&#10;vxbbwsbol58cVLKNL2OFX9surs2TMudRrGUX9rVS2QCQ4A2DND6n9O3wlLaxE6WORY1ohNhdr3d5&#10;ddW56SBWJDo4WZ2iC5I2dDouBbKRe9vtB/eO93e3aApLsdp/vQIZD3Z94d9tVg53tuNwFyPRv1Jt&#10;furFXoBCixd91KkX2k6mmuyx35Y5en5gF+WxxP2YZWrNTJ0YDZofDRLXWswtpFFo/zCXqDR2Qqi2&#10;VB8ws1zgbSaQE2IDgx2gk94C0TiQAukSNWEpDxkgl0fiW1YjnWK9pE+csb/xHv2pf+Gv/B/+0kdW&#10;6b/+X/1f/s7/+7/9dNM9X940inH70j85fVH6waN/+y/+H/9o5Yf/9X/0t3/9Z7/ZaKdor824zenE&#10;/Y8+eOfDjyq1JtLH/pSbwNGZpio52Nl/7/7jUXf4kx//WCCj2lo0KeulCXrcnN90YeKRPOJNFDuq&#10;sqAUZAQFBJcv5ITCeRG6ooE7W3rBR2KgMRlzFMksnQNbcd+kkSSegsKMxSiINUbMZnxDfpRDPKde&#10;14vl/sRkn+Dy0sKJN5l2ZzZuSLkUZCHSJsFUqOaOgoM+IJMTvCJwRXBJ0hDiFqIZyy6iRWST5M5M&#10;3g3urbVinl+UVxUAp8iiSfTlzFxH9FIe+8tpNGjP47H9+ldPnxrRJGzRcrHQH3SP37l38O796vbW&#10;oDOAZ8gmY3WFtRyrn5426HkULCloOVfZR0pCk+EADktxQgbAI/bYLStPeb5jbcShIvgEAcBkqOtk&#10;GKokbUSlLIPQucX9YI9yTQkoQo+EWKjMWrje/BbYvLAIlA1Mg4qBpJy14uuJGw9tSyIAxMrZbAYi&#10;lEvME4aeMwIXJRrzA+KJ5IOzJAowz6QFlNYNSnS6u1xiOqYAXDlC6baSl4XhVSHNhBcva1xsB99g&#10;c5VnoEx4b/2I1JEAb9VADJYDW/aY3DZOnXhy4c7Ljdr7P/wlo1F/+eIFqESeDKkMDHqxUI7kMskB&#10;2L3lV4vxi08/P335nPlO/+bcNvtsHhhqZSCCngfKmCRUZNzwMGadMtsEDUufN7KZsAAw7jWMzmwS&#10;v+xvf/uhO+3rudIqklmgVaDs2RC1E9ZTdCmg6KSb1q1IbAAkG9aiPfH0nIxqeed0Hyy3R4+J40Zg&#10;aX4Z5QlKG+zoK7njfOZ+sVDVsoQQVFtOvEU3lRtSLcJ/8wIMkwJ2rxNcG9EcA0VrdtpuLrO13Nrc&#10;jheftraZ06ZcUy8Xm/QlJpMuokVTh+5Firphk36FCOcq+cKoPbMm3tevo5ZtxqOzeMzebCZGHot7&#10;8DMNb3qRSu1UmkbgjVECzBdik3FWQ602tsLhLDY7xkHemdiTbpm5NSoStQpYy0sEPMv1xCoxwfJL&#10;18mMU4NelZEd3rpUxmiZrNbZpdf2fG1jE88R4eAEzQCFhXNlO1dxbZCARRkAyMdhIp9OtJEViW5y&#10;+JnO/CucM9bOk7WvR7KfsXjcaWs6YhH7k3Fhs9gtFMuJVG/vUEfAaO6UF8lZepEwksXrqdMZjqL2&#10;vJxPOXEYw5h2iGvXMtCAdcycC9Z7pXB3Op3mC/P+PLLonaGqqhnNZnLzZa+TjxVbaDzXm83GXjZV&#10;8Rdx0JLX14OlNViUti+e91aX1+l2vTNPLMeI6YyMrXI1du/y80GWU+rgbq786PnPPslvuqX6e4Xy&#10;nWL1biRTvrGGpnu9XN0kE3Yxh0thpNO74l2Z00G1mjs83EYCxI326JG4LvzMeq3QNEcDpiv+arhY&#10;Dm6uB5Y9yeY9BFrpkZXLhVjC9KcI6Iu3L70zZsjW2I3CE0jnggR+YqN0GvFkyHsbqNggqg30h6Bk&#10;6Vg1xKH86QamkSATi3bqupwNLKcXxGZGARB7Dy0njCXHIxJjk22oyjlqNnIdkuxA1KHE7QWGBQe5&#10;+LGRDGQMxMbA81S8hUsuXKvWcWUk4DjOlNRFRoChpZUQ8ES3jP6ypDWi2CedYVIBNZoja2Bkw0gH&#10;Bc5blQWBCKyFsycq7YtsJS9F4Dx4Tb4jCiAMzTYJIWNTCYq2lALNhg1uISmGTTnYjGH2SONJXii+&#10;Kix8rhvtM5zrODUF9EFmG4fEBv0YpcNUFGsNakhgn9CAAE5mEsVUvJaK6z6gFmsaW0OE50mklELT&#10;slJPm/aFDLY3hbldaTeNYqEw6AQ3F2gX2XoJVQ4fAmSqjOjRKp0niwAp7Ro5iGMGRUhKvAkY/TKG&#10;rW2WSdeideqS/AKxwTKw1kRgyYtHYPbK1BePhFqzRRbKoDmRdqPJEfTrFRpVehNUTQYKnABEGTzO&#10;SI+goxDp6/sVd8G22RjpdpLX0pAFeIYSuXIBiFWrNRcLpE2uUmzRfJyMzMUmNugt80aZadtwMMb5&#10;eUZ32szYPmc9VxxtjJXldOIYtSbh5PQZrTcbVXrbyvp1NRkKccN2xrS5WDk7R9wI8ety/YmCvUwz&#10;0YObK5eYg+4RFEvHm6U0TGv1zkkkk6rOrdLZK4smHjjzfK5E6KMxQCmo58RxgfxWZFqpvNAYmJBu&#10;pRNx3ZnTg8ygfmRk6vSDRj0vGdeBg9Bd0WLbrfLHh1u/tt/6IVkGgr7nX7xE6F8oOOwWGnmLFfhG&#10;8LTEZxHSFyVDKQKBsgkVUi0ktXhEYUgyf3p8dLAEmSB9TBkshyTXBXrLt2qi7A5JzcVbQsq8IJ45&#10;6Vy/vLzA0+OoVjMvzz1rygkYYBEhPXl5fiFLMHRRNFhoGNFaVctXfvCdHzy6/wDEy2efff7s97/8&#10;5Oln2jJRbDZr7Zp3dT0+PREoKBxdQTfT81bDHFHXVuAZxRaTDRAWgZtkb705/PbHegpT5qsvf/4F&#10;/nrPvvoaCtNHH73/6ic//b/9jf9sp5hL8+uJiLehjxpJ16u7jx5RXBeS2H9nXfFfdrqnZ5BZpRaS&#10;Xo1U7E48/eCjjxlV4DJNxnLx9Yvf/93fxxCCdJD+6c3F+d39bdI3hFaU8OrtbOptySQTPybF33BQ&#10;CMFBPPC34dqTJwCb5NeEmSJtnTUIQson7DVwYOQ6I4MFraIIg6pUIi2AjEbxQaChO5WgBEar0BlB&#10;GutdX83AGQdr/OCwGsRiYzLscyRAUtpqNfkDe1BZnOshHFVECBdvhGFEFU+K7Az+WMISkuyWgCZ6&#10;jKrLHVZQIXbpF6rc8LOEdeCbMCgTM1b11nb7/v37uzs7pHDiMSCZ1K2VX/g8YRWnMBRK2ii0K1TQ&#10;LR7CbFGuEkq0j+m0UjpSwleybL9hgShB9o3mp6zMty4RYZNdYUr/QEr0TR3Le5BMWCnH8AjpQlI9&#10;vpGiefu7t/cLvo200NlPUuhSmYo4NLcPkAVTdwH9s32Ugo7UogzDxZmQbHmBlgxIFmIB1kbZElMR&#10;QBJsRlqx0qsBh4+dX8Qns0zF6ceJsAUhG+QyUAHG1kuUqcguIZ9HhBbNSqF2wF4bpQL0mqkMkYOH&#10;WddnGuz4Xzw9eYUtc8QvWfdaDz58+G7yoW9mVotGbt39bPKP5tfPMuVfX7T/q+K2X2ptmUhAQUEm&#10;dvmpHJ0+9H41bJdFEw0sEyxc+QRJPhJ1IP0F9BH4jGTIMm9dBQCjQGgD9jlgDvng3sHhXqPRojF0&#10;ffYSu7Du0uvnCk5778vre6NF4cUi+uNq/h9HvK9xRWzuuotYNuZwMSkBWPAy7ktrnPv1WqWcy5Zz&#10;eVUwMXtbzmkPdrsYMZ3dUJd2xfc28Ib9LrwbpHhochBbiKBk2Xt77fefvAMcmlgDqj4brWXgFWaM&#10;rfYOkNqBPy0cNv/sv/e//HO/9r/4vb/+d/7K/+k/+Jn92ir72tqGQl082sIi/jv/+r/2P//v/bnO&#10;f/xP/8Zf/qs/7X+Z3yl7m4Rezmwd7T36+MPHH38E7jSwAwOZywgIDv/q6gpnzXcfPj5jbPriFZ08&#10;dpDPoLVadlMRChmxjMugLbfMz6FR3K7zty2GsPkC15EbKvKcABIz6Wap1MCpM5sR6WfGaMI1k4Ak&#10;YzuwLoA75kKjFatWgLIlqv5WysjBeYZ8TCnJ8p+aJpO2rXqrZOTZRGT7Au5gOnULzI/GDxvI3ov6&#10;FYWIYOkjG3sh1QuVFSQ67j2WAzPTjmeZmkgjh91K6sDGpGFFQcCeMV1vi5Mfkrm1mFmzxt2DLuMe&#10;lGGH7s477zIR3jWadaN08MGjSLP8xcV54nokto8UeEpchQ2EcqiX2eQXcfJ+rgJjNfidIlyjcBHS&#10;BxMLe41pm6RQCXzhgYHT9pQ+ZaFStGGjbVaVUpliaOHMAzLZTaqDT9RWPjt08mjvVwtXtKndOT1h&#10;oRFvgGKKyI2HDxgBBeE29EgB8kkrd4kcAtcDADT3Rjq7HMIAtBnCyhQ/AkaTZq/w+phniokysGlR&#10;TB7RsdjEmClxWuAiAqWWV2J2Qp4hcsByYIkAlAQ7wcdDH2CWTmrFMSxDRaIEdTxtVRmMQmdSQAIO&#10;gTCS8rq8uhessC/jK6QGBq8uOAuffPtb19ZojYw4ykiMIhkBrWOz+PLl5Nq6vtFj/na9VMimkRaF&#10;EceKFBfKZZSGgI24kARaruRaL1a1QmXgLrBO8GdeHj3P+HrmTLe2Gufdm3wQLx/ue5cjpu84Kif1&#10;CqpHpQ093ulqwXoAkBUDLizBGuA2Mo7C3pwmmadqvrscA5jVBEKVr2ba5cqjWr5oTyZpKheWVRJM&#10;wVMMnzMxNudOLChFMM5d0z2FE9gYMuexRvVqJVqMNPeQeeKUAgV1p5bbKsX287EHgVuPJXOp4iTX&#10;fuHHnqczxd5ET2YjudJ0HR0WGxtE+ezlwo0OHdu3+7TQAUwvc40llLqXJ0bnso1bH5s9YpYi2FFk&#10;trtDhBQm7rDgXT/MRuuz2bnlxM/7vXV67sxijTpunxlrtD3DVwAVgxiaAvbevcb1AOc8dlVOZvqs&#10;0UwFaIgfd6aLSXqZwUdBkm2P0RqNgCvycXeC0/WNv7zJJLajfn21pu49hxkw7lFE/hQRDS1rbFJD&#10;VE8gZ0WNoeU2q6l6bzkHaR9BYz+79fTnnQyCtTtpf3RG32E4cz3PjESHiwTSi+mqsUWa4KPiF4zs&#10;eU+mSvG8OZusYkMtm6NjoCc2jdb7e/tPXH9WPXy4mecOj/Y4ZgAjEf/Jy3IFsiDj9VmnBibTXkzm&#10;N0dPtltG+Z36t7713q+hwYl4jQv6oVT7+jd/Mz01v/3hH0Gy7Gz4ecaP7KequPPUSl61cu+0mzUv&#10;f5qvGmyiIGpraRQTD2d9b2cbi5q05cU7ZynU/o/3S9US1kR0QaMe1ofGeo4ajGbGszQpYOfH0Wxn&#10;Sc444ziKwM4maGon0yXq2gyzBvzlCH2cGwpmD6Uyq6eh3uHLOkHzPhEtAgVlG+HEtY4TFvvF4txf&#10;TRJG3HJJhbcTsQ+scd4aDVLJoVY7AJBGLGVnpvIYsUQNJpa+rwnNNQGsnuqsWEPcC6WoAoaI7F0y&#10;BOaUwLqxHbL8ztC5CuIuKiiYWKCWhJAJhoeCF5LojhWbjMhFNpR2HvubXhBi9BKJITaAiADBizJk&#10;Gc7tKm6hpYhPzcHBL6W1w5Pu1+v0dSpdgmm2Xg6xKQUOL2odFIzAI0VUDr9EzgFpXQM4ULg+JRij&#10;emfTiS0G3jEx/wB5S9GEcW4OLzusRqmood/GatvFx+4kk9zU9XQzcOIz6zqO09SY34g4dnKGbmrs&#10;cm6PtVgTNeL5NL0JdNxMY+saDfdsKnpzafa6V4WSXWkhh6CTKkeN8+MHj6BQZbKr69ez5DrnzG6Y&#10;/7uWhmZtLInCNTrGvKFBtuJqOZ0bCYaTZhMubxBcYBOX6vlqO11p7jw4+NHlxfXN+LNY7nTiXma1&#10;5obrENwcNf6IM1thf+Su/dPuM1jBYhgDyzi6KpWLTtBfpbp5+jMBzwbJPFXdtal62FgYVzrLyTpq&#10;N5o7IrRg0RyOL+2tjV/F9YZwztg8nmChbSo7ZiaHi0NjTZio0vkSVYm798BvJ3oXFYYvu8cp00wj&#10;FJyI7c6GJte8XKkjnUdLc25Hh+NRq9FErI4Ter60cqUMY1JoIzhL3b2HsBOLe5HNk+ZSPYHKxikU&#10;PTb8GYEygbKx6bPNHcC3AviFLrhJ5UbogQGa5/WJq5n41J4GgadlanmjnYrt68lHW8WPC6nDJaZZ&#10;wMJihVw8cfrlz/AqJY1jBZBDkMfhIc+iBYkZepiLSJDSq5ZSUAlTquHOG9CbuCrTp2U9qUmEjK+k&#10;pyEQGAEMiZsB9SG4aTWAlsHWBImCdLo/tnZ2D55862MOp+L+3hDFcwsIlbg/oI5HCxuwMVNwsSak&#10;kH75avjlF91XXydiq4ODnQdPHu98cBTpe//ks5/+5k9+a/L6dNHpe4BuI/4aNWj1Mox7w6GkeLCI&#10;aBz48QU+I2JduPHIijrr1O57H+/USxsPPRic0DJf/+wnHM3b7zzJEgiuXxxWcsk0C8kviNfxZrbc&#10;PHj3oxgqAPR9giUyiHM0KpBCm9toF4kHF3SHyHrgajsPP5y5V36CYcXudqmgFSs9x370/pPhV68/&#10;vXm1m9QOa9XVwtGyDMnh3a7gN0LNWEnzDyH6RNRlLg+JQFRDJAxI8kZYWNmEDaEjIwUiJH7SaxSw&#10;hdHkiSsDcBPsM4S7K6375IL6xOc3kOESu3PxZMJekmokrERoYxHxzPGif7kZnGuTa21yOY0vzWGn&#10;17nsdm+mUwijWaB8x0cPj7dzpSKWZTIWUPhGAhUMYEHYkoMo6RNCiyizSrYnwjYMXZWSEkFN6ceG&#10;GF8mFMKBETFbkkfIhKLxJwcZjsp4DK6D/Xptq5h7fHQwwWj89NWGocQbVby34z6p6xTiU/1R5tmq&#10;oBRuKuyeDCepQeEl6ikerEwy6jRwKaUTeovS5McpEGkuSO70xtohRHtKQw6bUNHIYVZHR0/w82oa&#10;Kr9PuiXHoMKahWxYnoRpnoxZvoEplRRcPRArEeC++qFwLBnqv4sVYlJ0e4Wd9UYLUIaClQKysXPP&#10;gfNFz4byTYp6CoIITwU7nCk7TWSksHOIdok+LvobS28J9RoT19gmm9gUs2moL8IRgjvAjUhlQZMo&#10;kYo1AU4MyPGBdaeMY7g+1UbTA4/GZxt7Zy97z3vnV90XwdgFknp3u/a9hvHxjvfDRumDnbu0TD/5&#10;8usLb1xIx97dJEfuUNkmgk8G0CI0Ky4OH5qQAahGRI/EeQ3woHha4F1xg6kfiS5TlCRzF9mJ9BKm&#10;roNEPA2cnZ3m4fFepVYnKQmuLyKnLxv2F5PzSy9hpCf28mQwTDQ+y9ZmqXr25MJ8MRrlIJ5sGtn8&#10;UCssAoP2ID6CJE9ZPcHEu5hFa7IMyVtMOuF4zIbxyFKTvulqt1blDxHTi9jNeuEP/fL37h7tw2He&#10;3tnZbm4d7O7BxMnEN2lOUHtECvWdP/Wn/sK//u9+L378n/+f/4tf/+2/a+YGTmqEOS+NBluPfv9f&#10;/Rf/N//Dv3AwjP/Hf/Yv/N1//N8+XV6fuVfD4Zkzutp5//3vfu9HzVx9NfEKeMdq6XngDmaDmZbc&#10;2d6tRDProbmc2TPPWWWhIa7FURoqXAy47QbVxiw0Zhn1oyqiVDoFicFGUoYxwtKNivuFbQ1vrnAC&#10;RE5lYpo0VPVydbeyVa5Ui41qppRbMtPAHWAOSJgnJk1zwGoXtupGpSLdvuXaSGX0RJawxSyNCdZk&#10;bDJrhFfq2nbSsooI+a03jUwmB/KNfspRoy42QUo4WLaFKDcoqWI1LhQTP3SKQNAmNVgOzNnCDSp7&#10;VcwbhPZGmCIt0fL6nBYIujKFHHFi0Okju5xIpdvbO4IIB4skKnCr86vrdXcExFGciyl82HDENgx5&#10;tHQim0XCIcGMgBRmsagUSoHnF+WMV/w/KkAGSep1pe+AOmguCwSWPhWlKV0s3nm1XoPADQnXWMc6&#10;FrIZawPSiHKNgIoBvoH3H27pcKYfxiDxBKMPx7moHiE0nL9DIKi0G5XMcYgjh7fK6g87UiHyncBB&#10;QSdtJB8ZPMRcZZPSchP4hODv5dAK8QYy7lMhJOxsiaipXG/hA3GSCh/TABGJ7hugefmMYXCT7qmI&#10;xYgFqrJg8ii9plitjwaYEaEJPej2GBsS9kNgCRdLqPzSfELsQmRg+TbbVaJ1TMxqYRPRuRFwHvgH&#10;8qNYgo4gPle4KzCGZsRPJKdtf3V1Tcuk2xu+W2lPHjanF/0HdfxGN12zMyksmnaAyJ9Y3YhLsRxj&#10;YnxNAcQKX9ECLsMyJtzpqUa1eJjXtuOb8vlgAJCdtiXv4+jgLqkCaUc2U3SZIC8wwWMjECcBc1dS&#10;mQKk51rBbeyssEr3gz6NnsDOlvRtTZyTPWakuWJmE5/Ml+dob64C/MqderuVzeP/djlzr6nHxiNi&#10;zno6JJ3X6kVys0Uk03f9jD38wLcasej03oMatkDuHNmVke2OGegCOkAXbDwCPG5tGKql9O54RluJ&#10;pdEbnPpOAXj+9hFSiP7LV6N4pPb8644zYVaBESITN5u5AVuHUbXvTtHZquqre48TGWNUrRaxT4c1&#10;Bt4Tm5voooqwnzVcTkdeMpLHhgPRjkopiaIIOTmrKbV+vEbVMtLdLItrb3c0tgaTIepXyWX2xklf&#10;Xq6y0Qrym6s1/BS6JRg4M23G2BzXO7Eu8Ja2485o8TLTxluEBna9UZ5OLQglga1VCwfN6s7B9p1m&#10;5Z6h1WiL8PJogdFaFLlf+gKY9BmZs4vX8+7Z+x88Ojg8wBXk+mqaMXITr68VI/2vfx+h32K9MZkN&#10;us74Z0+v6MwVk4NoulfP75XaD79+8c+MamG6GF09+236lazyVH4SeJnxTaSNRW0hF4u0i43CzAzM&#10;WQeKxGjYBddrFJD96GESGU9UePOs1gzCHl7fyIvCAug72zNpSlbLxLdNGsNqDLCRzxJXUVaU9IPp&#10;CXpzzhq4zESOeWy5EwnKm0V5vcjHNxXPgnrYWM+3cFCjLI+ttK1ys2qUonNaspvUWqcwo1FHKBPn&#10;H0CS+AGtvPEUag1CrhSdYvrCoIxsLI6iNw5vwpPyxQlKcONK8S5Y4YCXWItCo2jxA0wkkcDIc6Wx&#10;NXBykzEf/yCZEy1BSbr5T0KsRAbcvVAyA0e9sQi9meR2M/fRbuvjVv2Q+c3MvsYXg+l9Nk1FoTiQ&#10;krjIbhaWEEk4zWNmPFSrMnYHwiTgTzAjwiHc0DtUiCI0P0n6ZYofrRZqUa9cSLfyqUYp00ojMYIp&#10;Wn6rmGmgGaVhnrsh2gQA43gNKnSuQ0GvRiMpNh0ZaQEb7yJpTJ6aZtCzyfB5/xBuF0sb5iDcwWyO&#10;TzWbjQEv5ReB2WoVPSd7c2EBRdTzU97w0s8KtzPB4VUSQ8KMmU42KQ3QGYIBTWvr8eOHe/u17k3H&#10;ZCeTla+WrrOMBpVMYi8Zgx/oaVrjxeufM9Ql3Vyu5vAJeD2Ok5k/njliacNloKp37SUCy6gq0F+G&#10;w0tDD9gUFxy/h8kIEml84zSLVd6YlY5X9OTWws76TnJna49gHoljR4FqCzcZmd8o3soG8+a0BYVn&#10;Nkr7wahSKdmjLZaDZkyYvAmANe5kDcCiGUY1lRrBdaanc3QEMkz2Nha1HCEUuFf3upurLMtVVngv&#10;hxR/Otvvg2vNootHlrveuKwlUAZ6RtA3ID0hZhq5okRmOpwBY0AqnVw+fbjT+iATPTJSe/FNI3Bz&#10;wZxiEfA+Zj2VaqNtxKOvvviUs02avOJLKQMtgKSKkA+3QtC+MksJT7I3OorhbCecYvEID6/wcAy/&#10;H3as+StMh0PqmoKrKRxyMnt6fYNhMH3QdrPO0LC9t3384H6jvZ3MGXg0IkEBYkakZDGK4RCEVs1I&#10;Ca9gc9w5Px+cn64sUw+Wd+7df/T+w529tjVGveL5Zg7wNevMXdq2irso70Ty9VDkQI62BQ1HqS8D&#10;G5elSUK//73v4gPNpGSreXz4zuM5ELHRuHn3wfSqO+xcHTcqMkOLiJ03mxVpR6NYxnTPQv2IGf3M&#10;HFxdmIO+QmJTt25AmzG/Whe29t9/4q9wjEd8MTJ6/ZpX/LU/9sc++vhbaxOehp0yLfwixdGLMTt4&#10;fZRFAVwiZBCL0qlCElGpSSlVVgEDAetSoziyEYo9gXBLd59txUUXW11BkxCLhN7LZ5Tci7pQdXsU&#10;+1dVYOFDVeR8h2RbyJIyG5M+ET/uAqQzTf9quByN0DJaIUpLoUBV7YzwGwQdXag0dg+OG60t9O5F&#10;LUhus5ja8HrcGQoYaYJTN6EmlYiSSUpBHGImBUF8O8kkC6JjTm3FMmahkqqQGnK+KM+9yCef/PzF&#10;q1dYbpCK/OSnvy8lGx2pNxhLhQC8tct6O0v8hVXHocDPgO1i+ZF0kS/xAzKcVBdArYHbsWSIUhXW&#10;0xtsajiZDB+huerb9Rwubx6M8fk7TPO4dKHNoMxjVbIXDi35O8wJRRpQ6cy8rWMlVVOPUN+eL2T8&#10;+0byhle59/jxt7/18d2DA8Bo08lEJPlprIsmsKg7qqmvwpbeEoKo5tMgyRjYU1OKdq/AtMXvA3w4&#10;cA0YFnzBmxGvaKXbCiAMqACTYe4uYZSZAQIqYNw2ATqRLqciFDsYd+fnF1cXILYHFb1RiUfvpNe/&#10;ul/+zn75cSm1A05y4mlF8VpgGsUKYk4BMIa1QDJZMsoUFbQugFKygllmvLFiqUw+jAKF68ywLsPZ&#10;iHSQJAThYXxLCWIEXtj7tJgbtSrWg41yaW3qX+MzMZoiCr8mF0DJtz/lPV89bKUGrzqvf/u805uv&#10;2ZR+K0lPrQAkjmY+iFQ8dqTmgI2EMxjZTYZwoldrqH3BdcUGj5axT4OjUKn+4T/0h1r1BuIiyAOY&#10;g0HgINUbr6BpivhHu1555+6f/O//iT/18Hs//4e/9Rf/0r/fdU70vdb9w3eOMnVzOkzdaf2Zf+d/&#10;9y+9+8f/wX/wn/+H/+l/9DzWOYtc/uqvffRn/tV/BZzIL/+xP3704K5MbFwPDRVRHDAn5F7c9Xqj&#10;7lmzYa8nqyWVhv4m6WAiNl772UJha6sNMhMiE1gYG6VsFoZLZSGi4CIRJ5CTqEa3CCXtseWOJsx2&#10;gV5Aq6aTcHNz9fWzp9bYRJya8VI+x1StsY0CcKXMxfbIWkslZKAwAxRdDvpAwDq5QZIF+axaygq4&#10;hiwuiSrsHSPTHw+HQGe9uenammHED+s1sauTwk7m7CJTI7Jtt2hvqhY2BUUgqxAQAtW+/Jt68FMy&#10;hZRAnEBNT2+U5wg+0D9aRdoH+89uLow46mHzx/ceRzBBYnIG6h6DYNc9++ILGfGJItk6ZlAo0mr3&#10;Ddg3jRJCRPh2cfOQVSLwSH1EYKMzx+fBxl11bNijou8ktrjwN4C4YKMMqU8ndE5mk0Q66Yxn+E76&#10;HD7RNWxLixH5cklfl1RGsBaqCAxhBnyt4AcENA3kp/SQNOGNhDFCaDNKGovLww+HAYJdTSCTylDF&#10;Hb7gn0KRYoCMBPu8/v8j60+DJEnT/D4sbvdwD/e477zPuqvP6Tl2jp1d7AEMsItrQSNAApSJRlKC&#10;yUzHN36RmSSTySRBFz9QZqKJayBFUtCCXCxWEIDFzs7sHN0z3dNd1dV15Z0Z9+0RHvel3+NeVdMA&#10;c2t7srIyIyM8Xn/f5/k//yNCEDjjeuHNhgIWKWlT0RNKzoTzaK8YvR7PCMcUNkv5sshzZO7pbAEy&#10;wHBbcOegc/44PaFUjV5OVhx8xGKXKwAN0cJAyeD0oW3m+cDoEI1pWAP0BVSAMsO30+Ah73XjerAL&#10;lXBekWIKt04qAJ8XFjKev6wYMjbBc2b0KCpQNNi8SSM0bLVRFq9SUftlqRBJtDJBKsLCKgwlxbGg&#10;l9QNsUBGvxOIclcS4MKbNrBstqeYmYpppCYsup2ultaJvZhO2liNclLTdbCCEOosGHr58eVHpqCr&#10;wQgsdFhd9XaHxLiASlU4hDu7moSJWOCx1r5uLra9WmjcYbVmBYE01Y/qz9NiwU0I+nQSfJETcxVr&#10;NZz1hoTzWGXIQ0ZIH8Y3+9Nl+OJlhCSZ7YMr3QDdjMxsPRE9UhQ7nQvWSwGrs6DQBo21xhcDLFPG&#10;WCgv+9aAIafXNzCTxGf0K/VV5Sp5fSnK7H63HsAA04PhPoFxlLbslQiqPPu7mVyhHAqYVmfd7TZA&#10;xa4vBl5/FsHezA7Hoyny1GB9aGGz0xh2umfB8JnXk7Unl/PAz4PeaGhJwTfzreNIcryBr02Hq+Qa&#10;e+StkZp/edE0/EstxN3LZhhhw0UXRTiHjmLLWb0LzygRz3JnoBqImMy7eoisitmd1bxfTN8ltBqJ&#10;IMegHkpIIbJszCiEEAgpBjgDSHm1UfErnnr7hlvC45tagyFBQdvbR2c3z0qd05tmSV300lAsfNru&#10;7t5v/eXfsSdKqXyjGn2f3jOUNDzvTpeUi9Djl18o06appTBUSqQC8wm82UE2G8hkCr2+wLejCRbG&#10;2Fg1NXOaiEeBRwuZrwZWR+ugtYQBrBBO0CQhJBSCnJWAD5jORcGOBuyFdgt3kFgUPiK4A9gOIwWW&#10;n2cMDDqcOVJcMQhEFiaTdYGtia4O4hBKfPR8ElkPY4OWjUQjCR+X37NSCrGd3eK9yXSoLuk+owCO&#10;6AhoOaYTqq/QcMB5RmbckGYvEpacWdhexLXhx46KUpQ6fipvQlZCUAfxk8wVsKjF1kVYcxISIcc4&#10;sgYICIT9cRPyOU4PFHdyRPBnthrgg0o3suQPMrtJB4qoody7nf9LLADTSHMSlyovRkLrhRCCpDkG&#10;gMJWxBxSLMQlvkwCEh1UUAoajmyhitAX0wfSl8B3lMlCGL/UgMdYjpTAwswlDxKhQiRgatgIaJFh&#10;d9hv2xNrgsOImKaiphvbGE8IkEVmQywYiaQAjkQbFGypuk+LkNIxJX2kWa/CNRIyoeOO7gg4AfAn&#10;ioZmadKotPA7wMeeUoB5KS0u0SZmooNnpuLLoJrDKwWWI7TKYNgiDYsyiOhHLchKuB9REq16D0eh&#10;cu1qa2ubxhnyy3b+bmCdRBKIaiYSMzx+sAnUMWu0MfiSTWcD21qETDI/JGh2YMH8R13HxIUEyNnN&#10;BcRqrsXc6q3CKqaaPhzXAv645i16A/14XC/ki33LVgPZiJbyeK1GtzmGMhQFt2VvygaUsaIhFltO&#10;baY3lEHeoN4vbBFvq5G6Go53CpmttQ8bpHVIBXuDmTE/ODIVfVqtcGWHqCiJnyTtSVJkPf5GDXYJ&#10;wCaqCopYLBaommCKWViVIifD5s2Jm+aIEXUpx8tiTpaPbhPWOEyF17ezxreLib+YVv9CxPON2ZR8&#10;emM1i4VDecOA5peNJ9JoCcjsnA+szz/88Xwk4jGxAHUonnQg6B44v3AukRmOk0/gcCplePJvdIDu&#10;X98U025P6DaBrvRULLx/2QRK0T2a0OahHVfPLq9A/Y5vHalYBeIiHY/HkHYeHiTyOcqfEVCNAMnC&#10;GhGbQPpdaDHINbrNQa3SrVxVyuX5Yshg8OGd28AqJInhwQajWMIsnSfsFNiO1Z38WpKipjSBNFTA&#10;yKz8tk/dffc9bvPnjz/+/vc/xFYiGvT/9ve+Vzi6Zd80rW51JxmTTlgaPOmZeCSr20viqrmzYYQC&#10;0N3KCBHbbc5I/o0bDcc18o6IHU0cH8P2YDrnX4UqT5/+P/+L//zDj3+eLeSOssWDd+7sA1u3GxwN&#10;YuixnHKfq9DUpataMIhA/oWfM+elZIVRoQgAKJxW0ePgD40fAXQM3OBo5LAtFe8pQCRplR05CSHw&#10;gEkYCyMEEvMQ582RZsd9jxx7FxlEvVL7yPst6w1wk21Sx2gfGk+30W/V+93GfNT1LSb+5bBaw1LX&#10;FilFSMHH4fj4OJ1Jiy6O9eiUGQJFw//CLFiIDKtoJCpKaS43byB3ARgwEBSE79EYON40TEmlYmxA&#10;n4jL03TO/0xA8+OJsKZ/+uizequF138kGhPXcufDrSddlqZLBH3Ts325W6MDlxbL8f+kNnNTwUQl&#10;ROEqSMSrpfvqkjgWR+5Duc2h+4v4RL719S9686vdJvBNo8iPuM+Er1O5Sa/l/EbXxoN/kgmB8wvd&#10;JtC1dXB/ymFNv/ontxF1vwfJqKQl+XyYHYLmO9MUuSHpLkXQ6Db2zsnFeJLN1AdBktw/Jv4SPgJP&#10;kj/sBmAK5D/gVQ35nFm/EY/C6qCPhJdBjPuMBpGf8inMRVBoDclMZ1e0+p3hxEbaQD1Mw9ZqkH7S&#10;en7TaLauSqe/CC+srKlskxOFF/vOLpk7iAkV3aApcMTDzjNikNAZyaAZ+oBTlwoDQHx6ZxqkVhmd&#10;gqfDPxjQ+NGE0MyQAsePsnuBcLHT9TpdshNqtSpU/ca03mlX8Tkg4mZJZhcOColsYxr+C5u39vOb&#10;AzX5qOv5pDW4rNQuTk56jTrBquLREQyNJnNrPOMUjaaS6QgYq3hqwRBCmdXpdnjHScpcxEik9iyr&#10;HUaxczhBkj0dMhee605ppPnSh3u/+dXvJGfB5598hhwvk4gGI3MKoJt6u+yd/Y3/4H/49//dv58Y&#10;aB/+4Y9//IM/HsdXdnL9d/79f/vf/p3f8Y5mAN/mdpEnAtIB9M5FwL+ULoZlz4rG/JKYFt7QsAHv&#10;KwBlFwKO7JXsBSh6qg2IQTHMX3DeS2UjsRSkDN5+lIB0zoxk5AEX61FvYF1dcwpCbUe+NhqyccK7&#10;CsQTJuW0+P/Wa80mcr8uIBTj0UQ2U9zeyWxs6E4HyPvDBQdhZjjGesKlBXI1YxO6b6AHFiWurQN8&#10;iH3e7EYB+88uvtJgeYf5nMBogiIJ1sGBKWpvx0hYCJkiVEM5w8HuMSjV8fuSzsHpA2WdyopHTCBM&#10;gJi5oBFDf9sfb+3vXc/6cLCUmWcnvwXiMF7NaS7pRjD9vKhfTCxbX3igmTMvA8QAfY+rWg/dx3CC&#10;YFbsQdlloNZsFLrjIXWucESRdEiDyiAfPJ7cQwrABXliyOnJp+aZdi1LEh1AvHUybWZJI0Z6i7Ab&#10;HINlabMcnOjNpuCO43gdrHXXRYZ/Rbfsjv7detrVAYo8Waj54v1AKoKMKUQ0KCeh+wh8IgicD7AS&#10;037YadjMyGbDnJOWSyXIQISeEX5cgjGwqAmHuRT0CqBuDvJDcSS2VM40mHaQWb+wxBzqjbsRyS8B&#10;jOQd5czoD202y5hpQgGZDUeYf8kxLOGvQgYR3y1newHm5X/AzHjjOcfADADBeJm67EQCaPHgvN/O&#10;tWW1jHB67AHB6lS4MyTSyMdPL0tGKt2YDtLdZepw9+XNtYpTQgpKpxXwYK00Q8XJ2R2PJhHS4Pu7&#10;nIdXc850NhrGyitTi6VjWWIIGZFgUDoN2pNZB0O8RJTZyJQZpl8Jw1RjHknEDscUnnWYTt2UW0Ah&#10;REcrwaEZgzZrzCcw0GKzvra//eBw/+5ihr4LRainYzWwGR73ku36ukqaxSrcqi9efmFdnmFnRX++&#10;4EdTmfVukeRmIJhZeifsU/R6GQ+EQNIMhEmtmyiNxqxdDnQ6l5m0vhzlg9okhmMDvNpgA+E/mZfE&#10;lvQa7bhG3mYUKY1HXVTbhEKQMS20S9WbXQYnjlG/l52Z6n5/txAJezJJbWPL17rOeGckwtv5QqrV&#10;RB1sduwzpgEaahRPfzC5Zv+foIhW2nq6zlqVvGUYPiFLVW8UzG98O4p/azgGqCYSaqYo8VAye3l2&#10;uoIFEcYzNQO4zD2LC4M96kej0RAEG4/0+TAM9XAaWjzFCu6FzHD6PU5qu7h51LOoh6EntLsDZF0D&#10;pqA+Tx6lMWMfNnxAhMHYqreg350f5A6m3sHZ9fn21p3PHz+aLWq84lAg4Y8oES2hr+K3i3c2Mtu7&#10;ew/VTLw0PdcCZvmsct58Al0N0W650YLgO51ZkOMmQ5lCRM0gR97O7oGIotX4TelSQQK8APHyxSKb&#10;Qe/27b3fSMfeqXV/gdNElEyXcRNkoVlmlmiwm1JL+f06UlNkewxJuMWoMxLxeLeNJ6cYZElZ5FCH&#10;xKnWi5aP8HHh0alhlh/dIKJaBdYpUxRs2ZJmsJDAVQhKvQR0UTnhIxD2mIeb9w4278e1IiOshFJM&#10;BHKmuTEc9DH9NSPJ+QzlN0m3AY86pZvjtMUDGdN+0fkruC86fEsoKWP8WbsQMXBFclz98FCBsk5l&#10;LxWCeHtKo+YMU7hXEYr74kgxMGlmiDdfozM0o+H3fKMN9nvKaSrm69qTpe8yLIcbcl562wkjf3gY&#10;7IGsPBd6ppgEU8KKjq5Ychr80YCPlAzoQxuzMWT9uKnmw540sRpYxcDGxLzZCdyZUGo3mxVBI+Ee&#10;DcE7wsAQqNTiSURGIEFrIGAtnEFuwBkxWTTt4cQaIHkekE0jFzZSB56FOYEtIdATYz1UwQjrWK6o&#10;YFG9YOQzGQ/iSfb78HiI2JImZC2D5yWpMH0uu6NliPKLRjheBcLoDw2lyNPAMQ9+b6awLyYEo26S&#10;ITCM6plnI3eQTR18+MmfLr2QfjH5mSKJSaaof3Ry45TINM5rVVWoSj6M6ECvKdfRcBMpUQwCi9gD&#10;RjSYH8AhIuQRsLgf9OWRBc59l2vlAnRWzD/jBJ53aSuoYbBIZwLhV1uKtgQfu/zC6Leig0642+6g&#10;0KvcEKu4jMYp9zmFKXkJIaSfEolcNEpLDw2FzgR/CgaDSWb03IlTe4GKkl8k/j9qAACdtGEI8gA4&#10;uFDDlqDgpz108h0dth1xrwvfzLpvBu7uZL+znft6RNlcTVUgMCb8WPPqSrKQRX+3RY6DMItp55gM&#10;ePzTXufFJx/DIaYQE48iKUhlVufSXgCNZFbk1qzyL78so91y2T17vtwBul93/+sIdMWX1sWEZW07&#10;MxZchaC3VenuB4NEIv6db38T0ziUHjipgShxrZhSHhwdb+3vM9zk7/4+synsNMTh3UBWjTuzoJcT&#10;T3dQx7L4+dPr87P6TcUe9LlLgYW5Wd3WT56b2whKe8tEPQStdwTahCJvse6HjPvf/DYuQIPG1ag/&#10;Dyei/8n/7n/7/MWz7Vt339s7uL2/MaiUuN/ET0kCM1CQhimOx32LKnlQKVdPXtYuLpD7i7+LtJy+&#10;Kf7hnK257eL9B3DieMIxLd04eXlWPlcN/a133/1H/9nv/3/+xR+m194YzqyToZj7sZvT7JFiBM8E&#10;7YjXwyST4ZpgpkI4FB9Osc3kbZaoGT8IGs3TEmY8nQ2VKbiLFC+4VU+RZ9HbiTuAkx7hqIBetSBu&#10;G++yKIWiCd3plaRTVJqSgggzATQftFw8EHi9EyKelizvWm16XcYgdWq1OrVSvXRtddo8GiY/jBa2&#10;Dw+39/ZSyOUD/oGYV3C3Yg+nYOsg0zNJO5d9RyLtpCUIaHGTNmBAKgt1LwtLpmlOPSmODPwtEAUF&#10;IPUmmaC+4bgHQXObrjftk1uSuVSsN2O9N42ivL7X4mkxXgDeE7tAJAyOONCpSd3l6g6o3SbwzTJ+&#10;1Zm9bgL/+3gHr4MKzR0AupNJ97nJ0M9xHHSrQfdfKRGlm3Q/Xv9qUdY63//mdzkGEa9qOEZz/S60&#10;+crAsigZZeQogvAgGzxvF7WYMKslaEL6QJY5WZ78YpYPuCZLXEAHtDfkwePW4cAKYyZQQyj1K9i8&#10;uUwsGdXljUBUxwCQUDQibfu9FCHJggtAE2MCgYxnymCWdhYuHrX3yLM8a1lf3HSfXbR6vXHP6pTa&#10;pURmI7e1v7l3FIlj3B0h3I1Zo9Uf4l0JTY9psKSp+ZACagiUmaWLhMyxEsa7QjBA6G0kQNuT69I5&#10;HQvEHHw7SM8jVz6WK5rpPO50WZ+teeywPS5We6teaaB7whv7UWX4mb36NJpIfvB+J5K/St6OFg44&#10;ejEYL9eqUHvYTHh7KzclThOUgiqjaSnIRMZPd043BT3s8PgOJnTNUo0iHhpLVyYDfkkdHA9gNn/l&#10;V771/u13a49Ork5POit8C8oHaeqmTHfQWmf83/t7f/tX3/6tP/vP/vhf/pM/GoXtdqL9znsP/t73&#10;/tbt7NGTxydAJZkd8ifgwBPKKgounEh5F9DW0nu3Wy0MSCSqIeCHmNTHT1zyFbEEDyjNTj5i4rFL&#10;lgUqSlJkMBQkF0ePRhLE0mSzUewoKItJyq43qmJHLFQ+CX/C7dlpAWQSyzXHDNsJ/GTfhozb7HTa&#10;fas7HgFKe3ycI2EYIIArWHTRBHJlJMOPXcSxroSe02ozSh1LfiD1PUMSVUFgCLczAV/lkI6QrVDc&#10;iZxWQ9KSpDSRMZfs6kIykK5yvY6Q90Dim+vI5Yyu5flxe4gZpJdrozpxsZ7BhOHjMqnXS+WUYgbX&#10;/sLeLqoLWYacOmq4PGnWL67QvkD8lXtJ/gEdmnAdTObccKMhMMwXBw/u7t69FYgZ/Wqd3+fO5WRr&#10;WEOn0dkT40aECEhmw0BQ9+6zCb/DKv/WN77pvbX94vpCxwG2N2IQjEc4BwtNuXg8ODe26/7k0g+k&#10;eeMccmb9fMWNg+diuZl+bk6O0DNg1GDlp+LWiC5RPKPEe2rB4EAXXAoPB7pHQD7O/BHdSygK542W&#10;jx1ZhgKyC/BK6WOFh+PFTpBoXeO9r37AdxJ7BQPTpdaIb80IvZl0aK8OudeomEMjddQQIhaAd05t&#10;KfPdKKPO0ahYKNJYSugib9ZCCMmcLmIELWCrtEOoTOQdY3Wx41AByBsnbzdMDz7hB8WbaOoxYka7&#10;20RthH6OrqZJLhsu7ZreW44j1mT/vbdrEztqe8OZRFCJ7BbyUSOPHSg0bMLw0KesMH3wRtbTvKYk&#10;zEgmoqTXc63XYQ4A4C0hYzBeRUgN8UaJ5jM7aI3sMWabrRlExfGANh5BtZfLrEfBzJns4qbw/AmV&#10;ANaFOm1kNBHqYwIxvVmsZ4NJpdL6YuEhKb7esS58apNcOwTSABhQcmUKS6KXN0g6MyACDj7VplXv&#10;0P/wRoeRPNvtJegnpKFwEqcWytI54QekdAaipxFlA9MFxUBYYlZLDJTHmYiZwqcrZhNOQxKTbpqt&#10;bpd6mHjwVGKHcSXgaNxMcD5EoPEVkiw0ipnz8yV4zcZOfGebuZwWT2ZCRjcYvdRjogHDgs4e4+SJ&#10;3paw+In499paQGWVxlar1tAi6TEuXLV5XNGfLrVppweFZCCOehZE0+xcyYQCs26HMB9x/4eI7ZV+&#10;P1bM79pDkiMSLLTrq8sAhAozhrKIGYISiVHRchQlkkiHvaXmJ8NRBW99Uhm4A+Wkg97D3CTgqTfL&#10;+AK024tfPP1k+3ALtJrsvaBvev/44ft3/8Lm4VvKSi0YO7nMPrfTnEIl5Bv6u2fPqpdPb5QEAum1&#10;JVneQ6t02un2iHhh1FPIFQ8OtrjtcELuY2q4Zmp0CasmFz/s1UL51L2d7UN7Uh1Mz0APE9EiIBrz&#10;H+RYhdRXZ5OoGoiPbVLgSTeU+gEGRQeswBpRMJCC4/jX0e+BtIqju6TEenxpfSdh5sNBwOkoNVZY&#10;ja6xAB16GoMbf3CM/Rpeo922Da26PahZ4wpZ67yDmWhqNli0yl1trd/ZOE6F4se3v0KgJ5xIZ1Vv&#10;AnE2CbUd4yIzHaGvw4/Nrk+W1mTREZLYok2hj0qWqg/dktC0mUsIMZMLTIYwpHYafflDx81f2T1H&#10;C6IFcOyAPiN515NlF7gfjdlimMDnwc+lB6esPpkuz6AmKsFkf3yFCRwGaILxCxmC9wdBj1f35MLe&#10;pObLm6HtbOR2PnE/rTOK2sHks9NgpAYhw8SIhWwHJgOdDsLtJdtVz+7XGrV2pxtPpkJBjNzYZn2F&#10;/E4iFca0H7+5eAY0emn1ZGEIz3jcGQ0DYwyISIqABRmFFdSKx3PegFKp1YgHQGgAGD0cNSl9gW9G&#10;3IDmIp2J4GcLVDpf9lazFMu/w8NYsKO1dDZC9c9WhCix39JIvIEAl8/n+/blcHoGi9/jydxcnaJD&#10;efvBO81GfcpkO67dlK6n3MG4pWPHuRafCfphZo9DGxYiPnF9GEKUI826ZPmmUvDTIC+FY0lRT9Nl&#10;Mbqg3U4mkjNmIeFrSokBtmy5kZLggOxDQ/CiXuxSk6G9wzub/XlsxlHiitkD5Rubcb+l3pyikCcS&#10;pq3Hl9HMkp2fwTB0Vo4hUukjOvNhv5PoJkwHygP2NaI1B9ac+1ENmqoxTSSMZou5t8y2oKcyNV3O&#10;WMVL24I+AOohJzrHrGTnaFumUYhoDK/wH6Jca1NIZ/PGxmYqnc47zR3TCQksp4yFPQtUDLdiZnXP&#10;Hn0C30gKglcSA4y1PfCCZAgmzrSgkK+6Ocl9+lIf6FbP7ofb+Lkfv/y6M0WUaZNzjlIFygAK8ioz&#10;09X6stGiVzg6Onzw4A5sai5INEDxJFcJIzzeNjQjyeLG3p07iUxhpWs9tkL8aig82NCwrZmuiqoB&#10;l3KGM1GHiJeheFmCrw9BfCR8U7pZ5wlKiKMTcSjZFevQTNQ11GOLoRbdfvg2bgPTbuXyvKwlY9WT&#10;Z81mrbC/94s/+dPz559myHbnFaClA0FCxqKx9tZDIuVPz/s3pX6lxmyLakDEHdJ7+RQuT1jpqdHs&#10;8d3QaohgjoCMZx9//OziBRGZdx88vHl20hj3lN4gJSHgq8Dcjy8xF8GmmIqnUvsHsY2iLSbyKO7A&#10;0yR+hucqihjhCwQ6o2UfS5lMaj6U0kKIPQS1ScPEYAh6tzxJJ14Pdig/IZuVMw91/+vmZUgfSOoK&#10;75HwzGR4KF5+Dm18aSNUdhoumkk/9pK0vgPie/qN+uncavhhvcM6h3vdaLRabQKeLYa3SjCVzmxu&#10;bu7u7OIxKBw/TJuQk1Lm45xH7pGGM7gUhBQng/lke3vr4dsPGSeK4QJz29lkCGV2sYQI50Qmk7MK&#10;HQ6K4gQQXA4bR3rHCxUbZSETSekpsjrnw11sb7pBtzN0P94sSxcJkKb0yyvTuRKuOsZZu+7g2OnI&#10;nOX8CsVw87peL2/xyno9GHBh9Dd4h9sNvqnK+CcpIB1VlHSiznjcmSfLh1tkvi7gXv0KvoLtKKAW&#10;c34IXNhFwuficVieAPryOE76oqPNBbt3XlVgLkMWaXRlQoiFEYed+H2I7Sh4qHilci6puJ2EoR96&#10;bA4lQpI8q8PDIwwddJSK+BiMifDNIdmhoZxQaA6HeJKLmaNYco2BrbVIyhuIjtrj4HBSO3t+8uLz&#10;cn+JCsaeULtqiWy+uL2fKe6ki9tj7iUnOlY3KMbQ1om/OWZeqhblDRO2iVCRIEz5IJ5iSxONqTiK&#10;43o8BZw14omtvUh2c6UZX/nud9+7d/DVd+58ZWf/nqlvpH1aMpj2e3/dU/Lcuf/5xFMdzEOz4GWl&#10;dWF3vn24vxXVDo4OkomYRTByrxfHlVvzD7p1aTnwu55iXkpuDiOERb3VPTu7Gl9UzuvlynzQGvR9&#10;U6APvw2Gno391rf+4vS8/fmffzwAZiESbDnd28s1grbHG03c2fqf/I/+x5sd7x//X//zT14+GRXW&#10;ykbw4O7xr777deu8yvGYOdj3RYFN/V4LnT8g5pjGjHuNloz1CgRJmc/Mn+YN8ipgpOC7IJ2TsRfL&#10;gEo7QtQEEl58LWAIUeF6PUgXrJEQaJlXcKCQDhKPxYhZYheaemDOgZ0DmFGCMufEXQQjl5A9ITyN&#10;5Bp0Q9AE/PFMmthrxq0SRwnzBDsUpA/9PkpJ+iyiJkgSosvgviIfjNVF9+EmKdBB8D6xzULWcyy1&#10;1v6dNEeyzPyc7cTZ1gWkYBuWLsNZ5mwXjHMXmtcLEVfoHw72R1MBpMXqxK0BxxKmPag2g0Jkke/I&#10;bm+c3VyYqj7rjwkSCWnwXeHtLEjW68ysyy+erQcj6U7IfI+aNKZtJmwO24G7gjMjv7n5O7/3N59f&#10;nP3ow5+qwIROaqeztbG5SZQXPU+3hiOlYSSSh3fv33nwVjKVPtjZe+v+feVw++OXX/SrNRO6OAFM&#10;EcL0fG27D8ro3tsu2COQxQKHGxplAeVd1Z/7K4RojkwxGgU14fs5loV76djy8F5zD/MI8s3iIRGW&#10;7cBhqKr8IuTLIzGywXZLVH80rnAzmNehgnCy/gSgonicc7TZrSb2zS3+wX1YQCiOHIk65JscnM8h&#10;CTjbpHvwgjPRiEIIkBfAuBiMCM8J8TDkWwzT5KyBzpfJZXf2diWTh+rDobDSeyIP42mjAOQRJWFG&#10;MiKdIYKIEhzWiNfbs+xEJgVdEXa3GWKYiVlfCGBV7867OUVZrN7P72j7mwgjjKGHmPDS6bVnRZA0&#10;IQcyJBVNpwKVzqjX2+AlASKwVvMI1iVCWaQnm2fVrSxtwzry9NmNoSbJCKjVsc0whuOqEeWN1Jjp&#10;GypLN0VCANegVn2JmzdelzKxVCeBcDeo9YaLUrs9xc7h/OayVD8jU96rdFaBejQtcihFB4lY+cO4&#10;QzTJBtC0BOK1yrUGjgb2MRoZTJdhSGv0qp7QYpplO/TruOTB52MixBxJY7Rp9xf+oD5dDm9uANoh&#10;qqKXCmeTXiVdTsRzlWodwhXqvm73JpEJApT0WhabLOxtbkEwALzpaYjt4fSmZs+85Y3NGPNJig81&#10;dq5FW2QQsJy/+Pzy5qITCgrPMkokQsBAR42Lydp4Nve0aFxnVnY2itnzp83BeVz3vyBps4vcbdbt&#10;Ved2Ox2PjeATMcgc8SajBCAqMhKP5tPJrXg8v8TD1a/D+raxvSexarG2OpP7997xenCzRMAdGYMS&#10;BWg5WvTtMf2OoedxzwROE/6gRJByQqw58keLxfb+Fty1J08+Wc+Ge8WtzfTxfKgGVuawWUe62edY&#10;jARvLq5ZzcvF4OzmRXipB/W53en7lFl1+ElgDDk5G44oqwClv1a54Ybt5XJHsdh9b7iLtV4mETPD&#10;0WF3tLd1AE7BfVFrNL79zb8VkCz4eTK2uZ1759bhN4u5A1JvisnNYDBpC/0ehxGDSRjeUr6QEYL7&#10;PWN/lR1CsMHFCLdhUzdz5gEWNBKKjYOW8APwIQiMRxMYx2YcYoyCgQe8+BlZZfhzxOkrSeKtUwhV&#10;r0sXpyfjQS9tGsIm9EbziUwkaKSjxTtHb6cSWLZ2DS15mH3fVDZVb8qDp1IwFVjHQ564fxXjgXxL&#10;BoJM1DnyA7Mx8jMOYIhvr3h0X66kpVjBwdJDiBoBXHD5IYlIMLp/nUlEbpkJKL9CNe9aV35P3zNm&#10;1SaCq7iyyhuB7VhwPxY8TKq30hjtho7y6nFG58/tjH4npR2aoS2sK9bjiD267raqkMvgpw46qFXB&#10;/+a+4GDaTzUBM3r00BwMEHMwKcVuO44oEnaLoocopOGVoJLs9YCqVuglsJpdeoaKmmLFLlfCeJyt&#10;Gl48fEIINf1LryUUR3y9JqsxJ9gCSLtHae1fxyycLVdDNULktGqPZiYywLW5mMRhuSRSCGPGrU5l&#10;MvBH9ZzJSQgMU9y4Lr9stG62t26D8UlGhx1IGPtWZwRn0suTX9DkBOvVbrlCFsASx/5wOBnwwipn&#10;NwXWo8eDWUcVBUsQd0csZ8IDIC2e8gQ3Wl4miOQ8k6L28KvRUbJgpfJMOxNMMvSIEQzoJJR0ahzn&#10;k2jK1ow1JzQ8N7+XINBFPLfIAQUo5J0u49lFeot+3jcYLiZ9h/O38tyUlsTKE4AxHrIzS+yEE2St&#10;9XrQsIXJhs9etz1gZx9YWK5CEpZQEGytaWXha0gIylwfDqUchLRBwRf051ezzHjR4lFRWunhVDaz&#10;l8sdxoydyZAYnj63BHJudkCpMKGH0psiChovx+3Gy09/RnS9WNdLbQ24LE4YHEYsKikFuEBSS0qt&#10;+eVl+abedT950wG++R45kRwvccGDHUaiTKLdWQ27DFQew9jc333/nbd1XJYMNvkx0gLAEEyXOBKg&#10;dgF0Y5fHW7IgrmF3q3h0iJIRJNJC7SxeEKo16HBOaZKXhUclNukdticOVlaYkFqdOllonLRV1MI+&#10;YR0ooSj8Iqa+c4jcqY3dh+8QldtuXF9fN/Vs6ur5F9RP97/21cqzF4PWzX4aGhFDKjn6WTAUO9Rb&#10;tGg4ETuiX1gPEolAdSQbIr8LHt5q3VPi9776je0UNLwEtc/Zi6fPL847w9H73/iV8ovzG6uxZ0Y3&#10;k3Es7bl16PEYu4Tzue233i3cvpfe24nli1arxZDCi08vxByPAD+C8K69FcI/9jZjB7veuZcycI1b&#10;kqjAKM2oYQwn4hLGEM0jHSRkbPYlaWDeiN2cXkfCB8SHy5nsviZIOk7BzAN550VoyBp1uLzCEFeg&#10;hOlrJA6dXr0yaDdw9lswLkBQMYaY1sPT1u60J/YgHAhlU6nNIurODQ4sN1IL7BtiFOgMdQuT7Xc/&#10;eP9o/yBFdwdPxojQ/6dzWVEaTWb1eo3iA8cDFgpzD9RTXVBUapjXXp1uy/dKgPd6BO2uvTf9nhDr&#10;XL7l6whBtzfj1ciyfE3IlOXq0JVdCY+7et0HcRtIh43xyz7wTcMmETmvw5zdoZ/7i8BW3RrPfXpu&#10;iciakV/hNI3yrF69F6+kgG4zyXe60in3abCP0ZQLR1Z8e8Q4mrfXDV10iaWOGEhuIJn/gAogoZIP&#10;gHqqSAXvJfH+Q5o5W2FSRvEm1p1RGGaYc0LWmwif0OdptRtAS7tbBc98+PDWAfPl2SLELQO30Mlo&#10;oZpFbwQLsY+8jwMPNzDmF55ZR1mM273OABepuVIuV69gZOFGQKIzfoCqHs9sFA93M4UtqIzIwpzd&#10;DcmZ9AUYZ8O/k6bVUYdJYw9lNOjHOAfnsTCRdTsHejKPoLs35isoFAwbj7hccT8eD+TVzf3M14qb&#10;eAbeDadKa+3EDk/GkVUD7sxqmVHL/anx+Y9q5Yv5iONYT2OZBdLjWyJnB2bmkrabTPtITWRaKpw+&#10;BlITZYUSZFhrw236ot2oexbf/e5v/Y1vf+/mR5+fXl6253az18KmCGlbFZO/RPT9r7z/zu7DR//s&#10;03atnj6KLZLjwt7GveO34gPt8uqq77HTtzNGjtkGGiTDMwy27SqcCnh2yHNpqinjQTWEhDgZcW4e&#10;Hh6nkykyAFuVMrZIKUNPQIxRAtZygktBKKIyE+XGh5DPDEecpuazdr1GvVErl4Bq4jFzY3+7uLkF&#10;XROnDu7hEbYzWMCM5wbKFSybqNmRlDDnBdp2AqsihunuhcIBXCwxgGHe2LcoQW2gBbH59fsTsQQ6&#10;fTcxAbqlTuAVKYkO4wKim38rlWDhSTgouJG7cEVHQiEj0JoEK9LZ85ZPppoHewY88SQcWVY27qCw&#10;qNGBA/mqcANXMZaVqePtOu0Pt3NFNMiYFa0n83SYkz6OwzwYrG8Aj4JY9RlkyEa/w3eQNCVsghCL&#10;cBQCHSFYfL6oNuoDe3jy9GUYBteQIC+HyuhYFUv4+1RS4BVfMJJI/KW/8Xupne2Pn3zBW55hsunx&#10;Rc14y79gDKIjYw6HmAEiWBlyxZ0twN13XNYBtzSvmnPXZSC42TKiEnT+VVBGV/zgMAFefT+ck1eK&#10;CAl1cL+N72d4KP26BEyL6o8LJFI/J09UaJcOl128ftlQWAGEUUyn1Jq8Z7T+2MiyBYi+1omNwIJC&#10;+nNJl3EhPhElOLJguc1o5PCS5i3n7tdNAw8ZQ9VR3EH8ZRhMBcAYtlAsMpNnPEKWhZDOHOsrCczB&#10;XpCeFroITTVuxCwpXq7LPvV7qcdI5Ihn03jUQi8nmhijDQb7wRVWs2F/LrI4qyHu7UQCtccnjBhz&#10;uS1NNWX3nuMABh6/4PVyMRJZwALo4xZLNBlLUnwLzXBlZz0pikWvZjLU4nfjRcnyIip+OfSYetTQ&#10;SbiahX3qmuQmsRSbeEJdI+YZTq8R01IYebyIGoJtomLmSyI2bX4hRko6kqZ1HwfijhYIRCZzD8QV&#10;SUmPcDVMGiQGnFqC0eDYMNDdIPXRuZ06XcS0qHrW/VHY6ieYoa2HRA4vfCpFYmay9BA2ikii2sBQ&#10;M8YGadVIIKhld7YHg15xCzKnFafnjsa6nPCLKG4iDssX1sbUjEZsPGeni05/rGeX1P2eRfjFk9Jq&#10;aS1WDdHF3RgcnGpAzSZyis9kiOow8XD8K3rUG+Q0zZYHAjxAmx616TDHE6z8YpV6J6dF6aGJOLWH&#10;/QAGh94eYBAYEVsPRWQ+TUjPYSyaBSTSItlS+ZJF/c47dx3RNpNzqBtBxiOwPUEBS9VH/mA7FjGz&#10;0eNC8j7DQF6GZYPF467hlSQJM9G3xGLHiKSxGe+2antbW4M2wdt5PC2R8QWWdQy4zms3z14+WvWH&#10;hGv96Bc/0hOz8HJR7z+PhKaqGRoFeineXK/m19rYhq2XOu51qVQoGbtj25HHL3/qoa5fhW7Or0BJ&#10;jg5uk6O9v/eNZPxhwAe/YkD8bDZ+kEvfYm7AG97CBskf4BCigjCNGKxodqmIkTLjOV3VUThyK4NV&#10;oYqnO44ZsUwiR9ISJa5HkirxjYQRGuBOoxherAg0l9RVIkXIjkU1j2EENxUozcRaeOZQ7wjLCQ1Q&#10;ymCsNeq+/PyEviyupmJqHIo7cQrKInCXDNTMVwv6XjF6mI1gqvCwaNzeid/fjj1IJ4q56FE6chAP&#10;7yC1iCrbCW0vZRyqwYTmL2iBgh4sGqFN/hv25RVPVlkXVG8SPFf1xkPLguI1FU/CO8nhqc4SZy+R&#10;TK/1YjORjfvzpmdjN/O1nHGnGHmQUW8nlYNs+CCt7kb9RZM5tCfqh7A6WPbbVqtWqVWuWo1rmjdu&#10;fA6txRivMM4J0FsvsIvqjdEz4JmNvjyTyYAAUHYUCknQOntsEQrd6gy8tDqj8dVFF05bDAUnSifV&#10;Yh+j5qbZhmUmygiPyg3FNoLXmCE3HfHxGB2xp217tZPitt6t5E6fD0NGL5GBDpruj6uwY8ApmJtF&#10;41LOD2zpT0g7gx4FHEEQ98uzcyrddKboWWErhzKSwjOfSR4KoWCNaSmMBoVzfmB57eEsqI1ALtZL&#10;Av3gGXN3+Ahcmc3t3qAFuhqJhIBIBVVDh2whQM/FYuF4CsYasxbqOZFZEU7eblnPPx/41gZxjgCR&#10;xKkNLS2gdTSRxuBmpAw6WNOEwQ5GU15m3BPAa2HlV0gJ0soX4U53mDClpIsYSag90D+IxxQBz3K1&#10;XchSKHLs4uA4no44EyCW4wLlWYW4uaImIaXwRFb4obdbHYfuwWXZCAZMEKWFZ8LtqQY3p0NO8Xdi&#10;5j0zvEe7i6MkjkiL9dyyu4aR9vlUCJC4zzmG9axQ8Q8TRVavff74U5VwCCpukBWxQBGDTuAjDnAH&#10;DHVjDFx/kV8W3P9GlfzLycaXukMMUQSfdAaBjqbuVc4J3kWt4UjPZv/a3/q93e1NmgrkG06FitKf&#10;8TUVhaTF0yBB341Eom3Y07QI9MYRA7eDws6eXzcsJGc6Q/cI9zQHKmUTpo483ZFthZiwO+MfqdFR&#10;h1CgA1jDbtVQhfhpgIA9pVZPFGgC7+zudW3m8wqSymePPoWpdfDw3fblzWTUuYWTHnxfwF9x7XWy&#10;r0AbAQXQ4MnQXmKYJ6JwpV2S4HBqd5tnZWZzu4fDeomWV42mbt3aO7hzZ62EY+ns5z/66Kx18/7W&#10;dkwROignO87QsEsZI2zduQ/Gw5qDscUqx7ZgZY8o7fHSo1YQU4C5tzv1Gw+OI1sb6jqMo7W+XSwP&#10;8L23ZorfyKYtG74A8kJJhAIIpkiTWajr1ioFmWD4QmoXGiaFA3QIwfCFH+iYuYLX8wVuAseYLsC1&#10;I0JoPJvZ0zEWBmLuRgXIRYDl3WuNWs1xs0oxpDDtp1QZ9Ju1Uq1eYfgPHycLArELzrwdNZGReyhb&#10;b986eufth2EoU2sP9qxUq7IK1+TBRlgAR0dHdH0UTQ7nSRRQ0lPRZjuzrzdLy2Vgylp6PXZzoYc3&#10;K06Cv3GklOQ6WNOSJSBGd6+bPXf09urRXsPmbx7hzS8S0O21R4zUus7H6xbxlaGL+zhvRn/uSMBt&#10;/N50huI26BDK+CfqQJdKJo/jIOoyqnBKTZmuvG5BiYFykiwZ/QkLHziSYgkYDLcLZz07lFaejENY&#10;5anQ7EmEI2axjnWvY44FtZMQYDAUoZdRcBA2Ph1TgjKRMmE3GBRSUW13K7e/lc3GjO1igV8I9MbR&#10;gqEaearEzk2mE4V3EddoSVed0wf2l4PBDDiKEYHPn8jkzXhY0hHXI3tULpXOTs5fnly8PD2HMMMK&#10;MikQcxvFrYP8zl4kmUGdjT05LxION1MjpvzcsMhFzHS8NV7TOm4f3NvYPdIjUQnUmS+TAqWBrwCv&#10;rdqXVz9rlJ579EkwGdViH8UyP2hMKtZkZa6NcGBc7y/noz1d+/f2lJhCS9sZ9zv8FvIOqW8ZdfAk&#10;HAtGqeNJgGi00ClgELgI72W//vDd7VQey9/cw3t//e/8vWIg9Q//l/+3Lz772UBZpDdSq0H/n/z/&#10;/tnnndZXv/3b7xbfqV1eDs6bXMxaZNrXZt95//2dSJYUWbZRjXnEZkKJhTdyuU2yF3IbmsDW2HYQ&#10;BssWKr6UoNX0I5VSmZmYGY1vFbcng3H57JyWfTubOtrZjG8eNWAtNbuxtXKnsHt/a49QkMWQuZxn&#10;1ufWao7anTnBHrw3rSbJLi+evrRaXe7SdBq7pv2Nrb1YMqubCSK2parHlCQGBJ2ATAgumY4nIYI6&#10;maDAMa8yeBxxDBQJD0ZNaBY67TZaYLYIxP9QMhgSYu1D5c+iFcMnSOJ7uQx7MQ9Ib8BNSHPCAmb5&#10;yiCLRcmjYdODtRB9l0SC0ASyFTs3l9sE8g3o8ehxoRtNPauYTikybnQ34tlZKlgq11Ss76erAuo+&#10;PMlm43UH+lHl8Nbxva+/j9YJhJnsJHpT5kUTrGUhzZPvGwyxV56fnEKYSrN6sMUjmgL6Hbpwlq8/&#10;QF1Ix/Xg/v2/8jf/Zm+5/OTFCWAj4kzmkpgXRZcB4872FyfPoEViFz4Y9ONhg9aZos7t5dzBnbwC&#10;Jw0mFou7uw/DU7c9YwbIV6iG+YR7k3dZjImDQSFzyikt/Em57X1+rjJfZ3yHrwzcNqE0YKE/BuKc&#10;8g7FIobMNqXLcvTBDrAkXqDoZrRwFG4kPFgn1Ib3TLg8jsMKByIn5SuJpsQrS76MxOA480G6TNit&#10;fMKCYLdgcExaNsRfOSxleOc/v7p88fKl6EOlRacJBAj3MybmtfPkOEkpEDCLZT8Vsi/dv4I/EBuE&#10;hpv9mAqRWT+kwV6fAC60FlMqZiMJe2wyHJSR/Jw3tgtbj3x2vj3XN/KgDkjMV4s+Ik0nV4aTOrDw&#10;grcOQThUX1z157hC8Jkxf097yBvok1Ew90xPX3zCkMVkiEj6e+SBuGNB1JtPoszy8I+TNM/g6SmF&#10;DjO1WjTGszTAeYdjtqmFXxN/QnRhPn+EWU6YDOVFdDHaVw0L4BjlyAwJ2czg92PQnUpnVwpCJ/yx&#10;RFAaS69YmCuf5YfDGICVFSD9hOnzsOrVAkrusKZnGBwd9jgJe8z04rj9g52aISOTt5XYTA2vhsNS&#10;zEjVS1SxqQkUG6JMyCSnC8HiKIQeO1SqVCA0Mt4pd8/WS7VaKuGmZKi5aOhr3QaOiMAFlhkBmp2N&#10;YcqRaEBw+hwDvJ49WbVqW612D+o492IoEAss31HC5k234feN0iSMdaxr29PseD3WHIGpYiY1duug&#10;b6uwub1BPBkxoAEKQT1O0QlGW0smDQYTcHZYA43GjT/QgEkyX1hL/0kyiddOaCfzdjKS6cOpBCPk&#10;lWJ5OZmeX13v7R5bbSCun2AJE1bS7FZs38eH73Ss4TI4uhx1B40nzz7+CZS+fELPanHGLqWVVas8&#10;mXevErujzYxWrtuJ7dDCovmfpgq06N5ep5/LRgadFdGIdGNhPfr0k5Obl8MpGR/JB9/46m/RFejR&#10;WGEz5/NkxuPacNhZTMLtJnOq7nzd4/yzm1UjEceoejAcwLHDq9hMpINaFG8VAmOZ3kh9iVKKCwc7&#10;N5KMafgec5b54OdL6CkmeNGCeDEwG+S6kcHEm6THKPoppw3N7HdYA1mMQ1sdfGkM8KEJtrPTce30&#10;8pMPP61c1OxG7+KLx1OQMwzqeisPUXH9jp/wotUqrpsYESfCUbaaUGAjqW2nzb1M9DAd3c/Gj/LJ&#10;28XM7Xz8Vj52Nxe9U4jf408udielHyX1w63MB/n4YTGzk4sfp/W34cfmE0cJ9X6XXHCYBEygE3H4&#10;r/lozvSkI+u0RtPPrc6V7Q2G7O+dltWqtkpXrXKlAYRbuqmUTivVk07vZDq7WXtb03EchjmuMfOx&#10;YqhbwUAKxzh2gkzMhx5hcyfHdIpYHILEl/PefNoeLfwdq46V9NlZJRges721G1KIYHwKqRVKM8gL&#10;m9YQOulSdFiaqfQ6qPKQU4nXFeMvrNGwK2p0dMs+YdOpVaiTEuEIs50BO1Qqy6bqxaw6oNa1qGV1&#10;Pf2OOL8XUrsWdN9OM5OLaWY4kUX3O06k8hHPbrPeSEbT8FqfPfuk1b/O5HY6LdinP51PTLCe4jaO&#10;NbNOE7rSTGXwSQygWIMuO9Q39pDmCtCWDYz732qYnllyNsfbBiYMrMiJrin18rR0abUr6MYT5L8j&#10;m+FsJFFpCJXB19W1BJJp/nryfNJrTBnwhoypQFdrXj5NArV0iLlO4Wikr8IweGgohG+jkSMfIN2+&#10;0x0p3kWj2cdR7+79W8NxCxtVlh8EDl9gHk8EoMaRcDQdryLhbFTfmI8j/vAsGS9qESZSNCAERAQj&#10;6k5UP+RxuUNoUygIkfZA78IkWYDLsY7jA5MdxrKcLg4E6WErptyddhoXj38REnE6GKJE+c1E5Eb4&#10;imRfvmkCXztM/mvsuDfTP7e6/Tc4eM4YQyLUXEMOGWI4Bawcc/gZYKShhB+8+87ZyYs4AFQoSAOA&#10;mzR+4NjXiUJbjrUQBw0ua1mCQLUIXxrNJrgDLcB385nowXbAhAvppQ+CgoucFCADRQGG5px67FVC&#10;k+PUkIxCRvnyh2qEfd6P/iiC/e/yrDPqr/3ayrv/8O77H/xapFDQA150ntv3Hrz46BPfenoYNbiU&#10;ENvQ74LD8kwcXb137GH4sfCgLBR/BOlV6ABxHIZxak3G0d27t996f9qpgrV/9uJsOLLgof3Fv/ZX&#10;j27fTSOgioVVq68s5wmTXK8xPJmxbxUvFnM7e+ywAGhoX6IRs1OuUbcylBpS5kMDgKM9X1uzgHnv&#10;yBOlaAihp0wc731xdVYBKdZDsWyGsQwlpwZWTpxWkNv5la+K26s4rZN8SGnh1jYOTi/NOYJUZuIU&#10;MSASDo9UuhSM5YFGA0E9qLZlai3FEP/CZAGQmzcKF9MJyoery1a1PJ/YIAzUDO1+p9ZpdJodHARY&#10;UGE9vLFRpCGEvUN/iMF7jCHBalW5uHz+9Gm71XRSpWWPSKWS29s7kEWBI/lNTMLofDDYkAYV3NEd&#10;mSFEcoeXLmXz9fz5Ve20Fv9rliK1Fi/ZBev5PB5HJyYfTjTgq45LmmEALUnodValSwd16dCiV3zF&#10;KZX14+TIu9eNY9id4PE4Lk3M/bp7Yfk295c6baQMDHg8dzAgQxhnHkixJzj+67B7twmUF+QMMKks&#10;oWLSNlDsYQ0qAle2LTwXJSPEsY6X/3lF8OUC0Ps71hDOtFfMN5YUfwgDeQIQAijiubCgUQza2XUh&#10;vU9mbXzjt4pppmRApLubRfY3quVUHu7oLJU0i4UcZEX+BIgzZj1P5nvR4noSnKn6yqfNrdmkgzEY&#10;jVyHLpV7nr2CNwWKAr+R9N1Oc3J2enN+fsXBJMlGNKM4EG/v7mzl0XqGaRswYsENBYEvV8K32r37&#10;jQfvfpBIFRrNdr/XJwE9RbnD7CHUTjIJ6til89OX1fGfLGI/mKl9y7uJcca8cBAIasaztD4e3czW&#10;due3AuVvF8I7xeRtXGs2i4l4EuPFiMkBEUUKKu6gyVQ0Bo6BworeCoi8N6l3T1r1Yc74xm/95r/3&#10;W7/nPe384e//gQ0pJTWynp30T87K017knTt/7d/6e7vG/s//+Sef/ulHf3r6s7bWvbVZ3PSmR13v&#10;n/70p8KfjY83dot7GwcqbEU1iVxmHBwndmJFIwbhiEK6WCiwl3LvEcAGtkY4Kj0BU6thy2J/f3j7&#10;eLtAPtDkZdUuvbxcVXqzk3Lj02fNF5fDRo8+HuONIVISCA4Yw+BJKfNkXsHaDJrzyaReq59dXt6U&#10;qwPOI/CtWCLrWxdBxneKSiIGJMYa56jq1FrChZ1jUU4hD1AB+uDcPk7gH6udr2OJyl+YTUCmoCFs&#10;t7p0GSo0uWQa+2mI6v6DbEYcnqg6ESWvxqijCBC38F+At7cKkWnC9oQuox2gCZQ2guQNBUsfiVgR&#10;jroMgkO+CGXJ2tNbzE3NjIdwp4BhYBeOD2uXVx62mcESA4lAMReez/UEPUc8sg7nMpuFB/cbw9Hl&#10;0xMRTTKtG2BevmK6BU7JpU0bUbzwRN+LYMPqhlUmjozJPGxGqjf0V379N7e/85tflEqfvXyWLSAr&#10;CbFbRcCHxMfFk02nqUfIrM/Ng7Gpn7mSFVywRqB3YoPJjYoELpfLcWdKF0dsOsQ6ZC7ipCLjVHZP&#10;Bp44WYvpKCo7djiyfaiFw0rL7vOCuCMp+WGqsJ2JqI8RFjasAaXHzRnmdAuubCIifXi2rkHnAZs5&#10;GD2LPlmFPr6gwDnh9Ma2CMgMKgUcfa627FBC1gARF76AqDFFa8+vhfANsxG1pMB4jGEYtYvjkFhM&#10;z3h6Ux/GRTKY591Hj8Gz4q2x+oPAciZQFXfwYsELoaUHEOgMba40v9ag8Q8LuVdQBF4edYG6MBq2&#10;rzcN3dq1IqExetaw3hn24mp4FgpctXqxeM5eLnvtzq+//W510l2WrdStA5Ihx0MxxeYKNpkH9/yV&#10;ZmU5CMS9RTOY4m4hL0eozAu1Q5ABIVJYFc8il2c9jrrd/D7kXzELWPQY6NHgqYzX5quxP1juWB5P&#10;aThq83I4cSDDGCl9IRaPdpqiHS4acK/XhlWGEJ1UsZlvTpwmwz01vGYIppLGEsSiw2dP6C7JfiCW&#10;MDZfKm3YAJjakPjH5GswLzUay1VyaHUCMyOdHPnnyVxMtddzgt0BeNDAo6afd9aap3HI/Z4M18qe&#10;Wjm1Xmzg9nRy8klgrgenSeShHBoLCEhe3eoSt0CQZJ8imYR5NlQ4FBF9Fk0sAoZFPHWpWbI7HCy0&#10;IOzdENf6WnylmIEx5ZmNv1ONbuZO/Bv76rdy+j2s9NbBgqpud5ur85rFeEXyuubWdElOOjhNF0AF&#10;O5pQAJ0A8QLk5XA9FHt8M7InEcY8iwbQbbVyrYQsU4fPivsCiQzJ3fw3I+F7ITVNoFKjW46Gs46s&#10;Zs1FqzWvMd8Ph/D48cbzD+JePGfs0SqVMcJLDWphzjfSf/Dnf/Ci/MPz7p8FAv2scUvXDjqDVqv6&#10;fNQtwQbnYBzOLTAlTyeHnbuuj3LZtz5/btueUSTRjup2JrYfyxxa6/mT5x8aOg2bd3M7nd/K1Zrl&#10;8tnj4KiOocaCm1gFvCb5YmCGjZFvfT2tryY1XECXEyYHp4HAOKjE8pktu9tstF/iGRb0FnDbHs1P&#10;I7qSSd3HyBr0KUyLAufJXxxOsYC3AEOTgUwqehsgT1UG4gI7GxmgHnpgazc1D43NjW5yy9vtzasV&#10;bLUw45BEwabuG2HMuIj4FGC0OJIeLgmxgKdIjS7PG9VS/foS4+3OTfn62emg2u43Tmftql2/7pbO&#10;5702gWPs1pNmm4qS/M3gbGHCNqaynLG2lhFfIM4BMJr7+p6QjUPg2Gujcph6cTubxAnGHq3m0Uh6&#10;UGvYpWfj8nnz/Aq4sFkuNSuVWpmadlxp9GgOBnNSgpc0avZ82pvOn53dOO4wczUG/dOmLKa6ADIw&#10;TG8i7c8VDAp1UlUwuVECaeh1l9fno3mPpDXUqCM/A2nm7S3VnAhWogeiWRXzm8VIDEhHY1+VjB/8&#10;Xmjk1RD1IeYPQFhApzgTs/z4RWwnYxvKCkgzPopwHMCezGQKc0QYKeTS+2bB2iJk0yNxNCFU17Rk&#10;KBZqlsdaopHdwV8nEIvG4NWnIru6d7vfOzWj+lbx4bMXP8eXKKjOmvXKdP6cUoD5EOalRnwVJDtg&#10;2iwWUpjqrzEBnVKgYR4GQcMWEh/178g3GTG5WdgjTNJUElFg7SLMY6L+4oQIN1ACnFQWA2udjBXC&#10;mpceEp0UTleW3VK8eeBLvrl++na5fTaqbTZLbLDD3CYzvViv5R0NR63qonohdvxIkdfU6iGAvCnt&#10;pXQnM0aR8/39BESuQXem+k1wSdjLhuGBQx82I0qwUIz+VmD0ELhw5H+KHy1cqGzyXmBxzxqfpJMx&#10;j7/lC9WSxlejkR3PLKOpqemkjzUCs8SIhqQffFAsSwTHcc4McU+TAYJv3G3ePPucjoGaTaYHEhMh&#10;AySoEwrwG140eEfxJWeEyt7iykGoXYXs+Vp85Qox3oxZ3oxuoHyJGuxVqrx4CbihJwapAJMlKQyU&#10;I/t7eRIEe5LjZChQ2WiZR3ine1VNp1KcwOOVREQSnNi1vTrTaS00xcIB0eRspBnFRGErsbMPOtuV&#10;dOwRNTaLWuf8g3WCcyY1sRTHPF2JyCNXFUvxJjyKza13f+evIkasnJ1/+JOPnv/4EUF129nM1771&#10;nb/0u79Lei/0lmZ/kKcpc4LaqJ2EtUiOFRZVK5J8xGDdxbmlxRJVnZNvGPLas+DIMO9//b3pAK9F&#10;hjOD/lXt9//v/+c/+uM/jsZSHxzee/dr7yQh7VfLcFPJSInBzAcQODjQNjZNX3jat5EWTIPKuN3q&#10;XZwkdRV5xszr15FoL5aMA6JH7yeWPiO+7rVHRi7XevK4QfZQvvju3a/98NHTywkBZp68HpYICGlN&#10;5Y2XBEM8kDEXFe0ido4cpo4TCN22k98nhvG8QgxI0I5gGgyTw+nonQ6aK7eQzGpnjiZsOgkEdOxN&#10;gJ7BNCGHUQ82atb1xaxeDlhNpd+earQEVqXaGnQxGlzYTQsDcD0YnYQHiL/Hlxf/6h/9F+WbJwF1&#10;1Rv0G9WW3eEpEQal+HHdLWR3d7eT0GhI/gWkldLD5heLD4JMdFfwyrBLd+ayeOMShSchizBYqW/C&#10;Afy3JQrHz/Jc4j+toADKbW7c3cgebW9bnaa8ACZn4lUhmTlgMRCVxSvawdD54+RJCrlNWkJevHCk&#10;xBGRvzrKJ9da55Ut3ytplIA6jheDIOaOdaIkqIm5Fz7tMgGXaBVZha4+SG4aKMROCiE/4k4OXfYZ&#10;zSf7DJW2CHHlN1N2s3dKk+nEWRCwDHyDcliyLinpxflaEjplEfL7ebt4e+Rv8r7LW+88X8aAYoaN&#10;LcDKr2teH/X1Jz/79NFJpTtTpkEdjgS3CfbgmVSG41AP+VOmntKC0aCHkIG6VR8sBygQYClAMaWC&#10;lNexhrVJywBjlLS/AQAVv1vMmhRAHGyee4QifP7F09NT/Huxk5muAjE1v2Xu7KP6yxd3Q0w3opnN&#10;W/c3t+/CrhpZHRG06cJDwNd+Pl3NatdmOhJYDq8/uxgoW0/e2n9ghG57b/7FC+0PO8/tsPd4Xkx6&#10;9DuF1W9r3a8BBXqM2bCyHreB5uA+rslyEjuljKdX6TGZxJtsNE+mC2FTye3uzYw7ZdhwB/rf/d3v&#10;PZgf/lf/4L/955/+JPkwm9/NbiTudlaLbtT73d/73b/2a7/rweml1916uHPTrpy9PP3tr/9qTIn8&#10;5Oc/Chm+vaMtnibxP1hxG+lidmOX9xvF+bRpqSO0PNecaO+999VccQNILrOZ51sObh/ev3ccN/RR&#10;t2mEvLd2twzoAByWGMptGEbeDCYjM91vLQbV2lXr5rRz+XLRKEeW82LUTMboMnCKIcxNHJVqEXvj&#10;aLNQzBr066EA6serqyf15uk8MvejYt++w6ZpmBmcLzEdaZWqQ32e3cxxp9BJsE2CROAsI+pTzLjF&#10;vdnpASBfgIeDuuCRMMbiCsN7YPk2ciJuAv/d7S0nXALBCMxhcYnUUEug/R2MGWeIbgDuwWJdH/a1&#10;FXs18QPIqSVS0ElqRR3NnuKV8aAvIOxj+pWwCp2Ul7RVKCJgWtX7TKyKZia7szEVIR4m7rAoxRGJ&#10;9cuSZoYGcXc9m8YjUdEqsKnz4GzNTqo703/iM0NRw1pOgcEmle5uZvPf+Y/+g3k+/viLF0zkUkkM&#10;OTCOp8yNpGJQcXzxVIKqv9luVk8vcAFgtxtjx+NZBh1ZtDvZd4f1LurDc+ETFxZyTzj3poWhCuVX&#10;Y+Lk8zN5ffD224XNTW5dq0kNhA2rYwHvuPKJj47cqMLYFHGsTxyxMIFh90FCy4tx1PPYfDvYEkEO&#10;E4F/0AhKtBjOjLxewCShnMi0kG9wp5S/5EI4IJYkBL/ycBUuuntI8wlsaEnpAr7C7ScQZHrJQ4m1&#10;qaPwEqaiA3e59HRgqiTB8cA8+ONiYIFDh8MYYbHQx/swJcBHcLmOh3XqAmrdjIGex8IVSryk7FHC&#10;jPLeomW8//DhR1cvQlftJgNez5hyCdBy18h9XLkKwM/yIY7CGw3imMlG6MhymH1hqog9qZcA0LE1&#10;3Epi5auXGp1ghJkAzHs0mbhNLDsWpvPlVeCasXR+I5orGthgwMmcTAf0k3CT7SZaZ4ICTY6pIHn1&#10;islWaPVboWWcao9SgQYP2omoIsikYjLopczlLmPnBN2vd3vNgQUvLuKZwMQAslEWo+Wiv4qpuemA&#10;wAZVy8UA7RYTBQ9AIl5wBVrAOe+nF0HVspbttkV6cLfl7TSxcVLJrhl2vBOQrRXQQGQ6I+WMlcAU&#10;lkKQAbiZykwTWQaGRMxjjjqGqBaNrX1BfGVkvKxyneWNiWqh3V5wSK5XxmMm1M1k8ZDh6bwd2Fju&#10;+mPrTaxLVdyJlrD0gWxo0pw0cE5RcciaIxSa9kd0R1Ncc+pAOfPZ0IcMzzvivqfWD4e5/ii4xW+c&#10;ZNrJzCLSTGbLqzWLYbXUGOoviGFekbyCrSRow7Rau1h4q9hRp9DjFXJ6YEoId9jMfPyTP3p++nNg&#10;JExoIA3UW22ouPPArN7tbBZ3yb8mrGI0sSH3Wl3iYmFsAqCwa6yjCXh5JmM0zHqMTPbJM0ybqui2&#10;wZ4TsRSbwmfPXyx9QdieG8HF1s7RMpCsd+YJGN65BAuz3STbrdWzSDyFftLFkTmd3CizA46w74i3&#10;u+1q/VTVR9gQppM7ii89tjH1iDabuGd5Clu3OJjsWWM6Z1bM9E+4RHiu+vwZvz8uwopocozzn3cK&#10;vEVQnuJJwz9MZ+AczYC8oM8zvPYyO2HSNEFCN6CmXuOrxfugaMz7AWmGi/V1o/3Zi9PPzy8HzH04&#10;PfuTTmtAMvPlRen0+dnL5+ejUrN6dtO4qPCncnJ18/y8elHulBovrm6uLm4Y4JUrtWoVf7BGrQle&#10;11NjmaBGUmvQ0GLXFyeVmxNqr/EU3j2CtCBWWwExu2UIpMGg8Aa02bCJGE4iAIChcKA115EoTp1K&#10;Pv4WBEL+5Arb6MgtpKsjuoBhrw+ww2Fgg+1jNQJoAkdvPMHLU+hJ3JssTzZpuNkomqkySI/A2YDR&#10;tUwSINquPJqiIuYlUgeGvioh21RDSc+KZIkV3WY0w4w9jjOQEcnH45l662Q4wsUHJy0yeJRYPEKg&#10;hxHKmVrSiOto+/UQ2VYNFievkoMBwR6mMopPZ2FzUCCSH9h14sHG02umxJEI7hQ8qZHBzboYLFgd&#10;S8OC9zeDPwlI7TeIdvCszKgJnAEcrhMaETAJe5PRHdL0MFsjIuFAszNNpzOLlU2uAHAAzpBYuYKU&#10;AHxPR544p7op5PRYItCs96uX4WShE8v0mUO3KpFOg/0KUmif5D+7A2eeCEePmSS1aVKrcgJy0HiM&#10;0INk2hONM0rvQ8yJROKk1Q56y3Sc+fixEo6Qa5tLvB2AJ2V4B+MuY/DZrLtbfH/YpUfeDILF1YXq&#10;SL0IKTQI1Y42WGKTTU1JK4GNgCdHzvmbsclrWZEcIJzI027r+ovHtOEysePI47SGHYHgwgn+lQKU&#10;8YKcuPwzDOtX0imn3/ul98abMeCX+0DnoOSPc7C5mkHpluSLEhbnV8vtHmsaY18dL6N4iu2Hc4iT&#10;hs4DzBQbA34O+QBCUupiMHBGVRx+TsRlMAQqg8M2IVDMr70sYyNfLGJTyXh3MFv2BwNBoKW6ob0l&#10;9HKNoxM/gOUIxsHwJDmFk9nM5sHezq2jo4d3lob282eP//kPvv/F82dQhX/lrfd+7f1v3Ns+ap5/&#10;wSnKxEPUEgQLMnuhupQeWlz1xLbXeVWOF4szocJcaBH0ZQoHD98adVogtZTljBxPTz/HcWz/1u1/&#10;+Qf/3X/9T//rPFnqM8IesTyXuD90EZtvPcBXg1RdQ4tglSFysk67c3lODwp5FXBW8uKXS9wbih98&#10;Ew+d/rhVv27T4rRuzht9yxdLvLdz/OjzR8An27qewLOA2FnGnhgcOTITygwJeZYxsBM2IZEJ8ta4&#10;0XOi23Gkmo5JjPu5zM34I2+oNBDS+bt9PqfkG7akdFMiNJLGxymQ8JEC/Oq3n56qkxlc3cVwgGPT&#10;yeUzJRaKZo1cs9z54tnHf/zPX376CV6j41531uz6uhLhO2hVOtVSv92Yj9HFhRKxZK64yQ6bzhUi&#10;GC6RaSZDBaYWZDZKvAe/lHuWLpe7iIQtClEAa7p0ajR33taVDb86WuDf7vvmB+8/evz45cmZZK2K&#10;151YaLriOql33A/35b3GMl6PT19lSLjfQi3mjvjcMC13+scHD/iln/6SWxIrxzGOdy6jPIIUxKDq&#10;r2jRMgB0ay73xnFn6e5DuV90/5Uqhc9d10NXiyjGoc408s0o0v2KSIoQhjmFq1vEfvmViemfYFXi&#10;HGENRs49L8TF0SCI5S2R3IwS4sl4mlxYgzUzpXNOwcIUk0+S0sgnoeTGlE8ixmgaaNy5X+V5c1Uh&#10;2JAyAjoPcZvULLwiMLKbLUrXN2cvz/qnN7VqpdxAvjeCnpjf20luFI1MGsXOhJk6pJpEGsri2u77&#10;2tV143r54slsYyfhLf7DScUTi38veR8v+MBg/SEMVQwYpt5PStefLxr7YfWbSJ0zMN2hTjACTjBC&#10;8k4WidXcpDmr2V1937O8LE2rEzM+1cL/jaX+gfH2p+H4t//dd/+nv/q3Y89H//AP/1/tePV4lxSq&#10;G5/dV+Zl/e2Djfe+uRXcHZz2lGzOVvUf//iznYPC9373d5ER//ijn27tbOwfHzAByG9u4PGMHIq9&#10;APgEksC42ymfX37xi8/+m//2j372849evHx+8vIF7/+t46Niscg5kUslc+kMoR1cM4Rv4+WU7PTM&#10;VlHFDzeW4JTJF4pb+wf448HtQc/GNokNfr3esns2plNpVU+FlLjHZ2Y3bx8/YP+CVrsKmvF4cS9/&#10;fGvjrpHemY/8zZtyr3y1woaBxJdIPJTdTRW30rldUt4Q58diOUYehBcNRvRijnmukzwi60WC6IQ+&#10;LQ4KzgZPBycuzPbIv5cHERMkCJ0wG7CkkqJEZpiO3hcBKOm3Iib3kEMXnGG/DY2RwYPMwR2OIv62&#10;EnfjeLUwT6M+IYmC8K0g2082HPUW49Z5eYZjmT2HPN/xTfojmj78bOj0cMSfByJqc9Iv31xn8eYX&#10;c1lE80JPp4ehu2J+JWkNisJ+x4N7J573H7z7m9/7ndpy9v0XXxD9R/B0H4HZYqWFQIlWSTHMyaG7&#10;+Kd/9E8++uEPu7UaQ1t0ccBjDFvlASVWHo9K1lSAFoi/cjvRZzoSeWhjaM/Ix4Sfh0ycMZ2Y/AgX&#10;PBg6Oj7GhQ384+L8km/lEUCc+EHubEf6J80YE3RqbKpprgWQpDVBhyhmOfj7O6wZ0RbLTcvmIi20&#10;5LYLhwGzIZdOACQLrUXwJJey+ks2+auekA7f2QveNHSv2zq8gmS7lM6HhhbtuJOpyudSFDoUFwG6&#10;HAUBO/uEMBPHUFsSV1VVKKnyJs59GI5zHGPv0p0kGMxljHK7oQyxRaU6oDX1k/wFIMQl5WFpA7hh&#10;Hl+d5iJJcp+qVjfhUcTROBQY9UbphKmHcem0w/BqfVAXoO/6Rr2wZGKKZ6I2GQ1Wwx5XXeXMG3rw&#10;SKo3q7Xadb1B1HsHbQHiOnJNeNKYKLVb/Vx6BxsVU6eEWsErAOkjJ2cyWjBym4+xZZ/HUqtpC9QA&#10;C0c2Slxz4EVB+QmOBlzzhJg5LUSID8aLLxdZz5jFAixk89HVujHsDeMGB6lKNBQcfWXDVzpvVs89&#10;NRzCEWKsqJpJ+I2OxXefE5uMhUm3jaia7XHuC/ViMN3iiKwCaoQUR5Kd51psgfGtHkLWpWG+QhqT&#10;ribJ8oaXqEfCLAdVm4WNFRFnij72hdvk3c+XCCBvcptzX2T+8cdPSy9qW0Y8iWPIypK1hU1Nt09U&#10;OENcUb4hrcFgYr1QtICzoZMP28U3dUADNm5ip8cPaDpOArhzjOfzXjDEPNbbn6KFo2leDUYYN5Mc&#10;ydHcJYY9koiLiBgy1mzcG9TrzRf15rPx5GpoX2Si0NI2xRlhPklnDz7+9OPzsx/cvXeUz98yoseK&#10;kWlb5f6krpo6Nu8dshompPh0ac+DgXC/N3H4LcuQ1owwhRWIHR4T3aC+sf31j3++alV/no3F0VbP&#10;xqNcYSeZ2zGyG3pmo/roz7Uo1iNx3ypMMof4rgWJ/VxdV74/GA/8IQwzh3Qr3DVIHyNRTyabllgt&#10;3+TevYe+9cZ4ACekvlz3w3HopRFMQ5k9tCzLSJgh2sTJmlRZNZJJJm8pWgrf7IW3vSYUrnOJ+0sY&#10;bWZoM+gRnJq9h4rEIPcy7M1EUmg4kxgcKr7pctobjTuE6XYnnS4/2K00W9Ver963WwDhBOGFo/A3&#10;YAZTs3o4L8M4VycSqbRNogM6logO4Q3z1NZ8wn9tnycWiePaSmMK+gsGDKJGD8dGq5ggkUyyecLZ&#10;m6vzs7PH6L1XPsmnASkGkYXQg0wcU7ZmZ8j5XkgyAw8nE7lUJprI4icyDunsTqqmxn1oCte4JbV6&#10;42pvXLbmld6kpEfDwTDC6tAYgAVbes8KgYNgBQYOROItQUHAGwiMJGUZEL04sDLug1q2kDR52gaq&#10;TLnyNJ0kUlKUMItmH5bUJugiUBc9iwRgXKNhLchRWUxiMcba5Nk0CM/UVGaEOCjmEAL4FBJ0Cbuz&#10;4inl5uacYiWiYSs6wTSoVWvPAj1ND1nWZDCsTKfLbu8cZ2wKaXi4wXB/5cUACY8CCBiYCeFYxWQE&#10;TS4OI6ghuuFQst0iy35ODTnC9MA3MGL4iSMAYbdXOG1WtL2ITmHU+1eY7Ik70MA2TaSJJH+q6ayp&#10;apDA6CE5H9RmLRRNsGFzFweSGS7uKKjYENjTaZj84dT2JJkLk1XJmROHfLW9wlvZ46uD3aWyGoBa&#10;vc58L634U6s5kVCQk01adjVYoN8jEKU3fBnU2oRkBpa6P1S3Bs208Y0J9+mslN9kvmpACGTMQ4lG&#10;aQ6Hg8sHqOPMc2ToJ5W9HPjyx6npgTyDk07z6otHwkSRAl+CyDkJHIgQNzLxm6AJdNy+Zbzw5SbQ&#10;nQS6deqXC803uKQDLzv//mr26DDXnCaQDOVlkCYQB/VujGGX1RPWLAnjzlnD7uxmUZBQMmpbF09f&#10;EGJGSjcIrxziiGApDsjNAARfjpA5UL+AsHIrEVyWyBUL+4exVBK+xxAWJop6vqpCQfSSOjqKgC5g&#10;PMGYaF6/vrl88sWqbxVjMS2ffefdh4cHh5j4ffSTn/zo+z+s31SjRvTyiw8B38XW35ntiA06r0b8&#10;SR01l5O34HiIOAU+Dg0MyH3hxPHdu1/5yqjdYy7TtAiUr19cP8d5dnN3Nzie/ezpR1i1hv0re2gJ&#10;I9mzHK6WyZ3dzMYeJBaYbAyDCIKkiWldnjMFDGHKITHf5Jktb2bz+L13tzfyuRxZs3H8Op5/8vFZ&#10;tZTc3Hq4dfjpJx+zvI+SiawWlhh6gAq6OhkESnafjJ4o1ZyplAsPu62G42jzilspL/OVas55Qc6b&#10;zspxTAHkCy6s7HzR7QhfqdRk3CSP5rAb57PUYsWRXL046zWr3tWYtIwcNOq1bbx4VH329MmnnzKj&#10;krECXUK34+VUaJ7DnNfJtoXS2emWbso1YDJ04bqRTKawAEzlsgD3EVNnd8EskTfAZV3KeF7GGzJN&#10;46mP12QQSFvLmkf91bba2BoTUdurNy9LNxQkTCBGWCCyNTDuFC6clFuvekAXAP9SP/iqAXvTJYpn&#10;uxBNXUkUFSDf4DZdMlp93cu5LZzbHHJN3iD1LmQiYj7HLclt3tx3wW3/hJ7qtov/vT5QJJ3OZOLN&#10;N7uhFK4+y61FxVfKKVbd/Am3V3TbVPcp8SsovHnJkOaQTbW7HXBS7HkYq6aSOzR13C4460KPh0eM&#10;JhD1WiYMEcHLbBB7ICOigj6ghp3NBhQqLkDAb8QIFLNebA4Y6nJvMVQW46nhGBTHNWhMxKJc6Jtm&#10;DYMAEJJssQg6TyFPoAhrBUwHzhlHoIc8odZNuHERKJ/aLVv77e+OTns3/pVZ2P2s3v1xrfwbgY3P&#10;S52L/umwcZYct+/l9L+ZTLw1m/WCgwjODhzn3sjUD+Peu4iua8vpk3r9s9r0T2cbicS7Bwvjj7vz&#10;/zKg6GnjP/3Kw9/2HPzJ988/rXTJnDDsLzS/pbC7WtPkg3fee/fdGOLb685Pnl1/WKo2Br13bx++&#10;9cFblzdXHat7+96tOLXQeBCLk1gHeJqVGfti6p+PmbS0yrXyZenTn3/69LJ0dX3ZQL5XKT17+sWH&#10;P/npxz/7uFau0DExxkFclkyljAQGKSFrPq0NeqxUlgDXUjHNEHr0TCq2s5k5Pkpt7Ce2dxTxw1vA&#10;0uzU63a3PR8OI/ZqUu10y3UO7CiBGZkMgWuX1apFI80WKrTAMEuq1bKgaT357EVuq0inCjEOH7NI&#10;WOfYEzsRGfNg8cAyEdI1txLNFAsCiTzlkdziAu3IBiIys6ONIvU960li6qQ/QaUuSjlpQjwegss4&#10;TKDL4PRK7B5lQYQOylGEQz+Qsaz0D+wRgoI4uBN+kUS7GazNpTUCjbsZdIKzVatj3clsTs0gAe6J&#10;WEY1zQg4Nj6JmlKdWSfPnkqcA7AcRxvrGZEKJu9kMCFB5Cnqmt2xDH/4t7/3V+5+6xufN2vPLq9u&#10;bR/jcUTmZTaRZM9GWfXg4dv2aPzp48dXpfPPPvoZss6NDKG0686gBw8nxD3LXE7X3bAHbieRzjuQ&#10;j6Q+ODGA7r3H9/BfXn4uX6SLazZbEkO5XrNzYRZkmsYaexVR3zmzPxgj4qfj8GNpj9n1B8SA4rKn&#10;EY2IEw5EWfwl+Q4XL3XNvPh/kDynLZP+USxkoJhDx8UEjTLHeT7uceskIskm4dpPvTmV33wusJDD&#10;XZH9xyMhE4ym6PTo7gSlhububECyvzhDS5o99/R2dyiuBux87nmhDpPt5ffAuo4wp1wuYzsF1nGv&#10;0saom5fJQIdKRegCBGVGzUq1ejeTm94qDM/rRTWxNiJSGuLOFiT8KZNO65Azob0ERMsJIhEOeAic&#10;MVliV7Wbz05+UW9fKUhyVqMTFFcXExY0Ix6JYKVu9gaYUWOkTv3Mhg8FgRhumLhsbsEAzZuHJhPn&#10;epSNTHvGXe/YmsL6DHO9odrNOVqQOOqD3rxZndpdhS/g5hJWyFjxdmq9q9Om1RwEfbOIPi7sNhNE&#10;XSjWYqhm0qR1jcNG5d2vbNbswMvHzUnPDqstPToUibt3vb2PV5uNn0QoPMBnjRsKGnx2M5DdWKrG&#10;XI+x7Gfe4MgfGio65MFBQO0FCX4I2Box4Mt+Mqn1RzXdXCbTvtIZ2CLtopOzpGCNQ7YakTKr8fXG&#10;x5826l3venZYerosvbhcehrBaM83iSRg847nuBu2e/ioj+YrG5ukoLEmMk5wKigc4DLC4EYpuh72&#10;WywuAjIAWlhWpPYhxxJrGLLTQhTKBNI0Vn5MjX2RQC6t3/IaQDYAP6R0VNq9F13r5WrZzmTx8/Xm&#10;MkezaXgx51MVDu75+Rdbm6n7Bw8yqVvx5GHETHetDjBGNr2Ntf1a6UUTiKAqbPzl6854RIQCbtH+&#10;WFYUFmMbGv2cbVCNpHRz5/HT53A8whgijCzm9F95/2vf/tZvkkT12eOXuY1tHDu9014OkALOF96d&#10;yvKid2Lbn9Nz4PEUiaKnIubEo4Y9yAhIQgmrZMeyo+5Nh3DRR+nCPJtLjNfnuP2B6hBgwK2fim9H&#10;1I1i9r4R2SL9IhjWT69f1trnS1937mnEUl6uhqYWzfCB14OV0cQPX0lNJqKH1M1mJJ2IZZPJdAqU&#10;aaPALyIeEY01v9SIUsxIWCznHZQMiBIhvEPWcxRJHQzXoRrbvUavVevUJD0QIqBNTBT2op12t4vK&#10;RehboxH6cKZ8FqG+sKuHWGLZ/FdLbUomIupJI1UrXc0GNQaUmwVyL5RY1Mxl2J82E6lkLBEH6eFp&#10;7G1TCEVV1WBOPFmU7WmFQhksiMA2OsZWl0iVq96wMYeHTmHjExdJ0D4MVWj+UVmho2MqoJthXxAI&#10;SUwJAeOg5ArbAKoBCYiq0A2GQ/6JLVni2BktLTA7gutN0E+QkGjKH9wOkNgiLg5z5GClG8YaDU2Y&#10;P0uUw9xj48u6RhQ/mjKOjWrxQWeWyMRZs/yOVr1JRRphiMyCDccBOmCNYME5D/WTKQPv616fHCWy&#10;jwmW1MXlwseRt2j36tj3cugF1SGZNQw8Vj66wzlsDJb/Yq51O0PaQ78CT4dx5TKe8o+m0yZJn2il&#10;SGULr8GEspkoGJ3PEzKNOJATsF7UTMymzI2XIyLsl/5ytYcapVllqVp4Ss2nCc+0MLJxMJno0bln&#10;7i+fKYHYpLgNbgVIsw6bE5I67Q5SAGiAPcZaiKUdhl2KUIq4BPbYIW2h+A9W8wKFVDDIRhEczroL&#10;X4uuZjA64Rgy1fdW3mE0Do/SaneG8fDXo9phMnKMTJf5L+2bBH85mUOvezNnrgDlTXzysDpTxp3m&#10;5ZPPaAIdRF/0BRTTMgkckdnDrMWZBMr2JgbMnF1vjpVXjc/rJvBfG1z8si2UcZPraOF0STy+Mx70&#10;AieuK80Ob+ROLrUgywpu/wQeftfudunQmHkYmqoHA71a4/lnjz7/9Me9en3U6ZCplUDMi605dp0Y&#10;Wvj9RIpH0E0qCvx/pC+Ql2jgo5kcE6RcoYAoCSlCz+ozLsKdeQL/l/XKUxrPyOPzj6dWufri459N&#10;On19ucibxv1bB+9/8B5g0OOTp3/y0Y8SSzyNhQQk6ZpOzyQxWbK6JRxL/u5eBffY9ayJw0VBMDeT&#10;haMjYi4z6QRmAISj/fSjH56Xqt/81V+3LkqohPeY9nL6aRx5zJYJQpxg9bZ9eJsEMRs7RcLWQ4Hu&#10;zVXz6pymnGXBCe4IwUD71OTdd+Z9q9UskRH7ztd+RWUEgU9BKHCYLP7i00/QkW4Svgnb0Mno4jaR&#10;Iab8uLQc4hxAaeFIyN7MiJxKQ0Ij+eCoZ3U6vgGsRGeO5FQNIhZ9Nft983rlgcAI5BKAXPM8HSkK&#10;KwbcwafCROCHF6JgaDX6N9c5/yqPlqh5cVMvX9L6e1cTNhO+GyCJvgGnM2J4rq87lSqyJBH/rwCv&#10;JiePHvdadZmVBr04sRVxBMZ8dHMbQRD+SxxJaFSw7pJrLyytGe8LtxBLkYIN/RMhE+x3FCoDq4eF&#10;BmQlmhyOc1zBxQIPd68vhTq4kzq3y/pyK+h2aO6HQwR9pd9z+yt6UQmIR/HkfN0dvrlNIDuh+4mU&#10;Xq8f/FV55vCz3CbQ/V1uwekSzb78293+7ZVB6OvQMvdhnfeLehuyo0QCcpu7k0B3RPHl8s9tbvl+&#10;ZkNseXgOsPNg3pPNZnOZTDaXrTarHnJw0HFpEegP7MMwcHG4t60maePpbJb8PTLXYOjmM7GNXCJm&#10;mDhSryWSHrsvGTCzZqAiADfBMuNV4GwvMTu0GYsZhelPy8/jO4VvfOeb3/ra1xF2LPqTca/PuYJ9&#10;FmI5KBeLdmVSOlV7FXPY9bZrN+FE/lvvTKxWurt4/KL5fxzU7ODyzmry09PqYlX/bnr5dzaDv5la&#10;31uMVCSGURWEYY7GOhBhFjStV+DeB5VCLH57trn13Ax+fzL8aXj7w57ne3v6/+W9u+Fn/v/NP/rj&#10;/1Oz+tzwfiOt3A37TinDs0e/+5f+di671Rnrnq7Z/+LFD774x/P3Qg8/+CB6Gf7k/MN8LpOIg/wG&#10;6F1om0VgqEX6vSl6NOxVYXWWytWPf/Hk8rry7OUZVsCu/xJ8Weyyez3rBq/3s4vLGwJNz0qlMi0D&#10;3DucGtnK8B4gFY1ogU6vC+0GqAokQxjPWji2u6HnUtEi1ILd4u3DBIauEZ3Crl+6aNxcDKpl0paD&#10;dnfRa/TbpU77st+5QUfWny7B3YdrTPKKm4XC1cmzW7e21uPho49/ajUr3Glx2DUZMxXHpz2GYoOe&#10;n6RrJJ1YewLzc/VimH7QHgAQEFSO4yZ3+m4W+wQnvVQSI4Q6QA8iIEfAj9YUrjapBYSCI6JjSsVS&#10;QH0n5pICDstNySHAEpFDgoXol2mjYMmk5xEwag33o6kK6cQvq4OAN7kK5fe2V5EQTilYXa1nCzyq&#10;oilmKEqtdNO7roQTmDT4EVSx7Gh24fo5Z9mqcnL5ztvv/NZf+6vmzvaPnn0+XC7T0WS3Uh9Obcav&#10;aCjTyeTRwQEslC+++PyHf/6D8vW5bzpPg0gYBgUQ8EUxl8cRbzxDCCGMShfmcVEf/sv7ObTFgJRb&#10;FnIm1GU6NI4HbiowO7o+ZIRYGtTqNbH2dTQulG7AJPTWVFLudH7C0wYeR8BLGY5ERg+zd85GE3it&#10;MAApp16Zp7mkU2eb4JI53HthPnAbS7oZyDoAoxNbL9uS7H4iZeavDq3doe67Y0FnH6Kj4wmzPfMV&#10;HocqlF2ODZBnyYvnvOSHZfNyEu2ljXT8lNnJXKdjUfWAnwESEF5P1DjdLw7uFGKLRQcTtpCSSmXJ&#10;ph406tS5E2w0ST80Ihi3AsHyozf1ysPcLjLQyrPz3fTW2Aj5u4SCr3ApgkeOTi0UyKzXmdk0aVv+&#10;cqX94uY5b9Dzq6eryDRfNENQjnnR5lr4ZZjtohSyFbp1ca7WMWbAl2gYCJLhwe9SbWsguWQB4Fir&#10;9IINGncjzWoGRu2Qb0UaB2EEFIeJXg+XJIaHy/IVaoTFxFZnIwn8YjyphgZhBfZjNpfOsuiiUezb&#10;J81KNxHlVeMMNG/VJzu7wv8q1fPLWX97G4aPnd8WH4tkNry5T9QklruYcbTx5dMwwcWZ1d9frvGs&#10;Z0CHNT5NLW+NYF+SvuhdUuqNxg1PcBBUl+k8YAxILHUkacDwQcd9PCKavlopcPZiUj0LjZqFTust&#10;bVbMem8Z6sZA6fuLVqYQtGstq4nDsMTFkASKsId+ikP2YLugxXJMkTFrsQg85OYj9kq48qiyWGzi&#10;4DweETpGnar3u3D/epGUOoTOWiNDcqbHFtlUYn/zAyNwbI2g+WkYcparz+xRJWYiPM4YuPvFt20I&#10;WQt/Pn3Q6c/+6f/3v/zg3Vvbm/dD2NX5I0hLIDGF/fr+5q1MMl8t1bQouSmT0s0Vewf1GjNPSZTx&#10;kpyBpsMXMalGVhISNu2OlqXO8ONC9gBI/PBw0wxjRDTeKRzm0huFbGGlGI1W9dFnf05I7GjUSmYM&#10;pAitZrXcOO+06DG8/X4Ds9Ahtnnww6eDeGLb1DYCyqrRPqnUz5beehDmxzV+sBXYsExNsKgFHwn7&#10;JSUPXkatPLppnPojvam3STVDkdNoNKYTG/PJaOTYNA+AFNF3G0bWMPY0bVONxHQjB89aLNAkp9NB&#10;fWCxZuKYHrNiCrnswfYmLve3dnfuHO6mM4l8NlXMpzeKua1CJp9JpBPY1ERQZZB/AL8UowzotImo&#10;mU4ncvjtZtjAkGcnstl0sQgyXtzYIvgz11roaHzxLzUUE2fVd28X3rl9kDbjW5tRKp24mVVCbPGI&#10;sokVsxlKtwcXuApdla+tQaXePkXazoAPyMtJlmNsAuiAMlZj5jYYolHGA5NDgQMOq92Z2PCHMR4c&#10;sQELKQBbZcUAORFYTxRX7Ie+2ZL1D57N3i/RlA6/YU1/N1+GmM9TYjkWnQCCokmgusS9gCC/RBJo&#10;1KAaBKOIxAirnfLN1HhbmT3FlyC9TNKo14HhtDLqEOlDTeyNxpPeNbbmwRU2K/NhwAAU9/d7eLDZ&#10;veYiEgknzG2KEMbN6LfJj9BJzwv2PcGqYQTx27TsgRIOmPhORjF5E+grkcFLS3q8aFz1Kfi+IWry&#10;5PDZCQzJX1PWQOwBcbVZoHg3kdKGguQQQAAhY50zCghUG0+GBCdSz5Mvg1bdTyON9HC0YIAbYoyJ&#10;DKw7ChPDGVopATgJ6TGciVnWCL7nne6GYi+Gw6lnGYoZW5Rf14w69aGZHAbDg/Gi32g/bQ3/zJ59&#10;vPJdzD1dhLsBD/k6Rc+sQKqzok0TxgfkPIUjM813GAmngn4TXANLAE4S3kGHGgJo6A4ARej0ZjgA&#10;fjBqN5xJINQwd1LnsFJ8PppAhyAknB4n8knmP7xStyp1Wr5f8tbcwvfLH24N6k41nLmHAylKdq2U&#10;o2K2EVCvqk16zFQkbNBT4R9IPqlFKGcVuzr2evzSGfo0qzeV6ysducZoUIZjc3KKT/p4OODAhEvC&#10;NHpBQ+9oJcJqwEArT6bsEssrHmwKyM1ttnd8nNnZWuIIMBt62/3A1KN5oUiTTg0FXfWq/tFqsqo0&#10;zz5/VLk8nfTxmJnt7Gw8fOfB0fFu5+wlT5xWjVfLJI0zVPBxTGPFV8/tmh2nDrcJZD0L/OZP3r5b&#10;ODgon52hZ6PxSGjmweHh4b13EunC05/8/LOXn79X3MaomllrhNhCrMKZnU0WmyimCkVmrTTK8fXq&#10;/OnjTvVaZlXAWo7yRRQN62DyzruYyoT8s+unN52+XX3x/Pb9e4fvvn2/sHN+fo4pXtLjiXOQIA2Y&#10;zEDKebd5wmLs6UwzxQFFdH7y/J038VV74LQjuNnhcil9ojvWcv5f4AMnp86ZeDpKuVctvdiRi9RQ&#10;nEX5jcgpRDrKDHJhYdEzHVHXwpCKaiYRnPhf5YJwYHun5Vp36SsNxhArpdUkXwElKoEnqhrFMUtE&#10;RoOR1Zr0m+NuPcncqd9u1m6qlVKr0YA6SMFM8EYiFclRlKfSMHxdhpTQEam5YBNDgeC+xBSOEhPs&#10;DZaDysTBiJgGBSovhJoM820nU1nKHnfRyqJ0ej33sogX6+sB3eu5qfwrw9RXa/oNUdO5UhJL/yUZ&#10;zptGDhzKmbK+hglek+/e9H5upfbm+yllXRPeV6CCG/4lLrnSH/Kr3cbS7T9dShpfh9LFf/ncjaR2&#10;s6DdR3ahmTd9rLBJQjDSsT0LxxPR64vzZqepm+gB49SPjHNGmLbQ0OH+LPQ2hRB3e+Ed0V16fWAW&#10;5E7F8SyCN2Kq8aiSiBupOO24Ru0IIxfSyQouNcFfgFhs+mFwmXmtXWsN2vvfeOfXv/ur3377veg6&#10;OGp2qGv5jUAtOGyHoek3r9bl577WuT7pARYi5ihHNVyUQOI69dakt+iEAuFaY+dh7meB4f8gnfv3&#10;i9lCGjiqz4Je4KvEMpp76lRL7Rb6HBCuUjD6cV//0dXkX3SDb3lm99XEfSP5H7+b/7vHO//VH//k&#10;f/1Hf/BDT2/dbbwdXN71jXDg2Pj69+699V3vaG3Bor5sPP7kp89nld/469/7Wva4d1F9PLr6e3/p&#10;e6KK9C6jmDU6Tn0yvrGHSjQFNZLpMA4Lz07L5w0rWdzZunWcL2xqRoROuNuD5eXErAp1UmVe2un1&#10;a9X6+enF+cuz6nW5VScoopGIabG4mUklgwzNQXcpZXvWqNsbTi2UueC5UakPkuFMOr61kz0+jt/b&#10;CeUzXk1Fk1k9PelfXWr9Xnw83lp6sdRDSF65uvri6WNmI7vHh2DhZ08/KxTzqUQCIY94oY2J3BpU&#10;Oy1gEKbB+XwBuJjZJsQ/hvnSMSxm+FEJudJp8YUCvpGIykpFuMUcHGBMUVv9vhoKZ/e3m4Me5EZY&#10;jiT6YSWEZS0+4zSB9A3COWf5QxRE0chPMntiiiwjbxkgUvzJcgwoRKV69tONJ6eeqDFv9Q/2D3zE&#10;BlFtzCU7Xm5w9jDH96VpdfDCY9cHu6feDTNZwtydVtjr+5Wjd37z3/rrL6b9H33xGdVZXk/0Wi2D&#10;2sLQqBHu3b1D/XTy4sXnnz968fRzQtpyZAkTwm71gL54qyBus/CB3zmiXcI3M0BuJCAWF1PhcwlS&#10;fM3Glo7L2T7or2DssOtw0ErlwguUuHnIXCHqJEoQDgYwe14xOx2PQ0NIg8z/OfasbKJCoMANCnEY&#10;X3RhRS4T8BZ3r5OIKvwc2X4d8QH/caXD4jLqYE7imekYUrmxSLSIr3iirxmhr85sgWNlQ5AhPmIl&#10;CCd0s9OZ4JSylfPLXm0XTrcfkEPJycbAbJcPNyRXbHYnY2jQogcWu5/lrN2H2JPY22rVG7jgcJ9g&#10;+En9xLQU0oUaUvua3zxt33nr3gUF6MtyMZ696NXNpTdWHBqa19RjuJI8f9l5/MXJi/PHF9efXjUq&#10;oNvJfMKHf2vQsxryivytUR8vEQ5j8RsKYCo45ykgS+RiEP28XvjHNhwR1hlb0jaAb7ncnLXz00mo&#10;34eQ6Rv2iVSS3ZW5RadG2h4gt9dCzDz3ckiocFI9M9wj01n/1oF/YytEZMtsZqGiwfFntoxIHFsG&#10;Rxqs7CJwaVNRPDjVydqbz3cKRWbRxnKtmylftoCIiHctzXyaNlVyX0VgysbNhh6GGC0yTlS90KJ9&#10;YCssMl7QYkicOCnIoRyek9VLb6+pT/vx5Ti28NZVHWCTpAp8cc2AJ6EF06Za+ODtDO4RNFCBaDt/&#10;UIunWuu12evtN8rXN6USZiTgnbt7B1Fs0wfWre3tuI6gOh0MRD0SlAfgACI+xCcogOXMAoolPo0y&#10;hGTUVLppM4WilcLPkg0Ao8Il9iO8/mBxMYJFk4BIfHV9Uq9fsUuEVTMcyKxY+3qiwaP450y3nly8&#10;KN384q3jHX9wI7QiBJZpBxbnHjBbajOrx153HgwmrC4YmBRRqsbt0AiGh/BO0UlpMTsaBaX028Ol&#10;P0z6dZdjYj5eWcNaJMag2EP8De4IZ6fnFxen2UQcYUIPf6rg8KLzqN45qZ/eHMcPvWbau4xtbuza&#10;dpckuqiWk8FbWEVEWq5U7MHMHrJJTRE0Mg7v2R1cY01jByJGu1sDIYviTjlqlhpPBtPnI++jzvzn&#10;nfGJPWbPXPD8CllcRe5r6l7An0ZPDYczoueVYBZjQr+iY0LDlgSyF4a0FDHZn6C1jSA8rVZdHEII&#10;hYTLjnUtRIjFysCQhjhWMqAWK9LF45q2kUrv5gpBtE1E/yBATCaz6Qyat3QimTJjQRI2cQPAMA6O&#10;F/sHJEwZ0XiGa1PerelyO7dl+IhptRd2t99EF9m5vqhcXVcq1evLytO2VZqtRlhPXTfPuoNes1PB&#10;eAwFH4+NVBXufUDF2wArOYnEBhVCrU2dhFNdMp7AzJfyWjh6wC1kPowGgEgoGCDwUGmx5XDoutIT&#10;5v/Yi/LknDqQDGB8kiU2nYITJ20i3zyBLrXSfKIuZwD04IA2c+uYSTvEdB/zqT6GLls7Wrch2yup&#10;EJupveA6kttOQ3gdjj39QU1ZQ16K3ZQamXwWqekCHa/P37XK8VQah2urg1MqDCOKIW6xBFR81Zh1&#10;LCCAdDDsUTS0eQPO1iEhnwFI22JSCoMAKEQJ+zQj0Ou3Wa7UPtRCUNOR+eU3mCTYYN5aMEG6nnMQ&#10;+Fvtdn8g1JDz8y5QKYA3NNT+kFYW4QMXDZ28NuwP46l5PDsIhIaMtWC5DujWwqtkKhH0FJFr+fF8&#10;CW8t8fD1no2nNtRd+At9zB99OMeqK4+98ncC4RHlrD1uQeOYDgNwsYbT3tJLkUDhixIhhtmVZKV4&#10;6l4/CF0YFHE6ReiLZ/yYXn06G4idBGftGm85cFERBPG2yAEh5DUpDukORq361ZNH1DduEyjWiBJ7&#10;7kMTKMnrgGrME6mN+ZpX2t03E4YvTwK/3AS+qWidyYnDbnEEhU675Ay0sN5VFQYEV1V4sKGEhv+M&#10;jzOPdiXCgQYpDYeXfr/XJBmn0qxWhoBT3lWEKbMXTwF4N/XL85NW+aZ1c2lEsxQJSAphZcM4AtdC&#10;hA1SCyzNbGuGXTBcECwaKHk38pvoNWLJ4XINOViYzXJ8k6o2B5Y1Ykzpffgmla/OLp4/rZ6dL3qW&#10;sVpdXpyvZlAoJExY6LNOy8TeRVz9qybQlXq9Tr/wB5WuJDfs0wTOpEbyg4c+/uknP/75R9md3fsP&#10;3r5b2A4YgSROeXJBfaE5Yew2Q0ECNWEB6AkSE6BaL0tPvjj74rPF0A4zIJeBNaSqIAUG4ap7X/vV&#10;MDgikYfdCVmW/+qf/OM//cmPfFHjOL0FbHT73pGKlXyriau79NyO8IQajsIOgJvZl2NgIiwqp3lx&#10;OhBenfOm8hfcw8UExfFxcMIjJGJCRoev3jinNXSaJrcnFB64/EUoo/yISAmdZaGyIJUQm2BQCXPi&#10;0ZCn0kzv/JNq/8VlfYrP5MIbU6Gd0TEg+Q5gV4rEXpJ+UKzBPAyzHieTXvPm9DnGRdjr4HSNWUQf&#10;BAsNd6uN+QDPgFkMvi+F4ka+SAmL/SNkUdG8CDnboSfwucNWIAGYCyBdJ7FNUB8wosQ+A6CW+8td&#10;z04T+LpVc+LB3A7K/VcXUeevMhl1sgqdwCcZD1C4USW6lZv7nV/uu9j9pHd0e0t3pXxpcu5OC11E&#10;Ruo9p/168z3uQ7kfUhZC0nZUiG4D6eqGXHWSO7dw0H4pVukGf/nmfsmzV/rDYZ8HhVhv9bu48HTa&#10;HBW2L0RTt4ncFW4s9SUDDoIkZ8sB5mPDlb7yIu5T8JXvIQ0fUCr7OIUwZ2alxk1ieUD9CVgNY/UU&#10;1RTCXylLGS1QkhK7AqJR2C1+49vf+Fu/81f24xk/iZ+dHnMgLRGZ+efNXiPGZaxczm++MEb1iGdI&#10;5AVkMcue6HfyPnPD39U8+ZjhH78bT3w1nU9OVgFl+FVfKEkVCBPRG/cnCxMk/q2+1SePDAf6Vr9x&#10;/XI6+0Ew/eee6LOVfxa0/gyz9nDn798KhU7P/h8/uCj7IrcS8+jUawwu72Zn772z8/aDr769+fb4&#10;pvpn//wfI976ov6j468kbm3dunqh/NlH1Vg28NX7foWo1Ql2ibj49YE3HG+gFVHrHox/hoNFt1u6&#10;qPzZh59fNvoBlCSZxK2D2wZj6GSysLnFJ8PRlMGo2DzAuCFXEe7kkqIU85VJD5ftWu3JsycElVLE&#10;Ed0ci+h39vY20hkKg+B0yHs86csBA5bL2RSOEG4V14x8auugeP9h5s4tc2szkkhyHjWrLfQ1iBLX&#10;Vmvb8N3Px+/kivlIblifffz4o2atZdvQd5aJ7CbWFX6Ew0YiuPCQTItZPfwi9mSiboHG2KbpC5jg&#10;4TiEKQmlEgNC/+1iHmwXdV8PkdCEUBGDUC0A7uOvvHVWuVwjt5B0YeLbPJRYaJ7ZlCNwh4E92BiE&#10;RQLohZJEcGDXLxXkGDyGGoKEbxwIdhPp8mI07yMqnqU0jE4z8vZhnUGzxP6+9kZ9oVwhm31weHJ6&#10;RhJFTKVNVMQ1y4m6iap6fmt7GPT95PNHm4UtvMDH7W6umG0PeuxEb7/1kE27VLl+9uzJ08efcU4u&#10;adv7A1HP4XeB7QYFDp4Os6meJMNU7n/n9HqlrHXvdu4fN/pThmaSHS+kUBENTrAkhiRN6mHfGfuR&#10;ty5UT6ACOij4KoDo8lCOzTFAOp2H0CvIhuL2H03QvFBh0cL4+JxDTgjmYm9NiSFUfmn/sJYRLbdL&#10;J5C/C4Al9EO6Y9nExThGLoJsPXK1Xx3BbCvuU+Vp8F8n6YHvFyyYH5cordWaOB4N9iZnISuIZouG&#10;05nzUl+C4zi4F9mPeEDxKmkBaP1sOlQIn9PVZOkHQIFSxvP0x/M5LhaDJIN43+mk2+/pCRIbQo1G&#10;C1sjINyVNci8ffvF+dW41lsmYWXi8Gmjivf6RhjrVYH4rLovOMsUohzHk/4acvlkBRK8ap+zJBTW&#10;waSF5zmoH3lNfXotbMxBfocD5gD+SDjpXzE9G6uhnG8dJSYeUwBJu8eL0+vVDSYqvGbC3ahBWaPz&#10;sOnVoh4t5o9nlHiOGMmFFp3mNk1cMzhXV4EBUerJ3Eozg5DVehIMjffZoIP1+yxZKRPYstBC+EEN&#10;1eAAJd90rvaGc6BL6HBQw0rEWfclX4t6xAnaYvpK2c4rxgcPrzu8hzidOY0QQ/fXXl4LxBWmLdRf&#10;Bl6Fjgs0wA07+xLvF8rnTpcDhzeQroneqbkZnSyUvu0XxWZspfv7OjZa5XZG45osqZIHpy8vwKLN&#10;sGlVmvGQmU/sx8OxVCyFGIDlBHbFEJ+IFGKmmbf4vSYDaY/f4rzEcjKbTwxsympi5SGlkDS57nXw&#10;QgQbprKkHb2q1y8o+/HgBQ8A7AB/4BZeaMZsXB1PX1z3TnMpeDYLNZJll5sTnBdajUb1VvPk5Oxn&#10;z84+IvOsIXjuy/VqgMoqpE6VyIRcWUKr9QQ+kCjSYEV5IYHFcDtcKuloAT/n4k5yGVji90KEIQrp&#10;X3z+2U3runV13u93gxrf7al2G7zwWX9yvLWP1zWuqlOGhpNqIqHmmCDhXOzt25N2r182zXQ+c08J&#10;xhQlymJWNMx/qOfivFp7Wg4EbISx9d5Ne3J+ffPnqAqXvukA+ulSLaT38qm92/tfQQ3oW6UYnaGx&#10;FNsMDyo3hqt4w0QlzBnuo9CyOTURYkaCOrqxaCSaDuJIH8voiYxHiaAHhVhJZFzbHl7XWi8url6e&#10;X12VquV686pSmzTsTqXZb3RHrf68yyC4b9e7RFCelG5atRZuMKhlrq9uLs6vTs8uQBNDAd27GpHo&#10;lIokTz775OOf/Mnpy+ethvX42Xmt3qk0LtXo1B/pK1HPnL4qGPea9Htc5Fk4TIFPUpfO8dnpdPE1&#10;mkyGrELB7xdTyk4gGE4EJHlElqr4F1J2zDAEl02TnSqdhMPl5IlJ7QftB/9PfoHHj5SE+83JtKFh&#10;wFNV9pApKxgUgvDOIWzt2STEnRE10NoNae/5gVZzlM1pkEb6PXs6bXhnKSMdWwyXTGzoPQ+O3yo3&#10;OKRsTOk1L2F9czyBuJcaza4SSrIteXxgRRE86fCoo5lEIuDxC36BP4iZnkMejyawMWvH4rFWA2IY&#10;O6Q/mdnAdZ9Yeci2IQXFFBKIVa83wrt8ZK+IW6PQsS3JlpPbdqUD6cIyJGnGiKrY4kREOqqL38hC&#10;EQU1bRfpQdDclaWhe2xLWmCcOZHnhPRZOD6MJSdYxeJO5F9FE0gGV3V/qL3yNvrTMvYMghIvSS3F&#10;VXwi+25gDd0ePxsuYkSf0LlWa5OwooFR8iQHBNnH8Oa961cXYS22mf/OcH45nJ1AMm/XA/n0HaJQ&#10;lEAEBWMoqOLCzjFF5jAvUKaBFGf8v9jeuPQRmeoMmzWaQGi7wt0RPzdWsVB4yGuQOeDrJhCskFof&#10;fxK3BnU7gTeTkzdN4Ot/crFH8S50fUfcJlCaTGe2QcvQskbVjgUtP58i5wZ2B4UHKa+8EYTkSTot&#10;3lXjwXAxZuoViikqbqhYHiFpxbGJJTXqtnql8vMvnow6TRzY4EGICZuY58lYht8B4Q2QBsNTUJ8B&#10;KQ3YMdNlFQqZo6P41jYALf06CxbeIrI8e4XaUwPW5YyEGg8Gf/78RfXiagAWPpkxuHDxXGp9R53F&#10;CnJ6WWlxX/VDMKP4Q784YRJ4505yexMBA66uGF9Uz6//1Y+//+cfffTOe+89+fMfbxwXYnI6sali&#10;m6SvVC8eCpDLm5VaB5i7WZ9eXr188mTQbmq0MtT0+DBTwUgK3GIOLerWQ+8cJeQsMA9iY/Dys08Q&#10;Uqwjxrxh/ZM/+sNmuxqZTqGDUkjwDCVcgSESqY9UnQTm6GEYmOKwIn3bq+GtO6dyjeYIoxDJ8au3&#10;iTbV0WYKLu3MA18HRbrvvhgL0Q1DmRbMBzBIcAJme5LMNl6IpfjYHs8WQEF812bOjOvr6lW/1ONe&#10;ok3DGXcKfZDyJKhgB9wH6w9h0ozHGu6whNETaCYRwQqjQnK8Rs1Gv1Ii9hv9AFR04s5BBzpt4mrg&#10;NCnkHyfisXw+n0DeiZLY0bCKBgnCcDBAv4J+mutACUefJJ74hBHrOrwwoPdXBZMzsH7z4VaAb9q5&#10;N00gDaRb+L3xhnEbP0e180uvPvcHpWlcCT+LCyyP9oZH6pCupZxzPtxSzf2r4xfzr324/yqkMOf3&#10;vhkhvmlB3Y6Ur9MKuqpC969u6+hWs857Kw/N5Iy2HIYngHSY4CMCyofj/mSWTjE8FsIbrb/oi6hf&#10;/AROUpIaEhXNMEvqYVlAKGTb+BazhmQYpDEahKSSSqB2YDCzoi0v5tK0E2ImP5lgoPLt737rW9/5&#10;laxXmfcsKD5+8MSYSL3Ds6kB0e/mkbd547eaqrj2Sm4Y/4dYyU5nN9/99vqldTVtpJPa8e42bira&#10;s8us1cCXwvKPIwtSckI9nhfhtIMVs0UOqgAuYqRm5O/X4vfbo4Ax6L8T/uI/evfd/3jr6Ppfnf2H&#10;/+/P/rvKedmuNMbpe9o89Za+/2uHb915b9ufLX/2+PMP/zQ4tyuxyQfv/qoe2P/hz57b/sHGrrKT&#10;jdzduk3pTwgKDQwOGY4LXEDKbQRQVtPXbfr7QwyPfviTx2f1zmn58uTsSekSA3NPNl/YOzq6e//h&#10;3YdvZQubDNToC6CEQHHgiuIB2LUHHdtuWYNulxjvfrlSPT0l9OGCyhlABNSehUJkH7xdRkf9bq9T&#10;b0yZvyxm0bUOmQs2aSgW1fPZ+N5u5u7d4rtv61ubi5g+WIzqjfKgXWueoqAs+Vu9W8dF07NK4tbC&#10;nT+bY9VzdX5JiJD4TWKDJ3Ribw8FSqM5GYq4CXIoaCHbD4N0CTigJbi9WaSRU3R8q9YIlYpbOzRz&#10;iYix8+Dok6ePFG74oH8ChgpeO4UGBDdJMcOA93g0oSMSySGnDhRTiCWsNMd0asla5BdjFdjwDB+u&#10;9eZhvPXpmUi15r7bd+5iT0MmG+tihQnCfIm3HbaewYMi2QP9WlPC3RnWjIdiqRAMxVV9tpnhV+X1&#10;GF53g9EQpwamKAdbm2/duQNw++jJo5Ozk8uL036nLSc1TShMwSh2LIzOhwxsDE3vDQdq1BAbBcBt&#10;Z/Luwi1uI8SLgNTlRoLS7PEJ/ySx7mGFtw+2OhUVWh5pJ9kPePzFjKgSEBHRJzAqlEZxAsuXrpdc&#10;CtxIgTxAjYkBVMxIH/Joo00/xk0H+ZLzxp3CySFKMy66bcmilZtZPJqF1gPfmH1EYCRqENHZ0CzK&#10;viMkXWdXEuDLmRC6e0TYIHxFeCzg9Oy6TtQoba3iaJRZVLIzigTRmQWz5aDuc3clvE/RILqIF6OA&#10;MI+hBbHtBhfnhxn50zTjLsBa7Daa2P7guYLPKogSPhZkU3q7xGFGm2NraxrU7u4/HXa2uovIdqZf&#10;Qekp3HXd9BhJ0x55y2UKLWZ09rQvpBpIUIFFaG3BD4kNEaAyUME9dxkfdGkJY7zXEuQ9GiRTcOeA&#10;rSbVanVzY5sqoNmpB1RvVB/E06qZDmPcF09P81uh9EbESKjRfDmem0bTSzONJgeYtI/1fjQFG64B&#10;f4RKAIGOkZ6Go0R69JkhJAuZ5aI77qGyjZYvs+2GRVjC/mbSH1r0uxxAdmZ/slJb1+fTYXV/Ut9a&#10;6xYwfEhdiNEdomfJ2WT+ZokjGXsoEVCE8YorL522qP258JTdEcyi/IN0hnhGRDIK80mF4sA779l4&#10;epqESNGIU52aunpWI2qtuRVNGKvtvpVf+YvkSKRV4RkzeaRcKF1Xyjf0Co3qeenB4d2YTieP6QV1&#10;P5g7VY4SoInzQ1aj8MQVx6QM8gaoiz3wyoxoqN2dkLGHXSeGqrHoHlmMVxcnw8n11fVHy1WXiV8c&#10;3F6FHTTRDULqm4FAZOwzGs3Ha//TWWjcrXbykQTmDKwYeNLNduX07JPJ7HLhq980X1qz7mpoYSjq&#10;82PpxGRmVdwkId5Tr44zuyvfrNitLXKb3lgWag9dfcfnbyMpwQ2kO7JDMGuXtJ1+LQ4HMwbk17Oq&#10;cRjlnkA0vHnv7jdQ1Z43nzQ7zG+DF1efrHwVf4hEMYuTAQXmyMoHdSudi0ELJAAgHTtAqDiatRjM&#10;BLTYYG6/OPmo1SoxMbbGeM8PvSM1hbBx9zf8nr1C5sF7D39t0o9Eg/vBFbhDREwvDYqzEDkimM/S&#10;gYNA4/REv8GcjgkXZj5kQ5P0BCcWO2xwf9VM6vE0XEMtnVPiidjWdmp3P7t3kN3fKx4d5w4PzEI+&#10;EI0PQ37Ls6pNhuVh/6bXue525L+9TqfaHEoyPWbafZxmLDpiYCfanr41JYiw2e7W+yfPPl9O+9zj&#10;xJEuvQYgbW9UyeJ7Fhv6NV+jw04Rw6JyisstWw/DzYl/ysYG4CMhNFkI0njcRDSsO4PUoqzMQmaL&#10;m2y5IEMWjhBFDSAFAhuH/LasU16ws+GxOZ5gg9Rjt2CH7wwmiB4BpKFmyUwsEGKcCIxmxId0DFjm&#10;BiAJQzaZM/2IjKxVOErgSwhLw9miNyWJQ92dzhq5zLaaNCLeHAxANEOFjXeJKx3PoHFr3WrJH4zd&#10;fesdEH+mGtWKdbC3vVi1q1foghi+M2+0YcLBmWRA54cW7a1GY+HeqNQb3ESM3NNHNomezJPQXnAW&#10;kb9CpZjMYIhtmQlw7bQ/yCmo49oWQcI7CQOci3ysj9MKzlLinanohPqE4skYFaQk7QJEGOL+Gk8Y&#10;7U4vk/NsbMYapel6cNdUjrudJVDFfBw01Hut9gQbnmRyoOj4k/sU71a5cq2FI1FtkwDAJW88Zvfq&#10;AmH/5VVjPCbzd4l6E6eMVpP+BnrCPJM2xgMqecOEBmd+Ewnl1CaKJr/0lMWmYhrMJe8N+6R2E5g5&#10;Ii4Uy7bhpLTytq3hhRpKUQKKNNZJLnYIorALOU2WNIE3Tz+XwZkkiFPT4/IgsyEmgW4TSHflFNVS&#10;4QtZ0SlYX7cEvxxcuFWvW0a/+cRx2BdOm0uJc85GCQyECw9S1wcrWq+TRnjFHgjBg2cDQKViDgIw&#10;ydMgpwccmVpDobMgdox2ggQWxGD0exTvYWDpxbhdKz9/9uT05Wmnx82OaygHqEKyA30az1Rogbh5&#10;wDrgx7GDa4nihjF8YU98QeG0DdezgWeZWKlM/MIAdoFgH7QJsQnesgAbvHiJkpNxKhUF/+WgB5lw&#10;YgUcIo98OL43ThMBQDBZ+BNHt81cbtJuJeNRYIarZ6fPrp4V9/dy+dzP/+W//OEnP0C2B211CQkS&#10;SDDMfWFlgrrqD3Jb187PBydnON8Q9sa8n1qQswGQlvkW/RXT4Z2v/yqeMEO7Nu4yJlifPvmU0KnD&#10;+2+n/fpHH32EbDuPQQgZPgTDIfMSIbeXaSBxT8lCLpFN8152hwOBgOgPnQ8xHXg9xeqPHUd3eb9l&#10;7CkyRMdOnnbSfWfFJOKXEy2HCCsfokSRSAJhE8tEi4m8U1wQQoL+lhTMRTFC1sr483JvElI4kPAu&#10;ngzJJcaxGAuvZVqHByeJVuwuLBfxbBFxX0hGUyQ9rEkgWwbB/Cf4bDdatSvGDhwAEjMznYNhNRpN&#10;wHfWTi6X2EISvb0R0VFLWcBmvU6z227Qi4r9r6MPNBGtLRe2PYzoEaFWuSIaZwb+piV7Qwd9493i&#10;FoQ8J7c+dIsrPne7QZb5q4vpzP3eNISu1FJqOEE+hD4mF16+Q/7j3imuOPBVTygDLafjd6o+t2aT&#10;tlogVyeM5PUHP+hkeMqH+xycG1ysIt4YzLgvTcpI54NvYFFhEQ7BmSs/6rdJjMPgfnP/1tamDyk+&#10;d6dwnrnvyB1aBIgn80z6ATzzJQWYe45no6x8aF4oUH3D0byLWRyiZx8+zwoE0WhMxUhqc2MDjRXb&#10;+/GtW9/73b9y+/axPRrYlbrYbSSjvpg+W888Vt93XV89vwz1HmvrqcrQifQ3cbMDdAOKGA0Pv2aT&#10;9tJpvZyh1wDHz2KsNgzWYobqUceBUX00rt94uxAewmNYXbhNwkBjFwG+8z5Vsv9sFrrwjAsF3z94&#10;8E31+8//we//8H/FCRnuYClGyGFV78fSkf/Fb/72X54ma3/88vyi9lnj85vuxe3DW3dz3/2RNf2z&#10;ai26nn/zKHbr7QwIi3cYwANURlpSj88Yp3EYOvrSsadb8XW75HA1St2fPTojMWzmgYUOx8pTa9Qv&#10;wWtLlVKtSuJiYWPr3oMHexgOZPP4Bezu74WjBs9/sCDOdWq3mKFgaS4ZYtjJnV9fPT09Obm4PG2U&#10;rxr1DoMFRgFB9MMavTByTDwqSjdnpbOXi34vjIwc2V4kHEzHCIXYvX8/dXzbg3pkc5PBbLV8Mu6V&#10;x9enuNUHhn0V0e9klDMNKntIPqCmLVyIez32+XwO9U8CFMDq9aJRDOG5nuSvI7ImjmHlf2cn5+tP&#10;OZOShweMj/YSiQt1rT8ub97afeHrec6qo+U864lwYMK0Eh0bJ21EAwmCWMgqg8TFSpbozxCuopJH&#10;xHaJgWE8TmuqEh2QGnizR7vno5aI5HpD7FKjm2kkvKDMKtaB4DlsFr4A3oujjPnk+Qvs7cW0xh5n&#10;VQ3lo76TjgTjxB0yimMLgw/EGrx797ZqhBt1/CQrv/jxR5WXZ0TVo0wWNTB2+Ozt9IE4Co4InCPO&#10;j3jCOc8cZwNcGbj/iC4FjiIiNplIcINJjCo+VOEw3E6ePGi3Y/sJdTIMcspUFxST25aZGTrbeCKJ&#10;hwn3Mkcg0BbBRsLCd0KZggQ4yotfcDLR4g7mQjFFImitVrQcOF/HVBN6O+3WOrgeQYZD2c/mIyoc&#10;JqDM+rGB4IQTa0AZ6EF/l+IekjfphbJ1sjUJBC/TPj9ADq+MU4CKTBwgp5RSUAeIUhRkSPHh34O1&#10;KeexBNNAROAucsBd2OfCG2IzoMkDSibXnv0IWgoADS6E3P+GEt/du6+mN/Xt7f233saojV0jkojV&#10;evXZ0Eoju154ARvHMHXWPclniui+cu9upuDNGe1uq7CKjGOK1WtwrTGxrIVW1dOKWgMbpIXkd4JP&#10;mQFwosE6gFULT21OBOfCE0jYkw5BETAGFWOwc7e3dbScdvTZWO8Nphs7ISPZCugjoHmjAHt9Fsms&#10;IslZOAolbE5NjuCHgSLXRMIypYeWaCdOLmHGit8bo2XeVpROC7vn6bbVfl/pDRaMID0Uk/6waSYm&#10;0+v1cnCwuYEzZMs7VsLcKnVdG1IVzObB9dy/lS+OvDZsQyaEvBHcm+zeuGIAjHrnBg0B6g8OUOhO&#10;zNI5hwYkFc9MhjnyLMTqZgyJWDMnRtweeK763QAcqIg2icXpySFahMZ+4XLQY1i0L92KGpgUokRu&#10;prCuWIbxZfR05isLhDvkG3s5ar1Wp4ENKPAg45a4NxxZqEkluZXdzqXy2AZAysAoe+0HYadiwjWB&#10;+Oz51kZmtR4i95uw+rwTAtaa/S65ZnAxW93GbD0YT+uN1gl8I1jjqMXiCt6ZTfGu9N0KTQ+f/6K/&#10;sfFOVEtiIhvwxzDqXIZbejI3X2wRkhjUXvojMFVwr0/g+4c1PGRfLAF11bOZMCejGHgDYbXztoLr&#10;iD868UUZYmRta+IfpyZN753jDXSp2xtfT0Q2tt/73Xq7++zx442obvpqTz77R2Tq7ey+S8gBbtc3&#10;7Q+9anM9LRJnM5/eBOYZPKvm8Bs7SrPSsqcvQpHmYPA8Eq5MPCnIwNPhAIhhvc41u0xkEoiJFra/&#10;dv0yH/UUItFbubfUFWYw+a5tg1r7cbcha0nYZ0w30NwA6lEcy83DV5xyEZ0MBPm1hHCJfncOORzP&#10;HZEJ0qh4vPSFWjDiX8nEMIGYNFvIZArpDKSm7Z2DOwe379+6//bxvbeP7r99cO/h5vGd4uGt7MZm&#10;amvHJLwvX4jmcnoqrcbiKnQUTHNw2Sb9plNijIdSeyxnLP15j8bAkX9AtFUWTHXHK90bwmOMQOII&#10;9fMkNuzgR4Ql1cCnVQazaTSh4orZ7VWZfZHS5pko3qlpasGbKyjLxtqLrm+gYe7LKsX0xZMmRBDj&#10;w/G4yw5Nsc0tUG+Mwv7CuD0h6o2Sy4gmWjhutabZ2BZoBqraIQmjnQ7+qVijYffimSdi6bVVVs1A&#10;mnGm3xMLa0S/5h7sftPfze7vHlbbndzWdqnycjpoHBRyvnnn6Wl9OdIyiVUxuffi+dP9Wzq0ZFAP&#10;n3fMzzbK7K1BbgS/N1/cU6tNy6oBaTFysNSg0SyN2FIUj+EZ6dwX7BsU2Hw/rNvr8mUyE/b6rfbl&#10;iKWOKy/NLZRRzfA3m9NBfaN2NYega0+W1gC+ExPN0LARyUY2m43kZESmoj+3NWTDW8+TrSajv+nQ&#10;iirRtj9cxUrHNPYIu2+3a8R6QQCgABuL4G3Rq8E4ncIRwIyBdDwKqlVwuCZNx9p6/vkqlvAUiENk&#10;h15AutlBKEduXLaA1t4yUDOGDgGQ7NmfUhKspiZjQhTKZCNHQ2+FQ3nBAL2NtlXvD9Y9onAWDeJS&#10;Z56OJwgSP/NrhMajpsZKXareWbfVOHsZoW1yOjZp1RiiIIWEn8CeRXnKX2QGCFYvRb/L53SagVfc&#10;Nrc+flNuutWq+6+CdkmkgLiMSHexImJafp4cn44/8LLWiIXU7ViUZDeGFIhDUIU6TETAZlpPekBA&#10;UKEGz5RRwqvf2LPMd77tS26MGN9l08Q4TigwZgGD8Mrx6KJTWoQDG8WdwCQ0D3APQvWD9iTB6KRU&#10;Eiu6hHeI4jWijtAxEGo0miSy+YPbD/RUFmOfkdcHSShAv42Xq89PFvwysArSrjsWecC6lAeI0aku&#10;KI1w+MbEBXMhngDiBLludCk8cX/A9gWy23t37jyE+wTAj2rh+fMntWaPjMavvf+Vz58/MlfLw/0t&#10;emwvR7R3QUlExzQGfiXSEE9qDg38tkS3IfMXCnzgeoLbGT5Q554pqffvHGxk0/FoIZLIjezZT37x&#10;ZDyeZ/d2GEw/O38cz0Xx2heuN74d6yXhQjSKY5Svb7239fD91N5xcnt/qZnDWn1o9/E3pmLzgbbD&#10;vqeW8a5Plkr4V78yCYTnicQEYioElBmzdL/hU6z1mNDJ7sQiIBQOJQoKk8gAoEwBBGiJxRsG+ECs&#10;Zbly0DXnoLS8pdR0k6B3dJjLzTvzswaEOggyVHSAHD5o2ai5qONHWO9JG80ZiR0tv5C9kTqFCaKs&#10;Iwoa0qccH0+W4hpyJzQAD6F/ncq6Xw9MBxzaVq+N22u7hRvcnOMUu6C9g/0Hbz3Ygo9nRNo9xFel&#10;2s0VET48AkSnACwSBfc3RmI8G/E9og70KwG2T7h7cKFkgUOjBTLBD1nsL2iVybRb92ZDLR1P5rOg&#10;XTD3+ribSjBfEKyDctfJ1RBEkEUOKOYsZ6k5WSHcIMLJcsWEKFldLaVUBSK04aeoQ6jrhOfvzOTl&#10;phEbDmkY2czfTPPegCx0oZSmbsPJ565c0O0nXZYpH07jKh+vWkSn6WVGzjgAYjyw2X4xu+rXm90V&#10;gUq0W5zO/OR0MaZQAkPgeCf8h8Y0pCmktQwGFjZchM9we/PQQhdcB/ozb6kzqQ88U3/izsMH+d2D&#10;dH4TvOTo6DgWiQ7bvUVvHCvsci9yJ6LkDjcqy6cfB0qfpzxtWkpCwvso9HwjIrk4NFpeY5ja9xaO&#10;U8lMdWIntTgOZt1mHe5esz7w4+y38GdhPocTykJZs6tBKAbLmozja99pLPn98P5HdZMosL91L/qP&#10;Crl/+qPG//7HP/yT/pl3XM4PWql1Zy87/ru/887/4Zvf6z29+rOffjhMjK59p0tl/Rvf+pvJ0K3/&#10;5Is/U+bWu9lwGo5SLjm1FolgEjXeCmQTLvZigLujyCbw28b5vXMdqj9ZhtO+8J0ff179SfVk5rUx&#10;LRx4g/dv3xq2OpNmd2pPLjldKpV6rXX69KU06Fokkd/MbO8RNFHcPkoli/FoDqUTnoG0evaE3D1c&#10;0WZULCBBXbQdlfrly4vzs4tqs9keWAT0ybRWrLNAohm1CJqPCNoDlYtslRAtoQ97jlx2I57d2rj9&#10;Tvb+e76d3aVhdpD9cBh0+vN609PvFFTg2KE2GmboBGgvVmP0IKSz4JmtrQM4nNkji9I9opPZBg1g&#10;6d/PxILYYgXVkc97cXnBdjoxNKXZ27q1e7nsjc/KkGfwjUAlBvMVlJh5adKMyu7A7i5Hi8O/n/NP&#10;wBxCn+brLCC4kCmsB1WNAWkxk+uHPJM6TtDsgcrW4S4RRcI3kORNCdYUZikc1J0NHPLOnr+Me4MZ&#10;I7q5v53aKMiZhNmGE4QKM+H4zu2NzU2+v4Q48vGjsxcnnWYTYJruS24YHMqhZYpnHdImEbtI4eDk&#10;Y8CV4XcJw4kN2HHdFbDHQVy4w/jcGWryrF7N2eUeE2xmDfDNUwVwFJolq4RgH6z13CE+7+UM5ph8&#10;MD+kZXOBGW5y93MehD5e4HOJK4RHKjnwYrMO7iXbgwMXOduEJEOIJ7Pc4ZIa6TDIHWjJiQSU/3M2&#10;MhqK19iPw1xxjmeBYwWu5NfxwhmEMs0Qqr/IuuXIfiVuFzQMiw4GHCFx3OHn8USlr5BYec93v/3t&#10;7OHR8cP7O3fvoLKAi1/IFaGJm/g74WvvpZEKoYSdD8fIl5A6cKn3k9lSr5MPRSemel4q/8runaHi&#10;e3pzkVUKMPYuLGs29s0qy/OSNSCdfoKchzQ1bodlQMGbcRVU8dAWjDpOlojpS+cI45rFM6tYhj54&#10;ytqYDAe6gbsqRn895DepdFQxOCVorojukf0QOo28Rg44cbMWaYsLaLoQGi/eRda8YjDE24h3FkQ4&#10;4GCFJCmGtZhlxuNkFwx5SoeH20zT0ynf9j5nP+8yOX4So0lyInlpmQyMrXapJkwll7njZMuyPwHh&#10;AOXSWAt6yGoSuEeEFmLL6dfaSK/DkXE4AvaMazovariEut8t2Ahh/FMjU0/lWDBYJ5CRhk8Sxl9z&#10;kAhOBap/tGbcY0YswsAEjgJTcXSYzGdEZOKglfPhEtM1RBQYpRrReDwdG08HlcYN5RjlEY4/kEKR&#10;AjIYov1V9CjUUA5ePIN67bXVZgYyt/uQ7uYYLNEoBjnUQpRrk1CYdUL4Qa1nQ9wdY0LAGYqisFlp&#10;bpDGEDdZt6FVFPcFENmIktfUI5y7iH7xhzgyxWSCoxVGFNR4mYd6A2gVSZMcTqblm4ZKmEcieHi8&#10;PZ/HGqeEu/jTkVuqP4/IKRIlo6FYs268o6dwCvq28eFnN9PgQk+uBq22vjDbwxvkjjN8mDmFiT8a&#10;4ubvjUSBCQZo21jY51cnyNYb9R407UJmZ7i6rjUusFrBSnNkBbaL773/zl829ePnJz8GSIbTO7QX&#10;sfgmokE4dOj+JG/L+XBPYncrcEBcVxUiN73QxKSOFY6Uq+l362P3hH6FOjt5pOK/zF7BIJvZt9hH&#10;USgweJFbmf4tEjEg26SQBaYzO/u7G9vb/Nna3d3hz/7+9t7e7sHB3ft3D27dwvpi/+hohwW6t7u1&#10;v7e1v69ld9Q0459VrBDxmbEWTfliHEqSMd2DfexdSy4vMue1f0D7ynROVLdYnARJFcDAGtMKNlJq&#10;tUmt1qY7lbW7XPBWQihE7o0FIjpqKBHtLq1vGC8Bpi6stZjJlQdeA8md2vZgshzpBG1oujgQr+e9&#10;zkQPx3lp7D5woivlHmbDnvCiVGpO5nAD+w/f+u7Ozt1YIgqTIJ3ZRTCPTn37YAtlaadbxS8KpeXK&#10;Ry8/CihENkzq2AYuhuJxzabrvYH4De0WR7P+5MJINhA9ji0zllqYcWzOkS8mSdrs9Uc+qM5Be+PQ&#10;y+VFHr97qFQbz27fvs9zuoFv1vEvF4l+N9YHb/FjuE3L5tnY92ZTOfyTVktyR2PcfZ3WENvhTDZh&#10;mslofGkka7jGrOdGrWTfuX27fN0KrAtk17Hze/z9w1vbg672/NHS7iSTO80ZmkFPUtFMJDGAQaGg&#10;SXzF2tu7tfdrcWN/7RkksyR6EAxBLiYFB3rscLN9kd9QwMvI1JiMfD1GQOP+dN4OReqqQicAUd4m&#10;cmKBOFD6t2siakhZJJIUJygnejoJ2CNx0dzDkFvpO8S2h05D9shJuwGrUgUYlNGDQ0sTg6AghC7W&#10;KN/AuUk5KiQUQTdezSLcWZ97C7g1qFukfpne5nyDu986BJVXiRHyU3SEPeJbWh0zqOSjBgHm4lFO&#10;r0NtKeZzjsjOCdeVuM0gEeJBba1WxlPj+EgG7MFgdqcIWNxbTCLRONu7BK8EA5s7W/FsrmGjbwlR&#10;dzP4xJCHwTNPluI6ElQjJlRwHI4Y3SY5YtkbEbigKckf7xnphNfU+qtZewhZfYoBbgy6eWgeJq4o&#10;SCvIGcl+sICfAwWAl8W7Q8EjMeFOZAvUDj7HsX2FfWCquH18e4swtFSCG+eyWjlpNXrTydvvvffJ&#10;Rx9mVGWb8fRkEcOXCfjI9Yd0WKXOVFEuI6e6FD9Og+Vcaqml2E/s1Nbx8YEoFakBposPvvKV9999&#10;G8h+58693uX10xdP4ylzl1E1I3AQZSdXDuVAMJ7cu3uPMY6chV4vtutMZrhi7EoUNkDTUqNJ97Kw&#10;vLHM3WPMpqLpFBEBsUD4qtWsEwcOYX69MonujMbZQKiZfBHNSVJ3rYZeW4+4TjlOpDsCGsk2DPqQ&#10;XbJAMsksOxzOYMM5ar+Z1H9cL4pAab2oviRbRvTScqCKYkZaMFkArxaYu3+69ZI0PxrFNjNaTGQg&#10;sTVHZIBNp4okDK1HqAarpWa9LiFVRIakc5n81te++c3jO/eTqQxHzA1C6VoNRBtKFjw4PcIIQLph&#10;/sorov1yPChkBsp7wfKnTmPQxtsDh4/ai6IxHo3h4YFU+ysP3mb6RnIrfauLfbh9l8ve5K/sAHzu&#10;hL9LVSk1JJYAoBLOfeS+FldtxDe4OiOpTl5/SP3gfLinxr/xwb++iamQx3zd/r3hkb25Q10uKH+F&#10;6cGr4PqLow8wMGMCocG3+zaRuAB3UgYLJYBGVOrhGReBISRflPQ1JxiWDQUhIiRp3O14XTwsQBaP&#10;n0gmd3d32WLYauwBBnuqd401BrfLLJWOQbkI+1Yhesiri3np2j/t4XM/Xg57+io4X5jdeWyqTqF3&#10;6snZzkH8gw88C3+n08ENG09HkJRyqWLoEW6Hav3Gno4bnTZcSuIDbNFlYdns62c2bKNwUx/py9FX&#10;N5b/86/tfVPVf//3/+Aza2pPOzP7+qig7Rcj33rv4f/s7/yHD2J7Jz/+s4pd7oQ4Fld72dsf3P7G&#10;o8ePPnzx4cG9g0NMUkzVM5+mmUVFoV/H5W3r13EZW0Wy5L/Qbi1a1Un7ZtRpzGObXU+iXJs+evqy&#10;Me2RXwOHDqPEg62t0+fPq+USBZlPCw1RG+P5bfVevnhxfXNTq1dJcuKNN3V9e3P76OgoB3M0v5FJ&#10;Z6ilIT4wIUO/N+C0ohrHMGs8xbqz0+1WytWz08uXz16IgfgAqCJAv0dMkUzhEfKxDcILgiBkD6Bw&#10;MI7FhpwxAuZzuYe3s3vbme1tEynsGt3QqNEilbMWoHyzbHPmMeja+0Of5NKteqOer2uLg67f254M&#10;ppLN6vPfKqQIkWeMhU0+hJCdXAG7dQIpj/d3Gtqy/IsvYDlOYTzi60ftDJWC8GId7pBs4rQrYloi&#10;3EXH21LCA8Xt0pk6+bEv132+q5lVxO/vaKt2UzIge8wWyHY5pGf8BN+qEXgNf0280BkIkq6IRdie&#10;nshF44FkNBw3fFDMbWZx7O6SXFDY2MCX9ezkpI5b6+ePmtWqmJU6uQWQ3NxNhcwm2jzJwWOMA/PJ&#10;acloAvnjRm2igZMZGyI00g5wlIOq7ohu8V9yVYJukgS4k5vNwueiDyblZjjkn7jfKNNdZoBsBE6Y&#10;jKskdJkGSBB5cNENOk9DNwxmr8iw+JVEdbBFYEMtrCvGNI6Ds+yVcndKjIQQEZwrKdQeXF0R8Tom&#10;XSI0dx5TACTHB0YMX155h7rkDmmIhDjKMSzOWH7WklB2eS+cGEORD8qkTFwqeTS5FAxjlRCucEjH&#10;Ht69f+/9D/xmZBFhZCYKIGA8TlC4UCHdD3mYZ46zFwR+x+VySUcM0paIxOAfzwrxkF+ZPr+59d47&#10;z2Zdf2eNGVEv5Lsqd+zTFiEntjrJJgJ6PshcQEO7lPCEI/AAZOQCAmBEmeY1YomxL9TREv1wxNsF&#10;kUQ3JuO7BPFceIMBF7Izk4mHHSax0bTztEYOjuZq2x2+jrz4V/GssgU7vFlhd6zpphZODhTWqUvQ&#10;Lw44EcnMh2FY8UTvzn2mslO/4piJgFHVbUzsurKNjcZYqkOFC3k3mqVwe8C9DQQsXYATRSvvAHUY&#10;1ZywPJgOrrXJ2DkngmuIS6oJaYYXSG4HS4iAnSB2DJOxr1aeUyGYmD4EJHy1UQe25k3DLYnkSSaN&#10;Qg1iFVI6E/u+CCzi3C1q0GTC5Ai1eKchiC09/oyRkhnybFyqlckY7w67jV4J512+zv7CBoW3VzQJ&#10;nxqN3KrTnlTKFyKvs2b4WJDnSBMtDtgc+8JelQUIbAqhPxojiDE8my+TxWy9U31x9vLyHNKiRStA&#10;jPySyEcFcGocpIFjKjSlLNryh7WG1RpZp94FLj9aRM+Y0UxISy29ZqeL+685nXI+UQvCfMLpkRtk&#10;VbpYDcpgb0o8cpBOHqNLZ+8gf69hXUzaZ7RI99/6jsW16lQ63csx5ooLvd7/+WLV4T4jpgjjw83d&#10;OEkCM0TADGjn5B8uWIP5jUMmVHB52zXw2HWj2iEN3er2WMZEE5MDeX75lOn3nXt3jw6OV+tQOrnF&#10;GmO3CsPYcqJPHbKU69smIlyWmEhtxTzCue+oZhwTCb7O/7je3y5MKyyc18biIrFyZLqihV8spFbg&#10;VCUowClBhJEnd6TYG/AHBTAlITeca9pGEBDiGfYU6aKdGxF2Q5B2AbcRE7ul2NH20e3jw92tDVxP&#10;0/E0pwC+CQR2DRYVdlDcK3mKPGosFmUOwOQzGqPDGfPU2KVhYS0WAfan8ZjfAOdOQekt+wCepZpB&#10;FHO5TGQl/EyFBnuI9Y1IkjlZ5kJWMcOD3hjOL87XZLVAZGMJ0e5D8mY3BeACdJgthkaUAD2kXqHB&#10;FN8mO5rw7+7tHR18C2/pbqfKVU0k8qT4saHU25XxohlQZ+1eh0sSTePURWzPutXtMavBBZeyGzZW&#10;PJldB+y5t7KYG9j/kMsCVNptT+1hV9ZqRGPxwITgd5uJCGymmc3vXaZSmePjO7B6eBc74i1AY0SO&#10;p4/v1Mz57i1PKoO2eZHdJeezS8J7WM/0++jbPYd7X41Fjygjb93XQnpnMrHpm3DyzOb15SRZPlci&#10;aeJtDl8+magG/3It/nmeIEHwew8niVSKAOvuhMLRUyhsgPKbiU4mE50NCq0qxNS2X2kChvnWSfTP&#10;3A6zeS8cwRdt2m5AnGa3n8dTQWvYsIdNFjP+5O3e5Wx9QhU6mp31O63+7Ml0UaN4E8wzaAX1BVkd&#10;TAvJ2ebwkbRzGqK1Cu7FJsRJPWrWhQ7KzEXqUCle6QeoVMno4FDgLGB7o5dwSnToA64aUD7csvJN&#10;af7mc6fdc/qaf70JdL771fCQJrC7Xt80O1FFLYAZvWkCPXgYC91Qtk7HU4Cf4EAajyx9He4FAvl3&#10;3/aiqoW4n4xyUxApk97aYc3Dc8H9BuckEjzGNHxOCgc61wECA1A33GmZSflCRiYFRZn9Ec4wJ6Xk&#10;P5FPPB43ms01Jy+e0FuFeLEQicc493ud/noNpwe+DqbTvgjhRFKVLziAqaTF2VLMBKBSsGNJADnZ&#10;tsni1lTVP7u4efT0BTQrqovDvcNvfO1b2e2tQmETLlHp9BQhQY4Ur9lcR40okyHHe9T5cBtB2Sio&#10;ON1NxLGEc48wcMVBZuvB/XtAxLgCfv9f/onFpMDq/Mo3vrp1535BN/0hL0a7+mQOYMBbKQFX4JQ+&#10;X2p//+jtdyjNAASkQ2ACNoJIbnEDiT0NHD8BswRsHhMccP84uPJp0VjQNE0l8rPnzy+7VtPj2bt1&#10;f9aELjrH8BNspLdkbuPjSgsi9vrtdh5DxKaUa8iD5EnLoItn44sli/YsUE2mECLxJoe92Pzgjw1a&#10;CHNhSb8ohgdOieKsH7kWcmC/Bh3ctshdVHwMpgzxUb2S0UPk0WyJXUe3NWnVerXSfNAhgAZyR7vd&#10;rteaKIcd7rcnYkaJ4d6/BV62n83n2KatTufl2aN2uznGLpzxIGIcmPHsw87AW4bXIi6kT6ZBpNZi&#10;RSxXI3CxGl0QL/tb73+1elN+8fSZ5EYQW+zM+niGrmKQv7rdoFMlijGES9qkcoMhLB2mgwm6BRvf&#10;KeXc6xqS90hUdw7oL/s9DmJOb/lqkXzpHnThRb6Tn+XDbUTfSAe/jFe6d6XQmKXNEwKU5L7IhFNi&#10;Qyjb+OaoafDUebEcbPyXd4CC0OnyHT9CsfOgihb/iJCuUTcylaIGY6snayKXz8Cew5yq27VgVm/k&#10;CwhUNFihujoaD9bTEfbQi153UCvjhsdBik85RmU6NqFeFblV1acMtg/0dz8IZXeWo+CLl88ISMIc&#10;e2BbhMzTOOHoQ6zC3LdI5Qs0fpVmszcadfqDFVP+kGLo2z84vSgEU++Y5t376Vnt8tH3f/EyoPkj&#10;2O4t97L6XkL/d377N3/vV3+j8+yi8uT0enzJ2aSH1Pfe/3W/sf3DTx4/ffbxe28VCMIIMwywelEt&#10;srW9I93vaFSrlQmBWAYNTA7mvfaqcqoMWsTteszMZ61AYykpLTfl0vOb5/PFiLcTs+3tXJbkaJmw&#10;0LQgWJIZsNwouqpzxNLWlm6uSYwoXV/Xa9Vmo26SjBwx8vni1tZuobCVTKQJkSH4qVuv0VSvcHWj&#10;huO0mxL0zeBj8vzFWemmQm98fXlTuikNuj16+IiqZfKpeCxK19qQh60N+l0YBoy6KH4wy80xtmHx&#10;Hx8mj/YjOxuhjTz2gVzbQb29onNsYay6VGPaMrjW+nOeNkqGsW+dkZh73X9vuwizG9xeTSRoG0Y2&#10;cTWhXzz6BRWrZzfZOysFZp4uasUgP8sin0MDlKhAJxNTUB2nDhe1tuOG5NjpIrMWcJFpI51iN0ic&#10;72DvcP8avz7qsvksoSa2tnY8ShAjHh4BAjcqNCgplMB6MQ04tRUw4nqkx3wKtzjG79DJuQFwK5BQ&#10;C9/Z2enjn33crtSGg64YtZsxfj86ZRo2bnX6NA2FtMwlOUfE/oSfJVWG+4SBiXsPSyQ9801Ua8Kq&#10;ojEjPkXuUrmNHZWg+wlbg9srullMvE73n5he0Z5Jtp4TMe8ybdgDuP/F/EVBOCsKYx5fWkqGgRh+&#10;4gTNdsbkjZNJEBTZ/gVldKpM5waWw8BdTfilvPocGyvp9JaceWInww3tnNw8dcGfKE8dtEkIkLSI&#10;9LLOZ85542BR7KHObEO++IZU4FSg2INC0RFmwopTj2gi6/Li8t7BnaARwcqA+kyFSmijf1NtoHvM&#10;MzVOHxHm9Pr9TqdhMEaeDBHoaNa8E1jRLMXCxPHZ2sKXenh0WXqpzCBt59ZRbbgcbhcoXvt6kYp2&#10;GdSWgTDDQNsbknQg9pq+PcpmvGayzxieOWFImyw8ofEIDQVGduGBpQ8sCG+BQYswPPKyaFl6SFdF&#10;pOAcrLKHOQeME27i/nkFwsm27oBkEQ3FnhjPsFAZikODJmpICS5S5i1YEFpUVwPR+vWkUbJiMVbD&#10;2J+gymoYCTjVmJ8p7TpZhfij+EfrMR0hkKucY7LC2elY8E6o1Cq4nuHFqksolDTqMg9c+3KTUdAe&#10;BBi1jgbKcBTCaQhME9JXcX+Rzka7zWS7TuoxvrX+9SI7ndoy3kSWAksJpcz/n63/bJJkze48sdAR&#10;7h4eWmdGyqrMrMqqurduXdEK6MYA2JldLGb4gksz2truN+DXoZE25K4Z14y0eUEzGmYxQwDTA3Sj&#10;Gy2vKp1ahNY6wkPzdx7Pyr6YZaK6kDcrMzLCw5/nOef8FczPxbjRqyJthYaqU2X4/ZKiBmgPDWw4&#10;Jo1xup76DODFEX+mYIyzJlKjqCcpMcRMi12I6TTTHw660Vdmva6M4YtKLLw14Kxm9QHpzcBflh7c&#10;2KeWJArwJa8ntFoYkzGcsXGv0x8DBllzMcAkSh4nk1Gl0X3V7ZfdmDi7sD0cAyvVO1cXN7+bNyaG&#10;Lx0OknFwlEpu63qcwRKOuZNec2KRceQwfLFhOzjoLNuNbqsEch4k3S4czhjhEMxr2vrphCQiatc9&#10;/Agsq7actNn3yBjEMqI9xnHUd1n6yh9ebG0e+3ykwN/4vON07Gmp0q+Vu4hutBArJXBbLGHr1a5N&#10;u5IOow1BpOfj/FYKb51i5Z0enOYSL3byewFvENZixMzi3kzFJ3FYUpsok3U1Y7n7XDY2udVU/Swf&#10;9uEtp6bELf8zt27uNyXPsL9fuToJAChGxEIRF1Hv3R91crBe5Q8QL2tXRq+4jmJ+Lh/0fEYsnkT8&#10;p4tRie6mmGNispIo7X632mpMh+RHTpadXrFSPW3VySPEJAcrOVz5ILdwfOOfnubuxSQmyNiKlsHt&#10;p/oH3UrGN7e2jlPJPT2E15ye39riOUDOwhUW1gme0lowDtIZjgfxvA4aUYjqGC1Aq53iq+mKOOa4&#10;HZPl7YAiAL9r2F0EYrONfLbTqYNNo8lGap7M4rAKhhHCOIKZ/otPvwiZefamq7PXjrlL6QaXbPvv&#10;T7/EMmM0ruE8gLsY1miTCdjGkjgTzdSSmcRgWC8XT3KbH1ObzB0kT5qtOsjkKuDa4vgEPAuGaI15&#10;dZMkgolQZHNjLxROz7t7Dx5kHzzYadUh83NPXSWzkUTs+c17gExKM8ZPTCKMyVCfIEf1BZHIQY9E&#10;NAiq1ukP2SpwenYGCn5/22fUGiXnuJMIR51wdb/9imTzzsFxsN0kaZA8rshitr4tVrq9DrNTw/kZ&#10;X6E0iIUPY+Yzp7VbuKj4vD3cW27Ll/XmrcONEcyk23aC0zihNsTdSPSFtr3yEg4ihgRwJJ0oPk1r&#10;gBFubD4JIlq05jWMyikdw97PXWvN6QyCWDKxXBOcvI64XTHX3CS7Dea51wucjT7cyy7FPatxEjVq&#10;xXevdagSUhXeWUhTykJ6FKEA7ztIoDod5Mz4UIB+twO0D777itPuAD98gw0Y2i2O7QpjNznOtmoC&#10;cdTNRULQCiS+CD4G773KXBAJqgwYBQmU4hnv6ZW3Ol1GHz1ib2c/BSJHLcZ6CcQTjGal4Rj2x5Lt&#10;OCfhCp2/OGFjHs5Dc5azP2DNq2w9eFFop/F3YKAChRER1XhmBcmJWS5ROGGHg5tkKJNMPtjLPD5E&#10;eUjyhky2lVKLAwX6HfI1eh9pdTizpToXKT7NOSmFez/+/ot/8WePXnwO0e79a8wmfnZzcmH1rR89&#10;//QnP/jJZiq3k990w7abT0jHGSwmQkOym+MP7pR3V08lzNkAKv8uO4nYb6668fyzj56uCISlue31&#10;sqn0//Q//dv/+Nf/vjSa/eDx08Oj/YPDncHVDUAfzxVWCAZFRHBuPHqUyu+MZ3PbHgyVT9DhrVbK&#10;BGzylnBBeBESaEOi98yb/fhREKsV01wQsjp3/fLLr1oIsOaO7//wj09+/+rbqzMUItlgaOla4mau&#10;QDM1XP1D3y+bImebPH22DPHwBkH2BSJZ9Oav+pOuuAsy2UQ8CU4OAVN4StAopXARfEBGZqrYEXcp&#10;+6p8t/2TWkWIT3K/AgWqAAyOaAAHuFMTVM4TUkbaDdxF6A99oNfYC8BJr5LI3R4NIXeswzF8NPYP&#10;Hh49Ojp+/tnzUCTWI2mjRimO/VTX7VwzzGL4JXQqhdOpfk1merzKdq1Kugz+pG9fv2FHvr68UmEz&#10;mkgqlGugDQDaUz+euU3jVNbg6CKFm8ODST2p6TymaKc/NHuUBGzuqL35Op9zHNhUT7shtB/ZPmLu&#10;P/hP2wPGJprZDaHQxBTYwOdynb5DWuErU6yZAxqDDy4gxGYUKBQhWJ3w0xStGxubsIVk3QnXjGwb&#10;sSq017JEi8IZtGWQpKORZMCYeT5FYAkASFgRv4iE2wrT6xlfjHHvQYmrlqsIpqEoxfGbFPfJEDZQ&#10;/HFDKhGBnTs0cdTGq2oo7H7xmfbJi6FLa1zVh7d1d9AzwQTZ72G4AxyHVQgR7W2QNCz+T844A0mc&#10;jyfS8VQGogytBMaXV47Gf/XF59e/PP//vq1/03RGA7EX+dz2xkoPuh48ePjf/em/OdJzF7/5+rZw&#10;Vp01PBFjI50/3HtydlX66e9/Hd4IHz5M6+s5St2YYXphAcAhcbjxa4PAyHrHv8WzmujDaqB1qY9R&#10;QOiVVehd31cfrELp3KDVOX3z7Wg9YORBFbTWjYfZvNB5NBpgLpMYc8j2Sa0taA3viwzUuVAo+xuc&#10;HsXit29eEisvEjOckzUtQkqVaqz3tndoC3UjRAbIcEYhRXErPmSgPXhgQSEB0CuXyYMoXl1fn56f&#10;VqsVHlsIRHFJk4KAa00GFIIBB7Eyc2wAEO4RJuaLh4PJuJnJRB5th/a2wps5XMtum7U2Pvsi2SMX&#10;1z1QVub5jY2n+wcmhcHDzRSWB1Kr6BrgQ7/VJrQzlAx//PDImTZvv3lLOcSL052eAVMTovagpVKN&#10;Ms+XOokdW/YEQcDs00A6E8j+0rfg+4yYOxAyOHKSDt1KB3vXJbwdtUVga38H05SRvGqhL3L6BdDu&#10;UVe6FsXbwqzaRu2NqQsMAnOJ2aakdTLipsG6uLjAO694dcWkQnB3tTa4n+zJCiApZwKNpUSSCX8b&#10;OrzYAcswTPkCCz9T+B4qrE+lAvJBT8XndI/2ErWHLtLOYXWtskqZoPM3/SDLRagpCmezuTF8/30D&#10;eT/v4d9Zq3cLTC1m0DOeBKcQR4vQa2kk6aiAVCSUS54Fx5gwVxU/ltPnjnjGaF2YoiKllt1cWIgy&#10;7BEFozi5sEvLnsQprhCJuyUtL1eplcXlTDYM1pEcukC1XCy+cWNvVw+Z+J7Le0cYI5zDkMnBtm6M&#10;j4+fGKEwPUbAgymJm1kiHQ5zJe55ylAITsyHup0mhyqRzyR2YQDqC+n4xqLkzjzcxdcnjkp9M4QJ&#10;kqs7TsVThdVgvOzq60HHKgpRjBAmN3KVETN4tmOMAnjhsZArEsMfHLzax6mLGtmx1uElwmGjA5z0&#10;A6upd9C2mHDjyDJ34OQgkgjbE8t2qGPsJP7mwuCVE+suNQuRisoVomigjRELnPUajkTIdMVjPhAy&#10;rn1zVMZtgcOseTsMByKZbMxvutqTnjsw9mrLPmYE1uGwheNIIJ5bdAa8RzBAuO0pDMQliEgxeVsJ&#10;P5vrixkgGJsjvQpaVyaY2JBIEpuwfjl8wJPgkSLVceDmj1n3otOe3Z7hTqE53CysKWJVckrpwHhh&#10;qrfEmUd+ijnRYDoDzWJshvgTtg/YNe5qWNG6MYZxTc2kQQab5ZhaFEXuRSITqZ7jwDrkWPO5fGGP&#10;GXHHzbUZ88SS0QfJSDrAjo3EyunrIeSlvXUuOI6wD5d5twKZx+N5F3VIb14vtVCshM1oECop3+NZ&#10;DJa9mXdorVvj+ajTrdYalzi4YOLf7V+u183DzPHB/jEUCHgpPXK9m4XFdEjz0OsX55NFIhpuVhj6&#10;Z0o3M9ibrB/q36VnRMnd6dWd3pHhJ/03TVa037OLphQ9Ojc8ZvL0wx9//L1c7tDtOegN1+5AX8Oc&#10;c75bq2Axf+WabDYBaKdszmMz4ms0Z6VSOZkIMpsnIIGN0gyaD3aPwsamx4Ey76PdzY/3Ms80b8jw&#10;RKLBDJsllEmEb4wcxRziw8f9kSxbhvhE/OHjriRScIgtz7gf2dozXW45bk7bvUltETJ4UjvGH7hA&#10;ggMqFFEehh+iupAgb8oflfisbII5TugNMccLYRcSjcEnyXB0ZLLBXDqS2Y5ktxyGpz1pD1ZjhxZy&#10;aBHPCmdFfjyEbcpw4ATvhUmQTGXhe7mdYdxiEawKF8+9wmOfQ4ecIshzqI7ZJaCs6HqUn/38858w&#10;ERBS5T6dqzMS3kzHH2yhyvXBLBiZgRSemeRnuHxSGdcqneXcY+HX4g70OuDtRHZEGw3oMAw3F5M2&#10;o5GY32Xsbu21Wl2iEfqdetCfRPUuQds+jDqrvX4Z8Rd9wLA7evm2gBkpOm3C4ZgS8Nx0Y05e6PZe&#10;tt1wtjq4Jkb2DuGCxHfz35eEQgetAY3BkPTFzcweGdQYWxnEtI+YGLYL5RPCKleecTRNbxyslj3h&#10;QJqWiYOY+55BdjThIBFq2GTMvdHqNBj0eTwJlxO73V26cIY/q+GDXD7s9FcA27LpAzYoeOy6uSjc&#10;zvB/TeeWl6f9F0//j4UrDBSmx4+fVy7BMF/r3tCD/J/0G9Ori/N2sxRghLh2bOw4Qsxw51IUSyq9&#10;Z7j9wE2SEzUQDuFbOwggMEBAkLMR9D8yAptuR9rjMlyOaDr+xO/aca8y7NwRYxOJGTCYy4d+Fd4B&#10;ZrlZ2JTelcwIpOTGzNaBeE2wa2aHDBxpAksnb1BkChdPMTpVZBBYERJlGRoSM2B7Cwq0LaDVP/uj&#10;bEJsvxBpWey/v9Mi3vV/8hX176odpGp3tVaruyZQIYGCeNAEYiqs/M9EQiLW11KB0wQSDOWw1p21&#10;6+BHP0zFM+GAiT/UrD3082L9vsGKzMkl9c682Vji+40nPANQmboyDaWio9lzTlH9McWdQ3OQEga/&#10;SDMYlAoZA3KSH9mP+KCc5pCYImiYQBUYQ3raexJKb2qRGOADPaSShAgezznFesXpTYiyoCvSwwht&#10;lXxJpjpBPXjwYO/Tj55sbW90RsPfv3n167//2dnFpW6YL55/dLiz+ear3zDp5sgVDx67A1RXjv9J&#10;PoO6olIz2teaN0PGScQ8LHyPvniwl6+WbjSvu91oU9Cfn51SxcyNsHc0+Z//5//raNxZ1hv4YTNL&#10;Z5cQCzyPBwMqNk6iLigqeM5cWQS+hesLilA5EJF1i7+lECJnya3sx4eg/BJstlyBfbx+8wYajJ7e&#10;+v4nn5+/fPd+WAWFe0CRGjYXOFAJ9V3VTjYVXgUO8zenrPjVScGnoCc3ArxQrTftYvmpRjU3rXp9&#10;2KNsiPt9hCxhfXA3hLChP5mg2rjo3X5oz7LtzVNuFbeI4Bl7s/HKYI5GUNwnxKAeuIoZ0pRIotJ1&#10;4+bcapYcwwbJR+NWtUUviA1zpT7oD0h2IHgVD51sbufw6Mn+w4NIIkoIR6l0e3L2tlUnMGkkuHIo&#10;DFAhASFqHpHCBzOOjhWTxOBN4Za16dYCPQa3kIEVI9r+227e7peDTE9s0q8qzChO8Nvg29jz2Uao&#10;k6XORB9hWZDIbCop9Z79UDZmYA8W7Y/vzl94BBu0sLtEu+KxW0H7t9sFrX3d5NwRPwSU9qwG7mQo&#10;SPxacZXSsSAa9KlmDSPIz0mYEaa4SmJEKcAP0uBxd0hZ5XJBk2l32ygtN9SHGRJyHN8AQBoI+RAv&#10;UFQMOsPideUf//FXFxc4/s3Yc0HvMdfCrt1FMog/5ArSpmUnerAXTzo2dyOZHd/C37gq9IZddwwe&#10;ESLfsYiTCZQWj33LEwiAEgF2gZKhsHv17euNfJ6Dm0gXAipC3eFxJmaMB7c3zbo39h8uz768+s28&#10;f+ptNeEt5pMZqz24eHvSaDfXMYM/H2UPQ6mdLy9u6sPGJ09yKW2+v7ed2XuE7R20zNFg3oEw2WqT&#10;jaAxc18trMKpu33t7lyBpK8C2YYnfTP21cfUVpPOoLXotSeDRn3YYr+k+cI68jC9iV8RnC1oJlxw&#10;SGbMRGh05pxArHpFwVBUBGYgMljDMQGNbqFw/e796/OLsyZTDNRzTqTt6OSyKSydMpn45kY4mWIP&#10;AW6pt7uEYuMkgz0KY1+uEW8KSVRvXr1++fLVV19+Qx49lSVDeW6QbC6zMoi394GMyHYKoX21NleM&#10;CT3ezUx2Zyea34zubD387PnO40c4Xt7eFgfO+fntdaNcd3SHg+tK86bk3t9MEb6HWxd6o8dPjz97&#10;8cnjx0effPHiYG+v3G2ef/VqvFzgq+ggLpLSdmwxT8bpMgSfT1KKQKsZeICwwTgSsjvCNXvboHMD&#10;lyZXIQJpJqTNS83U4/3CxQWO1q6hI5ZMst7wAZXZntejMcYMGjxybdjt9rqDOsJyDnSqfyTfollH&#10;1ASLD6T1d7/9ba/VQt8PHi0pcGsch8dMVlgnjM8k14V6gkGRok0qbjS0BGFvigQCHbbC9NjIRNEh&#10;higCykEZ5Aft3i/ITazaNnlMN4aWAu7ZP2gvbFm9bKDYizlIXxXIjvaJjpcHsY2J+X42Eb6NZcO/&#10;svb4R6GmuHkQGQ6xk8qh5NPG9BC2FPADF4LH5KHsiSzHmyB+TIwkTRGEnfArKTlpXbjUwr5Vx/rd&#10;1iHDtTunYJkeiaGMX8w/wfclDuhOfEjXDAX+4Pjxk6dP+SfMtdnUKeYkokzTRpU2D7ORykLe4LZb&#10;01ov5zxVPHOs8dQ0QkwDMN+BcjrqtJFVMO1gTLCqtIMMggwD9ZkrbnpvWjtHx8ZGrl/uxtamMxWv&#10;zEbAPN4x5o/Mn6iIxUMF30WuEi+LpzHuoXnV6UlnC5pn3kcJvgea5XZj2g0tlBIGsDwaCxlRyrsO&#10;kpi716p6XREcSMIV7pxgtKr1Fo86SbmWUwp6jdCseBO4PnIEs0/jcAWRDDTfpbvQiDgmEaumma78&#10;jIBfR+y8WBgOzWbD16zMQjQc3J3eELFqnVEJSgB9oAwQpZriLpK2HMbdSmgDcKvgfy6B3piRApxS&#10;5fDuADJxMysZArRCMRpYLuKjPt45wO9W0BSSqsw+XeQ3SDis1Ebc1nw3Ps0erpLp1Bj6zhixtvud&#10;MUTMGTZqA+y9UpsJXwAvBGJTaLVxQUKX6+Rtmg98iLa67UGr0h61Lffco60DEX+I+xrjODIaouZO&#10;LLzJGYn3CbohEsFFHEyqmo+5JqKOMT54cLM1X5jdjdco00duc9TkxC5SN5PGRcgNK1xdhv6w3evV&#10;EBvBryWebbliaF/sDS+xLpQi3lgGjKVnHsFYE+rCdBrqdoAEpplEyGvGe+N6PBFVtkyUieGAJ0lk&#10;R0JzZhiVZZ8Ol8FUPkNezKQ5er73/fjO7mbm47WLaIWTaPChxxGdTJtMaZudqWkyXh4aRtQw8jPL&#10;u5o7oww2tCdeF+mAmcO9H4YDB373Dj9F/qFEUANI+8O6z8TQmROOLRUavmAUok9WqafK5lh9Lmph&#10;Hp3/2SQiWayK98Cba5/l9vq1z2Z7TmwPhm29Bx0OPyd18gfLPvtEt8e6whhHvKqwbHFXFFtCiRNV&#10;YIfM2+2yXK1ucVNk2fudEbwwfB68x3qYKmQSeZjSKGgCUECNnXT82XqBZ/oM4xM4xoa2uVj1DTOM&#10;+y+P6sbyF68nfww7UAckntmKiCHigyhte70RdgKX1/i7chU6THtBDnudRdhMqRQ6PJ/DnDI8FwNW&#10;idtJp1cpNSXwcHPb7w1nEnskufvcBIkQO5w7PvoElLjfnAU8gUQyhXNAs13rdOFnEdtAGAOmWmh9&#10;l+VSKZHIqQaSyxhbLTuSZwPu5VgFDDyPhH5ANcCu6Am49CAxjYlWnX10VW9fYge5WIwwMXaugBxD&#10;nQawEFXx3BskiI7sgBWms/RnzvnOVua/Dmo73f6rZ4/+m89f/BsayMHkxme+SWYmocB+u76g5kC/&#10;Vi+7ayXL8G6GjCR+6+g02nUC3cvodVs1AglIsO14HGT21re2Q8OO1q4l9vYejBZfbezPGu0im3si&#10;xWQoN+/ELy9/3eqdYtMQMNKzCTW3bzWLD9uRWnnIxAjFP7ki+PCMx2trvAY/EbCBRebA6Tk+XUKU&#10;aK+c7Da9cHAv4N5nzLdy1hauFjyIxbpDGQZJKuDe0XwZoZaIs6uSBUK7k41PoC1VYrpH9epdEyja&#10;DSF/CRdz6cBJTFWXbqR1Nq7HKan4capK//Bhl6Q2t8Iuf9X2Kh8KhbA/VcWr/O/ux0kM4Y0pNFog&#10;gRuxsDSBOLi48TESTIpNUOHpym2Js5hnqSOad7cWq9jhQ5xFCEHMZdKw2IWaGAqxqOakdbUaq3ab&#10;XCYPIfOMtMcYy1EXYIIDoQ5vGLy38MIK9Br1izdvqtdXa+lyUc5Q5AcG2BOykYF+UCGJeA6LD1gc&#10;q+talxM9lkxn8/ksFiOR6Hi1qPeHNDkMSyS7SdKbEFELrw88ZXRbr51f169v8GfnRZFttnV8sPf0&#10;STRifnt2+vN/+uU3X/6uD7sM+GgyxaZWLJjEnNPuEMSc367j4R0IH0CkG/LB6cwmAqjQDG18/ulz&#10;DiWyEzlwaVF+8+WXHPbZg8ebweA//Oxv9w+2wrOFzvaJU5mguEtMbCjyUht53k16DzYQ3lLnYFi8&#10;OicySHwBBJ+Qy85+1A3Gd7/4OMtMCWUNQvFm//TqSpjAuvn58UfXb9813ZNoIvzAY+DcytxANAJ2&#10;82oXJLbmgvsKsp3Mc6W+kpN2jYbeW2t3xlPe3BVOAJVeuzcbxgwtTT4Q3yp8JrV3KRWgosqrnlII&#10;lXdw1v0Nxn2FKZm0NMw14BUQkUfXBH4F45lwSJCX2QwbrogWANNZkQxCIHelYvXFEwtiHMPUFjK+&#10;wm3h5tKLDIghWjCIK3s6l3ny5PHx08cPDh5Arut2O2/fvjk/PyUdj/skhAmwoVGd8S4AeDBsI/EL&#10;+wAqepfmJ4PLvuHte93+hGcuVDJllcyz5Q6RJko1ZiKZ+0ABtXV9NhJo5/4JMRV6v+KU8q80h3ab&#10;d7/o7gYHSrDDF2208B6ZkN+inoPdMd53zvKAEtYiNcldSakeSOpSv5O0umajQRFEVSnuCeIvgVER&#10;l5XaAet4IaAxHOn0JKwJq/xtBOpbW3QxI2bP3R7HDyuJy0jQuWOCU9P61z//xe35xbiHP2v91++/&#10;Jv+AhmnWRz/AOxeYBPQONU8wPA1Fpm7fsNV3tgYE+DDs6a8GPrjr4mpAF2PxPBiaY0hJx4yjN+fn&#10;R88+wvUDNPny/Ax7sPdv3wb2N7rXN4gOdo7zD0KO5wlP0tXfwqYse7xhht//8ufd1o1vU++QM5vc&#10;iJt5kkf+/qe/yOcgOrrIj01lQwY+3nMjhkHdaHl5dc3xjqIpgGamTeh0fdvZ8TNZC4SWsaO6f+ea&#10;Et7vffIgg5G9SeL4ao7br5GKsT/TmRmEJ648XChUltQMEO0FIsG5bg6YpPya1OEv/8fxDsjDlFSm&#10;wKgvRYJNW95ptW9vb87OTgrVSrPd5jtg7yTJdIceuUP8+2Eik8UsgLkeLhN07NiKQrUbjichP7L8&#10;VbPRLhTKYINnp2dkTpydnVPHk0UW9PlDiLtwvRLXzyFdCseFi56GgNZYbGN3l3wE3TQfPXly9OlT&#10;VNOAokjtymeXjWrVvb+VdWHaQYKU0/Xw0UEum55a47fv3/3mq98VCrekgdZnQ1h/ZK9Q/woHcE2O&#10;gAfVo/At8QNTxAmRvcoAWTB/Gjvm6tQ8oJwxyRQMLMP4LPX2Yum2b4ENiSEJOoFUNsW+SAUNKsAj&#10;cIXg8/PUieNj2UNMJYcaSY3wNEIat/DpyRluoACVbAGIfdkMuHtkQYrxCW2vKHAgqCNvhdvDc6Al&#10;k2whgte9jMbk/GP92PUZ8xm7VuMTvgj2bWv5FGQn0xfb7sU2jGEdsm5ZhyxXO+4PnqiM8EVMrOo8&#10;tYT4BmIJeRCRFyqLTjt8QhoANbzB2YD2gy9y89OpwvoaAhPZkKOo4cVwmGNCUntkVovCO7S5uZlI&#10;JeXaKuqCWE3YK5/OhyaJ7YeRkjKSUdXq3UxI6f/Q4QsHRA4BdlMlfZaqVHnhvH/DjBxkm+gw8jAp&#10;IETFzO06WFk3lzcpM7q9uw1MvhA/EqCw2WC6JEuQ8MsO9bsbRNRroS2zZhH0dUTTML1fzBAmDRrt&#10;HrVYQL+6Kmxu5NhBIIYAXtMkAzTRivh10kglT1KBxrLr0ZuhQh43WTw6ZiMr95hXKcgJB+haW84R&#10;NuhwQZeSajlnM/fo4F9tpxM1oxTGimSipqpAOTIuZElyKMlbJl8WlpNcGOBujoO1W8MTszNYdPuz&#10;wQg22vLinbPV1lpNfdQMrIcebPi8mkeLmONVC7ASGA+RGtzpgJd5mt5q61P0reQiSuXPtZbALa6o&#10;+M84g2gk2f6o9peuMaXtTM47+61XNRlGeHNwQH6E2wymMScj4Dd78URyzOQfCMXgzhHVltjMCgxL&#10;ihsCemkheO+5OQTudq2GS6sNIaZVs2bjbDShOhXMUY1oKGMG4rB4xoB4LQ5Rqv8oQYYYS/Qp7uHr&#10;jwcaSxd9Gv7qc6hj4ZgWwx0h4YPgR/eni4JAXF3Eq5un5pdshBmVjGSLKFyZzUiGPFxLX4yzjGC4&#10;4ZSQ8jnmMdxsWiA8GOMlwxCr2+xXhtOWQNf0q+NBMDSfdXKz3mr7IZPhua5HSFXNxqC/SoeeTT3w&#10;+5OmmYSAWiVTsntVLZ62Ou1YNL+VPca8CzFkGilP5sFs0XAuIOMi3+fmNhvtCVS+UFp8uVNpYuu0&#10;iPFgO/9JIvwsHNhLRJPOxYNkbCsZ2U5GtnyeKGgVJlVgPHTnUAtIYugxAXUsYJlCFxfxrfhJiXZY&#10;+TSpflwWld3swSyTABd7fK9YnwIC25WxWkB2RSetnXIPEjDfnh/ZHG/+ifPAhlbsMki0wPKPVFoC&#10;DymMQCBAdkWlt5HpkjB2bPBE8e6lcHQ5Ei5vrXA26JYgsZCh3q3Xu/VGt9acTIt6IBLwx6s1Sd6M&#10;p+JjC7Rt1ZvcCptUREMmfmV+mrLEbjK+N5i0qAqioSgprXClgWDj6QSzi3BwEoukI6F9zZ/CegNx&#10;MO58qOgtBLAoCkzGLoxBHXh08pzDYcNMUGyHf/zDfxE2otu5h2n848hSCJvN/m23O9g/zG892Fu5&#10;Uu8uCqxED0a/qdRN9aIzKhMdRjYSlJHRaJ6EFE53qg8lnzgstUShMCKLkpZy1tH61iXQTDi682Dn&#10;J/Ho0drVk8ipySCJUVEiTpmJVj0USofCCdizMyeYuZc43+GovJHbySa+r3mOzt5XwY3okA3fRq1Z&#10;XCyv1o4WSAqTmWz6s43c00l/S/fvBk3I7UhnLxzOktM8u72cly6JvjoiFQiaK6xs8gYZ3y0s89VX&#10;443skbU6wbH88Sfk6y7ckf7T5/q465AgB/dLAd3NdHNaDfvT9TL5nOl4bIPpDfxPLilxlG2Cha3l&#10;0aNjhEtMK0YDKvNuMknMKFFTwg6QBFQgLol76mAME9SesPQ036bhPdadTzXXrtcR5f5lBC9FJKWq&#10;tGO2HEA+2BztJpC4drvNs/+Zu485su05hsPtXYTAHThzB17ZJeZdh2cTSj4ggTYcoW57+xvUv9pK&#10;L/VhN4G39VYUf2/VBPKrpAlUd7hMjhQBj21FYGmPB/DOv/BMYSa/eA6A3B30fKbGvkEqMcRFE89e&#10;xpmVwqTTBAGUFzXqzlCBovMcDLgTee/pMvgbEhubXf38snZ2Xru6bpRukdVRp8YjYSj4gp3SVgYD&#10;jJsly8qyohR2CyRCrYHEm/i0BLvFTubBEZF28D0w1BKjAT/c0gAnPmKHODmPctuNWqXr0sm7evEW&#10;fbnh9e1tbf34j3/y+Ph40G2dvvzKORm6JcJBYjfs0p53575j5lqhCZReHGmWbCkS28gejh+H9/DF&#10;/m7eAZrvdDLWGY5nf/PTn+JQnNrfzWl6sXj+8CC/qjeE4qzOOBgcmAm68J84OIChjcZnPrU4AOft&#10;Bk0gNBWJBRC3PMGIKBIc8X19K7do900U29lcXDMLnU6h3VqH9CdbO+9/8evmtLuXTe+4/DD8PciM&#10;Fc5no73yoUicFCh4a0JKh7Qm41cpV8SQrdPtfXlyIYyVEXn2I4oPwt+SDFAFHJF237YvsZvAO4TZ&#10;FsJ8+LjfSJFMClappGuSs4HiFiaSR+bvkhKiQeaEaAOQw1weBEbkeBhIYrA7bDQ4fNajnms2dFp9&#10;5GbdJi4dYJMwj9xQKshnYnN5+vTJ0aPDvf09IKx2s0Eka7nClWhuZjZD5OL4AxxaxOMJFCneXzBy&#10;ZAO31X18ooQAd5QxNeWX1Gi7VeMFMd4nPcv+hnsap32a8MxtBhklos3q5KHs8Hf7ke0+8H6hgTHY&#10;3ead5kytN86X+6bRXqH33SMhKeLYL+21aJQ4pohqo3lNh0lQnLZQRzjgI4RJKmOyzXWjImFhKWOI&#10;AD0M3wARNJFOPTo8pA+kTyPChDsfQJyWmBA87iBoTCG3v3J69h//3/+uVb7EfbjTuKGUGTUapfOz&#10;87dvCtdXKHVFjwguivh8OMUt37/GD9kkY4l2AafpIpFpmpZNpYBt4GijusKam3HLdi7/7uTk9OKC&#10;J0nOAs057i0JZsSDJQDuBakJpZNJ49zjGvoj+seffS8aitcKNx7XvDvp9FdWZnNTHP2GVs/RS+i+&#10;LCsTXFzzk+WL43brzWljBBW/RxZTNKI7Z33noLWqVXLAP9a474m2Alt1V+amNT2/OO+0cNebBVxG&#10;qVPjoE+k0mYmi3vbgyw2cktaf6bI2a0NqA1IkLnDEcAyhKeUZXmAG8s8AP2pjP6ZJVEysx8oN0rK&#10;DmXIaNuIVOtV4uOLtzfX15elSqndai6tOQlvu7v7iVgincgyYA0FQ2pmJAVBrzkQlgeJSuIlIwU8&#10;BfltoUjiROHytnxTImoYXIemwoOHez67FYqPBr1C4WbU66JGI8iRJiuf34SUAQKc3USfmMe8M5ZJ&#10;uHc3UyCOPoeXV4D3+ZtXL9+9e1vHc7dZaxQrJpZ/6DWHjgGdhsc3HvSZUjNOI6eBe5LNRZwwaUBp&#10;b9AQKhkNlb3U/RCioP/F1wAA//RJREFUMP5f++FjTT2OiXOVgRN7mGtcF9yWk3YEGJQWTEo6hNSo&#10;qYhiX4jJPjt1f2qdcyuQrDS2gPW6C6zr6+1mm0MLj0SWG644hPBBPWeowi7NnUTfAGYF5sMNjUU+&#10;9vHhUIiajjE/j6/eDKHHsGBYgdyCLCTB8ajgaeqk8pZFSMY0i4evsJ5lGcPNhWs7GrFQ7QbSnt/w&#10;RjLU4UdYn8L4IumJDVFECrwKrMlh8wpCKPs7Qz6QT0AKokvxtguFJJa91+fNoKYg+lK1ExIbb7PM&#10;7XkSKk8GAHIZRXntEA80pOoU4yhA2YyUmFhGTWIfI82tNIEKQJA9QtEDQJBFAMlcitYXmIWmmYEx&#10;9yoXkEGUC777NQguS53nz6qgLGaTHRlu/Gsnza4ZxTs3PCIiBpU4tpCTKVaQePCwy8ANRK6ke/2D&#10;dm+DQ3w4LnksGBWYf/ojIVhc4xRiJEeg3d54vHk2q/QLxRy5xgEnN4B7XgX/F2dsUVQJUq7cS52j&#10;RgTukh4DPKviWSWq4uUQKwqYtpjyzYgIwupgwbLRnbh6a1TY4s1CDoL4XIlDqFiOU0iLe6ww+uir&#10;XcLEIJ1W7BjXPRgHCzRzzL+hFlMNBxg1dnpws/qD6YgjH18UY+1KkJ8SSyxdgWqX2uF27mr4HMHu&#10;NbGHW8jvtbBjvCrgMiozPi4xmndF8WQzxT5C2rwFeX3Qd3sz7g78yCXcEWOeIQ7HCpCUpSEnKcUB&#10;u6E24Oif4k/kJpF8wam/GAOXIg8QVSClDiAMXhs0gbQk4pUmkNPCAif24K8qbT/A2awypIuAQ4+K&#10;k1QphH4eeiSyu9GaY3W2QGdC8S/pj61Bu9Iql05Ki+lEwz5pjsc3E2VCIY3gOoUtZ0jPBnxh9NDU&#10;SpwenH6sw4mnz1NiXkkjovk0qTdgj2BabOGch47aB6w8o6ekS3RTgJEPw50qRupIKSR6xInlw5oQ&#10;DUAMq77ncxgr/W1yi6tkjttr4hUxljt6uL+ZewI8mM7uGOFMvdtceJq+8CbWdR5rkPOnApOQ1xmG&#10;p3vdrhsMHKaLbOxRIvpiTX0Yj+V2H5yXKrPhuW72tzcOTO3Q68qCnGTiz/B2zOU3gkFQX52+imeG&#10;ZBhuKm55bAswyVhcuFtScLR7zT7moQH852ToY3/cN3Uy5FIHPFMg+kN7xakmkE+EvGQPa20Y0D7g&#10;2SAEOsC9yyvGcVJI2a6AjNAVP+TDJEckrAI7Cp1ECmNlOmOHr8nntoG4THNl5C7cKZkuuZynV7/C&#10;o2ju8DZGtYvaNxN3l/Zo6Y675iWJYHNYkCmYLaYyO9yoZKD7vKlYdNfQU1BKYwlEoW08aOfktbMB&#10;QSJze0rFa8L0NMNdbdWcclte6b6tmPHxamEaJqVCnYbk8OEzI5QZTWqIKnXTT28YNJO9XgfBYWzD&#10;325VSYCRoNdO7+z8XTiGorzdmba7/WYSu/t0TjMe+4PpvcMduoF+f7b0DH0GV37YroOoR3b39x2+&#10;9Ve/+2q5wowa0RIZg8lqdZXOJcj/7lUtf3C2mf1JMvZFPL4fDPu7vYJv/Wy2HmH2vlz3li6L3i+e&#10;2PLgUu6K1HtnlKmaPp3M2jjeUY/ylj96/IQbdOVslOpfXpX/o8e4wnoUDXI80y7VT8Nhkh+IUtr1&#10;6p2z8190m/UQYYLR58gwb68pmvWPf+A/e9fNRv53lAi1W8Z/zvSGrzu8IMJUWQc5t7Zj/rAXWO/2&#10;vTOsZxgobW39t1t7f9mZ14OBU4hY4fgsYA7XiyCyvdmqYhJVOAkZIYw6yx7vFGJIwBMEnrHGg0js&#10;waiTCDifRMKhybw0JqgDwiQhII4DKR68aZ/zWHNv+wKcv6wyDizUzvZUQf6yUQJpCl3ucaNaPnlr&#10;og+WAZni7skAwseEixJJ9mE6BCWpuMfz7ovyD5W/PI5dmN7jD/Z/2u6g90igLUS/awLhHdVbMc2w&#10;m0A5gyANqh1fhFhqpKH6Uhmiy0qZezrrZfb50zVDZKfDF9Hb3Vah1+YX425E9JvVrhOKI6yL1dzU&#10;/Dh0TwdDkAtMz2F4oihB601b0Lgt9IuluN8f1XUOLAAhHBRab6+WMHo4lrgQIT0QCzOCFfUg06sl&#10;0akinMO7abRcEeIx8/nx5yUtOZvJab7AiAICar3LHQlFRqsBHbPKOIJt5YBM1Ti9rr69JAq6UalF&#10;I/Enx49ePH9ydv4aSebC4/RKBMYHWPVDCy1fEZhRRqECNqqKkDXPib/MPz4gTOv0LVUWrfTm1u6L&#10;z75HDxTOpted9snJq3w+5R0OOarA4dlkdI7s5YozZnP/oUBNgu1Av1oTvF68vHBCUBFggh6NETk6&#10;itmMDN+DfUyvaTirnQ6u0JF8/vj738scbT+MpQu/+bo5buuO9T5XKq7X58OAAonvKL9KwGebsMGq&#10;5ZTliJUKR95LOYmB1N7W21LLcPIBbnhc0WCA0DOovOLVo8xvPvCKZf8UppgkhMlZen+V7Bn9FPiA&#10;c5xKjBko7w0/yl6LvgbMm8fm30R2DZ5HIWOg0We6xgGK6ANljms2WeHc3+ckKQq5CZY59dZoUKvV&#10;y4XqdDzDSAkDDm67XCb76acvfvjDH0Du5cZF5PLq6zf1Wg0FfjadZbUws1dZ78Ilsxu2+1GIXdpR&#10;Y8gxIP6GHzxgGNIpupHN87dfjv3NMspX6oD7fk9GA+rDrv3sD7uvs1u7++mh/BZFKuE3UmHaidb2&#10;k5FK5APxRJzFALllsiATR2UGhfzYihvC/OR1UYIyGuOiUooALoGHC0yNc2Sv12i3OF92Cd54/jFT&#10;VzABFIyM/mHGRbFuRyQ9nvTq3Yg/WDm7/H/+3/4vzcKFa4krU8Ox6KyL/XGzPpz0JviMOhcTfI3K&#10;zHJvbxqNqMOj98fnX30tpuW6P5FKYXoWSma49yMhDMyQwGjAbrgdpNIZKFOPnz7lGTLMIO+X4o9M&#10;SNDoKALYg4wjFpjV8aef9YzIH/3Rn7W/vbopfhXeTHTX6+Pn3/v8yReLZjdAIr2jG/FgOB9oL9oM&#10;KjwjY9UgMs1hObuFYkdBxZ3ZuD1slcJoy4eDlNczSR12tHxxHm6PyCAba44RftcoubHuXOpcKxh/&#10;k+50zm0PrDSdDvY2sph67h9h4b39YAdSlZnKJDd2ciY0doiEODCRjYsbD2oE3n2wClQR4osMRzTA&#10;EFSSVtRNHECdStmKlmVi8RYAcdWKxRpeMKVyv9tntodbb9SMRExTZcon97YPWG3jMfsdLmjTEZl1&#10;It1cdAOuSq9zcsU047JyW6jdllqVxqDZvZk39WhwY5PqziAnApCBX9RptSDsQjQSxnwyFkxGzTii&#10;zZ09nqknAj0+y2NClhVEuT90DsZ07ZDQMIgY0dNhqoHplQSYM/zQTDHlFOqJ0B3JJIC7ymsT+oSY&#10;8PKtsL/ADdh5hLeie2ll+oP+8e6D01HbCSF7YmGRs3m0w/sdWruwI8SyHqSDhCP8GQJbqWqzta7h&#10;cxj9felydF1Dl43QEOd85ly0jhT88EAQlFC3C7gEn57cE8BBTgnog7jauzz9Hpx4wcL4X4gbCwhu&#10;toIGOKJ3pLD2a8wN2YnJcWLJMMfCM1kMMJF+ynjSS3Afv5GtnyUNNo3Yl9eFG4cekLw5TjCmU7Sg&#10;DHPZ9mg4Z+Rrjqjm2QYADtYcbMxb2Mik9Z85aVUpnVmekUiI9YkaC2ydFi+Aot9LOQ3TiJCbicOa&#10;h900sSSXSK1ahR9dKVNmIp6l5yDLUjUHkhXAES7DMcU+NuBvQDqU/VlymERDCA4l8z9pWRk5DPp9&#10;sU1RlAYRYzjmhklbiA8H/u4EZXIYSwNlQKbyueqDNvyKtDe4FUkxKr9aW65REy0k/FtcGLyuANkO&#10;VjhsJZOn1Zem35cdLjHJGhmeynLWI/miYfmTkcHAcg8cx1/8oN8aMpdfwIaf+TsNX8QwXOvGcj3u&#10;jVfkLyIuGi8HFtlnFpIsprRcqv4Axc6aYS2ahnHMn+o3LLZbTHUh3XoC01Vi4QOjZNQkVjtcfsBD&#10;XixAMAxs+KUwMbjhYWZBqCaJUZBk8HBymmTCICArQlCigTmqgB25iCxOYL9Z0KHnAhn0jF19dtu8&#10;hRRJv7T2hkY9R8yLj5q74eqMJkVueFYwhxGRBOQsehmKuh3DxWTuhMMKBDxjO+caCADrWWpubPlY&#10;/8hThT/ItafxQ3qJI8ti6iZUWrJzl3SVonrwarwDoH9iwCYSDtR6MOenI0ZIi8na54eaLwEgqOEZ&#10;jQfgpbVGXnPB8LPZrE1GbS9hhZoDw55IkOxFsDLIIRiHitIFKdPU6x+tPbd9FJDjq1Kt3mixU88n&#10;Xex9III7WFOrdcSjJwLJTHArGdwLelMu/D84guc61ty8GEIHAkG6EUJu+rDpxPMdnTAAIN9DPhjv&#10;IAcwvDwXJg2kSHJwh1bweSXdZeYaPBl3SxFz4XfH53Oz3e5xxHIVYq6Ftg4f7z7bimf1FSePsRU7&#10;zASeH+WP0+Ej09yGZzPzks+MEcBEqDYOVgqHHDpiS3P5TU/YNzXzxuOAltE8D7yunO5NeeZx5Ac+&#10;xwTME+Uk9hKqvVIeUbwSejZheEnik9xBGMfSusPhJx8QyhgYrqRKCq7BW0jxxHaHWyvtn/qalDE2&#10;CK8cBVQ8N+aYau7A1eaJ8Y8Ut9AdpQaQ+QsWRyN+HmWFYiqqzBJ7dvuhKJSDmm1T8fTEZ0EtYzuq&#10;QsJBhcUme4h8XWbjS1BxvjQc3UbBQB14hMAD9T/IfRE16cUlnyuRetAbMtXyh/QwLDe0Ap988hea&#10;ZgJm9Pp10/D/6he/zhDtlNuNZY7ye4dLT6A371vuq4X7fNBshFw7odTW6/dnxAh+8slHTMnDoXxn&#10;aCVyhIPs3BTP2O8CwR3m/eNpKRLF1c2bca2tkWcwa07WEDVmeiS2/+yJL/yg239NPHomsmf6Hr3+&#10;9vThfrx6c/rmd9/i4Xn48HGnOUMbjyIgk49JUPScJPSBT8dPOuRdHrvHKd0xDHt9pZPrhdk/PPyc&#10;DTsRfDYiTBTxphU6ufz7UBrnuni32wwGWwdbf+xd7N/U/sav4YWd787+AyFo7Ngclt1mwOlbBMOe&#10;dOz4qvBq4Ryg/OD9XfiuiBWuXu2zATFaxB9otu63u86Lyi977eXR9p+7sa8bymS3VP82nTaQLEzG&#10;jYBZma7qjonevnLFsLLEVGCe+Oj4STBWWnWevv96tL1Fatpzn+N72FumYoOE61FzWt5K/aTfmFUa&#10;XyfytXAsUbkF+vOGqc6cONfPRi2C6T2I/NMkVqLucOyRCD6wLue+t3pwdzrdnbiaHo3Wo0+dgfCY&#10;0HKPf0gnz41pGjFFOxcKuTBKucnp7FG4EhJJgluzevv2FUpB4StIrq/MDiHKMpSGnyQqL242GIOs&#10;CpGp38Ha3+0DP9yqdxWqPRyxv4FFIE3BnZ8ukyM5eITW7F00J55SrbMR15M4JDOFohZ0YRUiUJAw&#10;HZT2nX2ZkhkPrIAHB1dvPxAk5m5BicPwMRHx4Ly2dlAAXLXrVRSWN7frXh8rUWMBL0Zo6DICZAjL&#10;AdBpTxr1WaPeu77t9kbsyfSULE1PaEMoMcMWUu7G7VUfmVy9QQwmISg44dJRRL26BeVeJx1U5FTx&#10;KFGWgclsPGi2exzQ6VTu0ZG+mV8a5nDlaI2m+hI7MZFniLwbMZFPY4rCYTKrlTrFs9LpV9NeZQYb&#10;sVCY9a0goUAcA4R5sukzCeb4YT4G3YKEBeGjs5cyZZawXegJ1tLZm8z9x89ePDjslktiMNuul0/e&#10;/fIffvr4kyfHn3+xHUyM/e4kfU+7vzDIMWQrcIAacIJDR1kBbhhaPMLkzM987uw//xTZlfQCCq/l&#10;jZbsMWLfNvcO9jaHy34iHHS1hqNq/f/1f/+3tcs3vmT2s73j5JOjeD6To22cDui0/SuhsdAYUH5I&#10;zKCaZvFe49PHcQvFCpUFs0k1ug5IT8h77HCHdSTjox6cKSOciiRM7jlqNocJG8xHa+ZmHheMU36t&#10;Lb9D74D3K56qBPuKvppdlNWG24TTC77CFUaESY3MFWNMK3kE0nBKvoQ45EnSPSUAQcls45IQJXp2&#10;ecEy12DQjF1wvbyoVR2tur/fJUebExdRMnaUI6kLYKuJ+IE7EkOpo4PDH3zvR4cf5XCxqJduL9+/&#10;Y3aALMLvA+1AlMQs2Y2fvwhwOBqYTLjWootR4lbDwDce+4AeNzUl32Q0WuNAIroCMSSH4SMZ9CIG&#10;4crhwTanHh7OoAtRkHBCIeeFU2Pdd4DSdSrvGf62WaA2omh7EAJIKPqoDd6rKYooEuVdlq8INUkG&#10;koIfqkG7Ul26wTkjyZhheBNxsE9PPpOYkr/EGFQsB+Z0yOVhy5kOPf3ei8OdHQ3m17xLxjmlVDSs&#10;R1wYu2Eg7aw4A9FW8+Znf1366u9OT19ZK0+IZGIPCtRhmKnz0nKRHtAl+a7ZbraGEI/6QAaz9+fn&#10;Ly8vO2xNnoCYofN2egIbiRwQpcsTyG3tLteeznAW2dh2S2S3zhAjF9+MhRKQ/AG2uZ+j4ZgrneAk&#10;hOaBNP3R42d/9PT56Ze/f3/69e8ADS8Lh9sP86Hk2e+/woYllYlxIgT5ESbt/FlOfS6cL8D6WzzW&#10;0oHcOMw2Z8wHed+CqznwxBabn7wc+/syMcfotdPotXgzQtEoJfcQI8DlCufhaCQRxKYP64BgAM96&#10;t8coNZEws7T9aEW0cAQBasQIpXK4ke1Dt3x8fHj4cG9rM0u+gYlR7pzyG9XkiBvQYvi9IkSUe32K&#10;h5rYyYBuo91ilTJxhI43HNUazVqtWq6U6o0aNs4QZQEn4sksdr0RgLvNjRANMwy7gI5KecR4kMee&#10;Cb+D3b/dhxWEWXzh4ux94e31xbtz4EFuUyMUwm0rEo6hqGgNG6v5FKYi2wcXBRKB+zCXUSXNijuu&#10;JxEVI74D+xMZe4vAXPFApCYBa2XFiZiTAD48ljg1BHJWAhnlVCmDQVmdcn+K/gWeG7s89m1uU0dn&#10;BHMjncsFImat0cCRhmz3SCqFVyk1ELwCNi3Cy7tuVoUfe5DGfFy4uu4VSh0oF50+Zw3bOosf4pGM&#10;26czAK3Dp0+VJSRLWs4XCGz8ZkyNMJWxx/liHKOsVhRNFQoOdbdkE0LuEhgT0qFieYmSTBExWbAy&#10;O1N8UT5nEd4j+PbKtCf9SIepL+msBJcjAG9OdAUWlDrLCYZqMBQcw+ififER30Cyh6kHhQUJeERV&#10;gq3wlCQosuAsuEyCI0itCfsX/EqCb3G3B5SwgQVBlRVh1Z4qMfD8L45nW3zM5ns/SbJnS8K1F5RS&#10;9Mf3wOb91I0x3D2CIWxblXptS5jYyzGTaNSaPEVCsmh9x/0eB4A4oCxXMFRF1IHEESuqbl+c0MZT&#10;hhsApbgUcRdhGihY32jgCGr9NfKv+aPPP/myeL690kIPN1cR47ZytQIu86yhUOjcZr36aNbzogUC&#10;PlkvyJ71aGDLMlZgZBMwQs5RkHh35GjL6TLCPEOfWoEOPZeC+9xCtId/L15YIl0DFbOpeXJEqXmY&#10;ynNT7qlQIxCZYmmBet67DnCCe1cB3jwIlAygwMeXekpP+sLBnnuOWQUUUExoGPYteu6wK2qEg0sN&#10;NWZdOFNK5i66fHnrFG1F3fGKG2WrEyFWYrIC5txmACAnnK3rVgU9RzasCK45lCRuTQoxvt+27JJB&#10;O20U6VI0ZqwtBzuMMK7pEHkIBjCKYEj+JAmfEGIhMGEXSbe6ZJLCZtEbjyBWdScD+HTMB7htxDgI&#10;QJK7CwMmSo0p+i4zEg7DcKJwRGpca7Ux2eY8ZRxHVg+zZLvHCGtGJpYI+cwoyxW/wSWKWWK5mC/Q&#10;UnG92GCFdcJdRxeErTG/AtBrMWPqofQfTL8cS11bRmPrZNIzWgzphnBx3NlPnd+8w/SLE4o3IrQ7&#10;GzjbjXG5O62tmVRY5bWrG42TQsFgAv9E1q8oL0mZEnwL70uZyrEEac3oM1lNBFpwTRbIolmwEsLp&#10;DeHfpCg7mN9SHGCLCZWCqhrJO0UEq5tTH7WLkKJtfYtMQBTdVU1W720P7+b3d8jGnRBQIe0fhHxK&#10;VMyqvIcNle5FIYSiEnHQfqj4UxmLyx6poOC78e19GX039P0AoaiC2ybayYeMEdWHvaj5ujIYmPT6&#10;raUTNojIlWEge9xEDmbenXyJGxeSuXR6s9kaZDJboVAM6x7mLDSHg2F7OO52uvV2p/3o0dG3X79k&#10;64C2ydSNgWAm8dC1Nrnsq1XD5at3hq29fYiLbF3D/b2jfn+8t3tULjdJQ0JHEOK4C4KzGrSUtVpZ&#10;h4mxzPr1FGtlKtnkHT0Y2NzJQhj3eqa18u2zJ8ccKu1+sdo5wUOIAUgwPuz0roXetSQ6sry98zAc&#10;SlaKrcyGFk+GGSJkczmWDHdmtd6knNk/Si0mYSSgueRHbNi84+O+N0QxiUE2K36hzxmpBbKdAZLG&#10;sqHvNAdnMIc7dd3rMteObjwRwTkqFX2Mb2ETB5jOeSjGPTTy6RKE6V988dGTF58e/p/6LW+j97Y7&#10;femZH0+a8aAfIUUnEji2BiEzDLTr3oz/hKqhP/22cB785Nn/cPZucnZ1qZnh/iC4u/vjZt14/apq&#10;REbJjLmReex0By+vrrq9klsrBtHfLhMOZ8FvFjk9YI2hMY+G017XcVR/RrNGr0JmIMEcHq3DPqpF&#10;qqRwLSywwb1E4F/HvP/SDBx4CSd0N93rqObb0L1ZsCifN+r3EhLI4UJuzR2zzsYc7P+ETzWs127e&#10;vGJ+KWMJFS9DK0Lfh35AmkBFNaZAtdOsleTr/8/Hh6bvD/90X7PKJx+UhPdSQjqF9tRdaXXSESMu&#10;VoGSeUsjKm5XsoDVXa8cF/lPVeByYiwxav3ev/xX8WgcCxCS+5x0Ii4X3rjEqbsYtRRLDDEE60BE&#10;r467+2PO/lyKZkoEFjnGq0vECsseebSRyJy5IjiNwJ2rVrN5cX55e301HfSCIvENEHtCugAGRAAU&#10;lOqctyAt1M6cG1jUIgrl6e3u7Gxu5iESYlzbB2jg19hxTXw/UIGMjSYUcaRNXJ1fUAFzVLFLS16v&#10;KsdlW1CGBBIPyPku/qd03Wzd8mskp55OAdre2hV8/v00Q+o+TJwQh0K32vjHX/7Tr7/5ygMiTApC&#10;MvRkK985OxvNhgEhJ3JKTiMRksc8nNeNah1NPuDnxdt302aVpch5IzvJ3baGGGQ5im9u721DIaGe&#10;RdjOiPGbt69m60XfRVKq46/+17/K5hK7IXNYKQP1w8VUbi62nfGHfUl9Zg+w7EZFMDmx6pZ0KzKR&#10;KY3Ys5iCigbFi3kEMUUByJ0grIzTWthJiWP8dOBdE6WEJRqFL78CMgILUnZjVbrIuEu9vXa8hug5&#10;7RG2uMLSDvxho1YRUfJh1zP3N6g9qsB8mgKQJrMPzFct0VbPhx0nXmXED1YLNHutemU8QBSDnoJt&#10;zIhnslt7hx+9+Pzx02fBUAhFcOH2unR7xdEGA0xDNSC8JZknCluHMoUxsMpvEIIVM0y8ahVGJxIk&#10;Djg/OX1esSdkaKGMoQXLA7tnsITzAZ0xk3g/bvZDkY1+IIzcHw08mn2Rbb4oj8nv4sFVRSrgob18&#10;5AhQ/aE6Jv5g4PTdqyF88ZUDAVfpttht9mDrJBJZ0gNpAsvjbn1t7R7sP989iINHrNdda+RDb2t6&#10;tagG8xOfgSrH7XiYrrfO/+7fpd3r05P3b6qVud87x6yZmoruiHcbDiQ5hC5M/1img1a92SqVG816&#10;uwG3i+xURrLTZq16ewM+eHVbKtDYh6IRvrPXwZIdH6gQJyZdKeIxOvVq6ZptnbK306j+5hf/WK11&#10;gMOo4g4fHyNubzTa7968ffr02YODh3/8wz+mCPzyd78jCfDqmliGq0qzFhUTTh+gAIc+CgjTgMaV&#10;WHu0dCzWuz6JTvsJypGZfxHN63tHJQbMVPBTaOMd8hkwDgwLEXox6LXhSJBzzhFL7UNBY4ZD7HXc&#10;O8i5kcbEkO35/dZsjsuOZO0uVrjnEO2AGKrV7FAvQQbK5vL4Em3lNiT/d3d/O79FAlk4FIZiwMyE&#10;8TJeD4hHJAppimckeACnm8yGqDLwfeh02LHq9Xq1XoNxUiJmEDZcIkEYxFZ+I4/BaJzmMBYHN6Pe&#10;ZSgLKiJ8f7haEwDPSX8wqDeaF9eXL1+/fvn6FTJC0GBWJ42G+A9QZ80WnPGtVtu9HcNmWhoQO/4Y&#10;aifwpAT5qJgssSRQG7csRuaWyL8QhpI6oouwjkk1x4mdQqT2Clm6qr6SGSGKSYHFAh49HBa9zXgK&#10;IIZc5GXjVlt55p0R8sfM1hZWMSxZJqOYTNV886jTb+KnloueV26uXr0DycYTg1aImTFNVDAY5pFx&#10;UH/4AKfWfAvbaJwblJ8K64GVg9gN80ObYyBnDwxyqPOMpjTIYMLmAuC2VxTbPX/zOYsEvgoMT5uN&#10;Se+nOL1iFWOreuzezz5cxSoG530mfAxBpPbUUQvAAGUXYe+m/RN0zg87VE4AiYBnJcuTgQwmTE67&#10;3uS6geRKep8DkBDOmCTNIaKGyyqgBytBGdjYAmJF8FSUCRjVEnUgcmdpF6RxkBmjgBtqO5CeiH+0&#10;lUayRwujgE3E/nGbOSC7KUQLlu0Hkyt5XRzJ3JJw/ID7whHe/cLlVb1c0t2uFPQD0TdO4eVCf+d0&#10;lbYQ1mOlgrBAegMJ8VvgvcP4jbPOYmI2tUy8ZAgw6fRzoagvn+wM+7kg6SxGd7WqEdRda4Nq6wag&#10;7SIcC8MYBKRFlM1kGPtkXgpXj0nxaqlPWtQOBoo5upxkOOzQx3MNB1lFQ1KVgBIbMG6Qfk9C2yn3&#10;WBNCFZVzUo5qtvA13htrhIEBzj9Uybgj+ugAAYxoBi0E9vC6fbNAUkv4w6HmYtTpX2s+bF7Yv32r&#10;ni8Osol6xMAQpWRHHau8JEXGkD1bmXk4KHTEz1pRMnibhBANRRq8nzmgTOeAymV5iLfIeD6UQAL6&#10;WCXZoDoRvguyQkQH0P3EQk4MSKXPgU7O6YaUD1Ipuko3vqPMJmSlAg55hJsJ6wijfjc5eqMlwYLD&#10;/oz/gzs+11HpmcIDZvTFwNmQnDpy5hlMqVaHiQZTWEn+dbdKRcZFTcqIoQV8jxYXvjczGn1FiEAo&#10;EoBCjzAvqgWiOmkTGsW3EoOApSqHMc5GTFjC0RBvhDoIeC8YKGBBTMQzDOqVLxYH5BlQpHf7GCLJ&#10;/TEbkg89DFY8YU/H6lbapMQ2W90brnyzdT61+pNJi7MbE3gejKuKpAcVr0zWRZhi1wRyCcQvF2wx&#10;kGQOwoXgVS1mVFeSpMCwGcMM2bW4tkKLZiggC4YJtgxm7+pdVWSorlWaQSX5sz1g7FHr3edsfIJ3&#10;qC1OzV5V5StVir027dOav1UfyEOh6deYofE20bdzrbgBRKtjE7jvCKWqX7TP8rvxgYrzurMMVIRQ&#10;e/imPnh8uxRgZ+j0WuJ3O+UUngx6LT9UO4ezWrni1FHUNn1/7zC/vUv4CrZcTFA4ZLZ2Nt+fvEHD&#10;/vDgAT0AhAieIaXl+/O/7/Vut3KP/M6NAclBFv1ay+WJuVb+Rr2PKyy2PcNxq0P+5KKdCOfgc/R6&#10;XWjpPNHxqGtN+hgha85dXvBoXlk6hqP+NBKK7Ww/HPY9zUq102h227BPlwfHD26K72UusQrcVr82&#10;gno2m7m5JWRPi0ZCJGNwHbqjU64NuXxuH4n0k6ur5uGjTyQi3HjoWvAKPksldj3e8buzfyhXrh4/&#10;3h3OivXO7wgHn46X5da37dE3boMci6kRI7Br5lpkiEzQ9CVylf3dB73Gyg+NXe9Yy8Z85sR6OxqN&#10;LKfBSnn80eNn/vV2JIjxaf7d5c8yRA8/rtcbPzP9jzy+rtPNSJtBRCucqgUTNw5/adCf7Wy9aHbB&#10;OAa1bi0ST3G+/P63XzsCYzPONhrNxH8QjcYXK9gB3bn3Tc96WS0R9b7IJT6zOp+wZZrJa/JOndhe&#10;LHYgoQQjJJ8SWldiU9B8T5xLbJ828ZPmuONyubUbl3Y6W/8+Hvzc786bgYe6LyMcNA9cdGDmHlud&#10;HCXKgp+6E/xZvPhVMtigVr1+/ZKKQ+0prFlWAE0R3rBIPSVslemYsO1YUwyr7IHvh48PS+OO8GlX&#10;2HdDYfU99p1//wN/+MSxbE9J+OzRBNKz2tNYshHFRlzhh/Ih2cLy42J04aK69dVmOKAcodOlOmQ8&#10;6p87Gt0OOm0gSjTl4+srq9sSMutUdkVWh1qBdgeqihRYWMxdJHBYgmUZGXWc+sazp3BKpL9wioMd&#10;y5eLgyK8dnV++/plsTvCkoFMTlzUGCGxQ4AHUtmn43EOcQ471hIOEMVqBa5mMBaJPzzOHT4ykkks&#10;jznxMW/GgRTnAFgm7FHstBBToSDJsJZCWxxa2KREAk8XRDfCKUY1AJrFLEf2bUpn3iS194AMYrMU&#10;/vwHaZPKuENjxopvVesXV1ej9eLR82dXX377t7/4KaoDd69txky0Q/wKulBhXSnGAok6Ixx4MU2o&#10;VSFKCF+Lxl913eyAXG1Kn/Cz78WS4MYzRG50qtfXt69P38P9DOXSe5HMP/3qF6XK9bRYZNzCSQRz&#10;jDm43DiqYLwTM6jeQuFLUlrIVZUgYuG9sKsAagvvQozNJAFzNCKJceEnuARkjkzRtacFPri5BUyA&#10;cwAIhkHQrFwaphViEs6mKsNwOcJlD1Xb7B0HlVcie6yK+BOwwb5R1ffcqy7V9qt67g8fWL7xPRx4&#10;VADMEVYknA5as3atVy4thx23RHEMuyixmk0cBwkcpADBisaLXk7X8ttbHz3/eDe/yWSxVBPVVqVW&#10;YvvCrYfHFEEB6KREnsizUJUGwTxiNU95yZVhp+cCchF44+n+OVqEjZtJB80gB9lGMjXuD4gQEAuD&#10;u6xjNb3+UOnJ/a1MCm2LaVatNP3KR5QPilb7PzkXbHkhvxEtoqT/feBs3y9VaUpnq1ajlc9ky7cF&#10;NA0cSoMpkarJ83oFyc/Hnz7/+NFxLgyDZkmrQdHjCERD3DpLq2qhHFhqo4Xn4qT95U93Pd31cPL1&#10;6W0H5INZ62wccQdWYuMg3bkgLrILyWZkguD5Aw5AckoSTLogiLZbJDdSRmteT6FSvCJd+rZwfno2&#10;7A2ZxYuUTEhRcOTGteLVeNhEDSdereT2RKIbxOe4na/fvX797l0muxkycQUKZFLJo529VqfFCo2m&#10;kk8/evbJi4/jmSR19c3ZOyiVjUpLI2ApliRRGe+DpNcovv6yfvIVz9hDIpm58W7g7M7xyp3ikA3y&#10;l4xH06l4PCZEb2rrCE44AanMhQ4FxirxB3RmlvCfnW7Ck8LxGP2haI0hRiJOkxud/YP9DIzMP7bm&#10;pUrj/PLm9IxCuoxV+niERQj3Tyy/uX1IhMnho/2D7f0Hu9s7+Ww2HY2h1UQsLnfBkMxkKlrxvRBT&#10;Z3TLKF6ZMRVuyrxB9GyIy/g+md6mU3nCr7IEN+ZjcexwNciQ2MKoAbR4JjOwwlCTIACAt+ubW9L1&#10;3p2elEp049cd8evGU13nHHQfbmSxruFWFFYCOjQpRJVn+YfgIGWPIGAhB4wiR82pOUJBuioxAqXU&#10;kQ1C8Zu4F6QbVJUQ6zboCYiQabXUKB2xG4eQMLE2EqnX086iM9amzjgeJA8fjhEbIQGnfvT5cRzX&#10;lk5tugxvpNuB1enJSaCHeYYHLasivctIk+0Gsmw2t/Hy1UuMoCbDEV0Pa4MxjCJcSYVOG8QiEXAP&#10;zwuHgxJUzkbm3kxixapH+GBsoHzClsYGJrJjSOf4TtIfqHUmXZRXHGLsM5EHZ2Xa1kwcpLqPUR+V&#10;ylTMSSRmy41q0G/6G60Gf8QP0ONmVM+lELXkYCC6ZNNgUyVigWcIOVsCErtD2spoCOM+L1Ax7QKD&#10;C2aQXEtmmjJuknwLeTZ8Rbg8cozeDXrZI+6VS8p/7E5srXYPqWVZjrR/diPEc7Zp63a1ytsj7b2K&#10;PLd3DXv3pEsgzIS7j7ua4QhjfoY3GIFu7R/Ac+hTcZLPC+yzWsSjUYYALi2OT3sTw+BuKypek8xX&#10;pmu8C0hrJHeLXRJHn5vS86PjdtC5vm08jucwHr4sdVIOvIrXTce4tkTVGfPDt4ewBavQxQ7pU8lP&#10;uEV5e8211XGZRpqZZL/di5F2akwdYURmsBAUe0T4RHzCC5KXqFA4YUUoV0c+uESC1NACqZmisklf&#10;Y84B7RgNyIq5g3M+ocYg8t0x8iW0ZCAUbmBuObwy6BWxKZpDqDLiejqSigw94273Rh2BcoMpfuDd&#10;YFvKC7YJbMTp8xnkqNwgwfcQwyjdOuuLfxIGixgVTagTpCISuExJd6An4gNDroAo8eQss3+J4GkC&#10;tzEpFoYooyb2WJlHsKlLxO2KH5F3XYIFcNCG0k37jIf8EhVUk/CkZoXBD/kK2HqhjNLJG/cHcfph&#10;dAlUpcB6IHDpleFUMysg57dWbxXgINQ7pAdgsClsiNmKw9vw4QcZFf/sQCTsC7M/m56QG5uaqTqx&#10;KdwBxodjHgO7USwaFF+H8Z8OysHf9Z6v1+SkiN2cV7LprV4fQEmHFTNejs1gGruZMbQDcQAAJF3U&#10;Gvh8X9c7BTyCB+PmcNKe0tYu+vNlV+xS1/TwDoi/fmbxFGwwv9x+fDQobSWakVsIS0tR2UjcF3Nq&#10;zE7FWBFYlYbXRRdJ7czJ+88s7+0Frlp6eznY/yUf9r8ICehDcXyPPyh58F37p8ZDd4951wdSdUD7&#10;mEqCEPcezxwGuMz9uTXVZmr7fIoyBk46YK2AhsrZ8YMtqWiJFatC3RDqR23bMUDXgNQ24WAGfXGz&#10;dQk8j3d8OBhh4sjmSOmQzWYB5Pvd7ubGVtDACRAw3BWOh4vFAlRynnU8lhr20YTAvb5euzrkjsDu&#10;bLfqXEyPIwyXajlzg85NJ8s3b17HYma5fAUAmcseMWKDVs+2McHaeIIVljOGFUsw3B21yq0LtlzT&#10;mw944gcHTwPeVLdRKBcrHmfo0aPvt7vjUrXy7PgT4ldY6SQ9rhba2fklMF25egkpqVA89br7i4kY&#10;asPBZwJpBPLPnn6/WL5JxrRm+2Rnh8qJYJXWbF7f3dkadjz14TfD0TkxU5Ij5rj2BS3DRPXSq9eQ&#10;ZC2CGu6oZNmI9+T5ySmYSbPVLzT/WvMx0XhO8qJjySG23bO+6Ve9jeZ5MhGbWZHZutoe/6eV6zpq&#10;+smLnzh/pQVrrlVs5RivfZdc1KvTedCzkUt/Uq5XZrA0/evNfKjR/jaZ8uw8/CIWPlhOo2OrfVn6&#10;qdvf38l/nE38CY5Eg059ZlU1f4iYjZnjNppgp2R3/HHQv90fn4YTdQQWbucDM6yHc+VhXXj9a9/L&#10;1bo2ml3OPH/v9NxSVISCR3LjOw2YaJTXtBXCFwB8dxFYTMMiW/1354BMfNqlwsW3X/ukDZFEeBt6&#10;4sfoasTvXyh80kio4BAFjH9YC/aN96GcvgOC7Ar7u3+rJvDDd9o/LF9aNsZcx24mKk2glLBIYYRz&#10;It2b7blrLxO+V7RSUEOc+jwYef7jP7k6uypUS3R1GT2S3twEkMAPeT7qzW4LXqhAuECMxtRa9oFl&#10;/zb7cz6ob1EGGH6vgUjTE+j4zIff/xF3eSybD6WTmHVNGLXCxKJBAr1h4hlLbe/v8XXc2MV2Ww1/&#10;4e+16jUU5ToeQeLu4tSCGCOgopx1BhPKwUQ2++DoKJ5OA1mzT8KDGQNZDEbs1uzEQb/GcB9QPWLq&#10;0rWIcFLy7mxsCu0+ewnHOrMaCRqWUwTUzMes2lo7Qx99cbi9Yw3HtW6TA7d8fXt6egZn5uDpE2dr&#10;2Bp3nm3n/RACEe12B9R8/KzYy66WEZxedF2KfWuMp7nU8UAKCl6SiRSnHfsy/giZB599+glPDMVV&#10;t9NrdvstfHTarb3HjyIO7/nlGWLDjYA3rWFLiG+CX+ikqom0GRPyqXqv1Q0gj87zZ74j1R9QHq0s&#10;5HtOWzHU1PjqAFmXYx4IEZBK8zZlbxmasezjpyCEnlhwNFlDfe7TzLL98bYimaYOQcUuEmjZcCk/&#10;uT/tJs++x+wMZPVPNsIpF+++8bMbJ/uuuAPWuATcaUhBQAXF7JrZrJygGlzcISY+daAWSuYlNEDK&#10;i0YZ625iJrr9HnUYkm7KP2h+R0ePPvrkk+NnH3OIXt7enJydgRaAExJLQwGtqkHl5aaOeZ6TgIFK&#10;CIDzH88d2hfjOiky3e7QxgYBTxvJZCYWp2qFC0atwNzHzjxWS0P5935Yg7a9PPs5X7g3CAUYABGx&#10;Zeq8Xhu3sKtf+wz67hK2VzEySH4BvCtJaSJHwe02YpE3Zyfpp4c/+uTT/UgK7eNtrVjqNtOpFM4E&#10;nkTMMZxQjnAa0D4uX//ed/3SWDdXHqvamF11nR2Sihcj9AfIXwBBxZlYtiLhXgmxjoRwigr4fBgo&#10;gKFRzRH/ius/zj24sXU7KPRIFBPXGQ6zKTlDNRwo4Z2IyeHMGnTrGNKTUiLW6ysn7i8OpIm6B55n&#10;o9WE+ZWIRFPRKMsV4GFI1ITfm9nKZTcyRApt5De//4MfbD96RrnSr/W++frr33z925Du3vG5Tv79&#10;X//qp3/DbDH5+ElDDxco//3hiNc4+/XLq1aRYxUKIfo64QxIK0a0rx4Woo3PhNAndkS6TNGsGc7v&#10;S6wzRn0G6lKkqTsTZi+6D84m7gGYgHwz8/ZINBbBkDQSo05kysXB2Wp3CkUi8OA4irdns9tiFEAb&#10;yXdubOb39h/sP3j4kDDQ7S3MWVMpBHM0lhI3pZzqWCrMr4ZwRCslZIOFWqPapgfucgYRLRHEUD0Z&#10;j4ljhxYAHszlNudI5EAFxa1EakReFLfMcGLBvqEtLVXK1Uq1Xm8y1nUfbYgKVtwSxH+Eckq4dtTP&#10;aqkL6dm281IkKyob8siETBXEdUfol7KvqTgaZXclovO7Nkw4qkg7nSuQUwkmA/eBndIfpODPxHz1&#10;m3KImd3Kld/Zc2A2SheA2aC4PknuwXo6D4ML5pOnjaLzvEY/IGl1KsYELYrt949VTLPeoL5ld8NU&#10;htOP20gGJDhKYCKsDkMxX1PPTeZMLhdxQeqdnjKH5jWSyc4EWnKBwLzt00jNVO48Y+CkaEjRhqw0&#10;Hoq/+dc7dJ47m5KbBpJNSRB+HyJA9uXOdITDQQweXSjEaujjgwrwwb+usF/EBJ8QuZUAsooFrBiY&#10;0vcYmiQ2AeVSTvMk5byQMZ5sKzLFUS5Sd32a1IHyRkkpiBgaOjK1A0eUGpTxc+wLAJW2q41NXrUb&#10;Rfs/xVZLvUwxHFfyIvuMl/tL/Ra2XZ6ZQGpAdKa+9JLN1arUKovBZCOXS2ZzZjwajPK++WmagV+9&#10;XnjJ3gkeNKOhn3OGzoTmU/OSntFajrXenCjIruFc1wcfb+3XZuPrk1NSBzQP1gikn5kIRkx/qkX2&#10;O6cFoSxT0A0QO86wyXwFFuwhwG818sbjuQkebp1OnFeqLeYas1Fb+yxTNjoZMWhRma+0BSor0cZ5&#10;7FxXYD6szOj/1CBcukVep4wfuT+BZckTRh0K4ucYeuOBJAz0lgMJdIFbk5+ck7g+C8W0BAEL9Vlz&#10;3C/fVR38sg/Ob0p3ajNDJT9JCJw0hHI6LQM+neZM8gsFnBTgjVEDNFRDC9IUMtCgmRFvSLoWGawS&#10;uaGmmIqZKBWS0J6Ewej0AFdK+rNSdsyFgi3Pjakzrl/C8uQ+hwrInSyxyz4vRqBIkZmvUi40IGSQ&#10;4r2capA9V44guxNDKyBR+3ziVlkta/0+wxIoseMlHLxeDWvOHnDosN2scw8LuVFkzTg2OLxzYgWo&#10;1wJJPbEVy+dSm6lENhYhbD2AFon9SswrJTGVsRlnAAAmw0AZR2Hoq/siiCus4WJn8yCgRU/PSs/2&#10;Hg8a03YN4yWDn5yvJuiIWRKio3avsIofWJ1Ov0JDWG1fVpqn1rg+nlZgFc3mKLx7FHVubHBclB00&#10;OVxt3mx6P7FUlUZPwgVkbKK6aWGV8qA8N3l6qs2+h93su+XuTVSz5ft/tb+HRtnm2/BhD2ttUF3k&#10;IR+s2+wSRCUKysnL9JYVLP6MzLnRMEN6YgORGvyOe6paPv5b9X7yYHeP+SGWQjBDFQsqnR9bliIv&#10;8N8qkcIL7otLZNKFjmx0OV+Xu71mUEsVLy6ZGe7ubnNMtFuNMArnbo8zLZ3ewELs4OEDNhqYY4lY&#10;EsEyVW79Ev9boTZAOOmNCtbihkyCZrNPAi9zgb3dQ5/PhBFDEt1W7qHbYfJ+8NJ4GqwrpGjrGW7U&#10;I0Oj2sOdDbHoNBXLpyIHvU5X0xftXrXbPev3WocPn29tfdTuj0gEpzhfjJebW4+mE9/7tzexaBLc&#10;j00Lxt2bVyc+xyhMeRLS2WZgb330+MdgueAxheLJePkVTuPrRdTtNAbj68W6bo1B87rx6PagN2Uy&#10;Gonik5m6vRpH4rNh349JEoNSEI4Rpei4whIc9CfxuBkwpppn35oEXX6oDKVhb93qFKdWUQsEt3Nf&#10;3FbfjkfeWCTjnCbI7gXPoETst4Ws1+k3s9E/GbbzeOBtZUKRqN8dfJvINzh4Sa/ZyW/sbTzdOMht&#10;Jn6Sij9aLkd1cAM/nNWNdPTHjvHubPFmODmZLmozL3ncfRAFVBzrxUYimp2hAJvfuDyjmP4T93q/&#10;MfjaYWG/HB5aDU5wj2csTmCuTUZM3fmvuQjQh4gC4wmTgOBEEujPMdu0a0FbPmQzVmT3czkbt9dn&#10;X39JHBalhvKVFyyN2kqQQGpxRUXhK3J0M4iSUl9K6DsHkDven7Ib/dAQ3ndc9qkkS+IDFng3MpGu&#10;Y10dLGkCszGTbC7ZmWVkIvYXqmj+Z00gKyho6pPJuj5ff/SjPwIJBIVjmY7qrYti0fD509k0syvs&#10;hnqNKnsJmThw6O2nZNf69sLkcwqVBX4laOw5Nj2BtsvY+uST1qg79RmJzbzPCLmDYTOehm6lcowl&#10;WW/3wZ4PvTrTe6a6VKSLWXfUE1GZeK3LURkMQmrR8f0jelUysFewW2AUd31Bc/vgKEzsmNs7gIkq&#10;YjYfhmDISHTmweyYEGTEO2DJvFmRo+ACwGuX2bqQVRAbqI6K3Zw2DivY6nCU+ujTjw+OQCMIYaCj&#10;vzk5v7y8bk9Gn3zvi85lEZ7/biIxKtxiRUgzwzdwrPGuiRZZhnrYzyqgnVx1xaO8I/fKycRoEOXh&#10;fLx5sJFO4s++lc0lEynOks4A54S+Ho/k9Oj55TkQVw67gemEigvaBgMjuwm0HUJVM/aBIKE2TSmK&#10;2MaguYoBHpQwERJRM7KfM9nCkoW60gwFI6JpmHlXnpGZyB0/pR7yBvVxe2zm0hU2iJmMx3AHkuJ7&#10;tQaAhSspF19gP85GmYspMyFaxTvnW3Xe2s2pIoXc1Z+yk9p3gn1LcCdwCgtwhquanM34YQDGClRL&#10;YUDlt2L/6jatTtM9HxIm3qlWJANtjLXQLUYy7O5MtrlrdSNGRPLWzt4nn33x4OCAfuH6hrHSu+EQ&#10;i4pVPg8xD6PLCbWiIA0I0ilgAWZHI3Zv7iuuG2Dj9fV1GaOjlWMzk25UJNKQm4HeghkEU165zB/m&#10;Gvbi5acoO+3EeTZ/Pgfr4wFVNyjTCkm+FPEO00VwBQffcI8E2n3g/bBmOBpS3OOp64aIjA+9oWGP&#10;8OM//ZNPXnwe8QRQZl1fXTQ6bXxBeacl2nBOwisg3jR8UwhefLPuvnMtm/py8WbljGSfNqZBGDuz&#10;eVej3kQXCnFsRt/LrSHPWfg2rCxKGYk6w9GF30ZLJNHYUNRY/DwPZIfAxDAVea/ok+iWWRDVavni&#10;ugiDdtTvAUMRjEsc+2LqYt9Om8zS1+jP4/EwtTqU0fL1Jf4zDDKuSrewcoM4uo/Hpq4n40kyans9&#10;p08P7T16sJ4NT3718z3v6nHEeP2rv7saz8IHT1f5o8JoGUOstV52b8ovv3yl54knTHGLVGv1Dnp6&#10;IQ4wH/dOKiUhHjlc4Hg4NLiYAI3nlaubRy8OaLU2NnI69D+YA8IMoyCfofyHAiyOmIspdSa7tmi5&#10;sP6LY8QbZHCgGUHxH1Cze8l5Wzmpb8iCf//+7O3bk9OT85tr2uESBGKupB3Usb+/v7e3xyfcZhjR&#10;ZNJJQEcmgMNhDykPd1GxXEA3QfLSDEtejwslfzqVyG2AkWWTmV0UVTx/mkCQWu5kwGncWGl8KMyY&#10;3sDM4heen525HyYTUrzwvVSbImAS2euHswCAn7GMPfmx7f2dloz/yR7xhRCZUoKrAaO6iaUyVo7n&#10;dDJsdCiLXYDxEqBBd+EPTN1OXBNDbi3xMF8rV0VfPF5mkqloNkWpTHzrGAdb0sRpjNZrA1eOrWQF&#10;4vrrm2gkzHMQ+aSkz3vAaTknEKhwpBNSRR3Mc5MUB0XIprxmjmQ7K0hjq2ictHNsFupuE2NPO4CF&#10;+4azSRYS6CkW41pA+Friq+uT7Ac++RAPaCdD2J2SWEJJaugc2iTtPuEqcOuJ5YoY5vf+/E+Pnzzj&#10;GvDIeMnQTHAe0JQSwiWeuVx3MfeA5GmgWuRYlm52Ku4FgIHobKhdZRSCvlHxZO4JYPbuIKH2CtP7&#10;7qTHXurKX/BOOGTvJvb32FwCuw/kw345fELraztbcIry/eKEzX9iYTqZ0LUyslJvntuSHR53QX1Q&#10;bnASp9Ip1huHlgzqqA0jYedcvge7Wa5hp9mmNJF2fTnrTIZba23gR+w+iZhhmDPRmVvPp77u1Ve1&#10;zuP8dmUxxOorP4schna9RkxcqojanPmtEcxNfvPU5WW4QHqC5iZ1z4zh4YmXccwIoRYcrDusUYLC&#10;ZE4kmLkMn6TtUPLr+8qeEkgovRLa6e8P0fpKwSPAl3xAkKTiEaEv+JxHxIkgfoEYrEJTazsQDp0B&#10;LfAqJ8JnDIe8JK67i5PyatqiyWSdiJejDCaBGGVYyQ6nCi85mERGr6i4Mi/w4n8lA1nhFtGg0mf5&#10;4PSTLioTWn6Aek3ieuQ9lcILX0l1ttmn2t3zhOAHeEgdKOgRQnKxW+G7vcSg4FSn/PlUQ8veIjMs&#10;gXhhKYPPj8Bx+D7dC0jYG3cK9QLmcXMcr1wEvnmQs4v3OVAdBr+MJ5xrnJ2p5qGc4kcVTybD0Qgo&#10;h1Rj41GtXq2WOMK6TA5otaJIJ0EH3T5SI2F9wrGNBGKJcMp0Zw1PLOAOBVyUbcJBI5sZohKm2ex7&#10;YpkK2mit48FsrUIYyWDTDOLgzfYZiRvWqmstekvnjHeGgTs/Jo44GM4gn/EtXb6Fw49K53Q4LQ0m&#10;lVb/ptG97Q7hcxU6g8J8NUY3zOwAziy6DAohUQHjSodhEu8GmKQEqVKYcQhJSYZlmqp7xWbAtmNR&#10;wwFaawWnq/5QkT7vbicpoKWqstELoXfZOK3dAQq0LuizLHD73OVtFYssUfjKdo/BAGwOTguW1XcX&#10;r12pSA3DD6rALVvFeo8W2qajCkSQ71CjYmkFG81bvyeBMhC7n1b7+vLmFZMctysK9RjPaHTdN7dX&#10;tWqFWT47J4c+/0lNOxoTnICHuIOygq50OplcXfw2mghls/t+f4I+s9m+ZTxx9PAzzZ+ZT30kznO8&#10;Umtenr0nQWpzI8H0FkHLykG2O1s07kghLgncOl3PmcG8uhbofd21xslocV7rnHS712y0FHjk4ySy&#10;YYerVa9eIzrde7TPN7eavc8///z161fT0TwSzBevBxtZmAiMMxZXV6VIcOPhg2dv3ryJR2LlerFv&#10;ncAwyKaenp3d9MY34+V5t9/ZzH4WMbe7/SLIFpxYxzK4mmJ/tyROplN15tKZ03c3AQ1adrlQqKWS&#10;TwaD61Tki5ub1m3x69myPbSqcGyC3hdGmFnHsFzszJyFWOQhgMr7b0+j0ZE1Dc3HGNmlpssOrma5&#10;2J9Hg/uj5WvdL4rucBwDav/NCVXY1DCR/nrXwUUs+FE2eRgzs5nICy2QHM/KGB9c3f7d0vMzzK9I&#10;qjPCjJsd83HW7cA36lskVM5FyOVpmalyNJxZWw8nQzma1tYziiiPVoetsrByEvfgrzB9Z4KD2Bbm&#10;As0JozRuKI4S+HZ2B2gXj/ZdpShknlbh9vLlN7Ym0EYCaWPYZUQ9IRIn7l3RhIsBkVCt/8vDxb5F&#10;7ZvWbrfsO/z+6/IVxayWk+hDIcs9VunPaQI3k5yRAOZ2E6ikETKslOem2HzywVPGm5d+2RmNP/z0&#10;83Kx5NH9sXQCqkx7OobFCCxG2MPo6tJHJia2zzIXk3Az2Tb5jQo+V2uZFyX9FVo9KAoLl3/oC+89&#10;ey6KZS2EdobNDT5oJJeH7sFMFLa6kwRt0nSp1znEcSaazanpIIbSRnFssg6hTHNhGaxwvkA/Qx/C&#10;60BFQtIe5INyuz1xuqKb+cRGPoJxUDTKSYodmTUZK+kHoYZCHmMoTlSDMP2F9s8IivtAEAQ46zxp&#10;xslL9oto3BOO/adf/75XqfEUYIkdPz7eyW5GE8nBYr734Oj1z3/LY704eOBsdwjMJOcCa0CKUqH9&#10;Kr8Am0CkBsgQ/IU0ZNcG6pT3MKmnlXA9ev5wO98u3qJbKhWKTz766Pj4yeeffrr1+GBYbH3z6uXS&#10;NX8AfEFj6VjgZC5UT/vdtt9chQTaVZ5AP7SMsjXx3/wnpYu8K9TKErIKy2m26IFyOB2QvUmzhTrq&#10;gnoXTWePHvuYiXvdhAkuo8Z5sdgXswdnanNzjIa+358KjUtOMTUdtaXaFJ+ikZAYVZnsKSK+/Ktq&#10;EtVtcH9z3t+f8tTm0KkEIadlllwkAa5wgWM6KoUWRSxETcIoISrP6EWrtzwxsjUAdIBVaf3Joy5d&#10;X9fKRQikiKSEL0M0WiR0/PjRs2dPjw6PeHb9fo9aj3uYh7OtGMRFmqJOJEEszzWnJ302BSGVWKFS&#10;6rebkFZAg0gC51nxIuW0UTjrfRP4QVkg5aLN87Tn+zxlfpECBkVfQPvH18UUQZW1/KdSx/xhtd7N&#10;JVcrbLER7tU69WAkBGEG7dif/tmf7+3uG2Mn86SrZomzfjOWhISGXXaTVOdRy2o0sEV23L711t77&#10;pi18/atrf+zZj3BX/d2byzap6MuxYzxEVtAgplu13YJngonJJiK0Nc4dLIjpviULcWKJhSRJtfhj&#10;4rUzWwCkis5yvWogdyverNGYjfuxVBYzg9dff/3uzbuLy9tCqcrVHfZHZ++/RcSRTMV3tnbzG5vk&#10;SlxcnEDtZ+yy8xAgMx4Oh3bz23CkL88uMFYJzU3LvbxsXPqs3r9+dLzr8pGfoD3IzQ6eFaYuI76f&#10;CsZmxdKi20BKA3P03e0Z6BRHUiKZhDDCEcvEBCZh+fQtNxhW+TFctWMJGGL1cv2Xv/jV3L9oAfrR&#10;0QjcAg7ioyWJ4Q6cSihHQGc0Fo3FoySUijtXAJxVXMFx0ASsAq4UFDkif2G0wbuHHhKOMSAZ9w9d&#10;NZScUrFwcyMsgPfvTy4vr5hH8EV2JPYivnV7a/Px44PHx48woaHVowPCrpJuqADF8+JCfI+GQzmJ&#10;/YFwLEMcYBZB89Z2JpMLhaPimoHYiq14TdnPXiGiNaF2Hm/k1A0o61lSsSRXDYmNLDreTvYrmfFI&#10;HAzyIVH9CPMev3WvJ2xAtPGyk8lESiGBdliCukfFRlSkogEhymsAy7CSNEbjbv/SuZlLQzTrQOMk&#10;09mv53by2CIKScshemtoaJrDy3RuGfTTNxYurq12B0NbxgdqT5JROk+YetcakMLLXJO8eBihYpGC&#10;CI9JBtic7cbL2QPCxmMyJ2aYB4Ed9j8vVNoVKVkIF11QOLPFyKtWJZ0dyinhEEqGy8Pag/r74E4p&#10;9z1Omb44scXHSmdAS5+Kxj86ePzDv/iLd29PfvVPv0IgzhOLECjPj87mgXCIC40QiksMXRh/UY2D&#10;RDd71kSawPU6zk2TiDEkYCuR56Nqvns4wm4quKrMGexWRr7AZIuRlIovVEehjFltMaA9HpU+TuRu&#10;d/uCCDPcbjYj2Up89MmCNMmDwdShfxJ5CI65PupVsngVFKKyztF9QelABDOby30diUnoJdW/bQIn&#10;ft8AQAEPUe8zBgwjyTii0lxYqXVgGPbXyJTvzUPp+E2jltHC5oOj1tXlqFemPfL4gmfnxdvrG2JQ&#10;YnFk92FvILKYeJlUMAyCxDilVYHFQc4LpJEJl2oSIR5Wdw6dXbnBsKKjH6UWlRqZpor+SixJJJOW&#10;/kF6f+HKc80ByhCeMJrgWog9KE2VbJYy0uASIpEn5WE0okfRIp4IXMPGEnOkCipDFsB8RrpFXCdR&#10;PrgqTcveVV+YPHJ+U8hIEKNgsIoDLSWURMOJAx+1vzy08ItkTgo8H4siqEMkNocOLXMGhsLiTSL7&#10;pjjJSEnD9RabIuF3yR96MfH1lmVFXPsUZSDcZmYDIOusRQzaSIWSNCWgW8p0hjdsM9K+MAufS/HH&#10;haCKYbaNklbCNHDMM/wk6HQR1vTaoCP8CjjMMFcB0HjmJjsU7DGVqQEHdMmbSdqVPAcvUwAkuMBh&#10;WBLXmvBFyxCe660GxS/3jbC0celmtku0B/w6l0GkaTyYSJiZKBmlwWjcjM86IwRKPn90PsUa1d2u&#10;9ibDJdPnyk2VcYIGyxcs1jnWg9LT+nmPPTIiEYIaCVO8/PkS/L/XH+ItRxk3Xs1HM+IPhwP0adNu&#10;e1wrNW5qnVJ71OiO6kOrtnD0Vk6yXnqijVkNMffFpxE3KN5PoQFT8Uo1dsdw+2flrCIZ2WWEPY69&#10;O5sVpHhXBSmoUO0VQjq9q7Rkf1SuWEoUzfso9F2ROssYm9Db66vzNAFw1BtCNeGHlLzwA9JyB0Ta&#10;vAv1xy65uJXtQ105/4tdBdsO4b3YGogbROf1dEEbI3a64VgISTJRLxyat+USEDNGTVA+eCLnZxfd&#10;VjEGLc+7+s1vfwaJO2rqXcCMVtXl7kzmA48/HAjkotEN1J0BbyQW2t/f/pSqYDiYcZ9ABJ3PO5XK&#10;OwS5cOQZQ2gGhhsY17Jnh9j/rVnj4MEXm5v7zW6h0y112m1U1U7/EDsyw5fqd2nnvboZubh9NRiW&#10;UNusJ/rUg5AbfuzMCAYKN2dywdcBU0t5tGkgCPPfLBaHudxRsVS8LV4hZF0E3uw/3PWsDs5Oi/Du&#10;87mnGGu5neFQVCNutzd+5fFb3W59tS5u5JIWrKIZkTLJxbIWMmLt9ji1qaU3dlOZ/eWIWUemN6hs&#10;PzCTiT2cc7EZ2ck/0fXMeH7lNN4GTGtodShQMZPuNK5JD8CqmagNvzfZ77BppUljsea37QYtyueX&#10;74e3Z6Nu3QiY89G6vrGb79R3dF+cAYnT2R6Pm1gvs2Fb82J/8VO/1tQYbjHIM4BPfYtJIhrchPfW&#10;H77z+IrLdRtYwpp2h+O609vzBWa6EabS9mhtZp54YVlAiNMFMRMET3idGffaVCufk15aPzojexJx&#10;X/bZbHhu0ebtjd0EcteqXYsNUPh73JwfjGFE+S/9oZwwdxDKfZv33ZryfsnI7fud1fGhm7ORGfng&#10;udAE1ruDjUQ45JOzVUw1xY5JCCnybt9x6aVL4ZGIhR8N5mOf8dmf/zn7Nv5T2Ea56CYC3mgwhI/K&#10;YtRbVqpLKHSTEciXWhx/WKFS7qvxyow6GfEwE1muJZ2tmdp/8jGXhlpkI5GwhIPjRuSKZQqmwCL+&#10;K96Ohn1KNLKF2erUgIXzYiJNnmGyl47Zc9ZOET6gqZtYeiwq0A3WFwNy8LA8MVjd1WZV8gkC/gSZ&#10;A3tb4WRqxNu8dPZHc3Jt5WCgZpLgDnu9y1Nnz6RHE4CHgQAmBYnE0YvPn33vh37DbN2Wf/Gzn//i&#10;97+plmvZRObHP/4Xf/wv/6t0bsNLqgqJ1bD+0LO5oD9IUgLPgedMlQbHh90IthivQKoa1RLbaJKS&#10;LQhvGDpG4Pn3MsjEuQHG45///B8RF/3d3/0dfi2R3fznB8/oCWPxMI/vooudjVBqoc9TCnjVrqs+&#10;UNgoIq1QxZ4ISngaQuoVnE26TeEucVLAVBbv2rGFE1sumhATDMbXZMbntjYeHSG+JOZ9VGg4DOPy&#10;itQl5Bmu3YOjcqNxW61SapB4y+PIRqmAU6lE1VRVLJTlLpRMqLum9A6kvHux/2wz59YSmY6QyIQ3&#10;Jex6wnIgKrkZOvCwMjWmuEVaTRHo9uCaOBl0KGis/qB+U2gVb0hFCAdcJv6S40H59pxxCvcmDApc&#10;PQzibqLJ3Yf7xFgKp0xFAoAGsDIoFGHgc5/bAzxwNdEBIszx+UjGg9LXbje5W5Lk0QeDShQgc+Lv&#10;NoH35853RIDSAPAu85BUNSCBfI899Lk3jOEbvjOfkSth7wb8COQw3ko8yfEEf/759//iL//N9sYO&#10;FrA4h9Q7Leha4j4IcAqxZDwW1/9W2XX6Ltq+iqK2Xgwq1cEI/+2PPse28T//7c9//+alRQKgc6XN&#10;Vui5etjDYOOk2KAwDxmlwNtSrECuPz6v6v0TdztuFwFlecG4HqF+kjcAr298EKcQhCZEyc/gUk0n&#10;TXLptCDuTuJ7Xq7WyiXSoikLmt0OGAqWvVwxYpHT+Rw+MWM8ALyeZDROHAvxXORA0k155/Oz179N&#10;uOa7pMVbM180ucps9410xWXG4hlEWRCMeLa01zxsIOQHY0R0x/6AhQKFudwnQFwo5mdEwnghEw4n&#10;s1KlfnZ2SYVXaTbje5tOj98gMwb3drKwxgQfjJDDcLeyMyhLGL/BI5EJZwRRTpHES8xDmNuCEktI&#10;BwIHUrKRWQBIypsvvRhDHKwpqH4MYI8I7APqcr5KPne312+22jA3cSmSdPiTM870aqWGcgsWWygc&#10;e3Tw6Ojg6OMnT4+ODgkY5KZqNJqFYrnWKg0GPbhjHh8uAAYI4ebGxtZ2PhSL0I9yMSdiHCmiMPeB&#10;pPSqm0ZcnaS5EqRSbmAZ9MBAEutn2QVIcqfS8ciqmU4ZEUdQTgJtCMVBFqfSAd5FaoqYVcwwMVgk&#10;k8wyXRSGCUc0yCjAgyko6THR0G2tEXIEDIc7v781da8wig46vRMv+iLkZD5Wl7jTuF2vry4XxToo&#10;uyhhA/ztpYWjtaL7X1uikYvGEePLiA6Al1QfTr6AbgAc8ZTDZkhGnvxTJEJ2FjRq8f7yeFAB0zHS&#10;VQPZi1hO09g9lUrS4D1F5S+Bfoxq1mu+R8j0g4Gtr7OHMXhc0bJLm6WMZ3wu73wwwY//5c3t3//0&#10;H+jKOPN4vxPRKEwH9hkIIipnjKmftB+c37wSTpoFZwut5mLFyADFoEKVnAwGFIVBeF82N1Wkpiqo&#10;UH37vRuhXHNbCmKzVW3WuA0d2IciOLzMptQHX5QGWzFaqZKUUl0IQ/LgikwrgU2oFlfOIIlVXj8V&#10;LL9c4+3uYrTjubi8YMlGQlGgFaY54tqI3pJ2202MiATeM9CY4LTVrIS9ztTS/42rh3wvMHW2lhYB&#10;7HgnW9XWRvRBfDdaLrx9sbn1+Y/+JPDZk0K/otVqb8/rEBfdXm02co17LdKPfEEYO/psSAIKIguj&#10;a8kszfBouumZ+Ri2ijEjanIWPB61yp8FkFbCVxRmIrufXGUk/yLVpVQXE06pqUGYUL3aCQBsW7QE&#10;TuItXFTPLgsvLBP1QGPV8/gJgSDjhOdAIlVYc2rIcEqTsu6Cds8qUHNiefNpmcSXujsmq0kEpSLf&#10;k5mCnM0UbWYQeBOWnPAuMVqEqABDUpcNTo04JfpNcHbObpvGQqVhm4JKsgK1nfR1LCsOCkYuhDjQ&#10;GYrPJAvLudSW88AYS13IXeKIABoxAfdWHQy9ApEGUm9JK8U9hUxRQt5dvjCeCZhmsqkBgfCny0JG&#10;ZUd6FtMFJjpgRygdxE1G+eSyu40pt0VnTPskPlt6KBwIhwlCLNbKZ1cX5VKxWam1KzWrNcAAmdvC&#10;vZpRdYngzxMJOMLeleldh7fiH3vcuVjyMBLJNcp17GSxW2O71PxbLn+QQQhWNhhcAWb0muhrQphP&#10;iY8OxZNUueyGGItDKvP1p35r7mM6MJO8ZR/LgzkAWT5rOhGZJaKxrTc7xUbnttm6KVbPu63bdvdm&#10;OC4j51ks8STCnbnH3wze7UL2HuKwP1EiWZm/cJGV9d0d50itpzv0z24F7TkLi08mEMr1RzWBd2gJ&#10;/8Qpwi3CtIVhIMShSrH4/KOnvKDvltd2ha0m2WI8Y5PxvvtHtlvFarbHQJz+XfT1rZZjNcX3q9X7&#10;utMvad79aCiPWxA3d62x2Nze1kyDAQMDY7aQVrsLkL6cVE9OXw0GLUCS8bCjgkUt08R/MoVhjWZE&#10;rKkQV3A0YOcRZ7PFkJ0D6l0iEZNqkioK4KyJGfKS4XWzczOetne2Dg1/5hbIsX4mcy3Dd1P51uHq&#10;w+8g0ag3ZF9NBn0Pi7ftWDRH8m2rW97cShZOm/HAw+0n8Xq1S8leLF2hldDpmrhpcRE3nMGo9+Lq&#10;xrFm4pSfrYYPj/ZS6a2Fsx3WXhxt/Y9M/PYeomZc1dsn6RyNkHvCNu8p8eupiofTb81AqHzubdeG&#10;3PX4uNRqaMyzSOVBQlbeSffW1+xcTpYVSr52wzfo+KJxXA9+7w21dx9gQFK/ueB0TrVK3Onl5aq4&#10;cn7i8cTGPTOdePLu7VkmG1+5r830BTUuYXM3xW81Y7Kzsz939b/44R+N+i/CoThVje4NwweqNd5w&#10;x2Qy8S/f/rvlsrKcAuElySTSueyO0WLdDEcXSTPj9hcjseWg7ZmOCEWFXaa7rc/0EFqV/sTqYeRI&#10;QJQvOLLWDVF9hmEUAm4nXavQco7oKBUL7xIcQGdu30j3m79N/aBYrF1dogmkCeQeUvxyOkaZYXGG&#10;q7B48dPnTpcKXkriO3Tuf3uXfnel2AuHv9U9r6ik6uMPTaDQQRfN/nAjETKULRaVpWoCbf35f9kE&#10;cjuywKdGePvpU4hzKBGo8ECvhs6VQRwR/sO9lqNWx9sDpboJe58dUBXBoiJReJf9fMQj3IsRGmpP&#10;GIbrpZHae/SMrCEIlnSjKGnwSAhHiMbFaQFl+yw/HFTLVSohAuUko0lGttLmsOEpx0AcEMVjgPRL&#10;C8SYwKdYjF8sKgzOZFGgUwovDXoCCDKLKfX0YGZRGyZSOXRkyVR+CvNFBMF2pyISDPG0km6VuoYq&#10;UNBb2TxcHiOR8uMYsbv7g49A+w54Fe/evfuHv/nP796fAN9vbu785Q//xdEnT0ZY1JQLa5GUO6hX&#10;xe9FtiXqr7tOXHz8OAhhm37INFdyGGkCORvTf/znOnw/4olWi3oT16Xjf///+avrs7NvC7fYZjRa&#10;rafPj0MU8Y06XCWJYreTCFQL+AckUJ0xcoZK8Sp5VGpcrQzGZcQqSQgM4LujCcNUAoRS4TCCaNzZ&#10;JBpjcyf3+LGOVGw5699UEslc4abIaHwyX+w82L8ul6sk1/vcD6MhMDrRMPHCVLi26vtlZC2yQHV8&#10;i4BbeRaqE++/1LLadwXaY3V5uK1BW8GmeA8woBuRIMZQXazVVA1FUYajymSGYbhMQgiOwEaCzmnQ&#10;rrWrhVblxpqTmT6G9ILLKOYckjc45BpiKrCOc2sRZ84MP5GgSaMPFF4oKRES/6gm9+rWFHs6YGW3&#10;ZwunGUOH6whPZ2KJTjKom8qs/g9IoP3k7f6N99GGH+zxio1t2BYYNsPLHsfIi5Up/51W1n7P7kdC&#10;vCW1dkuPhP7oz//8+YtPkW/Aye83uhWrg2QtGZCCpMdRj2MQ08tKd3V65pnXjfnNulkcrrzT3Y+c&#10;+ceOmf7yf/3PZ+/eO0KenmNMJU61RHGI1+V4OuCeYy+BxcszRgEqjCQRpAp7jtEPIiN7NspzEmNw&#10;tBpup5mIw5brNxpIuuE1YQwQSIeQVF6+PZN4L9jLWAVMx4NO89Ef/Tieybx++QaxycXZTRvUTvMF&#10;Y1Fq706vF41EktHYsA1desyN0h0Mm+OCu1LaGVmLdrvqXJbMWAmJq74HzGCC3/SrdJuWZlZGGJZW&#10;4gHX5vbW1gbziRzKLAnvguWCsbWFH1ozHI8beDWNJuVKA6UMkqhSvZ7e2ybbRNNDRONRyiMWZTOi&#10;1kKpRmmjHCUXwIZjojN75K216RRpBDhaaAWRZWZSKXh1MAtM3GhS8VQaf8xYOIKcnU6cWgOMV9B7&#10;CnPhDML+RL8OtZT92imWGZQKTPeHg3Gl1ry8Lp6eXpxBJX1/en1102q26ZBpXvAO3d97QBRONBbC&#10;j0IEXg5RVoBE8lswEyeVMbuxyc0rxTz36pMHeZoJEDN5GzEgkgLaLx2hlD53ttFiIkK7suJfRffF&#10;7cfiCdFd6gGAWt5pm+6BbE66NPA0KciZRHpX1kL3BcZziwUt7o7rFWiRWXcah1mrX9kKBKru1VbX&#10;mzjaGa0tqJbh0Zr3sjkfSx+Vile6rdqrE1e7wcXqT/rc2Th2MV5ABQLhqz9ncqyDsbH0uL1sK5ce&#10;MhgxjZBATPijXEtuJjpeaIGIZ2n2JKFF4WAiqGULns58kp8taj27+FODFiBN0hrAn8bQfxXRYgmA&#10;y7dBAPAS2IGGYzpjZXOJKPL1kDFawnA7DeMospxSLbNb4cgeRF7jcOM1DcjCBoNdlCgaOBDJPETg&#10;Dg9hNomkQvFcgqWCE263PcGils01FIxqepASnHcOuIEqSawAAXY4/CVek64SEiw6QzzQcbuhCJAm&#10;jgvO3zbOIFgQLhqksdD7zeahRBQojih4AQol6IdMBeaeEgIiBiXsk/yRfYT+g+4Ic105AQBnPcFA&#10;dbWMReM3b96ypnf2d+aIy3wa3BoXuDOEimhoMEapMknGE3RY56VmwLVKGWEL72nizV1srzBZXDjE&#10;DssXh/v7rkyuf9GKuXyrsHdQbedy+/Fs2DlbN0fdyrKFq5bR8z5KPY1iCeXLYjZIIF/X5UmXl5OY&#10;yxFCgzuVnVoIelMAISa3oEjKlAqOKFRAr+Yz6KmBKxVmSuHNDSqmPhwggJaSNuGAqIOLgCQ+85+M&#10;tKYtOMERF1CkaxYOELI38fiaBgkMA7SBDIsia80znp4bvDA5WlgciDJkQbJYbb4npZTM0kGuwPmg&#10;xND5i/5GJvR8lQEuhZqitJBmuuB8kHw6HkxcQFFB8K7BBMDNErgSM08EdRCq2dm53tIigsDb+jB4&#10;NG6ybtwRl1MXFtDIZcBOUlRTyehUwSxciNXMN0NjuXBjpIcYEuCRQQ4iGK4AwxmQSEoGQJ2Ze95f&#10;D+rzNnfFCM8NIqfWzAiczI3YsPCl9UiCtY+nyTUHeAWGIlkHbJVEq9GUFxDQjGgAxYfX150Oqp1m&#10;iZIKN8jOYIhXf6c17XWocUIwWdfTmNsVWSy9ZFVM5/UBJwvL0e+cdE0/rDg3xjsJcxNO+3ylE0BE&#10;pQRtGcYB9CoLxel8zHu18iyQA9EtiQkOKRo8LbGmo6XFToYR4prbmbNDxJdMNFerwXzSX4+bVrM5&#10;qTYGV6Xm22LjTXdwPp7fThpXk/HtZFTGg5SQNsd85JyPYRPS4GMlRwYiyxumjlTNAKlkGy2dMGd5&#10;CyiZiVjzg1iS/xpgYi4iH+HBS1UiWlAxhuWZyLhhzhRcvPHdxs112RqOnh49nK2E8oH9kyRccTXY&#10;np2+ubUEWae2gTXDj4lFmMThSIgkeRacRuzbHPMcinBrBqT4jC0MhYeLzs3NVTiYY7lqvuh84gfy&#10;CqwnJhyQ0HYycqDpeT2ciW3k/LEg1qGNrjNgpJu95hBCjz/b73XX63okvMP0LOA1ms0za3KLyyyJ&#10;p55VauKoI9ePaMlujeOrjORi5s32nctwOLj2YtwvqkDmtslEuFq7RQmfjGeubt8zb8GFpVYoMUIg&#10;pzUWgzX2qNGomqFqpXidSbnToef1eiWVirtdGyfvf1Vm1u7yZffSeih7eU6OQjuRWzVaRXFfdsWH&#10;07JfL4XD3qi+OWiUgr6QwwkTFfAg3GpfcfcMe9wakemqMnU0IZ4RsF4s1L3GPGiaU4Y1wdGYUDct&#10;Foxx+Dn9mF5bCeWs6/LqA1os+sxQaLferkJCy8TYCekT4eQzkVh4fbWV963my8d2XnpXkd/+rBuJ&#10;uEOpQpiI11WwNbjeiFLqj3sdyx/tZPdWQX3L6wonI/Gd6E8SwSx1ZnP401497tRezyw0MZfebLV0&#10;GVu4l0bUa3qfu1e42yEBr9EqBnzpZr/PMTWfpnhrvI6N/a0fLn2d1cL0mV10m7iEzFflkD/r0Rpx&#10;fa83Qp+T34z999nMYQBQauaUoxXdhfKttxnLrHGWKqgZpUPp/LR09sbwQ/1YwFBUaUpCuGNKJclU&#10;orsSCzgV387WT/0mAwnFeqaVEAdjvmLLZ+86PVtqpv62vXRVnS39iJB51M+xf1y1re50kcHnRnyS&#10;ia9EZcPSkCXFD7ODiiWS7MlS17NTY9U8yMSPn39y9f6sMmhHPBKZYBqoscPsty7ygq7PsRdAKQGF&#10;n11OOdko/ykboVIRm1MfWATjIini+wuvI7MT2987L5ziTxIi85qllY0ngtFxoz1yTYN1QjErWKAh&#10;r5m3W24oqatpiITP+USiqLwQ09m16TtHg3r19T/9qnZyEp2tEx5GZHFXOIaN8jLgjmKLTJUejJuU&#10;hBRbwxFMFowfcBv0pVIPnz4P5bY4sHsE2sruumLXJprCwmR7jem8WPug4mNtjwrF9ru3o+rt3OpF&#10;0uH9wwdHz55ldreqrdZv/+lXv/yb/3R2fR4HIG6h9r0CJuNt5jyYcGoqN2mZ0CPNo9pWRCHeqiEN&#10;GQpcFL/Ouc7YbOEuetaZZ38cZVcJOmdn1Yv5FB1E7f25AwpHIvU4sfG//Nv/86uvfxVaTvzLyXSO&#10;t7dMrGy95x1L/q5PEeRP3QPsF0KrwD+RE43bwOcNdyY9PCEDSy++LzXqab9rMxb0umdRjvuxz3F0&#10;lA7B/VpHCeVOb3mC/tNKAYzSCnofPXzY+vJtZ215YubzRATKnxyowIEKeVRu4WK4LXAE8DzWNZz1&#10;/OMMspKH/RaqISo0tm6MsKFm+vw6PmEBfKHFxlO2OC4Pl0S5pZNEQHKDLV+iXxGSNG0U0i5aQcE2&#10;5VaSMZ/M5LlNIV/UK9N6bdnsuvojr6SrQYrv1pul20YX30VAFZK8lVc/vEH+4gXCjSM9i3Rt9Opi&#10;D8uTYNPmoMKajN0RJSgZc/hkUmotZsOZGKyCOSHpp5fgnZVZMBN2cSuA5wlkLPQ9OWkEP+Lk41SS&#10;MC9pFKg0sG3nVBfNCaXGbGZwD4gs1IFwvGENHBEDR1BzI/JH/+qPPnp8GHUF0NcPOl2yln0JY4ME&#10;x5XVJ26ZHZLst+vXvtN/CI3e6fio1gdXs/Dy6Z9MszvL2+Lgr/7Dy369TzCEywFb1uPwDlYL3qQp&#10;RtLwv5QrHoggN424kSh4Qnxd1CRaEhSY8qMFFTe+JXoqcAMCnikzIU1itM9UgNDJpR4TzFcopZbh&#10;dw7H7VA89m/++//DsSP8j3/3n9q9pp6AKLKKx/QHW7n5aNDsO4q31XA4TjIzkyPs3/vFwuDs3F/+&#10;ajXqRDYyjkz2bDC7Jsd+LH3LTe2ahj+SyAbJ/IFwMIXOqhmxuHgp4LANJUHo4CS4a96ADt9xvJzl&#10;cw+u3t5gmrC/t2F5J3uL9TeTwmcZvVssRCD46aGFxRCech0azggT85DfHNy0/vZ3/xQ/2k67AxYz&#10;YA9SlxU7QIO2jfOG5BzsmIYjUqdhp4Hvgvslk3hgbe7u7O1sYxa6lU5FkK/DnaC34A88d6RdmKOr&#10;yAXFZBMjQaX9UTAB6w+63nAyaLbqiP8REp+en799954JRrPWmw2RH0DGxhaGdsCFyjpoaplEEkbq&#10;RjqdJXEiHHI/2sjZIyXRQbOYhVMujjSisla4ij1xUfMg8b4AtpAsu7UzQl9J0yhdphpp2wM5FiuH&#10;imLpKbhDukkFEkIdC+CmIonu09VGOjHxrkAtgT1oFPfyW3OTmFFkQSPeMb6ZPAF8sd4Wr/7xH34W&#10;lqZTfj+OKEw7GStiYilOdJGoGCiRhGgYwrtUTp4CzlApImmjPwDN48mISGQqVmhisSCuBuKrwSdy&#10;McUvVJolJbfjxQrgpmacApGJBahAZ7S4tiBQnoPgoGIzo4IHidQErQA3W/A94L30bPwKka7DByBP&#10;Tzwh3OMZtwGh7aTC+IUnK6bw4Lykq5GlFgiRor2Yo0oRWLk/aLc6U9hyJJL70f4yPPIC8HENAz4N&#10;tThXmlcFJgC9kNdIWc4VEEMtdGNqDGWr/uTghakFpKkboJ08WxH+rTBLoHE3RFRuE4nsqB+Ok8mk&#10;NxxwU0nzLsJYaW2E70YdAc/S7cP0FCfZVrPFxvno8VOwIZGuuz09OlO47TKJl+KBX4LtnWcMH48W&#10;S9g1gOGMLlrtNuxkV0QfFeufbj3sZPVys5GzPHuffgT7mWz4g+29XCSxmdsk1uDs9pozYDuahmc9&#10;nI5Nn7+FJ2Gj40vo9Njj5YhfzJUUP+bpIhiEdRuiiKGJ4rJL+6Sie8RCQ6aH4iqNMlUGsUs4noJs&#10;i6m1Otuw9+IJCzqIup8QxGDMCAeCUV9/VnG6MU/WZn16INQBoZVv2p1dyI7N94uaUqWnCL+Bah/R&#10;qbDb5VQRixdZl/xRYT7CxhGauLA1xcNVSdAkkcvWtPAEFcOZ+80l5p+iXMfC8m7wyS+RFk5Evdi8&#10;iF+isGMkgFBIkvxGjGeIjYdpQzFBPgJdG/WVMIrlEQRAlDpNJbyIDal8RiunJGeKcSjrU9mScIiy&#10;TctlmM8GU4v2ibSf+Rq7vpDGb+BWg9nA6IGtRyiPmHhKlyN7ukB1OGiR60FZjEzJ4HbhQIIj3Wh1&#10;q602sXSVRksGfnCDFLwnaqopjG/qOnjaAI7CY82kEjs5ZFTJzWh6O57N6NspfzrCENmT0Jxhz5KU&#10;es0xQ9bLm0ubLe0xM39Goi4nZniYyQt3V3pXIA82RHY7ih+vNIdCUSHsAnUwfK7FZDRjqgBTqdqb&#10;VduTUmdc6E4K9cF5qfWu3H5D6zWympNZd0Je7hK+N0Y+JCGLDT13FleVuQADoKDPpKDF5YdXapdJ&#10;EF+YmkBFQ7SEJRfLiOOdDrUHaOVcVyuF+bR39HCHTXNs9Rcri+fp0+h1+fm5WHFD9bJDpZS7mr3P&#10;cMPQdorXg9vNQmZp83IQgEEhwJAAePkIt/pAuNPp5XfC/en7zvjrqJkhqhQcI5HOkH4WDOrReKRZ&#10;r3U6l5n0VirHzBfapdyfFrDZurOY+urNGs0z7xy6FSR/7AaxZDAWN2vV9mi4Ams3kKAwjMnmHx0e&#10;N6rVSCSbiu3hMMfopNGqLh2N4fQqllhvbDwJeA99rpTbaemGGFO7HEY8dVSrnQDWewMzM7h5cX3O&#10;LHMjl2gPpbJqt7qHx09CkRQWptfX72u1S6wNezUswRN+89wXHD7Y/K8d8812/xqVsWa43l98CVmU&#10;aMD1IoKxQG9w7l7v4rQJedC5TktxHPD1206U8dyvuudw1PclUuGZFTB9x4NJyRP7x+UyJ5uCdPKA&#10;3rtQDDTEVYEsZAN6NfHK8pwGjLZpZFk6QJfO6R973BGU+qEws7ZZt9NOZ/XB+MSMICBa9rrUTdA3&#10;SInqLGekDQE1+PujUqPzTbP9jdgwmOcoiZh5uma71HtiWrtMD8cXoZBnPdrmUFp4BvBmYSE1muNY&#10;fNvjTXen3/qMWcj9r6wRpG46NbjPuKTi3JbzuTdIcIGIG4/lfd4kjva9FiUmEFdYUR/wYsCEj4pR&#10;yCAKHBMKcf3msnzyFpdeuU9VCq4cx/Qf4jLPUXlX5cuRIZo1heypj/uuTxDyD4xP+x/UgyvgUc2J&#10;1XcKHGE7Q8hnDsdtd9IZW9kI1aLQpPkhZjeK/S4/Yd/mNnQuP8gEZLTsBPVnn34+7o+chp99p9Pu&#10;1Ft1k3EeiqbVrHd+QsgbO5XpC9ptqWp2lLZXcRPZZbGkZjwHowH5bxv0N5rZOnrMTM5BebxakeHe&#10;nU3S8RQPDsHfDaBwc25bAVIiQAYjAYzqvtfuCB8fihp6CkgfML0arfrNDfjgy5OvMNnvVqtMd1Km&#10;HpMwAGhozkAoyulHugFnJyNXCNvkNmA50uiNoAZu7u0A8QXjMXq+rmV1xrMoppDEXUJIk19OdSo5&#10;5GKhV291ypX2RQHaveZ0pzczW88OHn7/2U4q8+2rb3/9Tz+r3J4DWYZ0GV4Tq8aEX/Ydtgp1LcT9&#10;BSBjRXkvfjMo4bi0c+cSAQ7FXdPtzHzygyf7Wyv3bHJTqYklp+/s5Ru8tpE1oqw6Oz0hHMFkz2EU&#10;FTQA7sQo4jsf9hRAeg/7hFNptiKeoYNRNDFwhMFkQHnIFszLbLKefZ4cbH/3ipqDSsrBdQga8Kjm&#10;+JBM5/lsKoOJYTI9di1J+C6+Pi32WztHB/su3Aen0k4oSZKce9xDFFQTMSBRFFE5ekEspjxJRrtq&#10;SsFRPp1OuMFk0M/myfPwLCCA8o9AZlTMkIa478BkRMT4v5FnS9WnbmZF0LkLj5UCFlsEzjjeKWT2&#10;vR7YESzFybC3QoyEsIIggmqxU6swH+VWCpnRZDKVyOQBOek0WHKsRgVGUnlMcZsUSwGG0FJWyaSR&#10;nDjOWkUruZOoqLmKouCuHaMhnkEMFt1wSinD+ArbPrgEJzJf4Iek4EMPQIMZAMTSrH6f0m7qWtN9&#10;zn1QLq1YJPLDzz5/8YMf/fD7n+8nkoH+1Co3qBECGXMcmG9Nkdr7OmsPYit/uRC4fLlovps4234S&#10;HZxGKbo9338c8YesX/y+e/JmFHJc9xbd+bJHxBMtvRPWsZpA0GJ7fIRr8EIgdwj8yoyeq02DS94v&#10;a0Lwb+Bi26RbOkSGOpTLVNgyfsJ8AbIeETLUx8FQBekvzSA64VZzb2vre59/Rk/81/+P/+W2dI3N&#10;rM/Qrq9LV9el2do3w/enP7Y63X6zUSzftrqtBYmx0WB2O9/pNAPh5HDpeX1drI2m8eyWBu5XrJ7e&#10;nFIjD8HnsI5xOTE+QO5HHS9sWAkZVmAtfTZyMrwgGJONJ2ffvi28Pd/a2KDPEQvqm6ZleB/tbXAg&#10;ogRstDro5nnzKDgNIwh7q1VrtW4r76s3qVwqhJSKwRqEAhoJajWhg5JGISN/unhCJtjP+wOc2IgC&#10;xNulI8inMn7PYDQEAWaL5ISDA8xCd3az2RxfCaLYCQbYjxkIgx5x6Sj0KAdFEYZyyofdEoa1DJ+x&#10;xxPYAP0Z0VwVwqOub87OL4AMz87P35/SIV6UShU2WEpK+t5oOOZ+mErYJSk3MTe9CIulC5LAFpEh&#10;yRZ71wRyjCH5FetzcVheh4BYhUsMSw1kyTZjFM8MyYlXfZQiV0gjKVgwD4RBJVRUasTpNM/xmTS/&#10;LFyaozWj0MNEdhnTkAVzX+B2ipUOxxOzgeKg/f76IsS0dr6gEBU2NAHugQAmE7xbXNquinO1SZu8&#10;E0ohIdILWmzwcdYI3Q5LjwvOwgOjZIPguVHRSrO0BPOBVifQDqimCAhhcqqqi9XF3zwNu6cC6LeV&#10;uHbKAgctJG+MSVFJCTjp9UmjhZ+PGULHhQrWpsWKqlBxZVTnNoU1wk9JX8owTkdMK46s/AqSSXga&#10;wRAobhjvDJj6snLEAgKgimZV9giboYZEh3fZ9l+lqhA5oDVBIMt+LT2BOryF+rAW8ze5CGKj5mTX&#10;EINBcQZf8zknsAgR7sPoaUNhtN7Ji+82fftotwsC/ubGoqBgkAuFAdYfMDaCdWgq4vArLql0y5po&#10;KdnISI3Hx7Z6zc7MUAW0k3keT6PT62C8loymGB01X13kHx30Y4HsMgDVqayvR/0+NgChpSusBR1R&#10;o+ac3ZxdGW3wzWWh1+DWAdYDREU25F/OuvMBk15Ff0DohfELtlUygIb/JldG0ZIFEpPbUWn2+H8r&#10;gz5ItHicVHJUC++H68XQEOmbCDZWhnNGFiytjNejOdrjC+FjW4FpL2AGokhxFkQBr27lXLSHG7Ik&#10;BEQV2R1XUmYKd6RAqUmkxlGZtneBcx8MISXAXlowCQUU+20pP5TylM2USapzsgArnoNWgyRCrxfz&#10;GwGVgFIZX9DbysMqxxnqN2nQFeILgWNKcYWZLhohyhlRSMoDKyMTufWYEMtQk/uT+aQ61pUNoDTt&#10;oq3g/pzSrmLsBo10PR+RhYMDmQPG8Hw4opSCV4U83cXeAlkUVIpeL6CjhGYpgxfS6qABHTLRwBuN&#10;kSX3Kfupwd0cjRjhKJA1p8XXr99VqtjMNrs9wgIxaCBLXZ7pRGhseAy5w6DeLMqFK+YLZQJxfQ6v&#10;LpY1M/n4xnZqZzO+lYtvbsQ2GZhEg/EQDj4AKnB0V34ATTIgsVaYES1gsffY+CA9ISoUGU3SFQtY&#10;y++AqMesFyxU+c2hWgBXx/ZUzGIYQ8L+WY0rzbft0U17VGj2r6udy0bnmk9ag5uR1ej1C8Nhbbkk&#10;53fopXNjjjUb04vDfyAujCvMnadkfCw/dcargRo1IpeiUiqR+4qk3R82RVHINrvCC1eydni2THOl&#10;+Sf4jzdbWWgwKrDvT3TDbEcAamx/wj+XsYzITYmDxyhqtbbq9UK3X3O4x7elt+GYZ9h3plIZDVUm&#10;wz4TfK9ZLt+GTROln8ebGA5nufxWnhFMd9Hr4v3mJA4+HAu2OnWiBYNGkhr4/PJNvXtt+A1E1nrI&#10;TG2mI9EsAwKd6KOVyQ3Y709CGCxmNtiIarVSNKm7vSRUhjPZ/UqtWq2dW5MGS14KLUckls7Xau9G&#10;/blmzH2ereGkkYjm164hCZQsJ3a07//gR5hHNJlX1t8iFK9emEwENreDHIcfHf9Y82U0LdRstNaO&#10;otuV7bah6+N8WxlPiEO7RtoX1MgcG2tavNfCQGyga6ZzjZ/NSIOJPt9zrzem8y6Nl7AEXdgoVcZT&#10;UCJs2TiSYtnkM3rAaBg20L4fpaL+pcvBoUNgMkZwULv9wTCmwr5GYYPI+nDuhmiTdt2TTEB6H3Xw&#10;9q6sguExC3DYZw5ozkZwT0+7g3f9QWmy+E2/z5Ns+bQuORnexaeaPxEM9w18861Qd/yV12wwYHI7&#10;dRB6ZGCZvIm1fygR9nrS1miHNZaP/Xg4qhGxhDMeQ07Nn146mxguOsd5NgFeDl0cayFm7hlaBD0h&#10;NBc7DkcduFJRqpYM2pivcXVROnkDFiNVL7MiBBbSf901gZJtqcZhNpnZ3u7txs6u92XAIf+pBlb2&#10;+XI/EFYQ3N38V065O0sa+dJqXehZxK5liZRhhKiclEXMYCPmH5pAm8SpGrmVjznd1ubh049uL28Y&#10;QsFSYxoPXQLONxkG3Wqpf37KUqflgAtp/5AtzVXDOLs3BRejOSILU6LhxqAm6a3c3sMhWSIBA+8I&#10;JBw92A+QcdvdqWsW6I27VydSHPCYPAV2cOwrGG+PhrCuYf5BDWJSS8sHx3zSbjsZvJqeaa/fuCkU&#10;375pXF8NWg1UmdC5hKilmhCIW6lUgpdD9jw18Eoze7hqddrMb0LpTHpnL7KxHUhnV90BNRbjIaV1&#10;4wnb1lVE3+Ar5phbEzS4pbPTxu2Na9SPYEy0nTs6evjo8OGc5qNeFj2RUmFAIFC6hjvauvgfUxUi&#10;wOP0YUIn8X1408sVQ9vR9Hp2Pv/hvNeyFqNdPebb2oAyc3V6fla5iue3D6LZk3dviM/Icdg7HBOe&#10;BLi0cF7vaoDvDgUkGF7p6jl4ZeQgUzCigfit7smS7HX4Q16aQIha4WAgE2JZUQ5zSvvMZ08SGM8Y&#10;rtrJxS2GhuXyr3//eyrJ/Y+e/uDz72nTdWFAeKb3wCtxZcqyS9nAcIDLPcglE1dPewBBkcvUs23N&#10;Jog+FHIHNMKuHiQYVK4Bxz0pWwzXuK4S03fnlQo9jXmvLQi5myPIgf2B7iqvUtrO+9pHMT1WDBcw&#10;FHUApDBrFYPLQbvarRaXSFesgY/J6mhItgTeaV28lbt92oNYPJnb2kqQ/wb/L0pogFgLjltt0GCp&#10;ygQcA9Lg91DEAg9TQsulVk5gqhVVRDwwAD6jsKXM42+p+pCFQDAhNlPG/QQ5sjnozFGp9qzROGwG&#10;nZqvMe7XRp1oOvHf/sW/+ss//TO2leAiYPWp+Rt9EDFEP1i+wZiCKDZYQAiZd8f6za2v/Ho1OfPN&#10;m4TX9LVkx0i79h7zy2bv3szfvyfC+O1iUezOW9a8zRYkzE+VSQXJ3O+fcKb60FSagWCIA0vIAYw3&#10;cdngplBlqaQei3AUAJ8WmHoLXg8OwIIeYwgpF4JqCTMiyK7jEfJcQBWOEHYqkma/+qdf+8cjti6m&#10;/eFIDCVbqz0plJrfvjrtlm54E4mmFZTYT7j0mnag2+7GNnbXepiEysjmdnxzF996RqO0f7ig9Qbd&#10;Zqsl6QLzeZcDbwRyAJYhCU9K2gpn1a7pVhQ181E9lUwXr4tvz09+/6tfNtrNVa0derL3wxfPoNZQ&#10;P2K1goxeKBhYFYwnL199zcL79PDY3Ms+evSQPoEFympFeKOsBIUgDL4LC0p839l8JUVYeXIwtuJg&#10;WiwpjTC2gdVJ0BxSDjRE8MCoJqgiCJ7d2d3c3999/PjoWFxh9hidw8SEBiZB16ulmMP0OpMRTlLU&#10;V5AAqBVZLDJNhhUnrCMWCLcq44puv16rYwoKWvjm7VtaQ/dhJiUnhO2aL7efdBGirVIpEXb6sawS&#10;ZUMhYxXgSTRCyzVWrRDleXzxkmBEL6iSAPYqaoA3WE4b4XCvhHjJfsH6QpvHgWB5HfpgFs+lXy7a&#10;WgsgC2M7DcGZHhMmJD9o+AhxDQYTUcJKbpu1VbUFpkQTyFIUEyTYYJxbKoKLJygjc+Wcy5O3xbKs&#10;EHYK5ZkrbihiHKp6OVkk4DOgfHbkg/htAqHLq+Z94M9oSNqPcGeFHaQCOnk0ftY23bY/4bVIFopg&#10;ZLBcJNNO9kAVFyM4KVN2fDx4QD+cFOlU4Nkyvxe8CFYvFZ7kMjlwr+EPHALuIViKEiEg2D6kBpSN&#10;pjUgqQaUj6noqNvuwAqQK7+Sx+Tu5OtcI2BmcaoUqIkzTIBHcU/14+whlBu5IACSbpioKKA8qBzh&#10;PUdi0XKpLKlQ0h/IRncXU22PZVUspByrd5G+Qjq3RSbQcOBD1nptSdQdTMftHqNNJ0MTRPNg+RLE&#10;Jz8jxDyXSH7HnZo45iEtRAHcAwxhaumDvW01utHNXN+z9DdGmZ38z95+ffObV7njQxxRyCwJ4+Ht&#10;18a80GiwdF3ydedHh/vQBdq1BgPlJoHQM8ugI81EJssGxxUSd0yZFK7FHso8lbJY2CPKzUSFRUi+&#10;nqSxjodsSkpkDq9WShv7Coi6jh0+GokC980mzAjEFAx+aH3wHgTQGnhnAy1qUsAFp46+5SwJDVjd&#10;7TIBV4iNPfjg0WS8rmolbjweWZIcJIiS4l5kZupf2f2EciVrUinOBHVX6X+KXyo68onYl8lykw2C&#10;xo5nZ+eSu1HESdSB5BzIVIWH5L3he7FKYvjG8UArqJ6T+l0iHRRevmqC1R/Z5Lg2amQrx6kawcv/&#10;VyXjktpYAgO5MIBfkGMkIQbe42jah+w9xZV5AVNRWN+MJuhbmaiiBsYPGSoHnBbZhgTodMKBZ02B&#10;0uMHCybB/kWrg7pmMF1SHuG+EI5FddMUUgBDovmCsRa4NBNrSolRB/J/b9KbtOt9/htSG5ZT0gDh&#10;oC3w38K/cuRi+WQwngmls5F0NpreiOay0exGbGMn8zhjbsa5M3xJ0xvTnREfWsQ52UI0iijYaauo&#10;A+A48IdDHAjRYsXyMu3mGfQOL37JxkPS5l868Ip3jWY4qi5bk3ljNK8OZ7VG95rmsDu4bXZpDs+a&#10;/fNq+y3sr+mkAU7lXPRcy6FvNdEcU4NzhLNEbKimMpFyua7OzxbjwZPDh93+3O9mrKxBYfISROSD&#10;K44jncTRUuxThYrsWOIi6VX5Z3LUxfFYBoQ8pMz1BdCV95x50LD+/vSfls4OLR4aeybpYeNROpPD&#10;4yCb2YnH0tzmTAnI34VTh7qf0SWPzLvKwTceMjFJu12hUuk6nYvOF/0I/cTeoRagzSMDaEJybSLx&#10;YDQftobksA56JBE5pyFv2qkzzBqsnCPddLTaZRKQ3I7IxVlPd/vNcKTdr06sBv7VjJ9JV3eTi5tI&#10;9DtADitIUucXDQGsV04yoOIbu83ycLXENtYIGtuxBIjcgEqx3RilNpajwWw1fvxo/09rrRNXAJW3&#10;G5G91c8kEo+Gk+rC0RiM6tBQyXBn361Xxp12jXQVvyeKaarL2xn2LTGG9WPEOeuS6eIZLt1t3Ug4&#10;Zx9N1zX4+1ALI4GdfPJTURaAasxj00Vj7b1lj5c7ZBogHlC29NV+A3Wg0cklf1AtOnyRV7gjG64n&#10;pevmxfuGGYw/+jgaSyEnRpkbox0NmsQnW4Zvw6vfToesRV5dlMU6HjG/NjoNyCCU8Pg6Zvxaj4EV&#10;gDbpUDAwPAYaRfEDM/2fBmb/Gvmb7h/jPQmtNxSOB/3EVe+snX1MzWK+z8Las7DxxO9L+90bfucO&#10;mZGjSQO3L/HnUK6JSg4gQmKIPARp1q8viidvIMdLLWbvTaL1hzkiA9PvNoGC7HyQHt1X/Hbjd5de&#10;evcf3+kKlB7pw7hQ0ULvhofLIjJfa7YRM6QJlLLBQUMhUydFZVR6LgUm2fJCYHNrPUsnn3zy6Xwy&#10;9Yb1mGH2e7gyONCBc4ASFjMtXruXoqqn8BQ7UKHGKW8MoUhIvSIPKx2+mIdqXie3qT+7u330mNsM&#10;s3ZMIPHdY0FGDBxfJ31iTa8K615VzgCACIpp8ZJmUsR+s3AR/zckEHfAXoYLOwMijm1IT4BI6BpA&#10;D5i2QTav3lyTvly/viHDOCQWCSSE0W57STNiPB6PxuByMWHlVIZk0e4P+9OZSyP9MLv77NiXSlDC&#10;MzaDyoNPn05BibMuKZnig8DFou2hSm3Nbovj08ubTi3k82/i4o5CqlGdW2IU5oZ9I3JA6chseFXF&#10;NSvHM3Hq4zIpYz8OG0QOK28n4Dv64kcBlBErq/zV+8t+98HOwfHe/rPPn8fzW93zwutXLze2UnHO&#10;KDK0zJCkKUp1+88+7AZMwnkVAMxNRxMIg0XCWEVVwk5KfjpiCV9nNEVxHouYGQO9sI+qCy6v/uQ4&#10;FjQyUW1YqTuCIc3ju7y+HLQHJ+Uifq40/ZmH+5/96Iers7foE6TitI9UcFUlV9UlEQpAWen711hT&#10;r2vWwhNPM/cj/RkKzXA1h0g8xAtQ2mCQZ5g24FG4qIoIU+oZDgAJjr7TEKoF8YcP5TWqxgnq5lR4&#10;nLxgMCLpyiTIWOYFEA8w+IZPgOM+9VmvXicnGfLn2hrNBr1Ri3xl+ttSu13HYI2UuUwmg3Mk2r9M&#10;NuvDfgZ8X4wChPzPwc1BxIlpr05VTogLhLCs3B5V6Ul/KBw9xc4VV3qJixBTKL7K65PFjM4T/za/&#10;b7yeJzJJSkcSa3742ac5YK7lnCp93hsUS9dYwLnIvkymMRMBFAGuWcbNVbXoPv9Wa5365jUflMyZ&#10;k627nX8ezm95u/Xxb36+6JSGSXOU2prNYueNKoFpuJPbdx3LTobqWGmYERxWmAUwoxF5Bv8KcwYu&#10;q6SQQURX6J803ZzEDDscfsk9ZizF+INAF3kpvEzJ+p2OoyEDpILOMBkxmdYPCQYDG/HRNc4w5EQQ&#10;Px2MKLvDugEERbKHEY/SxjTqdXq7URtPiv6sIwR6l2bO2R54vZEwehkxL3Gta+06Qq0kxN0IYiuD&#10;O4GbXIbXdv6SUI1FscwShlrLPnDbuWQ84TXDh589397bqk86V6/f/W5Quvn2FZniLGXwMFBZZNaS&#10;V9fspOMRbNCczFInjcO9nRDkKWQla2c6Tq8IjDSnsWT0yxLnRzgV2CVEXCxW5sJXkzJSjVcQAipP&#10;R5U3DRhhTXmSkATRKLZBDLtdZGKUFvFYYm+HjM/HT548PsaylnJ5fy+bTlNYwFaEJKiacdAf0fJw&#10;JrJ0xKUKCrr0o2AGzENEIIBDhPvxZk41eMpGUtATJNmzu1JRfkyxQZQdE+8ZOxTlNNUgda7p0wQW&#10;8NFQSQ6BqBIwhpL4LCGAKKKZrD32Ne5pMaEBAQNwIzjFCIw6vYfpfHczNCs0MrrJgkAXFM+mWK/0&#10;gaKCBKcMGlAW0AfCXGfUwQCHlcFrYpRLtS5xOOTmamgCcd0QuaA90eSmEvfSxRybHUp9pihiAwVR&#10;HeUeO3LAD/hDpSxIHTTLNfb4AZ4a0B+9qAoRnAUNjgySaeHXzPGnoe3k1dnWTKxVWkoujgA/K4BE&#10;ASf5Inxw3kDeG95Rod/RmiogQJxIMWT/oF9ngofIiu/ni+rZwj4VPxuuOU8A65rhYMAL4aaJ4jBr&#10;BHk3sAZSRb8kSzMzoFjkB+lxRKEkrFeVbQgpWI1xhT9Po6O8ZHhuQI+8bfzNYz5+9oQn1qgzvGTu&#10;gJ5NOborc3AgCMUVFezW7mruN0f7P3GA7gG1BLzo5aedPty+Rq+JNpdTi11m0EFYNeH2Et/CPlRn&#10;ccPnrgV0R3bD1jWewJsPqt7GQ4TwMKnVKuVHjnDwaOtlpxwuDR4dHbVGPZAZAFKZk/l9DH8J1nyy&#10;vbXxcPfy6pJwiNp0tB6OycaCJBNKcV84UP6xhom0Y8/UTCTCjeXULzG5KCOcMOu4S+nzIXFwpit5&#10;vGQ3yKuXwY9SEQohw+fmOi+mnvnIBcHHCGlULJ3RJf34pO9fTwxyeEHxh4ue5awhR+EdVBnLigMo&#10;zjCCyinCp21gJldL+i2ZH3JGit2uDbOrC2lbfFBsCpsbuTgUA+AgsW23LX+UhRaPrAJLVYumbBtk&#10;g5D+T/ZRFU/ISuYTqfNQfgiZSSgwApMrlb4woPmfzC2UTQ2vVikcFA9VocrSktp599zKtKYy/JTH&#10;V1npypeN8wnfLRokEgW4W8m7XZDvwDhtSJe3xFZhSR4UvFNuYDe9ChMpuAoRjJhMkwssS1/Ip8rL&#10;DFYCq5lNTbzmRBvA/UA3ogSMoq0E5GKbw/uXbJ0euvBi+f3F+wLuV7hH879qvdcC/SVYfiaD8snS&#10;M10HVm7DGQh7tGgglNDC3oUT0+fNSCYbTuVC6c3IVj6az4XzGG+kzVzKzCaD2XAgFfImwr5kxJd2&#10;rfDtS3hRuC+DrqW+tPzLKYNRnLhBjHXpN5dwUuAyiJuCDELEIowUGQh8yC96zVGlaRVbk2KxUawN&#10;Lmv9y3Lz9Lbyulh+W62fVGpvuVuGg6v5tEak4WiMQeN713qYz5DbFwMicICALodsA8rSCEkFYzPx&#10;LQBo5a6W5Mb1kvgO/jDJYENAGsmKVba0Mr/mfmB3gRjODDedzEBCj4Y2H+58NpswioX96EFWzulH&#10;bYbxD2qj0bC3XNBmoNXpNuviPu12zsiwheJkhpL9oWSva9qKzQJKZDyRAreIhQI7u8cwlHViAjmm&#10;BUzrBwOosrsQUQgl4lSi/CC5iNaV23i2+L0184z7QWsIJ79BrFq73fB6zER255svXzqdvZC53Rk0&#10;0uljoibonPoWe8bg0cGOGM+s9c6gXCx+3W03Y9mm7tu4OXfsbz9jPAI5p9uhF2i5F5v1eoe7o9VB&#10;uGiMh15h/rvxr+0aAey4je3tmK550hkda01mqb7FhhapzlZv2Rng10SiEpFn+Ld9viG+ZGhB0+Ht&#10;mO/Ig5po1gbIHSzPA+5dPdix1r8Lej8Jep/ylly/PJiuTna3XjzY+O8aVavZ/+ViNZz2Q81Kd/cg&#10;AvWBkiaWWdAIL+bMenCwcwe1h5rzyO0jhFv0FKb+EPrz3HXTb9NREE1cnc57SysJk8bhbc8c5XCQ&#10;dNXiiBxCD0o0l38OZsiYiJHuYO0gVSWK8xrdx3KW9HtT7umj6fpnuh8AJwv4QqVkDbGn7hHYxS3D&#10;qS/gsfqwk4XBw6HhVq/OyyCBJO/ZeIc4k9wjgdIESp2tzk3pxZTDxH0HaDcX/JNEpNyNt4QD8Qd0&#10;SLUE9x82HmcT44sggZa1QVg8bZpCVyjC2C9Vkyj7j3zvB2cmpAnTwdxKJR48OraGEy/TYDMseCyG&#10;Yu4ADm0LBKC3117AOMEMmemoSv2f00HZxajA2GkCEr66qvRHvvT2/tOPsPZk+MQXx0whPc6gX6cG&#10;t5zTVa21GtSkl+Dwkq1cDUYh4cznpt9N9UQtwIvFE06KbKiEcERWgR79VzzWwUAZCjrV1WBISsC3&#10;3/ymWy1TsJLRokNxwuglFHFRHaFS4pwW9RoZxQgzvcDILaBtnP3D0d2Dw72DoygBZU53bzxtDSfb&#10;WpBSTYoxLjg/Sh8o0YWT1m2pfHF59f60XiyC+Iiim4ObUpu3j6ctnTRmFoLMgs0xpEeJLO+ZiP0Z&#10;oRE9xB7u7gW1g+dfeCZQvlfdN1ddt+vq9Pof//bv4HQdfvbpn330OdbQkHhWnRZzKTAeFUZ7997a&#10;d4X9vsvoU1FwuWHEIUL+mykj4ntJ7pgiYRKqi7fRwy1tloyFEsKlpIlmfQRiLz4JoXFxL8tnlxDy&#10;yPSgXTK8micWSsXi//BXf/3V5fv83rZeuOJIuAMlFFps33VenKIB4oSzJnce9kqttTt5/NTPNhUN&#10;LTifPE5z5UUIF8b7RUNBQJOKGJ7cQaHMcpFoWvDaV06tf/gQ0FvdyeKba/8mNaJQK0G6QPgZql6Q&#10;uEV4eLDSOMWxzBZHAXQSDJZm02GzDjZI305gNEaCztlwNRtC9Ctc39IekAywvbVLtmQEQ5AcHmkx&#10;v+6jG4dOQlQ9BtzUgfyfqrvQ9EoQvFDe0E+pxs+2OpeVeFdGiGkf7wlm47wTPAferT7Bjg7cRzxP&#10;9/Z/8vxTfbkuXV+h4We46t8MY1qxmcyaDm3cmV5fF9yaZwTBp9kKnn0V7b5ZeQghsJZt3yKa73/8&#10;yNCT7dNv/bdn7tGw5PQ0c3uhrUOaq4taCfaUZF8owySsAhhV8P8Hox7aK+YOUgpEYmzJa0xTvDrl&#10;4dprrJluKNcpqmEf4zlqBmV/LmQd7OYUp0miJr0+9nDxLub2k7xJfLD7dDEStUJylbw5C9QemMk7&#10;x4NZpzmsFfvh+IOdvWlvAJ9/Opk1CQ6HjdnqgduCNqGao/ZYTtH+WSxov2cNkphKxCmuec9EDaq8&#10;hvjtYIkcl1Ri1CHgQEBlxHrUquX0LsKEcL3do3+GdArDMzCdNaKev/ziR9Vq6/TsqlSplmokxbTI&#10;okU9hhGgx9DH17Vf1y9iPn9v0GMcQxA89xuiGniLDD2pJjn1Kbi5v0BKbHcf3ne7ILczDibQgMXY&#10;T30BoJIhmW0nLoHvFFeYXyz6/VGz3ioUyryb1zdXzUYTuBgQKJFMELp7fHz8/PnzbShD2XQ4RCq1&#10;cNZgkNKHsqNwLUmvATyABc/jiSzs8eaGTH1klqPI07wlTKftkdLdKERFjyoOOM0NHb+YI84WWEeE&#10;iRsDcINHJkbBMsmQ4ZN9UtDFSmDMHX/fFq1TM9Pm4u4CJ2xDj4d2c616Kbb2giCktBhXmRgENg04&#10;RpLgJjuza+ZzYWAlCZKTGbAjdaC1WKLmYgrBTFtCHSxe1doMYzwrlCpxywz4qdxohLiy2KnwrCTc&#10;TxgzS7jYwGIoJ0QEyBbGWAX8mvuAQQ4LTjBZcY4RQd1MBgTgkUoEOOX68jhSEAItohWUmcwCN1Eh&#10;0mApIMmTtMIS3ipB8DIlga0rFsVSbmNlIWNmCeCQFkKGrsKMBfTTYFrS6XW7HDaiTCWGSPPPEAWC&#10;XimPQcH0RNwI2s9QfMB/YkVFj2iDOdwl0h1+wPTkFajhqjL+lI4ExSoUUKJmwvHoxdWVdHrsKTJR&#10;Vf6ZEigh4z7eNp6YnbVg/1GPcPeHlhi/Ehhj3Ed8N/LCy5srbv1puwVDkzes2wPn6wpjUVIZJmYk&#10;wYif8QxrGWGSOK+yfdMLQF+eWcGFM5CNlW4LD1Ob2WcHOoO7xTKUijaHaLEsyOaSnuP3/Z4Iy1p9&#10;Z2f7qlMDcBrQzA0mkBiYXQTj2EiSgo0fcJLMaLGGWbsmQGIrOMC2Dk5olsKvxnyaQZ4QgXkrlF+O&#10;wuZUoYLLmujAxbpGWH60brjdEJLedPhGoikdQFkAbkQz7OmM26NlY4EEQcbWEqcpjbIsXWn5eN3q&#10;xFJCuzvkT+V/C3ynDmc1omWxAzADjrHLU7FBBoH1QLnJTS7IpXREQLprxOHwLJlsIvET+z75w7GH&#10;qEb6OjESUOHybAicRkJhUEeY/DoY9zwSAxdGemJtacvebXqXcHZEfqeIPDbHW61pEdEKN1VuDOF/&#10;iz8wk054KuBl2EqDuPMvTH6Y1tN2usjaFc6RtSDkewCnnWzd8WzMwISOW+TpHifC2EgE/zN4iOJq&#10;RF9PMg7jOElPBvITp0n0SLDeDLYiGI/CdDcMDJMgDHASDObzZnuydklBhe8nabST0YK4gn7HKtxc&#10;VkuVRrXerrcGcLqGFs8DRd163ieXEDqv+N6MLSzhSZkgY8a7NsLecFSLx/gTwAkLB7d0Sk/lYk/z&#10;0aON0F46uJPSt+P+fFzbTgX30ubDuH8n7N+I+DYigVwkkA1r2YiW8zkTpj8T0tKGFgPe4ugDeiGY&#10;b0zqR2A+8kjkeHtWb81qLdLR5rVC+Ztm6x1A1uX1y8viabVx7cKRFw/I4bg3rA7HBTEFmTe73eJ0&#10;0kW+xsRGp0Kk3yZdBcqDKIHdGFDdXpyLFyiEc0OjzmPDYVvhlmMJB0UhEZtNNQt9HZFhVgunKo87&#10;jrx8NMSYCjseN8cYTTkb3WDUKVUxwuEsjIeYnUbD3L3WZJ1B2OBdm0F3p1tbLWZiru3DHRAt8QDH&#10;NUaJTHIYKfJlSgRUnWQoxSJZMDdg80Q8MbE6jdZ1LOmekAPBgeqbOpy96aSnew3akmwu9/aydnN1&#10;9eLFjs8Ts9Z96I6G6U4nN/SIv90ouVZQ05c4eILsXV28Wi/HGzuh0i1z4kwyra0crXA4Ua+POGQ7&#10;g5vFqttuV/DZ5jZGVxnUs47FdjzBXTNPJfKFwmVn9K1fEwJOODnFaJZNb26B+vpNrKRcdeIM8d5k&#10;+I0ma9IngpxvDUmWzKLsC0wqiHwWX87YuTpmwLkzHQfGA0+7ZvpDrzei//sQ1MRYo9fyFi+WbbRM&#10;dXfuYScY7wekvKHb9/SaQXegFohgihHBRK5QetWsEaGMMdvzesMq114t1iWfJyLDGPe4Y30ZjPXA&#10;hOC3s9lIHzgjaQoOlGu+bM2WN7F0b72KYyCymAY5glq964H1xqdXnNTV079eLnROKqH6u5I+7LRp&#10;GoSJrAK1ZeAiUxd2YQn+lYXsqV2clU7fhvCdU4Q64e7JiSVOfYqwfEcGsJtAEb/KNqHi4ERXrHzh&#10;ZB+RfePuQ9XPdtF8D/ypnk4yimyKHfv9LaPCyTQX0cNevig/zhDINnRRSKDak+6Lb4mZ8vr2dlLb&#10;Oze0B9YoYUbE/TLgpgnEtmre71q3V26inSR7nUmeTHXvWhLV9wpchOsPcyv8umSI5oDIrm3sJ/Lb&#10;rXqZ1BEpVACigfMcnkmvDyvU2+xbzYJspioh2R5YiT5RXi0bs5MVC5udv3lrxIOa02WtoaANHh5h&#10;FufC3TsYkrH4Yo6ARSSq795dnJ4Wi0WgHqYpZN84LahZoudn2s8ohTxHdsSYac7x3e906vX6bDUP&#10;ZzPJvR1vOkV89W23MZAL7gs4fDq+gxIhhFW+J4kbLdYA1mzQ71ObCVnA5RpSQWKKL8ChiowS4F8u&#10;sWoRqaopVoQtKqzQGSY3nj5o9eNPMCAil6X67ckqHuEGef27r749e+lPJRvvLjAQe/LskNtu2m9z&#10;zNiH1nc/7ltBFbUkRYyovFS5yiHIe8pyQnrN+Uph2exDOJhj/RDzo97gxKFt9uf+6IebqQyQef2q&#10;WMcrlshTlCCM4zUPLC3yNF1RLUJUW63K4lDmmvYhK10n7wucEdHwyIuTynC0cDQd3q0X3wPk09LJ&#10;OazbeChouU+6dc/SPeLAB/9ABMQYAPAA7IbLievjciYMqjvSm9xF6k3nv3niEhP+3T5QvoriSzWH&#10;PA/6H+ibPC2R0HP6SuYWttwWDEjqBHxo10w4+220gv1meQJZlCdLcO2gXykUCH2j0uE64C+YQuCV&#10;jqdx0iMAPWxK6cLth75GzeJVxjqOhwYjVxVlQZqJ9F0y/RUnQ+kfUP9yjyLD4YSHgDOZDf9/fP1n&#10;k2RZeueJudZae3hokVqUFq0xGGBgO5idHbPdNVszkm/4AfY9Pwtpti9JIzk7M1zuYhoYAA2gu9Fd&#10;1dUlUkeGjnCt/bpW+/ufG1noGZrROzsrMzLCxb3nPOcRf4Hi9vbh7tN7d0IrR6dcDjhcdGaZwEmQ&#10;Hy0WlOeGuEDHLs4vnv3+i/10nAAX+uor1+AsgAJCb9JcR5p7d+b7+8yoZq9/72/WEWarZUvzvQ+H&#10;k2AX1tro+qbekeS6n/eDVyV6TuwLOTHzChJZXC2Bm8rMjfEfdk+xFGQIRyjiMGIWJpe0Ua4SLMIz&#10;buWCckODGX2JKR+JO8WfyVbIdpS4e9xk15REWlNrN8RBMDEwn0BAxtgTTFCXo2Bq3zuev/jHL5iE&#10;0KuPJqOeSFi8kHb71asXz59/RzsNEB2FHSBJMEXkGpoJuDAXQtIS726SeUcMQFk4yE0x19jgn0nk&#10;Z6NOpxFYLSo3DRyouFeLentvs1j7+tnhP/vkRw8+TKbzd+49QgWoO+gVIQhubtE1Xi7GzAc7r69q&#10;Mdf7+3eYjq7Hc/QjgePB8WFtgf+D4EHEoFZA9VM8FVvCXhbPRJhbKCYfnAJEbX4DcVDv3kiQqN2C&#10;fBAVBnLG5AQ4CkTj0Tg1LaQbR7dvXZfLaISeX15c3dzc4CWDtWDAv7m1cf/+fcpCEKSlDaQXCsQr&#10;fp6MmGyd6Sv1oftoo6AsFqi0AYKy2QjoAvEqygqhbGaUarvRZ+JtcBWpRJH5Y2/FGLf5uZeAUBUi&#10;tFHl1S5+gvouTDrspNOozkg4cbEkQVnAX3L6htP5UTzTc0+sbse/hrrtubO7Mw64DCfYGUS8BpWe&#10;tdNyLxuwRK8rbmh1bFcfXXnxo9iaYG1N7k1lSgWu0SpvQlO7SMhGzAl5Zxo7omPCDJT2qiDmnJP8&#10;EytYeRVWB8Y7gQOScR8fgUrSbnoZFJ+ij23YoI6LkeG2jwQjrAm7VXLD9BD07YQdjHqMGIxgq1rQ&#10;kvmfLsUwZCJHkObGoLaQTmfBCZA6a2ZoGqJMKakINb6V7guIFch+QXOLE0xXEqk4tRbu35LrMVxB&#10;OKaox5ph8Yx1JLUb09Uwd03LmJxAKs/4Z08mJGSdQa/ebGhQw8dBDtnUrgZOIHt622+QcKlpoKEL&#10;mqGWmCR89vFszKCAlB3mIEWqJNpwg20jAIeIuY/OFsudBlsY+bxI3AclOBAmX1Qpa/UIWIzXOWgR&#10;fU1gUg/9q0/Rthwn/I3XZ/eKW3DxLmvXsQjnZhIYSxuJcOY8ydR31ctgrb2dy1moplNqMK6sdVc4&#10;k4wo+l0M7oI+FI72wqGSwxGdTJG3VWEmgAKLlLcvaChbmka0YLbqcbBsjLAye9CQIjFRh0GixcOY&#10;cz7ygpShrUB7wxWUQhjkr6A3qZ6Rx92xOoNZS1M3o0otWJ6ZtZlMiP9TEahjKFQWaHgBwE3b20Cz&#10;1H0XVhauGk0HlaYqq8w1VlMV+AGwLXHInBEv8wp6yRg2KI9hEgSQm6421ZQ0QzV1tJkDavNz36Rh&#10;eVvL2QM/fglBSQvZlH+CddpeL8roRJfTmWpnX9oXKvd1BAp2anq9BnDKv0qZ1KjLKOrwF7WnBbhV&#10;Zb2gCPT7hkrIJrTD+UBQ+9AKRQ2AagxvWCpGDUGRvyMZZ+qP0ZLXm0UnMORlABWKhRisWwBpRur1&#10;ymPEK3xOt48XfZcTpNsfeEigqAvBCwUp/0PUkTjYiUsR8lIokjzgxdPpWbUmUaF6yeTw1TF+U2dn&#10;V5eX5Rrsw0Yby3Qi73RIMB8vWe0TYC7YazmZGQJb8bsmEfci5JozBySPi3gdaiWHgilXOuoIwKtI&#10;eCIxdzziwvYwHnXjDpbOBvMJgKZutDdz1L7tPuvdCeLViLYK/OtAnifodEHQCMHXotwQoBxVU4cn&#10;msrt3Ln7NJoo5jcOl87Z+c3LV8dfneOW0GiSLyFHxCpBjwLEB5UY3SICNBG002ufvXnNAJZdSSi3&#10;+2qsAVmbLIAtCFpJTMCzo9O97rSuCoUExrYQP5irpFLJRqPO/PDw8C4guI61ArqZiG/GInuRaIZi&#10;iUk5y+/5y69Q9EnHM7Uy+O0RbJN+b7JR3EG3jbARDaawoAdXAXLG6Ym2rTZVdzSc8nsjXdRfx31W&#10;4+bmDtK/Z9+NA2EOnPNAaOJbIwWSRfQqkiBdT49G1a1ScjLrxlNp8ul0KltvNK/Lxx5Xh03JQpss&#10;uoV8CnhSt33h9OzibZhOxUaDMQCqRuMGlSzmbMPV60hMOyib3pwsKrPleSa9lQz9wOm87nbGsWB6&#10;uep4A7C3qucXN24/qKj1dEDXYc/qTtNZx3B6QYXVaXWGk0G3hd4P7XPUjKejSXc4u5muW451fOr9&#10;X/2OvGf0A3pag0ENGNH2Vql+3QtnzoJxRGdDk3kN91mr7a/XeqmNHkTdUJw1wLm/l4x8iK2Tw1N5&#10;+Wzs8nUQhnAt853B2XXlutP0gVeGamx1or029RAkvl6ulJpPNvt9SDBD52Jn7epj1II63cp30bOa&#10;pImBMBZVbBXGvKz2N6vAL2frV3PHt2HfftCzS3YEXd3n3KczDlLf54EsODASbnZVJasDM9RXO6x6&#10;elw+fhlnwihEj/JczRpMEWiIxf95EfgHBZ6d/b8bktyOSvSf28xcxZJp/N4WhHZlZ3pSBLrFdW9m&#10;F4EJGK/S8QTFoyzCLv9sOKgScPMSxEW1pHegpt2jTYIhHhCrFhTiySAVSoAeCrrWo/OT6ag7Xi4i&#10;Psb15gOaSaAYEXroUxnRb2ycaBa74Jwm9x8k8xsX58cI6tI6pP22DPqwd0Ppa+FedF6fODtVCTbD&#10;syC14p0AQSL5opjEgwp3UVl+owlM8OQbpHcH2azldO1+/qNVLOMJ0qPIoRbQWq8BlMmESPOqWa/X&#10;BrGa3igxehAQSIpVJG1KCXQwmyKcwhGvMBAkjOnrLcqlMY6qO4eHsYd3ONMQOB6DjZsyM0FdGilJ&#10;EugFS204n5P4RcJBygDuNr1JphxGN8x2oBAmUwLHSG4IGSujOo14qVORIl25rHjo4U//bNJroR49&#10;uaxN4hH2WqtacUY9B0+fWGc3f/+L/3Ry8sI3tjAhYXZ2SzT8g2XwbjHYhZLsPngh4h95H6uNVETw&#10;M64maY/DV+/hk7DcKlJtuICLc38oy6NP38tFk4AQEHmMH95rN6snl5fc/NzRDpS5xtuz5G7+6OEd&#10;55s3ZC9KZrQ2xLExRhH0IV2Iy2CMyArjNo0dnobTt/neB/NuLZxJDc5rrlIWkfG/v3kLmvRmNd7a&#10;OWwMeqSLdAZoffPu2N2icNlEWIMF/X6R27NNFYRiy9vrXP/IKosEAhy4qDdzmqrtyxiMJFm+2ULM&#10;kltwPSTPAKcUxAFFNokeLSVQUY2m1awBZuaISUd8iMqgIlO+vGzWq9TNWLplM9lYLFnaLiHjxSIx&#10;qoRSGQEIyvMBQ+NN2EMIftcmMm6BXExoSSRj7HjgY6PZoLSd//CT9z9/+kTgJhJSr5sTmVycckIk&#10;zKljBI251qBF++zbr1y96oPAMlo7LU3r7Xm/M4M0WlhvHK7ubGHWN/7b3wTX1tgVGBf36/FinUOp&#10;A/B+Sf91gM+qGtLqwagfTeKC+qUfFXXITWBX6FRQGEqZD0xYs1HzkeJK2tIBXsgVCXIuAtPHRYFO&#10;NZnBjGyZ+kN4RTMOW8GXU6+EW8/A3Fx7Nc2587JV46pDbgQdw3LG0Uh4NxzGD+KQvyo3rqlVuzq/&#10;vjpDy9sHuqY9kExFLNbv9M+PzytlzCAmzlAwTuYdDLASatVKf9Ch+wzUgpE/Byp9AR3jms6Q3fBS&#10;sAbG057FFsTNqIWawfnVZil3+sXv5tvxWYtE3AkXhN14995dTMjh7+Emz6QGKbnat2/H++k7mcLS&#10;507geiRVEkgm1Or0VC06UJ1Wg2AECoZRFjFYGbtp4am8p2kjVVUoZtK2lIcM3yEiiL5LmH9zWexU&#10;TSA+o/THm4ZZGosnMrk8rrZgueWAsFo3mp1yvcHE8iViMGcXzXaPZ6ArEqN4TWcOD48O9vYPdvfw&#10;N3Xf2yoRtenNiy9n0j5UBxSrDRLK8JkM+ELZIpMsGqvABhb0P5DNM0VggI9kdhQFJO/bx6eh70I4&#10;ZbHaAyuehfOMJ2Kj4KziiHiTvthZu/kEcfNSlMOy5I4PJyu0SudxoTm400wC0SHlMHAnI83x4PLV&#10;G3zfSUeZkkyXq0HPAgJOcm9DpUGTqfYLhXh1CIEG6rrCKtAIAgfkYGEmrWIGygxQJSKfD9gn1YBG&#10;6ozpjBQvUnikXMi98GmpwVidwC/lQc8Vkf4PCu+SFTXaIyqYKdXYqGSn7WaLGo9+BhYxfrhwPi8D&#10;Yha4MOwOJ17nvAHm0IwQmUKyW+ANG/deBigC1VOD8W5BAfF/BR2OvVAok81SyvFlVDe47ywe1P54&#10;M4BOScJM3Sa1F7rzrqDhCxkpK4EPTXXHPkEkjzvBlHJvf//i5oqboXkTQqMSE9ayEvZXy1BvUuKV&#10;Hn06uwa2XZgMuIiy1ktujw0QXT4LmIwT+W3yafTNXGdXF0F8pmkgMczR5BpWop8Xpm1DZQrefcwn&#10;ghpBqGBSsJ6kOB5WI7RKN9I5KoPGq/Pi0W6wkH779XfbhaI/FsDEOoI31Gr9zeWJ67oKgcyxnYS/&#10;ywocVhrruD86nm8fPSULHA8c1xdgQdN7u4/DccSNfONRg/qI/cF4TjKRqnsktE+Kwc5X+WeWs/aR&#10;ijh0P5EC9tLIop6iCFzPwWUEtjF9HtWFcJ54w74Eczmq6y4ogSWsCqEaRElnHZoGuYH+UgIrOpuz&#10;QJkY54Rp3ZHAaX8LBw1bkU4X1xGUM01egerJK9Qk50eUCxs5J5hkxs0QgDODe+ZmvF/uBwMT0M10&#10;lDniNYPkRyVnBSxZ5rx2AiBgkKjVWlIr6YUadLumg3q3nNHKmXRg2+QZu70hbo1goVJyZvPTDsdD&#10;TKavesMG86OrJCN0NVrY3ui8i4FNw2NKvUdDDyYAphfLOf6wcMCpWJjlyrJlhtisVGBGhEXmp9M5&#10;JBfGgGI6oNWvgKexALWNcdgDVk2WRMXrIyxD003KqpLXQz2rNxh1B8bjvoOosmiTTKtB+5Insopx&#10;oAx5AsFWw0HqSNKxdpJLhHgrna6FPGmtfFmvlis3l5y7N5fnlcvL6uVV5RIUZ6VxU21fVzvlRr/e&#10;7dV6nUZvUB9Mu1fjTnUx7K4mI6A2bH58KjiTnbiykupMFohixaIRYB5dq8MSCwwho9HPXKNMIJl7&#10;VFsk+oL4Hb6j7mRqZ//g48M7P9rc/qhYeLJexfpA+NjR4wGDv3sPHj+492EiuoNZdLdxUS1fM3mT&#10;EgydQlvLLhC8s7+3hR1ANs16IjCzVYmNZCPhkBPV1XrzzBuAcVmvVq8YCi0mgTVH/2q+vb3JccMI&#10;EXgnPeIocNGNFFqpfWsQi2Y9vuXby18NZ1coQ2cy8Vaj7wV94eY0ciQS0cvrGzDMW5sPLy+Ps4nN&#10;SCBBTdUfTsKJrUDMi3hus9lA6jUSdR4fP8cx6NH9P+k14t32LxPZSKPRX0zDOMgLduyYJDJsSkRo&#10;3tIfcIfwyNm6qr7e2XpMx2y66C+xue8NABdPF226XnhhgIKp1jGhjMmPZOkp5PbxobRG/bv3Sv0B&#10;Hb8rh7uFI0y/31k6G7gq5bI7nfbJbv5H1+WzWvOr16/fZrKFuaNDO24K5jTF3EUGvCz5eIyDf9Xv&#10;TbvQ5wZeZtSLVYOY0B3RdQCe3gTYKaMOMS3xg3bIwTIy8bkLVrt3UzllSc5d547gS59/yfQmW5hS&#10;hgz6q+IW+IK01Q0uZsFGOTEccKx9hgpAwJt1rjO+xIk3ehUKJu8+Srvnm8hkxHL00Qk9yVq9PVki&#10;v1ePuBPsq43iJ/REyOWYrvvC4Gsez+FFthBaoEc5nDqOGQPOh1nsrEKI+y/Gg+mLlbsDgXPtrAxm&#10;/2hNXziWQEyBmJNGQiaR8iG7nuyKeU3t7KR68joJM0KiRZoY/v8pAnXMm4fdAzWBRXgSozfzriC0&#10;v+MW9aPW17vvF8b83Q86r4H8TuaCgyouihkLHMtY4pgzykDRbyGGDgfSeYvx2rm1uX10Z2qN3ZEA&#10;2uCQ5TCQR28XGgwa/f3TY/caYJ/D6wD8YlMhRJ/iHZCkSKIMKS02iRdoHFXkCiGy1P7DzYM7s9Fg&#10;jXezz9dtNM5bdecCejsjOd+asX35krVKaJXQCpMCUnx1aaUfzmbTsoQaM+VA4cRk4OFfeOdMAosP&#10;Pxo7uM7h/OYOvJyO17GT3+N8Y4y/nktSOAsvZ2cLL25rgCO3/IJIzMkrNNrSGb0IJOG6yDtNGTVB&#10;llZSDyOKtm/pLWY3Du7dz+6hbOFHWIW6QgNexxA/Yqoi017n+F0yE6N8RfQVHirPaYtZIEXA+YED&#10;G2Lygj/C2eHjUedDTVt7h/Fw6cMf5eMRBulnv/3WtZGrVevV60tnzIPWhBMy1dCKxHyx1QIDK/pk&#10;aL6pw/7uvtvsTfuvOkVUHIKuVFvfnpNxuirT08yPua6n2qFkmBfzqSiH0mhCqJ/QyXvwCEh1u3q9&#10;niy8hc0PHt7PbW7gnsEkkFqnd3nFJPDg3tHiu+fkTuT96rkLsiT8jl6QxidTWjVo8fLxLQkrLm/x&#10;8fvBYTdVLHaOr92l/LTa/WX1BDStFfF98tGnXzx7dnlzQeVMYsfhzXiFmlNnrwHF2Mcgn8jGUZOj&#10;mirQlIC3WGV9ahCbvBFBieycjW6CiJAcYNLbliiDRK7xi/KuoHjQhMUOAWkp1hAHrHg+rVbtsnoF&#10;p2nOrINV0Gy0z85oWDanE5QC/IlUmCch8mdzWTzjKKjs/QVAzIae2ckYb9UWgedys3oQR2y0moi0&#10;3X94Z3unNF1NsNzlU0SzyfgmvuAFjvZ2tU67D7vz1lV5XmnWn7367f/3PzzZTGS8fbx+p8Pzbt85&#10;3f5o+ulPnL5I5pvT1MnJwmOFUhuj0n7Fg1ZnddwoW8uBK5IMezaa/Ra1l5IBYc+IJOqKM0+I+OnC&#10;y9mPwc3h/t6d3e0EfPzV/KLV6EKDYwZMMQNdNipf8KU/hBUjPjyYfrCFBRSi6pLmhVhxlL+cpDB9&#10;pLmA8q3mrkp6qCkoUsjYIyEAoQEK3BE814OdESDY8kWGbj0S5aCsZ/PBdQU0YxffF2k1YVdDluU+&#10;r1ZenZ3hqXd9dYV5Drs1BO9O40kGrS5KDtE+zUTYsC81G4FGkcnm+2iLo1mYToNpqTRvupVytxAs&#10;eBNIrzFWZuNShJMwD8n2F+tep4UYIx87/vn9w0SWcBBz+qFzsFvVTBCEmDzH2e+2gOnSd0I3gU/J&#10;fCWKPqSRGjYtl9tmngnjt1LhdhwGVcdPyRAb9Q168iDF+HjUze4g24MZg6by4EfFJQGKF42n85oT&#10;otbjD5Nx0lqiDqxWmzXI7lc3IPUAVbE8w/ip7OdyVJ8a+2hbsL/I4yQOarOFNMeTZKjyUMo/PgsN&#10;XFqjrF66ZfhvltIx+h/EG6pt4z4kjpQGEAp46rUIQeeFG6p0mA8MFzqV2YAK48yGEq1Z+u7BdbeN&#10;8K3lHsU9/vuH99CTIJUM45/mdcIxCXpC0LG/vn7rrHaZEPbxDODAAB4LRp+hIvgvWATGH48miS8c&#10;bva6ESd8DMxIhKbGOpnBfas7QOOR9gyfjdsvrojmKYwz0LR0xMfO3k40hkMUwOZoFHGE6cwq0uSI&#10;xNmHdI/wOaC25PJowEVHaMgQQy0fTfYoLnAUIS6scWSJoEJmdehgWhuZPNcBQBU1mBhxIHDxVls7&#10;eKp8cYMTrNxowComP2ZqEvL6wQpTNoAaZgTCALFHstPpchBilkCZjXgJTn0I7zOvDcUCpAuD8bBa&#10;rRMsWPzeGVCTCCrcI3UwJQPDuJu3ycQzCxHn/fe/fXVMD4KbzXAQnt5oPUWIh/WkzwK5hDOPHFCX&#10;0AwTOWwooRFxt9Qv58+MJjXYIr/2+uQvQfVHPPK4LLCLHOz1zn4yS/ruRC8S1zhXkJErkAvckJAP&#10;HjZ7xKqgb+WLrFZDwqUXV+bRfNEdj8JAQLLJ8vnFTjY/KyXCb7ul1NbksNQ+KydWrv56Uu20EWpw&#10;o7gdDc1nbtStikmUF/w7m7uUvvFUjtMVYcHG9TUWPDvxbCi1j1KfZrp4TrrnmPapDNSxjruAFiOw&#10;dRwFlFKjy7Cw3GhMzoywXoC4gZiAd2/3KFAIvm5duZihVhPuYQYtCEfM3R21w6GWyxljI4HBZKnx&#10;uQfDIekIvSWwpBCbaYZSNYujwZ1wItvF+Ibq1wNq2pbr5GzU9lqBTyYUcMQRdahUGemghMIM09Vf&#10;+kYLL34BSyc2WXQfwf2z5AEw4ywi8SiJcKOG6aLLLLwo3QqVcuxEDSB1GqkXTA8I/oWRzdNAnhWC&#10;mwhtY314A30RcsjYj0tIT9UjR6GxD6TIhP3AkWueVTFZ7QSaBMbKwejJE3tU/cmFQnJQsrsDOcV7&#10;BOS/mHEbmKnjaeJA0BQjRnmhUCK2pmNMIFso7kGk71ug9NczePVccdPYQpYR5Apsz2Q8gbOz38d/&#10;aYOAl+CrcVomIAK8QZliSoQT8K22LTgcrn/X6neRUOQ8gl4QINsEyL5E25FWIXPSVTCBJcLaE1m6&#10;gqgOu32RtYchr7e/cl+3uie1Vnk4as/m7emsN5ygKFLttMqdFr+3+oygWo1WowmJFtL3jcXfcXpg&#10;BLe5UcrGivu5x/eLH+2V9rOZnePGl9NIY7gKDCYreVSuDrcTf/Zg/1/c2/lnmdB93yLmGK07VWTm&#10;q0uru5XOBR2Rh/sfRlzZ2kW7Ua63quXFsE/XBxhUSM4SMwQG+CW/MuBkiH6MLAck7ykV5AhokVM8&#10;7/rp669Gg0ou6atenkQRaw1DNsZarghjfjaEnFsPsbLWVhJ/jWWXBseo28zFSrlEzrJuQBggGGyN&#10;z4LuA3xR4Je1rPba6b+pDPf2HgV8sYV1Wr+5nM2t4mau0+FSw1LOetdBZ2B20/4umHbUO4S1IhBR&#10;gE737+9dXl/Tc3EtIpdva+kMnu+XhImA+xDZ2WHvxu9I+ObFoHfoXwR9SGAs+8tZ7fp06Ed8fFmF&#10;OozQK28ymoSdhKEsIXgSyy3bVq3fo92GWvJX0RTZX89qTBJhZA+WuKsP+yfD/ouUUKZfjB0vli60&#10;CQ7K9TZFl2MRnoCSXdTjWbJVKximYzpkYOhaZsPudDQyYrlN5t2VG4bBeO0Yuxf5ybQ/Xr5BVhBi&#10;Xav7cjmzcLRnwh3Kxuv1Vr9fL+ShqDFUru/fxfShM64jjATdAIPHKbdu0nv68NHn3og1WdbDSSeG&#10;QK7kr/kIydIkk7obWP5LV+gguwO/be1PWOnERzOr5Eu8QtHdasEJ7M/HyOodZkqTwai1nm1Kqdr/&#10;QDIfK89wUu9OnrnxLI3SHcqMh5e4OvsDQoOTWrIFnMuYyxllm/FJNdZfYZVEm2YMY4gRcj6TP3vx&#10;Tb9yFsXZVZN/wY6oLAgVhH3bfQRasQby4hgre1d/zBA3TLZ/Sw4wJHExHASCMKWAQDJsfI1D9J3q&#10;rKlNDKlJmCUO/LPagLbhVjoSC+DKS5vMD0EHKWnNClU5KI20ay1+jB5ay7XKbGw++uCTGzkkgeIN&#10;M8dHQpDm/WQ6aFy+dTfqfgcVBJ1+5thGENPwG201GvImIh15OmqY8TACIutRf7Z89PhObv+mXQn5&#10;Y95YBNiZGx7XYl1pVcqtC/fpGQxV3oipp5TeiCBkCN4ujx9osJ+euBpbKiyJTnio8rPXgczWo4+X&#10;o/YqMEllM0JaLifTBJyphxUUL1Ipf3eCdXQ4l8LMdznBSUZujDKNoWdPNScTU0al/kA0hts0T8wM&#10;nD5wAv8kmABLJ72bGoMClyu3s7NxcNebysGnn8FSGM5c9HM9brIESi3UhddeIrHazYjNASR34Gq2&#10;mPAiBOU6MDQSOFqWPs4mz2gVmIKw68133n907/BOPJzzZbOpSOLy4uSqdsVH++zx02qjYvWbCccy&#10;7BFmdjyc+oJx+dybSsnkprcPbh9nBNkDt5LZPjWAwaAKrjZhggiMi6o5EDwXV99XwkpNpzACDs5u&#10;OLn7kx9vM4sYV3//P//F8/k01MaDdfHHf/LTB/fvJxyh8mAwSQce+xK9k1fS1VPpp1pLCB6WNVa+&#10;8CZWFuVYyAflbDJuTzv7h08PDtqdaiIeOP7uZX734eWrt8v2NRigcTTz6MGj8y/fXPats+W4FEsU&#10;XIH+0EKvWTMUwxmRUJvI8lqInKiGQQliXL5irAU6R7QbcUECywSVgmtB71IqSUaRjwRdMq0SnmYw&#10;KLaTEDSUqKK0qf3Kj4sGY+Nz2GEsFAAXlZt5/co/6Qa5gwukTJrXtcursz69J8xyUplcLBkHUAVk&#10;P5dNZZNR70pEuHqz0seyyAeVzxdQre0/q1931oOdo+LHD464W8NGo3x1NWIYG2OBFjLeKCLHOJOC&#10;EX1TP0adz1u5CJ+8Grdfv6h8+elB6ZC7sJi1ve7F0Y8Chz9lZuR+9pf+yZtRImzl7lfjh62Jo1Fr&#10;o0BCdy4ay8BKpK+IBwSLWX4HdGDpQUOkUkeajGXBTI3LgvUCQQnrHeTfSHrvH+1s5tLIA2IHVEdh&#10;rIt1CsTpsCNSWoBf8ASm6Oo7vcMV20hkEPe8S5uIxBxtAxNsVHjIvsVoO1CrKX6xFMjiKTldq+3H&#10;n9PYHfbaYI25RZJAZmv5XdHJjMLAiyRhpzPpw2OfwncHDOgMRmBkXFbrby+vLq+q/e4w4o1spEuI&#10;zJCZdRjkIOXnXGDetBz1XJhQS4loMXEtjuIFyxdKRvM/r7w53NvL5Q8QyGb2yaAqJidwQFCzdqPa&#10;HQ5jC+dfn331eO9gN553Tp1dojNx3yuAKd0YIizBsDMYuYMRbxCnIOZSC5hg7R6NVuxxHTCHk+BT&#10;KewI5lr1pmyyS0MD1VcDnBko2x41OdYWKxRwEdJwlH+CjBqyrMFXyJCYLJRmYRS7KGhhWCJi2Q5X&#10;Fi1KmajTXhqvlr3x7Kracj/e27VbPra0oFTLRRUzR4ANvTc4fr0Fo5dE8Ab1zqCWqjHm92YScfNm&#10;hUBkBiWJc2GmVQSaGvK2f6RYYRqIvBB6p9R1DpI3xyoVj89D3iYA1tUiOHOli0XqYukOS4lBDgQU&#10;d4hzDSajwesL8hvKCHimMGMoo+XoLL0x9DpU08OnJc2lvoeiRFeUd6pZmSwWVOILFM42V0FOzj3H&#10;vYCamgyeX10MykMBoHWWNSYpp+CSnxw5MS/1zk9GH4qhhtEgZRjGkzDm5V3aaqWyCiQoaJ5hMCBM&#10;0tghAtbqmoWCgMbF5iRf1i5eAekmF3FsMYPFlseNPoGYv/wUN26ElUulDIvPZiHS+KFJwL8j+E52&#10;p3E1B63DgR0NlSFAgfOzM+4MxAlg02TNsSRoFxEgqd8yxVwwEnn+4iVTdPqdWBKHwj6SGUDFmvsJ&#10;5QLujmoFugRVuqCtvJytgmP7JVKy7u3t0cbjChr5DrAVctmzz15GN2SILMjz60usyeKplED3IBt9&#10;Xg4Cvll/pGUA73aOazIlh/SCNKHiCtBQQ1gV3VDyg+Hk4P7dX928tS5rISJCxDtqdeLFXL1JNt70&#10;LiZ8isFqOR70Eh5XupD0Ufl6EVePgy5DeBCfOiy8Ls7P4rF0LsmYPc17HAqrReyWlRBu4IEAIrGa&#10;ghJgyHtQ1k3E4gDEnDOYhWFSd78TDHGMRlw477tut8adxrw7AQua2fbEssFqvTwaNUTZI0zAoGfZ&#10;2eIniGXNUGHV2M1opyuhMsoqynVYZfYGMgxEGQZq+gZQUlNJjfns342Vip4ANojZLoaSaWaVpkSS&#10;+wAxwYjvSu+TJUUpyeWT6Jb2JUtCVFDzMB1M49BqpF80U1L/0mxPU9xpRZoXMxhQBRi5DMvn3vwy&#10;GZ75ICRV9kfU/TI833fq8PTaxUvUHFnoGENalgq0ylD74xiJUxM9iFGGWaR6UjwlPZuZTRoNNgju&#10;SpIA5ZsRK2NcGYGsMCICMR7AeFOocO5xKh1PZ2J57ncGzW0ALjGQx4loOBmNwtID4p6g/4DqE4NK&#10;BVq0xIhQGEDAkZqAeqdtg9cFLLEhon5TwKT+AW0bBt4kMx7G6PTk0XQPOdZY56bDEerQzMoRQdfd&#10;48+Eo6Va+5o52L1Hdza28rFEmOBIj44tBGvx/Oa60x94Pdl09MHdzR/eK/344c6PNje3yAssHG86&#10;3dEAyYsJeIV4PEwtTkGLf4+my5wI4M1cCFP5mU2BMuBkNeDx27a0PbjWiYgMutCz8gE1W3DcbDWw&#10;4YAgx5ewmWA5IWfYbvUysSw+xo1qGQgxF4HG2qDbvjw7wbAqGpLiNnhOFAjXc/iuywzONN4Z3wy0&#10;Y7twsJnfpWU6tppeN1N3vQq3DGtQg1pRMMNApN+ywO4jtna48xC3jVQ0QB+2U2vT4uTGszqZ4YGl&#10;mCMEOFu0WgNfpO/2dyhxOv1Gq4+VEyhKV29YHY57HHasn16/SYfOsfZXaje1xkWzRl+DE4q2JYq0&#10;WFL1nZ6WJ9jqdFzdVnc6xIAm1x9MQA53muOwd7OMg9DoqrgdZeBH14zwDLTHu07SoIHWqIkQzgNB&#10;pMMd1oBJkSscA4LkAWoEnZlqgg4LdJRur027ORrYHLQD44GXKAhYiU22kX8PG8lAIFSpVKeT2p37&#10;cZpXg97yzbPJxVvPxm60308ng38eDOV2D/NLZF9XuVD0baP5zOl9mS+NR83QYjLeLjwIuPLL9evJ&#10;/JfxCI53iOD+vcNZy2dDzXrHH5jGgbKuaGqyRi9AKU5HsgxATBq0DVF9vrTCEWvuPOsN+6UdMEsL&#10;IEooZEtc3TVaObEFQ5Bg4gkOafLQbF/MAmM4HmwiXyzk31wu+pXTN73yBe2RMabGxvpVMZBcSRqD&#10;AGkU9nlJMwI0xLp3Ax+7CrQftnfl97PBf6oHzPFuIoNdNSocKcQ51pcthCZWmxSBnLlEYZBjjCHV&#10;SjTfY1JmE600kAk6vM3e0BdPffjpD/FKEvSL05jfQXNQjWC9t5z2357igQdpHnKCwS2ICMczqF1l&#10;g5WMS4H8cViqy9lguIi99+GTg8eoopDX+EK+mTUibU2GQe44J8vh4u3lCh0U9ansCK2AK9UlMJ1S&#10;iQD7R+VBjSf5CIjheilYm6Hko49+yGcB08mkfTGcYPsZi6WKyB2Nh8lQAEvcZr2CgiIypIFkmujG&#10;uyXgEbEp9tivbFUqB3Iy9ja1ezqW5Ao0mVMLhL8M4+4Zj4APYo+jiJPOpO7cOYrf2Q4WsswlAWHD&#10;7HWAFF24/Qv6gPAiyFGnNHwCmFx7wQkjAueNLP2YpCLJOp4tBkjybBQcxez1cvrF3/62enGVjCX2&#10;9g727xzt3727dbhPtlfKb756+QrWbwZPgvEQMAacNCnAvxOG+X4x3K4BgwzjfkvkQN1VXTlp3Muz&#10;Wh8Kr9SbFgrnno10Ik6rbz4PBiLTSHL7vQ8ToEKck+rry2E2t260vvz2y9/99rfX5cpHDx5/9NGH&#10;h0/vhVqDm2e/N+moDiy758CNptil44/RD6uJfxnPB9OhY7K1+/Duvd2dDV69clH1ZYqVN6dvr9/i&#10;jJ259+TeRuHbX/8jOkPQM1OrRcrvSWQS7W5bu+Dd4/tFzhegM4jGb9azwcvA2+dcg7ooBUFJPMjn&#10;j/OLVA2aG8BjibXYa/4P94ud8toTndtT2aBLI/EYXWkwX502zucdhNNZP0Av4QY3yhdXF29q1RsW&#10;Hmi6QDhCfpPeK2H5k06kqCrDQdykl+AbSUEv5p2NVPKj3cMHuaLV6oxX80iOAzJ1+N7jvWQuMlhc&#10;XtycjjozTqp+d/38pPnsi/WoFVwMATCAkcnktkfJ7NtUtLD3QyBKq+qb+dkX7knHm9nox/Ya/kK9&#10;124N8EDsS2kJXor6ymLQsD2+Byi+gwsoE2SEZZyZNeNhV8q8cDgSa4kmeChcKGCWsYtEKqA8CEKQ&#10;wHvdNvJcxAAQrUg8egMRoKAT4hDjB4+4gmobGIomNFOgUPCLDMcHjrCHWZiUMxnNQ9/IlObdNj3n&#10;qJQAxWsybB/ejxQTOFvVv1Z3erHC96XTJii41NxxYpgOChQZmZevXn351RcNOOHUroEgXE1SGl5z&#10;MOjTYb9/cH8CshTHq6X32+NjjEZnweU/+9M/KiQ2IJtwO8AHMBvB+R2fPy+gJLfj7v7e1LHcKBWs&#10;aqPdaiIe5dd2AC+lFcDUkcsF2192fsEgk2EZeksgjtbDFAQKtn6DARhU+UiKuUc/S9xem4Hrptgz&#10;683UUbYKodRLELUHAGWiuMnXTPooYUqb2GVPEW3JGcoKoIvYCUqJgWIAQIIyEYf7bgl1UJOb89Tk&#10;8Cb7l1q0UTcxya1KQDMGMAw8qTqRr5HCrcOgHONxRnxGrFDgMkGWDEsY3Lo5I0yYNlochl+uDgqw&#10;CwRG/N1x2T1OwObdL55XrnFH9QxXUXK8QpHlw5yKZ4JNEQ3HevJGWt988Y0yWfx3MJoyKkLMqIQ4&#10;XM4ZFlApQWuZjkYcGcA6RRyTjwmtQebsaM342r1erJABqo0INR0MPBxZuKBZIRDOGR+32wkC63aR&#10;GR+kt8ZsABiMJg5Xw17fZGn8jm6QzRvkWtliPvQkuNAYFfJRNak3wYDFCIib3JcgAsQTQWHiGLh8&#10;pNRDUWpmsauy8ShwXmayfD/fI/AqIyOIy9MpU2/ApaxLYglftwswchNmj8zHbTN0JoYxyO6Ud0DB&#10;4hGZvCFsSv+XWtcoSiXRdtjbKVeq7Em/0xmPhrn2xKAx/nceBk0mpTerSQ0xrTrUxgWgNdFND7O8&#10;hLDN5/O6pya/t3MB9Qv4DmZubgfBGPlrrvNWjnRnNV5MOgQyvmkmkUP8Y7oAv7AxXVAYeyfYuRov&#10;e3SR0JpkGEWDAm/S+NwVeP/wrFYu4DNPcprw++gSJpJXtYvIcJxLxJs+eYRn155sIb2xsQMf2dg/&#10;cBcovQWXYNn36zAyuuy4dLIYjmYggg0npFMg9Ae2Qq6KXoblnAm0eNE8Tm/OehBAkHwcQvpPuHP0&#10;uBz+RZMm9HiI52My6U8WEPNft3sNpnz8iBRXDWDP0FwF6WTVM96UuKYs2VVPmQG4EdyDWSGsrQh6&#10;2lKqtgQl5kyTHLBqaVNombJLS1oFk/CgtgehKbXlNgHGUPmSjF70dJy78qwXFlinpHKYdwQb0z3V&#10;HUJsU3o8ptqSm5Nc7iG3MCswL6E3oe0t9i8Pm0nJJ1GMMoWiOQjFXzGHpdn3+p/trsTzGat5Hc/m&#10;B8yTELXNwrBb84rZqimFUVXXHtgIgxklguYD2+0hF7eDcAMeEcXd5XBmtcddoIGWVR5xPKqS45Ql&#10;FUD/gC6nzEeQ++VGUJyjxAWlPp9JFrMZ/Me3iplSLrmRTeWzKcwENvK5TYS5U8FMKopCTTwRSdBh&#10;S8aQU/FHNZ1FH0y06hgbTXLiAHjYVagEoZqlKeN8pNoRQNd4iOF7q9/CJPGDDz4Aq4OMvJQOwFet&#10;PWhGXlePDw/ff3Dnnx9tvb8Re+QapmCcVcoXLURNGy1aRARTWnu8T97YUWkHs1gmDMBmmSygW0df&#10;BEVc9rsB4ethI67sP7M06fYzAdbJJjzMLa21PxhRnRGdzi+vI+GY0V0SR+Lm9ITm1nxuQSu9vjqB&#10;BQI5CpMqx8KLEEu/oRSg3TxzrSc4Bs1myNLUaH8G3Yl0dAPVnvEQQYEXDkcHzJ1YmlRaQ4tmGqFl&#10;PGyu5oOkHxc02omoyQRwcNooQqWcXV9eWGOUjW+QHkA5VhJ37nkQbzBEeSdlvKhIpdttS8Zl+CTG&#10;M0v3/PzkNBZN4R1q0Zj3IMUctUYDDge8qmPJFIdLu1tFxwXjttGoT+owWw8jIQJJiO2FTXFuI64I&#10;OEZFCIR5k9QXs/VKuc2SjATjsFDpdrGVoNaXduKROGiVKCMyshl3sEHFMRg1BxYqCRYjdpM8rxMJ&#10;Mn6S4V4oNqav5QrUpo6bbq/ebpdTKUbSgWazGop4EOaCFpRNZvF5cMebxa1lJMqpNRwvXqZyeJ1W&#10;ho1uo1IN+CbxQLx3/XQ6dILkrDT+fsK8efESR6vF8ma2sPzefjyccC8D9aYViYJHYhLco+5AsIdr&#10;hXvETfOr8eq1WxTB14t1NZ0O8Hlr15xWI+xXOQdGE6QnEDVhKsiROOwOfHNH0+NbyDrCue1YRZmR&#10;N9onpBqVt697N1ek9WojmWhPgsR5Jj8SViISkoZzZfq97zSmzLFgJ7V2CiuZGfOwM2Y76323WPVl&#10;G1Znpoj6JxbrVXtEQl3EEQY++MrBAQxWQL5oNqHlHRbUlkJwAlra2np1ff3m/CIWjT998ChJ5wDo&#10;uRvhCw/dwhEtuZsbh/EvRd6TxoFGMEZzW1hQ9SUVGGli4eJDIkrAHAzn/vtP8pHMdR0yTymRSakt&#10;SiILkJ22ynoeKLeXk46a1XrfCmMmeVIElOCAOBG6NPgQkIiwogATkmU2fdE7730isf14mD3oRItm&#10;jRmMh5y91msm+M9o3KtXW922czBWX1Hi7Ar+nBEcszT+WXto3dOh4+MBuaHtxJnLMUqLi2zV9ukh&#10;+Qky32ehDLoXV5c9WO+Z7O7R3Y3d3WgizUlANohcTohCkExayA7cwQk2kgSSghiBDLwKrDlEnN2u&#10;3SeP3//ZT/efPN5OFJ+/evGLf/i7r779FmhCOpP94Wc//uHHP0imcyTM4wEQwZHfMUdGiG73f+EP&#10;cVvY2MvA5IpCoMluRH+RpLXNkVA6hIQzRWAXUFopEwNtE/MFcZ4ZReL3PvocwavxoFY+uU49/Qgz&#10;lpt2dQjIG4hFs/+Xf/EfQTtsrjw3r79Tc8GwFuwVxyI0xB/elHq7kmYLgED194tbtAgvL09T8ehm&#10;Yfvg6YejWhtXxwHePfHs50c7L7/61lowbJi+t1nCA2jIn0UOkl76H34iewGj4sBSAKQDpUJnnsCf&#10;Bv3GEWyc67WwdE4uJQqA3Iqatzab3qjsmim6TjWyEUPPsR86I02/mGYkTCnyaIp2IhQsphloLwqI&#10;1jlC5FE/58KkUr6+urxudbrSy3YT0BAO8zNuevzo0fb2NqcAWe57P/7gTz76dMMXGvX71+i0xyPF&#10;jdJ7957sFzYWg+HlxUWl2eCeBCdD58XZ8uxtfjGYr6xCKnlxdnMyWaQ/+HRd3C48/diqT1fNS0/j&#10;pXc+CGwcjrP3jy33BXZ4A/ibM2HMIkhocaE1aVE2qLQUyI1yRpJzUNzSdYsADpMKPTeIuoJCkajN&#10;0JvY0u8h5oGtQ4cPn8tmUa3c2doGSoPXCwLyLNbBcEQTE+0aD2OxUHwV8Kz8YQzcQLvqInIZGVfQ&#10;gESHQOoObhBzMnFRkjlXujsYT/DqnE5wggLyJb11Pfy0CGRyjkzUYo68cszjTLhcccIDTCbGvGDf&#10;kJvjznIjJEXvadQa2Km/evECsgM3l33HneTyH2a3oKRR8Y8bfZq1o16nPmvvHW26RprNwKsjjnXR&#10;MOAsmYyxzp6O+vSYRuvZvQd3I2sX1AYf5RkMP4OC57JwHWhOgyBF7INxMrMArApw0+IKA9+MRLDJ&#10;lUVio9M0l61NxOKM4x8Ywwi5ZahGip8m/+QhvjUumtAebuHxZO8k+xJhIV24RTSbMG7XgVwdSkFm&#10;Zoyb4zF6ViRB4UQs7N5lgGNXgEJnSFxTxpQ20MIUgUajRktaswVlirjxwHvRRAUZO9SuhK8WS1hl&#10;oe2GJ0klY3PGm+OHRUz6gw9AtyhDoga0MgF5bnb3YL/hYwzowDCapRSnllDVLClOqRUi35hJnFye&#10;nf7db9n9YNEwtmDiznJMJVEGD4sxbEhSNMrJGB7df/jRv/zzAWJ2vQHyVSDOhWOMQS4ToJGZCMUH&#10;a4ojBN/rYCZJU+IwvuHLJD/cOLj/53985Zr3np9hUwsagI9Cym8XgdwJLqVZ3OCYVURJMhQdP9P5&#10;0FULBmwyIbGPFyKpVGsRmdrFIkbJEiYHzYXjaZ5zMrRQkYLhzHCKC067naEiRxDdQfv5KTXtP2Sz&#10;WWZx3HVIPiYg8k+aB/A5mJ9AJAQgSEmvyMIi4CO53EwLQZhAyKLFWLh7/+rqJhKI0EBmFQKGBa3I&#10;xp6NbLCvEnGeVt4EoP6MlxR9Apv6yD/ZMHTeDK6a/C4rT5MX2OkA/0qBCkd0sJyC3+uVq6iZ5Qs5&#10;XLT9aLyEYxDTOCS6zF5k/ALIi90Flk1G3tKSojw3jpLAm7kMzWE/58UTK/fbb34fao0yuyXG23g9&#10;VQatxHi2m8vd+GjejzYWniRDl2Reji4gA814jWtIZY48LBNXtm6t1mYAEwHYnt/A4XxqURuT5IFj&#10;XLGpNDmhesJj3cUHcs3HEzq2K8JSHwFCL1IimObdDMtLa+IFoYH+W9g3nA+Rp0ok/EBqWWdcAkPU&#10;1ujDDMJouTJ2E/DUJtOZsZ72i4GjCw5+myHZNdByBR71XXNEsG9yJttE3mw48DUcrLeKLpJMUIfF&#10;DOANsly7Sd8mgIrplCqjMiI/xjLSDPokD67WuMbRNM70ZigfmcTq8DLzfJ3jNtJAY131c1VsmtL1&#10;Vh5QLsQ69Ez1qbGkafOb+la9IFO+CrDALwPc0LBSt8PI0xmBCH0vKYlEZrR2bTcLHeq2JZKadQ4m&#10;Y/hMMgxHEQ96+qo2aPZmFAxd4jT+a2NMcacgJTq9caM9rAHTHkNKlaXQEBg44iVLWwWcfr2DTQF8&#10;TO4ptIToorHhwnEEXhBwiDBqyzJFTKewsEvH0Z8LFHOxrWJyq5gq5uL5TKRYiJcK8Y1iIpuJpDPR&#10;PF8spLJ5Zu2haMx7sHU3h3lCKgcMhXcwAyK91Jji7fB5tfsWSmo6djgZDMoXtXaZ0P2q3WjSs6Q7&#10;lolHC+n4Jq6u6QQ8h/PXOC1VFjP84toIwDJe53f0Z7UPboty+9LY/5ckgLIfhWVjPi81ArtDLVfS&#10;Vg+segchVjkCOUGqx7g83W69O2hwfZimItPKxUb/2ueL9bpl2tYEil6fZrOFzESt9QYjEPjz0A9B&#10;vlYqVxOp+mPx0iXCIYBOuEC6ZjgAE9QZWTiSW15nqNk5xRiZnTie9U7Pv+oPb7r9ytzRW6zqyHRP&#10;pl0iNFJ1bt/MH2JA6cV8ZTry9jucfYE5Ft2LFZI9rHF6wPh/aBLrDtO2YhUB1++PmligAQqTxC34&#10;X6+wCTDCsLNPRvHii7U7LWCigSBBdQohb+4aMDVkRmj1onO0flwuOEhQTxkgCZTonMZTi8EIXC96&#10;s9gFt+aOOqzwhbOTyYNbd2BBN+hK1j7siUymtZWrx6BTPX5UE5BOZLCxmtRbp5A16nWGuhCG4p1u&#10;JZ0bJjb8zWvoLaOV+zId2zp+8bY/OD9+fjWwqm5fL78RcC5zrsUD+IetzhWz0MUI1B86A7huMjfy&#10;D/qo/jAi9pcvZ2F/LJvON5stuUb5Sacc0di635thLB9NzEBOIa+Fq5jXh7ZZlFGry4XRc4w5LUNh&#10;NKqDYHdBeAQfQA5BtTXg2vM4i8YBx1q7epwJpy+eNU/PYiGVVPQr+R/9GFHI5kgzcAnlE2XwbMpx&#10;1Ux4V+DZ9d67qu+WK/h93myyEFM22dXju0ngbfNitbhsY3W4hhMISZTAK0krxS27Y6UIYhspGVTC&#10;euuHnxx+/MH23TvDyeRv/uKvvvvidzhKbSTSud2dpB/gDHo8tdn1FdQsxvgO6DDGJMDWtSZ0GXtt&#10;seDJ/BED03zTsx5P15EnH6SDSRjADF6gPzB+jyYSMGGZVqClMX194VgNRNi2U3gDY9UcnqeAb4aK&#10;INkVACLgFkIrMMFchnyhhi+ysX8fNwjykFQig3ALalVhXwypvkqnjoTh8qa8piWKfMlw3O/hFtAV&#10;qXgp3VExGJlCAulMpphmY1lROTuvn18B+CEXU/ecIRfDa6obzSdhPYcY90PtCU5WwxYCjXVATYX9&#10;re37d6OFnDMWsXodWCj0ycg3SO6MNa56cR0H72MCRF+FE92N1Ro0fHC53nt47/6TR3v3juD2f/P1&#10;N//pL/7y5e++mbbHkUziJz/6ySfvvYeOYfPqNCxrR1v61Uy0/uBhorcdgWjp4U7L6a3DQ8mhikA5&#10;HXFYoNtZ7fQJwoVkNAzxZ+0Y4vWYz3346U8Qcx8PWy9fvlkXN5cot/YadMzZA7lwEufqSDbqa7LF&#10;b6STZl7cpCI6osxKo1NECJEDMI3c1dxvbW6lYwk8b4aN6i9/9atALJXzhz77kx/e2TuMHd0L9Hpf&#10;//b3E9eaS7MJPookB+QX7WPT2vzP2hk2sEdWSQRZamw5GFG4s7gkKy5jYQaAxsWJ00vZuHiYOv3f&#10;Tc5v2yLmP3zt+zT9D/sjxqgNUqvhYEjVV04cTJXxmB0yNqqUh50WvXb0xSAFd6s3b799Vjk763Ta&#10;rLBwAr7PCq7dw/tHaZKKxcwbC8R3N4L51MGdo8PS7py4f4EP9HWzWV4N+8T0+cnr5c3rkKPPwbxM&#10;JrpjzzK909o/iDx5dBhJu75507t6FiCqB4N9f+HUmX3VWzX6vWRo3YYEDn08m4XKpP46cC0PqBwG&#10;R6bIMoWEhknUf+bh89F3Q/aBBsZtDWyk5o08vmzQ5YJrkKLAPCg/OF7TuQzKiOTFdEa4sEg89nEV&#10;WvnZHUR+xsZxDBWR8h8tXRboIG7ErWSLdBgNFlxbnpkMKjE0kdWgAd9g9JDIR+LUrrKJUQJKucBr&#10;MI3mVwjFF7JuOm2o0WA8M6LtzC8sWNeEB6p2kuezk5OTN8edbo8iaIEhdb1xXrtBPiCcT2s2EnL9&#10;4LOPXBZJJNjYab/VQuWEgKNsWQwf98Xp6ddvXkVSiZU1AazjDYcAtIOGRyedxI9jlbfKwI8KTD4g&#10;MoKXPTiriCU3pJQEsIGSCAo7FNuyuJgj/QrIxdgIz5ERsi0PzDa8ZbRqvUmbQn0sJWGqz+1iL0R0&#10;5JvVjzBR1x7t8BAwUPZiUDXl7JVKhN138hnhzDTcV5lndDVlr2ljtpQkSt1CQcEuAgVvkJWpFIHZ&#10;jqh3cfdtBK8RcVJLgMUAF4jnMGWG5oBGeMcwDCWN6NpOZ7O7RdIUzt3dQHKYj/WvqvQ8oMjHE2mG&#10;lRCxjRwT0xMEgF3/6e/+uv71K64gQ8IQczwbOTkkrwGlKawFrSyQyB++/+l//9/9D+dWF1cJq91l&#10;O1HicCGo0Nh243aP1IIJFU8bTadw04iUCpe99vYi+q//639194Mnmw/uXvmWx2/e7iO/h5Kx6YSa&#10;Ro5ikIpbSYFZFIESXgcwvWai7Qe2wdyFf6VS4iuabci+TyHDOC24YQnSKAnHkxSNjPtBlqRZp36q&#10;DFzjEffrIidjTwLpnbC7KPxswRsgoNQbvCLfxiORzDAAYoKJiDxYdbSG6vVKp9uhelObigOGa4VE&#10;1YT0a5JNpPouCs4JemvFLFYKU4a/7CVpcgjsboSlVTaK6mUXHSwc245GIloIN5sHV4BsU4IrKrdY&#10;YKoMbGU3vmeAyZJkY+acloNmZ/9or7BRGMlFhImO1KxGxr4dkvSoD+iZMY4HwxR+mEGsShAyemuM&#10;QtZ8N718Xb6/czjcT/Vvao8zJf9W7uq61pn1Hc3BRjpbBkNyfZVfIp+WdeO1IklwA8c3bVyThDhc&#10;gXWSdDubISEgER90eqlQ5M729kC0F4wT9AloLKFCBUZojD4NeaYDGUPkOB2LsSu0xLU6nd0sePJz&#10;zzSAp1cSbGgwXelUBtNqu1tjZMFlozUBlFBoTCOZoumfYjsLn/Biz9TFZTcddOU7tliLKfVMf4rV&#10;D5vOKJRqwGNGb+bMYPRqN1WNKov9y6QnZiwouQ1e0kAeOKHoI2ttmaLr+xakOs5CWJnepFga4jiT&#10;NdEoUqksPKb9zSZk6HdzwCNnx+7QGFD6MXpKHYWCJ0lf1bCAbCoQ78aI3UDKMahXYxmll5LXBCmq&#10;gQobDUCqfg2opHjNS5nyVqWsQoC8dsGBop2KGSGzbCpjvuqTO0oAoVFhJ3xTVNXnIOlpxDnRgxqj&#10;qD9zT5mCrHwsNQYCtB8G1qJvza3+rNfoN/rjdhfhLfRqSb3Gg84EmbN+tXvZtbqQB43KDoEbK2Ms&#10;1aYh8MSUPuKx8YvBs5uJIKayJGkcazHEuQWWwPYniMw/fZjNbCiTktY0KqAhsMpzWAzSlv365nmj&#10;VXauEhhU1coXzWotHvaFIt3DrQdbhcIWjlBMAKMhMP/f/P7Lv/mbvyqfXSFUY+wBl7yCfQTS8KSY&#10;N91u0VPsMs/MhhGXlR6AQX3YRbgCOWslGEI4G9DmIplkxoPNUY8gQcBo9hoIAVK+UoahzQM4klYd&#10;17zcfOkODeghsOS4/K3uBNmzIEMaOlehKGikVhdXvcHcOQMswgwU2F2Itlk0SZsEC1aqA1L46UT+&#10;S7N1c77u8+rBqLPcfL5wtOdORnYjRjIco4DdgsHYcLiibmHXW3UuODNefD54L1LsBQxLVZOMF0mf&#10;iISRcAY8LJNOmq9wV1eLGP0xzjsY+fTNwTpubieRwElEHvXq6xsUJ6Hgwt+gCzNepJIJdGhjqRgy&#10;m4M+cFXpUgO7p58QAblJHu8YompD8bWE8qsO5WRjK4ziT60B2VIeOczvZ2NCOj6u4609kAX+mYXy&#10;Fue1u9sfO73w1sVKiMQh2rm7bai87ma9xyb9+EeZb37puHrNVMpfvrDcmkyHujVvOJ5PFha7R+lm&#10;u2mtXqPv2uz0AY4uF3HQRZ7gPBTKLhZxlx9mwBKypdeJYgv2KZjEIjqF9DSLG9zHPIrVVtJbvp50&#10;67gp5Wg82POHZNbb61IoLUMxPB6NJcNaQ3EHpHBHKrB+4lyUZtP2fH3N3CngOlo66t3yDVglVjZL&#10;l+MdMAIpkyj/GGqbfMI0Z80gUGD1W2CbHU/fxSW5R9gjDlMV3DIG9Qfbqe+fSoV3k8D16rqDSIWj&#10;FGe4q9NZqSTNrFufQPWM7NGhGbe4cNGmAUrz9GB/7/3HjwixX/z+i1/97ren5+dhp/v+wyNku17/&#10;+lcwy5L5DNwswqDaUibjMEFM8Aq5W7GBhQLjbxA4HelPPstFMl25sEDTczduKshFMGWATY07ULDa&#10;sXoVbrBticyzCEFl66WifiEhfgEdVQRKSJxJ4GqKvGwsu//wQ7By0PLpo0+H09HcSsYyUY4kvxul&#10;scHxMbJ1gFNoA6+stmNozfs9cVIHiCGhjIgKDt0uV4LOVDBQPj7+9le/Lp+cILWNLkshhwlkAH4E&#10;xSLBgPyLrhMM/5SqZx0d2qq9zgBlqXh063Bn/94TfzLNfBmYKPrZiNxxmCubRWqD1B3UFL3y9cqC&#10;Uvb2uHNxcX5zCcEMaMDO9ub7H7zHZKbWqP3u29//7d/8zfU17Yx4MuS9OTuBP2xu/62RwveV//fF&#10;oGEuaBkYOKgasfYN1fHC9XR5Ge2Vu31KiHw0EIL9gBkjlcBmiW4aUHpcI1CNCWzuNU/ftCZ4G/jy&#10;W9sovr16+Xzr/t6mN9i6PFXBbKzqTQp7W2GRc3KGUR1LYWFFL33puHtvb3PbPesnnI7j81OYdP/v&#10;/+v/7S+//Ot5s//wT//kR7tHxcImxI9pv1fS4MrXHgwiDtQivlcwso/C25mdSj3pFS/HLAqEDEmu&#10;TZ8UQiPnmyEyGBibkDlyipaO/+3hazcS7P0h+W67CLRLTTOH0VmsaY6+w4BnFIAoAXXE+tFOgGjH&#10;4pjORs1Gv3YzaVaX3SbamrCUevPBq5vT05szJve0VBrXV/Wr6/5y2lgMiVDb+Q3YWRAGyLHK1cq6&#10;3w41m7FBJ7mcRJxjv2Poc4wvPPF2MpO795kjdXg8XW4V8pGT1+HjZ9E4Lj3uqit1uU5Ulj7sOvA7&#10;5PijDuPewVxQS3tJaeaDUAcjj1zcrgAp/Gi7c4+UPCCbBPBDSBb1nZkVMg8kpBi9ffaOSLYUDhgJ&#10;SnRXxYVm64EQPlIJmB2ZOAQLn6SRnYsysEyL6SDC4QD53M5AxJ/Kh/KlZcQrQDZzQfX+Gd2Tz8E/&#10;Jl/BnJy3pA6WJHHIuKimVkscVgQIhdCH3oyxrKMYGclkdMLPkzqzP8AwIgXDMAczIibokJewcqe0&#10;phq0lTEQjPzy2bPjkzcznzMbTw3mY+SnEZT6+L0ndzaKqWiE0oKtxsEzRU2buQq6UG7/zcXl1Os6&#10;eHDPI2aoa0QQpGLBaJRSzwt1Hz3/ea/TjUSxW5uDWqCUkJwsdaCGzeqp8dpUiWSJygPML3vazHKq&#10;lKtcGJ4JhwXI/LJ5uLVAl26toreN2TSdNb7Cd9o6H6ZbYXJFE72ZTXJzeGWwUIN+t1Evu++X6B2K&#10;yEdGa1JT2yJItFkz5FbCfzsy0HuSKTwRmOBIhKLaS6JZo5knsz6TEhpPBZ4CPPG7M8WUkrcUQZVV&#10;rA7GagvwdutVfdQLDhahYq7ZxZMKxNciFo6lM2kQEQRYlgxv/bdf/+Nf/8PfxodMDFwwnsPqW6q6&#10;NYwzdRtYbIxWAcjp9/nqP/zl/4YMILNgISo0mle0QhMFYgSwL4rsLKDd/b3s7g5juKU3UH928qf3&#10;379KOhetUTCdPp72Mm+a61x0Ah2bNp55UNEJCIjfsGXx8WljGFEgCQ2xAaQ7KhoO2A+jh2NOJlk2&#10;4SeBNE+A3FCoL76j3wW2RAcX8TFQ9zOaKYhNKeHCwtLnhztL8oycDAuFF+Pu0SFmjsw3QO3s9vt2&#10;VR7mwORp4d8gc8SGRC84gI8l2QJoVt1wpPHSiQSQpvLNNd0m4arRgs9kMORmiAENkvshXqfRHTY5&#10;JotMWE9lPVKLkdqq3UVgPcWAKAlnrYdp0clVSXIrURQdYP/pyJUjIhZew/HRzi6J5xiTa6oaPCHp&#10;gPJDzDAhO/abMr2Bcj1nQDvi5fg62U1l3M2t/d2Ac1Rpfbr/oJv2MeKgK1Xa2hw7V9eXN/Q0l353&#10;p95MOD2bhY1woaTLKxC4aCD2G1ODxM+EHTqA6LAU/616rVtvkA9nd44Q1KabQNmmsSB3hb8gM4sX&#10;JO8YSKgD+OEqsk5Fw4lQJlyZXTQvh/P2PJsuJFLbeH/DXpZR28xAPY1tu9p54lWq664D83aDafOJ&#10;n2uKJspOFX4C//JZza4wLWuT5WuJiFhnA3D1oGCT6p05fc3hJJ1XbT0cWKileA7WtqzAtN9Z/wqv&#10;ZmMazLYZ0BnHR/rg2qLyRZSGgLCE/IvunV3Lfd/ff1cEGhiA/cKKmaoYKUJkyKTermaCxp7XuENp&#10;kxsf4XfX/LakVB1LmWVrQSlhofTUUWhCE7hSjQrVeHBw6edowVH/IHSJSR2RQJUzYsemlQjqw0fB&#10;Dnx+RecNYBHcJ6pLbp0bAAecL3wphhPUNyC8YAsC0xbHNY5B8zuQxskaewK0uob9Ra8xLFvc3AW9&#10;IvTeUTnCi743pW601Ldh8VDM02MbjHDU7aME019fdSf1zgjFyHJ3XLUWjdG8PpzX263XoyUE0mob&#10;ecm5ddO66gMNsRrtPjlJBOGTXKKUiadou9w5KGVJPON5zirsCE6OX/3ml3//xRe/6Xc7mXQyFU9G&#10;YyFUgqni7HxAEYI7K+lnm/2iUGszSBXfjHeQwX3oDgtULLKnk6MaDRNyhkgk2GxWeO9jqI6YpIfo&#10;+KN95+wPAQoCUgAESMfJH47FXTIXRLVhxWSsDUTCG5ivezwBMXoyG3rYpj6HNRp5ZHUdajd7IJVQ&#10;5MHPaDDoSqzZuxxOLIBVjMj61IwI6UxHCyfa+51uvzPqzYd90lRUlIF45GdTNJDpgCC+1UEkD3GK&#10;tbPHebS5G89ueMaz/ggdxLUlY1qY8aCxZz0auNBkstn81g6s/jakTrcrROeYZev34XkI3YL2pXtj&#10;OxxJOWEYUgZu7gCeTLJMiStQKag2KNQ7rZ7PmQqGgTpgtdpt98DdsR19YzR1llMcjNGAmo+JV1Ew&#10;kyAKDcB9kSqs3b7F+UvssDI4H27uREAroQk96Cwzuc1KvQX3nhKOazgBwzFI1BpVZHgmVnA2LPCR&#10;J+M+rsHZrX4gWfXFcVOMPH+G7v8sE/s85P6E6L4OdH1RqOPg0fL+WCe7MXSt0xI8Cg+5WZN52RsE&#10;gwjUPDawuqBwEE+i8JZ8i7XqtC1eIhHempDoBhuGqT5GkIaWBPtrDsiCr3hgV6xC8N2CGXu8h9PY&#10;Yo4e0tWSO9XssG+m87GSUCZyKw+SACCtZYBu9J9lLmNG/XZg+C8qQAEm333RTmrth5pcxi7u/3cS&#10;SIl205lQdG4mITDQWSZRA5QrcWN7EmiyAeNVYyjL3bNKp1yRcQlpw8Qq7pb237vny0YnncHXv/3N&#10;b778tdWpY9yxmAxbVjeEfehtym1gD0aqwCANljIsw12C6OrELnSd+vizhC+OtYkI9qEQ3Ub6kQEX&#10;ju2DVr8xfHE8m3SkPKHPYpAJJhTrCUmEYBSr/Q2zQ4ksE3t6V3RUrVR+/9GHE6tHzo0xmdUDZN1g&#10;BsDYnNlgMuSfnJ4tIGLRb5vM0URBmZrskNH/SLPfNrPM+aiPUDYNrvLp26uXL0P0kdeOZrlcxV/y&#10;22+H7S6YtygsDLkVygOQDHkI/AFPM6CuvA0mJxqs9DFK7S7d6ULh7qMnhe0tOosEMWahSKg7rTkA&#10;MrnArNew383RvQpEvJ56v3V6cnP8etxtcTpt7W3uPzri124+/+VvfvPv/+f/5/mblwHnApg9PwgK&#10;SgSBdw97VdgxSjrYpgjkn+WaZAuO0fjlNqC27/Z2xrNqtw+VO4e7Anr36H9wDu3t7iV3IcTNrHrP&#10;Gh0++WwzGmxPh612B+2RqDtUrVU272zHhrPO1ZnSDA5bk0zacdGcXHwVYCn+n64VUgHW2nHnQTad&#10;jriXXmv08vIc3OvLX//21LrunpenxYLr4urlm1cP3n/y4Z2761qTIjkSi7mHNMZuRRftD/f9evaQ&#10;/TrdLTpngTATeaRWaQzQ2cQxR+hPiR6pftN11flv8z5uCz2zfW5/GQCwUhL7me0X4f/wkvlRZUOy&#10;ABZTFFVtIi3ymaqX2CYouqOfzeKBI2x1EUg8r1z0nYtHn7y/f7APLhPzBEgEKyCiiciT954+3jrw&#10;dUady2tk1UFdLI/PrMrpsn2TWI7jxjK3uZpVoMA9+jT56Alc1OZ159tf/SbSbO4hJxmcODJb5bmP&#10;X1Bw6BVDtILjRQOwiIfkink2/DQMIpb0pxis6SxX3WVLjuuUMldBu4fin8kEfwLLjRURTVT2OwKV&#10;iBlSgCDLQaBnOsVVwdG23W5jnYfxLGktKAeoKICrQSTC9t8olWS4zdyYc2VgydKH05rKEa7r2kEn&#10;jxsPjFO4QqOFxQCI+G/3K2TvoJapppG0ZkyZL1CSBlm0wmmRCmFqOy0sSXAZrSzHE2buqMDQMgzT&#10;FFYii7YlNd2QzJv7Vu8MKLL6q5FVx62oaVWb3dk4l0p6F4t8hvM8AU4PeJH0YWTGPvnq22dMAhOQ&#10;U/Z2AgRBNBqlP4jil0WsZvGQ6rdaNCL6mVyGOSpsM1IfICJECEM0NQ3z1ZJagcgm+zo2lAHbky0D&#10;x2OQydZHOwpQABmyTVKjcDAGeFwbhg3kv4wIRPOmmFVuYR52eizcmkk20YkhI5X8B5UIpQjT1fvs&#10;FkMLUDDVhTPZnsk7RDW0mxa2t496/Ewwpc1J+k3xTKEdB68Q8TPY4YpLPNT0PwQZfccUUrIrn3nV&#10;sjy1uIwCw8+QWZbtx8ox7A/3k5uLUrpRwTRm7Zk7U7Ek/OLh1BrN6KBZz998/fLtq5KTeT6TwJWL&#10;QGdmorwp2guEOxJ6pbwuF+5YL16/4rrGERZUtYlkq9zS0HbTAErIZdcm3hj37icKJaYPzGOZH15e&#10;ngcq/WHSzzz9KFacpsMvXr/0Az4jP8G01Dy44jaslgvD+WwzJ7mOEnPHHMLYDII0o1pT0xmaQyTG&#10;f2gX0TKBn2KqKfb6hJa3Ugz6gb5gMZfltnQwQ2ZFLtEO7FHpEbVtXCgdF3nCrFZM0uUciE6gY4nN&#10;JdwYjm8mxxw8fRgGsxnSGEinUACjqgR+RPmiyNjjaCre79RDYc/51amanAKHQFiPgww1BH0qedI8&#10;VoysI7iCRCVjPCDCEL/TbeBjqr41vAtb/sfMrfSL05tMD+XlOfBadPK5535f86aKJcq9u/ehyQ6W&#10;szYm35h3I7BGBeVZDxsVwCvSNtNBrfKCqSIru+1ZblrOfj7cnYzDb+oHHz66dAwRRNgvFSL5XHe5&#10;aPcQfA5MLXQb1nv5ogsJQrsOM9IkOpNsdNGcXRHjHuFcD/+bFJ8Ii7gMisz0qYrMF9JFbNhQD0ad&#10;HnwrizYCKjrhy5biULwCiwhX15ty1ub96nFXUPJ4EH5ue9ho9a4RTqMGk5SdnLhsFKpae2rSAFk2&#10;3RcVZ0ZozLjEA+kx4p9KfEwBZGSpDQdH5DpB6wFrmh6hQV0SSYE02LxBcmiuE3+g+iE2q3w1gFFe&#10;QUWZQWNqdYkvZiCZXE+N8fn6mpgJ4snQEkx1qnGvsZbgSU13whSgpvNkeuBClNLNUV8SXTeKAG4K&#10;Q9w1FEop0UigQVY9Uh03A0hjF6NqxJAFOAI4vgTa5v3aFaGujyaaGi6obUfhZw5LTRixMASvB4sG&#10;nxGel71DnONMJz5Ko3iFkpYrFocpQ8rDwHrkcE1Jvnn/THp4aX1o6Y6OFyTPVPSa6FIoWrP17a+F&#10;YzR1jiagMVYDZ3Du8PJrgWbpjM1KmeO2pr7JYD6YU0B6Z7aW6QRAt7NnOXrXs9POottetFtzNAqb&#10;7Vm1MSpXrUtURRq0KNdrVKLPy034/MwrGTvmk3vp4AbN9UIyko3kk/iZOYdI9GFZePz6xZtXz/qd&#10;Ji0aDFo3S5soOXFuQKKQrqsxLyYQGn0FqEBCGd22o7WSdLaqHhSQnntu675qTmgkrsCMSRmfbB+w&#10;L4bCHFhYS4SJ5kHxvfEbJMBC1iC3AAlFQ3WxDKJzihOvTgf3LJNN339wxxeEik6zXYBjwdcpruEF&#10;SRga6QJ8niTuZ3SqBhRUU/gsK7DuIWuE1Os0ndjkVOt26q1WE/w7h8iwD3874Q+CYMTWADCq2jHp&#10;QkA7Joiex4jQ5I+QFFs3N51koJBIrlMZ2qIkB5J8DoJAd7rbvXK6MHF7sRfhZEkjCNylznaHxstr&#10;osR02gmlJpGMA98RhvF4Y4CpN0Ipi0CAJlokkw3S1KFbnUiihuukp9AfENBSADu7vQawjHzRKDWu&#10;UsAuaLWxdRLpJS6Fvba732GkVkL3n/YU8pvLiev4mVWvrbP5TH844CW63dnV+WQ1jQbdG6++mY9m&#10;Q+SJbspjdGpumsP0hiu2qTBA62I9T91cOOIx5/7mz0rbmcn8Yu0J+8Pjlbs1k5tsl/jRri64NU6f&#10;NbaCZEThuPYNTT8ZFkxdxfTnr19cUKIViil4gNgJAQfFOBpLjXjS6Q/imMu+FweX+I2mAPbXw9Hl&#10;eALQV+gZnmK6bE4Wl1gGtK4q9bfnZE4QNdGAoLpWQ9yQxkntWCdG/cTAjAnpdoD6p5X4nw0G7Xzi&#10;D/9VIvGmHnyXTN/ijnhrVy3BQSkC8eEkOsiqlVYQO9mgHhTi7KcSPsgdwZpvNMTQpVm+okEI1oLA&#10;sZHNHR7sP8Y0YjU+ffPM0WplE1GaZKwhva7QF3YxIrCCmih4CAkOqmhFXgr9p/CDH2dDaXyJ+Cc0&#10;eZZMp7FmQHJnYvUnbcflzXLStzE+5okkr2eOaXXTIGGamY2a3WQs+LTSj8GZbJTKb995PAZGHHBF&#10;YykoPmhlEhOxTUZ6fdbtTN6e0X8ArU9uxVWVdSEzRt4xhTdMtW533uk4wM80G+evX/QatRAiF+Ic&#10;4r9Lm5LxT+Pm7LR2c0V3iv3O6wI2G0nkC+CVhEv8Li+6AigZ0AEH2tzutKu1KiF4a//w6NHTaLY4&#10;Zi7cG7qQvCdcqjMrxIaRr1wmaRpOLCfuguPh+avntctz0Mb5RLS4Ufz0k4/uHOyv5dfZAZ0m2DD9&#10;CYP7+MO+wG3FY647/yYLWt1EHQliAJGT0zv2eNrWuNYbgCfMRnwh6Bc0gUaz6PtPnhbuDQftk6+/&#10;eHF8Ek9ujqvlvTuHTx6/l80VB9CTa7XS0XakN+xVrjRl0vTTVrZQMORtoExJxkfMgPvpDqKX7HI/&#10;fJRLZVnEa3w5u61Scf+733wxTnkiM0/2Rz/0X5z+/K//47fHz7rX51uU9771aDmOTFCRvW1k2OvW&#10;fnL9ToHl8bKLnIWcr5ifwjIKh2gzI9PChmNvmeJOWkrGSk19te9//PvmCF+RTuG7IvB2iGnmIZxv&#10;bBjDoRAJhFUM0pIYDsxSe0iQOZsyjxyiaAA3q8nW4/sPPvzgyaP3Y4ijoPNDQhAN5UAEH9zNhRNO&#10;a4rSbb18BSA+wmD+u+98s04m7kqGPNZg0ph5ZhuHnjsf5gobQ5TkLy+/+I//YdCrPj3caTSb3XT0&#10;cuDtOny4T/agg3dbnO8QrLLZAkBbMluY3uoQaYhCIadkacb4lYkerXPBoDQCNjghN4M7qgOGFpCJ&#10;NAbUQe4hdwX+4QPjztCKGt+Lm7zp2sgUfkZXzsL/hxZjz2r1rTbKyMNx0B8iy5DKg7xxuUkCw4/5&#10;LkQch7PIXNLSJAISRzB5H9npOzSA4Y4heMWKxLCWWM6lNuWeiTZsZGN4Pkef35BqjEQWDTG9UXhn&#10;4xH30osB/WoBkADShCqo6Qyb+IjPY1EvVhtAL+hIXzQqiPaXr66b6D+RFfZ6YbHqIAIjguh98uCe&#10;az7N7xTEbcGRqY/B1RBrJui5iH5w+air+6DqqBRSKQAJwG2w+8Y3grYTkjn4RqD3pyHLAgApIRO+&#10;CE6JyvJYIWTjlCOmmjMNlzmWpD36JldXlxqxirAWhmRHTQhkFpQNgySaVxpNSWBOD90w82DGI9pX&#10;LDSliTidKDu8k8/ZiYeN1FdmaBeBhqJkeIHm/wJHSHVOfsXqQ9IBnVEEpmLRRDQAR4qdxCVV8UpU&#10;JSzetrBVEbGNeX7bXIWMV2Y37mUijn9yJur0X3Vbu4vI/OHW2cvfrzASH87y2Tze0uFUDFqsRkne&#10;5Un5wt8BbTRCSRApTFYKtz+ZwitpGYlHQeMq941gVeekcgs5PYhssQL4TLFEnKvAigYTAsWouLP9&#10;6IMPwqkUPQ8EJkH2YuXjiQV6Z9d/+sOfXve727NAbrv0/2h/l3nblJqogXfaWinGCUc4ezn0zWZ8&#10;UWg3tqWxhucaF1IZ4GSUZ/wzNh38K9Z/XIpIDAcFDG/lloZMBReQ8RO1AINYhn5cWtmohMNM/4r5&#10;AuMtettsQu1DTBomEzSLMFfkDfD5iSWUL+xChpCKjx60TJNsuEA41B9B3utDX8DxnFvEoA/o2tZW&#10;kY44fgrqRvbQl5c4FV1hfAgZKZMnma1syB2msad8FPEEnvCdO6K911mRkFYknUSpKXsT0TbH62kI&#10;UKY96fJ7cdRMhaLdyypv1RcPDZ3rdreHZBvKG/R82uQ77P3hiK3Igef103dT1GNZcfTUZ8O4g45Q&#10;hHrYX+ntvne/TMQ+u9p5/DCwuVW9qWMxbkGxmE+O8huOFKoYphkpsKXa2hq9U7esvKh50CaSsFI0&#10;IrR1KJbLl1Ih/7jXqd1cYzmfgu1V3I7E0nR/oC/y9nqDmps6fbEOY0UPMszZdSfz169quagHfk4k&#10;gdLypNq49rvzMGENgBusNtFYyQG7grVgyLompRHqUh0X9Zs0NwSWLQ65KQLFkzOcQKX1NgxU6Gl+&#10;Z6oq7DBjNOEdVEQJaSlbI7VWwYtIJ1kVoAoB0+7iVLfFQsTRNUYLJtIpKKsDwBQevOqtlSQ9KCPj&#10;I3TQLZ/TPvhM0aqHF2ScC+ktWGquMNgPlKnIomVBSoquSlAb2ui/MZoiBmHZQOgk0zL2g4xaAAaT&#10;55GqGFlU3RiZ6ALwNz7RRGCwVKo7+ThrJIRlE0tuiIsGH0SERl6I4CNBDymROeilIPy7FvwSh0zE&#10;9KREjda63YhE/JDBMEMFECGGsM+FHBvvDfb7FDgPknkYw6/wcieU4DqAHv4K+ChV3GDsno19U2+Y&#10;KSI2VmRk9e6s0V3VB6t639nqOeKBZC6e3fLAx5JsCM4TAZCR1jK8cIf37n7kD1JGFHY2H6Vju+tF&#10;1IHStwMLkU4Qb5mxCxrHt9/+zetnJ/VGnYS+tFHYLAHERj6ZWCYFbYVWDW8XwUCI6wGshhOUzyP3&#10;IIV2gyE2CH57GPguG7fb4bpf4ByY99Ps6XawxsCUB6oApzNnAKfdEqVpYjteFIV8ATzF2JoH3BG/&#10;J9QZXlN0yXN65oCNQOtmvYihUphORGEFaEjElGW82t7e6XbJKmtgRAlxOMqm0jDnyD14pR53ZDkD&#10;lTBAY3g+xnXNGgJ7A9Dip620wOgeJSp/pLdCLmfWwxkA26bmoN9o06RbBqPUY0LqKRtwFwa19trV&#10;AaLYag5YJeNZLRL1gnVfTuOjyXUuj0ec6/K0AxszksQoo9rpWCFffj5ZBKOo93sbzQXCLEAk+FDR&#10;RBChZZ8nD+ZuNKnReublgMdiQxWJJcbDUCKB4BuJywB6ZizGcdj1AzuOdBNpJHfmvgBQzuCr5xMk&#10;gu69z6z01dZ2ajJpxJLLgDu7dvimCw5ygHYex7w07oasLnO1m/EgR1mcwHIiXr3znjd3sNi+m0Rm&#10;Ohuk5s5M5+XVepTKktDD/gXeTwKy22xdpDb6+Zy/deOj2byeegZND14zww6KjDDZB0A72LBQK0aT&#10;ZSBiodHFIGXUZ+fOYglvBXHiwcgnsGAYUTbWCEaJbkeYTRWLhRoYqC5B++MbF5kvB9P15cpdXXvw&#10;HSlcvzqtHF9QPqWyUXYKmEE2qwZcUgfFhVdTeBP7laAZWZTbZWensfbj++zBDjPvaE4cGzZaz551&#10;vAspgK8cq+sW8oDrjSTAVQlZGfkn9QkV+EyZJUayQBzGe40JoN8VCPsZ4XfLld5VGWuMZadXx6XD&#10;6z58cLS/vbGo1LqtOtLVlBWS67CHLaYEtXNLtbAxaUBkQltsBhgg99kPs+E0IOdoPOUO+AadDvlH&#10;DHwi/eX5YH1+vYLsbWZNNvLQ/hgESgIsa8N0mdGz4hvcFGP0LZl6T3OY7f0x0HUPszqXF4MaIOuc&#10;lexw1EHXo4GzXEXalnkfn3DmE0KeLFSi4ezt2QIyK2qBkwaaTfQPeqRAemJAZX4fFN8UVCaJt066&#10;3dYVCo/XlxzlRMxUHmukGMmQkQZzMxTHuHDscSCKiOETveKBNarWm6PZOp4t7t17VNzbmridbTaE&#10;ZMenXocbeTci7Ng9xjAR9xCwVMHZ0juc1o9Pai+OL0fQPealYgFDserFKepyrEgTqqRY/n0RaP9Z&#10;D9NE5A7q06kHKsgJXwHkrIal292iCOxbOWzvkPGRmZQPzGr40cM7oU0heMDvW6NUZufNl795cXJc&#10;vq4UN7ef7N1L4Xa9mV2elQetsrrtDIlMNqITxOSv6mE5qE5JbSHsSnQ89fkPH9FxdnpHN9Vzqx+N&#10;ZL79zZcd3Ad6y8LPfpSuX15UrjxhxOX7OxGO+xEhKOsKMDe3qz6dmX/w4MSd+X03qO5tb4c2inx4&#10;MnySGQhsvR5gDhSznNxrA89TMiwLpFvW4u0T2iUHU50/iN63U0EuC7p9HNE6y+j+Uudx4SjfEVNe&#10;oyarWaPwWaCOqdex+vX6P/w//Ouf/as/T2cKk9aof9MCohqlkXiwc7+0n/CFxu1+s9N6fnFsDbuO&#10;WnP87G3QP8pNR1nywH7nNbojD56mDj8NOTerF99FK9XNTvP5879bbYc3jg67/ZW/uP/18QW2qmCI&#10;B5zBgUihWMqwAofNgdS1Ea70hOiJE5fwVIX9QmI+YFNLiMAeK/FhyU4ZTlARkhfxP66MGES2/zul&#10;S8gLY4aEhAoQfgVzEaNKScNPCaeREOG0d0+QsUW0BZtW+quqhZB94RY5mD+ijhSPYNkQSCE+IllY&#10;OlhYz+gySmlYAkhcajPCQiNQUAJkxd0DB2buFO8sHvDD9A4MyhEoH0Mc4VNve+7cCanxwS9Tk1td&#10;dvYaUzjt91BYeiT95bDdXPGk4zkXqlVuTmn7+7wIIZ5fXPHr9fHb6+ubV69fX11d7R8dAn1vl6+3&#10;7+5u72/jxUjch+HnhjuByAG5Bucsw09m9TKLmWFt1kBAoNUG1ixvcNRN0DcHAAVQEL6hYIIUtRJT&#10;JHjy+ZjxaEb3bjAuXK0eyhyH/RHEUWz/mIFB31DVA6UzlyYB4mbZ1t+6Le+qQfoOSLKNJhZTDLJ6&#10;LcnDbM5ImDDGl+GxGRkBmRgBSOBOyBLFAKDV2OdvGkGg8SEzFLUjofj7wnHQhwBLFNthHjCspR3n&#10;4ZPAVCOrw8eBXgfdQWaD4N2BtU0QawMlO6RXujnxMtebNobWD6L7z+K9aGuEOUfU60+9fze3ZBYw&#10;B6JXDjumr3CRQW+AOzADgTULOIu+MJkgEzgOMzCZ2KxjXhgJooaNQQ6GDRSriCjiXD2SmQ7ThvH0&#10;/sP39j79uMP6W2JBn4I71B+2R11cr/o5UMpH+XXSk4ZDH2PannpxUk4DoUGeZDigWGK4QmXP7qc+&#10;wiCGJIk+FWea1e2zImPJJCcQeu3AbPB2B3pqhrMwn4JxKkA/YpNw0EXoIr9nL3GjpyMd/DTdEavg&#10;foLqZ9l1kJ7VvaEX4osg6+dyIElHksBLi6pODDLkXG5qPJVkZ1IoYmO+GM6IBxjsFtJpoJsTaARU&#10;S1QVHWt7Y+vo8K4o+W53Jpd2+BzlVtnRx8xUZgbRRIrpAWcFN5YxJcopsXiEtJ8WsSpn9NqZpANq&#10;NOBb9VqNCpuEzgwNQHZ7pKvGZYfPxk4TONq3PntzfHl8smy0sPPLxcIw5AeDDseyJ56C87lgKs74&#10;wgnzMMjfGLBShCj8ETWW60gq3kC6r9n72cMPvx00J19fPChsJ5/cuUT7vlxDi+YI7+diVqWT6eKK&#10;K25cepQhS/xSXQt+Y0SZSSbgZDEiEIE5kXAEQt3xuNyojbp9TDx3YoVQJON2xl34RA7njsB8ESQn&#10;cG2Gj+Y+2BxYur6986jQSGy+uPg25agGPTFoZAI94iYm+gMxBugpQDIbDEPxZnsELSS6Ir0CYWr4&#10;Bzlh0b9GgEKaNOgF08mSfBKcSvkGGoICy0LkOTxp5L8Ejg6Qns5X2lbISKJND4Cd3SgXBdotzGkZ&#10;MtJvpEuts4PQBh4A9rt5KZfTGvdpGgswYc/1Bb1S4AVkJ8rnjHmcsTOUDLNGmtxEkINLD2WrwGGe&#10;uScydmQXnngggsZf28X8WhkRLuAZ1yruIrVdMkZjr8cADXLVPbOoz7HtdLUdbnKMoHcNBgznOqzg&#10;PZ6ZL7Dm/YE396P1B8OdKI0mj+ZP5PQrbxCBCkwCprge81lUb3oWltOi/QZOE7ybYP10fKQiw8UG&#10;8rwAaEJPnOOEEwhd10SU2BhF6UnHjTA1aktLUJV8icY5Kk0hP1o84IlxQoYcRX7oXoWFdyZ78Xqw&#10;pUMtOBLd29/57Kf3/48fHP73T4/+m15zXr55iVl31JHJuZ9she7vJe9lvNlCOFugfcBtmA6JLpQv&#10;S2SmhotytVtvlsfTIY4ViWz0wdEBWjCUsjQ0ZR9vpgw2LURKzX7sANnGdLUFjFA7Q2rDqgBNImow&#10;NuYzELi438R9NQUJvRoNKjGKRj3WuGcOvjWUc3xUoqmk9PDSsfEMoekOHx9aPir3nCtcgER+i/4J&#10;ySOV/hwPjnh0sixbk0t/rLVwz2rd5sjRX/v71+U37pU3EShlN2Bro7VzNZlWGB5RTKaSSbywnbNe&#10;Phur18AgpHHWi6TI7nBTwE8tyT/SeuSX0xHutNaj2TSZc5PWX59fJQL7s1kVhJBrkfaGhtVKh4ww&#10;kfShiB4KJ9a43K8i82lshQd9ii6RIxgbJzemUSiaIeizVjBQ8IWJNlYw5oynw5M1amrX4eBku5jx&#10;rN1IhdAi6w8uYnFHwBXxzjeGjagbI9IZxTueahO8hHAh8rnF8OyQS3Wche3pwjkqn2ddroN1oBUq&#10;DucthquzZA6bVbmYeSOuRhPPJqvd4IINaTF5nL50buKLDdhWodR6Ntj0BBuh6HLUXTMH3twAxeIb&#10;lv3l60B8q8pWXQ4PF9NYs//SF74MJc4n1nf3D3Yq5/WwJ1e99IVSQ8zUWu10PNidTfok8+0GAWOS&#10;SK27vSneAcjKQjErbaZ6FgO9ZSC6DCYijb723LiHVDJwq+mgPezVJ37qxVkbH5VQPM72sCYt6OA8&#10;oddR9Czzbg9o3bYnPvImLncPYp0ag1IN3snjsB0JYmkJ8EwGBqB7GFspdBptp9vJiDJdI/5i3Gpu&#10;p3x2Z8IuDtWBUh/rFmEuTISBJOBa97LdoaDZi/sYv6DLgFXWzDUVh9iUmiYBlriUgQYpdaB9TH9J&#10;aC5SOzKEXtfCWKzZmnWadNETLk9/Or6u1MSX0xZmImi494gRGFoh4U1Hr5M28Mwz7a284Zt54ONP&#10;f8ph121WSGlzuRQ+03S4ViFPddTmzOtdXHogf9l2zLZFhCkqDdaNSA7ywM/FJ15KGlTWrh6a+Z30&#10;4d7W9mhaiSezO8kMzplANWnoedc+zCLok4wvTmcjdK14RzQiOCbpUHBiqvXjhKnk95C0ugJuhjod&#10;XLalvbWAULVozt7E6ZCkV5O1NwmOd5lZrBHqrDQvb149b74+Q+OeNCuzw2KdZPAYXK8Ru4qHaako&#10;naZlS3JN5jMY9Or16izoL+wclHbvZncOwTE3e2OZLi8ZITNIA0AHKJfw6KWVS9LCGpi8+bZ/+bZ+&#10;flqrVfsTBpZyNKQ1xyySkku6ZEaUTEImMOJoWRpAr7DpmmvRfrPRlfAnfSAyAk5/pT1vrOe7Sd+2&#10;zzkgO3DMW4tQ8oc/Szr8k8DI//r6u0798M69y9p5sDe+nLR9kcDlr35/2rrc2i+sX54AODftMnUe&#10;DQCCYRTJsWRnGIpGxxgSCqz+auB1HN4tOAZJLFBjpcLPfoCT2DdvX5CY3niXP/7gvdTbykm9ytsv&#10;wMEyyTQoUnAjwElYlMam0shmGE01PQywxV1fzh88LQXT62E9kI2MyuPgo/cq//jszGFN5stj7yq7&#10;tUP7ilrSu4pJ9xpSE797aL6PcBqD/gbCye6xCj51++CQN4LZolip7SuaiIogXo8t4BsgcuYlseUs&#10;5eve5OMnh//6X+2WHg+tKaKRvqjHhwFgIRv2RgJT33jaaVeuh/Vm9fjEuq74h93QvBnxtRPcGpR0&#10;aRFGNyZ3P1rt7CFHEXjz+0jnt9vREFPqy9rUE9xseCKDQrYXCj7ePkJ6iEEFp0U2GWOhMptY4bXk&#10;921ubiLfQgrLOcwaZvEO+ywHzLzwwMZJbdxnB/GB6US73XQiuLbilEn23AiLaDmYmR3aN8aFXQmS&#10;Uk7Vf4xeWE3abgbbIitkdAm4UPzJUOCNbYEwTTb2jAoy5qfxCyWHoTKrl04PmgG4P1FGi/BmY5qE&#10;OhKbxSEioNAzvJqR4FXLSRNI6gG7/WREjNRptY2utIwxuggFQG82BqNIdsMdTp6VW6txLxx355zz&#10;nNOd8oXqk75/OYv1OmUJ8SECQj3kxZz24vJm3O03Ts9w/XEHgp1Gu3alZABjtVTIm89FSM9ob7fr&#10;N4QBY+LsAiw/dXgm3QEpDJi1cvW63mqQwSIDleJojHLyIZ06gI9Gig8tGBabAHRebLmFHNaH8QCi&#10;orejX3wADjv4ZgQxijuAo13+3xswlsWKGy8o/k3yPpLH55cDXexiMD4L+cJT96g7WINuub+xoXLP&#10;3D/lK5B7melzq8g/pPinEbDJKpjnaOzLqa9MUqMxGCgOupPZlPrcRgBGD64pkVoSMzJNM4Anr9Y2&#10;RYu6XjwFM11yjJUjkU8Gk2GqCLofAVcge2ejWW6k/THMGQ5ym+5okBLImk9p0153m9fnF34JNutl&#10;Ov0AAP/0SURBVNuwAADoqE1CN4HuQzaoN6adtUKBJwTpB6086lnWMPcYIDJAjs9+/KPYe3e93clu&#10;KIsp4+tOddDrefhoswXGgFvJdKKQ9dDqT2SDSRi5q7dffu3qY+WEOhmHCAJFWisCjZu2ghnHCTMp&#10;DiliJ3gyRqJMiiWvIg48XBp4HW4x/QTwXXBBFKbNMcPchxqPe8j2o5wzM9Ilbn2M5hSSOEOBxnkZ&#10;6U4ZbfNtEibFZAYCEF1l2m+Gs8eO4ne+X5YVCmgq6/gKU2hCOF350maJ7YKbNjUheI+NjQ0qRnyw&#10;GTSnc1kmCI0uEu3S/OSDRfzBuPwnwChjSjFmuqXOihGnoW9hJujK0O2HaaIZrwAbRGH/3dbXMg/m&#10;GigaAVM5u7xgTstFqNWrUOcjpDaIgZDagT+UfBNbVr4KFIXYvvGXGXaCqLYimTOdkFFs3DtCBAj4&#10;LBKKrM7rm6tK+fLRzo43hRWYad2+47EYSCgwDMZW6i0rz9DRbmu+AapBKgmuM8x3vOUi/CSmFYxr&#10;EIuL+mFw4YTmJyZPunPXyJ+NlJyJLMrujim6oZnp8qY5uBxNkRGJj2cNMh/yd6YHPskiuxnAzMbU&#10;WpI/F4FCeuN0ohljeY1jvMnnlfnY4i5cNEEzeS4l/0qrTNAzrpwCiFIGqZADeyz4gg4Y0zFjDTAB&#10;lLecsaAwn0+tR265xtRCdWlGppaPmkwwkTVyf3ezTLfcTtoUnlWbqpWrcSRvWd0yNijNSzkyIGGN&#10;X88SU1rgGL7rdbdOUTEfcXE8iLhim0z+4vI9XZu6be2IOoIZRFU80ZUrMAZPGwkrHiNGR4njpyWn&#10;N0ElwKdAXBqkM4KdCCJhkowNUjTpZ0Dk9CEdiKsngd7v4afBZ7rGC+i8GEFB2GamCa7cRiMYxirP&#10;KZLZao2UFsIMUoN3+HhfXCVejQshArYUwOEzMlpkciTsJXQAcMLGWREWe3A+invdCSQ3wv69vY3P&#10;P3nvv/7kyb863P4RTCKw2SyMdhP8oWMnt1NIHmxl76YiCqbM60hdETah9KQ/wgPvUrVCcLSPM3DO&#10;5PNAPjU/k3CtDhfhx/UH4V7FpH3XSrdbBuYWmgUs42KTRpnhsP5g/2I12/fXyDkKckxDjyADuJEy&#10;Uo1V0KXBEPuO64p5CYqDHDJch+V0iWMoknssQU5nYTGxvhgPijkEF3cGw36zXeUwna+a/cGYCRJI&#10;AVAVhJ1+e8R2dwX7s3kPNQciDZgyPEQ94GkXVj6VXyM8PgWK0cSBjHOBu4H9bKd/zLvViJgRCS5l&#10;i+hyFYAUzKgwESy1q+O9nUy9PMDHFMnQGZA9pycRR6srTLzFLYgWHm8bJG0wYV1fdqkDGdZxzoYT&#10;q8msRaM2n2diycFBx4KkfCxpKtQOPUGr4wpFeLJ+FJalP1OvDl+9+i4QstBTBNNAs31vb4c+B+NN&#10;2qxcWUDStJtnDiiROAVY7kAtGEFKDiplBFxmPOMo35DS+Lv9uYX0LKNaNKuDQE9IwYaRuGPQ9q/n&#10;EZR0ePJYwhnGNGKEZBfCe3D5EIAZJ9OpyiVcpN3psgZQdn9/z+eNlM8CwaS1mHgHjWSvg/SoOkK4&#10;pq1Ij92uYDjpcAZ17WjpaGBGqE+jyYXz1ghLRl+UNgJlfwyz+PV8NHZHEsEFY7yFt9cJXZ272/1e&#10;YUdaONN5G3IANRLnw8pJgoeAetPpfxONt7Y3XcAVqufTfoN0laG7RN04GTmzDJxLLTQAXKaRZiOB&#10;DKrBHneYaYk9vvvDoZAd599hEG5zaHuWRqwhfJ10B6y9zRjWmGS9blK4hVNK6ep0mUWu4CMUg1J9&#10;JiNGmExnK8tdYdwQwqZo+mOq1W7gIdSp1sa9gXS3pWtmopb2Cy7kJlIC4JTGXyCEJjUHjNvXXrgf&#10;fPqDGbINKzD/NEew6a6QQ2ZyOaCpITw0T87WKDx9Dwe1A6vABgo2XGJSUXlpQFwXHEIoLWs0Dt77&#10;6O6duy9ffX1+VeFD+WL+WDiRLWZDbnoxvfWwuypfeVGZWKLQZB8A9J/sAG9GWhxy2Ghxg6fLMWR7&#10;jjoIYmywqbOVisQe3Bvgj7JaKp8AigDHnUbtyt8dWuXr8snr45tyJZ7KRJMJQhyjftpYEmoD1sbQ&#10;Bn3saFS5OAidyYhUXdSmYGD36ODB00exVBx3NpLmCQ4tHLsGNCt8PS5qbOmgD/QSYvcMoLkPuvwe&#10;gu9EaaNYb3aGLYsRAT9UOpFZuGiY0NRWW1sTYYkjornDuJGmf6Uzas3Hm4lwjvTJ7Qyt1uDvU0+f&#10;bAfig0V3cXl9s5rGMoWb85Nxp295HHuHh9ZF/bxxubW3QVoNPNAOjt+vOnOvJVOB+7l3STNE/c3a&#10;xJN7/4Okc3Z5etJ8fX41G/z00Uc//fzzo/090ou97f1vfvmLm8UY2oF/tihFY6Ql1pDZhgZD9kTT&#10;zO/+6Y+aDjD1mTgd9++l/UFr2KJtubKWhf1S+fe/H3hJ7CfuXP5o9+jk1Zua1SGd5/1wmAMdFARS&#10;QnMeyNIaltjB/Z3Tov1XAZaMAbDugIB15iQnsVj54h4ykHWFc6WQvvcv/vjRJ5/5V25erifqF/7P&#10;4dLWdiGPeIeHaHbdqPduKhO8Qy7PZr1a1DVJuRecOmgLzcLF9sH7ww8+jSXT2ZevE6++TjrbSX+a&#10;iXXd6f7aGqwYqofDqUD8g+07mOPWm3VUXwqFIqOhWrXKMUOmQk/BqEJgxOJjysd5Q6jHVanV7ejU&#10;E/CEHFaKDKQbpMSSmTIPe9x0i8A09HZV1iYVUSZpOE3SmWfdmPpYqYiBDdpIbOkimDTb3t1SnjLH&#10;KGvMS4MatWVA8AZIzq0kDqiEMP7CxsPGHkZoTmRnO/ZDK8fkpfxBIglmHyqbMPGHNwE4RJP/dzp2&#10;3FGIjSy0XrcHHoAhnB+sE3T6lac+QTQ1XMI1iJlBtz2q14lOdGpjWSZKgXXQcX5xfV2v1PsdXolc&#10;nbdDFJZv3RTsmw/DdtpJzQYXGR9X4KZjUheuAMM8UnQIaxC8kMKuVOpIB8ficSgkpMxMVVm0zPfE&#10;pcT4jumewb5NsD6mBc69WOBTLbYaV54rTRpAFOSl2Z4sHmidKI7y2ckTImHFBz4+g6MVerSTAaxB&#10;GIaoILkPclntNwO8Vgjnoo8nikJUPuC1pPO5YJRHzontsQF3ygdPh6RiORg+TzapjpQtNGL3ibit&#10;usmGJSjel08NSJIMDkDxEGh9YVcA0ZNsOgWJzol2z8gaP71/96RVh+PQGA0LU29ktwgy0hsPb0WS&#10;tHevyuWANaOdxniK2mCIHp2aCE7KHrIV1qhgdfM51FIOfjI1RmYEfVguxa3dB++9H89n0b1LRNMA&#10;LMq9DoV2YIC8j8ubjl+/ekP+cnj3vt/tR+vg2bPnX/ztLzr1MtEUVCeUVjxaWXWMHLlbLHW8M1k7&#10;LKsgCUI8prU0nYPWQLiFP8IrAyTFUJCiI5PJMdmlZ8EFofCzm0OsDNJ1ajxh5qMITsrsiN+J5twz&#10;9gngTx58FvYGNR7FW7vTEcqU2f10CiCBsgr2oPEO0+AYfq02i9kAfI2skd3Eb/IYdLu4zZVKhanC&#10;zubWRr6QjsZvek3qMBm5IMeOsyLpEqOZKaPwMAkaziwaTjFkMCx5Xo5QrwmYPonmUBKDMaMKg8bT&#10;vvq+3rhte61R2+Hy6+OQNMPMo1u4v71F8Q+Iy/iYOxmM66W9LlrpTKXx6+TJkGRstBq7B7v3792j&#10;zsntbfPjS6+rWChupPP+dLyOROd0npb+pzmdDBBFis3a3KawVO/QLOV3LQ01MugRwwZlCGNOSpAJ&#10;glz7fNdXV516d2LN0A0oZkuJUMpL1rcOzbzJ8fyc6iSxcv3kaWT36Z2TrqvfPQ/6RT3kZhmgJfK4&#10;nERcbMS9TK9c8UUMOhJvlpUqK41qxA5UAWO4E3oonbg9hIRrp6Mh9xsDvRdfVgN4k17ZfryENvFe&#10;SID1yybcGvoAk2blPXaWppWvRSVJFtv2XWHVRDxzIcxZJ+anLTNpy7x8T2vHTZE4ToTA5ooilzsv&#10;vfXJdJeyzeFKub0pvBzUx/TAwmitnHvzWQN8r1rvDHEDFgsJQg6uXkQs2geoETDjDnB+CLtIxAC2&#10;SaLCNEtyYm68sFAMWvrDa7Yxft0ocoMYXpE6OdA4s6auoSScnVSARBuz0uwESk5EyCeKncH7J1yA&#10;cQMIRPQU4MPw59QNUXqjjpX8G534u9Ab1bHll7A+w0/CbyIbe+9w/6P3H//zp/d+tr/5ftibr910&#10;XiGZ3b6plq8xmkZLeiu9sZ05ijrSfgcTpbWfu6JwJ9lkU8BpsYHEY/9Cs8bhDXks6ZdpXEkDFNSJ&#10;qYDV1NRww74TpiVqL08z9zNpgt190336gzaK/VdmztxZYWvUwWQnclUhEKFC3AODDzBFeZjkVGnv&#10;uQOeQCa9QY8bfjCNW8RNuc/l8hVu6aRok+GATLtYzAELv7y+olzmjQVDhM1ENJa8RolyaoV4foDA&#10;zKI94IksLAcYt1igaCFLcChMQU6G2+255A2djUjCzTgfk3RQDy6PxVVlJIwaDeAg1KlYx8vVmFZf&#10;zLfZKA9of426jCCw7qBHEsCFazpHic4lN8Z1n3WMXGe+EIKHeHU+j4V35rNgv485DYQD+H4Zf3CI&#10;sDzPS6SjN5RKpKFXe1HO8wUw2cYLih4yNhKQvguFfDpdWLoHkoVejtOJWKdVq1WqJCwaoU4cquWG&#10;iFTFp6sh6g/wufo1T7WBM4SjsJEIBZIed65WbwV9OXprSIQHQwsWM/xikjVrADBEZ7ZgaesUYXv7&#10;aJTKUatHypc0kd2nLxfNq2LfuvCFx8iikuqvHM3lqPTqG6TGR7WLeKt3li4Ngv6U1xsddqJwSmZz&#10;X6c/jpNYxCN02Rdo9DWwR/Fb3WEVGvIkPemkxkjDiO7iHKznfoRhpXADtgEx/Biosc3t3V6zj2Gg&#10;cp05ZR5nc32xYnI2bHVO5vMyAhr9SuDm2Bd2F7Hbpn3JLoE0wudiIVJca2MbXVqbF2BHGHXQDMBc&#10;ZGNzPP0Xea3JFm6/0djE6CfsuQpD9tNuH7zDVhyxc82U7CKQtrz2h9FRtE2PtVCU9wmValOeb4OW&#10;gekBIYW0Ao4ExJT0DxmKsrNsRxxN/WXnQAzkVUkmeQ8TGYwDRsEo3T92B+58+PHQsbJmE78szwKK&#10;2aRj6HwgzcIw4/wCdzp9NLs6M/05ftewXSmVROnJZihZCfFCbsigdT3M7CL6ixJ2IJYIOr3lVqVZ&#10;a0/nI3CvEWxMAt7p2dthpzZZIUqn7owqYHWBRIq2hySEac5ieQy5nHGGL2RYK5RynVYhEz68Tw9n&#10;GfBulHaG+Iy2+/jeZFJ5yfaRKdK86fa3Dg8dYbHTHdiM43pnOwNRuZk6kLOCZR4PgzLAXgXK6eis&#10;eg0Rg3HA/Q/eS+R2/LGkTFe10lC5lLA1kV+xSDmbZpa6lVgJ0YqUqYcRx9TSw+zVye8EAqjMFD6S&#10;YyUuiNfGbEe3VUcRvaKFBUug1h3316vtdCTjByrgQvlmsPTu/+CzHz/5cOqe3jx/dT2bxLL5m9cn&#10;tAvdiTAMje5lhTnARx897Dx7AQ/GyNW/Q2yadaiuJXbkoFmJwVBrVoueO3r0wx/75/2Y133+u2df&#10;nr9d1FrffvGP+9s7P/vTP9kr7W/uFE+Z/s+m4LzyRAehiOljcjVvBTNMs+OfHsa/aTWkJ/ngYcoD&#10;jxn8pwMGORSBs6+/6jtn3f6o+OTxwcb+3//DP4xdq3YX+H0IwD21L2AXzkMJAUjG265h/+lhbylf&#10;MCQi0VxMIpMh65rRUUYTXkOGZPrhT/7Zz/7b/y5Z2ml3kABUc4iCZHv3MLuxGQrHGpUy8pVoahcn&#10;7vMX31ycfedYdZNBV4zrMRqSCndzpVpxb73zMDH2BH73ZfT6RdwLuIk4Xew6fWWn6y9fvIjvHz39&#10;4ON0KD5q9q5bZbSQSVkwuiMtR+kkTEsPD1kWG+jHVvvq5qbfQ8EL3cc11j6MpUh/jS2nNr9taMzi&#10;A86mnqgp8BgT8rv9gClHBULdolOY4pjeKc3TIWa/7wozOSvcJkUCyZhq0HSs5bdA0YGeE2YUqhpm&#10;o3W/Q+WkfjrofLW0GbIrXNkimqaXrY0gF+5/Aqjblnqmt2Wa6MqdGCibiZGZWWkFGA9P06FRE0oZ&#10;HcUtlwDfBnpODEbcDg9Jyc1QkpC8GySec9FAEgcmLHfFjyQhmVMrprIFJhiEaDYFrMtquQbv0bRJ&#10;RJ6VuWjQTxMsE49DxJDR54x2J3omtL2M6wNDeXrehOjZBGznxfkFDV8GFzu7e9T/JBpGGlBUQGyf&#10;DIRBWR+l4BhHXl1kA/4m3dafVdSKlMQxPJ704SJafQCCggS63JlknFGqNrzTW6/XeMPug2zWlurS&#10;brBVvxhMBen7C68kKCoRHFs1Urhk0NahMPNvNfywKOUKpmPIxRI+FDxt8SS2hERcuHwa6xpKAMgw&#10;GacSW9yClnJjXLJaJQueoNmGVchomPdFlvHwVasOjsLTnxQP98mxM/lihJ5cNtpdjHtXNSD1SpAN&#10;lo2SzKRKkrike6ETi3QA5BeQYpxS8QCZLfaP7t59+tQPfSTgz7kjbc/qctAe3TSTS08yl+rNR+dv&#10;jgvJxMd/9s8XBEYQEtHAX//8P1aeP6O7jNECV0PCm+ArZ8DFhcPkKMF4mORPbm/UXajCgPMdWILx&#10;QSM2LpmMbngkGOz6fd0e7ROLn+Ju8btmdxIrVrvC1O4uKiWuG6uT4oQKgfLP7oxIKdR8nee0XVl4&#10;aBEbKDY/xW1SdR+FGiBlM1vNRVBsLOx5MWuYUbEkIwdYSbz/07dvofzg2pnbyAHdYsdAaaVqosdQ&#10;qdWU5eKeIieJgOHG8+G83CBjI6FV8X0SoLag2TTk2fZW4l2ZCaFtj8PYmoNBvuFUsMxyIf1vbZSY&#10;pIzVc/YNeVLOKg3HQGnjBzdEgV4yXPT+QaMmkqWtLQriVDrTbDVxVyttb+ZCCYz7Nu4fwMSYV1rM&#10;RE170lamFhvQRHOyc+PQav+bqcrs30Hy8M/G046TDyEfJFVDVO/7exuQ7MFv9rqDerPTaHSXk2U6&#10;mY7F8IZA6G+YdUz+7P7RMl74X7/5zrO8pjus6lhwJhOtDESGUxyqi0K/IooUcbWdJdlwa/9mZ0f2&#10;zrI7W1wn22RDYChSBFPGcjtsEwVVtfYlJrgbhz4pbaq/ZirJ2wAn4RmSLT6RsZrQQ2FOwmNS+7C7&#10;YmY+qheyqw+irDkFb+tDVSMGnq+TYDVDNJk2+mgE5l6Lhk2Zs4DvONIrd8bpjXDCs0JcLIlVNg5T&#10;AhQptDxP17XuzCew8FKM8NBr0wmh28KbVccC3RbHirmiSdfAb/Ds49l6JO94F8NePiYEP0lWoFGE&#10;9cLSOfUEuIggVuEYC9rJu9UszxTIEPWnfM9yovMCnImSwRnliTC0GsXSGSdRMXNOXUqusRRygjB6&#10;XHHEEvPZBw/u/uj9Rz95ev9nmeS2axXsNvunx69Oj7/qtc+8nh7ZCLPMVILukdMLo8EZDYD2xZp0&#10;iUm1AjBriJvFkJQNjNAUODr7dutuCqmL7KI6qYC5TX0nCNO7dFqXmpb0H8gw2rfBoOzeFYF/kJDo&#10;a2DfpHbLoNOQBkUCZXLudMMDYsZIcCdF5QiQHDzLe7EI+ZPAwxkns/gwAGRtdNAZT0f5K01YMlmo&#10;xJdXl9ZoGAgCiEV70NlFi2myHliMRBZgznnTKEt1+p0F5nmO3HTITFsSplDWo+ENut20w+JJnzs4&#10;T6WTHlfYuaT15guGE1Mr3GxgfR6Ed41ttT+8ZKIWCLkGHReM39l0wOg1kyt2+i2XJ8iYjIQWv0Bs&#10;ipKpMHR5jDyKxZTLkRkMqxs73sHoJsSU1+9E3cbpbalzTq8AZKG46q5IKNFtwkf2Lue++TTYaa/o&#10;jJc2N8juBv0pNsuV5slyOTSmuAI0kdiMBn1A9YtF2xMaMyVtddhaSPg4pr1op4qLNToufjIhIBe4&#10;mBFdgeat14P2ZQxIzmSIf5T2O2NgX5CIjcnzvHKxvjiZ7u1nXZ5Br4veaLJ27ahdojgadPgbWMBX&#10;L12l7djWvu/rL2rYZuSKzmYlxkZmfExO4An3gu4HVCsgSDhqiwXwzOB3atlcaGs7Q5MdBDgUv9kk&#10;MbKAMCQm83Yo4pi4QJBRSS3cvvF83fYGWqTizRt/rzEiavnckQ5CleAdPc6hNfY46RRCGHPXLlvT&#10;bqxbH7Ga1it+D7OoOMZQn6cGsGME+0ttP6P2aSffpjTSw26ifx///zC1fZdBvxOwtUMTpcL0DyeB&#10;6tFDMEYoEz0PnV+26oAZ33GHaHsR8tS2BF/F+aXsDHKO3phR9TNOQGww4z5l48cMCPVWN1Lx35CW&#10;1SDzrOOMxn1BhnAzt//hx5+5An5sIcL+iFzV5cJHqyTQH3bXndbg5MTJ1PQ2QTQal+ZhMLGCMRFw&#10;dGAYWo7gGQ5ns9OJv/eDw73DWvNytnQBIVFoEF6HO+PAq2ncrvbePF8jAUrbi9aq4NukmIayZPY2&#10;vzMFIR7S0Z26gM3TPtSmxltqsl3ayO17GZOslhtbW+fHZ8/LlzXssQpZpOG4CnhxEQXy+zvOTIIr&#10;t+xP5xok3CrsmARaWS5XCCu2kTWgp4NaA2YS9IPxPWu2WsF4JpSI46JEbs1pC90RCVTKRyl7KWlh&#10;IugXGV0tNLrCcy/+auYJjS6gxlhUxuJjGTUh5KRItmCEc/BMZRgoz0W7CGygB+dx7WQSKcQhHa4W&#10;IHWHd4DHVTCydbj78aP3Mnv7y6W3fnHRkwDlbHdza9hsT1fT+0c7vdevaQ0ZQ/J3/QiTnRIDmD2g&#10;lcH5ZASrxm1v4uEPfuacthm4lF+c9MPuHzx4+utf/sO/+/f/7m//8TfRaCITjX7+x3/00x/+xNXo&#10;LJtNWq0o0XF5JatlFra5JWYeZB6BELh0tImduU8/e7i5n8qHaShUq51isfTbX/y9O0bVHwjm8kVv&#10;/Or6lEMf05hcKhEFqoMZI6K9jHd5csrU2xrTLv3MnjAPCiEGCXQPScfZVSD4+JTtXndVzKw2cgc/&#10;+fH7n/4058v4xg4EaZbYAPowX2CSkIVBAF/o9Pl3wcUk7nac/Pw/NapvQLTkYv4Q6CXcrtAoOjga&#10;bTxI5PKB8nn0i7/bGFVcMXczEJyGi8fe2DyWcAWTrRb6trNyuV4f9NZRIIrykiVTBb1ydLifSSTJ&#10;JmS8AKpwCPYZsitVIREToyANlGymOnvEGBcBq9CNUfZl2joqdIyCIE09+xeLnJ+yf5n5hWaH2qeC&#10;mZs8QemM0UGze6DkTBoPKjZIBoCRPWLHPn8yFqfXu+53kVe2V6PEnwT31Ap5935YuWbEoiP4n675&#10;bflnKk0NqGR7bmtTmSaUyAwyu9IInXCoIChRKHSeOMKhEcotFrUgp683W1WZYS7h+E1huKBeRcKB&#10;rCKzYyQk/aOZpw9BGDpmh0YVwh8I+PPGaEBXYesiPD5guqQBElUw0ReWBiwlNhzfyX+ZQE/xRTBC&#10;G9wOkndB2IwtOdXg9fU1EFzQlKWNEnMj1F8Y96nmGDCh1ejewGr1aUgCmdTKb46qXGAlpoW68pTf&#10;HLdMdPWr08O6iI+IgCvXF3EBwEvu+1tbGtfau8LEcQiUfDgCM3e+aw0YJPYH5BD+zXvbFl4itH5N&#10;WUA4oy3AakgzXEHBxfTnDLDF9MHxCVjM1ZpCh89gJjl7jCaSuiUUmDzHAN9zXD/RJ/f5AdY5e9O9&#10;R/fPhs0S9p6BYDGWdGcSIb6B2UQgYPkc3z3/LtAZ0RG0gKyh+YAZkETVcI7gOOPAoGyRagu5Lh6G&#10;rOAC0fTgENtLyIjo5c08rvOLcxSXSS1iG9nzYePbr7/5lx/+4Ac/+9HNpL8YTr77+puf/+bvrGY9&#10;zKDbp0EOtZatCoMYNJ+KO8QrMjoD+SM386El7rKAunQLnKhxcleY3mpIGIJcBy2HvTQBYM0Psi/s&#10;NSoJFiO3ybiMAM3WocbjFlDFcZfotlC/2V9EEoY6SssaAWhuYKej/qhIuNIm5Rt0PK0d4uaaUbtx&#10;OOGDCjUqRpqRqaI50261eJNgRLkROOeuZrPNYuHO3gGVYW/Qj8TjuY1ibrNUv2adWwYDtBbMS1aN&#10;MoM1sq6iAlK7GosIFaKiCJudS3GlA0KTOY1jbMQhfSCWvBC5qvwdVJ6ZRKKHHkUqTals9Ky7uGXQ&#10;UZe1UTKT2djIFEp7d+7CEY/hpdvriSGynMfRR13MameX5denvmQMcfar3z/L5ZKa+En6zEzLTB9X&#10;K5bT7F3Xxz7R7bggMLqNcVLjyCQTpiTTNCAYpCiOpzP+cNh0hSQvhCPMRfV1MLb8aHP3vfzTt+3V&#10;3754lnaTPAHyZGsAXqLBIVAVnlUcfHLYMEAnIqHKNvRicLJEHZyMzSRUktc08YY1b2RO7PGljjYd&#10;42QGxEz20i0aUG9RUdK4Axo6psl9zMTVSNXacFBeSE6syocEEpc3iClOtbtsexg7Z9J0zBg8mr42&#10;pale1MxyhbrSG+a/y1mQUCfVSvSUJMHNRGcAzEwCpkgt8jI05k3LE1kgiq4heZZiKN36xHy1uXRv&#10;OtwtNwhtZIDWxDu6WdQsSu6I4kjg2+Jn6t/DRuEY0SaQef0apquY3SYnxETLTSYyWSpR5mYqKqnm&#10;vv24HCEuL47wfKM3Gs2hTkxxEAgS2Qmjssq0KyqurIGGuuHtIFUZ9sQ//eBPHz34o88/+9f5+J3l&#10;MFivXV+dXRy/en3+9m2zdrWaDXPp0P523u/JhPxOwVvF26OvLtggdne6Zlw15Uamx6AmqJY9N84w&#10;HdTO5GKLOATw2A9MQTdKV9boO6szLAyVBvTy6TBwi3fZtqGO3MJBb4Gg9l0TkRDqlAYRevA08Ju5&#10;rpwQZDOcymw2JLlZ3nRLiStgRuoNeEZsOII+gjrSdV17mFaTo85pPPHG2fvCEaTTlPoIreFaPugt&#10;+v2h3j/AAZ4Z35TFpNas4eiLbBhyCHHj4tTB+jmYQFMaivvSSSycDfosFJjjY+cS5Tfi5HzQ72ey&#10;IV9QdxNXj/6o4gtj3uADOAo+0+kO7RwcPHv5kuKe2Sm5TbkyqtUteqOAkMP+JHj1ywt2fS+dc/dH&#10;N2imxOMRSDN00BYAtBYobCZAI+saI+lkrcP+lMsZK5QSmzuhSNxPflgrd3z+5fZ+xB0Av6p+J7Xz&#10;aDhg+MsJQpchv7WeOIbhJCqRAwq/TiUw6yWJr1GeKxlJZ0c+7wwpLrKbcMCZyfgCsQ6+grMpzSnO&#10;q9igkW7cRNvVIEbHS6BSeC9nXb4AvBiS5UwfHkOkG417wlEinqfbnhWKWfq/kAO37i4T2VW72d9/&#10;sNjYYc+SQ896TU7G+no1TMTcoRCIhwYRwOkYrldQ2gIM+cIRwCCZQV9yBoNJm7MzkUSGrZTJhFfz&#10;PuxjBCxFp5uF+x2lEEF/ZkzRvmRr0PJAfC5uja9oP1dvahuF/J2jRJzbPhzies96o1+MKp0UqMze&#10;Y/HKfIIIY/eN7NaamVqr42qCz/cdiu/rQLtoNNXjba6rxcwSnDkMHNS9BbteIn8UgcB/yC8pIUxv&#10;3ngOayNJBJHmiI4V24pa/R1TkfIusGPRLkAHS2rS2n5yIhUuQhM2O8kw2vD6fpWODMRQE54vrSm8&#10;u8gHn31e2NpilIABgQXPfEq7xE8XpztoOq2up9+bIzNra3uYt68enRCBBt4v0WyJchIxdejxTw4H&#10;7na5j/5of39/NG67oHZG4uMlllXOSIypsQOVxlG7Or84xxRDZx5ESw35pZvFGzUddqPqDGFEZYDw&#10;pkGBA4VnRVNmtr+1mSi6SZTXi3Quffzs+Wm94somn37yyZtffwEdhhsUA54IESGT4Ch2WFMM5kzn&#10;0djcm2YN8ZIOlAflAFTvQiHiBQ0g4EpB/YAc54aTIZcxns3u3b+XPzhgstwYi9wj03kjNktRS+8q&#10;6vXFEE0i27aJIKapZstVqfHGgIH+iofprmtGs0/JtVJRjTLQEJ47qr0JoO0tRN4ZkbjZ+burUPTb&#10;07Ovv/j67OKcpZDf2n98//1P3nuSzGdh8gfdvspVGbb4vd2tzlvG1zTxtfhMOLcPeDM9dsoicISS&#10;FmZaQ6vtTzz59CeOaTcZC9dPrqreVT4ce/bsu2yxgCv55s7ei7/+h3/3v/x/VqPxZjAyrtba3UYg&#10;FvGih2Ruuv0wFcdtzUA6SgetjaxraWtRaS88s81U9t6Tj/0YjTSarQEYzPrW0d383H188sxHFyqT&#10;3UwkgE46cWohsFP+qUahwLgdY5oa8xaLqBSF7oIx+aXm4JhS0rZ2B8Ox0uOHdz76KJAtdnr0UWX9&#10;4gsHd+7u725tsyEROm9e3yx77fbJ8bh8ffXd143Gy7TfuRUILQfzztK73rvrfvBkvX2QtRyrr34d&#10;K38TSU36gC886Z6/+MrhuXF6U6VtYFj0uK/enr05e4t7a3Qzlw1oPI66JcoJXAcGUtFIWPsOnL+W&#10;vIeypdnutjod6jilDO8GnKbjbxg39qUzf/3+lw1psqGuCg7GVcK+DPb3mAGiqjHlilI4oW40QCbN&#10;xw2YUIerfsRYDa/SGBON+jQUQ25GOaS+5CTC/tAsMEfwLfPFBAQ9WCu2pL89mbB/56H85929VqTT&#10;D+p7eA4putujKcRhEG9ANRyUr1x2FdIwH+uMFsjUI1STQzQkgAnoAvlHhjgq1lZu/AYReWMyyP5l&#10;NoXFO+z2sN+fSiUBBlJe0sC9ur5h1sIFYTzYRK27Bv2wQ5MOcN7mZiGbAR6CwCQI0w68KS0U01CW&#10;eytNovEQot8NytqdNjswm03v7e1tbpbEFCNBGfQ1X56hfUo1hC9biDkHQdUEM1UcXEpddjYnpsl4&#10;b1gomQzctPM5NqbT+4d33PdKGwJ5moa2uXMyoOdVmSn00WcdjrLZIolhOBjde7LXwmqXqlTBSxeC&#10;y8W3IwUH4Y3Ly/1U105RVWkMkrqUxRy/ciDwU+apDjI+WArabGxKDMTl0A1C9BgVL4gaO7vbPcfU&#10;27b86ahvtIpvFqRzHIV54bDc629Pj9f1Hno7AoWTEZq7T1rDm6bxQN0CHhbQZBiZQ7f36N4DRFHW&#10;MIgTcRh7AG3fnJ8iMs23xrbyb86OrYvK//Bv/k3+0SGuINZy+vc//6vjZ8+WXhQKej7CBIbwbk3q&#10;Nb7iw04pIT2xOO82PLAG2L5z0Wz7BPh9RilUSpemCAG4RYHGVBCcpq4V+GndCTyRNWPgukrflm+A&#10;BMgz1JsNkinuFp8FLCulGv9sbhtKp1OqUFBRLGi+AvosEU+wbm8dI8xIkO9JJGOMlPXLQ7eD24r3&#10;FsYjC/IlbgRjQHw5eZ8dWta0oJzOs9en3EeKRgwnWEzZQh7IBAsU7QeOW/EW2Al6y6pazfGnraC2&#10;prbs7T4yVc3tNlMg+IMHrwLGGvoXcwPJUs7mCOrirOKORimGWWbksvCpyGVRz9/a2dk8OMqXShub&#10;m6SnvAjSZDQaUPpB0nNQqT777uuL81NEtIgfmHlMG81sGiyc3Aftas5gHJU0CCiuY0PBxqDsJNAi&#10;QB0Q1ncdXzvLsSOWlyJaGQj9PT8aOfDJ0OBDwDTsmr15254iiT90EXiPG10oGBuhT3DwCfoRkmH6&#10;AdqMCyLPBSle6nopxJvkSVNQmfsqt1dkscd7t3WbakJ1ocxoTjxxDQb19iV7rEG6qVBVIupGaIKn&#10;vWMSI1sW2Q50OhaZtSrfNr0sU+OJenYLeIDXr+Pafgb7F/80WahpYt6x3oDtrsFO5mYRpbgYhA9a&#10;KRDvqN9m87ErnWfczSoarVcdx6wHP8KzhMIOKJvmB3KPUxAObm+GotCxHngX6CbRrCF7EmJYpRgf&#10;W8cDH9Q2mIH+QgpPtsdbVqPEGyIy27RtNhcPQh7q/wuMYISjNU1Crq0ChgE90bZmdMwceZ0sFd7z&#10;eVLcPVYSfncUsNIzoowVR4MXFfAUoUWKuIPig88++DOnM1MpT15/e3z1+vTy4ttWo0apBJFuu7Rz&#10;Z/dePrXlW4PqjKKNWQcbiYsITbxxdzbtMgajl0UKrofN7DTTeA4Uqi8oTBr6q49o8lcOPz6v4GM6&#10;BU3vX3eUBooqQKnG37or3YLijHDru8P0tjfx/dQFfISC8WoBJhOauEERr2kB0tYnlKsD6vUA70Ru&#10;sNtvEdv7osoTErDdEx9jOB5MlyBFeiCyR9bE6wHHIdMfFjyoOK0Czn23B2yJtvxK0QmwPn0WZ5AO&#10;6Aq7dbTBx5NOMoXCjffi6oSPmc6hjwY9Pj7DkdSFXvgQYTC0FGgZRRKuaIrtPh0MsVmTKUcwgSQ7&#10;tRRABi4R0AlnuzumdqSFmsxmrXGgUesHPAvY4O4VFsetZqOTzSYC3iTXFlodVD3StnEvQhTUEM4b&#10;RWqLVocgLS5/NByfrMvzZX+ywJoPKH61uIHhy/rq5m0gnGjW6/T9sOxjskfRUNjMD2nzrX3jxTBO&#10;+47VNwv1K/npEIwNrhChqwsKSMfpMW57YU6j8zejlgKka9hnfMf8FkFCXzTOeu63WowzwUlbu3eW&#10;kznsOwd3G91KjyuVyo7868O3z2doHSWy0xEd05a7WMy6k2dXp+PLkxEG9OlkpHYtaw+MMXb3YqQE&#10;TgfWT9C+FkQ1erMa6TqD1MkuN1zUfWSXR7MebA6W/aQPUBkZEST5QhH3j/vt4XxtZTKcvIGLixa9&#10;GoiriKrgIGuA0z2PT0YU56cN+mhplY7uXj067uVWzFHgt3BuGp6M4qUxdLZbY7f13jtwh92CstPZ&#10;2w76u0TqVk3cKEPaX1PiBjp9Dhx04KUIBHYkqX+7CGR6pEmgVr4ikIKkNFMI44hEqRSShZqaj2pX&#10;LTnZ2DYa+QHfopNogKakibxVj1zJBW63m28KhcZWCylRKplAKhNIpd6WyydXl4SMO4d36D8y0sBN&#10;S3mn2pk4lfTqL55JLk5Tx+/hoPrs6lXRPRG39t0kkNAqGwRivNNz8CQaiSONl8wV4oFwvd/kq4T5&#10;mD+MHBmc0dnlBabyCMNA1JRihREHM2WtEbARBIY5hgtzuIXPhWK4kQrxMAlcH+6/9+GHjOAGi3Eg&#10;FKienNP2Rbzv8eH9y+dvjtvIva734okxs3vmEOREQDHYtfSUpdyiACs0Iu/Q5xOElf8gysjY3RiB&#10;cVpRzsUzUQBTzFH7wyHxglQgXtzYf/QIURBcCClAEF8lcHGhGA1OLTyQCWjGysh0pcQy4JfQ4fo0&#10;HIDgBkmFiY0qxNV+pP05gYVZoXnidsIJROSAcPPZn/7Z3sFRKpkhTF6cnv3tL/7uqy+/aVSbvO7h&#10;00ef/+iHRzv7QjT4vZmgv/zylQLdLWPBLCtDolMNQWRFOx3zZJ8flOE4U3rvox+TA0OWvXlx7top&#10;lGKpv//VL4Fa8ep3Hj+ZvXz71fNvAUDNGvViHFPuoKXEg1Pre1MT9UjtZc8D5QiuUicYTNx9EEJu&#10;b92/xJrsqnpv++5GMX/v4b1oMrX/8JHnuv3d+QvHYjz3BLcwxgMGC+iOZgDOBBJRpM2l221OWnsA&#10;bDMaQHb4qf3F2WBsaDAw8Xx+996DB0ePevUe/d7YRt6RjWWOtu7s7aYd3nqng7IK9Pf6yetJ5drZ&#10;aftnw+Wgt5EJoVRBwtiMJ4ePHoQfP4otfYG3Nf+LX0ecXQRH0L+eBXdPpsFLcCt7xSeH7zPNu6xX&#10;tw73UJehmcgVBVH+3r27G4ViJpliW2F4gLikiGfDIZAN2ObUMnBQ2xhWi74dNqZityFCu1ib3xyG&#10;5qPp7rx7/EGsMAegGVbbGYiNfrL/ZGaAigUG263mkQ5DwxbWjEGkGxGnYAqwyFdgQYf9CEpkREjd&#10;M5eZKNlHp9FON3WmuZNaOnbh933fin8TRk+S5ioavq9m7TtvhzdejW/Tyc2SV0dp1R9hbkT6w6kY&#10;bA2YOK0TkWCeyc3cGfUxx41B/OF7kAXGujKArdV4BrmJ02IO667d7rea/Waz06yS0eC9STPLwLDX&#10;rWYb6I3IOy4wp5wyuCFCN3NEQqFUIp5LZ9h1wKTlD01CjlIPygcQPqcj6H8k07Q167UqBuAkBbAC&#10;Smzh/X2EvPnIwv9ZEMo0muKKegPql9v69GaYT4DVJIeTggN2LxSOIN086kE2cx8U8rdJvKmNFW3n&#10;EMQWBBIAZBg7FgslunX0xEp3NxqVKoc81xJgAOQ/VQmEEloIsZi4A3QgVboarXpGhUAc/UHFUzWo&#10;kIDQ4F05EY0YaY3gqMyd0hIjHUcfQtIeTmcqGil3G8K6TRfZeIo2ryPELAJc8hy43lX1xtseYnU8&#10;8Yn9oirQhtIZNRrWh6ipvfH+wVFhZ4cKMJJNgwlB9goDBpySYdOFs8lff/WbpMf/f/43/60vFjod&#10;tdpn17/8xd92yleLUR9kaz6RbNebTLLgGVLAcF6Ki+MD2Y5UAPP8QG+CZBzzEhrAurpKwf2kF/MV&#10;Q0gfyNMUiiNkWqxpVjtpqeYFJu+n8BPYRYNyTLvW1KUsTXIv3AVBZvI9HGydDvPaHi/KBSShUxCn&#10;ZWuGkP1Olz9Q4tnmhPaP8Ds3nu/UiodaRSbqdIEpLRaLZOS0fvknXgWktrBeyQRKvT5PIJ5MMjOu&#10;Vm5YSQgMJeNJ6gwcmPwhFFnVmOH7ezDdzblPbS07JpV5t70WzVyRLlSJ+E9NLzuSmsG7V/hj1M3n&#10;KBwAPGYaOWRNFPJbHZBbrQbLe6uQu3N4lE6lAbtHohH+0O20Ly5OqaXGfdxijx04XpHmDsZM2ybY&#10;SU7n3RrKZzeAS3NA0SRFpUkg78qui8Qbl3WdYbErRt3qiRAlCBympW0QmzYdWaWi+iyAdmSEanpU&#10;1PmC4M5mrKvkxv4Gttcz1+8u25fVjn/h5p7EEP/CANIXi4eyuJuGfCk3Mt2rCB4zzjUZBtxuanX6&#10;xxgt0lEF06zNoJmbUEWEQoMOVyaiUpEUQcbrRjILwiLloKKPUgYdubYmA5+LLWsP92zQummtmc8t&#10;vXUFZQ0A7RadibC6I7cEaDvSmrrTBr24dL9s8q+Z/9k/tAr4sA3Ah4pjDUC0B8s/og4ddLmuabku&#10;27NZjezE74ZWL10PlLMDTOjDuF7SIaRo66xX14AQSUPonwkpRMBQwWN4wVJ1E4vbKIfZ7EmzVtdQ&#10;jo3SjQKUiQtcGAofEWi5kW6AVGQdpp1kKmmybWmoovy6Ufi0mP9hKHDAyoW6CSzb40QeCQ1TYpYQ&#10;oBKwccOZytKYdlrIp7k7g+XrV6/r1yfraZsttZHL3TnYQXsemiwdu367f3V58/Xzv7s8OwNDEY/G&#10;MvjTYFHuliGqBYJZXowazpopoxnpIsAwGttoLDs5luWQxF3VjrEvu71r7B1h0BPyFLF/qcpX3NLD&#10;jrr23lH4NQ+uEJGRD0+VghsDgz7J0oqsIbqF9P1d0KFxyYMePijXLyhvMJZu9mrI+zHQ456D6AJB&#10;iUoOksOAsv2euN8TJLOk/0LqDUoT8m93WEdQhIhFVIGm3WrzhAwKUosVI1Yn1E5saeENgtOuNipI&#10;hibiGavvhCLtoSMi7McoGELeeQhnPJbUduVsa7VoYUZSyQ2noz/pZpIxenLcQPIrOlPk97DRlnCR&#10;l05cTEGPNrC096yjxIpUdprOq//BmqPaRPYCDUuygGCYsBQJeIJ8cPoNwFuIPzpEva1MZrtWGdZq&#10;TdLaeEo/4l4nWgMEUyZpmOpOZJxwMxp2h+16qz/GBcpJSJzM+/76KYqmFLCAYftuJ501oGqx60tq&#10;xhQi27XaFAkW5mucVwQ/4DngNrzhlts/pEaGHY8gTal44Frkk6H76D873VZxG++F/eZ1slYZRFMD&#10;h2eGJFvAnzk7vfKsP11Oood39oORmjc4btcx0LmXzkVanSrQGQyHfd6QORFI27lfrLeRy9nV8YjE&#10;CHZ/7rfRJP20Llk/xwrAOq8nv5o8sibDhbMKFtfjjCI1PRm7wkhMBGCycL3BJNRi4W33is5GQX2L&#10;hffs9ah8wfDcswZWNeXt0ZGUeInqLHCYRpxPMysD9DCDaAVY1v2tFNj3jX8TN0xjXymYGQ7pYcZ3&#10;WvSwzM76FuRmUwRqGIZI1NKFpjHuFCZZFB5MP2DjI8htbPyY9pjCsm2Zs4hEUV9U+OTv4lrLbRn+&#10;NuwbRU1FPTPJMeq6dOXQwg23JqPU3sGn/+JflI4OOsPBl7/73d/+9S9olTN7fnz3XpLGAT3S6cg3&#10;7M+urtF547VMDaAT2t6Den2unum/2AQjyVWYvL5LfvzJH4WD4Tcn33UGk1Q0CYs6mUhT0vpd/na/&#10;O+s1JuenTsBkGlHSHBCBybTVDX3CkBfoCPNZMCQHlQj5nik6sRKj0vXRQRD1qkAwU9oIx6J4e5xc&#10;XMOu/fC9j49/+/uLaS+ZjT1IZDz0UTBFcThi6sLPiQ6mI6iEixRPv8iP0WyHoD3BcwxdLvYn6nMr&#10;oFWSZIO04r2dFWBSDleo3W7mUvkU/gBHR6FMooeFIS6ISBNHsRsRo9sgb3WoqjEn/LANqEEJWxMc&#10;iVyu8dKSrrzxpsb+ZFXtTiZedwlQNSHO4ynflBfjUTYSenD/7kfvP3nw3hO63r//+nd/9Rc//7vf&#10;/6ZarW1mih99+PHjx4+AmZx9/S0mQHaX1giLmErBYGZYkXiR4eQts0f40qXDe3c/mC5auXAq6QpN&#10;0pElOnh9+kzTi277Z//8z65//evaeJAspKUJM59w+SWj6mbCeTsJNOefHaj1O9qY3LpuLLz13sdR&#10;8Oa+yajSXEUTo6vyv/23/3duXSSX2bz74EG8NM+EMewuZDfyHh+TQMwMhsCreM+MYkzz9fuK6Ptg&#10;zh+64yFi8QyzurOZL5k6fP/90r37q2CoeoO9xxy1i1AMEaxMCbwuYhbIsNS7CXTyJuP++dv+1enc&#10;akHXoSQYdIY9WgB7d3yPnwYKG/5+P/zqReb0ldPTGsYCq8zuZJktDz29bCa8sxVe+2onZSkpcZOC&#10;3t3tjc8//ujxw3vpRFzKkiBEVs6QH1xiApQJykCxRAIxkZPT85vrKgsXHuOIHiLQEpDuNndNu06T&#10;/NsKUECYW2NEewfdVntGwvD7QahdJdpVmZFzvwWc6yC08xB7kGAIMKbjKw1Km+uHR69vNg4tx0Hj&#10;LGPYbnSLjWGCQQGIDW0cEEwPyiQMRmjje7KSfc7a57INqrq9QYp9YnNAcvtecMEI0ipH6dNzDCCc&#10;xDtxNXvW0uuJIi1AmoPCvYG9QlknTICUCVAcrMaoUcuInvDidEqmH1sW+NwMMxDUwcJoAJFvgWki&#10;HxlwCmGG4xzKJBn4AEIEReYIMSaYP0uIDBArEvEIxgFoXxfy2SQK1zFwx9qGGs5ImIMScd5pd8tl&#10;JJ96JJb4EG9vb+WxIULqeobEEJWmxXeaClymZUY+x6DJSPUXwyMMEvu1Za8xbXbddzaKt9tAkV33&#10;SV16wh6ww3AQOwn0HZGVbzVam/dKjUptCtyRDWGwILhX0tLKBoLMmgxU3LgIwgQ3ff0B9DkWGcxI&#10;LrQRCBWNW+NhFLckEUODb45FCE109AhkbOigMH6yuYNX+PCmThcrufBHizniKIwOWUPHgr99+9x5&#10;2UhPHJ2YK+JBeHNNu4AroqKLNpSZ+dBmIbHK7+6lNzcgyJP34PHSqFV29vY4GF797qsfHj34F//V&#10;n7XC6+awN3x79fO/+Hm/0dhMc5ou69eXnLVASMjj6QZwZQBnEjvisZg0fOjSqgsd5LZR85L0Ua2x&#10;iDjt1fpzOJFGiIsKGBBDz4kmD712mnNBc8/GNrJUSbspCCHa2rxYA99l4DdmEqiJHysFpLDPh3AL&#10;QZyv8AnYcqlYgn/iLRl9CJEAm80mJFC7Q0N9y9CP/BXEmPxbLKuJOQmSOQgAyFxyjtYQcmHElg64&#10;B47C6ZSjEXASFS8lFo3D7fv72IbAjVFpYUT5aShKAkXlu1QHuVHmaCTxFMfXDqZcdtuB5PtuEHqD&#10;6FWwQCg1eSp8qx8+eMgJjQYksOVcJpVCRyPgYyNVK3UMz2jFn568QQaO8QvGFKh949054njCzvr8&#10;EurZJOSaDSdR2kAhP9y9LHZgYjIwsTZzs1u0pyYEpgJUUmIDEJSC6ztVjbAJ2PrKx8Uu0/xMYG9B&#10;eTnJaLeEaTNNLWwMF6WNu9uP8n5nzwv7cP9hCLMJIAzhxrzjwVUSpjgHCgp/fk8iFswlwgVfMBYJ&#10;poNg+H0oUYOACkgfmTCNfoVKPml9Giy6qQBZm9IgUAXIPzDVRniaK0ydEULcz9SuBkChqSvBStwS&#10;p1i0do5lV4B2wUB6YmSSRO83pi3qt2k2HjQ0Gn3b7QzQBFV2nUoMOdVLZEa3S6BGKre5X6xcoNo8&#10;m48+hfTWkd9dRSU8xfmOlC9QNSq2yNztH8w6y2Fx6svPvATBOiLSan2i24erAKYOuPnyRKSadJNV&#10;8TGJdzOPI/wqqTWjZIOi5JOCVcKawoPoJhUL6RZ5pxdHZs1SVTAZBVVlA0b0yDwD/S1XPLb73qN/&#10;7XXcWy1SBB5U0PDro/ajh0FOK5YuLSV/mN8hTvlRpFyE+91FtrBF96uY8T04zN47+mRrs0Q13x9U&#10;3rz56tmzfzy/fN7tXoPgTiWzhdwmYpn0LoykmXdogVqVKqkBFZtaXAFVBw8S9cAuuNZq5sviFiFm&#10;RBP0BfPQN5tjUWeP/IXNbNDeJkqjb5FxKDAJ3W0/7FtsH1pcSBv0D8aDkw5gOcoodEjhzOcKOW4x&#10;ORzC8VhNVRo3sBcC6eh4SoFHSBQXP5GKBSK03sA4uXNZcSCDAWqzhJ32c2JOnG2vfwl5gbTy5qYK&#10;JtvNNImkZ+rJZLCbslA1dq2x6qMSc+Y3SvnCMOjfvDofYZgGvADtmVTaX9hcNZqTbhu/07HLOwyF&#10;0XShPejL5FLE3HE7FQ6OC5lko9oqbaZvLhvgJ9CPeHV6mivczWeKAefIibYNXh4hP30WP2NDf7Jy&#10;PQv7N7/5bcftyFFuUUOEuKcuD01TpHwRqofuBgVzMAy3Wx1GPMlYDtQlfJl0sji0+m2rI95FOPjq&#10;RUXw83io1m5v72eiRXUIalfjmPt+6zrmDjc3H9Y2DryNbj2/lWn3btaOCMJGcyc46Fm2hJ2lo1nB&#10;NS7gDfUDIQeOgQjbEntTsYJjGY+FDna3HlBvQ7ighG41+hdvltVqdWvf6Q/3NTVZRc7etu/v/0uj&#10;r3qeSmQuj6FfdsJR9gQE+7dWewMIv9NJBzBNSjVfDSNJRzztnHWAJDkyya1moz8a1eMpAITr6ZCI&#10;Iz9ub2QKp/n0tDdzVTHV8LruDjrjdOxpo2q5vINMNj3sEUacwfgAV9rjN5cctZNxPRKILNDh8iz2&#10;77qadTb4hGpKcsNCQwkZztYyjVm1auyBnv7J/FmocfMwKZS+5zaFum21K97a/26yMqrQ9XmffhHq&#10;oARDJXOmCIQ1Jri+JInfSXnbz8jo3gRtNQ2FbZErN0eP1M1oPbOZgCWoSDNiWHFsIHivXF+VVjbs&#10;QyUhUXM0G7Pdg5tboWKem3R4dGdvbz8RS178/utf/uofXnz3nB7b0b37G8WsA4ve756ZavcdLuPd&#10;9ICvII1NKkYolfAhUzVCrCkCofWEH32SSWYcblywowg4XFQuJqN5NIWJHyXT3APn+fIC9Q58xpke&#10;YPljAF3mqtoKK0skkUTdpwhkb/nAr0otAacoh+NoL7Lytq8qbYubmL+zd2fzzt1lMpbd2Hr1819U&#10;XeNsMXXXH05aUz4m0p+jdpeq2sgz0qkW1YSkmEME4BA9ExbKs2++PTl7i6lgNJ8ho4S2lwqQpAmx&#10;Iu407QeEd/1ufNis7rTaaUFEiWbT+w/u7B4cuPxe8gRKDgM2VTjXEiAQGho+B4/0AOhBwrE3HUOl&#10;BWuX6OSIRi8cDeBpPn8pgQ4UzQj3qj+4uTitn5+xMbudViSfuX/3zieffsJnXId8v/vyy5//+//t&#10;9du3INiW7Ta2a8wXlIW/w2oadI/WGIliAHA5KdUMTfjRJL9dKh22OxeLznjdnmSf3r1f2uUFmaqj&#10;l3Bw5751/KbtgrC+IE3cy6fpfPQarVQwNpMm9ruHHYXNg6yPfls95D/46PMk4BjmbjetZSS2HfC/&#10;Pn12dXPx1Zs3kcKmpzlv+FZ/+l/92VGhtEas8+zU73XiCcka5YACEyjrunePf3odVIVc63q3A4ti&#10;+/69Bx99FN/cxN8Mua05giHF9Ps//eyzB4+C1c7o+JoEvjzqufuz+vnFzctvu1cnYfcyFQvDhIRC&#10;MSuUHPt7obsPQ6tI9E09c3Iesk5dkSbgwvUiXukGnvvc1n4ap7hIez06tZZwD33ueCqBOQNNd6Ys&#10;YUhr6ZgXKgaK06MxuqAIwJQ2N3PFQrPdPju7JL8FCyq0iMh5qDjDXwsyYFF+ZQhCbA3lKqaleVts&#10;2chaU1bbrU6jOXBbEpp7qJON39kFhhvyjv1if7vBcJn6w9SKRhmd/ojytPk07nVGHUAyNEEhxVc2&#10;oK1v8JzvQKcm/oiOZo8A7QqQl3+nOCMdJLvktw9Z87vujwwjyMlQ9ZeVLsku7We1Y+fuwNy1YBYy&#10;HU47sKyjoSTaaGAobXMaUh3iEnSYcDANEMa5tKiKdLYyiZGK+hJ08XyeBjqI1yLKF/SDVASxxptg&#10;noxUNX4BgB3wGpjQqIVTiB087aebmzPgKUHa8EGI/aBkx2h7bhQLdGTiWItGAUYifw3cxt798oRu&#10;thrlcrndbnH5U6kEuLqdnW2aSlx/iksqAiK6qc/1kefToc81fxIOzvsVz2wIZcS9l0nacFLj/KLE&#10;xT2jawIIUhP/crVClpyIhgDkU1Qxn7pqNlwzZzwYZafDLXbM1vjZMT0zhtA4l5HOMg9EYRBlCN0G&#10;bMHl90WBRQUlbzO6dkw7JDkgGCp6li4oK+FCeptkA8XOQq70Bl3ea0mXIpJ2f+fuFFuyaKQ67v/D&#10;X/9N67sT9dujIe+I7NWJ9jeHhvgvqJgAIGF5sUaCvgyGC76wN0lXYzg4rwKVKtw/nF03Tl+9+fN/&#10;9ecf/eyH1XZtwAjw1Zuvv/1qSRNVStDcFxx7FWwo7QHEoqCAawerkJVhG+j1rD4xj3EgS0QKMbA6&#10;I1gbY86OuWBoukSgL8eWwU+dAwZt2P6IlrCHKhQWfoK7F6SXQSY8A/VLdx8FPYCkbEnkHBAMyuSz&#10;MKlIyGi9UCiUa1VO5XQ4WoIlg8QWeNr1kkqR6CxV2emU2T2vT3WKsIeAqbCGZlNYpLiTyWlyCdOG&#10;+TIFPKh7smzhO/u9nuib4EphPoFTxRuPclcg7OVN5aZzUo46Aw92D3c2Nsk7YbwP0SALuUc9ydHy&#10;zgHAUIjC+1EZw2x2NTC7niRHW137ztQ5nMVR1BsSic0NWl33D+7cSeWyeAFNJ0OKJyDGDMqb9Uq7&#10;UZmOuvNJPwDShWy33wUnivgDgXjWH6MMEgv7MQ1NJXL+KdxvmWRDgWzB2HS4gY/SlwVkTJVi5H4F&#10;ESNvp7Ft88EMMs8wC3iL4m3LpI1ZDd8miU/zi37M1MFYdR2C/LZc9d2LerPCSKKUD8RhpwViuLMG&#10;nNjgYCGeTkez0XQGrW38G1Hm19WbTCzUHPCQHc5gx4ddoag/GfWnw55M1FtM+ErxcDroybpXUZo7&#10;M46UpX++ZhAfhMhNj4mpGcAjw8PXNcM6Ug1xiesah0FmyMokNDaDeCxBEJFeBYhX7FSHGkryTFx9&#10;xmt2scF01jC2gS9C8HHRO6EnQ0NaqD85MPBsACaFXuI2EDpBfsJcVGNurPGjjEppFiAWMGPK6wnw&#10;BXGDMVFBoTnAhfBQaC5nEklYtxyzKjudKyreGnGAnvEkTIdW6AHeCuUr0txYbFHELhEIocxhe7kY&#10;UaDnQihXKUz7XLAr42i5xC9E41oQtjCdJJfF65GGIVsg5QIPQ/eFH8nmpOvOpw/+Tw3HVnU8Pxwv&#10;4pcVTyycyd93+2LD2TgQRgV0Bn9/ZgF1KwUmqYAzGwhR0RSxATnYKGznC5Fwsls/uzh59ezr35+8&#10;eYv9ESJBG1BRd7cLmUI8FsZq1FCMZR5LaWwqOgPwNcjOd8Wake9RvBQYly1P8als9vZg4avKi+zR&#10;rJ3NCK2Fk4i5xYbyoKksm1oWL/LQEZJZCBedfkqB1LYAAi1w3URtzfmk128zr8UXIx5MkvXVYRW0&#10;qu1B8+Lmiido9YZzaxH0OfC59YfG0TgzJU5xazHr40W1v7tJ64XDA5ESfAvMriUgU1IyDUuW23VX&#10;bJneiHJw97uAU7rcFUbi+ODQ+mzUm1A3iWC9dsvqV9OZ1WTYDrqCo253MR34PZ7WDTiFEPS/hRU/&#10;f94KzY9iAfwp2unI9hIpBMAny/Z4ArQUgzwwaOymSTEbW47L8cAilSiiQD6cDFKZ2Gi6ajbb4wEy&#10;9pnj561AhOO0TOMe6atadRSOR1qticffInotZs1IODZZg+EMd5vR6hVLfLJNB3xYQVolmFnhRoMe&#10;TTAO8s9Do6nVxKnV06h12zfk8IBB6OtW3L5VoYBNVv/eHVpS48sz68G9jRk2rWusY5Iw6Es5mjqF&#10;dPKhc43pxRRV0mxii7Z0vwIXsB1J1a4bv7HmxzP39XA2XLvz2VA8H//Byvutw9/vtjCviBZK952e&#10;YDJ95XC0xoPYYDhN77Rze5NKpY0R4eaB6/KyiT09qGrHEji2I5un9JpOZjRz86FEO4Qz/OCp1Yp2&#10;rSq9Pn/UF8lQQgTQG59bR651OJt6cFX7B1c4xPQy6EuvPa+kNuxBuqLSH48DjoNRy9e87kaiM3/M&#10;iqaweZukY+FuHdtSmlOUXlQ33J8QK5IjgEgBwlDrXKuW1Su8AJHT5G3q3diq08axRTmaQSUonZLe&#10;sA050p9dA8fydb0Zcfs240yiiTQgbUmONEe3Tb0EIKJkMVtH7cu14wYnbYDlYlxPwHMHkI0SKp3+&#10;IwsI5AriC+ogERg4Z0RG1kzCVKUaXdKwMj4WiAXTWmrWcRrxDceBtSMeCuyU8pmPHqUKyWrz5he/&#10;+dWv/vG3oJtSw3H19fOFMLDqTKmpY8bxqocZ5vA/MKeERXqjiGQuyE8E6jibuA//+GedX/z2H3/3&#10;22RhG5RSaGahB4/89ujy2pf2e1rN6dtzFgNc/wk6ywJqCnvGLhYi1LTBuGw0cQZcTBzmGM74PBFn&#10;4KIzTL/3XiQZGgPIANIwnf7H/+l/qncrT99/9MO9+4GNtOWY5qfO7UCk4Rh76axb49Vk1CvfLLvt&#10;lTXACwvckRyCGDN6Gcd3F9bw+vnr49/8DpvBzvmFczTdjGb8yTC5JzGcE4cpNbdY6ltUViE/LpoM&#10;FXutFmc9dymSym4c3U1sbDijid6IMoEZ2SqADSwePCgyuJZe6mQEG8HAYAjuUvnHQKi2WAA2ZdNe&#10;94YBn+NoI44+MLNtujYhyNKcSK32qFoZnJ7OajeObr149+De1uad/YNgsXBl9f7qr//q1e++2ErG&#10;8YNVHDVitaokbsc3IKNWq1SUwbF77unO/deHqSc7W3FkJSbd/+X/9W/nxUT7zRUJw7/8kz8/LBxE&#10;d3a++bvfDXhLzuUeunpzmczC76ScZyGZhSNAh5nbSZ+CdEGqY/7UeTjy+e4DK7jcym6gjIxqyqjS&#10;eX11kU6kRiH3H3/66dkXX37zxT+8/e6bDNsHwN56Sr9igYq5ymrD0OAIZW2CtXOzrbANXANkw+i3&#10;MvIMdkp/9H/5H9MPHyxb42BvnisVR3HP3tHRTx598DSz079pnjVqreW0Wq+Nyg13s9I9/zayaGSA&#10;uIHlXvqGybTnzl7y7udB6Jb4sZ6/DDbPQxzfuENHUl+td66dYWe+WNo8oPvZuGk1B715cEWtAfoD&#10;gk08EoVPxCefDydY/LDoNaZinsGRGwijLHFzVSUv64IUlom9akDAg5xtMEY4gsiR1BYxAzdZXJiO&#10;uwF22yRIpYC2ZKimtqbxYeMzzfBNv0wBZqC+dh12+/jf6foPLUuz80wPPN57H96nz8oyqCoQtkGQ&#10;kqjulrqlNUsXMGuuR3cws0ZLs6YpTXfPqEdoUgTZBEkQhC2bPjO8Od57O8+794lTSbAnEMiKjIw4&#10;5v/3/vZnXmPBipoqGdCcmQYKkcA30b5DN3AWBvooa70FTFpUxsEHDzyY50FllX44M3f2KRA4AN5E&#10;DwUas2xspEK0Q8hVqZSvMFUGg8WuFMhZ7WcrKEdsAlUENEf+9R7vJTiMaZsX4QnmgIN6nP2NKArx&#10;/gEYR3TasDYEauP0xDgCQasN+1FPnA4Jcy4QVcRXXhGVzqDd6zgmm044FEhg40cUTVbG0fagPqgx&#10;enHCMkMShSKbZicwwMHgqlbH/7Z5Q1umfNWspuLp9nn1xdfPet5pnngxHpKBhjkesundnU1JKnDN&#10;UKXQ5I6Sc1apNwHx4tBGYygWDQBj3tnaxqeAG4OOOhcMpX9EMxmw7Tkix4s2AMxwbeB+uLNlWC28&#10;lSXdcwym3YW+9SKARZI/EKOyWd+odtuFVHQWcJ8RYam1hGfwKLGZLaIY4iXiAq7SuCP7m0/Vtdfe&#10;Uj5Ir1z9NilHk3NCPhImQY1wob8M10ejLVCK0XAqOG31s4X1oXsG9BEigRPmp9uVSqYHrml7Mfnq&#10;669qFxcRIA2gpLCIQF7XCPFxAMjTakKP2Zvgp3fWGzQ0Om0Myy7OzmiVP7p77/nrV6hm/3f//X93&#10;ePdOqXhDt+js7fHnv/0do24AmeLosnplg4BwDimWgCIgaJkBggXlvcg1hRyc0wilVDCs/MqyYQl9&#10;Fi46Lwa1QM2dyBqNl8MgDI0yRi/MwSPQmWbWpyEzDXN84Q3e5mj/AOw1EYQOqOEMy+WNHwacydSO&#10;Ch5nQDr2yDkAO+5L70Eg0jQUwFgMjSDbgJEqDEm0NZnQGakZoyXFDgd0BilIKemd/Ap6mOwC3h1v&#10;DTAYxaERtBBbCTUUMJnoFl2Vi29P3jJJ3CisbW9toerWbbQoBkSb7LSvbi6RmsUkjw1HiStxUeQR&#10;SFaN+bexCiOb9W3wy+uFDTLrjXWaGbg83VxdnR6foBTa62A0ir0JDQ86A1OZky8cteI1hSNNBD+A&#10;IZNxcxHS8BjBPuH2hgcaXmwEI1oFERR6tZISWRz8aKNK6t6Srw3jzMDwbkf9CvQGZ2d72KsZy6ql&#10;rcBDR4FwhGQY/w35KzdX7WIxHvITS2jW4u3OKIuOLdwvFbpujjLl0aw6KvqU+aDWZVJvB7O4laDM&#10;xL2XyykEOYA3vnAslspQRCZzkXAiQGPChVglYG3urJtOsdovoEmxUneFRE8h5TKQHpaSeip0XBek&#10;PrxktcBGWJGw/ES988BKFYyUNy1yJKFvafRpAFJS0lDzXUgeTjjm4lLzRHqeXocEtnWnNKGSQbsM&#10;nlQyc+MsHNFO4uz0WOuKLWhhwOYqKriS2BmDTJPSqTdMCQNtDLCiQEnmZRlZv6XNnTqGBsVq5ph6&#10;FDlpUJ9SYAqhSx2qisjIAGpYCfxE57Q5BTgwIPuB7aS0X/idg9YCeGcYPJ3TEWt3NrLRwrfvLmaQ&#10;gLIgJGWB7PBD8IsE8m43BsGwN6UbGkIkKoSy2uDt29ef/e5XN1fnCCAhg7m1tbm9vY3iFmMo3ozQ&#10;TbfHkm0lGvC28l+7ZszY3sC7zJ/sHfv17338o2mJHfqZR2Bz2MawbU/aDiV/ZZ9yqXkelYu3CTf/&#10;FJZasOIk8yUs0nmPyJj1B9OL+uVgNiy3LzujWmdQWbi6BBjI5DjWhAmOHkSiu2Q8Kuulou1FbZWr&#10;iSYE7Teo13VGZWM0WoGW0pGZwpmBAJDPxJ2zEQ0VhlA+7xpHBdB3bkckGMhm42gILBxtaAgukbai&#10;tN08nngb/Q3Wicfbqs2rtXajzmuIOMHpe5G5moeTo2BodnFSRyMuFomDYCQiu73dcAyXVkTRclHh&#10;GBkpSGMc6PH6BpkaUHrUWZEsiXJ+xNOgE8Zqf8bS11fV4bhODAsE3aNukrqUbCSdSZN1E2tnjqI/&#10;0gaQhuA2C37gbiFEBael2wL954Tc63UBeI5Xb5gXeTPrw0CsRkOOgPjyWbFXSzM43b07iOcWnBpR&#10;7/v4AYJ6w89we9+dyDuGk+bVRY0hdQrz5EmvWqZNcukLDIIR9hGeKbjKBFNZtnq5Xi61hTktZwq0&#10;ON2TBfV0t1UTrXbhvcG+jxYiMTOaQjud5ikzCdTIOF/o2XUCnjxZUG98rVzESyqvRefzYALB1AZj&#10;+v7aZpghTyjEXuUMGoaiQ2+4AkYUPELI8ceuWcE5ZYbf5+5xdHmCzYAvP3NmnCQx6KA056FRJjBZ&#10;u37jOnmO10UbxAzqkeAITM6mUZIBHSyXp12kqz8NllxFoIFpG+KfEa+zI2vzo0b4ZDkPdHC8Hdda&#10;SHBsxgN45XAuQAQH1W/CMeGagk2jRjNf0rOAWmqGgrmNg0FzgJWwOBaQZ+Y6cOWIaw5QElEOO8kf&#10;iB8owS0DElx2XfSA9H6RxPUH2DAoFwEyxBqk3+nAIY4l4/lY7Ghn79GTD8A3/eLnf/P21de5fGIq&#10;Kp55EEHyTZ/cDCQJGgKHSR1Qpnm8RopPTpHyeF748ON4b/J/+3/9P//ud198/zufXr5+NQtIKMDV&#10;HrSnfXoYs5ub3qirMYmwSabXYvFnt14O/AvbCg0AuTB4QQm5gy5/qTtJvP9eBP+P4RQl8bVU5sVn&#10;n/3lL3/+/OJiN7/Vvr659/DOQSLmrEoPFsE2tYjEI+dvEzhCSKx1gUH2uyBx2VEAtS+fv7x6/QY9&#10;Bp971mrVzk/Pvv78i069NRuO6FYjFQMNDMwEgZumQgqIEEgYMADxONk3pmS4M5JtBKLxXL6wubOT&#10;zCAgz1skrIyQew7zCmBB0SMD6A+WlfqeiB4M3X3wCCeZVrt7Xe8EIsGtTJSGBjNdY5Fk2PO6zoT9&#10;KfIXlVLp7Ph4UKvkYvGjg907d47u7q4nPYvq5UlAxdQSPWhvsf1gpKH3PGYi5O+M5v6P7t9b2x+2&#10;e85Oo1xrpB/fqz97+2d/+ee//N1vPKHQg0dPnmxuJwvYCE18vb5fOnx0IknclXotixebgprzSbmA&#10;19cEOZbP/uCj71yVrisXVKadwwcPst4QFmYMZ666zftHDwY31LIteJvO3mDc68yGXZk+US5CspXf&#10;CWQ/GCheYPvIYSTjGdYQsk7zRLzwxz/4l//Vv7gfK2y6Y/lcvu9b9BeT737y7c1EAVcxvDCZ+TTK&#10;N4NqaVi8oRuHTlXIOYMHdVZqXs694bv3c3fvpTIF19g9OXnpfvN5blBKx93jaOJsETsexkvtVq6w&#10;Hk+na40Wy5/siMyE61atVNKpDF7RnNeQyTvtXrvbb7U7JydnwLxojrNcm51uiXESqWYX6FtPigfU&#10;4IajK8C2hncif9ktr61uwoPd9TYU2H9aIcLsqWcHoqs7+O5f7df2x+wkVjWaiTtSIVoSYlReUkuF&#10;wMFOcSYmbk01gqblgb8lVB7blDXIYT21qUctKnT1sBZvqtdg+EA6fsl5jPenXQkGg2owOJSvog0b&#10;uSP4aO0BBqBpUGuBOABnX9SJL4ysHvEawSOaPr6pcqjAEDjGIUrzdT2KlZgy3ng8B1r9s5EP/hrf&#10;XC9gzISsiYv2lmdEignpCf9XZYEQNTFccsxDnCqQeBFdG/chyOF13C9zcHTgBWXjnLxK/8heCITk&#10;Vxzw+VxatDwmbqjVGt9eErled1Qt1otFhD6QD+hRESBOubW9EU9GAa8OuqgHjApMeOY9HJNdzaH7&#10;0S7qoJqg6CopBEoXi5fOJaWFx1iv0mzNfe7TcikVcIczibNrlLC9/W4fNSQUIKnA8L+TOZ7RpleJ&#10;DTODLFM0EK9kdkjlJacnJSAeF6AgOaWBx+t+S/8HnwkP+X0EiQK94mhsJ50/6VbiTtwsfe5QEGHj&#10;1mLUDziev3zaOr+Ky4oNbXgsCpHcZE8Tshlc+BiKRVD3z2W6QlGpGm/ihNBqVc6vsMnaKBT+xX//&#10;r9OZ1IsXz0+P34Br/fqLL2rFIo7LrBKuKRM4GUeauR+fECgtNBmVLS4u+umk3cAtUWvljVAMDKnL&#10;JhOmQvJUNQSerd0DMnXeD8OQEEoI0Shv//ry3IDHkBhyEWRFnjQLEmglj0DJTrGHVIbAL6TSiwWT&#10;PYaZDHBLpRJnj5kdTODy+bB/pltg8lImv5QcKK/LGDISJqryXHY7MQ7lVZl94cxkYZtwErHSkEtz&#10;CkzGzLHTlWXkdMYUkYwEA5HeoN/soK8wrkPnlqoQkno9TlCM59cz2Y8ePm4OACwjYDDPZFOUgxc3&#10;l1fFKxgFXHUUJpjpIIqYiKfS+PdlcnQM6tUrrEsadexzGzThSQ/Zo/DTwbxS51IvGhA35C92B8Nb&#10;WmhTxlvMY5lvskoIqbxxiSn7kQadAayUGSmuGF2hnFki9LGjKTz8VP5Y2Uax1/HckymVARWsMpJl&#10;G1FR4DZcrIKPFqX8GfgdXhTsL4+zdHUx73Q287l4Mg6j0uNjnk4WJvwMr4C8wMIszRgHxpSsPvgr&#10;5oeasFDtwcXMpLmDVAZ6FTgGQ9VqoxjLdIXyy89MkTFEwBeNBTMYEkAsRBfR7YxgoYbevUx4Jvi2&#10;M6JRaFWOZMTzYHSqv6pa3Mjea+BOG2wCv4Qy0aB1jD+eKYPVhKDVbGQ5iUFWTlTuN+jw+jGysl7M&#10;5nroP2J7UwTqm0b52WpxqjhUjchMzjyQcfNSaDOwIDq7RjPOlDBSeIJyLdFOiM6iuDCtlKicHtuE&#10;X7mJ6q4YfRdhVqWPpsDLXELQcEPRtKApVVN6MxbrpVxAQVphlxvtRW3WO4+Mb8hzHTgYbAY8R/d2&#10;XHtp7zy1f3B3rbATxKm8h/B6MuRPhwIJvEcJREzA2/VG8eqiUsYvjtaMr0CJoMWKMVIMnLlokcbx&#10;1uLdzDpZ0srN2aQUxn7/tkg2P7GURDNN33c+7Nazf65+a/WLaoQa6q92u96rsS6R0Kh6kSIfyeyB&#10;/ptkltmmrU6T2yJZPLzJvcHrUg1IznmtG4xhZKVwxEW1IAii6Gje6o9aWL4boW3WA1EqEo+StTbc&#10;QUerV8VmGcXFq2oRhWIQks0q8KIJyLIkR00ArL0rnQTPPA8HC51OPQgK0ucnn2bPAQMnz/EGoO4i&#10;gQHe2ZNIpwjCTMUpvMBZsfeaDerGYCEfljEM4O148NWrL/pdb5ZfyoATCbba1WwBQi0oFe6k2uad&#10;Jq5uLBPfCHMuHj6O+QamePSJWBhQwlhAnHmY2tHqmqJVLsEzktFqkmtCf7LdnBcvERENpPNA6IOj&#10;XhAU5Bgp8cFVPJZi7tfv0kChOxuNh7cD3lw4uqCT7nLTm8d0a9FhXuH3OWZh1+Cj8dAdibUwMc2m&#10;Do/fFL3Bxr33mU2PLq+aiG7vHm7To6QGPj8p8XISsVy1BKNird9l+JQJ+fb67REGWaGYazAdgE5I&#10;ZJiAIX4z3zkIJ8L3y9UXXlduNo51UU8a7Ew6hbmjE473YPKXzunLAKNt8U+0l7xBKNyLRMpNc5Cl&#10;6phHx/NGt48FohsnQEpr7wJHwfBkVoOD5nemhz1vIX1UuYl5ACj6weLSGRs5vHWnr+H3bE1804hv&#10;4K47m8+T5WfRdmnebTG8R/IBCppIv+bEURuI9UkZQCheNmtsYbRM81Tm2XzONIKWSKplXmUX/1Jf&#10;0/ya00kReNroxABmxpkeyS0YfjCIcuKCNrT0TJQPmLBlQpE7zDsMxAu//tWXPecilUvPhyPGU2RD&#10;ov/o6aXrwLRSFFlpmZoPUwSa0lMTPaO3jQOQ0BMsE449yqN2tVa/vrk4fktEjkhu3ruxs/Xovfu4&#10;/749fskA1BYbZvS+JFJb0hEbUtkks0ciPPMB8kWEIuburU+/cyecPvroYXZzD9W1n/zpn/7Dl8+j&#10;yfBuPIPWZ+f8fHJ97Q37AMvA8lL6bMYly0tpYLOmCHRTUsAA57HJZehbVfqT1PtPmMUh18fGQJf4&#10;61//ehzwFI4O1hP5//l//B9Pr0+ik0me++Watfp4eALpgE4zBkoxxYYHd/pRb9xpjdrNSbvRrzRO&#10;v/563m9nE6SmAkdJYnA4qZ5d3pyfla9vODhIWTiqfKhBcg+QgcH92OkGf0a/NRQKRoELhULNbo/a&#10;QFbX8cTB/fu7d+97GAzSVq61gR7QrISv3yGYh6Nbh3cff/QxSXn95rJcqZU6fXQRN1MR+oJ06r1+&#10;8njLG6OIU72t3qbGhuOrl88vXj6vXF1BpDza3QSw0W6UpuSW5mO1xuxfo8ieawKJXWSwykp+eHcr&#10;mddJWav8+uWL5N3dxXm1NWjV0VqF5z1x/H/+H/9zOBncXy+gFthvVMnACLv0UVnupgg0pYLBBFoC&#10;Bl0xfK9L4eCjnSPw9gf5fKvWdCDZX2tF0/H3Hj7MHO5trG+d/u758c3laDY+yObA1cBDYCkyB6BO&#10;VpMCIU0fPgKjeBj3Kcd5qRoqbDz80Y/yjx8G19Z65XrlxalasrHI+t39o/19d3/sbKP20r68Oht1&#10;683Tt85ScVK+9s8GIJWa1Xq1N24l0q77D2MHBxEcBGrd+hd/HylfbjiG+L3VfN4vB/OzeXwU2NjY&#10;SDmlm9onmtDbIc2D4wFelVY1MCoyPUo+PuvNDjqVcMlIJ6AfX5fK5xfXl9dFVEC7wOpw16HSF4lF&#10;W4DVQX9SWoNkbrepFeNee0eMn4PObu7CioO3yr6WHRb7o7d3c3Us2nxsdVDyA2KkGMkGu1FMfWbU&#10;ABbT8GgURC5O7iUGnkyHmirDqKib27hElNpuLK9EHSYDZV8+sfmrDIQNBNVseaWMtpNkIWOCHJt+&#10;L/MMsLC1djuNZXtMgsWDsavcbPoCjhC4/P4kIgIOXiML1F1E4hp0jY2EGlMakVL32JYSHXe3S+ML&#10;bKZgCvJKE0m6PJNSI4YSWsQBICdIWkMrHBuifhtDRz6dg+6Ao1ZJ7QzoWTKWbl5WSF1KWJg16ISO&#10;GCxxQ8qVm3Lpuj/s0M2kMcoBQWZI3QKMBDCZH9HZUExVLgbOvR5mgNfXV6yEYMi3tpa/s3WYLaxF&#10;ZouLXhmf7kgw6n60s6V+tzEk1hCeeOhnpikSPW+MhwUUG0twCIZ2s+lILnl8ekwSxpwbOJ3oTDBI&#10;HC7gf8wopc5qXEO4IGx7DUYHA/kAKWJLT5E0lnVIODDPZHvkhiqN1Sk62agU+kLk2u9v7J25uu5m&#10;jxsG0jrvS9KtGke9dTbl+XlQaoKYJs1BYFNX6La6ndl8dnN7C18wmJXik84X1zfXSI7sb+9SLn/3&#10;+9/94Y9+yBu+uMIA8/Lq4vzF108nfbAxMRJEVrE4ewM1HUnntRwhaGGxIh/2oRWuBmnJf8mq2OdU&#10;brRvBfCgiiAf8ZHUxxlA0gjAjwFNUCEzYRBCqpkvQHsyyoDMRzJtahk+6PzDImZxm6TaiTdXnLdE&#10;SxuNJqprJrGMHHMYH6fSujUwxpwO6rSpNMUk4sfjS340jF2bjjEkVTT3G2ItaxxjjZ6kvJFl1Kkx&#10;ILMpajUgoxR+pL/k9OBC+at+ZjxO57J46VLiduU5pnTfjgqh/UFZbdUbyA/l8wUannSw6RWxUxEW&#10;wicbLCuFEO35aEz7ottpXV6cnRy/ASkJiI1jmZXJ6d1ttujI0vxj60nvCcQtLVbx8/soqGhfk+Pi&#10;VK4OpR6XCwv5cjAYs3ap4VX2USpTmPYpVsFfdjAfj0ILBGuo40SMVxUpKghNYDJ0ctuvulUsWJLo&#10;VpOcZdKuYbWKLW4QTZ3GuF+9uU5yN5EqQnsXCWzKGhpPLHU1nkkoaUirGFKPh+qI1onJlWj7iUyH&#10;uiboZN0XjlGNnjbz8EwxEoqjWohmt3xHKfDGrHiElRA5EWgavftoOJlKFHLpjVxmIxnJBTxh9wKd&#10;OdjKTGjcDlCdVF1TID9405gcwqQPTN6ADZhYJlDGkklIPwRfO9BlBhkhmo+RLBF8yuWNRyRPayD0&#10;cuk0siVCX4h9J2zWsiMmTXNjZ8jw1TBzjMOLRc9QYCrPEqKDng+dbIZbFCnG6mNKV9v8kFVfNYJg&#10;JvpDFzFDAIsgM8FSMB9Fcm6gYf4JP0nhqQYgSfGoD8GPqTDPhvC2ACAL+OuApDwa8Y086ENgBR6j&#10;N5bNANFJhPKcwN3ecIYGAvasuPziilUp10slFg9gJp4iEQ0XckmkGtfzNNSi9DrYVugV0Vhgqwp/&#10;q9LTKOHpBVkPJJMiaMBthp7GcMV+WAVqE+eW9Z49zBTWbuchq5PPjuV1zDD3NtpK9u+qiU06rInd&#10;7YdZwPRJBEkgeMLRBxzOgBN9NjBCp2fHKPI8fvKtdDLJ/qlVi0hqGqkJLKViLjGOac0jYpzxeiNM&#10;3Ak1ZMi+uOO6dBFO+VrDemfUxsn67LpIvgyohjQvQ1kR9cMzCkehZQMjB1XLC0LtgKiOiR8zhn44&#10;kII4uraObjzHWZEkNh4HModx9By56eG4sr6VZyjHD29txmLhQLXW9wfCHI7F67bXNy6s00xZVBpn&#10;g2EVFLATw3ZgGpgcdmG4hFBvQS4KnZfRou9y93AMZXXzKOEY8wXgJgBvMFbKxNN+aBPRpP/sGASY&#10;cQNqB7hcKGeCxUXzv1oek/7HU1ie9SlHSQY9rlAyniUHptT0o3oYK8eT3K/QqLPeaQT6/RbSmrDj&#10;UjlX8Tww7m5ApGx1zzI5Xz63NR/s1yqu01cwPzfuHrw/myTmowLoWRbX9VWP3Z3OEgLJ22HUnOPS&#10;9+BB7tnLBn1BYgNHHyqE6A2vbdOtiY3GlUCI3i+7Fx8a3nzJ6W4GooNkKNVuiMy2cA1r9Tp4A1KL&#10;7ggbamhXydEAzry71WQCsaB52O1wsCz6vXEsjmpPrFEfjPspgJPR4FYq7xM6uPH5wlXG7jsUBQMy&#10;6zTCeCGmGQ0PAjcnI4iCOASCb5gOblzorxpPKua9pgFPFWDChImXt2v4m8Vs59WrIvCblM6CA5ZN&#10;o+V+IcPuTaZnzS49540YIDhRoMF2E0rt1FBdFTMI1FZT2HZPehPy2cLhw88+f4nobXpt/eT4rEsW&#10;6ycIU2qRX5K89tWepjdNFmFEQ0w9aqtWyW3xkJA4eNGcl+RooLqpSUSAM1DJt18/vTo919za40hE&#10;A4VknODYOL+wdEZbBJosRTteBsim9SSTHzpmdGy5AvP5dXe0+50f/O4nP31xcbxz5+FHTx6D8Pn1&#10;Vy+7WjXF16dvEot51uWsdXETaNHvpgdnkkyrX6YrqOPCMBiRkSNbYptx0bHbK/cmqW99+J0PPxJY&#10;jgxkPP3yV786b5QzMorealyfXrfL2aCvQCcABOJ4AGCV5URyTByhr+f3unTUEjI6HcReOqUm2p5R&#10;qEgBAKjoqRKvcE+MpQIe/AOZkFIKXh6fFC8uAPIno5E8TlSoF+CfIRgbDDWcFBC58DIZlF+0k52L&#10;cGQD5BlZ6c7du4cHB5jFUN4gUJPfP9x/8Ci3sen2BG7enBbP3jaZMo1m6VSyEJHJE70qgHAmwouL&#10;ztFPVxfUGeK0nH+RgDeFinir8/zLr8/fvOnUyr1WjZWyPKD/8X+kjDWBEoL2exD0ZezDx1vxPAg1&#10;XBF//ubFnY8+qn3xqtZtUnzHNwofbd15+/yrUuW6enaK6nfYB6+A497FWEeYe+UGpsForIUtVT0T&#10;T8LIm25vHuV33755NW+1gTY8+PDDZDD6i9/+8ubifBoJrGU39pL53Yd3OWBRhUG6n8aiQJCCVHJc&#10;Sn0RGhdNVVohQ18gdXi48/4HO++9f/Dkg20GWnST09F+yEfW5BlOmDMwmkPN/qZ4cXP+tvLs6eTk&#10;JEZyuBh4o2g4+6rTxRDV48cP41vr/n7H9eaN5+3r9Xkx6HePopkzX/rFPAaUPxzPrOfSlzdX9WZz&#10;gBoFpxsd1tEQwFoWzvwC1Co9dGlMI/3Fvez1AHF4kIKr1ZvlKnrHXUGzQBCNJwiomiwB3pZgNBq/&#10;G3NsudiZgb+UFcyHcQwxWIBbXuU70UM/sGzGv3Mg/t4P2Kiy+hCNcHWO3jbzdTRPe8HRMELypEYz&#10;lZzikQymNK80taIpAvWMaiEbkKo5jpejyKVuHpFJZGn1ew2IzrAS9aOk+/yW6hFTHHJlMHZr9Xu1&#10;+XQwR8eTzox/PHWk4+EkvJa+RKjovdOn7MkJfsbxgx9rGEEHKzxxa7SjnzJMvMkEraKJE6hjfl09&#10;8yakbXQcOz5mEEQzGdvQ25lRvNKxJuOkhQojDynRRK4Q8IdbxRq9D2fES3P0/PLq/PyiRsJvNJ+s&#10;dw6jsnQmswPuc3ubVJKETb4EMNGcVPSmyWpcCUigMS1EAK9ZrLUFDh20gtPcnc3c9q778damuChK&#10;UMw024X+OwPhHrMs0uqNXPbBvaP37t977/5dzOVgM78F0t3s4iIH4YiJxbDbI9hRAyL2YUZiBgMh&#10;TQv151g9lAo8rHYaBjxwelH6shK6QkoY0WRmQQLaBSk0Fz5/vdVaQ4ZnP18+u8ApmSHUGo7xhzvz&#10;iNRNK2fnoO5ANCKtA8qJMwRTBcohGJOJZBKV43qj4e6xLRc7WztBl/e73/3uH/zoh735EEnXL55+&#10;CTq002jenF+2alXo3OTx0lxRyS5qFguO55Ca4Zhnluyn9XMPhkJk63C5qQApANhNXFYGPqw4lDx5&#10;U8lUBre9SrUkkwznAt+V3Z0t0QUHsGAQUifZ1YrURpJbhsYA9MsBg8iJntRjSvOrxxMx0FvLF4R6&#10;IZnzQGIpM5tPJ1OsUUqgVDLFz6texfW5Rxvbz8bmZaNyIRkevLqYuzIsMYctMFHb1mVcANIDBCMv&#10;lXY1f/LBeDEJrBStKuCj4TDDQPLhcRteFRNB4qwXgTJUL9r97lWp+Or1KYxVAgSCELRJcmAO1jbj&#10;sQSyhcwRGoAIakVSRc4biENpgOegRaBBU6+hW1RrDNptYRyR3zTYVC6ihiEYaaBzDZIqGnYFQjJU&#10;IaViOUn9ECddcVZIKjGLD1EnBbzQ8FgfoLe570wOI8lEIBpeCvaLzynHdY1szPJbfdh29u81nGw2&#10;o5yey4qKtgv0vhdAS3PcL90wZ+YUDgdjYUocWQISbJAA4YSE+S3Tdu0Um9ZbORw92tKjwsjPmHYZ&#10;Kb4sHKnYPW6WAWasTJ/y2VwWKd9UUja+YXqVoF8RUWBeRfmMPUzLCR0GPzRPDP5hLlHIxvLpaC4Z&#10;zjAQ8LliHicKK2BTBdGXcgGSx26/eCbkWcvzDCigmd8ptnKphNaBqy5EKAwXAFmuHrABPBg03FKS&#10;o4mUFDVNU8yGTQFRjfAM0ZCMwIRpZW6i61GWMXzXSJGrpykscu5Bgh++meS9lJLLCb903c2ky8ge&#10;SQheEcD8xc7HlvRvoq/hCmgOYcQnlM9xu2g8qhvuDLnmKNbwV0xXXYPuPDRD3E87D6BtczHsN1u8&#10;v8zGDtwA4Yy7bTSxmuXLfrMEPojxtvaX1wM+YANd2q01nEV4p3RqQVPQ2qRe4hmNCR9YUFMZ386N&#10;7RjE9hH4wkDlVafZlaNLY2pC+7d3OwurItCeQPbXbXFo/2m58G6hdHaralbCgwvbpa3BI4IPp5sb&#10;D2cjidTZ2dWbkxNS/m6/yR7KFRKd2ptu83Q8KnZ710yfvAERjMYIwDhpYHFXGRdDJpN4KfzbwaAd&#10;Sof49eGkGyAVCviLFWoSAMxe3BGluT7rJ8gE8STw+Og0gaibDMVEx0YW2ZsMk/1MNhKJohZAVgz6&#10;bDrp0X7gHnZQSumOa2WwDAP2Jmh3yZlkHOm0pIxc3iHeelGUaNL4NzTL5cb2bjIcQ9He2e+E+l26&#10;CWEU63i3Zv5Bs9sXj2+EImorcDKaXkALsUFjOcVRE+VYo9zd3IlVq20Uo3AX4ypmsYj38dNZiPS+&#10;0CSWGWzsxMeLPoUlZyvrCnkYwccn3VjMR4svEnGkcolSqbK+kcQ1Ae8J8jr0bJhXHB4ehPzr9bJj&#10;dz8D4bB2uRHwJ7v9GwpXYJnMXda3J+Fkg5M1mXHtHTlKtWsuSDyWqTeqofC81ehNHXFfcIDPCktp&#10;ygsX12PWa3v97i2W4WQY8QY64fS5a5FeDO9wSLPgUFtAFhQpbn9kFgw7Op1ZAPElXvwkjQYpWNBW&#10;NcZZGktN61WJ5NGtUoNi+FCivLOGL1j1e1Jogrebs8HoOhTR5aITOBnTIUEXyLPA3NjR82fHKBk3&#10;GrNJywHCYeACHMeMS3JEFkBlZKFQCmWxWhli6UfZT8vcX61kOwKwAda2282XS0Ej+9feeHre6lEE&#10;rkcpa+k2eFlnRCnDGVRNZNF3fKXWE90esh4BhDefPj2ehSP79x99+fVL6qJMJq/jU1YuRB1yKfAs&#10;FAgzCh4jebWEpPGURByjSieRSrXr7KRJrkuQI4JEapIQWluV66uXX33Rr5RhqQ4a7frNlaE26e3a&#10;7NOgk/SOBSwDH0ShxfHAiF4VzKLlCux85/vn//DZz7/6TXs8TUeCk0bl0x/8+M7798ZX5T//qz9z&#10;I9+P7yQmxg7k0KLSXzHx00a9W5yBoGvsIjgVIhyKBu0uo+f4ybcG5SovMrORxzJwL5/rYkYb9Gf9&#10;8b/91c8cicC93W1yBfJwOP+OAfmv6bXRkFNZqa4dtTVPxwIgVGo0ION3GbdOZq5ydzILxCGYog8J&#10;jpEiGYnM8tnp1fHbyskJ2HHqFs5tupcm0Nn0eZ6IoYbIBRQYFpeXoMyxuhVg3343POt777//+NNv&#10;I78HYoHzmsyhdnpRr14jToDYJXgY9H2ZgEgYmjqcVrl1GKf0Vftb9MjODCE2qVYQs2JhGgauHjrG&#10;rSb1qI2Zq8hp46ec7Vn9Pl+x1R9M3In37n949BDNKNTj3jarW3uH5a9eVccdQkxqd3svmL48f5XN&#10;QcOIgKEH8gxij8MRA1P6jbZfZ3AwRlXIDKjJWMYu//xw9yC7BVmhdHz6k5/8xzfFm7Dbe/fRvcd3&#10;76IBkk5kL758cVq5PrxzWPB6W5XSfILxkkbHpHHM2bjp0UC4gy14wLf2/pMP/viPdu4+oP9TL9Yw&#10;iKgtJgd/8MHDx4/puyu1Kt6Mfc71WOzq7C0SZP3j0+TMibxYeUpPzjOIbgeOjhJH+zRvvBenkbO3&#10;iX7FO2txqnWT+aeuyGc9z4Qp7MH9sA8H7Kcj7BXJ/xiCIrXX65GN6BCfMWZEd4jFPEeEDwEYZeEa&#10;JDhLN9d4gwm9iLCCrfp0TWAJI+SEcag2Pf9mAHFqki49IexZZs40GxbMAG150i0jw+15tzr47Bf2&#10;w4I/Vx+rgxIwggUjGWkSszHNCvDNeyHc25kiiWNJl1v3jALL5G7LE5nFYUpCfbBIjLrnEqxuBMnt&#10;2EnjPlWMGvcZxKtpYsET4Y3b92BgT6g8ikIz9zGoowCe90bu1mBMnqP2gzvKpQJkg1oXqFFSZfrL&#10;YjAoVCp42D6vcKKUm6bYNJmpA7w0Z9WsDw50GAR25sJ1GvKCaX/r5RqxPJrz3LXBSCY5zOo3t1g5&#10;pfMLEPROnYxBZiRIspFyNJvterMBFyORzTZu2sVS9foGl+8OzdPtzdzO9trWVn4MF4AeGGqLVDFK&#10;DclGSXUCwFUEOqvX/ZNRGuAO3kf3N/MW8GThYVwahIel+0QomE0pMJ48ehQJBXG4hZNQ7ZCsYjCM&#10;EYu7M5HpnFxPHC76Oqlo1KCHIWnLnc2YUVPlygJBGDMavBAPDHJDJHIDlxOKxHbKRBECAuilQMZl&#10;FSDiwd2jVydvJ0JqIqYRWNvfQaEWGNLN9SV+D7Mh3V3WJTlKZm19nbmN7dmL3wBhzOVd396WitBg&#10;AhKau9QcoRFeIUd8+vkX5xSxijua57C+AeEwK9AEzOiLGtiJCnqmZ8zNhIICWcXSCPjJQiii+MVQ&#10;OEBlz52QyZeDWV8c8CLRrNdtgTAjH27Uq816w1RoiEtFQ/6QZYiR9zPDoedCGUa1Q3OYwpWZMwUh&#10;Z5uRCO01anXOtO6gz3QObD6VXj6TpUrkX/kmyxnCntRQgODGYpSV+hoySa9nE0pNGBwOCj+QidTV&#10;VPMYr3f6HKbkB9CkMHQM8WhoydAlov7sMkBh3gnWfzjM0mb3E7lxiew3cEjEKdnjol4JBbDqQkDF&#10;XSignEETul68vmaW6Jh0mVgwDwUs5uP4YkzJkLPfK55e0BrgIutw1hKRLgv/yKGnA5Z2LPkmww0f&#10;y4YTTZ4EDAxb9WqtVAK4K59d+qMe13o6tpZJpZmIUzghlxolto7rnY5/Po7yXTg6BrDAp6bNxmNO&#10;m2oJgTRFh1VftcI1tzGLn7GMLCXwVFXSPwPW7evNJ9cXZ67+ACAoQ0n+5MDkJwAXCC0yHTP/FPMQ&#10;LdswTQGgp4qYnLK0ylTHMCgmihmMn1J5eH6SrZFYriFFGFFlido5GXfG4tE0QhOMeinxE8yJo/w/&#10;4g7zSgAJt+stHD1HZJUkIY5AHEoLhq6yLcikYzSkEiFvOOAJoRzJsbiYQJcWglQjcKo2oCYe5j+g&#10;FWCCIV3LKTyCDsiKFipZbhVibpswbjIf3pFH2RJWxsQ9tdi/GdgJZrqcNUrNidKOfifcNr5PtkHE&#10;lHW3mjyyOZQYjynz7MxQwy5r2SEhVw28tduNtpiJtyKRGzl2OjBGeWUp1EdhhoaNExUuNLUgdNGR&#10;AU6BdVUk60pWe6Q0dNA89N9QpPE7vJs7uy0kMc2UHoOeWvEU2juyR+kUuAkiJD2yFGL9xEJCJMtc&#10;YULtLjn8yeOPu4xuhXycBVK1ZZ5Nam0WYso8cfnsOWe/aZeTcfNYfv1uj1Pb3I7+3vkVnUlaMHo4&#10;03vW8WBPTnk5CPKmob8ZNLvpvTKBA0nNSm1SGThmWN5xBzvtaqte7jTrrXaD/iLkDo4FZLwp/Fhu&#10;CLcYWzUm/0IPBJD8kMjN9AplFxd+7l3AcehKt1v0ekOlYjkZmNx/sHdTPKM76Q3EWHR9AOEuqHGj&#10;TGqDwTbK1Ci+1lvX8EuBd168rpA+JGAsQwsczBqMztGkGAam4xi/SJ0WCSQwFUKLKpp0dkbnHAIE&#10;RW4+0hXl0jgQBtFQSSXj4UiWkxw9bKDoIzixBsxNYwRiNX629LjGI7hFaJZ2Nc4B8z+ZJ6LZdre5&#10;mIed/h66nG7PKOTPRTOTrT10Nhd+b4oufDjR7M9PWl2g8qRk9Bn9QHVoJQEq9/tnsQTHbtwf0fCk&#10;14fcOKARHg0WSLkQ7nJO1jLp1GhcxXah1y8NJ2ekjrwkgmu7VV0427kCjkVXpeqbUJQph8acyXio&#10;chXs1FI9VMzOO2DzozhmekgMpFZOQQ7Yot+ZQ9+AI+91bM0GO4Px1dx9GXJ+yzd9MppdNOrFubfr&#10;gvUc3ALghg8S3S2mrFF/YdgNzJ01rxnQThdtb7A+6M8Dselm/tvdWro/6sSzOP+0qHOAC738Cuoh&#10;8bQVS9FMBR8A4N8fT/g9jtaUpqUvmtpYCyc2yteLaU+qInTsgFly6EgQzyxRNqTaYgofqx7aMmPj&#10;B1Qg3k4I3y0CVzgLu19umyarIjC4KgJZoJKwMu43PJIkAk0A0AAO144ZyLaEL5Z7/fIUvcSt/cPj&#10;4ws8hfbv3ru8KZaL1+l4CAk+mjdLMs9yYqBHUbeFpMIgPxiz6KQWwVlB2Ii+CGZCWxNdaUwm8XCj&#10;sTRuVevXpW6tNR4LdmjySDNbNHM6OSIgRCqZCotREsmFIpC3V554Dv/wj07/4bO3lYtIKreei/+7&#10;/+n/+vXr09z+5veOHiHGu4bIU7c1cIxBQNKVsa2kZfW3rGpMxYkuwAx1BUa/sKspktzVsXP9u99J&#10;Ohzn55cv3rzq1qq09B9+/MGTjz5MeyLPXz3rOidZfzCPdSGVIfQzh8g/HHdGb0bRiHegHrZ8NHG1&#10;4fiU/hcRiBO/N55XZ57Co4/6E+SDQkMBzoWXTMA5xpCp23z29dfF8zNIehxkrBzhShxIK4Um9Ccc&#10;qFf6dMp70MKOcnVx0bxp1fFqpyUzmKDhgLX4JEhHB+oQfuyNEmd0sd3LJ5MbEWpcOEycsbKUsp01&#10;tRAlLKc80xeJcYCRfsi9aOGCrEKXmJ6dYer9ow9bJwDnFTQR+14O65Gj7nM/2T3cvX/0+Ogof/eO&#10;3x1gbHCFuWund+/Tb20FUjfFN6Q2UE5D4gzNqDl50DTqYaY4FwbG2glYUBotIrZGZxT84OFOer0O&#10;4BsI33TszaWKr47/+u/+U/nyEoWPg92D/URhEQJO/Ca7WJwdv4JELYVKNh6+bKhIANjsj7OHB+//&#10;4Y8OPvownqdjvr6WTLn6IwwfNja34jNPbOKIgObxe5+9eRlF8/Pi+ObNixitWWZE/mDD7YKwHqCM&#10;PXrsDgcXjUb04jJ7eZEeddxRTzXsunbvfN2f1IIoS90pxJKtawY8JfbzDsAD7GH7IJEtbC3El1iU&#10;s6abzQ55OxsZwBftP34GJUmusnHYI2UHJEvjUTQEFpNRyDTDMtO1tHrrfLHqii7xzbdwUNvR+b26&#10;XW2E2+7nu+fmu1Wi/f4qtkiwyA7TzHzOZhEkVMzNIgjrwbAkQMqdWbgmpOLUtdV+smmMMa9fNZnN&#10;w9qacFWv8j650TYftG0Auz2V3FEtGUS5GlXSOVFg2IrmEn50Pr094KDkyW4ckuHpsdPoKMAV19Il&#10;2CQIqdR5HFoYVJmVtEQFaR1LGt7v8bP+mGIPuv0pBr+zKVkneS9qj3TwFQ+lRyWnLKWOC7AxC85t&#10;gJbxzfVOu185v5j0GqNZd94dOghldHAkhsGlYQPFGPBUzxDEpQvOcdrC2Q1jAOYxpOV37h4iHrPN&#10;kovGSL/5CTouEpVcDJL+YHbkLHRHXkQfKa7vbeSlH2oKMalITmYQ2Wnxc5KavE/CiSdnF6enF+cn&#10;l0iDqtDqDoAm0m6VRiGSKlPaMRD6MdPlAMTLWb0BNhiACMpBE11hHbm5ZKL/cLP0wMqQRG+WfZiB&#10;YSwWCEoiHRPzR6vd7mYoRtPj9KYYZEbadaaySTCHg9mgNepe3tw4sV8Eg5lOYJoAYoErIk+nyRgQ&#10;CEAvWLYX9crm5s5ebpNZQXJ7jdHqybNX5esLfAdo12CQQr7FBA7LBNiuLvB+C8JjkFelyo1wE0CP&#10;EeIpaSKoJ6YqyoyFGUDglBIrFqN24gpwH5Cox+KcipFRXhChepHBhHehhkFqhQegfIJyRn3HcoRe&#10;Q7UmaVTAEzhY0Q33enmoWr0hW0yCKayUhbOQy4HEIOenKISTwydRFPmKKN4I6ZQ0JGhtI84gdSMt&#10;f2wGeBZ+gKETT06lyl8J6D0aYEBoEGrAnxCZVhjAFJMdWkGIElH5YrflKeRwOBCqqtlUSkHth9cO&#10;tISYIfmBDGHTplNxPP9oPZSQjqqV+50mRsgkpABPpVTCIdAT2gDA54B11mlTIbE2AaZS6Zmur1oj&#10;8pBjmi8Mt0KPuk5sSl4ls8RGZTrsMviL+F27m/mDbYY2QJ3dmXiU3cIFpZrC/GM4d5QarUqrEwIe&#10;xlQ0l2c/AsOkBPHDlVevQyA9q1his3CTZCw/7HfsDOcWoQfeUFNrvwuiu6827BUvzjEHYBToCwcN&#10;rRXBUcnYqjUqDwbjSKl+gwIG28kAAITp1CBHq4PVpCwToSWWpZEsFpLSoCRVAtmfoaZAFYdIrd62&#10;rB0hCOAJE6eETKXx781vrONjl2MsTGmplqxYY1Mqdazsx/2pe+4JeeJRX3KrcJBPbGbja6loLhXJ&#10;xMIpAAuxYEItFxdjeZRjoHyglEAazR0XLGsOTR8AguDSaofpkecjBSu5UCCUbCaB6n0bIS8qPQE+&#10;TXvItMaAL2jSSCPXUKlNU02NQgusoaeiwK1QqEPW3msRAOEFmSpH2ksSyrSlu5rCqsc1kKQlRleP&#10;dj2TeDrYYTr4uJ/xBaVFyBsP+mFecY4OmuAvkLwZa0nQQYgFQumtDX+QGEflA011MO404tTHiLFp&#10;vVEJCH1Ge4BXa12ONN2wcwRGjgYTwm3SmhFN3MBRDCjUVK/LctZqDfG7y47CrRHtqjhcnY62aLTo&#10;i1VavGpASGLPXC8DAjWSZeYANPwHYdpMKBQWnRyr06PeHTWaVVh7BDcqWBxLiUFoTzvCaX+EMIn+&#10;pBHVgUXXAQg7kwgkhD3iCimXqJdcZ4nDLtzBTqu/v3v49s1JyBc93L9Tvi7i9FjwOj79+EMcEBAS&#10;bbTIS6F2a8ywubGthhQTmCi0JjYr4LKB1wMvQ5xPqKXgFDht6OlJut/ph7Lh9DdZc7MRGlrTCBKl&#10;ixkmeGGAd/wl4Gs0WMDBbD6AI8XlWSe9jsA+C47pJF4rTBigFwaqwMi6+KAO8UzFqSseWQ+HkplU&#10;YTL0OkcEf1QvGTdkKlDT0/RQGAdF2kMMLB31KmYW7UBgkswEEqk4GPi5e0wyxnnHkGEEWGuBBsYc&#10;9WHwExAIOh0XulrV2lWzNiZMdftP1++VPJOHrZrz5Oqn7vB5YRuFm2TQ+RFSpWvpj9yzTLl4ztwX&#10;Z/nKtbtaJGdFfnK+vRMaT8Ctj/B0mrnaR/cztXot7F0DoshC29gOQZwHCuBwtUezii965gkAiQeE&#10;0/aESk4/dhSQArBq5LnIIvY4Tmnfc77321y+zX7Hj/lru92lcGG6yFYlMfBEMZQ/6nXDg8mJzxvt&#10;Nb04PgZj00zgD3ESHsxO5mruJebuEnyZ2TTYrPUzsfth5/1Fb7eQfrK5uY87xUnxivzTyB+QoQOs&#10;pj0kACTLVdNwbU0LBFC2JqXiVbfIDrdXTDy7dJfaD8si0DZJGNQyCYz5Q2sR4gW4U3YjOAQsN5Y+&#10;mToTDFpfAdKNc/vUubN19PhDxMBBIoajwauTCwQn9x4/Qd+iUbrGlTXu9wEj4TiWKgy5qdyBTSlp&#10;5pUSHpkvaBnIoJ1UV2ATYQyMeBOhgOIQlyaSD3Iblqy2IdFC2npGidCUATYhNf+XdLNgb8QHeYup&#10;CBQctOmObn77e0//6m9fFU+2ju4c7ax/8fc/q/YHmd2NQGP45bMvIZzG3Y7BYmxsVyc8+W0FaF+r&#10;RQeo3YNiAYcj6BJSWmal9Zlr/fvfyTicaNIOMQ8cj3/67//93/zy78FdfLR//1/98/8mg1FWqZxG&#10;XQdy+nQcQdBVYDOEE43Tqsk7zfEDh5YMwgtfnMYDoCZ697UuGr7h7Q8/uarW/MlMJAnsMX12hqSw&#10;pKPcAV/G78Vv/eT4BJ8YFgYpHGrgXCJEj3m1BGViAQ+KkJKyCY8/FsI8gQppwNPSygU0zrydS9Q6&#10;oWS/gGdS7402c5k12lO0gQHlKvkW1crIl1plTq6q+vsEKHgNeOvodJZ0FvArAw+7/Xi3SKCRwHHV&#10;A3h17053OP/Fy+fnnz395Ze/5VKs7+x/dO/JRx9/nLm7k3B4w+u5Wb13fv4UJBEaUx7UtICUoJDN&#10;uiGTNoIgNjswtYJRtSVrnU6LWMk/evB4904uk+jXap8/fxZA5c4fvqleo1nw5cnrDtXU8bU76nv/&#10;w/ectXqleBWyLsT0GtAyIokbDRPvv/8//J//L48/+UTzSjZwp9sq3QCPihzsxjCInzr7lfpvPvs1&#10;hOqDtUJi4bz45d/O6rUJM9DxqEOWm8kU7sGIeuRFt+v0bPTieWHYzoER9nqqgfjZLHIBYnr/zkZu&#10;bVivVa7OycHD0RhnaLNUAtcGsIIzFI6tGBusMX+w3pC8u5RvTMOa8o9Qy9tnkQvLpIGhLobxrwZu&#10;gCeSAJP0EeU5zjll0JNSmLf4T/OnTrfbL0wi8E2T1H69aoD+0y9WN/e25br8BuIXpghcsjWVQ5iR&#10;mnfUCpK0k7NIFlRjZPIGzZLF3DVLRWtHH2xlUms1uY39y1Kl5rYWNaqwDCSMXoEmUaZmVOcHsTwJ&#10;hKpVYHAp1nPF2cHnBnViOPmBiccRTYjb5xrNO1wl8ET0L2dzRufQooJ0XVQgGN9mU87wwlZZqMw2&#10;nPAaXEGnAw49GxTEojioPIu2BBo3ImZTuahZInFHyWYMeXHRaKfZpuGR8DoiAWcIhDw/jODQkAku&#10;UCa0jmAH41tG3MdlgI3kYlLVBhLcGwgqCVMYECJYPwB3qTiWg1A/ojE/OrEpGjrORZDBgX/h21x3&#10;P9xeN4maklW1qKU4iaFliEoXn4XOcHx+c3NdqdL46dU75XaDgge1ctaHPx7jPOQpifPMPDJxBEL5&#10;deibugpmKCDbX1uQM3hhBKlLA9XKLDtTBHLlFcFM/b/AsZI8A/3VtnOan/oynzz44uuvk4sQpWsy&#10;HltfX2uPuwC+MTPwT5xbkVRqo8CNp+bR/ZZIhkRcWNcUVEcfvp+Ip8NzN3TYy1r5zZs31y/ectCC&#10;JKmVKvxYJp1pdJqKpPhBQGGbz0BFcgcYvvHKGbIJoDVbwPHiBaPXwWKRbzsQQe0IIQHpaTFqS2KV&#10;FQiQMCFwivIjb4MyFPSgyT+ohylX1TEDg5HJZoDdDkZ4JdM44G5BGuQai/xDpZAvFIxGq496nUBS&#10;adbrrSbbD5AGgRQFF0q4eh+UwaRerQLupjgC8r+1vpFNi4uIYSCXgifVCMBcXv7Ku9MvsvOnEwxb&#10;uSmytff6QvT00JkQ5RdaVP/k+JiiUdsjFExm0uuMk/N5hiQkn0MojoNRrXFN/kRKOkOOx71ggodx&#10;AKXgHJ1qHQbgXaVbKU19FO2YGkzGlLiyOmaxD+B4LqiJWF0o1FpwIZ9EfTO9k3rjeiG1lk1tZpOb&#10;udT+Zn5vs7CWAz8JIDJLecVuZs4D5gy0awmZ/F4vPBvDCcyuFWjryKjNaFhpomVmURYOvoxK5mzn&#10;r2wvo5TCT0vR0eQ3LFEP9G6D30Cf18M6qZVu7qyt3//gCRg4HlCarSr8HBrpqcuzHCHaSpL1wPSJ&#10;x2THqsi7pYrZCpPXQfHLmSdzCyo+cOdSUvQQnkGu8zNmCsUcSjNoW3bEUmBuDP1OHC9fJBql5gdF&#10;Gg07M2ZcKC0HOEpzLxPCOZnGwAHjw8mcgQssd8AQ09KIP5ZK7EfDG+HwWiRcCAfXfb60xxHHzwaH&#10;bgb8KA+YaRyJE0NC3r6ooUR6YwOlHFDZk1ILx3A6UIRVO4dwjBAPSlFy2TBYUO0P4rW4xArF2sVo&#10;K+lqiwmjriHrjeNRkU1yp+aB7L0XaIX75ocEynScrAI9EDFr2VD4bDKa9+CGk8ftBgUOiFzzGcnu&#10;rNWEEVXv0Jl2+FMKp/Nep8WsfvfRHZcjhkOVgNZuZ7dWmcHFxUKesp4ScknuU+VpVoJpDVCl+4Lc&#10;OBaFoToaMWNlkwL32kTWHl1mqZhGw+364a6tfIdsEWg/bIlo+wvmYFWcsOBheyLyhUXd23+137Qf&#10;HAC6HQbNxb/STmq2WxSBMyh7o/7m1gbdNOziqYQQx8S6pOJte1BkDiKo1R2MKn4hxFuxOJ1BXO07&#10;nGfAEGnNMbFHB4zDae4M8wJvboqMBrc2d0o3FaSM2CrT6yKRgc0zc/pevD5lKabi/ngYxxO0wKq0&#10;qGG31Rt15iutOt2S9N7dGHpigzF9oipqZ4FYUGRZJCrc7o1DlvqoXppm4+upWJ6FQIlIeCD5NxKt&#10;5KKubr8aoVwfbEDTyRY2crk8MPsgKp2pgMs3qNRPPv3g29l8CII0A7HJCHMvxEsSVMGjTrTUeOGP&#10;jJzzbaImbljJLDl02Btc86CKuQAG0gwE2QMI3OQvLkqhOAeks15lyCbmARcexhPM9kgwDnKYbggS&#10;kg53OxXfqhTrGaT3IQvRfQy/iSRRvffHEnCyutPeJrbs4QgIierV+eXC2feH2tys4oUr7GX610Hj&#10;bOdIav83pVZ+LegINEYtd9z/AUAdmDb5rX40vSA5jmdHJBeamQfBodU9mK94J91+pdvhPB+ks7KV&#10;GvcTcAxnjianZTL0gWe26/ek23XvzTUCMOgQTttNB1RBfKUCibN4gonD1rz9qdTnZ1nf4sgx2Of9&#10;4uYbdD10zdfqzRPUXv2LD53z+1H3rm9YCE43EhE8Q+rJAujpj+AecjgruYNuiLSurDnV5qF+MmmZ&#10;HYZrVSvlUwNXsKVlUF0meAZqpfm+lYAyBD1TQ/EX/PQuO4N4IGQngYQ9nzBcYEloP+mgJ1e6hYPK&#10;X4X2RYOFkF7r1pp3H9873N/t1eulSim1czRAhq3XLjB+4syUyohP1Hd1YYyEoK2pDCdQphOYKNIQ&#10;NMY6vBSOP/YfLwlQR7uDdJ4vHMZ5uyWP11is2cdi0fKAFLxMKmgzWdOm1LZUVmeKQHIEHUN1V+Th&#10;f/EnmZnj51/9KpzIrGXjz3/zi0UgsnnvaHxR+c3vfrURi6Z80ArayNpG/Ay+KYBtPbOqNfQEXPg+&#10;74WXClFNUzd3Y+ba+O73XNUK1woIDRSJ8+fPn719eV68WQsnf/K//L/vP77vrLWcNdDI9LvmoI0A&#10;OEITlyqasRfS6zNYIHXbOXmnQ8QBmLiR8GBIPwwnk4d3UAR2hyIsRICd/+mnP+2PhuRtoUzKh3df&#10;UGxVNgbeS3CNQA/BO0JxhitAL5usgwuE4yCIPNKl9Xh42hk4RjOdgFzTsAYhMKtrr86vb876jkV7&#10;Mt3M5lK8uekYgg8lL86YnHZcaEKgmlM6K91hhi8kFTSxyd7IJ5k5BjzdUTvoYRBiZzrLDxtjafFJ&#10;MCnoe/SjHz1+9OH2o0cFT+C8XvzVb3775VdPz54fO4O+o28//q/e/zS+ux0BQTCqAv4fI1Qr3HVg&#10;KF3SWRhMoWgIRl5IBbkZ/WgqSLI6a89dwQ8eheeeUa+9Fo9HMqntD96rEhzPTyK002LhR3cfXT1/&#10;89e//nuU0jcDwZvLMxaIqm8KV53joj+0NtfIlivVBk5XyAbC1B4D7+m3hzXEDdVkvayUjs9Pzl68&#10;GJwXLz976usUE8jPsMPXssF7h/E7D1L5/UapN//6175aLT7qMV7pBacXc2fTle+P87HDzQn50HV9&#10;PkQDRLB7ZkzOTrfZ7tLBNiNixCLJ/2dw/xq1FgedVYxnAkG2zCrXucjeNmhwY/dgZV2wGuAS+uhV&#10;ckG4JXwqSydJNjbRVknVnoz2P/b8Uml9q8KyOtTsLXv3mLO/yIetzbTDbu+y/UkzxLdG7aa5bFWJ&#10;2cO9SmBozgMUOJWJCO8CgpmcwUxyl/1WO/ejVDSV3TdwUCs+wlNwGPAf4p7aT+r9GrKusXLGi0me&#10;94YiJN16YaWcyAJSgCLRAYmSQngnn8p5vAWoFrGIetf01BHF4CWTR01J8wWsNXRlKYyoAhK4UPIJ&#10;/BTtEKSlGAgSnYi51E2cfQH9tBlE65WIf8k0h1bvAKta5gagxQoF19QZnzq8MAS7FdqQQVgQckJE&#10;81iIS6ChyVSyUW1QY6C6xW+QJ6pd2ps2G4g70pZEmrHRQHh23PcFnPjmgRA5yGyDnC8uuu60f5gP&#10;LQoZ91EhY2fjkt+S2QAaxEHeE/BRmftB/Oq1oIyNhn3ngFMHNH2f1w3Zhl9gGibnCU8gMnPjmuMM&#10;+XD7jnn9cJymZCtcnqmz3sGJK2KG73P0Z72BiOYGpMgcvGZ0KiEEqkHcCxYBnOiwYmtOup5693Bz&#10;95l/kLho0QaJX/fuPnwIEDA6nHXGw7ftRnYaHYAOQEeOspmFg54uSM7xJJdIRfIJBFwjIV9t3Lmo&#10;3aCbgroJOCrARpQ9yGmOyaC9btxye+0WsgK+TIoJGPkQlRXnIquPmo1qiW1JY5yMnIqdWwt4g71C&#10;i5xUO0TL3RPAkIW41h10uHgAiYeTCToOjMSgYEL+QikSrR5sNjujPjO6BmRFiYFhfE+LDM3YeTQS&#10;wxmD2gWoNvuNfIv/kQsC+pP6PEMcZStAqoa1Bn3yASNfmudplCujUYImVtHUQOfFa3oOOBZKJwY7&#10;AZ8PoRYVdWo1gwNlPtfk57d2tsjWGRVTmA47KKwwZ6Y/hrSrO7lRSK7nk2s5lj8TIdiSeDYM2g0H&#10;aJkZTtMsGIfkyOid9kaTzpCwwsAPiDNEJEojWicq5mhih6J0YLh8nPB0kbCBYCOBkOQm0y/n6G0z&#10;kxmNGFaGXeN8NnhnN5d0Tb7/8N7B3lrMNS3Q7KUmcbnW9h4EC0ddd5LhYyyVe3FxcV1v3nD+BYIT&#10;aIqMATkEPV40rxArIlzQiGH8jDLl1DSbzajfDN9AbLpRkWJoAHHCTn/oBSM2iqkKq5vb2WViS5+a&#10;ziD/AKv1k09+8Ec/+lcbH34Qz28F4xmXJ4isFu6ghIhoICq9AeFXqV515Jr9rmVNPxkaISLbmiQ5&#10;YMIjSQDGldApeSh5a5ni01ShgiCyADjuqIIk6SlhFBl10DogGsDZCugwFKxU2BIokeBLdIIyUWH8&#10;E06n45kskt365DRHdyaeisJhJHoKzUAnRN5P0IsXiH97J57QPJT0JnPhfCG6lsETIX2Y8OYDzkzM&#10;Xwh4cgF3Lh7egZ0JVx8xfjYSxRM+8RNsutxDVO6kC01PCr8+mvlemrmcLFSSXlmoaN8tNMvTe2BC&#10;Ppl7IOGqXLYoWMKxnMhcuDoZHVPw26AO0QAiXXd4yZqDboDNTN2lHAeJDFvPtehWLri9kfkwGS4E&#10;XFHgF7KTLNXoMoiLyKYD3uqY9YDmORh8MR7y3NvZa7jC5PoUX4Neo9eucNyCgWSiZdq7puZTT9RK&#10;2+iD+CYap/Rf9KflPhktU84iAVMFMJakKl0ZNRlM9wBwoOpGmlhKYQ1qlszQNC3N7wrSqMOL8hrO&#10;peivssThaJFdBjtUSwPkoqkq7dGl/EMMQPwx4GAgYz4idECBhhdDpits83CagqsnKg4+e02nbxpN&#10;h/AXAuXfrl8PO2Xw2Az0hy0EBpLzgfpfzlkjF812a/2Zs7G9c/f6YgKaO7E+Zp206olQfNLs1KvF&#10;GJVsuzF1jA6bYA3nOBlUd7MRBn4Tx6g2HTXPs9NFJ51eQ5uEQgXGNzc+nq8lc4vq9dg9S4PXBgHR&#10;68OkjSHMMG8iCtVnNtWqycre4xnNvf2Lm2o+ifd6z+fY6LXwFXRgds1CeXlx+cP7/+29ve/SH0pm&#10;Kfcz5Qtn9aaTyTAQcFeqIMom5dKABmk8gdkbwMVFNOfpjH+LLGg8UHAOUWyLTSdIImfyucJswuAM&#10;knB40g9WarWJq+zwV/2jx/1e3eHued1RwhgdWNbA9tqd/tDPZcwXMPiZduoMwtKx0JHP9eFo5ml2&#10;u4g6YvKEumDQH+t3YFIVU2snL1+8LZU9Wzsftx1fgYFzTvbzB2f9gaNeAa2K8TddgPDG/vjoUbha&#10;WgQ9H5WqJyQnqWRweztSL+EBPAI63awvhu2NZvl+D1+eWaPTWHT7EWesm9kgeHpz232nG3hIebGA&#10;8FfvdN2F6CcBd6zZPR2438Y3lVziEDntgCAcM7xi3j6fnrW6T3f2twfezySs7GAiOm0O/i6+cdXr&#10;Hk4n671BeS36B0lo04GUxx+duNCGBAYYUBlFfw7xAM7oenPS6sFTJG8lL5FYB7N8k0BJRlH0LZOh&#10;qEmBiDy5gVh2q5aH0nODE1PWJedx5RBGqX3amniPmzeJoD/vi9AmcqF8wlkPQlIdYTNsXBIE9UQ0&#10;lGgve7Lp4CL8d//+z1uN2ubeWm4tv/Xo/tFW9rNnr2AJ3F+Pe0ZNaKY4lHgoJtnrbCGJMpoqVf4T&#10;SqXG+F+F/SCqaeWDyIZiS53FNhpghhSg+SU7ShWddH0Z+KiBZSDwItSRyQuwYXmQxE6qN9WVowGo&#10;IiEV584Gmhktz4PN9ff/5R9/61/+87V7B5fIKl6WeuXqo299/7rbuu5W/mB3zzlsj11TH5ZmniDn&#10;kUXriLxkvO4tI4Aku+fB0M3DMByeNynUic/3vY9/TKVLM6tcb7BmXj9/UZwMYutrH9x58qc//bdP&#10;f/HXG1EXRqyy4ZoAjFNcphdrXJl8YPTp59m5Kn8wi5sGmDhp2EGwGk1c9Vi0sLnbr13FQsFxxL3Z&#10;d3zxu19V3dPTtej79z757S9/W0sEsB/zVVvZzfzue4/awxk5Y7d6g+NRrdnkTAdPZN4J0ztGBGQK&#10;SPUMeXJmj3H01RFJvKmcd+udietZpUpr9TASTiViXRiM4EEtJ4JmErGXuRlHjNxhRwy+gU3LihJq&#10;PkQrlYKoLHLUiIjEJy/fdERV4fJXlTEoHeD4V2kiYrQGWuDe3seffOsPv//HiMz9/Le/+Nnf/uzV&#10;b76uNDt5f+zu3sH97/z4we69abV+df4WTGHQj2XGHGCwEd6mOyiNUNvzYEmSGsT681ee0MYn396a&#10;j9tXb159/uplvfPpzgM0z9cePXQ6gziYJKNxlFWgKezl1zKOMa7FXGHl+rwXJtXqrTgC2Q3yPWHd&#10;h4Onv/2MR+9NRqirYz1/fnXR6PdyO2t37h5Bs4Hmjba+e9oo0Qo5fOA9epLfeuBv9B2vn3uPn/on&#10;z4LuMbX3xJe5GEQu55H+es65n2i+uewyiOKpoNIg0NrpAeTvwvEJh0AWGRk76A8zCD2gh0g9OJTB&#10;XJC0AdvSYvcguqv1wxxCzUdbPBmCnIEmaiwuwI5FbJvqUAINahjpW3bAoJ23wltSUllVAsOfWJKJ&#10;tSW/gfWuSsfbZ9N/l+MUCz3VpEjsTJmEsWCAGxntYkrV7VEbCVZg9ugYqXyTv6WBkhn3d9vAXX2q&#10;uNP5qvuqhrowh3o/1BjKDW1XWy0ftW3V/6Uz5XKP4NKYeS79P7rS5F5QooK+uXcSdXkyr5sNR9gd&#10;4Z1Dr5ELDapOygFpHqLWENFcksfBO5qgokdmDCsUpIE7GADaXH4wmnHTgIB6w31TxxklFLMCzQBO&#10;/s/LAlv82Xmgjf9gNr64uVpfSwUOdqKJzV4+OG+Qgy8a40HEgwXnbOvhQ3/FUTt+PWm2UEMZ4/1I&#10;nYm4bywJiQifI3wmkAxmRIOVQIsmQac/wfNzESrVqpRLqbXNnc07Lmbrj7a2THUuqQkr0spMSE45&#10;poyXZR4lkAQ48fAkwdQ11MUTgMprIGKuznASXbiS4ZA/EtQwWiRUfDlln0yJzWojq2U/0+9BSBcJ&#10;Ys6T2zm8cQPTuSMYFjUI6aysz0kux3PwjdNEsHh8JumJ1gBERDiNw41/7J2fHh/HaIS5cdiVJg+P&#10;gLAxLw3JDSCwHPtyops74K3dXN/AhGEexTIh16d05odblE+GEsbwlHtgXPo0Gudu0JtWY0PGelEB&#10;pXWQqMNPWiZHAS4CwIIRr1+e3fwL8FFcubh47IM2B7hbAzomRNLCQRyl1+NCwbizFnYMGGHr8R2Q&#10;sQjY0FepNurMHukY0FQjBtIdpHbkO/wuE0KAoDwv1R2qN2LrcVqPZCfPB8kmvQThPOldq+MN/VqB&#10;2bQ6sMgAQoY/Ug44APm6nOOGcHhalDQsu0gS4YMItSQ0NCZZs8GwUSxdn5wiqEgrQkojAGJoMBJC&#10;ehhPIT3dQr+r3+5RY2tGdMvvD5pryKpRU4XKmdyeqK2WspNSiagNmJUGCccoXDKy4lTYu5VK3Nle&#10;e+/hHUDv6UQEKwxp23KGjScICyGu6WVw4PKeXhS/+PLZ2etntVaTQ1HCP8kU/ycCwWnt9yqdUbPe&#10;L5Wblx1csFwz0nNVVKwTCVgqQ5eLgoaicPQReTZ7ViwPzeLY7FCYMMUJenylRpt7+vDwLnNFBPD3&#10;9o8i/iDQVpBYC2DoGlTBsCfZdbZHfdRcyCcApkoR1r8kr3OjzTGlrMGoz6kNbYSNyTU1J9So73aO&#10;9A4S1YzFTMplKxM+sAyzP2D7n9oSFteq3o+ZWMldmXJR5FJ5FXLU0F+BqhgOGvgwot9JOR+koJoy&#10;+Jc5OOUla4n1QA+Bpg7wdGVS6LHHEkkUbWNYZ+fW0wfrqYPt7J3N/NFa8jAX285Fd/KJ/TraE058&#10;m2mecnDSt8UwBnA44FJA1HQxvFMHOVZgQgHJNENqFpLZJJQajS5Vt5hUUMQ6RqB1KfkiIW8kQO8F&#10;AXwAsIG4Y5aD3eleQPnZXsvc384/ykYOgq5sv92aILM4GDKFBmwMOIK9xOalKcin0LYB7rZwCyye&#10;A1S2QwmGGEipLiagILqwJOnXUEZbUs4qbbV9R3NVrazrisZttriQEByRmuLa+2VvnLkzSq/4XQNh&#10;MwDS5XFndoLxTDK38hYSczshtA1I2yXlg8fRzwt7b5FsFodi2NNAQMbyZ7cUSaW48xlj5kanXayV&#10;itUiwSvEqeBztXs0hGRHCQ7bUGeFu6D2Yn+h14wiKIn6QC5DhAgGcByXYoQuxvTFAc/OaGo5sDaL&#10;QV8BzVgLpin7wfPjZBfH4S/oS9JoAhYVwTABYNoc0XPayf1cLkMrwudZvz5Dax5PUQAmalPAt0QG&#10;JcBkJZU4v7hAAyaZXmxshSJJxt2z0xcAnr2bax8Wr2jDoZYXnDj69SaqlzNXuNLunU8mgeI1Y89r&#10;POqxmy+eNRKhncf3vl1YS9M7Yu+iroFcSmtw2cd4zHsQBlwaqgeiQyM6xq5fG3XHouDNmuHEAKUq&#10;LnI4VDh+g4m8b3v7iLO71x5HwISBvnfHyYkrtQuPj7H8MJdf5776AiQ3teH8VTqx4/UtIvF2OpEf&#10;1u+DROlPLqdzNB4XoXRt5jlmjUfiDirqBqZsULgWvkYdDkA07H6USUDFAVzfCHrWJpPG/r1hOF5v&#10;lP39pjsYCtRKRrpymqq1Kk73JRTOgC+WzvlCsT4jx2QGPRggqgPndD2fvpNJoS4ZrhWlPd7sXSx8&#10;lXCKciLSBzA5d8XTGLE/HnWGwVgz6LjvGX6nNzobjE8TiYPFOIG6SsB3GHB+koxtscti3jvomfu9&#10;wMLpOGtBG44/QRHp5wHdz06tBkneiF/KhJQ1KuNAtUU0BACxIi9m1qeH7pJdrEpXLFLa4pkVaM30&#10;zxSDAjlbtHN7tDhv1VKhyBo3z9jGMBCU9K6ZFN7mmstRANst0JuNcpnw3tHfff3lPMsSSv7Z//Rv&#10;Qz3He+89fO/B+wXyim6lkAgRDPD+DUpUUjAEPZKtAc1ckecN0WIC7i6OihqRnHrKxnwYeTMr003g&#10;tRM9DCxdkCRr/aIZkJkmWAMbzR+Ie0A4zFGPzRVnaiifyR/sn7pdf/ubX56/PtmJZj7ev//dD7+1&#10;ubtVG/XS6cKrZ8/rjcoTGAq0y11QV70jOvUyDzCcQzuXMDk0T8Wj0qMNo0fGGUFGPoPeFnry6Q86&#10;jYpEPDOpeCh09vLl65uLRC73aPPol5/9Mh3y72aTtFDRX6FvBIJEDyuUuzXqWY5cbLRBJZ7iCqEn&#10;gobRnJvO8oWHH3y7UrwIRrDpDNFhf/ryadc1DW2tf5A//Lu/+LPioBmaO9Yj8c54gBrE/s4uxwyS&#10;hxqHGko/yTfq9nRxgyR5Hner1mLGFkap1ulkPkDmw81PxuNdWhelIhd4P5mMBDx02zlkjUugzcMN&#10;Cl4zGXXZQEEJlmmEc4TvM+k5f8oB7DYhXgVwvqDRSLOUm1at1l6/eHn25hiNQAxMQQFlEtHH9+5u&#10;bG6gKP73//D3v/7sd8/fvq42m9uZDMfSzfkJOCZ6jeQqlERWC3dVlqyeC27Xq+Es9957u+D5J4Oz&#10;44vnxWsC5fHXX9b6nYP1DRzd97Z2Ll+9rfab+VQ66wKBVWFZm0mvIYYYwLO3N8S0h5YkV43ZG2KA&#10;pdGgMhk6w/5QEsPSReXsplWukta6IsG2YxZdu+NbOygc3mdwMGtVqs9+42+cryOD5kg4IqnXC8fn&#10;42E1Hknv7scdocrnb6hDsEKjWdxuk5q1qGXEh6d0MirTvEfgXcDuzClGSuaA88xUwF55k+obJJtp&#10;6KxOqHev82pk9+43+VoPonJtKQOjdo75WNV67553PIgdgL+7OO1fbXqz+r69/sp44QcZy2l2ioEk&#10;SWeZlCjUrTJGQ/jIAABkP2Ur96VHvXmV7z6yiLK3Z655GUsgmMWOrt4UF4TrwAcXkJtn9MvV32VL&#10;ke9RbpJB4E2FJulNv01bHnLOHL+UCfI7ci7iZKRClVOhHodXLZWEJaBcwVC8ymV6YGALJo+wGZ95&#10;AwQiS2V+5xLZl8psjf+GNtaDoWj35KYPLght6HYns57Je6LpbN6Pfj0vjkvjDU9KvUHtwosGuAbd&#10;GMfi/FTpN2ujdoNpUMqIg1Cdcoh3uwP846CSd86vMR3nhKWxbhjfMzfNLVWAptgT+k3NaXXFFOu1&#10;XgRw5+8gwmQfjLYHRBQ+BJudIqWKgjm9nghYZ8Bq8Yh0bDhRuEagvdUzoAMnSL2yHKZsADas+Zu5&#10;FuYCGJcFlcgoP87dCIEFaO2y4IZM0jf39357+ipOLjIYgBgr5DOI5OCm8fLzLzyQ4qi4fH74cKxo&#10;nNCF73K5E4w8A76by+L1xeX1DRVvjdKTDI+MmTiERSbZL2IRTO2IbkQ6eiRkYRjj8I54+6lkkjvH&#10;AI0Si2y7j2AuuXwwSBpNYcl3rJJPBoFw1EGkJTMjE2daQ3ao3FxGiLC9RlLgNJuN382vFXhkaDYI&#10;eLKR0HDmurMiMRPQDfB4kLfh9lNxoWgv8UxuMNkMGulReX3KTIEUo97gjSBmQKYqf4YYqqi4DlPh&#10;j2FNsCM4y1D7hDXI3IIShIK+2YUjPaD+p3YK484VjlAb4ETfBXE2RCOtdH112SpXoEfghBjV5MMN&#10;nU8sTx4WLT5KTQyFuC+IcQgSSf1AcGN3LBh8RQKRVq9jBLYEIeAWA5aF6WZGx02GIl433oAuTKh3&#10;twr5XDIR8X20t7EFz8/rTMRD+JzovGXrgGecIe+Op3Iglc71R9OXb09Pzq+ZMYM7RRiUPhunEQkb&#10;njYkv8BUsA0Dr9Ealxu983LzFGfUmYwV28xUkaYBbaO+iiKBy0Bu6Ld1bU7P5eNKgl61n/OJNwUl&#10;EmVAskEq4vUCS/83f/P3NfgSNI+ZwdIjAOq2s4m7NaaHMKOod8lAzJ4Wj8zICcwAc/OkFM9UjBQO&#10;ps5AP4ZetJ37aLav2mKpIrrEKthoqFbK7ccKxmrrCvu7Buaux+EBmFRrHmYh/zL/syw3FV28BipO&#10;C47FBh2aRgRgHcuEhULvIRqGHBzyBuMME/0hNnKA3rjiKr0ZZ6+CazgblXwk4EGZAfSxOxnzpvY2&#10;jnbSezvpg73s0W7mcCt1uJnY30oeRIK5dLSQCK/FQ3m+DnpTfm8a0+oIY0tfIuBmZBqCDs0I2TkP&#10;MIj1TaKM9cIIKbuigNv9LtK6ZASYeuReJrmzuXankN6LeFNYnY0R0gBv3peZKZ9sWN6aBEzp1etP&#10;td94w7xtGkpMaAmF+zvboRiGnGAouhhizsY9VQ9kc5J3V4N5VUuvKnCDYNNhYE+jFYxTUc44+Bnb&#10;RCmaLmVxFNoFvDJiLmqSLhuP5kB591xZHkWaoSg3NlwjfeoBlARKk8e8Bb0CVDBFi4QeTPIN2pxO&#10;EAc7bGxGvhDFkgkA4YyGfWHQkkBTwIm1a51ytVF2h2hCCcgnPRU/YmUBJjGcKpU2QYb4NA3HqCOB&#10;SfSTUW+vMfB7It0mpi9ow5Sl79mBXaJXF073owm4UmC5QuOWt1PnUbCrnkcTY9nfhdKAZkElhwmo&#10;QTZi4foGYRpHKJB+9OAon8sSLWglcJQBqUimNiqNRiIz9oca2FMxGCCnq6AP1W9vrN8HIAnRglFh&#10;IhcpbOy0Gzf+xA1t0631H/r9uUi6jV9CMJhZT9xdpxTKJtRyHTdHsxtwMOVyLbGOl+4ahANXoJjI&#10;AadPINLcbF1nE9tILMUiifmsi4tgNOEuFiuzcaDaumj3Sv5gEDH0cNSZzUlRfDHx3pQvvH7sB71w&#10;sLkOBkLD/PXST6Y79lbLV6NZO5961CimuFWRRNs5ygUjDi5eqzGdtY96tQRfvHqOYJY4KOn8bH8/&#10;BS0r5M14XeHp0DfsT1ze0oMPJ+HYFH2Q+ZT9GBn0XNHYNBY+WLjLqfzA50q3aj1fuBOOuYqnYSRd&#10;h8StRd41+BYapNipDjveWrVD1Qok1RPumgm9jk7kkMm++ZOu82gAshvRh6rH24TjEIqmwoFtn2Mn&#10;6LnvXOT93jiEyVR4DTECvzcKJFBYA9PNEAeW9ctYoNkoV0oAj0XSB9MKuNgboGen7q2xt5K4ETBz&#10;MHhobIohvNwsq9VusyubUanCMR92/TcHc8j3qVB0PRRhck/nAp9AozdlKHwqtpbauerFu13lYS9w&#10;7y5mXBfPTtJZrHIKr1+8qfWG2XDg6VevIK7kvJNeRZKQhY2NXqdJFmLSBzG0bUPGFoF+B/RUdWbp&#10;cwkdqgSDRGVEcWi2OdAQ9hlUKABhGt9z+AoKqNpDrWhVINKqm4dlaUEnnIGD9NwWgcDmg/uPv/1p&#10;9tFDJMquX5/+9j/9/OmvfwfZ4YNvf/yv/4f/09HuPXCuJF+M7JMoW4bciCYA/5AMqnl9FlxrPaxV&#10;MTBehx1kmE2U3ePRvBGMPPrWd8e95tXFdbXZ2MzlHuztbxztFba3Xc3R8zcvEn7fJjWWtAvVrkJr&#10;CIgP0gaW6G5T3lUeDAVvsJjC/xZ6n/yP6J5M5rcO7uzt0PuY+D3FZ6+/ePY12sprd+88Tuy8PXne&#10;d89IaO5kcpz6l9cXc4bdCLkBtXCjggZ5LQGYguFTu41r1LBeuaE/wFkERaSFhxZCeUF8FxCe9RWv&#10;bl5ennGr91MpADYUgQHNY6DHW6lZLRKjAKZ4SN/KFoFaGOZCWRSGSeL181b1Wv9ivi1JG8hptEkC&#10;QNHDVM/dUunyxcvLk1e160tc5Dc28p98+5P3PnyflsmXL589ffr0s1/84uLNS5TT1IRXf42TWioc&#10;q0X7brXZH47K3sjd730v2R9Wixf4lIyioSfvPbx++vzs5hzVGYxHM4nkeiK58+Dozt7+4Oq8Ua3q&#10;3soYQO9JkxIeu1ltVuGyXnUbzR7i805ALzCrYrV2TV2YMe1NGhrAdTy9xbw7W0TW7yQ3tnIQgiBK&#10;91qOTs2NzdG4d+3LnY/mbW8ku3cvmlrDZZlWPnJC5WoZWFkdtP9AasAMHQD4AswlUTSZvEY5uuA0&#10;fwfyLyVLXO3WFUnh3cJptYtX3/zP1ofLMlJ7zex2RRNVhaamXh6F71Z3NjysarzVF+9+c/U1X4Du&#10;EU+R9j0zKINQpTtFkRLsYCxEFNJu5Z0JoqpClCJ2SQV8971oO2ukb4aI3GqznqxUHb9n84HfK0Ft&#10;XWukYiXkwqojzWPYDtsTUsnY6SkPuyGA/TBWQWGaZg5gTIBu/Ia0gAwiSKQOQ2ZltZIDa6EqmEjR&#10;QTHWFH5q+truhuKR+S2zE2wTzcAEFKmRlceHIra2BVt4fFUFejme9JH7LxaLs3aX/RhNRhPpRDqT&#10;79c6tZfnmRCwS5yXprw+zMSYqHBCIDBIUj1qGYsspyuL+2oqC0T48rKIowPqKnSKAehJjoYs6/72&#10;hgD175SkkEuk96fsHENwuXXbN0MBIAiGCeAauUA9NjZh6A/DDsFmOJhUEQjGGzQsv6kZ+UKTQC4W&#10;54pUMXibyAvKa5uDyQhl0Bc3inh8hdY3lD9Ggfw0vTtXs7+3ufUMIexaR6F6PMlH4+Pg4qZbuX7z&#10;FmynFPG5YYhhUcNAI8LwYDYH+Qmd5vTkpFSsgIDmppI005GF1swQh6vMzCeWTFJRSK0UJZgOgi4y&#10;dlfFNp6QO7Ok2DbcFuZszEzVkSBaa0FqlMSiwoSK8pobylgOvZIYEyy/H/gjj0lKB3QP4x1ybjhd&#10;bEs4JUxhYfGp2ECONYrVI81RZZoU5lxJuuU8C3uaghbcJkVsD7EUYA9mP1NMMhLURMINQ0akRH6F&#10;x2RvM6WsVCocA2tZzM1T2h7zRRul8FKt0mzeVOqMsMBOMR6CT8ZgD+t2tIO6TfQ1MbdhwMKmwztH&#10;jCj6A7j5jVAv6sAGquIjQTlHv5eLqxUNaJ+fxAeAQIxrmZm7MmKiV8oOQLEE2/cRHu7sYTFMXABL&#10;0KJPx4JbiAxmkiiWhP0uZP6S6qzMytUSUjJNVGREJFxAY2oDmqL2D0dAr97UaoiF+mQLy/ZgZKDu&#10;QJt/aHfBN7Nb6FAz2wxSTfh6zlB/OK+3e+XBtFNpXr88+aLavBjPmO6KwM4H14TmqTcYIdcrV+o8&#10;Du8Cw0M+qY8Sma1ALDTutuPBUGFz+7xU/tXf/kPp1dthmzYn8DYP6TgBlUYGdhrbW9upXI7qmx3M&#10;hJErwupdJhZyQcC6gQJMrRNDbTaH/S3UYpVC2VgpDRITHFWfLHU0FZgMv26ZSymWmS6vdoqpCSlK&#10;VaXwabvxArELlsqnld7UQ5gzU9w4W32QB4j/xpyZKxrMMSpEUIcJYCyZiqFml0gRTNgMEQ/N5zBN&#10;D7Y63TiIHAgMMMgt41OLKtXUMcAWx4lBn4fyYezbgPfly2QDuKzl8uFcAbpubGMtvp6IA/DdY4SY&#10;TeznUntr6aON3D0+NzNbuexWMrYeCaFInOLPeCybiBcCPkbctC1ikHN6LSTbayhjY9lLp8VUzsCh&#10;KSvluEjViMgug02GY+btQPFHSlv1Eu+IXGfYaY6HbQodViOJHxcXBCN1uMkoVGiv/tT1szQmDffs&#10;oXB7MNzq4xuMkIavguqbOQM3y/RArSOZDhelKUbw1Zw2ZsJn+E4SpzdmRAb9tUxilmgZ80D8oobH&#10;t7eXVcpikC6fqTtNpUmNhwNzhHw8kUn5wwEG8fRzGu3qeD7yAWxzoBsJHsqFUgwlmHMRgt+NivsI&#10;M3EXWlm+WJKlmwLNho7mFIFh1xpMgxhkAc8CD2eQaAZo0wkE51QTzkkw7EqjxCPxDu8oQO/NV3fP&#10;YZMm0HTgGtNnG89bPJgvMgwHQHOPabjRrWxU+pD+SLLnrj4IBl+QWfF1JDIKhhKdro85UKN+vLYd&#10;BUtVRKZv0n/48L2t/Ux3NC1fn8XTeL5FY8H3iNaN/tdjZ2lza9s72QjEb7ojAPyeq9LFyPds7umU&#10;bgKBRDWZ2EhlMLo4oxM36CA7yJblQBkx0sKpgjgPooKUCKx+PBEKpWQtSAGGcpBcuyZNztCQd2vi&#10;qCaSwaF06bm0TpnczDFNaY0bqXBkms2nFqPMcBjoDN62By+TqdTU9TKaYKoc8S8egR3tjk5iyela&#10;fg0+RDTl2DmYZte701kNJVv3LNVruEKxqidQ55b0uo7Cuj+RjrITMxsAfGOtfmM4qyfTzkRgc9SH&#10;pI3wMgcr81v6Um4mn9NRuNb6BWxQjFcS0SOvK1prVCfOmjs0CgGzcS+iCfCMPqe/TGLSrCQRmBnM&#10;ih4/Da/sxOmNBXdDrjteTxrQIms/4AhnkzH6g4iCeZjDSZWWaGMkwDmaB2PCQQT2SDhAItDuoirE&#10;etCMXinNrVmLtU5muUrL25pF3H7a7WPH4ZpI3S5+/bDL3RxMLzqNTAS1TEZJHHamCDSTwGUFaFBG&#10;/GHjGyyZeaHw4ff+6KaC2WQnkU4Vjy8pg+8/PPjdV0+vz97EXYMo2TsgVY1u+/Qil0Wg0s9vikCC&#10;HYGZnr3604KFkR5AYx96/BFeq+EHy6fK6HVSARIiJFLA7wu5AJpGEDLRmNnXMI6I+8j+8KP0bSIx&#10;eCo0GQKP7hwVcMo63HXFAn/5Nz/76U/+7PzFq2Qq+8++973vfO/b7gpdmquhc+we482An7Fk5Gwo&#10;U51mqjTdCYpAx4L2ApN63gnyIe1o/M4HnzZuLnkh5Xrt+NXLZ7/7HbXOR9/5g4drB9VuM+qB4jaQ&#10;EYzhz6k4pR1okGSmDagP1Vcm7x7NUIWehoDowkSCTgw8AgurVP75Z7/jNFw/2Pv04EE0GRm6FqFk&#10;cmsS/rvf/twR9b+3u5uYQNhp6PG6fYRMGu02yqrUzbTbiGZCoaB2JsMfZ6XZQB4jgDYxogMLxmZM&#10;A/q1i4uz4/O3V5cw0/ZSSQTDcQSWN4hKaiM9bwKtUUijEocOKW1ow0ozqbeNqrdttVWmbg9NfpP8&#10;SWU90UjsAtEguXriig67w1bj+uL04vgEYZNsMnG0t89gMJ9bH3VbnXoFDQyCLOkUD4ImAlXGuwXJ&#10;soKhCHE7r+ae7fc/yoEjm/ZvyuWOz5WIRKalSms8YKjqDQcxWvzt3/2i1KlvF9aHl+fUYkZnUomQ&#10;Ci0limhbhEhuNZPgwKAzVK+PK7XBxeVOKrvAqYcWRMA/8QGaR1Y9kImm2wOETud+hjmIyYfCqfVt&#10;f25nGF/7VbO5iCbDkZRn6umAnGAykYyGsgm67JrDOxw490hYXnbZpITkolNUBqGVySjFIZdwfkes&#10;b9MBskeY1O8NJY/La4s62zuwf9pE5ff+XP2rfRz9gKlYzIGoFMeiwJeYAB2YJjvRbV4+5u+Vgqsk&#10;590KXLdYhgSWEGhgBeSf9KQgcA2bTBsJAOLzmSxXYiIag+votOt/tUhW78t2eFeraLU7Vrfb/i7v&#10;iArCEDPMOzCLAxghETEshTMv7fHGeEgGklAa4aTTT404NRpFRC8ycvIJw0P04KpgVrjCpNIz5Ry6&#10;XKbCFPpHaYmkkdR84sOYeS0vuEXd2tfGIKYHwX19d1ztTWsdBpBIkXhdUL59eJs3G7WL4mW918Wt&#10;BH5XGAcFzGsERaTgwjfJARwCKCocthA5IR5u/ML1TbuGOwkoVg+lyoDT2wdEecjMqY9oUKPrfry3&#10;bTVedX8F7zdkPU0ClepqViMcnRpZKmDJE8ETmQYApBchAaiXSOFnjjgYIXG08HCcAYkczCYUgcQl&#10;WS4wEPNzFKkDx8sjePHgGp2rxymHCZ5ONugOtO2n4NsQv/Ia8nGGnupOuv7qDYKNrsE8xaxxPVWl&#10;C4afFYAxGj7TGYAhxh6MKPmTAHmCodX5JQNx6ayADzGAOq45twM146N74qWAXCLr4o2ioiMAmOxB&#10;5Lej1QBPH08Lt1v2NQYcBsWWqtn8ABL0OP7hCpgkGQeRBdaRgoqzlqtF7ZrBdNXnFxJVXudIuskW&#10;QnM5KU+x8fFi1kEArp2ZsnVxAR1qLSIAebKUBmYYiKsEsxyVizTzkZxhcOtxw5UBjckSYwJEAUks&#10;5mEbrSalR4NpcX94Xa61e6iOcTcC61tbG9u78A2BSrboS9XL/El6jccoB2MSvzDeLO+rj64Lvq8S&#10;KZK0YqfFjYH2Rs8R5iEv2BDkIZbjcANbQTKLwMtYB6ALyVEwnHRDT5ewijfkc2eAmDLfAakPcY3x&#10;EEJ1JOmiXIk/RjUcR6o/EGz2R0QmfxgRIGoUP6PheDwJFQ7JdnBuTRrc+JxOR/VmHe06kLToFqO1&#10;MJ/IqAM3SNZMpzokix0t2u4IcVlql1gDtRkTTivdYf2qdPXm+PjqGp1qPMUXsIsuz0kuQESQF6oM&#10;589IMJqMp0+ub2iCNktXyLGDefn73332F//fnyyqOKcC65XmavGm2Go0WY1Bt5ciGdlH3mIUZQYj&#10;eG3GRFqButHGSk5NDcbppi0rSwzl92YitKQkWgICQ8KleqQNUfb8NkFqGaBs+SfEtS0Cjcm4qVrU&#10;0rI/T0S3XjoWMmq7XRbWKPyvaZbxaowrgTFkt/AhETOEt6dOZOhE+wIjAdIVVkQkAkowks4k8oX8&#10;GqnuWj61tZ7ZyMVzyWA86gkFiEPMhZnwz9oj6DUIxMJS5U/zBV0EiNFk3DK4hyWKQzf2FexyPpEr&#10;MqZtmDGohwtmHXEitIEyiQSXSQ0PNhHgGYzDEeT1kzbKvv7W4l7TT4StuWf0O8Ew274GxpK5bIb+&#10;HLuchYn2I2hRo3gtcL9mgMwxDFePLwzzSH+KgSfQpzil5jvLb0IzUM9Q9AF+Ra6W/BhLgl6ePpWq&#10;8FcjnKqbgMCXmn4W5mQ+BZqynxJatWwA28O2nyaxlriQubWm7WVAn5oqa7DMBmFRcZTDQxZheD4j&#10;SiTyWe5opV6/uL4Sp9KIx5Dfsufi4bWAJ8n5zi1VY9YxJodJb8QiPpg4SO6PocPxD0TUsLcwaOEb&#10;3opmkJXifqwJ4xvEana4lT3Aby+wSNC4Y7ruRbTFWXX6kUQbphMHwBYiUUYJCLrcpNORIfweZxu2&#10;ASZBeAzRkwOVEI56szmuoTOT2aN12B9UaVY7Z5laxV1vzMs3b2KpmMxrHIh5zA8O94KJUaVWnI8d&#10;2zuHDBs9riRyQjNnlRZNNOnpN6Je7AAHEHW3+uNhJE0+468Vk05vm93KHUMTi3YTSBuQCA5XkL+W&#10;y2fd/lU6Q8HjbDcJjwQYxG+OUJ0Y9vzpxF4kkKYV5p7mx52cM3wKtr3ZxOaHCBrvtIUHAFLdazRC&#10;HB1jd7Phq9SuPOHzGT72LfSv6KD06+WRa3oIPze3MV3ba0UypavrQRoGoydMIwug/rgfPDsuXl4/&#10;CyWbyTT3IXX+xnF9NTs/A1be2TyYnD4L9me1ZJ62MbL7i+kwjrR4ODZe20CNTF0jWCbFy1m1fo6Q&#10;b8S/DkWUdUKxOp4xox+SMSACmRIY0HFxymmPvGE/HvlgvkiBVwDy45xvusfbkw6S9XOXrwMH0q/T&#10;GE2DIQJveEPpBLfjInWaKUGJma5ANJLMF1L5vLRWF+7OABVr2mdcGUGcNMRS91beDkBFlwyAZaK3&#10;TNVNJinrLdb6aszFd5r9yVW3mQ7HCgF6eaSkgoOCsNKUzbRL1FJWYFzCyQBSlZzO9+5/fDe/8+SD&#10;93CGRYb8ote6d2/3vFLvNKu7HPwoYTE8GU3QkuKhrOCK2X+qTpWjkGWE2JtqG1abbWcwMuc6glLB&#10;QVfAVg3/rIOUaIFexkjKYw3UQlQXg9OwGxUSHXwP8GfCgzKYp6iCrVs6v1rUWkAM6C3ENzIbBzv3&#10;Ht4F4HL+6vWf/8Vfvvj6Swxf58Vyq3Q1ck+jSjywmVUNaUK+IrsJCXrdsxGTwDnKJVwV+l20o3vp&#10;/N0nn4Jb5aRr9Lv5TPrFF5//7We/brQ7nt48h1w2lHTBKqTlDw3PyF8sKPFsFmtu7TeTwC56IT5v&#10;whfgxnFfkHL3be8WNsAM98L+8GW5dPnbLyELfe+Pf/zRd7/nO2ud1M9rg3bOG9hDhY4DDeXxZrtS&#10;LMLaAxPFOIkYDeqLEZ6DyOdzXF1fcJBu7e4SigeNTu3yBtQjUe+r3/yyXqlfQQAOBXYTCeANBCcf&#10;wUjAJ40P7PFnjXjMclhm8EYBWwWJyaGZqn5jVfJuZULnm2mEMfVBRZQnpPxh6oniq7QZ5dqE+eH5&#10;5Zsvvq5fXHrH49xa4Uff/w7cl6uzY7peDE6BF4lvZarlVeWwqgrqgx6l14Pv/MBba1xcvb24KbtS&#10;yZ1coXV1PSRXnc4Ta1l6bJdvGFN3svHEgll6Fx1Bjbg5gW1Jw7JCTBFUIZhe9l6IWdJiEkQ9odc5&#10;+frNsFGn4ccl5gcNU1R+DJgCY2FPrjDoDk4vS+fV9jgQTx88ery9G0mmKoNOadh1hD15sPfTee31&#10;awoA4HJkiEbeSc/Iqia9AT0Hro181SgyYOw85pTh1LQJw2oGaJfKP60Abb20+ni3GlzeBQOBMfvd&#10;xAOzB3UltZWMr7xpkdp6XoXibZH5e5f6n155+/gcbyoPqAPNhImgR5FP8AoOW3DokB7QXjXnpjlC&#10;1WBZvVpb1tqa6v9fkblMnGz6ZD7sr7Dc1C9SnaaODcuVcEGqo9nG1NEBUjce0BNBOkl4RgmhBWQk&#10;aPyeYAUZRzwA6OgwqBI2I0WjSaEwqlerFE3E1+Vc0Fwt074y5e6qDvymKIXXWcgh4dU9K9PdQDmJ&#10;cZt61zAScQxDTYrYjIVvLDO8rnBOTOeyvjSMKMooMFK0MCiNFu5JP+xzxvGbB/apahBl28oAfxfD&#10;BYVbkqC5FUmKjXJvc02UNnFwBZYw6SPsOIPQFnSJhtKScMw7F8+Y3q/MHiAggg9H7y1KQkHPc3uj&#10;gGAKCpCQVSmCwSkavoHgoCx6kk0emISeDAlRHbrdZroFD5DvkQsJv8HVYfUy7VyPJsKZ1Ggx9Y0X&#10;a3f3zy6OoT+TG0bcfpSZuyHnZanoKXUhUQFTBMAJdBNtFTIokJbnZ2dsMQZtzA04adRoBNWJziVK&#10;SYwo/T4Q0gzmeJuCd7pdMOMQuOFucDLwfnkQYx/tZ/jE6kZHizEdlEK+x2vg1jGOo0gD8Qk7DAE9&#10;JoHtdourlk5mqC1JaFXi28rT6aSS0zxKDPMhZR7jO7Yi03vqVeoZtikbRxw/fq3fp3TkNcQTid3d&#10;XeP2M5HCTL/PkW21KRD3I0dWAJOnInQsJLlgeTqC3MpEAmHPVCYNnoxfKd7cXF2cI9cHeIZWaDTI&#10;nUG6hEmVs8uYi2gHtBFcpNauBh0SsUTvdDFl1CJMq5h+E7JALOTVAgzQ1FRvBrkgGvEEHPSoUDQM&#10;e5ypSHA9nTjcWt/Kpddz2KDTafACRaUkSoINxMuNWoWyZIH0wgDUCJBZAEwkHLhRwzEIotITR97D&#10;iYmpdG68HsJZo1njPCaZhSAh1KwTQqbCGTcUPg3cxE596PQgZYVGr+RQB2gBTjjYEXdFUzedThTS&#10;6Y1Uaj0UTjJJhJ69u3OQRps1lSWlrVUrF6fntUqFa35zczkdNNZwWh2OG91huTu4OrlkYtgeMJet&#10;ddtt7gil5eX5ZaNaB37JSXZ5dkGGsLd3sLmxSfutCbEThxljP8NaNzgMCznQ/pE+yi2k06YC9k/b&#10;h1zueRNGl9MotY0teMEWfwIM6KGNn7p5UPNte4AplukxzKlqx1CWkmMqQ2MfzAugY0Dv02h50ulQ&#10;9iUoGwWa5EDp5wiTQ3sIsQTg91CaZUDvYsruZFQMtdangRtqC/5YOKj5XSqRSyULu5vJ9Ww8l4pn&#10;U9F0AuA5zhR84uqBGpMaDSBN0ZLBAEuCQeMgNwJ+VYv8GwGkGXpI+XxhDQNPEgp5dLCamXHDuEyE&#10;wlhuBnmJ0goFY4wGDy+eoQDIaUxD+CMWIwlQIRijFMywj/gnTWAJx/w8W1iICgBhzLBolQs8ax6B&#10;Ma0++Vp/xU7d/NVeIf60n7gVmPpQ/XN9Qd/HyrroCw3FCLT65HdNDUk2aR/QlpQmf+Zh9TNsVw2G&#10;b/80P8mdCBqFGlORqkFglg1/0WPyK4F6s00MXBOr2VttNCmDAQswjmCqcOfOvf29w821bUhr6dDR&#10;9tr9fG4nmUxK/TdMS2XsCRo2L8h8X5h4Jpw5y2fC24iCB/GEGZvDlxkh9tnu1zUm9w/fvqhPeq5E&#10;ICmRL3c3uREMx9CRo6qGLCCIF9pPNKCC2E7I6QuF3wjjXKFenMAvUXcYzFyNqfO63Zjn1zZa7bbf&#10;Hbw+b0xH0hmFy3lTLMG0uCn2M2lcpx1QYEbza6Bh5atuLLLWR9Cu0whHIRv0y9WLRvsmGdj3ezYW&#10;4wJCSwSE8SDQrUVcs3huLef3xNuNWaeDkHLfGagOJ/1ycTruoky4SOf4ZI0zpUi53fGrC46Caj5L&#10;XIeUFC4Vb4j9QX+I5R+ItXnf0WgIa7p4dL1eG0YiyHLGC+sID0fevmqm83GgppwYsfA6ErPjTtLj&#10;SBTf7vQb8YnjVXar6g13375aMOgbtFGUTk5G7l53/uLrdrmM/uJ4fQP2YQrTCuEMx3fdiwKFQK3s&#10;7jFzTXX3jwqd9vTtG0QX6YsikDSoV6b+gMMXcTCLKxdrpDS+AILRZ70p/TXQpMP+qCGNoZHD56Cb&#10;xhQWGMQCa1+ktbhTbIf5uMC0O+x84B3vzwYxZlc4yTlnMTey1j5Ohx5Aes4Nw1JWhmUOOpKVBWcW&#10;/RsWLIpBubV1mMShRJyQSCOHWQVnsoGpc+SJm0pLYhWj/nFnfSkR8XtZHUXgda9FEZiH/+8Ys7dE&#10;wzKlkJyzDOxpmVaaYHc17N/9zvdHtfFP/+//FleDRx8+PvjgYTfi3Umnvn7+Ej30J9vZERdroreN&#10;RqSIfWZgZLQdjUoTR5jat+Qq9Ao9xWY3vnkPecVKoy01Jul70zJTQOU8En5Lyth45rD9TAW4LCnV&#10;rePVgaBxSDlUUi5xUAj8O1ES86RO/ezN61a1RDfXMxsjr7S+Vdg82Dzc2infXD199dRZqsQZ1Acc&#10;OKiYWG5CsWnP2SLQoh7RnkP/PeqmO4xvnruPKsX6xtEHn9ywtmi0QPvr9V58+cUs6N05OnK1xv/r&#10;//ani14bGwdkgDmBaWISLiTgd+tTajNam9TyAViHCgNFCwSBCGvA6r1bW6F4rlS7RkPBHwnXnr36&#10;N//2T3/2219mtrc+zR9t3ttdO9iaVWtJmkQ+Z6vbjtlCi9qv25r1ew5YlYwNmvVRv8XR32u0yEWg&#10;JHSBVbe7zsGoXS1/8dlvm40qMplYbQbDgR2AB+TVxFeqbzW6dN4ZJqmRfVTs47qAblH3zSj9mxxf&#10;HTpMGg2fbMmtN2vXNNSkQCN8Mq36mRwjyWd8dOvw9wuBv9Okwe2L4m6GjUStVjk/e/XqJRgneatW&#10;qhx9IaQHuGrozZjb8U8/5j5Pwx1974c//vbBgS/mLVUbHZdnM5F++fTrWRhO9cSNdg6eXqWqJxo4&#10;2toaXF2QvAlfQVPFgDjswR4l72P6zIJHFnTSI4U2fRXUdD3wVTDpHl2XJ2UzmQHZHPK2cIDDD6bV&#10;5Z1Cdw9FgogPX12eTFvA1NrRTOLJt54c7O8g5NLAn/mmGF1HpdJMUtie6LuMVPmxaU3Vp7dGBcjf&#10;7dxV79iortjS12Yaq3rvnxZ+79Z+v/e13bS2DtSHqQOX37ltZC+fydScq2Vp48MqSrz7AuzP3P4W&#10;wmbqEBnZHon1oMXPZfVTBFKe2BCirpQpToxd1++9/ttiUmnQ0ofJdF6WjVezO1b3ffXuxO+AB2jm&#10;wyxBDbdI+omE7faYInAy7+KEy0DJzJ878wkqESw3hkhUjgFtQoP6lsGegAY8ry6zRlzyIeehpRqr&#10;aGWumw015gtJbWncuTSYN8mfQpPcE/Y2fb7I6PgaMQ1vmKvBrIEhmVeyYBBhYNiBVIkmYUTJwI5a&#10;GdYuj6nOuYVVivmJAANtTtAyLAIyPGpE70K+0nFPjDYzjS3ijBYHe+7RzpadT5pPW+WbpFN9a4Mp&#10;s6xGLy2rAfN7lJzIvXKF/M7+/vbRwdbe3mWxEnV6Dvd2HAwZ5R8MJweVSDi4/B5IEJc8A7AcZTmq&#10;nwK7DPYqPjbS9weTqbArCzn60UAHMLnxbEXSrpCvFXDOmr3d/HrJ3Z028Qj1YcHzcO9gmI38/MvP&#10;UsVRKJ3QvMVMFCv12nW5BBaUuiUUinNVmLtSXUnfHVCfKCATkq0SpMl+T8Q/MA702tE/DoRUOM+m&#10;SiJ9XqKd0kjY5MJ1TSk8uCti8lCEe7zgHGn9Qv+iCIRdRqhUt4ORgVI7uGsyecB9wW42qhr+BL3N&#10;RJ5/IW+lNyQefDAI1RPJcjI1KflSBOL/7vXyJzUW66ZSJl0rUf9p9hHC6VRDfH6AVgk1ag0kBtbM&#10;JkXe3N7Ci5QMGupmrwM38LLTKPPGIPZl4hpmkzhHAE7xmNfF68srLs6wBxPGj3BVXyoxZpWaMYcO&#10;FpUKIhYLW2CsBnkbzFnBYXJNjNCSEww0bhXpeHRnrfDgYLMgwxEPzmw4AoXo1SC7SlwS0odLRxrt&#10;aQ/GzSF6cQ7gUJWri1K7RQXKowEroeagzKbEvjk/VzwXGAA9yQUegXsb65l4rNMkJUKYR2Z94jxy&#10;vC0mbQrYQc8dcngjHjaqLGRniagrt52+u7vzZBMyxdZ7+9vvbeQPMFhnJVAd80ZKxau3b19dnJ+i&#10;iKBxpgZQnYTTmQnMM6S5UKw8weNG+/zyigIITzoKtVKR5dQENYojJ9H45PwCSsS9w0Ny8ZtS5fmL&#10;V6znXDZHNQIeTshqyFUG9mxLQDFqDEpgFXZXXwMC04Zd/oP5eTP3U2d6BQF9J1pJeMbGL4uCWoZe&#10;ChNBUC0+1LRsLHWHk9fyDyXhY3Y0qx9LsKFktWSRJRo0+8FWn/wLfA++aZJEA2BfInRm5BzeuZNP&#10;DyNbti3VIZ8gRoH8GklTWIiM6IBrRnB7CIfRogFoi7B2HKn0GKguCdXAokHWh8ldIZ/f3FjfWMf+&#10;I0WVwIuitpc1KoiiUJTkJECbAhwxHrehAPMZPhiGh8P6ROSGTySZ5WkJLjoSZkRGv4MJIfq6ItKJ&#10;jws0gzUFVEFFIIQY2tU48qKeJ/Funbf6hEKBXgSSNRR1+pMCDPoTjVikTphCmh/mT/YIxR4FIT7s&#10;JIWShDZ1I9EEVoa+z3bht2hMIEdEfSMBIf3VGyTRAhCAmmto+Wn+ioWMKSDNL/LDdD54IkAH5HMS&#10;RWPg6as3W4AE8MCk1Y8GOOLBNEb1pDwlFHAkP9kN5Gk4KmgC25Low7DR7tUQFqUn5Ya+sHAkwtvR&#10;YB6bB/6CO1GvW/NGffFsKACq0IUpKMphAxCTsOCOi6VMPBsPxdLZKJItEpKYh1qXQ7zXB6NGNpNB&#10;cxIt4Wg4Ua8NYNPN+452E3H7cXdQx+BFGtrRwMw98EwxIDDFryd9fQrQu41Q7mjW90TaO3dSbOz5&#10;AhGsXjqZnDrqHDqN4hhlPIJ/HzXXYblUPR1Ne5FoOuVLR33bG9kH1OWTYat+04gFkt/5+BOPP85q&#10;7rYZPyJ6gb0eY0+2bMy3CGezaViul8XLwbjH0oPT2O/OwYA6XRjtNGg7oNY8WyDcBRT8KoqNvZE/&#10;Gw2xT4z2uoCbAzQEUVUY93Yns/j2YRTQ88uvG8Me16IGpBSMAhgUX7AhC2acrHPETd+oka+UEetU&#10;87dS6TYrrPete+9HWt0bycvNRvD9EGwG4xIJpeajAjtlvGhh6YEgS7/tUB8jvKi12/WTdeciDa2y&#10;38L/iXYtp8OA2OYIYfwL0HWMKizSOxBoPbgIlBvYg8RT83g4NW7tzj2noWjDP3s0G9Hb8ISdO34P&#10;1qYNxFBwa8QqBcgFWDyYC0QUA9Yi2xDgiHhP3sikHtkYSk1UbrD/CcdDmfVcenM7kEhChBugxmuw&#10;KiLoKH1TfmJwfEtQqKnA1Iy086dVR8v+QGs4ve634QTmBInEQ9kEDaViIsgYCJrBRt0KS0xKneDW&#10;dnBt83/5yX94XjvHB6fy7M0P775393AvEkqgtxbo1XIRNl0AXQbOGPNaFO+MdZkhj6m0kHYUMZdu&#10;QLE7X3/v+19et96War5EBmYsLV1eqIApFm5t1Cr1UCafNSMpO7bX0aX5DMRJEM8ggAxa24AGGPcs&#10;Ipw2jdb506fNiwvURsnA8pkktPP3Hz/IbeUZf3dr5Yl3HsKaMwjhHx01e+kslMpOSfjCCScw5g0Q&#10;iekIdZDL29jaf/xRIRZC36AsNEy3enExcM93Do+ccAKPnx1s5GBd08kAG6MMkzxPIXt5vtgMe1UE&#10;Yh3DOJ4dAraVuIowDM7jUQipAK2w0YpFJxfli/pNyzXNHu5f/vLpf/yLnxS2C1n65oBnZkOuC9EK&#10;eAfy8HRYcRVjIaL9gpIAaoYRLvx4hiHwBPZIvVW9uDx+8fymeF1rVTWsWLiK3Q4BfSsWJ+PkBcBf&#10;FLRKx9YSfGgInMIYkXyKhqmk3xxc9owTn2uZqC+/dXsUoorMT8qkSPNKpoAoSWKDAdUfaAMt7gDz&#10;Lwnsq93Jo8yQoz09eYPcnfTrmO8wN0e120wgf68SsPUJEsHT5Hp072hRq4dSkR/9+E/uPH7i60yu&#10;q0XWMyaWG/t7jBNv3hwDijnc3BpcnnOw0t9jNsvBbYtA3RoQyMLBzlHeZSKjU4b5ycwNoAb0PCeu&#10;j0qB2Fe8ISOCBsr5gf8EQ2Z4Q1fXlzK4n42CNCfiEVL4UbMdGM8ygfDm+vrW4UF6d5OUEt68evR9&#10;fMhoDKkCNMKOkqzmBVgtAmorMk9yOa7vu4Pi1bV+txizF2RVF71bJdq7YLKaZQH5zjzQjL6+0YdS&#10;8W6xTXbetpq5rSrA1bOvKsNVrWipofJqF3aQ2DNGfYVRaWDW5+IAerFzNuFu5MEO5MeqfS5Xj30L&#10;etjbBbNaP7Y2tknUux/LZUBUlGuiyIZk+fSp0TqRvalqOy/tnJFjkSYRl4rIvEuZAhgDQA5dGC/k&#10;NRHdlB6Tcrg9RilFTWwqqCX3WKLhsls0DGSDwjV1qPbv7Th69S7s6/HO/Y79jQnu9GclhMRcYQDk&#10;IiWRKwwl1z3gpA2trZG7dKDpD9sQSZj7GkdcKaBSjBiwrjzNlQtpFMEwhv4frXkHk5lmr6ckjWYo&#10;P9PGg6fr/tb9O7w4jnbJxPAJCESQJxEIBLwVfJvzQ10ETCkQFEzhTAfejxPX68VmoFyvn14WyRAO&#10;d7ZQwG53mtRPjFwIJWqzabDgRiiFI19odm1+FLEY4oyouEjcGKhJddPg68C0AmRnlL4VSsDJq1MB&#10;13ubwUSn4Oud12WM1RneX9+ZbSV++uu/vzMKuRMhFFzog1DOdgeSDKGJBnOI72lloFtPlStkrqpk&#10;ZZkEp1AIKCN7RLhN4gWSaB4PmvcMNyWHxXjNMP/kXgYoazDQRJHhmyz40P/10HqPx5KIEnJ5m60a&#10;M1Gyk2w2g/wGy5KWjKRftEFpsvJ+Z1h+c1NBcvIqKERrtVqpVDK1/gxJx7VMnsYSexhbHtWH6CBB&#10;1QjjTuLkC/60QG8+GO5B4oc3F0smtvf37iCEtb3Fd1rN1utXr9qtapvpGXARGteRQDIcAPhB4Om0&#10;OxXC88VVuwlmlZqcVDREr27kcmE2yVhPLQvd5gUpvpawX61LLVauGShWurjCFUySEVQqmFxiXYE1&#10;I9OfMKYzTIf8GEnzAnsdQadBMmkEiEgPochLp1nYd6e7ihgFTWeAK8Foyu9UCglsh7x5oubKZDxo&#10;t2vEcdmtOxbU5KxR1D9xn4flg54tp0UKx6F0lgqH43lIzeiYNUCdAZMPc/iGC+ntvdz9zdjB3fXH&#10;SKBFg+vx4FrIm+q3JmdnlzdXxVazeXF1QjpISExE2TvZHMc2OqvDXmbuONrIOPoNlHSdieyLav34&#10;/JzpeRL5+WSSYp7uMV4ab8/Oa+1OPJM6zOfLpcpVsSTwtpwe+6xqjN0XMFXEMAHnrzGPWm8kgOKf&#10;yLBxCde0ozw7Ir51FOQ7pgxffqgzffuxirz6GYOiEprIYt91aCooc+KYdEp9VBOlJW7Jk8iD/vZn&#10;eTy6tma2zR32k85pqMOEQv6kstPgFmOAxG1nNM7Emv4UeqLip3mdMIqYQOByOnYhZ4f/hkTtBqjR&#10;0uUZTz04KdOQxTkKYSh8+YS54nSDmQyRBGQ13QAKSya20n0iN+TW0ZeijyVKMNGJRhqXDawVFGuM&#10;cxaYWKnW5Gwn2Floq0GmWfSkPjVhJ+4i8hSLqz3MexQ6WlRVrohM7NWUFevJzfErowqKAanVauAm&#10;dR4mhQzxqA9ldChLJwMTldKrHIvxadB39Omi9tM/mSLQA71DAYqoKPACr81O8zy0q+zPGx8K/a6d&#10;+Fm+tPAseg36NDNJ485mflF0ES7x0rrSz09z5LH1e4ORxJYgYJLXAGNrN9DCRSwmDM6eInAI8IkJ&#10;T8Thvi6W3gJZIptHQRWZMkqaQAAWDpZdoXT0KJlYL7degcTjkKrWjnFbBAHdG3Vm00Qo4sxvzVLR&#10;Q8c8lT5EeiPCcIOhUw9VVWeAToq3nxgtmP6RP4ivPZuTDZKYRcbzCl2oeqUWjNDAmaMFs3Am/MEE&#10;rvHj9vT08ikle7fhAbg0mbYC0dHC1c8dXieRQmG86ulkEpF0LIvJTDy+DlgEh06iJoJFNNkqjWN5&#10;yfty2Lq2G40g77SLptT06uq380kDwGJqbb/eent29SukoD1uXvPdWHw9huFFxENTDjlQSjJysPG0&#10;3WjV6ClkffeLxQuUhaYj1KrYzcBppqlMFGyHKWRmqVSmUe9VK2jYeDc21kedrGO2HY4lemPpUfVa&#10;rIh5ptDLrNUI+9rmITxXNgjjGA22y+unb+r+wBQqF0O1vZ0Hdw/+y/6oNQ1+9t6nOHUurk6BBKxj&#10;3dzsXNKfDMfxB9okFMaz81wh7HXg0ehKIos7cUYjFFHjYKw3GAK5pF4dkGWE3butScM7j8VDBSpO&#10;2hogSPA7wba4fEE9zTSj7Vvk/I4N9Mm9001BOP0nfte6WnCuOoh12iPo07g8SMYVaI4QIsTtVxUm&#10;2BppjWOOBmQHPgAlk3M+oraBZdXoNTzxQhKj6o11ccjnM/SEZf+kqfeSeGYb9kQg27Qivtkuvi0/&#10;ltnfnEefX5lJYNYnZLKZBC6LQDMdWErHmwmRPhb+YPzRw+nCd/z0VSIRvrOz8eXf/+o//cVf0cd9&#10;7+GH9zbXB1fHnglYPQ4sNqWNfradbpiFt+qgQJLIx+lT3XQc2x//+Hen1etOd+vOnfAMRkyVrlMY&#10;UhnYB4YkIM2YynAPBKu0Fe1te01wTZowXCdeNVsfnU8m3shMOTCi4aIgswNUhjFO5erq5NmLTqns&#10;TdBOdCSz6U1/8Ob0TXPSYxCEyohRgvgGDqqmu3n3XL+hm0mgn9KY0NiBsbCxtfXgSe3kLTlIbncT&#10;v6fy+flJ+Wbn4MDbn19VzjdSMSCFIWy0BN+xGAK5iy7j/i0t0N6F8dQFTjyG1bs8reaox+cePzl6&#10;8H7PN+g2Oxy2lacvL2vFpnN659sfT89qL158+eLkdWy+2AgEURUmbBPpmA/QOAQZFIZWyrON5+6Z&#10;Y9rpt0qVWZ8CmeRo9Pbly9LFFVkjOi3kfgynGHJetZrkNrvxJB4dJJDQI42u0KofKq61ropMwnT5&#10;Tf2tQvxWREuz2XeLtFVBAmCBOyJSle4GwBUPzQWwcRiAmNwV2QIRFlGjQQ2ZloAPYyGQ0RQQk6n6&#10;mIbtJOTorU7mqmywBQmE8nl6670f/fG9XOGsePb61fFg7vzk6P73/+sfZ/co/0BzB0moMAZd21nf&#10;39xsnhzTXgUlwdHGG+JS81IVzAFgoi4JPEnK8GPci7wTX2TBsKGno5xsyUeK6aBhGZ3MI71x+epl&#10;9fK4Wi0h84WUOX0/9PzoVVETcvBAg+CEvIBveXkFLSSUSt7Z33v46EFhrUB6CAnQVMXYZfeYQpAr&#10;kk9zvrCtqIhZcgwPVJeYDyuGabewzUZW1/ndL2zJ9O4tWJaLS60DU3ept7H84EA3zQ4r83SLVjI+&#10;1cuq7HYMuLqVq5pwFTrMS7J8NCN0YIwqYBvRe4k6Uemjn2DIvOxBXUTVvGQDq4pudStNgqQPy6bh&#10;g69tmFp2St4JVvZlyFSMaCCNBjqxmAMt+uTGbvhNMbc32CcNdjmySO1JbQH6OwYy4M9Vy6E6Dw3K&#10;WHRKpA1MDpMTbpxyBsGVjd4M8EmaqSLWWQj8reIRiEh6Uua12T/5sFYZ3pnXd28XtQzvZQWz6h5I&#10;7NEUCbQe1C1U+/AqQcY7W4DRPGu2PWEXlvC8S0oJ5dAq4KbSUwgE+nLCpkMoaJaRMSSgToVV3EgE&#10;U2E2GeVfYkFjOOS+t7Gm6bGBtVJv0vvtuYesXFx+XcGoJ5IIxBLBRCKUTLjjMTpLdGKbyIt0+mTG&#10;+CNQYdZ79WmxtZvbmgRcnXHPg7QDsw5zcpDz4J/C3SXhIWLJL945ow9vC1ZDinFSPEujRXd/wiKA&#10;e0SB6IfCT/rocDAZ39g9+OzmONdfVHyzyUXz4QcfvDx73bk4AXUtYp5DTik0pbiNejzyXY8bhROy&#10;LCoqqk3efzASZZhD5y2TSBnj7hm5glJAQ/XBroAGMwWMh2QpFNRccDRiG1Gts8OpqkGTkgchx0nX&#10;man7zc01lzMdiKQiMQKlQKToc7MfF3OGtKCouJcUydwV8JyMoegA+MORYr3GGDGztkHugE4JtRJC&#10;BlfX1/RcKflEQaS5HUbzwNObKhdE1RNGHBeNQcjaxvbO7n72YDc0m162LkGlfzu5cRaaFJ8/PdjM&#10;5LK8LonGkFk0ymgKyh+mUiqDFqaIN2TQIHhUzA8lX2VqY6tGZIhQ4leoDADc7PNDm5TBYKdFIwpV&#10;wlwmks/EHt7dBBjG9CKK4IBrGJrTEYQvjkeKHykGxMPA1+Jh5/QF0HqhkVGcIl8YGM9dshuaUIzT&#10;ox4FRk3PnMmbfysU3AgF0JekTQ2olNUadE/dI8fB5l2XN/T88qztmpdqLa83ymgGaIibrhhZ8bCy&#10;mA0i3sis54wk0jtb+/v79492HyaCuXi8sHnnARKrgRaqAQPgH19/+Wuk3arVq3Kn7I77vhWK7ocW&#10;n2wGv7sZ/bCQ8g9YCTM8whAYCyyGCAE5faHTMisIb4LqaNHz4pEZjfSnY1yPYftxQejV+3uMQ8Zo&#10;INU63UqlGPBOttfSSBp//vWzh0x/7m5XnLNWrROBaqesa9he9ANYy6jMwLRSumRsQzp2xFd6SIa8&#10;p2mdxs/I11OOqWmibqINBDa+Lv+6NDM2RaKoKyaAI77OySaAtrEaFOTIyO/N5kgC4jZPCaQISCeG&#10;Po4596hHMJliakemi+wk7Sl+CYQibUyRu6V5quPeOMWLuijGCQcbCiuWRad4plpcNCAby6Qtqk9w&#10;n2Aj6PxQzvHuFQMJ2wIacwi5OFylNS8Tc3lu8OLV6tPAWG0imfip6jNBHttyeXYZ093bVECQSUNq&#10;JBnlqeXgwkkqMx2GT3hDkOSLS7AM9GoPCoDPmxeY0xTH1uzBZq5Coes96jmEaZJDLbmDHG9ogaik&#10;44YZ5p/Vs+PT3h45p2mvGE6EgXVZhR7jBmLMts1f+S2ezt6+d5uOvDySJEMx1Dkl5RlNcfVLnKh0&#10;qPhV9IoKaxvMPOMMreKpja3N9bWtdDqfzebxglrbSo0XzXrvBkRbB91Nx7A1HjY7Y37AuRi7F524&#10;Pzt1lGvNq6viVbPR9Lm25rN0Mp9hB8dDuUUvcLSx7eiPr162OJ9Ra/WMrsejt+Ro/fEslqQf0+o2&#10;eq5AabBo1co4QYec3nK1fopLJfAmLK0GFd/aYWoSPIea5WhuZELBybg8n24w/gCPUKvcIEGFm8zV&#10;TT2FdlkBJ6PRrHGvkDh0OwKnJ51A3OUP+RsV1ATpSnoobDuOcsNRBW+zufZgLb3b6cfyO7GTm5/V&#10;ul9fF89DoQwGBY5QzzWqltrHJ+1zhLPuHjzMRtL1cgnQAXIm8Shu64Fi8SaW5AAPxsJHQf9epfdl&#10;bifucGTenFYiyUE4SgsP+OPlYuTBUAHz6oBnt9eO5fKb1DxzNFT866NJZdBGQaTJnez1vBuH3kgy&#10;WjmuS4Gtfne+SLtjF5uHoXa7m4reP39eD2dGiXXKyWQh/qCQ2E7HI7ye8RgBg/D7H6e73Va92rv/&#10;YGs4rHlCjfw6yifFDSh7/WHIC624s77hwBZi2OqFI4qAscQ8nUkOh6yc8MRZnA+8WweQPesBZP6D&#10;LXKFWGJ76Ghl16fRBGLg1GAMgasY4jZGbyK5kWcemTi6riBi5mifXXl9nah3c9w9AoHBmJ7uhrys&#10;BaCTltlsKhdKiYJhaJ7MwQ/lkEklMiBE6KQqn0BKGpfb7Z0wEF+394x8lLCnhpMLtAjnJewJ0g8y&#10;BDkUKq1bln/KgLWXPdXh7KbbgDWZ8waFiWcALooELQUZDljEl0wbCDQ0iT3e1myw2HtwmLvzy3/4&#10;a1RV7u9/eNYb14fdtfXcz/7u509/+/P9THDYrg8myEonZ606ygna16ayUOakl6G+Wg9zoVDAO5rf&#10;+F3JvZ2bF8f1aX/ncDcwG758dtpLpPcP3693R6jZMnGbA60SsV4XhS0JPltBRmFNclqkzTRzLXRM&#10;0G50DCRqxlYnjVFHnBgAkB0b30mrWXp93r24RPCNuc11tQpYBWQCQYpjlvCiDEdZIGpPxB5s0H0y&#10;MgVgb0IddwI18EVhY3/nvrNV/8xgi3cThdTm1qM/+C6Cflfnl1/dnKemjseZwnQxqvVaks2SBe0M&#10;xgvXnvxBSaTAaS5wGQRdSCJ4vcL4RsIw7XVddXzTg8cbSfd2bOvx5kFkPX9dKr24uR71Zx986+Pe&#10;yc0XjcujtWzS6wBdrpg+xuJrDvWCtyxzCDI45QqcAepjajY8xfey17opjunu6gKRL2IzM4fwU5vO&#10;kQVKhqJpEFZQyKeLardfThTCa9s1SKcIdKMjNaW3Tp46CcyDUtvjNxlMy5QDHA1GXwGIjzZymuHm&#10;Ul3LsM1sgm+OBmPWyqwD+Bjx2YBoeHmwAiXKJfSx2wXmVp1TmpW8blJJ4VcELZU9pNNFUkcQJlsD&#10;fIFYMLSi8ixUwyvr8y/Aa7z/wXf2Du+CJfv65BULKZVI//F/+V9/cPQIP6ZOyAWP/Si3cf36K16L&#10;YcNqNrXs8II75ciYu6KBiIDfpgzjCTGNlOo0UYplYJCCatqwndyoWsQwrRpXSvU3L5pnr7uVIk6K&#10;EiHxJJHNq+IeOx/JxjEWQMtj0KzR3KKVASnxvbv3nzx+gvx3o9NqIoPRpSHE1WDEzxCbIl2eHmx0&#10;tWINDMDMoS0uVzIQkl+V5KZJIUzn0p5ZFsn5bv1ma0ihAg3MctV1XpZeSy6tULs68g1NUbqN76CZ&#10;3i1ybPGpJGfFmzf+71MQi2C6uavAr0UkoRyaeKfj0JgJB+mL6cCatIY0hf6VGrBChppWkGiZduIu&#10;zz6ZwBiRBb5h8JmqCc3L10+a6mz5tcFKWZId9YG73OyUGh2OkkwmHwQWOJPUIgJeRC68lGhpxcmu&#10;nIF2d4h6dYsZPgMb4hsdbNgR3inxDv8mYHUR3B8Bw/idZOzA+adYYDOxlhaDjypL/nKzUU+NbIo3&#10;7JRwPybO+MVsmS2ut2N74cLkpE48mSHHh3m5NBX83ZA3SfCe9k/Druz6vvOkieFp19NCI9Ho3qn1&#10;bCDWGqazICkxiVHGUFWBTYvBZP4Vl2u7cG+AUnizHQmO3I6G+3BjjXETuoRKVH0hiCtJWCdSqUzA&#10;EaGqYt+quESQA9c4qZ6APBZBxswi2E1kgc5BubW1vp3f3aBJ7GS2hS2uqdfFlzXrx5Ka7OKi02+a&#10;+Gqd8w1RtG1PkFs8Z4yACAh5OS5kC8CSkGIODw5avkXz+IJam8bO7sZ62dmpvHkN2orwRLMWhTii&#10;FUU8c3G9aTnXYQkYD0Uiem7h8tWS63VaJJLk3AKEqI730uZFHAXEJBBNvTzTLeB7MqeGGmdMAmiJ&#10;s/MZhFFKscY56tXdVHChAaR5GtdeDTMa9okEQxcCRKctfz/R/JB7ikRS8RjZbh8HLs4VRIE7bXJx&#10;5DcJ3xgGGuw7lTDUXjC6eLM2YHrKwT6T2dhcQ4od4BQt4U67CUC8A0ixXqGpGZ37+9nQuNmJhkJV&#10;LJar9XK5UikzEuywKUClkvACZbRocNJacKVkvFT6xD5sGHRoSjsRZSQUYZCRwP/H50Lm3D0PeVyH&#10;O5AdMjHmhj5PKsYimKOR1ao1qDOBRSSiTABiTk8EACf3jhjXHSjaWVIycD4BcZuV+bBDm0TmEcgX&#10;4tKFGI0vys+gfqG2BHZ8GrvPwN3hzOgNhNAWqXfqXNZcPhfPFhpIATJkLlfeXt5gLOfDQDICJYAv&#10;MW1aR3MUrYg0qEN/1M8sqje+Ort6c/Oi0i4jpeiZjr29/oY/+Mne4R89eryZCiUj3qDXAQAWi43u&#10;gGQfgF7YxeDl+ho1Z1AwddosZJXtRhrrhDZtckSzxwpWhqRMjs5evbq5rteb1EuA2RhqlW5u2HV3&#10;7t79rHEx/fLs8f49306+eHWNtislyFo4zkUxFEuvacEJMcJqp1NkzUXsjlAYNc4BfNINuWX3G+0l&#10;kWQNKXBJqdBPmiinX9Js0Ngp2W/qbDSDRiMmo2gu2ZjbXMk4YYkIyDBeByk1UiCg1pQ9Wm+rlVVv&#10;j/PHnMK3mFXzOm3Lynx7id2xwIbbV6QHtjPJZdFmICTqkGkopvCt+kqjOZ3FVFxLCsUtCsU+vl75&#10;O9WT/dq+sG9+4Bb+ZJ/9Fqhif81QJ02RrVPC4lhM+ffNF+bKr+q0VVfSXG+TeJjDxJ6I+tMoe9lz&#10;y/7w8nXefr16FvsUy4ty+59/+vj28i3/NFd2dV5aJJS9zODlGXYTDWG8sP1RZ2fVXV1cAMWgDUE+&#10;ikFZMpblbMRUg+1bbddnTvpvkBeIb6N41J+OJgPO8GhWJSfAxBEJkk5rwGQ0kQqcXb5oNyOIKgHd&#10;BPLLLBEKMyadU2fZ47zHnaSv1WnRmEhPRr5ycTTtpzEb9IUZX9BUyl5dXEJg64yqpN2YfFxenYGN&#10;3dzYwT2sXC3eub/uj0wScU+tNIBK7BemnprdQQYIlW4BaRAzpGk3ldja3f7o7E1t2nO+d/BhOv4Q&#10;Dg18XQBoAV8SJ9NkOjJd8L77wWg6GtnfK/xBKrBzefbm2Zu/coUvG5VeNEGifVFvnnhcmdGAQTe1&#10;TNXh5EIhXn+zuRNEHJDkCIhWtz1jDXTb0PlgdHOeNx2erjIERHHGN4lEinZTu19FQWdrN07W7nUX&#10;Ft3cq+fNeOwokmA0y3z2XjSwOyJDoCLwVImgN9f9ZMLV65XnztpocdxsARXsXN60hx2q3W0EPMfD&#10;0M1lD6OrZNIF0E6yAt5wC51XHHsnrn493GmjBTJgnJHf7aYLI69nVDyJhmOMokbpVKLRxJ9qEYtm&#10;3r66rNQmMlwAXwbwPsiCFsilWL5GJC3uPxrPbkbzMzCMQc9mMnTP7wWMin4EZ4HAPGoeieFG7AEE&#10;Ti6nuMYCb7aAwmKyEYOcQOdYQ3L690DLjKhVIh7f3Njg8AXWwAyO4wdsIAucgKbEi3NabC4qI9pC&#10;9oRFBA5i0rDZX5R7zXQwlIOshTwTEASWlTVwtgB1kmYTKrRN2aytSerB+xC5felQbCubS+d/86vf&#10;TBrNO/ePyLLqN+dpzxjtsZ5GPNNEVLmaCZrLOaT46hKwk/IFWcl8MIaD+d53flw8r53Xquv5vMc1&#10;qNeak5D/6OjO1199Xm+W16Fe4YYjsRjbRBPwQK/ObHTB443ir5rUlp1tRxkSLFmpzC8xi6Z/v4DH&#10;jlI3MJ9Oq0HzF3E1oaroWFkfIRsKDLdNBoQ+P5fDBxhe1GBXsdqO3Xt4572PG1fn5UaNqvjk5as/&#10;/+lPke/7+P0P7m1sO0OeggPBpg5gFhYfvSedF5YGZOM/WbMs1jSOEE5NQG1/0ItK35RmbqnrDN97&#10;GPc7/vYXv+QODdyzP/z403v373EMJdYLZ7/+sjbo0MZ+tL3h5nRudYh53Hr7kvXyrcWubq9kSDjc&#10;uf68NVaJkkae2ziyGjjuojWaNnqDeDi8jgocRbYblfhFa2c3tbVJUsKODoTAd5HnA4/0QnuVjj7j&#10;UA0ExEkgVwCVIGFrExDpXlpGg+nwcXJp0a7C6TKAIq8qEqsB58iglWNN/sDm8FIotsYU/N9Oq/iQ&#10;8yEdP91QDWeEwojFNnZ3Hv74h6n1QqXZ+ulf/+zPf/KT67PzrXz+kydPjvb3L8rFX//6N81y9ejo&#10;8Hv/7Affuv9ocFO9fP2VHTSZw8KcFOYD8J4gZkA/zImtzonp5tr3sfpYnWvMSlVDIthGqYrbVatT&#10;ZTjw9njUbXqmgxibHaRos1mrNtjKkVii0x9BhOAW1NDhaVSg3Tx6eOe/+PEPsoU8EKtaVawongtd&#10;bRqVowGS+NIsu20WW1kBZTW2suMa3JoDLM93ewCt/lydR/abq/PRfv3umfh7B99/9hF0fW5HXlaQ&#10;cvVj/A1oE4sMaUDhMsEg8MqG/bBjxG40haUQmzwCV4S3oXL0VvPGPshy9LcC/NrnWg1+jR+MuVnL&#10;k32VVyibUmeF/QE+gJYNmh8M9YS9HrDROPcQWKc9gtVebwSNTfKsZmcDnvPLjwryrRtYYjaaRrml&#10;AQ1trEBBsSQsBBR9oMiginh8zOipI/z+vvFqtAtCRDmzFHmbPPWskI37Y4NmD9kSvSLHnLmwVcGM&#10;kGdTb+EEHc87al20a8a+Mc0WrS8p7i7zE7vGbD7D/41PofWqEvhvEmL2F+pU6vNxz0/xCmDm3tE+&#10;JiaRFFrx2VgmE+E4ZDIgDWWhktDPZEpGDwiJeaT1YQFxbxD/wKUa86ho2J9KRlvDUfO6ls/mdu7s&#10;kz3C4MTWjxSMlFsnP9uMzS6qJKWTWlbcQUsUV9/c6CkZMQvx1ilcdWmcWFChXp9EJ102fWNHYDf/&#10;5uXLhNsPNzk2GAc2olelc056Nj7ARqhuzAV4AtofeiLD9KbvoiYcpZoMppGsCFFPsujwyxMLbzCA&#10;LGdXIYhP1UuzOT0XedTQrEQlBVs84LPNJswl6XMuHCQjCLXwcAh8U8LR3hENTB1O2mRexhFy0NPd&#10;nCcTFE1iBvIsPAGoTQo+4IVoMSK3wPpKMHwM+DFg566x4nmFzAXgniVTiLsIbov6BTcb6XMQ7aVi&#10;sV4pNmpVsawHjBunYDMdNCIKyevzy2al3ETioIepGrk//Ee5xnB6sZTRbpQNfYgUTL0BpHHot1EK&#10;Mvblf+A5gLMy54qFAhDwoPltr6fW0kl4AFnM5DjaJyOQQ7zQKIBsnhogAeiFYLDXGwRCCaRIKarx&#10;G+QN8k9qd6mBo0sdAo40RwbGiZqIJixuZySA1gL2vwGgDtwpeIZk5WiZQoLqdLqzfpeKvIP5NdVm&#10;EDdrz8Qf+uz08uevXl42+0ePPvjn/+pfM76tVhgGjoHiBFAjyabpK9SJgsVKv4OxRfvi9Cwc6MHW&#10;DHndHz14vJtMf7x/cCeLqN60V7+kBEVvKUROHEioi1Orl28u57WGezoA4Nuhhz8Yx/GNcHuyASaU&#10;8C8nEQzO6dqMxNLkG6Qa2XgMzx3iLquHA0/lrQOZ/vGD3aNFPjWptNNTbyPoqE8G6yhSXBXjGRRQ&#10;EUga2pjDEWT0QkQyWQVQ22OzH+wsay5vCwkb1PirBYKabW1AofaX+ZD2kHa2KfEExjDJDOM6uvbL&#10;ssKgj6wzl9jFND7M7IrOH5qqUwo0Y6Jgo+cSPiERpmXRtRxI2sBtX7ayIrrmZCCap0kIy1qhmknY&#10;MqDrt29PEfP1cpSp+Ls80U25ZVMu87GKzua9L89H802lH+YRzDu13CTDWhTlUqo5et02qBtCoM43&#10;uWcA3biN9XYMaK+neTnLTIKv3z23bkva5buwL0Kv4fbws1fdfl+vc1UV28P/nWLVXi7786svJJKk&#10;N6yf1DfNfbV3cPVhCTH2oYakvTT/SRYVtXDj8xbyWP2M2Hfch92dw1g0RxFIG4jMCXBHbns7EtkD&#10;CYKAAjq9SKenY7Gwa73RvUYOlzQCIRZ45d1uk1jFWosl7taqsM/KDvckEEizvdFvogsXDG1V6i+R&#10;6wRWSguSEBsOxCYDmJozTwAmJ0KN/sm8msz4B0NnNJ6ORTZ6KHtGkRye4WVEEp7KUn0Vhy1XszqG&#10;1EnrG6JXKIzKK5D8lAt5zOl5NOGIRXf7ndCbl6857AfN0U25Ppk3gS9xt1Pp/OnFdblRHE66pJL5&#10;tX2/IxdyZjPh9GzaLjVe4hBTiH/k96Sns04IKGfwW+US8a2kUt1xRbxvdUuxVKDbRgxzlsqEW203&#10;ZXAqcc/lhL84PbhT4KAvF4tuN4BMZLIg8EgqNhDtpNeGjSpcozsBX+imXCMHgPE6bOU2c3/gcjI9&#10;aAfTr5G8pWDmvmysExg7pNZ4DLq9OXCwh/dDpRsX8vJTZxOjR4+70AcOMgh0WqNoOC8Tk3lfcGYn&#10;Yl0uLDS2tvLM6+B0EwEYTYMv84eGkSjoDC9NK0xd0L0GpAGpkpMVkL4OLBqksvVElJGG7LTROJ47&#10;yhBgg55tz/TAs0h4fHU4zuhAswSVzJB6gI7FT2c24SwrVSo0LWnyas4iZiPIsUkikWDAK613qRUo&#10;O2GrMMhC/2Pn4KGGlVwpmDNy0ppIuh1SFj1bo/VhhGsVYnQC+X319riM2mQklgsERaBhI4pioIRY&#10;Yzsjo2DMAcw83OUqAbg9eDAtDv72f//JozuH3/34O+5soj5rp4JRiurFsLMdg4E643DjaJuPu0Ju&#10;m5BkN92tcAjwKs0c/Q7P5XS2/fCjjfT2xp07eNRenD2rVGptr/Pxe0+++OJ3vW77EFEAOismAgkj&#10;a0KQrai0YRl+aW9rHy6jk4XfW2K6ntEMQ2xsYhQgYpDgCeI6IKpnzGN0SYwvxaoINPMipaSles8f&#10;CyYVrJnm+Whbph69n8rtjJql48tzCrB+o/35559dVa+hx59+/cwFU5aEALgRJAcmS0ptApQ9cokx&#10;0YPOGphwKiEiHP0D5PGwfURIjzwL+nZt7Fv7+A+SPkZRzos3x7999vnF50/hl/zJn/xJ/nB3Mxhr&#10;4Rw9Hac8jrQfPxpWIP1KpGj7at+Z2ti+Td6uqFga8QiKb3pTKgJtA0ChbDbH3bHe6RGR8vizyHjb&#10;DeMxuvs4ky4AsQ0gXre760ok2i7mF6gFTRiVyvECKAlqrOAYQWkIDmZAYgbdIYCKuob6gtmPjagm&#10;RJpbYc6WLu9c5ag9GSm+6aVK91VzIhNYjaiFCebmryxwy2/TMSYtfa1kxqpb+H/kch88ef+jDz4E&#10;Kfbs+dc/+5u//su//isacBuH+9/93vczsdTzp8++fPrVWjw1rTZOXn62XIG3K8GsSh1OHD+yXKbJ&#10;JN0zTnC9F17k6ixYvgnz+2Lna7sxQEJN1A1kGWcqiFL95k3z8rR8fjrudRmswgugP0O8hhfAsqLA&#10;QMIHNWmBveFBtRvrB5v37h4+efwwm4W7PKxWaQMNZNAJH1FHoqAA7HRGhLxGZJ9EsDOC4rKmM5fG&#10;Xl176tlDyh5G9s/VF/b7y3txmxh8c4bd/srq1+1xZh+BDztp1NVYzRtvsxrSUZ5MBb3GB2RdE2SH&#10;wgyUteSMAKnijJIH0mM2gk31TR9cKYjppxNqrE+gXrMGf6te7TeY5G/eoF6PYQLbbjjJFxMU+S+D&#10;taSj6ECoSa5/zD/g+ovB7wt2FkA0xUiklxlDJBoJJa1UIOKziDdQoVScOENOigrQuUNmg8ivk0bS&#10;3KHIp/JgsRFnkfAlz7OpkZAM5uVrIulyJu/eB4HeuCkNmBsRbCVHwHCOrpUDQDh8M7q/8H2HxSpg&#10;/olPyEpzO3RZbLyyd0cXx2Yv2hrWoEf/kizkQIrPe0PZB9EKQBf7h9//PqZOVCEYzzU63Ro5Mt28&#10;CZolMznMTyfw4+JReIRRHk74Da9bvuM0emSoA3pw0hpMyzelkC8Md6s37NIwGjIzHI64YQKq0pxj&#10;Cil7NIbfFCcTAUnsjjUvzEyQ1WUXrVjCyniM4vPmpVTgLg8Rw2kMCrsbLzo3yda0w6Sx3d3dXBvE&#10;3eVykxmLCE1mRg2xhC4Y4QM8qAnIavTp2TWup/aGewOJzUzn2XhIrcCnR4MiQDwlGxZNUQItDNDC&#10;EV42oRBgKb9peXq8BapNbhRrE+tzEnk+sROUt67TlYpDlIukMimWErRdBqsaA2o4pqLUZOtuJEFJ&#10;TDvdPvKkFFAYFiNFzUNT1SfRz0D/F3jVRG7mOBM0gX1hy4ow13zKUovI5zDSrNWQm8IokKLd1Z44&#10;1zMXlxf9asNrp6qg3kxj1Zw68m8B/kfpzhCAgactRRg20nVIhnwob6YTsc1canctjwYLsp7YTTIw&#10;j4YDIyHRBZ1geVLygQmJRsLNzhBTRd4OfMBqtULzDLFHsaXQu0CvQJAQnRh28t6uFykstwpZqIQU&#10;MQISwh2bjBC04VeId8Me3iID4BAI/MelChIgPWHl8EApxLUX3vWjR+k79yM7u/cff/TDH/zRo/vv&#10;9RCA77SIEQMM5dwgDMeVdr1Uq7ZaDariGPqU2fhjn+vx3uHjg7tP7t3nrU5HcFoGw3nPP6a2h8PZ&#10;ev365Oz8qlkq+hb9uG+C9+7WZmH//kFjPL5stGmfqs9LeIzAq0G3jVpHTTKOVzYTlBvT8XTRnO62&#10;ocUPkc3kelMSv/jy60K20HRMvn76PO+HgZ85rlynwfyjzwMMCyQhRaVAnEKcs+qNqetSsUta39oH&#10;RulAOBdtWgu6WKrocTOXA6olz8/Ugfo/k3OdcBYcs6olzFa3EcE2WGwzVLttjiR9WBoRaieRyzHF&#10;BZIEelrjM1sm2RmgLZa0qmzVdPth/2pMcQX+X870zOhNbVd9w5zfS5Tx8thY1a1GLU8v3Q4ElmXr&#10;bdiyRwVPYQ9L/eTtcWLsSZeS4jbA2Ve0mqaaYKcKUPhyo8ssTrLROl6dQKsz6dbr73awaR7KrPfb&#10;qu+dw8+Gqd874ZblpUkR7Sv5p+fiKl1ZHZbqyZlcZHWC2ib36sGX+c3ts+ss0o+Klw11ttEoo83b&#10;QKm2Wob+kc9u9ToTlqJav40KA36PtzAbhLrdm+mk7nJEMQRlCTUqHCvo92B+cLZwge8b1lt13L92&#10;dx4HY+5BDzN4goSy9Mm4kkj6N3LfQvjSzTSRHuywTztL2cN8jk5MZ/FlOAEkJFG6qYWi6EsFhv1c&#10;KFi4uHwbi/uHozpt6WazIX/UCcpVnstXQCWcsMiRlIEzT4Kqbj8Autp84btGvBBAGXoNvSHiz514&#10;MDnzlLv9E1+wN4HTTJ9t4oKCXq5VsERNxjLAiKcADCrHldo1ZvGZ9MNpJ5QMPQHoADzROc9PpqVI&#10;ugZp2BfoQF6G7t6osePWiqWyyzfFmz4RvjdHYT5I361K37DTwNuTTuX5k08enZ3jUUHj1TWYVLqj&#10;62kv1W+jh/ssmLo4eDhodl93ibP9v/OGvu52z+pU0z1HAzlPxOE8YzIRZoD0rmudUiobw98WbAOQ&#10;f3iu5G2tTi0a2EBumHMM344GNhSBOS1CSMrQ0luIqBBefMQzqhvGd5AD25y0NAkHA21TOjLlcg3g&#10;hKQfnFOKeiB1AiUrjVNfRwI7/omYMmMMV2LG5aTaH5zVGxe5zH0WG+eg6fkJakIKL3a6yVmQk8A7&#10;l63GNkFfiXanFLBN10mcVZBqWCj1keGi+z3BUWfrYDddyIOLggnS69OfFoCa3WbBzzwiHUApE8CB&#10;7ywqo24uEs0FQgg7CGPNZEYUNiMJYp5d5aaJe4SLQXOw870fYSXys1//zcviSTwYb9fqn969++C9&#10;9yq1ert0VQgjLTMdopXOmxm0OXPMPPM2E9XuUzkJjAXBpLDb32JmGsn8w9/8rj4afPjkvY/v7M4G&#10;E/re6WTq9avn6HQcJlPKF0z73WSR2sLKS02JKoks8/Js5qugtCQ66XmEjzcdd1PE6l8nA/yBCfLg&#10;zditvE25YnE4KA+z/SnzUvXWzQVgdwFHCjA0n4/ofo7heT14b3PnTrdTO0f23OfBDey6eDVyzR49&#10;uP/yd5//7e9+vuX1p/QCGUgLzshZj5s41YIt0Ai/gu2rOvNwtHBgBWMh4K7oj4ICu2wvKALD8+EN&#10;eg28Mvci0B39mz/9N//x//hzfybx8f69Dz755JP7d8tvXoZ5dTBrW03pIwTADZk4bBhV5mIYJ3Ti&#10;kWHWAsLifRorSVJtoSJ5w9XugElgJh7JRgI6/VAJGgyjWw8TySTCs5DmGRqMAHkFgonNbYmdx+Kc&#10;p4r36j5Il0EwffH2lm1MRXOR6JUrW58TGx1vg7k6hrSoNU7Q9eVFWec6/YoOGtOblFOXUWxTuOV1&#10;ygBFT0h/i7yF4Y/IPCgsnF41z68H9QbbYHd/++GHj9ObOWR+PvvFr/7DX/75L/7hH6AFfvoH395h&#10;I4QjL371WfH8+SqYm8PKZLOyjxOtAg0xOcNTLRDGjdW2PYxWwX+Zkxu8scoXBqtS9mcHLdAsUMFB&#10;y5u7O5l2GrXSBeZwF0ApEF2nx05ShwAqzB8Yoly+TrtXb7RPTk/o+OAvtr0JE/Zwf3eHCQ2Wuu1O&#10;Q2ZbwM3RwjAfagEb42tVrLcGlry03zt/b3fA6vz/5qT7RyfiP/7L6qff/fX/7M/bIsB+KFlhCKS3&#10;I/U6bPr4O0m5B7UOAraSeLMjTe4gLolunxR/qGBN/1oII36K3182bQ3X1O7f2/N6OQO0r9DeLH2Y&#10;rrIpRDT6Dmp3ehg2gDQUJ3A0pvVvhsYMeoDXulqzHlUpZYEUvsA4KUsUhz9Ia2bYe4sU2N7DaW/e&#10;WwCkx1YgAk5acWFKSknEJEOW1Q2Cckq1TE1knKwkqaWBO236ZIEqp5BKb6znNbMx1nq0MoENsl77&#10;GDLt7QgC2kG+DCKsTCt0ZQxN6DYb0bWy/Rv7/k0xqP/wCpgPjVtdUmN6hb6hAAD/9ElEQVQ/s3qR&#10;td1uPOVaUOhwjGPoIZUbGpAo+dMBpGqinvWhfUbqz94cDPFeXyrHGNlkchKUPuAXhRvVFsaX1EK0&#10;YcbY6XXbKK2i4SEgmPqA2gACAUqfkDRiGVTtGhBw1BrFGLEK7gdjH+4PUzMf7mQgFZ2BQjh2Hp25&#10;TsveJHOpxYNIJvbRnRpQ6IZ0aDjL+6xyqT/DLCJSEC5E01Efk26COMNGHpfuGK9uMUexkH2OaQN1&#10;FycZtRzXxYRTZoDYJOB9EWC2y2HH4C6DSVYEvV/IhupN8Dqnkx6tUA5OnZbYsEjn3k3R26FzYD5k&#10;OMY43qD+KDIdnmC12bosQtdr88lAH4cIltDu9nokFmHujG9BFYP3eh1hdOCpVBeoZdLDE5+AVc1V&#10;7tCNqrMXZFPZH7URmEKxKBW7qpaCE5jGHCVSHjQDIGH4mfkwcKJwyqaTAVpMswlWbPFYOJ2M7+5s&#10;bcYD65kE1g4JmIT8DiY2QB8X02pbk0kWNMBXOEkkaKQErTYWpckKlCBQskDN+51kIgRwlckELWYi&#10;EvhrdMJIoLhdgB8ZEGe5ZAmKuwDo3DIW1w3eVqdZb2PnxvQc10u0uwJeN+PBaMgP1j2KM1QogEJD&#10;IREPLTz4jyS29u5/69vvffLpv/ijP06GEn/27/7txYuni1E7LGfYAUqUaO8Mex1kAJFm88/Guaj/&#10;YCOTHoz2t7YzqRTTZFhDJ8cv6m3U5AeTJuJ+g1YXqC1EKVcq7NlMh9bwOy+sgdXGn+602alwZQOx&#10;mS/mCCU88XQY4AoA1CDKk5ixTkF4ehka0hQh/BDh6WUA0G02JoxFnM6Ox1388mUuno7uFV6fHjdO&#10;r6KeYE9QbJI2mUCSCshj0TSisAlRTWjCk4ov86GWpPEUsRnDMqkxsU3bd/VxW3XZxuZt8WeE8pZd&#10;bEUzhRlbChr5O/OAKuhE3GcygJ8yiYbkFGQA6oI2vCpjJDhnSyPVc+ymZb97WZ0pzipUmVe/bIOb&#10;is8WhWxiHYq3r2t5GNjhoe0nm36XfsZ00XW8myh9G5SX7Ua9dhO87Pf1Is3XhCylJAry0sczsjF6&#10;SUZU2kQ6PQ/1tn6FBxEowTyTrVfNoxqFw3fKyFXctHmGvS+/96edvtpwujrhvnnd//hct5CM36sA&#10;V+ecfZB37qce792DcHUs8n11hFAghPg96Z6cvUJVqtVmMDVDi4imVohEDwn+2ejk5NV41CkUCouO&#10;fEpn84uFsx/07SJlBaf89OYS9GJ/2Kq1yC8doM3VjvMGSdcbDVxkHMk4KUWDhglnKcffdBitoVmO&#10;3Lo3gB19MpWZDcMw3BrNs1CW73McJVAii2dda+sHYe9up9Xtjq4obKBlcwDT/6RHAKQinkj3m8Rx&#10;LPVAhgXo9GAoFPSnCJuTeejy5nUglGH+NJx35+6rVNK/s3afMLixmQX0fnVV93lTmdwm7W8iFGYS&#10;M7zxpO44uS6/uC6dQF3IJPYTeNbP/OPpVTpPkIueX38+85wiajLqRDhTYCtPRjF/yIVJ6HTs3t7N&#10;DNozxK3oMk1nLUKUzxVRZYUHw9wz6I+iCXJ/jjtfnAAQPoDaAaodk/qp82J7L3J2VsoV+rAibo4j&#10;jWqoVfdUr2PdOg2artcHb3/hCoC/8vaa7lptcO9BmLYqTA7nLJJfcxc2p55AN5F0UFNhgoMI0bAL&#10;XyjD5+kJqln9ZHYeiurMokkPuwrYe6cF0xUtMRI1l5ygxz2oLuxc5HYDmAE7pQ4iKKYGc+AsUBGL&#10;c9yOZ+WF53zhrCNM6FmsSalCXoemRajDV4es8X8AM6xeOiDYAEQUEHq4HjO1Ezdm2WGxqAA6uEAX&#10;IGN30dzptr3h0M7+0fbeoS+SpCSb9ttADyVobsCUOtZlBegstabVUTcdRqHHN3FN4NOpXDVZjtl7&#10;iknyqjAjOJIS7O3dd+61G8OT89eFzfzR+t5P/+z/ePPll9ntzTt37+XRzKycjzrNAPrANKBRbjbS&#10;8HJAMZrMLDLbU0L6Cumy2XBWXDjvf/LPnn3+6jcvv8qk4oOTN5lo4qMffD+fTL18+pS3s4aEUjgA&#10;IcN035SC6eDUbNGk6vYy2ObcbXvI5Kn6Y9myM4pc5nmlPMIP0mpFicNo6imKSsjKTOoMhsF04Q0c&#10;lH8ezT3I4YbmE0fI24TNOXWH9w/+6J/98XjWh5UBZ+T45atXJ28WAd8Pfvj91189K3Vqh4jymTYX&#10;aCOYZszGacaD01FppNYSjTPjQ8iAiFmPmNjYYkB6BjI3uum5Dr73o6R7hm5er1xhROVo9l6/fUut&#10;GNrIvvnFZ//hP/7vfmJMsxI1uRqPJossHJt0YvD+li05c40VCMFfGbVZpJgkM8KBoUNB/QVPTSq6&#10;MwiGhRj0D0Z37s5w4nv/CeBuBEsJ2Gu5PCkxohf+uSu+sxtKpeVsjPuM1yuyjOZ/iL4omJtYrKz4&#10;NmDCotNJtWopGlVXfeCHIR1EYypghF6XBaSa/1YBxbRYbaTlvskvXh7YbB6E3vWAxqLcOaDP02hV&#10;b66vLy9atSrovfVM+mBr4/2Hjzf2NhF0/9/+13/3F3/10/PrcyoE3Huu3ny1PNf0Ur+R99CXgrZS&#10;aKlOZokbAz179ZYfNs7b04SGskEaa9Wx9Nj0uDEzAhJnVcLWqI8A7nUDde+ULmvnx2iB0doBr0TL&#10;ut3ulSpQZ+aBYHxzbS0SivJWUcXnvidT0Xv397/9yZO7d+7ms2nggvj6MgbglRiuyFxGhooKVpXk&#10;Gx7gClW4OgdXL3V1/L17hP3Tf333lPxHp5t5JvuvfN82r1cnKdoIVvCAUkzqQPMZU5EI8qCjrpaZ&#10;uYDapgKfS/5NHua3eYjNCWzz2ZCEv/mw60fPuOxlfHMb7Du1CYauv9GbseQc1mHQgbkOulBS2pQ0&#10;xGLOWKZLeipkHLEwqrklmpxMZnHQ9AWIsrNJt5QIffu7/82bL99cdS5naFQsPI1FO5lIjzrI/c5x&#10;1g34PcTvpD/WZ8rHXMrAIxmLcRiRhTsigb2jD89evrx8/ZKcn/oim4fWn6ESQX+fIxC/Xsh6/Vpz&#10;Wm9wbTQ+E+Df0iOXLYblrrF5y+3tMfmRMFE4GxAXELhiTVFgika0sbGtNqGOBc2CfDjMoBgdDEpm&#10;V6qs8NN0EvAMiAvHcGtmvoP+STJFuq/75XQKhVOqU5nnYhn4dQN0vPv96Nw1mMmKhygv/IQwtBoX&#10;gPbUfTQcVA3O1baRXIIKcktP4rkk/wAwPZXJ56LJJLE1wjG7m2xeXItgi5XWInDw3W91XA7EqcYt&#10;gB6iR7Nu4KAJ4s1rNqILckGX4A2xWNr9XAAiJZNZqloOxXavq7GZlwwAJwIJIYDGA/7KXqS8B3aF&#10;B51k/RAOEt1AI3gGKEiK44VAz4Y+CpPD9v+Pr/9sciU78zxBaK01AqHjRlwtUyeZRbLI6qrpHpvp&#10;Htu1/TL7cr7EvJgZ211bs12bnpkWU9VdxS6SRTKpksnMvJlX39AIBLRwh8Ohsb/nHAQymLW7YZeX&#10;kXERDoe7n+c84i94KijJRKPC3YeVAngymaCKZMPGiY/2agNJUJOJ4RBoa35tDdwpGxVDRb7KZ4et&#10;ZpOWNLsRtS8T5wh9aq4Smz/VKikDwjuDPiq/jNFE4QrfUa/TP551JqPI3OfPpi97raDNoJn9j1jB&#10;VZ7IxoBPA/6kHlc85MfjElppDIbKWv7OzRuZeJSLWwxDdySk9HudDm6nyAKJFPhikciV+uINSKkv&#10;qHq88mS3Vvh61IjZGQaDXiToKRXzVJwUyjAaiYYzJngeZzIWKmYzdJCpWoGkUn+aRlvpjAspjOEq&#10;JgGJEKNFXzwSymWRUgMO4xRZrcUsmc5yJSXVbRuIXGElX2524D6iOvOL/+M//+L/+A92o3KjlGIA&#10;h7ZjIZtPOhwbmWwWwRy0CpDUpwjEOduzQHGRtKsJufv8CHwLr6dWZytmbs3KC0Yj0XhyY2M9lsCs&#10;3Mmo245mq4Phy1rrZa0zDyf8qfzIEz5vG/5k1hMIoyZEruONIJYIMBZ4M95bUTrgiLmxsihx+dSj&#10;gdVu1P2hGJRH6+wyx3vc3jCmw+TCm8nSCo8Q/EFlIErJvIUuHcuA6SKOZn82P1IbuGxXgjBUK4Ae&#10;Lg0GaV8qVUxFRFHrXBHrrvQy1Z1RcU9vL7p0Uk3y5X4nUeHbThiiUm2k0lETRDaTAh68GVwdHtzl&#10;ryuK4bLBraOJAnqpoaX6z2XnTFzqV81YvZmpv5VQnz4dqVB1f06VYPK3/NGkDgVNVSe73JiXIXiF&#10;rpToIHFeTReX38iQW0Z8kkUpAIswDbWwihq066qYboxujktWwDYsO4360vFR/yfn9c9/zgs0YGG5&#10;LV2r93T1vtpLVodSCaO+YkuoxfXvVz9cvV6zjPTYQX8pWZhvNdH5ySo54NcHtgHXCDVfGqNIFOLH&#10;oDRaQvQiGO2j/YtUKJDzZuucg2Khtpt75HCx6C4INeHIhmFODbvr8NHcO0/nkhDhuh1kkAE3IvM+&#10;ROHI6aCBZQB1pMMZ9K4FvTn4ztBjM9k8ES+eCqCW2em25xPf2hpsLev8op/wH+xvPimWct+8/BNi&#10;lsl40k9BIZ0NQwbZ8mjHaKkpYfpBufJ26myzW6AIS7fOhZqlAx0XzDviJ0dnO5tIGqzV2hfm4DIe&#10;jltdh92NgB3x+6PZzLZpzAjLXoDh/pHfnR2azhEAALw6vYN00Z9h0OCaxsJZZkJTV1Uak5M8qo3U&#10;nNVaM+g86A87hB123LGjvFZcozoQ82+32agZeCqQxGL/iZ04povdBussgHMJeoe0Ddk6CKIX55We&#10;UcaSwGHfbeMF6rJpykoRNQn2OgMPkmW+EeAYuPDF9Zkb0yX3wp4PMvFio0JHuJ/Nu6ERoMLcvHSs&#10;b9Eu8wxtHMDXndMo3jSRcMIzL7kW1MCh4tZ8c4/OWKJdIyEDa8OmDnktYpvRetUE9g+4l+7rWimp&#10;Pt0gSZdMaCOyq5Hs89zjWeKYZPGO8yArKCm7H6VVj1scNOu1ljz6CluOIAHhkWKN4MDcgz4Ufrw8&#10;tcqhd/LVl1+CNyZ6iSSflggX6LlEJZn2YfMgK1I5yuIPHIjQPtvaOxCjZA8K4SN4B8KUl26PaO1e&#10;tO3aqJcJh9gPRKgS8xShoqiHXUtAOvCOl2CgvEzd5cUw/+5HCUf4t//wDyBqdvKbb6uXxmQAL+Kz&#10;P/zp7PWzUgiZDTdyrH3D9HPDRe9O8gqZc8k+zLITeabZFFU/1IWddjy18/jDN8+PWkPzyeP79sXZ&#10;P/ztf2Y4+eHjd+8c7EIonzfqUFUl7ZBWl6oBr9pvsiwFDqpqqqt1KihZ7XC1RC8oD2h2WtUTJz/j&#10;KEpSi4sN/0UJqotaloo82hBDNbs1iJERMWVxnDYthsPB+GDqe46v7+HbG/s3bt+7++6jJ2uZPL2B&#10;y05rrbRROTwbOkc3EjQ6fKOpFJqAN9hhRQRPaHJXRaBk8eIBKzJ7opLi8NOBx6JgMe7OQzd/8BPm&#10;3JlS8fz1EVJvzZOz01oFPNHOg3uJmftnv/rHudW9Vco5IZABAJPZFK4E4lqsQ6kec6mAJlUUJDNp&#10;g9IbZWajIqkCcwnNpykmE1MygQxmGmSPHj/p0f2f/Et0v5lKktVEAkFBJ+PfAF6dHTYQGo6nYXgj&#10;AT9GhAw0SQSX29myk6n3CM2X8Am6T1zFl+hPXYTzR6FTBL4k2isKYaeKU9lP9aZ11bpUJbrMBEQ8&#10;XwaOajqtcVRTyj4IiwKUdPRrtcqLV/2zc0/XiGLDnIy9++jR3Rs3yHA+e/rZH37z6eXhmxgKFqud&#10;RTPw1cVi5bAPIZ8uJQtTQXChasy8NDS4epneU/jiGVLrFMMLETNjrYpikZCZkBFSU0sS0TkycBNI&#10;OhG34+z4FIxorXwG0gzULSt/MZ6htdBv9vo9gzEGOqaA12gSIHWMSFUilrxz++aH7723u7PFQS3D&#10;GAwtmkyCICZDA3KJu6Yy3pCHHJmeq31Zf5zV/vWd/1ztlasPfv2V//zF+hG6/iVbu8YcqUshI3RR&#10;ZZwx+2I9+hCGGZlOs4c6hxxNS7lIFqIEILVQgkjXCR9YAuLSinM5oL/qvlwV/+KAQMT89ktv1vrh&#10;XpFKVNKjWuj8D0tshlrCdXInwMiJ5CpqErhO4VwttoxTUP4eFyr1apW4ZF1MLGMz/+j2j5/9+qnl&#10;6cFnP4MhnfTubd9uXXQAdKPnNCMjJ79GQZ0BDOm5gAewheDBxwoQLZBEOrLZrVW80yHLvUdXool3&#10;iZSfpZ2tGdMhyjBajO1eAM6aWFxBLhZ/SH0h9U2Reo9n6SqZkQ+leZiKPR0NhSH0URkQqPiS393f&#10;uykq5OK65WG7CtENRtRLeF6cqUQZyguqpkw6A7sjhW9RKheNJTFm4QFqNVqNWqMKIbplwHtnjJNI&#10;xcawJDBaoukgkwFQp+IXKPQ5lb/xxCsRVQm6CjnPzRPgt5Sg5Lui5sAKEDcA4Qr7Aa+6ekZ/3Dd3&#10;N9ZrmB9WSSYQq3Fulbb62WCzfDFudqTTwv5CIGY6KpqXjLAEmohSCVc2zGcOo9ikRA6lfSYqOWSQ&#10;xGZQkjKQlT4DQqAiEyjKQarLyn2N5dJcUdlwlWmSYJFF997hHA0ZF1Mno0aHs6QgUXkBsRe3CVBZ&#10;Q7vRaUEfZHsiG2M1rm2UyMpA0MLGadWr7Wa1U69NrH4o4ue5VZanqJCMsOdDwNXES3SAO+VQjFCI&#10;JrDoROJR1smUTxP0xOeuAYX63FfY32tNTE8bWx7RqaVoHKMVhEGQ15WKBvIkOEi4hINbxTwSL8lo&#10;iIEddQtzRQbBtAuJAXJ33QEaw4yAwe5n05lmo8pEm8cdlC9dcVr4InQ/Bbq5wCWCkWIhl+ZBoVdo&#10;T6AL+pCNSYR9W2u5fBpvBS/FP7hTNgOGwUGfm8eGqlisf1hJtrWZS7J78bASdGXiTyMHdcpgqMxF&#10;qdQalTqPSzSXAX76xdfPf/Fffvb6iy/a52cbqUgpF3YvMHrCaCRYvqgm3C7UCHEOF+/k8QjVmWRU&#10;2ivgSUa2MTJbdpMlZEcgDGWS+FhilgXFNJ5J+6PRmTd40mi/uawfNjpvbaftj1meiDOU3N6/tbF7&#10;UKLJHY2Z3ELuJlfGF7Fd9INC+Neh5AZgbuoirRR5Vd4uAc2U2f181upaWQrM/Y1KvZowZ2t39i5x&#10;bT5vBzJJchIWBw826gs0mXjq6bgL/F8XDxK3hCaily6hTKAsKgAtWzrCuSFl+LYyUatdYzWlnXe9&#10;vtGRlMJL/GFUm00Oq46skK3SCUGUzxcOVyuVypujTCzBuJmxLPAb3TzVhckquGtM6dX2f63gEV8R&#10;1RBXIVl1V9V0TQaCUo3JrwhxcEmaF0cIHb9VQiQBXf26gr5+W6Pq74VrdzUgFXinfoFkakqz9KoA&#10;1uXfMuAByJD0Ukn96SAoPBXBG+iPpIPjVXxcpsXXPubyM66C5mprX378q0uzuhr6Bxoy9v/n6+r3&#10;lv8vrUr12fX91DdIOqNXH1OOeW3TRY9K0kbckyUOs4ZEgwr5JzZ2CrlmqwlQaDhu0e2g62QYeBmY&#10;1dY3lfo5JFYEPugH9/uDcHgajM3he6OgYtqzza0dxamwA0Fnx0SaogcqoY9c6Ax3OHzkBw6/WT/r&#10;uP1MenoEdr8vQaeo2cIWhcWVdo+3xxZZIraZjfJFbzLq9zt1hBlYMDhMYBOjdLZd8WSw3a3afSfK&#10;Z7nMrs+dgIRL40ipMbfQO4lHfdC9x5M+RKJ6tU4AD3jGIX8+GHFaoxZm0yAVgb9a/cr6evRg/9F6&#10;/obfm0Fuq2ZejBeW1e42z+qQzspl1KMYG4YRnkWIBc0VAOlUXQvXELliBzaldm+9WIJVUTmvTzFQ&#10;JewLkieQSFD6Ddtti34auRz08sppv9lGwhm07cywysm02zXOrcX+T33YS4u9XnUDXvbJ0QWN0GDa&#10;AOND+EEHOp2RDBXwqi00ParKnMvdKq2lkKbnQ0T8xUa94piFAVB45gmfM8vmIFnELOvzxGaBXqow&#10;hunTaXgxGwwH85MFc1GCyc50mKtctNLplGmgajNcW4/2OqN4HKQZxj806eSZGaE6B9gIw/vImmgh&#10;jsnEKY5vuef5HiaE3TIMI3qTPEFUL7KOFRaZriZ21JrMjG0hSRed0j/+8TNw9bfu39O8YJEBVgmC&#10;piBL11Z+CtmfOQXzQoUmRxb2YD+AE0AwAOSGDRKBQ2GPzBdde9GcWplwMIMmFqYWZDaqb6RxcSs4&#10;qCoC1SSw3Lj3V/+Vxx+dRZ122JVO5Z9+9SzjD+3f2j98e+weW1txL7aRWJZGo5EgqYvGgevlQ/Kk&#10;R1TYqsVlpAlb5mw+37j7JE3OspnH3/vozde9vulOxYed3s/+9m9ZGTmp/WR4JSiGK72QZY0jhQEr&#10;RFIC+VcVbHW4VtoNEnQVVU0GZArBL1LkQkRS0sK6aSZBUCoMzWeTj8mpSiGi5hkyO+XCYFmxufWD&#10;f/1/ef/jHwWyifrx23/6h188f/Z8Phw/ufXgX/+bf3Pv3XeoPsqvT6r9Rs7lyoHPhO3mcERDUZGX&#10;Gw5A00iZoYYAJBukKVKoQ/cNhWgKJ90RnC2Gk0HPHV17/P6scdnsmbe3dtZu7Y47/bf0ORq1xz/4&#10;XuvZcX/USUAnTcVIbKT2R7BSWQlJmbtMKCVCqX1J0CVgYXigKCBIjciKCEpCiFKfrQGZaDbLZ8CV&#10;e7GHpmvTH8+c8fW4P7SztpFPwTxJmshYgZtCXl8wsy6uXhgBOse8W7lgGoj4m9Iuk2nvVfhVMF05&#10;L2hsSolEKZLpwC6dNOFqisOwaKsosIcEZmBl6sZJRSiv/pbqBpFKnj1pb8Bo0tMkEU0bQMhSOSQW&#10;8+Q2uVgUDf2zN6/Lh4cX5TMYPsVEGm+GO4/u5BKxhWm5oD7pjUA9HRLbr7qB3BjQZJq/wSLlpMSs&#10;7UpobfUyvXeIiINooBCE5RnjdCVVF6c60beWNBg0nLA24NTQjrbilAF+n3s0NCqX9aO37fPThW1E&#10;4ID6A/xru9u6rF2iLIMZNS7RhXyRcQTW05gks6QPDvbf/+DdjVKBS48eJPdN9TF0La9m/4ocqz/X&#10;d7a21fa3Ov+rW7Dc4Fab7PVvVsdZ7YarnXfZJbl6L3qaIMsIUD7mBLn8VjGbJv3tdwWzq8CNcreV&#10;kg0NDxf3XPS8lUisTO5kPUq9rPsDanuVvVW1fdX9V3DTqy/9EfQnklpEtWckY9HCdeJtADbZQ+rC&#10;8wyBLBakNQBYH9YfKCpQhFJCc2BUUaIEQLGMoLHFtLbnunOQ9986+v1zJ3JinWZ94Fh/cHs9e+P1&#10;10d03zozszO1GS04vFHcIF1++hqyeBC8lF57xBcuZKKzRLt85qGgoh8pdtrMnMSVs3FWqTY6oUg8&#10;ArdBxoAgciThFhMfuTTXb5d65KXfrvi6qp2vxtGShVFd8hxBJUXeRPWt3O6DG7dE/ZxLCohEhmmo&#10;pcmGT9SnboHjyxeiL5sbmx6yf6e73uwcHp2cHEOvOi3TUbqsSvCnVgHiN3EVSnkPNmzUFx0TsKoa&#10;7ImdFhFDrrh4uMNNAKkgd0NFLlmEuggUb0sutLiceBjtSfBkBuqGpzGln3E/V2yUIotKL+WLW5gx&#10;TL3DvbRRqU9abTolqMtSszIoD3jwLGRWo7JTWG2RCDRZ6Uz3maOC2EEF0wf+EysbfzgIOIqWZJAO&#10;kzJR4VQp7TgTICaMYiLppNC3aKHL7uUQ6iAG2cohnkeV8ycWNajZRvAWEVpF9toBptYLmBJ181xW&#10;ympMFDAtbpO5VWkGUzETuCnZEpFwKhbBVhjwp6DYpWq2aAUwfuVZYEAmdbP0tzREhbhEzJ1GAnFn&#10;FBc7jwWcsDMs3NqFfz88r0D8ZUlT2afi0Y1CjhDMwdPJKPaFBAWUXbA+YFsAUZpMxGiOmT2L2ZTT&#10;G7Rnju5gCGCDwsaJyYzRnY4GhUzyYG8jGYtsrIl2Aso024lwIhphYLhWyPNJ6Wy1e2hOucx6JR4O&#10;II/Or/CMAmelBKbwY1+iMFNqnFBvBsRXsbYVr45FMBRGHRt19A4mOJgBDoZGfzD2zjOpbDKSZszR&#10;HA6adp9kIh/PDNrtUorPomRBEX1DxnQGjgipGzcOnvXBgFqfHkMPA/hh1+aJOauOem1SrWTQhYhc&#10;IptchPFXjgRdSBri/TK+aHZP6p2jWm8SjsWB9r/7gwcf/+jO4w/vPXiyu7PLKkll86WtTRSDqB98&#10;oagjEDOgGyG0EY3ybCK1wS4xnEnzQlxfMdpysyUHo+7o28alKLVnkmdnZ5GmfW9r77l30D2rbm3t&#10;wAtGKJZFShTn4aPVusB3RHGjFRhJFi/LEDlXvlWqlsquQFpfus+p0Enqa1mcqOKJP1fEPY1hkudE&#10;1jMsIAV70OglFRk0/tIB1MwfiwSikc9/99tv/vDH3a0tdPAnAtCVHtdVbfktCVD9jDUhmsx6LicD&#10;OK9vCs9HxxxVB6o9Q95PiYired2K56h8nKXLo85FZxRqJqBohApopAta/e5q0gmhVzYhLT16VT/p&#10;8kkpIYs8nlK7ksGaUnmR1akIKMu3kQRRwFOSyy7feBUgdaGlcSDXt21eoGvr1f6nEw7heCiridWe&#10;8e2NuBoVrDZF/c1qp9HfrI4pjJfVZVMvVTX+TNpeuqpXH3h1qrQamf1BG5beOb5krWY8kep2+1jV&#10;ZHM5jKPwAW22z6DhMBvBDazeOQynAK7EUVgIhOz1tQLtxuGgFU0Xnj9/hTxoNB7avbHRaSGwtOi0&#10;+jO/FWBPc63X6tNoalbcTNEMapu1nfT3LLtO6Pe6N4O+G6LUPXS/fWEQJMx64OT18551nsvfrdeG&#10;wApi/sTENYtG0ljKxeMZQSItGDMao6kx7m9VLis+d3qteAM9FZ+PWD6IJJvYDbmdPZe7GwhPW43O&#10;8Zvz/Z1CIkFrqhuM9z1+c+6ktyYY7BDYgTBVRgwP2b45tR32xGfx7Dg4jGfPnLxmyw/6c3PnoD/7&#10;fOx8MZy2cLmstZ8z0mBQR5iZj2KwFuLxacATno2SiIIyYqHyabY6hgl4DWx2ZNKfYUoa8uzYY+w3&#10;UEj0BiI4eo028z9yoVW8IfTwTsPZ7v+GvhDd5FQqzhPUa6NPFyLE+X1RpBaiGee4O4SXsLbONad1&#10;y6jQ0a7zDnayYG5tO4yu4ccvOiH5SfPSmUlvJUoB24iN7Wgy7QzHO1NHj5CYLxQ803jtnJEoKLAF&#10;mpPr29HZogcNMplCBQ3tQGxrGMeFLAt3shnV72wACwN9C3JH9KpCAFPA3Xs9OV9oRg9O7F8dzDZ4&#10;gTIQFocDWWnsyLRHofexS9HaLebzNKhoDMoTr8Re+Jsnk+2S2kJmpJy3WL4BvuNBYHYxLfdtdyCY&#10;K5WKpVIApAO7BQQAAMozT3sKJzCU45a7pMspGS7ph1rxIi5C21Q19lUR6AIMF7n1YFgdjLvtd959&#10;vLW+96ZZO25V7m1tI2bkGppZ/yxKEPKGLBTg5hjZAQ3WDD7JvRWdROX9yIIhwjx12snUnQ9/WCs3&#10;2pP+vds3UsUYxEZPIrpTXH/22e/dKK+i1k7SoPyadUtK5QuSx0uVCk5QHZ2PvNSUWjZrlJuxNJHl&#10;InE9lh6gQTI52atFk0SUyQV8r/QeFXxDjS14BxmXiXYBE34LR0NoP3jgbtx74g/HNm/u7uYyW4Vt&#10;wzC+/OyLT3/2C4glhc2tRw8efXDvSbgYCw9HHqixyBUKb0oMduhsc85yZ1SEofrm7koaJzb38iGi&#10;zuBoQWI2Hgez608+nDWrmHv96Xef9ZzTtUzm3Y8/XN/Zieay1tuLN+cv3394DyA4aDaSLrCHDHYF&#10;lSUXRGqnZSV8lVRRBHJxBHeqRDhUeBSpRmJxC8DhfJ5HuhuLVmAm2JWMp6kf/LA1gLrcRBY3RxXI&#10;4A8tAYcHNgcNAvoVjKgXo0Hz9Mg/sqMALYn90ilWzUVdDSqYCYXpVRG42hokZgtpQrUWBEepUIMa&#10;oaobassXqOCuf51dSsoGxR4kJ6ToYDhAFQHXDj1H3oOdmiy5bXbHoBfIpmAdTyf4LV+cnJYrZW8k&#10;sFEspAKB+smRjuerSaPeI0T1EHcxMewVnp84EKk+rHTzr9RE9ZnoUD/G4UfWpvwm+xsZrI96RCp+&#10;GwEOPglSgjKTYtlxrX1B/hOHT89k4p9NQHYFHON+s1I9eXXWM+1RPxQW0Sc+YKtlNBqQqHvQaKF7&#10;9XrdeqNukxDGojs7W/fu3aXpUyzmOSP6QSSu0m2WLq5I7y73qWtl7WqP01uhPvPV7nZ9B1z90/WX&#10;rQ54fXNU8gHftrvpJXLDxSzE4Uil4/B7fAOjUz5mysuheKkWrFPkMXlzEsJvmRqqO6zPTRd7coo6&#10;xdJ7unp6v3PC+n7RMRHMIPR0nW4puVSiCXWEPZtCFQNmFwWEBqlgMgt7sJ8E2OwXxB/TEtTUmHZh&#10;qYInKpSxkRH/6L2gmT35w/ORv2M3avNwauvxo8Ai+tVvvybYyXDQPS3t3swUtqxqmdEC2RoGEQDm&#10;xUeUoqSQ8fW8bTxhHSCCcaEUb2fgcjwjyYWfRl86W3DZ40G9DuKPcMwwSj37Mr3S6YpOKpQlpAD6&#10;9L9KIFJfyiJLriI1Fk+kDxQrN/3edgmRUG9QpgU8C6i4MQwkQ0Opfy2dw44z4GTw6Dw8r/zsj58b&#10;n779xcXh17/743527dTR89XaPqZLgIomY5yOwwtfxBdKZVOsMqtbhwGNdDGTIFHplPMQozLYroOZ&#10;VCz0KHnO4Q3TQhXxeHjGctsIwXKHAY8ytUAbZqtUsieGC5zpYad0a/91t460M2aF5ZkJUH7U6dQa&#10;dWM4IPuU3GOCqifjRBdFLvw0VDoVJ5BBHT8QE0IkbViT1P7iLQFRXqRxxvFUinfEfwGdEpJcAjGA&#10;7lAi5g36UJ+kucfemyXBSQJpBJsbqRi18GQRmM2yN9a77uH9B3f2tjZhtUVyOZzNAbjb1rhTb1ld&#10;0Fg9Gkh+FymIEx/0QjIBWISfkCVAs2Dpsdr7dKNJqv1h8W1AFQPPcQlPAOB9kPAAjnCe9CQoC3PM&#10;2rzR2tBMuKctswkSaN3nSXs669ls2ufJ+t0HuUwh7OM9cjH/pN/bwsmLGAIunfAoTG6RZMUXe+IK&#10;dfujhccLVY5bNMbXcTZN00pfWH7nLApxfOEa29NKpTafDEuFlKCI/AzE/FXsF4ZMHyjjR5i5B/0L&#10;/3yR8gVq5bI1nQwhF8IZIo1ywq2LjtyRwZxhYhxJVK63P+DyRaNts1fvtAlpZPOhgCefiJTyaf+E&#10;4nnWQam90YKISPiPpzNw+rtUdGF3KRnOJGNgPfFWpLm4lY0PaZN5eIZAs03njWZgPElnMoA+Rz5/&#10;bL0YyCYnwQBl7ggrpkBmPPU3ypdHl43DWq/vCSW2b9z94HuPPvrhnccfr2/fSHpDrkwKE+kNX7aY&#10;W3dHIj4E9ywTXxRaA5ultXg8hkVoZ7KYhDMIHc69wDEA7JPsCKQq5A26xg7TITlrt41WjpXO5rpD&#10;Gw73Xx7cc+XSSc8kt1sKFm+cvzkHfjbzzZxDSDYG29ycZeX2k4ywJJBDkixrFiBMaUkXldZw0ySG&#10;Ee8UJlJTBLV/nZqeAx1RHDkphpTEJ39LIGcDZlsUwz+lpsJbyJ/FLApfCiKxzVyUIj528+4sm5/0&#10;Zn4G65Li6c1e7KwUvB4kGvdd/ogCDT1mGla8Gy04yeakBa5gOALE4lQUhVBanqowk/mDKszk3LR+&#10;tqrctKm6MP0lLNGJwO8X/X7+AG5Sf9NOk8aknIwUfLr+1FhQgvQSVLYsIyXu84fcS3IVdRHUn+WE&#10;8KomXFZiegOW7WDJ91EJg2jrSRohssBXfdzVRrXcxtT9UMNL3dpXQBRddi//qJ9qdAt8Btmh1DB2&#10;ebvU2JOYqIx6FThJ3leXp/zRTGO2HrlrMmtBvQ3ZdFftsj22jiI+0z1x1Sq9JF/xyMga4XN2dnoY&#10;inpgJVQqVVQYjIbtAcc4DSZD2cXEJo9xzWMeZ6jVaWxubyQ3b52ftt+/819lUwW0QM/KzA/n3ujp&#10;fulv2j3TwZw8zAivlQmmC6mH9IuSOd94Ue1V3LfWv79V8E9HXfAH6WyojqWCZ0pzxOxNPnzn/siC&#10;dlve3L4TzGz4guPLytHe+t10au2k/KrTNwPhzaE5nQzmQNgzmUTTrky8SPD6jMZNRwyrgbk1QX7Q&#10;0caR0J6kk9uLSdbqd/CUZWaWjK3Tko5kXZR+5KhuKiD80r1xEPdwLia9qd8bC8R9XcPgTsWTPiam&#10;NrVUIkWaCHXbakZBrNB77Fs9f4AUC+UHzwgJT++YzzqVebjQIt3z2G7pNvvHwoElzfpx/cupxwxG&#10;M73+1BvwpItjr994+kfLk/jVzHlUP/Mk1g7tnicWDwgNYDC6c7v09nU1FFqfO8eZHJXFaGxuuv0j&#10;D+FsETHqpV59YzCpbt4CBOHoXWTgT/a7TmvYK1FW+7sD57P59EUuj4sDiSI98IU7cJJE63Tgq7aZ&#10;IzzP5bvmWal9MQknuqk8fZdRGBGuYKpWN1M5cJvzbhdgTzKTWp9i3To33PaNlO/+oA2qJMqU0zO/&#10;F4Q0NIshFjobQ+mHVcScdgIUY4ZMKvQTtJPEGtZt2RZ1GWLYZADiW6YWiDzdCtJN6EEmQXqkLDNB&#10;3bH+Va6InDXgC5k2GwDdouns2s5uIr+GX8fhwABmc7C7y0ZOVCO/oYEIvkh0v6lFRZJFUKbsfVQP&#10;4Pew19j75N3XXz397d/9or2Y7OSyDzL58JOdVDj6zatX84GxlQqCjDKHuFlmQN1InIE/wjNO3aWM&#10;5ASMxRjayXAD8ZFA2+Nf27y5aFh3bu5vppJt5HDtYeHuHiJIVcM8LB8/Xi/BaBQxn6u+lOo2KdAE&#10;EC1WHwPxhQupRhdl7HgcGQd/P5G2/a47Our1phHSOTK0GWRVsRuYYTZEPQzo1W0N0aeT+QrzgoCE&#10;XapfiYIyq9I2ayrB9ApeyY2ZVu/saNC+dA569Gf9sczWjZ2dh7cc6dCnX/7+n/7zf2q8fpuPx374&#10;+PGkUmm9fQXzlf1iTETkiQHHp7qBkisI0kp63tTqAiJDVAB4j4/GtOUaR97E0z+4+/jcrgONKZ+j&#10;4p75/H/8n37965/eyu49/tH3o0W/Kxguzl2pAdbwXhTD+WKDnYM0E50+HzAR0VSY8G4eOr+I4xP8&#10;eRhscioeEriHAuNDAZ/+9bjSGs1DjruZWMDF6MTpNQftSG7n0WNob/B7JY/3uC8vLkhpohCKUsjC&#10;eOknY4Xmopt/dhaMeCfKR1LDb1WtIbuM+uMZzu3YyBFdeC9908QAXrAATPnhbAwKYLrAIQy7CNEn&#10;FzUkIdQuO3c86HpgSDKEJ8ViJJN02WGES0n9DDWQoYXIb8gey27H5sRiARAHxYS6m5yGfQ/BOlLX&#10;fqveen1Ue3nSbfQGM9pVV+WocrvXzQjGdrRXSCwhgGiDDRL8kN/bZw2rtJwgRUInKtzanW849RO2&#10;aJWoOYjN+JaMgoDugJC2wJ+Nwly55JG3s/mKirikySR2yDGoKQVPPtOhIBZBmLSCYj0tB2d0x0TS&#10;vGcb541Oj4wFnQ/0u8JRHknU7Aa9PiMHmg/f/+CDdx/eL2RAvU3oJ/JHyFmyGYmFmwyuBbwocuIy&#10;8lXGb2z2AuORL7GHUXr+spBk3Kq6u/RQxmjL+7RJhmoWq/1Rg3f47MtWKfGGdoliQorELSWNY5QI&#10;Logp5UqnUoEUdMnIBCXLqeC+iatKHI6XKuTPmLRJS4UKbQ2kIbhWWlSIj4jSheow611WZqsytUcU&#10;VhIJ3YkWBS2dqKDNtTxvxZqmO6CMhBkcsAJchm0CgYT6JPJjqJnN59Z8HMU0ezYLkavrB0CDoRDN&#10;8rqC735vVu68vPgdJ4I1ps9VT39yE4mxpxdPIwzCh+5OvPf4R3/jtkIX1F1+B+wpwwl0xRF3DMCI&#10;BA5uzV6XQUJOJhaeA6xsij1g71xUZilU6oG9dedlZ9LsWmHcCP1d6hrhwirwk1xiJX+gGmQSYmVA&#10;LmmLcvFRzHCkPXn6ZK4l8CrVh566Hz+4jwYG+SHNPF4C2QkxclYF4h/tZuPy9Bya7EW1Wr6sPD86&#10;jA8Xns0cPuv39g8s32xUqXF70LoxmSyOFgGHF3e+SCbioIhAx5wVh0KJyo0I/fo5IhIOxeKInofE&#10;L4HHiwyKCNAtfb0EqE9jSeRhqEsBz8C4ELUHt/DBGo6xeVknSNBrTefS4JtNtLeZtEg+J7ecp4x2&#10;Ji0mRlKiKA34locYrCmEMfYNYDNkFP2+YKsUhYKSmUYIxSEtT24nCFJeD3wU4GJ/aNI0Yh1wenwu&#10;noIqZnzt1mQxLAQJc+7i7mY8nYoHQnRyuGldS4ZS+LkgPMcui40eLR1sBliyLFRUHvpdA3OC8WCo&#10;OQcTooZsieBY/YQMNIOYQKHKimmeJxgUvIKg0yEr8qSJCoDZaePEBzIy5ZsDffFGE7tbm1vJaFxA&#10;0+Jdy0WkkkDFh9ErJDRPIARTAwFTFz1hdt+ZA2HSJuKlSJeahk2zGkVBN7Alb4yd0+XIZQviVzgU&#10;j8dgJIZjcBxAk/hXkgJg5yrqu5wnQ0uwr/hT5tIJJvHiTwIHJZ1kF/RBV6di4P+BmEtWzQeE8MhU&#10;2cFUmdDS75ngqRjvMRAjwUfSoN/p9ofiOcXfEhGAxQrlBUijo1rrQSBcLxQY27K38lOiJh0ZYGdx&#10;OIhQ+4EABcLFYhF3Y0qvQr5EX8U7mMZnvpAz3B/PT7v9t53OAAz13u7+xx/f/Pj7xYPbwXSW4R50&#10;BZG2noliaioaBxn11bOnP//5z599+eWvP/1lJpdb39qm9wdVAExvoZBXi1xMHPAr5K2Fec81B6m/&#10;mISSSVaSSF0LOd4lbEE3qhvdvZtbtc7AuECeJ+bI+Jtvq8mxtxtiEC81LbYxkOEDLio/tgHvrO9x&#10;+UfwAlQlpcOrgBMU5HDJSVvNlHT/TMkAqf8XGoSCTaryRQHnFSBCFxn6G6Wai1wGMv8Tf3zmTI+c&#10;sWbXXgtng350w6TZpudj+kh8VKkhr9VFelolB1JNJd0h1q215TtfG6Ot2oHSglLs83/+pV/znS9d&#10;peljXv+8Okdb/fD6b10/sr4a1395dRD9K7quW17AP3/vVedSv0C/Rs7/Cn+7OpT+ZgnrvJr1rf5V&#10;86tXR9DtRgnKV9fnKuFcDv2urt7yassMhqRrMkXQmAg8wbu9N8YKnEHI+cWhxxk+Pn9dbdYum5cd&#10;o6tQ6RGYVWLkE7fb/Wo4ig9DEk4aLVV/iHzTrlXfPtj6eCO3HY07vnr2JzetBrdVLG72m+Mbu58Q&#10;QhqVslnz4ukXjiWL+Q9OTw+n8yaBEZYcasawEAgFHr+dzhXQiDZ6xt6Nra+ffwE7EcGqfC53994n&#10;ZMSEk2AoDyaw12/R5qpddMKR8ocf7jMZongIJ7x+9E7adhCTo0jp7E2jVe0D17OthTWc54pr4XiU&#10;cWcwJpps01Gs27OC4UEi7cVq1z0Jm8N6KOkdTMa4/w3mp3P3sG+6otFYu1Pt2xdzT32MIOVU1JSN&#10;9oLSCI5k38CaFec9GWZE/RtB77YvcRkN5T0O1PLdO7ux6axB6MIFNhARLhI6wslEARid35NiOWUz&#10;cXMwnnjfOh2xZnMRzQrj2xobqRyrSAZebv8MMKfDC7rNN7K9+Wxq4WlVjpLjAcD4kGUgrXGeylKc&#10;p8ovCxCpEAgtbMGs7jvnKRsYvzPrnmEY3nT64JV78BZ1ey1Oh1b40UnTshzxtDjsGZYXNG88zSmP&#10;a2dMWRjnz6JRVHtcIwjKKA/0h8lE1ui3XeNdzyKDkEzIn505e2GMpu2OctZySTqthl5CyGdvnprs&#10;qtQ7zMKgI0BFB/RDYYrRheofL79WK0W4JCqeCMVXTfX1fxIwhG7tl80L9BqPK5nA5eVlxzbfe/jg&#10;w8f3O5cXZrMGVkI0GCnPYEktycAqIMj+y+cZX44m+4+fuLvzr795MdvJxpKJP/77nwYnng++92Eo&#10;GAnMRn6rFRCfe0a7o0SIPVGvTa3vJ6ep19dwNklmU4h3tQOB/Qfv/93/9rc/+8OvI7HQO7du8ljR&#10;7izFM4x67h7sRPqQ3DsynlFFoIY1aNqYHEs+sAttDYBPwFnZtlwzz5lrHr99//D5Wz9KM4iwTRcJ&#10;PIFxzV0gfSN8PEA80oCjLAKAIJBGEUpR1YdceSn/JL+Us7XGGG6iWQf7dGKh9VSrNS5qrXIllYqi&#10;4U8lVioWb9++g1jD8UXlP/znv//m68+tRj3EaSHZ53QEwhEEyehR8r26hjLx0qGbbIV9aICGORYF&#10;ohTHA+6rR1MPbj2oG7VCJP7y5VFiI3t0+E3ZYR2f1YrZwuCbV4n97RL3rlEHXUaQosfER+BiBunE&#10;kB9IY0oj/WnSSYlG5k43i+GVINkEC6pU/aQdObts21PfdDsRZ3NjXkjO0Q3HUvsHpD+wVGkHY3CG&#10;FgPS5127L9RVpx8Xi2gy6um0euen5G56r1I3QhOclkh+KT+YHMxctMxbXie8DqjSJCEEDRGTUe5H&#10;0sIUQVYfFSsVHUmm4IRFkUiTEBRMV91smUGpHEyrhOm24NI9UNwHhLLKDsgjjUWwDAzB6cj0ROoG&#10;XksyQgefBFb1NfU8S+nVKhWgG//d35Ru3wSojbWm7JVMToeAFWbOsAjqy4MrbRaSesF/0hCZ0UEi&#10;KxYHRjV7VzKzzKZEVVfdXd2e1Rpxaov/FuEiVaTahbkETInJY0lc4QdSaVdOy3avy6wCoyBk8cVw&#10;zOgioMgDGkSOL5UAKkIWXa/VuE4He7vvPLh/sLPNRKFpmpTFKCMSCLiqqEcrVfMFSoqijqnuilol&#10;Cs4k+h3Sr+XKSP3EGI+fuGmY+Ple9UjlogkwRzVoebS4phxDIw50laY4/jSJRKdcrJC8sqmFebnZ&#10;xBEc1wzyZDUSVvhPYRSzMCX74Z5ecU2U+4pcT55NWW7L/o5y89O1qx75y1vrgHG1yzP4X15Y/c8q&#10;06BmoshGxBjsJI6aOmPnH3kTZkdkoSS4Qg7TiZCAArwY49nO6c6P/rroylbbFcJ6i03RP777wQ88&#10;b6dvGk/nbqaA5jg5e/LwR93XZmvc9UHJ4wrH0jkWgmV4cvlQZnNwfDmeDAnb1CzgOGQALpeQKzx3&#10;IeOVzzua5gwlEUr/qfAnxVtPvuTzC6hVnlt8oANKjkHrUgnadYlxgpPM0FOaRqp5plJI91//5C8h&#10;LIXDQRa4bVBQ9c8PDzE+hR5mtJrDvsAUxf80AvIvVWK6ko3iM1jMZOYhV/v0jGtDD9TmgaZNNHWI&#10;nWA6BiaHp81FjwjZX9XtmACiE8Vk3nLGcpAFKV4cPNQ88dLtF4Vg5Q0qG4yEACZXuBJIax3zPIbE&#10;5bmVNhdW1HdyciKaEJQFyE0i62YNKAIpU2ShyCGd0VhMJBmpJNUX2TmvjycTgloTADEPp7TkebIJ&#10;xKxw1FhiBNbJxDRNlhNSPIz8uIBUTNQ1BGXuRc/ocNU4SAiIbDq2iZsiipOzUc/sVU8v+mYf6Q9D&#10;hNpFJxNqJdKXdNAmwCFp/47n6DJhm0E9iltILILjA5bkixGhlTGoGMYimgpI3pmEne92wyZk3VsD&#10;FqEYyBPN6d0iaJNCKD0Su1NIfHx3+9a9mw5xUQx4kWwZMocbSQuAa+3hTmH+20M/N15YG82dzTYk&#10;8zHVK0w3VFdYdwHnPIavA5ucyGpNI8CBUDkIYSQ9RJyGeUMoEuV3KpdV2+xzVkQQCiAuNzp1jEnZ&#10;8mHDZblGkYiIDTBr9bjN6fSy1oDR7KcT7ppRm3fA2na7fAAQuFFRNvcsBjguMrx2wV6a0H6hWWSL&#10;t2KTvtRw1sT4PhbBTjAeFWoH8+i6yTjOXcqicxxQ4Buu6Kzf7blHFlg1HnTOi3vpDUVc8Zjtcp6d&#10;XCKUbCBpToc4FPMW1rP3Hmy/897uux/lbtxE7mXiwn1RRIDBsIX96Iw7LNjUr4+Ny+r/8L/833/+&#10;65/7JtPbtw+yxWxpc71loKfPGHbMcwLIjXob0xLm1ujoQunwBOh0evC0oEODug64XgA+cZwnpQPn&#10;R9oe9GmU+eba1lfPXjvriNrbpidUa3UzgEodLuYagLSgbU0G6BOgNBwPokAzq4t2kSBBlnmXCqrA&#10;ipbFj65t/rxyWZYrKpNZwkS5KlfRTNPNlogIx8yK+8KjYPyby/FgnOlPwjhQ5ryM7umHKotz1VrW&#10;Q0W15y2zK/mXq5JMQraenP3/KNKul0/6e9a/Pp9VlbWqr/QLvvMliZM6/uplKjKr3WT1Wa4OqIsr&#10;/QL9rxKU1Zfabpdfq3fX5dnygNeqQf3z62e4OuB3Tkb/ut4P9OtXf6/qPX18/RG+86mXp7pMZNWB&#10;RLhU9lRmC8J2UGBZlh3f4RPjcUfxay03X704+vT121cT29PqX5JiEVxJl+nVw/2AIscAIA6QEA+E&#10;IGw2hMTzwVAM9ZBqo3JrY+126cdID56evbaGC1/YSx1WzL+zuRZNIM1C1l5vB5zYxETSubVopDRA&#10;wDoyiKcQLAm2WygGE2lcwcgon85C4Emk43SXewiqH78pZFNIlN46eNA1IRx12d57dpMag7b3bIi3&#10;DRLfFmjp1FrInB3PHY2d9ZLVtgLzDUSjjg7LqGix/RpWa+Kw8uuJ+XCnOyiP5y3RiXabC3fL747Y&#10;7TxUdKR9ISG3ep3z6hHJpdebnI0TWJb2+pcOdz8SdSLkxO94XNFuhx0Opa4oGWYQJi90vH434M/4&#10;PYWGccRgKgOR2zJCriDAWqBXMepMJ4WmHY47mR9ObFo4Kcuszhft+LqRXrcNQvdoES9cNhvj0t4s&#10;mpxdvAx3u/Nmc5hISfIDHpwhSCxJ4zND0YVlISbPIX9w42YzkfJVX90Tg4ah7+s/GZIveYcbO6n+&#10;qMmVtA2USYe02tBUnqEnjjh/T6Tp8NiwegFXZIRB4GgSnnmQhB3zDoUCDGQHej/9/jQSikXCkBuZ&#10;DQCAEQTGfLiFfgHsPBHHgG45HfrnJRA14jPixOQdFTihc7HxSuPbhZs5RSCPqAzbr7CKQtlYdoKu&#10;9UHEupnnTDgySMEQg5VdqeRQSpCdWR8EDnDyA/sQ0cnDo/07N+7d2svHoxdvX2M4hEIGSS/vIjwa&#10;pY6iKSEcA1QgXV577rv9wx88e3n85tXbGzcP1v3xP/3yt+djE5eBeq2Z8LnCE2OKcVEkjtw3NrbK&#10;E1yWkWSiahCgv4LRIEMeC6WadO7G/fe++uzrqtEOhb1G+aJ+dHZw6+bB2lbt5Lzbrnp7sF4hx2iA&#10;/TI3XGrlL5nQbou6gkkFRSBreOK9DHg23v/BH37xh1qvl95ZJzVr1RpAtbm+mH2LbwINT2yh1bBL&#10;clFwHaxSFbR0rFh22FjtXEoyXa6bw4H0hzStEX5odb78+nd2q8FdQUWQLBNQyc7Ng7tPHlcrZ3az&#10;EaA3zT5LvxtUkMqTJK4qkhQRQ8t3sf2j1oKpF9WRGDfNgXZ5jHzpgwcf2AurPOi0O1Y6Gnn6y591&#10;cDBL5Z48fvdX/+7ff1E93UA3jarDA9BsNLaYzImMHi1XOb4I4NBill2BECnjObZX1CcFoCiwEX4o&#10;pB6Zycwr7QGiitugQYXfwAhgYoaTO4+eIIFOoUDvGD6O6FiQUEZwPRmBBKt022OQQOdlG06gF10W&#10;cS+4EtORu3y1d6Dkw41wtOxhNx5KBRKmjNdCbKG+MG0OvEuopaQuEWUZNKJpk0ALEl0VjsA5a10W&#10;0q2lhpjcdj2o0qqTYjWBOSfjOTFH1CUdaaL0TaS8ITBLySPtVtaRzPZmKOwL60rRydTzKBUyf8fu&#10;3j3Yu7W1tesJhgo7O+gB2G6XIb09UyaQQlIgWxZhFrJf/Ocom1V5Iz0ERXdQZ8HHka7EctfTgzbx&#10;TlQzLw1ykeRY5PeVXScN6ADFFXniiPPmufQxyGm1uufl1sUZIMSo35uMR9HD55pAJIMlSzuPT8FH&#10;aNUbr559c3p4xPO6s1b6+C9/dLC/y2h6PBr0UFY3TYaOXBOqQbmOMigDM4xiovR0BFStPNz1beIS&#10;q+1SXMG4ViuH3tUuqXdPvduKH7wGN6kfzZ0hSl85Pu0vYLGM00emf84IIaSle6UCFA9zpeZKz1y0&#10;l1Q3SLHJBI8tnvJiEqkYvSStihGnqLj87wo0LAxTkf1QjgwKM6pFq+SqSjtBryX1IiwOqAN5aLn4&#10;IkNH5x8u5XQK2VrGuEpeSDZ6GcLDG/QbnsXOhz/OLtIbdzbf/+CDVKlkue3trXsXvzk5Np8lst5o&#10;2DeJOT64++PxpcMMjdmqhwy6womYid1rLbq/C5mpf4bCM4sRmAbypNSJ1A2gvYUjFoynvJHorN5j&#10;ZTMpVvolqnzST6A8XtLgkKCjnqblwy1Pjhp/qgxKN6l1Haz/z/3hg3t1hCLOzwD1NS4ujFaL8Zcg&#10;bynKJoA55dLx+HO/zjutRXcwCXrpTxeTyUAyXDk+YhCo+t5i6IhYFE0D/AGQ0hgiLWPaHESGaR4P&#10;c3Cik0oyYWfxKE2AO6vHhj1JzIVoZcjUWZ2Vuq2a8SNDYkRrUKdpg3Icu7f3do4n5sgwI06P0e/O&#10;2EtATykQMHKK4krn9mC2znHFzEi8/sSeW6DUAT9SNZQbItOkyELyFMo8lA4HIAKA1kOuHgUnYx8K&#10;DNh6gZDvxo1dGZe5nJtbG/lCjj2erkCr18SSYj4Y9Sx0P+2xQevNFUwlwF+P+qoiBX2PYjTtRngb&#10;rEmZ4ROgl5MN/o8Tox4zaNPhAcnzRO+DuRSLaWSh6ATWGV0WXI/S0WBeZFFwHQ9lE+FkJonkWnRs&#10;bWdDTKCq1qTftSbNdgKpPLSYsd7jswiy2wMlJhCInF5WulCFbNE75YFFnIbqdqOY5+GORaLUFzGw&#10;jmhqgcxkTyIbWODVIMam+GC1ejg6LNAjRH4KQiKBUQwuhfDjiGFZCM+OsaNMTQFwOV2AbAHBDrnX&#10;fnIbUJIiuirZh6gCJHELdHvQR3HO3FH01xntIucdoB5zAkug4MXN0OXFrXHBGcIw5DxImliGVWOI&#10;B9NOLk0ZzN3h0aE+jEsJ7Z26HBjVj2g9uLzsCsft1tuLS384kUO88P13Mo8fBm8eRLb3Aqm81xsD&#10;OupG4WnuCS78ERS3uGYnF8ffvPzi5Vf/+I//5fyzpw9299L3dn/0V3/5Vx98GIqFkvkM8ZUWddcw&#10;Q5EIjwcBG4gCnTD2wmQKumIOcCzDSgnh4Ri8H2IGKtelXJ4XdHo9jOTxe2FujCR9erv07Juv4o6A&#10;4XM3nLb55mQ0O3HjXkgAXwA4iiN6NnAO29M6mDD6OCKhvlQCUrhtJMsU2kIXFTrO6pgr1ESdqy0j&#10;sI7Dkh19WxFdqx+d40E0EDO9kX/402Gz65s4ApTAa0F3YU1bxqvCSWTu1CBSyfZqWoYClapgq/4s&#10;m+eqha530iX68UqIZVVlLUuyKx3q5dleFWbXB2vXS0otGKO/9K8s/16WtN/+8PrV0Ndn9SVXRbXu&#10;VrvOah+6fszVu6gNfnl5v3Oe3zmCjpuyTVwR6PULVsdffS6u5/KGqHNbpdfqgi0/nbqP0l6VY4oy&#10;m2yNgnZjOEU/3z2DvBxLxc+rxxfN06319Xg4vfCMolHqt/j9Ow86rQ6RyjS76xuFZttIxtZu7NzP&#10;pjZpFGL/EAtnCuk9WM9+B5pP3dcvD/cPngArobi6tf241vqsXPny9LCyXTpY2/Ctb8JH2wUAMXf6&#10;jk++6PZqeNQCqofTOpo2TasFVRpESLleGYytze0SwHaBOYhYYM+ya71hyxsFEN627U42FadHcv4W&#10;1PcimWNDq0fSiMd0Qu68Z7RGfwRoDtE7mSaKs8fjxDMu5CM4ivWHqEPZoBYQCQDpNbOjAEE9Pmxc&#10;RFE5mZs4PN1sasu1iNgjcGRvp4sRpZ7HE5rNEEljMMUIsU3chaTAqvIEug7adxaRHOjxnP6V1znb&#10;KGbxJO21bUaTsMVcwWHPbM+91YX3otOr1C97IFMiEeC4veye5ZokYqlBPOYf9EfhyDweCyHQMja8&#10;W3vxaAK+TookKhTrg2wQQvqcWYqRTm6E/HTVQsAkT95Wo+nucHExG8Vpow/7UfqlmcK00x6lUnB3&#10;rFE/7nZAJejPPBW6qA6o6M4E3tA9Y9Lp4wWPQZ97bccOkxDYj3ia6CnSwQRzkEoF+UQMAztNYCj9&#10;RKywGBOtCfSAP5qx9HxoFP2zPRiM6HqhXeJwDUQsbQrdQLAUfEP2JkkNtknzwXRuegRMBz9kubj0&#10;Nxq8LNgh5R8ofBK1RnT8gY4IJFBgI2KqFAL+9vTLp2/fHr734SMqjflggOIlSAayRdSmEZ9TTC3J&#10;TVTBAMYNyVLhYnXbwyf/4l/0ZvO3Z2ekArlIHIUfZyZ1sL72619+Ou401kKihMn5wiOgRaanQzqD&#10;0Wor/CcnRt+YFu3UXiyyhff/4q9HbVDHjDKc6Pr97ue//PSLP2LcvJbJwUjDQZKqeMpcTa1CrSGh&#10;J4FXUv5urMEQMRNBbuAYY08Dg6X0zvmfnrVMY+v+HT5HvWe6i3mmyRE41QJaFCdhli2nB3SNbEuk&#10;DdSZalK3Vtnhf9whqeKkWHFIN1B5U3NJGJjayAGXL/qQGZFoYhYX9KRT0Y8++Mg7GXcrZ2LsDOSK&#10;aYzAK6TZxdmro64mgR7whPRIBF7oEpwdDmeD9e1Htx+a4260lJ0Yo5A9PX3zzcWgu0im79+7//qz&#10;P17OBg+K6266C1OBD6AAi5QaGEhNZZRcWE0CuU7cLCzbqLFIlIVhI3UIG5bIdXIOwJornYE77N5J&#10;QuEEDCpK7EYs9dEnP2aHAqDEdcaUClqaYGYWCxS+HYMJy3VBeVgpjxuX0oxQdCwN11hVgDogK6dM&#10;V52kY7uYTRUNpwMQMvbH0znN5ClmJ2xd7KpkpKSXYp+iJGbULVDDIMX5lJGU5MTKn0D9vfoGExQl&#10;uC37p3AYRJVF8kmxU1CaEfylUl35TUW90A5MyyXDf8j9dTpKd58kYwnG703D2Lp7J7mzES2tBQt5&#10;YFQYelpMRZUwIc1iyT+VnI9CR1Pb00iQEkTm9UokXw0ohQEnhaxS9RD03tVGolPK5RkonzABaqp0&#10;mmcpADiYubELlbBpt3px/PpV5fRkYg3CvkCMCbvP1+sNsJk1wZmI7YETLNtFvfbi7ZtcIbtWyN1/&#10;cP/OnVtrxSKDEMr1wRApIjrtkvNwXjRxeAC4RqJqo5wGlfTj0rWPEyTFXQFodMaiU26+xOVP0f5X&#10;G6WEA0oM4G9TzLPZbjg8E4IB/xP0KXN3BY6Rq8v0VQpAJaGqJNWEnaE611cPjPyn3GwSWXkn1U9X&#10;HF+5k8uqf7lZL0uhqw1ezepVV0mNhqnO+iiGwWWmIGOqSciSlgfzW7zjfVxeOZhWiVKDK9s2HevZ&#10;/Xd+/If/8Jt/+PTvO5XLG7fv/MVPPilt3sjM0n0/1ks47diRrezDvQ8vXuH13o7NZgzZwGGmrak1&#10;NZP3Dsa1kX15Ao+Cib5a60J1AZCP2hm8zWgWeW33uNVB4nbhE6MdOvJqKimPkIwlOSE1GKTtosAa&#10;OtdQc1Gh7chSoN7QD9QyjaE/UvD7eo06hqeADsMeLxQuRj3KUwijEgdPjIjsgdYN+luTcdzjL25v&#10;cdHy8UQ8m6helqlVkfHgmUXcmlMGHVJATzceoY027HQ5FDUGw0mB1CqHQMo0iybgbCISujL1w4Jc&#10;kIGERfFbZZtR0GpZZyoqc4FjELfiEfT1gTbeyayXk67aq+NsBHwm8Bh2BSn/hMUoW5WoKckUUViR&#10;JP5ehGHYwnhi4XGQ1QKE5MjAEvgIWpLBH6AlKJdKBv+MUJHV45FHec3h2NkqZVJJIJHkxqenJ5ik&#10;42R1dnJMR9S8rIkrLkUgSqEkMiJb1+teMji12ZPFVFwBJrj84loBiUqks6W+ojZkh1APr2PE3cUr&#10;lla12ZWNgwUwkPbnej6BwvLOWnarmNrfKMaDniQJAw7uLm8ClR7nGFoKSNnWGBeNfIgLxl0MhbF6&#10;cAo51UsxRo8OLG0sAS7RhRwsFT36W8I25MVkAXEaEEi4zrP5XDgeoz4WhAPVGMNt1wKKSKfXRQm3&#10;VCimY1GsAf1xinBaIN5QNJrFAj6ToEfVMbtovqHxh5aOYdmnpxfl0wseRcIkfFmGrGiOC3hdya5S&#10;xYh23HTesSxKdugECOoQpwG+wkHn5vmQp4UrDoDN4xzaljjUOZ1NOLm95l4hnYhSJboZfXC1e0av&#10;NRxZc2cPW9vJvEunwh/auHn7yfc+efDuRxhLRQtFF45SwRg3H8UcnJU84G/IYSvV41evXzx9+uzp&#10;Vy++/ur1q+cnjUugrTmn987BQXQrC48m4qDWFYl0nnkcAkHAImxDNwEUhNntumcWlV48GvNhRow+&#10;UCjiDkQmTiadZCfM560IuZDPW2+3emafSNFC+O/N241Cxi4WT2r12Ngq5lKvutbL819W2ufNTnk4&#10;7gvrBNwwlJ85o+A4oqS0nog/agGDCKdZDkT226JIx9NlySFqtZoLp8aDV2qbf14EfjscQ6p9ZA1N&#10;t+fZedu0EN9gbfbvrYfjcQkWkqmoueFSR2bZ3LyaIqq3vCrVNLJjFXb1yG0FN1iWNzri86UtGVb/&#10;uar3VgXS6l/1N1rGULc+Nf9R7dTfjvtWh9Lf6N3l2x1FYWM02mR5QPVO+rrpgH/9fPRPVke4fjKr&#10;V+rf1XvG6lArQZfrladKzaS1ufojPXtVZIuq3dW762Pp09QmpYolrxITISpj7Ysv5+j8/KvzynM+&#10;B9ZQPBgAkdkau50Gcly0lsBcnR4fEjTpESLatLV5UL9EguoSTeVet7peKm6v7/sW4cHM99WL/5LN&#10;Rm/dfIzZ9r07D9YyhWbtq7p5DGkp4ExFQvFQ3DWajejwYh7YGbRPy28mE5uGl8z1fa3RrN3vwRYa&#10;4EQwmPRz2IymYvhQDfptNJg7rbf+cIjWMi4GLu/U6rGVRC7P6vD0NjZjyXSg17MEJe3NG/WQf75T&#10;nxzRRwMednBrd2i1IiFfOhLrN/v+TJUWXCq+S1s/HMj6HGu05v2hdiQwisX83f6Jw3uZTJProFZN&#10;2g20vKdISVDWBaSAJkUgEKfLt5gmnGhKjs5Y9IDueWxBrjo8WH0GmBEuRkGW6nDSjGWciDm3OsNg&#10;hN2dtY7rBtz+kctho0066CGeNakeB4OBBVSgs5ee/f38+StX43yxdXOwtuMdTrrKFcGZSuLW6G5e&#10;TjK5Imlkr1uLpcBeWa++GZRPRRHqzqP1aDyQWjNFE87nrl6a54eOmR3ZvmW7FtlBn/TPwI4Cm7uw&#10;74bVSdpGa22tGEuSW/kLa/NcZtQ8cRw/ay3mOd40kqCIX4jXODObLprk6x53BKQLAtgMDBfj9MxV&#10;80RfhELFkYnSJKBHHjFGJX7nIoJ0iNRSfsid0sBXGCHZPngUhS3j8KnByJJYofQeZREp7KhayLpP&#10;dPUNOYrQhGYLjIXoVPMcPn/+AhhaYT1TymWZcZ2/fSuWxOJqz5EEMiUgHEpYFgfeQtibkANBL3d5&#10;Y7Hk3/zor9/53ke+7ZzhGP/+09+FF56bN3fLF5eBxSSNU4gTKpfTsofxMBMOraihylQVC/XpRQP4&#10;YveFNpct+CJ5s9K7/+7DB/duduzu0dERNIzbuwf/67/9t7XLU1CziymsMh2yln5lEmlkbSsNEvZ0&#10;nIpxHcbdDhzTwNlNJfL5tcMvvhq6ZlsP7x4fnn31zev6bP7gkx9NqnWIO9RyFF2wJlQ8EpIOUvJ6&#10;iWs0ooR0Dg3PxZ5QADBLEZqI+FqMRxRePlcUl1oAuuyOZr9VPqueHU/Ntn8+9PkjW+l4+dWLbqMZ&#10;iyeEKTMd0QuVWET0E2V0jqwxVKghTMjoMQFCndvjddCHH65v7xS2zhrnqcEsEUg8un/vctoujw3T&#10;F7pb2D7+1e/d69n7+QLAJ5hcUtXJLNPDuAMRcK1VrVk2XCdxl1RwUAEiq7kun1NVAGLAgqVWrWUH&#10;Ev5d4J2CSJVBpJXM51MFdrVSqZRCWRdrrk5X5NmZLTN0H4JfXoSj/ulFZY6fJycgAVbvLN+2NnVw&#10;FrU2p7c+nHrvHpD5mCgyFQpzmuPRBHQSuDMUM0zCZiMLuQm/Zz5UaaT8rlaOXGIPlX3E1V7wbUDm&#10;1ksLVCg1wnEUoptIsciUSB4zpa4vhtciH6L0J6mJldDItXNVl8tx45OPgc1zMvVmIxKLE3/Q81zL&#10;Fgo7B+nSJsoILADEgQDwU/Px1LgZ1xPHRJhStlXplXAWnIy6oWowolEnYl7HmXDxl9uQWgCqLhW4&#10;DSW8+CbJfJjpMDUZ/fUFYAcHYqehQByVrdGkcV6+eH3YOav0L2sAPxzcRLjMwNVE0WfmS8ZQ8Wpe&#10;nF1UzpEQ57Zub288fvjw3oO7t27d8pO8e9wkRGDrmCiiQMM1AT0XjQqoatWt1fsa6TwDglWuopMH&#10;DfvUVHnhETGSUsWV/JN0TGn2oaPDhIBaHj4m00CUweIz+OMijaJ2c4WjRVkD/w01f9S4QXU/5I9m&#10;kKq6R82SJH/ghqqbp3GCy1xC3Tf5V6ayWh1VV/ByX2WCqRpkfmtoi04fi1m5V/BQsGXw2cJSbwsQ&#10;QhtTymxyQRVtjzeL7777r7rP69V++eKrp59/8eXvPvvl2s7WXurgnR88+fh7P07kdgOFVHgRPj89&#10;ixTCQZo7C6RoY0EGLw4jtrsxQR+rfYFxD2hKGaMQjrAeYEyFSbs3GC0WZv3RtIc7nqIIuhwB0fJV&#10;jSBJgNQHV8BsWZQK2yD1rKqU1VKWq6Fm0fJo6ZpQOkr3SgVYbWLUwjCe9xtNGJrxKFFf8VqeS6U1&#10;I2MBfyGLUie0rwZMFbx4o8Fy9ZyigWjOaZDcw2GlK7YWow+SnEf8mFyQzNDfYBehL8NBeIgoapkE&#10;wjYFvCzpkcsLfI+ySg0wocwq7imRQVaE3HZONhWOBfIpgPbckpIrZK9FL46Ps+hsiI4RfUqZOlH1&#10;a28jbigNF+6pDJpVckxjha4FNQiAaaG1KcFSrg7hUspiv58CkTwMTGw0HqcQFN+oQCCdTA0Mg3Zb&#10;r9tu1ut4EKeTyYFh4ZlAmTg1BzSJsFiGYofTx2gya/R7i8GEWWTUz/SMTyn4Zkld5fFmaC5KqPLW&#10;CmjOiUnLzUExT0RHaMVC9DfBDCoU2For7Gaj6WiomIzhjR5BaXVIriBseopEshUQ2th+xlMFdBqS&#10;+eJl7XwAeWXhEMFfNVuntcPF6Pa6dH5ZomwxgJWpVKRb4A9QnJ7U2l1eg+opmdRgcFmvVRvNXg9N&#10;zqHZ7xDVC7lsLpuhukYslL+EOyhTRjIPwbfgfiFaApI+ult9hF66kBpAYiBdnUimba72CFFSgY8r&#10;GqqbUs7sU77NeIjpxgBogRVAwEW/OBSNpFIpQpB0E8GujYZUUXyISAzsrrsJWLLTJOHk0SC1wxK1&#10;h2syUQONnuJmdmNv986jBx98fPvxu+ube4Cy8B1iDmnhVVw1eie10+ev3754fXp8enT85s3x2zdH&#10;b4/Pjy8al6h+9af2iCbAwpHFiYvdzu9Z39rgovVMMxSNpRNJGHtsK8lMDuEN3LCBzkvUo8MgNFa5&#10;jzwqmeJGMJSwxWeFPV9sJxkVUuGjVyG4Yoczl9scusx+u/3B+z88NwGCOtajCWdx84vL06pVO21/&#10;Xe0+63RORr1ueOEthFLsYDzPCsitNx563oKqB9N1vUTRlYn+WiEVdZ5xVV9J11ZWvtSFavdUGnVO&#10;T5BniWZsg9thcP/tcHiyk/HHYsIgl3xPjNhVW03N4GXvvyYNt9yJlfzMquJaZWCr0k4nZNd/fgU6&#10;UNvVqgrSedzV1/UPtTrC9Resjnn9yNffaHVkjY1R+9CfEfNWv6hP4/qX/if9oVa7mewL/6xu/LNz&#10;/vMX648g+bSSobv+xc9Vy1YOvvy5SrD1l8ahqdYTTBOyLxgiAt7jdtRqr00LJ7t4rrDDXnZ8+JqB&#10;Gv20vmHlslmUe03DIFgl4kkiTbN+EYkyb7E9fvJAI57wNxuN46OTvpgiv06l8e6Dy8YT7jw6+ur4&#10;9BeNzmQz+718cv2yVkmndw2753Sb3das1b9gP0hlQ94AHd/Bwt2h8+SYxmr1pifoKm1mwS72uk3w&#10;RDBH6p3Kzd0b66U7U3JmH/MbJIrx916rlJuu4Ax7QPc0FfHdevO8WaA74566fePsVg5X9A5NUctq&#10;IZQ5xfgmEXTl7PnxyEBQgWZUmxb50OD8e+NJw2wzb+oMWFjdSS6z3ulUAOlUL/qzRYyu8Qw5q8AY&#10;HhCtSFjV82liNArjyY4PAm0vvzvnXKSR1qTsS8d3EN5q98r2tMeWEkkksLhjIkfTDO/l2TAzG/uT&#10;qYA5QHTZ2byITR3NeNq8OKZtzzjLS7QadL2tRjuZ8rXrgadf2n6w1WQp/o162TkwxvsP6NbdRmLZ&#10;6ywdPouzq+zeCjSbtK5j3OK+6Uf7dOsGQMJFJucx2iBsh3BB3H4TsAi3HWpCMJA0WzCy+jTcps4G&#10;WQW1z2wQctrbeSpiOmPuHjOIyYirxNYEWcUHj7HfSxtGCy0VdhnnZBMH1Eb/l/FcmxJmukCUNUqp&#10;CViYwYlyF8Tn9I3I1zsXQOnYaYHaMPQSdQ4labR67PX3akUsuyrXH34iD5IUemaidjeZg/3piy8p&#10;Ybb31ot0rCeTs7dHpJjszjz9VELS7JBERTIyLrlQmBJ48+z309HPvvzq1VfPEi7vBwe3Ht+540iE&#10;Lz3j2MJ5Ur4IumaFELPhMbrhwCi9Qk7X3Rwt9riMKqyvAfLXqbRtjmYZOiJ3/vbf/u0Xr77C4HFz&#10;f2M9XwBUQ0f766dfj0bmLtBnP10PHQfUOEjFPDms4F1ZpW7cM/BBpptKE3tozsxsKrOzefrq9XG7&#10;dvej95yDefXk0ukP37v/5MWXX4AJkpkelAd2VeoRoYLJESUluYrM6jKqE4YOgNA6KRZvjD4eHjAC&#10;pGKUJnJemAFgeIS2C6ZPncvyyYtnl5XGzOxWYepyk5j/ChqOE5YDy81ixCHtf4WAcwHAhmXiZywG&#10;dwKUaM+cOfZu7hR3mv36rN399I9fpGjnh13/4pMfpXf38+Hkr3/1s3nYtxMMR0ZD9kHSkgm6JAx3&#10;gCQKnVaqHI4vhYWUx5JiqvEKeSKFvyh46eEJmwLFQa1tRVOBHUTIZYACHXgyzK3fP7gHhQed28Gg&#10;T/eIYaCAEqlTMJrsjREnIIz03751i28z78SvLe/vqrzSkZmJKeoQ0FpCD24HXWHL5wmi0JjJ7K/v&#10;SOoTDGNLzTEHY1tl/8LkUw1FuUxL1K/aioQOpduLV01GCcEOB4ZYYlCgQHQqk1zYY+Zflkx6BKwh&#10;ymi6L6m2VnZ97RmiVojKsaWCYHAyd2BfjNIuapYJTKEXJEd0dp0Iw0RT6fXd3Y3dnVQ+D3MGMYTe&#10;cIDqh4KOUTLNxQ5C4MQLVqaQddTMfLkNKWQjy03sxa+2Etmyr3qg2tEDszJyPJ5FlgvjXN4aYAm5&#10;LtIXxI8o3QEeNJCgl5dPv/mqW6kAD6ABDxKMyhe5wp5pxBkEy0+8TJN63S7kHTphqM5js3lwYy+V&#10;SVK+tTvEfxMsRDIWJTviHAQsrlT0xY4PaL5cHmWVqba91cRVPpJiyWpoonI9XiKP/E64ylL/y9KW&#10;+bkTPQaHD8Y72BT0RsSNm+PpDZNnRPpYShVcshf5fuksqYyS1ZJWVErVgVI2mnyjCgr5N5UgLQdl&#10;avHr1q3ajxUWVK0mEkLEKUUX44puQ6eDlzEJFLS1whurbEhjQx2uO/v7Gx88++mfus5mCpQ+FXlo&#10;vrG3/3f/z7//j//wvyyGi8LWzVvv396KFzkd8m5M45gUFaJZV8+cBKe+eNTRAshPkOdRoLcpAYkH&#10;kptJXYx6Zzifm9R7M9siSrHoRx5ncMJ0XB4/deKyRlUUkya6ErNT5aFmRap5qBYO5cVy8UV4T+6C&#10;ey+dEEU6ZUXFLxCycVAAVEBcZ58J8CghYgFoMRCo2YPWZV3Ixy4H0uJbWxu9kbnAGEb5LNtTtImn&#10;IYd7DR36WGyECR5qSgOT6Tx9Kd6UYCE6z0h3ArQf2spjjemf3xiQtYCQF/UUboxO4fQ0QK1Sxtn+&#10;ZC6biMMXQ1HSV1xbOxt0XE0TUCyXUiTGlEqSjPI5NwFeigwOEYOZHmBIjiBtEhkryy6nszyZ8KpQ&#10;SkGYTsTxe80V83DSeLoY1nF7qpeVfqvV6bRzuRxd+XazOQLHANWXu9Xr4erOQNqdRKXNRYNEil52&#10;KKDzPM+ihAIKFLlbtRTEPwhULKaJWLLJ9IS1IfneYJDEf87t3CpkNkpZyDU5AF5eTxBqLJLr0gxh&#10;5EtNMRcRAC+AGH8KyA04VayiKPBc4WZvnlxbO2kcs+5h39FsG5kmVSVSJfEYI0aniXwXTSX6Z2Ca&#10;qXuddPHRbp+Y9gCcQDaVFJEewhw0A0FaIgpBPdZBgbNUyFMEUgSAzEwkIjwWyE/EkXYJwO7gKQGi&#10;Fs7mMshCUGpnc4WAOwD/k0UAwNxAJZQbjCMCjbowbguhwWBUr7dQemgP0HPy0LPnCmA6ImYVHYO3&#10;TkVkpk3SLkFE7e7YIbWM/kmb8rBbymfZrWeBkDdb3Lz76N77H917/4cP3/14DZflYIJpPTi3xkW9&#10;elp5+ezFyevDy5Pzy3L14qxcqVwAe4cg1J+OALLSBYAzyY0mVrFD0dnxsRmB6mnXjIGxHs+s5Yvw&#10;/1h0CwnHlHlJrCwS6cxgOOQpweOFJnooiLcHjl5AqlD9oV1AVoLpbVB4iYzVBr2e0cUQArIDFq7e&#10;0XQQ9YHu9TS6B7ubh0DNjIF/PI1tP8b32RqXp67mYGwgkdFqXXbNSwG7eKhINe+AoMcboNfDdVoO&#10;2VaVkt4DeM3V8Eh38FVOI1Tg5Zf8ZPm8S0hEsTuEbFzYCWZ5iETrBLFc31YmkcDUQyFPdCGnJ4Gq&#10;iFKxWv3Rwpf6e01/l66NSpr09xIK/7yiW1VZughcFVerDWxVSeoCbPWC6z/XB1lVmKs0VL9GH1b/&#10;7qro+jZVXeZ2y9JO//yfF6vXT2x1nvqY+rD6hK9nwPqspA159b5yuVZF49UPV590eT+U7KIu/HSb&#10;Wx9HRJOlCJTmCaEG+zb+i+BHN4GiBfxnJJonfDY6R7bZjgdT+MT5Akyjg/XGJewjfj+C6tgM2wDn&#10;/QfvWPaiXu/h2k4Ab3e7PPB0o0O+2c7WVreHwK7z+fFn5hRTcxphuXziVjFbFH3WgKfSOa43z/od&#10;K5xIswTN4RnNyIAvyzyBocUYgZhgCiq61wuSX4yL1taL1KXjxTDiDWOoTpyezmghMdwWGkOjc0lv&#10;2ewOrSblQsYyAHO6F/6mL9YH50LPEc1B9PzyxTCWde0OymKeZGCtUTVdHhNlzoWbTwn5V+QgEN0g&#10;G5vAjWtPEdWCWQC9Gi8etigEuVD7Q0Ybpwt4bsjhTMZSlTi9EyRJaQ8G/HHkS9rtuW0Fh31o9DXb&#10;cTqY9yTtBrLnHiL4xcSF6Qmttvolig++IYrqdj8eT0381b37i3YtEI1H1/c8eCUmcliRg9+JYrfB&#10;NkXJzfvidTMe9aH0R2JAgra5Zd5Ap95AmWe8u1/Ir2XevroI+PM+xxaqFt5QHUf7VBZkwQhTrFRh&#10;CGux1RjSrMMQgpkZMgEV44xfD6UWa+vs9fF+J2AaKEWT2zWcPtnmfJ48PbJQbMAHJ1eU9NiLQ3xx&#10;NO5i9IMyDeCahYtHZYOevc8XhqfG1E5N7tnXaRD0fd6YcxGUwYl0UpVPMaZVIke/5ASqmmK5uBSF&#10;XsuaiI6ismcXOg2zLNY9vsIga0g5gdt8+eVXdFGZG0QCYbtrXJ6X6fYqvJZoilKCwnkneCjOJ3oZ&#10;TkznH733bmqjtHdzv9E3vvjd76tfvghNFx/9+Af3PnpvLZq8uKwNWrWcj97/bADWiGnJAlyEqtiW&#10;qHVJ2fRSiiXDZEA4KQR3byZKN/7wqz+MfIsbN7e/+tWvGiflO+8/eXD3Pu1gWJTb4RCYEjp36heF&#10;RSMTTklXZamLNDeTQJJjD56r9BH8NjPVQu79jz/Zzq6lN0rxQuHVH7968/olMkq37t/5zS9/2zHa&#10;8UggGQrNgKDCaAIyJ8BCOZyGavBGcv3kyi3AqypNRbmqdBv5I7hFJM0wlEP3c4bsCyxg4EL02wF2&#10;eu127/LkLQMuiCMIEcjLVKdcsgvp+ssWLzdOVSRscy7KPPBHixE3Foyn5/b9g/W97rDNDOXS7IfG&#10;8//t//3/aD59k906+PCdDxFCymezGTRc6rUpupSCgkFQ3TFhsap+oEAUpPSR6yyzBacTpUlptSt/&#10;blJqZSYirHKGuo2OHUuHtqPg+ng+qAdmjrXt/b1bXQvRhAAPH+1RpIPYG9PZTCyeDE2cI0B7i1H3&#10;9RsYOCpJFIeF5YBtyX27qnnUXLZjT9OPH3mG1IOkXD7sf8MOf280DgFrQp59cxN1tbHDY0080rRV&#10;N1TJY0u6ruAky/1LlXNq35QPITsa0VczCBTXTmwaeK1wLuRqC4VJFzO8WLRJhK2kNlydUmrJFvUE&#10;Bet1u1qtn54OrH44FkHiRDhsTG5IfqAj97FndUQzmcL2TnJjM17aAHXGHHnMAFIuKlL2MnWSSQ/Z&#10;rN7V1H7L3ZbxqRhNqMJqRd9V3/NFjYAFODelPyDdoQsPwNiHbiCqmnwgkhVBn3IeopNPg96BUt+w&#10;Va8cvaocvjFrNUQRIx5P0usjepg4zA4GHFeA3oIUkwa9V5oDjkQ6ubO3c+vWQbFANBx1mjXeVO3F&#10;Qp5UlZTe7kWiZ5UDrDZTPRhnRQj78UqvUuiks1kiTBroJz8cgb8yjGFf5CfIqHzBKA0DF4lWIAw0&#10;ZAo6xePDCkkqTiUVIwMuPcVX/6cil0pTdP9FQ2ykIyPVkZqeK7ChRjxIkaRumyqTtM2CEEuV1hHU&#10;HghBAlBUIYIcT2bK8zn8KeZOwuOANSyZj6zwTreX/P4Hd0sff/q//+zt8DW6/x3nyJl0v3//k87b&#10;tmNxefby61/85tOGXb2dvxGOp9+996S4W0ons0HLfX5y4meuharbJLqBnjymRtgN0R1hQyPwiwHM&#10;xBlPedLx0UWLoAp2jJCBX3nYxiboquksj6JCEKsHW8HFFdBjmabwz1ICC4pZgZLUXZN2ifvORpbb&#10;IaI3DJiQPaObKBWzRBbKPyEHM6+m4AYODjdrOt8srUdSSTIInLhrRmPY7NAmZSHDq5O4OfPk8XqM&#10;x0bi34vvQhfmGPMx3lTgrdQkVJxu78S2gCqKE5EvIEUgLTQFB6d0k1ijikBOnemeKH+4fDEgaxBb&#10;RuOWZezEsqeh6fyopvRZpdgmIELp4yZBNOe3wDrKMmabEa2FCZGCm0h6RcoOe4Gti40K3mAylURa&#10;BdeUubJO5yNj54fJ5hASHYKXaB9LsjxiKHp0fIj0C5dzaFG7+m9ubW+V1utAocIBMDnDLnmPp250&#10;8bphl4TC5WWDDaCahr+GQ2CwpgVolyKK/hyFLh8TvCyalvf2tiDAbebzUfQZ+yabeYCwPRgygMPc&#10;glYMTSFrMMSxzsBBuWu5rD6YIbz8mLX1G1bXcmDgWLNqzr7VbTVyqST477VsKg1AApN4vyu7fTOV&#10;zgi00uXu9CzyShJGfyRGmRHCRiqVwOzOH0TFCq5geg1/qngokwLkGwH9I4+ecH7p9yFJD6sCTTxx&#10;VCUGgUmj74bODdxv6klmub12b9ixhFmBWAvw4SG6BVFujWGAMsDdCLuqaDqXG02lZ8zHjISDQhxm&#10;8MsbEb59KPdAoMALOM5kg30aNwg69xVr3ms2ITGubW69/5O/fvgXP06t78x9IdOaN+rdp18++/rZ&#10;S2Col2cXzYt6t9qaGX2Y4YZj2mCK4J5gVkhygqwVjwVrXQgDwnsUbgFVINJnY69rLRKPFnDZmk4r&#10;rWyu6C5k8CKM8gsYS2J5wkgwSJLqYhiYTqXxuCB8gKM3Oi3L7LGlA4zhmjjCCRqobAnMONFOBUUD&#10;I4lna+ifpicJQLyV7vGD9XWvIzF0ue+W0rs7H3RrJ9XaG5fPQS9z5J41Rzx2h71yk94p4YTBKxcN&#10;3RlANTBzaZzoFbusJa4KEoFYqTinAp8qQtRLFMRr+bVqE/LKCb0ccdlC9NAx6Xl6gzk6PI9uHmC1&#10;qEKc0H606ZOAqYXBK7mFroL0yFHeSLiCuvu5rLtWBdISXHXtLPVpX4dNakSZriklQF9NGvX3+u/v&#10;lFvXf66PvaoS9enpM1mlrfpsBYpMMqe+VLBbZoqrN7p+PfW/rr5WW9fq4Ktv9Lktz1B94NXH178l&#10;5391tO9UkisfH72t63OTyyE+UiLYzK9SjgwQGe4b9pCFM8mKGGWaZffV898eHv8efyqfI4GxOg2Z&#10;Tq8NIy6aiObXSsX17Ux2DRS2x51ZzNOFtdtb27f7Q/JIT5L+Uoj5EqgRfziCD+atw+rTsQuD5js3&#10;bzw+O35aOa0SJYzZK4ffZlQTj0+KhfdGk44xfJ3OpQLurVqlPp32kFMKRUs47/l8YyjDSFsRURu9&#10;9syz6F3WTo4aUKajceq+2gSUyNicOTs2lcrCDjl9/RYmBNNI0pfIJU/KLad9KZ60+M95THfA9ARG&#10;lKBkKoEhfm6dUJztwnN+VhHQBOIObC1u7HAi6TxTQL81aRdLe9VGY+qsR+N0aYX8QuLK3CEUjpg4&#10;C7tH0Qwa6G1qDaiSIM6I/1TTzkXOGj6fu8f4YODMMnH0cOchQ2vVUGyOZorOdNZrdAFlZxjDoJOe&#10;32jltmKwUxaL9KtvTHtqlc+msexwczvh8nU84R72YfbAjSvrzFHNFMdpUK9Nx2n1qz4GMceLWHQt&#10;kRsMF2/9sYHVgYPnjOZrgOKJFmDkBp0kOKhQDBcKrFPZS50QKGJxn2H2ptN+qIh2sjtZWEB3tLqZ&#10;UBwzqNjlGRO/bjw7jqQW0RQKJF0vENdFdGzcKGy3cfHtXObs8bE/8Wpi7hXi/7XRG3jmG6aJsyla&#10;iW1Ep1wexMNEEDEAM9OZBh0KGVweubk5d/S8AZpc+PnJQ6pwT/Kl15TirErSJLWiBAZ4YdJ8J1US&#10;jWOnC7Uwyn5qwecvXlLZlDZLiWiUO1c7L8PuYctgM6aVRklDamH1TXZ1wPZwkACwhGLRgD33Lzy7&#10;jx4E9kv9mOuXv/nVq3/49KAyDz/a++jj76f8nubRMyBtHn+YFAbZfknjZKFJdNLnqNejNQKQ7DPN&#10;0bxQSm7sv/jq1TToKK3nION8+ds/fP7meS6TQ/e7sJYel88CcMcUqlSKQL0Ur+IXB0S8HNk9qgg8&#10;UWnzDc35qFCYdCa//Pd/X9rbefjxBzzrGFmeW40b79x+9tlzKB2FdCwVDSH9TZ5I9xzwNGmI1FCK&#10;ES1nKcmM9OotzC3DkocobCh/ZkjBh1xgz3rIAVCy4KBFjwasHOkfY8kYp7aAJRvo0zmczGIxOJM9&#10;OrIUJboIFIMtNergyjC9WWDsQONePCRdJh4tN++up4qV9kWwN6gPQVZHvi4/v3x1NAvHx5V2+fWL&#10;u+8+8TMxbNaloFONP0FVYUCntUpUCq09xVdFoOJbSU0oJC3JmkWTBvHeZREYCfJv0NsFkL++u717&#10;0Oi2sWUORiOIEfRRy7MHzU4bWlNkQQMrCkGt9/a1g6cI8LZ82FXTU8f2JYp+7JjA0OxPHGvvvuOD&#10;ngZoaCEyflh0NECGB4NTZpyZAtx/xAHANS7aF6pTpwCHylZXupXSlRdWoH5olo+OSuPFK1yGENJ7&#10;F9F2kZ4UZC+3Sh44QYTqCoEOslQLOm7L9Vp2D1TZQZqBP2cQR6tBowGy8mxQ6wQHszVXeBiYkRbC&#10;BUTExiJKok2BHl+muHVjK1HIBCNow0OTIj+ckD9Eg2G6KpqgJgNG5SEsyH/lNsi5Cwfvqo0ouTP/&#10;CZuJaYdawQLdpECBYYd1myqUlksGdCGCSDxjfjcdiyDi8+CWyZPNvtlomNWacXE5UFC1UICRoYO8&#10;1+zTffCB2ILuVKki/1clddvd23n8+NHDe3fu3b1tWOC0RK7fpr8vJgDSNlDqQdcE6q52fDkNptxX&#10;0UQSM/W5hAiGFwI6+SOhU4XcDohODNxIRLsDJpncReqAgCMQQEdvzgKBNc68QWbHCta4bEdLc0qj&#10;A2Q5qFJP9lb1JctD4xokeMnjq1tbXCQZPKlBmWQ4BASZIErfoGP2GGPIhs6TLDxmpJWFaMoQiPmq&#10;uJhIz1xLnTjCyHQ/uF3w7X7297+u++vufvtybgVKkfv59/7w97/1eCqFqDteSKfWExlP7vd/fNEu&#10;NyYhdyGZDQ3cXNXsZmbQ6Z+8KNfMdh9oSjSWKxTZsKM4k80h9w48iSREiMl5Q8GbKTTmk5A3NHQO&#10;pOxdFnVXIrK6v6wb2VLyXeWBKjVS3Xy5BssgP3Pf2yza+OOGgjIlHCP9TwMKRrR6HVFBVPTVpHE6&#10;SSTXz4fWoo+Q8OyzP31+M7PmTkcvzsvEOg+swLlLEPkuVzxONwEyXnQR9DKNtto97BdADSAcwy3x&#10;+gJkkWLYwHlKK4v+lEQ7ofUhEqNGoIBQlZg1kyix3GEdpmLBUjHTyPpqr86DrVF2f/NF/aQUYprk&#10;pjPo96AgLQ6P1F2iTITXJ131MSqrcijmP8TcBLY0a+l0Pr1WKmRyyLrBsRkBYaGgalfPOUE+63QM&#10;o29ITxj0qjAPZgTGS5rPnpl4VMRjJB0BHw14Y/70+evFaJwNBKxe10TxwOyLPoIi9nD9sGdg1scI&#10;eY7LMlTq2SiUCEbTLPIptPSoxxEDaeV34M6eTwQZorngAjZrDKEQH8kCMgxMoWD2xouKNR64fD0k&#10;UIf0/xw9hw2eftSlTz2Gy+fwzevNuoWOw9h4/OAeGpqljYIvzNhWPLsTAOVnvrcvkRMcoEKWy6W5&#10;jZSUXJhcGDktQEPmRi6FeXzQOUdnMx0Ng3xFexxAPEUxTw77NzoPsUiSTimStfPpkChKEtDu9quN&#10;bqtr1xogQ9n0CbpREIs422AFhC4YDtdkf4xD4S9ReOOi4fA5650mO9R6MVnKJcGzUjAx84wGwsjD&#10;DY0RkYkIK/M6YMDxXG731sE7H2z9y/8Wnd2RIxhLlby+WPm89vbV0atv3p68/bp8enJ5eS4DE9U/&#10;w43FnNnMDiCOCiscCihuu0BSgY2LyiIGmMqDVO1wLBf5I1LF3ka3M6Fn6PCdtxr9cf/WxnrYPe0u&#10;MLz0Rt1OxByAY8W2cnC2Rl0bxC/DZTDZDo8XpVx0K8ZGP0U/yxNkMEOhPpy54tFk0Ilh8yDtmeay&#10;6fNaJXZjp28gedi98727X1+8mbSmDqNshJMtfIP653hfeDD1jcLijY691ln38O3l07ZVRogHgm4A&#10;E5lJUOyZ2QZYMR6yJlYojzvek64ZSIerOkpnA7xO+MHiYcyFF+yE7GQSAKQ+xFED7Vp74UJN9tWL&#10;51gc7u9k127kkYSTImomUliKfc02I+3ToA+p2mXttyq3dN0jw3aR31y62wui4xpGZRV2dWLFlVeo&#10;KJ1JSmdKfy8GkhxGa19fVZX8y6o+1KmZrrJWuSkH0D/XIUyit4wopHushapVf++qO3s1nlxVXJzP&#10;yq9vVRleJYDfFnXXP6+wFXQ0vSrz1DXQYKzlZ7n6dPKT1Tnr39KHUik1U4hVRiLCDlpxB1c9x6zl&#10;WyAugstn7HnljxMe55EzzoTcH+ziRB6cN7uVYCC8u3mTB/C9B4+efv5lIbP27uMPm5f9bGytEFmr&#10;HVUR57g4OcHCCBkU3xx53Nz+jbuXl4jDN1w+s9Z93Z9emGZ5u3Bj3FtEfY5i4UF//AI6ViH7pNs/&#10;H46fB9xj53gRCM0R9Qst9gFHDYZvIDsYg0UsHe53bV8AZQHyeVAF0EJmQXfa1d8ZLVre+Z1cplir&#10;HyJQmUgWgXpUa9PW19352B3LhhFJe33cCSecqQIgu14sg3bmpmNWqNaaSIYmsVkfzhDP7Q378bwf&#10;eVKXAx/WS+SimEk4AkfNJlYQwPV9yE8GAO+jUID5KtpYkFzGJtMz8b91OpBI3b+5aQxqi9HueFzd&#10;vw0AfuB2JHsNn9Ht4TLjj48mfZwQcJHnAWGk6YOFNBulYr5IqYgFM7POMZVbq9MyrUk8E9vbHIai&#10;M7MXG00S0HupOZpvMd2Y4j3D7R50XQjKBGMtomKrcv+icQGMq3YhMs8eCvXZOSHQYTNTrQVCIKY6&#10;MrFwlROJBYBbmlMuj03kjWaZXIFowaIG518rksTb0Ae3zTbGaYwep675yG33B/lMCmeLQX99PKVB&#10;MEgkKP9BCjg6ndHEVY54M70aE7L4oM/sZRwKO+BHRkOx1qAcSY89sTf27HwK29Hfc/r7i2kpOE9w&#10;nNECoCq0KQx3yLjIi9ESkHE0T6W4AonuMro+Wv1dodNVQ1YRBWUJUw76hmK3y8AHouEXP/8nPBAv&#10;6k1u+d17e5F4BBkzwrovFCSsiIeT08njxMokuAieEKFsasL59PL02Gi2AThFppMbycxBaWtrf8+M&#10;eP6x+uLpz349vSz7zI4HusMIFBYKN3M8I3m8JavVjX/VvdFITp8/FBl5QBAH7mODffc3r14AWr7z&#10;4GarfQIqJIupvT/yH/5v/7PT6qz78aNDQUV7CIgVjgqT0iNXMhIAl2x7Oop7QKRKUw4ta+fOAZa3&#10;v/n5T59/9cVOJuNs9++8++7jT36YDWR/84c/9ka9J6VSFFwvUCXIacbAEQ8B/OG3QecJxJSryXt5&#10;fWT/uMWKjxK7JIp/iIgGvTjrgphiHi/a2oOpC1cnqUaQDEHNWqYAdEjFCg83WQbx4hssApJyF8RB&#10;HUCmyJHCl2NCRd1gB+Mxp511jjFc6LqjO/cfx29v9/3Odqs9qDUS5viLZ8/hrK+9d+APO/9f//F/&#10;hQOY6vVcSLDikNinm+mj2PLNcbwU4I8Cokj1xEMvwoxS/XiB5NIxYvxH5US3mJsAYKxlWGjbb6Ob&#10;5p/7Hdg/eE/tYfLh99eTcN1HXGJ6vtFQmCZ7JBYFTYbLlsB1rKZvNpicvDGb5zD5Il6w06TpAlsj&#10;arKDCX5KP4F96LPhZxH//u2Hd/dvhbMJ9oAgHR1wYOC8CATTeSrCUrKFq5pKkJyZna4HnxeUZ8gP&#10;xYQWiCg7BbJISKcEpR5A7IaFOrSRmMNXQjkxcBdEZBVNLIhCkoFKhi17qwyLVD6M/CT5rhvqBjMl&#10;rXjLiaohEvVM1AWDle72iPoqiNJDu26gu/j62aBroNsj4gdB3KpRImdDgArqm6h6Pba2tnb7TnJr&#10;G5gHzBzcWiJujiOiNCIiz4qZTYVDi3IsV57n3+NlrQIM4NkAlMQrp31rBmONtrGQ1bh0yh5DVgfH&#10;EXNeAW+j0IOJBLha/A9FaVMefVny4tE39SC/Z/Wah4fDamXa7cASwfAQ0dH+cHxRa0zbTQ7MQum2&#10;WmdHx62LMphjfJ4310vIZ6wVMgAncRnpYDEg7m6a/CfvKMYYXEOlhCTKNQvimiAQ6MyRrwn+wMEE&#10;fTBlnwMHB08s6gPPNiJXmdqw40Iga+dkVzIgR2cDkQfq3bk76E0k+4x8yReAxTNx4VAL2Hou+na4&#10;IADYBMXK7SIz4uOCGpm5IL1zBhLIuKdqaqnaAGpmxFNGeYf7pmQTsru7TAKElprkOrPnScLjgcgQ&#10;E+cB6bULkluOLX+T1DRd/c1/+f292ZPwTVS3h82+0250XAfZ274Hl3/83SBgXdpIe1XDPzy4P7l7&#10;3vvaGTA7FzXLaHe/+cOAdH73TuzEcJgnnnl7anTMegtICtc7nEwX9m9m927OvAnXedMzHkyAzTHx&#10;Qi9iPO97bbQ5xEQQ7JjuQDMbUIhOOn4yaEEfSEaYWm9dYQeWXEipkdXU1OW+mYcywZSIrooDLjEt&#10;XpKRVQ6kspjlYAFw80n1FJ5ZIhvLpeKP7hyMPNPK2bGY6TBIAwkEy451iCMvmG/8aXGsZYrcx5WS&#10;Ukwc+Tgw/EDIz9QSxAKB2spsVuo3Bmcihy9zBkGicx90O5/HCJlPPAz3N3bdsUg8HM/SM90uTsbD&#10;evkcEDfCjYRLvtFKqmxafZ4UnBLgUKfSWfywtrYLpVIsQb2FTNmki05ysw1QkJ0JVCZ3l6KHup/F&#10;DNet10VuoMfiJwqIBbiIuyAfKuZ1XMCBPUSJD9MFDBwjQR8AVQp0ErkA8nMzSiAGTSxsqOPofEzw&#10;Rwphlu73PdjdXc9ncdzDxBeEyVomGQn5eWSTfvGKkLG4uiZojfcAhvPppeMmWlgyiyOIMI6kNJ0t&#10;EEhRSBWANYKZZcgWiqe2btz48fc+2N3Y5lPwAIi8DYbI46ll2A0EW7j4QMOR8eRy2yMeDByHIRcW&#10;8/lkDCcJHM4NAK3Ir59dVIVIrgy7BT8aibAgKRl5K0a13V6/0e3V22bLGGAW7wF5EI120TXxupH0&#10;RK4Ge84o/s7ULcBgcB70iKIREz9g9mwbIxJZuODQ+bjRLieCEwh2UkKet9tUsSfEznQ6urtbuPvg&#10;9kfff/LJj7bvPYhkC0flC+51FGyNx3V4fgoam6edWbVg95H24ZlW03m9CXGveIKV/4dg/gFIMQNg&#10;AMuxuZfSlFLDIl4sMBYWMLSh8SiOurxgPYiYLjwnufLbezcGiCeqUzXohYaDw0pnv7g5w6nLAX5e&#10;mCm8L5BpBi8onoFeoOVpj0xyUMDD9DPo1BI36/2+czRE9gkgLN0fNlAE/aPRZKvRKyajrnTCdozM&#10;Vm3Ubw0BmLkB1EZh/6DbCFXAntgtduxeF6U2N+JbSm2fHY4igl4nC8PGEphIqLXnrqZhsmEoUIoQ&#10;fxWyXZUouvmphFykFKQf5j49rlBUFYt5l8+N0qlvBomCDR0iMq/SmE8xidDHVx3Eb4ux1U/08E3/&#10;p652VDa2/LpeNa1+5XoRxes0MFKfv0otddtzWThd/2j657o4XL1Av/uyD7cqhtUL9Enot9O/oo+g&#10;/9a/uPq6/qar8/nOyehTXf2i/lddIa/eSF8QvlZF46rIXF0NOrmAfHmBgGJoT4H3DfgZiUCIT5C+&#10;2Iujk9MQ3cF0IexO1mqwxSUi7e7cCHrj2XQJdydW22d/xP0MPHYKaZ/LygUSEQALz89OgjHGKpG9&#10;vT0sIxhop2m+IOAZcNF+YfACWKvdthqtkd+TJGJlMiXgcNNZPUnR5Uyj0kfAsC13rYwEbgSfGAmN&#10;A1xLJ0BUstn10yNr2BfxeVEBmS6KxYzLPe60zSBSc+Hg2dl5q3W8cwP14uRiEY9Gis9fvOhVrUIh&#10;5/HPmAwSnBIZlmeNeeIUrcVaZThu1pvl4yN7NoEaXGQ9wkk8uLkXjGAsiCNe3bRM+DVuV8owRjTg&#10;6KAhmoEnHmj3xQxGvaPZqvfaIwSDyTEgPoOPNa0ugzUaKDgiknwPTe+gF8LHLxAISyfaS3cZvW8b&#10;v0NQlOVyn5QJxzLxqHWNkP0kzPtCRBmASAKPLB+K01U6g1Owu1MLTKfttU0PTj3zAJDvxdhcr53C&#10;njFjKbrr6WqthjNhozFPpCOJgkX7rtagpGS5eYLpFkZ6gwEp2BAWHkXayHYEfPlAFKtDBKXmnQZl&#10;7TSZFpWoasWGTOicJOhTpXNuq5Mrvy5hjDqYvurYX4Iz9y4KJDkD09vtwBqKJTI+R//m3L43NAnt&#10;7H4hNsGF/7U79o10wN3BxSThHu+5p9vsJPCSAPaDC3F6G+isgpUBbS5BQiogpZSw0liCrQYWEQAI&#10;utOAXAQlKIIhikMiLXBQa0PGTHTvSRwB4oB28fmfHR+hD3NnZycm5hXuVDxxcLCP5yo5LOJclO4g&#10;HKRJJQLRxDPCuQQm9leU6Fv1WqfVlF5zJLK9Xrx3cCMYjTbqlePDVzCVOBGZLjicUE3IRFdxQKmD&#10;LpGrQCDj/mB7YDm3N+/tP/bF43u7GzBj33z1RfOyHsxlbu3tn58fgRZmvA7OE3U1NbTX4g6yRlXU&#10;VCgoJ8jhacSDPM3C43eObddkfacwdb09P+1n/De//87P/93f/e6nP6OuPFhfv7G7n0tHXL3GeiLW&#10;n1goOq2l813bZOoj50m6qUnCkliKwCnjRYbdQXcAtQnenWIAZyXkawnC/AM8LnQOaCezx4vYn6Ci&#10;JO5pHIEOZ7L1CcBHoT6kkS7UKL4VuBY0B5x0JwMarz2370W7n1zf/eDJ+7cL6zMIOF732cn5L55/&#10;Sf/94XvvRHqT5ovj3MHmOnnj0MR+3e9BusU3XkyDlAUiYiqV8bKNpQDB/IBcj22UD6KEMgWuxQ/l&#10;ORkMcaoppiOIAvlhyXg8rekkevvxw/0bnCdtb8IlHwHnKFoD/CcPycgai71SrzU4fOPn4/t9Vneg&#10;9OS0xooq9qnM5YGbC2DKdjTDoezG9ttnr8dux97W9lphzTIxX3GA8uL4ALUo/XhMyTGmp2/p0UMx&#10;pJDT9g4CY1YDbS6kVNEyF5cCD4CS2In7xHRKKj7UFKQ28JL9MBHRHT+NJpXpitpL5Y+GmF5tfHon&#10;5taQsbBMoNjpPUtR66X4QPoVR9bK6anZ7UCGIgskMUZ3Uq4ldR1gIq+b3Dabz2fWCqliEcYtCo3W&#10;lLBEaif9ViBtNBnQ1UE8XThOkKmc1LJsJ4B/uS2SPGu+m2TOVyNoQJYsV64gp8/vyDR6AawSkKec&#10;/1X/VWNKpQXCHBn/0Xa7eVE+q12cwXEB2Bv2OMehAIB6OIIo/Am+bL5o1ZrHrw8b3WYSqeq7d995&#10;9PDmwf5aNgc8APUBZukgKUhjeRJ4J9iJkAV5wkXyRopBOiMwIUE+y4MkpRYKTFwLzA/4FaVWrsl7&#10;8lkUZJNzI6gDkxDELIgE+GXI00TgZOFDTjEMcDuwYEcNRRT7TGw8eCXVrwCcZEol7yJgRMpPkcqU&#10;HgZPmJ7oyj2+SpZU9YpynoQD0UeBtasAz7yYbRE9VJ0niYGBNMS1QOvCkQjs/OD7jd/1f/7Ln5JV&#10;/fh7//WDe48y9/ZDdvLl15+fmGfBaByftY2P3k01YpdGeTRj5EE/0AsQGls5XzQ1O74Ev8JgilQc&#10;AC/Paa+DTx+yG+1OuxXLrk9w+cYXHat1ukOEDaIE+bQauOo8ZJXkqOxYlVfqS8M6pGOuZISukqtl&#10;EuT+YH9HfDbUfFm9UIYGq2RIV4DqtVCffJs76x8+fvTBx+/dvXmjkIk3B+2Tk7fMDJgiiNiX6hYW&#10;0QdJRCcMmlNJpqi9dpP3FCdPcTVEKpo510Igf/0+ApLqoUVpbUL1oia44ueuTn0pSiFRzwM2b7wb&#10;Kz58+CS3v81UCk92SoNG65LlJlrAahbAx4ZwTI5e2NjL5ou5IjKlqUgUlZYA7VlIfYNue4RRnmif&#10;0oCRJcIzMrZHVt/uGUabIRtlktMDhFCsTtWQn64ezVHqJ1lwumR1OOl1SxduMoIdhrUDRRfFs20a&#10;uQSFoRvSA2BMvl/LpjE8SIYjSRBLiAkh0MZlHo/zmBAupkiZ52NFVqUYD4NHFxgBirQYK9MqAdky&#10;BBJGU4e9D7o5oq6AbaY2Ki+iPcOSK+QzsUQcjCUOzr1GjVO02gKh5hZSsqJe0Go0WVv6w4pRh9eX&#10;isdQlhd7F6+rUau22y2eHLCmlWbvotHpMF0E+ujxwSM0BoN2r9fEJZJ5JlU7c1LygVDMH00hUOTm&#10;Myt/l2TQjywdmFzwq/R0Q36KdCSG/H2gO2i6xkKFTJZCmAYOxTOXrpQviMwmQDfyLGxswrHo+lbx&#10;5q37f/2v3vnRT+5/8INEacMcOd6eVj//6vkf/vj0/OSQZh1zPRhQ1XaL/jyNGShOVLPERQRmaKrK&#10;uuYhYPYr5Bi5QctKQ5aoTBeFJq1slWQj4Re4QCrnIfQ6qfBJiyA+D4c8Tuiyd5tNYBmcFFqgICpA&#10;ACPFVQxFLYye13Pkuz3LMMkIaBUShFE2mM3s+cRo1+BxeFHNYfarcGlzX6A7ngVHvTiUwk6/tF4a&#10;kMIOp3c2b7ToDjimgXRk7kqwnGeuui+EKalvZI0cAHzgybpmQ4jyI7gtcLhaLesiG4qxiHxOH/ZI&#10;mH+gHALdgXYyqmKqKS+wIAlUuuxR3R05M2XbKjAYxb1WHb+J1xOZzQKvX77a2V57+M4twpw/jHc2&#10;vTOUe4nsrD2fhAnZAQUKo5bnt3XOtxveVfG5qqB0WOH1ulRbFVGrO6IPtfp7GXZXBaSOwurrepGm&#10;X7YqovRbrIKdfjvF6fgub5D3Wh1wdZBVVfbPz4qfsK2sTnv1ufi5jourL/0a2TCvysLlI3ft061i&#10;8erk1fnIXqdAGnxGYQSpR3KMSne305wA23HR1R5vb64PjaHVHmZLmIyD9egn2ecmPBl+mjIO/5ye&#10;TCwR/erp0167RRrarNcuyicHB3ugl2m6HL59C4sjnUjRzBqN+702+iL+TAFhShh043g0c+/OIzxe&#10;UP0tl8uTYScaTM8nwTlI7fk4Fi6CJwh4kLsc1Bv1+uXA7EOxmeVyWzM7E/QuMI8i3InLktMOIrPl&#10;mKIWE4sV+9Z5OCoWnHjYOxdZt5MScdJv2xjD+PBScblrtc7mdjyZ8XfgVhuQ99q+gAs1Cubx0Vie&#10;/afaPN5e22KvLteeGsMLgKzEMvLLk0MrkXVHY/52u7yATZdKD0FHkJ2LgbM3k85dVmp+FGzI3EVW&#10;jvjgA9/IIjFbi8kgOqH5K5UG2mOwbSHJzMP0q+Bv9IYIMoYCyQXCH2JTIXZIPFt+3PlI4ehfehnK&#10;Fq1Bb+7su52G35meuzvZTSFUD+x5KOFI5yiDPFs7SbffMI12LCWbEOyCZGLdG+4BiDFMJ6Itw7F/&#10;4YSGR+FDa80DoI/7WD5n7meCXOWU4lFfMr5GvYAVB+mNKMb7FoX0Tu3cO+neHzRvo7WeLLSN0cvs&#10;hiOfDzn4EIEBkTwYltejFIqfUNC7YQwqgXhjNCIfgkd5Mna1g9N3A85t53h9PiziUD8bIScHCuPW&#10;dHbGvVZJNjJ7ZEUg/UmzSLlkHSlgllwzWuC0IbGK1YbhqkISSRCBYNJKn8+CzF5c867RwfwWpnQg&#10;HH12+Abm/aPdPTgz5fNz+qhMkwKRUCKf29jf40Kzu5H0YVNG8geyDftwQjYtKxHLBzZjGq3Li16j&#10;SiqQDfnze7tgRVOJsDCEuh1xw8JIc4iH8rK/I/Sx5RoUlFcg4kNrAMxr7OG9bsX42W9/U8wmtreL&#10;+Vjc6vYNp1DZ6/UKmLLtWIzeMcMS1ThjOClFoFrRughUWxqgTfyE0Mr0Y+wzH29sQ6L4/O9/kVi4&#10;37lz99Wbl90Q7NJ2Ihb77Kc/393JJxxjq1ntz4egG4EGgRhShxUy2LLhpXAbNKq9bA/QONl9EfZ0&#10;eS2mufBBhQEjZQCPPTmXTCfpH7BBi6SBwlNcLwLFjVD4Gao6EUVMZWInQnq0q9FlCEcDnQW2sHHD&#10;F33x5uz82cucw7Vz887DR4+2N3d6AYfZ7aVLhcllu1W+3H14e5NG5tDokWAMVQN6MUXaWxAbCiO3&#10;/JK9RrJBHjARGpE+lkiD6sqQB6bbH3SGs0I6koN34cTK2tkYTxL33nWA0hZZpCCeELlMVpVgTiQ3&#10;In4aNGMwf2Bn7OOjMQwLeve+qDZw0wBOxUkUYJ7cHcbHY1cjEr714J0xaYRzTniifkqCPWayKpJ+&#10;vpDXj7aJjt7T8tEQw2SVGYoDtZLNlFuuVEe48ux6CP6LYrqUVCJfxBvIP4vjn9iRcy94gHljXWnL&#10;LqPwsWq8Jj/RRaDefZSeiHQGYyRYvCNtKlWMqd+S+hOnR2HXDQa96mX99LhVOZ/QKfDMokHc42gB&#10;4DFgm7B5oSshV0Vqt70ZKxWimawvHBZiEfBQmigYY5FCk9RM2aq1dqIkOkC0qRukaJLNd6l5I5Bd&#10;qdCVcopjASCO5j1jOqYffC6FYlUtYkVi0HAcufKLMW4bWCCg/MsZ2u167/K8cXxY61s8jejls47g&#10;jrKQqZ+wpSZI1Ov1t2/ftOuQklLQDJh5RIO+WEH0BqTJwwgCKJkAh7iwgO0wwWEiLpMnwiK9ehJ/&#10;AgKNenwgtDcyOlA0zni4UWmk9qIQA4AJwpVYJyGIMsHh7g4s4gH+qlSNQGZ8sSRCTQPRIxKiPK0m&#10;kRhV/DeWEg8sTURl6gGacrmDg/bjxxSBukD6tsmr2IEDVPblqsoOwr8q/LnoL0aDREu5atI/01dM&#10;0RKtgPP2X/xV+/fW188/f/Xi80//6YuLWvX+D39QCJT2dwulO5uY6Z3Xyg8++YukEUPLAwyFw+Uf&#10;I+vYaTuZjU9d5usjl8MSypw8MpwWMhtMI8hVudhDf7JoN+ojCyKDFK6qe6coSVoLRn1dz8cE3qBZ&#10;jurRXNW4q5xEg5kkidrLpvBxV505tZi15u8yzdHJnCqS8bTxeB8/erS3uyM59xCl8rYJvJseJp6A&#10;PJ2OBbaARKYbxbV8NtOz+7FMnnOo1ass3pA4YIotgQCa1ZaLE0A8HpfmFhqVlkXhK746vJOiveq8&#10;iwvN23t8IZzhs87IR+98YMU8bavTPa/s7+41jA49lAhVFnwtBGlKG3fvP2AbJk2hpGWz7nVbBiZE&#10;loHLGwBBkN2yOln6Il9Jx45tgNxXLjVcZ7IxMQYQoVJFkCfYEU+RDoEb4EcsNMnUS1XSsy4Vk9GB&#10;4sv4G48uwNARvz8dja3nmWeF42F644FEJMTozyvCttNutyPimEqkiCccL2AmRVQw2EChd9o2etR+&#10;1CEkABboaliFbkEh86AxUYPlI+R9wffRkhoH4Y5iBh+NJPBm8IM7n7S6xvnREca1rVrdaLURpgSU&#10;S7oXRF1XxSsIinxqqlAmV5Q+Vo85aJ3nulBcw+OORlKDT2PPKLPR7SKkMNvstBlqtbhEEAuiQmwO&#10;cW7mYAQ2k3KOglP0aoeD9XAsDP8NzxYurB95Ls/YPWcbKcbT7EksdV7c7BmNnkHGgcdlB1QPRWK6&#10;mNq+sXf/vUef/PjJJz8+ePR+IV5s17tffvb1l59/XT66YKI2Mm3UZdBHY+vjOgD6RFi22sCiifIf&#10;XgSjSD8ZJBdFDY+Fkax0oNhMxeiDx0bqPV5GXyAQoFjjboqkAfuBeHWIiAQLi74ELAtm02SvbLpw&#10;WPGgQAk2PZnEd0uN6cCLliEFGsbc6MqjbxSMLgKe1qg/tIcxIJnoMMDhoZeEP4TVZ3CCm0ieNC0c&#10;ZmdCJAlHR86VDcqeglqDCdUpRlK+zZxZvtjYK21uYKHrbRjP7EnNPQ/E/EFUtVVjzkE6ixj21AWq&#10;qFXtnFnteioLRszX78GrkbkPbUNRBQBhIVSNlbmDLPolzltNPpeDwatID+GaChDMGK6gW1vpbD7W&#10;7EF7dSYx2oaMIR1TwTZIe1TaAxrgufy6FjiW4UZXVtdfoBvVq4LtevG2+uH1ok6Xi8uKTr1iGWuu&#10;jqyPz9+6emSJSsBSAIHVcWT70hHq6ksfZDWgu/6O189Zn9Iq1MlGesVhuH40HViX4fAaREK//v9r&#10;cfidw35bB4JH0uN9tXnw633LYHrcatLiaFSq4AmdIgLGbPz1sbCsHRSHh455u1OvhbwQ3sbtfrXc&#10;fIkUR7+PnjCdoOKgbxtGL51MFIs5RvRHR4cgr9CAgSbIFTg6fD2bDVFgb7SPDfN8fZ0WcxaZpGb1&#10;lM0mEcmFwVdBUvGGcVe2RxgOwDckeZ12eg2AMCA24okAWt+4VWBMGAstur1LxLZg9gCQsUZ18gWG&#10;k+0mUzjaVeFu2w5FJBs/fNuq43d2UoeCnS3ECPtoXIeii8Gw7VmkpxaZAaAGROS9mTy7BCC4EWoy&#10;0dC0clkx7TpZUKPKfo3v+aRZo5nc8qBG4+Nk0OF3tVt1HFwjkUAkksbKiSydEB1PJTY2SuWLc7Ky&#10;aLBYPTeAlbNRorUVTdAO6aBAE43Ord4wHikgiT6YdTP5hHNOV2zbF7I8AfI9PqbYLtBfnk8RYumy&#10;rKWnMnUkkbYPOSAGe+i6xyiQk+3mMJmITEaALruR1Mg5CTcr41TGGQlSXYwpj3O5Ndkl+sN8rnB2&#10;PGg1aT95qpd9jwexBn8kOlrfYhgADg3coWTwQBzCMuJiCAV9fZ7w/LB5XkJtOBQ3cHSgO9cxLuLh&#10;ZDhGrW4kEZMzjFQRyD1DwfhkXg14M9agPV5U2Y0iAfRgvHTePL4ymyPet8MBNkgUdRCdeP4Qhc84&#10;phnKQhRuaPqo8MDyIddSMBMl88ZjKh200cTq90ORgJKTUBwLMQgTXIwiB9rAZhoIiozIUWa0Dr9+&#10;9cIcjx7c3Cfdb7a4a2Jaz3NOqzAcwV6oEKSaD+FmiKXwhEkj7W+l7y2UNjWVobwY24bZqVXrZ6ej&#10;yWIjm761v4cKLng6dPap8dEVRYRWrSlpz6tutVLEkyY9yhahWrcfvfsg4sn87//5p1DKd3c2HNZg&#10;u7T14JOPudxffv4ZfeM9Eg9yTEGKCdZR24jLB9dYV0nqZJX60aPxypTO6I6mm7t3/uqHjkQEF/vS&#10;+kb36xO8M6Hr7Kxv//Tf/fvy+etcEE69F0tZyFQuILCyayukhiYa6RMVcM044EcAltRNDOKQ+yYp&#10;pzqZjWyuAk8st0hyc1VqyPxIJfR8rYpAnbNLEag0NmQUKrdV7NrBs8HsxGcXWkR8fePhD3+y//D9&#10;rZ09JAP+7j/8uzfPjhrV2rt3Hv7L//O/uXtwM7lVIkeq22bI5wp1ukGSTZLsKfOwgGwCAJrE7l0l&#10;mEpyhjdT4FlKI/F8JhNik1A1ojAHeUnHHPSmi7VMPA0RQQByc0wUs08+ynh9iHaz6GgHsynzu8Cy&#10;IokYFhqDrlhGuTHNOD930AYjPaLIhzqq9DvVdVAzAclkUILhdvlPvc61Gzcp0XxJZPwwO0w1yheQ&#10;DNkUUolkNgntRSoxabCdHo4sk8vEEURRU2oktk2pBNXJE4LJLKb8VMoDINACVZOJt9ZAYm+gKvlW&#10;6WSZCsv/6X1AHsGrrUrul3ooOY2YJBg8yPTfMYMn09dKogwAaDhRa8J6wvOH8XfPbNYpCBvlOjpX&#10;MQq0UNTl80oXfjTu2SOAwm7UpjLQvddT+bUg3oMMJwH48esjWgmgPJlhga3EqgUny1mECbCMWhQB&#10;RE5+eYokw7wtpyzqMDS7GXvYNOH9jHT1Z1rtt+pKCy+RpwuB0ACVlNzvCQypBTtNtd07PWucHBvt&#10;BqWdJ+wbOiatgUFSSJse1EDftqoo4jQbRAkEard3t7CWuLG7w1naYtAt41UKWbgzxBnR1RPiK4NO&#10;YqM0FMjYNI2DR53xg4z7BGkrgGquW4BdguaC0rMUyqzLGU7G+Phog9n4CY6G1M8jan1MhSIxsk1v&#10;mJEGUJc5ZRuSxVQQ8oyqLyUoI8RdNdNZdjn0Fi//rDrr/AHYyNmoOeHSiYM1xgmH/MvxqRKKvUKm&#10;k2Zvbt79+F88/4/PG8axa2EafbvcPo2UCsaXzaff/CqUCn/45L27339nbf1W50W9M4cBa2Oy5h5O&#10;YPxu3bnltBbDcoWJmFT7pKzEBnzqRfVLGnS+SMCbWB+3WothH5iw+KfzGAgEFmb4n4GeVnmUmngv&#10;URKr7GiVz+grob/c26kYPT8OystlKsd+y/RZd5mU6o7KnCTykEInwLMNzOpZxez0cENzTPBu9PSq&#10;bRYZbTUKAKq7DaHwZ9pWLxzOIBzU56SZvHEEdK9wgKIYVMIV7CmY+Cl03rxnWnwQujhKdkwqa2kC&#10;XwnuyYAFl82BcyO75swHgdpWnr/GBj1TXBPvPLwaFh4k2mQLc7ixOxigcNdtUaY6kUSbjOTvBWtm&#10;jgYJsRJevtmDgQ/mk/hDZ4CZtUQNRpQUSzKfHvRFjUaqfTkinu80jnhiMfSTdjFQR6+HDTwW9OWy&#10;KQILGOZcIrmWTFNc4iPHo8YzKXUkwymm/Hw+OrfEJMGpioOf2EAuZg3TwDQW7hkNJ5GshBuFEC5Y&#10;Aj9ef4zUIii15DOoFIhYJOsRpZeh0QFOJot8Ao/XIKoCcw/HU5wMkqZsW0zoQEEIhkSqWRrUWGzB&#10;sQlHw0HZ+yl7gBP4fYl0PAQodLGoYS/NQE3ayZQYgRS/6oLr70DUM5dO5tGYiUcDcPx8XlEzRS9H&#10;ZJG8eNPjW0g7BIQPuBFte8iaF56nqC05ER8xDGaJfeRAUaieAg1KJr3J1M0PPrn1/vcffPwXew/e&#10;ixU27Kn75evTzz778unPf/X25VtGlxQ0MmaXlUVHYooULMxgggXBIBRPgOmF/wf5WMcI8hEp5CBa&#10;B4I87nR6hAwHhJudSXG7ecyohMOkpR53gGwUmrxCZfBIi8Idu6YLfus4gCSsy8kGpXKRuQHe981h&#10;OJva2NmjRudcuOvxdBL3DBDhqUKOoXaj2Zz2bRpNLFNaIJ4FQxaI3hbK9PlEjCYysjG4n1G1sLuA&#10;AW72OnDWgwgizRzF23vVSpWeI7qP9c6wbr32BUxw9xxNBnoKjcn5k2Ghwi3+gZ6ZNW3UsI5xYwuZ&#10;QI2R88frFTqBxCalN6B7PfwKlwXYryoMl9P/VaHCryHk02yYjWaXme36RlKEnOY04bibbPbixCPN&#10;LZmmsk9pYMm3M71VeXa9jpIx7DWIpv4nVeH8GYJ0NZRT26F8reoi/Y2KvstCS0emZbC+VmdeP7J+&#10;gY4PV/nbt++4OtXvvMvqmNcrt+sXavXRvo2OKkTq/7xeLurvVUNJTZhVRrz6km3s6vrr91J5g5AQ&#10;VowDPjTfk+WTGEUiTuCXNNlH9Iva+DVUg6EAMoRHZyftdnViGzDE4rFSIBSb8Egtho1q3TT7O9t7&#10;lECdVpcVDWITJQjMaNH3Y1gXDobOTs/ayBdZPR5q8Mv2sDGd9II+j9k1Lk5B+LSR2YoHc+RKk6GB&#10;cvBkxsNAZXE2HhiDcYuuJGiauaueyHsA7GA1MRiXx8PO1IG8X5vJPgT+4ajD3CWd2Lw4qxXySavr&#10;BRiI58Fx+UUHaGmz43OR1wQzuQiPESkxjlmjEZpvmFEVCVoeP5hmE0QIdxIkl/BJBuDx+4EIyWcI&#10;teNcEYcopm0IJ6dp9tGem40cA1mSBEhnu41hLrmHpDX085iM4SncanbERtgVJsLH4nACrWgUnJRB&#10;tygWTaG1Vqs0ifOQp9SR7Oo5UjBoLw8c3sbCTX9LRg1eV57yhLpxMJqn4sVxPzQwA+Xztts3i8T9&#10;kpmMXZkCDLT5q+dNKsxsgYDPRQ4txs5Cbs0foowEJ1kjArfPs15XMFWkI8SgPQW4N5VZeEOwX0iG&#10;wGlQtwD4cdSq404H9SxgaY6B4aRadi8yzlmeJyuUoEf3gnlpLLxdOQl2ezXysljCf/gWyJAjGVmP&#10;hjNd8VfLjfsbs1GCSJhO7NlGWFJc55Gk8cKCBqtpAnIB4Yg8FPwjjwsyeByasCREYhHKHI79Tmog&#10;HlRRBRNdKBk3scBp+xHpxRxaISkEvqa+hEqBoS79tcmkiZA2ilnDIY8u7KBUJsUOxf8pB2AXSl+9&#10;Vkc8c4Oh4vrm2nqJewwUiAkB2QCWUYyyxB1BwFE0FYU5wqywcXoBLJ4r1ari+WPw26wZMdEWiQYl&#10;B6/ScU31Vl/wGXyoR8YevROYxV+dVTIMxJPx3//jz//w6W/TG2vv33+wRqEQ9rvqbZHeFk0JSdAl&#10;I1nm8OqwInwsqADsGCkCseNsd0bOG7e2QoWHN+++9zc/8WaSiJKVq/Xdm3cOiltvXr/AwLkQ9qcD&#10;/hFTl+G0EEvz2cQlSp58gavoKCAWDsIJpDQgepDtM21gGiii2FIr2OB7Ed4VfIoWrOfk5KOqD6iL&#10;QF1scGsUUVMnrfoqSCVGkgoPPhoLmQM7ihf8/fcy2QKa/qXd0vbdPUqwz7/60+//yy8ILLeKGx/+&#10;4Pt3b92JlPIpRkXH54hiz/1uaFgSqCASgVFXKB8FNl3OHFXC69RFoO4UCtVRZmxSLsIJtBbetWws&#10;Q+kgdIpFezFb//CHCNZSe2ElChSZ7gGuA7K3TSfxUJj7RQ+q37jsvnoGfwgWBz5YPDIKDrocRujt&#10;gbMwEC6cugZrhc1b9/rw6xIcUcQVvKgYgDCirU887UtzH6G7VCbT/OqP1J5k0oJZ5eJL61AmrDIZ&#10;ougguyejVe6BKBtYyhSQ/5Fw8ICLIQSZHIhh9AtUW0RVBnIplrg4VSysJoGyD6ptQryp5X2kCOQ2&#10;cqt1Fc+vj2gXU2XT6HG4GZWLDaPYZ1lja1A9OTk7OoG8g2REKpli6kBfgCVIBoFk4RxFlHgykstH&#10;1orx9U10FMjJKP6ZtKMPQSkbDHpgFskcRjE/JFeXspxvhX9A0sNZ4TpLUx7YmVDihUDrmwyIS4pP&#10;v9ygZMIm34szCm0acioly0UehbEEqgwuV5gswTJbl+eVk8NeswpgMeH3YgXLXBg5UY4F2oGHByBb&#10;h2FEu8Vv5dOpnY3Nh/fu3r17h4QWXBsKt2J0xFxEknw6MQQgUhaQGkw4+byIp0qvXthJqCaR18lo&#10;Ss2+6PaIwp88jtwTaif+QFosFXKbWxtI97HWmBPUDfQZgEwJaNUXCSNPAh1igSmLpGNicQkiRjV8&#10;FeSYUkNNS7R7obQf5PiSTtAyVx5nCoeuYMI62wLuJ7+nSMRizs67aijtxvrD9//6xX/6ujE+7nfK&#10;LsC+qen3fvSj2n96+/b092+O3rx9+rTpnb5775O4K5TYpoM590PhGM9N28hvb7TfVsZU1z5banZg&#10;2Qgp82EV8HXkWYRzqWhyiwHUfNAjWnMi4NklSCAAIp5ly5RplT6pWCExcdUNXyZaKmboHEmhmuXL&#10;fXtnDRybJC5qZKwabHTc1dEUT0BBw4VkWtraQ3SoPbIZmIAJYMhjXnahsTE5khvkcZuTEYwRGFGJ&#10;aMwExecOkT37wtgd0PMU1rm0AhC9lANKTGMhcDNADYttAJRQHyLjtF7k5PWzKefH/WB37E9QiMbP&#10;cO/uTnXcNi6Rm0JZDi7rvHGJPEqdhgCbEruSKBONrQVASpcrIvpREN4hnTJo79drTdIXnjIuAQBL&#10;FgbfsPNTBUlCyeqgSEOjgKJRPjy7BKsMxiCcB+I24QIW1hQqXTyVpjbCL0GMa5xOAWvhi9ztknxz&#10;TK4aHD4hcIvNhgBoUD42x0PCAzBlUhZcVrmzlF+iPgwpeSp5vRQx41E0EOBoyXRSDGvoJ1E1CC2Y&#10;xFw87MHEswVyO5B+waSLaR1cvihjN7RN7EEqHGZQTwrIJ6GQFY8K55R8ECAu0zDJbhAv5jukFeiR&#10;nZzV6g3w1CRPBE0qSj4dDV/qW4QHY1EsFbFvpxMk5vL1ZosVzkYNlTEttEyqZSmzHMU0kq1qUYoE&#10;sROhEhjZzuDzs7JFyI2mEus7e4/efeeTv3zvBz9+8OHHkcLO1BMoN43nr4+ffvX8m6+fXZ6d2wYu&#10;fE0XpXUYuRMoLUiaw3cdtcyOgNHxx0BEYmOTYe/tu3dxKCQ2CKYUTieSPKZJEKHNzCViPMIq5fmR&#10;TrWiR+ptFOYJ1bgwseg6q0YOXzyuYT8sZIGUSS9qCDtZeKrwHHg/KlsW5F6uFCtm+44J3vAcBX9f&#10;+gg8nExi+f96vQF5G2kZfq3XNcKAGpCamI5cM8R7GiTKIq7gDLMVkevQ4ARPm8/mAXNkM/Hzno3W&#10;RiGRHTpch5U3tnXic9sRtNrghIniglAUZCEIu0x6JjZzceeg1atbZKNBeK20S6eZZJr7KNQEJVui&#10;YDmyN/MR5LelOyywCkncdN9+Om32ur/53Wdffvl5IZeAzw3f0+0LwxvFnZJPT5YqURAgD7uIWObK&#10;/Pl64PjnpZ2OIKuiS4cbXemtFGX0f64KsO+EpFW5pRu+1w94vYTTb8E9XBVjeuPSvyKyAX9eduqU&#10;UFeJq4+gD6LrsesV3SomXo+kq3fX77I6zuqYutLTX1pNcXXY5TBWIUxWX/yrwhrJKfFDHlI12KQh&#10;SvsESk0QJkCl9qZaOSXspbLZlyfPwU/RxWBBFXLb8wV9jBixcH1tq2eWjw+PyYmRQCDvAQgzBLVn&#10;dVG/pQ/T7VUHdu/586flyjHuAI3OBWUdzFp6wWTqzWpHhB2ol9pturO0huxRvWWe4qLZMs4N62wy&#10;NocL1HnnJ+cvXcEe4/Z6zRB4zpTHj46vqJgyexwMunAX/e5otzFf3yjg9TK0HJWLWii2yG9E0EnE&#10;djQRwSPGP7Bxe+kW88XSOlJQg5A/xaQkEEHokomij3mVax6PBWMDo+XyZMMxnvhJvWHR2SmW4rUL&#10;FLOSw64L/WGf008vhU2vuF5EFbTdGlhGM5tJ4mzLeidyn5xeMCdHdb/eOMH+k765PzCB4ASoNRLe&#10;6Pecna7ppQBEqs9NNolLHpJkBPz2dG7Hs9N0Hs5ScGjBf0mFQixHO5cXNFfHaMAGwCFo8+YcavDU&#10;jCfTNK+ngbDkitCR/EFHDGBAxJ4NmWv5h6BMDHena6fiSbtbGk3qzkgrGEbdcVYsUJSQzonKGnDD&#10;ycg7HePTIEGOT0EFOBo4h7YvkWF9n5KG1cpsaNCwq8Anx0BHQ/hh8JvYpg+oNtGiZr7qi1yS2RI2&#10;/K7dqO8GeXbAFx30xuEwPElGr6h3mMF4zxPowlZ2Tdbo6U0CT6lA1LZO2kcQUkXgAslUCnLJF5nR&#10;yQiGXFyB5wSjpXS2+VvqEzWK52XwCnhrRH4oAniakcfCTZf8m6qdMUKv1SKXFT4CbHd6hF5/h5A+&#10;sEDvJ5IZ9tf65SU46Aj2bug3+7AmY6tC30LIPPwrkZkADUmj3UB4uyczTNXnkrJ0mYdLKi/KNJKj&#10;EL9dUCYwqrLmzux770/77t8+/Rq46cHtvQu0a6u1YCrer9ZfffUlgi0h7j8yBiow6SJQcR2VYLoQ&#10;Usg+YYmhWQrLSFBx7e4wdPfx/LT+P/xf/3sovI8ePPyLf/GT+UZ2mIqcVy8PX74MRrz31oszoyeK&#10;qciQ4MUYFKNgCR1XnEDdViOphd9PHs8eSh+gbo2DbARjTMMRUAXpSqEL0RKEquo6uQChoLigi0CF&#10;+FTBiD8Ksrs08ZFclstA7k5zcY6wdj+ZTKEq0ShfshsBHPaioRv27d6/9+CDx3Gf79Pff/rFP/zT&#10;rz/9NDR3fe/DjzJ+T/fZ86HVYY+XqQosCej9tI6EFCMDs2VmKcblEskZIKkiUHRGSHLU9k8TYdax&#10;bNPpXctEU0JUoFs97zld29/7CSh2UVQU3oYIBAARkgqYMMQNHYyQHp+B1n310jlFEgcOflgKAxW2&#10;1bam5BplGuEMRMOoN5ip1Nb+rZDLZyFbNxzCoLPbXUhAgVAokaBJOumgfzMcthFNOnyF6LogW3A4&#10;UPBxNdaguyUwUBEk52+ZjjtaNLSmNJqRMlIpwWxG61kur+wgpAkUkipyS32gGgaCnpTsX0PVlqm2&#10;KgJZGijt8Q2FBi8TKzI1dBS8ejBCA4Z/k0KM/WKCmp7kITIllCxkAJzy7O1h9fSMtA+37TCiwER9&#10;GY1gQT0RG2E0JJLJUCnlz6T9ySTUSlmPFOFj3FIZejAcUldMMQ7kSVHbIk8O58HPWb/ypKu9mT9a&#10;3FIxguW6kJzzhMkRhCknfQbJBMQ3hrSKpTftjg1Kez4Q5Msgh+r1rbPz+vOXF52WczjMxOPQ2kli&#10;MYDleZakH+vaWv3k+JjOIwEhn8tt72zdv3eH6UY6nQCGblP1ogY/QXFQUL8qYQGOpNIATkDbdTAc&#10;gmUlNwt1HzFK5EukKD2LLE7a9I1gYAXca/ncvZsHD+/cv3vzFixTuldQylGhhXbvQ6k+EHCHwFKB&#10;wg6AYeUBRvlQFDaXYGZAEKJfI6hjraOpfA2xvCbMCQpd+UNKtJFFCHYdNhj/JctQGgRKN5baIHzv&#10;djx98PVP/zQIVof9FvzJeWDw5OH3G//pTT9U4b5HnK5eynuQvv/8i887095GIeuPJuNT3JCsUDJp&#10;vCjjCe6OTAg7yOZQS7OziU2LxzMCAlHKTyzfGNK5bRDvuT3IS4klnoIy6hRllYnp78FySPOEp0Dq&#10;W+2MIgosenytvpYlonu7mBHrVqGNCsuR26AcP5b0FRXFtB6Dq7C9hZ9RedAdNNuNy1q117Yum32E&#10;pZHuJTRQUDnmgH29Y2c0GmH65gPklokzNSPIAjiHs8xyBgiM5qA6S0HxcT+5mnJ35eeo3oAXlf1H&#10;F4GKGYoK4iDuCPfQmfSHtovp8rQTjyZ21nYY6VE1jCGCY51LRMEkdA5eDqafUAMsw0IChgRdercz&#10;RvGy5GTao8ZEau8QBRYyOODGVHhUgPDbWRF0kjkjMjbqLrgKMPsyiRgNRWwKQaWzm4H1BjcFBZmV&#10;AXqFpg52e/FgiNk/rW/OH94I+6SFnAtlKdu9PWKTQ78dDigkwji0tnA4BW8y6APVycdV7WzRUsqk&#10;aGekUR9iqwdKVGv3qjWSHYvPY5stLgWXkE8TUIga6i5PMJrKFjvNMpYbRG3eiXcbMUFyYdbgScTE&#10;wMkG8chWj+IMkXc6A6WDRjMrSpCTXh/mh/StqOvAb3PaorPCHNy2Oz2AReSYqgqW6Mn4WSayYlsv&#10;BQZlkaM3GIJVxuCatYTDXYe+wHgG02XrnSe33vvo3R/+1cPv/XBj7/bCFz6vtl68PP7i6as3b04u&#10;zi7Y1FFhGZpdynW/e57dLJV2t7JrBfYTBFFAyHGHwlyUEMDaKIXvenGdbIgctFqpkI2ghIHPGBeQ&#10;hwiOHoAl+lX4ZZNGi80O1amaX7MApOM4GQ962DFTeitnIwW5wb4QX0S4BiF/CPNh3gKeDb9ADUz3&#10;2w6itTCqvz7a3d8lSEOB8HlCzinwWyemivRB0L+lMdAECzqw/TKFQ1usvxiYVICCJeHpoVL18CfF&#10;DLZpdWSuNpi6o+GO3csuFvn3v29VzlOhuT+WaHENp+fTcRlGKrNyiYKsCwGEiz2pZIsMZTAnlaxh&#10;ftk8rdROGPuwxwPqpWtJhCJMSV6kQqPELBaAJBuqraUEyvX3bEKDicMwkQwxb2yvp+K0raMkG+eV&#10;02QAuSLRj9IOqqJ6BS+VD6GUx5fRQtdVV42lq07SUplG1pLuO117wfXf/c5BdA22erEkY1fHV6nY&#10;t3XX9V+UUHAF3F+913LDuPp1Xr+qD/W76J/oLxXclj/8zpE5zqqKW7VGv1MurkpH/bs6Lf7nl2j1&#10;Q/361UEU5X05OFR+rWq7BsWM5tvIDVKKhy4cCqwX92jYPDv6UsiOIlo0T+XSXbPGgM4wmnyYF29+&#10;B+Ce+1Uun8dhX8/ts8vjOWT+Sefk9BsfBO2RQE2SmUi7dzGaw8dhSlPuWJcAO2kcEBOtMeYtjaPy&#10;ITJYw0W9a5/XO6Y9s9AmyeVzaFqAyRxMWhubm2RlpoESN8B2tuFwo9kQcY4oMzp+OAv4EnCgUDVu&#10;NZu3bu0MLLCp07WdtDs0jqfyQ6tn271AeE6/nuUbiQ82t+Iuh88etp1I4y4GgN2RPIVahnkOExec&#10;AvwxfNKjlTPSkVnXqA1NlkHCaBiptG9vbx1VJDo6g1Gja3VYL+EAi9om82NQ1beYKi1a9QFIzsnC&#10;TKTwUXT4/RHHPD20UblKoXGK5Wq+mIrGfW2zgWxGcS1HAuF2jnzRUabgBItlma5Gwxj02RTInISX&#10;7fQN/DFHDDme5CKVnaAWnk+HaBt26o7LM1ZLNoorwHxQLbOhhKDBH77tHx7abk+YLB0tPbqP2XzS&#10;6TYpSoEvRMLpvixz2ivSZiUToifZaPYTaX8cBWXEz8mSF/NUOjaxA7JXRV5H0614aN/n3OhPvt7Y&#10;dYSjXiYlpjUsZEugWXBsBt0Sz4x9wTFSjkEfLkF5cg8gXUFPduptDKdNFFYpp5BeBg3jcRtT7z9N&#10;3Q3RGpmGVKMJuAFilMR1elxwg/EqXAoLKxdm5iDosQtDXqH/NC1BdLlo2xO5KKLFQYKMUOQqJYbw&#10;4jSSBux71hDjW+IXYZdApdhRojsN6ocmKV/NRh0attAvvC52LWIpySbJIrpfMI4A6gP1pV0hoRuY&#10;BnxZwXmInDBptS6FFMNCwEMylRLSlJ2MhM9a7Qhusg8/vuix/1dv3tm9rFd7zU4wHQ9M58cvn5Mq&#10;RIR0QaUhMev6JFCBUtkG6A7YQNNCCz/gHFIuNKQT776PAOtvv/nsV2++hEsQu+gWZr7/9l//N6Wt&#10;TbbJi+r5ZjhcDGISPsYhFmAxjDWSRYlm33ICl5NAUEdRMbZajJye+siZ3r19Xmfea05jUWbnUmkj&#10;PybMEUnD2FtJbfhGN650EciXngRKvSyDCgWmVZNAetjZaJwWExkrmJTD50+rh288szlSk6qz7ElH&#10;Qpt39h/tHZzUKp9jW/brX/umI/Pla3y+GDiEglHxo18s0IeRAkCqAwF7ijYE+ZLkbXJK3EFVOeBI&#10;gWC19IDZd1v22Fi4colgCklPpxSQfbdr53s/caMhLuUUJg4Uo0I9FakSHjiHA3dfkKIoyM8uzjyO&#10;kYE8+1QQlQInldae6gYIJ1D2CjrtQ2OyWC/df/TuXnGTxjFKAPjgDS2L8T+7PoKEZHEDS6ChOIvO&#10;jl7zHyIqQqhSb6q8z+hVC0VQBoNoKgrc24ljN/6koVypaUp7iF49kEJKJJEDkRaBbEmyf+g2ou4k&#10;qumk/qflhqX+lbcOMAYVG1KSdB5WgRfp7qi0akSiYMIDT9gDmCOdldEoAA5eRM0ZxLph4sHjrrx9&#10;++LzzxFXcdhWSLBO/Iso8TJy5wEDUeRDErCwltncggaA8D09bFRzMeFYbjfSR9HDKVkekl2LdLYY&#10;THD9ZbolM07AdZIhqErvqqzV+GgpYgVmrJJktUWpmICct8x+yaTxopzPApCMWJXQUM1u6/S4/Pqt&#10;2WwBZYoTE8VQeoEcGM8Mb0p5QblwArCl2wbwu7FRuH2w//GH7z24dxefORJgIiqTiKXkDrdbOI4y&#10;Q5EJuShQyCqlDAFzJoKRgoxDQMPZqTc5T+IH1xDZ/B6iGPYYJdgP330XfgRmLTQ60cOH6CTMUTZI&#10;hFhdgQl+deK8jXhRCIDs1MHWRj0g5Ell4KIYlaqljr+0SCOrHEfXpOzF/AdRSHlP8EPYb8pwQs3M&#10;0t97EA5vlb86em181a93pp5wcTd/d/v7ld+8bkfPkXJ1IZZxZ+OdzDtvnv/Jcljlo6PuYORGlh6d&#10;LMYJJ53RGGPrph+Z+AmdkjnzUpqWZOr46QW31nrH5qLTcU9tBi4cjB2TewP0QMRtrk0Cdc9dsh1A&#10;ErrUu5a8SZ72bbmoO18L983ddVBqwpsldku1MNRUHaUmKGWhnhzyv+aw367VqqPe1OhBaAulEhHc&#10;wUVIXqCPXDLmQKJcMnHEojFgvH4GMJgfMtam1GhDOBGpCvhv1EuSOcnkmak0tS5LlNAAu0zos2Ly&#10;h0mrwrTpvHK0MArh3LFtp4LhOxvFxVoED8ejZ4eXtVPahNRreKOOBjC1DGJm3+wCtGQPktVGpwM3&#10;Cl+Y6hOfbtp7qg2C7vISr6WY5cA3YAMqs2tZ1eIzwRwM7MJGMQf7LpOC8g9w3AGuEpQE7oLeQKRR&#10;rSLxBECU1QEveWj0cQ4xkZFdLNDwrjebFM58D4qZwVEuHi0W8qIVNh33m030rZEEzVDEhEKoUwqb&#10;mUTI7yct5GpwBma9jM4OYxpIPpSx7OiMgvPJOCtQIGHiBYRPA0KUAPyCIMUdU4uZJhDPKZ1kBL4I&#10;jjK3pNqRcTZic9Q2/G4sHmMlQwOgMmAgyOpCKIbPDDGDbg+n5KZ5TrVCWScobTRiUBJmNrvAzYaG&#10;lFYypUjmyg6nwE4W/vYAmj8tbH84mtzdyd27s/fJx4//1d8c3HuUXC9Zc9eb4/JnXzz74otvXr04&#10;ujitxsLoWygqLmPJOUaSzlTUn4z5b9x5IGAPwxz1R3QIfTCeJ4vg1BnMQy5w0yW0oCLVMN1pyGgh&#10;GiZ0MsTgsQdagHs79TMjQapBp/IyVHq/ynpAaiBpKEC3kzkMeYZIGsh0jOqcsppAiKkuuDQ8A4GR&#10;EF0DYX8H0ysFs4nMHdZZZWNvZ17M9K1pYRax3RavREnaE2CeQc1sNi8u3JDqnP3FyEQOj3YHlTOr&#10;PbW+tbF/sz9mex268GRF1NuaUyMaU3PfF7K3Dk4//yzutVyx+HmdUvsNHjIuL3Qfbp9IK5OTyWUS&#10;VykpCAPOsKhzuydegrybR6KDoHw0Fp/ZAOOvpJipAYFQMJ2WYa9oG4mVrkjFBsnYJPiz53kjB7e2&#10;t7eySAQZTfQLF7VW49nLpxu5dbR1GEip2CGpkXgZE1xk9/2zILKKJnqP0aFnVc7pcKNng6vJmH6N&#10;LoRWR1vVafonqixbQvOl9XONK7gqFCUfUjUyr9ezCD0Cldh0jQ+tiz39Xqu/l1v4qha8+ub6p1ud&#10;5KrS+04Jd/3n+pPKW1+VvstPobbd6+e8Og35hs6J4p9L2JXdRRIFFpsF13bmnYhyfjeBRoA3UWe2&#10;nCEfaBpW+7Je7vQq3cFp3yoDuqjjjIINbbPOQQi29Ua11cPO3AvgzjAvwmHm5BZec5OpPZ5h+458&#10;NHuG7ZbxlzHzSIdovLADMSRQ7HA6ResvhC1tZOYJpSl6PKAEOH1vwBydx1MIgeXLZ6bgMmAtTTMk&#10;lqg78Alsm14Yu+9iLJYjMIuBcpgul4FG/6AfHi6subcTjqRr5yepTGIMuW46Wi/lsd8zzPJ4wOzR&#10;SCbXLQv0+CKRpH476jZqAVfMGfN0+i8d03y7kqUrXK22aRkH6PkD8Qx0SDLRk4rGvc5ANxTzZHL5&#10;FPHY7Torl2GaA4JmNohmKjEY1ABbP4FqNvaNbdrIyYUbA3qHiC6y/wcTldqpLzLOr/kqZ3XnJJAq&#10;AgxcdFrDepVtwxHwh93OCO27qRVKF0dQ0o3BMJYZkiMPGp5cwRr0ce+E5TbNFBm1oQxFFUKSNLms&#10;xktr75Jv9ycnYmbQdY8XTed4J4Qx+zRh1MNTO9K3awLO9C56TffIYXn90lGMZfGJmbArRsCST1G6&#10;Dp2fcqMHkWACfRyytHBsHM13fa4Eo5d0+gaWis++rtKs28g/dk9wDbGZgszmHcck6LD3MPyNRfF/&#10;2ZouCjxrYp/kgq/X8SwwmQx3jWdMTLyOgmtacE7YiJGbHwoMBmlGBJPVl8RISG2kO8xukHcWb2LB&#10;uUlkoacu2rYylENhUanbipEMiSpQFmJuOp5ovXxbOTvrdbq4MhGBxXnGCQliGPeLJy1Zpi1Y/nG3&#10;3WZayN46n9GIRE9S2jAi58cFVTYy7bHtRw6NYgYjC4aEqo3DK5DlUgXPKsuVMQtnSCrBiAp3xcST&#10;h8XM1u13n7zz+P5oZp5dVCgnc5trXM23L76JhD3ricQYaB6EAIkewgnUcFBdBEr4haWGhw1FoN/F&#10;VKvbHSff+6Bz+PLi1et4Mvzko/d+/dtf//Sf/vH1n77+Yf7G1o++//579+3TUycTS9GyFGe5KZoy&#10;IjtKXJNa7qqEcDIyjftSPGGAf8auQMcZXrv18OmrV6cX57GdEhuzOEEjaSjiSzJCIj0VnQjpaX5b&#10;bPCfAuTSfBkZVCgTM+G2kcxMnfY4l8sxdHXMR1hSzcz+yTdvuuf1Ya1DkGcbN31ONtL9J/dv7uyx&#10;7X3zh9+mhuN0IlSzugpNTaNhhCQbqb8UgQoSxl+KbCYgTVUEgm3kJ06+kTKCxA9IMF35KX2RANYN&#10;QQhrLjf2nNsf/SjHHhQCUShucIxnyPfJyfgJAwfIeRBLBq3L9stv/MzbgDcAE1e6mpKMqSJdWPJq&#10;Y4GYi9aUa2vTAfPz6BQa8L0bB7S+OCnGtuR/bH1aqYZ9UIRGjt+MMT8TfoPoOqoikPuDzrcHdSap&#10;zKQLIopSJsxM9v5U6aLOUBCFeR99LhmJTsFGAdQQ5J+G40o1K+MyeWq5UpwbP1xuB2rT4VL4HQIA&#10;FkKKdE1k/KiLQDzjeQ6xlxiT3gt+gZ6LSHFa0xHpmahR8FTQwgZl4HLiIH169rZ2edaoXdK15xMl&#10;WNV0rTiaBeqIe+1iLE7/Prqxlrqxlbyxixm01o8Rc0meYhkPy1NDZqB+ItuduEDBGpUiDwl7VfMo&#10;9J8UNWKeIK0er1sgSHo2rjcsFRVoKzClWXrWc59ww5h4XZSDmRkWOn4MfajEzo5Py2cn4NR4uufh&#10;iCjncJIcjWwEtBe6o6x29HwMg8+ey6Tv3L396NHDrZ1tfLsbzRZXV/zJRDBJ6gDhu8xmg5EpBTm+&#10;HtxqSQ/QcEDJfJbPlcjjEMmXzhQ9qf6oWq6CcauenxhthGm5QYxlAGw4TAsG++htud7CXogOE+Uv&#10;IdjpwUwDFCBSGVLIqQpQPE+ETyT1HrImSplo+Sjyz7oIZJ4jpYts4jJU08hQnq/0xwcHNz56sv1g&#10;7VEmFUxVm1YgEdqOPzz8/ZeXkRPc4ae9dvL9e7cDB83qEQ4qIP3cgZirZUyjEs1ShtMbAg85cpnE&#10;O08oHuZ+0HEBVTwMeTM39+fVqYfneYb1nbgaci9YYgIGUyzi65mYTnjooOn8RP/TqrXNZdHJjIIU&#10;yJf71t194gUMTTzQeIKhFQsujNqPZA4EM7sDkzXEhwQcCcpvRjuN40kRzBoBe8xCUSUBUwVmaRTq&#10;oOnIOt+/ecf0Dhe9vjeR6MOgt2jj9A3XNAnAWCpr8abnsER/9Aek7kdhkieLImwyIpX1BaHmk7UL&#10;ZM/vCneHIxJghtGzaMjZn7795utG/TzBviVUQ4clnFDs3WHWsUlFnQ4T1RWmqVGxIlqEXA6728Ii&#10;nfUBFZ1xIc0JpHWRHhHsBLKWDsAPTtIn+HSCW3Ev0lH/Riq84ZsXIIEinSzzZTdZuQ393R55W7Vg&#10;xF/uG55MhjFXByqOw81ntKklaB64FvhnwA0rJEFFiUO8IYUSzUF81Z2pTDqZBVAq6mTDcGTs9CBz&#10;1a63R/0BZxgPuGP4apBfMEnHG6tvhpyO27u7uA+dNhutvt01rdlw7BgPculYIhah6EEktL9wMmZ0&#10;jCwYMmgaA8SyBhjdDygyAbsGw2R5PkxYRc8EV6x8iv671KteT9Xo8EO5hOMJ07XLdp3QE3d7koFA&#10;FiukUKQ2mVVmjjy9TZgbVFo9gzoeEdLW0BzTf7i1n3n0ZP2jv7j3k/9m/70fZ0t3QoFcq9x/883h&#10;b3/5hz/8+vflk5OR0R0DVJsPRZRvgj07anSkRzLVpATu9GwuHvP88mm12+giw6P1BgYTi9IHHC3e&#10;pGiIEq24LxTeMDaNVgd9rWwqA7wTCIiX1qZACxjk2j0oiIZJBUNpR1cCa2AZwUHC5DEX6zwn1XE4&#10;BL9Y/IKghKMSMYQjirYCD68gm1zoxAI7FjOzdBhtaeOsxh1a29mah9z2jBsUQRtejHgFSDGJba13&#10;Dds34DkLO/0xbyhrzwMzbyyWXo/EM4FAJLG2Y3rdNjpYlz2GzLAD4mRMgVA2n/tTs5JZBIJ4P2Qz&#10;h5Wj8vA0gWiuzMJZ0dTI+BNCzpQ4KBhtAdxI20f5urDobGNaOTe+OXCtLdhQGFwzymb/E70m0Swl&#10;fWC/lbUk7TyQL8KBJl8Ok8cB3wLbz0w6EpqhpTcZIIeTjAlcSwR1VJtWtAhEImwJztQVl44munrS&#10;OGq9861aULqltKrBvhN6JGtZ4lC+JQQqSL4yh1CRaFVhXo9cutDi7+tDPHmB7ObilqsJxtcLv9X3&#10;yi9E6J/S0pSusgYYydupMlH1ctUfDaYl+At6dkLSKf0vBeqh1PGSrIsPl0IEyQeh0SCvAJYLsUS6&#10;vYg8kPpJoc5EXHQOQtBEPbwKQgWdIBGaEhyyZyieavxkPsbQyZhOOkP4C71yf9KxrGOr+3YqA/ha&#10;rfXK6p+NzVajg40ey9Pyh1GyRCqgOaSXNbucLgxqxrHTnvrtua/vCVO8GS6v4QtgD0CkwW3T4qEQ&#10;6WkbsHSUZ8fjCY8nzk67R+ZIY8fsd1g4FIjg9RCmQnkLVRjhBRqBds09Nsebxa0ZUWQI1BAoaXpg&#10;4oyMbtfFwa2402uM7GC75UvmXINhz2jm+5cFiOFT5zAcd/sTNbM1HTdy034nndro2y/OXxUXk/TC&#10;c35ZJkuLD+dVYJ9IHK0XirXKKV47nNsA12JvziKGdkP9+nxooMZo3b2HnJqrUZ8O4GUzJBgV5eUL&#10;GIyTdGTd6tjVy7Bh1AgrjmmkVu/GMvb+7UA0As1q0jeC3B13qJnK+RL+bSpir/N04R1EY2xqiFOO&#10;IAWOTUK1H2Bnu5wxW8Rj16jvyWdzQaaRIcMXRE8VPT1nszooxHKVF1OrPc5kZr2eo3zE3Z1k81y9&#10;aalUmHvNrZsAVG8MmvOId90wa6D46Wu7XYOd0sHF0TSAHDCzutjEMsnGYsEIFVYEU9tI2tfqjjY3&#10;4xgwwlthdDkYIF3DP5PKI8oKs9oi98ul92ezrj9ieF391gV4lvBsVi8WYW3BH58EYm+wN7PsS4ZP&#10;mdQdEDCg24xeJxqJThatkDcRdb4zN9dIgggmE0e/MXjmzPWCzg8CzgLjrtm0hTeB21maOJtTkXCW&#10;vFV30UQikzmeLAmxSVYbNZugwOeUUZEX2gLoCHZ+0aQGr+xHJRujsNm03Rt2zTET54sy3m7gUaLg&#10;UtiVHYseAuvJJLY0NBpSubV0YdMcOweNDrqBQ+digCWf2wUrDZgrGSeeQiKxyAST1NYeAPhHgyAI&#10;XRNLGwUBdTsAa9KYZTkK0H/ujOC52OnPS97UOw/vOqaGOwCzNLN+7y6Dlqgv8vb0tHZ0/E6uFHKh&#10;P2KJopmq0hR4Tmn2ymxRFr8o3FGNBOfiojgPl8fO7SfvEgw+ffWm7HTevf+oe3KOQ1JnMYr6Q3/3&#10;P/9PW8B5Rr166yJJtoO80Hwaow6UAEwVIakiaaXILqhq20WhZzMLcqOKXrG9pbt3eq9evWmYizt7&#10;e/8ftv7rSbIsv/PEXKvrWoeHVqllZVZVlq5utAAawAx2xoxrpM3b8nn5L5BmNL6QZnwkbc2oltzd&#10;sQVmdmYwBuygMd2NbnQDXSJLpIwMrVxr93tdu/PzOyfCK7qx0YlCZKSHi3vP+Z2f+Irsyjf7bxz+&#10;UB1qByJNTIaB53DkiPFcnxaq2ALSiJTcmmsu5xoZmmToqBh4vFgW03d2MxcW3R3pgpLWk3/TZOYl&#10;G41KeW+3enxk9IeMTNGu8ydCS5uLq8tLZBXl/EkqgHQkTaIJDgk+m1tk9mnagp2UmhMCPKMsiYOA&#10;hcD7SZNAMHygZSW0sgzO6zhcu27EkrBnYfY0mt3e0sb6+r291y9YPcgcxGMxAOstq8tb4mtqTZC5&#10;QEXVli+a5QLYWwocHOKkfStBWcTkJdUkFgss0Ta0ocUzGnz41m1POt8oVoZ1W6k58TgT4UgW3T4f&#10;5kouW2dSorsZcERaZv3NV5yCEqnncwzJ2PFlpn5CXINuM3yzkW/qKLYG/vVrUbvz9OTYP3O+Gbbv&#10;fvJh9bBYpc/mcPZ8trjTmDV7DI7I3LnwkGulyBXdCDko5XDh4Ja2qS3o5nDFm1C8ypi7Mvoj3ovi&#10;rtNlguiEG8kcj/p6ImxTAJMyUpz0G9PR4WQc9qf7JXMU9saBaE8sLyKDIG/zZ+N8uXmYLx/lZ+YA&#10;9XJvIsDmIGNh25HKYFfIDkUPJXFnK761GcwuUgRT2wjdQGZnkj3RfmSbiHYeV5XfYCmSEWBbzw0V&#10;fJTGVGseh4xDpAOtvEmkMpRvKJro/kgvXfkHqEYxVRAfk8JBhOxAULEbyaX7bIRZPT84OzBPG/Zm&#10;E0FUzlB+H8mhIbuEycjMhW5WAIDY8fnx7qFjZN9eWnty963oUjyWCGWW0m2LLBvxLsT2ECTD0dZH&#10;F6nr6FenTcszTC4tbGxcPz2pWq0emLpMNknLGcsXQRPY+xMP7hadptUtd+p0QdBB5W4nvaFhpVko&#10;vsktxIBJ1HvdIsgXgomRqdUHDbuzPaAZEeODtYfMElji+HtD03JFI2GuGjA0yRco7AUWiYmKRBvR&#10;kwSJSQnGfUf4wmbLfvTH6XTEFp2t5rYevffJ+++9f/faQ8iS35z8o73emUw6Jb/jyd0fOMaTs2J+&#10;ghYbTgLTYaVfv71ys7VTYKiARWwwmvZn46h417pdVJ4m7llxauW2boRGhv24gEnSBMS3bSRzcnEG&#10;GaMoBZxeWSfLT2Q9ihas4vtJFa2Ay6I0Kp4hoiOqFoAklFK/yu+JGHSWVumI5SszBRCMgpyWZpgy&#10;mlTdp0sCDd0H1omwNEXHS4b6YitHfCBrlxkLo0nxYSOJnUZ9gZWFxT68VmvkDBvkh66uBTZGSKZc&#10;WuUWwWFBWc/64M1Kh1yp62oSGpW9+NYMYIiKGionohh8oFijFNUtBKNJXJwIgAobBGs9SkidRwJM&#10;YZ4jGneMqSdO9DNEmE7GWmIYiR0V+qXoAYigP3P5QSdoeKiklqK+XDywubKQjkZMBFutYQxHD8TC&#10;ASdwZWlb+QwY7Qzs+YACiJnN4gtZckYuAdoOiI7yPNSO4XgEfchEHF1cg8ZFpws9W1Q6qtU6GivJ&#10;RBygi4xumK8hckAMxzkFJEO/D9AUbxjD8KB0ZA7E+YCLxb5kTih0Yyhgoz4XHtI8jMQY/B43tFHB&#10;C/HROAtB1Q86DYyuoMwzIqMrwmZH1bNWJ9oaTA8Jx7wHoGAycLe7W2dVSh0/Gu3MJOn0+vwI3zXM&#10;bjwdl74u0GnRPJGhsK1vQYBDrqHWaNFBcUZitnjam1vZfu+T9/74Xzx8+3ubNx+lF1agBO+83t2F&#10;h/TFF4c7r07OThFQ5W5QW8RiUT+uuIw3UZnzBZCBpZZUxxelO7OHAWr1LDEUkVrdNje3Xq+zlsA/&#10;sIpYXeIbQ0uJOo0CnpMDYBJUT78/EsXC3kHJh48FKrU0Q7OZTDiRgjSIUCpJHssZnBiIV8JvIBRi&#10;wbM2CLlaRpnxJhED6TwAKkRq3UwlXkvK7nL2Qu5JtcXFncUNMDPumnV9bbvntYGkDDFc42yE2YqM&#10;gzVMJVIH9aLES1HrBNenNZODbDA+kQcsV7mEoSEpEJNKRDIWM5iC2GLphRodrKMD7lRxNDktvZl6&#10;KgHphIj6unD8L3Q5VUR2QiMRCQEtUyS9HYFHiIxTqX6mJvFYq5If2dHRASEDRlyg/hcMOwHqyHkr&#10;mFHR5tVMYG4HnwP3FPRIUoCdQ2E4oMqdSb7mNZgW4dRzOf1D+WU16Ju3P3Xtp/tJ+ku/+as/0X+d&#10;//CyCyXBaf7z+UhtXljOJ2/6OedjPP38CoYvX/qdyIzgUqtTiO/6h/PQdWUIqRroEtLm9er8hegQ&#10;qicXco1CeZDccu37uKM4yRel/0YyOjbNAdk5MGS8mEkuFY4Epgt6uBhwio/RxNkw+5VG+6xl5rsD&#10;JFXKTStfb51ihlUzjwqNV+e1l+eNV6XWbrGxU2y+yRefNTr79c5BvX3UsfLoUlJcda06eY8c1iBv&#10;wOtLR0wWBp8OZxYMgdHQls0Bw8gGY5k9C3M6CB5CAgL0fGht4RDddx4GuFPCp3CU8BFlB3BUzMTK&#10;deRDqIrOq/iaoE0vEDIH8gpgB7pWW8I82hgetqf4zY3H2O1BGeK6ufkvaOpwWMycw75tPN/tbmg5&#10;HCp03YI+J5w20qCGzdVPpWIowaA9RZIPVj2bXUUknoE1BxFB/eSo7HKiPRxHiEVKdD7TFME0aPxB&#10;WMG+AHP1cb089UZ6CJwKDGnWXFgODHqhRpXpk9/mneWWoiDy210aPx5q096om84kydvXVq4ZIKjB&#10;SLSGJwelZNSgAgrEEvnzCmWV0x6gNzUZ+yAK9rpuy4UEjKVMuvhICsDhjOaPMe9j9Zs4YjB2ApIY&#10;ithjiSSstL1XY1j7Xj9a5H489IRiPrHXjm6jmWD12zZPJZqg2RWZjvjMTawyRu5TPCqm5jUcrPzG&#10;rNtyGv5UwPZBp3+CfoTZsiATdlsTgDUi++XEbgdcOsDIUCIezyzCUq4CiQSM1WkgWC+HeMhYRlsB&#10;i0LkBV22xHiwja0immwBf5pywOFtC3HFvSZW40iN2ELS9QenD03NHpYc2JHyBF84veXpKD4brwoF&#10;zo2EB2oxYMslUMwbOnoXC1VPGaXoncX3xFUiJwUD/6ppyTpKaF0Zq1im48mzcE5B3T7Ln9HPpR0K&#10;vEbKGslQ+4wmnT53agk7p7Xk9sYAz7FiCRSNn49HHUK6FfSGmIcN0c4AbW8HYot2EDQwJngwDhlu&#10;iKAqDQ+4FmwGAHhw6iL+9Qf3Zonwq+L5Z8+/DfuM24vrnnbP7vNfW9/Eg96TDDW5iN12NOQZ4MqE&#10;opmChMohe4FWUBQa8TQmHeG0nIqK+8yV748XH7z1zsY2vKf4YpYubvMk3570Asnk1urWwcHe089+&#10;vYJpk9fF/DMUCnMNIf1qTrXkWhKsZNBAMS3dbp4WZqaNXiNs1Kw7m/72H38zcHu3o9nb8exf/+Jv&#10;6yPLf211KZE+Oj2mOUsiJqIAAgwXCJrqlon5txiYk0opGhP5Ey9HysvnEZc63SdT0x/VRBPQBKcf&#10;7wBltWKheHR4gJICWX3Mb6wvLfeqpVb+lJEv+QStVRIDvpehiNLMUHeWrOpCbZD/BwCb+aZWTNE6&#10;89S9Z3XL6XGs4UTlo6vuQrq2l8is33qIoB3rCt1yhlQkP/SXSWwA4wSceGL1MMDtnZyYxTOqCLlA&#10;0AcvOZ/zk0gfAVzVemvguHfzejg3RdE0ht0wOefs4NUeaR+yQ9lUOuIJoRZCY8BRbtQPX8o71x2/&#10;K8cTh6CEVYEC8lhBBZcQnMkuwMk/ryIc5bf8rpX1tZNvX5dadQhmw0gwGU3iSEXkBdDP8U8tJc7S&#10;0g5RXj9SIQiljU9AwkH1zU7RJ+nlUX4BG5EofIUhr4acVA1erN/Ona6Na/cOCKaACFrtQCoJ9DNA&#10;WOe6iEYr/Nja4e6rs71XnUaXszwVjtIzxmwN/0/WlMibl4EYeIPpZHxzNb65EkwniPpCLwFYyPiW&#10;CltyHxYQS0ZsPuFRUzdozTzeJ0edWl+iS6cQpJgsiMuCZtYI6lrNu+R8lJNbMcsU1gqEqoC0yR9g&#10;eylVYXIO8OLj3hT3z8IZnMEqT4pCh4EL8nRaFWMPWcwibjkeVCqlN7svv/7mKSTmm5sbP/r+929d&#10;u3bz+vW11SXilvgUMYVy2IKx0J17d/7Vv/pXH3740UJu+eGjx91G5/DkEAMA6VUNRLIDzXgE2xkI&#10;y7FG/S5oUg4BXO6LZ/kTPjl+YJF4xOMHLcxxJgPs/tg6LWJm0w+FjDDYVC9i8nY0JSgjCCsCt7Yh&#10;A+EHqC+ShANUNkJ0XbyAVJFxRluPzwAKNxDsuRnVZlO+KKhT9FHYFaBnUosLy9e3Pnjv04XcAiu2&#10;OZquLG35weTUKoNJV9VXU+YrC+FY5ei436xanVq3U8W+B4YYjujLSYbo/vZkakSyQ2s6LJXQkpOZ&#10;BRgGUTVVnWzRXNUBTGVfInmkgo5CfcpPFFTqIjFTj9FKCXLSXYgmzJwPstkQFCY0LcmqTYtZAV0N&#10;7q0gI9UG0oKzQoN0iJy0xDLFnpR3IIuD/Fpw4ZKywxRhEQxHhjuQi2dshgPxOhfKtwjdKO9hsb3B&#10;kFfQiQDehLiIqTd1INkNlZqwPWUUy1WktMXFjapTOg40GiSDFEU15F4B2wvnga4RhbBGKcD6I88g&#10;dyHU8v5oLUC7Y3dAX2C4T8By4+/IfuDIGCFQ6wS5lxa9bffqEvHIkyO1x0EJbp/TgwMBdy+KJx6z&#10;2VgQ3VAT9Vk+0wSmHLQ0anO299QdoJvGCMsZ9RspnIxD6Ds6SQGREkXjDi6yqMYoAgPBBnGkWFQo&#10;s6g3UPYIzMbJQNnmIvQwghK2Ax1iyBINFi7pBXFfEXMBHzsnYAYY5qCbBZyeG6CeVC1uJKaEQM4n&#10;ZXaMNzx2KpiRU1cCWGVKTnboNjLEK7BmFQVyALcrBp0YJshkgDrUPTIHdMmozYgdwFajAR/ARWIZ&#10;p3u9xYCzLTp9fu8kkQ3mFjcfPrr3vR++9b0/vPveD9Ort8aOSAlpy73Tr56++OyzL/ZegeMawsJ0&#10;2yaBUJjMDnUZMhLuEBkAZXqTKSIJtbjBTBIcAxF4CywWaTmV8TmUzpmUT1RxApyAYEneBLd6Omm0&#10;GmxGikDYSgy4WWhgwSH/kazyvOl0ktVFsIA5ibkwWBfOIEC8uCAWiwXWGMsrgPIyEU1UksWKhwXC&#10;C0Erlb2EDJy0zMStlXXMXQP02/W74nj2gavzOwTukm8kfYHYSrZHNtRny/tpJdAri9B7BT4atFvl&#10;Dh9Q/EekwtRUClgw5BnOIDxREmg3mknwLNtms1moVpIgOYOR8pu91Y01elnVxvnEXpl0SPpZBoLh&#10;l+2rsfyq2wQ6XgOhFEhftriqcOyFQaHZLUysdsTpD7uRmxBIoS3AAIOiQMD/Ymsra1AadfwSztaU&#10;/FIFqe6OFHj8m+jqyKBP11GqMyR/vYgplxWSDiJXf6jyG7UxL7/RD5gXe79XCupnmI/p+CuvfvXX&#10;f+/xVws/rUuh38vFw674n2p8mv7X+fOrppY4wswz2jlCdf7prn4EFRdF1k3pxdHmhioiV0kmiaLt&#10;K418TVNRB4wYNuEHPhy2rF612ym12/lO+7zVPGu18m/yn5Xq++XGfqH25ry8k6+8Ltd3a639Qvew&#10;SEe3tpuv75Y7R43eeWtQbA9LrGg8EhwIbjsG6Av5mFaruS4pIrcF0AKvRXdLhOboxmO00+cnY24R&#10;bHlyQYFMcc+BydjC7AkWKTdfSlwHAi+9ttnCoklhg+HgiAAGhwAribPfa49ywxU8D9AUOI4B42Bu&#10;59LSKt4VlD0Kk4Xyhy8WB4g06o8AZhsuRyxfODQgNzN/x0TbNE5L++GEM5ZI12ujwz3OW9SVxxub&#10;KXBf9lGctCASZscn3H7qFl+xdsz8HX6vC9s1EF7eFNAhFN4RMoVpHQg7/SG/PxqGOoz5hZS3s+jU&#10;j82pG9cVjChwH+U0P9prjx1tb2QGR468tU9dA9DD3QtG4OsGnRMPggNYrlKL0tRjmEl5GYtk66M9&#10;jhf68KOxubiUjsXCp6entL3iq2F8ZakrEgkfvUH7mHZcHJ3BWqvBjDccsbfbfHZbKGoDldDpOBJL&#10;ZnxhZMRG4QgFOuCOSSyBpEd+4zYlNPoO8VE/QW3o8NYHEzOxYFLoijhqcDFf3KGejwZX+4MuhhB8&#10;/GqlwOgu4MqG/LlSqYAohg864WSCkmq3OWnX2eXtia2PmEa3jYoMYa1jjSz6ci9f1DjHKKhggblt&#10;71JRjMbdQCBOHU4UGTtOneHX/vFdBor2icG6BXQzGwU9nFfewLifdXjPp87OzHdC7WSfrEEQtIPg&#10;Y0JwuV/m0GtJZJXwwHySP99Q4mmomMhzpIAMWuh/VamfSZAEdSblCBSDbqdwesZapIeHXgDnMkNz&#10;zHdQCWS843cY+NVEF9IOw0+qw3nBiU4Dmdb0jKMwlhiHoz2iKvjjAVMZNGZFlVTKXSgnABz5OTnA&#10;dLR6++a1u3dzeEo8vF/vtH/20589//xpzBXIpBcSjHcp47Pxxw/vuZrNTuHc7yEloSsqFCOtfSKd&#10;IykBAfKJsQUpvJRNkmG5y8PZypMnn//FX+682d28e/tH3/8D+EaHlYI7Fssls89evdhYWYhQYVnd&#10;kNffRw0fqoIIyWvFSAl8UgSqXIVyvGcfkeF5gq4GzrT+5Fvf/7RTzD8/Pl68fiPh8b949SLo8ceX&#10;lkNTz07h2BFHQh1gG9FIScPIcEa2JRQOebcXRaAMzQj4pDpECOEsKCCqABF1jFalI9WsjBH5hjvX&#10;s7q1WvXs/HxnJ+AzaidHg3pN3LPkcdRQYjwrIFtl0cBziU6kOoF4Uj6CKEpJ9HSKBTnZiWRro/oI&#10;8JBviZ04skgo0ZdBM2rrzsNGldm4LJNYNAZ5uFzEU2S4tJAjnFGI057pn50NykUINIJhk7TuAmA5&#10;7wzq2M4zVNsD971bGXuwA3XCY4/5gpFECsgCjKNCrUz3wIXoDOAgErK2dfzq6UW6e+VgushkyXdp&#10;z1AESt/PURxMPMsrJJ/Pd3cRqnMkI3du3ynuHFR7XVHcXMqF/bG9w5Ohx9VnrCfmNqLjQEwWm3A5&#10;k2Wh80xcNCoqyNP6tJoXsXrL6BNQdx/5XnaGOlGDps1y+9uLufjC6pcnB4NwAA6lEyS9y3t4eii2&#10;4eC0gXTRwqG51GtVTjBVPW7l8yPMycD0BMVNWaYO3AUZybItmG2EcZBOrq2lr1+zYZZq+EfAsSTd&#10;4gPRq2NAwofwMuentuG+St+QPBDpFKWfqt+e5lxcnqoXLAuCiSoLFVlU6kGxlpGJhqohSSfoEEm7&#10;cSL2BjhjUyubsBdOj2unx6Nm0w7xOgR0y262m+IuMx7GEhGqLLD77UL59PCwXCgyYL13987DB/cy&#10;2GCn4q3pCH/y//p/91+//+S9o6Nj/IrSuWU2/4Nb9zauX6vUGvsHJ4Yv0unQWuotrq3ha8POQy6E&#10;8o8uhWAFXdPUQuydex+cnuZBAYq74GCQSKXo+pIiRjMIR0+ana74zYdioWjKZ8RM5C+nQ7EVguGF&#10;MrxdhCTYTWKc5kWtjWN0isLTGOpNMhVc2Qgvb05bo2a9dXJ0wilMt4/7xmWhC2b4M9dv3Pjg009v&#10;Pny0tLBuVdvtBtDpLq0+0EaxYAiptBacWCY9U4vZFoUeky2ULIIIPLCbguFoItfEgrRZpAYSN1GB&#10;GCipVIUHV8NypVKjGkKX6GmZbOjNr/M9vfIvBXekCLwsHWfOu6kEHcMOmb84RUDwg5Z28UQqp1ON&#10;FPkNoTjr5FT9Uc+r4VRKgInBjTIMoB0+xhACQdPUYgwrYQzd6GhylEBkF0ElxL7ddPKkCCTrlCLQ&#10;yUHOjzlRSD+l4yhRGfq2imPcJZohVCYy1FRMTMT3Uf0iYkh3TAn3yGRSHT9wSAUExazPhvskmLoJ&#10;ZznBhVUJmDptOBdiwY2FVMzvyhEn/BC7IqAckS3tdrpw3KHC9Rmhg7yQM3DkMHxwvhnnAa2EBkP1&#10;JBfI60lncz0gkRXYfcyKAmKpS8eSzAqAp8dN0A5ROcnOBYZhQI7nU5ugpPEtVXBVURlSKtvEIfIk&#10;go70YPgsSmMCRD57A/fFFr+hiJR0UAE6UAnAytMNAAF0z1CO6VgmjTA7Zuq1SoWbwFM1TQuRK56O&#10;3LXSHcCk42Hs5ESM92VwwJo9sx90U6pSDoF+M3x+vD9F5JsiJV9pNNsdmsZ4uaJAurC0fPfh4u0H&#10;d77/hw8/+XTl+l0nHYt69+DNyaunO3tf73z98nn+vFCvMHmDSDiAUsLVFiVxMWwQfU50P5lfQJOT&#10;YarfjzwmLo7izSDcD7kCBBoeg/oTt1qAsmia0c0fjTtYTNBMJp+Kx5k4cNGYH/Jg/pVLt766ls5k&#10;OVdqtbqUrIj3MdoSzkqAWMuKSqJEzFgbE/jBoFgu07/he2lTSP0sBBCOMfG/CqOvI2tb8hQmvjJQ&#10;lzmtA4HogA940qRtZoKR1nS4e7y/GIgsrq6zYiGv08Mm6QJd2RyY3kQQv1k+IxKjLi4a81V1cIYD&#10;Bg3sCMoS/V4N8F/PnHVMSK3eaHAlFvFklyuHh7nVjOUNlMr5sa0cQopfhG1Ea0RnJHzSi6NCATtV&#10;VagklHToJXsLBUxUmswz+2zgdkE8QqJDMiUc22Tao9gUCiegIwSXXAUCtaukBrtgXEiLWf9cCif1&#10;dZESzY9QfQjrOHL5JZnFJSNOF2b860XK8U/+SZ+CV59Bzk0ZScnXvBTUT3J1uKfHfXoK8Tsvp8OP&#10;PlavUBCvvnNdZOonn1eA85ebfxD9jTybNLWl5c3u5K/sdVJqGtCgiCn9EPPu9ustK99on1SbR0T7&#10;SuOranuvVH9VqLwoVV9WGju11psaP2nlu72aOWpYo6YF5nPUGE6RDu4CQCG2U1yBdRNle8lAacWS&#10;MhBYZLrL+U0uR5dZYD5MlUVyT2xdRNMb5orLjxwlfN5hV6I+Ry1APk5kOkqc3JwgdD1hzGMuhdTk&#10;EOIeu9GSvQ+Ni4hLY0AugqhxM5xicXjNtlB0CTvC0JLGcF9Ne9EdoWUpmPxrW7dc0olyl0sUt6VI&#10;IjzsZqcTIJQl+MXSjpz4Rj23JzYAhUx+0ajRUTFwcscf1OtjMBo93oe8amNqiEflzH2O6gQ0uXR8&#10;k1OCvUxLCKlp9joPiMaiqRguq0im9ElhOr1WIklTO+V3BYYz1DIwknXFwil6Yo06ipejSNrEn5z3&#10;htEXz2ATYxtPJASCoM98fjDoQgD3OuNExZV1w+w1JwM4P6YWQUAeqVoroKtOuxaAOScrcrlc9GgE&#10;vx83YnXNVssfpPc1jUbtgUAMoD/pNd02p3dcrHBUgmJAc24SzzAaBXsKhB96tbvWahcLSBqTWXVs&#10;7gKMQW4csg7BMPsZH5oyho9eP1zEYClP++2rXicKVY+SfzRAZRk6ZiMW91CZsATjcdK+kMue4e7j&#10;xesSkfY+5CAxjAKSIOKf6EpwqWNB3yJCWQAjWezBAPPcDYf13rgXsrnPvOMtHIbpHwqxQ/Tvwh5X&#10;ELQAVOjxIIPb0dR77vT2neMFO6A6exvImB6P681yUT0oF2xdAWoWru7IEL3RtZXNdRkSJHoo6Hjl&#10;/FSSYNIv5Tau5f4EvQ2fpMMlKuLPFKJLGERwnt0GCnlEvY0TT3wpm1hcpkWJIBkRvR02usFAy+Nr&#10;2l0WRxVweciZHB+qnaEijjJKlaGCgN671eb22gasao65re2tR+++Q0n+03/81be//m27Ut3a3IRV&#10;5TOt6Wl+WCwgIjAS/UMxY1DDNcGXqn63iEfK87ElpaWPOp27PHasvPNe/ptvX+7tfrO3Q6K/HI3f&#10;e+etxGLOaU13jnanve5qMjLrmkxmGPcSxBFGkY2pYKYqpslohf+jmgrGwmN4u2R65rDmCK7euZX0&#10;uN/64CPH5grN1xc7r3rN7sqNG25zcnB6ygBt0eBo1WNWKQL57JIfiT2qgmspl0R2MccOq5QIDhlH&#10;Ps7FH9UxlBxOymh+h7/RQQa6hBIr96Nb53blzWoZOzZ2B7UdIYF4B2TgYg3oykWNMWlPyvSPNEkY&#10;b2pGpKpGRpLUACd1MxINbEfYDjQcfQD/Jtlsbn2r0W6EyYJYHG4XWQ2nOfGGzAdIJBK5Ea/XOj3p&#10;lc4AWvHRSJwuFF8v24vfnT3TKQouSx9/vGikUJWRf6fpT+gT7+UAskjkAO1Ko9CokkdP8uXi4Ut1&#10;2F1MAtVBoJ5sii6MVMlMlZXfiKM8mhobmx/cf5zbWEvHU+Wh5Ud99CgPWwkZ+sT1a9vZ1Tevds4b&#10;FSD6qXAwTnowBCeg5V8vEDIC+0TdkLGaUzoYcsLqkexlY+UqdEX/UI9o6L8WaHffuL4UX7Ics1Aq&#10;7omGw6sb2UDoxdHRyIddsfT+FESWfWf5MBDgZg2GjWJhd+c1UtHgtoFYDFIJWHdikyiwFAkjtPuB&#10;1a2srySWFoOptC8chTZCpMbdm3kGEg9kFqK+JCAmAdGxjGSIKhL0l2WFCgii0yOGGvKWdVGg/icl&#10;sOQSsmxEs5yPw7ISB0tOZGJfzySdh3+DAiLOmPZBv10qFo/2iqVis3AO1TgVjXCBKuUKlATk02mv&#10;B8JhssfXe/s7OzvgvNA6XszlHn/4Dhm1eGkiT40GMML8DGn8aAYGY6nk9Zu3kvF0vdwuFGtUroVq&#10;lbOAjYHmH4BDkVvkkHU7c8tL19KbL569hHkILQJqYMAfRvWQoYDgM3xBquNOt1dtYnVpi8QiLO18&#10;q+FEbDlIT8ZPl7+M2et4nEinCXNMHvnEvAxpbodulrjfBP0xoq6riSaIfMq9wuExjo4kkDSQme7A&#10;h0M4djGzksksrqytYTHQBAbIQMJlkMrXz4994N/tyIIA8wUuzEgJFnqfwIjyQzSSNCtdJ4JqVIA4&#10;JMnqUUKNsvikDSHTP1UNyepWnSc1pZc7or90qnSR80hM0sPCi/zIuYysJBLPdhsjJ9qEUr0qjLzy&#10;IZVn178q91wkzkkiYFRL3kVaKT9F6ZVpNDwMsJqSprJQaZY4I4Hg4mqyVMMtyotfkMPnrDeqdjL8&#10;ES1tdMRk+se7lMggSi2iQs164p6peg9MAxNV+UjUClqlCN0h2kmktUx7wrgVs+CYdYh8FrKjhCJZ&#10;k5y6jAqNiKzqoN+FIRC6sEupeBDfJRyrnMOE150SNU+cqbxUd2BYRQivQZ+R7YN4AixMR7vfq7Yr&#10;LgMldJNppBbK4GrRroDOAKqF6oQvzsqIEUiEgvR+qRPpZCwY0UQolGAEJuYKMojhCjGtEplNMjIx&#10;aZHYx7BLZWY+cGAycebpRZsRvw+x6ma7cTGYywWo+bzeNIY3sShbi+Yd14MbzzUmAqOESbXFSUJf&#10;JL59B7E8WF2NNkp+o3rbosXITywAoBPKPK8YK+MVIZq9QK38UJOZPYaDITBj4CEqZqfQ7dTHg0B2&#10;MbF17cYHH9/5+Ic33/v+/fd/vHX/vdTqtR44+2L98y+ffvn5F8f7Rwc7r4snJ6hJI8cAlMNs15Px&#10;aC6XDUUh/Ezz1aoUvaxvG8K8PjoZZHusKRHswv8UwwwiEPwV2AtkdamYF5OJybTeQlx7hjYMD84u&#10;LDBaXVla5tNQ2ZH982yC6kSTXpvAKsMD4apiikxqO8Rw0kCAmKwZ6228t2kQiIIdkuUxcP72dgOx&#10;HqBT6DtQl4GEV9YeyASztpRkKAGW80PwnLKCxlBzq4MuKzBuRwzZ2fHZqJnpNK4Ek6HVTN5sBDxo&#10;rbg6qEOQBrVM5giSzkoaDEEPYBoDPQDq1nkpj7qr9BwjAW57yuu/tbXtCfuSZPuJnM00M8tJHE8L&#10;Z2fV7mufq8PcRs1OBcypDgnxX+IKCGDpguIrjR7ZjEq6maE9ZA9Ur+r9anvYBJ8W9aZ8o6gTTJWq&#10;rDizZZcLqlQd1YrmJ9WXqMgI7ks/q5SUl1IrumTS8zR9hs3rqMt48vv/f97v1C/6v/h1UWXpSHJZ&#10;IlKkzQs5/YA5RPPqX/UP51mpfocq0F0UliBvWQ/S7lJnkjSk9B8RolIzTx2+RDNVSWNfMVHVL3R5&#10;PBNG5PekUSsILHpPCA/zr2WkWc5Lb07yz86KzwrVV4X6q3LzzQQ+70QKPFRXZ66ew4vQw8jmIQ/z&#10;UwyxQ+nWga4GBEcOJ469omcHbhO+s7Qs5MqTgCAMRu/eSZ5H/qNcTOR0Yco889iF08sqkK41Io8Q&#10;BC20JQmY0H7ICugZyFFE5xUauSALXKZB4QDEZQgmXJ3wdlsWHVEvIA+QP+KWZYdPPnVjR44ZioXR&#10;KBsSs0gXjXzg1pxVCGhz6XokMiRHkBaadWQambz0AHFh59aqhsB1L66gvelp1uCQsX3DU181GEau&#10;LtppjzoNucXh8HhtPdXpjPNnNSMu+xecpBEjCHhCEXytIoLfs/XDYXcKMUEwTx6DbjW97AHTr06V&#10;FBNYBBw5dAQ6rZrLH/EZLbkOg6yYobonmUXjxp1FwqvHFsBEsV6vInDbB8RKq0gaWqPMQphC3mxT&#10;YpjAQaKx2MF+A7VhvF17JqvELexfRhWcti5/r9IZtceIFbscXQIMHTRr1MmshADe+AI28lX4Nkhg&#10;UAS6/ehXYS/kLOXBaLi4xz3TBqZ02PW2KoFihQYuM1uunsWkNBiISaie9tOLJBzBVy9KII58YQSc&#10;O67phkLocU+g6tmIGK32KVKm4Oq5DijE2CahfgdB6ljHrH77lLc2pX0EK7PdmyRTKBVnOaR9Rmcx&#10;c6NXvWu4o67xqm+WAmxpGwXtvdVZP+GYhOHd28Yw5NkoDAQZEIdwSIajBN4TwwlkL2aDm67Jis3Z&#10;Ejc6jCemIqClkWzzTcr3dDN1TNBOmPyE0CHa0lKMyQxKElkNClX/AQMP7oNxORGbn2PZRZ6CoJfw&#10;kdA+qtXLpZLVZK2YHMQpI2gZNiY3cEKsWgeJ0+ji8iASOyE3CARayDOwQSIRXIKury37SILhCikT&#10;CfaAGFNxiaWdSu3DZGb65sWr5nkxAHHBi0uXfeXaxvb9m9Fk9Jtvvv7r//TXpfw5mJz6m703r5/7&#10;4oD2BRfN/hfPdrEhkwhJKICxJnxgLhPEQIkHzuJ4tvLOu8XdNzunJ9HVpUf37v+b/8f/++tn32xf&#10;v/n9B+8Nkewa9cLTEexbsi3QcXjfEZEgXEjlpNIYIVYpmCPHDameQRXmFgMKV3ar1rf+53/9P+Rr&#10;9Yf33n5y/dYs6K0OeuHr6y5rUjw5dfcnCzEmN7Iv1YXWUplwapTUpfTohaM1LwLJrIC5KVWVCyin&#10;bpFL/4cDToDuhE0OUe4j7XgXPQggcRQBIpAuWiZ0lKQbypUQfy7J8XXyKD9W2onMV/iMSrVPYikp&#10;izwpapzV3gSzl1UyDRbY1FZpDpw4pz18fHJ+KiLwxFOPh1YTMBzSaIbqZqnWBYNgm9RevRpWS3Rk&#10;xHaN2lKbQlzGcv295LoTe3k0W3znnTDAZnTD/ewIWmHeYq1CSHWS5IRCUIRajMrBVe0fmlX4m/q4&#10;+A60IjcDMC03VrO5iHMTW2VoC29de/o3P8N1ajm39Pij9x5ev1X4+nW+UYVtsrS+Hp449l+9dgUx&#10;xJoE3XbKCzQmOV8FmKTQdZL3UkHZ0PwTNv58m8xPT0Fm/FM7JXVpFdvNPtlYc5y3D04PYhS0kVB2&#10;+5q9S+vLMfB5qlZ/deM6fRDqW28sBKiDDJ1mMzhRqWGH/TqX+NnLQb7jgu0ZjQSSkZHLRpI1sWQ0&#10;aqKrgYFGPJVd21zdvAZrBk+WGcrwXQoebQgsXjCykARbiHwE5BJVn0rJJyeomq3QDxXrbN2DlspK&#10;TTLJFFgLorKBMAGzL04vpHpQqXC5CVkiAyNGROBTnKSzqJxyfezd9qRVLxzsv3nxEr9HWv+U1cRS&#10;yzGBzUwZQoHE8i2cl85Oz8m8Ko3yzc0tZuy4YacpJaQHQtzG3BbjyH46m46FYqeH5/nzIq5k0gBF&#10;Va+PBiwzVHfQCJNYFsqVSr0RdcLjKAGdQLKJRK9vtruNZh+sSAd/b44GAgIziQ6CakDiUKEGbwb4&#10;0kQKldZ+OEy3tQccZcQ0SOByoldMJQHFHI/pljVoCja1VMhjMx4OGzDD2HOVUvHNm9f1Qn5CUxXm&#10;ESMBXCGHI6a0iUR26+aNZDxneEONfKFVOofcznwSv3swhfAOpb+FlTmogcWFYCDSPCp6HUwyRMdU&#10;rWcJCWr4hw7ERZ4mU/qLkZ+sSXb5PNmSZa9yHfldiSHyF92D4BtnNhkCJsYMnW4wF4eRnGBB9dPp&#10;bEseJsmn1GAKhwaZT7zKxFFWgHRcNkmBRahBMkfJ+GdMQihiZk10nwEJeAP2qJc83I5vEdGDfIVE&#10;mfuAtYPoBlEQ0n+SlJzILvmbTDvl48rChGKDngXS4GKrJQooQi7w+wRYiJumC40cG8jALl0HiC5k&#10;Qz7vQooZDyaV4VTIHw/61tIpmBQx5Mt6bQfipSwyICnxWLWFhh5acKHGAKqMlwyZ6oSVQyMBeGk6&#10;hfp6VDr15IN4lfg5iYDNOmWm12gTblKpBBgp3NjpyUm/IBSk6OfqMJhiwk51AfaUuVql1iyWSjIX&#10;pBUvmvu6h0kygVq3NxqPYmfOJxf8jMgZcXzQpBMnQNSUuA0khpx6lBB0EBW91sclZOIHERKkIVNW&#10;lmTN5j062MWqnh1If4QHcMGlWjUC9FqQIWXYwKqF0otkO5Iw4BTxRmx0zHLParKfFjLrT9558KMf&#10;PPzxH2+99/7Cxm03Hl49RznffvPi6Jvfvjz64qvaab5VKiNuI6Rmn3MIOMszQ7QGUI0K1iRtrZPz&#10;Aooj3kAwm0goTxWVBAh8TowbqLvIBIk31PBkwGKTLVMRjFIRwaNLlV1aIh1xsJy4qvVapd1sgttm&#10;bMI7J7lYyGVRbWW5MU8mra7VG1xmGBqhgNRXPJhRYaFUIBBn01A2QnzDzFMNxGy5ZGp5bTkci3LR&#10;6PFzexjBb66tssDEQV4MahTfQoGBiOZEFrFmGqDoYCAXT2ZMY46Z6ihfMhaSC2trQ0xx7YhKj8AD&#10;+7uIKoqwHjhenhm/bbH86SF/1caY0IAGCuuUOwekr9UsFU8r+dOkMTNDGYgjyyvRSHapUa0clj4f&#10;TUusJKo1JY4rYusKfSggEzaUkEDUJFyBfPQ8eIpAjscddvjiPVuvMcz3ByeGIxxzrdi8OFVIbaeC&#10;uAyceAqiNf4laiyoj3ShBUuD+ooa59VyS5N8Lo7Qy2Gd/l2+rg7l9HPqfu3Fk18WgvJCv0sa1P9y&#10;0QeVrEv1rn73S+eg+p/mX/ol9PuRF1KvpX+PvEq/0O+Xo/qRl1/z19IZgf4V/Y/6n2APqO6Y8Jz5&#10;PdZnx6y3zcre0W/Oy7vF2l7DPLHG1cGkPpy0RkhEjVB+kZujKJg0pJApFxMXtxORH/G/5qoL7Z6k&#10;SbywRSgG3B3dLdS2aZ7SQMHBBPwOLTEZ7cO5Fnk/HMyguKHoO54OIuK/MkHcRWp21XSbUZ4hjSb9&#10;ChF9gDAvvgLkTsRip0vQTYz1KAKJVyjCI3wRi4Rw7iV60jJgEYEZZqwo/ajxJBSWBicbkXXGRAZY&#10;EfuA/gYdLLoY3GQGj1BHwb9Lr9jlqCLgMY2Nba1klpn8lJKP7SPI0iBERDA2/WoVw3AXz2NEMUnh&#10;E/aDsVEw6i4UKhhYG75EpYyvMf7OM3RC+WJoGQzZTauFC008uoboi9fAKYF3zfxKLNNwHeoNpDIM&#10;xxgloglOCws59S7nK4Gt120cvC4h8WRgTRtkQgjLwhb0I65Lp2wQDITyZ3UhH06HaDybPSYMKNMY&#10;pWKFrCO7kBwMzWqtLdBPb6JWLQNaxwcbEUtSIbTPoYEXT4Z2BKHs01AYVSdqbNIA/3ToCeOo4sGM&#10;m5PdmPaWnQAgJo1yqeUJUp8DM6BpTRsQETxgseLpbLjXhQdnJplVIgTmd246bKiVGbFEGPInHlgi&#10;MGCHawDRyBagrxjy2qdpxNS8Biodp2aXnPc6P5nauuE4CvYjnDgCrhWv/VqrSjaEzgUpbdQ1XbaP&#10;MIuv2rxvHO4i2bwwPOxx0Z6wI3MXYEQ0JQwh8eoO0lKczhrO0ZprmiVjnw3ijJy5x3ojsC90A4it&#10;IcAEtUPn/FsqQHFdlRNT9UtEMeECQ663kz+IMMmYTilrVzYl57ugVDpQNrh94JAx9W3Xm+XTU4zR&#10;EAEyItLvxB6X38yb1ut8sYGEZjpnl6Yh7Vl3Jrdw4/rGrdvXA9GAKxrkyBMvBAQq2Vay7UUslP0A&#10;Y5vxNVDSk9dvuoXixBTbJC+ffin88NGDbC79+nD3l3/7t/12fWV75bzXCIm+vaSxQvzXnEbJQ8Ry&#10;AraewtKLhzsZSmXmXP/gg+eff15FJ9rjubaxUXj1Bm8DIYfU0Lts3ttY67JcOu1EKgl/nuOehg4o&#10;fNVN08NVGQWyqciYIUfFjDiD/2ajO4ktp9bXDp5+/vrkmNRxnC9hAP7Rk/fW799p56tf7j4f+5zb&#10;kQBQJg0Hlf7flUmgKgKFMDYvAkmWwKGq4HbBBVIxnjBoh4so9Z2IzHB4aPNYoZQFaR+Sc9rh8Yi6&#10;jIRWSeQYgQr0VIPKpBOuFcO4zgNMLhVcVlWmwiJjEjDo1SzOO0eKSpP16wp0RvbUrVsfvP/+Ym4J&#10;cVdOYshaPJ7Cg1M+FAk7aZlAnAWy9Po1Km0cklKLgJC4pDj93oFC1lpGpu7eg1aBC9cHxuOLhtNh&#10;JjNybraQnOCtDnlltD39o/Nip3wqJ8KlEplaz2p5i4OFWOHR1WLD0nOrDqfx7WvW8dlh/uzbp1/X&#10;euZmOrfqi1x/dDeznFtdXra3rMNXb2YINjunYaxy3BQ5XHThUahJoLo+xFbk7gQMKckqV05javSn&#10;YA3MWff6dFP4Fkly2zSZ7Ybn3t1Yffabr35Tz5/slPMr126GurYxY69c2hEMr23eqDatYqddGVEl&#10;jaSZ6HB22y0w/NDGAnQGSRAZU+7tne28NitVpJhiyTgJDOpCAwt3HBpbU9pL8YVFTMUiyWR2eRVS&#10;HFL4wKTZqgoeezG2pneqGtAayi1YItUipjhQoyH5vDo1kU3H+tYevxfVh2rF6vErAoVs3gB8br94&#10;V4hJlxwrszhHGIo1wq6coPa3++JV6ewMBYruuBvjnPCDyRcdSlQ0ULdCkrLZqLx89rxUKCzmSANz&#10;oMFpPnXrddQiGG/AJABwt7myeYKa6uEbN+pUWEEIZ0PA05wFkPQhujOH8TqrvrALtY94IhCOkm0N&#10;gYR7XHRIA2R01K4cPSAh4a75EQua9asWE2a8/dxtSeiHSliEpeMlL4UuyUNpgPBDQGd+u9M7HEYZ&#10;blmIE7a6rXq1WYFB6IIJnY4hXl+oFvcPjqv5MlvOhRSSF503Rk5jtLLbxcbhi2eDdtnrYczPe/fb&#10;EN/lcURqWp7R4OL21owDZr/o9shQRyaQStJY0OoytgfQ4JEbptv3l0WbuiMXaA59R2QpqgeIK5U8&#10;TO6lzr+cd9++SdOa+hlOgEi+KHCEhh5cZFD6YAB2OOVInBGYwSAi32WNGbpDORVStjySvr601BQp&#10;lgwjYLin0NIAAMnR4slGyRJw0ONiMwihQS4y9Igk05WltStxgZ7BAP83FpRcHfVxFYuV5InNJZQV&#10;liMdCSDrvEvqK7PZpljyBih5YK3EVpZyi7l0Iho2LJN5vWFHbFFYoQJnUWBoRyCkTYZiyaQ/FsGD&#10;FjtJMhbEfWY4BPJpsK8IhbPJRBBYeTiAwTExScZK4sAmOEERIei0b6xsInhAS79ax7ZLhpk8CR1/&#10;EVKj0Uq/x+FAp6uMayY6YWK8S/FGDww+YJ/LSwmaSKC/7k9Fo9Bi8HVgliiW7tjTYXQPaIbeKWrL&#10;TOzbeKfYkcQksgOkpPMKY6WNcQQXiJqPdTmhddFzJ1JDzK0IghDYWCCTmVgRkluIDJAMxGUHwtcH&#10;b0TXgwYw6NJIPLW5ef+T73/6z/7Fez/4ydb1B8FIutm3VYrNV892nn/+NSGvcHSITvmQU5qRdK9L&#10;5zediq2srKxvbboM4/DsHNR/tdGSlTKdhQJhThrIHjgfU+ABDsG/j2VKXST9d7cTrl0dyThARPjG&#10;cIxQ7PllTkg/lzCLkzTjggpZZKPBdSKF5nRLJpKMN1mnDA8BiFaBvNodi3AJYOVR6dKzsDubWDgN&#10;B5S7XFKRIYZ57PWC1G00GyxgRp10H7OJ+Pb1a2QSsMTYW50m2r8dyY8TFPqxYBAzCED8SiZYikB7&#10;e9YzWNKMCiBKwYyFcsSaJ49pViC33Frd5HH4kTk83oFlYfaKjj8FW8AgtZqgfNOH8z6khcQUqevE&#10;LJvgV+vEyH2xoR6bGwvZdMJtGQujRsPn7TvQH+r1T9tfOzwlUHsKhU8oEFim1miWdSujfWkkq62v&#10;jjyp4QTkDI6akxpNEOJmu8HIBm8SpOThB9L2lWJGyh11pvMkYgV7KZqiSyY9AOQw0meSTgF1jcfX&#10;1Z/MS6nfK7d0USeB5IoJxLwU/L3iUP/ud9XaZaWnf3eeaKpJnHzpGu/qk+jEVB5/+XPp3Kvm1O8V&#10;gRqFM3+S+fPzeBDd89rv6lsiWnCdiLEsEhK7SvMQkGe1sVNpve4NIbx00MBSemkXG0t0YtmT3DVC&#10;khgr4zLM/hXgrTDmlT+v0GEHA5Fm9flI7yiuVK9BoL3cWdYzAGIvfGI1kWUfySmgRxwolGFczmdl&#10;4IwSHQxBBlM+TnsahCxX5vCEFuZ9oLZELwtxYpfdb1kMM8mkxGFSlL7thBMwcbD+IQ4baNtJxSzi&#10;4EOgan6UV1BpkjqVg1BCPHgORKsMZ9gy4SewOgC880EwVcLJujvqO+BuRZJgsKxKGcwE4jMIz0ya&#10;zXK7gZD1KGAYHPFkluMJ856uw+1PLzFmzFSKyMz0WnVXvzvLLaQGzkPMZa2WezQgCQGTjsr3CEHi&#10;SNLZH7bYPd2GI+RP0jNrd1sdxve8GSJeL8w3UVwtxoQRsNVwaJ3Pvq5zIKQWA0bciaIcAzf6e4tL&#10;WyiHoc8h4Ikph0DY6nG20n51AsiwesgnuMFgs4jgmNfrA48vOHKYdi/hC78Yo91t9/rjZn0GVS8Y&#10;GSXFvpR74wc/qDgT7p1vHfHkMLfKtvKVTr0gVEH6zvqryNkhTEiWOB41oykORrS1ckNzwWwiYHF8&#10;48Y97q0RdCSiN9vISvY5SJHGmMCOZpbo96Zn9u7aVmLqMMvno5lzwD9J1eAYJxOrsfA14tzEVgBx&#10;5gkASfJ6HMtB57ug783RZ95YQdlZxaYjP4EKETb0OcBOinSmPSvtXIdF4sq6Q9FD0DbobdPRFeO9&#10;Pom3fRSbjoMKrijNFB0W5p0dGQByuRXBSSNC540YaSwpUsa8XNS7MhSPB6MxH2IJAyDUYJfRGsHr&#10;h1rNzQHZ7cJpRFjVhxY4oRLDm/xxEc0yRr0nkGtBQ4h0hp2uPymUw8/xxSk2Qo8xBnYlHMwsLmUX&#10;lxCBFTEmacwLfU9SSybj9Jv5jLj7Kk50/vTobG8PLVFOd8xeo/HYg3ff3txYa+fz+69ewkHwSomn&#10;XSJ0b0ys2NizDIiY4qvSVi6kKG5MXatP3s96A/lSZeL3PL57r3OW70ysUCYVdHj//f/w/23lj9cz&#10;iU6rzqEMOZYzQNjh5FMKWinoOClQpIhit4HYl0mFT0QdG56YPRYq7ryE/rvx9sPuaf7XP/vPpd3D&#10;9NLSw43rseXMGPWjMQcRzVQBrSiVB/7QByLiyXhNbITUPJafk6pKEahNBel/XARYYoncPKorQfIC&#10;OKYtxediCSj1BwTqBASqVBi87oCow4BMYyKockhNmJT0UUZFMj7goku/mT0hlanUBALwIWMZ2FPp&#10;EFriNJymvmCt1d9t1HaevdxILy3Ek9hRsHQ4x3lzAuMiiSalhKpjn1Xf7Dh7yOkCVFdPqG6GPon0&#10;eXFxHIxmDY93+8nHJlh7gttwTJVk645Y+/CDvEh2BAxac9aQImEyOMljrzMvAuf9QVUEIvNFzskk&#10;D4tgKQJrw1nqxu3qzhv407xWenMVXO4v/uIvK8MuffTbd+4nAxGSmrpFP95cisYWaD238DAFRK1Z&#10;ShfgSaobikCFSBPywtUikNdl78xPSX3Y6f3ClS42x9FPP32cuTaKOqxq9ajeeOvh+y//499++fxp&#10;Hxh3PLW1eaPTMkHZMtZDt4TRh097WoI9xRkLWSAyAT+59IyoapVK52928miNDHtAohZCUZoj3GNB&#10;mtvtAI7Yd+j6RuCdLuRCqQzOLRwb0Nxl/k1EFs9wNbfWGBrpF4v9sbTJpXt8UQhyXsjfRThUqKHC&#10;b6IIUGZUfC5yYWKpCB1bAEmQ4dcDKFkz7VbHF8QvDNXDKeJdgPoZpDfyR81isV04BzzlB5ml4gzR&#10;mlQKjQwjZPBKBydHp/lTiLTUeQHAcaAmpPQeGegS292Neo1ljO4CZzELjL1MC4oPy6pGAtDwGXUk&#10;OSbuMQgqB90iGgghpqYYzoOwoGxnbkmE4vAnZ4xG4C7FttfvQW2rV2tsNGaBXYum1ITf8YVCiDGO&#10;Z16TgohjmCmROKWPvFy38cAH6mcyRLyyCfSxVCqdnkd8gaGQKnyDWvto783e2W69koc+zpyIyfKg&#10;3insv/bNOpiso3GFPyD5zNTu5g2D3BmQ3WG6c1YXG25HTyGyRdRIiZTLqE64TaIyqzCZFxsFkInW&#10;j7rYR7LmryRwChT2XRHISnT+r/+3/2W1VjHrzag3QD6tAOYqq5NfvYReqaBSanNDIXPjRsvmIyEC&#10;uoiwGOgDUZwjtdJazfA8aPWFUUwJ+jKra56JKGH6VuKkwGJUbHV9DJOw3YW3iRoH2BKRQIBXCkuk&#10;HzLQwhK6oBjRMmUWJRDqHIuSSfQtsHUQ8hp2WyhXfQAA//RJREFUfIjEjGKAJiOQJmOLK0t379+5&#10;cW2LVVUp5bNs6XCMnhvHHUM0ZqzUjpRnNcxVJjbSE84KjOoqjVqr2SL/QmJ3AvjG8EI+Q1uFQRZJ&#10;F8q2TBeZbRNZWENET1Y5tZwRMJLBMOk+Pmtmr4seKIVHz7Qw76616qVqWZTQmMhHo1yfnoAAKASE&#10;30nvlPMe9IVCl0p31TwvEgFDfnrnnJjwe4TpB1Khj+MFMCbmyq02BoIsaDg9RItGu14uS+Mxnkj5&#10;Ar52BwldgvrUm2T4BUraGTN80aCRjEapAEdm1+82ECuj6U4fA7yu3RvIrKw/eve9Oz/50bs//vG9&#10;jz7Jrl9jKZfPG/md/OE3B6+/fH768rDwZn/QaHuEF2l2BtWBreNaiKFUu7a5trayynCOzAPaEq4s&#10;eN4CCwHizBoU5c92B1df2p8cRVwW8agz/MxNOWugN4qlu1hWgUSF94IXpSOZSiAN1GR0xs4bTl69&#10;fs164xdJ6cn/qPs4bEw6r6MxhPJUMsXCwORQ/IgaDdrAFEwigz5CKyLEs3U6bS4282FqTlJi7lks&#10;EefkIwvBP4LrmS+WWmYnHouDj+1y4+uN83yRXxGcAwWPOPIJYJDtE0iHAO8yB2Z6y7qHncu4JOjx&#10;TWJ286iEuNXW3btgfcj3CWmmE0UFylTwwOwGygIa8OIJS1oWYeIxm3gBsPMitHERAxr3jOl0fT1u&#10;BnK1g0O3o00uwNl+VP/CnBSw6bzYu8rtkCXD/qNbyKhc72bl/c4r4F0kxVvQWHK4mRphQDh0jsPo&#10;YZjDct58mbLdoGUsBFs0rBQlX2SpCc2XVd/FiaiCujTyCaXqaz7f0yWT/qE+hq9+6YxwHlV0qqEr&#10;xiuh5ruDXNeW80P9Ygyom03/ZAyoT0edBOgi8Pd+l39SRaBGN8hjrsJKr9aigiNQX7+XT3Dt9KvM&#10;hxs6zlF6M2SgFcXaa7TOC+WXpdqLemd36hrgtqfk0kk5CXGs6CDOGpNZHTk0obJIZ3wgDxChNjDR&#10;7Dbloi2tQ6nbCTIEMkZ6wjASECBLgZSHQp/kBbUxiYJ0eAfEC2FnGWhqoJWL/JOSHyA/pK8G8AJD&#10;JLDPXa8tTDHDGUeDg6uAryc1IcmMfYqh5QDNIw7+noVH1xju6rBvypho5qZNw4KAnDCFV+BFEdtJ&#10;A49YGgvH6JuQXktox6WahnyPo1lYbplsrlwuwbcJBPhVUqYgOpFGZGAOu7UyEXvq9tmJ5P22Wavh&#10;jzPKLmQnw1i93nB5hqi7NGqu3uSoXYESx0E27XcYOCD33PTGGunEZr8TPT8uc56ub+TgZuTPm3RT&#10;2+0yEqH1Inh3T7ONqX3PiMSHoIcqHDN0f8xouhUwvMnkgjXMJ7NrTCPF0c7TzK2nuhZcl3EynSjk&#10;26yRQuEcn73zUzi8cLScjOiJQiuLN+HRVUqgBOzR0DKfwjYJW95+aiU8xI9q5AmHM9V6nfo64FpC&#10;29rhaZLXls7BusSoDdkwiZTdCI6BICD9Us7PTg46Xp8TZAZ6OVxgNqPPFWzUBhi1RY1VpzMyduTt&#10;3jyCc8EQ4iyxYHTQ7RXDzh8G3JtwFn1+Qpa1tHB/PIg3Ww2X0bS5LMO9EUyU/UFSIF8pT0M0INU1&#10;zhzjM1D8s1FsYAWisbDTBQgBf9olp3PJbd+EhjyedfEFtE2XMOGYuccBOtMz5of0Jan9sA+hedV3&#10;YwppB4o/9U43yJxUu9c1deWJGDJoumwAXaTd2gNNcIXSkNI7UW8oiQ8ijqB8XkQyXb54Mh7ZpNeJ&#10;KEAiubCQow1HGge7m3zUOxEZcPYzv09WKLMAihuvq+H2lRtotZSH3VEIvSKkyDy2sWE3DZ9g/GRQ&#10;ZXMPhqC1SJMcYKWhSkQi6SxN1DDhi4OSsSZpWoRZh/gium0BZ7lZ4XkAZRdOT0aH593Tkh9DJjcA&#10;pcD9xdXW4fGk23GJDJIoQ0sbXcUnhbanse6SUoTxN4BQ5R1TGExzjx+Pi7XH7zy5dv/eoNv58hc/&#10;L3bq6bXlbCxZ39+nbZwIYaEpHllMHkSQXSKvJFu6iNJyi2p8j/yELRiI9uERsls37lAEfvV3P+PO&#10;bd255bB6r/MH9aG5dOfW61/8Q+es+PHGjV6nSGJFM4ijUCaBclAJJ5Aq47IIlEmgLgIFDiqwQ60i&#10;pgK8fCZiHoOGKSc1DSbRyxLndykieF8GpxMaChT7/TFDFcH30g7gbBMAo0DN5KbrYabqtIHgIRvm&#10;vCSAq4mgPBXTJGg12cV4mkzN8F679/DmrUeeTMqstX75H//m5TfPiI7ZZPra9jaMfeGR0SivNUBz&#10;0aSp7DAJhO4nRYjojlxBlOgDSK9G6EblmWPl4dtm0wolI+lgaEDB1R1VC2X03imAYuGIX1oOTLQn&#10;9Zc7A1OcqOaTQPU8cpvJ92iP8IlAaFBDzUa2xtiWuXnn/MWLNpi28Si5sZzwhwovd87M2jd7r7Fl&#10;HzTM3MLSw/ffA/81a7bcJgLy/t6Y9JU7qhUxJKPj8vpF7l7m5/MicH6Gakqtbpro3aSJGN7+pDP2&#10;2Z6823x1Gru9/NFbb2W2tpezG8W/+/U3r799ebwHEPTa+rXzo1Obx7Gwthxg85k9ALic8AgEASGj&#10;1U7zHYNIThjsMWRSSSWCC8J+ofX1bmXY5lb5EcyLx/xBg+zLNNssoaZdQKGhWHJxeRkxsGg0RqOR&#10;Ugc2C29THZG6CSt6oQrbpXXLZTyoMERSKLI+xMdFESD5UBdHNr8jXt/K3pi1JwQ26Z4qWPLMLjQ5&#10;DDMZ94FanfhFumoCxxz7CGypW5VSo1YBPUdHkoJC9Mwcou9gwKSVqT0aNp5ep82+ZmzA4BD9eZaW&#10;iYxKKLi6udzs1or5MqGJjQ1pmUE3GSPJD6r0dt+2NSS1j/T71AUMb5hYAOHyRVNuBI1Ed5Dukdeb&#10;WUgl4xSHoVxsJRGNk7gDcwTFpvJ/MK6BcDyNpOMQNDcOsCBThOiBmBhJGhduBM9DzvjR2AMvuDfB&#10;GGSvVN4rlyAcMjqMhRCd8dIQ7eXPdw/24OCZlXr5aDeIfcbUkmBBTPZ4sYLjPGepBHCUW15t5du+&#10;LrLO6GIoow+51AqPi0UFJieMyeboJqmzZbOIdI1yC7/IiC4ZgGo16uRNgNwqok+dP/mjP6nkKyh3&#10;kT2DYhQ9bHYHVaUwkSRmCF0YF7aBVbYArGIzJcZXtLFZxtS33HeYG0KsYnohLSpqRBBN1IahbCCM&#10;TEqHoqDTTrnD1EWlTsXeabJyQoCSaR64HchpRBBgmE57QHhG0qWE1szqo5UnpaPLK0BxFyPdodA9&#10;BbtMXgwpdrAEdz4WfPLox/b7jxJLy8mu8/kXr+Gi9abFmBNkeNcdcDN19IYjNKXqg1nZpERw4JWA&#10;rgGAVMCGwLJCIf9g3I16jKTopqBa5pIN1a1PJ9SZIyOeBMiL0CXrn/608qoRCWCYn5T8DZRe2m3M&#10;6botFG8nRiwWXFrxx1IoKeC4YEGAdkxTQX/KcOdC9ngY0s6sZ3bZniGMloGbAOvx2s2prdYbIRHY&#10;6NBvpu1ox3deukleB+ZtqUTEh3hJwFvtWQfFMpeCRosRQrTdwQgOEVvEsdBHC4V9CVA2UztXFcRm&#10;s9U9rjWq4+nJoM2E0bOwmHv0zq0//KMHf/gn9z/8/uqth1HvYrXa2987/+1vv/z6y69PD49PDg+K&#10;+bP2tEOygmAX9wAYNHPwkMGijRI1saMR6aW2VaNhUKtsbm3E2R+ZRLlYYPbNxanWajD9MUZ0GR6U&#10;7HDXiMUj1WaNVQQ2PRaNN5utRBhRZ8BgtD8oaEnOUAo308CAIlHSYLIB/B5YfNBh5ZBj4gsmS8pv&#10;BPqiXFK6cDKyI+mejNFzJSEVhViP67xYkBBDAT2eLC+tkMWyZGFFQkRiLkehOBMOlR/iWI/JLx2a&#10;ZpMgF89mMEpCnpi6XTE8RQUOZQ2B7JjjgC80Jn2Hr2gTCRk2nnTtIOzGQqWjQwTgYKggXspzTg0f&#10;uRP9ghnJpmMcRMpdWF8GC2jcGgfs3jZ6aI1Cu1fvNmvwMle3r5/XmkDXlx9cQ15wJbHoMdwvjr6e&#10;9IvI8PPORb9ZQDbkDQLi5Nn6kzF5UDDiNYIM9+jMz1xAO9lQfrE7HOJ0CVMMlgLmFR46Go7X5d/a&#10;xs20He5FcIZVlvT9OV6RMvOwx2SWqJRf2EgyjZ8w7JS/65rqasGm54Hz5E8Heo1p0Y+fZ4o6L1T0&#10;RYUMuUSB6mfTHVB+qIcJ8+qO19MkPSlEpXEuDmUCbVLdp3md9t3LCU5cERqvnjfS2f1ftihUVb1k&#10;LYorqCDtCskCDJPTEyMmCjYqbWo/Ljl7G+s+4NJtBDjqrw/LT2vm3shZh0AnSirigUPAlQgvutbU&#10;S6MO8AXVlXeQg6oZijrnmIe7mF8gjuCxD+XDMBOQIZvSsSYv5ERlgAxaBbSmWC8Q9UQpakDc9VEl&#10;0VRkTMARwuDYrnyTJdEAeAlhm4Gvh7cspwMuB0hSYaoGKQ0iCqruTo81BCnNu0AQS1qkU+mtMF30&#10;m5MGUHKnJ1Rq4GhKB85G8zEa51m52oQdhpNgAT3xSJqD2DPzTex+m6cXT9MWlu4R0QbojNlFuxj4&#10;Pf2QSavW4/RFHxv8GHfDGw/ORvF2CduK8t0bcZppHEQrN8aWFbPMgJd/nJWMkC+e4YQJjkdx5JwG&#10;U9PmP8wsePsN/6iZHI99tWbNRe5v9++fND3hLO5+Y3sLTx6obkQKhvrOWSqehstojns8QwUOXsg7&#10;qpdRuMLHydGue4cNKPzBvlWaTSrD6krlYDEUo8gOzabJcBz+dHfrofPoqMXmdPkG9WZ+ZSNkc/Zr&#10;ZdvaCtrIFbdrmssmK0UKB3bapNVB2GAgtC6uiTu2v4vCWXrqngxmeOBNzw4GvaqjWQ6mM9cZbKHK&#10;6YngaGp4Bn8KViOahL2w0BmeuWOH0ZyZTK/lC/WAd9XVf4yDlehr91LY+gT9M8/E20RkksNzGKb3&#10;XG8etOpj57DFsolFSPDcsSiF+4MxEDDHK0QT6AsBoQMiy+Sw1azYHJV06FO3teZCYZRY6IB0YxA4&#10;XfQHxqFJP0Bvgl2Gua9SmWcqRYsK6SFOdYYW+H2T2PFniAqr0oMQJMJ8Bqh3rpiCims8iGTRWxAj&#10;eQ0uRHQPX64Z/mDCT1V8P8k3+BcvBj10RFjijiFrI7GS88UTEGtO2hxKZP8+WHdNmIgeHPiSU2+0&#10;iwAbZSG5A59uhEFYl0uEGgONECmTQzHg9siHRJmDYxcGSIjBAoZyoWhweSWJZsfmOudF+TwvwVHq&#10;LQZMM5QeOAjgV5CgTYb0La1aqVDdP9hIpcDBfPPmVQfHQqlzpBQSGWUdUsBKwGKgNUI6DChpim33&#10;pA5T00isbd5/9t/9P/defeMIOj/46MNMLFfpjUKZxVFz+OLsFZJGMfiu4hMuxQA6tziAcYAIq0VA&#10;puxEjPs8WAiyed0GDJZxImzUzN5pIvtnP/gzz3LqeDDe3N7sHIj4iN/tX3x4q35e/Pnf//To8M1m&#10;PEKIgBjBFFr1/0dMv9E2UZo2IuMOEZUPK3KXU4QlvIEpC1vsugx7mAbTALYsiABG4i4XnCPxQhZP&#10;8VGQYZ8IM8g9EeljnONEZkYU7rnOZAAXSFaU2FV7VOwblAyPOK+KCqAyibARuASk2mgP8o7+NdxR&#10;phMjld64fz+1vAzzaevxnfXrmxj//vrvf/XZr/++VihCVFlZWkyi+cQhawdFetbce+WZMLIBdO1z&#10;i9TL1bmFHDL6TBmYfRo/q2u3v/nzf/vs5EXGGQnmlozxoIZ4biKA+LyjKg5fM8Obc/unL4+q7VPF&#10;VbmYgyjSuFRdE8DjjCARqnfOrNHE33a+iPivv/X24clpZzQumhZGI4na4Lenuyi/E9Qe3HlY/Orl&#10;X//0PxbrJ1sAN7ClnnZpbQjLQxoHopCFuxOLkApQevwKpgyhWRYjlCUMLFmE35ErL85HVaDK2YQk&#10;1K4vuPbxR4mnL//qV//h2y93bP7oj95+70Zqa/LuqlHsHs4cjzduffVX/+63L7+c1gGl2ijX/Jxf&#10;zgE7OTCxBTjBAyiZIyHmhMQ+RahrCuwJwpD0G9vF48ru69rum36nRW6JfrrbA68Ybca+LCfgKjQ/&#10;yDNS6fDycnRjy+uOztw+SDHinWqHjUVuwW1m8CP0U2EhSAOA4g7DP+/URYBn/3twl8SBm9cjb9SD&#10;KUoNBXgVb3aB76merfAXRHR3jKKXCJqJH/wUjDtqaf4ACGrQEQ6qLke306+ULLSwCmfTGRQpFP09&#10;HJUyGkSJHT0bv4chRa1chGAMQiOSCKVzKYwo79+4k91cpFHeMRt9C4lDaRdDQnOiJOMAYGkCjVGa&#10;JC5anibN2plLDAGxjbRPEdhKRHD+gRUAY8JdBAFHBy5kMK5gZgi9in46O8igVdMzmVqJIDwtF09g&#10;5AlYXA2AJ/4geBFJePDSZTboZgg59TOxYkAygNJZ2TvcRZuRfqU7s+aLotYRaFYrOEbozjezDerV&#10;BqCd3hB+dsMxCS6sROyh1tk5VwQ0DT1L5k90Q2Td0WuQYZgW5pQmnpB4yfNUAglyTbw7VaTWbF7x&#10;hFRWfARE7qS6RQo0zq/9F3/2J/VioZYvkp0pU2MBHF8IA+tkTmDh8j84m/yVc0KnaDql43vV+SCf&#10;k2yHrId4xwcCzBxjeBc1mAjBrMFfB5Eg7tYARfARAYm0dIYjEqq+NCzZCaSoDKxEwhgtED4FuZoA&#10;vWDwSRAQIITK9Mi56LSgrBCPxvBuDzninlx658vfNp+/QmJy1Gp4KR49UWz12AX1ljBPgAbRwfc4&#10;pwvUY3H/9Y2F9eUcluEAg3jdWCIa9MKVkgk+lxeEInKU4XAkGGQuSKUq8AkGXKTl9N3hM4iTEo10&#10;l7eJo5/JJBqLtTAbghMQidFakRtdIefNJpOL2Qx2rCINILrj8IUo4l2gwgTZIeB+F66MHZTRxU0Q&#10;Is+A5YpmCbJpIG69FEFsGvGnx9Vi7Jo6mUR5/RyFAWXOIRQjDvwEeraGD24hhm+fffl5sVkrW8BD&#10;XYFsNphZuPfB9z754R9/+pN/tn3vUTyRxVrq7CD/8pvnv/38s2fPn+GLilZTEzgUfoBTIIWIa6JE&#10;w7qkpQI6SOxlELEh84PeRqolcxUlC0vk4jH8E+x/fheCJvN6mEQQvhFT4cOggSiHBfYszQaiiqTs&#10;SKQyTUAGipvIhIS1KGcVmksCADbovUHpa5uMzbgCQIdQqhfvctoybA3RkOEC9cHEurD+Q6ACfAEQ&#10;WTg0LZybmShC38Tpzh8Q4xsBp6G6ZFK982BxuCKDIZ9WclUyXiPLVRAmPioTDkG5QAKE2dtuo+2i&#10;NK9AqkghyTvk50waeZ9yjiNqTPBqMYIZ5dHCGXvgi6MfO22YRBNUjHAZgmlcq9ShAyA7wZj49bdf&#10;mX06vGMIWokYM84ABpJo4oHeXMutLSznkI8xi7Wj4/3XZ1/a7SU2uGBBRVNIJnfsOtGJEeg8ARvN&#10;T/pp0gmRHE6ip52mJYtBJq5AGTxe3jq9eJYMY8Ja5dzuHoCAAvfB2RoKwCbnvJE+isauSO6jukfq&#10;iP0dqwbdwpzP+uZF3XwY+E+HhLpc5OtqfagrQN0anBeButTUf9Wd0flf59/Le/xdnqG0osVC5goU&#10;7fI5Vep2IYSj37kGs+noJMXulfpTfxaii4IySeoHOo7qjK6kKIKiENA8Py+/LjV3uv08zUquDG5D&#10;1FPCjCDoSnILXFsUmaREJ8O+SFBkS3KzaLLyhz6YZN7K5kXhPJVF9ASJF3lRinCGsxSfoqshkXNs&#10;BIJKuufiaknYVhI2JA+qqOYTKEtA4QiAVuXnyFXAMOEysagHdAtIMMiNiVry+VQyzidlXZD20b8k&#10;sYMgp81SYRrz3tldTMq7bTD2U+ytWTsccMCdphOUUbAaoxGH6U6razb42BSlDOThmPFbPCHUeYaS&#10;vALpuYBgGbYzhB+gOUlrvQsIHcZyb2RhbIDDHjS/VAKDFiFYxuJRv89ZqZ6l4lGfv+OyRapH4WYe&#10;ArO4WTrt/om960C3ctwD9tcfNBYXQTYwBDIaaDo1TdSXBHY7ybRabPBZu2U7z+c97rTHxYyLfk9b&#10;OPJjeHX4Cd/vdkZGZJpcHIP0jKQ6ztABvjH1ojeR8jSbdQoaVDqtjrd8yrht4vGLyHC3adTrXS+Q&#10;Kr8VjWO/kHMFjr1BmXCSNbdMM4aQOL5uId/QDGPvbhuFQr50PJ5jiBpNwKppZXCgsoUwM6N/bYPG&#10;Ab/AWsS6edaPDWtZ73TL7JQ99rjXHuv1z6ZDv22aheA8nlVGs3OHLY4G0NReR4omFlw7P/FiuM6S&#10;cwf6qUXExGGNE7vIpFZmw3WWVjS44Jle887S2Oa5HcjsX2oDXO44tV8UY+6KtpPennxYvTd1E0d3&#10;dvjSgt9X96N+gN74+vH6e/2c4jzB0lRfWspYPxXoeQTzFKBI5IwRpo0Go1lc25MpXplVNaTjnoq7&#10;E7G+w9ZE29knzSNpITmxl+RM5CBFGrAD/FMMEwmtOM47nYsJpi9+djjsCSWgBZbYjSlvknLZ6lVO&#10;TzGdQ/sHO12aKAwZcMlMOrwxUM2IKYoS+aRaruAXVj47b1WrIanxZOeIfopkrPK5NOoA+aa2bHKw&#10;gjZU85lHMERIX7v95sU/AImuNZsJAKLf7nz0/Y83Ht6YDgd7r54lvN4EGQ8gFugDCmvrx4FFKEky&#10;ZJTtyTAa8ih7GAFJwxV0h2Gz9EmQcxtZbyQedP/BJz9Yyi3UTs9fFQ7pMN19/Lj8Yg9vkGA2vixz&#10;HdnXkpZJYKBbKdIWuqnFPWNHqzcvEp3cAMb2DuHq4qIk88zZBI9bhx3DIig/HjdT2QmnoteNljsF&#10;Kt0hpaml5jySR17QyeUIkJac1LS8kLJtV6cg0gnUyKJQIU02wbeLnQ67vteejrYTqTCNRXlHNEtM&#10;RoQhJGvtttu3b91/+62pz/0PX33xs1/84mj/cNzpreRWkK0ypoPTr7/GUtMNuAaBcQs69IVq9NXl&#10;x/eU/pO1zYWlzdPnz18W9599/syeCKPAk3Cihi3zzJDdd1zIN52QRfsHX389G1MDqKWr+e96cUsS&#10;6XADoRIZTUHT0ok/D/q2t28/+f4H6ZVFt5RJhuOwAmoN8RdECzdv3e6el0HVF9AePT8n6gUD3hBw&#10;xAsJRTV6Uecq8RHhE+QXuBGsOKl5VBOQoE905GTSn0hvpcu3I9IY+Xgqt307/ze/elbaL59Wdgad&#10;XCL92V/+p3HO/88+/P7DP/xxxuX/7S/+tkGr+KRi1fPL4dBCOAQ5jdlv0IPIkKc37CmMiUwapZMq&#10;xwb5lCS1IlcDjLw/hWV68Pzl+c6uy+qn6RtiCa00hFgAF6LkbEKDGjoZWkpHs1mPASZlNuj2Hf2J&#10;0NyBD3B4iSqlrBe2PkKKJKkM3JSHtrJLlkstZEchQYjAx4Vg+Pzz6iOYhS/+XHIgSiDRkUVgqGoc&#10;ry8Nh6g0xCfD8vFBo3DcacAGmkG7AilKRthGeorMDoGygEGHQyQRASCo9Xzvxt0njx6/8+jthXSa&#10;jc/PKRxJGsncqIEZNsAwoO/P8qbpxQspOSeOOTnXweBBXQbZgbQ8Wa3QNmBLuz2knThRk+uLzLKY&#10;t+GSOq3V68isiiuG4hnR+YVRwNbwYHGLo6vX2xkhHIfKdMqONv5ilkFs2DdjQA1QtFrBnLKP0CuN&#10;50a5Ql0khH1OdMDvWIIPhN4/8nkS2axrOOkUKzOKe1AQ8sWukqilY7JEAYXkUhdW1WrcBUlwLkg9&#10;V/M3nRexH+e5lr5Bzvffe7uazzdKRYYd8Bh1JndBM1ToCKWqLf/F9kh+QX3Je7lMs3jb5FVqcChU&#10;JZYA6D4waFGqtZBBEd1tdgLwMUNw+gdQ8FGVgdvCpRRYJkrVimuAvC6OfEpcEayUgAyU5qfwW4g7&#10;JLfqOJLRAckPxwWp+YR5ryvq314EyOiqlSFb0UV0+WZ1m1FXnutUDlgpBT2esN8d8XvC0+5ylqrU&#10;QZ3WxyghhHBxlIQfECwhD9gnsMNoNEIBAu5CrCFBaCGbLVk5dak4jLOl6EQ0G32PnxmLRyK7wxVE&#10;qISKPmhkESuIRtPRaDwcEcU7VSKjREm9YXP5UN4S/BkplRDaZOLaG0+wRU4kM5Qr0oUVuV4J8Upb&#10;+4KQS6iVipF34PVWOziJueS8ZY/R0Ogy1BLfnXLfFkmlKqaV297eevzOOz/44cOPv/feH/xocfsh&#10;XocFaH4v95692NndOdh5/mrn21d8KtY4C5fCkgNPqrhoOJlBikCSWLFn6PfYVIq2wVTDh10Jr0kd&#10;hlIWBRv3gxEbA3skPRniRSOEfTv1GFui3qznS0USQ6VKQY9YWmVyhIBjwU4jEebT4fsXSyYAD3PO&#10;sxobTTzY4QgOYfqh8Ck6LWoIxp228PhyOBKJhF7uImOvvpglRo1QJpkSPhuNJb+vUi5jT0/bRo5A&#10;piHEKwYiCjtKRIpEI9xidgfIeFYd0YBbAPOwUipT6SXTaaooEP8mCjyMgc0ufR9CJ0NLbgZTAC4U&#10;gqYCFRILCK87giW3OS7WU340ioMo21DhA9ytldDZ6VVKlbPT/N4udmmVtVXiRjwRD9NDH/Q79CtF&#10;HUuQnJNpZ1gonp8d7lpn5ZbZatjPbfYibV5Fv5YOjpy94vQmeRWawYJZkj6bSrqlkOBJHMDHVdnD&#10;h5KGonguiGYD7ikjf2JW7p5V68UFIA3+LF1WaBD8u1bVVIe+NIFkF0vEvVB20UfU/Gte7M1/Ms8d&#10;5xnk1ccTRi/QIJfnm/5XgQ5diRv6afXxrMd98/xS//qFo/0l/Gx+ftBD0RFt/ioXZ7xiPeuXuJry&#10;8hM5ji6dNuaFJS8pjE2JQOA/pcAC6cCYm3r8rLJTar5o906mthZls9dh2LE7IlCpJ+ceCPdB7CuZ&#10;nuH+KnWYKPjISSoVu8DrFV9ejSthAgo0QuHBpEJizfPSyvVRDsBLIS+hgfM/eBqsS8pRQV7hmwpy&#10;nRVHmcUmkg9CrkClR6OXfqa4GTKqZyEpwWgCMGvE5fV7FOFHFNq4xIQl6kD6IlGRwUogPQW6lEuN&#10;QDb+EHIkIq7gdyYz4cGgQQDm9T1uRkZORmzUcnxS4m4i4Y/GgTC7qLsATvPMzU6TwwpD4Eg0qXiP&#10;9KkGLnsAfg2fLRRxBSIzh3sGZBvvIVAjTNeFmDwTYrXV6ySSNCw46srdWuz0RQg4Fr1SHlytd8uN&#10;k9xSXNBsDtvqajIUspfOzwwv/bgoeNuVLfSsoid79lr7FAP0Yl56hhikcyuAVmDfJIUdVWyvD3dy&#10;Yb03cp0DZKXQbTSBVtqP3viO9vPeYDW9aIUStWCsHwsunB/T9YtgzouPBbhcthqHAk294QQfpyYV&#10;MxaJVREf7y9kHQDJC6d9kPuewMxqeRpFMhJ0x1LTPvpezpWNXvkgCS9lZNv1eVEFY1IJ+jtJjjRs&#10;LHNDXJNIr3+ejGx5p/eb5rOx62unMwsmNpqtTIyvggF43WR6g2h2APqzVcProxLyL+OrjBF8vdJv&#10;lTICQvakQt63HJOo2x5xDtZ8riwjAKFC/y5b72JDXYHS6V2j96WuCuc5qM4D5AG6V3+F3Hv5+O+w&#10;3zqNuPh1pReqOw66bSSpGztO9J6xSmbCjrwCep4iQ0PeAiBNrC2jEVss1HDOKqRy/C6LVvoUctRL&#10;Salm7ooW5qjXaix1af1g8Qfl0fDx/kjoYtEgnWwOK46SVrsu8ggmbueVMSp0NMLFMkIg9OhRMPII&#10;ASxCb4xhMe/HDm4CGqVJxsd/xeJCBRddA8qQQl04ppG8Tz6RQAZp6XkCk3B88+E7x5/9fb3dXr7F&#10;uCv2l//m3z599U0um36SW0nkUtlQyNZBllIOLDa/6hAxXRe4ptbXJMRcFIESSaiQbIGwr1Rvhm4/&#10;tjXM/9v/+f8EbDK7mPvnf/wn4bUsAT6TWzr/4mWh25hFvDdAKyjArWb9kNvz1pQKsmDzVO9PAix1&#10;GqEMrhdjG9h/fcxnzVkwmsRjkhEGk58ZEhqG0bQ60lCk3FJGOGLQxR3nfUrviINGjwck0ZIemUoX&#10;VRqoWGEqCcPkk6mjkpUUio9E+JmzBWDOZtvG0wkqyrDXADF0fNYulRvlYiTo65qtoXOaWV++/+jh&#10;yupqs1j94te//e0/fIZDlgfVgb0DaLXiuiZMEHKG30Ga6CDPV6Fat3JLD++/mzWMO+89xC3FHQ4d&#10;Pnv+0//wH7s2SMXelXgWDy572GviGZgvjq2G/sWLQlZ3MaTtC3ubUTKsCnFFG7WGeZ9nMbW888tf&#10;beSWP/3w4+v37rir5pnZLPW7k4Dn4cNHb778ZgjRUDwN+zHKv4GFZxfrireqWIHC8GED6CKQk5qi&#10;iNsjp4AasPMAKQKVKuN8382/Z8pQWFm8vnT7+U9/VrR1KUr724s/efejv/i//ze/2vns+RdPR9HY&#10;k43bNzaW7nzwbrc+SPlsOcRgICGIMiRSHBz4FGty7xQKUkmzqJ6iKN6xG5SQNACSIG+FFLzVKuy9&#10;+fbz3+Kl2Ws0iB2QsBgxkJFShAsvWp6BiiYQTi+k19bCCwtjL30QZvQdNiMdTBnxyUekvy++RHWQ&#10;lhwAtLpxbpNrLcx2skc9z9WxZZ45SJRQ81NZZ8prXoSAVJEBnEBUD+R6SoajflHKwDSqBfTXW9jC&#10;1+uVarPaYMFFOaViQEimLfQ8R2M4QYwBac5WyrQHdgDE0ULaXF9/6/Fbd+/eIwOkMq9Y7b74GAzF&#10;vY3GJ+saLJSD3gjBhHYo8Y/TFrvEkNeLXreLcZbauUJK4vSkRgQXQ4bMNBLraVhiSm5BsN/kBBCe&#10;mAagMElRYnf7e+iDg+EgNCcT6cVFECzJZPjmRubx3bV0jOGiBxUPCm8569AX63X74x5IV6auSNW7&#10;afpT+9JK8HuSS0tWpTVutqmxkAJQDasLnRcp0lTE1krjUvwLTlyh9xFmkh6OMljXW+Ay4+J7isD5&#10;Dy8Sp0wmhhQrZDu6VbyEgNcV7ErfPckypQySewL+QermyyKQf9d5Ff9hBCFbQSDCctiQ1FOpxbgE&#10;HuQuPVwe4ME0n2mMNNGl7Q+gYYGrhAfM6iXtFS8skB4MzNAwxLldgHdO0hm5L0r8Sxi0SuhBIOPE&#10;16FoKjjgXcSX7BvZ4bDi6lQtYCITfCIBi+AU1IU5CqJyAaWYEIhfvEXcgBxlXtdFO5HZFGMiKDrI&#10;L3HSK5V1oU1PROofLIgsDjERYmbQxe2L0TRmN/BKQfwPcUUgwDrErLzfB5OXQH7TOUOxjZkvmATO&#10;F9qQYt6Jy3S/x5xPYKMmRKO+DNbADYrzNOLTnpFSCSe4A3UEA6OsWqjBOmO/gYQlThV9+i20DzHh&#10;wUbabkMKB/wx3MNaq4XWA9O0QDIZyy0u33x7+86Dxx9+dP+Dj9dv3Etk1/JFZqCjv//Hb77+4tvX&#10;z16VixWILuVSkdovSIsyiOOzLYwwC+9bIvsEmz9z1HOSTjH+4rx0UpD3hOPrAY1tjtomd4IbSSUH&#10;BYg5KdMQ6gmyVNyqm40641wRZIAH6GOSP4iGwhRX4prAaWDiQ41fYmAhm0Xoxif+xr679+9xkOwf&#10;7G9ubfkCxtbGBmVPvVFne3WaDVG7MsSFoV6ts5ZCoRCTQHEBFGqlqNLhpk3hTeuS61Zt1CW0g4T3&#10;+zlESUqAj3dabR2AMqk0rysmEzgWin57HyUM9g2jTqaXCMcznJWec6dNJg8mXkACAwDbdc5s9hCV&#10;LIJmrHcWBtsfKFLTcMIyjdq91XarUawsJlODdLBcqh0e7L98/fIQtFmrw9XLpjLbW5umVbHNBJzR&#10;a9db1TJaEAj/UoDX6qVJw+w0myPY8EglDRGGKLa6ewjlUFaIboe0VwWMI4ex1Co0IIRwJjLfMsWU&#10;cSELVJIvEdGFiQIPhQCBbjWJK5RiO5rlHVFnrlMpJnwkrrKiGCVLUaLSQe1or3j+9OEukryreeHV&#10;XFBdy+9Or4uU8VLN5XLUdyHuMv+rJt3pCnB+GMyrPn7I9xdUoiuyn1Ii6vL0ysmh/6rAnb9zougQ&#10;pJpUF5FOP1K/B/0S+p80ZmH+AaWKA1Y1RPRHLjWq/bV6fvfs71v9M7SW2JoyKpTTSfQXKNy0ABqc&#10;QEF1MucQ1TFbECeii2HLBReC9cPEm8gmekeiQSW5kyI/crwh7IlUoVJZVBmcvjjcjm5vIHmWnOHi&#10;8yjNF7jWhFz+wxEvPCItXsHPgYAGeC5yaUASMquURULMZ77tGA6hh4BAhaTBBh1x1JFR0ZKmv89j&#10;2AII15E9olTDHuLqYleAtiQypOhY0mc0WzPXLO62J5wBAlab32UfI9Evw8aZz+oQsYCHAn7kV5Br&#10;4s34qGNJKhDC8aCKhyX6ZMr8zR+lY0apOc1EFnvdSa3anqH27yfehIhzoMRbnQoMw8KxUTwd5la4&#10;1NNWKwhEPwODqNdJpzNyIs96neZZGH8otwGbDzfCSMTDkHV/r04szOUWG7Wpwxs/P8vTVGOkz4nD&#10;AJOOXNdC1LS3eTPWggvd8ZfPfTDwl1fjR3vdxTWrWYdQlrFPE+f76PmHu91TFAIGXd/UWfJ42P6h&#10;58/342L0w5kz7rYT9VoHouPU1ulbzLVsEVyCx6OFa5bZDO08t0L+xPXV255ZAqM/Qco0wSAVhrae&#10;1z8tF6fxrDO1iPVWBA1PNNRQgwSMPh5Gux27NX3jj5dQbB3bapmtfZun5XUsgy+y+faiCcjeVSTi&#10;vIG223YN0etKsed20rtcGvWxj7aC7m3HaMmBBu0EHUTEA5Cmk0R8vjXm572Wnbi6c/U/MSzXP9Tb&#10;RO8XKQ4VVFvXhPOveYmon//ql35+PX7XGhh6SWNyOaPotQE5hYEDvs/NSB1DHcs2A/Y5QXovHJx4&#10;kAyV7StYOjEzA0Ump7PMT4RJJN4DvCtKPuI2mMGU352FLk6NJ7gacFcO6hn40fjQcsygW3t4cu7v&#10;i/4lWJ2QN0CztY5MH1JHwjL0sh3IFCnsdJuIQ5+TgtNKLohKm3QI1ABIerHSgpkyXCK7cnYnttrE&#10;kbtx/fDrr44KxeBSDtmbs8Pj5rC3urR09ttvj8p557BHN0K4U+imKI8fJhZq3nHBNJQDxeFkEkhi&#10;Q4c44g3PvPYSfiOr1+JO/+Hus5cvX57RD60221b3f/Vn/1IcCDt9c9JrtutvJ6K8aWKPujkyxVWY&#10;fPEkEMgA10pUYdQ0Y0Jb2UfKz0+tmbs48EaX1kvFvAwJAXtCFgA9ylFuwwiFSZiABlQ7UJFspMgT&#10;UyEV6AEAirSGygAVT++C0Ch9cD4FMCvVuhNLDbGMR6hPGqWz5RAMYyoAFtIEaC9HXpsq8Oyk326R&#10;eiqOO+NA79LKyv3HD8EW/M3P/+eDV8/is5lBBohhA/kD3lEXEvYXa22+FCk1x8vrIXvwL/7b/xfk&#10;txs3777/wcfAFg9K+S8OXqH2FncH917ugFRPYRb1zXMRjlFf8gwqvuqTQlBYrDJCu7Qb7L3OsJGI&#10;ZgLJX/5P//b5N98+e/Ec/dwfPnhy76MnibVFdICSoej+Ny8a9A9s/YjdsZlO+4VTiASTiGcojpzE&#10;YA4YEBQUgaI3LmKb0h3kwon1lLjzAMa+UMNWV+67QnfSMqu3btzL3frNr39+OKzi2e15eOuaLfjy&#10;6ecD36hRa0Q2tyfH5b/8y3+D49mH73wYmloIylMXSVmJBgFNfVxJ6BVKoNe6/2r6rKTO+X/o2TIZ&#10;7zumfeEH8Eg2LHVqHyRV5fikfHJkNmvcMJ8okskQVtiGnGQ+Y+YNMM6D8BLIJNJbyzi9kXPWu12Y&#10;NnxkwCyy9gZDVA84zNAgpUkvTDOFtqTLoARmlGCJfFr5o5ToJMjwJqklpTzXnFWpXhCDUSWOEmlX&#10;hq5io0sdM+50yMUpzmjIW51uJV9olktgroB/UC+FyNIgBre7VbTIOj2mk/FIuFSr7OzvnhXO2ebk&#10;53dv3/rBJ5/cunOL+X+rWscdUxa2GIGKLjDIZ05sQhDvj/GMQjKKAADNHA5B3i3EIojuQMzQS1MN&#10;Fxr5JFrIoMhnAMTHvvF5DHggxPAmM0ncxrl+uOOSZIWNcDTDpfE7x6mwk14pGldLC7n15cVMKgmh&#10;f9I3sSzPLsQisRDpHwkJ+5ng2QOAFIlkFlfrZ5Vp1+KyCFFL9GBUFa2HycrFXazyJI2XzE5Wothb&#10;CfVXQZG++9Ixn/8Cf9KJk26ay0+2tpbrpSJ6kiT04sBGy0p3+/R/VYRQvz3Dv0n69JcDQH0AyB5T&#10;XiuKMkd4knmkANXsThQw+RtTF6QbcCYAYEkagUsOXhHu8QwnBBYxfCc+M2MjYoopEy4AlpKgcIek&#10;eT7B2JRuMkeCFKgXeAQ++oS2tHtAGuIIO7OxsVmc5U+op2NGBJ9HoExh1NMSkZjhxk+XybRoWdlB&#10;paQmDh/jTAeUfAFKUZ+POCGkamdAJ2MwWQECzeQPDuPwSAaTattq9UZ1WF/gdZxuHkI96fbzCdAQ&#10;w7zS5gPgPO63uo0AhQqVCoQgF97JqGp26mCPoPvLtVFqHiRrtMTp1SGOQuLZZW3VeBjZGr4iLFYQ&#10;lRRJ3gB6JzKY5igCedW2Bm1KsV4fnVmFhQ3Ecsub9x7efvLxu3/wk3e+/8dbd972kK/5w/gmnB6X&#10;Xr3cf/PsYPf1Qa1UKRwcdms1Gp4cGSRY9EyDEUOsp8WtiGa/nChUDt1+D/DDqGMxG2WARsUl9bbL&#10;xWSUOjYZjATDGIEBP6CUpfiVPh8hj7vDZcKnnidhmKasEdikXU5pHsaeUapOQGIDyHXm83nb2BKQ&#10;J6eUx4UyQ6vZlKHYZHRycExujY4wDovkvDKO9niE86A6Eaxm6i6qNiCvwLKZ0+4fH4Grbjea8hOU&#10;pjk/sGdutckPAIIiO8XwEA0eqlB6zBSQJk41YyKh9Mu1Q71globDequprsCUd5jNZpAkZncBPrWa&#10;TVYFt4ZPyjNwTgJkIumO+yJDiKamxY0m8y0UiifV8hdne/svXpOX4OeIFAGqV9xf1IuODvZc9j6h&#10;EUxRnMQzGl5MxXGt5DgUGd3uBHOzTqs6qKLPaPWCTbTgbUKM1xWL7DEOGNHyZBBsd6ECSoooOEB1&#10;folZJzuSATmFCRMdrdHrJIUS5qPD1m8DdxH4MdKmjG9PCL2ZxbXpkMxRIohIPsrxJKrjak71Xad/&#10;nk1ezfl07JgnlPNqav4TnTtqoLiONTod1DWeZDDqS/9ETw/0Y36vCNQ/l9ziUmxG/0T/ugjYqOg1&#10;P1cUI0+u2Dyp1e9Ev2E9tZg3rebVqaIhyJeIVpOW2Qcts3Ra2GmMvsb6UvQ+XQg+z4gCkynNFghp&#10;apYngHGOALnUAg4g+AD5UF+8mqgmKG4NPSUxqL2Sx8iMQQ/ElU8j43F6Y3IWKo1Q6TWKyxmrWGIy&#10;q1QtVFJqeyiMNRMzZLlifEwiC3w2sCfAcjh++JchcAdRH2WIp0xa0QBWJwEYCt6PiD3LZMzCTp0Z&#10;oxRvnilaGF4qGZE5pWXgApRAiYXxIJObvikHSsAXHs6K4Jn5IdVoo43DjcxKYzF0JvmYlt9gEQme&#10;DEI0eTv8s/HIUiR7P4YveMGbw4qYV4xdo5bBHgxGeMu0MmuhIBufYN93+RkVhp9+UeoNy48+wEAl&#10;MR4vu0KkW+FyreLzBZv0ljv1/rATNJzAQw6Pzhw2yH7JZvcknmJobwvHPFbLjkfHDAFq97TbsjA2&#10;4vS0uyIM/sMxSNq4tEw6nQb7z+MEd2Ab9f3Z5dHx3mj/TdfnSVerrY55jlWN1WF4MltcCR/uOI4P&#10;m9llR24hXjpv+J1rSMXYnPV4ChmYAPoFjmmIRIfIkduylY4jp3tGLJjKxKPoA9CNLZSb8Y3DcGrU&#10;RfV0GKpWEB8yornawqrTH3Q0SmuDSXcghNzFme8ENSjb6LZrhpXtWShZsY0To+66zXtsDxymk5iO&#10;DtLYiLb8xNr4QpNvlpYy4WB2Ng5NZ3XnJOueBQxwkRhr4wnZJyG7WNAXNdjlxE8XbfPtoAKLgAV0&#10;4aPzMk1qVT1eKSi+S5pVINJ/JQRdVEoiHsOaklVGaGah6gRAHqN2t34JSQPEVgkxtll3NO2D6XDZ&#10;m1i3gbUAQo0/N5wkjz9ucGgFsIpCHVsd7pIoS4rjgGQLQnvEWSpaJCzlTmtWb9isDjUZrmKokRPF&#10;ZMPAV+SsJfH2BBj7mQwEKbYsXAfk1KA66dgniFEOcBZkkzMsUahG2B0SGpQzrOSf+nKoOChVqGxj&#10;F3hUbhUnEW+1PXV40tkf/dmfuTIJxJxpteUCqbPnB6CTN966VyyWfv2rn4NWjQLg59IIdhyoxUQk&#10;WERG+MLCQcNBkY3i7AnBc7D5EcSvdK3Y4w+Gbevpt7/BH5wzPT52/MX/778/ePWGIcCffv9HDx7c&#10;ysCUqhfktFWTQF3rC3JKBVQ1CZTgw91j9+oiMCBu347u1FtyhGIb298+f9awenW3P7OeK9UbEXQE&#10;gLGbI64aJTdVtG4KcP8ISJeNNpliCY1NKig9eZAFIwBHZWIj5HweL0UGyR25kL3WgknvytLuJRsU&#10;XRkkUsS9j0gAgKFbKtePzvqlqmsIHocpk5txcSqdevzhW+GA+/zVK5pYENpJNuL+oESyKyfOPI2t&#10;VNuT1Y3lQPrbrz4vlc+/fPZqfWk96/F/9OnHnjSMk8i41v35T396kj/qN8uGBd1PJsP6S69S1WdT&#10;d5u3BZVeUDw2C7X19ZW0O/a68GYa8FSRfMBv9PnhV998tbG08snbTyLpZGBsp3/f7LfD01mc4Ayt&#10;CRwTVZBcH1lFCpxBlUuhTdTlzBbyq+wO4fXLASJl4SXcWn+6+XsLDZ0nW2sPl+/t5Pf22oVWvrb2&#10;4XuPbNG/+fVPgQ9C7rz90cep1viXv/nps51nKLfjChqz24MeSL0Mc8GgwoAjMQA2opAnWtNTY4MU&#10;H6GPrCh1qc8+JHegFSB2Q+JGhFoDju20DHr1WunksHJ+zmGDLp8rEZSqVUoKwbPQ0+RDQUZBmyG+&#10;tJxb3wjHkuwloQWgMkajR9oKDHUEz82CZybJsAhyhQiWXmlOzasOyTml9BJ4k8Zp6/JFy81cXhoF&#10;WFCDTY8fXyInwZ4cmJqTdNtH+2NgNc4OW8VTeuqwVxkasDHNTq9R7+Tr5yjEot7Pu69Uy3tvdgon&#10;J+1G/c7Gtbfv3Pvk/Q8319a5a8DOxVjWMsGr00MXVW+OE5GHYJ4HBI55rzjfiRacNM5kqqY4zyAF&#10;YGWD9h8S/8Dv6Uk5hxyFMNBEabAi+sj0EAmQaT+RywwgKPSskNe2mk0gBwDgWfx9xU1xQBG0mCbx&#10;DANxwFWHhBmHM3rCZBGAUAGfROKZylFewDYzKmoFkVA0TqUUcDGoEzdyxWVT21FRUVSlJ3Ag9TXf&#10;AnrhiUHC7345333yoFw4I5pSGKnSULJDMSm7Et9VwJnWQNso1SMNB5VcUmsc8YJSBJK2gnuWNQ+q&#10;CTIs9jaod9BzSi3lyFwJCgAwuo4JkxpuKY4HTAKpz0iuAnxmGGiinthHDEwEP+hhq66ijC8kp5EQ&#10;xSCEVxTeoMtFgR1iz7Uc8dVVV7uStDrrOAEZyLYZXsTKMYsn1gDJkHBJ5BJd4gGvgqhrX0zJYScC&#10;haQww2fB4TWarU6xWC5XqhQM0hwV4MXs5cGRJNwikS7WuiQ7WLfHGDwHvVjfwsMCvwcNmqMYsgx9&#10;Ci6uILDw++AGKFdDShfmS6loMhCkIUkagcLekHXDC3QtDkfkKcZYAi8uZBmZ4o6A6AraJeMmHcAh&#10;io7Ec/ItABcKTelYunPj9luPH3/4vff/4A/vvfNRdu2mJ5SykJ8rFHZe73322y92X+ycH+fPjk6p&#10;JOFV7O+9sBp1WhnhIAIHEBIwkW9UqhVQwXRYuXnEWvgSfoDO7N7xtFmtsnrQ7ObyLi0vU0olEkkC&#10;GkKasHIoVrn9hBtmaLrqW11bo7qlauKiMTpgzolVw+ryCitEqVZwqftHh4dQAblzxOhrm+upNCya&#10;6P7REfbu2ezC2emJ7PwxIsgAPANYdLArBYs7FJYgSq20e3khlhRHIAUnFR01qjcYQJqQd0Wxyqrg&#10;vUljCYQwHD+FvOe/ZJHMCUlrCHn1TkP400HcdER4gDm7mBo1aojIg17htyj/8Q/EoAIQLEFpKZOF&#10;4kgfYCGTZRh6en7GUhRpNs7FaqfRN8+b9ajNk1ha6IY9IQiZoClYBCiUms2z06M21tUoPMLYZI7h&#10;coY9bgZGeN7bh70+qNlymcLUgZqLKGdN3TOnZR+WZqeNdjngV4N8AXGQdUntw04XBydhAorGJ05f&#10;hGXRjJEmPMsaE0ViFP0EWu0yMxSSBuQzRIwcoWGPbjEyzaNGp4aTbyaVsSOUL6LWIHnoodBqYfYP&#10;5/Ci/63LrXnU/r3AcfXQmqeVV+PLPN3Us4V5kNGV2PxX9Df8Kz/UFaC03q9UcRJSVJDi54qmq+Qm&#10;NDj28ksnnfp5dAiav/n5S1/0pzTOTT2VtrrmS0u3Uz2rWmkgDPTq61L1jTOADD+zPjBpoM4orRE9&#10;47Ab0PoBwiAMC9FCIPcV3z7BR2jWn0ifSbNMpqrg+hHphG0u570YtOlArQrekYRWVbIqqT1JrFUv&#10;Dk6OXDzhUXAz9ftktY2oPSgCBQgqM0kluiV+ovRoGFw5sYhBV7JHwiWWXgQU0jIH2a1AwnhycUxj&#10;2CJnLGACH4kvDWC2EYkcGaKgs8a9ZolswABiKpfW7gDFDrt5IHq9nUQ8xUdgD/m8sDAkoQcdzUxm&#10;OjPh1xPqEZmkREFYNxwB+cOrEAgZu9Sc3h7tCZyTqBXb9REKDLEkHuu0n7lYnOCNgCHCRi5X5vy8&#10;zqDs5p242QrW6+66dW61miHk/Xge9A7c9mjC1TYRDDfhKEcTiVE/XW7sfPC9a/WKRHXgAnSart0g&#10;CbQfn7dwCUIKF9ghHzQWH5QKnXKxn1maguEES8nGRSMA2ypacjB/Xf5pZKF642Zm0ksP+RAeb3dw&#10;ZLdlSKFD4SkPQ6Pn6PVhagFBEzeiwoY/GXTdatciX352SKWKKNNvftluN2IruSUvGmVm0x/x4BER&#10;zp6mFjydRogbiovgoJ0t5wfheGMwDDVqzkjCn0ptA2Lg8zlHN8d9xooIPWVG/RDjPkySCRLY0MaS&#10;9HG6yUWTYtIaFBc3++0aBjypQf2G3w8llOoP2YM25c/IwsMKTYM2evx6983bHPqvArW68qUPbt2p&#10;0RtQ77v5ly6E5nnD/BtlP3Cxj/RLzKME31xtsugtCaKZOgrFCKzeK/0+QJHWeNCmUcGSAuzgg4wn&#10;HQzvFDKgYIUmMmeScZasfsmYHXSHCXgENp4QBXfGQ7NGxSyXu80m+BjxsiNwqZaMyFQidRQMZxaW&#10;bAtRD8h/ZHcsMhUMVHwkkiRdyGgzmucTy56lDQ1dlQ3GVUN1WYU83UfSY0BCKxBs7gS5CuBP1DZb&#10;U/s5KhO93pN333//8ZP1azdPTwtff/NNZdp/79NPGgcFy6xvLKSDzAFMUwRSeS6ZhfP8HqWdKnMP&#10;Qg0vLp5OUoUj8cvUy1Vstpc/+qFh9/7qNz+Db5DFfCmSfP3i2/PTM0c68vIfP3/17Omj7e3G3nOF&#10;ViCAqFiqIqHoDAiUX0AFehKo4aDADbC05IWb2N/5Qsn1jaef/WMTkf546ta9my93wCoHSdJp8BCY&#10;gMCRWQjagRspKTtrRrkKEXGkS6Vjl4jByMVRQ0O+sWROqlgqKt3kkQiRVJotehorkVCAEITUA3eS&#10;ihckzBQcpdNvc3oZDzfbEDKLhVNrYFK2RDyBwbiTTYTjHle9VOCQEiNBJg2/QwnUfT9Zye3eOPfB&#10;R47G6MWrp+AtIGy8devhX/33//off/qz+NLC+++/fy2zwim9Xz17/ebbOAp0V9JfhXXWm0R9wxVj&#10;jdGl8Liq3d5kfTky8L56/QyVdtxHbr71INwe/ed/+PuXe6///vNfZ5eWP77z1jvvvZNIx3xmD+Fy&#10;YiljKbkN6t3J88kkRtRBqZfgIclVFdykFIEX71+DcOb768oRabNsT8OBH9z++K0nDz7+8UcB1EUW&#10;F4MnrV/vPUUICvPT2+9+4D8q1TtnwSgyL2bIbUuCfXcCKBCvD4ytRTcInUG0Dy6+NJ9LQ0NnSz76&#10;cBTYVCUWQ1tR5cIBfeKAtCQ+tyPs8siWmadNGsXC4ctX9XwBjl3E44HDzQSGWl9ybrr82H1zrqDX&#10;nE5nV1Zj6QWcXnoIYrLhZRosI2U10qMzLQcccpnze6e/0fdRtrisK+6GtIFlHZGEaDyy6pSKoqha&#10;hlJXsETtfnCAglZFdMrjhI2JfJ9zNEgaTj5Ju1KuFwroQnUaTWpRBgVoQpElCj+o3yMfJwkn8yqd&#10;58/eHFUKRUq9XG7hzp079+7fvXbjxvVr24hiQgZifyFTEQRFGsChwE4iSpddTYZwxFO9VYluyr9B&#10;ZvDCOhYfJqpD4a9NYTpgigdglCSVVQE2loZtd9ILJkMfP/qBB9UZ94x5SA1ttikENMXXHDA7l2gB&#10;JonmbDzO5jF4e5x2iIaPMMbhfB7PzHwF+ZSp2LKq3ttFT4ZgrgK40HIlOyGgyc1Wk1RhDPHmr5h+&#10;XY3qAv+7TJmkfONc+OiTt/vdLpAgEm0pMJWcjm6xKzKwKn5VJ7AuBCtVhmnN+st1LB5kYjUp8Un+&#10;bzbFjBheDOQPUmx2RXYNH3D3EI3UcBDFN0oGurgAlAkSEO8omED3iSokeaHVi/gNPi1xGPwGoYQi&#10;kAcIVkGkq+QdSxGIwoph5FKGzXKnb96EbBlFLNvwUWS3e20QgxT2wiQc0k0EXoqqGGcMHJd+tVQd&#10;WkOgi6jV8WnAdRIBmmAEuzSPEfDAZ0rZ8U3osDLAtAP9VUkqFAR009HzSKUjfqiKoCVpolM544Ec&#10;CYaYU3OZ1hayjDQ1vZWqC1RkkKLQ5WYdYVTBL1B9TAE2Sebo5qPRz+QcQgmGKExCAysIn70QGnCM&#10;1Oib9lErHNtDwey1a48++ejDH//40fd+cv3e2+ncmtMbrlbNo8M8NL9vnn67v/+ylD/DZQX9eAoE&#10;xLib/Va+Udw5eEPWKI1Xtxz8VACQHheyC+waOgskocwYgGXyWdCAAAhLycU9FQMfn39zc5PL3UAq&#10;QZwoegCv4U5lU+lELI5KYRsKDrVfu0tJyTqhwIuRsXJYc1HYfu1WoVikphVGXzyOKvTWxmYykaie&#10;n5IxJFKp0/NT3DvBTYBDY/qHdhttWgowjBayuO0mU/S2zP4A1TlWGsM9xnFUdNIK1RNtt8tstTXz&#10;la4h2DWiLUJBHCHsQW6lnjUhRQ1ylQdxupAXcwf4J/4rn9Erej4AdImBCF0wBfax7QLk3AKGhr3E&#10;auEirK2uskEODg9xiucyVJpNGJmQ/CJxhrYh3HXkqGtAQDhFIhXVhhtbW5NRLx4kZzRWskkRdGGT&#10;s46RKm3UQAtDMgnQCkHo3eHHQK0z6gIXbuMJ4qn7QzJclQAqnC7J4vgbxwiLmSqQrJfxMd0IPj81&#10;Big8aeUp5XFxeZNvxcpG9+xo9ZsNE/McPlSl3bd5bShbFY73Y44FNQdQD6ZfhaylTE8uuEDz5uvV&#10;Lqxu8Ou0b77fdUaoU0n9vY4puqLTD9YRXyeI86xR/1WDEOTeqds0Tyi/qx5VUjaPU/MXmn+jX2Ve&#10;TF59e/NCkW/0m786HtG/SNgWl2RKPSLVqFOq7JVqr9DnIEb1GHYzWQNXZUNUgWKFWIo3ApFZKkAO&#10;K/AySBdJqqSUquQzAgyVLrCortJlo6klXWYVsVXM5kSQAlKUuuT0uKC2UuOpyYuES26ZTuVkect1&#10;VKhfhrx2cAAq8Ms1Ij2mESV/aLyIRLKIFkkjlnck5aTbOZxZQjuURTwB8CalN0p9AZ81RroImCjF&#10;lXQL6Sbwmkw5rfYEHwgBvLVNOgyERFxd683iyHJGgLLQGWlYPi9rOY7j+nDS6ncQKWWUAZSPuV9Y&#10;VMnsQB9H6YUAGQhdGoe3FYkaoFjItX1BAAVemxv3XCZAo1xm22HztlpVI4Tp/JBfp5RazoUn1rRW&#10;FPWr4aSbTDtiCTwFgiDda/VaKO4NRUKFCtAdd99W7I/6Z2ddXCLA5Ez6ERRqwsFgHOAXbWH2jY+B&#10;EM4EAyrRQSdiNcPQgjIZek0GbGUKBEYx5aKt3eWx6bPzfqPeT4S3TvYtGYa7A4mlbjqF/6cHMZt2&#10;pb+YzGbT4pNhtoFz+yPGtaPD7vlpM0Bp6/L3m8HdvTrOy5lEYjmdIxswp+1Sr+IeRjlfjXBrNvQk&#10;efMBZ+UAY6RJoVYazU5z6Rzs6enstJVP2vvbfqMwpk0zTHebfrNXtvqFaT9nG6ThBoNpcInCpugv&#10;hoOgVQ1hI1lP6Kq5bQnDFZvZWtOxv9f12D1YbAfl819Ba8/35hxydnXDShJ22U/R3+utJM+gJj+/&#10;91Tq8L/ULLqMA/PH8M18R89DRA310uEY3ytA/D2w9EpknIfBm2fLSRhHLUYl4X3buDPuE6hl+s0u&#10;oCFCB5kLKpKCNgRCAebQKwpNpxmvK+pydRoNAMD1cmHaM8EW0sb1BaDfDBs1LH87qVyOUjBNFzIU&#10;7OAmiVgPST7VJKGZNyD+neigAtqSFwIOBHlL49Qk3uhJoNp/ZMmCrXA5SIkeffL964/fBYy1f3z8&#10;7c9+Yzba2/fu3H/y6OGTtxuzESuw+OXLk9L+Qhz7MOTuAYpLmcRxi+218IRVBiXDOiQBYB9RF4kE&#10;NR8tQi8Avodr7fZGcvH99x4wGFjevH78+vVRrYDN94Mnb5sHJy+ef3V4tLPmF/kKlS1fzHUljLP9&#10;yBvUXECSIzUJFE4gW3Q6CdhnjUG/ZRiZtdVXX3zGVTVWNh6uXf/tl9/w877HmVpbrlotSl6xQEYR&#10;VAcZBdjTc2LJ5tSVkdfU2bng0uVtAHfj7FWqzMKF5iSgvi81mza3bTUSZZTEveNZPdJyFMc3dGs1&#10;EpObQDe1j5w65+npaa9QGw27PuesR/u9cI6cpnCSacL9Tu/iO+Oi43rbfefutNh9dfyKATPo9k+f&#10;fHT86nW/0/35s896k3HY4YMI+s6Hb2+vLbaPDmXioVa0LG/1jeQMqjARuRReDD1Vr+uM4uHa1oIj&#10;enq4z0PIBldvXneW23mr3ncAfx9mUrmf/fm///rpl8sri9fiqcrRUblajCMcIMI6sj/mk0DNCRTJ&#10;SQWkktGc4oez+CVGzd+MSqjnB1+x0wn94AeZgfF//T/+H0ad9k/+5J+/+8MfRgf2Y7MGrqDU63zw&#10;wz9MnDcLrUM0fxNu/0ImKcJ95DqiawYvmtQWD29KPhl4qPNdTMhU/1HSeSQMGF6yB4IwJh3eWqdf&#10;93iN61vVcpW+gjLhFsEhkZOE3MaibLTMQqFxdtStlZjikizRuIFDiSKtLA7OHmEPuhFHCGezqa1V&#10;byw6ctlr5G/UP5AWYKtzeA0wt5TTWBaSzhYuvUaE7CCnoZTN+h/EW1spqckfZkkqFsl5KfwvJiW4&#10;JQnzgG8oWSmeQJQSPViPAowTqCD98IFVr1ROj073XpiNFvq3MWThYfbDz+kiV+YOx6K0yYvVChOI&#10;80KecQjTvrs3b3z/009QLaIiQKkGVC3pLuk6a1aAAh7gFmgDCcqayQFdDaEu4sbLgJvzH7Ce8l6T&#10;/ju2Dj7mOvgAi+QhK4sbwbyPrsCNe3eWQ7lZv72aSwbCoRajGKkfqdtEXsTpwZHaPRKRHPryoKGZ&#10;yAT9YQzvZ4gu43bjGI49kPkB/PtoSsuF1O0YQYHzfywA6R+LNAYXS4an0mtQqgSgfXRUVx1oHeR1&#10;nGcWdRHwL2k4zj/55z+KRTCNmsFgk4RS4cS5N/wSv6pK1QvFhaq4jF6YYM7PlYu9pfxAAI6oIlCk&#10;DsRux+1IcqiOB/5EjEto1TowtOhFAPWxN62gw40iKIhMxGEopSRRovBTRaCIaEvERANyQGmBk7uU&#10;paKIpdRo+KDgb1zerq3aN72u9TWUrnr5o7NqntH5QIh+6M2hbBTSbQWVm0rz3TZFkk7WeosuQasq&#10;OmM2b6lusle5RjTqpBIAg0I5EPRT2ERigDO9EEGZRkW5NT4XQ8lq/vgMKBHZBAGU64mkg8UEWYVC&#10;nhM9BlDapJBA5DvI0VLPA39VKOoZM2tihBAgeVtIw1BRoZ3F56ZeYjTNwiP9K5bKXe8U2bmNB3cf&#10;/eD7j3/8g+sfvJPY2nAnE6RqhVLz2Yvdp58DiHh6undkAUAuA4XOc4nge437JmOe+FLStPcyWzkW&#10;PdEBqRNG20BvQCkjNAoHFb9dTJNCsRgjfPocCNYym6Jdl8tlycsZgpVBeE6nx+yWk1OyKCMRZdVS&#10;KbEssc4so2nbs7AaJmlkMeHTwmLAOqKIM9fZabfZRicqHAnfuHEjt7jI9AANUlqbb3Z2gFlCCorE&#10;YbZ4qNzgT/K7nU4Ll1EeH4uSj9pDmCvA3SOuCQlUepC1Wo2TnrdBwspq5q9SIVfr1NgEIpiCovRk&#10;CZEAgCh3j/dLHcvzE3TI9BlR0nCWjpeAEEA3IIIHkUn+SkqHgYT4cSBVahh8CkaaXBC0XkjEqdtP&#10;Tk5Oj09J38PReCgSWV7M0WhytPvGxP6qivrLm9QQNbPe8gL3UXCga6vLZwf72LQNOq0BnCS0X5Eq&#10;bTRGXcDr2MoAIIRZiVznqF1qnjWqrWEnEUsamVjTUUb+WtRGgA6KGyDnpyjmSVtZJvuiECNsapmH&#10;iikck2buNn4l4j8nNuUEBOpEmcZQ1xH0Gd4Aj6AbQTNpgM8dZon9RsyxLiKiqHYw2qbVQh1JKSLS&#10;jCLq8Hu1lqREKnbo0m5+YulooLe/DjG61lI7SHeRv0tJdQGmHzPPF+cP0P80/5XfKwL1k/OvmnGk&#10;i0n9PnVcu2hiKSKTOmIuys75Y3gG/f71S8+FQ/leA755GqvfPCu8bpvH4ajNspAvHoO3xebORpdc&#10;+tz0BbzDaVfAFkpTUU50slUCcp9bIOFIYUFV+w1gDE1Z+QYACU1YfSTralneC7LSuqFIT0tyUKeI&#10;FtKDEVC0oDnJluXjydpUkz2wLaJCQ1+dEkno7CALiEvhbqfCI5W7Jm0CKeY5n6TAdA7RupLoKBLl&#10;DoG9TUexaHjkQFOeN4alLzkcb0XAOxSE2SQKRQDoGBOM2DfFck1AHKNhOrIEhppKlHFfqzmhFEQZ&#10;KhS1m/URBr8A6wL0Wh24Dnra7RLCbAu5gG0aIqdmakIrolmHao/WHxg0MZSOhDL1sq2CAcrAg+hy&#10;IOD0u2M1uE8NpDK94w62vDk6SKyy0fR4+/oKfU0Ma+g4NzqlLhDViTOT3XQFKrlV+BRLJyf5NaSO&#10;7DcmNjRjML3YcxrupfXtcq0AEDoYGDOU7/Zq4Dl8ruXSebtZQXQwAQPYOVoBpOiwB0bOfDQ7bNbB&#10;GJrIfsZCK+5AzWtYx7s+s2OLpTEJbGEi0ql1IzHfUPjRUXhabkRVHcW7DxeYbdZPolu3V3OrkUqx&#10;EnZm8Fhp0q/zjs3DEAJRS9eK5YN0q+TLrBzZegnXJLj9pNptzkonPWvyVTozTvre5W4IH3ga9YaI&#10;tDRMsYPlpCDjyI56mLzfROUB1/qZuWUf3hSJRkfdcK/NhilmJGQQQwvf1kUKebunOu0v08jStZz+&#10;ulxyikj/u196J6qV/129N9+Yyov8u02tHyMbUA5NyQb47wX+WnUrBKNxGSX0ZqSWI5Y2Z7Oq1a0S&#10;lWkzsRqJ5HpaDfRAzJ+Q6EMoCFTh0GQ47LNPujTjWGxU4AbrR8zdlTYgXHReTtQsel0XfrNjcVXB&#10;Lsg26c0sq1I449wUHRSvRwhX4D/Pu5zFNsxyV3OxtWUPiR3bBmIGZK7pNMqTM4AU8RiSHVJoKILS&#10;8FYF4MWsSdIdmT0Gh6Me5p6gd2++/SS9upHM5u7cvYtBOczvf/c//sWw0ryzsvHxn/44u7XC+LpZ&#10;Pk9iZm2hH9mHMw9IFcgpkzI2qVKpkRpdqlnFCSQ6DBxo+Yv6HSy/zMMPn//q889/87Mn73986/Fj&#10;8H3PCgdHJ8ebmxuLM1erV3dFPTfw+qFlxuRB3TTeMO1OwAjK7ksZPYoUB+C7i0ng2DGKel3t4aBl&#10;BLLLS/tPv6DyiaxuPEit/vqzz067jUnUt3b/5lkhD2QZ1TdIStqdT9QaVaauJWAumwWq2FOjG0aA&#10;9M4gXlHiaIKdwM9k5jCrNDrBsH8jGg/AAKIK4tPyL4Ke5zr76GcMeGLQTV4X4yoYKcHBsF2oo6eG&#10;Jyv644Q5LhPhLuAU08Kry3Z+MLWR17t3LzUzXhy/5AY5M+m7mzdff/lVczpoh5wPnrxrFep/+a//&#10;Yn/vdZDxequD/Ol3fRA5Ri+eiUOQnEEmCsD9HbazZiv1zuPbyY3Uw61ANknsyKwtd5/vwU7EVhW2&#10;yfVHj4sv9g5237zeedk9PhXlwICb/rUImKhcWReBHKIUJEhREHhVESiJOmk0r8pHI4vQN0yfazqv&#10;1n/NoxT8+J27xvrP/8c/f/3N0//w0799fnb6g7fff/KTT//5j/7AWM4mcsvnf/XL48prZg1ZGnVu&#10;b4gEF+oKdYt4d8jkh/GppNCKGqYOJiX5rdSOoKMxWmcF0ijD6BoT1mYqFnvy6PCr51QwHDVsbN6L&#10;DLUoO6BCBOg6wzPstQhwxyedQtVpzkIMvdi3qvTg2ZneszuwSAcb5kvGuGLrm+tIoBNcusyEB0CD&#10;odhd9ILnEUmnCrwJScil6SnrVnh3Gp0OfEAWlEisiTeS2tRcRd+0h5kjCxNRYUG+0ktQumt97q/0&#10;WCVP8gpFXwzlHCOzWWxV8YBGzmsgcoO+YEC4ZgD/h2MfSWQsKoaj0AfpGzUaxbMzsni0o99+8u57&#10;H7yXwMyGaQzVHSsEW3lRBOCLukYQQGQTFvk0fXvWMC7YokFI+TLgCT1YRfhCNI+1VJZkBbxpp23t&#10;+paz0T968xwCMqNDTzgWSSRxlKG+Y/5kDSeUziJOLqbp9HCmsCqm9gGonWjYAInHzocDwKDRspnU&#10;NloOilcXFLykW7KWcBUWOi/5oXRsJCLLTRV8tczq9DWf14Hyu2p36x69zqacf/RHfzqJGA3LPN89&#10;ihuR7mRAmqzhTVqXQs2RpNjhDOXgxEybSQUUN/Y1/0p64p75EaQAmkHNDhsxmUhhn8ww6k4k7srF&#10;WBa+/ji8ks6Xiwk3vtmI79hOayU+REQEDuyFQccV9HvRvoFEBY9rPBbRRWbqo0m9jXAqt1YaT9Kf&#10;khOFxodk8BwhUbtnaPcu+3OHCU+gXvc7TLqi64mFMNrrOLZDB+9YLBumP6jTUcCyqUvFmhg6DsfI&#10;YXJnMXAUdTurQX8KKl8Ywwe/B9oZuiSwW/mWoTAZk7Qi4P2327xuJJmOxrLMGJeWskTFtlUPxUA6&#10;ULF2pcFhm0BOA39MX44zUkk52yyoNgypRFHeObL5hvCHvXSy/XQqG93RWatz0u026O1hc3JtY+XR&#10;vXf++H/z9vf++NbbHy0sX3fZQ82ild8p7nz5Zu/Z65dPvzrbP+g2632zZVkNQJEuDzRwVy6YgMDQ&#10;AtSJvrErkoqv9mz+zvkJo0Vyu8lwGkAjeGYPpULlQTPBJGPSL58chmmvortCNRgwThn6VbneJm6Y&#10;mcWcH78HJKHIW5G+FYQcySNuacBH8YIIMDQXLahwCHTk0xfPTor5HgeJ1726vr6xvZ024ozM99+8&#10;2Xn54vhwt94oDUfdYuX09e7+tVACDDBjMicGqI0WlxUGbbtKvmimkhkmBtivRFOJXh9v1jRC8mx3&#10;pPHI/QkYZ/lzhvvJOOjaJE2XarVGNKHmRJ8DlVcSiHpPRF/ArTVadX8k2LTadFNAvLPzjYAhtcwI&#10;aGsTAvSoZ97Y3sitLsdiYavbMZGgbzZYJ03SDvyhGY9SmBJbIPdml1KLK2AlsN9CePDs+KA5aiCB&#10;kYi6NldSKMNlc1Ga2OTdIGJ3vvpGSNXMwVsde6+XDlCIgUcaMP5NR7ypKNiJSbFpHZSKfrSN8VlM&#10;LUc8TmNxttt/0cWx1mkDiWAzZ17Bfjtgok7MWczmoynk80y7vXFz5GfYEY3O7DxlxzNy9rGHD7rG&#10;HTIEx4jpOlroTVvPGNusEIQBFDTwmcZEhfU7qMdmle6XRiAW8ax6XEHqR/YOG8np6jFu1LFAl0wa&#10;M6nYkhcwS/1zHUfke+Uqrbl5WjlcFa6CJtePnD94fubNn//qXPFqLaeBIvxXSdXL17yumyea+izR&#10;cU0/QA8VdQKqg5p+HvUENAspewRwokR2pP2mdHXo7DVwirZ7w+bs7JuX/9NoVvSGsdPGSBRaGjca&#10;Fid3gANJyj1U+anYfFhLARX0sc4iKKkhuo3CD5+Xs0qKTC6ASP5BhFPdErEqER8fFUTVkSYzOEDv&#10;GMZIOBZ/QH5X1iPYJ6hdqjGM0zUnOY1QpZ/GLGIyMhyouYtSMAGMlBVMhGtojRnuQmYhq0SgdNCz&#10;g1plBdLxmE69AJGYZKILAxOddID+MFwdG+gDPsvUDYuD3RGNJLqtIaBHdGKmY/BxgVg4TmCHcBhP&#10;LvSGjK4r6RwsJ3oSI3RlOeoAG7VrFj5o3WEnGQ86JvFagQl9PZvMgO3C2LPfa4EvY9NgixVLUksP&#10;y+VxDDxRcNKf9a2hr1zvLK3FUREGKQDcaTRrjbtZSvnY0t72Rrh8OAv7KrmtUCS8VGshi+JBH+r8&#10;FN7AIBrIRVL9/JF7ZQ3y+Wk05N1YX8jnz8d9SgOc8QaLSeTUOmHvEBHJQAguMfp2NjreyZRtfROb&#10;H2nSsVJ9oVIyfdJtmZ9877a4WUzGD99221pvF87O29XgzXsUMGajaMfkHVBQx4zZvDHPImjyAOVG&#10;JsGHaG7m7naa47PCgTVtX7+J+lLPqo4Ynk58lt0P1hR7n3I4009mEeMJ2UPHsAfQ3wvnUIBrtUup&#10;Vi1utq1oNLDzVWVQjvfb+eZgzLyEfgKgLyhZThfex/7SGdyCmNl/7fShomz2O/5QMGUfrQzaG3BV&#10;mPuD+QLSNXJZiASB0EdXCPlLUbTGTWc4YBMKygpG5oUQxgXmU++I+ZxcUofL5s48FZChtJbOUNO/&#10;y3pPSUmp7EOju0TpQhJGSUIEsq4yzktsqeTDb1rtp/XKIB5BIIIQA0cV0HvMGRRCYNfCzBaSg1gv&#10;YaMhYruiIoPkl7CaQWGQQ2Myaw7oxFr0Kih4xr0Qe002Edh1Gq+8GfH2pDNmNTqNfHncHgSdXlRi&#10;MOHFJQLt+JE1YJ+uLq4trmykltcc4RSc0R52HFwUwjiZQBCv3JWp1WGSrlxcGDcCAhdgGjkpcFTp&#10;rEuQc+B562DETVHhmIWyubXb16KL6a9eP//pz39W3z1Z88d/+OkP79x/q5MvT6rVMGxwUjAnYEuS&#10;UlX8SnJOw3fENYJ8LH07XyDhCg2ndabkLwaet955sv/ii1++/PLFq31fOHYjnrrz+H42ko6ml57v&#10;Hu23CrcjqaRgP6VBqBRnyMcEG07zD2YRcQLUIbMAbiLJJD1Rt9Mfdnq67a5pD5jptR/d+TR6e3MY&#10;M8b+4JbXePH6JVYKA5/r4dq15599c+gcAjFJYXBkd6CXDfCcMkKMmvDS1KAw2vqqpyfegMQ3vBcE&#10;f0B7EUCF4N4ZflK90yQrm1bGbsulEkz6uE3g6jjsyNjRHsUzh0WCahPJkBRFpKkOGy6KYzeylpQa&#10;EElEJpYZEFU6WxPdfLKCMa5d0xFyxqIkD+tpMKiMQ4uLmT/8r/7LazfvT90GK4vZ+sE/ftm2TyL+&#10;QOLuZuq4s1s/B5QwHXZ4M4wN5oWWQsld/LFP+nW3Z2ni7Xosf2tyPPVt3Hjr+G9+8fLg+XZq5fH7&#10;H3+08eD1/puDerFjdadL6ffXr32x+wpFKQJdKowpAV0E6fqDzZHunxAsSBGnbGLisPgucktYRXQD&#10;Rc6LGk0ahZqNKKWgMmTR1Tx3jZ14MLVtfPwvF8udX37xc2eMa9Vub1+LlJv/n//9/wXAwqcf/uBG&#10;ZiX2YHPcnx2cFnat5tuhFOMjrPwo2MQvUpTGVCUnF09eQu6hEDjJwsjHQW7Yba2eAR9KoE4jo9Cv&#10;fHJvy7ZUHTVnqwslsAfp0NbqtcFpmVlqtNEZ+r0GOlZiXE0vzotkX+Vk983Rs1G9jgcbflloIlBw&#10;wYWire10QQIVJAbehvS9UtvX42vroEtB/Nkpw1GR5oayhpgxjQewF0bobqIjLf6yiJBAWJAcQ+rk&#10;yUgIVUJzIXJRUHMBRW2LP8MZ15m1I2MvIjnXWxmmO0DQMbqQQYHsXJkiqoQAj0gz6MLuFtUHLD1O&#10;GsUyr8xSCEYigAsZV+LFA+IuEI2x/ZFsZHpEghf2eiNu763NjXffebS0nvNF/bhYc5gjbsi94o5K&#10;ecXNhvRnxzrCBm+LDi22aoLBoVMrNNhpCBQoWwPbBxpcILdc7kxioVoqxziI2Aedeq9axlqNVeEL&#10;JYwYztlxWZawTYY2jG/Y4AAjESRnWsLIEG8yp9fR50IZi3bHwhD4m5D1ROCDhhA+LViHDidsFnlf&#10;cgFUeibbFpAhyZgIE0ggl+vCW5Fmv4I2qTguxwQZCJePGPXDH34fg1mwat3TIgL9aJwbbgxv6Ndc&#10;cBBVq1tac2Q9FnZ2Xq+ydRa1dKnKEIImXRSNXMCNLhQ1kqkUI4hat7UVy0SzqRnzZSqiaBj8fgh7&#10;UCaddqqzbgCcvhgwz1oj8ZrzTRzA4sHyEofQVhBxW3Q+8L+kd4FkkZJg0t1LNH0o0aC83N1eGKGQ&#10;5o2Eb634SmWoomjptKqW2/DC9ULVg5ISxITIQbep3XleccAEhkJtBt6ECgfkpM/wLebS6VQS4KIo&#10;o+NRwV2GTTsY1KslnNyQvkW2EU1N+YDifOBqtOHiz5hNSTODjybIK9FlFNEsCc5Mp6CbRdkp+P/h&#10;D8uyEMUU05R/9Hmt8aTS7ZzXKp1BzxMLLWxt33j4+PEH33v/kx88ePzR9ZtvQbtjZHd+Wtx5ufPN&#10;189fPIOceFQsVmiew5wWehvlJW9E+iKAGlCDDICqBX7k4cSBiz+bxLKZr/7xc+eop0nCIqaK4EoI&#10;Rxk/2BiQZaKxqcCTvT5DD26pd3VlFRhDNBWjxkYohacFJEwazbHN/+jwxpPJSDjKngWpxcyvkD/n&#10;OblxXDhE0tZXV+LhMLXUq+fP3xzsn5XzDCk5M2RYhTYPNkWwH73B8rSf9BpJiK+LydrYspsD6jpi&#10;SavR4M6CsgQ7urm1Sd58dHQEBhSRU5juIUAm4bAo+7MqhuOGeIIJDpI8lM+/srbK1Ba8qOj3Wj3q&#10;1VqzzowvlUlzd8CeyMagW15v81rMD9EQkCBNgu/xU0ni2KLaKwifGgRTxEURRl7IpFaWFpjTsg55&#10;F816cdRrx9IAfL3ri5mlhIBe0HLycWjRGBoMcGfkvbZbHVHcEXSfgI6oKmt8AEhcwrIfIl5cKFfR&#10;l1pcTvLrSDHHk0hOuKfB0V5zH3Kaf5JANZfD3QTv4N+MLT7uwaBPRibBu2eFPZ9zDNAnHsxVqnhD&#10;oLia6NuGoHDbrG/aR0QUf7zTHIRjWYwN6PAFYGI4XMizo0fFXoM8Y+/bq4XKjdXrXkekXpOMU4TD&#10;p9AckLRVDNwrbg3SRfxddp+uwaT6uiy0pEWmisOLmaF6ksv+8UUxpp9k3ojSpd28TpuXc7/zcipX&#10;nQ8M9WP0q1+dWM5hpeQH8+fXxaFOeYkAurDU5aLUXZCvEQwYWjN7AJDkSeHrbu8EZyB+LhrNxDI5&#10;YETFTRqqPBVlmaCOBZrBxIGjSZIJ5a99gbBQHTdOMRHklAJawBMMazSiSs8AZdKgurLgSJlISvoM&#10;YEa0CaRPrS6HPINwCAUSo3A8arKIgrCC06gERmXmSvKbbEwOGhkRi70zO0BcRzgy5Ql4Tnl7qtWH&#10;spooK4ufNHwiUYNn1QT9yIZZfeiytDZdWKJQhAig1c6Mgmx1CAIckj3xX3LCKfL9YqRBKO4hQjP2&#10;EzjNbp/Zmqhs0HqYDpJpxJnHoL/R4nTiF2UXeDacE5AG9J7d7niz0TTCePCM3LPE6VHP5TLanf7C&#10;4rRYPIZIHw8nm/VhtdSBPW32Wi++PVnfWOcIPTsuLq8mff7W3Xvbx6eVYr4eCA3ReO53GaRj3Yl/&#10;W7Jw+iydipltR+F4HAnnnI5BpWIlolHQOiwBrxeh/Br0ZyHYJwDawBfcZOTJ8Xy4z3BovLjeHfVc&#10;iBsH3emzo9rtW9vLS5lqoUOL2e2pgdynGEH8eH0j8+LrvHu2zufrmLVYxJ9N393dPX75/IyUvjuq&#10;Tb3VkVid0wklb6JXVs8uIcFfK56308mNwWTXjW7CKOMcbLXOE8dvJuVS/7SYP6uW2MGwPyaePUf4&#10;s1ACgHyEyL26FWvUiLZ74fBgam33OymGqdNBbDoOQCHAt5kTfzqY+N1BG7Se8RjVehgtssUUDUmc&#10;9FRmqQB4F+P9eSd+3pTR38y7Kno/6q36e3tT//WfPoMqI4Wzpxs3Op3V27AxHJ00GhakCfT7zE59&#10;TLE1ZaRLjkwzFLDfWbFYbbUD+Cz6ROZQ8WsFga+eTUaGfCIwI/gnCVWJiVmnDZ4HaC9zwu5A+u5i&#10;uOJx+QM+KsZiqVCplAm+JDdkLQGERoHACc3BFP1qhKkXwbikOf4QSaq3u4FY4vZbbz14/Gh1cw0h&#10;0FqzBUuATxHgmFfiWrjXYloEV5w0AxOKk6PjaqHMplrKLXP8ZFPJh/fuxmKRlzs7P/+HX/366y8Q&#10;+hs1q3YQNQjssuu8PmobJkIKyC3sLCGzCARAxFRE82k0MPBGmbl2W4M777x3fnj44vQQgNjWzZtf&#10;/eLvfv3Vb7dXN999/8OkL1iqnXkazWxA+mJShCtlKYXdkz9CHlDDFkHYMmaEQimC+w4ITogXgHIc&#10;JrKu9uibF08f37v33pOPHf3ei8Pdbr/vTUdvrW6f7+0XzGbM7qFNITRGYa8pTWRRuVCDQYGbyuxX&#10;7qwEYZnQMaMRqqaawKjmPAmZqzuclDsmHrhpqBwSgVn/XqYikply4dRkT+FKL750ZFS1i4pryiqA&#10;4luinTTpSOqV4o+H8hTReKHQTMLB81rvsFBo1VsPNm796U/+9M5b90k3T/OnzA2OCufb7zz0l63D&#10;WtEXCYRctgVhIV9MonQY1iucL2Zmps0RhprlHrnGzle9wdKdu/2j/E756OXz188Oj26tb4PSuvng&#10;Du40I797KRz/8unXvNUIiR26Dw6IhApfLGmFIHf0nvHKqIxhlRNdLiHzS+DVbFMZz+gHyRZTEFt2&#10;it5r/KTj8i2990Nfvf308NkIiWXbdPnxR4uN0VcvfvXV86f//m/+yh42NoKZBw/e/pOf/ItkbGGa&#10;PxZrOxn7SXOG5xNrKMpmxdWSFxQegNIAV0GAPiMyxBTkExJ0HNGsWefh9qp/oXb4kvuF5md0YeHm&#10;2vWXr/f2Z4MOyDw/oip+GuHaE8svaEfZoa1Wt4iKw9Fhp0kq5U1Ewsjnsm/5D6uDs4M/PDAYDuGp&#10;t7i+5kzHocF1xgPZsxOb3+4J2z0Rck+60kJ4AjEm7iS8CKcrxR1MUdolSuVI2PLCaGSRXBHUmYcs&#10;/TEvoptsCeVgoOs0GDe4N9OtEDOIIboXbI9Bs9PKF6AFYlsRRRufg10N9wSs6HSurq5iFsCL1dFt&#10;L5TglGVT2Ud3HkYYEYTxfZUjm5cWfXhGjphA4LnhBmzIE0MyggNIz1fay0yZ2A6UEPKkaPLRoIH2&#10;EPQP2t2g2xbzMVWSdypIyV6/3axCASOLDxqBZDzOf0WsV7SOyZRxYeliSS6pxBQhtwhZLSWn1Sgq&#10;Vr9I9sjmlxyDAkSo1AKdVGZVchEktUDaV7oDSvJX63hdLkKlUKBqQ7nCkhpx/f74T/6I9jHcykG5&#10;LoxOWZgoEEhKozv+CulEVuCBwtThEwvrm+MGxhPK6VRkookr8UGyITJgx0IuhwlBtd1cCiZiqURf&#10;UJGQ8V0wU6irMVI04gFRUKUdAkkfZwhmjNTXvG9WlGjm4BguLD7eCc05Ch0/HQIt38xbUQKKUOko&#10;An22zsSBU3nCtRA7f/0KkqgRT2E51ZkMivX6m7197EE0BYm3m4wnGvL6YP0waRe7cXQrE8noyvIi&#10;b5vyj/JVQc4IQRTyUMvMbAIPdGnqcT7xosrACIuIAQ553GEB5oH6ULpAkjONEDINQtFhVXMDyKCI&#10;tl1WojTQgMcOO4MBwMdyh27yJLG8sn777rt/8Ond9z+6/95HW3feSuTWpw6jUu0dnFR2n7863AcS&#10;copWTZ0zqs1VF6QuZx73QwRqpG2Mm7m410shOJwWe230ax29CbYKmRubu4cHZqESFCUoNAW94FGp&#10;9yDIiu2fx4PcLW87Eo5wsKAfQbRqt1riI264YeRQTVUqKEWdNmp1WGXMz6FIsBQardbJ6RkISUh0&#10;kXBoeWk5HQuvLC1i+lAqFt68fnWEtFWLBGDgj4fokoUT4eX11Tv3H6xd2yTf5O0CN29Nh6GhI9Ab&#10;J7dWh2E/ho3hmQviJSsTp3ooi2CIcNTgYwLmVr6K00w2w3KjugPYidyL0k3tc0InojGWL5EOPA5i&#10;NpgU8llg1hLXZDBhdjhQeh2TCpMZqaHoJejliMqwaSkTeeY9xuHBycnxsTiHuhwrK8sLSwvhSIha&#10;M396fLT3utmo4fC+mE1G/cyCxrGYHyoyyhW2dhv5DIhlzhG6ImgTosUJv9WJLCxXjI0t3Ei8Fllq&#10;bF/cYBg7OUS+GZWgjY3NSNBhoATqGFAUYKk1C9iPu0V2pDOUI2AvZNYTkWt3t7//aOOTyCR2I3d7&#10;aFssNQpjew/8m2vgvb7xcHXl4bXt9xt8RFsoml5sgkfGQ9wEcMJ8iUkUg0ZnYGICzHdFo+DY4PIb&#10;If9sGptOm0OrZbjThjdFv4pcatBHvPYCL67PyPmXPqh0wFVn2UWCqHgo8sUj56Wjqj8uvuYppv47&#10;f9UP4xs9i+DZ5keyLtvmqac6ry++5o/Rh9n82ebJq36A/nVdK+qf6Gkk32n7Mv267G7CmpBLkcL0&#10;BWud852jv7e7sKkUHVDoOtwyEk5CsfQa5L8j4iHXRhwfCCFkKUpDjw0oqqLSdIUdLZNxFhUhWNVl&#10;8tYu5EHFiFDI8vKWRM+dk09UlAW2Qc+Wp1c+NDAPeEaF9hXPFYYxEuhUu/OCQyKpg4bUCiFHPhed&#10;VMG4YhIoGRRSNcLxY0ovAgFiDEWQlxgPjVSMQGTKQWuCoS93gvMcRf4hrg8w7Z0+UmUCLZE0HA0i&#10;dgV5lsDvHEOuHpHGA6q0LE43QfpDZDDbQIgB0kg/gXIV0cvBZFBvWnaXQYeQtiFeqiToEm2xcaWb&#10;PJj1TQ5zKE1TtHe77UEkivif72Bv3+cOMF/B+M5hNxD6mzh629du7L06g/zGIVqrVbGwWgNelJiZ&#10;VvPkmDKSq+bu1NxWE2GVcXbJhtzLqMspFIONC/2PauLmvXgiI5940KQ5DR0AOvZEef+AG4duMEXm&#10;hvT+rFhAZnNhYen+I8M+yg6tUeV8VC1Ma7V8s1WslaZ+NwNJ//7OeS4XSidyYzN9dgh8OuRwFx32&#10;Yf6gl11xMVF/9aoxmsaaZtNjDIJR+oOo4dn8AUYl7Vq9EjRohlIWEt5KCCvvPo3YuquZRDbkW+gN&#10;Aj2bFVsJbG7gZUBtveP01tKpddd0vd3qT2yVbtMXjJcM/0q3eB3GHHSKfsfAkIhivlREUhVmZhhc&#10;a6PW5njiasiNl7NSdyBUzSZ2xoJL+b20Sf/rfC9f3dfzPTvfiXrn6q+rY/Yrj5QHzHccG5wnZMfV&#10;zP5xuzXxM9xz0H1sOybN2bQ9GHMM4QVHG9SJ4AQGDxyavQFZGqqesulpVtLPol8pJsDSeq1UquCk&#10;semkDkReT2IpFKBIhH4ZewASEJAtjgCyBeJLp1k3S2VyADpw4o0CoIBx03hqjjgsDNr34USC5NQV&#10;CnnD4UgS6fCIOxaMZbK5lWWWpTh9NdscshypnJIirisAQlI6hh3uvmlWzws7334DtAPpASI5zkMP&#10;33mYWEpXuo1f/vVfV85P/DbJsfn8Uu/RvBbIFhhsydFVBSXDGZIqGjFYFrN2KeNrLiO9cf3bp0/P&#10;zYbTbWxfv+7sms2RiasTE2bAo9dvrq/5jUE9r+DoFz05BTCQPwJsUG07EgI2HU+u8BhuJNYYs5Wb&#10;ZuT6LZQn/9N//suXz77GauXeg9sbN67D+E9vrgXt3udffGVkE6GJK+eTSSDZt3pi6UFRMIhxvFSC&#10;0pdiISgreZF75GFYianBC+JUoAJJJIGeTmrmANWfRDRiBwzAiSLezlLSX2hn6g7+d7wkueGXwGUp&#10;i5SomSxM+V7MeATHSAxDidTi/WRTqRtbS7e44Isvvnr2i7/6m53nL9AGv3f3zkcffrS5tY1RMxjg&#10;yvODWrcTiAfCJOsg0lHHvnJ6XZ5OMBQ5LanUbT1b3zV1vx6Ml2/dyX/zIt+r4wkVQLsuEPyrf//v&#10;is3SQjL75A++v5XM7B0eiSKXbWzYJ8kgS1KUw0i59YRPLhoNIZVc0fBl+KArQDEZU5FdH40kojxS&#10;6gOOJAUTFSjNdJofO+/9+F86avUv9p/v1w4b1cbjT/54tT1+evTrZC4JynDz0w+O/t3f/zd/8efV&#10;UmM5nJ1W9+ViqdOYp9AqpJocqq+iwm5fTh8dROlRUE4oexfcqcNr2dyD29ueFk/Q9Rohep++eHIl&#10;udweTQaZBKi5ccSbSGSrlbq4TmH4wmxDlIBA00/psFDkN0ul/dev8ocHqInGfL5QNMiEROowsnJQ&#10;jyCtQGXQVUkuBBcWwtkFtOvF8wfaVH8Cu21sZ04hV48ZsloUIn6GCHY8Rf4sotkX7V5xaILj4hEe&#10;oIIoC+hRjvmLPwpDqmiDqkqVcldZI3oYNooClLBvfMz+Gc0O+m70vi3LLFfKxyetahVHbgo/9jpH&#10;cv4MAQvgXxx1Ys/LFL0FuLkCMku4Tg8fPfzRj3/w4MEDgi0gUoBjvFX6zjQuyK0FUyx+dqQZbvTE&#10;ZTOIMaS4flPUAWdLwh0FAIIONLCkPhkhvDA7YMNgwCtOBD2zXq2ApKG2DNKgRVtGZLCGmJYx3Gsw&#10;u7J7Y4kcQpa1Jr7gRUVs47ZA5RV+ogzHxINKVONEPVFSN66JXBA1SlUZ12W5rLIRLfgrVCvdVFfD&#10;NbvzRz/63u7R7uGrHZc1pPHCTEkaQIwIITDTGqOxgcOPNMdIKAPd/rBrDYD+EymlmGa0y8fGjxXN&#10;Vt4G7OfZLJlOkYyfFs/8UxdcKa4amjkCQxVN2j55sC8aRImcqz9otqn2wSHwxhEeInsiv+IWA3lX&#10;TSm7+MWjjQ6USZEEJO9SNEWnECOda0upqTuItMo0Eqg3S5N258XBXr5SO7TML1++anTNew8eQnFB&#10;9XMAc8WyTgslGTOLsmgAA+XlxSzVm1g/DgjyXU4gKloU1zttJoR07Nxiz2gTfxJei6CEukeP5mx/&#10;7PUgfkmuj0qlCFcC0PAHQvxji5qPUp72AG51oCKQkYWaFQriDBhIZRY2t689evf2Ox8++uCT9773&#10;47fe+zi9suX0RuqdAVz3nd3jFy/fvHq9d3h4DKAZndKWMBfRJDNF/w+NUpr+TCmFsgifWeIH2R4N&#10;AxwGsT0R2jFiM4PRKtok9tk3X37pRG5HlIvEsp1qFWwZG4qRAUMh3hIzcWI5o3HJelWcIkCRB1MN&#10;CiPWZce/nhI6X85XGtD9sOisUoIFAr7llSVpnBDr7fbT4/1SuXhwdFCrVijMWFGhaDiejK9trd+6&#10;ffPjjz+6f/9ediFHOf385ctCqZSvlQk5aPK6Qoa7N0ouZBwYrxfrJDDcW7RmeIYGN7IEI8jHrUei&#10;Bxlfqjum1HRNomFaMzHeFtk9ApgMHLhAMrPtof4HdZktj/f3AFoOmwCbbI55ESgDn5xJM7OA7dcE&#10;7Wr1YF1SyVOlnVcbVP4ri0tLC1kuRhuPwnoVzPfr3V3ndLS+tLCayzLttw1N57iXoB1L2oE8XaU6&#10;qLegjPndfhY/sjqUAQpCRMebF5HWEERHFhWut6l4eDEZS0R88bAf5i0476DfxQgdBZ4BMWPQY5Bo&#10;C/gLXfplFOS99fDaW6sfNIsDZnmpgX3ZlV2N3M2G3We1TnLz/t0b78zq5ltb924uP95KPrx+7dNw&#10;II1xYxMIR48ADSGFg2/Ym8Vb3bJvagkhwwiMJp6pOfQaKCFn6E6UCmcBbzibXoUZJDrW4s5zwbK7&#10;Ok/TR+bvVYA6/7s4yi8LPP0YGaHDhr3EoM+nCrre0wmlfth8QHF1PHg1PVXnlzriLvGomtE3r/f0&#10;U81fS6Nr5m94/ousZB42L1P5dap9QQd43PRyTyu7+epXdldX4jh2nSKTOuQ+igW8OleZ7dOoMmhp&#10;i9yVRt/Lk1GGMQfktJCuHARsZWwt9bC6LrwvoopIAsh1FR6KKu20/6q4nwn5TZ5HTVSVYCHKQWKz&#10;I1QlaS6KL7yQQOkliiT7BdxfnkH9nVNvLGkSH4LPJxAJNY3kF5XRmsLtSQtRZV1qIDS1IWbtJyWD&#10;bcuziYeF+NtOGNUzfqKvRv0rpoIOX4d2wsgBRpQ8DylQhA8kvDO59HtFrarPiTxayCV41T5mMaNm&#10;NJ6wTFuhXFHNLycSlzApYE/wDnr9ricQxD0i4Epb1fiw67Z5Ktfuhwe2pt/lP3we8LmWvME+mL5A&#10;0O4J9tx+x6Ae8jnjrU4TnflSEbE17/a1pV/8fJeEc3HFM+wGynl7wL0ejjnji5VqiY5km9kjFVs0&#10;YRTrexNn125PH+7SQRR0meRlTu447wUXwQEs7KL5hjY3p4cR9NQr5qA3PXwp3aVud+qmd+PxYpAz&#10;Grqefpa3TdK4Bb55/bLfjgx66ZkNo61zj6+dji/0GvCNj5LxtANn98mk0a6lsjHKDTsaQ8NWepF+&#10;Yix/DMgtE47D+3NRx55Xxm++QTRrRCAEa0w2H4wxkMQS9nl3+MKBNWlr2WyGXb5aIFagBY+WGUlC&#10;v7V0sgvaDlgToy0qHU97aD3b3Rs6sBDK1euD/YOTUCyMkDSLVsa+3CbVx7zosKjJ7zzxvVrvfZcZ&#10;q02kt9I/3elXf6KLQP3M842sMwq9SfUu0w8rtrunZscejuhGO6Z1QNNZ47QLQWu0SAahGFC5wXRp&#10;IxZOlgAjFCEJXH7FvI4Qxggbs5vFRMyOU1O3ga0t9Hka/P1xv9EhewXLQ8Hlk1kIbRqKYLYBS52a&#10;kmyDaNgGHoGxrvh3s69atOkQTIb3nUgbsTjqGONhv14viXmx0xVB5iuRNCJhIF/AU0nxOMuQTeKD&#10;kNCz7WkjEhGYAYbcjnIeUsIJxGvII0wH0CK/cQMe64rhstVL5+Q5AmabMblB6brPk18WgZKN6SJQ&#10;7Df5gH4H/IPzievjn/wZDcdXZyfstXc/eM/e6Z51qwSWJx989Of/7X/3m89/mXW6wBqr8CIZngqh&#10;0l6SUlN5EXARZPTkcBJGJJzwxihcRdXGOc4uDqudQrtACpfb2Dp+9vLvfvmrxdwi5MPNdA4w7VG9&#10;lPAYC9iiilqEGlLJyIwrQfNIpd1qjKBivtx28KL05WEjizegaHeACZVmUms4qlkDt+HEyQQAsKSD&#10;SnGY206SKkWP+pKSZd4qlCGjIjUqmIMmvUuOSOADOiSQN0lWObj5u5FJxxYXY+ubEFXwEV1ZXQPB&#10;8/O/+enX//i5zRzef/T48aNHufXVoDBQbcV6yeh2F2NhWFbzRobulukDSFzOMdik+zDq+uy+Y7/3&#10;2t2HJ988G/rtPXPkiIS3cstotOJccn58tl8u5Pyht9998vCt+47RwDkwmWORmnHWyuJQqhPqU0jY&#10;R7+bHQJUgcUjoji6XarOBf4juboW0BQmnhbdkfZoJZp88NEfxcxebn3x9oObcOkyy7fb4INr+3Cn&#10;sDtZfPfh7Jcv3vQLx0evaruv1hIBvfVEpkT8iC5OWC3EooAkF0MypQQuohjgoDlYhgCVp+78ZBx8&#10;9DA7i31VfQPTZBYOrW9uT6sdfLwYogobYjG9srBWOC/TW+7irybH1UB2puI6cFyQ+0aAKo7H5dOT&#10;na+/BtaAyEkCti6MdDkaoHeCkvJ7ZcYPkC8UW8rltrbiy0sTv79hQ0+lxYcSBiAgUSGpk0qhhO8G&#10;SiXUWeb55Ky06VWLkwunSnl1zCnszHd/6IHojpe+HDozsQHatbisMk0UhCLxgTTcTudGJBJhLQkB&#10;rIeaKDpAzOjQGl3KLI3w5cZXVnEouCM0oxByrLcrzHd4WnI5hMI+eO/9tx4+APUWikXgn7c7LU5y&#10;NeSXF+dYZ2DU6fQAFkAmEuC207Gyusq4oldvRGn5sCdFAEbSeFYmUxu+p3Egm5iqYUgNYqmZnT0O&#10;ocLwcTkFZUlZ5AwUy+2T85K8exRtlRu7whoTO2kiALAQb0CJDspfWnUmNClUmneCOlbaPGoRysYU&#10;GKd4scqPFPh2Bhz0e4cnh2eHBxHmRrjzkXuIyDPCB+JNQecaOJ8RDUUTscz6MvpAlKQUu0xwtRMz&#10;4CQRqmVFijuySFmAmSMIvTk+YMYX8gdE5gOan8OZTqUEESUe8dBbPEMgkjUxqUTuh6kmKSw2ioLv&#10;7fdkYKwyHsoSEFbsLmVZI0FENTnUVFDcLQM1i5GvM7O51rT3JrXGwINFbzKyfc+DrhzD3FisUqud&#10;0vp1OKj0U8FwLp1JxiIgOmCJhfx+jGI69RrDREmHleAVPHICq8wZ/X6LI4t4N3O0uwMEk4rlhtgT&#10;+sO1VoOPjogMcmcsHXRVEA08L1fGNEyQ4BN8L9BvgDtup8+PhuTG2+/fePz+nXc/unb/7YWVa75g&#10;knZnsdh88+b82bM3L57vnp/mqwhQlgqtZo3zCRtPFjxwF1qePIfo08Codjs6UHrESBDTCCRzxHqe&#10;CaF0PgJe6GnQgeIba+DRD7554VWt/34bGCfAdVG7RnMeHl3A7af5TEigcKILEomJEinPxlCRhQ6I&#10;mOKKsW0NZ/lqpVgtMs71BPzJCDYcq9evbyWS8Va7ub/35s2bXUaC+copdDootFAEM4vZlfXVh2+/&#10;9c77T+7fucOAm/hdPC+AGkVJhvELwMXN9c2FYNxueDLX1nvFenBkW93efF5EBKtKJOPwpRfCN0w+&#10;OdyFflutwauk6M0t5NiZZDlUrfRseM+UfPyVypBowQXht/B4oNEji2M2u37rZiKTZrmTFRC46oMu&#10;klCMVKvNJoTGEJZC6LFkkwgxBQO+WqVwcriXPz9m5UXDoVvXr4Fw45InAz4Pcso0YQAj9bsuXPa6&#10;w1l34Jg4REYaIRGPF8FyWo+tYtliPiL6r10QDtR+NGIZX6eiRjZuRGEMzwY0hviJiCf3O2O7F7A3&#10;7tgi2G9N7AgFAri1eaLjuqPUj7miLbMXjvkb+UIkkx3FIq++/Lsbtx9tpW50d6r3Nx9G4iuF3fNI&#10;q+cIpKAi5s/27m3cuLVx//r1hydnpaAv+qM//K9O8oVEIOFxhP7/bP3Xk2VZluaHXa21dq1Dy4zI&#10;jNSidFf3dA84pAFmeOAfwRe+8pEGo/GFBiMBg81gZjAEBiOI6Z4WVV1aZ6XO0BGu1dVaS/6+fdw9&#10;o5v0is6OjPTwe+85Z++91rc+Ue9Dbl9aiK/TJLJt1Sp9ALJen7QPBqQrvTEUDUKPlJN54dWp1sR8&#10;WUemVSNeNHI68KzD+x/Wjvpmg2tarZ3VxVlfVvNmTeSsL+tfecWLmvIfFKbnYj/rdflPFplTegDz&#10;hsyAy9BsDKXSkED0ohfH/FmfiU5OGdFiRvDtjErYizg4OJ/oAHZPHvWnR+NxAy4tnlBM4KjZDLFS&#10;p7ppIiDkQ9yEdq9Ki87s4vgxXp/YHJDYwQYms3q1bsZNFNDFinU2mipzlc5qHSMFMdWO2aRN9wj9&#10;wVjBmirIsjPFNkZ/mx8L7COzhrPCSXCTDjVKWxsVP+xlLF6lPFFlpQLKeF/pp5tkZ75Ew9KB4I+w&#10;drzmpQ3+p8IYwAies6gcbMZwNRiGjvqOepXVzEUD3aN/RnCBkYOozFBGa80GU3Gnu6ucQsUB47Pf&#10;hSjgckNkrCEOwRLf600HfQk+DvrAZDIwdTZx0YUOOBvG9nYPYykPMHR/3HBNA/ljG0xIhwekq0sL&#10;l8jgieUoHzhw4OoPAYOoZuHnoNlu8bgmYysOZ4sjFqZAMBij5mS81m4QQIRe3Ht8Wg6Efck5uyvc&#10;oXwkL97vOYV5R1J1KIpvqh2nqE6vEAi3r7wWpiLyYBQXSZaO4KrPKnnwqPj8WvLZi91YJuiPjn2h&#10;6GgAGcozcTaWs5cP98txkgkn+4l4qNcIH2y3SqXTxmlmZ2f/2t3EyiWa3046nmlWGtNRO5Gjfuu2&#10;as5IYLNRwVGsMe2vcigHMlv1JlrIIvEckL6r9efpjD8dub16rRnP9oLBqG20gtIvMvfMHT2d2ise&#10;39g2uGnvb/JEzM8tMjVjYO9yeLlJjRai4MBs4Jm17e1yMxmPQA+hC7DWEfiEyTVVA2M4eWf5nP9/&#10;V9mrPd6rK/1ikV6ANdaCtTpA68tq9oxfwtleodr6/Ou0NzjoNNmjmYriVcIMGTcBQF5keyjQadvQ&#10;gGUzmc21dQoVTNMYULAKxClCwgSjDEM8O4Ftrq1cOupx+O3ToMc2n02tLM0z1uXEZvRNYhj1AX5e&#10;YDVQ8c2YlAAdVUBQRXBZa9UacDRAkb3sRfxc0F6mVdUa8B9WSaTeGp2/q4MvOI2ox51ADzKf9cVi&#10;LngaVEHgjFjGC9ViFg150M4ZN2J7n8H5wnmiWDk+7iMvn86CmC7iv5KMlU+xZxvjV9qoN8EW6X9N&#10;nqI2kjM6qMnWo1XvVGsojEHiDsfOjTv3qZ6vv/laIp7FFfDRH/7wonC4uLC0uL4x6fRCCX94OEoH&#10;FOpj+fXpylvcN5PlYDYHFaBsij1UlnyxAog6cTqOG63w9du9Svd5YdcTDcWXlpfs3t/9+ndHB8ed&#10;yWSeyjyTSW0somCPDhApaRMziJLqbooN0+Jpa7KsnPXaJqKWrgwWBG04uyoIMj6JDP3qvVG9jzo3&#10;NB8JBWdjCHPY8YCiQZdCz8gwRoeDqUuNQsnMrbRrWYeIAvSs5tAqUqFdUeLxuqKzG80p3jpod1hl&#10;THXwkPNnYitXNtZWVpjI/OHjj3/2k59gRoJ0+e379Gr3E5mo4zg/7kkB9M0hdDFe4twZoKkhTJHd&#10;A5mK/ZFtNp9d2vvqYb6FlQPF5MpyOrv74mkwHqF4isEUq3X+/f/n35dLpaVsctSoTLptZht8EOpe&#10;qwnUl2kCuRqUsHxpFsTjfN7xnivn2cNN/Jhpr42bvzh3z0OR+/e/+/xvf/TTH/01NghvvHbvwfs/&#10;7B7vvtg7fHpwBFTx0T/9YetnH7+YHsfjs0tJX4LNQkeRaJOGQ3vBizTaBPNJjX2kWMQGmmHUoXBH&#10;JlA+Pu+gs/nuh5uBBfdS1DdzFzvtbDSRtrtrzbLDQ+s+ci8sLUQz1Xx5wrSKakbcmBG9FL29eKYs&#10;DX4c6OEIMbMTY71+rV2EI/b8ZSVfYFwTDYejJG1QlY0gkgJVOpiaDXho4ZrMZbNrK+FwCh98RG+Y&#10;VnP1AtD3bZNBv6UuWbNRtIw6UzVxBhIy80CVHBYDWY+PZmD6jTErsrIrzXBQUQZ8C9M/ISMwI+Dq&#10;8CPdDvyIB7MRhTT7I/ElnG0ItWeQy/L5/Mud3Rc7KIkVh+G2M+nDUaIzIFl0CkmOT0HBUKtDlMxz&#10;VvF0b66v33/rPtDP6uoiXEKGNFASDNGX1yOglGKbPBRXB4nQcDC/tJJIpDjb2M1EHWQWQ1dHqBFD&#10;OlYrLAY/JYQeU8pU+kDEjfTZsNpo4Hw4W0YSJPdBn0BDpBEUgRE4ezs9dCH8+cgG8Ri8k/6e6CbN&#10;mY0drRn4KYtOwJAF2alKMiNUyUlkzWVi8/Snlo2Qw/m9b7/f6DXLJ6ceujF6MEnGZGSMID2SYCw8&#10;l1lYmFtewVLS7mOmNDs5LeN2pNR5DR6FNEhjaIQvQrknWJMw2vQfF08wLUtT1mNzil+JzQbvgsKz&#10;fJonFRwdG596VG9AXzMFlPzRxixB+WghCodJIrYA/Rg9GXk7KnWM6y0Yg+ApAx/57G5/LI1FUHZp&#10;8WW76K91Hrz7TjKdvPbGt9bXNgFk6GzhBOVSSRl+e30bzKaDQQPMMNTpMkCTWtRPMqYdvwQ2Ee4B&#10;tZCh1WIm3vYG4k3y3OtNMt9ZQ5hGu31BpvNM+UBzueYIMKADM1MjvmDv9DQQDaLqZXqISnFx49Ld&#10;B2+9+63vvfft72W3bswtb+L3Vig2X27vb784IM1vb3tvZ0fmk81qlZIWdq3J26sPhvi8uxgYpdMp&#10;BBG8L4IEjUG9YD+uAQccWjiJlKQsEv0G+yPGqXgTBRZzP/7ZzwbF8lI65Qq565UqhxE0S34ImRCl&#10;Ci/kRPDjiSF+k6QZsIZgBtYYFCOS0z02B+M4ujuOGZrlZCq1delSJptlTdbrlecvnj5+/PDgYA8K&#10;GZNx5oTrl9YuXbl88/atb3300fe+8927917LzeV4S4ekOx8cHO3tNyp1aYfh/xhI1Tu0oY88zRfY&#10;KIOJ2OCgtJRIDddSnUKJ1C+eRmbiFBX0BmLJQTzAaDuR0OxlNC4Xi8rFFu0cWmYcshCPWoW5YaMh&#10;u2fTsQSjSIVddIZRMu6Hg+PTgnh+o8lO4ZgZ7vzS4uIiJNZ5BI/dLrKlVrFw3COTulWZT8ZvX79y&#10;eWOd3YFXYXl0KiXXsOdmReJjAdV7OGQ4AnlTAxbMmxAKDnplWKhNEph6YxxoHDNAAdz643g6SXeI&#10;2FNDPw/1Wb+JMYxRcuC9JY74yBlkf8ROmIAr7FkQozRtQ673i3oRg1NH1NUIkBWT7Ra786uLB5Pj&#10;rVu3Ssen9peHb2U2U6nLT6rDr776fdaeDy2mn+3/IX/85Gp2ZSF2eTCIdtqehG/eP01UW/b51NWt&#10;pdevX37n2tK9jbnXWrNUr7R9afMN7NmJiUsnc6HggjYQOwa7cnm1Sj1r5mbJ7azKzzpHrQLvrPE7&#10;UzqcnbAXxR+zdIvzedaznWv/+JNXm8lXCZwX9eWrXaJSZ83XxaufvQcDR1+8mYtBoqW3uPhzLe9z&#10;5xjrtXiu+FAG4ZN1F5tls9M+yD+xu2qMb112ehsXN4SHh0oUqEn8fgkuTEkCP1Q2tfoXsaAMcc0q&#10;ZeQpYS4XB77cs9Sz0cXhYyZXTPVchiVvch+VeCR8SefUGd+Fn8J+yxNtVUUqCUxHCyJmMgaREDBs&#10;0JjRbIaSASoy0BQfFE1GhWWn5mfTlRAQrzhzKOqS6n/6efpBWhdAj0B1LozSeAXACujdwPm8W0Mr&#10;kKaIen40xEyYdUooIjo6ksa0s4ciaND69BdGFTDIZMM89RQ8ACmhiK9YxOgF6ULb7wnwEpy3tIdA&#10;VyQn+fzOfr+ejKYklHKWiVH1OucJ/Y5HA8ibM/MzX/yEyM7CsT51PAk7NLy3U2p1BjTd8HlqFRR9&#10;DExQAKLGzLY7hbll+9JqEDGFzYXKFxgs0WrZgoF0qw4HkAe54wkNs0vD9LzNZ8u1ezZpvfiofVvA&#10;l6akzGZS2IDFYs5uw/X1p8XC4Qzz/2DIB/7jjo7xZo6lJtHUIOhnWj5evgQXrwH5G5YTFywaGUMt&#10;PT4YHB8OYU5NJ7GJDYfEQpD/P3WUCvVk2r1yGU2mrVwclUttRFkePyKm1coxSQFeR7IVDefqJVuv&#10;GaiUGIyBzMEBBnaueN0p+xRbe7KI+u1ukWFYKhXjyWkVF0+PO6XKPpAgPEiYJQFfYlioUfUVT8qn&#10;2ydpdyTp8pK/FAq42ZYsRpTOCApQaFluckkhqAuUuVja1lq7WNfW4rr4r1YXd7GIrG/+poY+3wFe&#10;7SfFeTqndr+6gRy2O3j6QJDFtZaoXso6kuv8E/v9y9cur22EXQFKdsmz43F30B3NJmF6aGLHN6M6&#10;tWFk70yG/Nlo0D+bEDWcjhLoBA2T5TvEnD2TBcslg0ScHZgvLCg1pBwWbmdvwrwXzTujbuC7yRBd&#10;YLPeLleETfVhaskxgZqCyhU8DsAbiIcSkz/FyamDI53dHknGF1ZXs6kcbFW0rDTukJKoZ1gIkKEo&#10;E0V1hmfGZWOGXqnWi8XKyUk8Gk1HQ19+9gmK64XsAksfuAm9plJDz+ig2hUl1CFW2+2JQEV0jBs1&#10;monU6rXb/+7f/E87p4d3brz2+r177k53u3AAIfDO628UD45r3fKldDo4pchTbWakPxoDntkIa+lo&#10;c6XP5r4yD8QolYkxxozMVSrYn25djfviT05e7uWPX3v325ODY6zEG+3O7bffrBwc/7//xb9wJwJJ&#10;EuC65ANzr0QSU2FtYsflv2OeAVNY8myoPtcwEwUELFtAWyXdAtBDHKUJ7EH3XYl5Ulwj5WTMKIKB&#10;j1mmDAYoW864ido+DQqmol72V4ZXav1TfaDlzqo8Sb2ymPFSSfCi5KM2mq5qGxNSoI76qDXRk+9f&#10;IuR9cxGP3adfP/zFL37+5eOHnuHkxv3r7pP8y+3HIMUX58JFP8jPB0hnKNbCxoqGoDEoZzMfvvn+&#10;ajIJPYYr33fas5FIGzb8bEQI1sK1q26SdmvVw6N9vPSSENn57GIWONVRaBBldPJSASjJl90eUZcV&#10;JavPYiRVijczsKB1FFoKLau1BmsorK2+e/ej/B//8PDx50/2X7x4uZ2aW89GPPdvv75x/747FFma&#10;X3r+418U3a1MJhgY9ldjaU08rY7MaEWtLy6pxQfUse1QEWtGJhT9sihhB4cahOPLUdS/cfP15z/5&#10;otYq3lu+snTtUo5I1t7wy51HKAEIOPZFMuGRq1WpOyJ+RxgJ5AQdBcQ/PpIGXOfbiCa92ohHDHjU&#10;bpLOVSkXDw7K4COM63HKjYdoHa0OjfWJHSLEknFv3Jm5Qqlsdnk1GI9zrVDqMgVCbuZ0IwvSYjX5&#10;60Ylb3psxsLm2LRe+JtfSuo9O/vP1CXmRqiV4CMDCFIcszDUdlPSeFzwKUVvZOWDYUCuYJvkdRhc&#10;IlMqFgqHe/VSkUgMfOEgWAMjMayk88eGA1pcLJ4ATabahGUAVyWXy968cf3q5SuXLm2ur2G67kKs&#10;hLyD8tSkNbDfCNjiEWZGtDo/F49RFEaBVImfwqQKHhqbF2+TD9PrKsBJVQTvB0tLMyDnUwAO8/1Y&#10;dmDXWCjWdvaPeDI1k1LkChuqd+rwjnHWYT8yTsRw8S0sRZRUAxZdQCBmUVv2IIZvbSb81kNr2mpy&#10;At97na6mUip5JwTv+JzRMNKKzOLy8uql+dW1aCqHfqbVG5XrrQpbamdwclQSEVmlhkaJ/J/Jq6Gw&#10;10+WT7jPFU5GEWWNu7O0F/VExB3w2Dt9F+TJiL94eBoLpbxRWGpDGhrUrIRqsZV7XT6KHHp+Cn12&#10;XgOWc//EwOJnmr0O9iuwk5ljMhVwuWMMA8OBZrkeC0U7cd/iwLd56So4Uqnc7KEqydOF1jbn0yvp&#10;BFFrLFmyMtX6dVoyCBKXsgetlYcL7QsXjqeO/2x5B3PA1Bv1cnfY5FOwj7td8RQOpH4mF+V6g/Ro&#10;QThilgFsw28hFmkIHzE9l926duPN9z98+8Pv3L7/bjK32h05CuXO4Q6SuZeffPzZsycvkJhjI0mA&#10;RLNWa3XKoIpMx+lJ9dC7mEBCM/bk5heV+ebGbB3eARhyv1Im3WfEUUdTz6fgegGpglPyyAmZ6fV4&#10;D6vXrz57sd2oVqkucBkH78KWgR4axRLLVTpcDDHaPR6TzqwjmgIYCvfN5cwuzh+enBCMC6DKx1xY&#10;XtrcXGeyDyRSODrZefZ0b3cb9xQck+lOk5nk5tbWbebi9+48eOON127f3VhZD/mDtUrt+eOnL56+&#10;2NvZA11lIhILRwmAojUC3yGyTv5F3dEs7KvCLM1X5hfngWqq1fr88jLYCYJDrHdp9jhxiOYwXAtn&#10;A6NVSNjY8xXLtFQECMqyjBoTaWWpRLMXT8S5DiHQZeY0w1EHX28u5WCIRPD5zm65Wkkk0xtr67mV&#10;pUg4QkvZJlCjQK7o4aBDfHEnGffHw95cPDqfSrDTIfIFF0BxCCWwdnLMw4mTMTIIjjHpvajgxzPq&#10;eIybyo0qZjmTUTfsdqZD/kuXNsgOxDNI5C1aCg9zchv/hPVkUuNdSKU9oTiMXnmKcbtYxrxbfhy8&#10;7ZHNFfSWRhWfe7rncF+/dHft6q3PDo6ePX6ZGLsxCv/k4Fn3mMDqxheff+ojKwUAM5spN45W5zwv&#10;O70vtj9zTLtLvvRq8lKtM1teXQs6HLHxYOPm/ek4NKwM6a0Hp9gbrrSckXi39vaDj5CrBPyJtaV1&#10;pKpqnm1eP4Q882UB/GYfPkuGsGq7i/LR+gbtyOdNo/WfrD6QqZt1yIkSfx47wZ9bQ8WLsvKi+rzo&#10;9C5q07PXesU55qIq1Vsyk0Orxzsbvp01PWfNqvWfDNVSv7HmmWAl1hvgTxTDjljcicxhXGocjKjC&#10;WVISJk97w5qUm/JeFqeKRlbDOu2d6n7Y2cTCsDy+tXtypmCdwqOiWFtzrjMpZN/nF3ELlhhE6j/1&#10;kfr/OhmoNa3rrD3YfFmfjkNHvaUxZTBmD9rd0NWYSY4pizTqNBNCcT3A1mVvibpqMnYDuPMb2Bs4&#10;6nNmGB6WEDlpxC3PRnoT+YPjDsU2RtABBQwwkwwboO9LTzSagG3BBeXqUkLzjjzhCd9Kw8p+k86G&#10;ocjxlllB5VId2Sw+f5O+rFDhsMB+YQCIxx/PP8gJQ3effxxUvLeXorpfgZGAsL1t9/XmFzZhDDCZ&#10;z2YCrsgsEKN7bSC2HI2c2O0BglarZH92UtlUf1yy2ZkxBohQYrA2GI0a9SKxL6F4mdZp0Cfj2MdJ&#10;mExBrqbaJ98PEileT+EYVjTt4IuvG3s70Hxm8XTcE4KWkhg0vSf7nWq+j8UBpqiH20wmo2S89UfH&#10;zVYNA5tarUlScqtVAu8ctu1fff68VevlTwry0PUETg/yPmeA3ZNByBSbb+x73c9TizFwNMgxbmds&#10;b7/UnjR6hN5NoaEGYN3u73QC0Raaf5iJc8veaPJo1ne1q8irF4NRP3T4fKkaTbU8nmSbxNwWw8Yx&#10;mNqglZ0MIthQ+T1ravJdhM3GiI/iMyOTpuQu5E8QvBdRrBQK/WYD9HyCdVwU8Zvwf01sFVELuzzA&#10;jUc+zf3XSX/+ZS1A68t68KxSwPqeV0d5F39y8f3/6DfWXwdhvFiJ1sNsQUgH9fZxp8kElkmOqMeQ&#10;YtghRpPrycX13OJ8PA2zhSq5UCm8ON3rOSeLc4Q8+bBQw0lyIRGfj0U9UwKt2+lkirfIClQ9TQIT&#10;1FBy/zwQWPzpTDyW4BbM0HEQRy7+qLhJAD0iEyn7UR+SNSIfk06l0qlVKSzCzOmA6yjeuZ2jEd0c&#10;XGjB8BPoWBj785Noo1WtRxgc10A+ywK5DZgj41/zIcXjxu5bjRhkVahelb0XO+1GrQoViIQDTxAr&#10;YCz+AhG8fHWdzCRQnQA/CZCMY518XophPlY3nJnbvPzi4cPOtL/9Yvfy4oqv03/j/bdWF1cXllb+&#10;8PNfdfr1eRB1ZqPGcZlX1+jV4GMW/cF07TqaRAcVyRZeM4sEBtXwpNlxr1/9/lvffuP9N4P+MPHe&#10;ey8eYUztC4eXblzpl6plXAdKh4Fub07VFg+P+mmzA4sBq+hnbXeGwikgS7eC981bwdsBMgAUU5pA&#10;VHBckDoutqPRajgY5tMpKNnWgMAVjoGgYa6u3ALzZeD38wPF7JmGFEGn98pzCW3PNM/UXWdYlilh&#10;9SyPxu18sVEq1hoVnMqDIzTwKvnXlzY4grPz2Zf5kz/+9GefPPl89HIXk3SpMM8PL6sJtJ52XIdw&#10;XQYcwqe/V+scxcLO3uyLX/96cWv9Pp34++/C+3r5/Ik7wq7oCS3mXJUmDg2QfQJux0omyeBFRowy&#10;q4TdpzJaOzS1qBAw1RGc+9TzDBrVg2k4ZYpvi7FxEbCkAQpFNP3tsL15+cbSzc9/+aPKtONZTIST&#10;8Uxq5bc/+g9HT1/0o76Nmzf/5PZ75aPiYZ0gvGrcEVqLR87gGl1RYXnWMcgOoM+o35qC2YCVkgOg&#10;VYZ97XK0B/3YwFVcjC+tXf/b/+f/+re//o+nj18+qpxeu3Q9S+TqBoVcdP+0uL66Ma20aAIHcFGw&#10;/+z0A8R6Iy2BPiQLEGG8WhSmC5X9tR6OMW6hiFHQDTJVKx4fHLx4cVI4oHtMhyNJdj2mwQzmACqQ&#10;6c5svBM4bJ5giPCV1MKSMxSlhSKjD50FbxtDIAB1pmFA+BR7XKozLMtK3z3/Rd9hAaomtuIbshJ1&#10;ucRnkgjK4MPoe7G6p1eV2wjafs48KdcYMcrgh0wZvCcJopjhfVo9OKgeH087LcIfoIcy5uFi5ilZ&#10;yXIMh4kqY5xHYBi1W6lUISybNumNNx7cvfsaokEMJTE1ghnGhJyLxOyqcHq6v7O3vb1XrVbYYQOR&#10;WDCSJJ1Lj4eLGPMhPh2afGB/C9FWDpqa1lGwMw6iEuGD4+sH4oLQDD0e8biGAqkCxARk4e3GsM4P&#10;ZsOEcAx6SgelDpqiBCQQUYasTCyTcjNKNVRy8bUUWmMVfPIt4Mn58IO3yBth4rGQSK+trWXXlhOJ&#10;hWA4RtRfoVw7ZKJXgC2MVLJZbRSHIzsXhJ6ecpwGjR2aUoKyS/g6RuoeTwiwzucOxsPVZp0g2IjN&#10;Hc0lI6nYoFxDdedLx4kO9uH6G4LT2J82WyBLsjiY2cGwGLZxUyitzCRQe7HxhkHWdWHvy3FiCBaa&#10;5bvSDnmDcgamE9lGxH/w959++dXjbmtQKeUPnzx2D9qriUgItTnk3Vad6F9SGnmX9ELksiMQADEM&#10;RSJowzCHBjGGsgi/koZQdHapO12l7oB9AlYpy5yUyka72Wh3a81aod5kcgi3j+0OzwhXILCwsf7d&#10;P/3T6zdu4hY9t7IGDLh/VHz4eOfrR1AnD6tkrVQbfeIoCKNsNWuVUp/8K4RFdiyAnNFoMBIhdAQ+&#10;LG2wQw4w41mz2ebpBXcQv5xdcWyLwG3yoZXDD22Ack/tbFtqEELY8QW79eG7p83miy+fBGBr+bEO&#10;r8x5AqNwoFGt+DgaTUYtWgjiEeVmwUPoddUa9YOjI/b067duM+e8dPVadnGOnQn0/PHDhzvPXnQb&#10;rVo+70IR5XFBoVnfXLn/+mvvvPfOg7ce3Lx5a31zc9DplArFpw8fHe8CXmIH26Qexi/UHURgA9St&#10;lB7C4zlvqSkbHSDIPnPVzngIEuxo9RJbK4fd+nzLFlhbqBIGSOdK9dfBSsJNuUwTLgNTP1zGRQKC&#10;qSbhgvJsEO4HpZMqEy1QNBFncbKkWT8KlO/Dj+2xTxEpuLq5uXlpiwkNWA48Gcom7Cho8Ihy42Kv&#10;LS7gIhhL8BizbkjW6x3u7rQabf6uLEC8AXKyyV0MulxY5A86QMwYGExL1So9P//CIRWLhlayqbV0&#10;ciWZIFNY2hQF3AxZwFgoogCGT00iCERw4GO6vZGDpAc2VGoA12m9hhkWXtH0/SR6An2/LL44zW//&#10;6ff/96suIMAbuAvbZq2NbDQ8v/R5rRf/8vPMG+80sslC9SAT49N5e4R+zGyJrdd9qUDt9MRdG8Z9&#10;SbipvXGlXd1xlHZW79yCJj3tNBunz4svHzKt3e/3/Kc16AbR5FzQN9et1XvtQ3aciG9t5voHHE62&#10;F1GEzdDsohy8mBDKXoV8uvPD9WJep+1GnIRvvtQaWViy5Yhtvl4dCdIr/qMK1fQ78BoNd+GVL6tl&#10;0nn6SglrvTdej3PCeiHrmLdexXpR0aGNKaj1cVg7TNG9PmwGndXWSbt3EgsFuh1Kv1FvQPilSP4G&#10;kFa+kjFYM24ugj9NoSysSzx17bJoa+n7geFk/KCAVf4zfxKUCBO8T8YycoARdw4gVjUBWzZ/R8WB&#10;6VR1bJui2Yhs2LyNk8xZZ8zuIt8F4+6l01YsKVMWsW/DUhHeZyM6B7UY42dlt0PxYFOUTRnngOYh&#10;HAMsR52GIgTNyGsVKovTHmO6aDTAxQDT0TufzuIJfDhDVJlyE6GbtGGWg4vTwBdwp9KhUuW40aB9&#10;BYzzoJfuNhliiKtTqtWg/JBLAaE/GHIPRkU0+NH4jPYNq8xR39U/3ehP8mNnJxZfpoLCVaXZehb0&#10;T7xxiOL9kH9xbiE2dZRx56JjZDGGYnNUlumsL51DM+v0h+B9NGBsOzyFS5s32/2DXscR8EANxYz0&#10;aO2ys7ofOT3ezaaws9ebblYGxaOxe7rSHNaCYc/K5VB3fEwJU68MJkgOveFQnEyL1dMdWmLGvxH6&#10;Kzx06eUDnvloohxw51rF2Jeffzxpp0d1NrdunsidafnendXCXqtb92IOvHTF6UmVL7+5UG3Wllbm&#10;bU68SPIuT+rlXn1ic1/eCjBQwU9h1MpGU7Myc8DM4LT43D1tYVYdjy9WisF4NhpJj0ghJukGXHg0&#10;KWGPOr/krRTH9ZIvk01M7Cez7m1P5JCSwj3daNH2tTAarcFcaLmGFXs/uT7vCnqePH5UaRYD8+Hk&#10;Vo6pFOrow739ly9egGjD7ccbmcOedsjq7i5WorVMLvq9iznhxXjwH61T688tYOjiR/GbcyzG2BSd&#10;s0MvIJjTVvewWce+hocLOT/kTmODPlm3R9OcYnYs4sQVbI17pV7DEfY0Cq1ELJGJJdD3YxdDyh5L&#10;goat2WFdUzo6WLrKL0G5FwpT8bVaJ9jbYrGbzqYiiSi4RovwjUHXxwwYL3kjBTTojYhlVIpgt+iE&#10;Wg0iZotw/iOxGCAjmwaoDasdK4sQrlnw8BhYUXXK/wDAuJsnIbbfj/hB3uipcMz2MXFnfA6+gh0A&#10;14UsFnxRPKhKJo6To31J4kNhssD0X7GDtWGHa3IWLDqoqjfTBKIJdAf4hk5r0A4lrt5/8OLrL7pT&#10;0EPfejL3n/7Hf/n584fri6uXrt+IOL39cctTbxKLae1/MpLSjMMialhECf6B5wVAOvPMPnUzOxIS&#10;ChZ6qT0IXrrx9Ldf7x5s/8l3/2Rj9RpRlvlWY//0dOv2TXdvUN3ba0+a9xZXgzZIBJKqmt5S+6ea&#10;QHzmYUWYcYHgMxOtS5+oSSANmgp0OROKpTWb1rkfw9FlNgu/hm9EyjXGZFIkKPq5AzSY1nOlx+YV&#10;pYBmFlaoneH5WzUqH8gryoPsNZ1g2dTK8i2Ae+ash2gzlItKJdA+LgwPSv1aEyv2xmQSjUQoSJdu&#10;Xn7j8s3TVt5Xqkw8E7vBDM+OmHOwkrfBh/A5Q13IFnCvqt3x1a24K/T8889f5o9O9k9Cc5lbm5fW&#10;V5dJVjg6OIkszvW2D4u1ConCyOrhJ2NhD87C0mVb13DPstFGN3xGB50gDmYNsrNbMnF1KRyFxnvZ&#10;umHmYVCPbR1JvbWtt2+93yzvx68u+dcywXD41sadvS/+UD7a/k+f/RaWQ6bra/Qm3/rBn8WjWW/f&#10;ExyW2eWtH6sLpC/rgTAUHQ23zQxfmgPrfOEkgV3lcOOk37c/i7huXLt/9Jsn5XCjUSxvjzpvvPbm&#10;v/3v//VhobqcWLx17W48HesVKvVSpQ2PCRPbWjPU6CYANkiUlKad5SSYwHIdE3tXYJBICHBbAeNl&#10;7y8o3MkUrHmSP3i6fbp/xGEajMWI7oSoQJVt/jZ0KOQ1UEKdgXg6sbCykIp64dbRH/bl3Wgsr3gy&#10;aJVfMfh5VZxiRvsmssa04maRcAEUxgafEFBT71MBfoxBgS40plVRimRK/+M4hSNK2AlsVPYHF5lz&#10;uDIzhAE3ImEeeVZ/WmPkA+s1iKM8uja5ynG/Ar4IKG2/N6yUq2CFJ0en8DXSqcybb924ymhwayMW&#10;DXcI2OV2T2ebS6t1fCjyp0+ePHm5s4ffCEVANBSMhpEp0P45mVjwY7l7+BpKB6cxBlYds9zcAs9I&#10;rd5ttQenhZLIphg/87zBcaArULQOmxvTFiepnVOmrDAbjB+MDAi4GxAX8Wk7oxd9U0tREMD4M3Ra&#10;E6mlAdvUee/ua4z2kUm4afwIcO/bDkvVU0jvGC+XFJkGT4MmCDwB4Sd6v3aPN12HUGFydfBDC0Hh&#10;iIRhLQbhDmHUYvPYcbSk/Chjs+EcRcORoNNdp7iHLOcLgLbZuxg3++gM69023qE47PRJ3iQUVg0q&#10;PBxbCwApEp+iyuOm8ko+XN0whoZTglTDps2JdDweualtk4+e9JZmjmQq87K3W9l+uN8otptNv88V&#10;pRnxYguEIH9mD8VO9VJt3OJapLeP7Mi2ySkt5su8QmsSagykCPcHPWtLc6lkiKqhOWjPBTCIdSKm&#10;MVcXZf+wVK5w9fxL0VAqPLe+dunevetvvHP7zXe3rt0KRJLjSWLvsPLFw+fPXuy8fPGyeHJY2N+N&#10;Bhx43XCyQHXFSo4qJxBi6m2DH4VCwh+IYLRD105HL3UhtqSMC0TT8rSq1USMzS3Etk4LWqpXaIGq&#10;7WahUY0mE2kE7swDMQTnsVhYhdny8U9+PGlXN9ayAySLHT5oGFYzax/3J4xssIvvdltcYsK+ho4x&#10;2vns3Pzq8trm+iV2Onxsnj96eoIj3u4OwndsUyZIqJzDSC6WXsnefv2N97710YcffefqlZu59FzA&#10;HagXKy8ePz3cftnGVpRTSJN35DGELojjwRkoybIJfFMRa4DWoMvX4kr0YXIw73NERk7UiaFc/LBR&#10;WOt7wrfWjl7uBJHiJcOdgxMqYkgGsWCcuS2gLURZljXQACleSeJoU0lwWQZSNTxaOl22V+TLGEmv&#10;zS1cvnI9sDgXdforh6cnpcLLRw/3BuVRs7a+sWifYh/vWV/LJoKuYatG8nSnNhnhvHNaHVebceEz&#10;DsyasDR36NNjfNgjX3QExDnET98GvBGYC1E/5AjaiwdWktiQhrxBd98xhsNWZ4bY79IDQBsTvQCe&#10;iXMWxhKUewlMrV6E1YbGlh+K3No+G/BEmXhwVxd4uuuc+8r9NNMIPnzyx4PDzx79+meXFzeYQVe6&#10;pcXo7LDeWM/4HCftS3PrpeZLDCU207e7TQdGh5m4feR2LN758Ov9nf3TX8z8pcfHe/H5t33lJ5XT&#10;z4+C7j/u7s75bXFXBPX7w0jxkx/9aI7rkHIc1wtBby7kS/cnXYIi2OXMsYGzNwWEtnqjMtfma7Eo&#10;L8Zr/P7sVHvF89NqwMRnUHqYAE6rGbPqQguLOudymKPK/DIDxW9oqBfto0UGsuqGi9/oX2SiKTzI&#10;ZLOflxXCvs4CZFRMGLmAahlmUCN8qkxRw+dSe0Ph1a6Vq6G4tM5kqmGr1O0e2R0VBuJB98bY3YK+&#10;ws7NchPJXlQSFSpyHDKxRTSSBo2XsoWHGlIRWl2ZtLBDykcmQHRPvU0JKZwRgBuwX92aQFMDsdPs&#10;WUafZiyqj0+HKTsHQ920jjdB/LxryRAVi2ZUgSIUGeKLpJA4uyAoBUGzD9yBmTsATR1rbRSr3i6N&#10;l04Cl07AyYipHv9mc7GXYdZAXryU8ooZc8X02eEGAdkzLp1JssPEW7WW4DgASjJ7Yk5bmN2j2ehC&#10;iaT06sipnUNqcTAMgcAzZFOwfN+WiWfx1h0OCsnwcixp90UCtTqjiZLPFu2OKXebJNjXDihDdhMZ&#10;Or21YmXmwZZHyD4uHgzeh+CGUn0PJjFvMO7z9xstcEiPvzC35qfnAzyDlXB09IzuOegZvH732uHL&#10;jn2W2Nsvcg3LRf/xqcNGFkrESXiRPeRcvOoe1IpXNjPDVtM7Whk2g6NJc251LpJNdvM8i0Wf30ei&#10;zMnpSTQ0X2+Vpr2tSftZLDivZ9Q7VqrizNGb1XgS7GPn1maOo/rwuMC5P7If+wPD5dxS/Zmrc9K7&#10;fT1aO3GNWqvxFJYGJbI0jp+7h/3M8UnLGVD4L9jynfujOw9mlYoN98dxOzFs2act93xyLoXWw151&#10;uxYikVi/mYpH1qPJLtRzx3CzchC1w551u7k9dBAw8Kv1fDqXPjhsYP2biSTbxRbZU9dfuxWdSy6s&#10;LuHH1+oOfvKbjw9LtMhJ6tXj0yLnRhpbYBPKphrapC+wLHjidNPN0rGKgFdRFWYFAi3E85EoU9GS&#10;4hmbMc4Z3K5v15o10msARAuVZ5M3NCDzoNpsX7VrGhpIlATTGLslkaMmbjs8otN6GakUPhDtZg0N&#10;Dvmu5UKlGfW0isVlkuVqlTp+QvGkg8PLFvRQyDBQsjsQ0HHMAdTSLMFWyiTWvIEEVnTgFDCmownE&#10;M3KCLVUGQzbVIAI+oHHGcn0AduLpdC8ko3PZhpNupdY8PrLVq0TOe+NxuKNgrtR5crCAysjVDATJ&#10;eMWfFocHStRxj3QTojxtcgqGRMhKgSk9g1mjRoj/gu6c3RxGr5vQFNayH0YdPi59ah5qNK128Qhk&#10;r0SPxaYh2ylb2zVxNdz+YTqWXJr/6d//0jWy+7OJ+bXo8YvnzyoFiOmbDffXf/zD3ffvu7td0o3o&#10;Q7kHclMUeKRuTYMlPpEmCG2QRTgJIE/af3ElmDgTQd+XpfGN+9/vPvrsFz//3578+GO7d/b2W99+&#10;68E7sY2VbCx9/HDn68OX3oBzKeSPe/EWpr/DAVj+w+Ko8YhI8KJS3TiFCpgTEV2gvHz8xGtVWiFb&#10;7Aht/HG9PrS5FuJU/tMQJXdtuJ2ML95844RdbXlhMCFC2QuHkixpORd53bVOW9EKBFvCvRaxDd4B&#10;YiBqBTtbihLKNKHhXpqoA7Y+kTIwtTTCL8IkqTVoBWFrNiq13e1Zrdgv5YMYtXE7vNMrSzhOBQ5f&#10;HvKvF8igJrHWHqq0xRC9XLdTi7nCT6n+F3JpX+T04DSUDDUn49T8XO/J/pNnTzdyiytvvnZj7Wp5&#10;Z/9p6aQ7HcZdrrlQaGofdoe9CNcclhA6MsQLGr6ocxaLxAi/idTi4YRQhrUEF42qjsPRJhZDAoUR&#10;v2fCDEbT1TbtsF9/Z3157te/+zgBeWxpndx1H3tjo/u0Uj9qNa7dfC3nCf93/+3/45Nnn0d84xsx&#10;/6xbMyeoQmUtZZfYIEKijQrVeEIa1PKMtxJgqbLRj3v2AJVHYJC6HM0uf/K3/+E4bM/2bccp/0fv&#10;//nTf/OXv/z6rz959HPcCZduvnYVw7mVHNayyEf7R6eBfssdHHdQeAKacB4YZJFlz3MIFiNKmaHE&#10;MGIBJdEsT6+Pn0oXdiF4duFwp/D8q+rhzrBWm6NlzOA/4+MQoc0mVJPz2oNtF/6B+PAtLic3LgfT&#10;8zAeWZY8MxxmxgBNs1ceCdpOLiaAqy8SoQfAukkfGLSLY5qpji4s7bjyKU3YjCSXmg/wLZSUjOIB&#10;YiTnYahjLIgUmqcRGcYS3D+SDPuknbvtCJjoDHOTobtW7ueP+sW8jemC8fgYu72FQrFSr3V5cuQc&#10;RV3Zr+Fw/XInf5SHzLe6unbztdu3792eW1mA1eCOuJbCWSST1VajUCsfYEV6WtzeOa5CAQwE7P5w&#10;NJmlw2RbprzHkwqKMTRP4ysTaHZQVfN5R6VqBcK74e2J609wB5edR5pPhp0MbsjwQEB64Tjx9mzB&#10;yNgf7ki6pg5NTk4mPp7RKrMHcnTG0EVFAZMpvJm2Qwd95y1wAiZg0B/4eLg44rtIr2khfBIIMRzR&#10;fmDHQ5zXZn9sVKrsFNFQAHcsLjxWLNBs+10YjuUmV63bo3JUQWbzRHwhXjgTTwH+MadhQiTLOZAi&#10;2p9EiM+NJw7sJpLDCVhA24ZhIXCFPxxm/Mdq98ACCof6MmmHVJN0+dAN2hktCctUSL096/MQRTLz&#10;Rb2JeLVR8HLYEMVndyEoILnVL79ZQik8BA4Rcko3QaHa7vSaZCRMJ7g10okhFPXYQccnYdJROHrx&#10;lyn30Io73HEPULvd3huPYODU0KLhKbo0v3n37p//s//yzp0HmxtXk6k5lztAivdpoXJwcPziyYv9&#10;w4NiMV+tM2arS8lNpeiRewRTc1/AL8Tego8cDoQOzMZ5RolGNK2SwicotbnN6NbZW6R/g4nVamHJ&#10;wCLDxATzOgS5KNu4eJAnIc1CVSc1+u6Dt3/3y58PyE52OXhpHLFZp9S34USA+Vl/2MURBPk7iy2T&#10;nVtZXsumEuvLyyCvLWhG9Spuy8gTZW08YgpK9+hOp9NblzbffOPN7377W9/61rfv3rmbJFAeOHA4&#10;qFer+/t72L0gTeTCnmGSBnCSwaARSDEVu2gALqZJfCepeDWSNyczv83FsmTTjHj9AIWwrueCkUk6&#10;1K/UQpQo8wn+HGATshn9FMs5gwEfwUyRKNcHw5gWKV/tlpFZzY4Lp4xzeYRQ037r2p0D/+Tzv/k5&#10;48EOPvKBcPrGhhth9XBAlegjKwKDHSDNTg90EcKfjHgrhX6nFYRsGo3AZmsoHMd+WCyzobJpU0Eh&#10;Ko6GvNlUOB0PucdY2rujWE/YMdVnsDGFREglDHnOJEziIYrbBGGYTCsD0moGQ5QMXAyOcB5/OMis&#10;Z+DjYCyEFyhmG6BU2BRDFj/uDD4r/X7nxdP96nZ9VD6p7jf7tePS3nHhRb11Egy7nr58NpqVnmx/&#10;logv+gKRg9PnnoC92K1Mh9VRZZyNXHFGp6XhF916/cHKn5UDkb2vfj4sHN+/+21IHjxmK+srxCv9&#10;5vNfl48OlxbnDcPJOZ9ZpIFyef0UEgFGOR5lx1uRBvJyEXp9Bt9azdgZhKmK5hs62cV/EgRpTh2L&#10;IWbN7s5GXkzVzn7gObHfoJdWMfpqv2cVpsqfMS/x6t8y78oIMMzfMefc2S8LFD8bob0iZFImO6mY&#10;kl6oamFBQehHBJuZRlzhaNM5rvRKzhmMG+pMd2Pc40iwuBaq7kRyB0KEqozZOMglbaTCcCTpltMn&#10;5Clk66IM8I2sGmj9IH/Ga1cDcGODwGeRTYMBKnVacFIptuKMMasIJs0HcQc1KhpDGLOGfkLyxEfQ&#10;mWdED2fVi4n0UVmGLlzIC08dl4KOT2MNHkOwc+vg17zCUD3YAOlR+6htCVWj17N1gaO6TDYAYWUT&#10;yk9mYk3XygjdMOFVRESieLWFhwNBkhQqFIfUOVxLzJgsWwfsRkeTlsnyifrckam7isuUxxFBngdt&#10;3OXyxyPh0bDf6Jx4/T0wyWAgwWt1h+3sQpYzt1IcFkqnjNFiSU5VClAm6P6gfyF/8iIeTcAFgPre&#10;76GoibV7TU+wZRuFoRqNeuFW1dPtd0qNl5lFuNbjSrEt+VyvcuteYO2SD2CKMNFG52DUgc/azecH&#10;5YJ/NHKHYhG0k+5gvd2KtAYEIboqpSCDiuH0ZPVKZ2Wr1ih60BD4IiifJyTLAKo2WicA/ziqkqaz&#10;v40vwHRxeS6S8JWKg8efd48RvbWGqayn3bIBQzX6JyMacqKEnJ5mq+IPjh68kwzHW2sbtlQ8s/eC&#10;Izfy1Zf1/d1jMreCEd9g2EJAEIsleYp6XSzYOHaIez+0O9ugf5ywWEOHw/F8vkWM4frajXZ78ujR&#10;dr87BDPEXovOi7u8mGOXjGDRAIiAwRWot08sIw+U9majWq9Wcrk0T8M3g3EmbIakbdDfM2Xgq8N2&#10;dYmWB8i5FvcCoDkTB5s1eQbumMfSMvY4GwBiBmBxFieTI2Cz4QAqEtiI+JmyWQJG9TQmg2Krvn20&#10;35r0nNHgTi1/1Kmt3bxSbbQc/dFSMk1IPMA3GgiQpiCnGKZ0lNQ0C9pS2OwpdQRcA4KbT8PEiJ5W&#10;3a0vEIol03h9dUfdUg3j147ADBXDqIP8SHDOl6MYs0z28KRrIvcoVcHPE4zFmT+Y8BiaDoao3j4j&#10;fUjLkWEQyHjckViWNlAhjKpw2dApb5QJrxxPeLsNHF2NUoBgOxo1ZE4sYegkMuUwK9e4RkljhwKC&#10;BZ8CSwBdHLsya9D2Hzx5tr1bKXoWMw+yq4XPn9Wg7cylg5nkv/nJXz559OlVFp9P432rExet3GTG&#10;qxtSnqkU87SYAOJQh5A7YY0EEIuQa7s1XH/9/c7pwfPaEUSzcS5x8PHHH//nv/nozv237z6I5NL1&#10;kPO4eHg9lgtMu2w7ItVpz7OKPX6yzGYslpfU10LmMHCQhEq8hfM3Y8hkrmKjOba51lKCPWXrQBFF&#10;AHJ2lUaIUzs9vxBPz1H3wbigjYdkwVUjiRhaAiip6Z1kK8HOQCHLrqqS3yJ0GD6ouF9GIcYfSYWk&#10;Nwq4JgWUgSOp6FqlfJFfzMN5x3HsgxDqlCsgsWYzPPuyzgj+STHJ0Y95IaHYBfgOm6v0N4ViEQYv&#10;7cHV27caO4c//d0vn754dtioXdu69uDy1fhCNpmIebu9ICkRIRE/e62eQQNNNBGyEcyxla7IfSEd&#10;jpGOAVVpXCkpdYsQnAplavdgFeLtSVxth3MOd+VyrZ5+7YM7W5ehCbGJn5RLkWQik8ogv9u6uhpa&#10;zczjYDcYHx0c5qG0Hx6kZq5kgNWkSgtAz2z4Z+e1jkXL2scchpZ7Cl9aleYkJPo04IoP1jcdgeBX&#10;v/g5Dl14j3qurL+5fvfZr37rQJ48HhRH49s33vjr/+Ff/+Hxp5sL85s3NqF/jAp5kOKxTilLi3hG&#10;IDe9njluuBbG6tpMqUUK4kGNxWP8N+YbdBPAJQQeVAql/Zfb9Z28pzdczeQyiTSC27HT1mC45XdH&#10;irxBLLBm42ggMJ8KL2QDGDX5w4xGhJfSyWA8Le09WAUjR4BOjlQxBUSdV40N5Yr8CRG1rZ2Na65n&#10;2czNVU6Y9tgwaM1jZTppwdxGOWJtjxaKzd8V9k1IOD1ONMRfLEOx2N9vFUujem0hlXYxDFcDhvKp&#10;DdFMKriAb9jtneRPdvf2Gd6losnLK2tXljevLG2gHcZcgmeWg5Y7QrIAth7MBvd3dsqnBThI0BCg&#10;OYSi0EBckqoCHnvDmPiTsYTrJBI1ZmA8UWyl5tOw+anQlnQMY/oAhn+w4YT4GSWqOaP54C5nq0+S&#10;gc8RCOGVTzmiJGP5ioAXyC6Vtk5ItMlxca4sL1SwzWo0udYaoJooeYVAmC+wX7oC2IP8wkvbeEkO&#10;KF445rHKoTbq9uBZ5HFlhYJLbkQABp9M65xcWhxIiIejo8om08AjGPDLRGc4aqAaJqU66KftpTMU&#10;tYpzDCXi6gIYmjsQDCcTbKYcAHRNGnqGE0q9civKRmilPgYAXB/39mzQN4GwQUJsJFrplHwD5PU9&#10;qvNY0JeOUtvLDp3eFcCm3evMLy6KITwc0Qykw2hIQkgERvZJjGgB2lE4Ksp6ZyOwQxAb2hyVboP5&#10;YyCVWrx85R6s2R/84Nbb716+9zp59FyJAuS8/fzREYK1arlCX9zocjNgA8uEQppgbg95DrIDIQgS&#10;w27GvcSS2BVH3m61eNphprFs5jmu02kllWOZ3evyd5kWKRBvMOQ2JzNp3WomfibI3jhQdjSprxFx&#10;24aI+Nq7bz18+KR4eoJ3MicyvW44JnoVpWGheoTlHzcFccUqzd/qejqKrM41G/UQ+714+pTcTypX&#10;DimMUmjo0vNZlK7vvf/+t7/znXfffvfS1mVcsOjoGuXawc7u/u5uuViCiUolzQrB+paLpbPNYu6Z&#10;UYZKaMNGuwCYrSrfor2N212WtzT6/bE9FhzSjDU66eW5p6XjcLk7v7mGwTbMkVAqTik0aHSymWwo&#10;GKR25ww6PDhkbs7qJcev3tBQdGljtdJsPN9+eXR0kozG8A7Knx7fWNscx/y4dt/evJLcXIKQ3Twt&#10;ZCKxYaed8AcYcjkGpm0j6aTWnHXrYUYe1IgYfHOQ8AJNWC0TZt8UCfhl5DKRhWwcaXTI60wAR+fm&#10;QYObnSbPLVgDmBgwHh5znGsgM2y6dAbsRsjQwH9Zt/U2FujwdjFIp4VAHRkQmIqlb9A946rjtaaR&#10;KWCorTy17wwfxxY9M67KtEaH6gpOw3F3Z1Scudr20KhYK0y9RU9oUqm4qo3m0Hns9NvrqLkLFX/b&#10;WW/UnlQf16a1WX38RvZ6O51r1Z767cPN7M2VhVuH6FAbR63m6Up2MZ5LTn3ORr7kh0kdjMLEoIRg&#10;B8a4CzjK2A+ZCd55E2jdx4sWy2rMpH0wLd/5zECdjCVIsL7BGht+8wy80phZx/DZfzqTbHzD4Twr&#10;QF8hdl60iOZHWxZv6gP1E86bQOt1L77zm9KW76BaMq4p1u6PJBBgpXHUZUlGEiEEK83+oNLoaD7v&#10;QzTEpUCVamdrYwTPx5RxC/4KTthoCr+TIlVjSJ5wnbbwwqBcSLR09mEBNCAxGQs/iwFk3q7mJHT8&#10;DIe8PBgm5AadHoWMiW0VIfNM5qC8b6sJFKhrLBPMZEW/xO03hhD8MmMY6mqBdKb/lEKQKSFHgK6M&#10;/k/fwF4kGyWMAew+wCCNHY27jKGS6meKU2SAQHZ5KhKukgYJSBeCIKmkFQmdZG4DUS4Wh0MXVkwt&#10;ZY1CE8XO5ps8rhATxYGtmAgt4PbsckRRFlPiRP2LeNvlVqeU1wzXCfEihgEnUVeg0yTzTn7DgXQu&#10;guSB9+Fxh52OIHV15bSTzPqicTwCwijayrUqyyidjLea5A9Na5VhveoFn3T4OhuX5gidsg1TJDuS&#10;RDAaN2F8lE6Az3HijXf6zmi6h5PKyWELkxs0isNJyeYq4MAOqSQcjz36stjr4b9dW1nNpOfdn//K&#10;BlXzzhurn/+x7XOv1FovQlGiv2NgPBqbzQK2aYCs3nKpWc7bBr0k44Z4Ym7rciwcztSbk2p71xVk&#10;3DQZzpSgSMm/ND+5dpNzyfboi+7nvyMMAE9yOWjXGvlWrwQu6vYQx8owGtJmi7hWoC2ermg0C2oQ&#10;T+NKl7bbgqUSZiXsc45KCcmfL5OLGb9GSJ7jarl2cniIVnBpfv7WteuPHj8DD4bEeFIoANGaYt62&#10;trEGW/mb9Wtx0kwXJyTjfFD/TadnISmmFVC5qt7ubChorS9rk9f/rL978YdmvZkAA0N6nE53TX4y&#10;tEiAClnj0oIbRdvIBQ85wpnPyRWCERULg5Vu7+2CnefCkcVkcm9vt4MdVwDIzklRzoAPFwC6PHpC&#10;HlxqEAnlVVd6RPAhscTljifSkXgCMUy53glE7Om5dCQZQ3FUqtSxpCFuHpMUBlQsM+YyiAFZPkqO&#10;kfXDaNrqYxvDMIlyguRbnPqwbCAkbELkkN8fSmeSy0sJQo/94f5w3GDeamIwQOTRPmnhUVLZuO+e&#10;02DYjtcL6GKnBa5LCwBBW5ojY3TCHsDFUTqnMcTnICx3uvHMQr7e2S1U7z9457/+r/+Pm1ev4MrO&#10;6nr06cOjajm7urYYz7zYfuqyD6+mUgCRCv80G6qcMrS7mJGYbhOPBMU5C4mml2NITSCE21jQs9+3&#10;J67c2f7q05eNExdeH/duLI9GP/nFT37y5ce7B4d3li9/79333rh2vfbohXva1LavoBE9IWeQlRkl&#10;mQZHO5bmTpzgOLuivDDdl54GNYp6R6VmC9HIItit2w7QPxnaW9l0LrdCd5pNZ3qeMJ+XWaUrEp6S&#10;/84nRRJfb3odXpFO5T2jtlDkCfpADYekArSKdD092rboP9RI81tDKxHIZg4DWWBQGcFSnXT7w3qr&#10;W632alW4fM1KxfTdZ48rv7nACtu9Nn7Q3mhw3B3lu4Pw1ctE1u0fHaN2JO7iyq2b+59+tZ0/pAHo&#10;uh0Lydxf/st/ZfdD9t6I223DKhnfDX4a5EqaPWOKqAuhgBYAC42emFdqcbAvWy+qvdhKrJUOgD80&#10;6hE+iN9f7TDw672EO9vu4al+57XXPBgc2GzNahNgMJkOZNYWLm+thh0OgPImQT7D0Y35ZR9UOkxz&#10;TL+nJSoZufx7LFzAnIVay1aTzL8BMhJiGPB4YFRhrD69fi2TmXf028VGPX98mL5y6X760q///u87&#10;3o5ErnOpD6699+Vf//jhwcPnX37y+aNP3I1mio1JvM8zbo+mkJZ1nLYSHXncPrN7iKsikq9hCDDb&#10;A3SV1x+EwWiYP8EfmK0QenZhZ2fv6bPSwQG2hdlsllhQFN4cmNA3gXV4PDTVDkW8c3P+leX5eJJs&#10;TxpBangsZKwLqpPM66POxQJQig0Bo+KXsl1wpbXuLLWFkGDLR9eo+63nQetGu5ZZn98A3BfG5rp6&#10;7JNYWirJr01OfBBzB74RRdPp6d6L5/16FbuHcACeAXPFYavfa0EEY4YNduUP9tq9w52Do5194D6S&#10;EkLp+JvvPPjhn/+Q6pqOioYQjVK1Vo1yCjRbx4dHiAYPjk6ABgk1SM0t+BS3GO70uIDsc3DSGR4g&#10;JmujsuIxk1MVEiPVW+rI+QcR6FxzuR0w9gT+4LAR/8zlyy4wZ+hQB/CJAYx9Xl1ePjveh6aY0uVg&#10;l6Jev7K1IVsafrboEHoZbYdwmjX9N9EMcuaSg/yk1y/Xy/QnmsFQT0nu1Yc6BbsVGBLwjM4RhBoV&#10;DR0IYy3cUhgq4vnBlXf7tXHLpAENXTKDP5ePHYFBeR8+OkEw2HNH3JgygTOx4OUqobku5TUPBPgZ&#10;HxGTRvxd2CV8lOfdzqTbaVbbEZejRbZ7x5ZeWLJ5RzHcyZ3uTqOF1jMZCcSDfBAFJGDuweOip2A8&#10;TYYj8UCIzR7WKHN09Jsj/P9t7E2UUdA0iLkcT/xTd9x9441v3X/3g49++E/uvPVuenGtN7I/fXn4&#10;1cMX+8/3CiewxBsDLgB6zQ7dMUZ08PrY/N0o1iOxqNp0+qRAiJ6AcQE3RuOpbkfWlybUjsdFgdCM&#10;p8JhHj4Oce40PR63QGEJyizNKPvOA9eoJVuXyYjgePQG8NjjAaJK4vQXuZXlQCL2m1/8fG0ZUzI0&#10;hBjEME5rcOl4A+vry5yvK8vLoVCwQxNwdHiwv3N4uFcpkzl8Km83F6Y4nUwudev2jbffefPemw+u&#10;37y+uryM/gEXb7yCTg6OD/cO+IUlIA+XHOdUMsKoEkWO5WiaPo1G+FACUYSNaTc4Kxou8BiDX1Ae&#10;gXFRlePDC5OsUih0aw1kHv5cYlBpbnhjrs25Gp6xB6X6qDdkdOl08cyAUMjrgrhIny+ZTCLtZRRx&#10;nD9hwXdEHLeDu0TprxhvRF2xfO/+X3z/oFF5+clXNR4LhKdERLtduG4GnE7kQTRqGmcbZYVcsafj&#10;SqNKshDzUmqmBN6ekVAi4plLhjfJypnL4KAx6LSDHk82k3biPCHnjwmiEF8oiPQRNzYnT9cQRRLt&#10;g/BS6momuOh4YbVT9og8rIkPPj+a5mNGh1bAG0Gd7PHTCgK1Tlik074veOLYjiYpc7iOPIyiAsJ+&#10;YGgeiPprvYKXQhZDGbfvJF8/yu8TVUFb+PXuZ6O6MxX2Dzz7bQ8kk83KXnHW/yoZX8139vqwjgqT&#10;uXBu5Gx//fITgI6t6Ori7atl1tFgtp7KAbsCnTSbHWAVxoCML9kODD+ACyPk8ny6dta2XZDHLNOX&#10;iy/rz632zxoDXiiFzgYLpiV6tZO0ikWroLRqyosHht8oMexcMmf9RevbxNuwcpDOJ4FmRHbmG/zN&#10;ZNBgriK/6Rw0rgYiruhLm5nD8bRQdvSaGdssl8wOA4nD7gBEL8b3Odm3mH3husxGzfbGZI+aDWWc&#10;SKbKSdDNl32L3Gud7qGLtLdJG6cv7pVx9zJvVb/XoWh9KO2i0tvgY8gFN6w5wZpG5WN8b0Xel8Ja&#10;nqDmTDJGoPqN5pLnX9/cDOVeqP40LnpUgCJ7KO6Reaa5BWzOptyX2bTlSOG0uRlA08Lp4IC3bXJ9&#10;WamUxWZQSWWNBpt/VSKPUjRgy8i0q8u/csVNiysPazpDLqiGmUSeuG0B8r4xH4fpHfP7nBlCvCPQ&#10;573TSMxVL/q7DVhKzUkvmkonCWc5Oa47fcOpuw6t5eX2odvXx/qF0E08S+nHGTZWaoeJwPXxjIK1&#10;hyxoCDfS3eTTHL2c+qKkxeLZVcdDjqOWufVo6mtiADqWlVcOe/eXJYaEk268cuKZ9jNuvy27WJvL&#10;ZWHlra1GqFFw1aPSqNePi0ft1aUs20Y6hZtM56tPu8f7zkbFncg4y/VjoaAzNxWd1x2nooZTQmkh&#10;a2oHNnE4mjMzd9JSwlAB31teY10Hq7Vea3jiDnpEbcD4LJB2Dn24/F7durzzovbpHzm1YhD+daR5&#10;Ee7r8kJT5ELDHvfb48msPZUm5ABEEJF5FB8smhBsemgW4K+srC0ANfY7vlAoWW3go8reIWXE4tLS&#10;66+/Qbn57MkTguv4aUKa7HZoINB5ODkXlxcJZGLnMYWZcPkziyMwCI2p9HwZudLZYMWaG1vP2gWY&#10;Yj1y/FPmFsIMTNl0VjidAR/frNyz+lCP9T6bKdiSy8MGYw2xeXj423gHtU+KKzFEydHK/lHKF7h7&#10;6YqnP3745PG43kqFCWnsUYpY3my8dL3ZYarGzC9IPR7w89SqGGC6JN4yPaYJB7LjPUE5QKU0IuUb&#10;ngjvdWlxeWtzCwCRiJFqvUzMD+8cqidR3lL3MrfRJJFezclIsF7D8A46fxPDcCjjhJAAyfXh6Y3G&#10;RJrEQgmeYH865c9lgYmBVKR6UuM1xWhphD7L4z8BsoQtNh4m/AQke/CZGQ8mLuhlignUBzGIju6A&#10;0qeoxaPh1OZmbGMdgsFPfvbLwlH+yuLa9x68G1lamHk9D6unQcwEe9OTrx+nw14SxihAzY5qIWBy&#10;szDDChow40nC+Uvsp0GaVF4BvyNKbZZPJ753/+K/sjWqJ93ysGtLb21Njk8qw17FMd7c2GrtHP/b&#10;//GfR7z2FLXdoKpxn+H0KlFArDONHCXHOi+SNXWk1QQXETPVmPYZ1gQPCMNRXBLsHv+lNApKugCk&#10;6IPeAqbsS9QzqtejiI7TzX7PGQ6xfiKpNNm2dsR9hp/Mh1NTrvPDQF2izms/tOJ1zKaoeZsGqmfg&#10;g5RgslnW5xcqhviPUzUMJDXhpZtdPCBQ+4hzYZ5bi05vnmz9HpyOzDOft9QmwWXacfpSd26++fqb&#10;ybkMaxVvx2Q2W9s5bE76lDW4JN6/eufpx38stutYyo1KRQ+oOpN7JWjTARp2vsHV6DV4II2/IHWv&#10;tH/W8uJenf2G2yYHUaKPO7gD0XZv3n8wI8lsbvmLnaOf/f3f//GPfzw5PV1YWn5w741UOAEQuH98&#10;hIl5LBDGLgKL/ht3b2HXMS1XApwn4mNqrKNHS1dC/sDWhM50O9apZ6xbeNrdTgKScexJhkLl+qCQ&#10;zT24cuet167/4Ad/kprLhLLZXM//1ZMv2+42uhjPvWvvLdx7+utfT6N2z7jb6NfWQpGsRwObM2me&#10;6THPSAOGGYI/i+UdxDvSmzGdKBebClgqRKQwM3tFiQiKxB3SRTgABDhDeqQu13kmd/YdrU7S4Z4s&#10;pEg7U4cATkWqg/y0HW2eNmLS5hfTKyvhdBo/yA7sObXaLDFBnrquNlleM1zlrMKTQpIL9d+SKOks&#10;tvSmmiCf1w9W4255rJy7D1yA1xd7IB0kTwy3meLNTx6TRuFjTt9IyNOuMNIkBQ8jRkpKjgrxk3Fw&#10;xFMENaN4Vkq9t1Oi5/GkGLc5URbm5y9fvfz222+98fobc3O5eCLKawcixMwxGyAftINt/sHh0d7e&#10;Aaeu2xskCIe4UmYuQPzIilnaasG06mQ3p2Ndw2fNnIGf+IBgW8yKFBlg8oLZMcockfQa6OO9/iFv&#10;j+4a4q2P2Rn/6mKLAyFWq0xL//prd4Vi8ATrfeu6oO7lIomOqAms1iL7C+1OC7PSdptvoFUFOqZV&#10;hKOIjDUQTbGwhiN1rrVmp97qcezRH3UHOC/3QrFwe9ijxmQFRMj6TsRJg1LIqCx0YUvDWxWAwRPk&#10;8odAsuj5iJNlYDjCerM34LVmvUYm4I+6nAvJBCne7DPIoqiWMT+fS0YB91jKq+xxgbGjVvVN7DS6&#10;LEeGgZEA+zyPjeXjjorRzucMwn9Tgw9CHMSeqAYPlphI26QNT9jjSi7MX7t/7y1yM374J5dufhhO&#10;5prd8ZdfPf39bz979MXzvecHpYMy7HNGgRAywWk5k2jduB9RfH5C5APJGcIw6yT55VrxTEBe5J4Z&#10;cYUeDvWHRG0KoiF/GSMYDMqJOqKu0jBas69en+/hdoKjyHkJ6NPYqUnyzuNIow7m0esxRrp2++Yn&#10;j76sFfKDbqtymtc555crAFZFq8srve4IC6Pdnd3Dw/0G07MhdBeWHy6Cfm7K5rUrt+7dIdbvvQ8/&#10;uHPn1sr6aiAY4UWZNB4fHR0fHDH34/c8Bog3IOUC4or0aCps6Sj6/WqT4F8k4dxkCkeN2llckj1o&#10;Pzr7sqBoqwT3hgPOzhC34OZkUEJ2TzcVDXdPKgtzuUHYw2/S8dTA68wX8tg4Rv0BJqYGyYHzBplI&#10;fSnQAlY0XIjcIgyT9PrW1snJaaNcBf9bzmagEkE5SA9d5aDj14+/8B/Vq2gPsFoiMMo+Taeik0EX&#10;U3WkLvT/0Pm4DtwdauRMOgbdIxny5qLBzcVs2j9bn0unQn6Kix5Op/jdeoJI4XqlOjOFuJfovxCB&#10;OuNOb9ofki1A0g3FY5OMeD0SfZnw8my77QgPSIcnKwLjLCbXVA/oQOPR0BigocN6pm1ERKnk3a4n&#10;+HX5D1NGhzUcZdjgeRKiDKWUA8P/86Bp5i/lPv9jcf0yFmyu7e0SU9DsvD0Yzp22ykedpwTzDFve&#10;YvEouWYbVGqPj172R564PwMNvO4oHx29WAunJ82ZK5UoMYWuNBMeD6A7jTV4pdQXmArCCGWtmfMD&#10;hEcxRxar5HxucNH1qR975c+t9s9igon6Yr4MUK0vfmPRQ8xYzjDKRKZU73LR4VjPirULWz/C7M9n&#10;SKbV84l2ZHknW4zQV3iSZgxpVM7nX2e0FBFTjEu+2Tr1e1PUdHy2QT0/LBUCrlAyuxFNLYKBt5sd&#10;u70hvx4PrC6wAjB9SD5e0CnRubDzkwUWjzIzG9otfAhttcGU8UCH8pNEIpl7giXp6AKk0Gc0mVCq&#10;lrD9lcLFRQOgwHg1rfwg4/tpOliupiHZmMGfvpSOo+mxBX2f98AXa4qESVPM6A90tWgJzQWSh43G&#10;AoJClY8kqhRiHN9sJL6V2TbgSY2ol7X1u3Ro8deMHEh9Mq8OLwXIYjhiZ0aOIVs23gVbFBR6AhdC&#10;ASpGW71Zx4eDKogTx0w9Z9Am68VeNOQqnFQnzO7mwo+/OkkkYtUS3aAnFg+XykfBUIwHiswkgEZC&#10;ClVE6ey2QFm2wQ4H7nCMHxZhLtNmt+T09lLJBJGiPWwmE0AsEpoCU1CDl8vTly/ysnF01ZA/MBbr&#10;d+zhYKLfb2fnos1GQbC1rXW6U8GZI+wPFQ5beBnaBp5hedg8jrVL/XLh1BuuLW+QXmgrFWbRKFcs&#10;lEh5V7YGiZT79NBJyLsnDEdJlkLYBDD55q0SH0/BObM1tc26posrNhyCi0XQ6RKCMW4iNDSRM91u&#10;lMyd+mx7G5WDjSR70rconeHR4TUKJthFK4M+vVcngMrjc+LRO+z58W7Fn7bVmhztBFev9D1u//HR&#10;QSjsKxUYAIBfuUeTdjgaZw0gCrh6/To42sPHj3nyynWSSjsUZVDQOVeI9gmH/Pdeu0MiF8TfMwjc&#10;TP+sNWt2afOwmSL1DKYxu/TFA/bqn5vi/Hz0Z+E1OgFMQ3Lu/GS2+DNeKMvtaEpiEaNARXUR9Yvq&#10;hiKJ0IKkzbmSyTkpJ5vtqM83arXqhdJiKn35ylUsX7DWqxSLvAvJqmTmJG87CFSaIko5O+EC8g41&#10;ZCMnkWEqgZwI4nAHRTjkQl4YGbVHsSjbdpi1zOkcCfmy2Xg8EcJFi93BSGNGxjqFcl0y3B7O7GDu&#10;+LExiq3WyHvgPtGaEGKmJQ+LBgxexnV2DvUIiUmZFKQ6uDZdWlGbc4BXhD+Izr7FamIASDw9nn5D&#10;LBXJYdIMdIwvpjY91WRmI6KOYmd3UbN955/8WXJjfX59PZRMPH3+7Jc//nFj/yjpDv3wz35446O3&#10;k+vLzEgff/l5YDq8vbjkwMDmrKzVjiZLQw4UhsKmrDWbmxNs35oEsu6ZoKKyPezZU5u3g532mx+8&#10;tZ7e8ETCjeMyGgMOnJvXbsJ+/7uvf5kv7cRbJKTJUEo7v/GAMaWymhlTEGrXlQzbKAW4qcRyMBHi&#10;OwyQQDsNsDWDDkpQ1UYyRHg0UHaz1vPeuL62dgWzA1HyvUQp+ovlshNIHvw6t0D4Fug7Qau8a8cE&#10;fztFmsrUB4661jVdIbuiGJ/WuMLM/4zIDTBO7S76jzMNKv8f6heoHe9VrsrU/AoL1ajKXCILi9OX&#10;9cCb557sx3YfxyBv+LTVafi9t2/ceu/ddzeWFhOJDISK7nFx6Oe1bMn5+ZVYLn+410cfPJsshgJh&#10;RONj8F3IaHLV0jYv3E2wguYnOoqEm1Fz6pdWnJYbm5fhI6J8hmnCce496vZf++73r7/zfnZ984Nv&#10;fWdpaYFS8NPPPvnlz3/x5cefMti9srp58957kVDc5/ChIyvWquEQaNm0e3Top59Tg2uNSCXjNIRd&#10;MD4zQDXbqv55MQnstMkN4VBHk9kYO7Pf+Z6/2P2//J//T3jCv/7u6/c/+mjZHnt5uNO2N/v5igOD&#10;8tD67//uP/eCwzB+5/bxgockU03pdDKdz82s19CsRrIOo9WU56ReXrfKUAkYEk3JG+qQwT7e6Xfj&#10;EKlaEoaqo/IQTDmM4HQ4nXTL5U6xePL0SaPUYCgRigTD6QTeKbBdHf2pqzOq2KeN4QiWnS+RWL9+&#10;beXyVU8owuxoWKsIHNGx5QkG8FjESo3JYMcyuTWDyjPJidBjqFt6ks+ABQsSMBAHc3ZB3heMUKE2&#10;5mvSZ8jJE6xj7ixwGB5uwFuvFsmQTkbDuLi0ipXy4Um3UB7X6wzf8Ajng7N1gW72uTNw5XxugphL&#10;lfIeKvbTAo8LjoRXLl/64MMPNm9uRVMxOkd6K6p6cC7+erfdLDU6KAJ2dwl2OSGHkONMXqnKMVZF&#10;IHyaVlrvGYa6zM854xiNcARY+wzNhZ9QHT9+abTRHDY9Hg7IpdStWAj0Ju6RwyOTGUwvAwxiOdum&#10;zru3buoRwkdBq4jOQrRPVrK43wBYwAgkDQhyng47Xd5pKp0h1Bt/XRBcFgNZiaenpIuTzsrZh7LR&#10;eCxTxBIlx8wtFcN0N4Zbd8CvnxRgUOehXFYNKEBS1G417iwnuLCoNgXN1bkSQUYsAMI2W4xXjHjj&#10;jJ7QlvjgxWrxN1ugxe6Bul+EKb5Z2zO3vNz39lvH++7BpCv73mkGr5sYwByXSRg5gHer2iI7vkSY&#10;K70L9ndTG6l8x4zX4s6V65sPvv2t7/zZP33323+2vHG3OwkenHa+/vL5V189fvzk6csXO/Uyjo4u&#10;n8RgzkLzBEcynjoAO2gkzFApC2iJaTdRBKvxk8KzR6CIHiQ6pF4fXiV9nSaRilKUhzX/lVkylFGe&#10;CQpLlWJmXsFK62CaapYylBX+ImRRPicLrV2r8oN5IfQMQI9sr0QvyJLeZQ/5vIz8NtbXkqmkL+At&#10;5k8effUlT1K9wV/hanMm96FOzM1lLl3euvfWu9/5/vfvP3iwtLqCPUwDEUmlBlhLnWf8NckwUYiY&#10;4WJoLQBeWm9MG66BXLh7ev741JqqAXMgqmc2FvQH5AtqFdx8WbX4WUXucDRGbXjKvekQjTWOtp5Q&#10;sG2b1A8L02orvLXyrJrP1aaJdLIUdQTbI35QuVzhB1FJV2p1JnD0BqlYDIARvisPIe5InBwgBRio&#10;t8pFFn84Egbvyj/ZvXX1eiloax0X1pzhRgYPJnH5oJrDQQl57Eh+a40yqygWj6aS0ZX5zFIuRe0Q&#10;EMFzQsZDEGML5q3IDlFZeFhfATZ7aMYcLbARECOhLIJ/RrAKzHQ5z4lXAJwxgOXL5idmUcALjhjj&#10;gTcXUTkMPIeSgAHijTD67TfAuCknMA/BB8huiyaft7/297yQGxzymo5E44voQEFaev2ZD2miopaX&#10;2008XWYLC4vNGg+iN5mYtCeT3WqD+0YGfb+115+269Pg9v7Xbrs35829d+/dqrP/u+2vOqXa9y+/&#10;EUllm/0RqWOPvvpqgrQ9EqJ78GMBwnsdT5CcApQYcGymEBuEStZZYu67DoCLOlJ5CdaEwZzQhhek&#10;DcQAblYpeVFcWv9q/YSLn2ZtstYJbf3T+hPrm9mOrebN+rK+R99mHiwL0zW1qPXLOES/cth/c95b&#10;70vGdoK3z76HNDBISx57c9TD+Mremi0TEZLJTkPhcbcKO4mPRImJ/xuaOya83GTTevKB2EnEl+BO&#10;ah4wGDfkcMRYTRCvVajo3McNAn0gXTG/GAtPbH2gFxQEDAF4wKCbQ5GXd45lGSgM18zWzmItzJuX&#10;bz1/xIQVmM4SxMj63vyCG2H9d/EIBM/rJKMgUHOpHVWBfuaGqOY1QDieUBB9FQOmEZ8sbzTBR/CA&#10;FFDoGw+BYi40H2TEL42iEbAwvIRB4nGTISlPHfrE8QjjNHA59k7oDAqYACShs7U5GlF/plmateoT&#10;wdakyXtsPujtvZXp0H18fIDBsscZxF2uz2nR69hdEaNCbxKDRCQQs9Zhh9Dh+bFnZzKMttsBXNmg&#10;1+EIM+55Ni9FOp1Z8cjRajgC4Wk0wzhsUm/048kIORSRcJA2TDksXmezW80u8hFbbmcglfDuPMF3&#10;IIqF2aDnwfD/5IB04Jrfvlg87eQWYBFyr4KNmrPVBF4ZZxdnf/Knd48PD1kC40kNAkejhhN+3WWP&#10;EoujSLBJEZEaCFI4EIbDEYsGL12KjroeMh7GjkZ72AFK0Qho1LW5OsGIrVzvSZQvLg3OVdTTZODR&#10;olOY6kHiGcFmlVtEKmyjUfV7En4vEr4eZJxmJeYO4kffL5dr6fhCDzct9P42jjpYhU72WMg1DB14&#10;HiksdH5KeWpfWl40IZe2rY3VuVxmIZtu1Ku0SRd6mLO5tLU2z9fLRSNnLRktLTONNnP0swWuSY75&#10;ftPpGTNE0/IJSzNCNYvqrx323GbmBT0YAKi4H1ATHRE6WjZVoDtrgbOjC7h2EAJJ7V8sF9uVZoTZ&#10;UCjUajaY5JhBhroOSgxaMBSiPDUc2RQlAsc4SYPsrkC9DF8hMBtUVOHmeAI66YcZE8ahL0dC1Cz4&#10;9EKdml9YoRoZAgGCxDG0EedZi46t2zQyMwStWD/yI7CtLuXz42pjjN0CqyvolYcza6nTh4sWSicC&#10;CLgTSVc4gnS0NrOX7dPqdMI5CFMJVDpENKIJOtfeaGampnUyQe9KH1XOBOdmYuhEp8ocM51MhOOR&#10;zTtXUgvpp0++/u2vfvP8sy+ynsDbr71x6ca1QDo8Yx4+HgSlZdKQzNrBdJ1FB9VkUIteBBSimPHQ&#10;0biAzUjuF712mRyWtWu/+ff/7tH2I9bZt//sT5OJVLnZPGjXKZZc+NIWDyOuyd3sHP2u3p+hEevU&#10;Nq8jH0WeadN5sQExdNIVG5PPhBRL2JZeVixHkMppod7wBqNp95TNEUMhTKTc16+QNsUIN51KuJ3j&#10;iN/PlBosl3acKwicC7k2SK7MoGPvNUUznYGvaD7EMc1dtrZzS0ipOZcm2SIb8pFhTNABanfVfsZv&#10;QDF5mrSl6kqjawMbMFXWhfLg4pSxukE+J57fueuXwoEYTeBht/3s868effn5jStXrl25cfnatRyh&#10;aGbqjJox6Qw+ff41OFO33WDPAIZiPwUWZrM3pA3zPg3QyYbMU6uOQrx9mfSz1CmtxWU9OzpR4kw4&#10;QZBZU/UjaCY7y+0J8uRgRnr9xvUb164iBXv59OmXn376+9//9uVJCc7a7Wu3snOLqMUa5WJnf89Z&#10;ryk3TVxgzbnM57bANFExzf83z4Ve8ixRHVjK6OVGqUDoeDAJv/vOpXHw2VefntRK/+bf/evfPP7y&#10;u7ffv3bzyhvfemMlkpkuLy/Ygs//+Meqh2qiTWt7OZaJuly43Z4Tcs/cTU2JqCERJ4U5/s4kgdxH&#10;6yin7rLRm+BaO5ruez1zG9f2t3fzE9xi5FQhQAdsW2nJNrdgCHiDvdrBYWl7m0i0CExvuiw/gxsm&#10;mXi++FgDoEIM9HEMAUdYvXRlbWHBE42gfEPtjQuP8ebRPoQRo7VNqa4wp6P1AGiMb1Uh5m0LxJLI&#10;2BoQXgBkF9/CRF0TeAZGCk4H7WCZUzvqlFRZxwmK+oKxGn64BBA0iKUu5etYivZbgBEwI/kFXsGQ&#10;hDo/BMRORPnMUS1X93Z3arUqT8jC5srG1uad23c21jeYSCnOBmIMnyEQNI6QQWk0oZb2UOrREUyQ&#10;MuhDmf+ZlS8IGAis08UWGHIxYduwc5DAedlwIO5xdLGz8RGp/uEh0p0Bx3kCuA5DdPQgsSByB3sb&#10;rC2cN69cps03rGwJ9nhZQtgM8UmNpQQqvJKYRdN0LEG/zJqvUJUrwq51UihX622mvaotaL00HvRH&#10;oqBmcRj1ZHBns+nNy5tLayudXofv4JkVIwI7OMFvhkkoMJug4pFzSuZ2fdhuBABZs7HFdDwGucLj&#10;oJ9lkx2JA0JghjOYymCsOMRkORg+pndpV6Lz82FHLLW0NE06pvVyxOE+KbcoUTKI6GnYoXsrWBYK&#10;ziiRSBO5UB10cXlpYdmSSF65/8Z73/uTv/jf/Ve3Xn83mllh83/29Pjzz58/eXFAIE09nwdo5Gxl&#10;atTrttgAufByf3aTZELeKxdXNnxsUhx4IBJFRsMyApbq1yjERnRE2ozw3/N6Na7uEJNBPBEHWQiw&#10;PhaibYmwdpB+NMhIgT4LB6aO86pX8ZTRKJiiSL69XjFfQEAYBGebjdGkNaAMMZ0LghxM3nnzAR6A&#10;kHGp7/YxHzg54vgv5U8R/uEcDhyWSMW2Lm3cu3fv7XfeffuDD19/8535uSUi4GnYIQnQVe693JMG&#10;zcuwa4J/DHxl6DGQw7X3S/jE2xcjyGCjJmeN92lNdUyGkipgSfbptGSdIbqFcbG21pW1FK02oD8e&#10;8OfA/kxM8I5oj4eE9kHp9s1smVTaHgn1ai3k0aFYFHZsvlFGX8pTBwWHE4oLFYtEmFAwjaz3ujyB&#10;J4eQs7fZaBrlEpOCRq3IGTiXzLTds87L02996zuP6wVXux/KJAP+MH5FzeKpdwqT1jOXwmMmOJ9L&#10;J6Ko80Cimr1q2UnEHyYVICA87lwUE56GVJfPjnsOJ20iEXejY7TNGsN+k5YUnCochGk9dtnaFfFv&#10;qcc5HcJub0gPHQfmANtDU3TxtDCpJ5Hc3Rv265gW+sPOCf2/TM48oJjkc2aWDsfP2+UeMCEOHkh8&#10;W81htdomvQZ4v1/uuyYB+Iiry+lyoewkA0S+VC5SGNs8fmRSOP2EzmTTkcWNzcE0YPO7JvCqCzVE&#10;gNn5jfml65POpFktx3JZEi1zqcVCvRKIuFfm5twz7HbdEqPY7HFM+Vjd5KFpnAVgKXj4bCc1nZjV&#10;15lDz/zjldbOOlzN5nT2ZZWGZ99/9p/P/pa1D1s/8NXHw9qpVSMbSe0rf+nsLxpFkjnqrb+uekVw&#10;H6efyldTclkB7xbbTbEQ9GGmr7WmhFZtAWMA6YUNhgI2ISenk3Y7RgplYs7nT/JgtiHqwTZHDmes&#10;Crj1bHoCcg0zybRcxi4BQNwx4V7TLMIaMdxBI4mn+aJIoeYDPoQOwGgM2xXshoco5TDQlTOUGRWa&#10;Lg0FjKAM0/SJVnR2YazPY17x4iNbv7fKSh5DJQYKL1cTqP1HVdz5baEQUSiGIGJ1ffRCbFRyeaHf&#10;w04Z1NBuQzuATkREUFPbi+LJsIoTjI1I0nAAf55GPpHXRFGz9cKWIi4GXwTMcpCXEIMCzY840hlx&#10;ACRuFnagjSD8m1bb1XjWWyo2CMt0e4bNBuT29N5OoXxkO91voHnxxan5uVr4pqAV9wd88eJps9ee&#10;bF5LI5jtQcelYxo62zVbKV/m3vb6/lIBUnzL7XX6uYYBWyBkAxen3GN3CuEpNQFwHvlk4g2D199p&#10;jUAOmzVCwZtEYjJyyG31D7ajLm8b2jZb3vU7OYTnn/++Wiu2oOPgPRyL9yrF+pe/7+8+q95/axEr&#10;x8Ihnspse3D1sUBs4OXrc0ddzMu9iDp6AYxMY/ZGCYlgYOptjuxdu2dKFmogYIPZIgtxLOZCEdlA&#10;oaH1UOUK/Qv48ITgyiNmM9QOTwqlmMMB1uuBTBqMtcOJaaNuY2+nG4qGMo5xslIQ6MvQ1Q/PxOEF&#10;ZkI+n81kMB4DnuCIgxDLs8pjyiFFwZ2IRxeyGVJqMJcGvWIVquARS02VosAGWklKGdPnGTLX2doR&#10;W/msgtQSvsBueMNmlH++tI0OyPpSf3iuDuKviktsvp7W2jSBqoOBpe22EPMgxhTTMYWQCeaijOIE&#10;mMDaQHrPtu63uevN2nH+WMM/4UHIu4gnCcCNZWloj4RZg1QeRhPhXeCvfAfnEl7hGLHMFCFg0tjU&#10;aoFa8AaFY9JK0BIpd4oDyUGeUCKTxCSAzyXCFquCPExNnBjdUe0z9JbYToZOTkcD5596lbRoKDmi&#10;8AkZ12ys3m5yz/yRxMQTqI9nNZsNs7UuFvMuJ9wlEsPe/eBbi+sbDeIoupCZwW31cbhc5uJr/bLi&#10;YVuANj58/rRweORu9shxnXpmkWTk+rWt8OLC4fHuk99/+sef/hLm1X/5F//FG9ev/u53v+L5Vu9s&#10;7o7FZdWwwsygRPs2FHX2GT6+1QTSvPHaXVS3V+59+ZMfHTdOikflcdg/qTVWbm0tvX5zYWmp+mi3&#10;uLOfieLZjxmR/q7V2as0P5sEyg9UB4MhhAuywgsU+JIlZu66ZdXDzbSaQF84tojqnaoT7z2M9JcX&#10;6biBiKiXc7kU051Rp48tHk1SPB4bdUn44PAMD2sFPL7RCBIBgQuQ2WZFcLTyGy2YkQtHWa8bpkJA&#10;RYdIh7wptYSiXDAX0T3SkFDpgnqSZzZizPgh1oFygUhaR4xris/oMHZpbWlh7fKd+zfffTOKF//J&#10;8Y9/+tOnj58jLXznxp2b7z9YW18FbA50bYeV4yku7LPxcigYME8aVQ/tpkCPMx8uGcOwr3MosItq&#10;dmpowFo7ci46gzUxO+RRwedc0RUB787hUfk4z1PVK1ZAGqgz5zKZ61evvvn2g3Quk2+UPnn4xy9g&#10;oP3uYzTrm1ev3bt6w1Yo7n72KZiKBQEwY5XWyMADVLlGNmnOEEuPcz4JpJWn7seunCnSwdS2+ud/&#10;ntpv//H3vygO8exvZG9e9Y+9//f/5r9pjBp3Nq+99r0fppze+vFR3cPkkPSg5EogFgLIDiO81DNs&#10;IbVn5695Js2RZB2vYkqY/6rNBUucjgMvaXtv4qwsLC7feA150TSL2D5Q708iufmh01Hv9XxQrsDS&#10;ecOOaZhQZcjtR0f7jx4d7r6EhYHWIE2yBLZksAQJ+/O6VRNqHj1xE1ewsDy/tUW2tScQAmaFk9aC&#10;RidtvCkFTC9qyU74vcUvst6cVT1YzjnCkMz0z+IxWfA0q0xbN6IBo+QxR6o+vxxgMURVjWRyGEiJ&#10;I3eeRznoUxSv/NDq1fxp7TQPfyYwgw5GVomQVuLJAXPCGBkj+BqgcirnT0vgUrFQfGPt8vUbt9Yv&#10;b1H6kjQiXjbGpA5lV+AcTRg2AXYjztueRkoQ1eVcZ5KYrTEN6n1UYGjNGNAYxZby3knPNi2cNg7q&#10;T0ZWPGAgaYwxkfUySqcFC2ABF4qOSWJZzGVr1To4DecKZwzxc5ozSh3o5xJRR6i9M4kjg3b7JE+/&#10;W0F5gLnVsEebOwhGY8zrqHfJ8l5aZEoxn05zNvFh/WFU+noiZsxtjg4P2VSgsnH2IbDmvrTqTUBN&#10;TvvpsA9IGHQ759LxTCJ07871B3dvxkH7epJK8AvqHk8IM6todm71+s2RPxhdWE4vr88vLeAp/sYH&#10;Hy4nVqPZdC8y6pwc0iSdVuhLxxiEOuFRjDAmgoglo5Rt4krcrtzljXsfvPf9v/in3/3TP1+/etPh&#10;Dz36vPw1vd8XL3d3T5o1jh6mmoRlEhXQazXrEvA4uFD2YCQAsMnwyZ9ORxJJum4wVc4MJsb0DNh1&#10;sA8Rj24i8ji2/VxGMrwYbWJ6xdCWG4toFJdL5qiAjI1aDTIhkSk4fPLxorEYAll8QVHfMcmlGquR&#10;H9JsQVvldjOs42wctmGSa6ixRtBBJsOWgVcnY8PTav5ofx/7FvZfcItGs8YNjwT8r7118513Hnz/&#10;B99/9733Ni5diaeyPl/U6QwgF4J9jk8ippjhQKhda+WSmW6jXanXpSpsE+Y5pUjhcaeSxJdbSbSG&#10;cWf0RyAIEonSlPJfNc8w9mEsKKYkLA+lk72iCbTWFX0jFTlN4mm75utPoh5/yYZothvikU+iwvA5&#10;yp0rC6uf2Wr9WuPtwFwv4T3uVoaNJiZHXkxjmdIMpww/i0fHSEXxrgX8KBfLlOjkW/aQ8jN7ZzYD&#10;rdFuS2eyDbLgjps3P3zrb+ovr5xOilMxVFIB972rWyuZRDKKi7VNNj2Orms6pJNm2szQDqQEtwg/&#10;nCtYFnA2ZgpXpTlnfTGE1xy+3ucYJAADM2po+oDckmch4AVI1aZvZyhMqwcigi06Mx/AToV/+DSJ&#10;ZJMDwgQjCcXiCnmmCQwxEGKZj2Dl9b2hT05+zXZEtgQrkHitLvIkJe3qWvvGkUELhj28lYHPtdRu&#10;Mv4sCYaDF91zDrtEA5Q9jsBkkG53R4Pp8XhEBtrkjdduBGy+7c+KV+bvuaPhJ/XnjUI5Yo9cWr/e&#10;mEERaKGAwx6thHYZArqD9O0Mz6F0YjIAEIOQ7fCii7uo9oSomYPNurMXNGBTKKhYsfoY6/S1qklr&#10;sqdj6ZX/etEu6hQ5n/hZQ+NztO7s/L74BvU8pimyRs1WB6jTRo/cN0NFq37VezAjBcWrG2hUKLJp&#10;EQM2D3HOXrbJVLw7wfHrCH+Y5MgbWLkZCuIfBMrLB2PZDmjn2dwpQaQEEvMbum8XMESEXfBLHFeA&#10;tdjNJgOM4bjjlOOEiXJQWEAt1TP9kzwSaY/sLv+0y/QE7a7hhpsOUCWP6l5LSmGdT9S11owT4sfF&#10;pbi4quJ4Yi9l9aJyGKBClOeEjGKMB6F+MiWTMXNQVafynMRb1Y48pUbTKBIZzyNNINfFGNUIuKaM&#10;wMeF3YYPC5uNN66ZCeIBYYVgvfDuQfnHyQy0DH+twiALsHYOSpVtFBi0+jH/isNTdIaYU3nHSLAH&#10;6Wh0iJItEVnZeVHFXKZTC5LQvLBkZxSC3rJU6PhdmfHAFwmmGKivLOcq5ZwvUVlY5/JEjw8H0TCZ&#10;3dFRK4eEbuY4sTl71MvF/KiFnW8ITXrfHyJohzlrF1Mzh7OfWyBELjAeprggBKmyN0dzjeu3Vyrt&#10;3dhCa/fZfLk2iGYCsXSkO3kGdbZTSjpmgHsVhBKtSmD3id3nyMgvZKI892qlap+hP+S69vjlcyXd&#10;Y2Jm0DThIYQqJDoa106PAFL9Q2d57O4gFgkI+wEL8vQG3mYb+uKIzd7txgNbuRzmGop4K+2GL9Jr&#10;T3uzOpbbROF0GwB225nVk0TG2yzlwt401cl8dvXkEGkEdT3NFSE47DazdqNFIQrjAgUB+CBHG5Jy&#10;0EASLzLZzAcfvF8pF2vlEr8gf3AjrOfHHMJnFG4tHCiDFoxyjtOdVXVWKWcVr+dLUt8nH3Zr5mGW&#10;9vlCNuHYemB5lMEPODtI4qtWq6dTHLy5L+DYQwZ2WMjDhqcSDTglxDDBKaKMoTqhNBG8C+/a60YB&#10;QsvH4wxmTp0MoRTGMMAi+1yXY4gKjKNFohKfiErWA27Ilmfrh80Kv0nQau6B082iZ/TKDCEUS+QW&#10;srRxXH+lo8Si8Hd44HuwuNt9XoIHX2EHwKWYdFG0o2UCJGERNdqTcmNYxa+hj925Uh3wFOv2K/VO&#10;vgbuMbahiQ3jdO9o1etbG5dv3bkfT2fdweDc4kI0iWK/RZK9KnVjBqaLpum/wu6HXlvfPQs7vZWv&#10;XjSPTwme5QIlAnitJxZuX4ptLVMcf/LrP/z+f/nffKdVrsVg0FATaJoxdXiGL8sWwKnKSr6YBLJd&#10;wzeRycrMN+m3K/ZQcvPmo9/8ouseModfvXf78d/+3ad/95PgzPngtQfpxcVTx6BrGy37o54ZruAa&#10;LVpYlCgGwrOMBu8c7zOTSOY2ELY0CZTu6GISOJ6gCcRoaz3G9JUbAF/SHrpz042P2RhVPP69XdSV&#10;2EklY3Ha1GQsVCmdTPsdjyPcKxwPy8fUGdw80oThYWDOoAmf5TMnL1hlBsowmV90/2I8Gl4f0J+M&#10;IgXLubHn5gwwjDJN2SlV5RfJiF7VvL4stPGcLUJQgDPgm6aAgqP9qZMMnCtzi5sLi+ju6tXmL3/7&#10;20e/++NRu7K2tnr5yrW1aC6QjZBqQvJbCu4Vck+lD/GxtKIt8E5QGXwzowkUX4Kp/Xk6LqML9dVm&#10;Xtey9f0wAniaXI5KuwnKPx9JkP3VKFT2dndLpSILrTfsBsKhuY2lm6/f2bq+AIp8tHP4+8+++Nuf&#10;/Lx6dMKyd3VaTiItDd9Dsz6WKg5IEh+Ki2hNAi1NB3fz3K5p0oOciRfjeFL0erPf+Xb/V0/++Mef&#10;N2FmTkeRG1sbybXPf/O7/eLez//qR08L1Xfv37135fK9H3yQC7NS7HFE64POYNaDXmTBrNbWcTb6&#10;16GlA5b3oyApqwRgPSFcmtqb9l7C46v1Zo2VpdTq5fzeoW85TUIHfPdLd++2+/2joyP8VIaNdoyh&#10;KEMO27hvwzlwhIQCt8bRSan1aLvMVkyIH7OlZJw9w2LSUWiejmZtMACUM8nU8tr64vIS+jcejwki&#10;IJWlBhqyCg9NaKF1s/foOdY+Z4oC/UYTcFNOvAJbWw3hkBNYLXufC0slzy+N1aDjwOo361pNGJWW&#10;OKA09iP3cAQlFRRKhilEhlVqrUKpcZSHHkbNT9Idras8uBHK0hKAhmE5N0ELMKoiouv2feHQ0hYc&#10;4LtvvX53LpuC9kjHhuMmd5gVlUzGOtxCpa1Ro8mjSnuCoADqH0LXVWNbb9sK9FLBA00UyBDdKScE&#10;0QQ02D5nNOQLh4Mcc1WKfYLR0bkQrUKz1CdlTQHH+BcDuol5yv8P+OP1ZsuQnKEkACf7W/by05e7&#10;6F/4i67gJJELRBNhALAkmdnzmUQqiSxBVcWMjFBowAMfi4Qcz3BsLpVr1LG7pKSutgetaX5gIzx4&#10;1sn5h5dC0/fXk7eCzneXs6+tXprzBeNOH3MSIOGjSrPvCcSW12M33kpuXYtvXZ76w4V8M/+0ePDx&#10;7vSwh0PM9Y37gUmYMN32wQvvYb5Vqp/gTzfx1Cu1tbl5SCLVRsUe904y/sj1xfV3vvvgBz9886Pv&#10;r6zfajbtf/jds5/8zW9/9te/2z14ROvEfROhfdAadGqEDBEVJAIaZY/ceAIuO4V0HPArlEyFOZdg&#10;x0+lRuXqc5/67XomEc7GojwS7UYdz5kOxBTJ5TB68ceTaX8gCCuURpSJJANBc5ZiW4o7HMT0QJjJ&#10;MbbFvX61VOaZwHAIISHqehofeH5NPO/Q0fhdDMHn5hazREpVG+Wjk+LJMc6s+eN9BoMUnLV2jaqS&#10;b7lx8+a3f/Cn3/vTf/r+299eX75EyVotVj7/+JPdp88CdlutcFjZOYCBkEuneLyOT4+RseFvWigX&#10;GAIDQjOp0NiAlWiwYjb1SJiJLB4tzPUJeIBVwwHdBxHHolvzDPgYcjthHz4jjnBKsKCYwuDnTtGM&#10;cAN7foANzg3ReakxPM44uYqRODCLeqex7WFhf2Fl/tLq0rNaHsfwrcxaHbpxf7wwv3D96pVC4fTZ&#10;y+dYrdQ6XU8oZot6sHQrKzKxAkxfD03LndI6DZetx10kF5oTp9kqLYSCa5nlH+X3UtgFxmJktfs7&#10;g7trC9jzQvMmYnPUn/g9ASx5oFZ6cZCzjTGMZYLK3BgZJ2gIOzx9NYUIB87M7iUQiikJ7SAAM7AT&#10;1UEb76YJ0Sni5dEGSEgPoAnl2Sd5rgainFl8agog9kQNkSdcFHD9zrA9Q6tt7zcJ6oVUEIk8b3iq&#10;vdJQupIpNEUuPoyZmCu4HMp15TJNJRgkPbM+LvItofBKu+ae0U9P+qhzE8Gl4sm4S6C309HvTcZ+&#10;x6qtl99z91zjd29vRb23kmsbiXB0b7e2mpwfsQpxw2lVg2PUtjg3+KEkid4zncGBVOQUIacGXTSj&#10;KNNNmS9+L3soJkzscio9DABvTgVLXX0BulrEMFWPxsr91VpTeyvtlDjFXQhRJtvciPzNXOKM7Wm6&#10;uHM26Bkd1Or4DN4oAM/Ew54f7Yb+yC+upJVtpZKLsYC45uZHKVoQEpFINHSkTPJdPLF4RUztsXA8&#10;HEtWBt2HR9uLVO2+UCKzPnRlah0lO+PQEUT/S1qPJmv8fSoN8ZG0HoNEqsq31mDlNE4YoDMg5vQi&#10;opVjmQekT/oRtkGhgBOUI0xwDU0fLCMYHLhpTbSzGFIo+zBlq/EU0NXQeWQyoEylZwOlh19KzK0i&#10;B81Ahvq2awXpYjTEZm9S4BT9g9TFdJK6jJxX7DwO6EuYNIdgm2NgATjuYR5ITcUPIfYdB1DUj9x5&#10;fBTwk0AQyKcEZKWnZjTi8yQgyklvgtXRtOPwoBKnugZl8uPSBZibyXgnY7CC4cR3UivDlXYNm46Y&#10;8xJTCI8XwVdlmF+gvk3kXMGEq44QMTSahtpjrOHtzm5zglAym0iOBl13cDD1dfbLe5WX9lp5Z0gE&#10;TC3Ubw0yOZs7BMgYwhLJgWvurA8376TgmPTnGiVWG7yXhscZevp5BDPKuSX/y0fAGcnx9NTvSgV8&#10;IbCbgC86wb563Emk7nz14vNgv3fr8nvjngOn8pXFHPPdT7/etYdws4jwzI8cODtj7+tGotKodwCJ&#10;IIPT27A/o2kSQdrTYQKp3DTwHwZQTZjjzom/3nE2BvYmwzzNJkxwFCIADxai8gUh6w9OJKCqnEio&#10;KQBqlTonTqKPeyenbleQlTKe9pg5jacQ6T5NRKa4gbRLrnELOIIbwXvBmtVOgHMsnRhRGLtlOUDa&#10;IaBcwBtoNCuLc3OrS0twKTv1BsU7vGX8Z3yOCYe/qdXloq7cECOUktDfZEbKWFzBEDL8ABkAzuA5&#10;xGhUsybOfbcLvYrOdDP8UEV1Puw/6wbZ/GDxuD21dufzxy8ebx+d1Punjf64UmH2DY6MiWHL6cSx&#10;qgl8jZaCEQ6qLTPJ4gXUp1FEsx5JusA3woy5WcdsyDyUMpnUG0UAK2dFRkVsPNIJTSGSsFo4d5TK&#10;LYhO0mqvNxSjSWNly7FaKDNcBtI+yLq2j3BTdtI6J3GEVMHqmkVC9nTG7Usk22SCDDvQuHlHCrJQ&#10;6s8EAASdAnOrEYAeuoB8ntgoV6MW9Gcqve52t7FLQh13gYKPMsnpLXucObszrd2xMXCQsRTyUBmt&#10;XwrM5UCOKfJVNxJCO+hxOwGIABcCRMdCfRSHuVk9OOqflvqFyshnWwxG8DWaX8xdund5Fnbs7j7H&#10;8dKYJxgKgKFs4fCk54ielpZEwwk3Js8csezYJqSV7MrSYBipbq0uznwff/HZlOzNdOjq2pW9Fw9L&#10;9tEXT55sZFb2Hr+4vrT0xnyuiy7WjtMuF5nVzSZi6KASrigFTnnxdOYyh6B+dvZwB2XTY+iGXNPO&#10;rbFFZt7jQa88G845vXMxZjDcKtdj9yS1cSlk90N+wNWHbgup0FHxtNZpxhLkgqdFLLB56rama2ef&#10;DE1byEsC/YQoMD8yQQdyLx/ukLDseGzx9RvI/JN56YBFRUk5GgRJGptNUVMwU2YpwdunXkTUQOuv&#10;fRQjEicI6lRAlnAwU+ObA0nZ47QBXujd4+4pBnll6hMYBZS0PCexZILyanN9BdrNoy++/sWPfl7c&#10;PghEAvffevedrbtXgunDLx+N+zzOys9kL0LFqpgQDdMNyKeqAvcO9Fea0/AMCwCFjuDHNAR4AsIw&#10;ozXcZpwc+YQdcBFIq/ApfKsNy75bq5zu7pQPjxvlMhmISEGCifjtu69dv3s7u5gaDypPP/lF82hn&#10;LhKA/Et9ZsigTJ4G3Cy4QFwajDj0zHtoEcEDOaVxNuKIgMfPg43h/SDSC+ytLbx39z3ier6s5E/z&#10;j0/tvs0Pf7B02nv+4g+RkK3iGU5uZ98OXP6f/93/1Ci1r9/99pY/13r4adRv0xQCri7PhHBa+QUY&#10;ujumeGDgcE0VnqKGRBCmBPRo4pBRRm0Rx5CEskbjWx/crfr2Ky8DyTR14yQR39y6Yav02h7HoRMo&#10;29OIx1DkAGhj7wsQTt9D3S0eAzA5Q6f9g+ruLlNTQregkdDZ4LYOsMZjCk5GTg72wcy/0nPz69eu&#10;p1e3PLEUMfQkb9PCCSJGNWbnxKEck4O3yNrAPZyaIECoyUbiJ/KMgzPow0k+KDhKPBgjrEdmStuv&#10;bBNuMOQCWiDD8LXm0qYR04VnwUgnw62FFsQuj78A7lHjXvs03zo+GkABpeECanV7Qb06sj1pg3oE&#10;ogFqCap9yOte8GOAKGdsfunSyuaV7OqqM+zvYuniGLUG9a2cLeKz++zTkG8WDlNfM7NDZ4LqaIgh&#10;DL9MOQ5JHpCaA7+j/QbLOkMckHsthkag2kwFAyiypZOjgGOyQlyvc3NtiQEUJwpiMzMVnfFIcbqQ&#10;dgZEipd+vVliUM/9SGajgHbMJ5fm527fuvrmgzf9oSgHDCejixB3pt2YBzN5RiPsDUd8kbYrgmyP&#10;JKRGq7P//Kmj1wnOximXa+NK4P7l7AeXV+7PZ4l44xL2A/5WyNd2dY87ZUzTWh6myH7ssxavX58i&#10;66tG2oeVl7/9uPj46+beY4+tVCp/1Rw879TthdOTo/2X5ZOd2aAGpb/Va+AAUJ7SQbUSZDUlE8ub&#10;V1//4Hu33vzepRtvb67eQbz9xRdP/vqvfvy//ce/+t1vfgdwyXiKVpYmjQJR/jcqoic4JfIlTAlF&#10;JqehVJHCVbBCgc4nB6ouZ7ZQJ8kB3S5KBK46rRNWLhycfD+mOWIFmAKaepd0MgwqSddQvBFIETuI&#10;Vw4unGTtLnEPNd4JRFC4NJSv1XaDB5SHJegP5dK51cXFuQQ+YYFRl3T7o9PjQ6bDNBtQGjqwRlww&#10;oyI3bt1+7733vvOd735IrN/911OpLH3+8ydPX7x8eXh0VCwWsC1SzoQTBLTX7XRpUqW1YPuGUlup&#10;iqQqFacKGZFMmEl5YVhwbvGQ9ASvkvJjnnQN1o31C3uNMEk+DjNj48FkIW2GGyD6Ey0j+It2BfSe&#10;YCDwDKXbphXzs4bxMOD70I5wcdrVxiIQgss3n0jHQpHjnX0Ww42VdU8ucVQp7+4fNTFi5VgKeAHC&#10;3d1BAT+3YoXc+CuXN9aXl1ZubZC8d/zwaTaewkuImSFJfRzrp/n81rUbPOuYEyYiSRdjQ9uQi03u&#10;hHM0DEaYvcfQMNLQaobOG4OBhOmK231YqEIDp/FTFJWaOPZ41r6P0b+s2Fj5M4ocHFtVM3FNBj1Q&#10;eiyXQuwLdP5kDZqMca6haSGF3AptZtOUxWGzIZIwShKpMGzYxXBse6LxJ80a5lAkLDHwV8sBoDPs&#10;458RiQcRUbDXmnIIlt7U6/dSmNlmTdhhHAZUqB3ijTsQ4qeR+NQbaHqGgZM24vZOpO96//X3h4nA&#10;w72vl3yB8GKwXjjZ3nmyfmUNXgAODUHSgjFPcnnZAI3RFCx2cZaM9ZxBUM2XRUCyRgoqdcVopEQ0&#10;X1okhlVhWUi9MvGz0DXRKkQsP/s6AxFNyo2Sf875n9ZLWK9yRve8mDxYR/g5jnvRlJ7/dxPDdc5N&#10;ffU3RopjJqbmHVo8UnWzr1BbL94Ao/sCKwsB1tSejsbm6E+G41q7O3GHGG9zcVTaD1FzUFP5uLlI&#10;lKR/MWWGrpeKa7nrcY9IwmU1GeWRWJpyegWUpgEUocH0rpTjOinkTqGhi9HfGqq/mm8rV9DMDjhs&#10;qCSowPU3TUMujQw/mb+OXxE7k5z05DogQQqbN29UoIXlfotSXH072DR5WUD4JLCMMSzmv3IhuP54&#10;0WqKKYMeRtpTPJ7ksfDX0JoAAP/0SURBVMgMtD9gusOn9gdlgxmO+tkG8LSLhKPdNmDB0ADE01Qq&#10;wQegtllYmG8UAo5RtFmhn/X7o+6hjQgcu3u03Oo3RvYOPme+EKJT8DQZ9A8VKbFqm/RCUWLfw8O+&#10;n6Y4k1okaYidcDCw1Rstth/ZCTMCImfd40jlILwRiBMY9eGdjHu9imKyx+NIfIy0qlJiT8P+eRpN&#10;tlw+huwEcXdYNDYbXlHNJGFTI79j4JqLpsHlC/lT1Q/MlzpcjTT1BowTnnpf0B6OUbFxL2QAyzlu&#10;PK4IdA2zu7Hw5bqlpRek+ZfvOTIBxwAspzWr291jcEKaa8XpGsxDN1NGDYaKxNxfNGB9MTBQcaPC&#10;dBKN+kCFZLFG5zJlmDxIE441lzo8GORP240qrFzdabBj7g4nBucCkulASJeL3CN+Ovszg5cErB4D&#10;tWjPYIDG+0QdgJSTsYOoUzjDWekqrHFMDmSuA4CgXBDx1pB883eJYidUI0B7wWiRR4anp93pQE7h&#10;mWCNW4vO+qe1CQgS4laZjRG9do2sjMkI3QuoczoLcx+JMboeFLCuiFKjoEsF2FnMEEvDKq0WPZry&#10;X+IMvVjg1k+2ViVXULwSHjWHQwR97O0B44XmiC5oQSVcI7ZK+aMS/wDdhotgoCEh/vwgFoBgWiy8&#10;SfPCP8YRjkQC4ejE6emOnYCb0WiCkwjEr65oYKx9AvJXgGNv9hEPORdSUDp7HP1EQk9tpUGvoX1f&#10;8VUsUS43TBl84ZbZXMMh7kWLTDN8JSEqK5sKFXYukckEQhFM8vCf43LR1OhDs8xw8WV4FPBCVefU&#10;YIhaerE9LdWhKuK3B3C+SE5EKt7mrG/UzijweqjMTmHxc+XbLoyMFQwNmt1BIgGbY2lp7uXuyWB1&#10;+ftvfRvfIIqE1nh4ee1S7dGz1qDLMXfn1p2f/ebXXz75cjbqRNmHcFEw4x2LU3s2XzX28+pkaHjk&#10;bkrJC96jSaBJqGFuqywHeDGVYb867JO3niCXmWVi95Tc9vTaJk0dE1TcI2JBuetbUhIIRDJM6OPA&#10;lEQ4MTuE8XOqxHAJxAjsdsz6faiNIqmzB+lQcHGPAZJxjHMPANtsOO7w6rLY4dnjsWciauj08oFw&#10;zgZsSOA5dnvA5eUUNRfpmxmgJQ3A0V1h23LAGlH8lAtFoBNKYZ0iILZeD4bGm1ub2dzc0fHx3/zo&#10;737yi5/pAfa48/vbdpy8/R6zrEYWZUWXy8h8pYbR6piyssQePnuM1UlYp56cHQyB35hWihAg7Jlq&#10;cNznwgFdyKKkj7tdpXR6eLL7ku2f4T8TgtX1zRs3ZNsOZIeHJIGvxhrVRLmYU5lpIHgTru0ytIRi&#10;bnzQGHZpJEgtIstBzGoctq7jNJP41kc/INPjyu1rqZg/3xmm17Zipc7vvvwNLQjQxpXvfus11zJS&#10;3EK19NnnX9jqldAQo2fUXDxt51we0/dc1Ad6NU4gYbM6Zi3Rhki8EAAGE4xRuvhx3Lwdr0yPmqdu&#10;soYQc3tdi+m55mmJkO5Qiu0iml1aSodjj589LbXqMOhCyTjTAjYfPXaAbSguZlP4iod7OycEyVQr&#10;zsEAjjygdYToVURuU+LcqeQAE2yzeCC2mFva3MjMZeF7wT6wDSboXugS2S8hQ3KJ+CtM9gjuJK8G&#10;ZEXnLc8PjDIEjGKSu1mzkPnPagzDcTXTRV0CUVHPDfCs2sbaGM3Gr39am9hFfcIpyQCM1qGCqqEK&#10;4IxiaUw2AARJWk8MjWGv06KFIjGmBwyaW9WSQo37TLmct6/f/s6H37u6cT3ki+2eHru9CcgNLA/y&#10;vKIhRxBlta1fabYZD/J6HC3SejAUVxHu7ABVMXrh7eBSwLI1JCA2oHa7I/AOYQjLQOQBl3N1KWdt&#10;7wrFEmtvPO60ZDglHzO8/Gu4fi+tzFMugnUk46mlhYVsIoVuLZlOV2mJet2gjQUqG3xaJunF1YX2&#10;oBdiBQSHb9CqMO6N2/s3l9LXMtGtZOTevdVY2Ncedo8atWcEGrBv+FLEw7YX7jiTl8OZG7NJYtwO&#10;9E761SfFl79+Ujv4qbO+72kcXU0G0373pfV1ng/IE2C6pMt6nMM4QkA3Tu0tT9i3dfXq1vu3O8MO&#10;ZtmRWOb1d753570/s7nTXz3JA+385V/+6G/+84+fv9jhsSXLkmkTkHkiFTeresDipPdjl6SMEgLO&#10;9uqw1Vrq69jqObc4XZXdFydCSuJcaLhU4VTBkuC7HIl0VgJn8uOZWfMDsdWjptLoSCm3UOFRe3IO&#10;SUjY7xHDsHdy3MLcjJwtsdQUwCja8XgUprxiephM0ZVBx6wWCqWj00qeGIMG3aLYiSQwsbfm0tfu&#10;33nrow/+2Z/9M+xAl1ZWw7E4hyV03dNi8fg0zzSSmi83NydPGj0Wkm3AJQJCw5aETZx/cvaTFi2Z&#10;BvGmhqPGd1rlvfV8Uw2IWmwmFJTFjRbDtqHpbdx4e1rSWqd2MN64REgsCD6HAUcEivBHvA1wdtYV&#10;5QLSOP7PpG6L1GHWlK3nsp1s79fKlZ2nz8I475AjfLy/6gr1UpHPXjwtEX18UsRleqd4orSoztCu&#10;IeT08tb6h+++ub6YG/vstU4r/3wf6N7n9FXy5YX5OWoCVj0WxeuZpX7YUTnMI3M9blYoEnIuT4ps&#10;SdgRaM8Mm4KHXhChDVPydrFccQQIhJdkB8sbNXnsQspaZeXC01FouHYEca/lKMB30URxpCMtASUF&#10;DFC9h83mzNFqiaBLj8yuyMJiY9TOD7YyGXEp2L+0xPi9A6lT+GG5UD0tMpzEYpQLx98iwDAcDYTi&#10;oUHDCYJABY8RPAa8FECTUWUwLE2nfm5hOpUU19zvJ/bS6x+hTwkGF4Lu1fcIPlu5vc8nOvnU1W29&#10;yFd/8dV/SrBhughuqRZOjlcXFiLRYGfQ9voS7F0cIXAHlIVg0p9UU5rezdr+rB3N6tOshuz8N/o3&#10;6+m66ACtHfDikKDP50+sqaAVxmp9J4GZFuJg9YoXTeYF8exiG7X+k/VmLn5vkR+sf1rfaX2P9W28&#10;BJXCmULcNJiWHkDfdjbT0F8wRBrRIBGdkmPG/jjtEGRkD7lDc3Mr7khurzRo106kxGcECHuDQgVg&#10;aMZETKpDo8TRm9IrCuOguBCrRSewqUIBhmHoMltl1xVZ+YxKp0EfB7nFpTZjF2N9ahgm4qsYX3P6&#10;fjWB5mfrfZ+ZhkKJogmHceSWR5w+i8zB2dap5vlX2SnSd9on6NcJ74mGwwxd6OWoV+Emwdmmc4Be&#10;LoDQ7cfZ13IEI6GGskbLYYYvDui6DRgvM5eA7sxInHMqkyFUAZMVnN16YA3NOqIvO/bVrbI3mYrk&#10;dwl3D8rW1Y6lnnfoqqNaAPJy+DvuYI/MA487RMAD6ehY4SYzuKqtV6pH0Xgn5FskVbjfZ5KItnAW&#10;DMIeCnLiYPjmcgShzkDIyS3OFhazAyJUHSksMD1uDCGZyhOWA+tUwWxH+wC+gUQinJkbhSKTF9sa&#10;ZGTTqXg80NFIF8ZZJRfPumfRWhPsH3WMD+EhO7bHHyLtnRadYCOKc4YODOBNpQ1QSmLKSG7PSAPZ&#10;l7XPy5IbuQUyCcWjMiBFsu3uwOihvzcbmho/xTefYxaWjkmF+VmXfwZ0MNCgJIaKwHmJXSrIB6AZ&#10;1omAPnRGB4eDWk0JUQBsEHN4GGj4/fD2zSWg/UtnUnfv3jE5BSNcMaPBCM+8Tm6jNqKs5POD9HFG&#10;seOy6qjheSzRgYN5HR0fwXdgD+eR4g+NJxyMKi1Ldun9/X1QKqzIOBdYlnx8pJjGJdISo5oaRwYi&#10;Vnumj2zlS8E5WlxcXFtdnptLx2L4AgSxdw7Q37KVsWGgXMYRQFQpw0nWjivEhP9iss2NqYfBU3gN&#10;S7jDP2HbmJRBNmZkDjqYIjiPAbnSfdNFyzZJMxnY2jrIxqMqlBwFZBF3gzYNLF4WIlBS1XeqIub3&#10;aj/QtLkCsUBykfw9XprSCHIpe5Hc3dHiTNF5Spwvo2T8SLFRxyuIijAYOh0P6/BgeBgwcTd9B6U3&#10;rwBkuBwIriZwTFBiu5K1aHdQJ7h84v9jUJrNhhNJhDMOlx+eUJgTAYCDUF+KZIMqKmAA1RP8n1K5&#10;hGk+ZjndViYdX12c46k7/vqhxW07EwqLAmg2ZG1xZ02gUmO4oSIFOjD/YnDWX5kPz5Cdz9766B0/&#10;puz+8Ne/+R2Ot7547OatOzvMVezjDAhEvQ40I4ad2WjYj3Sgg0oYSrB2UeOdo8MaLTIoOXdCUje2&#10;GHzUnFB8i8MO+tS5UHIO+ydu6Mx1apvdeefDzcUNQhWxXY0GgkaGOcIKgWkDj9NpqUB5RtU92N4Z&#10;d2p2sCzjvcw/aOKUYy0SpV3PKG9gNK0ChLA1TCmrRMOxvPIFYYh7MSCfgWdKIL1DoAAPlnsm3k2f&#10;kYhgN9MvnzVL2qpFkRcSxzGKhg+eQQ/Lh0G9fnh6wuFHb8DK4iJQFq6ur125eqnZ73z8618//eoz&#10;fB79XhSnsnSJRBJwuqy7wGqQZzRKTCpGIUcShrMhW4eg5oQqG7AfME5llIg8vmKPUuRryOslcYft&#10;DCkXWzJIEuLtdmNIrPZxuXp8Wi2WKTZCkTBRDtFIHDS4nz9RuWLul0a1xi3VsjrhVfH7EvWRlzZH&#10;isgl8v8y2oiRa3R14/7V+//9//X/9oeHf3zrwb2773/nxr0Htt38k6Mn7WG7Y3Neeue9jVbw5faj&#10;iBx7vaPyqXtQjZKpSOdhumtz/J99WaAtK87ATJy3lhmZNlCuCGIhwuqYY++1O6G3Prrmnes7euV2&#10;e9RpO+KxSwubsCU7jgkwNBb5oVTKMZjV2FDjURLCqOi4WLwBMHiYAjyYXCLuNzdriC1Yudg8OTrc&#10;PeZHYaUDmsMeZJjdBOsE8ejjG8Gqw9nU/CVYZWvTcLBpn2F4oRPOkNtZoWxD8IGwZgT81POjaCUb&#10;2DaPP48XtD0RuayPy/0zCgzdTANNWcWPVXVYPFJrUHRxZV5tAunZQRHZBjnyZ1BtmvVuuVA/OYTW&#10;DloQwZXduHYXy7US6d+9USbkx5aghcihPeiJ6jDxe6Ory5evv/V2KrcCIthqlhherK+ms4mgfdzO&#10;rF5n+6cVYwdTf2ruN49kPM7GTPEpogW9rRzgmIVqdE3dQN0r9hTPiEZSi6S0IahX+8e6lvaPMFu/&#10;D7/J0MLS4usPXrt15+blq1vINxFacAoii6LT5HKls1lC5mutOtsXU6k2nhfdSrdbhpMbco/jcNJ8&#10;o82Uby3uXEv7FuPebMQrFvqwt1+cHR62Ki1bzxEJr97I3H7TvrQJoSfQGwJNl3aeHX31e099b3L0&#10;hbv01WaoeeNG8NZWankO1VyqxBnVnR0V0cr6Gpge1ovomEJR3/zK3K033vjge//kw+/+xc0P35vP&#10;Ll/auvngwQcwQH7y09/+2//wVz/6ya8//8PPm816JIohC3J/oZBenyeTy7KIqYDBCAFQKRGYoRHa&#10;TgmGIRRXiMrNInzTE6Dog5tzcniCJEMmrcbEIh4Jk1/HFInEMIpIBvT0Asj5eAmeMMBjhmbE8QEy&#10;0f7J01aeDQMO7xo+xQTKwa4c4ZJnJ24jl0kvLi3wTLfqUFyPkHbg3FmvVmD5KLZ6Noqlk5evXcXY&#10;890PP8Dl5fK166l0tlEg5BywTFs1ZGFWQgxf9hgwYpQ3pjYGtyLMLzWTEb0L7JNjUmQ8g//R/rEY&#10;5FxArWqmN/xT73M2k81PhGQI9I3sLyQmYN3a4LwA8WVuhMXNyclJ/vAYrgNmSCwDbcHUejrZVfew&#10;YGBBgAOwXdGO8pOVfEh7abZCU00oWvC014gmE9u14vb+biYQ7fvs+51q/un2XHZlEg6c1iq5CMZj&#10;9kiCYpGMBygLeGG2Dg53kdvMx6KkVRdLVUeVZVOFEJLAMahSCs2l7T5/NV+OObxdv23n5S5EZ3yd&#10;GI5MWk0S4Bkwc5hxJfgsVDzoXOFSMSiIxpKQi3jX9MacElTrlPzsPpAquAKaZIKgS/wjwygUDipF&#10;qB/l9cn4EMifABQGQYwF+AsDsbF98AfE3zDzIp2y7VoN0IJ1xKbSt0+DeKwGw09qpYPjXfZNFH5c&#10;SW7PfIa3ib8tUlfPZNQOhdhZoRBohfMzPO5Rs5wGZQhHKf2bvKDX5eo0BqCK799+r5MPpdyut97+&#10;Jy8q1Y9/9c9f27waWb1x2PgUX9BcLB3GHRiKg9dNdQ96HQzNcX8Z0PIMSwqmbcQK/DjLfrDU0ufQ&#10;ptqSi6bLGnVYWx7392Lvs3ZDq+dhc7GOw4txotW8qXw0waT/2ELG7LbWS/yjr1f//GK6eNEEXrSF&#10;1sudvRlDI5VazkAOpqY562ytn2C9MdXBYbzsMo1qjUBNSvNINAmgHPKnZpRqYw4GWceTByQCuIa9&#10;UumaC2GKflGnZD7PYsLRi3svQ0+9mENjQIJKkZkC3qjaNRg78JKJmWeRwBU8O2r4QZb1p7k+pvcz&#10;5jDmepz/4lxXBhLVDdu6gF5zqfX9+omaNrnZcuRTyFuVjZPJrMCUFkmNVOPs9hzVwDGMPU1Mq2pv&#10;flAwzB6IKZGmFCTUxVOhXr9xcFAKBMQkpHZiugPWiHjH7bNxBfzOYDU/7jdg6EBqs2Eum1mAvdCN&#10;zRPj27M7AwCIyTkqcryggr16uNdiDjYKhLsx/5XCUZd1zG5KyRSiIg85UmlfrcGMMV6tNSiJWY7I&#10;s7qtTiziiWTICsoebtOlUMAXB8MWJaPXFYiEl2oCVoHkePZ9fPrZrA013j7JTAYe+OKM26F+jEeh&#10;fB4KgLPTaPr8k7n5eYZsOI5FYr7DfL5WnxL4AvRBw65jHs0mjCEWPcwf6llD6zL0EEaOQk75AiNU&#10;4DMOBT7Mc/qY4xi7cQSDxufM8JItgrQFWmi7oERFG6Ee2TT8QsiEc+u7iBsxaSJUEI02nggFHDT4&#10;PZUwXSgAG360OkTEyxhl02lk94lo7PLaZiISJz+JlFQ2Uhp7KkU9i6Yso6OhyCaBiuI7FAovry7j&#10;580ZpCBhw/8JBlAbTVtYo8oAWb0DOCeVw6NHj0EDlpeWMUtREuxkwhFgnQXWMrEgG+uflBNmlqfP&#10;y6eibZc3BYPdENoFFwrJAKxO+XCwjw6gHNPUWuNyKhD9IDnpikrBI3rx860Fbi1kYBMNVDRKdfKk&#10;c9GibKbUU1ZEtgX6aC9S3rFC7dDG4Ls4HCpzV7lkNPmYcMmYRuuI9UsCgdRjWOUjPMK2Db0uYDeU&#10;HKTxEc5EgAFOaCLvuNoy32AHt9uIt2pzuPsDDSfWcFAn+VPImNLDc0v7ONwMhomZPcZ7dU68IYIF&#10;o/x1dBwAQPJqQFpM385QNZujaaZ4mPXbckBxEQSgM4XP4wc4dvs69i64EIuVUKnj7e3q7j7GZv7B&#10;ZPfFE31Yy9BCe4HZcEzBaRmE8PCA8/MfuQMMylgA9drAf+tG66Dyr/7lvyDTZWF17dtvvo+4vjDs&#10;lFqNpaWVaqnkngwz09mGL9h3iApnPEX0S5/dsE6tvVGtp5Ho8R3WJJA7oXrfgfmKpBen/Q5Oe3OR&#10;ZNQJACqK7Ha3NX/pagLj82x6eT7Hj+CcIrORh12jCp8yvkU2blT6L7ftg7YN/BnsBb0IqgrNI9Gj&#10;q+fFFFv16nhGSCcRT6gGy+3WUBlymCf5JR0UQUm6UBmSiErPYtJQTukS4Prsu9Yxcg4d6rkRpMAD&#10;IEE7V8oIUz24FsHHRP/VhDR1dNTCyFT3hQWLqcTw8tVLW2srmGUXT/ZdDgb4ITyZoB5YAXQ6+Ajg&#10;Aa0B3weBk/eBi8dXszizNUvRaG6aJsxGs6D/YjjR4oWwNeN8wbRqBF9xitEAgVJQA9CPEJPHPKZe&#10;KVeKp5VCEZEr44dYJLb92Sf8XaPJpN5gzqQBJkUmuhxpjk1C4BmeKEGEUfpCs53Yqs2h/fbV+6s3&#10;//p//l+Omvlf/eqXv/zi4Ttvf7DuDFx/cG1lYe75Uf7P/uz/cPyTL4/KO51Ro3x8EpoOIh465f7M&#10;SUCqkNxv+h9DXtEWJ1tSqwgwEK1FdlFWASxfjpNB2eFYfvuH9v2GO2y/dvNWgO8kTXvqP9re7zsp&#10;AzzY7F2/dmvWm1b7A1Rrdp+Hv8YSDU7tFKlYXqpswoub8xj4HHiQ60t+QbdXPjk62H5JtAwwAFTG&#10;MFNaOSUwDrSDB3UUH+IgOjCcyWTX1xZzOX8sRlWHGSHaDR4Eecwgb8Cvi+eBwwUKqDggguy4acYz&#10;69y+zvLkNF9W+y3E5PxLG9E5UP5qH2h9m2WjaDAr8XZc8Cx4/keD0ulpvXBKhC5HM/cV6wsGUezn&#10;/U4nXyhhrkVBwRl9UsjXWlD/ZEKQSc3dvHnz/r27169dncvOd5r9Fy8ODisttjsWFoU9ryOExHDV&#10;hz2mL0oUZkVzdHHqyNiAibfUs7BWoIooOE+u0quLWc0zxFHUBQYqZpJOohVDURCj737/e5ATOFEa&#10;zQ4tKdgXb1FudA7M04LFUrGPULU/dE9H6GeSnslC0L6Z8F2di12dj6Udw0wIriA0vGmLFEEyP1x+&#10;ZyLXcyyH168sPHjTNr/gikQm9FxP9pOVrvfgj+OT7eHp85ir/dr17PKSK52dZpdcntEiaUOF3vCo&#10;135WyT893TsoH5SrR6Vuc2Fx7tvfhQP5nfvvfvjggx/Mr97uj4NdLJjdyVqh+dtf/eFHf/ejh08e&#10;NtsQu8oEKMBD9AUDrFVuL5xPjnXl8fmoRfQlvoJJTNZ8AKAGRQUiMYsAw84vLfmwVK3ASeFqqZ/B&#10;C9T4oamLqNRkBthHJiHfP54TbFfIPJGiUsAggyD0Wn3sWLDDYWEQrAwbk8HY4vzc5a2tlaUlHu5G&#10;k6fi5HR/p1Wr4kHHKYOtoM1jX1hfvHrn+hsffedb3/0+qTLrm1dwvKRIQi/f6yjSjVR6oGLjHOyK&#10;xROsRAim5ETx3B5hQlUtA+hi/AM4S1tiAoZE0mMjtPJs2Ll4i4bSgFsJZ79KStANHiz6X6u4l5Wu&#10;KHV25kVYutEEPtrdfvj114c7ezj4ZnNZWmsKYXhq5EbISl4oPvwf5SKoDjeglyjRemkjQjfICL/f&#10;WFpZu3apYOt3Gu3X5tcgaldHvUwynui6gtkUQVzT7gj5YCYaq7Zrx208e3qhUABDnSKW7ihCZkwk&#10;ms3tUyjYvNFkInqE6QTFRzhUK1TG7e7S2rI/Hacz9M/cDKhx8saPJUdWUS6FCRBBGnjZkclADJfg&#10;5xHdHRp0RBYooafsyKCi9IEAURAFVLqgJdLjQD3NqhTZAwYoMoBILMQ/ZVEzxtKAjXEq73IEtuy+&#10;kExYYfCmhqN6o45QF/MmTil+dN82RkHi9AS2m9Wj1nY4C6KA8SERE46leC4TSUcCCVx+pmOGujQh&#10;U3Zzj/jc/kQ0CxEMTZfKSw7VLuP4SLs2CLojq/3Q1bf/FDZWpOcD5DzofBmL5tpVe3X4kkzPkCs0&#10;qPfAFMEgdvYOssm0w6XJtvIPCPDUFQDplvGCdDL/8MvqmgwJRyQXqxfUnm+sli8qs1f3Qb7fen4M&#10;LUt4sMFKVURqTGE53Z0bc1lOM4J4X2FTXLwF6/g5m0Cevwb/ysFrqhft2UZhaMaS1gF8XiledIyG&#10;qnfmYX3WXZ2PEF0eP648zM4CUf9h4bhcKISdvpwvkpxbA8nVm2d8Lu6V0rGIwjYqSGlM9HoWTmiM&#10;XXBG4OjlbYiuCbYrKYKyLs1Lix9qej1VIwYGkWuO+X5r3Kqa4WzkachF1ps0s1n90u94GIUEi6bF&#10;v1mNCv+JoYTJjxKIbxBw49mr+r5rEmXERTSRnlP8PXnrYFa8griOlFseRy6XCYX9Qr6ECCCHQ7dJ&#10;osuE8wnH1HqtE6C3RKyH9WF3CiQRDy1Xj4LTHotduSYudzuzyFvrubxoy2mPkGB5I6GlZsVbOkXd&#10;PopE7QBKPk84f4w1w/baZo7a2I+5RjRxsFfLl/bQUrq9k/xpGYqp0EJlAtMr0wNNT3bdxwcYhJXr&#10;zUGnSsnlj2X67Va3VWejjRHwgPMn6i4gt1E/xoIQEdvtIkB0NI04PQu1hrdUm6Wjg1haDsAvn5/S&#10;1w8nGLL0bG4/GI6uJfrGCdt1CE0Hte4A6IXEFE1gFDXA78FzhPcDTnNAQEUJk+BF0EgL1gkLIgDH&#10;ScImSyyr/c3q3s3dwx2TusU4bgAiAVdz5IAmIhQnqWiIWS0aKEe1hfICdMFNqS0RC73noDlAPKwJ&#10;MI15JxHJkiKFECYbS6MZP94/rhTKI7HHz4+tcziAZSYuK+8W/lAixkAYMlK1UhbNnBLEzCUg5hFY&#10;C/kTCQONH78plBEl1K5euw5bBGO3s37NPJRW+3fRoVmrSWHQHANg/epytYi1NCg1JkNkSfA2g/Q2&#10;JqdCxBKHvQ1hV4aZSq+mZqUNoGmmGjP+DGdeNRfwjU4cEGctDa4NbYpmkZBL6T+4V7okXGRrii2n&#10;G1Goceo1hTvrbzwA9ZAu0M7wQhJey+FTECDMG+rDMSYyFAGAv4gA2IrIfsjOzQUjYSpBenolBCLO&#10;hj3LKRQNVzyeKoc79byFuAiAYVCpoCCu3cTj2gxH1xIxcH5aHQBEvsPHJFSEPdmkyFpQIU1wSVvl&#10;UhlQUJueuWKstaAIXlxKd89OcICStUU2Hk9apXLl+KR0eAj4a9kYms7hrBOn6VUtqsHLeRNoNIH0&#10;TVyiWn0w3dgIDNyF09N8pVSuVVfTS/TH11+7fevO7flkZm9nm8KMILgkiiK5HKpRMW2LLEbUfJ+j&#10;flZdTzvIS+EprxGuaWzUBBq1TL7bgg46h5g6KDN6DHaqPm9qbfNk+xixQyKEi0KS+68Kg+k3LGUP&#10;KdiKdvTxNOzuT3s1rOFRFLOo4TQwxWYWKX6oqlTNiPnARTwpVtYbjfrzwmkVeWkwwPM5RurPyvEH&#10;px3kdhKkmD5Egzkp6tG7CnMzX2ypZ3iB6nGeQhEsDFPJROwRPSBpS9jupfRh3gXfBo8jErn4ifFA&#10;oNNvTbq9bCKOrcvJ4R51IgIcJrmmj0M5pQUF2s8bgPXHvYYTbSoecYZ1dyzcQzCkNMBiTJqOQnZc&#10;YkdrbCZWCH2jhuAWP0UCAYM58IeEbfbqp8eFvd3SwdHezotho64gIhEBdJLyzdw8/SQrG92M6K2l&#10;qkPFgp6ZZDjwCPDF3n6w6k39/lc/P8TeqNEILC7cu3Lnx//8Xz05fnr/8pUHH35rObES7cy+fPnp&#10;UfEgSLAnkhkXdLQ++zbqQkvipMVvOfeYq8qxw+8Ne0wuS7ywyXJkqt5zTTkmx+1YbP3ORx//r3/z&#10;2z/+9PDoYH1uYf7OjSuhXOHwFGUpGvHmZDSfyOEIj/W6B9ctwC1gyi5NIL63SKho+KVQkdWN2OxK&#10;DWHRz0gQQpNkB1WvHm2/zG/v8twDWdnmZeQDX0zwG1WMttSZB6ODWDA2l5tbXSO0APEPmzXYHp7D&#10;wP3WUS6tq+HgCILDyXamdXp2Ja0p/BmR5x8g1FanZzWB/wjMsv4coAkeAzuvRUEy+mNhKsSVEebQ&#10;QQu6v3e0u105OcbPMpuIzFwYiPRZ/cVKibXpk/vUtNyqOIcjEOohWabeQCqzsrh0LZ27msldJiqB&#10;dU+LRsYbH4R5j5YbfeaUh+QMCjfgABR6nDNM/aXPaWoNJb9MnJurCxxsZjBtoeQTOKB8H8Axmzaf&#10;/Nnz54+fPCuVyRdVyo1gIpe70x00MF3Jn0AlmLO5lsL+W3Op2wuZK+nYPO5ptLzjUcPmJau7MQtO&#10;Q/P+3KXg4qXw/EZofs1zaVnjyaPj4ddPgocn48PdwuHjQvnltNPYPzhChjOaBgbj4GRKgN4ckuzD&#10;YvfZafEZdEFqdsjNIf+aYieWU6uoQO/+8Af/7P7b3wnGspX2eGe//PL50V/9x7/5q//4n370Nz8G&#10;7sJiH8I8z8P8fAJmqlI+QekGwEmORJyogFAymUC822T6x3APxgKqyUiE6wPWp/RDtDDignahv0LO&#10;ZijP9Yawx3pjEXIRBfVDisD11I+7D2xnTbrUIiu31cWRkC8WicdQlF21Wqs2IF3x5zBR09nUzRvX&#10;6cPlKHtycni0x35NfC4DRhaPzHCxTs8krt2+/e3vf++D73339uv3F1YuwQzCxhUDcRBDHgXSGtHs&#10;4FoCl4XILsj29LQMMXjHtKOg9zzfu7u7HEsmS9MJN4yHQ+6BohyjTya4DAKCmlShRZx5ZgbIY2JV&#10;25TsVHx8cUFofHm8QJRp9uhn+O/Z+YV0IrWysrq2uo7Mj+IQ4NMamRvE1/jTmhKZa4LthDy7NXJk&#10;pkk7zaVTdcFuuAp8Go/Cw3j82ZfTSnsplWWfJOc9MHRgsza/uHBczMeD4U6pQlPddE54GbYb8sWq&#10;herh013cc9kUWvsnY0iiGJO5Zqj9do9OsRXlKoIX4cWSW1simLFXaeRyC7GlOXi2oQlFMDWWKAx6&#10;+BEookrmgwOMKF1baX3IpjQVVfaaoUeaHfCs2TAPkplicU7BXqOj8Ypv1G0rlRVoUAZZ4M6y+OBL&#10;8lJLD8TIlGgZr6/b6sn4bjpSzKfTfYBfi6sYSUUCDP+cbtRJuUgKJ6feYNwEHWqVRqQssmsEqVm5&#10;lX4HAFkE5rqPytkxSfHLbYtS3yQTobg7Cgk8EnKTnHZU3qa2zaZXg1HYxV0CdQ53jxZSWSQyJ/UK&#10;UcjTziSaXHy1CeSKaL+Q6Z+B+c5pnJbuyJxt0ghZFe45OmZ6M5M1fLEPWnuimjpD9bSeKItpbP0c&#10;NWznlM6Lv6WO0WJYWi/xykjQ+uHWPy9emZ/DyWkW3UWFdC5iNDil+WHfbNM6roRznxFBtVat11D5&#10;yLzarzmQ141FYafVrJyc2In6iGTAXBiKY8YygLPPwyDjQgVpGK2eRZXTQNAqyyheLJtzTmZ6P6Xz&#10;aZ8wOhpEK05aVg3tVbCYuo6txpq+msx38150sQzMbzDkixmg+Y3leCr8xCoZ9PZVB+p+sHmgfgJQ&#10;5AGglpOEPhgF/2G5KUHI45UeAPGAx0cPAPXKfHr151xARRVNxuxSWKQSnV2rqgviAecs6bT6FMtk&#10;ygSj9m7f3aihpnPax9H6iRcvFLRItkm43av6GCRLl0QTveS3bUXj6+7JVuXY3aifzq90Fpamneas&#10;eBxcWVvMrjY8btuLFyfDSdPliO7vdtBuOP2dXDY3Gnv392r47cGwJvOgWusOOpFare/0tTy4S7Y9&#10;4y4mFLZAvIMy1u9NUCyFU5XBuN3rgKx5GrVpo8L5NVtaXoGaAXbl9tHpNudXffNphzvk1kFmJMCV&#10;RiO5kB1gP+FQ/DWVNq0BTgq6Jsg34RwC2srGVdNa4uZQT6i4h2DD0uCKCQlwDmg37EOniGB4mApY&#10;k5m99QDryBdCwhzYTBdlJK1uhYmh8DcGqkj1AXU8jPDwUZNpNh8G0I0aWz+ti7ZMpJFBF0BwZue+&#10;Ym4t6xnI4c+fPKOdodmHk8L7E5XHzNO0DMVQIAMlzPtLxGO8qVIhDwIoUorHWymXEeyxiHCHs56x&#10;QoHQ1ClV9d7RMTtUNB6tMY1t1DHS5CPABaaWsqYX1tZ38YsXVZiaUpIoo0Uh4SrIIwv8XpZYTGsN&#10;E9PBbWJGLg8idkXxkAwJ1TzdfAKo7z5VvCYb0DD1jPGTTliR9UWrky+llhiMOw3QrVg2E1RtflmI&#10;FMtLmWx8i5JY0F3bbZ3hCI4U9t1Ak6AtrDI+F2gBxRb7KDxCRV/pINL0QtY9SEFCQWPmQ9Q7cfC+&#10;ViBY83racGVFKTVrURdNQxjK3D46Yci0s9mS07nMtFZgjuJKGCzxHVR4MgQSEAMGTwFXxwGyVCrJ&#10;DFOX1HKWkJsQkVnkkCdMojN23/SfwLWgEyCRtV6bFaWy9JyIp3thcQRMjW8tfiaBfA/qBYXYuZy1&#10;xjh877VJffjw4dfhVHTrxi0MbH70r/89DgDxSBRmFxd77Bw3m0XmUD5C5HQ3TKqBtiT9T9uLMVc0&#10;d0lNtyQPpglUdIQ8NNBqydDzpEe01yAdjM8TOyiina0fj1+6/2azUGO4hnE5dDv8bHPEhSVTPCRw&#10;zuqoG/jRqGl2iKfqiyqnwtQ1JJtUDz+aUW6zmiNkZRB/C4NZcPNqv17fq5bq03EYAnogdnx8yhPf&#10;Z6Bs/GApTEWgl35RF8eEo5j98/wA0DNitJVcce3Vxs6aR0KLzvD47QMyzKTs04Oo/LVOo1Q43tvh&#10;IcwgF55MaqUiRzxEHyhRfCc/RUxnHFCBjrCQAIbDw1cvyREmTZ7VJpmZrdWRnQ0HLZTO9IC62lYc&#10;Oe/I/DxjcmZ4AcrbMlo1WHlBLnkPs/paqVTgX4Wr04aKoWGdGfLAVna9QWTNqMo6IWVzQu3XIr28&#10;N8a4Ofb+m4tDb2/UTlzKZNLZfLf7/o1727///WH7YOfxo0cHB99+8zuxqePSg8vzawvjcs/V7BLO&#10;rewWYBNwFXNQGtKn+VRG+ihC+7mlsCEtnx30nHA+Z7DVbh567FtX3nnxm09Ljd1Wp/aLn/x0kIwu&#10;kcwbCi9eWod33bRPrq9snjzbpzEbQndqtb3dob87iOhTMqOlZIX9AsiBM41d3utoJ7F1IHJX2gmm&#10;JDa5WVBmn56evHx5fHpIWETCF4oHo+yw1hMMOgWUwmAMbCgUjedWVzLLy85QmIJV0etKETRLWkvb&#10;UAwwltOUjONAKTsG3tXqME+XdWX1dQ7KWJ5bZ6oZ6xusqoPfs6dLwCzeA3uTGAbSKLMoYIU7ZDDO&#10;4BcsoVktHe++2H70VancYishY4EdrVI9rTcrEGKpI3wcWw5MyMGjZwwRj/Ntuyu6sHr5/mtXX7t7&#10;79Llq5FQFO8PCl2eSTVqriAvp60MkjBCWGxOmSbKRgk0Q8NyteoQVMBD1pYXuJu6AmLqawhAM6+8&#10;eaePLYtioNGiVuaHsloRmiP1JEocuMjHz/bMRsmgazUcTgbcMY8DwpowGKe7Y/d2HDBv1myxuUB2&#10;Mz63lUgsoiaZdBqt/HHi88fjnZfdwnGjVXx68ux5/mVqJY03ezgXnrD1pZN9auJSZefwtNrsFirN&#10;Y1vdGQ/Ob21evXPv5p23btx5+413v7N+5bXc0iphqu5JZDRwfvr1k7/98U//81/+5d/99V/XKkc8&#10;JASxZucyxMZa1mbxZByGl8HBHXieU98ESaEYoi0Zce5yhyNm6DwaYDk2YLbDffFL5x5OZtJgPDSB&#10;PALsDMjlZQBFfrrdFlbELb7kOonEXoAoL8IuwYwcPX2efq6evLNxjQfo8krge+vWreXVVQiAtSoW&#10;nxV8barlMiNamTfYCZLyRaKhy3duv/722x997/vvvv/Brdt3ybplJtdtD0+OTsjNZZPiRWknRMJW&#10;yQmsq9tMhxaDIOT1cMy/ePqYEbmRIGK45aWzVS8DgI38AHOqvmInhI1ZeQ/yfdYy4wmgNFTwlCFL&#10;iDkEr4bR6IiR/RkNgMeAp4Vv4JoyVKe1I9yCZqfZ7bQoRyCXMsKmSbZI0oaDxzbINkc9SiGgQZMc&#10;bpXTq2Uh9rFzhtvOeICD1PLmBskpv/vVbzKxxDgWqE07kakr7g7MoqHPdp72ajXkiaEIyNzg8Yvt&#10;E0SnHVxdB/5s0p8M28l3gLDaa3JbUWE5bT4k8XOL82NSIFqDxXTi5tYWbwJnj0Ie8nV1Z/9wLRVi&#10;6fJ5rUxMDiewbZ5gQ5q12FwSX1Dp6xdME6/MElXuS3mhu27tETwbXEnlQLa7dIABznIPvFNthqry&#10;gAM42ESyE+5LxXNcrnTG00YNEwuO+YG8B1zO0mx4VH7JyEaT+tGUeFYYm6gajhv5/qCKOJVAB7Bx&#10;7NX5rfzBBTpCHAW7odKKeh2JrvJWRpFgoB4cnT77XSwZK7hPxuPC5eRtck2/ev7ZuFGMpzDBx1Fq&#10;UK4XDltluHrzkWw0Mc97VYeK+Q3Fr0FGrYGtwb21p1tbnoEuYbqq5Tg72cw3qBcyXZA1Irho+axG&#10;TqN1HjxD/qQ8VdtmmkPVVOdtoWh25otvA794tfe7+P1FE3gx1rP2WaNH19erf4vXNZ2XEWWddXnf&#10;tI7Wm3z1r/D7SAi1CUMtJCq8STe50JgP7JwcYczKDCwSSweD6Zndh/gYMydWiiKqjTWqyiehjhTB&#10;ejkGIXqH5hHRMlGtQa3LUzTA2A3xG6eJtouzSA0dFJA29HPMMFWuF6bwMgeqTt2LXxfdrxETyiRG&#10;H9N0FPpXenNBmDx0kjNQkVBlEU/EWEPxjxwj4iSMRfvF3QStMmWHTNZ1wlED8z3tBuwY6jw+C/Uk&#10;hoj4AONuiu8IqD3vhujLDKS8VhsvjOAIhnt3GvDg94JVPYFn0lRgXebEHNQVjgdWXL6kC0tQGAGj&#10;AmaMzOZ2X7RbFf/cIu4mTNgBstqg/62muthLN4KxFCTXXOFocpI/cXvtrUY/nSG2pFEusMc1g5FZ&#10;R4GdIuS32hX6XC4Q77nZbtKG4awe8Maz84Dxnmk/0+uPseJglEbj5vF0k4luLgdFsDUFl+xN0lnc&#10;4JcrtZ4nGqz2j2dwKSzAhlUuczMgMI5QMB1WrVAKeYSILINwGmVdihkCix32KFJ4TOcohNGs9YZy&#10;0jbzE6nVrEfOIgKpzldVahWmEiGbFMchtSi7GZ0gLBNuowhl2ik0dRzPYDQxYVB+mLm3FAEYz6KB&#10;JCevzxrU1ICaEZJALNaGI8eHReZHGwCea/ZeaJz4LYBhMgCkD8GfQxNNTj5RZtvROE7XU1J+wShp&#10;fOKx1PHRiZsABputVCzjjnB0cBAICg+lmBAV06xTawewNgS+xAgwa5k/gILM424lU+FAx7/ypuVb&#10;JCsxkQApf5KITAyAJADaSFdEszhfttZatl7IWsjU85aVnzSB6hptAQRbGsBLkq5RgAVzm0KYL34W&#10;vYkYqoZOzbuytOssri4lvax70SgF4TBxFVBi4ApDLcb3svPxitwV7o8qU554KJ2BSMPpLthsVagd&#10;6lDHSojSQEwLTkeEoupwDXf7+j0nM43DQ8h7tFjZGNEjhGoiDNGGz9sFq8UojjNWuby8dLMGj9SQ&#10;YdVYivQ3xJR84G4NfYGgHRdZ+wxNO/gCgC5j4wlJGxb8Y2C1s9JSZfgZEMQuQB3LVRCNB/sW6mHU&#10;X5e3Zu1xg8hTAi4X5jKJuedPn+yVT4i38MKGrTe31lfiECHLRe4CzZ1V3fKljczkzZwDTCaPRsPo&#10;qZpAYYS65LI35lGfOgr9LpZ3aRgUdM1Bkopm1YBv6eqNTrU1tzIPlsq4mEryYG+fWzifI0FjQa09&#10;hL56ebK/74VT7GElC07nvAOzn0CrNtRq+hoSFdiQTwfT6NWbw6OjSgsnXlt2YRl49OnTl53JrNDv&#10;pVYWGIcjuOCNGixSGz4PKw+8nh3TjgnrMtsoj6VEUeYeSm0rbpKkqizcbmcogoaB8uS/JXABbtGk&#10;dAxn77TfaAOXkRlGs2eeOMAdAcEarUN99IHGUv5JKQ172ix/xoyaAap7MEeDceDS1qCSyDgNaFNg&#10;8x8ABUMgwuFSrrZnjtnaCejzMM/rciQj7dWzBIUJsFlLBqcoA+AZUb1iG3mkpBWR37QxLjEyByE3&#10;DgoTiBoRZ6ABiH/vdrw8IokrsBq/srJ294P3592h7S8+aUaGJAnb53M3L939t//tf/fl0aPc0vxr&#10;K9fxQhyNW7FYaNxifq5RpmmeVQBYyUz8K0CHTkGtUOtUOiMO0Cwg2NQA7/Lq+sr9T/7+p61JfuZi&#10;hc5u/cUPGl/u/7/+h3/+eOfFIuGmV1ZXkzl7fwLPAzUghgoZlm2tygiUoHhgnTH2asqDVECuxt1m&#10;4g2piAtpsev12lxAsQzs49Ni8/Ak/3K3dlKCb+UJ+DCHwAsLmzOzR2GjKokc9Vwokcour/gTMX+U&#10;qEjoBjqFLUcE0+dpamftRdpmTKlzVrqYlXJRkFgLR9/2D7/OFpRc840RFuQD4ECY8z4fkCsfh36L&#10;v2HlKXNbg+RIUH9iALn74vjls3GviW0JwyceNUI6ajiDYTyJMlzsRR9uA7ALGD8Hve5IJH5pk27w&#10;/p1btzLZNGOdTqfOhIOel7VrzPuABrAjAUnQGuZtUJYCZwBtqnvBLFvns/7Psvfh1LQhyTCYqCtO&#10;VCGh2HqQXWgfgNrGRHmwXeLHi7sgQ4aIX1xxWXZhfOqwhcK29Jx9ftW2uApB3uYN4195une899VX&#10;ze1HnvpRuJs/aBT2Kkcn7aI3GeUuesfO96/c81RHJPTNgF8d/IHTHsFBaBxfS1x56/qt9z669+Dd&#10;OzfvXV67DCk2gWJ6IQfB7mAnv/f0ePvx4a9+8fv//Hd/u3+0g4o+4nXGU7igitGEuTfDO84CKMAY&#10;DsEpLVcgpsu6MwPIHA+DMkihZkfGAy17iO0nDbP4kQ4pu2KpFJM2zoRyEcsiJtXYBthhj8BAAFU1&#10;ljA6sRjuqcvmwWIY1+0x74NVQ+On3s9hS6VT165fv3LlWjQWR/G7vbvz9ddf5U9PSpXikMFftQaF&#10;AIh2LpfDAOqDD9773g++f+2tt7ILC9howmjg/CGfAwwY0jymgwEJ+ES/kZiOHRxVhqzvZQwF2NrA&#10;2IQEXmk/unqLPtr4Is0VdFUZm/t8NGrSgYzGnFV8Sv7VCpeEugn2O8B3pEkGk0aFMK5pZjnUIRqL&#10;JugLSBPIrIzdlv/pvKQdERuNT0/MlfUnPMqDTk+7j0VWEfeDBw0Y1ugMNWyh/VOooMZKhiAqdrdj&#10;uHB5Yy43z5i3lQ4kk6nXrt+8/NGbVWKZtwtZV3A8F9/pVmedXgK+CPYHeAFNHfOXrmxuXJtPzYUW&#10;0h17D55NGp1T0MXcg5s47bA3BSAFZZazSUwD9w9Rurqy8Z9/8ol76PTjdu22ucuHSNUVaCOFzIzh&#10;KZ4f3Eqo1XwcZbqiMlFae9CJKhIPeCAo5SNozGsGUGdTQRvUMjBxKcdkWYY3qQ9pxmgKc9jAhDKB&#10;Y6bCRkI1Lu1NIMikib+PQ9rEOcWcgZ90Muk9efYFILDYnnCESGRTWsi0OevJKzeQGva8ne6k0qm0&#10;+yVA6h5VTZ/XUSYWwwUGtLVi020LRoOZP+z8Mrtm77i9X3z+11sRb3blwy+Od5vPvup1moflPEym&#10;493tWqfqSYYvX7qe80Z9oTQ3ArYgTaAhcvB+dJqyQ1w0bBfdnT60mW+YDl7/ZxUoVslr0aqtY8Cq&#10;F1U2vWLcotbafJlS5kxIbe2eVtYNoIMFY5qre1aXWL+xfuD/71ZrJKZnP9N6AxaKwXs0FepFw6qf&#10;aX2ii49j/d764Z1uVVbL7MZkITg8U5dnSHlAn/D8C/Si7BKxxGIskeFtkU2JKiQUNLigYFudw5qT&#10;mOoGGE5JUibRlU5Fzrri8zMOGsEORkWveQaWkRAxjBKHtSzaoYYg+syWMYaQYU0Gzy6F1f6Zzy61&#10;mFX9yWeRxkX0N5NGJUsDoz0zJ6LSnCU7Fc7NZ6SXUMYuKXi4BIMvDGEN+PUS+DkTJuHwCLkCf/UF&#10;IfDCAWG8ymJ1CzWEysX5hf8YdtcRpse1BrmUWOJzCvSco8jMcySitxvLBMDqcbNRrtcKHodPoKW3&#10;5XZjrVW3jxKtWrRUGJAiu7B45fiAHNT8/PosGPGUTjsuX9MXO1lamHv4We/R18WrN1Y2NhcO9+sM&#10;1tm2gdfDCY1nAOUBudAT1Oq9UWuNuo/2iRbLPiU1Z1EENedxrTKlu0umjX7YG4BRNWh2UkFv9aQx&#10;DUw4AovldrVS8nhD+QKq+7Yz0q+ejPELFVXVRwEAN0DlBB/OMjDhlmqohZlzwJdKxTY314vN6qg7&#10;9tMSujxocIe2DjYcwLtIGS3Cj7jvShLT7VTppipQ/kNsAjpcBKXY+S2xotQUUE/paCAd0GswRuFg&#10;RoDDIjXoHFJS9g0ee0rDXrPXkFciqrvBIOCHfO5D3EI+EPuwjEhAeuQ7RaEjfwjuX6eJZTyIBhQP&#10;7M8gCMnkmV+hKAffFF7q/MIib4oXi4WjJnxqhEgY2dHGxjq+ZWQPQp4SKCxRgNAZqz27WD7/X7b+&#10;K0jT7E7vxD7vvU9vKsv77mqHBtANYIAxGA6HFLWUNrixsbrQhW4UoQhd6novdCGzF9JKIUaslitK&#10;XMYyOCRnMADhTaMt2pSvzErvPu+90e85JzO7huSHikZVms+87znn7x7DdhW6gXTBvFfTViDsolYl&#10;KgENSn6FOo/dBTWP3CI6nQaAXOu5qARlyaCkC48tqTKYlvl5qWlPAyxN1IzXiMjLwuUrIrbIYovO&#10;uqR2hW0lH1HZrZkIdbXpvMnmDjSXGiEwX3hu6fYzoHUhtd7nwHX7QCDjAz7B0t2GKu1DpnYCOMCb&#10;gKHGpuxNXXX+C+kjGuPpEc91CYWq3alRgak/6WPRSM9MZymMfzqtClyOo+NevUPqMTc/x9KkwCDf&#10;FBuIvyAZSh86k8ukIiT7NIvJxoQE8LgBpoJ/wu+uNhzUEYs3vSD47XBD0dgzjqimyaUKxwwFzQHM&#10;RRIUyVRoGmZIHdQUgU5HvTdd+sH371y+TUxqw/1bXU7Fs+DJ2n7HpY319Uz+01/85vDZU1+1vjRz&#10;96A/UK2oSDFzMmMLZpitKiTs5IPvnU0CTR9U822qWMp8h7s06jXGw3wkMZ8QpahPkzybWbt19+DF&#10;biSXpGVI5sOz0dqjJUHvmz4zC+Pa1auTdnO4vQOruDujwcl6JC0ecUo6/IKDGplkisABF+hk6Ezd&#10;vFv+6GOEEGGtLC6twl9+8eIlir3V0WD97rUqs4pKjcIABo8yasx8pHBmAE3mYunkFHBLgWcqDBRC&#10;pCrC+YgSqJUY9xhuqFlRgq6wGIzNHqX1JBHA4NQjsFiHkTD2kEF647Q5eLdsCdn0CVHF2csZqUTL&#10;yxoXrUaFpUpbcwVVlallbIoKWV8InU8jg2PeA3wJpCUwWMPpk/0rC40GIzsvAh3J3JaJA3B8k2Xo&#10;nkU1LgSDrOhrcUyILchEA3qgal1FcDUhTf9ERQ3/8rsnrXHJ51v/4R+9HlksNk8agaGr2fNmUldT&#10;C9koAh5RXn06l1+d3zj69KvDQfnLx4+aL6vYd2How+wDOSa5/xkkoykCtXG41ASxIYALoyaoMkLT&#10;BSCcZLVDeI2IB/VH3dNkaG35tUGpkloKVpqlwcSRfevuZKu8uf3yZfHwD7/97U6ven/jevO0vICR&#10;8+LcGN5atT4DxO+B/c1RBtRCUc8U+BNuGGGVWcTMBXRFyk36vJRkmghDPeNScuGYWzpKx6Xd55vF&#10;vQM3linAF3ERNOtA5zF0Dq+P9jtLxBeP5ubnlleXmI1yNFmdDkBtMpQwkgd25mHVD7iwEtY2DzsJ&#10;tJ1xNcfNIWZzm4sEhtvNUEmqM6a0NI4Stt9CPznIE0tUSPmcgMRapkwR8P3C3oNss9spHxf5FGAw&#10;A5ziKcjxg3qr1uk1xUsed2Axz81HkYHAvv3o8Bh8HyOZ5eW569cuP3hwn0OPTIOgznI1Ehz0sGBH&#10;+5z8rta8/O10knFb33r7JslCb9ATsJhPBV0S6q/Mj52lYhVdGqS/KND7LhotMuWE481/YU5SMgC3&#10;g9cBRiidW2qurIZSV4K5W41w3lH1HBc7roPj9rNn8ccfB8bPE6cnaPzXTyu95slgeJr3x++vrWy4&#10;e5ievahgwjx9FDqtAciM+KaJQOHq0rvf/447EL5y7f633/thrJCFqz1zQelChCDRaTo//eD5z//6&#10;9x9/+Lv9w/394stGr5hKBZYW89FoAM21VDAd8kXoMxOqhbbxIiVCK56kxdFjG7tmOJIwSeZT+Ck4&#10;1WWDH0DbuJ/J0uxHHTRIB4dDiGtE+ccfnYLorjL0R1Q6FmN9Uz5xFDaZ26BXROXVbh7ViifVw4PT&#10;vUanRpRd27h09catxcWNcCRdOj198ez5l1/+YXv7Sa9f8XlwCxGeKpRLrV/fQOXl7//l/+wHf/zD&#10;y9dvpvOLGJliP4d7A5YbXmlUGgRhEJw0GqroVEjFm4eG/twuesZg1CYOkKoY/W2+eFJHXLxcotQg&#10;XiN0KUt3WVNJqp7hpHjqgyEkdQ4UKlX+yafAMrIuwxGBSwyqQjB3FjyVH9WROUPVJZWXE5kjKGFZ&#10;VM8AnDKJk+KQslVhfMxF4v0CAYDNPqE2pjDmQBJ2jXk0OrhIVdP/ZsugSeNCtlcZFvxrJIjSqRzo&#10;1lwk/vb6rT/69vdu3Ht9KV5wrl37xeFm+3eP4k5f/ntvvXy2G5mBhs7QJf32N779/hvvkgUeNstk&#10;wjVMSAkcY7XBw4x1vc7dWjHIPB3p2t6o0h01Xa7qVzs33nqjHXcfPX2ay+UYjRc74zlPKkXzctKJ&#10;Oqe+VLjObB4XrzYn7QRDUMxSZVo0c3edw24A3KZL9sYBmpWcfOpzcV3Ix/kI/BpOAqmwP8q5NUEm&#10;FDd2ea/plJA1gIdd2CKPg20iohgzBEz5nJNeG7MwVyBaE2jQ/asdDJamadIy+EnJRNfjAECEN6of&#10;Gf3JqDPpNAfdOkjgUSDoiAzb2AHm6QxyjuFQ4+h6kMpmHNGZNbz+XWw9EAlqdIdfHR7vVb6czk6S&#10;K9FBMD72opzVCafnA+6N9jaznsmNq6tdhjl4GbEuHTNuCjwi5G27za4ckGjtmL0jAWwCABaQZDZB&#10;FLxNhLSOpcawmB1kTeQv6jRlouZhS5RXy7+zis5a42kuYoyvLEaMoHU++lK+ZctFy+iwyCQziLh4&#10;FWXKRsbATv0Mauy8BJXkuSor9fOEYVeQUtV6ruh1UanapJOCh3IVnAmNFZIcblPQ4YwAUoolkARF&#10;RrxTLtEPmM+thsJLw2G239hXFkgbPYRyOansMDB1Z3wYEDdko0VLWKGf2M8bolZoI9psZoBgSsna&#10;tXFM28QxdrYYBzFlIpXmN3hpGEMEfQMB0/3lSNYfoxGjyln/ZzH9GuVJc19QKJqlSDXpZB5AJyap&#10;RS026sPqrzV0I79G0OAyAKgj9WR9KpxRndr5CT6/UmtUf5cLaDzcOGZQCpE8BNBtUnBalhNHSLnm&#10;mLlzFjvMEYoo+Pz66BCHkNHAEQI1GlJ6fCfbPU+xXp+WKkvZhWkfIg3MdvIs3UtudLPSGqJcUmbI&#10;PXP1lnD2C0U7d6+8v/XC/+GHXxTmwTUNDnaPgV+7Z5F+PdFuuknAfI65ehF8ZpcBUrcXAZYL+4ab&#10;H08g4Mmw5JgeRr2Sarb8KD92sAqaMJ6aZQrMi5ooJtBbwUD+cHcU9a73aj40ubLzwVQulIrkkAqG&#10;iRtLjcv1/dk0O3P5htMmuiEOXBaZYUNs9vQTeXduORKGREVLuolDg98RkDpIcEaGGAER2OU6MJlX&#10;N5UeDvdrTJrBdN3rA7IdpgaUhA+wNQPQ4sf4hgISYw8NLhjwk1sgXMVvs/iIxfS6pD4pIpEgk+T9&#10;wBc7DDg1tAH2MEZDocKKAROFECydwUgM4WGp1JvZLoeh5gq4FABIAXBGbqST2ePFiiiWABgsOvx8&#10;YaFVb5PTbW9uPn34KJLIoGxGD5mGNJMLYkcsGadFQU7Ou1UUMMmyRZTIhcKkgzQb7Ha2MG9tWK1j&#10;yT6RZgsLCZjTBC3ikCiD0lH0YLyLjSFDW9C9pBXs7r7HyYmJpClhAw5PzOHDbJHVxtlGLcXgjqIn&#10;F48ySMC8WgSqCeMRD4Q6gPaky4zwLa5PcCdyRnaROUq4vt1pi+XqA0tL7wNtOooAxqa9KZKmU+Df&#10;suXF88OD91yvjXlpEHtiLHb2+u0GByuedAEgVfDCfQ05y2LLgYKo0IvwfEncSSAoLdOtEeBPZ4wO&#10;DyVRBUHvwfPD+ELCg5lHQA4coIPoGxG/cY3wFTKh/EIotTD2hNpdMr0O/loRn1u6z9qV8KTkpUF6&#10;iiqAA10gnx9XZ5N9kraqQUD+RfYbcoUo3TX1QjSo02PAz2nHrME1Ce43anG/783vvnvvrXfWlzfC&#10;jlC72qpnby/l17CZW1jM7p+8KJ3sLOai0HpI7ZXoGiCf8IkqWRhGjvkH15NeFZhZewyJawoBe5L1&#10;uMuSGqTN4+tvlatOb/RazhP3xTzjUm3iaS+svr1+2Z3MOcahjvs07V+s949GHjLURZLJXq/0/PnT&#10;cnGabpUq+1sBxJt0XklyhxR1GkGFW9hqBIUY8PsiMaw5nsT937r+4MaVyyc+T7nYiq+vekqNo/Kh&#10;PxaoO8cbd++1t2pHjf5zaU+50lHs5lopP44dtG+MjMeZmZt2n6iDDoT4sUbx0ryG1ai5HKN2RD/V&#10;8uGUlMSowQhDTETEGagYJRhwYCmk8nTEB3U2qQ85/BnSzmakjEAiFRCNrmg8HOG7kv81fqBsBAul&#10;xnsSRi8WIL6Rp0GeheiEw4+WXdKBRZMCoFoRPL/BIZkWK+uCXhQ7mvWrogvQYxD9GMHWlakbzILx&#10;wkUCSzJO8N40vjTv3TQTCdeQ67yAugezVOa00lp0Rv2Z1J03v7mevdaceTL+OJrDx93acnZlefnq&#10;g9Xrftf4xeajEu5js8lCYJp2tn0z0CueNtHNz7yHD06sNGNaoznKyBgIg8G8qAVsGqp4TqoHMxj4&#10;w1MmBJPKgwc34vO//NG/qIUmd2+84VhyffP1HzT+ducXB8/9oVbcUfd9Y+OBZ+lv/vl/v7uzi8f2&#10;rdX1NKoWe9sA9Jm4wILjCsAaFfFA8Y6MkoXYp5lK6sF7ALejVopVHh5Nst5QbUx/Z4h/M76WLAb6&#10;M8effFI52KUVEY2lMfnlTJHWBS147wzbPkb9Lcr+fDa+camwvo42P64V7WpT42Jceg3ER2GQj+ZD&#10;UJAOl2n3qWmlnoNyHKywAUGY8069YGHZ1QGXlSGtrrPOuYaWZAMmYZYfi+0JsKpYDdxSm+3IslbP&#10;z+oduoDHDrto9DSOdpvFZ44uU/sUeBwmBI1mEeErLeaqbAi42RAn8K8jwqSQi8wtLK3fzOfiN64s&#10;RfzBbl1jms6o7grjSxxUb0OjTZAsdAwd7ve+8Qa7hRROMzhNlFjRkvJnf7ebXemw+X0ON17DJDL8&#10;okmwSOOJV25fIhS7tLzqWLgWTSwPPeHuSa26u3Xy9IOF6otY7aF7VuuHhumNpem99Z/t7P/qydPL&#10;keBiapJaWHX5o3udaqnfPHK7vtwq3lq4fOO1W9/83t+7du/1P/uLf7S8eqVa7gQ8kcur132O4MQZ&#10;gqRdq3S2Xuz9+te/+Zsf/ej3H/1+b++lMcTEJS+cjCei0QhFMO9b5GMDt2Zd0PokAaSS0gSGpqkq&#10;N459CPloDaNYNkBGT/HzvLLnc8t5GVColD/lFs25SH/DmuaRa1L7AQSiVUCQ7jA4G/T39/fKMDir&#10;FQqbsJeZ7LV7t+8vFBYQY9jbfvn8yeMXTx/t7r5kjSCzO1fIzc8XlleWX3/ttfff/86333//vW9/&#10;h4+w+XwTEXaijZFKm1B6SaHFCCea+YAaOixuDjAUULjf+AdKnwCpkl4P7o4hB4wR6iSW15E54WKh&#10;kuyHVKOMnNhMyFfTyDz4Fl5OQqy2Wuod0qwVRlnisMbfxih2oICHhAwlNYcbmp/Y6cBEbDSErDNE&#10;QeOpoCxUDWBJZutYNANDnYbgR6mVDNEUa2UpNACAxpCQTyFVEOnTClJNrYFSazKVvnL5cmFuPoGH&#10;RirD4FUITAZxCCbUOkzoHp5sNR5u3phbdS9nT15ujxmltVqpWOLFk+fktRQkRyeHyB7wG/FgBFgN&#10;dGE2pM8XZl+x05qNGg38YHc0yEf3nm9+5/5bDe+0uH/IyKlGqHFPc8gyhTyVfgNp7QxyzZR/bv/Q&#10;MW5AaCaPx01ojGm429tHfR6BlgmNTGnmayg6lk0irUdTJ6ssksQUK80YCigpUtAxCBCQnGYcwBfE&#10;9yZy284qlYOOfkkKTca/2vyCxancibF1IqGcxumhwTDG1gUZK6bNACIY04i+Fff5w91xhVxS2c8k&#10;jjZNow3qY+iLD+nLhNAjT0F2VbeTm1OvcIL5Wigmuf1kvVigTzGS748vrV9aWFiC4T9s92gzsJ1x&#10;+6B4Z5NHEzHBPkU2N80/+S+rFKQ5z8jUnlZ2dSlWmZVwjso0TetXHmd97P8Irmmru1frOvtL6kGY&#10;r9uyT3HOTAS/pve98lsXBaEtCy1xxn6RxFMnFetQBk1nGGZ993zAeFEu2paeuqfnUDf7Tmw/j2Ii&#10;TZPJ64PKgpEJfQ1Ez/OxFOVOC5BMrxtzD90jOnlkAP76zBUPJZSjGmoY+0q6KeglmSmGJghUAkYU&#10;14Rqw8MRQ4Vki3BDzCCbxlyYMKCOsSn0VAILm6LgYRr/59X1xaWzn1e9fLsr1es8079hOtKVF7TE&#10;oOnZsRv5nqW6GezeGQFT2T0Vvu6orBPsTMBcA3Py0RRU+oQdrTQMZEFsZf0N40ZEXwhqalwjcAEs&#10;LKGGgDR8JWVbrdabna4owTRZ5cmpJGcwrviCiM5Njo9P8f+KRAKHh83j4xIKj4v52y+fQXJnZUU7&#10;3RZJar1KeJ0m0sxAQbhmGNZipc4JFA7EugAEHBDlkVziqrjpQpCyh5nu+700uaTe5Qf/iadopNMH&#10;s5bq1Gc+ZxyD0BQC6LQ+Qs5o3J9MYCcVpwl4elLt1gI0Ycnm/M6421eHoiLeJ0coCmdRVygyCUen&#10;4yaOoJT2qvIg+Hr8dHa6vRlmX6KaG/VtDVXMVUP/JGBm5Iqbkm01DWPqcB2hUrwUSZBvi9rllGG3&#10;ZguaLJv6X613A5oX9oO1wRIxHQX0DCije61OD5GsBlbGNAJBOnIGMzkEoQg0NhYlXeyRUjabVUVw&#10;5SIaD8vRdjpE3MvnD1ZqzU8++wzpEEOFcdTrTd7e8Sl6z/skEUBZOB+Q4DNHl5T0vu7mmEWpMs9O&#10;qP7ufP6iTa6de/7QFRD200gqmijDcJLDhHwDzUwJZ+OJwXluJcslzEpTHH1HUIeafSuFcbvikSCH&#10;XQRFN1FRVeIZxzRj7UhFQpgz9DnbLTrrL9FZh/TvQugIDHyx1a2JkulzU9F12u0ed5qCSgN0fg+Q&#10;LQV64BEC9LwhYaJUBmkqw/YBOhgLseR5p2xqtTyZ9tOIpds2HhZ6Mx8lvd71jNRINNPBaHdna9Dq&#10;BiUhF+TT04hRp1WXchwJhQuFuYXFJXy2UBOgBV9pNHn3MncBqYVrEF7N8tEYkPWCUALNCwhI4q79&#10;PnmCH4rExNXpta0/HY0clH+p25goJvK54I3b40j44fOtD3/5AUzSN27fQd09VUjuYJLers5xjar1&#10;Fx9/Puu1HKNuNhfn6DL330xizRzQetSYLJcBlzkiQKaYGKRDFU1QZwuHekjH9BwOGv2pJ7IMaVog&#10;TnDnQTd2Vek8R+NcHhciuJgp+k6cLtIT5fp4yerbjKwbWy8q+zthhjxKOiPMOtSZQjZ7MEQxm8FO&#10;p9WicYTf3Gk8nI/PffrpB9fffuPGrTvr1644Tys7O9t0msM4Xrx279nvPqOvjYClp8fYP8jlGmJ+&#10;Y8amr/6xMxpugRIQuPL0kGQTpRxL4U0r2fB5TVnFcWyGvjo6DbncDIDZC/bgsyMlDUWRKuWWqDWs&#10;OSo4LTp25mGj2DlOZYq7jSsYgOvBb40Z+PcG2ESh6i7nQtqf6veZQ1UwaY1ZuNYqS21UOg+y6gVQ&#10;VZqcUOFOO8qOayXaakhr0hUzp7cKM36+4XckV1ZwuawMh7/6+NNf//5DpDcy6fSDW/eyQKKjMZEb&#10;MCvr9pPpHC6ahaQ3sZSF7uquNhDI5qnIxVCatw40Nmadz75U/SiEnalYayp/TsNn9j4JOmdNh6N3&#10;5cp3Lr2VjSUP6rXPPnx46B688eB7a72gN+NOx6A/96v5wluL7zz8+OeeWPTLZ48+/+hDT79DoYbl&#10;CAm5gfPS0znT2zZqsGpQa1JhJrva8IYWbHjYRiYdXLEaGE6aq/IK7Q+iUyfUstppqXxyguAqHVcu&#10;MYIrEy9ALvwvsCZDZ2LqHTvwBAqlU+H5fP7KhjMehanVUtcIGOSMJhY9RVoUUuuZGsMMrRnem9RE&#10;wayyVHQbhJViLmBiMTf2/JC0ffALpJIw8edtdJ305mFwm6wEcUHtbTWpj5YseJTiy51hq7hz/KgX&#10;6t1+5/VwIN46bBBYW51mG+cSrwtGdxzVRnTMAYfDrx2PlhbWQv5Evd4D1cZR1JdOs9jjOjmM0bFM&#10;qu7fuc70VmZn/iDDMatsBpSRINqqA9DzLi3MU57ATUfrix/jqBXWRBKKbB3XUmF5hznYhx/0n31c&#10;6B5dyaPG4eRVDzpUj+sP/uwfrs8vn9ROHh/s75607qU2OtHA0WllhuhWMpS6tLL87nveSP4/e//v&#10;fed730us3UzlVjZ3jj755GEynr+0eq1yXG9Vu18+2/vwt5/8+Mc/++C3v9/cfN5o1iRsFQ+gvgk2&#10;k4jOGWLQSrpeVFNiLBNj8DDg2OUTmkkgFSBIDyaA4CShy9OgkbltBA0ON8cHMYYTltRexDanA1o2&#10;hjZqq2AFLoQaGUKf4EQRCMoSq/JSHZT4Ub1Wo3TJLBSu3rhx+8bNdHyx0+49efL44Ref7+1sddsN&#10;ighIvLjNFOYya+ur91+79+433nnw4I2bt25dvnIVnOrPfvbzg4PDW7fuzuXnGLBxmGgyYAjyNitV&#10;iWCmHMiUl04rbG3qKw5HcKQ09alJ2o0aG523d1o8bjUaSQxqUylOIj4yJRYZsB1em/NQvCxGnfUO&#10;P9ggPnPdKCmpBjl27TDEnjgkItxl/sIZRJ0J1sLQHkXpJnuxLGrT2jCMamAcqGWhsk0tpSUFJYic&#10;m1mHLhuLCdgqnAjM2REvAh0aT6WyBXBGCyi+LC4tLSwSPiKcWnis6/VJfkme0KcdDeN9Rwsygas7&#10;LNWm+9WV65edPiJf48bKaqfe5FKQb7Z5f8CjsCTzeYcd9Od6GGgSsNEPo8zF3Y/4Wq8253PZWoRx&#10;WT9c6eevX3pytFuI4feRPZ110VPPEv4DuMt03e0e5wg4JBjt2aU5Qj05gUjqvUE84C+DFh4CSfLR&#10;JUIIh3UlYr9yc4siUW6ufooUmml4+0B/0y20bkHWCk6QMD4d3RbgJuxyWpX6fRqM2vGfFg8TtLo9&#10;DqljYXcz80RDCXRt3GOM7CLkk+FoOJqMs5mBlvSZB2DJgRSyxC/Y854+JHlGV4jHuPOQT7gsbOh8&#10;oeD2REvFHk3PGeSlSTAVWPRPw+hV8UGv37wdS8wx1KX2KyQyDPhoXrDqhW8VEINzD76TQX0YKXi1&#10;qaAenWup2ErpIgsUcM5WYucVlI0ZF8CJVysr/n5xAtonsRWXOfLOSOf2520FyENvQFvB6qWYAGjw&#10;qHYCeV43fv00Zwn3uZSzJl1S60G+QZXVq69u37YRDdcpbD+C/a96IkHZn5CnsClY081qDehwDK/f&#10;5OJSZplLV6sAzxBPH8MPbyw4aU5x7KGBRIGsKAwX1ACMuGzSR2RmJhaKVLp4E+SvDOTIBES2pkGN&#10;sgb5FtqDdHzJfxU21FO0i8hEBVUFBoVq/xgWoqkLlT/op8/uCovE5P1Ss+ciWp9uE7Es3pYhi3hE&#10;ZvpHwDay0aZVzgxN0dSEc8NiEftVrs10rGmVU7wI8CtwgfYrsRDcrCy59DE1DoIT3uqR09O75f9a&#10;bTSKJaopgUt82elmKacu0muYjIPRBPzEcL3m2N2udKocIPjRDxD+5YhmSXcAKExCnkAyKE/tjuaS&#10;+qfDGwCCJZI8lT5XSR30CbPzNA6v0PR8EX0opMtwKDCz1WEiFcK1B0MpUI6ameKtPWtHY7RbYD43&#10;qYvJuiDMOSkOpglo6TB7BRWi/TUcBsLe7GraEx9VO4fjSS8aDk6b+OxxWZF0lwso2p/gWcbAtn2C&#10;/8krwgpXqojj4GVrC4HMPTNCEEoo7Xhb2ppmJMeIyuDFjMMOM0BDNRUCzMpQGgKpHCj04L1SAMnc&#10;bqw/5NxcxwqTCrFBXWGApRJQIDBrhsbraM6eSqX5TVki+fyJeJIdgOPo4UnpxebLYrEqtGcgclws&#10;M8GSAW80snhplY4O6X4+k/OREmCQYrRhLvay0k+Lsj7f6ReZribz58pPNgO2G00f/LxW1KUw7HRC&#10;GMhJGGHUZaRR1HUS6KMqwz/DMQ1T3BjoObr/0H/Yg3GrBaFGrS6xNCoNIZaeA9GcHWkbRWarKHrb&#10;g8WPyiQuEeAvpsOMa5bDoxUfV7qZwEOYEog6g08GESPRHTuO640n3YYMYa35Lx/VgFn4TCOqLd62&#10;VKHE+tS0SAk8qeEAYAlFoCegBh/HY58Sze1O+4L1cnl3extSBm+X4lAoG3hBgGKkGaqPBB0zmc/F&#10;0tlIMlOvlawllfYI81XGO7IwlbaZphCYYlEqhaJSDO/AjHMB4iar4xvqRnNByM0ikfVrVy9/5/tr&#10;8E/u3IOs9cGvfvmrn/4ErM98IfONO28uhvwYPe0cH3z08AvQB1fmc/5+S8PWs3riTGvH4ODs/Fny&#10;YDoxqEno6qj85bpTHYFZdYOUZY5y1Oz5oqGlaCjsHqfRmK33Won4fDizc1rkTKSPvZCfm7lB6oqx&#10;BWEeFizHI6CEYK86rEF3H7X7GC4MeXYl9D6oSgHwJyDfwHbSeMVA4QgHKnek9KsPnjwmdB9+45vf&#10;vJwreBYSXbfj2bh5e3m9RXI57NcHTQysFxIxlj1tV+uAZcOTPc9tmGDQYmF+CljiwEtYgSqf4Rw/&#10;Kyim1rqQF3zZWLIbzQ8DsOS5RJoy56+iPF0AKEJmE9vaUZ0RE7H+w6DG77Ju3QD/GMXMUAsAlxX1&#10;h0jvOij8GlNBFQHqBenJqSRZu8JvG+ahBpjmeOdpQaEbOLKY+KxEgSR1hrNpjMWsOd5NIANrqjfi&#10;ubL27T//e8uIKH7j3Xg6Q2D69JNPfv7znx882wRtuLayeuXylVxhHnEDHJDKlUavfZScz9+8ei3B&#10;+V6pQVZCCQ0ChNGONFQFExZ5CZMzKmjauthcZL0xc5mnRMx+u87ZFH797eCp9s5b3/vON9/57gRv&#10;n8L6Z//qRweT07XLuYXc3Pq3/8S35/npz/7ZYb0EzDiXiMyFGZNO4uFQpV7l1Dp7Wn1iVeE2wun6&#10;E4fUY7dG9TpwNd7y4uLb16XswhwKdLmlFLH+UI+QC4Cx26wdHfRLp/XtHW9HsvM+WHeivpBOG3oG&#10;022ns0lNAHg7V1i6fHl+ZQ05d4JzG5EuUFoOiTIoIZHgOVuCVSRVKSRJ0RUyBBmz5gReVTZi9Fr1&#10;C+bgN3AYs6XOL5RW/Sv1IdeYxaAWjPEbOgvwnAa99rSQ8PX7e+NAa+7uRmZ5PYToZq3viThb6ga2&#10;yfeQPpH6LoMgKCuNo7A/EfBkXzzb393bT2SSmcJcKJRJJNhYAclY8O7Zd7R1FvMpALDC6hDiENBU&#10;sYQZAsegC+ttoGx4GMQT3BNvB3scowZLO4ooRFe31xhkEjlP7+nquPqn1xewXntycPS7L3eeHPee&#10;1QcJ70qpM3n6018Xn34Zikf3TquXXLH4m1feeO8HG2++fvd7733j/R+s33t7/7R2KTpfuHL1o89f&#10;fPDBR1AfcZ2t1Oovnr/kn3/z459+9vkftndeYvHHpQ9HUCIJp9MJrIDJ0bmkHBmMm/g4XFbqEKCT&#10;4p5pCYbYTYgisJs4cIE+wuiIRxBGgxUjcAuEE25Ws9WklGHd8ItcPqW8ZobAZ2T8pZvgdKi8YfwS&#10;CoELBw46P59EbRLwze1rN6/duNFxTnb2d7/4/UdffvnVweEOgyoEAGkS0o5dW1u+f//urTs379y5&#10;++DBAyw+srk82TSJEQAPXm5pCTGUy6l0moIWozYN1rjyxkeB1WMoUn1yXFS8T05OODIqlJ+VmiZd&#10;Xne/3SmdHJI5Hh4dCgRjzAw5LQ0kTGadzPfsxMaAOfXQWQb1v1qBkMDW5UQmV6Mhyl4Sc09YTjFW&#10;KXT57pk0aKfb6LTodDFQJdbydJAEyfU4tqj8eBURnbV2pAZq8CNKjAyg1MElAtZAIkhPiM7f6tpl&#10;WoQra+sUf9lsIRpncosyNj0F2E1izSk6Q7ebuWuV6pdfffXbjz/4+U/+ZsUfWvjm3cNi8Z4nvX7v&#10;+ijk4pf5yAac4aD/wfyxViq36y1sZUlgmTgw+qHwpZFB+k572dMfN4OOIJWWLzBqdecRD72xdrS7&#10;H+0gmjxrVav+ZqeQyzlTke50GKHNlomwFCIzV2jsDjuDRndv0JsNMOZSj5p3ivQcVa6EVuX85RyD&#10;fjXnh45dorikvdj7mMwyqyRVUTJkmkAkeRzkECy5buZMN/oIktSQduBmAzgqIdDFq+ODNMObB+AT&#10;tlVTDDmY4IM888fTMShC6M3W2w3nCNBmDyn2eNybygd8EXel1imeSqEGkieNbYbTAX8UxRwqikwu&#10;Tyo5qDtdvWAcI+xxG7GPxZVLM3echtvB4dHB9t6jL75ETjyZSsGaBULGWOIijrIezAoRu4ys/WL6&#10;x+qy8VUh9j+apJ1niWcx+KKysgHSpoYWSGYS3LNmmGkunP39ogK0IfzV8uzidYXZMA+TmJ7/hfmN&#10;2lWaX/A1qbhSXouYSq75daVq04KzAtKOH1/5p33/kPINw9CJozxLmuWgflKjWYiEmfDFcyuzYOGw&#10;SsPDEQ66Rm2E+Dk18fNg+qeer5nykEmTygonJ6FmDdbOGJOq486k1Ux1SzVC80V57ZhpgMkMFFQU&#10;Zc1kzjBAjBj6OfHAjvdNtFdvW20jFWyikRmikFz+pENuh1SKPmftCJFebLPczHJMcNd9QUDtYgxI&#10;eDMWR0Rwimef0KAkvvQujHYN6aCKRaMrpjKD0wsYAAncACU2OWrKK4ctoazFwYlqjDTpsHRDyRZj&#10;QE50+COkuz1YVFDdXRlwBNu7L5KpcCIV1Rp2eCPRRLvX9AW7jZrTH8jEc33qn347Bt9H0xqpSFLW&#10;ShIimUoQiOG+kc/xTgDuS5IR+LTDix00rxyO9BIxpg3wdsDhTDPJBIGAgOwLYSkhFCLFDny2SCAY&#10;CbgLNK7DS1RniMIuXsZOhgUJfDE47YViAVwoJOlKMU7LdQox0N3iQyDbZKw7DCRSPiLccIpApqZn&#10;XjiC8Zv8zGDEGCRq4WvwhZa9MEQqDQTKkQq65ZGq5U0Kav4wXiT6Cp8qbLBnoqkTvCcXvsbtIdoi&#10;gMEExBIJUPBsriuKorSCukNgrKSRLGB2ARw3LnW704M/fix3HCZZ8gk6PDnBqxoiw9LGGscR34W1&#10;lY4naYFRuktqyOhAnC1bs205AO2CsXn2xfa0q/EirbGZKz9vu0iGVSeJfqnmaHUKjSj+vg8/CUpq&#10;Seozl6YkBo6kNhQ0SKa9TAVJf+WmPe2zpbjrbDBOUTJTVcX6Y2bMaqAqUxdDSa0HHjBdyG8kkux2&#10;LU+caRwFeo7A1FMFbjoxkBnAYIRtWNzD4TEauMQ0uWoZ3WF1RnWROTVY3EG3F4441RbwfnwA2Qt8&#10;CCkRwLqAgoEwPapK7F9QjQEgWE1OTASHwYcUj46LxydgSaM+H55AbDeA90B7udQeJAaicdzk+Ul/&#10;NE45BEEDNAhoHC5XC+AJf02lAa51YM/I8jegnq72Gc8h8REhTdgHfFIB9ZwL8TzZhC8SSC8Xbty7&#10;jezNV5999tt//8vxzv799bU333ojv7aKvSaC5Z5RuxDBm/msCDSJqzkJNP6THqP2uKo+weo12qf3&#10;oU9sDA1kbuPrtwc79UNfYpgL4u/rRvK6OXHl3nwt7o9Xux0ERQ6LB9NJZezACS1NK5OWCaRBOU6T&#10;lBefUARKLZHGKv+W2AdVFJ4CIFA1ieOdc4WqpcZoZXG5sPZs88vSsFsc9qPxyLNf/DaaTnz71oM7&#10;b70Z8Xgf/ubjk1rFAbUtHkv7mYwzlbHn2XkH0UYI8+DZWXU0cczHY9ZEtibBUCN6YtCj+owSJVKJ&#10;JRMoo25k+ji2oLRrWJNDs4bFAwRxY1SkTBPRlADmcfGiOlfhGRhAChtbDh8GsCFu4bAnWJCaIGbV&#10;KTxpiEceQ16hG6F6wGwLFYQcxzgDCzCooeZ57DVzMFPomjBogqrUJ3l/B5NpPJkORmSGeePGzTfe&#10;eHDt2pVMOvX44aPPv/rio48/3t47iMVSayuXUFRORFL4y+0cl/r1zuy0Ma3WRLGcTcJgQY1zk0kp&#10;TX9QKBAlO7YC1PsyAcQOr/hRzvtkLLI/Gt344T8YPy39H/8v//WjrYd8453XH1xdu1aIpD9r7T7a&#10;eVY9ra9ev3+pE/Xlh3A6D0+OEAm8Wsi5YKgjkcD20TYzvA7jUcZrKWUynXYTu84+9EVhLlFVke2m&#10;nt6Mpn6FtrjHT6NkBMsWdWXQ87Nx2uvtHhUbwB5e7DYOse4EuhpEcZG+jLDPIxCToA8QS4MHMXVj&#10;FZfPxhYX/IWMK5tibELPT9IyKK9SfrDexoC6W7pXspFSWXV2VMII8hGUTai2WDDbnbL3+QzupEaT&#10;oLv0K60ig5SDbcfM/Ijxj2IJoBrVn1WnifH3/7O//OYf/WWn7hzWGKUFphCuvU50wHOFLIIa3B+g&#10;aiK19HoBV25nq/bJZw9BXHtCDnwNSEPCQCPEBpDSByAaJj7uy2sLHCWEQBiESll1CuuE1jgIPdPh&#10;LJVIUgwihICJETUJK4/qgvKWEATWiNPr/VtsYFc4u/RvX57+9Ze7+Uh2Y953fZFOXmO/toNl7NKd&#10;y+nXbu82G3+2uPa/+t//k/DGO/FCNjs/52y7So3Bhx//4avffPpXH/zuyUdfrK+snh6f/OznP/v1&#10;b3798Nnjrb2dzrhHOROOIMuWXFqeS2eSLC+OX94dSQ8Tahp2qGJwxbheKGTSOqLqAPvB5+RCixSp&#10;CZOgkZfXljhnAXNyNEusBDWecNhsafW6JQ0sTrn+y8/zDEzMY4k4JxE/xqit2Wge7O1zg29dX1+4&#10;tArh+1Jh6bRW/e1Xn73c2gqR4XhQdnakM6H1jeUHb77+7je/ef/1Bysg7ubnMpk0UFswhCiwk0BS&#10;a+Wyc6a7pO2qDImUR6bqToZqaupByyGRlPKBOlKYC1L27D3fguyHlQULjsquVq+Wi0XJDk0Zdw+A&#10;qlFZMgRnVyCceQozkCPbxGPOHXNJ5NImSA+WTXB0hkO1XU3/yaA4gd9rmsffOfr4vIjIyc54Mo2m&#10;Eja4xuKxVDql1q3pgvFaxv1OsE81nFl2RguL/Qb/kCsuejUxLxZbXFm5fPXa8uJqNpuLUrL4SMXO&#10;uo0GlgbCTFGbI4vrUKmhzH+Mgs7D5gm+DQsz39Lbd8epcPPxDgEjUIg/efqY2SPpNNMX5JLocjSL&#10;5RiD4bg4XQAbULY1qnP8wLTSaKXC4cZ0kCDZS8RnsEaPqlcvX3rRPMWVY4GCyOOCix9xeXLxJMI7&#10;7tGUz50NRk93gCoHEKgvNxqpbCoSxm+VeTgfU9Bio8YnCL5mRFBzlIZK74s/Bo9hRjTYw6m5QKMd&#10;rUWjCGm0Pmgp4ThMcU+rRbgwyXEKz3Da60wGjJpJhnzxQJQDrFlpGNmrANUmVd8ADTE3k8Y+4oHA&#10;eyPA4SqtIAk6OnIh5qLBVqMNiTocR0gGIIZv0HH3WkbkfTaIpcgKoIiF8esGVD6dNReWc7n5JdjV&#10;lVn/sy8+f/r0ablcYg3MLyxQ53NnoYmBW5PCCDgQgydUIWVEcV4tlr4OtCbBvXjYCsoWe/9BMLbf&#10;suXfRQVoi0Bb4dgfMBg5Pc70Rs/bqxdJp50/nOsm2M7/2WSSnxHaR6o8OvBokZBwsyZpnHOsXVSe&#10;r74TvdD54MKWlPbBwJcshfy91e+CToulk55QAGJq/eQQphw4ehQB0Sqg/jk5OuHUD0ScaCVC6qGr&#10;xqXToe/yAMMA869hsOHvaQyi2SBoqwkNPEmGMBs2aooQjkzSBW7Kys/CGpOUv02meTIDXDgb2r/6&#10;/mU2YATaFCbVlzGJnHJsDArUSDbB2V5ETgmuhqCOBmokFNjX2bwKXl0h3qqKB+Nwq9VMlqISRwmK&#10;sgEFNt1xdhmJosFWqOYTFlr9FjhzKk+NAqT8ssw8XD3twazvDbURQgOizA1hThUKZFl7cPpojyCP&#10;ks8t44LD6ZvMudY2YPNDloN5Esxko+C7iyfYj+FsyQiBLdjjXdC7UgQdjdClwW5grEaQA1AovKkO&#10;Z1jP0axRFAHKY+pKu9eZjCdpP4mDwY/6fZlULBph+odFW3TYmzAxD3pxFeYYxGoU+U1fKOrRjps5&#10;U6FMYOaPx2n5Sn4QsSd6RPRlB9AOmQ5PoEdSLoi2pZmdGN3I6kgi4qxoP5fZZAWKyGrwQMivG4IJ&#10;/2e6l5QHNLNwgFEVQKA2GhPoCZFxBwBZzFQ7UuuiE8yrm+pezFJJeEJ2aACF4YYg7urGg8rlVRIz&#10;gDIY1kHtI63hYG6PBk7MiJtgwLro/4BnnFKGcClhrzHfpHXU7nYfvP56JpHmgvYFyW1K1Nday5qO&#10;g6X+cEOVaZrHeU9D61FprnnY3WS3ks4B+xfDYTMJ8pmsMNKFLH/eHhbzxBS2DlkQCGBYgmLVOoEV&#10;z9D2JLlCthuKDx54FPXgC3n7uGdI0pFr5MciEr13DVBM4mR1/vRaXrefm4DVSQCRG8S1yAlAUiDG&#10;wNhNiQRg5llrMG5NpyeDHn+46lJ80t2wGO0ZM2JM4ZFzMS1PF83wNkpwIjqK68gFDwNzFito5pu6&#10;kIZWgoy8mhckiPYAEdlcvmm/1iztH0IeZi8yASd0skdlQQUGqTfIzi/E0nkUC32hGPNEdAAxwXX5&#10;Qxvvf3fx8jV8EZBaBPNCdOVcplepY2E85eggyhKQoGzxmcGFNXe297dfAACKhCiA+3PzC1dv3w0k&#10;Eh9+/stf/PrnW4+f5uPZ/+J//o/vX7/66LPfiVXE2zHFg+6UEQuWcTsDV1ONmFgmwwZYDqS4mmOw&#10;3GY+NDFZwwT9hrd86X7wxlpg1HNEQtn9ett1eXU5s1Sb0DseRpKhmD94fIoUeocdms+lY+w1RzcQ&#10;HbWOP5+1WhOsMZUTa6wvMoX0nfC8xTdFAk2kR+yq1nwOktrLoxcTllsu/cbtu89+8cFvvvh4+7NH&#10;g2jgnTv3Ls8tJ+cK+6WDFMTRgB8HMvIKztpzxIQp7VSqaAkSwNg2vHP0EU1VZsbUxvtXrVqzTM9l&#10;PHRsWZqkVvbZsMt2Go1b3VkRqNClrcwRSRvmbHOYq3requPvBokBpp716ActzPZsYqvISanDS8N+&#10;YyRoBuYm9hlvNwNANeRbZW6maycRJHUE9VOqEEwKxwa0mBHlZiYKUu4omZ9Na53x/uZ2p1avHJ9M&#10;0ZTy+wuF7KX11ZtvvJ6dzx0VT3//8Sef/+Hzp0+eouseD8euXL4zv7SBAkfl8UtHp4nIHYqUmI2S&#10;R1sotyl+1SpQDWYoiF+3EnVtzv6NT8102N91Ttbf+lbzD1u/f/Qbp3/w9PnDX338m6XCoqM9fe8f&#10;/P133vqGe+xcunKl+2T7V1/+avXKles3bqSDIaALSDXwWdB9FWbK3EiLzjF/zCCOlrpQBqqfJCpg&#10;5EkF7R6NoRGNfU6EgI9oqeRxuk1tnpzkUOYBCGPmWyg7AJ92x8NjxPW6w5MjDBhftnHS9nqTlMvc&#10;ITagjBaUSoqjynPjfhuPxrOZhflLoVQWqgmuwrCk+r0WVzocYLcLWS5YlxHNYZtI1JQ4aSZn9vFq&#10;gmTnmiY90KFoyn87RNSCNEnOmbSeyYyc1X6l4ut94x/9g7vv/ql/kst5cxg0SeXB9OUB8BNJyc9g&#10;ZyFTAaK8kFx98ez0tx98gU1oJOnrjRu1ZhWhQyCPLHIFJ5H/oPV53dfWl23XzlCDVf6BSeGc7HUZ&#10;U6P6iYZNiO1e73awJJfctYZUFrXKp+TH3Zcvzb/Y3T9q1D5tVh5vHbyzfD2eCweyvsUbq7fffueN&#10;v/j+pW/cWb3/YKfnW24v3vjOD2tDR6tWxGT8s5989vHnj5+9fEbdEJxffPKb3wNU/PyLTyDZSXkC&#10;NdiANzeX31jNcKgOBj0QcQA1jYzELMLZQhNLgCfa3aK42EkXpwRAAlzzJMTmdqsGHICdoJjHZE70&#10;IO4Qky4mhiQ6ogPKQBlAqEnqJSmunifXlFpIXN3ZrI6DJblGr8clwjMin8vBPN46OjzaO5rW+4tr&#10;68+LB+Cu5l2Bm3fXv/e99/7y7//5t775TTouAB1pGVY5E03mRVIViURhbKYzWdpeaopOZpjzEp3R&#10;ZaQU4Jawr09PT5F4J3TxfQu+oEJlqe0fHqJbdPPG9UQyitNRvV6THwgz4l6bWGXWnawbiCcUmZQW&#10;kOWMzZfYUJplDcBrAdAV4xMAJ+uOClCK7qxa7D64IFFmYEAahPdj0AFeFGEAIpxwwmIG0pGhgqZd&#10;K6litTOItaMJzybqIMNlyRqJCsSEkA8lkaLV1dX19VWGoWtr8B/wXzIjEZMZaEx4VjDIlxNlPPSN&#10;DaBX1JDBgFJz48pG9taVP3nwVriARmw+s7jw6fH2+KC0kM+j5sRNqdcqvFt5r3jcrVqLcI6Xm7Hk&#10;HZHzg+6CIUK3hoED12AhnKz3uuloojYdNTud0Glr8Vv3jlyTSLkDCqSS8E0avYWBLx1OAI6JuSIA&#10;Sxtjxz68Dgo1r/d0/5De74DWrWF7W7gTXRIoVhQXjIi5TwLxGvl/w7TSQF8oESKzmTCbGGNkzsUA&#10;pOvC6N12iFS6UEyTB9GhQn6IbjgiHslAkljS7jY9IY2G3AH+JaKZxI1HA7JARrCQ/kCnx9BpxFvH&#10;OwklcTJzMOpPZblZUSD9ndqIlI9LCpoYTbRUMJ8J5yPkWsKJ9a5cu4pMAedhc0o65FlbWb60vr60&#10;vJwp5DmMutiEYw2iBFOy6Ox2ETXxQWY5Sen4bCh3Dguxc86vx1M267XTgIsT0IbSV+sr/nnxYxY2&#10;xsNSj0zuYWLteT129pLmrFReYt6EKTO+LkpNF/fswSuxnfm5PnSHLjxeOcLqiD23vrBv5uJctu/W&#10;9k0uxpLKbjn/ybkkSGh08egfiTUbHDr8tPdHnWbK54h6XEl8HeOLzV6kOziWhDwdMnxfpFYU4Khk&#10;WTODkkwuW1uKFUbbWmR61FWscoGEDBEDVolnzObEIdGuVlFhcSQ2+KnhbHMVm0grUxCfhOVncaEK&#10;i1bqwV4yXs7M89SmtVfAOnnKnlh1HOmcopa1bEHjhTbR10GIVxdfUZxQE3HZw8Y0wT63xi4GBI7Y&#10;lQjMFAV8h1wREIJpX0ucgJPWz6pjSMcBNRiwmJ1uBOUmoWBsfq6QTIS7nUaxWI7GAJnPkslIOhep&#10;1g5X15i+TVKpuPg6E//CujOVH1ZOAge7Y5Bn1HZ8SNNhoScljWKl2WMxuYYDH1DPXreGA7eGFV1S&#10;R8A+fBu0pMziuTfnKQWnhIPSDkckD5IJ/jT8fGM7SkHeDyTaEyDWM28skmPJt2tNmsUo9mt+w9hV&#10;8vjYNbR6nkZv1uiNW9QSVkvirNiRWILolxJONTWPbT1ANGPdcfkJNdbBCe4Pa0VzJSMkSjFr/KAE&#10;qTDzYhmCcXuDITlVsJxkVhGQv7iwHxrR8XeKIKRoACHDVSZjEdSY+0OIh+LCEWTIRdiYUqzIGxlS&#10;ULnW4GbKwcbjpgjmXvEkFISc9u9/+73L6+vVUwTG6HdBiOkZ54mvi0BbztmMxu4Um+/a7fPqfreb&#10;3XZtNKOzv2e/YnJt/kBjVBkshSd0WAIxISU8zB1QeebQ4Qc6Axj4M9zCqkQl9LehBKDk226jwV1r&#10;dQgcGm1rsmogsXYQapTeKBz54GHKyxBTRj/SZG3HqBX21yKBotcRcfiYTmuaQZVNPebzVEYgFAcy&#10;lQJ+asHnjPXg2sHZHkOkJqqYXr8qDClyYL+OQhritxksmmNhLGJdoPRFlvFAtJuFKAm1X4h5wq5Z&#10;biEiXadHzVq5325RoCOJ46PhrpkTmLUZNAAchNOFOdTJGU66A6HC6urlt78RpP8KdXV+IZ4Eozfp&#10;oezHXNeF14OayEQVOB2SAxfzmMQTE4pyZXd/UqrH2XkgpAO+2PLc62/eDEbDm3s7P/r5T7/68vPw&#10;ZJRiRP5yb2h4qgZkb8o+Tf/1Xz6kua0GxuJwcS7x2Y1bN7P24BjdfhmTTsfJ1u334tdXg65BvFGe&#10;Ncee9Ot3pq1Zz1VfWmEGM/WPsp0OcTpMLg34sdk4nrnLi+uuuLsVwcqb0aeu9QiRAy0nljUnLSW0&#10;6K1uFO8GnVFrni5sduvx41alPQoH7l65cfLoeZE6sTuqZ6PpoeMX//Zv59ZXH7z7IMsHqNUZevFk&#10;NhJcRKKLuCNZM/B+3SHqRrToSFq4O8j1S1LJmLRrcRr8Bcnt2QFr4rQpz8zUxlwpBSadhzPZH6vR&#10;o6yeDSU5YPP4DyMdhwqXDwE2FlV7gLNNPxQasrMpYYwNlXEf0dluALfS21Xj1XRYbM/EPqfBjhjU&#10;od6MOf7N0cKRYiZjpkmnbzBCNwilma9dKSunr9f2N190GwB2Gwi6hBKRu7dvvf3W28R9fvHp00ef&#10;fPTRl3/4FCeOdDq7nlsYHB7Uj/a84H58TpBWauGZZr3Fe5s2oKCqCgoGq2KbgzZI8V/T65g0csm7&#10;3/qTTGX6rLJ5cLLFaZR57cqNpSv/6r/9H370b/5d96T0jbfemL95OeELHJ8e/uHh48P9o7l4HNuV&#10;abvJ6RaKRTUXNfI3Nv6ZCYR03oRENSHQ5BlCo5gppcBD0dms40VNxLff6/rv38pF8vtVaHG1LnRB&#10;gN4SQ4YIMGCd04qfQZkGxYaWA+KKeI9tbbe7LWZryaUCVRJxUfredFus7BL7OpyIJNOZufl0IU/T&#10;nCWD80uz16URJc4MfTwDcqBe1w2VZKkZYJrFY67Q2R8lABarLK/dC8MJ2xvThzQaeRL/MfoAzm54&#10;+Pqf/vHVt7/bavnau71cMJHJx3qegbE2j8Nf47RCxoUuSgRFOJd/dxPK9xc7h3szP42UNpptsUQE&#10;x072rE5jDkmNlg0XdXkuJck2o4YCT4M/yCRxkhFd9QkgKs9csSziaUklv3wQHQjirRl9G9ew1y8U&#10;1k5bJ83a3iTn7lba/+s//i/v/YN/NPdHP1i89tZq4bYzHofGnQtlfr9Zfvmr4+2O//Of/XTn2Rf7&#10;O9uZYCG/trZz/PLxb37/fO+oXS2z+jnKMDhKJ+PLC8vJaByJZHYB81jAgvSk2SSdLmQSnPoQ9SFE&#10;jRh/qZtuVFU0jXF7MNih5qFu4eMhaElKSTKO8jXCXewVenKgrknDKRSZGvEXugLcJYpi4gQljU1d&#10;uRIaMrBouh2bVLIMad5LIgVv93IFJcjGfjmWSZcdTF2d31q9fvPGjWw8g7bn9sudrRfQLSoAIVmm&#10;FOjpVIYpGrmImvRCIKgCaDdbWPTSTSVUUZFXK9Xd7V0KRZJBi73RpMiIPVRbtYPjQ4aYxeLx7t5O&#10;DD/xSASVBW69mBLglUkchgNOIhjnBANmAuLVGYl/5e7y+hOvwxq1WQwtRbKUCeRrj9RCgNkai5KQ&#10;Se0HOVL4N+M6xU8ywFTHgNY+323TSFbnkMXL0FAgH8muajlQUicSiUwue/vu/fWNjbm5eVwWVeIC&#10;0qKEoOdqThGeVhmp6a6pupY7j/FExh1OmTDxlyoOsbswrJ4I5iMx36jeRoO9kwwfFE/8p63s6vKg&#10;2aK3G4lFEH9DYYBoLx0OyE9uPwJBNEHH/Ta3n12EgAp6oawVKtpqpc53UYIbNjvzCKcsLuwfH5X7&#10;GFWDvZTiGy2Ek0H/xWn74yebh+3hfm8SXrqUXVovHRUd/cl8DiiQ0FvGEwfYj4giwvi5PJwC0oPR&#10;BEZSUaTYwoEr19RpbCS/BJjliFI/wthS2bkhDSerfkwgGYYGhcU8qMFKpSXDcTarb+IOz5zBnj8M&#10;+klKoJDKWL3cRWZ0rVE9hmRJIJdMRbyJ8SwAlN3dKMHwHAXcwWggGvAEQDNwlzG+gkPsAVsBmglY&#10;UafJoGZ5+TI0fCZXi7ncUi6/sriYyefRmJdfrl9KBlKepj0BTG4yMd7TAoApF7TS22d1gj7KWbF3&#10;1iG9OM4MNvG8FXqRGl4UXbbq08zKaPFfkOkN7+Asfpum6tnj4qkuvmLfhikHzxJQS0ewDyobrlK9&#10;XDk5PIL7bjsgdkpgZxS23rOJwsWUg3/asQZ/sTmusLuiCHnpHAkcQdIymQJgo1eUTSXBYzexYnO6&#10;Uevh6Eqn55u9NhhBojoNQvJ/bhxzONoRrBkipvgLJrNQsqi0mCyEZgUgN3qUE/6mGpBRwgyYmQg5&#10;QmeYnomNgHrP5ygjE4DPqLz8hFy7jcvRhUGyIU1Qroi2oazbJN4K2GrEcLjzfSNfYpUglIVrti+J&#10;8jMYleKTgJeyLef7Pb2e6byqBlTcV2Yvczv4S4yO+VGXi44ax40yRaaIKndUUVnjODoLFDwIi/IN&#10;X0CUG6x5Bv0KYkPJWDYezZMi0J7w+nA+KInSOfHWy/3K6SG9l1CU/kc5FCzg9U1vstWpTAf4OkR9&#10;ATSmO1jaRLF7UXbgnQwJ6yAhm0F/xOuh3Tb0hroLmLMGutH0IJUljlcIJrEoTUEXOp9xPwu41KZf&#10;ggB7qDVx9mPJUCjRSayHByPGNAN4dJyqdF5CES+0cdDhfnfQM4NR0qlNKk1nvTttdwciWMo4TYUf&#10;+ZGyFpCulJS0nxVETcjXFBrAm1lvxutVxTX3jMwezLYQK0prpI8icqXui5YAz8TtE3mJ8lPQEPYt&#10;Rk/0jDj/ZHRMYKEsVM2o9j/VZGc4rY+GTS4GtTn3CdkHlpWxxQPK6qKUovMIsZnOHV2ieJxkBiRF&#10;QD2gVObS8srByx1OZdyh+Pz8DGUkodAWeJrdKw8U5MFuNLvNbQXIw9aE9nFRJWqt2jrDTqP5P5MY&#10;aYlCvDJLk50BjJ+TEO185kKeoQM5Qr7FjLUzdSEL2+CQpQODfJDm++K60y4FiRKBxQCSXn17k/ob&#10;8L1aLeYddgdN5YfAo2CFeIDD+3rIhJJ0g5RxOrgLgAT4FTD0nX6fmIJAsKpTN1WO0XsUIkLCMNrA&#10;3DgdEBRgTrDgSZcr4/Uzy0pO0EkPtjwMBAB/jjFGFJEMRSi5FZobb2B8XA72WQAJUWJqvTZqNFEq&#10;BfzNCcG7IIpJlqDboS2awMEqlya7w+QXFhmNeV0WrzeaSBWWV2mTMPQk9WK/AZXTCjmXg+cvZuSt&#10;ZmQDefmX2z00FNTD67m7o/l8duPmtZVbVzf3t3/9k7/1t1uZmQu2uO7GGY/JnBl0btRI0l1i8VHU&#10;ciJQBCIqr1vmBRIQG7C00U5rDZvB2vzNWWDaamz3h81IZxyYe+u1tdSSJ9bzuo+YIDgGAFlx4ICy&#10;gmiZl7SnWNlvD476tcdT9AlKTd1/Sj6hlzE+kp4iekxIBvEewMuUDsvum1f/6Fs/iF5dZiB86p5d&#10;nVtuP99pOIax+ih5eQ3vr9//4jdbJ4f7xf0EvmVyuxYWibPAnu121dkzTf9EQ4FSvNMGwsGsx8o4&#10;gg6lU2QAhxanrLzbnLjgJYSqtx0381xnvTU7mjLsVsVKjY1pEIvPcvZCF0HE/qUHEFGGKFMInAg5&#10;HXe6qVu32sNpu1fH98KBTqnxKGbfkWHwDgzGXnfDBFxB84wIp0rNi/diayOjjUKTQc6iZkepLuTt&#10;GfLBrFStpZOxhWwmEfT1oT+VS/XT09LBYaNaqxwf07xfW1t9480Hd+7dCkcCzU71048+/PVvf775&#10;1WfeVt0B1BzJKy4NBZcZiBqqJOvJgFHFsbcDKwOaPbs0JkgA0HDBA++W0tG7b37fv9O79yffunvn&#10;Vm/o6EcjNwqrzz76OJb0FQ83//Vf/xtPMg0k/3vf+6NvvffdeCzRK5UxqSuQqkliVXH8jMd+HnHM&#10;fFZFko4XxhkmmdRdMwkB2l/h0bQTdPm7zuJwmn/3nclh56RYT99dGcUiDZc7Ob8E/Z71FpbF9qAG&#10;7wAlC5DInLWDXrvVqBSPD3cZp790D/qZGGOXKE16U9uqPYBdKdp4AO19JAAL89mllWAm74mnmdzT&#10;a++i36d2nm2QyrXFVMhf6wNdJEVWcs9A423RrgNSIhrGSJLTC7Iu4xJJFqkUdNx8/7Wb994pHw8G&#10;dci34VrjpDseBCJIQRWgkqF3ycuieh104yvoPT48/clPPqriwxcf+6KQ4NFmRlAqiASQjlgdnago&#10;MwdCgGDK/lpWrwjLPCZpZpyNzpYYD6zHPvZ6wOD9VIATOdWiLKOWpSY2EoYmRwxCU477ku/+yXuv&#10;v/dm5u3XXz4p/uev/2Dt/kbX1ybhjtT95f702eNnv/m3P/mfPvh57/GXX27/7Nm/f/Tu27ennulX&#10;nz3/2acfff74Y2epForniLjcUorARr2O1ikXoN/qsTNgQBdyC/5ABHy8YipDXfTVSIfJlHmzOA36&#10;fGkmocB8mXTirclAHqw/eFE0fGXsRpsulEikhi3MhjVZMLNBg3f1+vlFdhShkJ3G19m/YCBtbBOf&#10;IAB9on2WrbJ1Xa7d3d0o53vQ3210HfU+MkTrb9356uOPk93x0W5lb3OvUqpiNo1KQYpuQYZmQZ65&#10;awhfOPAn+Ncx4rbqv6LF++myspxpBkuss9ksnRZLJ6ejjkCYXGRugSfgjcRjnDRddD7k9zDk165d&#10;v4aBIVVFJpuDLgjxy5ZhCjXKEMBheoPRGNfIwnXE0zNO3BaYRCrAxlVyP53iihtPJWlf2bk+IYhB&#10;InmoqmXjDcWbxRjDanyTCvBUgkE6nbFYjNjBJ+HHyCBS2UyhUFhcWVpYQgY6Yo5L4+mLM5ryGg1d&#10;jRauVrrBCOmgYOohVKoE1HyS9jHVKVedQocSNxvJNE+LvOTDo11PbXDn3v3f1nY8j/a9kfCNK9dK&#10;pyf5xUJhabGMBrrXX201UItAdTmZy9MMRfsNgy3KMWAF3iGGDaOEP1ojAxo7Isl4EWDVZztvXL21&#10;G5vh8pFApWI2OfRPtiunz7ZfftLoemOpVnsSiuQCsczjzZekxvVOZ45eu0yldU3s2ISrrWKsPyKp&#10;AjsuwSkFT9FCuNYMHcyZbHiEomziRU8jJhQw/AN9g0yBA0AaLRoyHQyP1q5uDJzOo5MSWw9H8mlg&#10;0nV2Zv4aqEMmgMM+SlqAp4LhQAiQc208TgcKoJs8AZxPjhrDms+dON0RKp1OIkOwFDV5GumibCyS&#10;GY/8Ufary8NNhMy8sLiyML8GxQDTk7Q3UDw8gm7qD6GYwAE31DHP7IuypNc/2N8nWpAigiejWcSO&#10;UAV/xgs/O+5tcJWr63lleJYD2vh6XmudtQDM4mch2Zzy1fTRhurzJudZvmif/CKWvxrU7duwkfks&#10;wJsyx74QK40ZYOn4BKIjNy6dzdDvZ6QvSue51KF9wxeFqKoyI31mn83+3RfTkFx+fIhOjacILjPb&#10;5aAOe0YMLfA4n/hipxUUmhoxr2MpHowv30C+j7xNeBDMVcG7MESkciGok8nR4QCkAPDfjBN4MwKs&#10;szBZs6x7FXGqOyUBovGDlUpVp1dEf6tdZ4kl5lrZcsK+1aYsOrWPLaRI4cqkM+I3GddtSe1ZHUrT&#10;msDZRHZqghVKkdUAXoTKM5m5BaLwm2wjjlPb7tXCNvQ1o07DYSKdctwDpV9Pl8icQjM6c+x8JqVk&#10;T9BKpagGeQsNUI4/DEgCwBRxHO0vLHAhXQd7FVAC167nSyfI+bXm5ue3t08alUmjSthyXL+2Ua0e&#10;LObnk6no6Unv0ePy2lUGZbNWnWbFtFfjwvAvlJF0OikLmTogLwAEATenk2dCt5hNOWwOqldvu1c3&#10;6gCo03MtOhvUft12F0dXLmssUO2MX7YH5am7F8n0yIojOJ6Fi0ftKQd4PBIYDmql2j4SUThdQ8ti&#10;9pYIpr3uQHvQKY/KHWcTBw00ulX7Ga0f2/mwWaPa2Odqt/xLuFspjisr4J6ZQtxAuWT1JhoG1zwK&#10;UVqayiQ/+jEx/ag6aBKxL/ElUGqBqjM4RmpFUYPAH6gtJWyvXIQlY8ScxtcTboCJw4DTnlML1nkS&#10;dCjZD19ttTq8FMph3Ea80RcW5lIp2EARFZ8zZ+WkRPcH1AMCpKoZhyO6JyYBlciTlMZMTLHDYK1O&#10;87CbzqY7Fxv2rI1i96lt2djH2VzFbNcBCTBdKdqzoFplZqhr43BkybZMcdjoj9oYq8D8J6mKhtMB&#10;VzweRf8sSbcYsQK/FzEwCI3qnRvlClWq8uHQWc2jjadHdzjusoiVTWiAPHSmKVtCHkZqsGBYqIhZ&#10;cwGb3bYWPUubBoxXd4dFy6zWM3UEnL4m11nzdkpDuhDDqNOzFItfzuXC/ggztw7Tq2hgbWlFsRtm&#10;EeEPzqopOaQaTZyghlRLZOZ3wEmbsg0AL6EcUz45FegGiUIIhPQF0DSiDT8d038NUdr6PTGXo12v&#10;gstlhQvqhapIPJNZWI2Beg4G6816G11oTg2Pm5ltlMlJxxmMRhlho1wEzbBVKiEB5Kk2+j5/3BeM&#10;QApyuN958825pfnNwxe9ILqm5g6eNYosDlHFryg/0E+VkSqa03o3WR/kwI7XGSNl5vo6JoFpqrt6&#10;LxSeDYLNSHnP0eg5k7dv+oeema+G1izqCtkMXp/8MKl8n8iFCxrZKm64ruFXQezQei6U5dSIJgvl&#10;ABRBdgICEJ8iWoNIFMAhPIoEpn3nfCz9X/zl/3LjtbuzRuvxBx++dHeG7X7mj96a7zlPtvd7HgdG&#10;mvMeD4kgfWF2lXppZ2tNn+8ijhAXug4HWmn+VIp2kZITjlaj7Ch/+jNGpG6btCV0wKopoJJSkDN9&#10;xcYYbXFTMtretng5HJQSqvo64794UT1dwB0V3Yx+8izijWzXG5e+/S6Wp5VexUk/CqqnpGiBEKJS&#10;5yLtUU/NuHMxmNFAwpgMijtyVtDyPkhaDdpCq4yvKkGVVaSZHemcMCL57igO0wAiWuCs8sk4BlaK&#10;X8PR6cFx9egYA/JOp91oN+Op+M3b1+6+fufq5WWgQ/tPH6OmtZRLdCeoT6C3F5YWkpqSdBz0sRRK&#10;zCsY2TArFn02CTTngVirvJfTePSb7//Df/Vf/9N/9pO/gvz6ne//8N13v5Nx+3e2Hu63d8euHn2F&#10;+/e/9flfffT/+O/+23q7c/3q9ZurK6XNFzQ5uOxCApjWkolGyq/Mv9TkkSqP1U02jU8dugZW1XP0&#10;KQInML77rsbEnX799Rc/+3zn5V5rUEXpO5Gbv3Hn9VK1elg+rZs2TNpBo4IoMmoDM3chvuoG2Obp&#10;9N3NTuuoeLi9TclMOR7JpYOZhDMaYpikvJZ0iMKewO0ORrJz+bXL2bloKBnnHel2gLygxyQIzRTT&#10;BS6WpmavQHi0fs6ymrPNJ/odUZ9MQ4eYgCNaihIhNsR8pHWX04lAPh/Id2uNLhZB7t5pte7DsMkv&#10;+Q/eEbccUrnH4T89Ln3w2w+r9ZEnBF+iMnEPQuGUy4U3tUiMukbAJkznl8MWlph7bTFrZoAC4jFD&#10;oPKAnqYZinOCO10oGfZFUVkFtEBLlSNAbBEFFQ/sZGnfuXzOpDP3rbf/aD7ka0bcf/Px9pvBy6G7&#10;l4uPO5/97ulP/sd/99c/+dmjX30KZi4aC7548tidTOw39vaf720yAWzuT/HNC7i3qsW809Ma1zfy&#10;hcXFOd9SvB0YVBolOXdns1fXNgLREGSeTqMB4ieOeZ3fhdUUJz+eoRxYLEiginSq2r1eCKUf1X4T&#10;/J1rjRanDx3iUNDXadSIj3yQdC4fQj/K9OREcoTT2W+DtpZSG0oaYSDTPnYF4xqaSeh/ovkqkAIH&#10;svjbkXK93G3TkPZxNCBBBdL61uIa9eJHreM4Rk+L6dzKfC4SY245zsT9mVwqlByow2Bcsoj0Y1TO&#10;eVkuOUW+lje9+G5/0MbhfYDETxMsK6gTQixJOReb93S0v7P5+VcFf6hw96qfPkkuS61r6X/1ahWg&#10;mw4eZJvNqEgEQUld0RZSYsBSU5PIDqNZiNxh6uQW5q4DYFTMJ1XLgSyUJuYEWg47XImjgRfY6tFg&#10;D6xXlUK+UDJEF/qCSPtlcrF8fuHy5fTcvJtRYYjyKsVMnDWGorWmZnpqcZOVj5r2r+l2aAsbE8E+&#10;pweKlwazR1pjeRP6tny2nbQMmzDf+cGlXGEU8JIRbxRWPi4dL21WZ6uZaswVaPQDx402bNVpLzad&#10;4vXHBkLotitv4sjkpI13fDMCAoj/CbRBktrqdHBOjniCJWwwj/c2opmNVCG3PL9waSOUTM+iKXd2&#10;HuSq0p2AvzVobj57REW7srwaSs8BmwUrNhp3nINecOCpez0V1yRHjxjXbcOyVXLPcI/jQV1qf1Mz&#10;QYVWbg1EEcamkgAklE4xwGU+Ixk44fgt33w6TV9KZXKeze0n3kSK9d/2HbTbR4PimNky18Eb9mBK&#10;EnFE3UMvTo+NQSvh9lQrAFddp3XQsLMJProzHFN8k1ogn0nl4qlcOLmYCi0sepLzcXc0O+pXw0ka&#10;S5Wps3fr+l2XMxQNQ0AdfvSrp89//bdrMSZb0WAsMRt3qKKxqAqPXb85Pv2X//J/Sm5uvbaQb86l&#10;x4lEHFitXLJMw+H8cVbIGTXkszHamWSZmRFxZ/8uYMyO3ZTuGcyV0CQmfNlWKxuLzM9AE835btAT&#10;BjhmDvuLaKPUV+vRMgFYOKx22/U4q1GnY/ZsJBEr4Nmyugzzm+UvIKZxRTYhS1HLPqFF+5gUUC9q&#10;SXc8aAmRmYItYFapH6dZq0mYQa6S5smrl5mSML/wdRuQcVuDBWcgE86EYguNWbDaY9w98Uz6IbIY&#10;P8MDQxulTc9+Y6jjdfRoDRtdJOYRICZ8TKNJnzw4/3JpJAxioBey5mRIbsTPqM8UTQTmEFVT3UnT&#10;+WE4KXCk5HyMBbwJKtLCYdBsZogCL8mm2Kg3QbHjxShYoIGJlCstDBQugCY5aIUJ0IZeCt/mKHIF&#10;x3Cw6F/Jeg5WVAjWI7EChUmeCiy9m92m9F2rgmfnK8lYdDoaJAHgtfE7Va9QvWPgk0ym5H9U4x1j&#10;bdA68VaPur0Glyd4DAxoy53IVT3ufDgp9OX83GWn/+R4ixbY80DYPbc8v/nyoFmDqoeyWSuTiPKO&#10;Gc8gHEqujGBYOhNrdxrsq0gWngfhKewYBqcdZHPHyyl3zD1eXBu2So7qsTNTcHiDvVatGwnOTWf1&#10;WbAbjI57laVMthEJ9F9+FfdGar1ZEYgYE92eozUN4VYjA1FnsAVsvuMZ+tJYz1fqg3apVQnF5BKA&#10;iTTzzyDMYcFkhqquTZ6IalnEHzJdYTUrOfJpQ7CWhGfSEaCjVeXxYMiJB56F5RkMce/p5PTUMZx6&#10;UWEjSvFcXvTGnPyF31VjANwDf5hM4ZhF3gksg6JyNEBTZMw1MXr8CdoyBEN4MUya2UZoYPq8se6k&#10;U0OTRxBKyTgnk7FcJgGxOYaOFHh0IhW6HGJ6CNarLJPsUpkerXNXAqFRuhi8T7endHJMORjgWSDN&#10;SjHT4JzJG2RiFGJ9AjpgBxFFyOaV8RiEsN1xF6go/i55HqGT5OomGirhQEA8RnzhJm35WgvULO1S&#10;R62MRU8WVE88g4uJhqaTMSLyJLi8O/YnVanqF4OI5rJyB2xuyoELKK6PlMFMwipscJKqPnxD7pvk&#10;dHR4oGBW9DiOEcBQ8eXlkzMDFvmWjcFFlOnnNO5JwVirjzqzSX/J7b4SCGW5xQKjOlIL9B4Tlwo5&#10;eiggVE8rTVcw3qLMcftFEx1iCC5tJTWmNPFl3aKQgjehgQUgp9SptU4O0GpBIikM7snPCp8iCdoH&#10;Jyb2KlQR7g8GKWQHfZ2ZRGQUYlL5UGE+trjkTiYJpTSUodIhi4+iEKeXRXpzraEaIDvQaFXKu1so&#10;yfHtSBwzvkkuEk6FYof7p6ieSYAIjirjfgNuVAPdNNEEejXqJ5zsXAyuiPo83ohjVI9M5snOJitb&#10;V952Lc9N80stfzl3sJkreRyXb1wpH1fqnWLXMUVYNxB4FA4Pp72MK3BcH/40kjod9HfTrjenjepB&#10;7auBz7VwDdJRsd2aq7f6ZLK1WWPFEW0HDquTfKjpeDkqLV//X9Sf/O6n//Tfbm8/Tid8l+7eufrd&#10;73LMPynuXCtcxdjxs71N2L6ZgGc+DrkXD2A3oAvWvuHMaZJuykFVyqyxvmvoqk+eJyKF/OWxKxDJ&#10;FibZ3CiS8uAJxUJs9UMOkWmGPNG4gyK+Z4jMpFkJrChqe85rA6UwmbpqM8Yw3BQScTJMO4k+G1VZ&#10;XRnjtqqevgNcWCLe91UTQ2+lse8LJr/5DeeT40G473NHusnUzTtvHFbqNe7NxHnEOQ7cUdRPWiTi&#10;BVtDAeQYz3I6RcazdgrbRRgTIFfAAKxkjOVrmyEdSxyLY9GCAYhiZ08/SZxX9OA4PYbtWqWEkevR&#10;EXPjSaePxEB2cQXFw5VrqDOe0kHI4j3DfmBShmyxWltir5mqRmGZElh4dVXF6goJrKDuphwOqBtJ&#10;pNv3b7yZe/DZ3/zt4+anW08+/MmHvxssBr4VeDuzcWnj2v3YJPiiW7t241vFJx9VRi8Pdx9/9pt/&#10;f/jsy3ycVimj+oHgPLifGNKCITGcGW+YV1QMZmsbJK0+tBJNFrx6kzD0oOP3t92Otde/W/zw81rz&#10;Wcvfq27uliPN20vfqD8peS5HHIkVjyv+MtRaXrh1WGrwQZNS9vJ3Jtg+tadhYs3QRfBjsLONt/3W&#10;tNFIzBzh6EowEGfwwKEGkhtBFPLW0ag9icbChbnkyloUET6/PHU1MCNDMK0FTkgYWNwXMjUJ0Qbh&#10;hTKdk0CghbFamIAYVaQYokVLZkJIYRk1K533zi3Af35xtE8vjLaAd+QMo11yur1ZhBgFZt3RLdPX&#10;bJYrpYPGUdMLOOawN2wQSv1UX0RQ8g0OTbcPgAXbGwMWIgOLARiwe3UhYxuXXFTpWAQCwM/joEOQ&#10;Y1aQEAOEkg/xlXAMiwgz6aBHSCECbBcoLXVC272ytgQ4NrSe/fLpXvBl+YPdL//v/83/7a9+9P87&#10;3t11JajgAs+3nz/d3WoclQ6LJ6ygGLNir7s9YoLa6suLaXZ//SZHxvX1a7dv340v5Huj/q1LV3/w&#10;vT/dOTjiVhCMBFvpob0MzV1nnZGPUk5Ev4H3T3uSD2H90M2cQsUx2Q1ZayqZZETPp03EYxbfLv1U&#10;GI+i3xAflNSRxGUyGfkEGjwkmiisNibdnIdZGlmxGMubQSpPX62Ve5UyypZMiRkUcqOBIi1fWjs4&#10;OrgSydy7eSe3seZLJ+YLc1xLwpEXXqXPabQ5SaO0iEGo8jCwGWCuQVRDmAEaTE6MziaPlaUl+IG8&#10;Nq/L+iAWRMKhS2uryUyGvTDCZKfZJlHWrWFFopmDCqHpOsvJy4h8qvZTV43hjBHesLCxkUAofDpO&#10;D+FCMQDEEBrihHE9UoHHUI780Mwp5fvO5BC0jdcjFUybpxP8w5F8Ye7SZXRerm2sX2bOhE0HWT7o&#10;OLwa6R9zgSmfxB1mQmPaZhbdJ4S0hLzPeF+mF2znG7Yv/jVs46J71x302GXcKSO6xTthTCUNjUcn&#10;297j+lphcbdbgftABpBcyNMjPanjHMsZP5rPZFqdui+G7MTE1Z/A2YXhSiCnY4otIe4JlNYMyEiY&#10;QL4eHx2enh5Xy+UutGCHAyGgQjx9u7AaD4dj64tL926enhS5x2T3Xz3+Mux0XMlmaCl3fI6sPwZa&#10;tUdiT0dOrTjyD53KXG7JfPjI1Dgg1ftXrCAxtAZTugKqdK2phO2j6+JPp8nVtVAMV9ZeZu7yb373&#10;5HC/kk7M9ZoDvBMBm6HZi+9X2E3XG1rapN48lVG5G0brgLkSZXU6mfZ54mFfZi6fBzAPriFM4yCf&#10;jCb9YF3LFfZrDdAAMgv52Fw+ueZwhnEQ/ezZk1//7MezYXl1Y8WbW3KEkoIBiYfu5J52ff7f/ua3&#10;GKjdf+N1dzZXazRJHyR1Ykk+r6A9zQc3CvgW+XAOwrG39uKe2vtu/3nxM3ZuYB9qeZ5XmPr3GQhD&#10;X2Il/52G7vmvnM0DLaXEPOzbI3M6gWJ7csJLsrWNTdpIEt5f++/p4tuqT/vF8N0vBhq2D8I/hQcz&#10;DzsPvxh9iI0sPifLUoN29pkMJFqtMvq9k2ksFM1GEziOd7rtJugRcvPxwL476M2AzLkopvGBy/RI&#10;Kpemvab3bj6/kmkR/aUGSaSQ4i2nGOsJreM+IGklGooTxufHSDtb8z9TDNsW8NllkL25zb1554Yo&#10;aFmWTKD1T7BTGkEpb5E+lgA+HPtSRccvhA60UhApLAnqaaiSRsiKM5IGGvklNxyoJJ9fhylYEtT2&#10;zdgbNx3SVtlGIOrpp9EtDzfOE0y8uETD3rjbRrgSY55xpzNo4HLUGyXT3nTec3w4xfe83erWq+RA&#10;1ZOjCir6Dx/B8EcuL47+MYIp/Ol3QRUFaLKhI4qxDrijaDSYTDIWcoSTY4SHEQUbjaqMBOSrFhyE&#10;4y2QKdPx0hEM7gkw0QSSpADOSZxqTc43zsZpNNuudyh+wo5gneZcNlwQ2Z9aGTw1iH8sfBxg8+pT&#10;d6TdqKIVjEoa2tzMD+n5yvkCSRnD0JNUpUSxzOkrvIAp3c/8M84aDZqkWcNU0wA28hPaPbqTUyA5&#10;LDmhy8zKVIQiK9D918cB1Y+JjNxtrXyoxneifnOL1VMx7gWmv+RujPBzc7QnLop4jOYbI0fH4e0G&#10;w7SPZETJy6Mppxmg6WLgusEiJ91ledAA5O9MEcWtGyFDAvI2hkAa/9XLSLNjhIEj4nKEKpYU5DpC&#10;pzJEZpQGgaIAahRB+VT2oHj1uDD9ljOheXv0K/+wDEOzSXiG43J57+T4pHQCvwOd+gR4E7QfIxHc&#10;qxEnIN3W4M+oZ3DqI1UH5sQIfZuQx76gyU2cb7Xp4fCE0rYxzR2CryUSq+tCt1TFD76/kzrVuMc9&#10;F01jwERjBAC3YHdm4i3ImdsDd3rU70Snjo1wYpE1ykxMErHU+YJ3cFRQHRMEaUPDDaiUq5SrpDbc&#10;TlAwDMaJCmILmRGlckFB4CVnYMKt4Awi4tfriHsx+hH4nBUkQjMumozOJJECo48Lo8wL2xXxhhm/&#10;B3O5LJqApP/9ZhNUCILEEO+AHYMmJ6dUdoRcrvEIlRLReFoslrY3XyKxs0A6MRjuPn8O6tpwlc9a&#10;Y0Ignmm4avlJXMTMx2jCwjoxoZz12mJI447301fruTVWFGr+PFln5PAc9Go33/hWu/Vi4fJhptDq&#10;lb7qzp6MHf1gaE6+B/AYqcWHO8FQczB+FEw1Vq/mPOE9x7TROgz6R8SnmScSdlYHlekkdw1SSO3h&#10;3kly/aZn1HhYL37+bHPr8SFu4IOT/ffe/PZ3vvsXi9fyW188260UsXQPeR2ryWQBM0kz3yDltkA7&#10;K+p5rmcCycXj6jsP/Z65eJ57gKtWMBpJJ1LhlXyVgX4AUXAX81WSmBSd2/7Q6Q+ZBJ0gLnFvbVfI&#10;yjpJBZzlaUEvGWwFlF2aEvrifzregRhlvIKuX2icdIYa0VTu+q3yV899BcJyRLijROr05IgIz6RO&#10;/tcYlXa4pBQUDKb5ZcUgQyk+w4C8GjR1/GtQaTaTZpVmPKhUA3SfBGnkIqgjxVwM1abSUKbgp4ei&#10;0WiTJkGpXipWTk7M/pgt5ueurW54h47S0THPCAvZGMjJutBGSf5rd5NKAjHMTbg2n92omInhQGru&#10;vnPrSurqH372y1YYz0wXaitrb77u+bL+3/x3/2e6WvdvX738/XeuFe7UX2w93nvIRuOzo3iZYjQP&#10;3o+NKSSVwfWYLMKeEmcpxFkgOysHz7NI1ejcrWq7ygill5sP5Ne//MXvysPyiM48pKW55KXUjS9/&#10;/fFBf4dpSwohvrnU1YUbh6dFEqw+qtU4uyKqztQBSWL42shAaQBK866DEOPey+3i4d64QyrlS4BD&#10;wLuEWzMSeXk+HPOimTtzg7CYW15MLy44E6FBwAeAEcNWcUjUChColvgqJWmjUGQb32b5mGmhyIAK&#10;0WZAYJrNmsDoVxfW1hKhhN8ZGPenkNJwcxX4ikItGkUV8uT4UAYKsgEPrKyt3Lt/+8Hde7lsjuwF&#10;Y2tyT8M6p3Mhk1k8WFz9VjYapipgeOO+eWnJLwlDOJBBhE+iAGWo+Yj8ZvyteypJW+ZG/mBMiFL8&#10;J3jrlIj8iooNDuGeN5NLr62lP9396me/+6z0+y//9Qd/k4tl3v3ere//8ftbxe1PP/sU85FSrdoq&#10;ltcuLXM1/Si7xMKJfGp1cQ7jODqdCXd46g8BclnGBW5KSzWArFTxuLR/fErDk9NHy1oDNch+9AHx&#10;7uYOGVAy57jJz1QUTREi77nQsiP36pD3uzKZJDF5AGsTdIfSQPJm8dGIo5RcWMyHYkHQbixlFje1&#10;HzUSW5yQiE4mHxMsKPcB1wzOZyIiFr3yXaiimOQ3xpkSqwXGf+3KlYgvCDn0/uqV6GLhiMGUD1Y4&#10;O9eb8oaAAfABWEkGYAn+X2HFFJxq6JI7YU5IOsduhFnGC0kNmDWn0axEx/BpzGYy3MDD/f2jA4ro&#10;U/j6ESJDMEhTmQEpecTFKEN0Yk0DTYVhTCE1AzCYMd45ago8LWuMD0jmqk6h2bQkcFSHZmAjzDcp&#10;DU+hukbSBmKHpTLZxdVVtF4Wlpbm5heT2SwFKgmutNckj2yAz6YSFVCN+YMxP7BNWXN2qaFsO1cX&#10;wf4iX7/wILb73D74OzedJIPUkm0mRiKzE6ebsvMrAsTz49zEk7+18bxxul6Yu5pfDOdTB7hSV+uR&#10;4ThFFht2H41RbXIFqvhHaX1wGVhHMGhJyEl6YRPRjeWlpZVEA50hbKmEelu7VGntFb882PIQtus9&#10;ph7r777+mz98GqOJHAh1UBl1OefTySFmZYNJwu0vQna3GEYhjyiHpUNnQAuIw+lGS5pdXlMqIOzp&#10;KaEPo3HMZTGSwXIG4obV+/3nu1/k1tMDl+/HP/0AqGDx9IhMA2WiVDobCycnXYVirdk4tgViDacg&#10;moKBZdoQCKWiWfcoitFZMDyLxil1HHQy2SvhCKaLk/39Sr9fB8aNA9edK2/EY3MTt5+WULFRvTLn&#10;f+326uLqYj+Y7FI6kTAJxOZxBANfbh08fr7JHY7jIhhIsOqmrg6oJVu62/tlp4J26ZgPZ+jtKkUs&#10;wkhcIJvz2ePbPvgxRaLzx6tR0/JF7fPbBWGzw/+gg3BR8tnnuPgxG594UP5tbm5WyhVRW4NBXl7l&#10;CB9BE3J78spiyKB6FcRt9agM8lzOkddnhRjavx4Kb6/UvTTsScLZv5IbRKELYD7dmlCoQrdI2MZh&#10;ZObPxtL4j4Fkq42QouP4ZRUYZqC0IGQHjNgveB+h4Iwzg9q7piIVLXCC2ZFCgHgBwvuoEUZ3zBx1&#10;PAy2TexzJdhSRGdKadSG+BhqOhq4EB/MEHlESDIqoxdqcszuJBCkVprRLNFGZgHLFF7SJgLTdjFp&#10;oOogBxXN2gCgNMsw4FIReZiZAFwVItEk+mwA/mv6cQKWY6MHl208UkOJVpFhfzGX8DeqHUFllbw7&#10;Q8EEtD1a3rF47sZrwA6jz7+aJqL5btvVqs+u3QilcpNJp7B/UJ45gIalSwwYOl2xl4fDZqtMJkOt&#10;KmmMaT8UxiUiAlOh2yOXjELQqFYryCPNJrTq5Hg68XVG4wiqybNZGGIhRFS3n+5t9PQ0CT7A404E&#10;Yq16g7w+2h21GDvlInx0OizJ6YCqa9hrM6xjttZ3+zLtRiOXyheRXWuVSWuh5DFElfC7vAlIBOUv&#10;JztVZHK4xFxoOyE3lEq7/Fl9hhtgwM/q7dMV5qDlRgmkQ5TQbEbfkTKTeC5uKVhw/+RkdjYMVynG&#10;YS+mqoKgjhfJ88gBkoUNpQ5yP2n5yMd+9fJyCFq2BtMGqSD2F9DR8cKIR+J0Lyhhleqjfmzc5E2n&#10;QNKYvFE2DvqcwNgjYAwwpEd3zUi3G9d5qEyGlmfsYYXcdNCHFVbq4pBnW1ngt93Odp++ehpotxp8&#10;nT0c9M/zc2PklRItlRUy3UvzhQUk2Tj6vO6YcxjzOKnKhRkAKC9DAFwZtI+1I8xWYZlqbMFa5YMY&#10;oqBlT5mX0WjG2EkYTjLvH+zJzNN0ORvjcWiKyRgcIekdcDPk1zIVjpr43Zp0ElPn5UBkIxxP0PUg&#10;dAO44dPTHcCfkdjuAfnlj0dhz4BVTQLaUpLAKwa87Bm4svIOJRoxYTbFpQFvMx8w+OAxgwc/7wTs&#10;Xade69WaeNDTZmZeJwkxEXDQhaYtIpSN/IHrlPRkRn2uHhPlIZlZuYIijHa4n1EC0E3ckYasKRkY&#10;kHYyihRIiKXnHnQ79WKRtBHD41G7JYsiWyHpBomtYtDiumWSFjb8Za4U/hA0jHX1BFAiPWAkPY0t&#10;DmLzUpUftKfDwMQXb0eWc4HQPfeo6Yl8VW89TIVKZYR8uqcsLlC9CGqpY+nc9gT2u+OD5HzAHRp3&#10;ZpV8zjssFSrb46jX2cMxxDHwZGPr70QWVqhrQ/mNW88/2SxNiqu3xpGUv5C7/K/+x//Pp7/7tF8Z&#10;3ljLvP7Wd5avXoFZXT8+mhNDaVSvYD9egLVlxs5adDY5UdvMFsbtyXHAmwmlDo+OhKrwugr5QhVk&#10;oj8YL8w5SI4oRF0zOr8Mn0ZA4qWMrQ4N4zATMXR6WPgIf5eohA5GHYBm5m+xkWd/TAom0RQZYKHT&#10;g2aJf+xqTeqx9NKtu45S/XBQhcTlTsZX5haKxZMZyGuHJ7JUyEYzlW5XnFcGm9Qmpo8vDbAzSOSZ&#10;84oNW3xI4yNgUizTHzT9ESNDINacHC94E/aH2QaUNeRvvGkWDEeMTh0WE9qy1dLey72D3b1edxD2&#10;RUp7pycHR/Q4QAzxmzZVM1HS9C7MVpW7qfmAJgTb59cb8bv92NNH798tBHO//tGP9rqHkqZyOt7+&#10;8x9G/lD/yRd/2y7u/+J3P30ZGP39G3+aCwbe+t6bAHl7jSbazfloGFkOMAwMV0WeMI+LjML+01Ah&#10;TeJhinxztuhNDGZYUyQ4f6swoQvz3/njf5wJxNGKOS5Xu91Raq1wb/HBk4//UBofDerdrRdP/auL&#10;15duVRpNTxipzXF35pEq73CE5YEh7FCsSQIQFyN2A5yx4Khzure19fTx6fERmyEeSUbCeJVHBk0q&#10;IxBgED9dbZpnzlkwmc6urq5dveyLR3rQdMYTJcw0WMnsGeQAszMLUlREKk6+C+k3Ck8bYpTyZ4ue&#10;U3TQypsdHWCe0aHOxOIBnF2pVqED1R4PMLjnkgejcthpt+F7HndaNd5owOVdXJi7cePa0uIi1Vy7&#10;1USBgxg+GfbjXiCwPYTj6aWm03n39bUFdXdN901HgVGjEzJgDDvJ8BrNINacHqosBIf1uKlJSAv4&#10;O5yyTGwOgP4nn//i3/3ib9hI2alr7tr8pcLq8qXYv//Vj7/YfARdglkRIv5sIywOOHHz4cTaxqVI&#10;MsamAWLR7Y9zgWQDSpjLvzi/jJkpraxWGYrqp7SrMaiiLFGvnSxnxDEkLQNJnQz4Iqh4cgiwvW2S&#10;Shpj7ASGW0hb88UYfHfOUDm9dzmgTeUjSg5hgkEzGRXEs2a7QaLPStIGNrmpbf9raEYLH8NxjCgk&#10;JzgzklOaSvdOEC3wBiMRZi6JFCsAAave3as3NnutFWeE+ViPagqA6XiKWYIb5yffmWq2fGAMDM3k&#10;xgjc9SHg0RjS4oYJADIbBaNeL5fNpHM5tO2rtdrJ0RHK18Xi6bOtF4d7++SkC/PzuUxWtExN8Jju&#10;gho4s2lW3sYnp++gfhU9IyMUYEOgWUxqiPr9qVhM8jBiPJ+RsriYMHk67ZbpJ6lpBnsK7RlEPjHJ&#10;uHzlxsra2jwC1qkUKqI+MQOlBCipWAHL1HrlV7ScOWvFTGCAwHBX8wXThzM9KbKBc70Nu5nt1bYF&#10;vM0SbKJg/6tvOSb0GvgtkJY0U0n72ArkO7nlpWelw8lRZSWd6S3FT3f358a+l8M6yCCa085eN+Fz&#10;p+cyR31at67oEP2GCgU2JyejbabJtDu4uRrGmuBL3kvjAySwweR5KfQlhp8O08qdHdTr20fIjqVX&#10;53dPj9aya/2g6/hob94XhGZXGzRJkEGKuEJ4rcg9kKRPPWhlIMowFOTtKMt8HN13TndKQ3Ep9T/D&#10;LtCtkRYyc5jIqNQu7lVPD2tFdC/SGaY/vZkb5hKaNIuJUHJMd6QrtUmddhNnNpGPBhOxQIwMaDEz&#10;72We7YwieFFq7obC8q7tNAA1yYMQ5bNGfRADYjh0ZlMLV67egaPGiDUMd3s2futq6s56Lh4NjYNx&#10;hx8FRfEbeI9P9ys//cXHPEFuaYHzc9b1wMF0hMbglWwyd3E02yPY5g32nqq+Ou/YqUNhe/znReDZ&#10;XT6/468W/2b1nbf6TIfs4rUEGDtPEG15aR/2bVz80/48z1lg3plILC0uwVY18oYehpXcd8mfGMjo&#10;q794kZ6a2bnk8uyT8KK2CLx48xcFMCxqnZxm9CAqhpmACQkMlWk6xVMepgWrIp3JR2NZvzfGSa+R&#10;Nlh6Py5v0C37qLMDCjMDcyO8qfsqD3dDBRRc1IQ1Cc9SI0qWUGq3isEMIOWTKQMhNQ5VP2jryRWD&#10;Ny0Ikh28C8HDU1tu+pkQq66waYSB7dQkUfmNcZUST0BPpKGoLGBcIAAkI+xFOK1HHy2CwK+q4JHA&#10;JVEp43A2ErHM25amPD01EiytejzdUVIhDx+TcbIR3PRc2P1sLp650yKhgW0uZqapyuN8ckZKk6Fn&#10;1A3Wq83lyzCIWvi1JaJMwsNfPdwLhZO0KMGY8yvcCXVYwPFEw/orYuB+dTo4gciSSJnQ5SEhhxA4&#10;6BK8xlHAV35nr+NbvEorkKJikMtGatXTSHyYhT7s8B4ejcvHnKOhSLwaAuna88dTdKH9eD+RotNU&#10;bHelp0Zk8CO2FETRHZVkxZLj4mGtU/GTpXglTCrnG45E8nRa5pIF0sxHClukETIRPusgmNJOi1ZS&#10;UlLv00FHawCOmMQtkfEhyKIY7bOoJmpKwp31nESWyXpV60zRHdVUTqcKd9+QA1H5QvpIATwQDJu0&#10;nu9wQCNpxLgW9WlWBXfyBGJmTNgeEoew5CNYWCr9DDZBgx5uuvh04JtgRZJOsaq57JKYRreng0WB&#10;Ck4tNq1Z4QaoxiRLCE0AXKsxC7E5ooDFpjHEz9tNdLGPLg4QJeimH8RXzARBD34lHKPwDCeF5cG8&#10;CIVqoL7M7SZJfyDM4rNae1anXtIl7C19QV5bZoiqVxK1Vh0CPbPhpltzGFsRqNUK0MYINIU8gbbb&#10;WWI+3xq4gmp88qw0TzD9ID9RsjEeRxzDS5H45XA8inAAPj3MiCnp4MyHoQ+olpReF8IeYqCE5+YQ&#10;2QqSYNTadeRu0vPZbD5LdGCMJ+YoZbO5FFZxjcsEQ4RxpBwbmcFKIabVq4M8bY9oVwB1wcAxHmM/&#10;M9okdQf+w0hWkr3k5sCTUPOuVJrVygjsuujoaiORKhBgDK0/wMchjwLeC2SUBYTjPCGqBR0Nk2Sh&#10;zc3xoBTB9BdUD1rmm7I+9Z+ohKWvwwkEvZm2l+TWp454o+easJuWUVeS7gzyupEoc7OliP8v/uX/&#10;+59Hsyf9aW8K4srjw5ijPy4NxpXhqDIeVyrl7Va7OnUPN3d6p7VWMOloQ4rsLbQqqHMU+zRbHJ1h&#10;sjWKl7uzzWnYl8q88+ij3dLk4T/+30TXr2V84xtbT/cn4+azpy9KpVNH38ns4s//9M9ury6Vnj8N&#10;TMfoMTBRPeM1k8frftsPpyNd9dzQ0yqk4qHEH778cu/w4KReRsBhxZ8QQs/rG7rd82srDADrVF2h&#10;MIx/rgQ3WpMkTcENs5p9J+NZddzIKnlelpOhz5BWnOmKXcQ1m8+0gftqPDntMzRtToZza7fuvUGD&#10;LTyfQidmFgjMJdPNatlFCTyZxBYWse44bTaoSOUe1mxGBOdUYmHc5E2z0Az1lA+byZ6yL8uZUJPZ&#10;1GRC4SvdsKhNUffMFmQB0hWjaWU2m0TsgkyK4cmwpHl/XZYekjEnB3tHJweHtBqAiXe7Dbtzz5uk&#10;Oiv4CoHVImLMK5tp8jnyh2tVd3nn33zb1Zt9+MFv2z6CHeKcowff+ePOTx4fuQ5SXkcDDMFq4b5z&#10;4//5f/0/nfaL169cf3DvngcflFoZZy/WOeAjxk0XZ8VFiqgPZ9pjJmpqpZrPqyAq1O8YQBizYJfn&#10;5u3useP3v/39a++99tY3vlWYWw6kw+Fm9Nmjx8NQO+hgGjUMra142u6f//wXI/eI1Du7uMZzjKtl&#10;QaJFM2YYj/i0dJWN5h+23Q0uEokojhpUy2ho4RwILmAUC9DbZOJnFL4Um3UIgeNJhmOZ7NzSSqaQ&#10;AxFAR0lnLTIftNLMpVPuKAY7eqrUJJK5NtWf6bcII6RRk76Ctlx30Dg5BgA3bDZ63SYFDsiDAdzF&#10;TrfepeUHtj+Zz2apkpgYYWjXbDAbnKVTqSsbG6tLC6hBIpkE/27UrXqpurqtwtzC1BNw31xbMlgk&#10;k7EanqkBUxj8kK4tnVTeAeEJ6i5BDlcrbEbyK8sr+UIeyg3roFSssXlWrs59+/23cRnb/OyLeq++&#10;+YetRmnv0r0r3/2T78D0xxRho7BahZjH5IJTE+veWAz9Cs0bfQCkO/1K25dJNk9q6Xhqbm0J28LP&#10;f/972lfxTFoGsmjvmiKQ8bP4QuwHmRqzCoWN4ZJSTQkuiABcf9Cot1mXvDeyBPlhuZj7yfwAWQ5B&#10;twc0043/nmmuk4qRXFj+GxuCSaAQkgyIul3anxQMoGBlG9hXwjcAxsQxX2sRWpLJNAUw1SnPWTku&#10;rs4tvwhODn73RYLyfDY7LhVPamVcAZEOk1KAqDAOi8aUAGufyVOL/aNNZSKBujuTMbdwZWWFCNdi&#10;atNtI3KQiScn/d7Ozg7uefjPEsLyAvt54JPTIOTNaVsb20wl3+IpagZoafE8P/fvfACnPWLpQGKf&#10;2yOeFvpM8ARGkSxzPiwIFjKtcJRFm6Pwu3rtOrjPRJKyMcm3DOxapFJDPtZchSeneqRFrf4rsztj&#10;cq3Zl3nYHWuTTt7PxSTHnok2w7YsxP/kw8LPBH3yeM3vSluP0jfvDu9FJzsHO+Fyd36h4IT+Ax5p&#10;MgoxhIiHa81yhv42dhbhKIrieFuwIohzPIsU2LpdPiINACauKytX4YvyZgGINrrNLuPA4QBg6NP9&#10;zYQkh7zNMIe62/3i+JtvvvVJ/7S0cwp0pIo9R72ywOJIhPvIKkzctHmIM5JmEIqSVARpr5nRubYw&#10;QuO3pIBgZvsGBKlZkzTD1asTAED7DFV4x2F5UBv5Xx5tj53laJTPAzw7vDi/js6ne+RB8DOhHnQA&#10;jiCLutvooEnOvCXg9CejqQHeVVBK+8NQnEm45EqBsbnGSKFwW3gLQWerA/jryq17tPdRRKDtzPeQ&#10;RZ4LDWOugXcCuSs6cGAR2aG9jfX1v/jrXx/v1chtXAFftzvpVcYIrs4vAZs3kuLndbu9ywqutpFv&#10;S7tz2Kc+8lnr/+slYX9enhnnj4slwV8uJoHmWP/aQ8KGH/tf5Zfnj4vy76JUs2+PXUYDi4mHEGtc&#10;c2H1oBdx/CqS8VvKoc4VVvSEpvcmpIAZ3vIXuQuy5Ax422JBbRS0vy7Ot4GZyQdSuHRliiKNeAE0&#10;RnwYKzknNVi+3X7EHVyJ5f2Qs6dM73Ffo3c+9DCI1ShxgnarUNg6qQS+4B0amSckOdRzMgAHaYtc&#10;1Hem2WuqH9G3REpUEQoawHSITU6nTa+RndDIHA9M9nSx+D2eT6M+I+gCIM5kM2ZFGjl4nfaaHKrR&#10;Bl5f0tgUMPQOGCi5Zkih6gz2OHE4YwZocBVgxIbpdFrXzGBQCZZGT8pDQSjy2owmA6wt8FYgqdUX&#10;YzxGR4YGHq0kxkq6HTTlyFEd/WaZqyxzvGwOYuGgWfVWypOXL6pciFy+IOg+Q72AO5agvKFp6sqk&#10;gcdz/WWMQZFJ646DLJfNk06OJw1Ee4WOTrQKa+VAdFwr+wp5iHQw2xuptHL7XN6TSDI3dAw9p706&#10;GJtefr6ZTHjAS2Tz1Hm1UpmFkCs3qzLuc+NamMDnihoHYPpCbl7zBFBlPgo2qlku1Ih5M1dPN5Lw&#10;KWcfHYFcTKKIFYMxW0bjAgtsJnaYga++qOJB6FDFCTCY6NEaozqJghpStRzRNbExc3Wzb1TqG7Ce&#10;BEgZ3mh0pbsrCV+gWRy49LxY8LwCeH4q0gjNaoCxkNF8dRRJGGAjciJUCFwPSTG6pY8qiVJpDBoP&#10;ZNv8YJmYsoKpdVdVNQed3eaKuaarKRcmrIMNywB5askL9FkG6jPaAftFFHi1Arxo7tiG98UxomrN&#10;xA6WHfuBaMKoQYMXc9P9nONTZiPGQxM0PB0pPhGNgMmgY2ArWtLGaIvhLBsIgweKQuNnS5BFDoMI&#10;hXG8hLLZylx5ajxa9LTnwY3Uh8MgKgp4xbILGClQHStJmKDRBDjtii9Q8MHQw+hy1KVC9LrD5DJc&#10;raCP0SjbTZpm4mWJYM/mSKYT9FWATcTTkfn5fC6fQW1Vzk0wYwk6FGRoH+pA87K3hUQioTGEeS66&#10;4d0gcc1EuujkUG824XgkMGuLRHhuWjKDCX6nSH5EgRTxr1q1xuJXlUavYjjh1gWYJpMvyayGtQRP&#10;kFfpU+EQdxgScploXtA1YCfqwFDZYOYqpgNnUmk9BFERFEy2NBSBEGwEGXcG0LKKpgPAQXuO02By&#10;hGpYs0EcGtL4ebndv7z8T4atzm75Q/JZNG7ohINUpRlOGG92Tp3OSr3CBhSbazBwdPqIFzv8ESSo&#10;Qu1xa/neBLR3B+XF9X54no4dqa07HvzTSHjYWyzGs2VfPTfZWdp++MXQXa/4vdn7dzzb5X/+z/6H&#10;54+/inMSdprwKgFW9J2gcNXWZ+MZ+RbTm1JWi4CE7/DlUXsOJYv3UPTA9eWgVqYYbzx8+mzzaSAZ&#10;CyWSSD2DoQvHM6FkNiguxxi2FocfKwyaF1tWubmwcopupKDid0xkk2NaMzpF7Z+LeSBnAldJGAHK&#10;CPcUofru3HLUF3n4xYeZhfwqkq9Xrrjbw2ePvkTwN+QOJhbmqaBr3bY3HKBd4eoNUG8303m+f5Zf&#10;2QzKPvS5dAabFzX7TsWvsU5R4mcGToYXbn9Gh41QIpwtfCjaxOzZodYweyoshDPqCo6T4hEXMp0I&#10;QUGQgr5xMrBRl9VqBb3N1jboUC0Zw863TkKm47I3nt1497u3L1+LpWPhuTSra+AevvX2H3U+2H45&#10;3pq2qv2AN3n39jcDN373u588O3rx5NGjw5dbHpITJm6dJq+AFofpkJqa9nxIYFNKCxHVH6PEY7IF&#10;HR0cXe1ynbZ+Gf+YlfVsP/Ojn/3kVx//7MXmy0R+7lvf+9ZaYBXQX31WhETnDPnW793JOiLbzzfb&#10;w+ruztbRySl6R9eScbmwsKFh42o6BoJTbS4FXCfCmWrVyYWYoNZpVg/3D54/KjaRp8Ck2hMmJllV&#10;NrpQSPIweQCLRacpHs8tzmcW5/2puCMSRjyKPmCribQ8jtNGg8MUYswBrQ6RoTTrFTV+ZV87Rzka&#10;F/BK/V6i46DVAEeE2mUklKSfR8up2WpXSpVeq6tGMDfe6QDauHe4t7e/j9YUaX8hn9tYXfFGwXT5&#10;cccVR8bj/+irx+7rG8tqkRiUydkfycSZhoHQUNK5IXBHI/GV9dVFzO+WSIBDiFIe0EE5OanVG0An&#10;m+VqYgERIs9ho/3hL39NK241cfn/8L/9363fv764Nrd1ulctwST271eKCHHCUGIeXlhYAHFHYQMO&#10;EkffcXMYW8r2qw2sWh9vPXvx4gkbkTkmCShrn9BkjinxEcVXZqlKmYrwBv1ANSxICY5TmmmVWhXI&#10;I31oALvsN64/ZwqnM6qhWCZR8jEoA+sqJGiEti6OlJqC8WVSe6Zw6oKrNBeMJxqLU/LIes7wofki&#10;cEqs2mWkALPf6WhyjXmBbp8ObLVYSd25/vgPX8xKDcTsIDijzhbyeNO5LNM+BllyVlVDUXkkdxSs&#10;IzhS0igUk+Eg8ra4CbRrWct8I4pA9MIc3b7KwTGTZ3bW6uX1XK5gD7SWfH57VNFEtgamIQh9yNex&#10;qza5SYQFCuUdUvdr21u+iaK52CPA6nQ9lfAKy4rVZQelOE4oXGoz84uLFH7Xb95cv7SRyWQJtJqc&#10;CP6lw45TlQRO2CPehqQGBGCTUozJmLUdgRZwP8xRw7PzeZVA85HViEKtS5/94hy5KBTVb/mPOsT6&#10;Im01eXa5wNFAhDBj1Bmf090cJlfnj8bN/SfPOb/nr6w/bJxOjmtXFi6lF/KdKbeyFoDb7fACuKpN&#10;+0hictfYA7xFNpl8N/AOgceDzzNIA8XfDgeshGxcdGp7K6FYrVQJFjINwGaQPppMbNv37t3Zahad&#10;h3VGF2UnVPHepXQWgpIUF3lepXOGZGMGLoKGqBg2U98zrUa1uI2nG2NteXhb1J8ae0rHlW8NZ6Gv&#10;XrQCuUunjeNBv5hLZ9OJxWhsrlYrT7qjkCvABSU5GUFWJvHwh2bkLW4GyACYoWBBl0XYtktbeXV9&#10;KZkOI7fnGAX7nZnor8ij96a9auXy1Rtr126UG3XGkNlEqnJUf/L51kom4mmVJnw6jxcGAoDhaSD6&#10;9Ljx45995Bo6YqAWsWqCVwSwvd/ZmEuGMgl7KF/cQfv3sz6/afzbTqQt8axM5UXN9nX1+HfHiV/X&#10;cueVpDnWz45+uzHPT/+v+ws2H70IEvZFbVy0TRYtf5MvC4hpqiu9JdNsM+my6K4qmzhkTXGr1Mds&#10;H8XOV6pN8lDbsLgYaJCR8SpG5UkPnp2XATZPQwD4SAgfl0SUuyvgVqPj7k1i6fmQP0biykSQOxII&#10;SS6l1ekFPGFTYGquwvMbZqlxFFBdpa2mvqL6SMJgimQOUfD8Y7LPRAw7E66z6a+ZYohsRgDScNs4&#10;k0uL1pSL5l+GMSj9yXNkkfI98m3TVCa+mfaLVzUmdGsmSaTa0B84xQKCxEiCykFfTNgSeoIwtWSA&#10;jP/ViE6ZA81G/su56BwxEeXtyIs14PXR6CRvkr5W2N9s1WRPxwxQvhSjaBxyGrBGcEsgpmK9pr9y&#10;gtAZnW/2fy8QCXNH6s1KXw6mddM40vXCHRRtnEAoQBeLI52VwCmBCypvu1HHM5vLJ5hIMIqVnKNc&#10;dDXKHsdordM5cXvldM3WBDIyHUd8HPPjTPm4kU4HgOdDfeL+875LrZA3UBg5Bv4IM9JYMAKVo0V2&#10;ifwbZW3xFLhKj2kGbUdwMzGUNc0MRkesqcqJR0Z/QcxPbqtZI9JV1iRZvV0N7jS+U/EseLg6QtT/&#10;wwHXyvgvoCVpOA5yjiRrF/PTOA9zYCnvsW1vYYVZwqZnrJSdWbE43DIznE0o0ujfctqDi0MDAG4/&#10;UXLgwfZljNg+1FLiIXyHPkcjCHroQSwra7crsoecbKgw+4yIlQSJNQAXA7ipcj3OYVqH4j/yRjxu&#10;5lRsBxt9eH3CEW187cpz4p/SiVfaRq8e/mZ1n50nOgTOB4YEdXXTqeYtnVLTVM3/JFxEi874KIoh&#10;SpvKMfHreKWvgqklC01SIKqeJauKmweaOSKy2uJZfQ8Wlmg+OntJ5STxNnbWGVzghePwDym/ZY2A&#10;K5gc27B1ijscKaf7ijeILgc9nBEFGZEDKOiIl3P1JgzDTcatPcde8Sj+EmYmw3gMY2G8T8JGN5Zw&#10;A64+FghRdCPA4e6Nh7jxttE81+yXNCUINNseJvRcaCOqIYU/GB7PkJuPj+Gwh3xoFSstBlElEiLi&#10;ludAUy/tE3qageAQ9jhvHpS58nSxqqQ+pG7jBPYi295goAa6GBw0UgcRlcyA65SEKtW1pYSGhIIh&#10;qDlBm5Xi3gx/6PD0Jq1Lb06vvdt3RRoSrZqM6o1JOpmJ+Lq+ZD8Wmf/L7/1X+0cnHVfj6o1hudJv&#10;NcAJMzgNsZhTaFCM0KQNpzMB+nTzS3GNwz2TSLqbnI+Oowd0ICvtaGR+EJsbePAo6SVn3Rvu6B/u&#10;3M1FHKvh0fuVkvPx9u/abnCk0Ut3rwX3K7UWdLajytHOAhVc2IcVjdgcqgBtjOGjWDKK0ZSEEzh0&#10;19Kx4h7yirW79+8tXV5fnF/olk5enB58tfOyWKpcXdpwtjHuZQCPfIBv0GoP6w1dD+6tJs/0z2xy&#10;pZalnQRavo8cngWxNDHQBLDz3AY6koB+YEDY78Ox33P1ZiGU3Dl6SqNh9+lWIB6/tbq+jEmv39uq&#10;NL3JtKszqiHp6Zsxwff3hyCsKEadTOuMhc9FKmWKDR03kma28csoumrrWYgKiZSYxTo4TTjWQzFC&#10;gmFnLELTNdRb1nky6KhpRa7VacE6Ai0AFD4mFIboMxJIEyLUAEFNFQq31kJ8TOg8rwCBUHrcR07f&#10;8qVb2XBk/eaVK9duX1pen18tZCMLOx8+3ey+SEbDlcHg7rvvr3STP/vtX038Ssa5bdmIP0nnWTBz&#10;QR1lpftqT9mki6a1pNdSOD+jI5oj0YFnZjMRiAfD4VK7nfrme+Gd8Y8++mUw6W61e394/jRTSHpL&#10;GI4HbnzjyqXCxnG/sbiy2t9t7G6/dPg49jk6IAVOkyhsBYJsRpY9b0v4VyP7qRLXg76AsW7i60AA&#10;HGPQPCGXY0AVuL9X3NlulIokjpLZioRYbH4Ilcixujxc/T6/hfwkXuFLSxEfMNIEXkm4L5FFKC8l&#10;fFMmmHPJ5AICCRlbYBJMmuyDTCJOTop54ajXcoGcAZw8Gu683K3jrjccwhBLhqKcyI1647RU7HFc&#10;ULZhIhYMAI1uNRujPl08RzKXu3Xzxvr6pdziSgtyGxXNxlLBpk0XiZ2xpqOZbFeUtDaYKuEkhwcW&#10;Ufbo8GBraxMsNQHEx6AiGMBV6U++/ceRuagP9UWX5+mTJwv5xc7B8JtX3gwsJCARVaedJ49eJB1h&#10;eDONUjU5vzCu9fyhKOqaMcydwv5Gu9stNTu+YWX7EJY6KoyZXHI+k4YWDqCfKbykeo1hiDxDJJgg&#10;lBKNM7pMEmvFYECIKYlfo5NONy4Rx9kDUH2f2pomIBuBRCSSzbB+KCOtHCXASaq/RqPFII7PS/CT&#10;KE48zgqzk0AqU5pffGSqwRjzBLT1B/D3WuDv5aAsW5tuOpul1Umv7Wj/aD2z0Il7y6XiUirrz8d5&#10;IW932PJOgEURO3VAmORLmAGL4VYCBCqvy9Yh0wrDmwlz5vVjJAH4ZHQ7Lx4/ffrpF/QPb9y6WVia&#10;x2EA0wnIHNp4fh+TYHEkySwaaIsK3yg+CpHbvH82axDcijgHemnREZXSuiTBiTgQzGbtIcYCnlQ2&#10;vX7pEtbht+7cnUO4PYp8jqw1TLMZhIAZVSuGGGlgOwISsd4N1VTsgeHYah+5jDwFkmcESktL1qEn&#10;u2GqRbqcIyZxthN8sdIuGsP2RLMP+3dzyClm8yZF31DDnLEtGgxDujjM1GOF1E7pKNKfgObNrC6x&#10;cURRpVHnmO4cH3GYuXsjpEdPRy10qthgJFMMtTmjefs0ZoRwmkyWcql0LJAIegvxMHpUrkEPu6NJ&#10;qVmBYNBqr8ayXLx62FGsFjcc/tSN5Vq1DnEgFI0OBl0+ZwajLXp/7F6d+Mpe1DnnPfN6qOwYcUtx&#10;fiwSTNWy0kNyC96pmZ3q1FaQMB2gkSv44qj24fPPO7Njr2vom0Y3Nm7tH2NzWvXNvIvpAp4tM0/X&#10;E50kM+C7nLmrPn9MiSzD5kZ7gDZkMOajQYskQioDm5Kxp7vboGkiwTiWc3Y+cf+1NyOBCAgiWprV&#10;9uRXn778YqftGbS7xX3PuM7iwXZ64g6MArl/+9vHW7s702YnTReccOCYAuVx9zu3UtHkxtLFiWHP&#10;iLO7Zv5iv2U/mi3PNKIyf7FZ4EXNb8mkNka++heLZDkLopbSYX7L1oH2W3ra82Bgv6grfP44+3nz&#10;o8rGTEUnDxhObQaAphHDz9uizsK/ec8SUjODQfstW8HyF1sKXrwlG4B5KbWCSDeNEKd0FSTap1kE&#10;lGptnwmGXdDYZFvMqLnWbvU5lAPhXG4xEkkjCcEU1mSqrCPjMimJfyGnLXpNnRaOGCMTfYZ5UwtX&#10;Ki/EdFPGKetkcwbhK4jcQQCjMyZ0tp1lGpsJaVuZosQQzAwA1lSIJg+wa9CQWAQ7ER1NGYzxKVKi&#10;w21U+4Z+utcJAo8ehNi++MLTGfVIkYvdwSyC5ydOoz3NUcQ5xh8jbtl304PQyBMIt2ZfvBfD8Uck&#10;lIZpB6FWCZnSK/GOMnkfh9mwWyBxdbnagG4M+wUycMQ1TU+g4TH0iAUFC0SJNYQ+GW4mMVyNeGky&#10;aiMfp3hFDlCr1ZFInY3wLiKiYjno7bWjrQ4y3rRLIJmtT91dTxD0Q6xU8nV6s3rD13cwXZk166PZ&#10;MMmPRRPsKMrXPCpqXGpvwEs9w7SP44fGo9vBVM3VbLRr1WK9d9Ds4VgOz4WhLitHAFlTaHulFWx0&#10;FAzFDQaRSQANJ8cwuLWGhQrGC1Qh3xA1VfJrDEOVbBBAFH7iawrcgY4lfhwUY9wMM2iUdwc0d+AG&#10;RvtBv25orlQeJv1zkK9jP4TJMT9qbMUMrlhOwMxmEGz1y+l+1MJZajhp9UbSjIlFsxplCQhKkSLv&#10;caPXK0gQX+JlNQnUzFHRAFwih7LANULU+xnV0lGFQSHIKMpznQ78Ye0mY3hi1xsX4dUdenHgn7XJ&#10;zk8Gg90zJ4D6amYnaE4uSxVEGjBboFnBZVCxhQQXKrZSxkZLIxD1+iLwGLjI2oamr6bSFv1y6UKL&#10;zG907NittklKxFc+QDeAUaHD03Y56jjLsyqtT5e+zKIao4Sz4HTPuzwR2prwUVTo4+JKe1hnPn7e&#10;HB+ANblobGSRVBDwHEp6QJN5RmeMGfH8VMbNlqGAn3DRiO8BbCrD+M9DPhqqjvb5IRJzkQ3SwcgB&#10;qUNlsH/A2PEz6/XLBwflw+NpbxAPhbLx5IB5L3hjsfUmCL/GkMfN58NQReRoGeiTzLMvzHzedM8B&#10;t7qYPkIX4bjj7mrxGHU6GdyZyZGpAM1pbRYVm1XtMJ3aLu6yYD4cWzoq0Z7pXXpjdOUt7B3cwz70&#10;OQfEXi5HuzIKJB3F8taj3+6H0GIa7wQCRQQFobzwOjKAdAz9AQcJNo0J5FeTKaR9h6f7o3xO++7k&#10;qNEfw51zuxI03Wtd7AVpqAm65G7PPh+fbo66pCuX5y9f6s6QefNVy/UHt6+CcNk82gnEA2mOCL97&#10;Sn7MvI20W7NNQz4X7MnMm42mCp+2ftiYzBccnfHzx8+3nj/rj4Zv3n8QxV9qZbHW65dOTwvh5JPP&#10;PusNusl8atBr9ir1WbfDxkULXB0yCiiHknWurVTxwCsawt75JPDrpuerKQ3gJI14qZh4A63JbP1q&#10;wRs6qG6Sl/DS2eWFza8eHu3vRbPplYX1havXSs82mQF3h/RxO/523z8EwAluzjMz6YYNvCa/sL0X&#10;QQDO9hSf+DwqG+KivaPK29Rx1kbTkmCdSaqPewqEWN5AaoJz20Vs8YKMwLd5wmBHjUJ+xjheXkRw&#10;A/04K8YMAlQjGgNq0JdNOuNCoH+YWXRPgj//67+utOvzmeVbV27OL2bWchvE4UGkS767dXjy7pvv&#10;BRvOz5/8KpiC9QOm2B1RyjEWfAKKIOnl2Xlwlhx+nQMYHqLRwjKo2DMu4gzI5ZAkfThAXcN197bz&#10;i9rTxuHI2yQW9iejH/zZH239avNf/Ju/el5+sppdn7t19VvvvucoDptorQxrWCiz1CHirvrdgDiN&#10;S6vgMDpduXzKa9Ank5QubRqDt7fMTMXiCDwBtupk2KpVTo/2q6UiMygah8hHqEMlOCXjOoIXkjPo&#10;/HVVbBTmckuL8VwWyzcI3+QJzV4Lk2dhSQ1UV4etgrRawzibS4MADJHMh6X+SKQDO8JgcNRp1o9P&#10;mqeng3qTjIcGcgBDaH+IBmUVONywp+McWr7g+kg0JYEJADiIJAvJ/MKtu3fct66u6q4ZXiDLQKGF&#10;RW58pQw5gO6gh+vAp2BP8g6UJFH++r2FucLVK9fwrLvz2q12uductE62N5+dlra3Xo4hQZ9OCo70&#10;/INL0JFiq5ntF7tqtdFO6I+qnS5eHiuraxTIzWZt5+hw7+RkgoJeYBRmgOPxZOayiJRgbYvMggjX&#10;hovM28OJFSYGxQjJHN1HERHQDqFjGcBrC14eGmhaEjSZQF2Alodhgc4p6AuK2MWFpSoS+yTvnS7g&#10;BmF8R2NkfOKxOGGOGokIZ5v91BhsKmKYYF7+AHUHdRDTvHKp1GjUwPSj74B3BlCGUrkEZYFFWi5W&#10;Eolk/LgffPf650+/CvRGM9BJ/WF87GyGWAJmrmo3hvCoghhrwNgXec9O8NSS87hIcUCtePC3wEG5&#10;2djf2S3tHV5Zg1u6yi5qtNt05nCrr9cbGSTBshkAOQTjYb1t7oiPaZ5s3EwQ41RgMxjCiQ50zm8y&#10;TTgBonKCwvX7kMecX8AZYWPjyhXkXuLJhKy2DM76bHZoTO50aIgVLyoOzVeOP41NKaCZrCKHXapI&#10;Lmn/aNDqtKr14tFx6egkFNFqU8PcJMoaBsreaOJTQmxmHeZxFunPwT9f5/3nBQCDBXOgKAkgm2Zj&#10;UIGrQYVyZbUJsid2aeHzp48m+9XlTGHP2d959BiTaaazjrBfl4gxMz4f7km3xW7xdpt1ekt0IpHu&#10;KFUb9EQXE9Gl+WwQ8v+o65sMgRT3KpVRrVmJBjLeUJblQwTHT8w/A+1X3T1cX5ufXVp8/HS7MAkk&#10;U6Ht/efpgC+bApNmqx0DW9AxAWRDBwStdn3diDupqKDdK3E/H4BmA9xQfNLxZUZR4nN6poft00G4&#10;Hsn20NEKe5ISKxof4fLXKjbC9Kecw0jWNfV1x9N2rXbcixwOZz3sg+nhhyJprjGs5t3jrWmTrK7W&#10;FdyLVUijHFIGvQD3wuV5tH3qp9WYN8Sp/sXW0S++PGiHl5zVw/C0MRdTPkWVOXBFPKn1n3y8tX/4&#10;nK5afNwPu/qjUGCv2cZ5/TtrK5ErS/a22oGMSj4rDX82ZjsrAm3mZ2LC36mgbNAyHQl99yIXvIiX&#10;NnLbx9m08XxWrCmKWR72Re0F5AS4eB5zIqvPwoOf4CTgVVj5BuxgyLGc5udFIM/AD7P3bYbKxMV+&#10;xaattkPBV6xx6Ncf5zwocadV9HMQMZwBoWuA0OTpTIaUg7KnMRCnGQEJGT3ooHdWq7B30VBEwS6J&#10;GYgXwR7aVsQYRht6QdWSEgU9026ZuFCJ1ECHkKMQDQHVQG6kos9ZbZSIqACFPTF4QsnfCMXHAE0P&#10;e+aYd24lvDUJUd1quzkSK4KUqNgucJ1GJYxeSFLpUQvyJ3aamU2KxYLPA+m2QgITLZG+kBEztYfJ&#10;WV20GDq0w2Xty8gJFh0REfznMNBqcD7RdCPdFSObl6IkdwcYG8pglvkWoQ6SQSJNdOswThuOG9yf&#10;sG/R7YgOhlX2ExxItK85G2nHQX3i00LNqFQbcPkW5hKDYVuCOsYuj5uWSaegcfuCtVgk7UDj23PK&#10;FyvFMDbX67d61Vb7hAGjoxKIEfKT7Wbe5Y/v7/e9cb8reELm06h4ljfckXytiwvKoOCPxju9A/Cb&#10;DJziiRGUqrA/PpkUM9mFQXsMNr/VP0I6jnuOVofL0UOMmX6ZMWwTU53UQXIOyk4oAoUoZl3JZO/M&#10;J5C83UVJRmpt7rhgoka0GVkPGm5QEiQLZDJ1ucjgeSE9I6MjapiyStpFFpU6mlpuAqcZRpzmiD7h&#10;5xlXABvH+XyCu6CmZeR8lJTOBlz6SLA9aLcHk0icjv2s3cPqsN2piStLxUvgY+mzIRj2EqzIc6ic&#10;WBLNRlPABrPBdPenTuKnGRZp6s6BIElY/M3GQ4BCBFAziNI5r1TmFUUl+5WLh3HO+DrDU8wyzRdY&#10;8TLlE91R/D0EPH0un5QFfGOSFK6rlF0oUDSKgbkRizkdceSrRblVgci6ZyhKK1coS9trE21UD4UU&#10;rPxI4gW+kuplwOXr+zwtTowZ8sd8ZJmk8+x+5zTt8iyRP3gCmBczhvPJs27obPZ5c1N/oIuTHwWL&#10;xyP5b/qwxjmWzchyZysRAlibQXqz2N9pu8DJD9I8NRIv3mQ2ncllSYWZpGl26qTq1s00lEQzlzdA&#10;NLopXBEsXOP+4KTbP90/LB4dNatVPI5pbTP+7GD82O1xiGheH41HFygF08FIUC0jbh8+YNx+kCYT&#10;+AUCo57dD2tQpF6rGqxih5jekS0YuEpSQzBTCNGOzcXkk6kSQOzJ7Yot1Z2xdvF4VDmOYmrrCs+S&#10;86POAQQZnfe1w72j0hfFxik6+lP/GK/lRIZS1hiiDB099FamjsNjRzJJuTr2DiH9j1NJx/E2Sz7T&#10;7PVjK01iS6eMSw1Ltx6MHFcRzwsOgvHKaLDV3O10due+9+1/tHRtzpv1PPvyq73KCWvc7xxfmy8A&#10;SKCuBrdrpBYRvzIjc51kxu6CcMAe6Dp8G6vNo+rp8SlHJB+NZHLzsyexdO76nbvXrl5dzGY/+N2v&#10;D+vHXx081XVsd6IgoZB5h7clnxwJe3GMstC4BeDO2HicflqUNHfQibJdjPM2qF3qjJ6FqMUgajoV&#10;8/TmnTlvcKf6IpRLzQbTubWVMfCFRn379KRd74bmCiv+YKKQAo0Md8XbapMAcXTQPPMhVHOOsrnY&#10;XOyXCyiO0aExuqCWfWIUY846g4ZqZn1UWPhiNso5U5RUeN9kgCyP7hDCm3dAlk4OSTBwuuOhOP0k&#10;9Z7sTF7TfiUAvAr/5G+aMp4B2lkpfD6toNBgfOqJOAe+zUdfHDcqH//mi/LRMeyKoCPy4N33br1z&#10;JVeYoyB54+aD4yf7z3Y/mXpQcOwkgoEVUI+4SkptWBhEEkYb320Itp+dz8vFNxNNA3SzhDaTiQmC&#10;5wuz7cchf/Qbb7V/ufN5dXvi74rinoi+8/aDF7983plND1u7Dz98+KR4cGX9cqjruXXz1sLlOcx+&#10;IGyBTS7MHEJ4DIBjzKSSKYCMCD209miciVFiKBW6ipJNotnGEKTL9ebABhAi+man10LgeHPnoFrn&#10;iFT7UkGBDcBI3uEHPAjWVlbWDtr36XwaI6tkKoECMHI12oHqL0sKUSx94/yRicQhawkKwRp0OWuN&#10;BlJ0FGyRaQ9dfsD/dIM4FmoVBuM1TICYMZLRk16AZCRzpsChQSzf6Ehm68XLnf3D4xIekX1KSved&#10;a6sq+cx4BxAKew7AsspWifJTD4LFBzGPBpy765rML87l5ueu376BcYJgRlMk6hylav2ovH3w8kmj&#10;16AkPTg49PkSDccw5k0uJhYCocI0nHjy0WeHXz7kNlQmThx/6IwBRWlXqq1em5p1eWV5t3x8GyDc&#10;aTGZy+CV4MPjG6cdliW2GiPBuznKVSkFfE3Kpi6Qg4RQjw62j5qdpEXIGaE/lZDsmRutx1g8moRP&#10;GAigGcPZU281e7UaHxD+XzCEr7FgpbIzIgszkvEkZCbjQbcTTlzSaERPUDMvVkstIJtthOMayP/F&#10;48mgd1xvVMnB2EHNbhfONn1IKolWYzSHBd2Nxd3ffXYpVZjLpkvjdoL17MKBLYhMOgcSgUOkf5kr&#10;OaG9k19QMjGL43MZNxun+BwuNyrR3Hf8VLv1crNW2dnbOzg6Gbc7GxuXqs06lABYenWk6KsS/uez&#10;MLBj6mWw6TbdlX0y0yIpuHM8yQGShAtLk2AoFlkpLOYyudWl1WwO7zskbgPwgUdsGpA+RrJWaoFm&#10;Uxno0Qj6Kv2Do8PDbqspk3qvu0Nk8nnazzfrtQoI6Gq/sX20vX+8fby37ZmO0rk5cgL6bQ3dhRhq&#10;N/ViGZRvJJ2yp6HN1C8Sd4oPiVeQg7Z7lWJZkhjU5OMRygiidQn7o+BtFNHBPbLHx7iJcKCvp+c7&#10;9eZhqxqKhxfD8fZ0sHFtFQRrMgA1JXTarKP4ksUXxTWutNpuH/BgR5gaSjggWmCO1dlk1TVYjWDF&#10;5Gp1nfXiqAoR0z10tiRwF8nG23hINpoJ9SW8DYLio5cP7r/W8U1Pdw67XjpLvtFhC9qmz81b5YAZ&#10;lIZtjy8cmwU7zeIsPg55Q8a2Spp+JqIrMKj5amX/1GJRAQiGGYUIFluCrmk02Qh9tbrgWVi/7oK2&#10;jB15sh2CveQNDCe1veLuaJZmqj3tHcXdXphbyHf5I+NWI5BN5ELxUjQ3dPjC/kF00Eq7J5liaRez&#10;dDQVuXrJlPP+yusg6uBntSvthdVLXxzsP/z88dzQmVu8NXVsXUOWf36xnbgXydx4OWqGA8NffvqF&#10;b9QLTbHWnIM545jUrq7n3/+z74Cls4My7qBl6KmikC23AOSaAdpZ3vnDgos0ETWtZv5uJ9hWoFPg&#10;PjlnGBy8UfU2IkaG4WaCqH1+24O0qeRFeWYDg60J7dc1cbJKLQb5fPbzVu1TfX0N62xJauExQjuZ&#10;Pzy1KBIGxiwajQ2hBvRiJaNeLQt5AqMew8Bc8wSeyk4zTWNSUoNCisioSzpJFAYyUAlFsKUDaI4O&#10;L2yqmNuPyWYkNO915UlTA/6YxEXI2CG3MltHKGJMa0LtWbrgtBepAoycxCAYRnUtzl4AgkKjTL6C&#10;0psyM2iKXLDJwqcAFxE4iDdgyAsAqo2UoTDsIJeEf1MjqkvEgtbrQZcLwCRtB+fEN2w5gPrB7eLa&#10;UKBQZYrxyD1QPu6nEQVSgN4T15u1y4aloYbKgCwHZPqN3QL1IM5IfsioxeNZqwPqbExZYgjdqEy7&#10;Y+EQszTacXwYahUS4lqn1mnXpF8RDfTbw0mbXU+nDTMD7VSmjB1Hh8+I9At1C4wdpvmkK0wKw/Hm&#10;dJyIBOfbnYrL0VzK5DJBlCNbvcgQrMPxS0oY4PiDcrsyaM3i3lD52BWODWFR+AI5arG9w81QPBDN&#10;xfvH7VhgcOdOfDI9ASbS64am7kBnTCMG0AGSZpFEOr61/RL6MSP0QdvjANnQ95ZqtZGr5ZRKNGMH&#10;9ItZLxpRUhREkfdnVMBKYF5HcJZoyQi4LGuQMIw5p/x42fVCW2iByTtSqFnuovymqOGoz5ma0NEj&#10;z5TRjJii0vkQKNiwPkkkZPuA+xpDIKAwcogX2wgGEC9hpFKmkZAhUhiSP/uExmxfwCZmK+Qn5G2S&#10;AtKoiS3GJvf3Rl24+QeDQSMc8kaCLAauvTvoCqkeBfTSa7C/je0YuRFFRQRHWFa7bIHQskbszioX&#10;oa1pmoScvZxpBkYl5icZc4hyk1mcYb+wAW19aFADM1sx2mOEX6ZtTWWoRr8YedLNUdYlmjYDX/ap&#10;NGEltm6OULazELNA1rqgNMjLPRFsvLBEnGIA2Q+3ewNcAKFvzqaNCabzwOkFLSGJ9SAdpNTYN+1O&#10;q44xSGL19wHqjX0d8tHgODgbLHaGVzw+ZGmK0x6XWftdJLYZDVfAXAKAcqIiUyctNBFGhAU2Gmls&#10;L+6aWuo+Roa6ZtIR5WSgZ0GWRe9JgzbJc9OEwkM5CswK4DetYx2VBETxcEkTDDZbAZNLDzFDSSj5&#10;MXu3Wj3aek55EEKQJcgHRHekx/3llwMYiAWRKF0IpubdETQKPMgsYqwehqGEFoiT1hTGhTrvzGCI&#10;18C8nvSVeCJTR2FlucJeBnbITyUCuIQ7wKw2GERRw1I/tdxVKvHc3CARDx/v+NCrR15sQHu240vk&#10;SYg1Li61mpXGALl8ps6V5jTLLutB8xJkslEzbjMObxvLw9ksCumL7cG6dvpGQBp9XWq0EET7uCQa&#10;I9G5YhlLrH7tcDrqRA4ncIlTneezv/nxj0++3Cz6PD98cH9p7kbXPT092VsNhzNef73XoTqJ+kPa&#10;mdTeRgeIF+IVgEUyUQiNp/u0wi+tT1+Uj1qlWpTLObqxfuPZ1pd721sHL7fbIde7q9djl5aYgNdP&#10;K43Dkzxi8mFXm04UkleYUwIzkpAHM+dpFBoJAkLkV06cBTSgIZgIKyiYlVQULb6DrArdVw9NSRYD&#10;BMmBa/ytN1D3KD58kZmPunzB+dW18d5xddaIhT39sC87DT79w4fI1BbShVVvont02psNUPoPu4IT&#10;PD3YGMaiwkrDCMEh+ReFY9NGVC5prKrYMc4uCMN6c+yTIy3zLUQolTJL1Znql+YUWBghNEBvoCfu&#10;Aq3KLuMkkdeYAO3CfpCCS4KDSTZhgX1KASa2Id+k4Kbe5lt89H5bZxeUgF4s3E6Fy27fIfDarS+6&#10;wo9Q+XTKxzsvP3/01VfbqOuFnYn15Rvvf+t7qUSs7WnjddaZVenF572OAgw34aL5UJyIJEgIUysE&#10;XSQANvE4G80JamR4iQZJIQwww2P0EBBMiXrTG2/tffLpi9NPGMWP+fQbhb+39ue//82nR66drEhQ&#10;jkGq9s7SX/7zf/rf/+KrD1FlvnLj/v179xNHFDID4KnsUi6U0hTNzIWK4AQlJlP5QSTm6OTKSbyV&#10;S0kpjJgwSsK0hPiCUVfhRKG9Uy8dlvf3dp48Q81FTaVUTDRg6b6NBKAzpgfSDQYcQF6OkudiPpBM&#10;tNnNA7ldyFlM0LsJ4zheDrdyekOQuGQYJdh51+nB3N7sKI8zgkaaZ4I/r7tRbh0cDU9PfMNhKkCC&#10;HKdZ2ezDmmq1T3d5uyxXuAC9OnbsRfeNjRU+o0HiG3VqbG2IPaQbSFGpUc0tp30Fdy96/803r924&#10;DsCJwgPtRECNHPTUUVRi9HmzmVS91Qonk4dHJalpw0WotfeLu6fF/R//+q83jzcZjKYiieTCPC4R&#10;e5t7AYdvZWmFyJrKZ+ClQ3KbdIdcZ+IKsukYX4BbqDeQze9xkei1cH9ZSdLhZp5mKDQsO8ukkRw2&#10;xW6LJejGGWMwaJstgUoBi1wYBgubIdMh2BAveRVx6Ho9noe/sKDQFYjGIgbwOaBbz1MxcKtUqwZj&#10;iRcr/EQseiTdpclAqzLpcV+YBaL17ICyIuwHjdIBJhOt1/Irz2atRG8Sj8WyhTlXiCHkMiKi0Rhi&#10;ZwKWJvAu5P+jKFIG0FSQBjfB0ulCw4exJPkPni0gAPOFXA9ucrtHhhBOxJbX1+by86VaPRyPL6+s&#10;dds9acMokM6Ydho0hwBCnOBSDeUI8Hi5TaQOfB3kI+Bg3gNo0lQ6zQEgdriUfQUbJwGx1UiEbT2a&#10;UL2RuMomrN2dtLvai1St8C17XXxs5CoDb6Y/7La7Tz7/NEHrIhQsVypIza0ur6D6wGrklag2Vbfr&#10;VnYoQbO53NzioiTRz6GDBsBgp6NODmSadxjft9tNhrowTiWJJCpaz/yUUUuQFTXxVWEfIQ3m6lja&#10;1GpVsuH1leWA27O/u5eMRWDw95pN9mq70Tk5OCatSkdjHXIWOe0KuQk7hPyc9gm5PfOLhWwim0+i&#10;4F9uDirFZr1V74CiGrHABEIgmQJnp3EETT6PdzAdHB4cv//Ge4/RrjoqxoezCpD1Smc1l23wZofD&#10;gi+O1m3dMY4X0p5mX9MgUymdt6nOqiK5hWv4d4bZsNMufgaL531n57j3scvZnyI872gmY/5Y2t8J&#10;hKDBJLKR1FxmFovXnY2TIWrB9VS4QEzroJA/y04nA7LcqbcbTqZGTVecspH5B6SUBDaSLJP+pfUb&#10;wSA+LGHUamDv1Hq943b70y8fV06rYX/WPzm5moumrtwd+ebGbU7X0XoqGZxffvzJpzCPoYM1arWF&#10;udyf/8n3lQqfi6lc3EFbjF306i7K+4si7dW2qL0KajEY/z070+MrPNtZsXc+97soIy+e3K4f+/MX&#10;L3cRGy7ehn25MzQF/2ce9oVUhJ/TCHV3XiEb8BMXvUY7qbZ8Dltn2uaFfVr7zEroDMnQNjX084aV&#10;IMl3Uz3aE8PMPPVAa5fcmqyuUq1wvtECxGU4Bv7cwTmmypOknI0M/hx8sUpM2KOKNXTrEUSJuZxh&#10;6k1ErhNxSCK8AJPhWH8UbXSD3TGlUZ6GmCxuehijcaYpTpPhIZOOtDvrn/GOrOQF7rQNU+BAsBM1&#10;vgW/SioM5AGgEd1K0gNOAsswEZaM/qcJyNwvU1fpsOXrHB8SOMWqFNeNKe1JedDwtnCnBIZWK9UH&#10;zNAFLkU9V0JvXBiRDB2scy4laE+aCUaFEtU9AZMwU/ZK1H3KrnFBpJd2pq6tG4ghfTQyEZxUgTPG&#10;whHGUjGc6MXZIgOhqecApYJrH7s8O+f0R+tgisIooTBfcBEsYwl/uls/zS3kwglfOpcUSW8yQyQl&#10;HEuAYxz0ikjcT8dBhAZnkzhyj4R4B7ibAfSNKF7t1CRQsOSh7fKnk7luYwoEdAQjyUPmS3yUYgD5&#10;v1yxWGYkeBAJqIWouQAFiFyjtU3WAneCh7jrpo/O+MO0giS2oiTGgMjO/X36mheq96XbZfihwtQb&#10;NSDJjqj/aQazEv/gkHcwhWB0I9q38WW1A1xD5zI+b6Zfrqfjd81uMtmSOf7V7ZWAItkqk2FGZ61m&#10;q07XUPaKpv73+KQGLMkYIzFiUk8BHBk7GzVcP2NwginJijTVDASUv6BVoB1ndh1vVbLcHjQGwesw&#10;MtVIQV+RrYJIHnbYzn95NqKtVW8WGPJVHabzTW036UVf5uKUABFkeDtnMAGDZLJzfgarXebO4EFY&#10;893+qNGSDhhwQ3gzuEmCjyFStonseK6OHYM47j89eD9AQJf9kRh6Ji6Z7427SkZ5Qs3bCVSyBpXd&#10;u0bxryAaTHPp7GSzJ5I9J03Fa3pE51gD/mF/0qyNwMLSIk9HIBGV3gRxCdtMxjTjDbuCY0BNWp1I&#10;3HWP0+dwN2v1w8OjagVVzVkY4i27VdYdIAiUP9NAQqEqkU4mUqloJs0Hx9mZIaRKUPiMGFiMnbAD&#10;qtBbaLjA+uvQekX01FxaKB6RJla9iI/qnnvI+gLSH/Q6Y+n43JJv6iuyMYNRxOd8tTLv2ceiPzyR&#10;ccJolHr+rMXI3xvkKCEpcpC+UTk0GtNeW3wn/sG2mgzZgEgtKovB6pMqIc6uDoAidNUqQyCWnKmV&#10;SjcYIVtDFjtaPB03HePlfLr6DOE9KMfOh9XjxVT2+R8e3rp38971jSg2Np22FOA93natQZdRx7hB&#10;idv/WQM7Like8KPF+QGTh3al5Rxilba+vL71+BGrkWUHZMxX7R6UT9YWFl+/dTeKPBsy280KDQiO&#10;R9g9uo9GWpPVJgYvqSbDCsZivGPT1xEl1aCy7Zo1mL4ZffBWD/dzoOO+k0bf99qDb1y/v5RNbe4f&#10;NJrD+aV1dx3YLLIUY+qMm2tXiwc7RYyrisUO3KtSEcSJ8A5gcY2glHgy58MxA+Pljum2W2yODUk2&#10;YMEl4eTifGTl4BvCb3H7Oa5l5WKGv8qNjSw8hSOcqwtEjw1zF6+i1qrJxyywzcLEzKdUZJRIpGQv&#10;pu3RaPHyte//+Z8n5hbXr9+I5+cQVTgpFqEQS39jQNtqcnKy92Lrxd7uDuOVEJqRS2tv3H0DL4Ww&#10;MwTtOgQ42uBieIfdvhS27f569f1cJAA2k3w14muT9aeNYaPkcb7+vX/4zaXbS7dX2t1+7eS5M+t+&#10;Z/765x9/0g+p3OjOfMnLSw/yrz/85PdtR+/lzovHzx83GuU5pImxN4LELoiWCfcm4NtXYWcZDJL0&#10;Oewbs98C/sEF0tDV8EpIv7g+pI6B8TSIGzAol0pta/Pp7vYWKiTERIZAdIfFVhMLVzpg1JDYyJAG&#10;JBMIQmSzuQLnQo/MlWebzlJscNIJymPOB6sDLGyeZKV0klxw+uyBY05OwHToGJaw2js9HnTbiXBg&#10;IZuut4bNzpAhIMEY8JCiwNWVeblLCUep9jZvqofrOsWnB7hChmEa75b5USyRpdMOlvK0eMzJjvY6&#10;RUun0Xm5+RL6PI21RCZZbjeavV6pXGsiA+MNDjvNSq+GJcV//o//4r1/8udfPXvkrPTgxLBdase1&#10;q6tXUMwC9EzXCWvOza3N+mmNXdSoYf+tApnrD/MCm26uDSLv1E6EVR7KzQzgXj8iLNYMhZVOG9mK&#10;GaVcKp2kKRjFy9WPIQ8FrUgOUod3OOqVCvcGWUiUWLhGwt7Y7qv0b0a1erVUKlFZYS5iINdKbhSz&#10;jV48oYv+t3j0dDsm9BnogXBn6NnrTAerxU5qQD5o9a77U867q7ubW+vh7JV7t4OUfImEkQhXVii8&#10;v2YcKmvwYDAm8gOEXkG6sn05fzlTcGXhlXnf6M+yO4Hc3HvwBoRMjnSpmhqzLzIEKjHeD16x5FGS&#10;pTRTDZ1OgNRDYWQn3N5AJBan8ktncyh8Mkomr0OlPRzB3y5AZQ9AmXDGlaE85jSguyCltF6/eLj/&#10;/KuHL148w1qEt4tmXOnkeOvJ0/IJnfIh8w6CKZpDlVqpKx24fiIWv3L5cjASY81s3L5JmQrfGj/D&#10;TALPT8FTmXFDJzdtq6+3DffC2jOSPO7t7lLFAd5DHJWPyIiT689vkDapt0oTQwbWaooQYL/4/DEl&#10;+unRYfH4qF4u1k5PKqcnXDCWuxym+z3ADAwM0S0qn5yyJBFCDwYjZClGVudMr0/aaxCD8KcdD18c&#10;HT7fPapVmurthZmho9s8YNKSgGkf9AlCjL1mJFJzDqb1PpOY9XffePTk6UZh0RUJou8w6DMeiYLj&#10;DmEAEPDSRVZc72FgJQyYztyLh4EpGnCKLRlMNm72LD9CJloMtaaJ3UImNXb6j4pf9tslAFxBX3Rc&#10;72WCnuX5LAVDKO7KLQeXLi3CfomnY82W4/CgDsjaG64jXN7oehlWuyJVf0x8AkjS0HYWFhaWF+7I&#10;cFgtGzeLoQ2nMRZB+r7ZaS9N2hvZcS7phG/R9iXDgTh5OP6M/sLcy80XBCFu4WIssZxO37x7HfcZ&#10;mdOZmu3iBLwIFRfpzkVm9mp6dBFO7DLQaO68dLyoteyJe3Hon5Vb52hMGwkurqo9/W0iZes0eyLb&#10;PIwbZyPixbfs29P85Zy7aJKD88c5aUTB1uqemZG4ne9d5HMX74FvmCzb/JBFmpkxo4Q8z9+kTQR0&#10;miAOxsUH4sLpDIifVKNe7XV65I/hUDYSiDOTJ+9Fe0E0QRwHyOwnrH+2qQqEPhyaARh4XyyehpzG&#10;wdZsklJHU/n7N+7+8fzymw7PfKN+DK8QA0m3zyg20QlCP8gT4ZzQwY4wpIQ4LZNeHwcAAWcFUzpc&#10;wrkMyDaLUUj/GN1Y/Rji1pxsRidGhaKKFfYmJwY3iGSNjyaqA9k8uZ6RJ6VCYWwZCybQb+wi7TYU&#10;eQJIINeDk1YTQw3EyPz70OUYjEneC6KwO4Tg9nToB7iCdEQoGPfDCkLyVgp8EqUKRIL4s3JHcV+r&#10;VKoJsJ7o47ebIxkoo4wpN22GSW5HfMD4LjEOeVqgb8ctrpY7mY2H/IlEKLqygJyvF8oHGhJIikTD&#10;cepS3pkSY1VvdOhBDvvDUTSfl5DrR4vb78C1KdVotAnXBAJL0qeWHqFbQ9oNpQE3dszB6PVIKpKs&#10;BVYxXSPdcmGdNdo2zD3jw8FqFBjZCL5hU2T6XCrHpQhrTgK140yJrmk2qpLqEquiM0GD2wFi4Ezl&#10;kH8aEqeeS06uHI3akNQSyk40VBFwlGmSeoti6igbsTYVku+in2ZqTvE+1VdT85fuA5e6BYwJG7ke&#10;eiV9cMugUbi/5KxYCiEOxI1DugcUJOM2dPPc8XCUuEnsRXJA0ogadWrr8EnBWtBvZalTKaEZI51q&#10;VhSsT5QbJyNaxqKVav1obUDlsNkqQH3+AnCEH+bvptdwBj+zzZeLzO9iM14EFL2WWpBnmaKSYKOP&#10;Lctf7yRKSTEYVk7L9SqQDtdIYyhU+sdtwgBjHApYOssi13rinsCppwW9dW7ivOQN5wNhaggUXNBp&#10;IVfgXbFsGH4q8zUnh3JhOX2dFX7aW+ddLXsI6Bgxn86C5+0/ebAk7EnFZ6EC5Jm5gwhuZ/IZEgZG&#10;PcDXJKrGthMcF/yQkkVSSyg5HA1yu+8KJsMHJnDXS6VWpUIFSECKplIEVWQW+twUmHm05xfm0wuL&#10;t19/M57JQApBUQmtDZRWWRvd7mD5zh06/qiWs+9i0QhbivtEXtUeV+ORDP1WZOhGTPe9wb6j254e&#10;gTxLL4z9MZme+oKAhGe1KlYogL6D1ToSKrNKtQ0HH0+X3rAncxFx4hmTCrMANB6DGVZBpYxIZwrE&#10;FaUtURNJH06IiM+P4fyxcHIQIQWgofUbSroajUnxAK/vuZaruZyPN7cixSaZkmOWT14uXP74Jz/5&#10;4ukXnerJHMkGw4Reh8wKqSMIP4oIZlGexVoJn+KCFHpSKq994xs/uP+uNxkqdetgoKPu4OHuy54k&#10;CkcLl9eXfbHf/+GT0vFpq1QRLa7TwuYQrRJ2AUeGwEoBgN+8Sax2kd6S6J3Yp+xf07e6iHR2xdrA&#10;pGghPDyomsmIccjrb0cGLnzd3v/BDwtz6w6Pf/uTz6uDGqL/yfk5pqJHezsTgcdd3iboiHYsAjST&#10;jjiVu1RzTcpw0UkXEsSUmmehykY6u8AiCImDlGiinkU9IuUGJ0B0uDZqTQlxzKQa3BZoP/qX0ok4&#10;72i8Ehj19k27SivX/J8wy/qYDFdZuDpTpJvCN5sMSILh3PJaHDez5bUrt26DsJ2bn+cIAu5aazVq&#10;jSM6TfAtaV68ePzsxaOnw2YvEYiuXrrz9s3XHc1ueW9fyrZOWESIDFvf2v9EBWhr3YskxO41G/iY&#10;m4/RwV1ayC28tvmrz7PX5n74w794/8GD7NXlZNv7+9/+puGrMw9AJTl/Z+Wae/lXP/3bQYS4iYXH&#10;EI2HVZD6CAAbRWYjhyHIoSWUaqpsaLN6XVt8C9CkBQaDwvhjc38MNElcCUAQ2NQiIAK6dUIAjoOk&#10;62u37r3YrJVrSD0BM6O+4qCijOC0BfPLzEUwnNHIH4ukCvlENgtSgPPaPxKmg1suDTrycPm9wfMx&#10;LYmz4l9jFlufK6U0nQqqRln7oVFer7ZLJ7XDXV98XpMfI4MimF6z6r5z9ZJijwx3GWkihjMg9GEH&#10;t7K+cfnaNeY8UNDoTMcSqXy2IPQzWLpBd+flS8q/Zr2JjGWv0arWqtgVxHPp3ZNjqZj1BinwEl7P&#10;X/yjv1zP5+5dvtwsBD59+mSeAtxFodQ9eHkAxwkduVaneVg+LFZApzbD/ii1JYCYK5c30tlUIhXL&#10;zWUw++Kc5uQl/YfuRUVHKsDnZwpEcIR/z44EBMsJqwlbPCrIHxp8ERrnjJggqWu2iVoUE0Eurtyo&#10;DLmT+oe1RRLGc56S/oM4YOyGCSGyKWA3Q/Ai4JXVlUoO0YYRmZDLigoOhzUETbaLzefk4CzgZQDV&#10;dIzp4iPlgt988PZhxBksdi9fux6JxGTmeq7UZJJfIamI9M0uMUgSXBzs4C35OlEIb/RWs767u8tx&#10;XC6VC3Pz919/nVDDKYNKGLCRWqNWr+Bh4qqcHiMKlM/n0tigBYL8AKqhHAPZfA4/9yis01RGgmNG&#10;2ov7yzUED8wwkBuF75L6uOoWzxh69totdvAo5EHR/vn21pMXT0mV/LEQjmf4DlTqtf39fcoJZgsM&#10;MvkLZwfo0GgmxvLQGiMYKG3x9+mDq2M9qpTKOy+3yRIYOoEgJRQzOTXyB2cpt1oXRmlKdeBkmMvg&#10;R5UisIKrYf4ubpOE5oHuovemzQcK+mB3/+EXX714+rxZrx7sb1fLx4N2AyWrdq047DXWVuahXEH8&#10;6+KZVK3iG09PRfeaiYdziuEMBSrqG1JLYwNL9LnDQB5lF3IXtMWxn6Dig5QDkM3hi7AT4NAkw14E&#10;rEQTHQwYpk48Y8Zz1Ub1aqrgX8hs148vuSLYSFRalYI7sBiM1dFXCDtjvkCnXCO1pzoxu9FU/9Lb&#10;1X/5Q3PInFZmdGYoQ2fJzXR2HGiUxl/IeTiMJWOHbLzW6NPILR+UjnefT8GDtCllgT2dMLR0jkux&#10;TLxU6Tx9tnXz9ko4jkiM3+mY2z99AsExHEY+V5z4xbnlbHJp0KeJBFoYt8yIfLRcTobDC8tLeG+/&#10;Nn32nXuF1ELIH05UAdT5U1hfaBRM2RAOff74Ub/aAuAbnE4Wr6x6snGPpsvnTc7zasdGnYta7tWy&#10;8CLpsd+1v6ugcv5P+0XtJps2SRLiLJc6C5/m5y9+UbfLjFbsr1ykhvYH7O9elH8XT24TLxWBRhHU&#10;hgt7C5QU/92y9kI+RU94noDqXpqHXca2BFUYFCTNUG8NgNW0m80HOfugZ29+zIwZMRW/n4aOn0yI&#10;sVoLtZg+AoeRYIzih6YtEzmA49SJrNRkbBkOKTmZnoniwqTB1AjTaTjom1teeu3Wze+vrb4eDhT8&#10;3mgmOcdkC1nHXp8OEeWIiGoGMyOuCKAWs+qnpu0iF0KSFopAKViTXCokiM1oQgxjQAm98FsMgsj9&#10;+Qdrl2mwGbNIxpD2nDUAkD6X6hZgMAQiwKZTraFQ2gdJHlQRKPhIyCjWzIBacLu4KRi+TEaozwGd&#10;EnMLygJjQz4mtC565NJE0XjFE4Q4KM1c6cjg3cZKpCBpck4xkmt3YHCRGQcywBQ0Pur2O0F8Udwh&#10;eA+Nbt0zmDRO3CcHUilhHtrugXYbzufJUNskpuiGsi8JfkyAllYK0USgXh76PAlIj+HkOBwLpNLL&#10;kK9RfkaNmzDBxee/1K5cIoIIhVZwuliuHvlCFIEdThhKZ+wQqWZZt9I4sQNh1VgGweAYB32qbQgi&#10;ZqFqWEhvi78RbPkBsxKl/WM8b7kOaNJYRimzUKoAwbo4OmkBqGbjcAL9qf4lVblR8mHd8tZU2lGt&#10;c+KJXci8ClqDg7Y/L4auHJWkKP9WRlaeT0Ih8DLGFIW3QAonlTsvjgWk+ogACYVEaO70m8NJR47o&#10;Xs1AcBoECmVQnOQWHKuSJqY9CnqFvUC5ZXciUmAsD6St2Sl8Eat3NgLBlJ4pDy4FzT6zSQHGoXMr&#10;6RK6e7y9X/zil7hbra2t02vWsXluHmj3st2hFnt1santK9rDQfig87G8MOEGFq7xBTXaYOh3+7KJ&#10;DOKxaHETZSKREKBikHBUy4jNoD/nilKGIVxCQtFY9YfXPaEEB4MXNJ3gNjhDJmJIJCLPKXafeUfS&#10;blWhLgU0iXraN2bf5AVO3r49dX31ERT32YL24LfnFT8vdi8cRTgFU1lbxZJMAtI03jlopVfOzjVl&#10;JDdCHQObdVIzS7VNpEHuMWJs9DQH7WavXhW1nzUma1xHh/QFCC5SibDY46lUOhOPJsh/mAPAwY1k&#10;c4vXryzevrV0eSOWzjYxkYf2aViwogJNg0xPGZfIAGnmqLaq/lT3tW9m9kr7/XE9mvCMnOOTk2m5&#10;gm0YJfZodwcBJ0cy44ilkOUl+g36XZojcGUitTpCQY5USnbpSIN2Wjh3OOq1Dm06whCD2VZrms/S&#10;thgUdx0nDcfqanI2HTZak3gqUSc5gXXcYng1vvH21D0Kb/7W0x7Hp+P2OBu9lF6vHGz3Zkhfn4TG&#10;wwXkFj2uNto8QPXQcTpvGhoKreBF/IcX3ev1vLl5X2N46817733n26n5OX939vDxF8x5QU17U7H0&#10;1HtQLdGt6GHk3CyiHxwJIJ0N2HnsEu8BUVmjp+WYIUqkRFwQV+RV1AA2QeWsx2vjpCmaZKEZDEQB&#10;wE/6w0YseeO7f3r05Ysnz/6wc3AYicYvXbu2Gk10ncPnz5774pmEN9WqlSbiAjAzqc24rVC4p5Ow&#10;Nwjm2UQhY1NkzxQFIQ33LyKsSTPPHr6pZ2vSRcwIpro35Od90G4Dxi/ihXkY7gRHLU0ceYposvmK&#10;GMtFZDdPp7hmW9f22U33UGNHaxrhC0Q649nOaWXnEPPFGhkIzQv24fz8/N37d5cvrYRBinbrrLRa&#10;o07JQu8Mtz2GY19++snDZy+IdtW97erRHi6zQnnLhMn6Fp/pDtgPaD+1BZDbx0V7RfHdOY0H4pVe&#10;3XF5/drau//6//X//esPfvzhh5/ko+upa5e/d/3bTCYqsxOGHpVm5fo7l1f6cy+ePhrGnWjw9PrN&#10;ZDRwhZ7AFGzF15QlJQymCJTEg3XWtCMNsxe1i8FK6EzV8X52VzTMpNtLyc1hDDIdRZWB2FnDHjsX&#10;sexmvVYFWra7A5EP/KjsewAPc2faIDKkOAVUpsuE2YHgNsr9ucbuPmeipromiJgjhmRALUbLnblQ&#10;E9CSYC4tEWoBheEo4nJJmj4FKd2owy3rVI4nvRa+CzSJhZhYymcYWEA/oELIMFfCptwXwLOg3e5x&#10;xmTSySwGN5kco0CGP0cHe/9/tv7zydIrz+/Ervfep88sb1AAquAbQANtpns4QzOSyA2GIrSv9Fco&#10;QhHSu5UUUmilDWlXEVqtCe2uGCtyySWH5HCmu6d9o9GwVYXy6TOv997q8z3n5kXNUDk16Ko0N5/7&#10;POf8zs98Ten0EJgie4O6qVZpwMRjWEt4B0KYWVvvDfsQEwcMeblWZ5CBJm3KrVhqspv+5cP7vS9P&#10;h27/gyffeKfOINMdl7NUO2/324X1Ndhu1fMGg3LWRCGfJ6ySJ23tbEXisXKpwva1uR1vWD0zolu/&#10;A1uFhd/VMSSPO1xl+Z24nNFl5HEIUsIqWXLcls020cGRMO1irihtZkaCcpY0xlZSW172Tgx/F7gP&#10;3gkSx9Mq1FaRN6gJ6PR0SaRMQkANR5gFZ4Wr+t27r2EaJIGbs+58J/eXv/xFduyKZFM94qgNBCxc&#10;Y/il4YH02tXw50xiOHl6cnp6ctJpk3t0KYmZX3VanZ2d3XxhrTPoMaDc339x+M1jdNJBssD/aNcq&#10;zWr1EoDa7U38qhgy4Oiwpo8NWTu4XMY4kd4lUsno0GJZlMIUQ/4ObHWIpYMxlMLyealyflY8wp+8&#10;DOrPGwvXa9VaqcyZslYoXL58KZvPQzX3hsC9+9fW13CPQE/1pHiOHlZ2LQf6gd/L65t0zZdMp+io&#10;1ZtNqrVsJssB32vz1tpKllFD0YB8ZSyzTMdN9HBDhuYO8HUWKoQQwEXSp1JGGm63e2cnKGadHDx/&#10;IQ+Zw2PwBP1eqVY6Bvs2G3X9rolAVQssJ2lkhnl7DFVJcsbkjPg9UFEPetA8yGCA4fZGIL2Fgpj2&#10;e/PRsDcbJfyA35AHZHrD9nSwlJoDxAMRQ+lT5Ye9GDHhxOAmz2FFZRPBZC5x6fJufDi78eqNyqTT&#10;PDntT/q5tRSYe/EvQ8hOjLkIhJnA1BJTLTltdRQt65PlWEnRVXPmVTwdu3ppx1H388MXtXKtEwyN&#10;C8kCucl+9zyUSDuDs2AMsQEENNqOwAgc4WLYefLsOJXaQNwnleQpubL5zYOjSqNzwkimdt7qNqub&#10;+a3N3OtUu8xUoBNA7g2HIkLxTce0zQkuL4onwwcYci6+KJVj3ox/5wYWbsCJssEgdCQGT7/+9PNZ&#10;p++qN9OR4Ls/+HAY8MCIX5495hiwW8O+05fPnlU+ZOsl+/FyIWfrpeUwzdAFTUmsD3uj+C2rdOpv&#10;HUu2CWrPoW8HrX/TP9CSAy0qZnVamIPrYoxpLRGsqKu1WTCNPwulIFasYDb2x+1ytVeiIEtcNT1A&#10;+/qWCakfUUllikzzi9TJVPUP/moIuICBCsuSHD8ZjyeicXpyg2EHHBr5fDzKiCtDy28K+tgJ5lPe&#10;awi2GcFPyLZe+Rm4ctHI5ddf+/6dWx8FvenZYEGfOsQNGzQT2St+dyLoStJtRzuaIQcJJ2BgaDm8&#10;Z1ouBFU7pZBcgtThJOaB1CKTfOTCkHqiYkTBhaOMb+UGMAETW5wmP2pjPuYGhCtgnKI98KgIknr0&#10;uvteJFuYB8FdjCJS7Y2hcUSPRdD3GOWTBy+eXC6NsDVAcm4qVSG3ygCLQIHCapCDMsMhlPRDMT+I&#10;VwpeJH+pTQOYDoTnqb34patbzX6j2W/hs8QcpFJsTgaOy7cuzzHodaMk2N7agRo/CERxGMcAwtWu&#10;wWkKznzzk3IXlgBtxPJJpdscp1LraGab3zuKx8O7e+u0XxlsgXjkDkXwQQRAEkjRJQFz6lz0eYOM&#10;Zbh7lJP0uZD4162a5VuDE2+4C2SUu4lZC9sqhGYMtaCax1KCWnJfZbE2R3JX1TjIMRkGCgvK6oaO&#10;YNXsTN1o7Xmpus2jVoZBgiTAPt+vjiQI3RnDYEFG+QYjziqwOpfHGjVGHmrmy0vPCcySQgWhGvLC&#10;PeH7AAD/9ElEQVQD0H/aRKIGoSwPHFczEcYIgv8rPZaeEKkBi1jTfVy0pW6JV2PAifECfYMJ8L1x&#10;c8yNQ0cUqK48FyQ4y9AQZ2mOKH4vu8yYr5Cs6IxjlgUKkUUufhQMWFMdccbBC+ANWvUUerEsIdGl&#10;TG+Uw5DUEykvLkYshsGQG8DIzUxKDWnwYg6/Ci+r7Wx3ot2bXLuFgNpwZMssvlputJMkUYkM7B1u&#10;cC4NRj6I2qYfPWmxpLyySQyHZj4npRRv5nrQdyuZz/mhYWNY5sRskqZ4jGkV5d8yt1YebDJnIdZ0&#10;Ey+4yi/HItstMvHMSKpagLlm4xIMM1WCLRqtWLgDVr89BMl9+RTtf/SUMIsaypuOvjozKkRH5XYr&#10;qTwg++xHWiyCHsoAXSK9MCop5KoNPI1ACXPFIIxotij96yOJAOUdAadgKp+nZMfcGVmzS3dfdYTQ&#10;4/PA2N+7cjW7vgbxrIa8gSkrRCF1OmNo4SycpWbVGe5t3YxG8w4o9n6yMPe02/G7/bPtq/Q8I6l4&#10;JJGYbm0Gt7diXoR53Y58NjTowM+gpQKWmxzMh4hBvUJiTF6bDCWwNYpi7gzUpttyxON0L5xH38Q7&#10;juHeZbYM8GJHf7go16bxuH9tg1aMI1QYb0Zv5Jw/qHR81fKJu5C6nt578vjBQe00GPbdWFtbEMWm&#10;Y+p11p2GHaspnGK3GWGRjDj8h8Px1tWbv/rnf/Ev//LPgbnvvnLrzb1Xdm9e5v4fn58H8tn41PPw&#10;6LkwKZjD+BZpCsrFtAuoWKISDG2gmJoWgDEW4rcAB9VpJelpHsi3y9Oej/Yo5DvZ+rCHfDPHl+P+&#10;9//B/3xwVGoOyjPnoFgB8jN3N3t7r1y7dvV6orC36LgffPUbJqe06/3dHtoVhqAnNSZN7bRelmWY&#10;8ZaRiJHRc1h+2C6k/b2wMZ9EnVvZ7XKxikMcLB2KjMVIuqa6PDyNyX65N0uREx77t7Aa+3J2VRuq&#10;oaHsC9xq6k4jcQcCDc63aSlBtfDgAFfDOo1AU6kfPX5WPDgWczIcZISQSiWv37px68Yr7EcEsesk&#10;fu3GcNhGCXnhHpehDD76ols+jqF5Oe4TVcgu0T00kmYaodvLeDnH+Fsph80xiMM4J5e7de9rt+4U&#10;3vnDT35zPi6SV//mt1/95vDBlje3t7Hz43/0R9+99x5Mz2ghUfzd+cHBk5ZvQl8SfdJ8IlJYOEMB&#10;eEO6wza2KCJfQIYMCNGg61UKq/qyg0GGoZz1HK6yCTH+FfJgG/Qf91q+ZJK3waQYviXdIImsIRQ8&#10;6gfw70QUtFk9PTwsHh+PB32KqYi6wMITEQSMoCBlw6JVb4xKZZPPyEGUh6uwAhZUbCLTGbpIxmw2&#10;oqePghboG3Po8y2MqYkGmKIH5715r9EsntTLp/12S3OXd955g56TkTkx71cMO+/m5taV3aupWBRM&#10;SK/VrFZq52enc5zCxshLYkjAs2vRYmqLGuG4fGkbtgaTOppRgUgIGGG7XsF0DcTZejqHVGOWZtBa&#10;8r/7y389elxujsbYeXPK4FSEi3Mym9jZ22E8hVte6bzCSA2M4Hq+wEgQMGokET8vV86Oj3nD2Prx&#10;pinM1E3U4Fq8Zkodxl9M7aLRKJfOPI0ERnJ4Zldw6JrWPUrcbBw0fnvACNF6IZ5qlG/gMfQ3YesR&#10;l7kXvDirzXA2eAQLplOqmvDzkZuEHORhpPANdDYokzhA6VRyhkskEVNLjLA6A0Dq4/540R5f3bq0&#10;D6Luy+fbV/YS2SS9T/ggGkva40LWOhSZ/XK5zNiKEprOdLVW5RlLvCdOp9+3ub7J3A7NBA7mJ08f&#10;Q75fK6SjyTjNYRA4jWoNRvXtO6+SsyTz1uRDwCGzC8BUwc1M8UdmiEBDQb0yF8V/medWr5eOj4qU&#10;VifHtQpoSWVvQF35bw+nRKiekymSQ5S2w06PPtR6Jj8EJBOLcwMh7332+RdyhYrFGDaubaxT+zGx&#10;xV2Qd0f1xjvigWzk1y5fugTZSb7zOCXFYD+ytmlYanxv1q4+7I41fxESip/lomhobmxsYnaw/+zF&#10;06eozT568vjRc8Z/D+/vP/tm0EP/3TkdlOEa7G0V0sh/ep0kixEQ1qEQhumMLdQ1HAzPa81qC5Im&#10;4ck778ONdyVx/1xAchwS0hBNo/VNTpcJxYFrD6F3cp5K6M/jjmAur86qCIGoPIm2gtKsEuDXrl/b&#10;uro76XTLvcbgtHjryuUXvv7GxBPyOFsux1mrkQtG1+Kx7mwguBSOwgzcNCvmhQV7Us/IpHsXYcXc&#10;BKmJXGzgwbST8Az8pwjjgqs5PyWVdoQi8fGw7fdEa+VTx3iWDhUK8fhaNuqDPM+5Gd/CIrjVqowG&#10;FeiQvX4jmnBVyv1mEXtZ/5X1navbtyOePXSPi6XTfDIbCUYgNzInYOQaB9nicp13O//DP/9NtRb4&#10;qxfnW4vMpbff9c3grU2idIqAs/qCv/79F8N23z8dXL+y+9Z336/1BoZVtjxv7BO05ZY9+lZx036J&#10;J25PIxubVh+rUMVnTMG1bNvb11klVatCTsH9oh24qgD//TGgtpadwpkzY/V7V6cjryNpPvNv+31L&#10;aIcejemlSRZPfSHtfZOd6XsuJp+rv/CjGpeadyt7PvPOLVFfGb350BfNbl+9WUtvoCXMj0vCWbBt&#10;9NOb5NBojnDIorsJjgGEpM8VrQ+fk0aCAVJHBAkxb2Yj/dqtS9/du/QG4pl9qH9QB+EJjQdexzAV&#10;9mFGGA/hnJJlCDDooHZdXTh7BDMAWstbtxRSI3QKSKjRMDWGmAY+owIsXUuZC6ODqQ4XgymESVCU&#10;Qc6WUZJ8u2VVZySO2RwMNKRliQQUPWoEnBB29obRgxn3KHF4DdpqzPo4spSNsUNlXU4WLvPGIPdK&#10;eFfde3EfecmFTNr7i+C0O0ekEq1tcsD+xNsb+7rtcb9YPik3zkKJIEaJHl+ICnDI6px4jvc7jgVW&#10;geUrN8hlTsPRVjw99Llh8UUza/5UIeCPbzHRR7AMM8Jpf3Z6VgWHxTmYy6Yj4QAdK1Ak8SRTWcD1&#10;rkh4HXo7UQ6GQSLtniKMMxGscY6Uowt3Q/CNzDtHYNy644OFW+KlgMu0RKWiB+Kd0Ih+j2BfKrMM&#10;z97MCdXJtq0QFoSE9IwqEZBas/KpgrgbMoRQseAwUitYQTq1SnkeJnqzqmW9IAkHIRGlbCUoijwk&#10;JN6o5MDoOotjKYVSaaUgA65RloAVDA5RZlREMtdmshhraGoQCYKkgjTE9kD+pUi2MaKkqS9lOPSH&#10;hS0cc040RhNwxdAoGBThyuBnksei10GGFhC0LuAbdAQ56vB8NGREfivdvToH3GSCiTwrnxoQqBGi&#10;dnS0yTqA3eLWw9nL7aCTxTfQ4aWRyY+wrlg7NpisIond3au9bPOeVSy6kEdadppsKs43p/Lr7DiI&#10;C9TYeOlRT4e8jrVUIjzzwndglBw1vir06eHm7objdyLxQhjxBrcsNiIgj9KYjsFQw2/DHt6mSaTY&#10;rRxUhfzyY5WS2u1vo5CNeFoVhh1JuWuKQxkJGeTA0nKNR4D2KacFRRqJCj12HiXXxTEKwT4M3T0Q&#10;YNepRarkRNV4D0Em7hJqcNg1GUdAyVDxz9Gk327TI+63Wsi8oBcXZz9IdjzQZcFjKUaThbefTsF9&#10;YG/L+hxT0NmCFCeaTG7s7EKqof0wHNWQA3CJTd/vjJzISE3IzsBap4aNmpfijuE0Cu7QgVFFgpeT&#10;yZAGj5r1Sbc5EMbTtYgGnZ3urN7BHMIRiSoWtpuILWvwDSoiu0H4CqIuAZ4SP9t6TbPpRw+GiQ1u&#10;GEUWuIjM8WkbEz4g7pksucbIiXVAzd/eT1+5995rd243nYu0I/Bo/1lqaw36Ki3SdBB1WDfTPKaz&#10;moxfzGaXcdvAOpD2PVksNi/fPP/meWfaffz1/d+/eLIbzMYzsTfvvfnmO2+n9ra6+2cPDp8Spplq&#10;7KVZu/C2MQui240HBduZukf7hrOKxE/zYwY+ZAvsTuOlZRJpaYzx/FV3Gvqc5oXwCRngT6ZH6eh3&#10;P/yT48++Hrg7qXSELXzp+o1P/+1f3d//hmbM3B++sXl9dyNzWisfPH02q5QTEh/qA2WKBKPKKwwA&#10;xbjI2oNVE6ol5dQsxpe7Et328PzqxtX89S8/+3IakiBEX/DskGRLzIltHGnFIObuMNa0yDV7lNvX&#10;sT1ZtRkMBFQocr0jNbDMIFpi6Jx60nHgOJriajxj8rCNjojfh7frwdPH+0+eDDotja3phfnC16/c&#10;eOedd6/fuBZE7mvQbXYQtKwRO+ejzlo8mIpAVlemrcIZ6TK5v+lKbaPZXhJXuOo7v5xU6PMBd7vc&#10;6S3G63/nh6lO+id//hcdX4ubOpg319/auxLa+I/+t/+Hn33+m+gs+vY7P373+z/MzoWNOuqW2qUy&#10;vILLa+tpWS53aZbZaKNEQkYZuhFKD5ao/CWqzUQZk9pZupG5nyYw6bkwABxtrkfya6e1JnX+GF0o&#10;qW3Diafpg6kELElkOGmzco6NG+USXMlOq03+SbAibCNPyuAIAxsRAytVq0hKQAY8yPFCiDBarHLJ&#10;WAJQjFup1gNNIhkLofskVzgV+ApAcrSKeiaxkA9BUXgg414fsyP3jdvXKWO4qXgwFQrk81uFbI5i&#10;dNQdlk5PSmcnaELQQAI5Oes1gekigUzDjJBK168N1GbiuPXK5UQiBrMCWZREMtobdhhYRuPh8nHr&#10;1UtX3RspX39Qa5X/xac/nzPpZ/7ndbarTfLv11+9AyutPWg32i22x+nxKaKOXCwAEsZZYFNRsjk+&#10;PaOZTOi0jDIKLrqMhGAKIear1Nk8pmg0jiK5HH4Zl6vaReIEvKQ68ERTkhVKLIofDlRKRlq9dKEo&#10;Yzii0GBQfTfCLbDJE+Y4N5jShDk7kNSTJZ365wb5SUlJhAXloj75kCKBim4ioL7Hjf6qAtti0UOP&#10;FZU1uuy13s6dGw+ePLySzMXzKY3fpxNkGzgCeWZoSTH8ev7iKeNH7oC8v8PBy1cvX71xDQIMYqQ7&#10;2zuEvnQuh5gKoZmhAfLqazs4iuQHM2Six4X85s1br+bXd6CjyomPJMxcIRULe0N4IfH1hwahLkkj&#10;CtxaGa7f0dnhURdJTaj/6B4YJJJp5cvSqteDmIzuH7udXhDqc6xXuheoW4fQRGZdt5tN1htm8gBO&#10;QcaSF8j9C968Sm46uwz+iSvzZDROKUhUoukVTyV15rEEhyOONHtMrkKMjS8iWoTC2Wx2c2MDVmep&#10;VPrmwcOj/YPDw/1GndpmiFQ4am1e9xiZdLgSKaC3PjfPmG5KwOlFgUEiF05v+fgU8yG8CEmchujm&#10;gfZRexh5KTrNI+pQwDNtJOuHYwK3JLMn3Tj3DHiXUfJgP8qGCm4kBluCbDHzotFijDEo9h2TarEu&#10;FYHpuOOaR1H+nzl9hdSLg8NRtbGIJxujmWfiyPpDQFdHRGsj9WGJq8v9KXiTwqjt3Nj1bHCJSxgk&#10;GffxYtZwPl9fj1NZQ6l1DuFfjZEmw6CdqyNR7ZanrWotEvZ3m6NKvUeHnzxqMe+CJGByAOZqMKxH&#10;3VeG9UE6kL2Uv7VANaQ7ofXO7lfigh0Wa0WKsSM8tXpoSwXdf/mbL29eeaMdC9zzRy698wpeiSij&#10;u7GqBbHm8H3+9bPnT59Q6AJXuXrrFtQB4E/fJl4vTcZ4OzYbsnHTtspWdZqN1NpXL3UB+IytIa1Z&#10;n/1xy/GzX+LjIsVSOmU/bwtFM1HR6rWRenUS2NPr5TW2yhTtVQEK1rlsam8TQC8wygbvYcKGGvwK&#10;/RcX/fJ7sWtY7+UCDrqEZ+moFKGRVWT+16QAqyOZMCxUlTlozZxCbFjTuZFkpx99PweyxyT3DOXo&#10;afhxRUnhNerBZQEyFSThVCyVS2xnExuzEYr4YVJxVS4IAqlWdaH6IKgh8tK9017ncDKtYAtOXtto&#10;dUwHzABorQSIQRHyLxCOYWA3xqiQc1b0QNRN2CkBeLCMfaClUdLogyXM+UHTklyffEWnv3YWviEB&#10;wi3pIK1kksqQN4laChN6oEdAB8WQ5P/oVIsiL/QU9QmJLecxKa+2gTzZ9Dk+M0V33zOObDLYW8QY&#10;OoeCGJp7087Qhm8+Qpeodvny5talQnvIX+sBZxAzYXorxNHC2mDrUufSNaqpAUbZ8eR01JnIgy0C&#10;tKGTzu5AYBy3apvJ/GToPi+XQzHUASXmXmE7oxQ+CwIPBCaD46xzkRgNYJhX2eXzMeMWZjKSkeKM&#10;joVzCPoR9vE0glM+dByPFjwX7gUDEXVOwYfRgaas5abL9tdkA6Y/wJekHqnTW8ew1WWhQQlyWytf&#10;goKUZ1OY+GwrsJto9IE77dHDJawa+X7xTIhMLBtVnBSNqqHZIxoMyjNKszn+QgFg0o854QtXAJC3&#10;fI77zEpk2sfDkBCoaXMYyqiUKQ0/GZUXuFdenhNrSQU5koHKn0U3pDBlZoDY3mwwRbCoC6FMEArM&#10;PVwTIJ/LdstiAd4wlYJ2zuIlJ15O8sEkcxDoyCaB9/kQpJVT0XiKzyrpSTiaGEDfH0+21zeKxdKT&#10;J0/ZMTQujdYbpaYhH19Ekpc3uG3u2K252tpmeZtc7WI3c/eXAYRbx73zYuxGNxDzpxALHYAoTAmg&#10;fpgzIJxKG4NsLDKcrCOh7RaRBAtClBuizJ8QACRl4YUNAkCqpMsIYGb/S9LZsli1Qcz2oYzJ9cUw&#10;kzyZvrV5lWVv6gLKZ44C/bhn7qZEJobUa3WkI7hO8+AnCfEQoZUgOuvnqCIlkGsuwlBMoEWLJR8x&#10;IrOUSjNYgRODMVKy3Gu3qsXzbquBc1Q+zdqG/DVDQKHRa5NWc4JjT4egQ69epQVFZApHoDKEMB1k&#10;2ri2s+eNhif02futAfuMjUxHdzuSuxapVM7AS3MzJZKiGTLDXi6IzYVpszhyJGU0l4zBmZM+UnfE&#10;pWqhGasC3q6S1FodpIAjlZWJTiSQYNXwBAKQApOzTJ51Pq+eOXoNP/i8WFIDWy4eF5to0unupv+/&#10;/6+f/fLrT+mf3f7Od5masYnLncao394hq1s4MIkhtoR8fpu22aViwXJ2wtUbzE/ci43tK6fPDmZB&#10;+HEO7876TjDzn/5f/+Ozw+NAMHzl7p1X1/ecMQaz02a9sRX3RZHQkEAtYRs4q4DMc2opdYn1i1h1&#10;ko6znECxs5ZMgdXitNfAHqcL0QJk1J8OXr3y2q13zr562HTS1/aiyHPl5q15tb4IOVvtKkgwnMVa&#10;xfJrb71559aN5nPAQCeBiJ++CZFKWlOm8LOoGe3wpR3ismZ7uShiC0yb0/abV/PO9Ce//rTuxpUG&#10;slYqmd/u42lulPaEbhbTUDWMYDKyXvg2SVu9mhyMtJ71+8yNNNtB+wG1GnU5iOQi4PCImHWT02pq&#10;0CMERejcT8a1Yrl0eNw4P6fbCgsL0OnG+sbN2zcvX74SitJKcJ2eHkFNLsRiFCf8FDkadYZ0EzXt&#10;/lZSftVQW12kTSpW/0RGJOKOeBMR33den97v//aXvxrGMELgyfSjl/LXgnuPvnpemTQ/+9UnP//d&#10;74uz8r3Nu6+9dufDP/1hNhJ1doaIK24HgxBfiePq/xp3OgPaWDZ5LWfSyKBblWKCpP4LukFz0RUc&#10;VFuSVuZ4kFtPZdZqzS7WAmSP/dmYGZQvhsSJCJrS2tJRiEIGvKgZJQyTGtQ3KsXSuNvjzsaY3rll&#10;xjat10zEURFIWNDIB71l5raUn8Q9mycZLNJFykT+KQSC6B/0RMiSTVYD2ZjRnfJ8hwPOnoxV33zr&#10;7tb2Npn9xuYGRwRueDSLykX8sWvDXheFxuGAoD8l5wAgI8ycaqDRCDmthbvdRTwTRos6nKx92cz6&#10;PQz3hEN0I9Jdo6PWz/rP7t8n2bj797/vqHd94TCX0iw3cpibppKNdp12EBfF6mm2OtlUmowBGANH&#10;3JOnT5u9bgirUQBPbhCPNGKFcuRXBYKgveetRoeHj4s94y6pNnmY4foTsSgVgQA85qPb6aDIh1kC&#10;l8ZBxUCPzIa3Q68RFiIjOA4nnR4A/2JMGtEApjZGfrlBa00yJDP8PTC0V3uT2weO1IwEObv6TIrI&#10;FQwcMgI8VlhetzvpDg/CPjGm28MPrtz+1ay4Uexnr+3wVQADZC30SlHpNFNBmWsxykEglN4nop20&#10;6lhVtABBcBBoei38BtBfljY/sTGLpU4wQLs4kkyvb+3ubl+JxJIsrAb1JxLPHg+z0BDGyWiXIVIE&#10;JAqdT48HyGvx9PTF8+eYN7Kqhmje0G2Zc+hpyD6aIRzSBZzBchWwxDdDGjySTsZymVghl1jPR/I5&#10;XyLiGszhfzKhhelXyOXIOiTph+I1/rlgCycTOgRmIIJBiiuhG+Ulz8bqg6YXlTprEF0sflwi8xcC&#10;HssQYlYrJrkU58+fv3j44Jv95/tPnzw9fHHAZyrlk3q92G3XJsMWYTaTjhTysDJccX8kGYsBj6qc&#10;lYhdOO8wVEBnPx2iWGJlEHAwTweVIDldIZXGmMC3Ga9xjja7g3q7k+C00+x+EiW2T52SEWPzEaTR&#10;9OM5QiWVSgHtamBjyhs4JyhkhyMMavvhXdJSJAKC9UrtnbWrxZ148f4T5PWTmc3zVrNXLl4PgYjz&#10;lZyTIJ3Cl+CItkYyFcsyhtpNK46q+XAhOxsK1x2PZ7MqFSVujmFHbDRtkspzPI5DrpHPXWnRSKn7&#10;s5HntebeRrw7rKFKO58OoPTVijDOkf8MnT13ZqKhjUQh7b/snkRIanH6TKWh/9WHfdzSOufNKrO+&#10;WYd/D9sBz/37P7+ZWz8an70yG175/mut0aztd3VnHeTAa51xqTE4ONj3OsaX9zYu7V1FCx2ezN8K&#10;u7bzbeuxVby2TTs+vxoS2iJwNTm0lZX9DP+1BFGrCmjrOptRycHP8G10nhl7dwuusz5Ftnp8ubC0&#10;L2ja7X+jo7lae4RJK9Rk8Jv6sAeIlfS0FeAyktq3s+y2LmtL++KrItOiMfg2oor+GFl8vmpwkqon&#10;VXmauSklj7pvjJ1JQ4AR0l/2oUNI1YcqiWQtYNDxO7qg7JCDisbC8RsMew0nsIeTwqAvwQTS8lR8&#10;T6Nqek3yo0STwIVMAZIxbtwWumfl8tcn53+o1J8DAQNZSgnE2WLXobqZcgLSzIm7G40GKH2oAFWq&#10;QcEBb4ZCKeS2oI/WGKcT+9xsa61YqYTD4aK7CNDazDjRbaY9R96DHCb5DyhQrzPkQPUaCWfbNEYW&#10;BFl9ORj5Taea6bto53PfWLqSxp+AB8gxhMDCmOn3tOnP4tndoYnZ7/TK9ZI76YxshybnIUS7mM2g&#10;dXr3jVd557gn7K7vhuKzbH5y6fowv0kVilGsPK9Bqc36uLyTsfZ7k2mrXRPpHgP6bnM2TQZAwyQD&#10;3Do+N+o7Mpmd4il2PBiwQRj3sqCYyDFwYPA+aqdnLqwp/H3c9CbusC9VLTdZr4w3i7WiM1AXCFPd&#10;fbzEJXjItFBUb+ZFpjBSzWHYLMK8Sv11SoFkFiSrVyAfVqBkIoSUZztxpgI4BxarCAGqlCDECqXn&#10;qNEOJxb3GaeBwVCK5ILKawpF+UcPkZfl0fEzQNOE+aRNCvzBhcuzPIeINGwTPJLYVVR8ZFKgHMD3&#10;2gvRHy17Gl1T6kC/B6IDHSxsRXGBp8esDAZiRB/YJD0mF+qYAEcqtVpFvcI5kq1p3kUKyfMY5HBu&#10;M7NB7Rc7CNUWRg4HmVBDgBQnUB9KDHlPmmnE47JIDwaJ12dnZ5zICLPxnfRh+S+vJg1Sm+a+BA2w&#10;wWS1+2y0sd+2TMtMLLU9GhsWPEAzZji7I/gOjlXGTuQCGEgxTQYTQa65IB0bY/KJgMYo0OzWZj3Y&#10;p1SA27l8lGfXZbBBckNurDclGqelhWhEqdm5nGZMk2XVzLLXY561aGm2rDVCqjA5vNTzJjRYoMQy&#10;k+Z/Rh3ZOFHkn5+elcplFhDJRTadnjRaGvy6HQE86XMZdNf4fZ3BAI0E897B/SLtJpchIcc0Fzal&#10;va5HDSb2eLNeOz0+jEQTdH6t9TXvQ8Ljk3nSG4xQIbvcdPmbjfZAzpbqIpPXRVOX1zfV3++PWwzB&#10;8pc2YjuOxuJJp+qs1gf0FWKx8HCCGicriFbjLJ3zkzFBOySHwXCXhTYZBYqnE3dIquG4ogjCqgYH&#10;PS9kn+jERbavjmIRR6/iHQEMo/vh8GzdnuHFeHkv++J+d//xMBijSz1FSp1tSA8D4n54kfUNQ85U&#10;4Nc/+z0Wn1kGS/HojddvpZHcOC+5u32LqZ71R8xIbW1gZPOWnkZ8ptrsLXY2UDr84te/RxIdEK1r&#10;K381sn5+8Lxeqn719f39cnE3lH7jo++8+eYb25ubw9JRXF4dIBMAOTIKxEoLa1esPsTmhxOovovk&#10;JzByxxjGjMS09wW51yTwwm+ZI45EBQhZcOY63829ees9xB97PhoR40gsDSCtvX/kiEgXOr+35RxO&#10;PvnZr0+qZfR+5rVqzE2bTwQnKHbG/G8ld2PqW4hmUxzFBO9cLn7bpjT/9XQXjbvXvDXHg8+/qiJx&#10;024419cuXXv15OvPzUyfIK87ZAgZBm5zUfbZk5QdR/Qx8Yo+kTiPxqHCXoGZjHGyyJtUWk+ChwTD&#10;sp+nEx+cedGdILlCb53zDnojbqRV/MLOG7wvYIQaXagZtL6xeePG7bfeea9VrECZpZlBhUF3jNfX&#10;ENUodK7yATsVtMnA6s3aB629xB33zAOOEKIr0Y/evTLZevj1/eetZ1gGeKf+K2+9kR2kHnzxuOWu&#10;p+P+7qK18UbmxS/P/tk//Sdtx/DDe2++f/eNbqM2q5GAwd9TgsBmMQ4aen1BM0zRbIaClvxpWIKm&#10;y2CGvXZAai7DjH8ZlwV3b6BlVipVEPwHLROMhX2RKCbdpTMphMsyh4TBMPbVNtXiASgIVnQAiOLs&#10;5LTTQjqEBvFw2miorSI5LREKuBQBT+gtG76aEOoWdmQeH9fHpEQlqfBoBkLiVXoGknPkjVA1cvWa&#10;Y6OnRbj+D//xfwi+v1mpFZkRITA1plIAp4tlYouf58lKFMsxj7tlsT5vdaIL/2S0aHGZmhxP3P1O&#10;eOQGqLSIOHtI6468+Wh2RAs17Xy6X9pxXvN7GqNMN9rduPfq3Z/XPnv0i+q0XR+hI4ubTTS2tgHr&#10;yTFE1Bixq2kfK6jWqD/h1KLrnAhcjqdwfJqOnYPuAHnIgCir8sqg2Cbf7Uorm/k4rTvXsN3k5OR0&#10;qSD522ejhtfWthHzUGDkRDUJJscPZxL/kaWPx8vRRfnI7qXrjNgAKjkaLvaps3A6pq4F5o5Djqbk&#10;lDEsWRqZnMf2aXs66tmjaJUMphKv3/ymerg5mA566Of4exF32OVKNAY9x+T177z33/z6Zx/Ps4t8&#10;wr2dxiOLcw8evjcC5SS4trOD0IxKpuEEnVW5D5GdOvkn2a0TMgDB1aCE0RUE2YOVrBf3GwpCoPNG&#10;RVow8SCUPfCWUDBM64thJWcSHIzz87Pzx89ODverpbNum2y/C96RelJ4Eqa4dA84NugaOl04V0DV&#10;4G7gWZhOZMbdUdATun3jDtwOAJYBb7Djmp5XS+h3Xr96Y3tzF4hTKBwFxQNwTanhdIKcAc1HzMM5&#10;6cg1cK9CRIt2gRtfa0HlFCKNpJJkAJR00N4GIjVe9FvDVq0NORq8J3GFUeWXX3w67Db87hmqWY5J&#10;IxX2ZmOBzXSsEImswzDCP7g/T+ETOp9u0bN0j28Vco7QvBD2YpzL2kCdqNRsIYzNrBOQ0hBUG07E&#10;pFbQXSbEvzHdYMmVko7HE5o+DJBnpEblVWf1haMz96Ctw4RpPPNOwWQEg3E4vPMh43gmMeQD9UqJ&#10;hwtAqA14bT77+uHD95JbJ1dzyYdVZLibueAAsSzayZHQPAw/NAYuVEpuuH6x3MnD5FTHVNUg6k0r&#10;Tw0mu8IYxQB8WYxeTE/LzgZ3PJcKTwqh40Z81h1EXY1YuJneTqQ3trzTEFpA4ZS3hu9ZOIaDE/iS&#10;zqBOwyyd3HZPU+MzJHuu5LI3EDtE/xNjUj8IQzwHMdMV82eBxh9GQUx1EUkfVFuPnjawZDx6vn/r&#10;/e+ubVwtDzqRNr7Pk+JoeF5+3i4e/aFRmQxnHyfXX//wbieOViCmxksxm5crIhuC7TlkpfBMnmTc&#10;qczc0wBjJClpVDQhrRh7vYskz3b4+OCUlamCbpGRu+ckAAQI2MbHxpcmrwYgxE7CFmcY4Uk2plyP&#10;fi2rjU1h4Bh6PZsyGmCJtN25Wu0RAEOm+W578UtaIAUT8AFz9dr1Bq9oVPF13vGHiEubhnScq5em&#10;rSFBSXjDqpCbd2oKQt0FcfguiEl6zKSKZCYu2va8AVAa+owIJ2hLGlqBmFSMqlUxCORBHdxot2F/&#10;krEmMayMbjkcqV6PHjZthqMxRlweRthhpU0TeqW8k3q1+mBy/kmz8aRUedEdt3GLJM70+20mdmhC&#10;qZup0lZqcDSKMJ0lMWfUws1jeDMA5ufXzoVF0GVyMwu58TpCRhg04KiHrSCPDFQ3q3g6miJ2TMlB&#10;7QhDFY3ZDp7mY0cSYjDVRnPimYbpBY1m/UWADTdEfgoyEkqS7CeOium0zwBskvR6coNxdMC0EROZ&#10;cK4V2UOX3zk+iYYSrXh26J7Hp83MuEEPe+IfhdBw9LkLzTYJAWIQk5Qvn0TE3/OEVm+44DppnWHH&#10;XTwYAY/eXs8fHPRaz0OhXLs5mdfR8+Xc8JxnM3J/Pfymur6b8UR1F4CEIXuIXtsgCGSgJwYvo0Tf&#10;gvkTK4L77wwMzE1zrq3Fu92z87PnyagfyfhBY9BZPOYOKGdiRARi0hkBBqFloLUhGEIoSD1MMYwh&#10;DdbiYVgUACXpVbCg6I6x9wMRAnmU8jkKLgUklaA4tAHsStbwhAObTxAzwP3AuJDZ4hz1eyxhyfZk&#10;Lm8mPyT7SONwlglgxFi534PsrTSAUmI4BcqBvCdvKyzdTiUDlHnTVNQVAr2qNimHp8SzWJ/AKFCc&#10;gUXFCFvQX1O9cqkjOhvoCvDoFoz+RvSSMC91hRw4XRY7x652CbE2DsGgJ04CDKhTE0YYrQY2ydIC&#10;+whswVgdAMkfeV0B3qgBCTNZ5n2MNrKFk/2DRrl9fFYia0zlc1dvXoOmQkBmlapcuchlbTlnY4UN&#10;FDa22O7GMvdVemZFK5bsKBuRQDsSLNCwRRvGR2uCuANUAzvIVDybTm3m85sQGPgbhzG/1I8VEIKx&#10;Qt+gf07LvTscwOQBuau6m2s3lbqyXNG5gV6OlPqb6GMvbFWUWrdRrpvqj+dFPCHocB18r8iE1jzG&#10;lAoao0wXcNT5cWYzeB9RUlDZd1r4eLVThRzzdzyQF32SaRpJwQAOfdkM96A/mgJs4cWoMJHe5Q+i&#10;n8OZrOqEPJDOsLQjUMYbNbqlk6cIUUx6PRYELFH2qzoCDJCV2wLmFhacLg/SoFjy4Y8ecMAC8fQn&#10;nVBiY+/qvbnK4eN+s8zzpQKlFh4NHKD2BC52U+RP79yiAS3AU63oaDdRMAIZKGs60sbyKdaaaFmj&#10;OTSn7Q9FhS4W7YqQB+RT9Ol+azjztofzjS1Q4NHOuBucBE8e98sNTHC8QI3X0zEcbLyzUAXBhcg0&#10;HivWTra+7oVubBei55N//su/DHX78W5/3qoFIp4uY3yiK/miIq9FMJq5mfxT9BAHrXltI/bOtTuj&#10;GLp3o1KpGt3duuVMfXr/t5G1TGXau/zWnd79F//df/1fLxqd27uXZ8WnrCPxOHmKWniixJFVEABk&#10;nuWn/zTkQMF8TApLFNjyWV7a4WoCr6GRrD78i1hr0cd4ceDwzi9fezd36xf/+ufJS7ev7W14sun4&#10;2PmkeASBWJLo0fj6OFAZ1VG4bx7vL8plsr6ph8NrmvCFWFYWhCzLTHWR2fAAU3mbwmATyjhEzM4x&#10;KCOHo+wcZ++8jZ/G52dfF8Kes4Vj7fU3d5qLn/7qs6bX+7xSS7z6WsCZcpSGzZQ3plVKhJCjJXvW&#10;EwoIOcVBod6QsVjGxlEzULsTBQXVhuI5A7/lxkCRZUgDUItclnGg4OrCThMlhU1wImwjcO+012me&#10;njROTweNOr0tvo4mZD6XvXnzNlQFnI6AP87HQ38oDLeA/rz5jTpS7fa3e98UZcsZ4OrzigbM2jzD&#10;p/n4m/f+Yfirjv+D3bfefd09nB22T9+9s7d47Ds+eT5wHXr8gYZ//KPv/Mj10P3Viz98+c2nv//8&#10;weE3B2knCoB9Zu5Tt9Q4pe0giA9vkd4eaF4XSvoUb2afK4vQIF5EJ3q8qE/34mIFeEcogfZnUYfv&#10;eNTDoDnZDNM4GyYI7xGCmzcdj6RuTXruUvcEIhljnPasCvDVORMKhzZcGFCHFCUYsoPMH9WLx2Oc&#10;yV1I7AoBTCXC1cibhPnZVHYJtAW0xDUoBI6iWaQgA5rTiW5ND4YSg8UvGyq5cs9pQ/K0uJHkpAz5&#10;3Vcu71RqJRp1PUCNTI7g/PCNoirwS+Q8RP8Cz1lWP6KujF/oCXdG4n2wK1DUJTbF/ElqNrB/4o3P&#10;8dxL+OP+/bPjUrHua7ouvb6R2k5FHRn/WuhR7elXv3ww7jZo6iJex3pChwRxklavTZ1wWqohGYqJ&#10;Gzj36zdvc3Iu2kOOVK1zM08ggHLsMWdD9AUKGSl+GvVvP83aNscrcZBFSOcSp1SGaewEPEnAxvdh&#10;z0yQAkFBDr+GhGX6wT0TnRD1G3302VEUflaiml8EDYPWB11yq35mZw7yeMJjkLN8PFyolNSq3y5s&#10;XX/jje5iXDs6p0jlpkXdOuoQW5g2+xvJ/DwXLX/z4s133w5Cm04mkLLh1IW7DOEcLCpXYskSVh4G&#10;VTTRJ6JhHQYsCjSbQfNHY+QQLDplkjJmInnTKS3PebEwZNPE1fL9QBcqFawTTiqVcqVcOmePMYhj&#10;gWroT9IpMX3N690ScCN1pTjg9GA+xmfJa6UBDpsI1RDoPz4fgFWOBO4RdlGFXJ4hLZD3erXW6nZQ&#10;/aZ+5iFwGTbdt+NmWWWAAoXQJJqxDlv1IS7kPbxuimpyRU7/cR19vZPjw/0XDx/eh3F9erJ/fn7Q&#10;bpTAGzMVwJSHvCWHlksozK1GwoRcGeHaGIVffwj4t45t19wJJHcGWZsKgc6G7gCdTQrOCQdvFzm4&#10;MA0PJ3fQAHh03rJnTE8d/Cr5MTYpMxrBrB/OwhoWIHPaEM5WbwRNimkOYDgAoZxk9FM0+kQtadAj&#10;GtBGoJmHNxnaPalYolKq/uC1d7/xDyuPDtL+8JwA12556A3MWcdIQMm2VTm7/qgIoqlkkhdzRXLu&#10;gg5lhoEswbGTFKkdpftS8/Xm0JYWyKO6o/tfvthZzxXW00DEWo3+vNuNhIdj51kqu93rdBi85KLb&#10;zm5wLXI5Nk+OG+NrV97b3b4UDkZY+6CDKO+5Y3K/YPMTPw0shhuFQBt/iDRfP3yW9Prym4Ube3vI&#10;5bZwFEARPRQEdMAAIJfMhPLr7ePi+5ub1+/e7pA2XARfm5apDWU6ZDY020+usjR93gzcVrmRjebk&#10;QCt1MvsKtiC0dZow2GZeYZz2tCxp2LsWzLVYWSxDeGUMl6S8AxUMmhLlDAqT/JO4ho04fwTlsHK0&#10;5sP+RluyCqZrPsxlmSGduf5l4XhB5bdvgS/ZYaP9WXvY2MYkl/ny23z5VtgKcHU37Jf+1jfbxJEP&#10;Wy/aMYLRfVSxyscAJg6pkvYpY2kEwnGrco3xDx59Mxk0gq5ALpaJuXzjxlnj9H63/E0HQUes6Gf9&#10;GVGYglk0AHJKcnhVcXIeU70qHhmqk1KHwTHaJK2UQ3bmw12nJuTtQdNgByeSOGIz1ZdVuADSIGSM&#10;dSGBkSvlxSuVBqcNTVboCxqtODwNVHkXw2DaG0y6HWNMa6kDsV5wgG9lS1VLzVg4PfA3F75eLE1j&#10;IlRvVp8e3I+k493Rgn7ERFN8CBKeRCAR9qbEu/IMt27E/FO3vzePIh/oHRV7HYCcFaj+crj3R8Kp&#10;wCLUL7UbJ5hBBzlBCeqeAMvAORvFHZNeyL/AHzC6uIRwNSEacwO2H/WNvKOBcnmxAge8IAwI2A9T&#10;2unma4YjFTb0YJgo0IrkocAVR/Ks1nNUBb/SbqawRyyGlqsIXEQL6L9gKshzmA+ItKCOwDwUlRAz&#10;7T1AJ4RhgwjVcHUy7mHARsaoVoI9xgkCEqrESBF0JjNeGq90DTjxUJYD9Q1pU/AtSVLT1WT5MdKl&#10;s0D9Z6QirPCF8R01C1esdaKMKD8cGHQ+aB9CaDdMQjVShNATMU1QCiV3zJWBDOldSXxAiRcUKGw+&#10;EPED42FI3PolqoUoO2CFdSpYAZHGTQDiArvQgJ74yFI2QUZ9ehrhPHqN4NTrliEWB5go8YzDAJ1O&#10;Z2dn5+Qu0bgsh30BHx04A46SkznjBbtxXv6v3bZ2f9kttooeFuy32rZ2E6lKtOMgg6mVOsCFIKeG&#10;4mwI2fSRmkWQzlwv5Le2NtbWC7lkOhmJcpyrA0WdhpWIqGzGedH84SI0xWXn+CU3agOF3eOrOpA4&#10;sYoAKy1HzS7U1bI3U+/Ffo+uU9U8c5N5sURJ7AGaxMuB3Tg6PuA7wSLxk2QjUnpQF9GZ3VjDsJ6I&#10;jpsf0ZK6ThM3MwHVTdCRYkEmrCyNo/gtrPFKsUpiQEaUhP8DGpShIr5K1PkSnqUXhCckFfqYVAR2&#10;T7/fpP2dSa1FwgmmAs3u0WhaBbjDTIJcSW4xpMAiUM2R3w6HwY05CrlCKhVBdq/bokrUb2RLkkIS&#10;TKFKwLXhHaKo0GlMSHESSdSykEd2Z/I5p69z5Sq9Y8rMQPPMefScHI2B+Dy/5cDjMBVz1B2xWXgQ&#10;YEWdpz75Wee01rr6+h3ow+hF7T+63zk/ubKZA8vM25SYqSTRTeg3T8SOjOwibnXGZ0FXfBHiprx5&#10;797ezk5kc22+Xym3auR5roA/u7cV6UwQjf/64f2H3zzYjGg+xouou3jR5rPjZjPGIc9mKih5FYOy&#10;kHeYOV2Wh5qux5yYIhxF/R1sanrj8Jt3C674f/Gf/N8fnTxBCDC1sXbv0i0OOdIDwld2bWty1ql2&#10;y0gYRajSQSxjmgFqngdLb00WovatGWmW5VKSSq0+d7EUtevNqVUejzfe/zg3i/zmEV3CEsKpb//g&#10;x6Fa/9HRg/aiV6tWfBvZ3XD24PBkIFFmsug5K9/2KFVUaLnR6hdl0J6GOkPNbuKfkokWkJSGP3B2&#10;bLGY58yEVpzPEiEigjafwuBS0lZrkhqGgTiYDPZkq95EbQQjuw4is5PZdmFje22zVa41SyWaRUIu&#10;jGW5bg9ou8Xs31fbx+731cbn814givSwC2tvv/cnv/0v/+V/9i//C1wS//jDD6+9/fGNm1ee/27/&#10;yflXi0gDYsvQ6X3r7keVr09K3cMZEh4jgPvDdGAWcGPnKIsiXb2ppU0vyWwq/UeMXnHkTeyxPWDB&#10;uzhYaXKBzSFcOGZ4RxKtK/NR+PqlQNuPrJM7EQo6gUlPgkkMGHLHB0eF7RhQCKb6iRS0wR2Eq/uz&#10;PhMdjNxIUEV8o4UEK5edMJ1wxHgDXlIC3jBBlV4Q1Qs1jukGGtNCGy1tYiP/EjNksAWzzDuUcFoO&#10;i71ptm+lDAS1kdGA3rLM3xjp0DFFvg1ov8I2jUGNRRh9Txg3ciwSpHhUshRFZtOJo5CgRP4FCorO&#10;dL5AGGKBk/cncumDs2M0LeOz6M03rw8WI/88EVyLng1PPv3576I0PFnPM/oonBx+EfpilEIRNJmD&#10;6NiSuw9mhY0todQFJ0ckxUiDUt+CgEHsiPc9wJQW3f9wLpOWRh99O4yY43HdCyGR3EC0y9XSmD6w&#10;zyvnKaRfZhNyYbYZ0Q2ZLF5D+R/AMLjXsooHSxniEcoM0MjAUB8ShFhtfN6MwnW/qAalTCOeA9Mu&#10;QvI44YlkNja5X09OjzyDMZVZ2o2sS6AT8pTPiklX4JV33v70yYPdUIpFP6bXT+lNRY9OSSjC8cLD&#10;QI8TAwYsU/gVKNEBygWvI7w+Ng5hxk6qezmeGX2TIBqdMck4qdUjdDA7akwlhyLr6fFJtVoS6hUf&#10;rn6/XCyiWcqN5X7QqcI1iJqXW8fEAZ0z6b8j+xAKmvjlQHKTYxsuL4+f4515mqS4SHBCy4MHjg6p&#10;iJzfcVFXx9DL0BR0ucUJXOS7dEBgOtEzpq6RqLUmD1KQFy+IJQO/slZtHB8egFA92X96erTfblaK&#10;p0chv5xhZ2NwEdWAewYtOOpzbeRSrDOMi4WDHY1ps1HFQo0W/ZE5CaYd6tA6aZojJIfrTGFjs1Qt&#10;Y5Vxdl6isEEIHtinJwDYogeujl3LTeDaCLIsKJYIGLl0YQ3oLzroE49v4HS3sUOj9EmmaSRN6JoY&#10;k2zkFwzMT0k0WxLUDcCnLhB+tKFZqDNHuVxtnBb37tx6cnYc6k0Q5m/7F73TUj6ZNxIkVhGC9hhm&#10;oALrEMDlQy9cv5QcKFNNSFEWgTbEzB0oezrPz57OGsNw2F/t14EyxUPOTJw7OcfJvltzto86s0E/&#10;nop16FdR1E4js5a/czQLDhPunv/WxiuF3VuJWJIMEBFc9jwDVHYz98tBM8+oxbK6eMqAdTmGkSP4&#10;6ssHhXj07/+jP9tdK9Qwk5mMePYE6ajE6fw7ha1ofv2Tf/fTd7a3Lr1ybSAm0rJaW8Vlm2+xgG1j&#10;/m8nQ6LI6XRU5rk6ooz/3uqfNrjbfzIWM3NDQ86TxirNC4KQjFSUtenoE0jEjM0MYZvTyFBzhFNX&#10;9ThWSk1AM7BMnf0XZ4aNfTyUVRJm5vrLPMyWZDaHsyHSHi229WNTKxH5KKyN5iFvVjH34mN1FFnM&#10;qv2SvRUaAAKEMm9/lbba7+HaJNlgPqz1tt1Tpt1jsk9KAOa2DvRbAManYsEcNoCICLc6xSGZQu95&#10;vfZNs34AAqvuQISv1512sedirdNtoTuJ0oyB+XCXZOUE25C+A/fTDP3oZ8BgnKEbbAzHNS2CgNBq&#10;dqCqUy6xa4kWTukEQHVWpUdJQGpPcgiMj3k6uxDEdW4jyVOgW4cuJUfd3E+uQ7t0kMjn3UHXzDep&#10;j4rRjbA76j0oHR+Wiv7YJJGN7J+d4ECDVF96LRGKg7eKeBYdiMPgV8GD8T+tyoAdk8vHHeEBykvR&#10;EaCL0DgyrLv6SJ1goRTZGNFT4tn4Js6sP+rS2MHJdoZu1mmjfuyY9mgZzmAU+Sa+XhWl9Hx3SN+T&#10;djJwCY4gsCNiRlqzY7NNQWBqyi24glTmuEssNeQzYqTHNGHbvUp3UOk7ukbeSQW2oBge/phnZkZ/&#10;cmgV5Z6UTEMSGmu0ttH9Yd3BiTZ0a2lWq9LXOUAtSMPCtBSFftQvHM+CTOiAz4GyIGgQlugUcfSC&#10;q6RvJa03tbV0eNGDhmcnRr+GS5pmmvmExUMzvJL0j+XJsfKWs3XAb2aSoF1kp9f6H0GDjBI2ysbm&#10;/Yu8ygElMVK1NikCIVlYNVEtFTVmh35GV3jWyId5PGxgpg7TAw2VQU+7kG3SGw3r7aZokUauALUs&#10;GSfC3QRsbFzvxWebTIrFcwYqqD5zQf1uB5FYfi+iCHLPuMjwVomL/YvdXHaT2tjCZ2ystQmQraxs&#10;cWVm80sTbWEQLtSMRX80uSyf5CgWDUnGlS6UVIRtoY4g8fKgsgacUTudI4yXtZtU/zQfvIIEcYx/&#10;oDGmX2Zd/F7BBy5w40YH+mKOYbTB7Mcq5nCF9Fs1i/d4SJyQgUEiDq8qcNNMBxC0I0Pg+/nVevvS&#10;yYuUuo1ALJLNouAdpXeClwGsIqWuIgUp21ZUXKoUC5wG+5ElJggGvV3EWMslqreo100xCGUfAcBR&#10;v08XgywOv1B+7WxOwtCvVZt+H8YqzXr7tNk76I0rHoTSZot4HBoz8RD4D70Jx96lFGr/5XMVWh4f&#10;AMYh9mMz2kDoJ3TJWR1IuZNlUBOCNUB8FOyzQQctmvgICEGJE8UimyUzRDzWPxx2fJ5gp+eZe6dr&#10;O65oACNL/8mLTiSDlKn39PGtX352Rgv4vXvfPf/88dcnjyIeV4Ho6JjQw0SIEotNghZ9HlMMLysE&#10;BVuzKorNYeL21Vlt8Iuf/KxaLiOb9OqH7/JLyt0GJW+p0bjx5l13tfeidIzpNDDnPMqX9tgyj0xH&#10;gpktGqSAiyPYuOQJ+26MP0yBbtowdjWataozcdhv07SkWT6YebPvvXcttfnJL356Wt///NGjjb1L&#10;8an3dP/o0uVLUUSj0/l5bVhtnzMV4lH5e300JGntcQQxYSKCLfeFsqxll4RfbBVp9Mf8XpPy66Po&#10;Wqzf+056FNp+9dKNG5fOBqP1rb3FUf1x6dEkAtDPu/XB2/Hq4i+++ANUkbN6DWEtFbS0Y9g1gHft&#10;gEl73+jbXpxoFl/D/SRMEbm4FEb38tw2KHlliXKsWSJH7fluaRHIMYTVKALAbhgCAsJ1h+1G8fik&#10;gbR5o3tyIJ18sjTCSCSMSY+qTVvJK0pfnKqGd//teW0PU3ZZNBAfsBLy2WuX3/rmL37ztPG4Udz/&#10;/Fe/OJ6O/viPvncr/9rWtW13aHYO0SXo+sE733/yu/utWdWLhxF6+rNx3Dv0O8Qi1jxXTbwlzHJV&#10;BCr3Ns/YEJCFVjLkQJrsqoRR+CBEjzl0ZMThbPod23fffPKb55999XVr3MvF8kDC47nkqAktPNwd&#10;VYGGpvNrC+88miiM5oE2oC7GMMQdMbxd9ICYOXFWJBPo6LqR3WKuI04gVHUCstOZyefRnjGl6VLi&#10;TvmIqf0YDnOiC+Irn15Av0Il6PsEGV+ilox0wdz9Jx+8nY5FEXDl2UjejLU9Q8/NPQUxAWEM3XAx&#10;CMm13YjwUj0gpNaDhqWpC3BzAjUgZXBnFD5edALkqzcZRBJhflO5WMkFcjdu3iisbV7bvt2edw6K&#10;T2LuUCaWFPCyM0jiQL29kckxQZGiCedk7awUzqXhDUBtUj7RocNbE55QfU88n6iKPRwhBA14JvTs&#10;iFlwTGk3wPsjTUT5k0TQQLJwR+yHIihTkvSQHY6RG2F4aD3fid1oZ1L4cadYptaxnekiX+XRkvNx&#10;UJllZ5gJ7F7zsVp/4GzAYXlRk4V2NqRvGohvb5ZdE0+51hXpdbwRTyPxNoigWTJ5K7/7Ijg5/8Vn&#10;l7e2XfGIUryAjyUCqB+pMpwA9/f3uWe7u7uXLl3iIOHamFguoWvIPkDJpswGZx0m6zJS77IANlgU&#10;4xKL4A3Qe458XpmmW7lcPDs7QcGF1QvDDRw5fSbeVxLGPSpUEdh0CZSvUQ3V4IwjCh8qpyvo8W0W&#10;1lLossQwro/iMC+ZbzMMZkBAMQpCjw3JhRXWCuiV0TBkn/c7femImxRKjV8NA634gezpTNrE6GbR&#10;bfWKZ6WT49ODg4MXz548fvjl2eHT85PnzP3w5Rz1G636ObAoyFKAPLEFBCBLk1xy3n40BQN0F2lD&#10;0SLDO5H30Oq0k+vrZ9UqRb83HmucVcY0ioZwMIeYVfKICcx4u2ODRAnDXongtmQ+WAMi3gr+JHco&#10;3l+5x7Qw5secB7ANDZBEduYLMTzzKCnnF6oRRfhnq1O8A/Y3ibmXg5kUo9JsYh/PXuAEPB+1rwx9&#10;l964c8qGqTWAuezkNmq9YcxHDsGNjHBYoPRHGmd0Heh+yN156TOsDafNzC8KgJnwhw6HxYPyoR8d&#10;HK+rPmiP8YPwedAUUivfl3dN0sMKy2K6c+mSKzDMJbMLlBLrGBjGksH19fSVG1fuOUMRpTQuTzyR&#10;Rm4nFEURTDkIMumkQIbC7qbdkEqm2GW8z+Oz85jb9+Z33oKugQydOxIkfh2cnQIdHi76UGY7U9dv&#10;f/qzd67tFW5eQq3KUuhsLF6VNDZMrwL0qjOnz5vEy378jWRueTrbU/VbKCk1lrXy4xZclJQ6U0Hb&#10;MUtha9IVkWqy9K4UbZSdqk7EohqmCnsBUJ/Hj1MHR+5LxZg9MPQZ0yy3r2zB/TZrXB0zNj/TSjZ9&#10;sqUnnrlCu5bsj6xyPvu+lokC4p/GDG2VhtqXskXj6m3a37gs/Iyjlw3iSlMueIlBhOwF+md/ixPE&#10;S2JlGY0mJu781BnqzQal9tFp83FzVplQNYTmjXFnxMQCcSR6FfI+g0YkRJhNc+kW0fIiX1VYhRss&#10;yCtyekpj6ehLFBRsG0h0ZmQI0dO0RuwbBjt3EcVM2gZeX284hXXMOq7VmoQFPkdbhB+NJZiALZDp&#10;ZaO02v1Kvd6Du+j2FOdFT8LVdTS6npYv76lMq+xt6iSCmhuBhM6AYDR1jRCapJDhfkRD6KaCs2CM&#10;BviADaPmCyIlrVq/WR10wKAFJ81Fm9FjoRBbX4vMfL5ec9Y8GbUO+9O2Z9RzV2ujRtMZ9+0gA5wI&#10;eaKe7BDl7x7t+hgNxP4iXCpXuUECX3KiBWjZyuuC/JfVIByE/BmEmODxMdwboEjjC8ipj06Jw+WD&#10;WdgvDcY1cCBGIxzcC5ECHxla1ep4oyUpVVnwfk7aVihZDEUFc0MkrrMkyKGWPQNyZtPfgMlllXAF&#10;7+TnhdeV1zx0Bb6bBpIRAtfJLTclmgXM5ISlZpepXOMq1RycIcVhOgvGVU+te4tI5gmizcP3mDGf&#10;sgQp+NE2xHtMaYvCtJGmNIx4rocnIJ1Do3RAF4WsxqgPasSh9I3XNOxlQRu0+8D2Uy0BoAwyIO1Q&#10;UnQ7DV4JlWackbWiiOheL1gyhR7d3QAnssQzgFzO0G8LcweZMHNddOV4cQwnWGQ8BDj4zIqkOmuC&#10;iN1Zdr/YGGI/uWpj21CzTM3NN7wcmvi8nf4tt+TF/M1s9iWQW5vOMHgkLU67Rspham0anShztBmg&#10;K1en3EyrBFw6VAJRS1iivBfbBl3tbns5hheqoY3pCi3HF7r4i0mgfRf2jeh7kHYDcOLzVWs1KQPS&#10;j7DJmstJn5q0WbZcOD+xnKVroEYEETIWjmZSaVqT5EtddXU0RGUZmE6jaZIZR0iemeEmC8+odgFc&#10;Qcy4WrVOs0pPxzkdhQM0h73QzxnUcK8YO0hmQZxYAafL1eOJszR1l0ezii/oNrJ6KubFkqNiDznS&#10;mRCCO9JYQi+CGq4tcUIjwI6ThSccd0bjQXzEej0yZCXOXkdiChGxv4hG3GBEge8QdsiXUgmXJzji&#10;BRPJ1PP9ViTlS+XmDJl7LTe2S43u9PrtW/du/K8uv3L7sNzPBTfbB09e9CrjfnstEU2EvJlUDJUn&#10;miNENxJBE+1fGhOZkmm/2ole2nb3FlM6Rv3+Z4/uh1OJaHe+eePyG2++TaoVWctVHzw7rJ2T+KCW&#10;dzUJOciQvS7qEF5EswYSCQPOkhaIGZHZZWp7jiKPfqsQq2UZR2lO2zJYHUyzb72d9qO937l2d490&#10;fuvypc7h6b/6H/4ZsYhAn93eTrsjCHFhHN6r1CaVGhxKjkO1np3gmL49K81mXB6spkNqnrUtlswI&#10;i7+XPJ7r9z76F//Z/+er/a/y+eTb3//+B/c+qD88+sP+16g7zrqTyx99MPh0/6tmid5VqVeP+10R&#10;dCWmIs7Qn5J5nZGHJlFc3YFle8VsRkUM48Comn4pAGYs7MhdzRlqd9/Sad6AdljvOH1RV5LqhlCg&#10;5co55Majk6Oj/f1DUHsUBCSH9M448eVwsMwwl+Rbu6e0ay96yi8fwf3hDN0i57XL13df//oXv+44&#10;6wi+cO8H8XEhkvqL//aT82bjvbfe+6Pv/2j9lVxy5vziFw+6iyZRnhouFw5eymEJ45EXkvwedK9N&#10;R9pQKcwkTSh1o+aimbkZuAtOwfiU4py7ZK6NrDpA828+a4bcG1dur4W3r96+zWb76vdff/P84e7V&#10;nZQ3e3ZeTOfCdPA6/TF+mPmNy9UahhjTQDSEYhunBGczHHrhUVyzEXJfRmmWyMPeA7fBQ1H8oTqj&#10;ZSr9F6M+LDy5cgjdbUPP5sI55FmlErDl7zQTLvKfVXPc/b/8B38CO5DZAlRaWcWDxyWrphOJDhE0&#10;FJphptVt7Iv0a9p9brJeD+EmhpEqWjzoaIUQ4EyCVC8kmAxTA6+trQd8kVu7t7Cyc83d3dbo6f7j&#10;58+/SXixd59gggf1Dx+pTC5FMoFOiVrXi0n1/Hzonh09eTwRC7a3ABE17akfypmzmDO6YjWhCMr1&#10;EIrRvKI/hlapbdUPRgMeiW6AkywQhgNJD24Bg2arYVk9pC/02ZfxWrosCClTO/TV3TTG5SwpXso2&#10;29S8F/VnwrfxVVp9iLio9DJ1WB8RdJ46pz7w12Bs++a1ZshVOznwdicaXAaYN3ah0jWb9Vx7Gn73&#10;WvWrx5sI5qznZO5rOq1U17VWGzxnLpdbpwBLpexCZyygPMyEG45m605rpKXJ42C3S8bdJqw0CSj2&#10;MNlrYvVQKh4dH5UrJTClIGP5Pw4zbPEoopgoguVc31gHuCKXJmDlTF5jMewigFYKJU/B5nRv5ArY&#10;+mq8wg30Qg5B+c60PxmzSOdgmb/yeUpKLoNTh/vAHePMYF1q7jCRZTyWly7YA1MHRwsl7unh6fMn&#10;zx5/82j/ybPnz+9Xzw57zaLPOQh657GgM2F0amP4E5OnDIeFRAa9sog/iBVPLBStIG5WLafTqXqz&#10;zpJG9gTnLDIpVoZwTjNHczSIAfzC2aw/jqVT3AhK3Vq9xRiT7YO0LCKbwrT0SHnnKIqy0siaqOfp&#10;ZcRxr46vSxSPbCWWAm5WA407WYRTGQInqhUUsZR+4hHAm4JWJZP3CWgWRsFoBWFa3Wi04vGU0fOI&#10;oLeaxJPz6jqN9EveZDvs6zb7jkkngP8U/Gh2EwgYFyFCZwlYW5uzSDDRyIULVA+4a94m0zwYnLXG&#10;zYQ/qZYe63WaPDtauMYR1yJRqaOFA2u2i6BPGFEGEbH5Ei1Cd5RpdzR//eZbA0Y4SOwjNe4NAX6m&#10;aLBcFjKVYBIzQVl+k1zrpJ8tEuHoejr76defX1lHLG0XgDlJJ85E+UgSXZ9Ouzt0jXrNzpPDs4Nn&#10;T+/euprcWze4bIPvMDpU9o9VybOIKJuxrVIxHYsX0zIbdFZfXRpnLEW0DYxB635hGFK22W8mfMbR&#10;WruauEy7DYqn1LgkkaZs0BTQzEekkY4uOZk50w/66U6MnaTYobmIYsIS6GeYccspAdejl79g8tgc&#10;bpVurq5z9Xmbg9ofV6f/oqq8uFoVdRYtsxqP2xtif2o1WrS/xb6abhbpghmLXOBKrBAZuk0M8phN&#10;Y+IAjo8fYrrCWm7DvIVonkntYOPaG3p7MO2co86ii0OWJCOF+1giP/itxDUlhhohsYt9OPFRB4Bw&#10;5673Ry6yOO4ihw30V5OgC1HvcUTQauIYCcnV0A8sHKzBWn6tz7gcFXuYYSRZC/QbEKsLcKDjqOSZ&#10;+oZtB6KD4DV5XDQPCCqpjTjML8R7wRzEkzF0vwAHwDqO+BJffv68kLsUS0a9QVe5VqKF1+s2Ipii&#10;peKIV/eaY16jAHwiR7swhDblINSvxlo157Be6bt6c37tdN72hWKj2qj6tNrGNhANikS4Tc4CaWoU&#10;xqEUdQDnNArnF7NexF660r5CDXJAw1BzPqhscTznZVnBocZ9ViNB6b7xcdVARpMoYb1GnICQ7mhM&#10;QNE/mzpBDAjNDaQCRR/ZOXL2qzgTA5URWB+4Ap1aTfAw/571x2j56FRSEmUku8kbVVrMUJ/v8MrU&#10;mSou0Ahl9ki7i9adH8QWd4BMVgeaWuwwOCQdOlCzD/CcwfXBUSAqgysCpsHq4l2wcVRQGEVX3oZo&#10;fIRrFgC4FVJCDnLOL0ihWDUKVia/aANksrkdSY/SWWpGqggaeCrxGSBL+ZkHbmT/LAhEgtCscDp1&#10;0k7VFkM1RgP7BRqrlVY9BmGB3+P3Sm0SmaFACJwab4iKmQKV8MupxUuorSuKIK3wECJDo8kQxi3i&#10;3FRZ2thKG5egL5OA6MMO97RtzQHNsn45ztgwY4OMPSLtt9mUmc/omy+G/PpZlrq4uirqlDyrJ65o&#10;wvsyxpw2j0KjTXWvRmPyChIayA4A2bjcC6kXWqCpRQyaCGB/F2/hooel4Gg/acPay3BWWwrysxye&#10;4E74U66WY8mEArUenXp2Mlf0+RJpyYzTzm43W/Tm8pEUhyDN+m5vWGu0Gr0BWRmBHt6OqfqUkUu2&#10;US+uizFX7JbHF2QKnyuO7YRr0e+0apV6H3TmuM+7lUAwfIxpl6G3lGbgRY2dYNV647O5F9+h0miK&#10;sugc60r6rWRsrHIkdvE0oZeiAj4FiEmLQqmBRI8Zk0bxK+2PwLAB1KSWkWEgzalOY8GgPxobb2z6&#10;ctkCuGNsesGcwRJCrJSCsHTufX44yK+7E1mUKZgYT+dxHEcmjq5ncrz28Xv3/viP/vHe5Ttf7f/q&#10;xfk5o4C9QiYZ8nfQm5hM46nUAP8KM6mxKj425Nqp4FFvUrh6lZEfGnHRVAyrwvXtrcPfffWvfvlX&#10;bJ2dnb1rd+94G/3zVrVcPLl15UrWmLWswrWerIXVydZSXpHEWPaJYV/qQLJrz5yQ5neav2sJDoYu&#10;eJ0LR3Pifv3v/r1epXVcOtq8tkH/f+/aleTcc3y0/8WDz54dPL10++bpg+eACnL5gpO5xcEJKAOa&#10;oLTopkNmISbpF5LbLm07B1JzQTmkKQLNsWvAYrPZkdNx88bbf/jzXx42jz77/LcP948+fv2D24W9&#10;y2++Eo0ka+XGtbfe8j6rPu2e+xCBirnWw9EctjkOJz49LG3OBTWEELUWs08nsooipYnL/cnV6ITV&#10;fMwgQ4WfkE0BTSv1poxYitl35rReSbxY9I6OblpegMCZHEx4WY4xcq8YtETHkOeOEwHtL3szL6KC&#10;JTRLzH8VFuxOtx8o3J4P2o7rl+9eewfJ3/XrGIMyW554MoF3r7x19HX50fHDw0cPjvZf5G6mf3j1&#10;u5u5HdjQJ0UAuO04s7WQE20GZBLFszQRQ84gBlYvMTmBbAWz1d21EFEV/mqTeajVWG0KBLJwAb2L&#10;mFsr6b+6++a//Wd/jeLrnddvfvj2e7j6og1z8OnR8fGJL0RFhw1sOJmGVh08P2tKkJ4CnD6hgEA6&#10;k6BjBJKh+HYh6KQ0UHYv2SEHhkboFntAxpHAWsEenpGx/lkueLNI1F5UweyVPy1hgL9z6NjYaEKs&#10;+fjejcs4j8tdVHWk9EfFK9VpOOYzHAYW0cfzpEIkHA6ACLshO2ERA+2GxiCn1Qi1gAGcyEQ0k4kD&#10;E8Tje2ttr86WHaLOXX/y6Onz/SfSHKO8nEy/fv6wXUfVxRENx5NJpETdjW6zWCqXSmfwX6OFDD4q&#10;r9++vXftUgollc1M2EciFBKXzTgfg8ZCRo/N163USehA7yNgRTNT681Y/1FEcRvM7E4qeDxJSimY&#10;b6at6aD7CNRTfvHygpc/QTSkAZ2Z/OoMFQOmK0FUzSJMSmcb9trF1jCQx+yaId7v4gnNFqDmdi7t&#10;dsLOk3bRu1+Bt3aOFm1Urc44XY7ZLHVlE0xju1rd29kb+uiyOhjNBGAuRuLkd1Y/0J4W9jzgbxRs&#10;phOp4xcoyPn5ablUFOWHVBeLgk6Heg/uX7FyRp0pLx9UracjxqsU5oz7stkMbh+vv3YXKWAeJAYY&#10;+HKilcLxRfUMLIRYjzgqVQ3NTKpcXoBa1GvIgar6aBigU2LMeulN8p5VEps6mV3HsQcQnrMFCK+t&#10;ioEn0wA3KBUvMbAKEvfs/NkTvP2+evzgwcHzJ6Wzo2YDs4dWwD3JRH3paCCTQBYYKjo9pwDzG9bu&#10;pDeke4xGdsArNVjarO1RN0FfQTT4aCabAQC9tr3VEx9JXY2w2+cM+nqVBgxZ7jnTj1gkzPnN46I1&#10;QTbGxdA35XQ2UgcuHy8URihoRq8SyNZarpBYvxrHBdHlrkMi8oXya1txymCyP54OuFLhvLCSCsk+&#10;hVdDFR1QZW8AOJi0ivE6timsukQs4WiPKr4ZIrRv7lxtjvqlfjvhCfuiEToUDK7QGJUAPjAQ06p3&#10;wu03IqnybFGH3ugzMFjhz6Dp9UfLi3rX2Y/4oiDEvNFIwJGJZzMZOXl6ekihThFHTSDf5grHF/2u&#10;bxGYdCGpB69deS2V3ixsXGX3gj01htK08ciNZS9GEk+uCYqbUhDZSRZ0v9vHqRUFKvAe+c21D16/&#10;B/cx4kPNY4KFFJ0ewgmLyJukA+Fo9yfIsb72yhVPOupFt8WQwlcVka3r9JmLLMdmZvbDxMrlJNBU&#10;vMsPPr88mC9QkatTVs7Wqv9UHYkSJcQynTVOoqgVrZdW60XlKaqR4bxxvgB+A/2NLxogV9SXWFOr&#10;a1hdrQ18qytUbvQSisxe0irXtHvfXurqalcIrpcpSasbwjfbz5vZuLaMPZJ5KTMQ0Ie9Kv5iv8GM&#10;ZZY+SDbBXbZyEeljrUvSBYKqYJkTghOkwM501hsAtgkjeOyN+5xx9zTtHmYhjzlmJNAw5+ArQg5X&#10;NgxWZ6y6RhqWYBbQeeJamA3xiNoDZb5cLfB6ZjWcF34/q9XXbQ3Z+VFsjFDuppIZY6/iwWqsM5zD&#10;g+UKIA2YmbaleiF2BxAq3KlN240xhRwKSUoJh5O0K1Z+XFu03NPWIuqN5aK5eXuacEfcUX/xEEdo&#10;L1CTUMyThKStvhstRXFQGZS3WqPmoD4PdLlf7Q5H8sC7MwlfCuHb3TmazKqEC3e9M4x5XH6En0bO&#10;RCKY2Ais3cp44SKmMcN192Bp96NzHOPjnkA20HW6SyCjPYOAF2pllIRqxtOg1y3+PLFQUzUpXKnz&#10;ZZoyhI8xirxhUdQcJLL0NfvV+kmrW3LKREFDO9VtbupJKJdSB2HuB2hJFD5eRxJceupaa9awB5cd&#10;8m61LoHakUuJrcUyDOEBx7mogp9iU/Jl7MehC7taFR5apZJ0pQgUjkFqeebsNjWh+v68LiejNonx&#10;MZKvg8kBOME5zSb0QWQ/Y/RlBf2WIJYooPy6yXwoY1SjvITNgHIInCixuyCNI+UlpEs8xEzRjH8Y&#10;qC6lF6RDmgcI+QXYg8EEhTXZIcr3UchEcKp7jX6t3640e5X+oAOgguYC0jiyBxwMQdbR66B3xvmL&#10;JCw3jdVOG5T6hSLHVGKLRDROtsWky6hcfhsuXt5frGqb7XEvbNVntxW3+tuYYz5j95HJQi/GOAbi&#10;bV/Nlot2d3NMcA8NVEBlukGOcHv0rXyPVJu8UmzgewxIQT4PxpFR+YY6OOZjlVTZaGMtAS8O92XM&#10;NNn5MgKsfru9fo2g5SPjqmACnMDsQBfNL8BQik3KJuak5tcx96Na7rRaDto/g3Gr3Ts8Pjk8O2dn&#10;OlhjlNDU5vx2np1tCWgh8nOeIRoShBdTnZpUZ8z9oncYCEUgBDXK1Xa9pdQGpyMf0NwmfRyWMm86&#10;GF20+0/rvSfjRYPnPgBS7ZpWq5owgt0BgB5POsMRJALR3+Zdo2/snU3Ij6gf+G0+htntLksAz1t+&#10;NegYWipezOvoUNz7jiMcU9wgs4xkRrk1x7jjc0+c3Wbms88qJP+ZgguSSrvFSzmwU03F41538un+&#10;6U9+/tPSeQ0hqH/4Zz+6/dpb2Uik/Pw5ozaUqEgCYY0gP2KLomUpZm+x2T/Hg2l6c+vstNSrNJ0h&#10;zyjuu331Wm+/WFu0K+els+OT5EYh6/C/8/3vXL+8e/zkCUohQtBdHGqasdowbjT3aSKoHyFBBE0C&#10;+a4LtVjD8zSL0xILEPXzz50oI8984Vvf+342mOzNx+fVIhElu7k+rXdyhWyykIaov3n58l//9//y&#10;919/2e40pp22vw9Zz4UgB9qtYeSPrQrkckiut2jqQDU19GRNK1XHkJn8alle2cuGNx/95uu2pwN+&#10;3hGLv3Pl3n/+f/t/PDk//ODeW2998OHW1nbl08f3iwdOaEOO4Y1kDitVIrJtAQkVLzU/0NFLjqs9&#10;2njXdp3T0NJuvRj3CQ9s6kOu05xz3xbDlq/MSiaZIYqa+mlZtGiFj4cs1E6vC5YigFHDpM/ExiBG&#10;vz1/7W61281ucLuX7bO1z6g3HHU8i/Drr8bG0ceHzwqbsd297eza7tqlWxlH8tGXX/UDJ+F5v1Yr&#10;of+bqKx/9fVvXn39xgcffriZKuBQl/BO6JSzmaSya8prO1C1FiMCYhicoK5EQn86Zc0yQ6LAjcSw&#10;fFvVRPSiId8Y9qfbmZx379c//+JF8fnDx3843T8MZMI/+uM/SY9ztV79wYPPHj95ThaWTiUCnugY&#10;bxVk1vwBfgfTFI6TYbNFIN2+fenNP/qgkNlhCRGkmF0JPMLRhbI0mYZB60qO1rAXuKt8lXasGc2a&#10;52O762ZOqEocbSxJERrzagOLcr+7uz6bDtUNE9iT7ArFGL1lkiNOKU5IM2mU+wde8OrQ8lefV+KU&#10;I9Rgg5wLaG1Ji4Xci6vwMiEEpAqwIe7LhV4cPW7hRchCCLCEgBeBV+iXunXIJOiYyQzV6+mPYR83&#10;mePtbe1ur2/6k/FuqQFSGd95Ksa2Y5aOJEiR6DyxhAjUnIvJdIp3heUNpQuEFtPEWyCCgcin6clC&#10;6XIx0YtBiYuSCiyQn6afXS7WajU8oFDrFpiBJEbWfz4P9aCl+qgAM0kYX2OKAhiSb+BeWTgoIZhv&#10;oGiETEWhAHCTlQ7KPuYN7RbWPfm4J+4r7h9Ne0MMml5/4/VLG+tb6bQPt1kABlfWaqdnb129HdlZ&#10;49aAlJ/SQzcK2PKjIw/TkE4mCjySMGLiC7DyzeI5vlbnpdJ5o14FXjRotrkIXASrKOyWS/VmpQuW&#10;GqF2TFVzaUZhsWQ8m8vdvv0KPu44apxDui+e1+s19BmRwyE5YwG0Wm2KXJ4rLehkPstKoZGwvrW5&#10;trkBhdB0heU9rOth7tBpq5wGXUlZb5DHosID0UQIsNHg5rEwRLVDd6c/qtfaxfPqi+eHTx58dfji&#10;2eH+s/PTg06jPEdF2j0NBR3peCAZCWQBHII3lpzdFJI6rJlOvZpKxFnLgNKYUBEgugN8FNu5XJIK&#10;KRYK4+gswC7Iv/GIUrBVqdM86FYb8iSiVI8EWFmhRAxXR05r3iCYN9NpnuJ6Cd9To03ANbhHIDUk&#10;J2zqGD/Ew2h2FzDLzOfPF7Yv713FIJL+fzgRSaSySf6RysRy655EhjQZaLzkaN1OqBTpBDqNnQBW&#10;qz4vPiPc1tz6BuKhp73GyV/97u133j0LzhZVzFWElCGnZZ1E/cA8SeRlCMekDcWnZQ/JMI4F5ZeE&#10;LRqwYfjSLf/gvF/UzjY9Ic8k2HeW8Xsbz/vBFMjcBJNn0NgDxq2dhmsa6ZYxOizcufZhLJhlj3C0&#10;45FmJK0WJI6sWAkIMWvgttLaMkITBKhIIgriqNPr0ADjqN5K5bgpwNl5mCBJyf1j6eSoPVwEF9lw&#10;HAfHm9fQMMsNGPvMadn+jQb8su9obGKW7fbVMWkQj5Yksap8lvHowulhVVNdnNEai2nWJDoBsDQi&#10;FQGNqh9JcYBGzV6v0huW253zWv2wWH1WrR8OuqVm92wwbKCCh50yXh4AG530XeHfmo/ViWVrMz6z&#10;yiAVMc1IYZmHXRRsq3mC/YvpDinptFdrP9gIqzzSnkOr92LOi+U3rw6nZUl8QVjin/Z76L3bsapA&#10;HIaZZ4MzzCRZravvQ2fQQzqNUZQ/GBl2J02sVdtVhv3QqjHXTYc2UsFtsl1c9oLeKEsHSwBuuSz4&#10;Fg5gnERrQ/oT7sZMB8TI8tCE4i0YcWr2Hfer0xmSU06HfVxxoKQisjyeDbyk91wiZlzd2gj4gai4&#10;dD98Y3ETiIW+aYsAHHUv4mSwIzisniELMAyPpz+HyZOMpAnawDEokXrYvZAqBppbqUudM7S4z8cz&#10;xvWZerMBZT6eiXcb/UlXyOZYPgw3C1wXJoStUccbnqaZdQ/TQF/BU4dTsaHTP33hiU4L6eCWD7Hi&#10;0KwXWARS+Uh6s9MsOzy4tARhMQ9mnaFzUee6IbNPWwEPUQKONAavi+6EzFQdBitdpORJLB+N9Wid&#10;8LzRpqPKicBfcQE3adcb5wvnGD8LQiZFII0V4O7IYMmWl9bpXPLxRgB3mdFzKgcxHQMxoXNZBzIN&#10;RR61JnbSGpzAwAgDpsRHAYkYcDeY+2kC6R05mNJrNMXTJ2YAlmLiT8aJ/oz1pRKynL65JlfGRR5Q&#10;jcZVZupheH6WMQuZkYpTQn/GFYTT3axRkXsk7yNfHEpDTecMxRCxNn6/uNycTIKl2lxTYyS9Ln0Y&#10;mktKL+TtLloghZHmICAm6DyQ2jmpVabIvvQn56NZa4D8G6goSkTSISS4At52Czdg8MowwKGfJ1hJ&#10;vDpUQO65FM6oESV1BuvB9LCkgfNtAm9T3lXu+3IhZ3eu8kmTcL+8Se0/uRPfJo5mIGRjEeHR3EMz&#10;qSFzpfdE75UGhw+csDARpPlUfQZS6cBwWOiYCz6h7Q7zdji1rfCV3f6rvg+/0fgE6MN0fJaIANM2&#10;Xfqa2rdjYwU/riOKeaPHe3p+Ro9Yw1fus4SjzAhogvWKFHmID/yX5mO92al3O2cM8gBfemgIQW9B&#10;YQ4lnqDSdkUk1QBGM5JLYCar45WzG8cm3iRCAKDpVcMg5wj6xs/A1tlp1dvDssPXDMZ5mjgm8h55&#10;sq326KDRO+LGEa4oZEyHEWSCAw103kEszkLHkxmBdJQsIXbO+fwQCxt9G4YrAC7Ua8uukV1P8IVn&#10;ukgVAF7s1i1c0IfnjBi941iS8oT2ij+bcBbPHSfnw62rnlR6FgrEG9U+XKSCf0a56gwl129l/cF8&#10;r7F/+Oh3X//6yWv33v74jTdd7Xbr7IwzjztMJUsJb/LhpfLX8gmZidnJyPHWhx8Bii0dnRw3isO4&#10;5971V1qPD2cpqk5UfT3Zna2/+H//k99+8enljfVra2v98unFJFEvo1hhPiQVZQa/y7HwyrzETofM&#10;iXexaLXkzhmPsjEWUFdmA3fo1ub123fv7q5tjnuMetLVg3M24Nrlrc29nbXNrcaTkweHD85Lh45O&#10;c0MJjRPREPYoEGyjxakr0doSqmxZi+kQMZUVD11fkWmKOLdl5nq+/MPff1X3dgB/BNYKP3rjo5/8&#10;u58ctF98+pOfPqic/N2PfvTa1s0dTKrho7Ybt2JoomOyITA+SQuvIA8RkapU3th1bn+7nYGbgbP+&#10;CL6iPowmaHwDlATLnbOLXNJXZiEy3mZNiolgjPU49SySCPYK81t+XdCDhDVGOlw88Qkllb/R7rEN&#10;IF7f/sVejN1BtiXEaAKTpc2PP7oRv3rWKg16Fb4aSaxv3ryy7kNDxBXacUTn7mq9ufb65XAx/etf&#10;/tMvHnxyfHy0lsxsp0L9+hHeCKnExmjSteeyfd4qmUwqY0SOzG80mPlllUu5hPK/hDSNE6gEuxyN&#10;ydB/cycz23v0zZE3QUhuA3WsT3qZ3PrTn71Yu7756r0biUyhVK4nU9F6uXl6eB6Li0BElxNs6qDS&#10;RJiR+L1xYzd7bSsW34znszDQGcHn1taIUS2qgUEfFLcuwzwb3WoehwVmGYoBl2qXqHIVakWa0QY2&#10;/HJEdf/4jVvMi5KZFHIgUBoIw81WV3FKyHUVuJLqg17iRj0f/+0pcpP8POUW4Y8jjpMKBx3JJXoj&#10;qHb4MGIlu/RE++158loMERUa8lQuc7hd0xEtR6B/i5CPcnLUY9YE40XqZ6ls6uad29Ou0aKNwf3v&#10;MhdK5bKpSOK81wRrB40ZuQLodJSN9D5j8SjTsJDTDYWNQoivcyyT1lCzA0OlLpKygoeJDfCpQQ3a&#10;XL2umGhiL6hOxo/kmQhYUVnom9Wj1T3kKGLMxdq0DEA89PgGpn/cMsZrlqdHV5eqYAhMtcYc0j2B&#10;5ekKbKZyoc00fqzH0y6C7TdCKVTYqyMIXS0UZ95/5W4p5myflm+mNqLXd7jJIepNQDNumTrY7cR/&#10;RcA31VetWIQFXioWmUjS8yOW8Rf+EH1pCKsehSZHs5bCho8A9PzuxvZWrlCIJ1Rv4mzx+PHTn/30&#10;p5Brub3pTDpXyMFb58mK7ocvIY57iXhyLXfp+lUvSK1UsrC+znLptCB7amuyhJUSwuzHtJAZqd8H&#10;qss40eNqihRrh4OEW6F5ard3fo7Oi1zoAXM/ffrsqy/vF0+eYvKOGI3PM4tEPAB88LqPhr1IxZE1&#10;Q0QDWoX/BBS5TneMSyJiE4QOXoLfSIFKrxXWYjKTRMUbqiptc4YhkBhZueDTOt0eDbdEJkW6mtzI&#10;tYvlPjCpRqtPA13dczWfWAdMrUeTWTSuqpjdIrsygJnhCAkcowxEZdg+3kghCk8yk2HsZ1I6D5DR&#10;CDIqSKf4/GGeXDrnisSl/IXO71wlMRpGktjG0dGQ0lhdNK3ro/FZubRodBEbbZ+XX3nlzi9LzwPl&#10;/oB43Wr5+p0IA7uAC+UxpsjzkU5GQTRZoJBwzTElFQeUYP1JQJrlee3+6f0pEhlh94CEqrNojibk&#10;X+roe8H81b1OjlAEYTu+kSvszd/aff/mzvsRdwGPabCuDMV5OLx7A5qH5QOswogRUmMLtGXaRZqa&#10;037woStA7yDi9TBkQcJi3OmHY7ER7PMZKqndeCA6BOQz5dsZrxH8hrVBJ+2JD2XSsDzhbBS2wf1v&#10;WT6YNMiq86kbbtui6ktdVFxWb2nFsrMnCv9lXSszUxHIQoNe0mjUytVK6dGLXzw/+GL/+IvT84en&#10;5fvHZ1+dnd8vVh8dHHzGZ8qVZ43WYad9DrkdXaTBoDychG3xZmU8bd5mDqflgE77zgAk7KFij6tV&#10;jrjMG8zn7UV++44M4HNV/dq7sUr4CIw6CV/SI7W1oiWN2Ntl8WD28yw2+7P2YLMvy1f7g65ugiKX&#10;pGp9GA9QXaGmsuYE6evyxdHV67bJ//vMvBfuEnZZkWAGVQEB8OhQcjZwhEtVRu8a2jpOcgCxNMSi&#10;tTcH0Y6wJHiZPvuLERQ1IzaYTNGjEssULg7C7MSBoSiTt0k8HOgv+iglqI5x0DiKMGmiSEHrOuCK&#10;tZuMTYjLzCanOCsnMsEw1WhQMilT1yy3m/UkHT5c4PPgqgHbdcOL1KhKsdUKo/3OoF6MhW40FWyV&#10;Jp1apzMqNsZ1TQ7iyVTO3RyHFr1RoOQJt8NoWmX2vJnLWacvWmAWOJEFaGN0Noq1esFmIB3C8S0R&#10;2/CFyJNBx3YCwXg4sYZR6CKAT+Ai4k33sYJxBqLZGCq3Eup3AR1HYE1oH1XH0ioR2BzqL+ccEkXp&#10;eHAywOG51R+1wxFhhFjLZOqCg+K9AcINcRuIvWry+DWxwxceV0Ajf6eTkaGrlL7NNJu9SH97hBQ2&#10;hj0ykOdEYVFybIudCKuSEy7Aq4mfZ6RtuRJqANpPEpQii+Jwpd/Kf6F8DnrCrvJ9UmnXlM7wDEyO&#10;IjfrGdWXHOCATClZEZrLmJeRjqsw0iSLtSAMEa0Bk6HRtmJ5KoExWEJLM+SfEg2V1BzfrEN2aTyF&#10;FKK8pig3pTJqHOoHqs8DPGjERVCM6eEtT6RVV9HtpuvEsiE1ApEiNRGHo9FqUouYzES0H8IbBYns&#10;ttWE9HJUyTPrJXDBMus128QGnJdbMCbsWyjPMjVUUmpHBBcKTybWXmTMfEngaZvPG0sYvIUlPkU9&#10;TfSccLhqOiH4O0eDGxw2M2ODEZVck0pjS6Ck48J6uBD1tddGqkAioVmHbcCbjN1GDxMElhe2SsVs&#10;qJFJGK71/f7z/ReZPM7ViLa4uSCuytAqBbpRm93joblRq1Zx5wTL0eGoFrh3JoL6wokoNLAlC301&#10;3QAzIVEd6JwOce4G0kcZKbdzHrlaDOxzVEcQo0NiFpQ3QCVPf+qu96fntcbAoMDoHDbHjkp/0iBp&#10;r1aG3uDcQNR96Lt0WmhfQ57niqZQO2HuDXqK9XyJpMznAUcD95Bi200/prCFqLarWQNXrXyaWmDa&#10;x5E+6vINYhlXo+Y+PZ6tb88CjvHTJ0OWfmF3lsyRwmrJRTOzwl5mxDS01kuGFpfjb4L+DmcWD488&#10;/+q//eeDcmVcrQBOQzSRXDGRSDM1o6OhYP5tiWQAhQ5Hae6O5/KeUPjezdtrV7fP592sP9x9elac&#10;VjPRRCaRDWfT49Nq3zF68egbEPMxiS9qmy0hv2bFsHLobtoxrxi/RuRZj1C8YCNIZuo02xYUjdPr&#10;bYRCt7b3Jn53qd75+adfP/39A2TcN7P5N++9gfhYyh9Ha/f5yUECp8XcenoS2Lu7xUPDYTnB06JX&#10;Eib8B3qtpiKwQXHrQ/Aim/8vV7Y5OZcVmTySmbG/cXs3feUnf/5XTV8X74TQ1sbr6zc/+eSTUbAd&#10;HIwdm5ntSOE/+d/9xyjm3X3z3pVXbvswphdHWARgjP7INpGEUFJlaCz2/LIL3g5I2BeAwo1fvMoP&#10;fjfbh2YDe9t+aJ0LpbAsAmkdSWFMtDEBDOygkSScjiJda4Y3BCwSDqBVkAodrjB4RrvZLf7Tvju7&#10;9+27tvd5dXQyQnlRLSVev/vW+muZy+s7hQRBq1IZDMOtOHNYP55j4d34DtyDyx9e6T1olU6/DkQ9&#10;DFfODo9H9fNYYIrfOCqGlAXWNHg56+NMl92epzsm1mk8aIvAJYRQVhbYMRmRUEI1j388a2LgdHvP&#10;UYz+4fMH0+DQ5x/RL4yixbp3/fFPnv7ywW8Ozh4n0vlLl6+//vrtRrX94MHjx48+b5ba2GFm4ylA&#10;3qNanTi9eXM3sZ3v9EW5FuZ/MXvvg+9kcllZ10TC03bfKCovo5+tVC2MQtNpJg8Cr+EwKSQJ91Cq&#10;ECY/UcvArBb3/+L7H+bi8TlKo4SYhaNWKbcpMQj5XrmgtsjzaR8tFi3MRIfMEcCwyohLjwHWMMGa&#10;BlLYOSqXo/kElh9JX5wmcM879Y6764tsfKvwbP/reNg/Jssd+0MzT52MHBx5f8QZAFrv0tYesrDR&#10;YBRZFmoAvNVoB9ZqdSCIm4UCUYpW28n+CWg+AJ08EFYPyTyZC0IHdJNYcwh0mwEmIzVVaaxDIPLU&#10;Jzyjar0KIUw+8i4P0FPYRvJbWsyaaB33eojOixHgD6KOJTcww5YfTSh0sU+g60GzOMxjTqTjdEu5&#10;gfgOYzgxRJ29U6RR6kFGr99lnuKLB13ZSMDpPj95GMY8MOB1piDi8dR2NjcvJVL55+fV7tdHrRfn&#10;kVRib2NDUNuYXypaVJuzEWJJtEWKMPqOD0fd5hwdOaDQIbm6dQa9drUCCpQjknVHIcOogLp21O6l&#10;IvE7N+9cvXEzj+jOzbsjvjySiZZjODl48vzJo4eQALev7K3v7aTX8oh8jgfSTsOKJbWe302uIZwR&#10;D8bQ10CSFoY/6vOEcnQM2tDAAOZrLqVAj2MI8kCcKYV8RkgTylc0ItQb9+BC8fSzow7yzN3u4fHB&#10;weHTk9OnjcrhsFekcRkMzpF5WEsGM8CvpuM8/Y25YzscGwx6sYUPk0n4fGe9VtIXpJ/YLpVjgWDT&#10;M9vb3pqkg9lwFLg3Goe5dJwyAFsVpiGsN7gQJmWh4zzCeJRmNXU0TmX5BFlvAFHvAUiRsRvLHjBV&#10;kXhUJNLJokZzGjnQcCS9vhOMp+k1I2DgWnCADuIRJ6x0UKLAeowllRQXKLkBHYLRQriQyRj5MP9t&#10;LxznU6eXiKm2+jgZD8yRoXDRGohVGc8O5ojuYNBF57Pe7XKUvv/2u59XDoKnw/OQo9LrJhakbhiB&#10;MDT2kUnLD1BsXREIWJHMJmn/YvjUJZ2cDduz0X6XUWcwjfw39tGcA2A2p4wgyCXHEbrmaMe3Z/Ex&#10;9o5733vnT1+99TZtYCx9kAGhkHN6yFlRurHYJA4fNWmM3pODaYKgsVa/jK4+atigVZm4gywVu132&#10;duSV6gyzGngEzqkH2Jxg/JAxeQbOoDskVcULDJXNXVatPm6jlTiwDGaFTtONGk0xNeagItfQYIrf&#10;jWsj7Y6xA/8Vchj4SjyDGOhbOaW5cMcqd1uH9eYXpdpvj+u/fl797dfFT74qfrLffFae4yfdKM5r&#10;pUmttWj2QKrOm02Xs+eFE0YLqtVenDcGT+q9B7XO19Xqk/moGIDBMg9gFEsOOuc/Qepd5VLSTjHw&#10;Zpl0wPrwsvdNDWaYB0qdDBeR66a3ZYtDc0tVzdroaaGe9kxaJaZ8CbSDJQApSJr7wJJguCRfFjNM&#10;0MFo4KycH3wVACG/SThv3WPdMv5LpKZItwMEI2zOMpl6FihQzyOucBIJOTxnEQ8OcfA4moNprT3z&#10;Y+nhcIYC5Nu5dHIvEtp0O3Ie51o7CIlWZMpEIJgCtoXDaouh3HR4PkgGYuAeReNwu7Eg9LmC7qk/&#10;Dq1oAZWc0TSvxpXh50ct4poMncPeACgJVFJWsG/qTXpTdAm6reBgWKNxBHi81W1E15qRtVK8MAhE&#10;i75oJ5Ds+2P1eLriDRwEQuXc2jwRcW1cmXcdtWIrMPPkFr7hwt8LxXIdoAcDZ7FWccXQ9mHxJ9xD&#10;hx9meHQQJyKOk+5xlDEj/UN0P3c3cB93t72dF73z4pA9lUh607N6a1wrISlRrJ4CqJgGPOfd6tQN&#10;9CPkHgXik81Jf1GuI8jG7FDcYw4LxLBRdEZoE2VK2qbyJ/IQEMizkLUfhD3ZSTeMsHJnuD9z9+au&#10;ic+Xj4osJxUcsjstZtecRh15txCFGCdxq6TKZPBoSumbA3TyaGY7F/3poN5tkUNQbIEq8SGmOpug&#10;vebwQ1ZsoepMSCGKBKm74F1Dtgd2AYEQnLML1ZyQkPxC5dOUJDlCl02/AogZ7VUAOCoFjQ+ABvVI&#10;ZU0ca5s3fP4IGrGDgYi8qv3VA1igQUeyxWKjkWVtzCR7IylyHw1ARAQchD0P0m7AkVg41AgCPYrs&#10;Y8YbOjcpJNjEhCt8OPChEjKOscCYVjhFcUI4ScfYS+es2ZiVTutP2/1Tl7OVCqJtG07GcuTPWNEE&#10;sKtDXC0YANqgnjWvy+jb8Ols7FDZaygqwkNzew3jSphzk/PROiFhoONpGDKqeRgcUJuYMpLUQKmb&#10;lBK4S2YMSz5H3sptsI0nbdsLbpPKXTldGyEcGSsLPK+pqNUXURk2lhWASWdtdWWTJ/6ibNjr5zsA&#10;bXKBRm3NuNrwdryaEhuQh8HmCSiI+IVcxW3osCk1wwMujF/nhRwlH5dFvVLHgonzl7E4Uk/4DOq1&#10;0BhjqRFMm916DZxQu8dMdjrhHQV98PBmTFJb7UatXqXf6eYdoHsHUIbWBr+X2RuQEIkEkqeIg8wK&#10;oZNBbchFU2gSVGTF7u0jucCIzxl2zoKQAs97s7PO7LA1BghdrzYGFWT852G3Y+QiV/ctuv1Js+Sf&#10;TUCm08mn6QM/cYFEAG+RXRGOuVso7YE+oXwOyOyNH8ZIsNOCTerYvOy4trnGNMGJD7HfUT5lQDRL&#10;ZXV/8XTqtf2YDWBKhWQsZUUgzNQB/aC2s+fIxjyjZqbXLZz3n6U259d3385vXXp68Ojk/CAeDw17&#10;yAS6RSQTJBGZOTDLjNRhOaJFCjo80OkPns0c169e+fV/9U+fVU4349mP3v94LZF7Wjvr1KhkR+5C&#10;8Lov9Kh5DIM1ngsmIIexZkwf1fi5WPyczgHdMX+Ajgb5En1hVpPkOjQxo11oWiiGPK4Hy0HPqius&#10;vf53/2Tv3fc2774STUVOG8dff/6b3/zyp+19+COR3TuvbL5y02l6T0xR98vP0cB48+q1efFk2m/R&#10;TZNvJ9q5IR4jJ5hpPyhaCOG3pN75vUz4vcxKETB3j3x4uvrCx7PJoJD+6J2//90PXw1lwl8/fpi9&#10;svtG9I3f/fVPmf42ho30tdvv52/+/P5ffP3N7x89eNA6+2YPVRj2kJeRjbSpKc/4BYZSYIAGUp9l&#10;A6rfRXEnJVkSHyKRbggVMC1qpEXk5jvyTsCcI0Ymz6FJH+cwJtAk9rwwJy/8HXagIRIaYv505AuE&#10;waLzysD0CAcUNcwfSdW4i7xLsBlIH3EZBosvDIJjYgwqWFjg6miR4K6BrGc8WJ4G6oPFw59/9ofH&#10;X/hc/sLmjZ291/cuX487Ir1p/6B4H0bEIuBMwv+J3hyGSAkcDUZC4xaHRD4UibpjTL0CGKMLDKCa&#10;VqxiDfgkI6eSyVTeloKpPzRO+DYDuR54eTYyHMajD7uwKgfTO9c2nTtTb9MdKVbLHXzGPTcjr/hf&#10;e3ZKN+V4ctZ7fnb8u5OfXsu9lnFe2b0Z39q4Wu9XHz95Vjk/TaGtPas4Q+NX3nvHF8v5BzAlw3iS&#10;AQrF0KY1nmZ2Lqd3LkVyeU64LkGKp0+fSo4CCwjoAzIxk9Ey/ldXTz5GAfWuJhMWpdFUUGNREPQf&#10;375CJEKgptoZVDpDWkB8C3MVYOK0ieldAkmjZgfwx2LDSw+7BV6ZBoDCKHrWU5QY26H1HPg93xwz&#10;UGIRGrOL9mIcdPrj+Xh/CCPDjQJ2yOtHrHJuhhG0r4HScZdzqTQbi6STzAk8N7AHbvqgJ03CWDTC&#10;EO/o5CSZyjJvCWIiEY2SPTETA53DiSmpOtPMJ4+ReTosMiTn+kPeIJEZoqDpH2gjAvhkxISpGrpD&#10;auHAVQgj5xHlpylra3WOKDOnhhQypQfPKYzflOI/d1TayW1kJzvcBhQVc5hw375289qVzbU82TUX&#10;GYpGCFSQ9Bq1TiZZuHbp2kZhg3WMNszZ2eHzF08qtdNmvYTm6M1XbhV2Np2YirpIWpmB6h6yQ4Z9&#10;BHJxl+/TdwgGwxlEn6NRdlq/BTyrQ81IFONZ6m1KM5wSSY1GgTaZp/a62MIXz04P9p8/f/oEdVA+&#10;w6lZWFtLI+8RT3CTx33MKdyZZDbgD1VA0T19xhMhjMDepKoG+cj1w5BkVMuj4MAdwzsy0gWyOR8O&#10;kvFkBEl2AF4YlU6cjK33nx48f3TQrJ0fnx1UKseNZqlWPlmMusloCMTiWiqxBYcvEoJaMWaa2u1n&#10;GFF6AwA7KSZSwWiHPivhCltFgH4G6seq8cVCaFRSyQbGCyoDv8OVTsa6bWk9dFpt0gyeYxSTXIg6&#10;4wlPARNqxps0KBiGCkM1GrVGPfJgcPa8JohkILcR/DLyqVduvrK2sQnzgdvLYT3EgMXt2NneRoSm&#10;0x/GUhlk7pFjB1tKq9ewYjikxQkxCvKiARvkwhSbVyAnYkPKHFZDdrIwvrEBVF89M6a4fdKlRq26&#10;s7uNXsOXxy+28FmI+J/XztE8AzPcmCN6LTagNqCVjyOfoDrRZIaY4mXC2PFMX3TP6AWglIBIBCid&#10;HhZVLiBAsm+aDTH4xMObYjzz3fd/uLa+xSy5heSG6a6p7yu0tzpnJuljsy2boUpfLuBJ3zbDzd9s&#10;DbNsiV/Udba7tuov2tRn9W1/q+yxjTr71dWLrxIm5aYKOAqVIhSpnIE04puNAIBhEAZojnqrWGt/&#10;fXT+y+dHf31c+cVZ/bNy435rcNoftwXzHphOc0i5oVScTE9WytFcuRBKEl1TMNPv12llMF4LKJS1&#10;drlUO+6NqoGIA7tNLzI6vTF0bcknm7GIvg8VObjPrijaw/Zda2BhgPFUeGSAVopp9WHnmXzny720&#10;VSnI5wlWaliaeSP/5Zs5tMjzpEx1YXZkb7fNR20Ld/Wy9kGovDSpqk0WV0+H7wQYreoRRx+CBfuB&#10;/ycUMiRvd9q9br3RwLsFn7psPLGezCC+HJ9GYq40fnXdMexrR7fn9s6iKV9u7JgiccRmIWXloSA9&#10;Ld0XqsXZAGjIaDoEPB8KoRoGf7iLAToIftJOiox4OB6G68pgmbMfDiLbxj+LRIPoKCXy88Ra3xUU&#10;5TocYuCEehQAQA6sJn8haUW61OGEP95OJvM+b7w/aBW26N5BJmROD9U7hlRyNIbasx/IZLvcaZYa&#10;6UIqF860zzmyfF1nFcZ+sxsolueBcNsbcqM30+qiMQEGzIl1IFPtRrtuliLaVDQwmY+T2BtOVEc0&#10;P9A23CzQAcwMKf7p28N9Yk8PAA9MpBIFchqkJEtL0z7pQILsLjvcbYKHcQcIMujj1aTyDKyFaSqy&#10;T1QAI8ARmISSdZtCwJQxaiRomCsbEwExJaOy4GFBYQhS8VBpoIEnkdtpHyCdEXMzlqZLCRTOVyY0&#10;MtxTqSXVD+PvLRNhDjiQvCBjxM0EuoUBT18FHu0ksXGkaDJn9gJug2NvOhqIhCgsODFtFmUzcKgY&#10;HCPnu+o3Ub/GsCM0FjS8UoHm5QmpRghRR8uQeaARQDAYTc0emRwKmij+C8BhiMc0E+EZGKcRSexQ&#10;lbLL6P7N210QEmf0yrmtHJdxeMkxVi1HohSkuRHGaIhAyyyUE1AYCY4OGyQVamyRZyX+aSoN0CDx&#10;t1Feo+KVUR3OaRyFVB4XKoKm1aIYaPxXmC28PC6wjRg2r4Vz26gl7OVL4c42d1YwcjvV59tsoHt5&#10;jK8JpEyydRyI+2mGFbZDRCppJcfVDLpgF/OdbFNCg70kVYPa5UIr1LvQNALDufOrbx4PZtNgMAp2&#10;heqPCRDwYOHxxjN8j4qVchMZP2YOdIuW0xXl61yVsKm0gai0yJDGzLcdIGhAdnP/eL6a7DAHNoW0&#10;2sowgZ3OVDxBOJkhlTBBO4k4Eg+mnY4ERtB4xXpZJZ1ei1BJc5jqro/hCiS6ocizDs+QkkdIJl5M&#10;gEDwAmCkI0BaiJqsvXgcsq4rnfJ3mywDhg/aFNzpXpfV50mnowwzCT64R+CCVimJuhlPaCYbxN0n&#10;iATAsFqbDumpDkEKOGIpLOYXATc/1e80Rx5vdu4uzubtgHN7M3srGQwCQkVxiMYLx4kRy9ezMpBY&#10;LVuFWV0msN7eOLsG++vxg29OKqVnD745G7Xf2L6ylmcgc5ksERRpzhN5VjzlnkoeoD9CMWIVk+1k&#10;zy4PeW/in24CteX7C/JNp0ZNdDMfMjtaYwcjz9PkoRIL+3SfY++8+eYrd27n8nl8iv/yNz/9+e9+&#10;QeMeb4FXr1x/97W3ggSxerfN3j2vTCr1eXdAowGURjqZUpBS19GcERengv1fTTKQXYUv5XWPGCGS&#10;Tzh9xfEw9Nor+dnmb37219/98d/5x3/2jzbuXGs8On364Jcjfwuia/balczY/+mDT1PpwmTo7ndb&#10;t3Nxsy+sTpJ0UMycSeOlbzOHi8Gj1r8ap6Ivm1NMBxl3jr4HOwE5qHEPPLCPvc5pRrzAvVlzf8OA&#10;Fd5hKWCjGwYKhQ8WknB8GjXJL5TNKUNU05k1kVHUDPVlkEoC8EJPnrKE7c8EZDrJ7O688/3vxzJr&#10;2c0tBpvPD49//qtfff6HP2AXjv782saVzfWtZIKj0FWrAk33UFmwTlLxwMb2JrbMczLDwTgLaM3r&#10;aHYbfg9dwgta4FJhTvFnSR3RcN80wa0qD++I5q9hMYpDylnl9jad09gbN/zN6MP9R7nt2M3r96gx&#10;4lcyO56tv/7LXywiwAaxF1i449O3b3zw5//kLz/5/C/JRfeuXr772r21dKZbPiepJgONA9RM5RPB&#10;JANXTN3BjGVyGVpHQNf643E6k8kW+FgDvAaxHPEzIjtB2Qkdxgz8jZ+hQj4pCasmkkmwyAfEIJOI&#10;CpH08dUtXmjICTpzNUeLNkU8fXG1qDkioS8hszaN+31JQksixQWJOQ5NnoSAwxPwQSLx3vvvXf3e&#10;O2Tq2B4E0JcfzXLR1HQtMWp18kk4+5Fyu+EmtgEtR+iGcBnAh9dF0Sij+UgsKCtkNDB9XAWHD/Ed&#10;/Obp4Qm6lzT0MrkcamvEV4ZrJAmSgWCpovUS9BN2SPUpjdiR9F3YJ6QjEnqJxyzyHkkVyGyGlU4g&#10;dhCeeDZ0EOm6CdYCDIgQ3R9EI5g4MmJhPxuLdszEp+MugIYpWsm0tXqovFy5cvn1119/7dU7e3s7&#10;uXySFkGv0+ZSILOhTJPNMZvN3r56L+hF26p2fHSEVTs6ftAgkbOfO6g9W5u7G3feuhfN5ToMKhlg&#10;0NAedXjr8CpZ2XQ2QsjaC/+UFqiaO4xtXq0+xBtgAZyX6MmZKhKC7UexW6rV2plIg2XwcpoiKD9A&#10;OMg0KSkwoe2VGqR0ssbGY5DRljdAZrZ/cJhAbgSKHvMh9DKDQTicIDxJbjywePo0AqmipUwDhYMk&#10;MxqNF1LrWHrUyvUnj59/89WDpw+f7D953kLbtHtwdrY/n/TS2IL6FtloaCubzEVDfkCNoDHabQyY&#10;C6l0PpVNx1OdBg+8CyuT6S3Gzr6RI5RNgrYBVnLSECeQvkMGkWq/Z1xvQkhDX5grRmOVG0SY1VRe&#10;rSlxUaYD6GEqz+gq8XwRlCOyKzyFsFUdp7cKqJ9FY4lyrb5T2PTnUjSm0KGF9KEUkDzOBzWCAhLr&#10;xiibgYjKyiGVQX/W9IM1pJF6A3wqi5yG2xMKpVNJjs9KrRr1026iDlO2JuAU6ac/XG/VUoiThWBW&#10;+HPpFA/u0sZmLxkeFWs9ELxwc2bOMC0SnyeSiLAVxdlT3iBfKRJHgZG4FcEIjmIt5/h4WGX9onFJ&#10;zkhPmofFUdLDcWs6z0bzIVc2F7v8wRt/lM2v0Ylrd9AHWMRRCQSkyolDBagpvtJVM3D6lpdii8BV&#10;XWfKPZPQLSnm3/7dfpvNMGw6ZSvA1SdXL2Kngva/qyzKplaK7+bDdE4lsGx8ucRG4rIRGOI9TcbN&#10;evPF0ekn+8e/KtZ/3xk9mzjO2tPiYFIbTnFjo5UFNt7AcUAtAS9my4EftzQlox0hFUfgDTrpBXtc&#10;6uQT8miAkUJ7+sNFrdZ5fl56Bpc27PGvxVKTQJQNJ5E/vNFFcSXrZJbDDy+LXlXmVh9YshgzI5+/&#10;fO/2XukAvqAirO6eTRD5MOFoCVcz7CZbA9Mjxx5tyf+xef7y7hndfJs+2hdflpQvESrsr1sW22Zd&#10;8poCJVKLAI4IhhLRWG5jjSAp/J6Re5r1hjTAPeNZ3J9NRTOF3Oba2g5dqrA/oVzNF0GDD0wgV0Tq&#10;hygfPUpcr8ADZlK459DaRgK+SzpFbJwM6XtQzIwjvlA6Es8g3A4JfgSdNkBjbjSp0ZOAQzucNwOp&#10;uiN4CjeQGgobHEoAZq4ES2wp0bahDEDCdIYz1BAyErXWgi5fPEEqiDe9OureuQ9VEYxr0vQa/ZFZ&#10;zxVyxceTTiKUwHls5OmFN/v+JCS0ZLONBQJer9heLLCnpkHALe92QEH7mr1zdClBriBxSFXCYIzV&#10;IGtUFzLACUxQwrEwYwkCXiROJEQFHgyEh7EGCRaVDCXVGFTKUAwIx7wzGp9OZ2WXG64RebcaRNQt&#10;bDHG5WRjFEjy7pZjmI/6ki/La86vdoKYvkp1JE4m5AhLVJ1aF0UgZxDHM5USS1o4QUvdlwU890oL&#10;ijqDTWyM9GaicRgXFCM6r0RWVD7DOjEtdLne8EG5SkNSaB8CuI5vB8xqZvgc1+Q0ABuMpO+MMkVS&#10;NPI8IHMVEF06DuIEOknRCIKMmv1uZMRRCgblxtiQUTAgJnXrJAgjHAuZhPQCdGxxLxAABZXkc0VI&#10;OcEOqOsP18ww7dhSXiRD4AB68E7uwtsYNPoYcnhQ4aY/55ek+pSRq5B2vG/zRhV+5YHhI18SqcxW&#10;nbJm5kuGMcuHeZtjznqSHou6FKTMJKZ2eCgdP/MhQNQFO3fVUlkFtNV2tsoftlSz6PGLBHsZxOwu&#10;Nm/Z1N0XnhAmgKsAs2hzu4UpOTigjYCWBGG5wTxlngvZhgyKTULJj/AXFYEXZONkZg2jTErBc3xO&#10;gNNooLZIhpMcN/i7VMrVs3KFYQh8SnQzkIGxkv0mFKuo0z0ZkbG4IhTzjDEkoMjDMrNQAkUgxOJj&#10;IkBvlG4FixAQuBacmubUmxCvSZM0TvEk+j1X88V5HTHSyaKH/B8ir50OwkfILjhCUfxAuCJQo8ZL&#10;RBWOFiBVGCtf2FJYB8wWRwue7qg3b9Wp+kCyABZnI6AMREx1kDrRD8IJk/amRt0Ld7/tjkRcm9ue&#10;SHhROl3E06HOYFIuIUHMGDrOsRxOjBmMI8VAZKMqAGs8XJxg8jBphwZFbyEeDywWldMTKhL1S0yb&#10;Rv1y7r/8PBV/pe7nZXA3K/mDa6HkQbUk/3P07a5sJmrD//y//C8zuTyF2WtvveFpj785PNRA071Y&#10;p3esUu5vdOLs2hDyxvQXOAyUOBj8iOK/Npo5QM0fU/AII1iutKqnZ51KtXzEdYKzCO7s7dx87c7t&#10;d1+hj3Ty7MVv/+qnn//mD41yA9Tbm+98uFFYhxhafPQEGjKnFaQVFZQqS8xhZJoxtvK0bUS1XWS+&#10;RwsHh4QZ5t3MO05mw+x33r823f4//p//93/92185yo383Svfv/fBnctp2t7nZ0fR7StXoxtfPfkc&#10;phm4hc3N+B4iExp1mX1nfQGkyK1bKX6YPQoNRsWmB4YoQfXLoIEAAxTcpwhA3d8ZRUMxdW1JCEEM&#10;04An9lMnCztqpGSsWakt1A2w3Cj56j1yT41ugmp5u9cMUm9JoLXFKI0IOTQAcvJ6qB2bAF8Tyez2&#10;ztrO1WQ+f+3mzbtvvLFRWGtUKl999vmvf/7zxy9Ou93BWgE/jpubm3tghsmHnz9/hlMK0XtjYyMf&#10;Tbr6A3DMkzGafwRtTZKXTECDJLd9KNXD9pw22MlVAgAWAmNqmzfw7bTuKo5J6rVbe9HrcJH2z5+i&#10;kgHX6NK71xK9MFGyPDyatoZQ1t2J2RuX3j57UuvPy199ff/58X65CIbMwSQVoRp+HydUFfkMNKPh&#10;5PfbkkERVojDxk+gYOihyVWUM35t89JefhuJinCfm9URFJ8PzRjkpsxTwFrPXe40mHFCwib1kQk5&#10;9Ic/e+9emw3Hq+KMhPbGYORFin88ogWKNEAqGskkE2GAQbIQ6UtXglfyuuP53I3XX33t7bevv3Jn&#10;c2fHkQif1ytn+4fbiSyTHFfQV16M6AGGFs7U5tph8dzZHfaArfidAYSrUYXEwXw8q9UaYIc5BmGa&#10;oTdAao5NKrUC9x0X+J2t7UgswTtgapzOZKPxKKkNPWRmVOQPXIjHLf4eWhngOWVPhO2M8RJHqI25&#10;lqpeh4pD9i9dOaNZ45axBj85oZUuTTPOdQ5slPBoC9JnoLxsdytNPDonDV9gls0Wbr9y6+OPv/vd&#10;7354+5WbJOrdXrNSKR4+O2oC1XW5uMLLV65gtyDNksHwZP/F8dEL2HzAPNF17fURTJjhrXf50u4H&#10;3/3u9370I3c4VGk1yQyGZO6NRpR6YDY9PT+vFEsRP8b3OUXqhROjv3KJ33Pe51aImSmKLYFPnsHE&#10;LaF3ePuM1MFtyn+OziLxSO5kquvM1tKP0DFnP6K21K6WebFzxCTAo+5eu4zSo4GcCe8MIvdg/6jW&#10;aAj97PeqUdVlDIsmr7vd6gK/5Rw/P6k8/ObJ48dPHtz/8tmzb0rnh7XKsWPRp5sAsSjid69lUI1E&#10;MXY+xqS503aNRxQ39M8AOJFcUmgTLZDmcYUiSB35XR6g0iQ4gVR0UK9jaQwGZT4Yk3fOa01gVe7B&#10;uI5xLZdi+uvQkOgKSTwAg4c5nmY+7EQpuVE3BbDOfZELYiKuxx10+wdT8GoUVKih8gJRMNQbOVAv&#10;DJG5NRoRe4HJRCkdiGg4RRY214vVGmczzARxKzi2RS6dyoRdIn5GOlLqmnD2Qy2QWL0hRyyiE7Sn&#10;eAQGFzHBv4g9UikXt7e34XIQHwSMHI8zm+tHGDE1ujd2r7pT8frpWZpWNb5iJq6pODcmUFyt1BoW&#10;cPp7vukCfMJ+t9RHJp+TH/UFT4ABNqMuIPLjzrhbG79y+Z3vv/cPCslLvbkScxaEVOZ9Psp+scim&#10;MxwybK+aNvyy0jDAUJOXLYsZG8TsP20o12ny7/1z9aXVV+3BYKuX1SftoagOxUVBuPpB+61SIoEY&#10;IvtnLhj2Crlg+eD4L0p1MJ+f11r3m739waimHIJ760H2KYAtKLuW82UyB57NmGPIiStOPPxjBjRG&#10;Rl6HroZN6Fph2i1ap0jmhqxNXsImkGEtLR2X/GiHAyzWq/X6kcvJUBCNorjPFUKuSvImDjBXmEqq&#10;MCNL5pLVnDdEQTE9LogHq9TQ/kU6un+T3WdviOUELicDGrItFSPouNjnokdjphySgzTYUfuDq7zT&#10;/kYpSV5AT+295fJUK0IUE1de1YXp8KlnRyyjYSP1V6IhBZSElCfYwFSBjiFLPpvE/e7NWHQDf8h4&#10;JARhLxlIJ3I0CzTqFGhJmqLQdLltfi8NwoXXz80fs1IZ0XGXPA5vNJEIOAJ4MAH2D3ljXm8YiEK7&#10;1w9HNWoqV1v17nE020VSgtG4yXUpM4juYFypoKhl1Dnhv2Se+KbgUkYGlc0GUgkn44JomIq/x4Cx&#10;WR4OW/MIOn9Q7IZgR9Ou0CSawovBUWkfrV3yO0GFhjAhqA37yUarxU7a2k7gOcdO0v0g5Hlg4wbb&#10;zQ7DM8CxaKIG/YCx3QzguH0kofSamGEIixhgMM+EbcIZwtepPyKsIgELqSV8eEIg8TRdnLhcfamz&#10;OhiMyMomGk6qaiK4YxdL543TXjWgPw7WTp0dpon0jxSh5fEgSU4En9WOJUlmsI+oMkF1yI2bA4qW&#10;8xPLXqQbye/JC1fPWs0pjQFVBCr1UDbCBIZ9bAhHrD2oi4agJ+UkhpbqXxEESPsJiSZX0/ageOTO&#10;a7SGzgLAE5UrDPnI0AiHeiEzrDAAN01EEej3JBCcDWP/KEIpyCfa7Gr1K0Cp7cKaJ31X58vD3ILN&#10;qELAvYDotEAYgKEYsC06YaxQTcUAL8wxnl5EpGdEN2cKTbDVbXEk4QnFcucRo3bIAxAtVtMqDVFA&#10;dvA7SUUA11rGj5ItefXItovbTd+Qy5A4JwWbDBjJ2QacG1ayQ6h2o9loymaVQDIxuiDi2jaN7iAT&#10;Bs3NNJzXLrsY0fN5i/Nc9XRWe9PuXFvs2XCnbJVxkKkKBVLg/ooTYMalwhEsGzd2p1ttbdH4Qb0u&#10;EfUy1+UNWtrRQIJv1WAkcvXmrZuv3KZFVTo9r1UqfdA4eKwjDAc7g6JXFsF6QTtM0WVY5LnbTYxj&#10;rURlvKTgz/eQWVEtc0G00WPpDG1QEnFyX1aJKI/S0pFQBy0dzjORShEEdfdGngGaL5gsgEYhyQZE&#10;1u2JExYKz7MFcFKsX7nx0MtzLiRgQ5sOn0C3X60nX2CSzUTl5zMO9JpeEgSf9GUmmZz0HDhVEymV&#10;K72OCqPxVHmXeLjDeTbn2rtMvGHu4Gt0OrXmLJf13LqVb1ZbaENFUoIjj/okAFoNDeYK3hkuU2fP&#10;myef99jkDOVblQolHwvHSGIwaVCBZGRFOI2t+Yuj1e1MtrbiDv/nZ/vq9wymoZtb2x3X89LJ02f7&#10;zw/2A/Hw3d2bG9eu0TEsV88DgzFibqvIvGp6qjoy1Dh7CtJZ5n+lZ8ZKY2eZ2kYNDOvNKG85B8AD&#10;ImDCH+iUy4fPnp0dH5N4cEfW1vK3r1y/d+dV8BfnpfNPPv/095/94ZvHj7LJFGC2+v4zp2Bj02Ak&#10;1GzXUS+QkpM9qi8OJls6SZ2JtYRyBGcaGFri1dx96py+/j/5R67PKz//4i/8Sdfk6OjXxedXkldd&#10;3daHf/QfvP7aW7kbdytfHvzq859EE/id4vDRvhZNs2BsdaOmhppNhu0o0UBTfNrj/iJ/YC5BOkWo&#10;R8YNRB5VqDo9ovv6OE0BgHDxGhCaVAAYlRq6F4Ahgy0wY1N2Iqm4lTalq2Cg3+qPWciVtb64YBWq&#10;W6RmzVTod0mIqx08QZe+0z08L7aakBgpu7DC9mysr7/5xt29S7skxt88ffTZZ7///LMvS+eVUDC6&#10;sbGZSWUK63nW4VmxVi+1Jo0eWvwoPeggDEaYj1vKn/5rBGDsH/Ns7Z1QxDHTZqXcVGtk1KQTHB7E&#10;1/ZkXPO7d++91nsqi+rv/fA7r7/63eLh6WLNs+ZePzk5v/XO5UvImM3Goaz3avb2V795NJiXc5l8&#10;o9eA556PMQ8hxesRf6WtNxkfv9ivnZ+B+M6m0wb6wxGM65uY3OxjDj+U2siwgol4ZmNr8/IlPKIh&#10;tTdAJIJcI8Az6SAYjoYcE7aZp0CnJepx/+CV240GWB1ehGNnxNFfCLEeArjJ4QbMc6V1RNup0e1X&#10;cMG+ce2ND75z5603br3x5q27dwOJFM500gudSSLg2fOnoTrc3OAQ2WGB9Z2O3iiUSLIEetUa1AGO&#10;IAgg/VGPCgR8Z71Wx1RJ9hL4v2uojtJMOJvL8hkmUexjkRV0vnmxEmLo0m418Jinj0oRyzqIRJPs&#10;OsOukUiXKnDGz+RGboQxKDyMfB94TupLWMKgH3H8m02pAUBJIqSJBwD4PfxXfUFnu1MpV46pzICp&#10;3Lh5/TvvvPv+ex/8yZ/+aSGfY7WfHB2cnRwzr6dTwhmcTaxd2b2MxwBH0ekJe/msWCo1G+3prDYY&#10;dWgBxFLR7d2d1+7e/cEPfvwnf/r3r12/s7N7xR0INXo9mIT0208On9eLJ1wEgEZGeA0IoHTd292j&#10;g4Pn+/vdXqdaKnYbLSsaKZnOsbISDl+eHJHMahDb80wZglTNyZWnwACs4ZUlsLJt2sMuws8Q5K7d&#10;uLq5s4lzAT7OsAcJ98wA2VpERhw2CgRgh7PR6gDaZOhHEsftAF5BLfr44aMHDx89evSwVD7pdEqO&#10;edfvGzGEi0fxO/HkUyn6c/xFWrJcQW+UjCYgaTITY27LReJKdFosIfyAMAL1d6PfJombhdxh2o+Z&#10;RL/ViqYTeDXmE4nhZJhYeGLZZLdcz+1uMizY3tml9GIhkTUi0sNyla6p05VFsRObMhqinPc+L6bn&#10;5EMxjr5kbFhpBZOJk9PTZDpTrTUub+4kdtYHWHdRfOI+CFzFQI/QStUMFDnOVBIaQKPJ8EGivByD&#10;VBWiWsi/QdubRJw1iJp5r91zhML8HZAmKSzDUyx7uM0sOkbfqGmxCtv9XiQZB+yO1zV4VNdoHt/b&#10;oP2FzgUp1xhOF9cJ/dIrIKgAKmp+C3euhEO4UISSnB33/FH1kN8CB5DOzLhPU08T0kFzFHYn333t&#10;47u33g8HsiRXMEZkJ2pyOG0eKYm7EfZnWxtpP5M8iS6wNHu2HcPVyfHvV32ruu7l2u/lb7M/a7vd&#10;q4+XS6N/vwg0X0U/GKKiYdYvBt3BUbn6+cn5byqtT9r9F6PZmcvXZ+yhphtLljRkwcRPI1bp4s8g&#10;IvdAcZIcgPRTXeEhshmJDVlqg1jDmVODBeOASNIp+qLOFNrOavcQGcjEoUoicDNq9k5O6w/dvaJz&#10;1oI/7KfA8cVgOg1AVQ+ZOUdtcmbfmjn/jC+Q3WgvORwu74/GPuSi0osw2YYSQ2XkGq1ohGHekT6l&#10;g+OCTGiTThnAmNTNzhutVo3Vnlk9BUPw/hYm+vI951VtQqmqV914IKwiNQkwDG2bhA/740wyEI/i&#10;+tgDYYkmH6DhZnPUI4K50+nEej6fSW+gEyiNIhcdBKlhWIgOrEYme3hR0MlKJRNALXD02chtzDBG&#10;cUTG3fmwQ3cXfpobChAtedC8tdr08Lg2c/b8cfj0zmqV7e6JRTK8HjEWthRCjBxXdFHp15XK005L&#10;swKmI5EoTe4OEL9OtxIIT8L+yKjtHTfCjr5/Ppq0mlVuXXjT7YVmHvIUzxtBZ3TWphAdxyM9bzwK&#10;iqLf6dVK7Wqp2ev0RxNUBJ2RcFBvp49oF6RJumJ8Y0JQkQgaMPMemG3EVzQ3Zn6CcT0dBPTMGI/5&#10;yDJ9JJDCLPOI8A8surxNj6eHYQEYUi+ESeFE+Dk8SGiQw0Mha0F6RwuVAxjpMCX6RudJqGxgymSK&#10;UqEcSnIDwB4CV0Gmj1GWI91xLJh4FixXyD7CFCyfKeWMms1Wh0Ii/KA8aP5pS1AtUHKwtPScxDYS&#10;AUQGBqxZBiTUCgZMBVDIS3+Xh0htQvVqKHXUb/CSyKjkPmdIwhC5tLvEVlJROeX9B6kYGejRY5X5&#10;E3wqAJz8wxZLou3x7nhfGrtBmmQESiMePDB3hL2EEascD12a1M8w7qFrhwqc5pcME9mnKCcIZkrj&#10;cNxvCEmC0AhlpgsHXvKqcrGErhiterAw6JdxV6nVBG1VoSP/K1VgZiy4kvBRv5PGXL2VpetBaDCA&#10;NKKe5KAlKCapGH6aG2m7J7yA3cg2ZNkybwngNFvV6j+thn6rMGjjnlCqiqeCf2i7GnFRNZcvIKAW&#10;aGq7P0ayDSg1AxB98O16BQn/wDE3yq4X80mLNeefnirbE9gl3csBx1QMSaM4bZ1ApdupcETR/jaO&#10;FHRP2JpggXlkRqVG6blaSC4U+GCUeEydYNxfAC0bhCpxpUMHH/tH0ONM3BDqBR6KjwINeTokjOzG&#10;LHmMCnyh+ALOzMw1DqcnLXzLscIKoZcz7/Q0WIzF3cGQM5WCdQFHw9HvgMKQmAdhNhhmtOUD7B0I&#10;OuKxMBJTXe1xZzScYuSObn88jsG9gnM6S8jEYdDbGcyI274Q9EiokvwU1Hpnr8kbSnRwMp3oM4kk&#10;mEhulg8kKtgvpA14FJ0ev86RjDuAJFT2m8Pj6AgsU7OJtKmJumI4i5ht8ItmPxpNHTqzbn5pf7i+&#10;UYgmfv/0Ua/epELeff/NRHXw9dHzeCbT6/eShfzZwxdfPnv86s1bN25dGxcr03Ff9dBL3VJ7zBnf&#10;TVDoGtibKaiKQH2nNvVyRsf3mZpHbA+AqmRqdGRiiAuiwTGbnB8eHz991j6pg6QH/XTp9tUb916J&#10;Z+OtTv3+V5/94mc/G1ROwwxkWjVQuL2RHLylenEhZ7Q6eS08VV03SiZ1dkABLkIwb6eOc6/z8kc/&#10;9D0oPWl9GoqPo6Px+g8/2HJs/0f/6//Nb7/4iqRy7423P7h8N5GP0HSuFauZhH8vFDdzPoETzLs2&#10;e9B4p9vDURM6Mxm1RxJhDjsEPoAVcwDx9yJPbz2XTBUOS0edUQucjfwWOA7pMED/sZAbw4e3r2BH&#10;pjQ4+JUscUkO642qz6sGAbBzIpeRbrZFuDlWIfhrP9LOIE2AkMBzRsK+AXWoNymdnNSLZXpSLG6N&#10;j5PRvSu7r7yyQ2urWj7/4ssvPvnkd8+ePSP4U3Rdu3GrkN+h29g6L7ePTyI+cuMQbBwRnc3H8iIv&#10;QEDKBMwV8wWbLtj/isOMiMUC43TQhj7WzSiVePXtd178u4M//zf/9nef/XIxDXz0/vu3/87bk+L8&#10;4Lj8+Te/SsJay+dvvHE1OEl884fn3dlpt9/HZn4jF79cSA4aJY9jyoCLWJaSZ4AfNEXt/LzTbJwf&#10;nQISZA6IXRupj6EtAIyXJK7TS2TgmJt4kzHwseuXL0WSMRAy5MDKOeXIyahFGQhAECGdqF3f2lrj&#10;UAF7TnzGkzNGUg9uAHkvjxO0lsaV4Uhud2/r+s0P//TvMfdb292NpjMOTwAE6cLpD4eT5EJbKTCD&#10;OSh8g6Nz0JjlUS+E2lnIRzOUCcD29lapXgxE/DoI5D0h4B20NrYcdDgmtrFYnP/bKBSIUALvkMaB&#10;tBnRvce7noCIIIJk4km1hNwSB0WutaCju50Oow/j7zCUXluYWRrZfUB4DPALeudoOpIrQzb10zzl&#10;e5AE4CeqddCC1Y5CDrCmYiYXfvXV2x9//PGP/uhPvvP29/LZXTov9+//7sH9ryny+C1ruez21gZI&#10;v2w6OesvGrXai+fPMHVl9iLyMZ4HjKqizr2re++8/53vfvTxex98985rb6SzBRQZfP6Y/Nimi2CE&#10;EsB3eHRYK5X2drZSTE3DoXKtiiTQ6eFhC+N7KJvIshPqRnCvdUqNZhMsHXjASImqVWcmHRdsIQ0D&#10;GQ8rAxBtTNRKigLMjKgaSXfIF7Yu7W7ubIMXRhPVOhwDf6MGUW9DlQOoDHz5fNSWpfMSrWqGT9VS&#10;qVFvIPVSLp6+ePbo+Hh/gAHroAlVEOW3dNyfiSP77omF3eFFYKtQYGgy7Q87tQYWf9ztGAMWP2Ne&#10;EozJYDJCZh2wcTSVBGWcRic05E+gXZiMsk7BtOAOybiQZUDbMZGKIUPkDAvzB2gJhBuRE8AnbUD4&#10;ClTCqXQW5B5+j2RpHKXtTgspVFia/P5MOkOh3yUjoerlKWsbCBnhGs+j2+un5yVGnTH8qmNxwiOd&#10;aCpAVhHdUURn09ALu91Wo5VKZiA7gMcygxo2uZICVd1qTSno815IO+Bc8cL0XIFiidGDsR4K7v1+&#10;Pp1rNOqdySi/vXlyXiRBxJpxPZ5OFjKnpycMOSNbWWas4SZCNYyEw+psgb+SjrOx6eJx41mycPd8&#10;zifN88mwqy1JieFw42q/wKd7Gvru23/8pz/+D2CvFfE0IhsjhVPrwwiT8OMy3YL/QmvWVB4WwSIN&#10;aUGk1PW56HavkhuTfhhc/kvFz98qBV+uPeyXVtHfxsdV4besOV+qM21eReluxE1INZq15rPz0h9K&#10;9T+0+k/Az40hQ8HSg/Itd2w6yhDqAEBU3N4udAUP4pToP7rpHbHdoQkpoxNQFnibh7JHIoTEhnQM&#10;9owm+kRM7gqLGyMfslyGDLS20Brp9bFJEPjIGZp5Y+Ayy/Xu01LtpDsgv0doKopER9CHeqEGF1az&#10;wcxRpSFBAgfe0uaFf+vNKu6bDx2EF94S/OC36YI9/i+QnFay1ZZ5q8xPN9SoidsXsd9s/8IEw97b&#10;1ezCJo7sdJHHjPKA7QmDrCPsqbFvqBmqPHhj4DiT8VQusx7Mx+MZQnWX/GlEvrVwITbed7S0hufp&#10;VCqTTsmViIDAeJPqzbsgdPZHmGcKLNpvjoKeKEYUwNuT0SxympjnEW9A4rMnIASMmDi2PMhXobFG&#10;4w7ofasxkoJUMEIQoPVriKCyO2eCEo4AN4jtv+gU8KeZw1+AmyCmEhsW7VzKQgnfDNLzToAeb1u2&#10;8SiAtQGLLCa+RTM1KgZd7cLJ8yZIOl/hxc7GRq/ufvJl3TlIoemA6mYk7uIAptOAdgvIR7qgnDY8&#10;X1GgebKayYyoTiy9hcetgg1aAg4HTLQm/B7655yQjFZxXTsFcWq6D3T66StDAtT7JfmX0LT2q4bG&#10;HFhCMYFVJ/CqtBVNTtURd4fej5tzamjCiOYS0s4WBtRwJV0UBgJ2YoJCbDZAbkE84Mbz44alxopX&#10;SSr1IprT8P2o3fjFxrzYiLVwmKrZo2a5cGcg3zQTJsYbQLQugwRbon0GN6q2+tKyRQqgrEYCneTU&#10;+B30DvhxSSNNwCwiCAaahaBt247cLnpnRlhF12h74yBxjcwwF6ZSSlKoMobzweYyCHcOHFR2KEgo&#10;tiX40NOhJAYPwyV6Al0cytv1Yr2IOhqkkI3NNcbXR4eHT54+5b2vbaxLjNtM/1b7RW9eVeiC/p0o&#10;DMgW0/gcju9du+lk+EDFS71uIaO2+WQu3tZ+dltZRKj94JtXBeESY2eimf3m5V6zM3lTQFoYnn0R&#10;27KxO91SB20ctj9uP7hjtr3DbzHa2rLeBrdC/sUV8klVtVbK34wlp2dnZBp1Dpg6tGXo5fhBU6Mh&#10;8ZJg5xA7KIx5xhrNaEjCyjDgQ9XkmjVxMZy/LFG5UPJJgwKFI0A5ag6zGY1UfjsVQjSGWkCSmwkT&#10;pDei708FiAbUJJDseMJDMMET17A/40tKOEKBqIr6OdhvxiOLYW+WSGHHMG0gxtmb+oNqX9JzIUr7&#10;HWkI96wrLpElwN1C9mzhpjWKBZcjENKwERE18OHEsMkIohiQbPjKi61d5jbuIfJFbtxdY2dFCl69&#10;SepJmKG8IAyf8XwY9DtoWpEZwSXM5iEg42MY9k5Cg9Not91iGqyBjJF3Y+GbykFFhJ4RkY2vsZNB&#10;JHW73q3df/j3/6fXb9/iLCmdniUvbbqq7VKnCf4bjuyte6/Vnh395He/OXlx0OnWsB4msbfB3x58&#10;q9KLViT335hp4ZlhYrhpzWvyaCbstoDQ4axtNJP3NEnpoC8kLvpzUNqGvK1Rv9jo1BsvDp52Rz3I&#10;M1dxOX/1lSt7W9Sx7fLZotsAbCVZKdB5rAnxU4QDty1Ce3AYvCmTmAUIN7ac1KqkvO/uTBeVkOet&#10;H/291m8f/e7o50i1jzvD9R98lDoNfPr5r6uj/d9+8uvKfLCBW2Q6+oOP/869G28je5gkMpnxpXV6&#10;0OLRTRSwWQNus+YlYLYsEZ1E7YjDS9+n74KAvfAvfOcotbx6PeXN13uNcDY09bi7YwrwIMsDZN4U&#10;SVoDJ7rAtJobC4ZVYsgq2gVOMNtU78zAvLXel5Y1pho3jE+BSlXvolylUNjvE3Zm4GDQmyBXYJhW&#10;PjupVUoTDhC+dzbdyMZu37j65lv3NtYLTIle7D/77PPPfv3rX5+dngZD8Usbl+iUNE6eL0ZtgfXo&#10;l5nlZPMf+9CXCYDevz6lieBL2Y4uScwlh9rRI8cp4hSFzKu3Xn/6iyPcILuLylcPHv/2Vz9vhHpX&#10;wte+88733/3B68Wnxa+ePCtcyaY8ed80lNsDS72A7ewcdgoxhikSoVHsYTY66i9IhRxzZvy0Cbv0&#10;R8/Oa3iynZwSW9nhINQI/qKMTgFfIG6fABUGDQBB3lgiXdjYyK5vuAPBIRGxP6J7pLNeMUsTZPef&#10;3b0ZJYOApyc/RB05CJMPwPAE/ZG1/M6dO3e/8+Fr7310/dU3IknB2aglQZgzI+HMwgM3Hk4m/elq&#10;rf673/zqxaOHpOtAsZGdZIrnCXgo+getPu5/bQAGM+yBJcsCOY2eFm18bman0aJ3iJkbJw5vRmSW&#10;oTSGOV95JZpMBNpUWDJuoDaZ/3EKCfbGdA+mHxOb6QRKGIquKsw9TuxQUf60VR8HiB3W0xPVEpa1&#10;qSQlOKmZqlM7JdOJ6zeu3nvjLoXfdz/84b033olH02en5c8+/fyT3/3+/ldfj8YtpmRXL1+mTEWc&#10;LZtJH+3vF0+PWw1wZRgbthmr0rTjfm5ubXz44XvvfvzDd7/z8auvvw24nzKXQ5R0AYAA/EypHhpG&#10;H6bkkUgcVjV2fd1q8wxQ9skxlVguk8lnsnSWkU4gsUd0mfNB3EsjtmjH0ACATOvRUHBNA5/WCK2+&#10;SDTC+ZzJFdD3ZxCUyxfS2ez29s72zuXdvcskg2TXtHc5NMhCBz2QAlOKKzq90kallmZSiu+509mo&#10;1o8O90vF03r1vFkvVipHvU6F6BxyDTKJYDoWyCfCGTqJuMyx52ksDkcYgpAmU5lzxBXW15LUtYV8&#10;vVIhFDLkVAfPjxldD+IQD6yLsiNLrNNhrDkR8tM9aXURCQAHu7tWWPicUQ7bTLxX74SyaVCp0G24&#10;cdS0UBfJH5iA62byb+LmYIA9CT1TDWFoMzLyZnBJEdyd4nVOCsJNaLbbNNgyl7ZwqOACQuEo2Uur&#10;wcSgw8pngVE30aLlCywtXFKlEU7fXPKAKgLtbE2y6cpmeIN+EKo6//lmI+fIpIrpBvNWtgKjRcht&#10;kAoa7Q7RjiYKOGchpZrdjY211Hp2SBPA64YZfn5aiTrAvornwNFgAKUGCe9YVPGT4PEmIwedUqNa&#10;GvVQPsAFLjprOnKJzR9+8PeYAZ6fIoTRT+Xi5ca5VPUM305Zi8Tc8eNygf6hXbgszPQXU13oJNL5&#10;ZCOajWWrD5u7rOLd6ntsZbh8qYtgpwB4EQ2XMfElWuDyTLLnhAFMyqpjyL8xpSpVW/fPSr+vNB6C&#10;BKfzIOaNgrvMZsXYDHA2MvigDB9wb+htAfDjaDBesSQ2UpTSJIQM2kW6gNshrVUk0eG3ObFQC3Ls&#10;EX9hBZNLSmQC0VUf/TwYxbwN1CakZI3eDpqkoD9ds9681hqe1OUqUaJVvZbOdihClDFc1F0XfUrS&#10;KPu+7K2wEE3d1QvYmP7+UhEoSsDFfVMyIJSYZmwy5Vvll9RGxn6GDwsTXeWjqwek5PtvtiFt0U4O&#10;zUWKNqFukFC2sg/zeTpGlF3mqKEw5YdMgaBAu7wJtDjgAOGZGk+GozGiK8gLKLogMvDPY1oE4oN6&#10;Dz4hwPpgGFkFn9JNpLliSea33OZL61cdU/RbI35/CNAG6QBUcFqsBqjowA682Zz3+uOFZ8L4h0E4&#10;vGK0G1G/ooQkATOMR/jYXDb6hI7WYNqoT+JxaMloS7CYaP6iDEdDi4U6xDbVO01O67SPGcsxhILc&#10;STVFkpgKjzKL9tg18Rarjfa4OwtUPdPYrBNsnVGd5mj+JeD4YXHULsOP5viC+ABiF00xXarb22i3&#10;0FPR8FwYMcm1qELgwHRGhuMeUpcRD4ox4agHvhoyK4cuL3HMaCwxiafTTO9M3J8A25VBECmtybMB&#10;OjHioXlBis/wga4ESb7KKgwyBOh1SLRADSmjJ8JNoEEhTjzhXajesZCEsuvTfInjnlc2AycukYkd&#10;KqDgWdB8Yk+z5vV5o2Cp/UzVIPKaxnJyvpWduRCeQkfZgZeyeKY0TMJl5SVuC99K4opWFdhyHrl0&#10;R50enMfCukeuuJ/mG0169wBQJxAgA9Ri7/EUWe4WYsrLmJm3nQRI7tLAwjQNgevelivEFL9XlJXZ&#10;ulQCbAUSAqSpIe3ANOctUmjTiPYCiQ3gmjZqDprn5YNi+RAOxfp6fm9nJ5VOc3VkL/Uyyspkzixv&#10;lifDW/PeVBlzu6TBMwVR2+0VQEAvXOWnB222keakkAmVCdlqjxtud6ut3OzAxGZ13CRb6Wlfc5z+&#10;zTmh/dmXizrRzS7cZV6OosKTG2N2WymYEa7+IDdgSHpL6yle36aSatNoKigFUzMiUoTgoOk3kZbr&#10;AJZV66rba9SaJEMkReF4qpAroP5A3sZhKmEQqmjlv+ohqqy9iN5onkPTFTRYI2LVz0wHBBMA5gkM&#10;JiDoU7PZgGPIjeKeSvgByfsGBlCDoa82D3RdwYmb/j0K03BW2o7RgOpUA0wEUHFVALU76IorYZix&#10;jlDIncohYMPsAEUbMB70cVTg0VYg/IQiPpTHxT9FoHOKTsciyoSJ4N51I1/d73iMMB9tpPnVa/5s&#10;NorZMHlcOJAqVbrFoloae7tRXD1LZ3RxBmu7cZ975HEFuoiLTqehMOWow9H1heaR+gHpj9xFgJ9J&#10;Mtcc38QBU/1J347nPjAgafijzX7/m5MyBIo3Lt/8wR//+O1X3wgmY/sPnuwfHSCYwapf29keFpsd&#10;fqTdqteLBWTnjGDYqvZbnY8gOVXy6enRJzJQEbOo5KxiELo6TfSDWreaHlOiMGMivtG9cBopJu6T&#10;GvcQodrdZqV2fFI6PMIOOhqIbm5u3X33nQihHvN08BSyCcG/3ehR2tpMcFNzHtkBuEpvN1wt7r3I&#10;yFTIM1fP4e7m4q+88cH1wGb8WrpZbH/+9cH6Dz/aOJ3dP/rV5qXMdNF4/Qc/Gj4r/1/+0//T4fOD&#10;dTyPU6FR6cwwAY1FjKEBGxdAY8dn/n9ZDC/5fOq8khAiyT6gXUu/Y+E9nY5T333TfaTpZWIjPaAd&#10;lshlNnaa3a6kl0XSNP1LZSUSQxXnUFANA8yWwsqFGYeRgpJSl5l4a+Rq9q/A4cxgmasodErOlyuF&#10;UcZrcdahdUTRx9QVhhg9lYNnKL8WF4MRQx/2KPP59a21W3duXL6yyyyA/v+nn/76mwePXjx+0Tg9&#10;dA3rDjxOJ4zjyCa0/43okcHcGwyCOum6Gcu7IDDCam1oDM20HaSXc96flJ0z787m9e2rP/2Xvyq2&#10;T91xwGgBcs0733+t9Lvz/+b/+d9X57UffedH737v+9G1YO9s/PXvv+k4T7a2N7a3r2KLkfR7pMrI&#10;e3JgbQAgQOrN6FuyhbkizngqQyD+o3areHTMeLDbaHB1IIoTsSQ3BWU2wBOMhjU35rrZIpz/+fW1&#10;y5fiqRh5UoPJILQsINp41f3Z69doO9HOEPbJDdB/nr6xd/nVm+987+M3vvvhzvVboVR2NHc1YBnC&#10;UIJHj7wKrGCXPxKIwHj65v43P/kXf/n7J/erh0e7hfzV914/PTnJTMW/wgVpSJxtTxLQewuh0vlp&#10;koHmAp3xEd0mHIyxrIPjx21OpVP4ADLs4lQwLhbAPBbk9bTLqJkoiGl4cl5qqqgD1cBYNQYVhpgM&#10;hmwdlw/IjuwRZjm0o+PoJAARAZEscTpSeQ1DJ3PeAtDz9M3bNz/46P0f/PAH9968e+XalcVk+8XT&#10;0i/++pNPfvvp06fftDulZMp35Vrh0u7lfC7H1R68OHj+5Ol6Pnd6cgz9RbRR0lCvc3t3496br/7o&#10;j3/w3nfeufPqzXT+NnIXXd1LmW6p8FMrU50SKRHiHA5oWx1hH84KTx6/kMkOM9h4rLCWyyQSBGym&#10;lzwyFA2U+sJQ5JCXGS9yWa4pJ7Pcn9Ri1bFvRhZsUeomeKLhWPzy1SvJTAarwGyuQF8fn6VIECzF&#10;8MnjZ6Wzik9MexqfNJNhnCPch4QAmnhA87vPnjx79PBh6bx4cnx4dnY8mfaqlbMZ5mOuMYjRWNy3&#10;nQjmUjFaPczo6OL5Z56EP+Gb+/N5uuNIwKD6gEbLgGXWbDNRP5OhBlMpfwAcE/ATHgFzXpT61qOR&#10;fD6LZCCa1u7uMJKO05/Hx482Bxlxl8q03YVcMur0UVFvVBq0C5lmUB9EY0m6YjRFFYKQ2Wk26RqI&#10;BSdWzILOKaGhUql0GHF0hmjhCX0zRSUJp5/p9ms3cAkksdAsQi5MQ4lRUk1CyXP4KOy7nWYcpOjc&#10;eXpSisQQi4mzN+iQSlVPNqlifPCCeNAzlWb9YKzX4xCFY4NKbbtF8jSRcg1IqgArkzOm2mil07l4&#10;MJIr5AGyQspMrGXOQ7PS4Qm+72feRbhUQrqW7SfZBokHaNJFvhhAqrE7rM2GR4M6PRmwbvw4XZK9&#10;9NU/+t6fbmQvD7BacPqQ2B1OOpGUfz7QwM8YBQmrxVwU8CzpEemkkkDlnEsDTMWvb0ndq1Ps27/8&#10;/y0C/1atuEqeVsXh6qeWh9BL3DZ7arJEKdSDvkSnVzotfXFW+bTde4IRiSGj+EeuPmMRyc0DJndT&#10;pED+DJJbLyaIhDOWgGhgj1H1PBhFUPYzi5FdFikQoiZUFBCXUI1hDq+phJPRDxktu56fYX9UkH5h&#10;SOJhjyjrF1mKdIQ14sgigDyHTA4NfHjWqj3tNirDTiMQu0TqwJBWj8bkf+LvhEU2trM43riVhbB3&#10;gPzR/pO/kzKSINoJA1vW4mWUHhhQHz8pKtFLvmGWy29PU8mBmDp8mSOab9aYQr9QUwL7yrb+5PN0&#10;y2xarBckFTSZqSaWNMv0apJcAJ8PTx+sSMDp7SB0MO65wXb6vWu5RH495c+FHWlf2hdlkWNJWq6U&#10;QR+wsLOFXDIH/3r72o2b2D/TqoiFEgHQNKH0AkAu1D6AXGTzgGz8fqltjWkDeRd+1wCxD+S/Ia1O&#10;ZsBBgmFXft07c3bgSQjRqOObbIw3Lb16JmqF7BoLBB+UWCzUaaNHhaMB5M3EYDL0+YaeUWxYww47&#10;G4zFPZGku031HHWPYs7+LB4EvT8MpoOLyCQRfaV8NML5hK4vcyYKTswhGo1us3FMph0OknJ6w2HU&#10;f3O0oniu7FIyae1VueEZNrjslKBxxJqDmtM7SQAYHUdpcI4cx2edJ8GI/KYpXZgBkkIzThPdA56j&#10;D88a3o+EnahVSGAgrk6dM2IF/wcokuNaui4yIQTDssD6XakM8EBlf7JioJkJ/mIGsxhvHzpiY0ay&#10;GvcRLQ21DN1/OoZ4HQHggfGrUpv6RZsdEU7DfFVrReQauhv0/YIsEg5xo9ChfoTpSVO+AmDkNxNe&#10;yNe9DBgZoJGFJjgeIwlYG8xHaOGR62ASrUaeA2E2LGFcNEMg2NAiNmAsY1DP0yJkouOsyaO1U2Jq&#10;4hejknNeQFonp54awAt3tTtkEEHHss2YiUYXlFBbck2hjbupWwHIj9B+BWxEQhykwCZcj2gdNip1&#10;0uJCIQ9lA1jJ57/9A2AKDimD7tHIyYzbqFKRF+pHAsHTg4P68dluJvfkD19+89kXoxyKR0ok7bjP&#10;9sdsmbRK4tllq2LPbi5b5lkXCrsB7ffb/W53ur2rlolnB4Cr6aL5TsU6+zp2t9pXoFiyHELtSjYY&#10;Th3GsllNAmMcx+fVI5NElT7KeKLj+cDO9QRQ6hsg1w1Soten2Ug7mRCoJx2N0L+E3Il0O/UHl8cz&#10;sT09Xg0pBJYZS0ITVDNN1oVpICr4Kv9LC5dlSAuYM5bTk5ZNLJnwOrI9x+nIW4wX4u6Qo9Y9GziG&#10;oUgKnye4vrXqmEKOIV42gy4FBhVSF4KiEYeYG3IAtuDyjVugeEvyoPUq1UDmvduZtjvowaAnj05I&#10;2OEex1Ms9nCrhgQlbvIeMEwYwTvd/WBsEk/OYnEUhqXoC9A0HEqGIiSPrtJBaDLGz2rsCo2yCV+t&#10;NKhXYPRAqWCNOl390Lg9ah75QuGgbha/h+9mOsecUXdAd0V9c5KeYDCZK2Q318PJxPrWtc+/+PLp&#10;r/5QG/ZuXLr62pt3dza3KLIPSmfc/t3rV2tPjw8rJdLHdCayEWZLrgrAi1mQWRU8XTNl1WawcFD+&#10;whMRyMgITxspEfVtLG4SBBboHrWX51N/CMJIH3kBDa2DgpNnWeKTRb+M5nr96PS83sDTz7VXyF9f&#10;X3ty/z4nI01lhHWHyH0JCGL4qLbXaF6cf4KAQNKexp9c2gmnzCFc3tF69vZr7/7Vf/VvUHf88ft/&#10;784733Nf33L88sHj5u/oMHN1V9/5YH7S2j99OJ22j55+Pei8SEH0Ufog8rm2g/Fql12LUSW1BD57&#10;R6wXPJT0qFPccqTPNfqfu0+mk+xH75R/Unzw+Oueoz8N+Hdv3s0Wtvb3X/gxD4Duz10xxnZmyiiy&#10;hFbylIEq8AplB2bn8VZ0sLKAlcBowLvEy8jGHj8YoMk0duGy82aBn1GQU5NRVKNvrHGZZvToYdHX&#10;5FPNMoMqguS43qj1Rl1WaSwe2ru8e5vh4NXdZqNz+OSFY9heS4BeoJPVVnCXKP8SEWA3uCEFM/ZQ&#10;b05jTOPTYRwD+TrDHvbjgrOCGMqbbkX8katXbm5diUXyE//4tP2Iiibmdb7zx++2v2icPSn99uCz&#10;+7/+8tH+YaTg++je9wupTUew8fT505PDxs5aLuxyVs5L4UiS/inPIB4OtgB+8WTJe3iDBIFulzKJ&#10;oeqsN+63kUEvoRNZq6MNPiYGwIDwg5SSAZkeJSk5Wm1CVeEWngpnt9Y3drbIoonEpNPuj1+9NKbo&#10;TYWTV3auf+eNN370vTvv/+jSzdfCqfUhaVofsCMCdOFoKD4bb9bOqr/+14/3v0bzufHXP/ntv/kf&#10;//p0/8t+sPLx6zevvHfnEgph1zZpYA5Oz9uzjscXB3xIZtYq1W5euX02GtT7bc75vhhkrAMHAi6s&#10;Bp60fB0gVyxoi9LAxld03MMAIB5h5pfNJgi8wWiYPJGSIBCJUBUJ5I1W3bCLDBnvH/4WjYZYLueI&#10;BOGreRr0ypH3WJwWzwfTfqOLx1trYy9+553rP/473//Bxz/68P0fp5K700Hg2Renn/3s/m8//Sdn&#10;p/dns3o+H75x6/LVa9cxcASssP/wcP/54YunT+BrczTXqmfQ2cG2bVwrXL159YOPP373w49evfte&#10;Ln/Z7Ut2+oArmEDKO0VTcx0MQo6Y1SPoLb05MgY+RZCrdxvD+RjTpHQuv5ZfI1zU2+CWACwJJwJl&#10;ET7EyJAtdPD06crR4qEIAzYteDRzDpFMxvNkLHl5c3cRje1euhJNZjhag/4YLgKHT19UixW8C5qd&#10;5qP9h9VeCUU/dGio8+kl4IheLdaOD46ePHj44tGTerlYpUwsnix6rUm/gTNYlD/u4V4+dmU7k035&#10;w970/osDrrZRrXF8Ic6DFECj33J3BwgNzFzBwcJ3XKqhtwuECCqnRNbBYUcDg0lPlW2/A7gRYz2K&#10;Vg4M4Jp65gFfBkXQbhvhbXY5Mu87uRwHLNPPISV+OJrZ3mGACW9XTG6RDTGyHxRL54q49LO9Xry7&#10;+sBberRGxvFEmtnF2kbGFWcapmYx0qnSuvC471y6Nsam2grVEaolXksPH/66D/MPhjHktQwcJUob&#10;CzVaJeBIne6QChbcFpkNGQxTRsRdtd80L5G3JGpqPdfCsCQEWk5KnWGGM3MN/ckoOmvzVqO7sXn5&#10;G4rqTqP89HAnnHnt1dfOT3BG7PjikZo3HQCS6um4Mv4ZBlTuWGc6JK8DD+ObuBjUHo5rxWYxVnPs&#10;Bm/dfv9/9tF7f9cXSA5oZExgaUxiVPe0T0eMv1BYwltCRGUpDoKPFPRIWZKkms3OMqgRk9CYuGqr&#10;jlVpofrkYta0qghtabdKiVZxcJUYrcoV+yWNpw3tbfr/Y+u/nizd0jM/bHvvbXpXVVneHm/aN3ow&#10;HA45kqgLRjBCE8EIhXSpK93oT6AuRIli8ELBUYgUgyFCMeAYDDBodAPdB+d0H+9P+fS5vfdWv2et&#10;nftkN5SoLuTZlbnN9631rtc8ZlpX/3FE1sX5zNy0Bago4Mv1O18+O/2XL4t/NZzUaKrOZpUh6iJU&#10;WADPwQmN+0A6lQrqGGAS7gqjQxVGjAR5S/zM5XA4doILnYUDmMjT+HDz8cO4Don77+Q+QW7RSYQh&#10;OP7DTB1I0dE2VNiSdTdHJo0hgLbYCTB4goqcCzRCABHgZXm8I7+37R6VZqWT0Yuz52D0p6vBrNcZ&#10;n4FeQuvRNQxCy55EXCavliSEn/jEzqPSwjIOBQtmOzomqTG5kBScTGPkBqiRhZSzbd2oCQ6Jo+nN&#10;q2AjX75INJVQokVkMktb+6m6I2E2NobcLW6cJUnYG8qlNsL6JBPqjFHXKsTY/l1vhPsXf9RgNS/N&#10;32pDAFzU0vdxcEmFaDoPOjwJioJELJ7PBOJxasruYIINKi4rnoEjA/rT59/Orqym8qk4jqQJbilU&#10;D7E0pxTe8BB8IL3kfuYPoZzrmKGLOXGxseRGE5gNXLM+Tp5RZ2JA0sknHtB8o43FK09gwQXxfo0G&#10;Z5HQNOQnNo5cPv74ez3PON7hPocG17zd9Wk/wPwKwBQaEDGqRqeTzK/SKUHDdWBmjw4w87q2v98c&#10;9drUIYExKABPRJSTsXfQo7zLeGfRgJeRV0gqm2AFJnVfLNgf0orW5QTCJcQmgHGI4pEOG4eykgng&#10;wFFpzl+M3OehEP1rtR+AYUI/mY5ROCCXgHI6co0gKKC9BOZccAFWNL13x4BqakTphvmIBTGK0Srp&#10;YIorP+LXdC9MOOHC4ZFFDt5xBqSw4nUwyo4hocCEewoKaT6Me7OoY2q7CdlL9sNz0P9AbCOuXgM7&#10;39ji0tNgQheKztAH0NSQgQLoGkp0WS1oiEcSRysEgLgKFyltSkWfN8UbZu2TulNoMDeR1o3Uwcdh&#10;jhvpEI76vAsaHAbEK01YAgqzeg0u6fq7tcolQEiHjU2nrrz0xMm/pGgqOWo2AnYjjMdESAT8qYaI&#10;vCfYPVLKMcbQ/KjA9tOuE2Q9G8oz7DlRFSs12kVQov6ZKxOMZq5dHTk833z7jBiQW40j5s2N9rjj&#10;Mkzg03Zm7/3q9598+vTb48p39e7ntdZpsQYaBdkugiQ3QQQZUXGVr+k8Nn/MkEyTOFYk1jsaHNnu&#10;vsHs6VRVzqsegd2Mtq6zsi7ImPCbYGfYWQZXujAIpZam2mdLqktLDQd100jli39xYRdhRWjoMVHf&#10;qnFjjG5EH2Pzk8BCc4jGioennI/6R/rGHikzcbcx+Wg0S+SdI46hZpMqdwM5+7W1QDRCkqBScI6A&#10;ktPRHqQjCTrpyARH+IBSDKN1bup3g7agmUEZDe9r7oimVvy5vSNvuNKpe0hqyJ38KVckB9QKCEoB&#10;FWof1qrt2dMjmv9QTnjbKs+Y9zCU6k1GODdAOB1KK1QfoVxEpNAdTSsIAeOMJWAzCkDD4vJMfcPO&#10;qIV0WXoUj3tbyPJLxgZK6rxRTgx7vq3dbjbH2mVF4mgAVyzz4issthHvHabzUTd+lp5OLDfqNoC6&#10;xiI5lOJ4lVByhQnGvN90Q4oft5ONM6DsNF2CnAOJBIiCM/esi1obhxE3lNArURiXK7+9vXnjRnpt&#10;c3tzff/qVtc5/N37v/3gg78f15o3967+8M13H73zVjwI5cX1weMvB1J+G6zCXoE/zKZXrSIWsbGd&#10;0LEqSLbiF0sd/xUJw9heIVU91QCPKMqA+zUR2xhcufri2AqwQ5lMNyzgQ5SBPY6umdTCxRPwYLFG&#10;52A6aZZKT77oHB/DYGh0nbXeAGMvMhfAMJMR2AI2m9ni5ggw11TnOp9S0vd9bMHdDQTyfL7iYODa&#10;3fjBlR/9zZ//P5589eun334wzAR/evft3WSml8oWus+ave5P3v1Pyh+dvmi93Mwl5rFgzuvKhyOy&#10;GIHfCaZA3Q6BrQwCwBJizQBPmjGmn8GdoIVDjThxYOE0j7pDrfFBOLD/6N2nf/mrx60vSpVOkQnb&#10;te3XJnuntZPQxjUEhwqp+UruantA1Kyzxwi1mSm0Jvhi+EiIjmHaLuZUNdNVw5FWF8Ym16Y1vPDy&#10;FdpCKZwoZOTYoBDQxpVPg0F4q86kb4dylUy2+r3aWbtQaJ1XhrU+bpekfTC9V9dz12/u5hnHNU9H&#10;7CCCjM5QTdBs0W+fx0x81Uyhl2eGpAZmpf8ZP2Rp1NCd6WKJ4Y2nw3PXy/ZJ9N23dk5Wf/Phs5/8&#10;yU/feuVGOLXeSo7f2bx5+Mnocee5PxZOuXufVb9L3l1L/H7+7z46fHBv4913/jS9vhEduvuFhsDe&#10;k150OkiFfB0JbTJVF+onHMQXVHQDo0/GsJvBBgcSM9gpTt+l58+qz57N6rUGvFCjmmkdYiSTS3da&#10;+RlmoSFvOBlf3Vq5up/Z3XT/8//0F/sPX3n9h7+4/8ZP17fv+cKrYNRwFwTNCMYIrSpKrIPDw08+&#10;//Tf/pv//q/+7b/55ONfvTj86OD4hTPQ39oN/fQn7772w7cn3cFKduVlqxpjHud3N8olyhdIxWI5&#10;4LiN67HbmV7LFgtnvB2yHnplLC4jqSTXEJ2mEMEE+RDPngsPdKHRAF+XkXekyykFfGGmiOxIG3Tk&#10;4kYHStKAPoheuWye0Rafs9NsjegvTfvlGtzU/sraypWr1954/a0/+emf/rN/+p88uPvTbGyrXGh8&#10;+smn7733608+/vXzp7/3+tqbG3s3r9++sX+D6SFFxdnxGXO/Z0+e9Lt1bKw4rUCnoFODrNstxEJ/&#10;+uN3f/zz23cerG3soQre7WCkI8McukKC42gGJiSG3aL2D49rk9qiUAAkcidcD8PVkzNuJEAeZle8&#10;83ajSXcXeg+9YruzzRSBUD6XqxlcZwj92HKQTwCVMwMHUIira2srK7leq0OVEwtFTg4Pj5+/RFak&#10;eHY6aDd2r2ztXbu6vbEVC8a7jU7xrIgy0ndffvbi2ZMS3NKT583GWSREkxHsx3ks2g9FpGWdjERQ&#10;pmbVPf3urNOYN+rNMFwYbNarjU2cbejM9Cnq+hh7cauafWopptSjRCLaaJSRhCFm0N1kCFSvVaXH&#10;zhdnCCwbX2BtYw1OZyKTkp2F4etr/uz1UGbZdJaME6gluTX8BXQhSNga9Tq0pVatns+tBD1+ZGCY&#10;OkJ+YIWIdRPgoKCpLDgW/haGHIowLgBxcY06nW4ikYxvbrFyBAfSFobPjzw6EZKKYs6AnuvJElVP&#10;HxkDNfOm8VSe+4aumqHSCkxocF3eELBpPxgQaKlMiMRMpUMLJDmEhTRjT37SuJAzTGIWeczQmHxh&#10;MIlnUse1EkoId+/dO25UAN9uu4Lftktk6Zs+VA2BYDkCkBkNLQewVCAdq3nGWF/c2bz+w7f/ZPf+&#10;K+SeKkEusEm2r8yETamg+dIY0fSV2aqmlrMPL76W1Z19Elu52S/9rmGVLH/GVomXC7/LP29/ywTo&#10;74VA1QszCx2+HhefXJdrWC0hazTHtKLTe/n42V/3pgcTJ1LAjKn6GIyRYVG+sRew36SGl0oFNBLp&#10;JwwFp++1ZR7JDIImtxTwjcr53IXWJbCkBMheYKBqc4OzY9EM5QIs/TCFfcMmMI6zTJdJZCWSJ7Fn&#10;oqWyMzIhtAtBJUrz2gjiU7ZRgjijAU/GG3i91h+cV48cs0YuiI9EmHJpFqA3WMYbnFGXwxmeT1k2&#10;OhfBz3PIa0JoRH3MUSBsCOcxCeSykLaThMXlNppoNr+0+E8FBGNBwfe2/LO9Rnun7BjBTjPsL2qM&#10;YEBll0v35chC1aLRxDNsb4UaGdCrkrwgiF7C/eqmA1kM+OOJeBb/k2QSxWimdcymKq0qmqLQaGXG&#10;HQjjN4ivQjwQcSbCfGx+jd9V5DX8MFqJDPHo7MkWe6YiSAe1G0u9+dBdJ1yb7jhGNXB+kIVQ+KJb&#10;PxiMOy0MMxw8C8uXgrKLcAVgFCRgpynPMD4ZQujDyQL3cZD9EpQee2k3iTNEFUlTADFKuOsi8kFy&#10;l4YxpwpFqa49XRrCMHdcrgjkWJLwZDIxBPOoTSQGjcZZFg5KTOCFpkNgK1QmFNUVDCE8/pHcW1TO&#10;hTlzvTJPl0O6amye21TlSnsMH8HmJVwKSU1Tr3IQWLtFg/kUkJ8RCdClyZCGno4FoyAkC1Zs4jEu&#10;CtDckO4xyliS/DQpC111VHnE1ecUDyeQa6aLyy5nYsBN4Y7TB+ETsv45O0n5ZdugfoFp/og+wGJn&#10;wEiPHJse6U+a/r0cKXhxCchM9MeIfKqXImFSRN0BEQ1wWNU8UQNEQ69i9fG+BSCRLSpgNHa+aczL&#10;ps7KbPLEQq6YFadjS9YaJiaIvm5sSzXuMG9JskWwRUxPX7ozmjIqRQZ7BbGQ75Feo7vHWVhrlILx&#10;2OYaTIttnGwNGZBOhh+dX1YZV+zk9Oyvf/23Tp8f5YKTcskV8oPfiCXC+dWMSlNZ0thOCkwqOfEs&#10;w5oNXyKMmI3GPdL2NG/dFIAaHNkNePHwIs2GKiD+p/lJaWPo8xlVQzGSqIcMZkz5oF5cKGZWuQGg&#10;2khrd7F9abuF2Qvymjf2MHzFsymJ8OEYqeekniZOcWfmzGnb9XpTvsrGqHruBNy9ubK2k13BJJRZ&#10;QH82bksyZYqFIEJqxt9Nqhu8BG9Jsp/m8PA6/ANML1nrno7L20SJdtKPckOqzaORo+QK1imjIHXC&#10;XmTuJFcr2At9YaoZ7vCHjhP/q5zPAHMCuaU50m04uy1JEGHsyR0h8iHaxeNS6RsjMuhGAZDr6Q/n&#10;bz3qJpKzbt0xHcSBO6kyH8eQ+o6lhoGAZtpc1VpjQme1354UmsNUlnbJoFyc7qxnoZgMB81kWn6w&#10;qcwkniDC6DPhHZhkygBUp5OCPCLCgLvDO3ZOUyHv1U47MPe0EbA1InnyUbQ258YqTRtsc2vz0auv&#10;sjZ++8Hv3nv//Zcnx2uZzA9fe2N/7wqtK0QVSmdnMZdzNR7jvV6cj4tJlOmr8sJypKcy4G+lsvYM&#10;NJ4FWm/mPFpwUxf8fHV1JNtiSjezvLTuoAmQ3RGzlZpQc0tZBnneQKlRPzsHYHdMHyDomahNqvau&#10;sLh2Tm3kRxe0NB6RJLO51wzHpFIycTXQhbi7v5+98eSLjwFiN/vd08Hg+rXb3/76vdX9zZ/+8KdX&#10;dq4FQtlnH3920ns+aNdYwddSCVD8duqlo8SUPbyWXIjNEfRHW4PPYmDUGLGoYTshKLdn1WTi6sM3&#10;vOf9g+ZLsDitfmPz7v358+ZHT35f7XZXV1anMc92egcvRAnEooPg8FLW6Ki3AgeXvrRlTMJiH7OH&#10;nf1bEQlquM44aS+pZFVZqii9+OGLZ1LM13k3Ra+eAM0hV6uWa+Vir1UbA/iajGNY7QYi69mNsNuP&#10;Qq9Cjd9n0BmLL2M3rsNXJ769qctk6OLdqusjXhodMYDK/ZpvlnvlNceT4Xsf/Pnf//1fjQbNKzff&#10;eOMnP7qysnn0XaXsOD45/y7uGXQj83/0H//j2RfDf/Xbjz/+9C8//+IJ4Jus3zdqVRvdKtpncZUP&#10;M5IUeofyNTCQfhudBPkm3tCuEzsADJXiBgsJmAg58tnZQaNwNui0OakpbdDiEICfBiAsOXgH6ggD&#10;p3JSQLn/y//q/7527ZYnkWICg5Q42BW/P0kj3XhdeLjECJn86te/+ou/+DeN6tNBY3r1avpHP3t0&#10;Zf/ua2/fv/NwnfZdNJ46OyusRZKVhDdaG4ZyiC21usVKaBbqkWnBZ3e5sGu8ceMK9dtojjcXomHq&#10;MTB9MQNfyZQt9V4lR41MOQ3MgD+dTpLVp4Ak+jx8qnanqQpwZpjNmbTDG+p0O+AHCI5ECJRzBqSP&#10;tMzGjes3r/3pP/7Tf/yP/8MH91557eFbCMifHpU++/iLv/vb33z00cfHx4doQF6/unnr5s79BzcD&#10;vhSD2u+++fbbr78unpx2sRZEkWo8jKd92Xxy78r2vfu33vrh2z/4yY/uPnywsrExnnJme7uy4gVW&#10;yOcgagbFgBe+ebFel4uVb2jEEjzs/rGtfXsmNUtFhDibzfr56Qn4Q3mPyovKCQNYa14wN91PeUaL&#10;HqLDbHGEGMAPcCYOEB5pVutnR6ejHi2o0ecfffzy+bNkPErHBo/D/PoqqWq5UD19cXLw9CUlIqDc&#10;fvuc15Tga6Mw7teTCRy7CWjoviiroGMf8gQKR0XZBQ/m6L+Q9WC1x0QAhiUoUhB8mys5RJ2nTKIg&#10;6I8G69tbYgF53eurK6CUE+Eo3WTsQamZSGJQM+ODEFgJdhwt7a5oDxD2uCJ1mNeNJm1u1KT2r91Q&#10;8oha3QSiRz+dTPer5UwyCYyGZps4ooNRq96U5ptrTl0peKfQNS7Q9GgYNutVUa7kh2JYMiN8yXi/&#10;Ljw0+4qVIJkBsYTwilA4M8VnhP8Mk+RZPVU+CqmemPr1RhtMCuWdmExAqSPAcPTmhduUJph6xBH0&#10;akNhdhQNiWGjBNqEjjewUlwaONZ5cmSHMCreSGbGUX+53/ZUuxhITNORs5PTW5m1E+ek3Rkn+tOt&#10;bIJcpYXymz82GHRCXsC2rsNGBWriO/feuXbtQW/q4QrYVrQNgnYNmETcaDyJgSSDPCuFpyLBFIHL&#10;4mEZUb+vRi5WqY1wtqK7nCddDnHLksMG4mURaN/M8hG+8c3RMUAyBIPPJmkEeLdK7YuDk183e992&#10;xyczFwOaIBkMAAQyQSZywuxKq0NWGaS/w3EfbQ1uLxMNKkCms1JZl7kLakEB6n/SVSSLqdqn0gmi&#10;mGQsAfnBUGKsErfhL9m2qO1agmFQGsZegFrvQuIKUga6UDRQlBqwzuPBbCK0k4ncS8fvX7/1k50b&#10;P/bEds6Lp73Gt+lQH5LcdBShiyx9HWVCLCr1g4lec+ATFC9GcMPYCQoExjPzh8j1fWF2oSijC2UI&#10;/NKekcaD0fe3fAgzbVjmpny/BJsti0l7Nxcx5KIItK9iH1Rs4XEz4li0THUFlJlwctgbevnn+d5r&#10;UnF+guwiEgri1bmSy62vr7jo4/jFgG2AtC7X+u0eawumA460yXgygnGWKgTOSYYQzrFofgEqFlaD&#10;GfUb2KqPzhfmEi24SG5cgXoupGKmY2WKlFK6szwoRi2kJ7D6UmphP3XOEC5IBmdpxxA4HLYJrol3&#10;0pv2hwFJllV79Ylv1hl1ZQsPUtjvCjBo4u9YgO4MySD6nQgEhaJBMN3MSk0uLj+/KbMpIJzSrdTw&#10;2TBqEAWRih5lmNTCPGEslGQkCIdlcjx1ljmXIBu45yFQynwM/gaGIoqFyUNUDsoXzBDNyXzRhxST&#10;WO4a6g/hNiTlLTVGOHTlM6lknkYOk1MVC8byBEKFtAS5VpJ45Uim/KMHTlnJBZm0Z7jY07+guyOF&#10;I7pN0jglUAhLJlqE4BPqjchShd+lbcuxbooaEcZJFfkd8Ar0TiPsL7Cg9Cx4w8Rg9T7IiUmjDRKL&#10;bq+4gpIaQmA5jymhOk4eRnEuNeTJKlA3cYlgr2pNMjXi9smWk4s4QWiU9W9yEbaiIezYhWwGJzrB&#10;zLqTrozGBi5FWv2AmSloNZq/4Gpx1YjWfE7UTUdj2X7XuwD8qyijrGZX0bnotYciDdGw08uqmwKU&#10;sVJtHBYKHfmEyiOl3cTYyfPw4V3laaSWypAcULoWYAgzOrDpuSnDjfjTEgdh8kW9G6kS6nu7ZXQN&#10;LtAT/JOSdjOPMJOgRXdGMdlsZMNTEZZNt1lFuGU9L/RCbfuGa2Tx5Muc0r4Kj/uSsTWcz1dXCIy0&#10;YbhTNF651OA9tGOIMyR3UG/RueLuTSYxL+ac8ZWdjfUr26l8hlc/OzmBuw6EygiFGLygNU41L4D8&#10;kC/cC8envhAi6n182gGhRBHK8tXDqaE72CYbnzlGYBTJpFsturBINtDunKHGDX+B4o19P+rGaJbS&#10;joBLy5iZQXsoprlct+WqFhnL4yI4aTaYh4MEj9Egoi6EIrO+TbauiUk0GG3XBW1mcNztegOhBmIz&#10;8i2MxiczMEqOYddRLDsS8TApYrM+z+HmPW+jebK5PUHDPhKmjPRUKpNIAiry0OsYVg79kzKI6gDC&#10;wgjbCSU9li3mxNPBsVBJs0bUbhoiaurSakIhedin+UWixX9Fk/H969cRYPv8qy+/+O3vDp+/ADvw&#10;ymuvvfHGm3dvXu+VCnxIcZNM+LSrQselIAKEOM2VudOSLWObajpmFjQf3fYczAFp74XOa1pTWnua&#10;NltSmX7E6IsQIpbQHU0RxX9wIR+BonO73WV0GCMCOeBKGYELRD0Wv2zej6F98TKkKz2hPuhlgQgL&#10;cF5Vgdy/83DLt1apnaVWkm1iTyz66p0H//6/+x8/e/7l8dPC9u7O3fuvZzBVHp2B1cyhTEo3H1KJ&#10;KXgkw2vGX1ZoyW6oP/oyH1EaMlK287AwJ2Po2murW1fu5OaRu+/cXslvFTqVR2+86zjs/f1Xv2l2&#10;u989fTmLeu5dfYCmvi8RGDu9FIFTBHs47g1CVAvFSp6Zk325By8n1cstavfnQgrKTFp0nhpfEDu8&#10;5WLaO+AjWtIvll/rlDEFDadJmzqriCwHxzbghe2NK0A80EQE+65hki6u2nUKZQb5aY9vGyDslbfv&#10;UZmVWNy0/qR+hlsqUIV61HntrR/2v2weHn6IA1Hh9PAv/vpvZqH5q9cehhzp2+9evXl9v8FYxtX7&#10;+Y9+fvbe2dPasT+GEGfv828+GVVKiCKxEWFKA//D7oIpB2h76c4IqauEwXxujYI1XhYKw+YAZBcc&#10;tdyHUcw9bxROzw8PGhWAz3QP6QaChAuhDWdvogSflIU43P+H/+P/icoMhT4QH0RrecG3MUqaob71&#10;4umz33/wu08+/LBwdkJcjbqijXIHffyf/vxPVzau1DvtbGbl/LwZxfI8l5nWep58olEsQer2ZmPn&#10;Lw8iYx90uHCKNp7Yr1gQIyNTGbSC9KTs6MBsKWInTUKIWPbgtDhqgBPXrl3pdDq09d3KHiTuj4Ko&#10;jOC9UBHQwxzimQA+U95EiPj2W6jJozC5s7P+1g/euf/gwf7121Djjg9PPvn4kw9+897Tb75rt571&#10;+iBGMjdv7u+sb62kVwb9+Qfvf4o45+HLl/V6hbEApw4zr5Vc6vaNvZsPMMJ49Oj11wCIZlfWApE4&#10;ZMZSjZkdQpjAMinB8R2gOgiyaynUYITYGbGZDegbnZWgH4xJtE3UtEoxSxgTyXvNNt4QVUITP0hV&#10;wz9BROOP9f/StVEfxniR0XsGIWZ6SGj68E+SHnCitsFp2cC0EFN1EjZZTSBH7sDPsFUoF+lYoxl+&#10;dFp4+uRF4fikVSu1wVON66Pm2XzSS0R8aTknwz6jaTdCV3XQ8s16jOT98+GkUS2sZGObq/F8KpBK&#10;pvPpFO2GYb+LGifEv1a/Bwv7vIjdSoiPqREc5j4uV7NcjMPi44QajzLpZAxgXwAeyBy4O2pvzWIZ&#10;Tg4VQhQEGuae9dbm1jYUymg6xTSgVudz1Cn/6AOTa5Ls4MaA2mWr297c3n7x/AVjT1sRE7g77VYq&#10;ldZg2emIA4yhq2n6PywguLQsDxjqAirMHXFcp/M5DlC8QEg6mQZQ+bGEWGaEe1abrC9Vigg3wh+S&#10;qjZk1Dnq1SEUd5T9mLSRKpy7Z2Y0uh0k+l5fgGIdKlKnXpKlM3MVdhDLmM/vxoou1Gt0+IWOe6ZR&#10;6By/3eaVOzdJbp8cHEaoKryORrOM6pkn5OsyZ6bw8ftSkRhiHVStV67d2V3bR/Cs2uzQx6bqES3E&#10;yDMYC1xsx0jPyGnB+FlkvqogDQV9oNeMM4T5WmYzNhVY/qeNAsufWX5zOcQvs5+L4+wi3i0CkPlZ&#10;c76Zxj9Udzm597p9ku9AyFlufPvs8De19ne+MAokTHrpLiHCCV6Xay01EDBoUkfAYVrhDbStJim0&#10;OfkQsiAzwQCeB0sdSUamqjFsSbCnpOvb7dDz4RdpVtIxhy27uDAK2kwcJGCvgY2GdH7AvVwin5+b&#10;w0kd6nWxqG/zjc+TDbu3k+Fbq5m3djd/vr/3c3BMvsDm1L/Wc/mOyjg5fdirvki4mqHovobFsgJS&#10;z0pJP2Mj6Z7ritsrZswJuaeSpjCiYrryl0txmwuqj3hJWceOApaTgeU9shWdffyiF7nQCLVPa5/f&#10;HorLIlDoUyuvZh0pTAucb2QJcPFlf95+IXdjUkQrMkVFxSxMoka4UadSKekJuz3IDtfbTTo1tUZT&#10;Fq9jrOQCKPhHkzHMJ8hPYcbgz0cOAoFQvUZdHo5kRvKjLqz2ARWgt3Teq5Rn9FJ4TgjJOGLzsRmq&#10;S0yF2duYBF4Iuu7Jbmie9juikwEjKeTlhVzpYiEKedk1b+I57SDkkwnL2JBEmUgI6Jdtr/OE2QJj&#10;SJIQJ2enD8YeE0LZOng5XCScyysiucXsVjmGCiT8SmmLgjcU1IPlyXzd5a5NnCf0UilI3M6gex40&#10;OvCyTrYFgSnVwARqSCbIh8xADD3dFAScoEJ1ugCh6b4pOTIoJsEvXbiWa0kyEkTWStaj0FsZr2hk&#10;rWmNxo56PzPokaDx5MJODitcgp2vaVF3xx165WoMSnSVIE0LUsrtzNvMSIDchsNb+SWxkKGZiQyi&#10;kS92qdmnGjWYZ2ahkj506OExypVQKiR0KRAyWxfjxlgUAttkKkThx3B5LkwckY2U2k7JHH06pVKm&#10;kQOkUeFXCWgQUgtHLYNeMBmioHJMkVECMa7TGgCq+2EcNPhFZpvq+HBftChCsAwZfAJ+l3ARWQvA&#10;ZVoJZlAABluDFs7BfG6VnOg3778PIAX7OwwyEKcm/XvllQdMmkHHsvQNHZchwEL46o/2i+UB2gcF&#10;67rYIxbnaaPfcpfxM3rc/LfdQsuYaeT0NB3mWplCEVCbGlyGkbnYbjZQ2CEip6HdgMrDbJJtRkMw&#10;Urk27JGtza10NsNF5EOhKAbsR7onkG8p3eiIcrpjllUug4UiFLJhr+3uvXrvPhCJp8+eFeoVdT4A&#10;Lsi8m72v1oKlpFJChFPNaLbvC1KFwfVE38EXjLWjmYk/SvOmRXbI6iDzJyS022ilge10xtJ9VH65&#10;p+02uBd2D/dEoHKM2YKRweaVkT/MQ2Sj6HpTgoEfBRbLsBcUJcYzEpLYu+vIp2OVM7JubF96jRo7&#10;AmQyEPVxJo8sFpeFFewKY2AQocxELYK8n/whuL7GcTarVYetqqPXRPNpTDIMjQaiaHoFfToRS2sH&#10;uerxEH+nJqFqMl/dyaxcd/pXToMrRWc3j0OVQYSaxg/LGtQS2Uu11qxUyPJBXdFI575zzfevXaOR&#10;+O13X338yYeff/0Nm+AHr78Bivzo66+5kLYC5EvNV8vFQyEKVD7vF0CTgoCWhx42mr2LY9SIYC57&#10;pSwQLXuz0mxUt8czLX6x2owvgjSftN3V9xeJiws9n6H1C9YBfAO/RighvVJNYiePlq8rbMMs6guA&#10;TGXpCQnMpx46z6no3n6UGgWPzg7hv23evLGyf8U/nDUODgZOPCS7x+WTZHL7+LT19i9+cu+1t+rH&#10;5S2sXQwVUFWvERbgDdOyFJ6ZWtwsVP3TJUiLiGqKEXwElNymA/rnuzvZyMZ/81/8l4XO2f7V2/d/&#10;+uaVravNpxW4h2xpNKJi64mMJ/3LX/4G7JOHfCwaD036kooz6GXigAVhLrB0l5qei9PW1s9GO1RH&#10;oflj4q0Vm1notCklMrtUmCn1Q6TlZie3YeYTnHbEURAoQAia7YMXR0juVcsVVPFDfiSmxWL+/vC9&#10;QAfwupqQmoBlg4MivXkVChFkHSkCw06yuVE57Lj96J3GV/WXp08DjJPn6B06r93fmRRc/6//6/+n&#10;0CyspfZ++uNf3PjJG0ln6sUHzx9XvmwOj8aTJsE/7fXg60uKOB0Poh5/JBRt9AdGV0oUBv5chCbV&#10;F1LiXPSatRasYjNFFXhOicmAlR30z49PTg9eDppNJtekxDozyVaIHbTVCKn/2//9f05j2+sKOyah&#10;VmVSPu19+dGHH//+w7/9m1998tHvz0+O8Fjod5r9dnvU8u3tZvev3cmt7GY3IuVayyszeT94kfBG&#10;vnxWTLkDODwF6v3EZh4P9Gml4yXOwESHfOx0DdrtdD4LvhAhOVPza72y/zV4xQKOLYwKFO1+F5wf&#10;dN4SnNPVSgn6RTqWY44k9LSLziWWcW1rJN6vFPqtBgCAVCp66/b+mz94840fvHHv0f3tzet4Jp+f&#10;Fn/513/z9Zdfnhw8n4172Uys1ynsX7+aXslSOH39yRcff/DxeaFcbSJGOowlIhubqzu721ubq+ub&#10;K7du7b/y2oOHr7+Ty6+HwgneI3ObSg0jKkSN4xS5MS5kHOawn+JfUB+6sxDxoU5c4IapK5bqfwrf&#10;fAnhbMn9kkJiX50UT2uNOviNRCIBrgPxOgJwfnUFfRdmVKw/DTxUQLK/tLQ7rS4ZliUqaCNajAFp&#10;MawqDHe8HhzSKQJpD7d6HRR86J4yakPlEwxop1UejetzR9cfmSe9jjgFEDGMdNsdaFX7lWITM+Za&#10;pRv1hCOM2Z1zNG9S6QhEPuTiq9Vav4v3ep/CFdZzjWkeFQswprkTUVMWBqo2NBsQZbt3/Uan0VhZ&#10;WxOFJRxCuJkNGQfhOQf414NB1Wq0kHXtIuAOKzmRIlHFxC+zuoIuNsVZvYpUrG97a4dCjs5araoJ&#10;W3c0AMQKIZ45L7/LJUJGEntHakXGdFw6WJqI3NM1IPDpjmiUjwgEaZYEWxgA0O6UHWQdA/oROkuM&#10;v0mA2L9U2KwiopvZXARc1ds8D1BPE4IUsUXWMoaBhA/R/E1pYXIhthndCaO6MB5TNwI669SrMZJL&#10;9HV7XUA1cVfwWbNEszbq8LUGXdJdVPhC69njVnfDNb+xlXJGPGfldiyeXV1NjXuFmT9Of5cgu7Kx&#10;vbZxBTpusz1gtEFrz4bdJYbQ/if9H50K5lSyUUDLQc3tRZFg1shC484WGMukx6Y+y1pimdAsTq+L&#10;AmP5uD0VbGJkf0vPbBagntace9hIViotfzgRiHmeHL73xZN/3x6fIvKonsnMT0QCy6ZeEp7dAQ/a&#10;NuhlGPyjbLdFvRLmVmUJ9DKggXJRJIkxyCjhn4XKp5Jv95GZJqUGRqhmoZn66vDV4SnhJU5INOk4&#10;BAWQEGMfthuTKf7Q+xv36W1TyqRDvr1U5OH22k9uX//Tne1Xg+Ec0DmfC6ORUjjYW9/Ydod2i5VJ&#10;vfp42v+k0zsf92veWcTnyLpmcX1oTw8HuVFPR7BAOtKKZvpiRjdIP15cpeURYi+j5QEuH7x8JVWS&#10;ma9Fq8hcXptoXk5D7S2zB/Pya/mEFle2PLrs7/Jm+Z1l8Wnvu/0ZnsUg1wxCUf0moZGEsldnVdc0&#10;FAknMmnQoh4c9rCIaXXLVU7JCrxiVh6hPRGMZNG5BQgBrDSWZFymVqWkWYVkHfSDkwF/Ar0OFDQH&#10;LRVGpK02Ls9aPn3oSSp+aGc4PHP/qO8an19lmMz3xDxEbhFGZBLo9DtBlApC65aOS1C2H+RDPkAh&#10;MMOkvmxoH2xIFDI4Fige+VWxQNUW8lDM0CkjKnMyyhhNc1GVObLnVsFMQcRk2T8cYn1Yd3pqc1cX&#10;MKOQ3vi/0NnW1aem47ii7CLI8zc5lk2RVMToRDZ3QnU7Mzb9J8Woogd1pHqAxiNeAr2kDfL4kme1&#10;UhK18dAtk0ka80J+k6VjUD1TdzjGmEoDbHYA99OLoQJaBQ34fJw0Pfoi7HIcSl0QwQj1tLepuuXA&#10;QfCAkQQSj8KTRkuPdL2PdRAqztQCDCKcQ6Q7HY4WoWhE3iDoCdqPDCk5hakQOL6MKS+7WeeUrY84&#10;tfhnimLEIhiB8okMB1hGBQwgNQSwq8tCX41HorS0DJXIztnsjIxdE3BHVCWa+tgEKoIo6SbYWb6X&#10;CITWKrhTRuxKXpwRn6feYCDmzKZWY/jWqZ6hZtCEgoIaXP0nH3928PKImkqS30LJOkKRwCuP7lE7&#10;g8hVe0XwuqGglebL7j67+PXZTL9En8FEPTvlsyOFy5truU+trIvFcn8fA+244qIstAmAbd9QBNpw&#10;usRu2GdeFpA2n+bNWP9AiC443fDOONEY3W7sbeOai7cUgYNDsA+KkpXkBT8ncAPvulSt0l9GZiPh&#10;cifwfAFW025lt9aB+nI1oBCKdKM8j/NcDAIvMJ7IqcNbFDFfA+oovM7B9EV3IqlzINO2oyUk+cTR&#10;7oBVcWztyoISXwcqSWHQpt5gELlKugzEK8q2eX7d0Wo4mjXH2loiFp4DrxNryYPNFQubhE2GddGU&#10;I5t30q7vtRy1MuvKEY45yoUQFemt+4GVVRZPqN3t4DzBaJIaktBfLjCEGNNihvg/6DnaDUetSMVF&#10;ycom7h8dybECxU/3yDEsJxGaSGxNUV+chzzR9Ul2vxDOVoKRYPVZ1LigseQ0Z+N2KJMneLNbhmOo&#10;lmgRjboD+ZuomJv6M5GdKzu0fRqtzmdffP7VRx86W81po8E1X9xHLVfjkqdCBV1C4ba4G2Y9yXDF&#10;tDW0/Q2QS8vKVnp2gZkKxcAxWAFmCq27L7NZ9eLsP9s/ttuLfw6nK71OmAfI/8sWVE7QHIVKVMwC&#10;Xhzii/c3GDn9qqQYA/KLoUCs7/Pv/PDt+2v7x9Ui2hj18Whtb28dag9tFJ+j3i9mdvPr+dv/47/8&#10;zWdfPYZx+8rOteHZU/Q2FgJIwhcYAKQ5Y/SRLr7sMrZHD1q1CH5ChpFcNAYE/Zn77t3wIPTxRx+e&#10;Nw8///jrL6tHP7j71o38tY2bK4l48sXLF9fuXtkMrnz0+8/q3RLEGcTeU5N+TFnZ941p2zExgfZ7&#10;QXK7c+3uI3TzDT+gGKUGqCDr8mUReshwNLg+BhizuBEqBpmhkdQBHlDvRasCtBfDgjHeLUNIEOcl&#10;lE07fs/ED9iFVqKN9Da0mcOU/Iy0edEfMlXo8os8TK0yqI1jH8oXjYwXJNfx52cnnZe1UYEmuCs4&#10;uX3v1orr+tP3v35Z+PLT333x2bdft6L9n179aT68l9qF2V4ZdgSFvLO1Aw6712tFw4GIB66fXIAQ&#10;6iW6aNBsugc6wWkryKeU3EalgtnvpMdwV5iCDAD3sAs1U6DxxBJyzXqV0smTb7776kmvVsc1G1Q5&#10;H4Rcy/2f/2/+d4Xj868+++z93/zd+3/7q49/99vDw+fMWDAvl0GKLE6MmtcEnFrkn/7HP/jBuz9+&#10;fvAykBynsslmvb+1mSgel8QnIO/vzT3bWbygsS8ELVU9PWaDAWDAnZ38AuhPJBFHta1aONUxYhg8&#10;3C0gWwLxce2bPdMLkWNEIo6X1HNQIpQT7Sb4saksA5X7NwGFGqyLPx8PPXxw9xf/6Oc/+flP7j64&#10;n1tb5YYSrbwz5B9nx4fHn3z0IR+BWRfM80GvkQyt5dZ3K83O4+8ez0hI+82pcxDNhxDxv7J/5fbd&#10;OzzJK6+9eufevZWNddAm1CkA8ZBS7w8nqMsxD8NOBbQ2+/0ijisLlIi2TDJJQsRAANJjFaKVVdFY&#10;HY8o8+ywRjm0ydeJTRS9sURsbWX1yu4erQUGncALN7a317c2+Sf1RXkOgcaUmxHVEclg/GBXv10B&#10;Brii5wziv1xhyidqnqr5GFYKMnoetvswCbrd2nTUCnlm0RDrwxGFHUhh7fH0u3jB13odymoHZl2c&#10;m25Pyz3up6MIsjLbdDdwXaj3B41JfitP5p3N53gQYCJXBs9ZBMq8vR5zUMINLVgW6+baGkkHXhG4&#10;ouN3xBsFxinQbyhMOOPqICSbya/gpJvO5uDynZ4XUol0DW899EXdPsK1CD1ss9EgDOWaRA3pLUk4&#10;jKnxEHpBS5ZSmYUSj4RqlSpUSE4a9kA8lSwjAwO5s94gn6rLM3oG4pR7RL+TBKk15DgJgy8FHaUJ&#10;nlDj5Bleiz9nI7Ft9MOSOxesnCY9t5P8Sd0vjX3UfNb+p2chP1Yd9HTOBeHghA0Ge0o8hwRAFH/Q&#10;NCH8MK1iYeTDiZZnRCMd+jNcwDU0tiGixPw7W+jxlmeNsjccOWEmidBDpe5MEUFC4JAJMbF4ZjDz&#10;DpBRRAmb2sXAjM2e/17CzgQmsQLYRvonAqhyQUGyKEVswLJflwPrMlmxaevlOnAZyxYHzEVtYZOY&#10;ZUS2iZrlOvAOVAoqY1R7vz9qxJIZJPy/Pvjg02e/LLSfQK/vjykCmXuTZxO6BsCweWuyF3b2mSXx&#10;BGZIguEibA2pmQOxQZOcGQefiqmm38fxJ7szKeYzApHmIQg6DWfEgyIik7PrQtg2oDByNLP72Jeg&#10;BDuCgzRjZg85UB59A0BKgWQksxb78cNb/+T1+/+r7c3XPb4YgWA8bXmQMHDhlA1Ev4drJUCpVG6T&#10;2cSzo2K9/jfgzprd4mTa5tKyHlxz72zswx3P4K10Mttxsf2zzBGXx5W9tqaLbMx5DH1Kwd7cBlm3&#10;2R8wDVc+h73RUkS80PKx98vevssHoX38chq6vH3LWMHIaVkE2oW0SGENIFWRSsqBWs9Mpxi7KM1X&#10;D4vFD+YqxPA/kUon0ilnNIgqQaPfA+/bqtR75bqzOwpCh06yX0OxcIywQnEOyponiUaTwQBKUZj5&#10;st3CEs2hzvET/egCAPxB4JFdQ7rBLJ6ObGbej89qa1RDEPhwim5j2oAQknfsBhZjJLmpm4imTIvJ&#10;wlgVDJT6Q9JcTRK1JIXGl+W5OfcljsLxTE1IvUoUZuDKu7K5GWACYrJkOYSCJsHxRD2B8agyd5ad&#10;rqZQQxjfecICnSNGJL0BoxaiVU5hJOQWBYZJ8WQeqs3Bw4anobJv0dxnbzBmM28aBXOkHnQi4EMP&#10;Tk0cMOY0EjYzdQsi8SrCjZolSRdP0sFLTTZpylhNCToeMg5V4UoApsWgDiCAUqbn7ECOSAtYMjtA&#10;QEfGVbRChuJboqAy425QvirQSeVYVQFDMlOrqKmPRYABcxLYQIp5dSMRGZC0Nwcx2i2or01QCcpE&#10;YqupTDQsnCH0SnnpyIZcTQcWpQaewshp/qgYrlLRch8NZc6MmXnKCfhCJyxcJN6M6ozprPEuOGhl&#10;cMplEYcQDrZDbNBgwGQyXQ7BRBRnoizeMSLsIUYruCfhYvbeex+0mm1jkSCqVXvU29vdfOXhPZax&#10;AKdCozLUZbFdTBR0wVSSWggSedOCg2TOZft1OfrZbbIMpMsNqMcNY9+gzIDhSYlQiZLmfxqk2hxU&#10;PYYLAKF9EvsMtjFn3oJhO5vCki88phHrht7C41qlGPolJPrNx8XHlOAoF0ousoxAnNSEnKTAZvDa&#10;HTcaiB+J8o52UDazll1hIYIwUjCxwwpzMAQjvkC86vCiYI3HFm0BBsLE00K7TUOGuTorBHYJqYxM&#10;Hfq9WSQquO/LJ7BZoQYzgwWridE8wESIJ0GNplyjSDDWrCBzPs/m1OA4P0M9XQVwDxV47jp0Rj+4&#10;JIivNJEAfwLZRU+ADwpwbhDPznf2UPuTnjAOTbD+aJK0a5MufqZzd50TsjasodjPzBnpnfA4l4/4&#10;Qv3SuePwkDJyvL7qjrlD1efZwSwU265mb46DeU9l8BRj+fnAUX2+1j6naBciXAeLrQZlFuiGg6tr&#10;BekACVPYOKXymKkg2kBhbwT2R5iIF0/iGFQpd8uFXAT4HDq8ancoKzPLwTixuqIgjYEIgTkyB6mK&#10;QAMSljjQpS9zUKqoM3HE9IcMhkRPKZM2HSEWMmonWqaA1G1jL1Kw0CPDHoC4BzNIY3zVHRe1om6t&#10;Vq6OPi0/JroRtT/djhYwivGsRoIfj71+897+o7u3169V0fQbDbJzL/301etXVnZzkXQs7sp/+Pkz&#10;+jsvq8XBi5fpeUvAcbtsTGXLpeNDCbVuzp/lscKLGgT4FOcQgOoDdPx4bwgxjB3BV1/FJuKDL/8+&#10;mvEOe+OCf/CLW2//t//1//Og8N2br7/5w5/86Na9/drj0jdffedFOGyO6Yhnh56C7Z+avEJoAXNG&#10;2o7qcm/aw8vmJssGt/pQosWYGt/cKrWiTI+HSy7isdpMPEyOJEdNZXGLGYoKeobbREN8bUndMceJ&#10;Rf0uqOxy5zaTQ5PrGMATSBB9b1zs9WUrQJtiWRkZijLZAXWcUGUn11eub9+pHfZiV+YT38A9S3WG&#10;/Vfe+HHribv44itfphQP+54Vnnp3/Xc9N//8z367cT3x5ls/vH3lnemMs5BJQpvtg/EVYgnqL2Ox&#10;Av/cfDTTMbBf9DS5eiTPcqXSxzfLSCpX7GMoBZK8wGCcuqSLHhmqdiGvMxZOtkqlF08enx0dMASV&#10;3HTQmfj0o98dvHhcr51Mx3WvB/4+52sH1x82Cm1NXtDIaQx8bsQDYlevXAH3BiA6EkucHh6l4mmJ&#10;JDhc4Wyy1WjGXQw9emiUx1bz1drJuN5y9sd944ZLrKQ+Wl3fqLdKpnYSvM7eb642S47JFWEUTFEc&#10;Yi7VR62K75N8bAn5brZABwFRTN3W1nL37t189dG9n/38J7s3rqYyWTrRJBkwX9rVXq3Y+OrzTz79&#10;+MOvv/yiWa+RvHPe0MrBKbzfciOFF0rFnz172m/WtzfX7rxy691f/OhnP/nF62++vX/jNs7KKO1z&#10;3tZa3VoLCFOLBM8MlJRwY2/IggB4SaKvVMP0QIHk4SLF5xr2MVSQD5jKnosvG9zVQbQigWwhbiMg&#10;t/EYKRRiIUYCUV/w/OCk2wKXw812gpZsj1TvwhLUbMoCkYmEtDk9QGJUXLLm2APLrLHcrPJDFDcs&#10;Dyw3amUYxZVWqzHp1LCaj4Rc+DusYvMMj47iZTg/OyrUay2WjXqrI/gYMpbrdjvxGJPWQRx5Na/3&#10;ZfGM4gOdA8RlGxR1mIA5nAgOJan2fJ5us7KNGg0cDL8XfGp+JashtdeLvES5WkOqnrEh/DB2GG1L&#10;qqlCpUyVAlmHnnxz0Hv28oAnV/tXODB3LpMGo0E20cHgcTyi/mfhJeMRiKZK/txunNzXVleIlNFg&#10;iN6iEGuafKrBSf+GJ4IqWsdonu88fiY/NJcpy5k8oHvOCneGmMYl+Lbfpo3QJbToxCU5ENrJ6jHq&#10;1lw07EjUVH4QjQijBHTgUnRVyUcgrI1QLCErY05Cubior+ZdTQomlIp+Hwc8qGYoQRIy4KOnY8lm&#10;pUb2ghPG6sYaM8xZs7MWT86DnpNKw+GPRTL5RChCY2Zte4+gx5sl5+XQn/titLXBew5aNRULpthQ&#10;VmFGfUq1yHqN1J2ZOWjdqW1vThhVTRfzOhuyl3/bZWPjh0137DeXDy3788tSwcY4+7cNvjqr7H+a&#10;jNsUnvpyMAjyDb94/tu//+ov6sMiqXSrP6p3RzPvpN2jIEcBfxzyqXajSmdyBvNAYIoLOh8QdGkH&#10;SpeBpolSavrjMrHRpZwGmEThMs0nptwl9nGwa22YCYqsdKlhVJTTU+L2S/5VHCykDPghBBm5jyTk&#10;qFhGNnKbf/rwn68kt7ljQFOgaQXEu6ErA9bINRtivRNgvwd8Y7iy/hCEwGxn/FWXHvfgcaX7eWfw&#10;jF5ngEDqziJfquklqbAZERtzLiM+aECW9ootLz7XjbR5mWLaQGEnADrwLsTHdOJexAp+ZnmnbO13&#10;+Ti8XOzZ+3VBNbETqkUaarrFfzD1tS/Nz0O+ZeWYt876N3NVURsZwapiQzIJRQgBy+iswHtBJAcL&#10;plQql8uBx+aDAolvdjpljDeHZOpipPDzkHmwG+T1qNP4vHQoDSIPRBshbIzPAuRZQg1NH/acei9z&#10;z6QbcfRyk1YaPxrivwBvuK+Ox7ABDViI4XwQQIShjctuXJxMxxwaYbsHbBs5BNnJStZyTGdN0QBA&#10;kwRywK7KFWTISCochDYIps14levCicHCHpJyJ9oJQrcVvaGmzy9ZBy8aeQxN4Ow5gRUYnSFinGCP&#10;ujNq/AD4lNyf7ojJ/MGfC47OaSDAouZAvBcKLrh/LDulgOBIubrcB6PzCjWO4AF0HHlaBnIsV2E+&#10;pLtAsTRzMzjH2ZDWJbvdtKwNDhxVRB9Vuv4yrQFNCil2EtEk31NeEjkM9U5bh/NKU3CUmoQ6UfeB&#10;u8p74jPwWcRgpw+pNSfPCUSFmV6Ew8jLkO5zzqPVyNOAE0GlnCQknAn70yF0xfGs9pIJ0GNjabMP&#10;aYgD6JUUgWnZm5WvcETlzGvrMqArwB4Vd4ppHzTaFmkz6tM+H1hN8Rs1wqWjqo0riJNSGeDfFOEC&#10;3k9DMVhRVPvzaCQbjyAiqVwZ8jnsbrYWaP3zQvHJsxccTPJIlAFi6JVH9zfW82rX4RgwVAmk6LCo&#10;kE3SdBEMlXsazST7iOGg6A4oO7+Ud14kW/r/Ai0o3TPln0lPFYqV+Iv5SYbE5xUW186H6XZcoDCW&#10;1aMNqvYEt8/MI/ZpBR0CyGc2MnUk1yMWIR7N6+VKMpvGgJdi3txh2KrChWnm3ZOTOl0GJNKrtSoC&#10;8d1uP0B8BPzug2SLC5EPbTNsk/lFSOyYKvgjDaSCOu0BSNv5LEIP0+UDFUjJiUElkAym5ST9wjUw&#10;/UN5oXQ+qpbA19COtBDEIS/RazrIB2LJEXp/4j+r2wEmhgrUiWAcRT2bQm0AHDW1nya5Fdavj0LR&#10;5eFNz5sVf2/Uz6zNo1HSftQAZgcvOLjpN5HDOEddZ6kw29j25NaZ+DrHI0S8JcQbSWMkBoPXUTp3&#10;9wfzRNaRy84dbcfp1/GJZzwOHPe8jUlgOHWOIsjcHWbOPolSW8mXi7NAt0sYXf7mjUlDl22mcE03&#10;k73Xb2O9XSpgKYsJNawlLnM8mdzcWBu26hPcD8XBXRx8pkIzIUR+m/QXhK82k2+38eowo7+LQfIf&#10;hWsphbIT1clYYDjNjBwY+UIoyJZYtt+q36XrOerT5pLHNO+Yty8N6kWNZFmFKnpM4aTdLJSSF8gr&#10;3D/XWprJSaU5+PLl4ZOvv64PhteSmzfu3V/d2vC3Bl+9fNLidUae1a3VHO471HeT6lH14AaWr+0C&#10;eewiN6CIMgcTL2Lq3EVecTk3MOc+2iGOvsornOvmzfE08urr46/rn59/OnF3ANc7dlJ/uv/63/3y&#10;g0Lz8L2//e3z4+M33n3jwea9zfWr08Dk+OgAfsc+cpV4IcgQQsAaFbfmj9ory4rnYvPa7WMVd21O&#10;okPXHrtSg1tgEOyv2y8R+URZFq7BoBUEOhK4CLuvQGjQwfwHxESPixIMUU7QQDMyWxajq7Cgu6o8&#10;i91HqWgqwGVaZaGhhGQyQPTZA9BW3ZPR1fT1tRvJwHrHUV/dyK+mrqPc//CNt86+HB08+agfOg1S&#10;OfsdW2/uXGnv/n//9d9+9M1ffPf0adSTfufd1ybleqdSCkBZoNdC09PLTQN9o+pBq9bAQU2OIblv&#10;Aqa657QDUUpHJIeoKzKa4g+fmR9h7mtiM3pd9M7o4kFZgrzmYG0Xjo/PXh64t9ezHBzqw03d2DoD&#10;J2yOmyCqaEqqScmJIi1wzEDxN8i3q96dq5urW7nnL5qZ7BpjD8cgMfEP/F2EgMdYnG21XPONVKdS&#10;n4H4mrWbL87SgWi5043mc1DnS+cl4I5Ov2EjEr54o1Ma9pzc0okBSUSPii4MudHx0RG0FD4dcmEY&#10;y6Yysa3dtVdfvffmW6Dfb1y9trO2mpEgHarHLLtm7/So8N0XT7789Bv+Pjz6dtDrmDXrRGURy0Ai&#10;En47HIDVXmP96narUcsn0//8P/vnP/qTP13d3iNFIM9ptWlHCRNvNNVoHcezyTQVoHIkY0HLiuGW&#10;RAHuA/uRySdTZPotggqxSf0+6NTqbqqdq867WqF2b9JAsMeA/W/plnFb+L1Or3xWaFVqpwdHqINi&#10;wIBS3/bmlh8zR/k+qfCQmTSRkyqTn+8LBmAlBHVe00g3J9NoMkwmkkyyi2dnfVqJrbok3Obz1SQO&#10;e55MMuhkKths9hm9n9XqZdy0kNuZQq8k90NUGmFmfxA4fxtX5yzQDRTvBAByr2ytoBSaCPkd8fzL&#10;l8f5TA7VUNhpXsasvXaEJEkezyL3QJKTu/Tc0aTEUl4vpgvtWFhwJG7xVIqrw7zupN5g6AZMhOfP&#10;5PPqbft91UaNFUCVxUcDoC/rwg5s6AZQJgMyR68lwNga5WS5WuMM0ajDC2USaCy8SSh7XPHTs2Is&#10;nqAHgU40EuyIDPAhAIsyVOyjReTyQ7A+OTwqFUqE60w6CxaWE2HuJZ0yvV6jqWWzOi4ppBvyTsIw&#10;9LZOp4/tJhNdcn2/J0izC3sMfouWKbmVprSjkSuS7OMOMuykU9FBu8W+hC84GQ4wjVj3IuTtrk/H&#10;t69edwV9hWZleHDeKp3vXb/XX9lo9KfOo+LaRr5E6ng6CuGZNJ+26g1cklDvPe/geFZOhkm94P6p&#10;TF3mDRb4JxVqIGQmAOmdmwSCx4kIf1QhXD6NzAc06mSXQuoyKbE14aLYM792uQ7R62HDJfTFxakg&#10;SoO+yOjc/sSv3//Xv//m3w7dVajRPczqnPQQnN1B3YW6Bom/px0Jzih8cZHsDNqg05REguyStv1c&#10;Bmse+FQMCsJsWL4xsyk/eSHnJLYY9VGbh0hkjdISUoHSAeN7ZgsCtJmODMMm6acxLyCf9tBqmCPP&#10;T/QjdEsSZOKMhmLjYy2sSIqmCsEN0s3cM2KVJyM9mRUMIj5mV3MwpOPhoH1arj1+2f6afNgXobVW&#10;K5UOymdHQzDt40YkurFAyJgk2MJ+dDTwJi+dW/Zi8gX2mJ/jPtotrHzSHLH8j+95kNHfZYuIpbe1&#10;vezcF37YuoMuD7/l9yaPNdnsxZd9fnsP7Xqwi9zi2bTaeU7aonIxljWN0RfQT6lcET5PqBcGapQs&#10;AcTJZs4IUsxo2SOkBrs7mwrm045kuB/0dM4K4CrajRbsZN5jgA8RCKRTuXDMHWF4RHmBXRXVGLO9&#10;SRvOr5x9VTlAJaR+8bnGqZBjxz1dpYXC/FGev5zUcGzcM3fEiR8mwHtjOkLhFwR4TyHWQpTQ74lG&#10;E+xTwg1nIfHVtrTYBuxWQ46VhJM+Jf0RRsRy79GoWTrAVEEKLEwswwALR6DZXJVQtI9dKB6VyJxL&#10;HxHbBTS3jSeXGVFz9YQmMndXZ7BEoEH1C7DP5wIFNOdj093jI5DEI49I0Ga8whHR7QHR18SN8E/Y&#10;IVKa/aouFpBcdg48SR4XidOl4ArFgnSOpzYVkZqnJpd1B5Htox6cqCsfCaG4A/6VP3Nf2OYDBjol&#10;k1COVpId1Ckd2EQSgYU9wXpiyEAGRi4e7gBGJBfOcUapJ7lON4UWNVSCuI2sgKzFacQ49cfrZqPM&#10;JdrCRcDQnIJD7g9aLxzdikuGeseF0udRdS35awukl62vsPQELkHo/W7A7a5QiKkpRyxtTSNBIMIz&#10;91tDcMppYhN7D7jqoDvi3Ced67R7kWA2ndh0zBD0koIO+x6wClgX6Pkff/wJRonwFJCwfeMH77z6&#10;yn3ZpA4HSOEQsemc8Ux2Z9hQttwg9iQlhhg6px0gWHj796A3M7n/HhrKvdCcDO0jyf9BarZ+E4zL&#10;oDBz4USNtRxR60FBaLIxdtl2UQ1gAP+2HLWhgOvGI4Jrhjm8xOkUUpjP2UOqFZbBpDPtc0nYSblM&#10;jjwNVgSfKJNO45LG/zFr5+yBBIlJIPZ/g2a33pXCKs8TRggrDsgOZ2AKv7YMPFzl/qDZbgEaZpye&#10;Zv0Nx7VKmToIoTcamxTGcvzjfWEQcF4Y4bG6sR30BnqAJPIrwVsPWAij0kEikho8fMOdzbO3MEEZ&#10;8FkAbdbqGAkiyealmuVFAXn2B7Is8oUlzNisgjB3oTLsi0x6I0Rp4pyeWPZubspZYHN3zelpsRqx&#10;/Hz8qT8SnWU35bYBCAuaEO7Z+V3gTY5o0pFMJbNrUTRQcPNkJOkdpDBcCaTcdVA08DBpW3RjrSeo&#10;n6ZcfvS6mPfSD4QSHFDSz9CeSyuctumoGs6enGBUnM+Hteaw2cKcLZZKxb2L6QAA//RJREFU0efg&#10;35NRvOnJao0apxknEWk0azFAyIhYmpq/2SJQfckFYftCMvoS/VsvIxNOKeHLWMN8iRErDqFaTDZX&#10;NH0uLpqEtYCfw9tm96soMvm4FILgqi0wYKYJa5p9NrwPqOKpyKauQD7x6J/9Ynf/5vrKdnM0OYLd&#10;/vU3z/7+i3KnE0snbq+sb97ZR/ejdT4LRh0BEsZxfX8rlt9fDRYbSSjzhhygTPVCD5O3a0Zi3/eC&#10;l01J7V8E/PH/hIOtzoejM3HGXnu991nxd4cfRJPeEUTm3dRbmRsffvAFaj1Rf7jY6tJG/Pjff1Rv&#10;9q/d33vllYcpnMSbDWj/dl8si0y7W7liywTGnqu2TrY1sz0T9Z+Gl7uE4ZiNrC1mGuSK2PR3TYNH&#10;2Q/hhuUnih0xfO6nWwwZGXypvMg5RBDkR+ZaQVRxg09uVN8EyNISInSZxWDfnukC6T+o0jlRqcZi&#10;4+DJtFXJea9lrl7dvH/jxn1/CDdkfyTXSazHR4XEtN/qBNuBvhuj8L0f3cgcpb5+euyIHndHtW8+&#10;+fyzT7+OzBwAcjgXKNX4Vb1/nzCVqkEkAGY+lGk9E2AYX1AnEGBVpEi3QKxUmFOoTFNnCMWtcCI5&#10;Mgkrc+rjhDgG4T1k8K5Zdm/g/sm7r0MFpVeCGx3nLjLctiumGKo0QBKEjME40Aaxk/l5bCPwcPV2&#10;v+U4Cc2zyZT7SaG4l0y8mHZzjXloZ63SbOSyOQmvFkobmfhpp+mqjdyoJg5nAZiK8SCmJzeu3HnR&#10;LNUnWAn23WOvL5XExyrmBJEzVBUecFerR77IeGMnu7GavX/z1ms/fPXhwwe3bt3JpPJBP8ojKbr4&#10;9dqwejgsHFQ///DLT37/uxfPvy0UnpPqOz1CrEvk2Ouhtmi3mkRiXyTK5IsteX5WWZ96Ztduuj5z&#10;PgSetxtsDzAHb0GCrheYTzoiDM4w8/X7GYjp8hq9DSOXINEEldcsDE1cBKTSEJiYoPkF641YIz1u&#10;BCipDjT4NxRwwrEhRuJoP6LiwDCKMECnWGeew/Hi+Pjbl8+DmTjyOdi27mxuIMgA2rxaLDXrDWTj&#10;qO4HeFB0+j6SWIRD+31mfOK6yFLWT486gNpeoPXyxTftThnmSNA3zafDiag3n44SnxlrN6v0/YaN&#10;ahuW3izsLw3rTGCYkXmdWF/RNnOjfI+QQtwXnneHs1wIAh+20XUEFlqT42r9uF1vl4pJGqu+SWo6&#10;i6Hw6XelvVFAmfP+cGNtnX42tiOJcKTXbK5lM71mwwAsw+3uJJle4yDjVrTKtTHkFTjBwD5ISngJ&#10;2MAgSwKuyaAdjaAWjfBXWJPD8Wxz5yodrGhqYwg4A4ksf6DYaYCNqZ+Xm63eCdX8YQ3tPng/bH1q&#10;vFg8gpIfUo9zF9pjMRICnopUTCwgsqapExISW4KjOpFJpjfWuLuEOEzVGA3J54F2I6xLTXEo4mXG&#10;wReTb/DGdAA62JAhZR2MMmIiuYCoi+64chxit/jTEjCWWmEk2GV46I0mQlk+Kf2EcdAZ6M1aoyGT&#10;E9/ccfDyJVlwNBAL5vOBXBrA/spKhh1IMpqMp5nbN9LBYLVKQoIbGXoYYM4oYgGbIqMpAu0FRER9&#10;Zomfi/wrLIk0u4QnXHCTlGYahtxF0m+zEPu1rEwu/6vNjZY/ZstgW5wotTVQCn6EQAu4XHFT6ht9&#10;xOxJybEubNfKzVoxkopSOP3Lj//bl7Wv6qPzqbNncnhgZ7i1EpYYeQFmQ7x76iUl4AagqOsODzE6&#10;FiNpbOoRoI8+06lDOJ+mIupztJZ7E+b//AwECSDZjgTLzzho4gEXBX4yGvaCggxLVRABEKxVyC8Z&#10;cRG+Vd4NhnSuZPlK534k92t8AUHm+uZ1Ch5GeXFPmkMWXYoh5sZuTnql5WHi7KBSLX7y1eM/++LF&#10;/1RuvodXEzAEyYKBzwEmPYRg8eS89+mo9HI6Kkbwkw8kCacYxYw8I0doHKphP4RxT4jGID031ilD&#10;H0pzg46SqoageOx+CIuUR4oui9GcvUeWUGQLP50x5gC2uDVbOpgGNo0LUz1eCB5aGKqt7mz5p7Vh&#10;jgrzg6ZM1SRK9uF8o3LVQGW0sgxcSQA6HWm0FTgOOBphv9HycCKJi2EpyZVs1+TrCh4G0WBPLhLb&#10;yGR3V1Y9dJPjYVRC6qCcK/VqkXxsOOsNYoFYKBRJEBR2V2PrGbRZRxMq6eyo5e62sKldcU53vNOt&#10;4Hwl7IBI6p9hYcqg0Me+GfRcPW/SFUziPEz5NQQsTxVObooIKGk9m7kDYHvQ4j0CVhWWmJNb7QnU&#10;LP3o6eFCDktfni8Md6l53HjlzZPRFEuajhMfLoSKItG728W2teX40OMfG7IvPQJ/LBaezHzNFhyC&#10;PkM/066Ef0JBCO2XNcl6mnI0ct1a/XYJp0I4bGBoWb5q8xML6Ka6iBR9TShVBrC6jWqSCkAJ2Aic&#10;R3RSh4TYAtWO2ILcDF1FfpJiALFVQM3qw1IhwMHi0JmrQUbGIugjxCx214guIemiNDVk7wCClLRe&#10;pDFsMbVnkXpmmehriiO5BlfybjGOfZGQUeIh91W+Re2qiILYs2W44DOUCqdDbo6PSdDTTwHKmRfA&#10;3pJJIPhfh2RCewVFdw1Dk6S9ihJGPI9XQjvM46aRTMtMjXOCBOtYSxhzRScWslSeaHLxsvQ0HQHk&#10;VMfe6vkEN1n6kJ55iJ61eIrgDh0AwvELQKqQCCyk6lburnvonxDuW+VsJNUYjcCunh2fv//yOz5J&#10;ZObqDHv/5Kdv5JNxPipFGetZLQ1tCjVwrW+ndE2tqbf6fotKTFikZf/GIrov0BPabsa/xYLTWHWW&#10;zWEdIEjoOTg0VgK7gQ4PeCgYWex343eleQ2rh6GlZYvpSVUYs5GFQpHCtFacKmUomyYa8CP6Bwts&#10;ttxR2loclIJnq3ZgFYWi4exqDstf2LCgnRnVUNbLgIsxN1MwWQ1jAFmmeUnAYFKip0CTWZYDYfRc&#10;+v1QLIULRJVx77jvZe84PYVaDeKZY207OsaMLylxaVgL9TowTpqn6L6Mweawrrf3xsFQP0gQjPLM&#10;KMGR8oQ7dX/hxNFhyucIDzu4wvcguoZCNKa9TRzuUAiNI23vDIcZ+en0kKC9f5TPBQAmMrwf9pno&#10;epMp3J1b47Zv3As5vLNCeXR+PoslktAUkZzZ3Za5b8QRBd7dqjhiKayfpxECYXd8/mGm9dI3yja3&#10;bndPjp2tOhpsE1fnWreeb/bRkfKBJk/sFtb3OCyinVaNs2GCew2UAoNlsXB4waFFOGDjClQMDapV&#10;KPRK50mPN5NIoqs3Hrek8UNUlE8mEZOky5lG8o6C3FhqsotYzxLZIKgIc7ooU+zBar/4fjTAMdFP&#10;ZwsEBsagURpbtDvowaunyuzJS5KjeQJ5JnDpmUKfTgcwLsblRyBEjWQEmZYKgEkDjPKgkarDOJWH&#10;kSUHPh7Armsru3Ylnl+7ffPmjUc7+VT4oPzy/Q/+7vPffXhUQLkg/+b+63t3dxOhxEmlWm822v3R&#10;5izgZOzb7GIoKXwCi5z5hWKY4c45sdbVThfQyIoeLqEHjGq8s8RgCptoY+L/wjNKvfHwnz56N7Lm&#10;bzddT0++w1X7ldSjX33ydwiyss5LK+1f3P/Z4UePP/3kN7/77FPE+MHgeYGzqVYxuHnWvoo21Vhs&#10;nCXRXSHGMqVNK5NjSG4ztIT8AWQmgvFIpVGjNUPuxOQkHk4ypmCrC8PpI7TQ4ZCQpoDrMjMxGjzo&#10;vdNJxkeE1sF82h6J3glhEkEWboDw/ub/DIhcYEtVxZoFSjfVRgll+UqVlC0xSwm5CZmjrm9UH4zX&#10;vRsvvyp++dnnzuB0Nbt3/ebdtfyjYS3Qd5WceVd2dTOYXxtOiz+78rNvXgyeHT4dzulFjrAIW0mW&#10;aMnRywrJ9ZAPMSWwSMRswokG6151HA0z+ho6UhBLU4MNXBtG63o7sgKaOWi6S7eZhJYmKVMXIaMI&#10;++AZ3cAAgvOMA87+1BFNJKbDpvvhvbua3hggAhkD9Yoo7AvyqhVcVOjj0tOK8U6SsEA3dtIA7NBY&#10;QsIEwhyrMY3IbLOBSEBDBP8RSQN6IZ1eA7/ocQfvLwRUIAzIHpCMW/6FK4mT08M4PmLw4IOc631a&#10;9zAx+tU2Jcz9+/d++NMfvvPuO1f3b167fisZjtOMgozFx4XkUTwtPv3uyeNvvv3u649KxcNaBbeD&#10;ljFHQkXbFwqEmQZIRns4aTfRguqQqftBo7v83WEvHg4hNrW7vvlt/0X8bLR97w2SPgCoLBwgKz6Z&#10;+lITYcVO1mscbi+adnY/2/+0SrkmkbLfCCehToBBxjGgI923+RZszGAgDBrNHLjCTrCHjfv5DO4F&#10;j1D4ZfOZ1fwK2EWaZzSDqXFQaq3Vai3GaKZDz9/UfmgiSnncWFRxxHaQ66udN2tncB39EarBCclo&#10;hGIFUUsybk4CEdVo5p112+18PJ3BgA8jUgy3SGfGw7DfEwJD41XKTHtkyEDXhYrXA/96elJrcLCd&#10;1Mph4FA+19nBC7SSEww60xEsENSh5ubWOwPnHOsOOvH4KfDznUG/1mqCreYbbxjJGDdzTD5Ou9cG&#10;MoruLVx+5TWTCUZ/NKcxXVDT2cw6m70Rka9QKrIxwT/QFQ2H6dHOGp0qmQ6Dobb8xYLDPns16IqF&#10;QyvJlntyUi2h8YJhegDpLCwtp97zSokPThBnX9PYdMnuBH7DYJ5aDQVCRApwDhCBxWCjazccNTod&#10;qzpr4FKqnbQCwF6rOFSap3E6EJf+CL9BDgy1WXSia+BAxsQBzQdklXARwkB3lOhxoveGXYaBQ/Ic&#10;mvWYUmD/oNaa9q5rbWsTw5bWWWna7LROinf2r+Py9OHjL9eubHGjW/VSDOq7moD+WSDY0TtwoHst&#10;Gr75sm0ne6KY/fi96ItdiiZMLejaNkgtO2d8s6z9lmXhsjhcnlV/+M3iDDPNN/21aGmTlRIiyO6m&#10;s3atmYDoG3J88eyTT777TX9Yx/sbiT+yL8PPYmTuR/1RSBFTUKBgJto6MlFokJgOG9feUqnmM3bN&#10;EJUoI07BPGOCsiPzZBIj9fxA94FOByo17Qs2Zs5ZUCzMg1np7C8dChSIgN8JOQgp9hkZ0UafKcUi&#10;GjJk0a2HSzNptKtd4Q3pmNFxSoa9aeCdXjmol2rtp8+Pf/XNs3/1+ODfn1W+7oGJ4CWp40yklxyl&#10;XpppkgyeW53qef24VDscT9uxSDAeTrjHwVHN6VjnudFSx8967hljION3Yq4OawebT8WRRY4p7J5B&#10;B/Kc9jZdvkF/1A29fGcvS3XbZqT9sk/yD++4farLrQHbSbWWWTay2X+1z7McFdpVt1xRhvhowDlG&#10;x/uCKjGnbMjFU6vZfD6bS6ZS5JstDKnYjLX2uNGOjJwb4cSVzMpGfiWVz6bWV5zJSCqZz4WSa95E&#10;zhMPYiw2nmM3ipQUh4QQmIwiA24oTDTCNfcdmLNOQGeD4CIlmlJkIzOjVIXjzUgo6/6qAHbN41Gx&#10;nmnPkS8ZkU6A2fgQ9sXkoUQBx8rkeSRkomPaHQxP596mflLZFN1fZiPGOEGCLSKmWtqt7hHAG8wh&#10;aBuhUChHrongICoRKJCZ+geEGtOVNB1DA7INE5MlkMwpYNN7IgxHqowQpKpk+stmT2nPUksKl0+y&#10;OMRIDRgjA0BwhlSetKzYDjRkGfypSa8vSdSAZaC/IrguxQCrSgQo1TnqgYJeoWLUYWEGB4REm/lK&#10;BNxgB+z5ZWh7+vCyTfdEqUgDfjiAqBdTUTATHDr8OGP2IWPAd+jBkO8NIW3Ihh1tR4rwmSQMzXhD&#10;z0mQ55WJQ7x/jgAR2AQQVQuL5DbihywnRw2z1tRSh7JHRtWDBDd1od0D/bnbA7OCwjBhIdCqzFH2&#10;HY1oGKU3s/sTZDKEze9wFgk3z66ezj/+5uut1bWYP1DrNH/w9uvMdjU/p09nWiHfw9ytjoWFUdm2&#10;l0ko7YIX+kxkXV1XwdsuvrTSF27chrxnbpPdTcsNq41pzGm4BDqvlzJdFwxeBWHjwaMLbTJau5f5&#10;nhckW+DQ0NUUV1NQ4qW14HL3iaa7cKEQ9wl1a6NLFydd4JU5QvktKZNSgko1nbEzUVI6WqxS6BrJ&#10;jDeWpLGLHiwAJ44t3meRVg8IG9Zoo9kg76V5rSaDBOglhmLmgW5fyBsHUupHXBDs6CSVESR6SnSP&#10;oVjhDIZJ2frFwsDtBbwxh/VP8sK0uXLmaFaibifCfmA7hp7QwBcQ3QeQL1CedgtGsQZbdOmokdnr&#10;0RjUR2e3PT8vQFh1kAzcvppvVsd1RFvaGFAybZMqaSw+o0KhXcddb0OUwS6y7xiUk9NeJv1KzRPt&#10;A9Mh9VvfxF7C9/Tbws6+N3W1G8q3V64Xc2vuadfZa/W844RnBq+1L8O9C/oHG8HO4dC10mWjdx8K&#10;cV+gI5GM1atVZnLEGRWNRgBXV4kuBT0bn0/Sxhc4Yds+sPF0EVLNnbb3jltLjldF9dgflKOJixZ6&#10;D7pwJJ0l6eEB3pBAZRSaDBkkOAboyNRC2pyL51OvxUiR2fVz+XwX50iNqECz3z8rV5ADLJdL436X&#10;XlA0mb65f+u1V9/Y2NhCguHDjz784JMPPv36Y+LS1sr67tbu6toWOTvKjv1S0UXHyNpUC7X6veKR&#10;HYsthJSsv4UZtfEmqLtoWCB8jJl9dOI58rm3H705/LK0sr/5i3/0H916eD2QSQXKro++/mQ8repT&#10;ZqK/ePXnn//2Q5ygJ4HZwcHLab28nQkvP84yLbHsJ9vWtMeTHfTx3qyiu03PpXsEQs0N1QTXKBcN&#10;X1p+wLfAUYA7J+8Tm7bVpR2ia0tGbaR7bLDWmFBQGRf4DeQxTKEtlhrqi6aJtOiRmhugwKGV8oeq&#10;3fZG8AWVhJnBAA1at+uk2Sx3erQA19dWnj7/7sWzF+enZ+FA6OruHj5qEdJRX4CuaCLtu3P7YelU&#10;nn4OV5mgO+rOcnFvMhRHIlrwD/nfCg+lTt94JOSXoZha8RuujqAT4m/rS2W5jeaWKXqxIM2HsDF/&#10;8dUZztqO9tjtJw0iL3Hfu3eH3EiO7boqKjM0MV8Qz/SSOnGMHhq0SgIv2mv52JU7t6+XemcefzYR&#10;dJ5XalvRzKmjn5v7JzFf6egEScBSoTCY9lfCieNyUSR9h7M9G2WDMdIjx8y7d+PqSeFAdow0RcnU&#10;QM3QX+6Mrqzv/S/+w3/2gx/8kKEN02hiGWxOHLQbldbJwcmzbwF8fvH1F18WT04Ap3dH5+MpHS+U&#10;JN3k98BNQfBMOEgGg/Oz88JpsVnXUIZnRvARl7gWhMu5t9idZujlXfF99sHLB7H7oav+3kDgFh+l&#10;IGg0NpK8XLQ42PXLq7ZMpJRqL+xSLudVWgf0RPEjMGpRXvTQifxsRc6UqDKBINMmWb1JKCVAngT9&#10;kYhBAg2PLp3JJOIp8uGTs7Nvnjw5OjxpILkDxBBYZAtgJP48boZr0VAUzeVWs9JtV/qditc5QJYl&#10;FqX1wKwXohWFXx9XLQIsg02qZfrWACkzKdTcfWTKcR+d+TAtfPVrnVBoxh0GXlCzoKvtX9+6dev6&#10;a++c9JvlJ8/hE1JPZ/0U3sPr2xtoc3CqYMzFwsX+FjkTaAaUPvB9ipWa2x+s1lu59Y1Wb5BeWw/G&#10;4sD8SZ6QZCCTActK+sPrcHRykVnEnHpgdPmmUioxmdPl4ooE/MlkHBVZZsJ0+9vtGh0HNCShKMwD&#10;EVcml17foYwnHHbGzEIRk2lCeqA73mngHDYsnpeCUArcE5wJsfULAythRD7ss5bJuqa5LUUQekLg&#10;mQDzzOeIsCVjcbp6ljjBuueqMHczKokWm0fOLqkGDEOo+LgRLGAaKpSvmIJkQcYgXIZlE7CWcASv&#10;SvkTimJFuqRB4JQTkWJ2PqCdRvpE4sh6orpnNtWmRgXN2+46kPkD4UvDweu4sbe3FooVJyOgUu7u&#10;UHC8VMqfSgbhUTo9olybvIHNbjJwpacaTJFz2ccvtFtsMLJoz2Vy/0dFgv0ZW3Is053lg/a3bLyw&#10;JaR6SyYA2tfSZGmOA4R30GtN+sLYhRLhg9p3f//1X3ZGxbGD/msPGU5uNXbwgmWiUkjCrLc8ZjwQ&#10;YUJG18o5l/Q5ee2cqYkGHqSv9AQ0GvBOw0D9aLk6mLoocBCdSP34w0AFzDilN/RLBTqNWcTY4q3C&#10;geHdgQPsw0EzIwDyNdRDpKRLX1VgOU0GhOPn9cJzYuB41IaoFA9GEYNutk9Lpa8+fvI/HJ799qT0&#10;9+X25/3Z6cyPzhUjxSm1r5qBgrap7acurOYMU0fE2xgw9zqs1V92O0X4tIxYYr5IwxUUPm7eg7Pi&#10;8w6lzzHz9Lq6ezZk2NmDsHBqdhqrH/N1Ocgs74K9fbYSs79uEuvFPVreXL5Z5q/LDPX7CHXpu0tV&#10;4vew4eXz8IPLQ/diGSwWjOoqjSANH94sDNFbQIkwshIdU2sjFIsksploKhGIR9p0YmaU3K16udou&#10;1xhSrIYT+9n1jdTqdmY9Fc9SrAzU5JLvAC69zH641xA1G90WPMO5GyNSihLwfT5uvAN4Lwk07sIt&#10;1HiR+GOri/4nnRi8RyIUXPwXmfQo5IFGwYSNhrmVEQqqTMISJhQfjBuTWSsIrNWbNtzeostfpNQx&#10;Cg2kF6gKe9EmlfGjRn76vCoCVZgxTZuqtlOex08Q5Kms1E7WINAD2gwpAF2ehfOBFHDoLHLzZdsl&#10;wh7Mdt10YUYoAiWJxDaxKYzZZkq5eEkNr9ABoScoT0UyGz+NWS+O8mEqLgnRyDvWqJBxLchW3NbR&#10;VwWeXB00MZAwjlJHVZh4zxIChVfjHgnWotmdYGswtBgrSgmBP6pKnSxRvtERP5kiuN/o1btTglE/&#10;QFEwMBo3viBwMyRn1N2Ryg/1GLxEVZWirRvmvDaa9oxGF2oo0CE2KSNzEz+0MQO9J5ITbjmpqf34&#10;pOgyokyGWQUfnYEKQyqODtCR8wmoKN58LBlZ385eAc8EWZ7WbjSRRnmOhgHYj/c/+WhvZ2cllT5v&#10;VN5+7ZE1XNHeNxhL2wPTxrF11wL8b0CeRt1Bm9HcX5V/9v5dyDLZ7WazJxv3lu0WGzntlrJNE+Hl&#10;jB2inBwg58idRcQkVZgXGbwREJL3FYWmacGo5hM9TVtOvQb7uH3DVk2AfzEhWHZefAIuoeGwQ6VV&#10;dx4TpkiM84sJACIMYnzKjQPpLVAPBsQ1HXLOdoOxgcNXHrtLZCFgXLBjbUDBEDFe6wQNUb7IJ0lL&#10;e8yWleSq6U8qAYwmFuOjiyWYSLjS6WCfONzGx891dkrJ64zEmEw60ulAtzUNuDP3X+G2zGslf7XI&#10;Wms7PH2P35HBGDwumRkKe/JY4UgQrGWSlmV9ehFticbm2WykVh3jn53Nxxy+weHX3Xad+ZcnHGPv&#10;RPpdQB7jaAzwThJeycQ9DEXUTueMHzR5aXcjfkYfHAUaGAa4DpLznxwOtm75cne6s0gb2Gm33nn5&#10;db9XAbIU1/iPecLiwGNBaMwrhzc++MVsh/Y4/Rm655JKVoFttHCtvZ+RLOEY5mDh7pjyGyVXeX6Y&#10;8bKgidwhe27+0clLLd10eVLXrjP3JL+iAUK93uphhdW30t6YZVp5MeYdTHrlgGt3tj2wTfhXrqJ2&#10;jk4RQcB1v3Qymb+FdSGi0uiUgXq33aoUG8VzIGjj7pCK/MqV3UevPtza2+yM2k8PHr/373/z2Sef&#10;gLyPRNJ37jzazOW+ev8914CD6qIIvBAktx/HNKHNCNXWpVbVRomRQiVA4QmWPH3HadB/88G7n/9P&#10;v/0//4v/S7lQ39xbe+MnP7iduDYA8uPvH50czyOxnz366efvv98eVr0JAup0NRLIBkgA/iBpWeYn&#10;9tXtvrDn4OIRroFxw9JWBMBJKHRjde7Q2MnnR1mDyReniVQA50zoIPjoOBB45kIdzZZJZqTpVlNN&#10;XSGD+JfRgiL0IgcyU8mLO2EEr77PkRYHMc/TmvaSudzatf1RKFybTOrDfqlWOjjEtTuBYEe/23/x&#10;7PnB85eINq5mV65fvZ7c2lEng9eZuDc2MukMwZMJuyuXiEc5yQSMV+ohO3B8OUk9KZxIaAzZX+wb&#10;ZSFSqTHuF1aqQYeJzdYU4i8EIPSIWTyLxG/uKCOUnfIk166gfuLwT9z37z803HddZ/tDdLyoog3R&#10;Qj0BA09SJycwD9RodHsc/vb6/bvXPdlhoTzbzCDiP/P2px2/o3547Av6TquFGEEsEmq2G1uJ3Mtq&#10;ydUfcQiBUbiSWsGPntwxkU1QZFWq57QqabeYAy+YgD0ycyViKVpfsqxhVlNtnh2cfP7xR5+gBv35&#10;x2fnJ3Ag6KeaHTceOvC3Z5wrsj7KBK12rwY/Gp3X2nmlWIAYzsHD5zZNAvB6gQkMiXYPm8Jpq/nq&#10;9rUPHH3/x+er13bagzaVCUUA+whOCtm8/IiEVlkkSTbWL04FUwSaXPl7UQ2Llga/12w0WEX0I4vF&#10;MgOiaDTWQRmz2oLXJRiQ4FsCVVEVcM94e/yNnQBd6n4PJBUMwRKKMHCPRGXrMFUFVqcUmQMKX4az&#10;oxftZnE27saC7mwskIyi3SA9h1YTbMdk0OlSB7KTMBznaZkmTbvNGLmDH21Z4OKwPsKogB2eHkHe&#10;RnQ1trKe37uydePe3r1Xrt17tHPj7twfR0JoeHi6lkvjNxlze67u756eHq7mU9oZOkg9aM4gvnJ8&#10;VmCxVJutFucGiwdcMVYL01mt1VK/yNinUvghuEQ3SxIs4uPOA9EohhCbm5tQFhKxODM3LjT+0YNm&#10;TfadQDVABmHdCGiPLR0KQ6pb29q/+uCtwNpuZzCpnpwF5pNsLh4eeNaSmUapAueDz0vjKr6SaIza&#10;+L6THTFzw5OOiqFHrZLIBFL5cTxJncZ60AiQARRNZp8fa2w6D6weQSgkUSOhci11mT5Jo0+y8+Yw&#10;ZvtwXIP1S2KlGo8Tdep1rDgQnsGy0oexR6NVx1CbIy4Qj46Cnnq3PWx2QTJiV8b7Afo47hP2yYe8&#10;lPSUK85kmP55MI62mX91fTXs9lWeHkC8n+Qywk4p3DqD0XggHGMlDidDWMw69S+cJy8A6Qaw/Q8K&#10;ObbwH1WAy/yf82kZT20lsAgKF9HB1nvLAGdBLTbdMbJni0Y4FV4o6K1VCuPBJBxNnDZPPvjml0fN&#10;L8EQkCKCcKHTxtgb4h/BVhwogBJqPDtivlnMz7JXfGVBaG7hBjIpUUrZCujN2X6QSi5DdaB9RIoD&#10;0o2RNU4fAcUykW2mIIvZ2vSakXJl2dDV4bcZFXJsIlUQCILAxiVuhNKh/MGldC80eBAdLKSOhOwj&#10;otZnynWLp9Uvn579u+/O/mWl82l3dNwbo8WPfgGHIzZUmkIRh+WYJDS49r6sWhFhEaw5QpoPvnuM&#10;VWTrvF4/7I1Pp46zlOMqVDMXdCwPQBNZeiJuEqVI0ET3AkYixra8MVR80Pm4NNBbZH4Xg0F78i1v&#10;IrfDTjlsOFpWhjYjWd6+ZZK6fLblyWefyqS235eXNr7Z37IpwHKFfL8kZOpj9Hh07oiCz7NojziA&#10;SNMEleYgjwfDIVi7jAQzK7nISsaVinR88/Kogydqu1ztFivREX4D0H4igVjMFw37w1i9Uyu5oAJL&#10;eEkKGQg8oAMpsCxXCZU8QGLQcBU1B/NOCXT70AUu20t4dHNMiO3DiIJTH/93ZFW6soCHmggxj8/B&#10;4Ihsl3fFvQL7SQBgahuBHTerjGbHTjfId24rB23U68KIEvyeyBGsMrWHeU7TpOfTcpBjISsR9PkQ&#10;YaoonjSmlogEAC7grapK02aTqgBk8i5tImVIBqVisWcqzQSzlScEZzxNfQIpoDJmnex9OwkkGHHy&#10;SM8WUB3wSTERxCMXPByMwJymNTMz9aio5sj57DFFnxaXBzMylVYnrG97N43riqSkBGQSlAnEKXtM&#10;MDKpZagvDidJgqI8Mx8c8ElfRhQU8AQiCGrwFKW26sdYC4qEqSOhVAZd80QElRfog5pB8qPUKVLg&#10;UHgi4IupAscXiR74frwYVVnQJUIENRq5Kkc241kqFwaeXFqmWUDDAS4CxSC9oXqVuSx9XZVSwY3M&#10;TiaaB3/fxoJgMoqm0/3pJOEOAUj54MtPb968yVD46dHLN199KKY0oUcof9HmbWZsc1eb7SnimaXN&#10;gS2NhwunPl1Og/hSC/zirDdxb3H0swdVsV8kf8v9oqeyqbmEhihOAJdw2gtaqGtqdpHdwjbB4hMJ&#10;K0RKZxyJlNVJ9F8it3Y763nMFy/Fz9C11Kaj6rA8cCMhQ4MYmgkBD8ZtKpNhu8EnZplKOgklJLq2&#10;8s6k7dZzgcwPdAeu6sBZG6Mp4G6NJ/UmRvBoKmkJAHCdNeoUI8RS8auZ45KM0fAHvwKV1Y9HixBM&#10;jkwGNjAz2xFG8OhixrI02zD0im7sjzZ3XMXTGYZSkyEo3QlzXYycsxt9lflDES5o8msyTRDF/sVP&#10;QehotVg5YU+gTyMBuwh2UrkA35rvw9HkoHYiQLHDO4rnOf5YJDR3BuT4NGKgAGJcEY27I+iIAAnF&#10;LxQntVg3l4tM+gP2QDoBchtr+0Q8x4evKbX0uLqFtcLjFIJPyCo1h8dILKl4MXMeCepekEDJRrjI&#10;AhwqgQGDKrUhnaYQ8oTyEnRefi+Aw4nuBp/CPxpmlkwk7ErgvrP2FlXUJWUgfopMqRsK5+7cb4JE&#10;4BCMBD1haCaIUnaV80wm4LINwt/OcDR5VPfCVIGLnP5SF8PGZ3uI2y+kIEGpMdvh1dk7YfY6m7jb&#10;fv74ebdawe0VkDD+eBtbG7dvXn/l4QNE4L/75puvvvz2vd++Xy5WSK4qLx5HiKCGq64j5uLUMWkD&#10;W3XRfDS7aDEb4xvwZaIXExZnjna919lY/Q9+9r/89t99cj47ef78xd/83V+d1ms3QleuP7z7sz/B&#10;dG0jmM7GHZFP3n+/P66NvUNi0F42w4hWXhMXE7/lubbMuu2HvZzb6OoY507BstT8mAMlqksHBRC1&#10;cHYEWCgGTNvFCRd8Rexou3Nth0UC3bbVLQNGvbYxqRLilseYrNpT0PSQzI0wvbZld2ahh2cuPs/Z&#10;c07Wr+zvP3otnF9fu7K/u7+fTMS7vdaTx09K4GKmU+yvedGDg6NnT5+fnxXc/vj1q7v7u9foZlP+&#10;BcLOHOngxhV/X9rHKMtIRVm4P9od1v9ROupiXJs6nAclWmPQ9jZlsnrMogoZZSqt14vradaRChYV&#10;ujPn+XQQ22cK/Oi8VPPF5u4HDx+Zn15EPDX5lMGru6hpmLF2tReOa9x3drQbaontrZX81djZeQei&#10;GcdTsVhMxGKlZo09OM9FXYVW/touA2kP2yfk7VRq7Blg76Gpd0B45G6MRmvrK4VaibOG8x39Trc/&#10;DPUNV2LjheJ+efD8o9//7ttPvzx5elCsnqEaRi+URgkDL7pRgNsBDU7mIXgR9XoHXZCDg8MC6li9&#10;Dpx8x4wRmXc1n1vL5zhUeZCeKO25aCjVhtnk7wC+jrXi6bf3P/78N2v9zSsPN2Gekemx26kq1AYg&#10;JyVvtW0Gu70vCmtz+Nrl+P324yrxOBIBQARVNo/kAMG2p/Yg7Tj65nH5vFCv1qKYvkVjJCsAMogj&#10;bFYWF3r5qMJQuWLA1Wy2uHu1wjnScPEYrnLufqdeLtLlLPfazbBvmIj6N/OpfJzUyYflRqvRhezX&#10;6zBenUMMl3qKUCFMREkvfJvJKDx2pvSsET5Va9TvwyRPJ/K37m+h0fvo9Wv3X924ejud3/L6YxjS&#10;IlDaGbf95eqg04BSGXa7zxHqQlYfDV3Sc8K+19Ps9OPRRHc8SiYSq+vrhL/rN29iU7+2uYGJPP14&#10;dsug0eLAROFUfLDxRLKbAMtBWdHIJAXh0gwGnGjlWjUUjjbandWQf293F0lAhz9c709r/enVu69n&#10;NvYz1x74gvnO3F+Rl/jcj0N9v91vlgbnHerkeDg8pWs1HmTTsCiniVQYGV1q0Sn4FV8wvr4XWdvJ&#10;XrmV2LrWGHerpRIhFWtEykaOVd4DMTYCbEzHtkQoWe1wh2i40qkl4edUtiKEtIc5p4n8CBRNEE+T&#10;8pIzGAwTU6rVKrI63PlYgoSQij+SXMkj6qPDlaOrN/IyzDQTEjIrZp2kSii/kkPtXrly5e7tPvq/&#10;ydgUeNV5mWdr44NNO8PviuQT3EKcdMmtcVIbYYprqOC2BrMsZHPuQB1ZKIvoADCP2Gph+Y3d9raP&#10;YyvAy2fGcmHbkuDyv9rgr4njxcq3hcfFaeNGvEf31x+Y+ma//eyX3xx/MPOiX9WmRiINQieSeGXo&#10;ZjzDCN3BWMSZiroSgVmIqs9ogEr5ha6XjADVgydPFjqIZTxEZ1V+PzTzyFVbvWG11QUrSGJq0MNE&#10;EbGZTF6roEQTYGgkuU1bhumfy6C7ySNnYZcE7zTRwf6RHD/oC+O6K+1sWiR4UfCL7UL95KT+pDx6&#10;0fN0NKqmWoRULTCJA4s10iD+SK1dAHm9iNT5lCcxhpD4pHG4FvaVhLYzrtUHR+fdx/5+cTKpYLzp&#10;dUIHzXgdaBfDuGqiUqn3bFJGg79TR9yk6ZroXv6yt+PyI/Ye2S+T0P7Bl33cJrL2Jy//s72J9pHL&#10;xZ49EJe/Yn/mj353+bp6EsNz5gc0KjS1Ig/qKIVezD1l6KS0CV0P7OpoPk/WfLGYH42jRGYln1rJ&#10;eWLhtmNSGnWPasVKs4Z9jX80y4ejK7lMIpsMZCJRqin8YAUZoOQnmZOiNOtdzAcnOtUTBi4okY+b&#10;4DXlIuCg6+8LCCBJjwzHm2EHaSHSb1RqWF3+AGRIzVboD7MYmMVThrphazIInvVnjnOH63Q2r3B/&#10;+dwhP2RAHHrRSySJR4qBzIRThpgw4KPSUQDTGcWjECVZM2MLBwIRP8tMeTSlmR9Defrikm0UloYI&#10;TG9Lc0JdYlXL3DNa80QYY71BFJFGINWdpKeROO71NSujbBXaR7IjOkPALAjPqRqOMM7Dfsoo9AUg&#10;jkhbi+jkZpJIx8XmNbw0tYIUBIxQqZQ/pb4t+o6ZYSuVMT0DakjNCjX2IreQPwRTQWneyFKHtFZS&#10;c/RIpAok0UaNaaEmwSvDYQIPoA4fNRHwRGGWSb/c9NUYRY3JuAQB5WJSdXPbaAJpmknVLCA9W8YT&#10;DmDZF8SZUN634kfQO1CFCIFUus4etVrU+oUT7dSobzJt6NYDJ87vhBD29/gq1SrLA1lyIAhRFwYJ&#10;/Y+/+/qdd95pVmvPTl++8eihRYuJJGwAY6ro7HjHhj6zh+xG0rWFcmAYPXZJL6lHGtAtkRTmx20U&#10;5UmW1FxLvrVJFV+8ipk0ajfZn9ROMRN+W4XagsH+un3F5Q5dPolFitqUwwLhLDwV+I5pwuk8EuJU&#10;981YEah+Z7dx97D3he+RYP3zk/RBWD7UJdFQMJHmf2CgW/0Jbs9Dh6cOR56OP6kKWFyUQl1UH0Mo&#10;D5wgE1pmYKaozEmreA9RHK6B6YIB8iPsrHcyGvoY6HnDw/yGY9QLl49j00k7k5+2mwTxrhS2qN38&#10;jlh6trqF5QN9vbBar2MWuQQ2Oy1JIm3vBda3uDOTdG6WTDmQjSN4NCpz4Ed0kTiTI2FnvTmZeR3p&#10;Nd9ZCfjxAC1Q5MR6wx5LkoHhaMCYjn0Pk38wcfa3rkfdnuak50zEHDmcKubz3DqaKt1Ow1EvQE33&#10;jmq55mkK/2nRlFy0pCT9rfLPLgx5LiqoUn7RPuA2saB1lBLlpAQL9hmyq7iACnbfF4G0Z2AaayPz&#10;HAIiiiGiL7nGL2Z1AoKaab+KQx4uuNzp/Zusl0g0OvC44pncZna77eyRUrS4B07c6cEBiRBBI8GE&#10;QcvCXgRwFSFqE1uj0u/zTxv/6Y1qAm+mVsClgx5XzOuO+jxwaxyjbgU84tERYrMDrBFdvlQkefu1&#10;W1ev7CC8xxDio99/8PzzTzej3lH13Em/1r5jkxQY8QuNIRenz8XCtftCn52kSxNVsbdbnd7w6vbr&#10;+2//1X/3b85m3ybg/sw6+d1dx/H0v/iv/m+l6tm9O6/8yT/5R9lIBtvwwaQFWhCS104ylQsKa2/P&#10;I/u0dtPxt93UdmfZTbH47MRG9VnE+YHb7xzMGuNhFeIX3YXBUEoNI+BvPKfk2ltDLNbEv1D5b5DZ&#10;qrONxq+Mv2BaizsoOLSRdjfCvxoGGAGY5SlpGgZiS1602u07sUGGNLzRxQ/a1R5Chc2gcLmxunpl&#10;Z3vv6lVakM9fvMR8st5sMr2nXIeL9OKro8OnzyrFci638uDhw2Q+4w2gm5Nx10YjiOrjLowFk3yi&#10;J6BTjgTcduJNvqQbYzE7i4um+7Go4iQlT3ww8Wdx6F+I6LCLEVk/cXRzd/dS0etnx0V/eup+9OgV&#10;obWMZI5Co+wIbRFoimytK4No10htguAbYzPPhIZCcGN7lYO5PWoHPYFKp5FiJh4Pulr91O5W5cVx&#10;VM4NnmKptLKxWmUuN+jHQrFWqxNLpemnMrbKrqxMfS6AywmAmo0uBIuJZ9Rotqrl2tHpwbPnT6rV&#10;Ai1ZygkyY24Pdl6Q+giGAviNJ0yh2q15uYQQQZ2DNehzZ5JgSGOhoIdBVpjU3iRcZkAviXjStXwo&#10;U3DRxHW4O45yw/HqxuqztaHz/dabP7mPaJIMUecjAQ3IPYDS6wRdqCzYO71coAaSY01lLxarwZJz&#10;fcDBc/agignXDV/ll8+fFc/PXn77nUlKfBHj0W5BM7BfRfA0oDC8Dxndo4tXrZSRKs7GIjjOHR08&#10;PT95Oey0on4UPmOrmdTVnRUcuVCU7zebQ0o/LP7GKB5JW4N2IrNDSDXSEB3QLVNAgZOGCpgTIbk4&#10;7mg5Xzq9fe/BnR/8YP/h22t7+9HsmtMXxcFSyo5cHkrqUBguVfe7xxvZJLjadqm6deUKEJYwmXMo&#10;NKNECgbQ/wx7/FQsYbe3CzIYU1qJRlOiNkW46aLkFmJwiT8EpxOHEFUfWny0eDkTfeFgrVpF5Yzy&#10;icsFo68zGqPExR2sdrplXMGS+ZWrt7dvPAqnN1qonoWTsL06/Uml02pXiuOzY7qFw36jh5t4NFSu&#10;V1BIS8fjEHTi0Viz2qg6glMfTKNtXzLviaYGLsi+zh6zpKCjcHoK8gkapAXSyJNQ7Fcw/VJrEJyB&#10;jMkQiMhjSUmU35sOHORKGvAkf+y6eneIwA8f+fjkFNIm8950hhsiKAhyiOxIUmFWptS+huPzShlX&#10;3SCXtN2RoZaHmWGLvANhvfVwGnKUL0n7NvTy6QuKxvUbe5N4aDUUCzIayXATJx6ElGA5gCNNRFx9&#10;ekAmcTFRV98ZGOGF8oPOJlv+6URjkxvg+OVIajMV+zP2qS5nIctobr+5lPcvsnxbK9h/5W9aQ6dH&#10;Z+Crw6nw0+I3v/nsL+A0S4ndnnYC2Miom2YKwGNsbryzgd83DntHfknZwSDCHI7lBmsUpQkB7Aeg&#10;hIS10yCEkAPUVnYDGgjP2r1+szuj9FNsUlasAMiHly0ihG7y6cGUok++cFa7TO18IwpPhjAeMQYk&#10;gZceFqxoJod4QbkcsXAc5DefTcg3inhelxYRymAduWzD1leSrKtNhAWbwPxcFSh3FuUw3jxTQD4s&#10;wvrxgHRtxDBAnQFXD4BT7tkA++Lqk0b75bBdAQPqE2oX2WgPjXGplZvTVLDAi7GDZZvYCn+ZF9pv&#10;bO64fHB542xOsPxaLIl/cE/tLy5v9OU7fvErf/A8f/Tql5/fNralsm1ORJ2gwr/pfXAZoTQBa+Mh&#10;iSwZPU004hjioOpD0orgWnA4i05csQDA89z69iYu4Ag9Nnu9Sr3WrNenmIuOp1FkndKpVBJAvSBo&#10;8DzxOmdvysccxK+bMaATlUrfMDhXe80dinrxGIFZTeIr66e5OP1i3olgZyY4FDhyiAZ5iFQLyfJs&#10;3iP7ATRK7dUazw4H4zq3GfgGLk5BbxySIYtW8Es0saW2IlS/cXCVZx0YZsh1MgdQrGTqikqfhsPi&#10;7HFiUgBa4p0gfxq4cTW4JjiRMVawQELNF4w2jxo5Rk2axNgLXwr4CeUKKaVmauJHmDtFE4qGNsMT&#10;jl1orUb4ZQpicDLUKjR5maoCAaLY8xp5mSKHopEIRhLJZ4dLIllRGazId87gHSVdY+QtxRpbRBIT&#10;6IR34GqbJrPBBALjVD3PNHIA1EMMP9kzkIqg5oWuGF4WjE8pVbCYk4vweHFWK5+i6oE365xC6qQc&#10;pAfG9aSlDWud6SBAJA4OI7ovBiY8X1iK0gqQVpqgD9xMbqKsHabEB1fIm9hZuxrg/zs99WYdI0to&#10;3JDDUaUvl2q//uz3d+/ePXz8FOuzRw/u2cKMD8H0jBVLTs+VVyppE1bL3bdxTGmNLpqyvQsRJqMY&#10;o2z/+wh5sQ1MbFlkvXZvagsYAKeFY9kpgUo3CTGZIbmpOu380AZnqVVKykvgUvtWQfZyBOnGicW5&#10;wH/acK0dZ0tTgLtC+uqZ+CgcYfQL+APvgReDlQBrHeoeLEEmD5i4QMYhzChjRnQ9iNQV5PjWzD1k&#10;yoGut9gGKCK1KfSjhEiPD52hKKFLhpP0HJlI0v/CnqU3X9tElZcbPA+G5tG0Y9RHi4b0mjmko9sU&#10;CjoRDzJ3B81BrOxUaINCxyAZdDKJb9Q0TqHR3WlNRv1gq9XHYqxR8dZr45v3Pa+9m5m5GwgUJSIx&#10;mi7WZmUy9rc6sAOmt1+bF88dOARSv5LP337oyKR8h8/GyNMHQ87pINRve5s12vmMQth9GrM361Pk&#10;zPt0r1vCWjEhoj9Mj6KCpBHzVDRTC26I/d0BnQr8zATDUM/QmhHYhUG018DYptF0LdSG4daISY5Z&#10;n+luCC9qVN8pDuhQKfQZVw95ElhQohne2jPUVJHfMzW4HWjhdOPR3P6tXqVDF2nonWeyKwlvtOkc&#10;eiJRvG2D8aTemBaNNiFJoyKqCQral6aHo2GyfTOWlLcYyOmNa2Kss1EKtfof75csc0jDXbANngpQ&#10;EqDE04Pj8mlh2Op0xs3t1dWruzs7O9u51Qy+X95hJxMFhSeIoT6RjfsShxNg2VhFLIoKuy1sjqHJ&#10;maxpNI7rQJx+cGs3uvWrf/Xrg95jVulg3L396ivZQfrjrz8/PHn8y1/+6otvP766fu0Hb79798Ft&#10;hiLdSsfXG2ynYjIHNl+29rOXkS+LcLl8Di6ONoBYEh7AfXguxPvIeT7sOq+ux4IrrVaXHSIXWt42&#10;n97DCMqhlIHFSlvJmNzo0umO2hmgmnTcbkk/m2dng0o1y553ooUr+7Ilvf3iLS2PbPsImH1MqslY&#10;GshqtHqTFuaTsGqhqMdy+ZXt7e2V1ZVWp/X1N1+enJ1wb1JBQMxufNeePn92fHwKcWF9fXdzY7v0&#10;BWYBRa+jB4bPdP/9AmwobBtFHOa7BkTA2yaMKJ7omFrEJnveWzLjsgjUwjT/bu8nqKpCYLT7+l3f&#10;YK1xXncn++5HDx6pa6WRpGKY2t700U2Rs7CNMjhTFeCy9nKhV0w7ctBxbme3chvOs04/GQmT/aCu&#10;6w/5i7VywhtBIZgZYDaTPm1XUPPl+KIDEZl5u5CCyHSDuMGgqe1NbKzWm9UwklY0GNXhH0eCYblF&#10;c+zNBvDBOcvw3WYzGhs0N2DCcqlaQiWy3Og2e7h8UiMlQoHd9bWrW5vMJokocN04bAC1tBqdZr0N&#10;4VBmKuoiUMo4e5Do3OERTStGAeXu1quvHJ48j/TnmbXV7nyMshbDK6nx+oLw5TR5NPjjC4bkAot8&#10;oQmk9WB3gtHfmyJNiVcPFSkDwIMXz+uVInjNXqfRqFfv3L+7d/0KTdoGHj1SMPcYoXDnGcvh4Ojo&#10;5csSY0zMp+uVbqt1fvycUSmIpWwySpWRioaSYdaLt3BSbNcaA+qwBkYckqaU4o7qF/TGwF70M9kk&#10;NxtqOGY/aPZw4dyJRHJrN7979fZr71x7+Prq1VueWJYMli4vBz63Wjk9h7nk+92n1bonNJ9jpXD8&#10;gg5yeOqp8Y6qTecI9WFPv9YlPacPmUSpLxoELEqGhfxqBNbccJDPpCeDAblBIhSq1SvELiwuuGmc&#10;Kd3BqN3vn1eq0OGMly4nFnJ9MIlQ/3CPZs6awx/Kb91464fB/FbfHRzMvaelFuCgWrtBgkj3E1Dh&#10;oFkanh9Pui30E2iyKwwHvaB4i9VWpT0SfTC1sv7wB55YGkOIsyrmZa1QLLS9s37v7g2agdXzgoOr&#10;YRDOqLhwjCIQXy2XGN4iSQ/8jCQMZD8zKEkG03w2WF/2hT0SuEThcHAejBRKpUIRO4r47s5uksYj&#10;k67ZNBmM0PEW0nc0AfkcguzjnMPaBNXNZqVXIZQ/573Dmd7Y2Ny/UTotFKuVa1f3V1bWZHQQ4GRF&#10;dc13PZ+fDtozXIuqFdqxgUicmQCVivEdUlS2kcsO+fmzED+4yPXNOlx4P9iu8+XQaeuBP3rEBtNl&#10;UFvm/faHRT24CL68sA3NXMBWpzRoT4Lh5Ng/+vDZr16UPmPbuYaQQwOcgERYDaIputwOquww5A03&#10;0qBoQkhCXThuTTi9XRDvRBrWmY5jA20ni/ZN6TqLA2b4Gbw+S0g40rgHgmQQnwYPxBWw0mP61gRA&#10;fiBI8sIrwREzya5poEMmlCIGCxJrCoc7JNYT44/xJOR20BZFRkIarPQ5ZH6D7SQtcb93HIwlQrAZ&#10;oXP30XY0rgPUsiRmtMp15UVz1IcCyMMsEjYWoCKKCrCFwRAcMyByVnwr6IkEoDjVWs/qra/bveej&#10;cZ1bxRgJqXEj3W+6kObDGYCaJjS2CFyefPZG2DNmedZ+f5tMjrqM6csDyX5z+S7bH7O5yP+/xxfS&#10;Vn/0r8vnWa4NHRALtTbFUktdErvSpD5KtU1XlSRe+toILJmhNAQBdT/MLI/WFBEn5vVnAuF8LpdJ&#10;IvGYdEUjvekYdTo0CSon551xlzMHlHgA1rQEkFEYxcyWqZ8gdmEGjaOgs+NHTBLTOxo+Y+4oKF9Q&#10;cGxY2jfweGXOh4WATN55M7JhBFo5nQNapN0WIc55+n5/IxCszZ1A11TGRCPr6FJ6OBwkemqKBTUa&#10;ZCPuc2uoLcs+A9gVfqDfFbCIdAKAsib+0ili+qaEXsRT8SZUcxJDJiPKErBq8ON49yT4ZlSvSQtN&#10;MTVQgiFKIXIN460D2E9EWToNBoBA47LPy5HXAQxC+B+9gSG6i7PZANAbnBKSAmUjpgJh/0iLWkgg&#10;FR7GIdLAlinEWKTqeQnzycZQf5eqlGumEaCR5DUSeRTwIilopSibNW0ySlxKWmCF6M4w2KUcZAAo&#10;5pqeEpYYTsIcoQisKl8S9BkCMJNAwxTihWA8BdyM/TGCF5JW5D+9O5AaAPzQz0QPjqjOCAiJOq4f&#10;4n4j3OrYvWw3EiNehM1A19TnSW6u3lzP7oU8Ieao6DmFQdFzbAX87Vrri6+/eV45z+fytZNzNEnu&#10;3rtlmyZKnc1kk5W5wEib6fkC92cgPCbRN0BNXQQz5Td6oQq1RoF9sWsuklHt0IuODD9sA6zdFxq3&#10;LpCmi6zcdiGsroZmkkYwxrpOm4baheSvqcP1iNF9F+jrIlFbPG7aQEDfrSWajRLLaaE4PBzkrM8Q&#10;TW/ijzi1vJWN7c2o/J/o0gISaky9HVewF4nxRmfNBmbuDKwckNzJgeh6+NB9J5SyaiHm9JHk4VVY&#10;aJyWjtwqKq9iGIZj8809B3O4FtqG/VE46G7X58nc+JV38aZCo07oq37ThRLWaBhMJCHIjhol6jOO&#10;1Nmw46o0ked1hIN4dUUgxaMrFAzTwAbiDfXN06r2VB3TNhJNYA7acwdgVjgABZHmXbfd3dlSA6J8&#10;EEDQCVSMz50i3+CNRcI+lELRPSkXe6gJQ9Fu9ual6jiW4FWA0jGNdwACi4SBD/hH9RhrDm4F1GNw&#10;xarouZpmzm5cvs15Z+oNczsMWEN1Fxk23Q1TBPJjprGkBgkQWTqtJivmaWTRZmKsUvUxltiLzp09&#10;PW2/QMuPLvPmRmb9SvnJCXOvrnOSXVkPjVytcT/EWe/yZDY2CAT0k6hRUHQgJOlsMBtITEZTs6ge&#10;uzgU7PKzZwR/c31ZkgPFYMnViDnKu2XT+0Ccoo2ivogN04Nuo12vnB2c98o1CKzRVOzBa6/QUC+d&#10;n4JVhmJjymMjPm6YkhaBxJMsTwp70tiTAjyXJtIo3PZHDZT/fvb23dx1cKGDYAWR2vag9do779Y+&#10;L74sHESTs0Qc1+bo2cvin//Zvwbw/cYbb79281VfdzBtlAWKvGhD2+tmv+zHtJ/RPm6/occAR5nw&#10;0yej5Zife1EKSf/glcx0s1ire5PRSdjbltFPAL8ZFKzoBfJbGnYJWbm4I7rvoEOM1QQ7VVtMGREh&#10;0ZB5TVfADA/Nm9MAxwx5L6758l3xCOk0YGxiA9ytUaM2APfVIPlvoBzMaATZf869q1f2NrfWaa0d&#10;Hr189vKr83JBmXY4zI8dPDmsnJUxcKk9owoo+r09uWNQtvhCbEho2Xxeiz3m0KHws+Bk2tLqgV4s&#10;Yr0x28LWEb24R4oqCyiDiT9jRyU6u/nWK6PT0LQ9cSaa7gf3H7Iy+Cd1nCSoDEIL6ILut+ajiHaZ&#10;a64Oh989bfUC7sjQ1WiW5zfWbuV2psf9iaPfpcmAGQPSxW2/I1Ibha5t15+f0nBvOGBHljObudLx&#10;yazSmSfiw9bA4xuPmtgzTnJXtzme5q0OXbDOfBpD15vsqdUmDaSbRZJG9JSDWAfvuH6t1qhUGp1W&#10;bz7EtggBwtAqhK84HvUxaAfNUqlRKnNgkgQ0G30dImAd6KCiQmiMySHG90etVDo5aEM1D0Xmrefl&#10;7i9W3vxq82zwd+d3XnvEoqGADmCcORMji4mNZINMt8/6kNgFaljUtqTWDrEPSjVrOm31B8ymqsiV&#10;np9urK9WysWzo8ON9ZXda3u5jTUiB9oCGpAw9O/2zgqF85PSl198cX5y2mIUVi7VqxWwo2RPHuc4&#10;Rq3MZDjoiZNBuDHPaZUL58XTNplHMhKV/hrTZ3JhusjTcQ8iLIF7OlpbW2ERQ+cgkOfWNu6+9fa1&#10;B69cf/QovbGTzG2wTRzeKLp7IaAWyOgKT6f6RhFPcIaBOxLvzdqnv/+dU8Aq76TWjcfTJNMBN4Tq&#10;2ARXuwik9lkAdS1m7XhvQDjodrgi+D0AoOcbXApBNMFuwweWEBKKRqhTxTAZ437ZWs1nuVixaMRc&#10;MEc4maQKSOSymbvvpPf2O1j7jB1NcOLtPmkgVZDL3XMhK4rFbQhE18DR6TBLCSRi3naLrYp8KuOA&#10;5OZOfPfaysPXx+ncSanTHACtjqysr9y/e/P1R3c28olE2OeKRBqlEhuKcMI+CjAvVf+ecaU/v4Jh&#10;ZFpdHynaaYvp7EdXQNp6xjUbGWh8GlEk5wBDupA+ilR/MK/w0i5hu3F/HJhk9nstEhkAtRX0FJqo&#10;0qLcijNRu9Pm2nDWEH0pXJDHyW1thTeyq2sbK6lcsVAiz4S/EB+7Yq3R0fmz8+ePu8Vis1qden2x&#10;bE6EZuIVOjdKEowxmYEx2JgobaiLNrMNizZE2kxi+U92idqCdhm4L0exZWRfnij2EU1HL76Wiuo8&#10;//HJk0Q073QHKoPCF0e/6U4LHpr5w0BnhAgTFnw08RFUAeI/iofduXSQvE26LS4wNsC+xZlVEUhw&#10;dkZEqZOpuEzUkJ2idYTIYtAZ1ayd7EMy6TRL6LYybRoxDKQxTuYWDrnyeWhZZCrGPhMhCzE7ZX4g&#10;UWv4fAAnWDLIsYzQmB0yM2fBAfvFypNNPem0xfgIURSQ/5JbTyPuQQI5Vlep1UaggrQYiiidAkIn&#10;InS0uqVwSE7MgjEkW4+x7XZG55s+DASJfZqTztlR0HEjgchQc9xpx9FvOYeNAQrsz/vVZ8PKt6H4&#10;PVPz2Vml8EUGNyZNRXtzbaPO3jv+tmno8m7aIlB55KUkYFGe/eFhubxrf7QG7P21SYnS3wuC4vKI&#10;tT9gl8ofnbj8vDqLFwMNAp82i+E+cQM4NdScNsg38MAsV1LLIKAykhLXrE8wj3AwMC2nOpq06h1u&#10;Zsob206vrebWfPFYK+iu4GZaLIKZr5TL5CuMOeIpoGwR7jgEXIpCP23xnnvacJHY9qD9uvtIDKGS&#10;z0YGC8oliYSoC7nvZt5C80R0XE4Gx7DD64O5wAvHGwqDezvqDM5IiPz+qNeThluKIwJlpaE7qovA&#10;VALQpoYuIxCbKmfFxMJZFzDnZMinA/AY9gUp7KSsNncE0b/3+cjUKZY0f9NAG5iSlJ0lVx0M4D+7&#10;qBmMVwcjL9I0EWVDYW4CwxyprEBGwmsBMg8zAj96WlAsO2qHAGqF0s28m4kiSh80KKRAJft6QeSZ&#10;kWoyIFMBOwnUXZPXh7rBE3W97MxWDnDUebxbznVlh8qRBd6VrqgRvFXzk2mKijwTWGbAdMDBOnGB&#10;RUwMiXUupept9I5GFOf4B4zA53L3/QHq2ZjbS67NPNxyZjwQ0YFeB+nQi5cDN4wPDQQRcSwhxyi3&#10;VR5LikA65b3BnFk7Z6N6ByRjZOpq8VETYP4R3du8mwznkNht1CrgSpGhYnhCa7DTaH/1zTe5/b31&#10;lTXPaFqpVG7fu2lnetR+i5rb7YY+p81hqicWrZBNhuUhiV3TfFnUadIUVY4o7NmF+iJ3zU4UVReo&#10;YLAMHCVYFqhpizpbPVpI4YI9ZBIxO/Hjx2CWKn260NbifgAn4YufAjqEUiDvQc8pmPBijrRIc02p&#10;yaLi+TUEMKPCZZDnw4BjIfQhaEfipgY+cHn6muNxKp3ZuXIllo27Q8CEWsNJCYIp2t3NKnc+kc4F&#10;abuPcZ/GDtiNbdOo3dZakrArAUeKPnSP45gBRqJSiAHdv7XnAa6JhoMRX+XiO4YjRyZLg8NdPPB3&#10;6yFSGiD0Z4cjV2AUijia52GAccznG0X/3j16oZ5ypZNfH+3fyCLMTIOUgXwQFfNBoFoeYA7FCkNr&#10;PBpNVavdytHU7Run80MsmXs1BGDmpeN57XTkjuB7KcdXhi3s9Sii1NHpoC/eANy/l4VGKE1i6Ehk&#10;6OzO40niRWA0iCA3UHjmrB+EwRNH4tNMbthrywxd570I/7LQlAichnwCY5s4rOyXXjM3SCYVzMRt&#10;ESitEHWJ1ILG1hUTIPNlLpoZl5kVwv+WYdw+aMM76OVRNpPbuhrszbdWV8+7dVCC/gFNRqriKJxi&#10;gFCAidShMb63PpTtjJCUTTd1b+zd15B1AS2+HKUpQFlBLAeh6I3Hm9BwONlAxAmGSXBYHKxWdPPo&#10;n45HHXc3WCuQmB+d1Sq1XiezuvrowcOTk+NJo25eSovYPL/JOEBFmbJC5DP7Z1EXIbjNRIeq2Ev/&#10;to5E6Gu3U4Pw8WHx7lvX11avQIHevr5/8rtnnWlzPC+nsjHAGbubN54/OTo5Ofmrv/zrykEB78vw&#10;HMNTs1MvCZ/ayxhBev2iQ7o8EHmcpJwikFS4izfiFK1n33G/u/6zN5ufdD57/LgfdPnXko5oYGtj&#10;d4JqRpvpfF9kbTPTs2w6VdfTKXm2jlrpwHDtzDzf6GRqby0uhJmDWfCOIVcryl7Ksszxiw90gPjM&#10;mcMFllcmLtPkhONppVzvNttYVhNrSSHiiejmxur9u7eiK0Hw7YjFFM5Ox71hOpzm1CwcvOhXJsNe&#10;ORjE6QrLXMJvjP2Pzg89S3Nb0Vkcc/JatLBwB3QB5e4jIJtp3Kt6N4AGxQ3Ff/3M99BQ+t7l6Pja&#10;o3utx/gsO1zJhvudt98iC5N5g+YjYQnwAWmjejWi1iY/UPXLAoBj0+eys7LG0yCEnt5kdftGKjc5&#10;qTWux2P9adI56iVi4W/7Xaygxs6wuzP0b6152yMYd7XgtHx27sasORDrzHyjTMtVm2d6K6ENd7Hz&#10;IulLSGnRBGduQQ9UOzI5/XG70cRAYFIrYnYKLoxjLeMP5iGOiJ7hI6FQb4f3AYJBUnscLFhfSG6y&#10;OxxjSVkZoQzsDMajs8EATw22FRTjOdLW064rhHND/2Xx2T+98e7nnqebR9dSr66NU70EqoHIB8hi&#10;0ZD0rW6YOpRe4RboxXKoSPsLlFmIRnVPGG4YJDMMDmlrsZvYf71e/emLb/rz3r23H23fupIMrwWD&#10;ceHsx+7qaeXlN09rZ8XjZ8/bpcPJpHt4+qzXLQc8w/mwnEk4o5FxLpnlYOFgZ8yH1kuzWAm5PFGP&#10;v9dvhdyjW9d3qMTOa71ALItqJRrRqSiyXV0KF0coElvf3rhz//6Pfnrn7XfX9u7EM2uBYJKMVqAV&#10;VrGM2nQGmgm4ejxmL5sFDmJtMggOJ4+rZ6XvDgGSnvs0uhlw6nf7rUkvPBglkoBwenGUyaPhmNO3&#10;tb3ZrtZWslny6nq9imgK6K7cSg6HjHAg2kLsGZPbqevo7FQKeZ5pHPYrzcJwbBDPuTb3Y1df8a3e&#10;xAKK+dmgP+vx87QD5HxIdtz3+sapQJRufJt36AcEhBpnu1kpwYM5BYWVWcncfJi6et+d2Ri5gs02&#10;mqiu7dXQ3lb+4YMbd2/tk6xLULLdKx6fl1+8iCfiECubeNLX6qNWc2M7T+MoFstEkwmyNBmyquGK&#10;OWefhU6fnnNaQ0vEU5l3AkMBmdTt4qmUCIXJUAGCMUWgD5OMx2n2oNZKglgrF8GBntcKAJeA1Djp&#10;83N0CJbhIrk6Ru80HLh+7wE504rf8+rDO41mBdh4BLxLDerwN8eV4+ODFwFvCPnrYam6Opit7Wx0&#10;kJxwxYD02Nhn/xbFyChSQET8/hAy0JTL6bst85ankfleDR2RlIz7n60ozYH3fURbVo9m2xuJwRmW&#10;faQyUuEnAh4cHDjc9JCxAg88ff5vT0//NhtXGlwfnoMSANglAqmDyWo/HAIdBNZISQMUJcHLVFiS&#10;WE+ToelaVN42GLOHPSOcw5iIkgRiVNlqg9Qd0FNj3IFEEoIRF5phKNbNY4FZJgLOmeyCXF3nJW1t&#10;8nvanxw2+IRzZWhu912xw8a00qZ+8HVGPoDGTG745OjdMUyAQQOKRFQyBiQgfzWnJSsd+OfRTkO5&#10;mdsdY2iH/yrvHLAaiqX8VNzj2E16txKATwk7chmYuNFAEOvRMXZFqUyBbZDewbDBE3QqaRkB9nB/&#10;co46s0p9clw//WLQP5X5pzvClFRQC1d/6mkPvAO9jDA4UoCV05EOHXTD4Q6EwTmSvMv5nA4QF5H3&#10;qssJ7QSQizSMVJiZLWyTD5uY2pLyogjUTrf+8PamSwmJKA6a/GLYaJOVZQW4LBdtvmtzU8CMqh5U&#10;5KhbyN/yYh6MpOljMlMjXwKrUqMt1gpvnPKCj0NtDLAR1KOuN6c2OHuyfRoF9CSdk0DAk4vF1pPp&#10;6UqOA5/+Z3swQGGLmWzC59/Nrt5Z39zfuLq7fT21vjmLYDdJp5tRlG+EWDWSWCOqI2XoGgsijCyr&#10;du+MPhguYTQMkTF2QaCm3CHm0aSSjZaIuggXOjipGSk4Yq4Bdb3HAQnaRdNcLCkawZNQb/5yhrGV&#10;hGq1lyh4Q34MP+bhWQTMKLUUwj8jOOoDWvlN1xy13B4hVHFVarIECclL4VGCHjeHBIJjrXGvPmh1&#10;pwgCIn2CX1xQ40NtSPnIcwnZZS0UPyYFYTA1ZJU1mUbkcFtlomd0CSFrjOYwlPkNk3e5eHqEVWmG&#10;g44zjD7Oe16bwpmZXx9uCIN6tHa5GXLNwE5QsFP43TR1CWxDfhW9Gz8hWp0a6dFRHga8DPBRVhtF&#10;Qohp4ybrw1K5PeIw9/ZRYcbLLuSDFNCH2Suh6T6fLxIcxYJjn6Pl9fd8HtJ0TZwUN1wcajAVgi+q&#10;1Hp4jML7A5PqHfUhmHFAeOEUyYEDpIAIjFqFLCSq9lJ3nkps373+Ot4U0bCzWD7CxHEtszdTMwF1&#10;nfHK9urt/Ssrq+mJb96e9HY3Numpi5GhIxvvVRmpMYM1I2tZUmjtmSRdnXL6d9TzJkPSXF41llBV&#10;PC78H8k0qGaZuBhTVjPauxxL7RazuaC83FQ6CZdFKsXaULVp5P4pQekhErEFWNdRINRcq9cx+E9l&#10;6iSalq3N9xDdeXPK3QWV0TzWwN/p+iOvI40cY1qsYQQ70YjMINcKfoWSBk9Uyrq+FLlIQpl4O8Pk&#10;7OFg3xs49cc586q9qaPdoKEwWc1Hzw8ZNciipEX+PqNDJ46mLDqQ4g47InH9E1QPhuitcsTvyjhd&#10;bT5ir+EqnOKtEsezBMMJjuVm3bGzH5i4e6flYWbT0Sjqke2rvBlHE4dcVLXQPvRO8B6MJmF6owng&#10;DkQ6QCJ4lMwOgbx4zl0quI9OMYAkeXEWD9GMGU49oWZrnEg5kcRH4y2RdzTaPnCGMEWRhjH3kjLG&#10;i8odbhOVCnOXOGJwTnRsa05/dJTKzlPxYL89fvYy0inUnafbjcdrU2/VEdhYv3dy89VAMh44P6nN&#10;hjEzJOjTpATa4ST1YZfaUGpadToZJfaru2ApYsQU1itQADlCyhJGGr2mS2+6pRxKo7FgEYtmjEF7&#10;qC3CjlQfhgKh/dotX3H62W8+oo/i2so+uvva5LT70bNvgk5/BjTtSjRWAU9FY2jmC0empbI56DV9&#10;VPZmVMno+JB18mqLgtPEdFYmPS/eOwIMHEmEVmb4CgbCJSPdzPEyQovYR1iSuDD4bnkdu6c91g4G&#10;ZO1qvfDkWees2q13i+W2Z1i1cjlm8rXMA4wYickqhCYn2VB7QlBY5BlDXWA5s5anVXS69n/2v85+&#10;1Ptv/uxfHJx+tTb17fzgx3dvvjrptb85/WbUb61Gw5mr92I1T3NQ7DtaDKEb3RfXwmNPLEEmby++&#10;TV2WTU/k2Qxt0zSzTNEtyQ6UGwPeMUgy0tFJaEgi1au9CE6u3vlh68v515//TWWEdHe3Gp//8N7P&#10;zmuzsw1B/WvIvroqGfhDnMrewggMVygkA5zBCBtcHxBHxVvJWaEIu5BjNe9DEPGL6ldqucKLTWkV&#10;a4zuk7kLJyD6M+xfIj7lIwcS4hJB7L1G1IH9RqXQKJ0zMqEFyAehXMQjLbuS3tvb2tpeZ3+fl84e&#10;P/um3qwEkLkeHPnwScXudebLZfPcaMQn5riNRzGQlVKdOijqBynKECtgDtoCVuxBQYAF4GXMM/Mb&#10;SjmnBAkuqlULg2H6DN7J7dmre/9Brd0+mX7nGczcr7/2GmAb214CP8MX2a/94EKEW08M41TGPXCB&#10;+lAzE7A+55NskvO5aM8JC22eSAaKxSri4NN5L+iMp5Px+qAdCwTLXQSDmvFICPVLT5dRmL9PW3E+&#10;ifvitPATqzQR5+VqFa09thDHOdENng1Uc3QmRu0OduDmtKOJG8nGsB5FShYsCeJWI3qTaqtzv2jK&#10;OtC9miMr0hjOOrK1nTlDwTjCMEhr4nbb6+USCQSOWdmM2HDnQ2fZUBUUmrPrmx9+/fHrew+DQBjC&#10;mhiJ6T9FWFxTYxvrtfbM6J9qhCur4DweZTLZo+Oj45OTvb3deqP+8ul3zP5oERMd8pmVe3dfBSoW&#10;8iWoEQqFwhN5PxycnZ6UMTosnB69fNpsnSfT8Ug0OBpA055n4+mwL9Rp9Nqlkhpc3AXUPllBrTZW&#10;Cpg9xCLhZDQQorejNyPrOZrAknYLRRP51au379x4+HD/7r2da/v59U1cIGlvX26rcB/t7rJ//8Mv&#10;2iPgM07ODwFVrADWwgUQSUNAWY0m5hLB6cwbQTSFxjniXMFWqV6oljh5CEkalIWpMyX1CRSbNieW&#10;fOVqDRkEYhjHYDKZYECTSaS80WRydTu+suMJp4YkE5QMbjeGEERRc9Qqm9MXpRc3SI5HYEboZ2t9&#10;y/EW2EQ+t3X3YTCZmXsCHfwHu514NHR9b/vG3uYapMf1DfCBzVpdU2OUdgrFVr2BfAvo02Q2U0ex&#10;xuXc3dqinb+xsUGGzckqbrcsbNXuB3YjqICMlYVJksgeZzgnj6XkglsKhan82ZPA0cmzGN72QcQ2&#10;usQntWwdcNMT2VwGpRyy2E6tTJ+CZkY0Fr115969u3dzqey031/NxAqlUzrvhbOT99977+DpY5wa&#10;yboAwKEjSte/W62nQrGNWzfaTie93JGDnpC+7C2zTUHbArTd6GX6/g9j6B/e7gXI/h8MiP5gPSyX&#10;h6YJZi6kF5WOgpt2LwCHWIJBdRpK1cH5B+5QG+YS+xNknEBJIWIS3eVFesQcn4unIQDnpRpr5giX&#10;vRVgBtxc1IYVSkZZh94D2CmpsqrzIuV6RQHGf2IhyvOYljBQOtOX0WDB2E7qYACzp+LWuEJzfFJ8&#10;d8DYMNR2UAFOpIfEBmMkNYWx4G4OPb0xLjLUcWSj6EsJMAfBFZvXk16bwqs94c/A4aU4JENiKWBO&#10;Ngl7HJmIg6mynGV5W2j2UrvQuhTxENH1Pn4EuBqqCnWNpSCpPBeoktyeRJIzvVxEB3rjWqN12umW&#10;0CaBxoAltzRTe0mQdaT4zKo8TBZ98BacOCy7/fgi6nLoeupw4bMSrvyQ2G3ZvkDaGbIQh5T0MEx7&#10;cnnTbRPaFhg2YbU/YL+xDy6byjavVR1w6csmvvYJpdZzIYbBg8uft7fbPr9tQ9gBiyHYLwBy9nnI&#10;KXg/NsdVtm+yJbIYGRj4fQjer2fzWyurqWSSXcwH7w6HkgxlRDachmeerC+ShVcdizD1m8T9gMxR&#10;V7QiQPALxt0xRaV/7qvUT0E3RJECxOKu6wpMvZlQLBuO9Zwv4QgzEfAz5p1zS4PICeCqiiWJ2wW+&#10;QWpWgio7IYqic4OVJdgO4A4e+ot47qjj7/JS57Et6Km3iT0D2G3is3IrtTJpZhitJmImuCBpk0q8&#10;eBqLJtg7NFMAt8IFkOGk6a4zsOARflLStTphjdo3XT2EL+gxyRM+AICU0EgayVIn+abJC0gSVRoi&#10;lnIRiR7JOo6zjC1jqImSNDQzPxndculg4PI9LwiegBkjpSydH24oVbFNHw0aWaIJbm9QzWPaC/Rk&#10;KN0DjLWZe6N/Q2QiUTKkB/qdosWatgJbVoaFfbmSo4Pr5HFgsAA8wYYh3k1mRb0HhZfCRMPhnri2&#10;M4asgyHDTRdjCX5J1sekqSpwVThpfSOTN0MRDULE5u7afsAVXcuunBy9ZNS0tr4FzZNalvqNLIp6&#10;T1NXdIMjNNc3cIKVv6tZ0lpUF0JZdqJul6hdtHZ9LqOl/afllyR5bAPFijFeOilt5FzOdmw0tr9o&#10;USR2+yzKRen6kCjKWMRELX3xTwYbvPiysA6baAGJWD7DEmtq3q4ORYPL0M40t0Fvj/aXTU7sp+OF&#10;SE4ogwnCJIWVaqnRPK00jyrNs2avD1dQRCkGZUkKUY2+2h1a6DO4OfdeIaXm/gTp1IJwCYWFOGN0&#10;BPYZEgNZyHCAgYRcEijsmvUhr6VpNdZLq95sDuTNfHM9lkmHzs/6uFBs7Pg6rXGzimgQGXF2jq+7&#10;r8Obx9leLhGau9HMR7t1HE/NwlH6ib50dtbpQOtyHz4T5IUGB8prybSjfOo5O4AlGPKTUGYn3WYQ&#10;VUAIktEksNVx8aW3WfGk02FPSG+0WaOODa1upBCg4WKu5PzzRieWdHfGg+T6bGW9gqBEdM1xPiwm&#10;HZlygbZFgMn6gA4O7QSYbHiOo6oq3XmdRga6q5vPimFAzRq2GaCQcXYMyOhePp9i4C8iobkR8ocw&#10;QlD6fZtoCX0qI89uezy9uRvseWqFarFy/j///m9XM/n4xLu6v94olzlYI2tZR7HpjQN09TdLVYiP&#10;i/7D4vRfdO5VE17C+9g1wN+aUfI+TV9fGABr5Soqr7DE0gdWWmN8OvWu5hj2knLzJikSaFaUymXE&#10;Dk7OTtNQW+x+0VMvijEdQ4ZpbX51cXzYnaGATjvRT/OuW5rMb/+jf+o7qP/P7/+7nrP14stnp8Pe&#10;3f07YHJeeef1/b3dYrHkjkfdjdlZ83xKIYbCrH++HST2Lqjyl5/fbhLFNcNys8AkU1ubLWPo1lRu&#10;ALbw6HO1W9VY+M7rP/2bP//XA/eZL+PttVv9oPO1/P2DbwuNQScaCbkzGU/C73ZmZY0QhMiTcbUG&#10;I2pK0B1cHdFb5dskb1XlntrRi4980U/ndSn7zWmojJHbrStgSaF/aN1kD0S9bbkZCA08prkJTAz9&#10;OFyzyO1xEfeFs+ns5vrWxvpaPB4hnz05OYh7wZSqaQJR0dLQOSIIAICSRLyUXjQZj5aG4QQYOoGY&#10;DJIoMh3AC+1bmRPRzdSJZKHEdm0Dfumsum/t/sjvSa7v5vKJlPuN11+3xiY29pklZS2nFtqY+pCc&#10;LV5vB3VJubF0AGiBXe4O6DOO7u7uO8KTYm24txqsdyfeYCgRnBer00zEc9SuIjAyW423a5W1WLw2&#10;7NYPz1Fv78/78ZkkUpqjTjKUXt9deXL61DeNAivis0gRmfMJJxVyvskoMJsmkhl+mE8MagHCMl5R&#10;HBnSg1WxzrnvAvFbH8x6TjL9ldjqtjsTAnQXSqRbg165XkNRldEpqk+UELRuIqDvkgm1z6EqTqZ4&#10;1t259uij/qeJF97bW9eP/c35xD0eVL2j0NQNx4RSX7WfVe5SfNf/OAgn7U6XZSN9SHznwqG//tUv&#10;n335CT3xQaeTSeRWshuhQIKWzXdfv3j85GsKRfAqxeLZ+dlRs16iKURWwPyVji/rJ07cxbmsBL+t&#10;kYolc+iXOxz3btyk24D/OyQZBFeorzC/4D6NaOKRHuHyNxln1tZS+dWbb71785VH+/fur2ztYQwa&#10;iMRYv31kMo02ml2L9mt5Fl46177/lmSEDu1J+bj57AUSe/Vxz8EtpvVE0zQcxIc7hBTsdF6v1Dvj&#10;UaNSX99abbYaq6urzOsL54Vre1eK5+eE8nZ3UKpVaaudMxxzO6JRUi4H5l3sFQy6+zScA6mJM4iO&#10;FNewVDoPM5+lf2oaFUocLRibziipuI9mLUmePKqgw8MD8Kay55VWV/aBkXw+R+l39/relY18DF1N&#10;JjyjYblQhCzarDVgWgK5VQQXncuTW1+nn0EHcW1lhd0dRZ0Z2hg3kpxGQl8ohhnmr9PJXkULhJEv&#10;NSHhRvrs/ALOh50WVyCaSDKVriDhw/8Vi/wsKChwvNQ6HO5c8cOXB0+++5aUizTn5tWr+1eu7exe&#10;XVlbVVdvPMgnYsN+/fDl02QifPj8RatcRgcoGfJ0agXewVAOIbN6qZoKRq88vIt/UNQBiNRQEy8h&#10;JexttXeOx226Y/+Tx+14cJnrL6PqsjazjyyfYUklWz5inwrsmE0TDeddUa9SLXOFE1ic+r3Hp188&#10;Ofp1OD6uw87hXjLAnOA5pXpVQyF5GOK6QU8HQACFtMR8GWtQvjDEQukGSUCZ3dsJocCEKmDY49SB&#10;ENNNXBM1RXWD6dMbrpLMHrRnWKlGe8/gExEAkMM431Iadnvzdn9Kl7lBKiqu2jjsnyXjfjoF9BD6&#10;E19n4O+a5RViHufjd0GA80bRWnXjmUnritEdo99cxp9AkdAzzcb86+nwWiqQiyN6IFUNzRmEGIPr&#10;DAuQt400Uz8ccERR82WNex3JaEITEHp2SD7ofUkqRN0oCs95Z4QzwagwGJS6eNa32ygDZ30Zkeq8&#10;jHRmPRpj6Id7sE6IOEAH6N5oR5Bck4DLh8wLbVeqRVZ70giXmTax4EwCldklsfziJy26aZHUXMQB&#10;+5/Lr8sriqC3XEL22QwTQRd/mXwsTz4ekZTExdqzq9QmxEtSgg1Btgi0b8wsXwMyMh1noShJUUBI&#10;ClyLjGQgk8kjPpzK5ULgCxxM9HulYrlaLI+7vbg/tJtbvbW1k0rltvOb+WQuFsTdgVGW2uRyBnUF&#10;or54IphNBzMpfySBAwWl3bjc8j6fToGah32eyHyE/guoTg8LwO+Ke51RVqLQePQWrKQoVRJSz2OU&#10;ZCgucJ9DdZiiI8FnxV2vOwCDD6JOhjQsT/m/+P0Y3AtGJCMIRp50CsRXMXuKlU/nXFos6tlIjdPA&#10;d9TCUfzR6U2LXrqgZGV0PslQKR2A2oWMZTwlGm8BowsWiCZF9Fp0I0Tts3j+KAogspd2IgkiPBPY&#10;aRCpCJdSAWpSLWiiSl45XFBcarupiuO9qMlCASmDKt6RT7oxAgYS9EDNYKpBa5yROBrGNOMnjLBZ&#10;yaJMItkEFsIlHUVeGKBdFB8u6eJoGgvuXR1kk40Y004GZegqT+utzqBLb5ergw4wHEJqPzOb5oBV&#10;I8AuDD4OYNIEbqwPb765nbsSCyRatValWrh1+1Y0niSMcGLa5WTahsprAC1BiFoedgRhmz5aapeq&#10;5YtQuWhPmB+VDKvBcBo0t5l5WGKYVPEMa9DO+i72zjIjXBaBtoGybHyYvSZVUtubk0jYBRRw0QQx&#10;/RF5SAiOanJ3sw/s6UytY/eX/XWzxw0EVFdJILWLl7MfR4AOW1jaV1zuwdGwy0eAQgnFeuJgwHNc&#10;bYy9gRmOfMmU5Kt6baDqkWptGIw61rYBRYGewuqducg4lkQ0W7JGAkFPg6GIQKYAQUEoRBOztXVG&#10;j+idUcl7KO9X10NS/Z4Mw+FBvdo/ASPCUnTMysVRH+oGM08E3Sod9EJVCbnC4GMkVg76d4ABiCuV&#10;Jh+ln+NLpNBxHPMxj1+CoptnN8aZvCORc3Rbk1bNU0H5oQ6sd4qoDJaD6zuOveu0QkjeoCCN4kii&#10;xjhdXDxnqzUKY/vqY27sCDqiTpJtiOcxZyjbTibY3pn2rNLwDafHk7PjjlNSoFxmWiRu/FRY1KKC&#10;mctowMKMz+i7sZGZvi8oeYqExH3Td+DGsaO5/Vpm6qsscHe6gwp8JucWQM8M5NTqpJDxeR/eGhW6&#10;T58+R4GvF3T86PW3f/Nnf/mrD3+dSWWu3byR31h//uGX57UyGxD3oVnlREOOBd/UpPka5DOiX0jW&#10;X472eg8sdXpHRllG0FUT4PkP0SRsiSjwiUG1Ws8YyPqMLs2ImX8B+EpMg76WgjG/TDYuwQgXA8+L&#10;UG/PFJ4Tg/NxG5FimqLuUSx544c/Gx0WJ3FArnPUIPzZ9JXs1p/9i//+uHC2ll+5cf/u3VdfxZfn&#10;yenjVrcKkCDqmWwiMyXAw/dcSpvJ2C+un/7re59AY9FmGNh04vmEzOzHnDZI8a9k797+IeJ6T86/&#10;PDg/QeRx4+6V1zL7n378Zal+GJj5Cv1+bH3lyv47jIuqQyQh3LPu0BkmUSHL1cgX9hghXKFIDh08&#10;sKBm2HtqPzLXwRYFlnbO97Yg1N02IFl7tl3UyzP4dQRJQeeZEfb63Waz12oOWm3cNYdoo4xkTogi&#10;2tpqHu+MWCzUaxSgAAidIbUxQZjksAmJ1kmGSdeT2k6vI4Vuw0ol/6N3QrSyKb4xHTVhRHpoWjZ8&#10;CE22FSmV4rfHjszru9ngnff+9vedQSWfzLsfPXxkO1XSEzE6PPwOcCfur96DGQhKT0qpByrOKNEO&#10;XAEgUjRKKaFGN3NXohvR+qgfnU/86USlWtuMZ47qDRB18DJn1U5sY7XZbwXgEyfCj1+8CDrxyxom&#10;p4g3wvifTRvzjb2NwrA8qMmnlkOl04chPgkA+PR6QlLz4wLKF4z4SuuPCi4ciyNWOfJ624Npj3qU&#10;axBPptY202ubIbGSYfv4SiXQdafEL+Ah0XBwOuiRwuCe0CWAafdSS5Kt0iiFYzEIA0e/F/ryl1/e&#10;zN7zreJwPYrg4IYeppVjNIWxFf/lv7jx9VqFdCAYCfb6Pf4B9/DDw4PTs9O9tbXd3SstPOJmTnwC&#10;X758eX5eevrk6fnZQalQYGA06FFh9kklEZuAXoH+HZ0xFlOv3u6UKlEyLYcjm0wg6Mt67Hd7WN4T&#10;zau1BlUKXVVvJAY3mqkpgsKJzc2NW3dvv/HOzs27G9duimEM5IK3LmgJi0MjQstgtWeDPVSWX5fz&#10;v+X3RsraWe2UuwfHZBycxUheZHK5ZrnEKcsHJ7+jY3ReLEijAwrXtM+a5PFWs4PVJYUQ14phQQtB&#10;Dq+PDMkXCuRW82R1u2sbtIIhgTHTrbeB5DE7loYHAhDO2TBC0StDMOUPZnJglHvFTKCNKhYE21Gp&#10;jTT5nMDP88nklb2dG7tXdtZXN1dBI4aQKK1Xq2fHZ1zzw8OjNh0gmi6cIbwfkLi0MWHXxmIrG2sc&#10;Mrj8MU9lPtRhikmZJ1FBDOi0bdT2I5kjFnDmTFg84QjmdHJ3IDOg2eVElIRckGTh6PCwWqnwrvpI&#10;jrXAALMwehS0gDzp+GdS4Uwy8uZrj5CAoNsPZwPlmFLh9Nm3XxYOnx28eNFp1NGhpfMWdCJL7x22&#10;G7NBN0Sh4PbxAbutTjoU3rl7c0pihRq6xkm6lcssxP7n5czb5tn28WW6/0e32wq92MWw/Nt88wfL&#10;wT6zroYFQDAMA0ynpHNaLpa4JrFEnrL3+fEHtc536PjUWrV2V9mwpcYYUzT9oo4HTJw0DZZSjuo6&#10;3UkoEE5cH2VSPOPgh/cscTVuvLwYGYGZ5pPoGqTuRDwkOQy2SmGXWY1OZb2OaYQpg2QkS6+G/JqS&#10;Uon2xIHH3GAaHNFrGI+Cc0DF8zyoA/AxgAf6yPEB4wyQs6ZDc+Q94SxpAmPaaojOxxRzxgnvNB/2&#10;pbyuhMuZDfjjEV/ES8aqHwaCQmbE8tZ7GHQxfSTFgaQNKRatbRkbOlxlQhg0LgmFi1AvC2zKW/6e&#10;KXcX1dAJirxSbh6eoWxf/7o9KA5mmOgEwu6Ybx4xrlRcpJ7ArbpC0FM1ifEinCPJRzdYU+1wfRkR&#10;OIPEtEmA+V41m10qF7Xc94T+5ZKw6ab9+UWya3IgCyq2WenloMGS4MLbX7cpwqXfkpqCTa+XD+pJ&#10;zFmtPOaCTGUTEZu7LJaZSWwtwhmRUY14R4LVIJwSR/M+Bo47kU6m0LdyhgIYgbUGtGLazFMnlebu&#10;2u5KJLmZzV/Z2kFmCZG7dC4fTaaywStRf4YSHo91QFu+UHfiO2lPX3ZBfI96VFVGxHHATIw6Hgwz&#10;7E4XQ1iACYIMMpuiXCctgKqVRDCGWY6qNtcMjV+/GOOYxKMbIyiYJEH5VxUOwopRJmlKrFRN4EM+&#10;j+6CW/5mslHgJFeCiSSLZiTSA6DOkvYjz6/5A0EPXCQ5NcP0SDiKEw82CfLARVcTijjC4mCZZMjA&#10;yQWCwqiZCzgssJlAP2TtfATRgoCAkuEy0NTRbyTuhDMmq+BXeBeAFilAWZcC3TBLV/MLbokDDV76&#10;DLJJUSKjvgytnRbYXI3WSdLnzES49xrRUzrOPYyl2ZWMYiOoJ4s5wuPw39CiFN6SV6GQ4ILSMkFB&#10;FHEbcJHq3dMPFL4U2QuWGT3vEfg52MKBEJKf+Mp6nZNgNsntfLQWXwn74iS2jx8/5uNnshneGHrL&#10;mG8QD5R/S/CQ0lOgdu18M3leVoBKecwX2e2yTrPNssWkziTudp0vHrGDPmuquARPX+wZC5hahsfl&#10;StYiv4CGLh/UrTZ57PLl7MZUvmjH78Ybnh8w6bhmg0LtmS/7hGLjWBFRqeTouJRYv4GcaeOLOPO9&#10;YMZyF2ufEg2nxirD5+gMq/XuGeS4YNgZS03jCQ8cv0bZ3e+mUYfMrjrXtmeN6hjcJsmHLwgRTgtG&#10;hHynu1nteQIa0KB2QZHImCSTJS/QmLpeHbe7cAIp58BAGJuzjqNQ5sX7nbba1AyxCXOCalMaoCUh&#10;80xUQD1MzrvgZiazDQysgo5WA8pAjKQPFBHLX0LOkODnuDqHeRflMzfGKJpjO4K9HopTnmhcUxUk&#10;k5IZx851qIO0x2hhTJvV+eqaN5aaeQLASieYRj3+jATK0eXNe2ad/kzCg6NALO6+frM3PtsZtEPO&#10;CYxwuioTGkEc+5QAIv3SAjENaGsXadJsqS0oEoriqaBqBSSNELJSfnWZTftAN5q1bm66OVElDKS/&#10;F2MaZ7HVCdy5UX18+uTl80gy2vNM7+3eOPnyeaFTwEb8+enZ9uomeIdwIgZvpXNcCgxqBgiqw0Mz&#10;HLVrFLIlEGfi5+Wbbt/hQn6aW6/XtrUIcoRaDHaVX0RavUmWE5sXJ11azxIldjtAs4N3TwqPoHNL&#10;q5S20AW4Q+vWJAv2Etn/JHaHGaC6AiJP8PRrq9cevFl59jJ/nbi8dnV7L7W2knT7vv7k086kWzw5&#10;+eT519eu3lwLIku6QVe1Xe/4Jr11HcNYtC0+lN1ltuXBl/JYc4HtLtPNsdoH9PxmwHRktcZ0DH5a&#10;f2t7K3mzcTL/+X/0s5vXbxWrdWfKfz2Q/vTbL6be2rjYPqmUU7hej9PPD08j21F3LDMkLeXp5IEg&#10;OQGIaBa8bYp2e+cW+ZHFreiNXVgl2ahi/zZRRCHVqgzZOly3Sw+K+s97N5NFIcI554b9br3MnEXc&#10;b/wbCev8W1j6CXHwKUwhGIggYie7LXo55JT9AZUNfGUrQGQVofX8aqDKVI/3podMYmC/V6dcZAP9&#10;iGkWozMmJG9tOkw9uppy7TOEmHpayEy67919oOrRYND5GDb+Sf5EMmBmvEAz3zSsIEzQh0cIALgr&#10;TjT0oea9WWQW3b59bRLotQvd5EayWChmvOuz6GDWn+c3VqqNBhAoR9TXOC9sZfKHKGiclgRQHYTa&#10;864/5u6fD8ExRNeThcNTvL8FcDJRGGg9SyvAtsc+FgW16RgTqUQ6Q9lbbHaRg6pPHH6ELqGkY1tB&#10;6DLwGAlajweYcuUS2bs3b96+fSeeiHHid1tt4EbiEEoXHqW6IR025Gu5MuAXu7XW9ubK6ax9/FX9&#10;5lquOjryT3OwoGluUhIQi+UsZ4D7bEJpbTPJNdh9DndpYw4Gz54+AZyPrXcP4vtkXmvWDo8PCsWT&#10;L7/+pNY4QzoQ6U5SHKBkgo05EbfrEsligVwIdzmCVrfHOXllYw2GaiQsVCCj+VQ2V6oIIizl0sFo&#10;dXOzDhfb49+4dmv3/itb9x9sPXiY2tzjn8UUEWRI6TNkF4b70CC4xmQMy+x+GTLYPH+Q8l/6D9Cy&#10;g3HvvFmqP3kaY6sF/dOOEUoc9LPJJBrDpF+sPVolK6kMqh25bIoVTkdw7+q1ly8OQKKA6qZ8imTz&#10;tWZjfWODhC5slKcrhQKrDwEzELn1Zr/e6BwdH1eL57lEeHc9I4ARm1m4S5RThG228Q2ejrhSwq9T&#10;NmtUBOCOZfrKtb2be9uJsH8on/bqi2cvvvrqm5PT0tHJIcNSsaPpqrtd6ZWVaCre7veAuqBNjyho&#10;IpOllga/yxFKf4WKml1EL4e1xutaBXc21rDTxqmDLqYVVecKUQcy7SQ0iHcxGubzeUJ/jyJzNDw7&#10;PZ5hedaqFkrnFDL5XPLO7Wv37+xTmpyWiqCFwaMOh6Aoy616wTcbJtGbp/Chu9PvUz5E/RE8nkEP&#10;5rMp4GMEOijaCE1sZNLZvQ1HNCIrHWO/YOP+Ml+xucWynFsmMTqlLtTJbB/aZjMm6V8k9/aeXwS3&#10;Py4Cl49zlQynQP5vxB0pXdWrmUyaurXefn5w/nuXr9vCwQHgl9qPuj8S2rapDzdOf0bsaNTiRK4R&#10;u8ZwxmhVABA1YGtSaCIbsYoOHC0oS4xjYwoziM07pDc6ssrQyPkY2ambZvEg/IA5ngXCQOeOmMG0&#10;wdSOzGX9g1mAIOUYCDRA8UecBoXHhFBQPnJupIw844i765EttmCAnqAHaLB/7u/1GqTZQaHsx37K&#10;QgbUHrYmY172wZAwKAMBeubjca+H6eYUnBIr0gC0kKFyNrtTdGieMoZGyRDCidSoDavHTZsjTMkg&#10;oXe5uWHVA9usV5/VapPyae9Zo3cy6dYgWkdE4XAxbeoj6zFwj00iP+g3B/061wnLDXnLCKpiwT5L&#10;AXo7VbD3+UKMzlw4A1j63mfCnq+6QZfUR+1iMIm0sCPk4sslZJcZj4tzYuBAy8zDrkZ+gFht8TAX&#10;Z+ECcUqyqle59Io2VbJPYn94OfTQC3HuafxG3UWLetJvdmBWwnDZ8ETxw2aAn1tbiWbTs7C34Zwg&#10;AjaqM2co1gTJbhNkYqHQSiK9mc5lk2vpVAK0IJP3xqBSH5e7ntYwgCFgBoEOpIbH8+7U0aW4JhBr&#10;9DfrOQAoOOkewG9U796Msj25wHo8klARgVAWEi9cX24Q+A2PhkvsVbqK1JlGZFDlIOL58gA320wg&#10;T8mtqbvAD9FbXci5LDIoDXLVWJASJWUkrS7jyydWnCcUNsK/EiWRBYoUB3k+JGpdFJPsNTN0n0FX&#10;ZmqmfMLpGoCtVuWluaJEApgJUhx1GLhjG6gUwbjyGTFQk1RJDMMITKhxYKZNKkS70Ac4OoB2owQI&#10;Ep5PPpgAeHUG4uwTVHE0/xOJlluIjWeIXIlhl/JUJ+XrsAuYif7ExNHlLQtiD2WUgMlIiuwKDSeI&#10;HVSsrEU8mKQZywGFiju91oCMewyA08WUNpmJbW/mb61n96HWVSt1uqiRSPj2nVsIoXHEqBgajqRo&#10;LSVnBUZ2gsDgKpasortB7kscajFPk2amWXB2LGua9SZ/uuh22TpweRIC7dXSNQm0Zq2XGhz2Zy4m&#10;cpeQzxeweRt+7R4BJMwP2z1lWyT2dw1l0cwPL8mRGeV3AYlNh4v2l+KMkjmTQdpCldVkugYStzQA&#10;UuKesrwFKMB8Np2lkHFhjKOB7J012ufdUTmWoegfDdqU0Ci70OgBa5BkpYJTdnqQ7tQgiCVDejIa&#10;MLOV/SBZCe9fbFJwaCMvTh7k+4lkCKlN1Jpo1FD5QTodDqQ9Aqw+6F5Nb3bWtxBnYkA3aTbGjSqN&#10;TUr9eCqLMLC8MFCyk6wt5YbbkcmDo8KFBXHmGDTYsxPm2o7tXTwuRscvpnQVBl3P089n1KukMXz0&#10;Tlu0HsJ+yBcrl/r0EqTQRFMAl5ioq9OcZLNsHBG/vcEx7kuVs9k87di+kmOYDyV1NO8Xym0ffSBy&#10;0Epy2AYLCrMAKaCp34d9K/FjZGd6i9rDmjGyqoSf1k1lQRv1aWpUkWahvZiZG9gM1qGhI2jALmSg&#10;1pKpHhd/Fm0GqEaR9IO7W+7MWbX0/OQ5hrk/fvWdl5897swpmj2bN69HnYF/82d/Xu+3o9lEsDlw&#10;9cua6uvZrOa/3ogOj4tmro2sy9xA/QKmTUbZUwWoHTLLJk2HiJ2N29NB2YIA3lRAotloQxlTJ1RW&#10;Af3GLcbYbA/b2rXjMPu72nF/XH+OOFXh7jDoH+TSr7324/PDo2dnT1a2VzKp9PrmZtaLzt/AG+NC&#10;O0cx3+39h+/9xW8PSkc3b5LL3g4ivlqvQQSV9s7F2WSv2eKjmSPfjutVxCpLEndYEjiMIVWz0aBz&#10;o8Y8v3otNV75H/7r//enLz5cTaTf+tGPb//w9Whx/v53j9vTNuZw9Unv/r3r/bPpx+99NHS3mxQf&#10;uDyPIUkiIa88wTinkqVI2Q65pe8PS9tzN6HDplVs4YVGiymX+Ecjv2L6Mstgok46SY71o9L+ttxC&#10;c1vmoB2gatM14QirlKodTKSnCGKF0smtWrnB2YeErED7RkKOZCcgKpgpxwzaWMgSUysZ+ZpFUNKB&#10;qyG2NFxsRmBrUbt6uH78cN3d2XrzQXS03qqVIlmI+jOpg/J5lp1jG7DoaHK6KOCa0ZKJXvx/D51B&#10;g5/wE0g89FKc3l7PDaQ1lvF0uvNwiq4Idlu+RN5Tq3fo2OE+0yvUV3Y2G42arGGTkeNnL6LuwFAq&#10;7jRSZYVSqXev7u8XakdYvany1BITVhMKBPUsgMDS6RE+KoF0qj6enTWaDrTz8xuBeNqrtpU0IWAL&#10;MEagSZ9KRrOZ5NWta+ixQsoolYoloAlYLzYYC7XDJJWks3jsYsBKQzEEDwQUPP3Voafjyby58/nH&#10;3/nhICecrca8M2/4kJoSoEWgUHUkUCTrdEqlUi6RhvtmdjqyZsNqudptQvbugomrNerFUgFfhVYT&#10;jbsWMoappH8MfxnHdnwIoOcSZckkyHDxcg2m280Wy5hRFYsON0SobBzQUN9iibQImpo3RgEfIvhJ&#10;+lJt1kOR1Ns/+cf7r77pyeSc0RiuyMhxYyeu2y5xDaX8SsFE2yXduYgcl/Kw5VH3D78hp2GC2J11&#10;O89eSFAaiiQyffEY/U9gbqTAo96AjiwUkBSWsiREfRzUB15/uIIMrp/On4PaKRaP1WBcSWV4hjNY&#10;NpXst9vra+vEn06vUy7XG22MBYfFQqF4fgJvIBOPOiCBkHZIag9uvapu/lMTDyc9dIou+g7in1DL&#10;QeDB/2PebzDJLZ4els5PaJAwVz8plytNXN5kCBnBtD2TBvGbyeciiYS6lLNJjrINc+HeAHNCCoVW&#10;o8kxA86WFQH7CJ6utKKRWmK23W6XTo8pv2HmaM5uwg1Xs9FqO4ZjqsEGrdUOtWf5my8/LxXOaes0&#10;G8VYMn7rzq37D+7CJmXGT/c/4JwXel1sP3xMc8gOEVBzT+V1NRmlQnFJavSH4NQGbZpwYkJSKOJR&#10;DmK82qyuZ5N7Kyvh1Sw6GS76Bkah6I/i48UtXST09m5eTq/tIxfln42ni8Bqs5/lryzKtkuP2CcH&#10;aKbkQEMykJajMw7qySSbyQxnnqPiJ6X6l9CtzksVkGLS4yRFlY8f4UFjPykBYdNLrggbXUNpIRhM&#10;h1S5KvdZJxvcHtCYDFEMsl13Hx92ykJvxIR7c/BcQOr4IWoN3pMOYsO17yu/1PA4LPozCZM5iwGH&#10;DwCe4SwA7DRJWivb4LGrMXJ2Ru7/H2f/FSTblub3YenNNul9eX/89bb99JieHgNQIglKEaKeJIVI&#10;SRhGkM8KRehJitCj+EBRgQgGgBAAEgTGYIDp6ZnuaXO9v/f4OnXKpfeZO32mft9aWXmre0YhBKtP&#10;n1unTJq91/rWZ/7GgXfpAguI4sgoGkIOhKyXZFScZnmLtKxhNbBwaUqKGAjdFDg0pOiiSSAVF0tU&#10;RP0oKCUqzqE2MO/oi0XspNNfNDrjWteBCMtupxNLKGR5y4klF154rXN3k0rcCIF2RIg4jM8xoxFq&#10;yHmQ9lR71L/otZ902ye9UQdrVB9TSZYWkNFR67z8+Lz4cDhqzCZ9ugeBcFydx5xZEoR00stblyND&#10;wXdXEDV9H5korFaLXiT6LNf5iv5h/Vt8a9U1uL6irn5+KU6o/8mHXl26yFy1JPiKxk1It1jS0mV6&#10;Lcm0fq2kjSq7lZJ4ib+Sr8OpVehKaT4qhwMZZzBiasiod0IVZSx8ScvO5gvpzfXk7pZh0TML03Wj&#10;OdEqV4f1trc/gjvvsvBrnSMxH08i5GT7DCtgRn3hTNiTYtDLa2XgzEkAipO6RXzRpqWppzdZ9DCe&#10;Zp5HqUebwuMbZUN5w/Az6O84TSGccrVpH2DwJWMZsWqRihUjSjqWDAlBsypwp5zOUvizdIXrSIpO&#10;V0uMigRXTl+DtFrmOixhKi1+hi0qXA5dAMgdJeCIF0UHs9lBj2IPKgjUQRq2hFtCJDkgmwMiEyIf&#10;akA0DwRZoQJABf+jtP5FaZdnYH7BFqakAdspwujCYZKOk+gfiNyMJF0kLaJAqOgliPYz2FSmi5Ay&#10;RHlSiWKzUELyX+kRKwM6USURODYSWYRWQKshWReCdAWpAZ+SPFTsE4F8O1P86CCSiYLpgoE28FRh&#10;EaremnST6agg8Ib3BBxw94xCO7qWObix/UI2skZ/ptmqn19ckOUc3TikMQQGQcA7IzAay9a7BkOq&#10;qCf5jZB6dP6qZoCywmWOyr0RLutq0a6ioh70aCCo9B7VL0vkoTS5SnzlpQsGVugApEQ62VIpsWR7&#10;8i01CNLb59eitAh1qApQ7wjJ0RUzkHJIciglxq44WksWrhYjVBtKPvhcT+bVTpRrpGeDPDlfJEHT&#10;UVyXAfonVbOaKgU2Mt1tH3307rBRbZ7OfZ1eHxcHmddKJ9UjEz9MTul/TsaeMaM5pP7CwgyUoQiF&#10;GupBAYh/HmSWyFCqFRnwUrFbwL3Ybyw51HGDPk4s1Qxx99tz8hoENhDqLJ3DG6Qn74rYmMCJMjah&#10;1eWBHeoCCczVAvrB20HTCScvw5RUk1HH4weuEAbObgwMx3xiRUapwgS+XzxpBAyaB/54wmAjgKnf&#10;2IqiLoOaW7dJH3aWyI6DoVnU8oyc+ekpKh0eKz5DGAdMzYim2hCk4ti2XevbIO7mja9S7QeZWvcU&#10;VVKPCx9lqZ9ZJtzR2cxhVrka/4mCkhLy5YqKtLCM7pcVFPdOzYlxMhNagvRrFFRQSA3qnyrjVstN&#10;B1s1gSMOnqIudrD/UnLv1gu3Mdk2YlgCxz/6xQdey82wJL63teazP//0s9PS+Xm7HO1RLlFYyUMt&#10;e2dLIOdyNrMsLa+UwGRhKOCOXtS8Ym6l4AvUr+siUk2qrjVK2M3K3VoWI716IZ+7E1FwMIJ1VEOr&#10;Jd1b1p/yt1ytcL3RlvmGz4XWN1NFLlA7YX/ntd/CIN2KGDT6Ly+Lph3ZjKZjuUQoZkR8vrp3uFs4&#10;ePzBg5P6Sa1y3qu2kyF/2o2EKSCy5cG0Okr0/hLDSWXoovedOvXkg93IcFla1N4gW6XhdIMvvmSV&#10;zaeP3j/pfXX26OHPPvzY2ln/4f5vJA9eBhH4uPPoote5c/NwVlqc3n/UaJ08O74EnJm3DZJwYqII&#10;PJEIKKVrWjUSXa/2tW6ZL/Mi1eVR3VUf6QCfa20nGdRfYUF1W1X/U2GNpL0tQV9i3zJQjJES4yQC&#10;/m4AiQvgCtSttxvlGnSQ0tk5eWSEfFeUfMTiVY3/wXqQSXACyCsgCIstmdxXFZBXbPyvZeQFc6LM&#10;gxRRVJpgQk7sW+Nb3/725Mwsnj2YG62onfS++cabWiaOD40v5+GULD7NG8YqY2l7iifskObPZDEQ&#10;uQO4kTzlpM80rYmzgMe4sb83NCDYztOxtUq7afnouThOvR+B8zuax0Im4KxyvZyKxqvDnrc+nIbF&#10;jATJuFA05LTdESPmy0yOHx0TyUiwpkNwoeT5VFj82x3PFLbvvVS4fQ/byyapsxmBMINLKf1HuPXU&#10;aIlk7MbRjYOD/VgsxhF1Ua5cloo4oVC8wrFCHaRdrSXNGGwjOaeFGUmmIPJcvNMx4zWE67rure1N&#10;T2z88NGTnfyR3/akkwnAOSo50kJc0hrksuCMjnwL9BDYguh/PEXh9ekxFHjyl6enD9tIRbbqSJe5&#10;SRe7DaTkW9UicqtMEob9DlUoxCKMEzF+mDtor1EJimCjZLeTeTaNjA35aDCbyaFbxT3r9YDcAjgO&#10;FkslJlEb2ABOfenCQTS3ATiMfmoAxAcB9oq8qzJ94fWrw3q5ZHXOt8r8Vp/rJO/6B0I8pFq9Rb91&#10;/xFaoHCfSbyi2WSrUnfqXbiY094Q5ejW2IF+4Y8w0Qqk0tlSubq2sXN8ckpahC0mo0A7mQEkmYpE&#10;nEaT6sHpwyiZdgd9ysU2Ug8LN7bzDrIAKqxSMqDywmZXeiGrE1G6WdBnGQgoTrXUEJzmypAHALQH&#10;JifeWUQGQMNm1AqaJhkk8wuY8YiUYtTB32rbeDmJZOpHvopzxWRix6KUiAz0+o4DS4y9wxMrARju&#10;Njh9p1avDftdeIyb2ztrG2uWbROH0Hm5/+ABzJhhb/Do0YN3333nk08+YgZIdrG+nn/77bcTqTTd&#10;ozOon2fniYgNsiQZsR9eXmAQC6rQds9s7zSGhZwbVwS6JN2YBeQJ5V8XcrIi84g5ygK1JT+rER+D&#10;jWQsgxBQPjMywCFaiNXpu/ZrN1HqtKuu8/Usf5XZ60baKkdR59Eyz1BnlHyoOP53aCRImaF+m8hM&#10;pCPBgGAJ75/rOfGGT4q/aA2Oqf0aiPcigyLy8dDDpfKRvqiARES4WLEAadQLSkWeXA4dHQMl1wVa&#10;Z2LzhKA8eRrIPTV2Z4It5shyAgs1UPnWiBOZUCN0tkyMEEAafCQxN2WQAuxPDDOlOy6WXBhCdEXw&#10;heJH3Iolo9XgPBEqQGR+nDLcEXMWCQNowLUtihm40ICoGhmbMIEUfD16XWERfWHwMsX/ABy4PLgE&#10;dU2vCgViFpxShGe8lfa00YFZ4AHF3mMhiUyaK2q48vFoKmYbYckwuoNRozeUc9SL5j7plh8ME7bf&#10;btyP/VEmHiEUsQJIJ+AuVK13K71+c4SV+qj6+OyzavfsefXh8cX9Zrc0AFAQ8JlmhouhIWEy3pEE&#10;V11RJRezuq2676sz21XZv+rm6gWgK0C9SPSJrtvh+kHk7qtjWD+UanstP67/ioTIqwfRC1K3FJeL&#10;T/1Hf1HJLLqZZMqzq/Ugr0+lG3ydsSsJo/iZ0+z0Y56CCwOKqHPqddQ6xTIEBhrqOQJz84ZnHjvF&#10;WBrN9bQdiRE9Os6g2GielSvOpNdFU2E+j4atdCybS6xloptJM2/4rISVMfxxvycRM9e9XhtULjFH&#10;XAexD5vTX5A6hxyZLrnURDSNZmh7d/tTR6ZNcphz+HklKxd+pvSNyDVFqU29Xxahrmx141rcv1Un&#10;d6CAyiycQMhQFGUxAqQaAAYp5SOtUDQ65bSVoR8bhs4yFSYXi1tLrFPPKbMARmpija24ZLIFyPYV&#10;d5YrKGKWkmaI0Jm0YYSXKI1yPpf6iop2QrbHoYquC6WenGUK5qONmEXKlNdDkSaDBg1nkpESWoMi&#10;kUW3T/Xg8FpUvQeZiADCGpF6AOMCaG1D+Jb6noWPyPkssAiStDAyAWlBk12k6lzg9jxBw2Yliiau&#10;AByp+AH2eacDXjLhMBs1N5KRrbXkTiaaZ/jaKKNhWTJt89a9IytqX15eMvOBQ4v6p/jIC7CNkw4w&#10;NiGDRaG1I9SEWWnzsHrlLNFuKNpB/toQYxlLrzaLbu2rFa7m4cvBiyS+XApZzGpniSfkVU99mf5e&#10;7RTdRlkdpvqfEv1+tTF3fZso7THVPZH+l8Z0LDHVegOuHlNvYi4vqTiZmGxZAWgwYV5O4PUPS5ta&#10;fQTBaS2GUI5Yd4hWPXn+AIB8LCF6uYLQF2Vl1q+YNRpoIoXdjbIATbFbQI6F2gcbY5zWsXlCIpB2&#10;Aedtv+uNx0NbB9ME+m4DV61MuKfHTmdBKi5fQHR6ZvO+0+N8c18+Y30t7PgC+wPaLGh6DwY4nYgR&#10;CbUcqw44vtwlD4gDpWbkm8ZSrnbVFYv5auVxrcRTh2sVCEGu/Jo7u9lPFqCrTS0brg+jaV5PD9hq&#10;JIq4N36AIp3VrbuyqXCrPq2VF+mNkBXz18swIqfr8cj5MVBHmrccvvO43/vovUTQNg5uQNg3x3Rf&#10;xQVATA5l5gdACwy+OG2ykrGOEJw1OQH7kt6Y9Ha4lYqZrrH3rBGsLkRCVjkNCGZSOi/SR5OqXi02&#10;pWSiihfBXM+rofDbP/z9d//xn/3oJ3+FPd4rb71muIKNcvOyccZOW7t322iMyrVy0Ay23UPkwZMR&#10;aYXpVE529ZLsJ0CY1Tmul4peZvyIOH5Kq0ZBkYlSqkhQnY0raU3VzdG8bfJPTmFHLHQRx57So+fs&#10;E2CDiPQqDKZsnq+hHEt8rLxBdaLo2boH0W66AmZrBKOw8whfyIYnHElurhVefeH1bGEL9cjz+08v&#10;u61EPn17a8/aKTCj61zUFhaT7DYNToxfzYmDN5TqI309kF+dNerlS2dH+MXynHoSpmR5aQkxHHAH&#10;qeJak1H09bc8j6Yf3P9pcDvo7o8a08lLv/HNh//i5//8L/7y3uH2937ntzd3bmxu5R+89/T87Jk/&#10;PmbaMnZ6a9EIXTQB0/MKCIPqcrL16auo5H/5koQSqWGoarvpv3VUWZ6GekJ51UvS9TtXSHTAFBxT&#10;3xQ9muHXAH/K+hCYo5AgkEKfCV+lf1ZHvLcCWDoaFv4fjw/wQ8To+H39ajTxBn1KnJCEwchMQZDC&#10;GsQuj6nyOlmSCp0l2Zd6flYhs6Fp0l+4+5rzOICMvSfRFyDqN7/xHV4DYHWSMPXmXQRW3gkFtvbb&#10;QURIAQbY+O5FmAYmsTtgIgzdr4A5aI59xtD7xgtvtcxSvz5ORnONSS0wCpkbwXkbv7sY27TzvBTb&#10;SF306+uuUDca6H7yfJ4IDFqjKAlv1OueRvo1J/eSXS83QYTC+mLto4rGNEhErReet3/jd63CWjiX&#10;o4ve7nQGnbZvNkUwJBSY4jq8tbmRz+XoYnX7TPyRXWryDZEDHw2oqzHioOabdAe4KoIWoMQV3W2Y&#10;SW4PFSNuVGwztMq8fjs5MTIvh95/cBxuxzdumRa6jJzQYlOMWoEyBQZ7YBrpdBob4ONnJ59/9vmD&#10;Bw+qlXLx7KJ0XrTDRmdYqlyeJ6O202ygLJiIkMEzDUNybVQAypTJbOQLYM+nzhCvPxJBasARaxCa&#10;4mxGLxtyyFA63rS42m0Y1VVhHqYSIDHjJAMo5gVHHceZZdcOM9vbtEPHQwcbvhBIC8HiyQIhd5Bx&#10;s1jtClBeeCdXFaD+RJ96+mj82x9hHsw37y+c9oPHEbGhddeKJcR1xr2RBaEyE2telnklnWnfnC4G&#10;rnGn3EY8pQPtAH2YTieWwHDPE48n6FqwABHjoRZC2IZVt7a5Qd+yN3R1h2j4zU5Ll9VWm+gAvI55&#10;M1B9CUvSUmX0q7IRRtMsWcgopIE0LYGHCdSVjEva7RBU+qMhnrDRuOWMyL3RKEAJrBVye9fySBDb&#10;ouOqMgCRc+C3rACsS3JHWEaQAIQbGg5eXlwO602OMrYyyR7irphAdHu9erNBQzSby1MB8noarTah&#10;xsBTzut9+tkD9F0rTO5rVRLjW7eONtYLpGSXxcZlkQhvh8KWtMed4dMHDw72dovdDuSvyGKaCfsK&#10;KJPwLhwwwHQAYVZMaQrIeFyqHg8mvZiNL4IxeMEb27k4jsmzmbW+1sMnFLKECELoLOFXEne+ssxm&#10;1L28Smk0JX15MKySfvWVZWavwtT1n1muk2UsuwJ7aCwopx1kZnIM3nUymWBNtoaTx8//puUct7u4&#10;h4hEE5AMBmq+wIj0TFJWMTHQkA2RSgb3JQmMnIyyQKUtKqeaJ+xB8N+bCAYQRgIULfNY3VYV0I2c&#10;zhy3BCCltqMaXdTxCGZJHbk8oCgdLRObUNYGiCOJ4Pw2BzYsRjueyoSbZhCOEbb0My5+Apqf4YkH&#10;EDUmwrHA0NRmpeKFBg0Qt+MhUS8fTaMqaSxC8TC1mXvAHZzQaLCUfiwTH8SJJFsU6LyLRDjc7E0r&#10;rVEHf0TAEWw6dNUMVwGRGKpJwjvTXUDOZG3MKRn3jcKcWTRFWNn0nEMeojDEMytC7o7PogcbI88A&#10;171Jd+Rc9lvHX50/u//ssyEl5KJd75SxHYLDjCiIFcpIci9abyC2tNHtVKwt1GGk01M9TNB3WeeT&#10;1/NXvWz4FZ04rsCcfHGVEK8Wg67r+KcaPixHhTqe6A8uvH5SXftJZ40OouRn8lt6+qcHjGrkK+Ak&#10;/SpFDEbElIBBykk1dXD2E6k5Enpp1glAEtGQRawjhCEeZur3AAQUsVRkMJFZGGNDhORPLJJM2aSB&#10;+bQvl/TlUpPi1IF432gPqLzbfQ4U3AYtHHtRJ4/kwr5UyJuJRbbZ1kzcQAN4PASuBPomsymxmr85&#10;XpRf9vBiRJzD7hNUHFxzoPuhCCMZwdst80G5AfK+GLIBjfEHRV4YEXKBVol3G4w8Gr8gxqRI49AR&#10;IyOxVUZfiO6XRRtCRGeChG6ZuwkBlJKDYmMMl5F+Foe6wECp3cR+gJTfJCWV4RJwEUEDyQ1ni4i8&#10;ge5fc5YKiFQyFwpUMYiX7FX2nhoDyg8oIxElOiLgUFkealwmqS024oI1Uqm6TL600YQXX4FBkOhM&#10;cUURCWTQTdohhS5CSNi9oIYj8Fil/Uu8ZRkCDGBGosbnIkRPFcrEnPEdfgRcH/JS3rKF318ogSSP&#10;b2F7fWiJb20WbuZTu4Y/golGo4rNajm5tY2sFiBblk4cxRKSPglzcqk5ImSRi0geAjiC3BNVc9gE&#10;y6mJajqowYWIplw1KfQq1ZtCdoTqn/OQer/wty6lBDwnSbCES40v1T8pEsbqQ+8IvdS5HXqjXf/Q&#10;0Zj0QS97/TI0nohvab1QeVjtW6jmSGoeeCWru7SuVoxB9eCqthXor3oQsFroEIV4SP0C9Aef6zfS&#10;7T8djfvNVkN4Dqb5+Nn9hcvZ3it4Ag2xq5j6xgOOUe7nxI6PInH0OTl8SeuYsrp6bV+vg6QzY1UG&#10;EUbAkgrp9Bho3Hz7xjwWc81H4T4KDwKzQkpoYSWk1I1GGcCPwWQS3Uvn1G9ALOYUoWQzMvCegG0S&#10;7KrHbfKau51JJGLn1lgnERinqYzHhlYyDTKzZ/IdcFsBmjNtGDPuXkPOvnTOdfLY9fhzf7eNSzyp&#10;c4RHpweCkWCv65q2U0BlAv5hrSxJb2aLIfaoeMYoLNj6ZNxq+2GwJGIuu59sP3M1GsnkCxcbiXC7&#10;MapXeozpQYShCKWaWEgcqTAkAVOzv2RfELmY97HgxJdGbha5NyaxNKxC4FtFR5c5oW4WqGpQEn3l&#10;QSJrQP0tYs6qj1037Be/9Z3Gu48+f/DlB59+8OT82Uu3X3rlxddvvrR/WamaW+s4bJ+XLu1UxChE&#10;9zxcfRH1XRUPy5DLXFUJfa0C9bLjIM2WJWdPXox6bsXZE1PK5QBQ0E4KNa7AxIKxEtIQZxfRVJas&#10;DSaLwwoqi9j0yrhZNDh1YXx99Hctq+Tr5GN3X3vdxO8q4KuEg0/eOX7/0/vYX3NFo8nMwdGNvJ2A&#10;XFFqVAaXFXc6msEYa+RaP8qHA/Nho5sIedJU4MEAqFS9GfU75TZIIkhrih0k54Hy6ZCGm9wouUn0&#10;Up3ukAMBOM101vMsIq++Mf6k86B8WvG27Xlg5Pffefue67PnHz778skXP3nwi/NgyPrt3/3eVuGI&#10;5f+w8TkrlKh7mMnRhwXxA8GUEIVepICAFcBFz0NV63I5dlfnnSZZSDWhbbrY0ct+09UhuDo9ZRmh&#10;L80sj2E6v8XMVXTOWTRu1PIUKl9N6WR6j7oyXj+jAUZ+HjyW6ZJzDoG3R8uII56XIa0fnh7zM66H&#10;+MV7xC4p5EXQaym9Li26q2igmL2MN0XlVMIIwuUSn8eurHXwyjfKH49q5aeOr5ROb3u/+fZ3ODco&#10;RdTCIjPAXxOABz4Z6EEy5pRZrKxighceWWFLpMpnA9Kaud/uDxEXGnraUdiWhc1CdX6J8NVe+KjW&#10;7vrTFvZy9Xozn1krVhtrqU3/wPPk7KRzXno26OZ6nsRk3g7Ne7bR7jYW3e5e4NB5ze3/sjEzU8j3&#10;9apY0vSS7jA0tMx0K57KdZD/dKMm0xk1a6jw27mkvbYbtHM9x1+toKwxG/dg6UwzCdNp0aeUC8WN&#10;RG6BkIGUvz8c4PT1BBG69DP2gfKDPFQYKR4oDF4zvphWSsfrB7eHrsmT519k/Ll0Mh/1W7g7mQH7&#10;8ZfH4x5y46HTr87Ovzr78PNPHz940Kicl84fN0vPyTgG7QZ4CJdbiH/jIQ2VWTYVHxEFnX7MDMeZ&#10;mBkReGYc0XSoiOh2IvHo5ARYKe0x9mEikwVc60tYoVTkvFY6TEY4gBn9pZJZgTtiqYOMZqOJFcRg&#10;PI8nEvmtrQGnBqB4ge4AXhKAkewfAYIL8o4/0kS6alGsygOdI15P4FaZnCR5SGmJ5Ou83Kl3nj2P&#10;u2GJjHPBGORArH8IeSbjymQKe2bM3oKxTGnWC0TMcqu6sZ5D3CWeiNIsPgew32ijeSjMxKDptSP9&#10;2aLW7deosqAKOMNypzNkKQcDsWQMIgkF3fC0trZRgAbboy2MxiNaPQNOIW/QjkQTCFp76eahmg9B&#10;CksbUOCAMXutmg3LKsjumthW1AibWDKkrbCo8bFyiSkEZNFSJHvBsWMRSyRoWIigvAw2WBQGvkml&#10;0imjlXA44A0hboDHZwBTs7W19UIqm4ylnM6gclH1AQaZBx9/+eSnP/6bn370ARjR/d3tW3eOErlE&#10;Z9A/uShWq/X9G7d5bREUT5rng07RNn2wJc+fn1lD97ottAtcTSA50aMPWxFGm32E4mee7th1UW2D&#10;6WLaF/bNNrPxTctMY8Xh8SaicTJ6OhDReHrEFldqZAqqvsQpsadJHlciYQQoXcYpKB2XgGxANe2l&#10;eybcXa1GQQolZCHNs1ZCy/ys9PzZ4BJlVTNJHkeNvcBX8x9RCpRi7vz0GFR0OpuDwO24B88v/hol&#10;zFaHdmpTiNXAKl3isgQoTgQIZTBILwk2IJEbHVuISYBFRH9ZdKtEe4MYiJQ2kzf5Mg2lKZJ13f6o&#10;SzxLJKK/bRixYIjARrEPD4nSkrclpzsZB7cXjBETcy4MmCRGww4KwXP2KeyQMEACFEFztnvNQHKd&#10;FHZoBsfp6CQXH2bMQTo0zoSn8QhjDSQ9tew0iW2frp9Q8bBcgwM16Tizdm/UHE6RnXIxkg/y9H6W&#10;NoeCyjFFgU1S88EAE/AR9AFmuYL2Fk4AT46xtmiv93n1Yxd/UMATD6cJPkLs8kU87EXuh/dC+gAM&#10;hAJigC3i3M/bZIyIxx0qsxNvzGPlHhZrHis08Ezbw3mpznMFBeLqn8apA0WhfWGwcGc4rPTItUYU&#10;v+D5REhJRM4gqiBUUy6W2BpSG0BgkLmUjxk4iTjnOiNTM2TJKhC6pgjIKWVLaX1SQixn8kpkbllW&#10;KmTQspbTrJKrwlL/um4LX2s+cLUUxlr9kdNL+qhS9smwV+ihYnwhM7Orn5FepwidiRiKEgRSvnic&#10;g6ixs2wUPll8jxRkTwACTJzJJMfYe/YBV/M+C1ZsN5lN3Vg3YP/bBtovpX73+eVZqVzpd5xCzxcc&#10;e2DhmvEoBZ0VTyeSW0Zoay1QyFvbqUDWQDUdKjRC1P7ZcIb+GeZ4xngYgH/HU/lYuD6M0TOTgIMl&#10;Av0ANg5ZkjKTALIxZtGrXix51ASsOUU68AdZEROpGydILYtoEfWcALdo2AljVLCBICiHTLJBxwVC&#10;qMJgD8RMcoEcMo/H0azAjl7YtwMQmDJQYTty+5HqXOBSYuAUKLGfHqVcE1GMEU1d6Q9xQqNsxYbu&#10;9brcbhInmU5Riyq7wHAAmVD63/MkjY9w3GkjIIm4Ax1TYChSxMnAnR/nUdxj2pX5aDAR8Q1HXSJF&#10;xIyD0gOqQsJGzTReBNBhGo6g1MIWQ/jX7vZpvVKJoisinU3xZvIFZl7U4tj27rAHqgFMwHAgHAta&#10;ide2v5WystEQyAg3ZAruF1X3zq1b+VSGkS+NEsR7VQtcIhSQc2UzwiIS2UzpKCnZO1m70idSBu26&#10;GbHS2FQ50Nc1nlq60mfUknoiiQ3yVeg6IuuKuOlS9EPig66ylGbVlN6RpHSyqEWhinXHJUe2gVBA&#10;FigEIVJnBU9lSRA5peKWZI9WL6Wb+InRU5ZaHktExTHhYaXcQNSBgbFQTA1KC3YgmSgvGLaCFOzK&#10;k4CfYk6Fnwj9XpJIgckMHKTpOBLHA6aubiy4vH6kB0sLDzSW6HnlvWLzcTwfrbZLvcHistSYuTph&#10;UOiMOYl1vHhnYtHtCvqHqLTBUzB4CUa/EWs2hzTwrAj/DEaiA4JS9RJoXLhewfAyya50BXuDznjc&#10;w4d9Gk0JvJPIXi6Rp4ixKcUb9jqAfppNSl+D9oWFdFYIqxHCtszVuE7wEo1oP5nl6CONoHW2aF4E&#10;L55Y0hWK0/cdWyDkvWQjLjMlQJBeI3x5IT4/i2F2OO/BSeoPBPfB3DJqIe/seEOedndSKruMCNKF&#10;836brkzCFeheXkSn1jiScE3qi3l10a+t1V2V+Ua/MMjUS9AcUwF3EqD5dN5B9gDiDUA2qbclUkld&#10;LvJLBBjPgvNN+gleRn8iHMLyQlmaXg0SOdxOkkwd+tQ8kWQTMXNRhyIc0+WSUZBwDsJD8Obb6y8c&#10;vPHBzz46dlWnYW/bE9qK5H/+P/wzDrff++EPD3d2O2flj86fpaOJQsy2FhNz5miTBzX9IqFTG51b&#10;yCCcDqOAuwk+QkYUiLh70cdDI2AIcmIy+GraCy2SVgib2Rr1Fa7OdWKFzBDpI3qSQ04Z9g8INZje&#10;vFnpzbIsxHGUFo/iEemtRLzmzXMhaKWI7I0IkYj+jGhKCVhHhPKbc1/uYP/orW/lX37zxs7t/GZy&#10;Omuenj/85TsPTx6dtC9b6ez6S3deKhQKAwzYZmOjE66OOmj5JyKJ3UwS8gZltiUEuWUbcZWm6lYm&#10;t0hP+XVXUaEcBJTD2gFDFQnZ9WE74vGXiBMvHg0fPv3g/IOkxwaCMM71fnf3B5//8tKJX5K5jUdP&#10;Plo8+Wb2ew/+9IG9l/29t/5wK73TcrdvAlMUO+IRkliC/Ga3SUlFpNUdVEHAy/BtOW5dcnPk+GOC&#10;Kvtdx1sX3lC8NpEwJGYCbOL4ELNMOcOkLSCCQhxogrtQBTrHBfMIOc9UmcX64ldhHtEwGkbAiLJ/&#10;BIeBMbXQfEOBBT1DxYcU6CDBQo5pl8cMhDFpY/VJ4qeYJ9ICkHUMrxfLwUUkaDaINSKisyBx4hgr&#10;54bf3Pnd9a39ltFqdWpOqe99681vqHKXmoIXDnCfmeSAzFHddBl/qXNXLXM1XtHVuRS+OomCMdUF&#10;tD25defQyiDi1Itb8Yvy+dQ3iJhkO5xV/kq5/uWXX/7xH//Z6WnZ77Nw4Ju3ejgINyH/M9IJ2n60&#10;8AbDrb2Nx+Vyv9QAj+cB/IHWAice4ussWACmBi2uDlX1emE7EcsiYE2SVi+XG7VL6uEoUzfWe6n+&#10;/Phihk3wWBA4pEdYF7SbTUT/42gJk5w5ffaLHTS5B/ToJaZxdYm1I1wH5R3t7BxBymwzTpzO3/3o&#10;vZ+/8/OPPv/0088/hZ9Qb1QfP7n/+MmDYu2s1a0WS6eCjxFSKgM/or/U9b1Wl7sSsyKQsu1AeCNX&#10;IDZwsJoWHiDkswt0aNAO7A8GaIqqBcIJSptNzEZggXSqNSsQSIdDmMzCgmjUm8fPnjIeogyIRC1a&#10;4DSaE6nC2s4+iREViwgPiyraEs6nN8+qrvu19uTqn9cLv+uf0xPiFHKFPWfPnjQfPaJVS5eYSVxj&#10;gu37qDtHZ2uBgnCl355iAkFs7o4zZtRgwmZawx4hqAP7lQi98JnoqucyGUZrrCmyNMM2pPKBG+Pz&#10;HhcrRjKTTG1wClN+AdAT6otrEU8mvL4wyQddYpBgjBCJNoCQexA0kSnCSo82IJZuJpp5tlLBZeIr&#10;41SQVJiJyTRbAffFa5f2vijvcUDL/6gA1WBGTA5kXA8s00CZLwD+y6SCtGNkA5y+6UQmYce5a+wG&#10;BOWaQMvOTt//8IO/+ulff/rV5+1e75VXXzrc3sQCpHjxvNfrWKaEtEw02QVP02t5x44d9K1l08Tn&#10;6sUlrTjbCyDNx0HLtIOXS3lNS78/HDWdDiljp93OpWP5dAJQciqGjj0FE9qVU0oLSefmrkgyg0pC&#10;D3cNGdGrnuK1Dhyfa+tUSX1UlqDbwLxH5Uyw/PiV/rSaAMg5crVG1GRQtT2VorQuACVbV5AwGaop&#10;93fagc061nbzZDqNYmt3PDo9f2c677ZB+sz6olGoSNRiGi4qFuSNbCsPJjjko6hEiBU8YUuXUOqw&#10;5MyR9F8UM/EXZK8K6h18U9zO5DKiczsclnpOmR/0+1AQprwm3wI9KSg2BaXgNUoJodpvJNVyLUSH&#10;UXA7slQg7gvzRE4sEKrcbgVnYLbMKmGjav8MaZKRT4ozlai4LRYo32pkIy+bB2bOgQouvRgeXAZb&#10;LGCurKR5grzjCRjXsPyYEakqVsYkRHBhtSmzJrSJwPaJ6M9UzG4Vd8YVh/8A6cKDFxaHkuCjODU4&#10;n7jQ/CFtZpvUkU4aEBhCeLmC5mLvUC3QeYaJSkHBKBT7O5aoKC2Iq7kAYhlSTocQSCmchLbOdLTV&#10;JFNDDDCmSzC9SLjbmsKuc2K5YqvzVg9JVMdXovpVO/Z60BCdnqspiv4ZaZSqqciqJpQsWX3wyQpi&#10;pwcv+lf0I+tP9If+Yf3zq+nl9cdfPemq7NQPslzM6qS+/rwgAhJWVBAU8TiBhv9xpFea9Y/rp8/r&#10;9KxqyMRk3KG1UCQTgIcQ8qxlvWFmivCvaT2YQkAmhAUiWA4a/oQt5tLhaNAf8XnCrFv6noEIStkU&#10;vgo0Sb1PBThyYV8WiEh1q8BaXF9i8wAZXKHJMghmjShImeLsUyxgLK1E7qTTL2qlko2SU8Hjmxsg&#10;83BUYZ3iqbeANMJtonsoAxZxfFI0XUHFS0JIQ0IsKwXQThYzFtUWmRCqNIO5NQ8ucDf4coJplMyW&#10;J+VY1nIBPDNZLDAHlibn79Q1FI6Bml8Rsuww7kRMzXEpxnvaEwnCoQLeQXMKPRywW+TMbF/2OKet&#10;D7KIg/UTtDDg/vLjspZ00cnupFND/qE41ZBdMT71jeGgBVNr8Z3N1I5pRGjmEMOPT57BttjY2Nja&#10;3QFxwJqXx9FoNo0fVn1NKi696q43N1era/WjepqjVrV8spz+XcNz6r2wzN9VV0wOAg7Wa63S1cKW&#10;NaZ0mKT8U0Mh/bgEC9Vll3SQulkyMN0pEVC8jMT5kN9Ve0TTbfTLZqGIJhlTUTVGUDMoYqGMCzjB&#10;+Ao0CtYJJHx+BekUHofhMHokeujH55Valcgs2kQGOQwGs63BtD6Z9eYedIfvi/O8L9RyTmmiws2D&#10;kNHtoX1C19SFRgED275DWgQfz9XtSgbBszRqWP4uonR9w74+vltjOtGRds/p9CbovKKf1G6NSFXG&#10;NM4dd7cr6w1ep9cVC4ZH2MevbwWoCRAaPbo3S+QlI0Jajp/glKCry5Wxo7TDWNQe5PrEkHOGCLCA&#10;Qi9OZpfPMetCrm/OqVp+Nq3VxUMlFkd3i5HdsHRBuzC6CNTFJkgUj6gaqACDrrHRrk99IYTWwYiR&#10;JbjI8lTfk6kz4Ish9yGT90SsWaeUj2RcR29XmHmOj61qGXlGDCLopHEmQxcgbErPczlIFklsvdbk&#10;XFCnq3jm8g82HcexRSXvcsNWWgVAHY/UjyueroCHpXQRFKYoRnpkCL63Wcjuvv9XvywOawTfyNra&#10;C7tHn330wdPnJ+9+8F7Asn/w5nfXdnfmvX754iQ+m5ngn9SHggCpR+Zsol9Ip0xNLJc+EOob3B6q&#10;eqaaLE7Cfd2yE/HtujPouLp4TPmGHooVSxC5s66InbpGtgoOoiWDKJOomAqaBYlFf0hAugpSpuiy&#10;urKQC0OfQ1XIwshX2pQKaep21XpQ4lH7I0N0Je34Rn5jd2v34OjQiI3OLh8gjvjFF589fvQURZ8X&#10;br52e+cFuHANAPvdHjBH+prDWh1ngtGgp0rtJbRyle3or6yivb7C+kO1XZSNuSjPup8OnZu/+Vu/&#10;kbsXWae1wRii6Ul5vnP7t774yaOL0ZmH9HDqi758+PbanX/+3/2jn93/y2alFArFX3rz9cDlmQRl&#10;KbAUqU/tf2F4qmNGJRkKDqCuhOJ8C2xYimT1A3KFFIdY0JfTOVQ1eoHQ0MgTBFhM3SXQJYn+auiv&#10;zj4V99UcUP7WHjYqoIkECS1dgEIGE0BRgSJUiji6FGHyEoW1qAQTlKq2IGTV8Fn9UetEFoq8HH6J&#10;mD8QDa0+DU2ys5koY2LVmXp1w3Ktnz9vrO2mXnr5zlp81/vivZeJO3gnqNKOMmMichkigqfG4xo4&#10;ocbHJFg8i+C0VBiSBSkjaCJFmJWWsgpbh/uPz08jVnJrY6tURN93/ZMPH/ziZ7/8+c9+8smn75Le&#10;FDbib37zlUnI07qsCHXK42rDjzLjtPga7fbt5F4rZ1x8+TndJF/YjM2sMdScSLjTbkbs8Pb6Bscb&#10;Mg+IlFaLtTGqhP1pu1EZ9hrjYaNcvSgVyzRLYXqMpqN6A8UdkH0N7Bxo30AB63Ta67EULte0zhyn&#10;IzNuGfl6kSAn5NIgpw83aQ4P9m5g0vvk2dMWOM9WnToit54LW/5ao/z46VcN0v1Z3xm2mY3RNI5F&#10;YZQO6MoSu6N2xAzZW2ubEwdbm1bctEYoxfR6VNK0degK94eDTDbjjMBPdnf2diqNWjyXCpoGcy/Y&#10;gLgCAOx95c6dbq3BQI4Z2KeffobiKDUPjSXTCrHywlEb5XnDjGY3t2dSw0i1jznuEhyn4oWORP/T&#10;PsD00Nvpu6aXl8+6x8+tsL8/Gzfq9Y5r4rQ6m7cOREBJBnQGDd7Nw52CV8q1Zhf7J0d820kEKJ8G&#10;tDFpCfe7nSZUDxY/lPZat9caDk86re503pv5Chs3QlYS9RyWsWnag3m7XWvtbx0U0Ks2QpF0klg/&#10;6+MN1hsP+wRkRHwQiNONWxIQhkCcs9RpJPQciyRQsAc5HZmzgdwzQH2hrm5STZNFiL8WLgVsX85a&#10;JkXCCB0PyXFMIzyBW9hqk31Jz9Xthe/n1HEmGpxWi48fPfnFO+/88t13sLzH5eLO3bs3bt0onp2N&#10;eFv1WsQKp5BwyudblWqrVPLOetAPAKn0mlWMJ1hfA1RkJhOQhyGa7WoE3+o6CNjIJiJjMgOWEYyE&#10;ArmYHQ8FAAxbYavXcRroqYm8AcjQAHHWsKOBeJpygGkHv0X6oKbyaoAiCYhEjVWuLOotVx8EHb0A&#10;Vgm3ToaEt3CtCNSHimSmKrzpwk/1BJfyXwLD51hG4nM8atWrBJ90NoucRnvSvyi9N18Q6HC1EwwZ&#10;gsEeRocUNNKRWkp4CqBOThN5Wu4d3TKqQ4VrlyAm7Us3/ryiKqGULHj9xCuprHDL6zlFNorMVZAa&#10;Fww8IA2k5AQtCJdBwaN0wSDCzmI1sYBWLh1ZMYtA9y0IV1Sa82rSKRWZtOoEqyMtrS6SLIhXCDtJ&#10;fljM3AV/Sn0odq+sLyo7DdmSkwDonQh7iSQiKGIIunJcCDsBlzSRvCDJB5UF52ooNhVqLIG59oLh&#10;jxC3RE+fuSFMrxmTZleEAoIOhcic8u5ZumgbiB7HcDzvOuBLZVQ0GHsGQ1AYvE5k9btg4Hh5xHMu&#10;cDjkjUbpKqAmVC+3j4vtJ71haT7vhP1T7BAZroBSFpEzfAwROaDUZBLlJhMVeQONwuWPGldJLS1i&#10;SEsZdIkbUrNpvplg5r/+WCU6MhtSWG1WzgqMpJeWPpv1g2hagpzNV6Wa/hld762+uPqn/nX9fKuH&#10;0qv31+LY6mdWL271vKvKk6/gsqJVOFjSdHnSWfx4U+REhZ3tYMSq9fqPz86enDyrXpanrT7uBzCL&#10;k75o1srEwnHbSoZtAO2hHlky5QYJpAs3bB/EYrJ17tSYM70/7rTqQ1C74y7BXuCZLiSE4h6muyxs&#10;dVrTjGJLSsmE1IqMwRTcT8m8kVywJjFPUVNDDlk5XaHga+Ci0DHIuFmxskSF/sXOUObikCHgdMnR&#10;LxNTNEVZY5R8aLvRBFX67GwzzdrjPCU74us0ldXdhFCtxANE/Vv6xLQN6M9KqoBXhgyqRJYZNVAC&#10;puBzuYYg5ZBNlAk+A4IhkFoeWqV/Us/wGa4Cg4lNe3Y0Zpm5eg7hgNDKaBRYqUDMFLWERiW96gCV&#10;JCVRGPA/gwYkS6Lr+ezhVu7mRnQrE073Z6PHx0+LpSL0zsPDQzjb5B5sQDp3+jBbqmNqqLOSaZHc&#10;S3JTPf5cyrroS6zs9BQ9TyMeVJami8DVEtU0V8lzVT6lM3gFmFYT5mvsPr0y9erlkUV5T55B8M+i&#10;HMyDKFaYiKUoVpgS01DVvcqdtPcy7XWav6twLdotMh7ycUAtux5KfwenJRjXtE35AYIoMAGeC01m&#10;OqGUihxwuiARS1u80dttUbwB/mAGwXk1Whet3jle7sNpc+Kunlef9wRH3p95yoj3kUigcMsDRKIm&#10;XgvdDqxmm6DSHUzDnKzBWH9A90miA62JbkdQxLTwqmVi2xQ9B/wYwoasHJTjolacS3JyPGq1XPn1&#10;0N5Nv8vbotShaUuvajawfJ6xEZVs2ggkF6Nos9qz0wAnwMp4Re0uBJhN2nNAMKqX82TGtblj+/wT&#10;S0BRMi4nBx426NqIxazCjsyoOWsVV6frUdgQhiMoMkxxUbUtzIxdjfqMqRlK3ttH4NomZIXYG+9A&#10;HerMzPSUgyAUHCeTKZqIzdm5HVuYc+v042CrRRXDOUKsFma2EvZHg0Ogj7LeVKBU60u+IJ0I+Yp0&#10;TjhjBHJCYKArCc5VxZ3VryyPV9lnkoWzClTyLEcrOUD/cOt7r/3WoNzuuHqnJ8e+ROaVnRuffPkp&#10;D9xodRBjKX15TOPvGy+9nE1Fx+cXAcU+XlZBVzhnvqI4E3rxq69KXFEM68kCybGAaZB2Fi1rd/+1&#10;5mQc2UzTDZ9OGKjMaEmGg/CiIMbLxEoUnmibKo9Dzj/a8cQGIcD/qqr8KgizZ1RrWDiKsuvUluFP&#10;w5nWIMkUa5BuBo3ObCDdilQ6s7FjHx3uxZKJVqtNEfjlZ1+cP3ner7buvXwnlS0YVmwBz+H5Zeei&#10;GDfJxwIogOjn0uF9lc/oK/C3P/q4GhISVTnErauFAnsvvrF42Lz39r23X317e3vXlfRkg+tP3n9y&#10;NnoYs0MkePkX92/Fdz/4+XugFmrVyv1HVI6tLXAGUk2Jqa+60Ty5NJQ1JVj/0bdYRQuRYZF5sdrj&#10;CiygmurEOhwq+wNOOa4nRyV7k4YaoVAwp3KRieZSvFEzSUEonQL1sCpi6bes2u9S1cFe4Q+/T7QT&#10;wcT5TDkSC9xX8zCvboQ8giiwaQa+WhLLY569TFqF7iv4yQW2QKIiyoyht5huvL2fCd/+5KOHz8uP&#10;6vVaxl73vvn620QixiysV41t7XZaYmqkhM9FDUHBfniJijirYqrK7JSen4q6fLNlGov03dfemId9&#10;9WoXPfyPP/z0f/zXP/rg/XexcKPOOrq58ft//3d2d7cKazl3xC4XLxBKi9oMrslQZOBIEz3UCu18&#10;8/bj558RMAJk6F7Tn4wAJyPxYn3HQpFINGln0sDaceNul0q1eqVSLTFUQQaLo3OKrsaEqtJptiqt&#10;ZoPCbzDoOr02XUsyJw5NDm+uJoGXKVwP4w3ObC8iyAztXAOKb3JvZ+H0h/GdNeG2u2aFnXUICWcX&#10;J+XyWa/XgBhoW4hHT3PRMHhDO+RvV8vtSpUYDEwER/BgOMG0gdORvwUL71oU1ta5Ts1qhZZ8Kp2G&#10;csZsmEMMrzI0DahAkP+gAdPr4GIjzAXM7miRAEYUCRPb2tnZ1cM0Gqga2Dfqjzia8zsHftvGGJSn&#10;EKPPa3tEh6Hre2mVMF3PnP7OTQXSnX4V4Droas7pOVkGBHKuYigRMZmk0SMC3OP10e2Nev0MB4/P&#10;LnBvLA+703BAeI10kcMh5PjIJMg8tzfX6V6EorHHF5VJKDIJ2B6uweb+/o2XUFN8/PiYWbkgRsOe&#10;kXfcw/Urs7m+tUdvrc/KdbqDZh3MDG1OE8swIJucuGKsgFsICTfhCr+jIeIuglngRMdiJRhK5NeR&#10;kAsjJmBRAYKlEV0FyYtBIkkzRV4gD8j5CgSLcSwd6JhhRwwLYA/SL+iCXpxdfPj+Rz/55Tv37z9i&#10;596+fffeCy+wkx8/ffrZZ5+RJtFyjNqY/4FAvqQChvZJw8a3GEyY0iDh4/WhH4sjloFFdSSRioZo&#10;pgAFx24LhVcuZ9QIgKNCM5sfzscscDODXoeBU4tF2x8yrOJI5w3Q6CZOhCNxM5kZcULCJLvmBawz&#10;EtU3Wg5AJH2/0rYmTVc9ra+z6qv4omKEbhNc9Sxl90rOKF9SMDvpdeufkTUsZ0KQIpAshEkgaR2m&#10;kfS06gPIoe8sIIeStoIGV6L6QFTIExUqCt4rfXFRI1SPLnM/cccWBUQ0QQS8TIJMHU9JZQvYi+47&#10;gCjGfahPMXCjtGQGOCGEUmvophuADGKpH6s4ZjNgTBX/XQZIwkcTWAqPQaOA6hiRa4Z2GiNDIFf+&#10;goBIAc5IlkboFqYWc4kwQzxeuCZXSEQneJKwipw+P6CAtmIgwGR7DEpaDEqEMw2qiU44L45uFMQu&#10;GfOopi/zeOUSLuME3iEpnJJIlUmmGzQpMxkxfrV8woGEYqbeEUAQkhpMUxC3oZFvj2ewmqkYASQC&#10;uw7Rax8jA8OJgq92OAQcm94GL82OWP1htTVsNEY1FE8HM/woiv1ubTHt4zmK/hSTm36Xhr0B55kt&#10;EomYPYbzV2XbChcnuSmTFqURorNeKUmkPakwUddYo8ssRJlo62+tRnb8Fj+vE1ld1OmUSA+o9ULS&#10;5eLVdGS5bq+vTx2LJJO5emq9vCUvv5K7kAV59SDLTEt36K/W+deLnIdiJSm9Ez1joUvAtcZgNuIP&#10;ZTL5tb3d1N4WDOe2e3JcL395fjI9bTnV9rDZHw/oT4aT0QzkBvgLEWRl7BQc4u4Y0AnDvwBSdHgi&#10;BEID4AsephR0Njx+A+SHP4XezHhco9intpbVpqo9UWeRxAk2qXTs1PiIQRvLnWjOzjbFfVpimnDG&#10;xCRVOZUyNlHsVjXdVwIxCoUj4Cx9LCsBArYEd0Tc3keUkOS0wgYAaSj6jwotJYmI6rjIdlfTVrnO&#10;4smJvK9ymSPX58QcoOWMmjGIGNeYSMouoEMgwCWEYdCDcbk4pmmpIDbJzJxMXZQ9wYz2ht2JxUAJ&#10;rQ70ePmEqbS8BmB/YGKWZJRASKaJKDGiNzIZDPyp5FY+fYAJxN76rRtbt8CVPX3y5MnFCan65tbW&#10;xvYWvqx6PcgKkFehQpTOAq+G1WrP/crEYJk16n78NfqrTtp020L/il6lS60jhbZloK6vND+gYZ/X&#10;T0y9FPUalhmsdnhX/5ScWF1UraUnsUWFD8GXKjOBFUxDtskVwYlnkQOL/2m9UIKXspCUUlYig7xI&#10;EbxHpruP6nmff9qGQReH4Mmv8Jg49dBjJYuIRJLy2oicE6dUfdYeVD3BiYMryrw7mvcB2SFZHrKk&#10;Z4/GXtiANsnwxGg1R42mpKTM0xBNYQHOBuKth/In4LVGfTFy5D1yHYT+6Z2ZUeZ1+LGBnJJOVtgI&#10;DsewwIiHgLUGm3vjTM5lmdB0fJViqFkENBsV1MREDFQqpVoiCisAy4eoen/IgYKqHvec8fp6bD40&#10;cB6plBAddx3cxs7BRACVcUWzjGshdTJu1cCTXaM++Ai6KiHXGH0B+m70DME6jFJrcxNxkaE4Cj4/&#10;ccXWFvEC2ZGLfMx0Ww8/arYnIL8908Gi1pj2XC2/4bJmscl5ovjcj/I3uuDiO4sns9CsOAmE2nuV&#10;OanlpneOijDyqcJbsa4pAtG9V5Kg4iEh8VPdawmharWonSsBTWkvabFQD7Ou6d1bmXnsyYdf3HhV&#10;ZAwLhzdjffe/+ZsfRWJRatR7r706bw5+/MtfPvni80b1fC0UgIsrfQqN39FYPH3uq1k/r0kmVAqH&#10;qv9mbCRQcN+CFGSQzx3uvHxyWUzmEm70fMD7mjbKLcAUCSLm3Gu7g2DaBUEjJrbiwywrUOKwamNd&#10;fSwviO7xqXaMhHS1JXjWJVowEKLZwfZAQqpdKVdLl0zhgM6F3LF8dmd/79bhzZvb+1vTmfPg/gef&#10;ffbOz37+LrPX7e2jFw/v+gZjOu6LCYAnmqi6qlpOMlZ7drWjV9/S16E37BnMSLhCgHQ5kjfIi194&#10;75/9+J//6b+Cjri9s/fa77x6mL4xqvbPJl9ORi0gaZsvHW16d7/44Jkb7W1C8Ly3mfcmxJabrEkz&#10;2xULk6urhaB0D1tXa/L08rekEPoGyytTDGKls0XGIWLTIq0s2E4+KP8QbpHbT2mtBn2q26MmurJg&#10;loWu1nGRlaMWHRcZcwhU0ykCOWDE2A6hbHISunwKjavEQVUgEsIhoVytT9XHV0tPoRtoQUILgj+i&#10;qkHQ8yQZPToqAffWmzci7pvPj8+DUSamvU61433ttdelxhBOAaN23qB/QO/las0tJ4G6rStyPCIC&#10;SACTsale8IxW5j13D+iJMQkxS6v+xZ//+b/4p/+kXDsbuU7v3Vt//a1b3/ve2zeObm1sHLndiVp1&#10;mtqINsFoNuoGR9tkjq0C3U4es1eZ3NzdqEeGzYtiZmZ0sejC8daBz4AMpt8MmOB1uqPeo6f3W/UL&#10;k5E4QFG6lxMv5Xe7M+4PcCEEyFmc0qDtt4CD5TLxo8Odwxt7kXi4XL/MxtLkoSSnCCJ5rPDurZv5&#10;tc1apRWOhaipxOhsND8+PZmYCDXQYh2fnDzFpNHrmkbNIF38sJ8/ooyNYxo6oRb6dS53IZ0NE4+J&#10;Jf3e47NSs4EdXIMSiHXCmiN7Q+By1Onk8rlWu02NnUwmHccpFPICKWl113L5ymWRxgkHx/Gz47XN&#10;NTse7ZQrG1tbCGD2e7CaxQgYUzJxqHNhjIo9TmT74IaRSjL+YHGIEqMWHFIfv1YErr7+7/OJup0k&#10;Am609cpffoWbRShqUiJnctl5d7C2uz1hksfczLaaZ5ei0QIiLmp3RkPU+Tg9Q6CTO7AIxCwAqlar&#10;0x4tvCWY33u3YhsHya3DnYN7T08uHz95fnF5yVPgwR6JBsbTbjgVQy3U9lupTHbomje6LZQZLdDQ&#10;TPOAD+GRLFITwr5RHEjeNcFumQmw8lmQERr+KFfGEsr2BvKd4kPqU5+sSLhHkuYDsmU2IoAcePHk&#10;2l4D8QRsMTiEP/vqi3/34x/dv/+g13fyhc0bN25tbmzTbf3yyy+ePzsZgiJeMPGm0gGc7WbIiVy7&#10;EQ5ApT15/Fgmo+OpzLXsqAfzjLlXIGIyiIcbJhkpqZVNXzRibGXj+STEDKwpmyjDitc8A01QoHR9&#10;YvFkPMq9RGtl0KFfMw3jU5/OQLbHql1r7qswca0zfS2z0Z2h5Yl1zUR4lRzrIL5MoFU6uEyklFqF&#10;9K31x1U8kqxIElkfrWycQKQIdLtpZJDnlfuVi8ovZ/MaeaYHhK/fZQMbC0w90u2mnSqhUSlUSzIq&#10;EwkRL5EMWGke0rgSaiL2gNAfQwjJ0GpYTET7TqZ2eEsQAwcqQ0JQHh8SHkFyWV55CBIRw4GFj3m4&#10;qBZLD17as4LMpHyGpMSrVeJ5ItQBswnmNRNCekhiKA0NS4acik+OVLqaK1/BfGRNMakLWxwGImrC&#10;6E8o8TKGkfmKZMK0oeYo38LjkZrXRVYEyE0oLpBcGE6KFj8aOAFg7BgsA35bhP0Lm9FfyGfLsJfB&#10;L7XryJL8zkfyjaNaezAdKMZ+ZziPxPIuX7RS7zfbeL4hTxIaOEjh9Wh/YCRK1kGhjqcJFSmj5O7Q&#10;gI0y84ZZGijv9ToqRjI6xsUeQik6gGR4nTYchGjEoJOOiqkebEqBrpDn3AsuiKI//Iq6NOuDS8Hc&#10;YjXNU+mNQs/ydWWaqpNXSYyulp9emauy7XoZqRNo/a3rddr1PHu1FHUNqR9cH4p6ua4Scb3+VwWA&#10;/rHVi1mVnZzSyrdSHBqoqkl1mckSpT0GAA6POUOLyMwnM6nNgr27ZuyvsRQunPbzagl1q1atVTu9&#10;cHVGKa+5Z68nI8lIOmXl1sxkgR3sA/bR9naDkyk21cjACG7YFzUQyPS7YH35RXSa5oQy8oMHB8yZ&#10;CSw6MzRJeHX0TMgYZAIkQCz4UcGojLVRYARaKZhoaURQyHHByRj7jvRzgEOT9aLgg5sFvyW6MMtS&#10;R/FW5HO0g0ULie01FBVq2i9iJMkW4xUQY7ldXDE9OlczKnI+pb9F21UmhDL9FlC0sFM0QNRnMlKW&#10;jtcYrgE3m/Ybt4RqlQCMuKi4yAG+nnt7dO8oj0fyJpfcUYU0Fz9hlhmtW8x7lV0E8n2hoB00djZy&#10;hzfW7+4kdkMzf7NWL9aK7UknYse3t3cKhTX2JshBlgwbmq2pJe/kQ3eb9a2nv6JUN2Unqw8+10mV&#10;XpOrCLmMddKjWVaNkuIpdKiKocqZXbc/1LoS2WIFr9Bw07+9brU0Hz+g1ZgIEzJlFS+Br71V+AE9&#10;LeclsS+Y2vFo/JMf1SuZv/G60D0RSTSV24NsRqkM5XnJT0DVcFQxauWdy2YEi0HAU4h0+sjwSmht&#10;ikoz6F/CIHMbz6TZRRS3DSqu3W/hzOENCLtfcOsC8idYUbxNKaVIFmhq4RcP1BTAJMuWG9WuDUgk&#10;w4ZsuEHfMxpIuEYJBkEfaja4QY0a5DcTR2tGvts7Rr3B8JiKcdJtMbzzk0qzxJh5uP3jbJ5yY1ou&#10;kZZj+TBtVueBeRRYxET8JoHRzGUecAf27kicRYK0EQPF41irFqDbxoHDyDmZDBQK3qkH+TxB55lB&#10;G2OUdh989qTfmdDtly7bwhO2ptm1BVDSRnPcrvpKJbr/sFZcG2sZVMxHQ2T2XKc11DikQu/Bp164&#10;4zD52kb9MThbg6OAVoyUuiJ0SAzkyZWj7HJJLfukur7S0FAFtxOzNJGxBtgi6ixL2R5J4jWZ4qqG&#10;USxoGfayIURQY+7G6jn9vW9vjiN/+t//y0fn99vN2gtvfeuNzH5zMXxeOsPNePvWrWFJohCYYJdn&#10;kACqqQdUeu6iBlRqyCNdLbWjvw6ty7PbO+4DwwJ9RL6Uzfmm1s9/+rPFvO8Jm5FsYXPvoE5JHUYR&#10;g9qSapvaQeR/+cNiRMuDnE0pnskxvfpYBfllxqB2olbJ1LMyXhJiABAmEGiIwtQB2+DGvalXqpw7&#10;ldnp8SlFCsC3vcP9m3cO17fXUPQ6fvT8i6/u/+IX7/Sq9VG93kc/3wMfj2UsbiurXbyK8/pAWb2k&#10;1ef0j0k7uT62N1Bxep797RfvvPnsFw9mdptB63sfvvPpxWfr1v637nz/2//zb2TiOcy3N2/dCHdC&#10;773zsYNbXgBvQn/B9CTmnInKHGLZMZO3pqONrnt1JqnzJz7ThpDLD/W69AkFxp8GD4oxpH9icUez&#10;xHGg8MpoT5EvBECqq0OlM/31db56d6oJLxcVGA9oXaXiQx0hRtrSFlLrS1GSZf4jvWSl+yK9xmXu&#10;9iszU3HyVA9IniSa52ANyG7s4OFbL/v6W6cnJ3Z2SGpEf9J76+ZtghRXkw+ur+QLoDdUlNLwIN1b&#10;k+NWxPQYvHC+iFsXw0l556AKzAF1brNb/er5B3/zi3978eTpzZtbu3eyf/CHf/j973+XkpGeNBT4&#10;i8uibUfpbsWiuMy5zi4vho0WVRXBippXCRSEgv1+8u5O8ewcin8H59JuD1hVNIoa3gK4CHi5Xh8Z&#10;yNp07LS7zT5GutAtoCr3cFfHaqU+HnfouUTM4PbOxgv37u5tb0RidFspxqflRmXUc6Ci+l1GPJ37&#10;e/+L/yS3tXX6/LJebCRy6VDIHKjuWjwdbXdq1HK1aglFM1I3kfRYTDATNIgGIAlnk3TQioRxfWPy&#10;ga1KghQZUcfReFhrt3JogxpImYVxnweK00fIxAceJlgsFkNgEaWYIZSDR6UY6Ud9AQBfYDpAinZ6&#10;PUCBIGFgGjM5Qkceh8NkMs7BwA3e2t5BkjKbTZkhE+Np4KAQ3RCbEFjdksZ1tSav7ZavV+q/32e8&#10;NEEzu+cdxAifHBt4mkUtYLc0BS1voMnx04KyMcS+KoVClxkC/UEi3SpVYfcH596kFcMeG26bN0aS&#10;ujAyBW8ss3PvtUA8H4ol+dXPPrmPcyMveD2fnEwAApdffe2Fu3dujvxBmoEDBmhMwcwwCYiFDjhn&#10;MYhNEScgrSIxksaMpNrioutT+CW/gbCidNoZLVupREoouku49NcEJHYB/VTZLeBU8LgFoMV0hewK&#10;jLQzrl9W/vrHP/rjP/njzx9+hdAke+Ho6JDE/uQ5xh+PGPyhGgM4GX+/tSxgJSthYzoWAPpNwGzV&#10;6oNWezufQ0ZhLZvnGnd7IviEVD3YGnYMgGH2EQlVEiFTJpXAaZTNHQAfXg8KDGBb4WWjsZ3b2KSN&#10;TNToOtCXJ2QBpFxBCtt8YUwShwoF71wRf+VokXxOpyhfm18pLtty9nJ9ErjKkySkXoWIZTqlV4XU&#10;al9HWDlrNN5A3BXokWtFqSFwUJkEptOcGh3XsFL7YDKtiWoMbr9eHC8p1sWCTIMSyLnEZFTpakuL&#10;Ub1MjbUBRiO27ojLU7wh90gOCzKFVJpJg0QWLyZm3F/lASg5KmMNqG8iOeOHiCFvXTJmVaEJuxME&#10;hnzgZc915AVyV/EVoGpmz0toVFoiKvdVipOS4wmiR8Ka5LWi4qh6oJL9EoRAoopOozpwRayPYSA5&#10;BAAIDkYpDtFEIrfD0AMnQdT4A8R8mhRiWyKsJ9Qbw3jA+BNBA4ontGCAWpjEoPSDlYu0zTBVw+AA&#10;miWk5UWAyVOVsgPJT1oXoUivP7ssNVkVSLlwkWjeA64iQQfBRcTAEVnU6gLASxg6oLYndC0Gp1TQ&#10;aJXIfA+nbXcok84w2oBvhpAlktNIOtCTBW4sEEVSVcVVEz6lm8UZFJiKSrAlD9YSoFdZ9a+c/VdK&#10;dHIm6ZxcfegCTI8B5QZfNTh5HJ3+ripD/S293FYF4eq7q0Ndhi1XCb3OclaJjs6eda6/eurV6auf&#10;XScQ8hwUgZJej2XEMAObAlZTjEBnZMG0qBT/kusQ8RsFK74by0S3cvEsXhJJIxEbe12lTvOkVnxS&#10;Ou+3R51GI9Cf5ObWuj+XCeUjdtpOZudeQNwZnz8+cETpU+jFxB0qeheCjawsQJsiz82glXMUdOVE&#10;GJ4ys1bAHsm7BN9DwSdG81KTyLmgCwfpXlHvs3BJ3OX0ppsiJaXo5sH2Ecd5Ci4l/S2pqaplYKKS&#10;yOJ0E9TjLA23lp9AqlbEbKWuELKo4FMEtxMMoMEggFX+qLihmkDUCmqkbwSDKF2rIlC0Urgp9Klk&#10;og5deTzpweFh0aHaMafklQSDXa7lflWjTfVZxDdboLD8JBm8d2EkI4VCZnt39/WknY16beSS6iU8&#10;fC8XYXdhb/1g65A3z5koUuS40anbLF4CipikApd64WoJ8fCAFDQiSVpXOuBLU5DTQYzG9LhkGfdU&#10;S1xXXKv+gl4nkrqQbCnOAA8liFiKMX4YQQfS4StbbXneqz4ImQzPphel3DLaTAJUWM7AaUfJYIQi&#10;nZ/RckjMBlU9KaNIRWXUNaFwe0SsVbayTAzZ0NodHkiA308FCAOQV8zomtdJL7gL8lO9Hi4RiwL3&#10;I8x4+ScJHNggDGd5+Y12pdWrsLKb3SYGk6iP8bvwo7uOy6a5BURwMCDzFKNpYJBUMsFFKu1PJKUp&#10;RB8ZgCjCoYy1ICvQeSbs0FDl6IXZRKqK5l3IZ5FthsxpJuefOj5s36HeyG2e++v1aaeBcA2yyuPt&#10;bX+5OLk8FQuVSHzBodA4Rz7aGE77QWUDCJDqpTeQPnE4BLM5V7M6qxRpK7ut+NQIG6VLp3I5ee0t&#10;y4jIzhjwSubGaACES5KtvQNKTVkCsEqpoCdDVgVyzLNaBRaAO5H1xROzsDHoNieDLnhXs3jpM0kK&#10;6FHa7v2dubfjP/vYHLe57mhv07tkl0mCLygUdpoqPlaxSFddGm+pBUIE3Cn/pEsi0CNtbctNXgZA&#10;NZPRMUqwLsIqlD3BfRdegGsBSTH5jbcyDe/Hn3zs+PuPnz7AdTFSGvfCi7e++Trng5WIFr96htmd&#10;n56wf5SAmCC4bPXcy/+ol6GKEjXrWXLB5DRXf2jIQA8FrsJ8x7+9G/PnPvrwo/OzR/XTij9s7q7t&#10;VIf9WC5DS3Fgm2N6T+C25RKopEKl+xzdIi8mKIqvkZC6Fad31HI/CgNRvQwlMgzcjmun+B2kVQKo&#10;YR9Qao67jYHTcNDJaDa6HRiD7ngMBZk7t4/2QToenzwpnTzrlM4tLy2GRdvpsPNWieqqArx+ZOjv&#10;6jOID/qvY1rt4Inc/rNh13f7YDe9/+GP32u5P2ZkHrZC05gr4z/4f/3f/j9ng8qLt976D//j//XW&#10;/m7vvPbwyecTfxWhekwBds1USpT3lGeimjDoc2159FxV9vq/XGRd8EsmIaFbrorSpZILQpTtzSYD&#10;pJghhMi8WoR3OFlHkD1Uj0DJC8sDS0dNhmrqkmoun3pfsqQkpRfpOE4sWWZK4p54Rxq5xEOo+65Y&#10;Nco7RM0P5cGXAHm5cxoBIdFb7q+oAqpTZ95hL6bte2+/6WptNKpn/kiDpQwh23vv7gtSyAlLRO4p&#10;6HU8AWhEjREy0VkCwVehcRi6cVRJ62suvkaiKCio9xFNSto69X69v+i0iq3vvPjdP/ov/2jr5XXP&#10;MB30R5uia+eN2DjIda14cOruuToLX9TqDPvty6IPaF+IoSdRBnJ+gJC3ld8Ebt/1OGi7z3pwvYBQ&#10;uYI2njXkQtCRurR12XpY4XRaA0h/F+dnzWY5GJil4uFNvGZ3dm7cPFxfK0BXg5cv5a0Sfa41mxQ3&#10;hhubiGAmu/nSm2/++Kc/+fTdT144uAsYz8t40OlYaWNnfwPKM9oaXDobGU/EwUcjziWO/ThtMREC&#10;iY6QpXW70+ms7D2imviAORwegIdQbNtdyxaSthu0j3sej0Z5Adg13Llzh5yAWxOLRJksQevZXFur&#10;liv7N2+AaeSy7h/uc0fZOu1Gc9jFO8kLghRwHF1DYick2nQ+L2w4TwBJwli2EML6VFaq1EBqwy4/&#10;rrdMVl/89/xEEmRfoMdCoblXKgdobQe9g3YnX8jT721PUF3v4BOXWl8j4ZmE/Jen5xHGgiFGVpAK&#10;ho1+vzZyfIlIMJtLbR2ld2+vHb5Q7gyL5fKjB182y5c0GF954faL9/ZxcS9kYjcO919/9U2y21nI&#10;amE0wYYe9Ljycc4ETwCLRLodTD4UeAfmI0kVci+8KFGnldE3ZC2uGFwuwT17DJrHqoGr80X1XgTy&#10;RAuV0bUSeGNqKkz36XDyxedffvbxp//kn/zTX/ziZ4+fPl7fKrz+jbfi8VizUj17egzPR8ERifjY&#10;MU6ycWsjjxoo93QwR9Cj14kgJRYOk+M4tUYCwiiyjo7TbXcIHr3RsNpopJKJe/fubCatdMJOWkHM&#10;CWhfgsrrjOaNwYwWPwGsN55pdwsK34hljXodRr3UALTj6ANhKB6ORuIbGy5YrIjZXtX2qwil7unX&#10;nW89CdQpslKS0Pn88mOZJSuop8oDr+GpJLiRlWpus/KTURg0dQhIesK1pn/UaeJ+uUimUtRrgBRL&#10;lQ/G4zoPhcS0IGT8YZqqiKcpG3DltSpWYCALyFQCgpGTHFSAkRT3gvJEF1TSKZH69EqGDC4xJCcI&#10;/NEFkDPaLzJtg/4rL1gwLgD7gEggtC95pqhXaIChDsP8DHps2Jtw3IpAoEoSKTUJLFJ5CZcNsitx&#10;mzSOVQQfRsyXUJ1UDB5pLJP7oe+iLFZkDcloC6gYmun0y9Vjy6WTmaCUN0gbErN8QQQkBd9PqGBc&#10;D19fBDHEOc1k0uhh+gN+VXILkbDmZYuiBzqTHng6DlLsU7cgEFEImnojiRC9w3qTRpBDAYtBOSLD&#10;mC/iOeJFmha8w2TAEE7eMSWFCNw6CKGB0PaNXdGgnUT/TgQI0NHixtPy6FWrF2v5FFDIy9PnhoJc&#10;c/1Fs26JKpGrAveLq6KGtkLw03MJXRDqVaRPX72h9BRR8cK/FqPXI7hl3nNtAnN9hLJKx1dL8esE&#10;/WqJrqLTqtKTSuZKV0bn6/q3lsv46hf1z+sv6h/Tz8K/RaVI0jiVuwjSGMnXvhclMOp+IwhVl2uB&#10;RHdoOLEgTEwnhXh6q7CZza9lNtazu5tmLjWzgo3RrI4e2MV557zWrbQZ2rsN0kprPbKRja/nU9sR&#10;q2CHswl7zQwmwYZDg8L8zAjEAh6Zc8TMSIT0G8XPqcCkaW6wchkIacsC1hJSRMLjESYEf2SwJ2Z3&#10;EPkWE/pQBBOdSoqKJM68RnA8A5uttotIpUrJJahjMW5gR+A2LCuDTI6wp6yV5f2Lm4Zq/uhP9G1l&#10;DfHbMJu4ZMRtocKidTidGUqlRlmkUebJ0Fm1BzwC/YH3jorucNYZjBm5QMEaDcmdpc+i8mRCO2tP&#10;Ch8yGMIXUEB0Ddjfdji1nT3Yzd/IxTcT/hgjQjBAJ6cnznRY2N5EAgZyBhJJHI4Qttm44rSmR3Nq&#10;6KcPttUkUG6x5FDLxaCj3PX1oxeK/jXtKsaH6IFdi4RfL2yBNYkbFvWYRoGy3HlE8XK8amrofof+&#10;EAyt1gu9wparxUZElFfEsSSsYi4Ee1gUyIDdKpV9BRZdlaY8MvEcgL0uIMUAR4Ry5XmpLlAuIPVC&#10;HAUTBSZ/pEOi6E87Q1Tl8PEjduFFSX0t4jEghBBrAaoPbrDWOC/Vz0k7IbCgq6dM+QyQuoA8w+YE&#10;dAI/J+yRmbffQw9mHI26c3lWJ28ABw4uNy6lUPNRmIQvg1YQtploHRn12gT8C5KXYlNCoAjMEBdm&#10;Lry1HU/E8W0hVgyicY5hX72EX7t9eRx8+BnSxFlk+zyBiQVWaj4t16bR5CyVdeXyCbTEAqFuLIEe&#10;0ax+4aqWSO3mkYyMkvuwc92uiGVX6x3T8hlmolzsdRrDbhftI1c0Ybz6BmqXQvqmqU/VSk8kkQrG&#10;kosG0CvPdHsntLnNlpj2m66L54HHT5DsXRy87J14kaJe7AKPOE93nm2N5kBgSSEd6XnImE8U/Lmp&#10;aPquBNOuhxq5X8sJkRg/LItA9rIiRCnW+hKeo1NzPpAmk56bHJ5SSEM6p1gEvJL/7reN570Hp49D&#10;60Z33Dt4+fXO+4//8Y//BGs4rK2+/d3vjXEMrJUapTPmBbfySWWFpIqP5QzwaqWr/ocq/PRBroeF&#10;wrCgM0Du3m62k6+8vr12py2yCt3zcgkrjKTL/OqLB0j2IUbuXs/a6RyN91koDH5d2GmSS0l3DOjE&#10;Fd5zieDQ+2UZYNWLUQKdK9Q1a8CN0h7HkeAnZW3KwBlszmBcC/lxna43Li571Ub59LJZrtMGDZru&#10;w5syGIyb3l7lnKKXnICDWVxQr86R1b7WsX0V51ebXXYo/AfOVnrDvUnRhUngi7lQ+qOffeSNNeFM&#10;nZyX57HAq3vf/skf//xn93/0yYcfffL5lxu7G7/56ndu3btrJbzPTp91hpObsXgU+IV6BvXsUgKq&#10;BEKdHeoQWTqOKs6InofJD1/VhNJv0/11j6/U6cwxEQ6GFuiHMbEI+nszOmgSqOR4lXaSTDUEuCE5&#10;gT7RlueZfnb+Tz9P2swSyUWWj/BB7kQRuJoG8xp1ROLOEzhIpPQbULB2tVrUeuD76C1oz1kKUw6c&#10;rnfiW0/ceeON5x9Pzs8eBhNNK5xAGkmKQH6NNoyq6ASZEDIBYgmvQeWBrAoJkfLSqQ6E0yxFoKDY&#10;1FwCkTrXIulahJ3ZBLbEWnT3N17+vQD+e2l/s3RBEzMRS9I3sozElN7hmNUYb51eepM22OXueZFe&#10;E0EXl0S6j0igkQRlh+H8rf13K19m+QUU0YORRCIEnwaLAOwXbBcAmlCp3nl8WW1W0RYFOTZZK5iH&#10;e5kk/mvegBW0aNzT/GJ9oFUi03MOp5DRGwx9/TYmDhF/SsqBYOD45AQJeqfS6aO4wPoHPB7x9jq1&#10;0WXZIpJb0L2Q65ox7Ql7PNu5fCYRJyAxqILJA+S5sLFZqtV6w0FhY73cqO/dODTm0yyTwCDPU2Ps&#10;I3X9dJ6MxzBzgPjIrgFeqPKSRdSKiNige9Ht9zhpubhgFhEMp42TwgZ14UVOV5B0kzE4Rw7WdC6H&#10;QkmvXZ8MZuDp0+vb8fV1PA9Ep1dmYlLA64/rh+L1bsr1zfP/63PFNvW00RmcDuv3H9XPnzP8pX9X&#10;wTrP7avBaoMfEza7UCcw1huzAOZk1CxT1KagBc4iRmg7V7h3K795K5TM9+bBj+4/Oz49I3l/8Wjn&#10;7uHmndu3bSCYIULieGdnPZstYLgVQIUvlSRgw7fqVsvdci1tJwKG5cPuj3adsg6X4RiySzbua/4e&#10;CchkBDSOJKWJVTmRDB5nvwtcJpNOSZNOBmbKpU6aKIhtcmxBPvRxsjI5OT05/fnPfvFnf/KncP/C&#10;scgLL79weHjALOfZybPPP/5k1O2vJzMzr8NMAgYFjLV0wkpB48PDrFufOYN42EwwC/T5ShfFKOMY&#10;Znn07dEJ63XFWBmNu34b8/o7t27JXGjh+PFRx/BISDQ4y+KMngxG80HbV6UxBlOR/CRgRMC1YycY&#10;DCKog8QWhsjTQR/mqh8GXCaBeI4ZNHTCLb0f9SGJCGwIsaATnV7VmlQeWuqDFv9qMejwvWydXZF4&#10;NbpquTwkm1QFgErndA9b/zoIManRRI56ShHISZlIJpUwzOKi+B5FoOR8UgQuwt7ofDoGnsGS575Q&#10;NFh0B1CrlKoEkf+JiApI+h1SM14gISIMw1dIGTHpVNBOqfoCwMb8nPPU6gkbMgoQTrSyZD4C3YAz&#10;uMeAUbSBoKNg+EGPVih7ip0vKhgB0oIORJohXSfFZIb+JMmsDCVFS0Ocf6S6C/oNhnpiJywYqyEt&#10;SwRKuQjk4BrKpe1bxeCb5E1mkyTfspllEEkuT/6Mv1/Yajst4ZoyEOENCD1LWaQxthnA86GzI3gm&#10;5cFAzk3GEXDQXBq7EMGrNvoXtV6pCuzHl8tvGTEhiUu7UFJpQu+QIhC5Bnx3kMhduIfoQvETAYSF&#10;eyhazfY3tslhxo3FsI5LbizkSyF4bJiZtWScjlg2k8IJdzJweKtPHz5JxZMBO8ICkb2t0CMSVhiJ&#10;y/gTaRC56V8TBRWQWJ/3qymfbpDydXHEUt/V3+JzIVzCBlMLT9eKq4fSuJLVF/XXfy27un6068Ne&#10;/8pySV+bxqzK0evxTReuqwpQ6nn1SghWkq8pVDBuB8PJCNgT3YhhyAMNBr8mN1/gxnlcPc+04QH+&#10;T3GOXsUEfRXcRAGLrkdTB7n1jfUDIxNx4t6avbiYDS+qxQbVy7MnM7y0x5NkPI9JbTy2E7O3zGDB&#10;MjbhuAL+tY1okIaF2weWXYoJpo6QuuV7Qq9FYVYIfMo+bzQEUM0sXfTVeK3iU6I6MEDjuOZiqcfZ&#10;D8RaEkpJ6j2+BI13xQFiaMPqlrcrpCE0NORQltvBgU0EDOA0xbUR3LJokXJllAmwXCuB8/pAEfMU&#10;0sEkVCIBQvnB7B1pfh6SpS97wlHAasl73P0B0XXc7w/buLKOQTLzREDogq45nVjWJzkUAFdx1cJQ&#10;HpOYNMAYKwIvmgxjZ+3g1t6Lm6ndkMf29/pPHj84L5/Z+cTmwQ7Ku4jdmh6Tptfq3gmbV4FW1fta&#10;zgDVqFHJ8bHw/Mwbvj7BVguGFaJXAt+TfpbWQVoybaSvoVsbejEvM1oxYJgRCUSIxQtPGG9mn0hA&#10;XaMRruIkvyKjUekqSkjhWaSAZCQovjDyTBKTRQQN65AQ74En47rqp5MBYBB9oGWTDoaAUIeQ2qbT&#10;hxuksuPirTaqdXq+cEMAfLbbLU4ubp48xXTKY3I1EJQmbDFP5EJAPm+3n5HwDwYthsTNTqXaLPlx&#10;NyHfmUGKdk1GFsiF/VtBZt+cFNwXfDvgZwoWtIsfCYOoSYCOOCoHvmCrPhsNPPAGqXNZCcBX6T3B&#10;kKUVxTmIc6BFK16aKehpC9c1s+H4jYHTxkmY+x72BodmxJlN+42KIx0YP6JJAwQU5v1I9WwRiPis&#10;yKzVWeQKkFloN8yRh0GStvI0XL3kqCf5GrUq3mpxwRftGFh8Gh/zPh6fjTlUC67qkAwDGZ1gN51f&#10;IDE66tmTQSC7sciuL2D+1dusYVcQp1acl2hMeFzDsS+5OUvHaENmqp1eDsutk7VnPx+JZgdYFECs&#10;KNWQa4sXCMuJUaiYwMiE/dqHRgSyBhl7qxWnmsvEcaa5BBjBsKg5jBaH1H0rFRhJiOVeq8pf5kYq&#10;YnJUH/zh71Z/+uCjx1/EjlK1dnXr9ov26aAcmpx8/nmtVjeZk0z9t16+m41QmjsRsRKV/atJYKr1&#10;oboFUIhJGPX0SW0MSf0VT2zSG7KmRISKgLC11e/inxB//buvjuLBxOZmcuD98b/9i/ZZaVBpulLx&#10;TDo/5daH8YMDR0Oli1uiPgIXtHBWFO7r8Va9fRWfpcW6HMCLVgVYzgDW3PJKEYWgTYXMBy4fQRT7&#10;JzPSJJR/6peX1ctTMtja5UkPhtR8lEhYa+l4COukybjZrNGLkornWvN6lc9cPyb069EnhZK4cgMq&#10;9DrjJqjON1++lTn0DN1PL46rxUGl1r/5rbvmJPLkgweLXGMxax2fnVI8XHyBis3wW995+zd/8JuZ&#10;tVSgceoaLGnA8gblpBFqpDRu1H90J1He9FURqFtF/IC0I7RYg+AY6cz5ak4vtpYH8Ng4L1NNhcxQ&#10;fzJATENp6ojdiwpCGsgvFGrdldPvR/1Xkb1xt6Yro9YfEUcYKLBaFJpBXtJq4qeGP9JvUI6jq/Jv&#10;2W+Sg55hMqNy4Qbw3Lxoxz8LriW3bx7Z0xvgDMbe82EfAEnQ+/f+Vz+MpKxQzGsk/FaSsfSUmUq3&#10;PQBmQM877M+5PI1IctbrkolKkqjosLwpGslSJ6Jl6JqTlzcNqqPOfHvz9tre5kXp+O7WLnJgGAcg&#10;0I/0qDPsQXGqlS+ScasXNVLNUdwOn0wb7VLFFGoBwn8Rj0kuFjea0/Su6fidyhdVrz86gOvcJUmk&#10;i04jazqYYrjSGw06YAU2t9I0vLFhiGJZOhd8GQuaixr0Buipt2h5oYdDMiS6ONN6qzZrOWYk2h22&#10;Jp7hZe0UX87Leuek3kAWxgi6NjNGHguf7ojDiQnYwVqqWx93KqVvv3I3TkMLo8DZpDcY+4yYlYmw&#10;GYnIffSw/d5io4EGldPpd8fDjjNqdAbFStdOFCauYKM7iqXyZ+26m/Z/1Ghc1KIoZKXjJBRGIQ1S&#10;i+Vm0dxzu2N2mJ4ZsyWs1REJJJElT8XvnqP+stnoTGbt0dSY+XHYo+6KG9H81p4DbRTuHAS5v0W5&#10;uR7L/s7PdUKml+CqwAi4KUuQm5Pxx0nplPQpQWeJLM/0osS6FrGTRhDuNsiGWqebTOTwKG4TJDOZ&#10;wNZuaPMws/PS+toL/kWmWGmdPn9evTxJ24u3Xtx7+d5BPGaTcQQ9c5G4BjQXjCEa5xddBMBOw5gz&#10;C6wnGxRMeBY5c3LzQALxTuxqfH1SNjEf97rpnDr4JE375AaTRY0jr1YDY0V2xSSNXGlA7He6cUz6&#10;pP3G8TduNVve4Tzli3qtaOWs+v7P3v+bf/cTyr/7Tx4VdjcOXrqxt7F+/8HnuAVOxn2cw+7cO7QS&#10;4fPmxXjkbOeyaV8QiiFt/EmzicB2RMg6AhjpjaatAf17UhphXciq9EXqPdD2wcFkWEjFcS/ZsYyU&#10;lPYkH77u0F2qD7wB8fnA+j0wRg0okE/GsIhLJ0mWQnTOzQSG2MMq5nTlNtWFx/Bjr5QEQBxLUniF&#10;RNZhGXnlfun9LjFD+UKq2p00UcR7OTfAwskEQNp4cjjBCwGdQKYiwhMqVAho6srPTQ41jkCQVBL8&#10;JP1Sn0kipqTZwvCRZuOWa1wrV3y13loq404GmXm1qnhgtE1z3On1oWRT1TlTfNAFbchkOGagzAPc&#10;ZsKfIKBimWsgXwlqFNVXuDQjEHNYc0o0A7gn8wS6LVOSHdBFsAvSVgrlzfGARKJHxQKaQTLXEAQA&#10;pQcDEE3swajtyWRRVfFDEO/DoZrOL6sNKql4MkmqNpqhVY/zyyIQsgJBm2eiwUWxRx162au3Bz1Q&#10;dioXJONEKlFgxjS7BN6mRo8ibCNHLTFFlDmF7AfxS6oMLqb04mVhCkcf2D0+monpxHAwMZ15W/1R&#10;AH9RiBKE9EWUtHA8QhOXQzPWr89Om6NRfh7YyY5d+836KJMAWhrM5CZ+cxBO+Df2X/zq/gXZe5BN&#10;3ZqHgy1bVPkx2zDNRFJ8GEmzXYFStThq0tJ3x8OBo8ODb33n99bXXj3Y/Xav+ahV6+ayW0YiH0hk&#10;ceyc9NrZQHA6qpDAgXKrlc5M9zgR9BbPinYsF1qYI093bsHwGUa8cfcQNQZ4wA4exQjwgekTVdTZ&#10;1DbNbrNFt5wTR+K+6rIoWJLChQLUosgXUhm5rHJJFo6y3CaSS7U45aJp4xGZd8GRU1zE1dG+yrM1&#10;sEoXgavOhaRWV9WgTuJXtaXOElY16rKpoUZAyvVSMf2l8GfiS+eBLInoxmsXDqzMt4HvcH4Jb0Lb&#10;pMgNEzwU5at0WKlO3LlYciu7uZ7ZyOcLybW8Kxat+4L1YqtSa9cr1W6l7JQuPLgiBQPMS7BwjSbz&#10;ZizlN2OeoDlaBAZIoDOMcfddiz7R2rKTfl8KdQZWmhg6orUFkJjBHVcdZgtXfDgIusezkE1LJeyd&#10;JQx065kLAirBvdDEGo38AZAY1xZ5ei4txYWk/DOJjlw4Ib+iLBcUS1RuTDw8l1GM2EvQpuDCiwwE&#10;1wWOFmqiGFAocnQQIhYIYtGcpJ9BPYe5qxulB75NmiuoTmcSbHZcrS54MybzwmAUoUFsvPFJ9/qT&#10;uOwQ2iZ9y+/JJGJRoCEu7P+Sm8ndG/lbu6kD3Be7tWbl4vKLsxO/Zec3thPxTAiIrniZg6iWsa0G&#10;tC3nfqvCXkUr1c1TgwhZNFICy3pSH/J1Zcy9zIFU/15Ps5V4xRKet4IZ60xd81olWVd4Tmn9K6UH&#10;qkTBFwKRVSpKOoTqfoSuMPWvC1CANpsWe1UgKc0aEiyr0KqgBomzOG8KjWNemSiTybyRxEntFgEE&#10;I3QJWRPqOPxKDDx9mCoyck7FEmS1LD8gTzBGkCvTb5PAI/o1CD2EBboI39Q1nIdx5qCj4WtcND8t&#10;tZ67A0atPRBDOoOQKH6bjVYvGvPMx2Foe2Kzzi0fBNIFQEzzyqVUN7ypblfQ+c0ah5ynUUMlOyap&#10;Jt64MLexVMYjQhqANOdcTAh7vRnzbFDorkkawKrTdFVPzGz8sD8o8tboYEdTke/8Bz7MfmuVxeFt&#10;vHkXj75YDIZxv7e5tsGEwXdxPM6tAeIjfrosH6jg/qe/WKTWfentMdRXwfvMKVsm0Ty408WDT+fD&#10;thBWB8Dix671bV9oZA6Gw0jc1SYxK4+RTcEGCohPs0vGDNjGH431WfzF5wiosr7GqRgiXkM6kzal&#10;xsTtdK0ZV2PYazNYZOAtjRQhVokCmJgncluUnJcsRhlvKCyMqgLHmKuJ/AuZNC0InlQaLBRLwkdQ&#10;6j5qBfJHfCbF6yjANELyY4odQeASNml9Bm+/8f3gTurT54+Kz8sJM/PW/o0PTj7tIKcTmDdTgTsb&#10;B3/23/zTJ4+eRXez6wFfnCmL8L0k1Cr+IdWk0qXmc9kUUg1K91aZQkvI43mC2KA68B3r3YX15rfL&#10;P/70R//mX/ZLZ6/s3Ln3B79rNmafD4r1xvlp8wJmbvhscvz8aSSWDtlx9JkG9XpEroeLDBO5KD2e&#10;Wu6sq2aKDH6vbKkk9qrdRwYxEDFbboF0g2SmShIistywoYW5Jvh2fpY9hC4AwobAlVuN9umFmw7S&#10;LLx28EIolj0/uyBQid62sj2QZIfrLjNfAdyin6/bizpf1duZ4BUEB+ah9qD15EfyNv7mD1IfBjzR&#10;8Mt//9WgP/+s/+nt/cNo5+aHX70HTjHUN5pW6/u/893hR9Y//h/+25999K/H5+aLN76xODd69a/k&#10;uaTlpTtsEoqUrhwukQKHWioEqORD3sayXbmMTiucKNV/ad5KvLrpP/32uw8+fh66mHU8w2xmRAe2&#10;dwZncjY3+f/I32da6GvTlOYR0RoTvjV0bvINVjvngpcdG6BzyG5HpHEkOFuM1ojFZKDqyOV1ioGj&#10;uFAKk1kUaaRFIK0zQUEpEIzQ9bBlnfLkgLcHBtM0r/fSaW6+fmc38ZvvvvdFODbf3MiGg8khiKj/&#10;8//1/7K5ubOJONfm1vbW9u7OHjL7vBp0Y0g96Awg7NQZdt3M55nVMV2HpOYZMVIm0fEiT+CfmWZU&#10;OiCBMNkLMMZUcs2DdBoya+t2vdrgWySBQO6TyYRoLnDmYOzCo+PwQBVRa4xQRg7hI+cQ4yKuEKUU&#10;DdVEKvH09HkukkCrCNtdmaIKZpVFT4UyoZfJo7GDAUlpI2LeP9uClqaICkoLWMp0dSaI9wvZOxOW&#10;UbMDKAdSBW0KoOTNXrfRaIkvOaNb3zwdF4FwzgAUO9GbopNZvzxLxc18Ng4/kDYUAwgEJLP5DAuB&#10;Q2N3Y73dQt3El0vFqVO3MunBBK/zRSoR40V1+Z5yp4DaJ+qzKByHg6NWhzYi2inDZpupgehv+/3x&#10;aBy9LxIx7iQ7Op1OXTZalm0leByhlASG/WHMjsXMKK+aOQSDi6idLBzcGHGCyk1AfuUaUfVazaf7&#10;JX/7Q++l6z1O/UsitwEDFVuo2ahVvOxenMfBJbrdyewei5MBdWcwBFbeGA8aACOhP6Vv7t95efPo&#10;dnZzJ5HO1Zr1r776vFK+4ODY2918661Xbh7tEceYfwImQeKa7c2px4eo90tnWs5d4lqr3WUBWFhS&#10;BQIIG1BGg0wAV0dHURJP4DWCwZOzuYWUUa3abFbsiJ1KJ3FkplwhkxBlfLyB2n3ARYrtBbwXjaxB&#10;v91v1Nv/6l/9jx+8//57771XrlV3drffeOvNWDz27PjZk+Mn4Dbv3LrJucgZLOZyCDqNhtuZ+KBW&#10;m/U6UdNAp5QU0mK+D1gCNAw0iSH29jSPxfCIHj3jrJbTZW/kCxlMApmGioEY/fQFHt+jFvprAutC&#10;pIGlPwQrxqsDOEryJ1rbguOQFh+7oFGp4mdHm4FXQfcnwHAnZBqZHEUguFN9vwS4uOS8qKn/kngi&#10;n+p0Qd9HshB9dOjsREKqzpNI1a+mMdcXwBJFd/Vj+ok0zouxBTu7Pxm1q7VJu7sGEhiLWfQSeyiA&#10;nSA9h+Yfjw/bSVC68pTKpEy2HVmnzF34lH0pqbdyksDhWx1a8k07jKYKpEtUxdEPhB8la4z8ReTD&#10;aZVTsYk9t7D+RD9U+TVwSIPsVAUaKDjBj8idAFvp8YEjwngDdTgcJZHasQBlujCKwOVMDKBo/XKo&#10;EWmpiZsdfEdEcB8pVnaYUmCWEocMS5RGJYUTupycN4A+g5AVaZkqCSztzSO9AEk9GV9z78CRAq/i&#10;oMLTrz8GFi75MWQA4iRcVFo3ASMxGAURfx2ypkNpKxJhpsBUaHMjvLEXq3Y7xmQTo3AjMru4KGFv&#10;IfbufnxEpihhIScAyJnYKChMZ2z6g2uJdNpIH22/zgzTjjoH+bX96Av904vm+V99fPHlZOikoxaY&#10;iGL15PTySb1f/uDRe9Nm88GT+51u1RkWP/3kLy8vv4qnzQHN99EAw9VeZWoFo02nOguN8UWMeNPM&#10;IUV/RnE61axDAq8ViZJycDLqdgMhlnOInSliMcryXfIGqetVZqxYZiJiIkgjyZaX56oeIS65EMtQ&#10;tQpQenHqGu+qM6oBM8sPSe6vfoCf0Qv++q9c/0ldE64eXJ5M62hr/Tfl+6QnnjIauPrQWb5+AdoJ&#10;iffAi2c+I96mhbW97Z3o/rqRiiPODPuqXCrVq7VGrVa6LJqlPqdXbOFLGVYyjqdmOppMRdi/5vZ8&#10;YdGGNYdhe86ao0h0hRPogMdxf6XAHyMQPXd13YseGlXRQIhsH+QCNjZy6hDcAAeRI1EzMFmC/ife&#10;U0rkh0MWl9QZGGdGBDKNkDJGcgLZZi7KRRYwy9vL4ArXSuo3pdDol8E3uGTAmkRYKYCk48PJErEE&#10;Za9ol1IQkYCx+rqdCQRvFDQVQVHuhVhUi5WiFwMJATQKagnMAMpMtumPBd2Ipe7G7EIskjdDEOZH&#10;kP9KlWKzW8+vb6CLlkgkxAhBUUZ1Oacne9fvlK6vVgHt+nf1fZHbqD5kJHK1DFY3UX5dE2jUC9Zr&#10;SY+v9c3Vzyvp1BXUmW+snlSu8FIVYekyrx9HZNbVh36p+hE0FkMvWom9AiIQmVc+D2PsqGxsZLKG&#10;hI7odIrBIN8UwwcORHEXFEUgsjkuCEEE1l8PS0DI+bRfGTipV4XwKgEdo1XDH7Z8ZFmL3qDX7Lei&#10;9gbxr92rdkddoR6N+75QDzZxt41lgkw0g0HmlgRDtCo8vZ6AJRiFDXpklv5Eyg8+YMSxNHY5LLuR&#10;jbIG9GaMbH0hDmi5+2ixQWBMpQ2cink7yviOOR4BtxsIi6IM7DzMphF68Rm0Z8lcB6nUOBF3hUSO&#10;Cky/RatiMu263Cbh1IgRPSwGlTxJvQRWf9wp+islwxfpFg5d24du4mL9chz2xIHqRaOmqh6MHtTo&#10;Eeq6GMFP46jBuBx6LIxs41Gr2RzVW1Ps4QsbBhMn5JGNEOqmrgpB1DVJZcK182C76bC9o3DNWlbr&#10;LDjuBZHiRMpOYfxkeK2If6q8l8aoTHXU59JpWIUgAp0gftUHnwo/UypHOSH0z6xCjV4JDP0wB+M7&#10;RiIC3rIznVW6fXBT087ixt7B93/w25F8ikYmd+ODn/wiMHY1nW5if2czkWk+Pi93aw+ff5UJeW2g&#10;xaIrswxiKm5dNc7Uwl7FPZlKqUE3KQmgce5Ta+o5+K3frt8/fXp53O6Vf/nZJ95s8qYvtXX36N6N&#10;G93xYIFEVn3y/pfvlKsVxBgCNEx7jcWoJwAoIF0SRpZvSm8hCYP0rThJ9YzsyidQtWgEg6BbJnrH&#10;abqabC4hh6gyVpCQ8j+dpXO+IoNfq1YbtQY69N1GrVctc0gTkWQf6UuqUxf9uXqzPIgoZV3jirPT&#10;uBnDhWfQBWQ8u/HDv3/xlw/+H//v/3uxVH7j1re/8d1X33jjjfOvuu9//FMnUJnMBhCNXrpz7/kv&#10;ywN3vecq3v/4wWf3sZWfWAEpMle3WJ9AEmfIo3TXSY4JibkCxKCBeE1tWN96/RFwh0szJ3/rsP4g&#10;fFL6vLdoAV067TTDWSNtxgAc+iH204qhG+/2Rr1Bkm3lCaRwoYpIKijihXIsF3kDuab8iFDwBHMF&#10;+EIvh2UNqm6RvrbyKjTOQeVtOv7NCekiXEIbmZGFuhG1WT/7wtF64vbj+8+arZNu/xT5xfX1Xe9/&#10;9g//oZhKKWlobLYFzS9C0bRzuhm0tPczPvTUQqYv7EVmluya5AbNXwTA6N4zSVZ2LjTz6ao5yKEO&#10;mBtRscRSrbazvgsjDqQb/ni5VqPJ2kGGtN3upGKpASuu38UfvD3qozefN+xGp+E1IomFqxIYB0a+&#10;/cxmLQB8CukIQ1q6vCV6ckw5SJAFgCTW9qtNK9dABJ6W3BWFJJGlQ42lKfKSGKLuX28KBJzmBHNZ&#10;NxSmAboMcrHmnpBvsZlB0x9vPA8IhNmwRzl4Y4uxJQetG/NxkNZUIFjQYW4BPx4cVbvegA4ZsTE4&#10;8WXw9SNPJd/0e2mFls7PbctcK+S7nfbu9pZo8E9nyWwafgjnSDQRt5lHxGMcNSAKscMjkQ0CaFBY&#10;F64PrG2qxxGgo/liLZsDREcKjBJ8v9/hZOj1+hErsXF0C2Uf3oxIplxtv9Vy1J/oLfR3fugIsgol&#10;y0WMpTtQusVs4PRg9E87nQiELmqXhfuSg7zTvUTVxx+K7xxu3X758IW3dm+9PQ/aLWd8Wiw/efpk&#10;OOjub6/fuXNw79YdfBSodrEPZDMBQREwEnmzcC/E2l4sL8TsSGUAgDYhlZGm4CmLPhj3pdYeYas3&#10;GhohsgWs/8L0/+rNOggZblYsFk1m4qCOuL9SP4k0kczcZMcsQmKnN6B34sOa5qMPP/m3P/rLf/Wv&#10;/6R4fhaLRW7cvbV3dNByep99+tmg7+zv7KWyKcLUEFOOemU66CHZxpk8aHc9/UY8EIgR8lAgoduN&#10;1eqAijtQa3ac4ajPCEpA0VQ17EYZE3kQwGbRsJ9EMwSJSD8tBg4Z5HC6oJ1pcIr2GDMofyRmAwfz&#10;zjyYIHJKc+e5z+1mq1lvpJNJljjwNWlRz4b0KiKmZWbXvKkMCt86ybh+13RwlJV/hZkSiIG6kVxn&#10;fYzpw01gDFReEsqWCdBqYSwTL9VtX35RnYnqUQQ9CF0HZw5MzJhaUwdmMxmqtonHnE7bZ8UvF17e&#10;RZcWGquGtJP+oXQEldWYJKIS4qDEw66iTUt7ij41VZ9Q1xl9g58E8iuCu8xHAbEwEZCxgxhL8PJ5&#10;RioxKULYMNL5k0NlOHbE7E/BrkTZUJn40ePxzrB5lKKAYDOfU+CNmS6KqKxDs0YSN9Bt7HjaaVwE&#10;1qDidEtYZU0qmVlBvVLNke6LeLC0IsXzQvxEoKH6QEBoPUHugcyV6PiLdlbAYGZOkcgXMdqWO+7B&#10;6A8+ehDwMnIN/LgZ3ur3Q6cXrcEY3NdGKBo9PW+CZ87EQukYeqa9YMwHyvPs4+nTp4+DgUEmlWV3&#10;b+zmvCYe4URLG0NJOiPYPAPXiYUtWFm4m+3M9m/u3Kg1T9vNk1wqW6p1Pzh/55Pu32Btt1bIHT95&#10;+OVXnzw5fXjaOKktGs+7Z61Ba2gtLkeVtqtVG1Uenh9Pg0YongnH02ih+B1RzV1YzMmm0VAE4w9B&#10;orCyZxQJImlGLhgk7SLLxL5crbdl3OAGIxaM4QBfVxUjFYXcZ9nYMkyTq8jCX1K7RCpWLqMaDl4P&#10;TdfX9nJBXoWm1RGrTzvJMK52gSztqx+73tpQK3d5MOs6YfWY+nn5WOXx+rsC3VIbSY+dZCygeF96&#10;Z/E/FoBwvGgEw7IQChiUdmutsLazt5veXGcW1nZPi8PO+flludOsYvfW6S8Gs/CU6SpUHDtj3cjZ&#10;+UxqPZJcJ3xKXsEJMpoUYpsM/cNzwzdB7ytq+2wm3FR7EZaGFHZCLPOL+DH1khRdY9Tv5dJrSokg&#10;DegRtLvwluVSqDYMXinUdbQzGB+xa8CXBuE+wEGdzFg43A/m1nA9iJCzkI+954a4oqRofGhBAvcb&#10;jdFTFPoH4OTxlI0DadCNLhMDLYa5VDCULGoEQBcUaix7iyrVgu8AfzzgjiYgU1q5Qu4lO5wG2gOi&#10;7+z8vFi5pKm9tbOOpQHW56DEiaX6FmjgpuqFff2hUpmvB7zXl4q+s3JqXN1EAcVdaQXpqmy5VJY7&#10;9ldu9yp+anSoLgiXdZ3Sb9XpnbQIFB5V86RVTiVZhDbQulozywyM/6yWk85TdaoqaRwDEY6nufDS&#10;eXAuFrdSKTGG6FCDsKGekkWl7HlAfpIpaXN5fljmjYrKyEONfAiw4R3p84KIQn2L4WHYE47SGkBf&#10;qt6flnqDtigJAVycdamGKEAcZxGLI4gSEiyZe0HpLWyXOUYF824TI0dP0Jj4oAEO6fe4ShUp7QCt&#10;MG/kgFNpb5DDGA6DYq/LZUOuhgUFwJ9tQJDn7W1sJEe9AG30WHZW2PCnMjSDplR3MKPHzvTpl67y&#10;GRrF0nGHBwG92YiT/AJ0neVzGc/MmHsdfAK7vTA8bsJPq+kCHOO0PadPsb3heB0CsoDGUauKLlgq&#10;G81vu5uljhgVJph1DhNJIWI3GhwQyYWrAV08YtHsD5yg5jaQ9M8XmFYqRCweyT+uRp2L8KxLIgEz&#10;qSGqcOJgKTZIGkGuzjshBcpKV1xUFVxUwBA8p3xf2LdMceXkYHtJQa8mQVfn5rWYBiiNlUXbpIuR&#10;iseT3N7t0uKZzN795PNfvvMLduxbd178wbe+u72xCQj1PhY1g3F8e207nbu4/6A2aHrD7t04lBgk&#10;jtUZv+qPXD3FFaZQWxrIAtZRC7DAEJPEybwfNuM3b3/8l7/sodvvGU7job3bd5/9m/f/7K9/TEZ1&#10;482X33z725Nn1Y+PP2axlS8v+o3yfi5h+Bko9KHGKN7AKjWQpEEHVQG4ati/4qd/HSfF50YuxPKl&#10;XlUnqhiUUlmagNqCTw2sTI404hWorv7g8vKydHrqGQ/AvIiOu27rKLykHNGayXJtYrEK77w+GjUA&#10;vhbQZqDema7dt7/X/uyyODibDNqPP33w+aP3Xn711d303YPbh6G89+yk3PeOfvid3y99VT0p3x+4&#10;G9EIWt2juHeYMLCzlver02BtG6o/XcIBdC2qujk6RCx/8lqJzq/QrSi5B4cvw7gbVrqPJ/5R2B9q&#10;u2ZHbx8WIgdPjotuFb9huJK0+EbDGUJ0pA1irSPoFB6Uf1CYABDnKcSIgWUNXh0ElKp9tJqokgO8&#10;Og/VfVICY+qslSsvCgoSsESxxY1zg3xd6bFzpnWDru2371njwuV5KRju+/zY0Ezb7Z73//Bf/Fc8&#10;HX/Es0hEHTylUnU2bdIa2F574T/6Bz9IpSO/8Rt/cHhj/+WXX7r7wguHN27cvn1ne2d7e29vDWb3&#10;9k4uH93ayyezID2S0WSYXZrMRLr9Riplp1OZcqmSSCXh9lAHwtoiDISoXOyg0+5QKU3C3k6tFhF5&#10;ZigQQOaGU9uP3WjCbay/uHn/7Em4jx3kUC9JfkgKY8nbOKvQFFZenKoC1ItDMzfZGpq1Ka67mosp&#10;Q4AJAEK4HyLQwqnnX0w9aAfD/vLBdfQtZtkYRhLIOkxoq46cDjOEfBSf+jZz1FYfEEImlcxga3Gw&#10;u4dAHNSyw4P9dCpJKI/b0QHKzc1WGEsuqsrZFIwiMy9SqGjEFicMaa5MmSQS9PuqLup0O7x+VP5w&#10;dCms5SkCuZmxRLzZbieSKeouTkvKPxDr8A/OLy6RD+XtVes1JETQWY1YsbW9G31CmZcF9T+lCNSL&#10;WK/11WmG5zsJN7SEEUzJMnouxVKt+vjy/Hnl8rRdX0Tj6cNb+69+5+il78ZSh8OJ+fn9L7969KDe&#10;akas0Fo+exOrxPU8vh7jvkOvDFab+JzIuSizG+FJS9CSw41TkN2lwBay4/yWOe8N69Uq0nq+KJjg&#10;CUqhw3b38OAWv8E1QfGMzCsEbzUcRDGFRqU4moj2GrkpM3WhlgELhe2F6sDpkycfvvvOn/7pv37n&#10;g3douN68e/vVl15MZJNn5fOvjh92B10Kwkwyge1Vt9csnp+0qhUqLgSKUHwBvEJtGvG7iVM4trfb&#10;3SBeuR5vC4wvTjSSC0iPnZlwNGpFIyYt0gQEmBjKMfl0xJ6Dfm7T2moTaje2NpyJC8oi/A/WPPuZ&#10;WMXrB0aI1lHItABS0rKi/EDrTfWd/YDx6EyQkAJlZJydsGKhZM4VjzNAZd4tsV4tb2WFJeOJFdFF&#10;HV6qZagVzImfilejJKXlQwtGafeb1a3XCQ0fq5Ug60El+Xq7KQlgNd0BfNnr1asVavdsKjX1mezg&#10;58VHzS5T34H0T+W8CiPwCYaBYSzQF8HWiPWSJInS9BSUjQBpqADVZI0GDZsTwIMfYikVkwq9cloI&#10;j1bcVK+WpTw7GTmn1ZBLxyaCDqgstlkRMg0RGxlviNYvmVCHjNU3D1sx+s7NFhakbiChwCI4Kkii&#10;mOmp4wR0pcE7or4FMyrHk6DRpLs0HHXkMipHNi1CK7wDYUpzD0VgSg5BqMyisyXuSuQBJHJ9AZYK&#10;ypHRsLAFUP4cL1LRzKBt91tWpzuEgGxF8yen42b9wo6FE2kx3IQ02O7A6qFtD/B7vHeYZzZZPm/3&#10;+rX9G0kEAeuNacKICuHI54nZdqdWR1MPpiWqob7UnWPn6YLl1qXd7mu0HyT37UuxewMS1n10dlps&#10;NemfDbAzDMyHi3HPM2yzC0P+/hSHr5ltr71463v7W6/jvIrzDUp02FgmEjn/PEDoDbh6yP7BjxKw&#10;DhWK0o6j4MY6RekdCGlLzVPU7RLrR8r1DvgOKhCp70T1ELEmAhp1+DKXl9GbbHYpXwRTc0U61QtP&#10;J1LX0ym9Sq/XcqtFuzwIrsY4q5P7+s8vV+/V8l6mM+pHV0/09RflfUiHUU+K9Jmi9Tx08kEqwlIQ&#10;vxQ1I+ZvW1CMTLdlEIqDRzyXyW6tbRzuBQ82AUQ2ZsOzSvXiolgr1bvlTqfSDmJ7MJv4AY0Y0YCR&#10;jkTWs8mttfQRGCkf+j4LKzCLRnwpy2P5xwtj7s8kNgDLBREfcotwJQ1+cQjCARpgHKDrGWUa5gGC&#10;cBEZTnEPHAZwn/QiI+4yAaJRUmDx5kHpUdqfCGwh/CiwZTat6m6QXgKo5qgDbsBEhGR6zLQQJo/M&#10;bQRizl0FyTiAG85qxx1RRO0oAkUbRnRL6RUzlHIjsUiAwUIGoDWhPp5Lbm/m9vPJrTl0wYWrXKo+&#10;PX7KJTy4wcGwBZZDXCKkTbqcuelTW9KaVfqljqLlmX5lqHD9hNJl3qoMk4xK4w+uFoxeD3LntWv7&#10;lUclX9S/+3WVqHBlq6fTk0d+fYUdpZYT80Y1DZbUQn3ox9FPxz9Xa2aVFOoH1P8UsoD6EHKlR0ze&#10;lQ6NmNRzIvDgwI5AkHK7EAgY9PrCHibwMHAQFCbbCFtvGZPCyWGCQuuxTyCjbpS77I8YEJC+cmZP&#10;xu4S2pujiX/ggD9SCO6JaDqQfcFrAQFB7oBPMu8AZuCgT8llsmOlTSaCxTLN8wRmyZQ3nYVqOO+2&#10;kdZkyWEkABzd3e8JsJ5QyYOADyNv5jDyLKKV6pA2lXuano5xOsVxcNKoT/tt4/KEfRJl/UC4ZqUM&#10;eiBoCtFcbcKQwJnvHLrSOVenMkYAFd2ZgAVxY/fvI7wAALE0SURBVOwPmq652W5gfzEG8SBNe04H&#10;CKfgKUbefnfa67msqLewuUBRrYUeDJhOeIkUnJXZ02cLM+JJJUh/Kclc1eKsVnTFYkkTXVUPfEhX&#10;zI53S6HOqa9bAlzjh5KO8ime5Jx5lLLi0anLDMUG1BYB+uBZ3mx1hShk5TrJbRWEpgwGCRk0Ea6E&#10;ka/ffX6Xy8yd5uHwFw3EE9/94e/duPfKvZdej27mG83Gp+++9+kvP0AAH6zA93/4Oy9/8y2LGUTc&#10;mrW75ZMTty226Xk8y2SyoiY6V4vt6ypLvUg5LH91HY4HQFRBGpg9cGOpjc/f/XToGQB9q7mGr776&#10;9uDTi9NK6eTi5BePP3vx9ot3ktu33rjLCA37q0Q4sJmMQYeA8EAfQrV41Ma8gmHr1S5TY51gKPSA&#10;7AWdjiiktkJXqOnVEtYtehUKoKiEUxUvQPptCJhNpuCmiQRstlq93m41UzHsb4FZCXVfHpYGnHbe&#10;U60ZPl9tN70Bdd9HaIRCPAjC+u7FA3ff+H7nadUVGVmxAeT8YMydyqz/y3/072qN9otvvP79b/69&#10;7GHCXmR+/qNfYLQbpPiDBBTwbCLp5Ra+rt7XSnh5+SEHn9rzukXIhxIh5lxb0hlWMUFHBhBPtfBs&#10;6+Duow/LFecRR+VsMWzPnJfevjer2vcfPXcWTbECYgaSMIGuwYpR/SOmUCpJk0a6+MriYySHDvtT&#10;Sa7wwpZ+VkonSN2U5XxVo+V5XiXroPR6pP6R9SH3b8YOlUNMhGFojc8mQ8t38K3XA41CuVgJhrqG&#10;LbaSPSwM/nf/+R+p9qzcKA2kBMDEkGzqmN5Z/MbRFq7rZjgpLFi/YVqJYCiytr4biaT2dm9uFHaO&#10;Dm6vFfBjeGVn/+j23TvUikBgUuk4t5mMIo3RWadNgg0IhPDEIsEFoHJRQkNyQn9yPA1m44zonFIZ&#10;TTywVBODqjAwnQYn3cnRrZ1H/fLisoeLu2qQKUtW5VIhM3w14ZC7pkyQVP4hy0Php6UIJD2R+Smh&#10;HM9RkVCbNKtYKnPyEVLJTwkbqPkzOpAcl5x7LRbPx+MhmEvYwHs9IHU4RV3uIDLjFIlA6tFqBvZG&#10;FKj1JrwLnveyWGapMvx8/uxss7DF6yxenK8XCsTvbreD2mSn3SIcIEkir1teseycWCTSlzEXDlHS&#10;iYT+x395eyBkhe7F68HrE99DtqfTRyaMjiKqBvA66SJmClkqPzsc2zy8sYjYFA8ULVcWpzoW/f//&#10;0H1Nvc91Fag/QfOGqX+9WRN46nSWyOfbs9mzZjOz88LBK994/bd/v3B0B++/0wvIlKVapZzKBl96&#10;8ebLd2/ubKzluKHMdpttkJOhYICkkESWCR7oCSnVtK8ufWlAMCF0dqQ5IaB2VYGIpSZLz+1K2BEz&#10;EXfCngEglmYXuB5tQG4xKSlDCyhyYoYlXWpZ90huKRIaQ5kwUPPiefHzzz96+uDLzz965/LiOJVL&#10;vvbWy+sbhWq1+PTpky7OxmjukSq5541auVWptOtVOkaGF8lcIw4/hdLd407adgxqfihcYon6QsA+&#10;q50O5FH8CAC4JxIR8Z6nsAmBGRYXZDOE+gGyMW76uvO+Q6YeRSbLi41vhMtwfFaSGMY53HcsroqQ&#10;S+SOI5zCLau2Wt5AEMYsZwzkz1aLpeJjpiJO11hQeFwJpsuRmJuepzYhUtuZxxNYkbqFdJFlhqFr&#10;tuW+V2FCFKSvBKMkbKt9IlDSJWBDh1QdUOT6r9yXr1aC6oaiWEGvKgwWkUwF8GGt1WBFHq1vzQMG&#10;/cKG04D6y9CaSxMMGgs0KEXGBPSgUO8oBOj9ceuNkEXrQ3fHWchI5iJ8onSQ/eGARcRCcpi7TN0H&#10;pwynGHoyQJ/Ec56fFqi36pApJFUkCJsUZU5hJUE2wB4CPRgS9j4QURScXBgY0wyIzBaRdj9Yas6h&#10;YfUAgAqKUY940Ouj0QbngbqMeEcAFpUX+l8SMWTAMVHKpsu6V81cpO8E2VjtGPHUZQECwKP2gzRF&#10;zwygLn8wmEFEhhQ5YuUWE8M3N0dNu3lptkoeKxa4++JGJJq+uBgFZ60X39gIZV0XgI9bWNFjMp7b&#10;yuSHRjO7ngx5zdJFH9M5IjfBYdKbu3uTRDIOnhxKdSRo9Vuk/gE7nn5t/5YZw2UnVKwzNky5AnWn&#10;PxrUIzfvvvXlk9POwtsEpBEIN1u9UXcSDSeRkZ/03KbXxA/dcHmcUs05a+7a6fm4Tz37wf1PoXAi&#10;zsCmnU2c/ry/QGoXsS5Y3FFbql5ItjRA5JCTaa1CvEFRGgKHZuVSpDjDKr8oXGKuL58AN1rALqNm&#10;hzRNW58LJZwAOb301VULcrUI9Sc6bK2yeX0OX//W9Z/X31WNJPlY5eWrn79+PK8OdbU3luQ/fZxq&#10;kT35VNiwWs9daT9KsSNfVPCa5eHPYqBVzdnM3E+pztJ5mPun89BkYU49cVcAh8aNVHZ3A5vivezW&#10;FpC1umt2Nuqc1J6Vm+VGuT6qIq7vDvvMQDjqCQFozycS68n0dsjM+ELJiT/MdCYYT6V9eUYl3rno&#10;hJNJSwdNeLdARSdh7LzEMQroFIMs/BtQjWMiB2pA8JV+P16OvCXGs7oZKq0S9oaUdtiUeCBySJ6r&#10;aj+Q2bxXUG0wP/kZMjAkmkipqEthHjIsUuonKq4o6R8qBtF+EPtOQEHuEL2bsZC12fiEdOq/W0e7&#10;d+ORDOVnvYUZ7AMcmza31rd2dkSs2O2NJ5IkfhrfKN105fW3nGNc0fx0V0vfxFVT4Ovbpw8s9S2d&#10;CC6XyNXX9WJY1v5X4E8Wic7w9M/rym21PHSRpuOnfmS+q6u460t09aT65/W3Vo0D/cP6cfTL1h9U&#10;7/oL+gVKB0/1F3Br4Ls4u/CHQAk7gApQMDJXIx1p/5Nxi6ixZLsmdchYqn8Kd4xyAAk6zUbl5KTj&#10;O+2NL0auOrlNpz1rt1FBE4deyhNh3qIYgNaHewaMwOUacAEgjgy69N9MOgPAFqDSg1wZDjytNiYN&#10;83iaPQuvxUWhCAnRjM6MMORVgbqQkEMQheTN590OeRjJyPzidGwZWSSvDTpJUAS8LobH4TjHeOD4&#10;MY0xVyQ590cnuW2oRygso3IbisenG2vGfChsjdBi47LV3thfpAsjLyCIrL/dnLebmChycoUjMXEi&#10;6bU5KPwo2bD2wyZ+XbSnxSUqvw5fcQKen94c0siEdYB7mSREWHs2NpiVegLovsxi0ZhpsdabhXQc&#10;N6JuZzEa+50RuwCcAkxUSa0VY+gq7GiDo6uuhGRIquGqB2Pyh9a2tEDEdlbOAxV/VmtpFbJE11Hl&#10;pLTnq+0u1Npe14HwubO28cKL9w5fuPu8Uf6QROXzzx5+/MVBuvDd3/qtl954xamholksCc638eL6&#10;GvmNcBKuGiWrJcozalSzLOxVRaSG1vAgORIrlVrJCHz3m783aDkokdKFCmeS33rru+fvPSi2ahyY&#10;juneSW382T/6709q56+/8Sa4LeQT6ATCTKZkCBg2TUm9HZal0VUTZNUfEUyz2qcETUpiumWyra6k&#10;pGWhL1shUsupS6x7M5Jp8l3WNqsaLXHWUx9NNdcMRQa2hTbC05mMEsOhk6wdLK5mjFddmOVOpxkP&#10;pGHhRQDTe1C4sf968bgU3/DFC3H2SzSffe21bzx6//H771N2v1N5dr52b+MP3vxPgOM5w9bJxcVw&#10;Olw37Fw0HFxIESi3/moGKKxyVRjI4aLCvxwTK9TA1Wm1ihL61mNT5zvMHEDs/+j4uPQhuvfz4BCP&#10;4G+8/ur5hw6WaJBzUQVrzSaZvbwVSp0Xa2Qhio4uEsN61CxVE403lQGR8yAkrDSXqRkpZ1R2orsW&#10;umLVcUbfj2XtI8tS05nZ3YIV5OIhXC497vE4Etj7xquT02S31/KHOyhyID/IdN37n/2f/gtV20tL&#10;UVXzdDi97VY74I2hds5rKeTSrVY3YiYddA8wZkHTTpTuQKrTpyEbco27IP1MsmiSRjJkXNKmIKDh&#10;rwE9CYZiiWi1XlVkbE/xspRJp2u1qhGNUoyhNWbFI3TVL06fmVS9gETxmB266QfxxixPMJiP1Ypn&#10;VsgAsMTbZvhCviKuD9LaF91PFSRVa1Dnx0rcT3ce5JBmzan8UfWgRTydBBBYmuofQK5GNYspDQM5&#10;fKj9a9HE7kYhApVIEFiA+wyu8bPz8trm9gi/0W735tGRasZ4Yok0PVewFIGgt1StgLnZ2NziEgEY&#10;RuyrWq2xP5g7EEBldAvtfz5vjYbT7pAQQgBN2zH6YNB7svkclyIRTxDwCSr4ztcrZVuc46VzDs6U&#10;3cIuQ3GGIYQIMojuvttp9TCeShY2PXER0pr3ER0RFbp//49VS2nVUtV7YNjtCNpBIHcI2ruShfVQ&#10;Kp3Z2ts5+N7Uaz27rJ6dF4nlW4XE7cPcjf1MhqItjOQHwpd96hyZW4/G3Q56PDISkcwybCl5SQkS&#10;YFfECBJWHPw6lYvoFazOxRFWjFwrhKTQfRyHpA7AR/DzB19xIGSSSZh7bEmmrTyUbUQwVmOYYoZo&#10;kLoZwD766qsP3v3lx+++e37+BHv2o4Ot73zv7VQ+/vzsBL9H1FnprtJM7bQqzcqlZ+KgvkXhhxJt&#10;jvVP/dDvuEfAL6cCbfZ4abijsiCcvUhsJG50pFCTRDyaT2eBeIivFNMuEJ+SGdPRpFwdO60mvQZk&#10;3cRQaz6v1xvUq0w7EY+VfAce5HQCQprtBW8MCCh29cxVnMEokc6Qbz598pjdnkZfh0qYISCjK7I/&#10;rztpRfyReDCXlm4061xEolT/TxmFCUpZ1UjLMYriUi+xUHSgVcIhB5j6SR1GBap39aG/ooOXICTV&#10;xwpYqv+J07PXCJOyoHMIDaw1Ys7ZXo8k4C6yHCkOIJ75RfTCgaFEqj8bD2ROL/Qj2qyiIMWqEk0U&#10;9qIYs4maAgN/pIBEmNLHlMk7AE6KrSLnPJx7xtp+rGLoDcjlE39zGThJOJPDDl6WL8y15NKR6/Dg&#10;hDq5uJDxfCjKKP5e2B4MvaelXg3bq1m4xx4FzSs6JNJRpG5jWscAktfAONFABBkMvLISFJk++Z+g&#10;PTm5yb7IGNW1FcgpiYioOSgUHAmGSIHq0CLzSsOD75knLPN4DARcqXEfqfRo9XJm+7YbtWGjfb4I&#10;9p5dPu85i1ySBKx5XEPFIbKxfhR2Z1sl2nDFUCrU7V8y5Mkktl0jq98eY21nw4SeB8+LF1S+jE89&#10;I3cusfYHf/gPLiqdteKTvLWVyx2a+eBp7wF90MgicyN2cPPuN5+dVQ7vvWZG0q26k7YzR7u3ei0q&#10;cu9m4UYhv3sJxH/adCbN6RxRwcpi5CQLe8WmOxZPDLvPP/rg30UTeKTnOfpgsHa7LWZKQrqmJT+e&#10;ol1HxBXOgJRwzGXZjuWuU2F0WSw+GA67rF3uNquJ7zKqYtQp2sV4wDJFomuCZp02WFLjQL3AVqf7&#10;9di1yqVWX9RfWeXWf/u3Vr+iC4DrSfzydF9109UPrFI3negoVrlkG7oClBSEYTXsUkUalAfXh6zi&#10;BzLZh5cVIhDzo6gWSoUm3UnWqoGdGv7srAaaO7FYbq2wtbuzc3SYyK+FElmSweeXxZPnTyqXJ8Nq&#10;eVqvB4eGp79A1SrCIckgLZWz4olUbiPtznhcrChaD4EpViMg8oJWzM6EA2hHp+ywSTsJK195G4TC&#10;BWoDtJR5VyxKdpuobmjgkDIChDTBPiYVVm+SXjN8QVVc8KIpUmjKozVDB4YWCe+NDULwXvBHan9p&#10;2sgin/BdakgRuBNUP+ZtE5DzwbCRWcvv7m3c3Fu/sZndCnqNBvVfqdSoXyaSMRAuIjku+HBp/BFj&#10;xKxSZYcC+FYzN/GeuFZ0Xa+79H3UX+FD31m9Bq5uiCoXr8bIfJd7pH9G/taTh2WSpEwa1DNqJQ+9&#10;hPTjS/4qpMivxYqUraJkCVok8Wtc6NWU4G8v3euvfPWC5dyTl6JgbYJjEns13r+8BtYPEhHOgDYx&#10;PhBigetXhGTOQkwhtauEgiXzOYr/oGiCkE1ozlB+jUe9RrtV7SzsMP2ojtPCYEZ49+MRqpuRGKw/&#10;NBSYGc6DQbdpkslM6K/xh2leuy5nO90LoGsyhBSVUaS1XYgXoSJMmRePU62Hs+vzvRu+Zg0+IezP&#10;yAL1IHRK5O2Ik0nAmKdTCbC+zWaT+OXyDRJpQG6ILfitKAts1Gpw/LgdVPPMxdat0bjt6lXj5GSn&#10;T1FCmJjmtHrhK5/NncWosEnVF6Z3ZIZDRE7y/pnL3247hu0a9FzNBsxtMdukYU53vHgq0HNmBBE7&#10;MB5MUvEovtyQEU22qhhZhp4/71YQMXeGVmSBFhgAWDvZA9swn/bPjikpg/RNEZ9mmKoTftk0KqVW&#10;3SbsW1VCrhtFwqtVs2opCpWhkOoNCjJchJk40rF3lf7CapmtYhonn0ze+cFAoOcMIPjULovjTrfi&#10;NCFK5LPZV156CWpxv9v78osvPvgQ2sr7pm1877W3X3v5tWgux8AhjB5HGB2UZad+uaJWnTJBzsgE&#10;QdSJFExRvwxRUpv06bOXYuZh+ujGwd1v/Oa3YhaubN6Ylfrwp7+cyvLwu9Lma7svPPnw8dPS08+/&#10;+LzTqq1BsYEQhaq1AAek1NeaSMs9csW51cB+gc4obJEmnEiwlZnykkUp31Lzb16SbDV5hcuNTEog&#10;nVgZhdB1xcxJBAPE/8DDkNlPR5IOsEpCpIW9tH+62vt/x4ZlWSMy4KD6jyi4O3TvYDt+8/x5MRCn&#10;KZu5uf9iem3b6U2rx888AXZIcTopjUPu+Gj9svLsd37ze3dfesOL1fdZY7eQA+0gdb7apLxrfT15&#10;C0GaysxuBKmtEOuaRaJOsV87sORlC+rC30r5d9deOtp7Ye9eYtoLPC0+NqPmd9/47ic/etrp18bB&#10;ntsVbs87O3d2fIPsJ198Br57QMOHVY0SBKQxtiXuGlpwiDeoOkGCSwJSJzMt1TyVgbUOjMvOv3rd&#10;qsukunbKBVn+LUgRUTwC/6FE2ul9J2IH33zr9EOn1S15Q200MJDR7A9a3v/9//GP9BRBD8UJWBPE&#10;IDl7kEczogSoAuqyo2bAlwKPwFbjJ1GxFNFRtoFSj6JIgzcWCuBsw50VLBC8LBSGaLgQ9lLpFDTZ&#10;ZrvBnJqmFwcDZ+h8SCPHooODSYUrEmg6LW+zB62E+pEWJ6cyrapxd4rjQNlf9SLMCUEFLJkJb8tH&#10;KgeQi4sCpFtD8HXyq7NeXhINFK6b8JhJ2dQWZvlB2oF3zeCVPJshJYmq6OsvcMKlahwHFt6IL7S7&#10;VmASOENIceEC1td0mCxHm+0W9LYwPCC/G4n2Gq7Zs1mjfBm3hdpALbqxtYm8OAnCxuZmq9VJprPJ&#10;VKbb7ScSaQJBqVSJZjJNygwWZyJGdR0Phhuj/rTTbSnFZ8l0gY83WxS+PDeW2JJmuRcmEs4U1iGI&#10;4Ii8hRJYDjKZlLEFBoq+/M5BbGud8s/kIizb6NdXpny+OkF/7Ru6Oao/tMg7HwJ9GTsA1ADaEs49&#10;iwDw/VoN5/N5tVKBoZqJR27tbb1862g9HaWCRiDGDEa7TTSDeq1qo1SC6+2B7siLYdwtBGoImUuM&#10;gLAh9Ax9lYHpg1yDbeiuQ+yme8nVlFguKtvhrmtaLpUps9B7Doj7FGwWyUtY/6Zh9zud8+dPv/z0&#10;4/d+8dOHn38C13h3s3D3xtHBzib56eOTR9VWg1otBcLX7b//+CH3KzAZHOYydGBwDmGMm8KVftin&#10;9RByA7w0yVKla6AU1c/Ozzh7Wq0GoT6asBPxSABuPQ0KTiNGUbISyIoAqzDjg7HvpksiozlSC3TA&#10;gZkrch7TGxTLIFFyH0iCSYTgEmImX221iXymCTUmCuoV+SCsewrZHPcX5M1khDA3FT9tebZV2Gdb&#10;9vo6s0FRJ9dMP30RFSpFNXlUE449ryynJc9QPW99x+VUk/Cp5uYCCljaSOjv6gUgv6W7Ubrfpr6l&#10;EkYQ02SDkhyHKX6Al7Pvuz1/ZxDLphEj8ll2rVkc9M6YXFNnzKgOpn1RyhHhKpmsELQAArOGRwCv&#10;oTMxOuB9iKMC4hbo94TbDqc/F0O0I4WT50U/FoUxUNyM4pW8hRD/pAykhy86JRNRiqNnjmIM+5w1&#10;CoBEpqaU7KJYIm5ppOXNNnoWuKyihzHAci+Bk7300aTnw3iKPgOPzl/QBZVWn7gOKoCiuADSIBaO&#10;sLizih8EF4YYQXNKlYUis0ohOSTnUphzqkGvP4IkTaXawpA9ESkUnw061cDZyQi3Y0zQaDDVWh0j&#10;bqQ2E6k1e/sI0U53rTpCd9kOeJKxCOpB9f7ztWRhLZNER6pZp93P2ek6PT4NeRNmxL8I0sJ2D2ms&#10;N4fBCR2UVLHUaoSbjZHz5RefSAdm5vTh5TwteivDuuOuFmsAj+7u3BrXujd3b9y8++Kf/Pivs6bx&#10;n/4v/7eDof+Xn33lz6YH3CEzWukjCjnf2LmXyx4ATHh0dv8vfv6XsfT63s7drgMsFtTVoHxxFsEo&#10;hzVBkio8F5wBmIvSmyKQX9QaJ/XmcacHreMJMj0wJrDHoJTFtwN7jMGoKzMLNPiACiLswKVTRoVc&#10;aerrVcL06zHrKnHXq3EVxHQ2v/qK/qcu9lbf0jtDf325mPX3rn3oH9C/pWOR+ny5F5a7SXXZ+YHB&#10;VARgNRJbPMVDyPRKpjjvQF5Wzr9KvoM90ierFqaGkgckg0fqQ3qiLgMVxJkb04hceq2wt5vZ37Zz&#10;MSCZ4N6GrU6x2C6V6M5XnFabtN2ci7la2ocgFEcEyMkIrQC4yaFw0jLzRjADh5ZWbBAKsjccDcfC&#10;PmbOviDAakWT4H0QI7DvI/gQJ6k1SLEYwJIxyuBaqSmxaRjGudmPIGUwLURhcsZQBdlmqj2yhBaM&#10;WFiqfrftW4SDPkANpAlew2fTwgM9p8QUicX41aUS0dxa9uhg48Zefj8ZjM1600qx3ELv2uc+3D8C&#10;tc0Mk04osZoZpTT1BSmsmk2KvS91l57zX+EndZl3vdJbZdjLzvaVROeqeNOx7fpaWq2BFZxcRzn9&#10;dT0/kcCojh5J+K6+RZSR8Kk+9PhltUKWXxSFrV9ZS6uUQ7+A1dpTbWg1bySD1CNlDd9S3WpAoSCD&#10;6PB3OxAH8Lyhp87kTXzXhY3MiUwQVzknf7TaZM89wzYwhuKY02de5HR60Jo9VsQbigOzLFXPkBHt&#10;M9TnazYt7lm/I+hTLi1tWDYtCRe2e/7AAmZ0u+4Km/OQgZA2N4K2LOPBmfiagc2TMwvoAT4NDGrQ&#10;nsVJAlSda+yERgOUY+AWkoPx+n04EWBnyDKAErx/mE4XvAe30iGr8+yBv1PHS3ZxcOiKWYlmfciQ&#10;wQpHA+5RowJkB1suaCCGx0AXb97ujII26vGus4fQ+F1Of3LxfNoDUKM6rdBgEc8aOQvWN2edYZgY&#10;EqIT4w5OjIhrfROpACaHrTHNQJAdMxyMAhdn8FhhDLroTANh7vQx7Z6Fo65oiqsZxcA4mYq1O1V4&#10;l0gQsGwIRML1XlrtwV0WGUiNC1Aai8twIwD2pTSsrCmZyrBu+SJQT5JFff5emdPoFSueIWI+yUSe&#10;lEKkltBBbJaK1U5rRIJYrqTD9o39w1dee+3lt98odhrV8+f/5s//vPTk1DLid197/TCXL372mcc9&#10;Zuap4ZHLFX4VD7V9ty5F1LKW2kRADVM3AaLZag13t7+1/43/+v/5394/fvg73/3Od775/Ugi9fTZ&#10;o6pTHrbLRj55O3Nw/8OH1CSANdDthaMSx52JMnI8Cpm2KvGWPWJZ2FexV5J/KXWUeLiGg0pfg7I9&#10;oHKPpayOZlhfbWbFYVlZSyidcnHTlIRF2sRsNWBYcTMUxwtEFr68KSkA9ABdPRuPtgLq8zX9uTyF&#10;PxA1/EY4Chsh9OKN37j1mygI1fvHo0kQwyUrlrSj0ZQRALw4Neboze7fOVpcmP/dP/uv73/yiTuQ&#10;ePWbL+/645fHTzhWdZSQJ1SZkP5cfEFV6rSC3So6g9jiXI85q8+7zsJ/c93VjX7y8YNE3vfNez/I&#10;3UzlM/lMdO3pRxfFxpPmuIZPlttwXnzlTvdx9MtnX5AAtIad4YzLblJzcrTKkFw0huVDuPU0tkTr&#10;VxSKl6BlVf5pS0oFlRLnkCVEVFXQesRCYkOhxLcxFEFkhrdFYPMmEjtvvTIqu3qj0mRe4nGC/sRk&#10;NvT+53/0RyvxYuF8cM4bQyOcajYbkJfazbEVdVlxKMVY1nHX2aK+Qb8DZg6WAnCU8QBJRrz06rF4&#10;nPLJ5cZ7dDokUHVaYNc5EUXDMxwEDJ3NZEFRQpqKZOKNi4o/bJIS9htNT8qYsgDPy+KbVyJ1tqIh&#10;b4/VNQ5uBc3m5nj0vM2RwbtlcIeShmxg6csvyPx0EaiTY1k9akPSG1CGP1KYCe1drSbOQPh4Alno&#10;DcnmMeZDxA+dUorAhX9C2Ij5zRs7W6D5CB5ITiF9H83nZAqUjK1lE7iWEqgB7MNQW0fAIRZFatiK&#10;QDV2KtUq35H2+GhiRyJw2ACONlpEKHkZXH0zFq/gMO4OxnLZeqNeiCZGvF9ntLO7Q8EMrwxKABaI&#10;tIgGnW6QFNrCPFoc9KBtsgKGfWfO4pjP8DsWcR3mIYNFLLceLuQpuIU6ugScrMLF8hO9lP/2h0rq&#10;pFTnA3ICz8IHs1Zytlq1NnaG5YtK5aL8+OExBlGJaObWXeP24dpOPpW2TSwdGqVqo9oE4n92Wum3&#10;ncuzy1q1wd1PFbLoGYailuoYEVJlfQq5ipGO2rdifMlNIaiq0CYtT0jwhC4E1icufDnc4eBwMAQ7&#10;i/hn1yL5HfSRUW31GIqELBsLW4IHnCgM/T7/7OP33/nFs6cP7XDgzq2Dg93NWCTcAHJVJDet5dbz&#10;hc2NRqP5/OFxs1hDrSVt22nqN7R3R04iTMQx+p1mFOFTmorsE7HjgFYxoWXijLDclik9OdTRzQPA&#10;pwwcY2aAIAUXh7XEy3bkgqFcIwo0lmm3OvXewAGrE45HxOwNbiLGYOIabSAayZXBWJcDnnoaOSNa&#10;sgLJIwWnj4/ejD/IfSegjqm2Rfl92oVgQbkxcgyuGlKSW5tS2XGaUBtKh0zg+LxOaUMqzonOP6TK&#10;u8K1azEYnR3r78oGkANMODDXV8UyzVLYi2WGo7Mf9YvAEuj6cAOZzNKfGHAud/v90+L2jd0BW9CO&#10;ksfWyl943BBcXdhspZDJl7pJQrkwntmMMovwlKsUBmh5uyE2jccDcaLwMugIwJeEcIvFB4x2BqcM&#10;N+iBMXGQlqHSOJZiS3JtN00fWFGIkGGujFg+15DjiK1MZ1dQoexgvN3HM3SVDdMOWYgJGcymTY8X&#10;qcz1VCxEgjfuU9jQ1g5Qc4vMBgNsURflEQmkKLIzv8W/Qw4yIf/TAmQuC9WbUIaoC+eiEo+hSUEX&#10;SbJspfGA+4SVDgUTFxfljbWt3Y2bDz67GHSIdjvgQ7uDUiKZG83D5VYjuWnMQq1ipz6lYz5KuXve&#10;4ukn/V7JHzWsjYDteB8/eOp1RVg4+U3L5W2DEHcNN/rzYiBhV5p1G4NfhEj73snQ84d/7z/+dNJ4&#10;+OVfeEon37z13f7M87j3lbkf74Ti2Wn0D3/ww3al4e9PvvHCayzBktNexM3DvmPOzE5l+oMf/INX&#10;3/7t88vBW6/8/m7+le29nUwyi64VlZkD6uLgDvfi1t5upVJlEAsN7svPP2MOL6L5MzQeENVr9nv0&#10;RmjOnJyfPyyWH7ba5/1RjWQVDQsau1hc9gW2QF1PdwfkFoRPLhvnFwh/ZXwnrXRx8lpl0zo6LQ/g&#10;VUZ+tRh1ur8qDyTtuMbI0sXeqmxYVXdfZ/ZXv6mrCP1Qv1YEqg1xbSKkelUyrOJYkX6GJDECZmYf&#10;cWog6UKhFTdmhh+tIVDc4kbIOG6M06yHI1eM9WTEoE9ojYui5qWLMEXRPxo0OAQzuzuxw0Pr5k0n&#10;GpzFfe1F96z0/OTp09LxaReAUG9UwygS3kQ0wfrJZjfz+b1kfAPoXdzCfS/BMAM5MBMTLrd/6iDV&#10;ggikUCIoJAiPdPPUuwRehVQMigKIhbiIVY4IUQmFBnqC14Uef4CuDaMagKDUhMILZBQf7lMPWMF4&#10;wBtB3oMQKO7zHkRKUUcjBogZJ+UwLMj1wv7uJtO//VgotuhO2sUG6m40Na2YcXBjPxzOMDnnd+lz&#10;Aa7XSgZyA0QLfSnRKTXSlc+kvim6QtPBSvdz9c3VxZu+fboe04tn+UVFjV61A/TPSxr3NbVHBF30&#10;TdfLTFeA/M3Xv07+ripAHgpBl1WQ1EFVUgtB3y2LyeVTXKFMJRe/Qpkuu9Lq5ymCly9Y3qkYj+oi&#10;kLhNi5+/uRqImYMv5PfFY1DkdgUGpt/saqmHt9dilhlmGIdk92UFaugAzXB6EqHgaIrY/pPhWKZ8&#10;GNNin9uBvd7nLSM/I46FrXaHfjhKnnQB6DBixFzYiKSyHorAyRAkhIwcrSgZxBzJFPqT2fzUtBbd&#10;1sJpc4aB7/Yijz0Z0p3jf+J8TjzGw8jpYA0ZB2/Z6pRQJ3L5OomMK7s+61xGXENApOPiM3evNd06&#10;cpmREdGMRkSzzf7nMB9u7ARvvIrqlcWBe3Qj2SyzCEeQ3wk+CKXBEGR5d1BIhcg69tBQ4Uy0Tejc&#10;kAbNZGEYSXEMDKgme60JrLJuy08mjT43nvI7+2SskyHil2bg6DaKXnH4Ppi3kFkEwp101nX8sO/q&#10;v+zyg14RSIICvqlVoVYU60JupR47Xx2CEp5Uwi3Rg8YojUbp/ct4COfP63FMr0OphthPoCfoG4oi&#10;B2XEzMb3KeBPohdZqTUHvYeVC6a4dJdTVuzFvcNkFtiqffzFk5/+9S8/f/x03uoEui1mcv5g6Hp7&#10;f/U5omRy3F+tDzW5lJdphSL074Bh+O/dfDX3wr/45398Ub34+V/9qHxR3bxx8J3f+d76brZTPoeK&#10;VfBnPvvo4cJoAcOK2aGDtUxwPpSJKSpEIAHU1FozOFbJAM8mLT1FHhHkoSqX9LQcOqZsqCs9JH0B&#10;Wf8CpFUOh2K+ztbn9BToDp1EkQxQ9HGRqwOg7IUPhIYPBm8KJa7nkKqXLiGH39IDfH1Y8C1eDGmY&#10;OP1ghhgI1Z3hZdS/5UddZ+/uq+u093u1ywj1CNr5zUYknc4fHYFk2buR85aj3UWFJPb9j5/+/MOf&#10;ZMf+CLoE0OWusB7LLoDa0fAZpOhTPSHZ4LIq1OxYld+rc2f1SbMzi7xyZM/WPv34fq3ztH2xWERH&#10;t4/ugqYLz+32+KLh1F0jHMgHr750r/hBAA0bUJCdQRvmTBzBQ0552GogcrHVWp56qtGpzF2J29we&#10;HWrkpmgDexXrmEUo3rF8qHG9WESoWSusY7TMpClIexK2xzxirr107zB/kC0wgxs3au1eDzjd1Ptf&#10;/cP/kvCG6BmVqCguzNwxT5QHQPW+7XSjySiuizvrt/vtOjrmXANaxOxCeovkSjw1rwJfNw4XqGm2&#10;aXdafY4qPNB9Jo7q5WQsijRd3E6FwyEqDrLY8mUp6jFa2B/UW3Y83I96rM4oZVlPyJBOzhNmrNEd&#10;NEiN6SEN28x6X97/znu9h+uo8cOboqiFJRy0a06HqMhyF00KwTcIalf51YpMCK1orgH5pywX5Q9B&#10;XiJ6sjMcSLu0/ESbcATqEHIGWqhT3OmseSBlIFAE1GWGWD1KADHkXKbgdTzjXpcVTqimXSYKH4FA&#10;IZlrDDBcnYfteLvlJGLJtc2Ner+diaQJvReVcr6Q52Xxk1YiVu42rQDxwjPpNtFY5VCGyjZaoFkx&#10;ZhYB8a/X6uD0LBhaZZJCo0MuKTceBLxI1UvVj35MNpdtuRdxn4Fn4JNyZTu/u7Gxwx3EnAjitnSv&#10;tMSjwjotd4ubKaLqWqgsn+A6mUMeZq7gYyrFsVQtXjz+6stuo4pCP/XHSdmpdfqPLs5a467PdOfy&#10;sRdu7945XM8ZBT/+dsNpD7WfZguZzlqtWSpXi5UTpiNWzEpmmVqYJIvk4iQLAxeEBD/2h/yPZxZh&#10;GE4gprJuRVVRcZI3qvTPOPQMIwi8EEguBTljooURibRqjW0r2YvEWz1ohhScA9/EG3IHT89P//RH&#10;f/rVFx+MRq1s0nzpzsH2Wo7GwKefPnjw6HkwukgmomjPIctwsLNTu7iYO71CJhaZT6LuUQR1ae8k&#10;ZYM4DWFLGYykKKegiCM4wzSatiwrh5ESzR9aEweHu1tbeXzqQrz+4SzoNxt1gP1cZ/GWhQMGtpse&#10;1BzwIgM7L5VvYj7x9DpQ6GVqB2MmvJijbgrmGZIUWqDUmDLah864cLUm/QCjRqiTSjVFlMYY/GNp&#10;R8+XMRR3UqDuk3jIiuXywUwGdgQbW3JQnHzYgSoYcl9JyHQvTSauBGjVR5MVhMK3MrxRmJFlRBA8&#10;jerkqQrxqpelYgq0YtX9VHrOyvxWVOAXKEsJiJMngPvFw5J0doaj+61qptX2Hab8nXkic+Pjs6e+&#10;QTESpYNNQ4jQjHYGuGBuJN4GeEkwG+p7F2HYQJVuG7bZ2Gt2R6g/eZrdrm/urOdTyJgPWw0Uusww&#10;0FMMVFC1mFES0v5Sc00BRNEs4AjBu0UE8/AeRFImwFBu7PQHeMSL1xbluIvEwi/u29NuwZ4fJVw5&#10;9DSZdkw6DKZIOPg/GS03a+pvccaBsaelTZ+mNxmVG7Uw9HATuz+RksbKGFKMa4CFm4EvPM4+Xo+N&#10;phx3iPMuyIhjEJnXrXj0aHfHqDyNgYp9+a1FJrv28586dmEe2w+kb03ca3Xf5sTYnLtjVQg2vAQ8&#10;yfPR3aefXXbbrkzhNjJ8g/HlejrUHWQvLwEGOKYvALwZRVwzASPsYuSBM9kP+9K02/r9UfnCcTu1&#10;O5nD4+ZPYQM3S8OoNz3GsO64cvfw98LGm/Xu853D/WqlhKFmLBun9+dt976/f+/BtF388ulObPTi&#10;vdxWbCvddWfH3d9+45uu81YMSf+Qq11trwXsfTtWsDdG/dRo9OT42VnATlQ6rd68WS4/aZSO0eHu&#10;DVrlyoPm8Onz0mftAc2uwXTAfCHCMiYxBdlyXjnzW95WrzocAH1oOZPBxvp6tVSaYmM8rMH6sO2U&#10;ax4RetrVyG6VwbOkVy1emcZcFYSrLob+yV9rbF1PwnRCL0m8SqOvFxW6ANCnJp/oGkAfqCpULluq&#10;skeWzyDnrFI/UI+Egoh0UgWFRelP5gzCUiRWFNZdciWIMewbjhiFgdaa3XSxyQJpegFxUBLj0txG&#10;sxsTSHjeCW9gC7xofmNjfa+wfRDd2polI0XP9ItWdXh6cf7spH52gdI8Qg1YIUfdvjU75klmQgYW&#10;I3kruh00t7zGpsfYcZs7vlmXaT3SY3TVoeaKoA2I6qiBGr8oTSI1TLED5ipJuTeb+FjAlPi+CNrL&#10;QOUGQ9y7eH8gfYnN9M3JNjgzOSDFCgTy7AL7WJqt/nhkfSf/4k7u1b21VzayR0YwHpli8F26rJT6&#10;06ELqRI0o/J5YiO8X1CIGLaIQ69kh+IvwQ0g2un7rtM41RAUeIfKyOVGqHHCssyTGo9QphSItCCD&#10;IkUryLv0iDS4YTmv0w/LiS84CM2kUv16gaOoykqg8pKBKm6IpAoyzFAsDCluZB50VezprFd/rJLO&#10;5ShSQZnV48vb0bQlkQkRaVaJ4aoYFTo1YR0RMKbHvEzxlheVOFIa8dyt1WrIm4NoJ5NW9qTI1EHL&#10;JObNbA9tIJ8D0hCAWtjnAHkcT+JWJEuvKWR6QpHqZHE5nroiNjZcTHT9JjraH42nVN8uvN2Ll2Ph&#10;hwYHeBshZk7MAbcy6AdR9MZABDI0fblaUWa0IRs4xRzpTvgaHMwIohmRBforQVdq0DWyhTD4gnaV&#10;0ZuMCqwkTL8Owp7RpACN0fsrbEztKFQfh74HZGErGrajoePj8T7Guu7W6dNxreJujTAqWBy+4Ypv&#10;uLqPZUw17LnapXg6Zec2OhxVkbD/8X0QBYNc8uZsUcda9egwk88vdg7GgcGscopqd3S6CENjDMcB&#10;fRDnI3TKucwhC5FSV3+IJSKZqOvsmadfCVI9mvEAnY7GBe0+Bkfw7qdmyImkUeqmzhtu572XXwWr&#10;F/mBuw1/cegtzWfbDgJLvhqzivEQl2LwRnolqIXCfRbcLGECdS2qdHa8WAPBjABEKy7hRAcp9kTe&#10;XBI2NeUmM6eMEbAjiwdpfk5SQLmg7tD+4bii9c/egETe7jWfnlUfPe0Xa1A2c1u7L9y9u3lzex6e&#10;Hj/+pFN+tgllhTNUaWHrwMWG5W/du+c4Vnw1nffKipMqlQ47nSMI6wBlXn9hzZv/6M//ph/uoND0&#10;hev5emTzq//mx7tbh/+z//A/zR+9enF28eTBz9okybwj92IznZRalR5kEBc46TCrylfyBGkOKzk6&#10;nkX2lyDCVYWhoaEk0gi2ey2z1a+k3bGRKzjxtifTPjib1sBAckWmet6xwqNLT2w4iQbCY/JAFPqV&#10;CBzKjVo8ncG8OCtppRkVPfmyQjuJrpsuckTukotA2UNcRTLQ1za214877RJb5cz5+NNPUOJwDe3k&#10;9t7RvZeTyWinWay2sKEfhXAt8ae2UofOqI1AxdRwutML/2geCUxTfqbxPKQYqGhfRu2AyyeAvsSg&#10;R4n0KjlYKcL4oRn9NVWsKs0AMWHHw4q8sex2crdv+C5zH3/ws5Jz3CqWGdsM7F7CFZlVjbvfOkrt&#10;rXsxS7MWu1tvnX/+sN0qLfxlMQYbevY2oqEJa5aORU9Q2lJde9mbxAriBqIYBBElUk4qKGrVfKyi&#10;E7U0+RplDdmmglcoBJXPY0SYmkhzlmOAx+GJP75fKj0Dg5JJZrayG7u3X7ntCbOHAt5/8B/9b4hI&#10;Th+ZO8B3aL250NqBbMZmQBSKJTByWhHLDy0Ip3RYXd3e0DCirVbPMKMYY5HKj6ZdL6SV6Qhz4IDp&#10;H0wcJK4Hoz4ZMz8cDtlBKwzy9enJU6yTOBRG80kukWygECXNg/nTixOO1eF8Ur08QzSD2IjSHDUe&#10;5yfbCo5wOBVsXVYYrYBJAFfXG48YvI2o57o93h23THcZRTuCkcFohIyk9O3EqltXx3K48B+gaEzV&#10;2MmsZtk8chTIsm4MkKiZxQKhdNwurKVjcRvtFg77ZCpN+K41mzu7ewwSme9lc/kmHfHBgHaQqkDl&#10;VgC1gRLa6nbJ0MvVKoq13Kx2oylLxzXv9HsJnCWi0VGzGzSRfp/HgqadSc37I8uOgXvgjgrGdTzG&#10;MIPCgGTBsuxmqy2ePvMF9gEsPyaQYjnY67KGCDYML7fWdnMHe31xj5xIAixqIDKjUJXAsmEwnLcJ&#10;U0DlWKyUH3DRGCG6EfXyknGW65VLvFpwVccgo9Eef/XojEHugBPD7zk63AO2vrW+AauPwCvO7E1Y&#10;CM0ulxwUC5h95SSxd3iQRIMsEmHmwGkmTiZKqliKO1106namAilK7aGqF+nvqHm2aDHIpMjX67Vx&#10;TKT5zt9ohPAElmUWi5e7R3eRUQNTXy9Xnj07efb8uNoozqbO0cb6/tYmSpsgdR88eWwgloozWgI2&#10;padcPOeuWza7xt/vtQUJuGDGiL4i5yjCOsJMYyoOH6+PdQ/D3G6HyWGj1aQmCCE7AtIq4DvY2JKr&#10;KV66lC0SGquNJuuT84TskjCMzBrDZJo3wFbJJPq9jihNYplHIkD+xJumLJ/P2v3eoN/nhkgokQ48&#10;NS8agfTag1EGm7RhGSVAdByORdAkEERLinaww1Jj4YxRcgrgauRPpVCMv2r6qKCsmpcql1XgJQ1B&#10;WfaBlKjxFelFjqKrYbBkqipw6w/+u6JmSQUp0UXILyp7FRc89bAKdKCAGTJ+9GLbSvriOMVSIZnx&#10;mjZDCQbV5c6zwLhPxCYSkfVK6KakF9Ufpn+4R8zCIeQ6if8AOuXhxDCcY2E6T0SkQwp6jkUouLWF&#10;G5m5wRBLbwHSkCeJXrlS+ZM1JLrhAq9SbTDVipWZgEwVESOhuUIfA/YRAVJYiQBwoHp6wYRLosk7&#10;EeFkmUDJOJ8wwv0JBmxpxwtxTQDoaL6aoSTTXaF4qdOVS0KLejTpUf6Op84QWT0jMR6YvUbUM9so&#10;Fl3EoJffuPPehw/jhdRL39z54ovTQcfwuBxINFNf3eUfAOqDDp1OWe12ORVPBC2jXZ5+8jfPPCOT&#10;Ap7HJMbSPpuHx9t7a4DV6b33nHEsnmYe02z2seUxAvNOaeEehQctzknX2pb9Vz/5RXd4xpgO+nG9&#10;1x65W3Nfd2djMxNKol+Mdse4O0xEqWZHvXbt9PjLnY1kZGf7/mkRpeVYNJ1JHDwrl754+jlySPcv&#10;noBQhoJSeXrWLJ9dVB+lNlN4O16cH8fiKboUmxt5wGgnx/fZTYT3Yum07dS5IJ0+jqEqgaaFEnRj&#10;U8Z2IesFvyATPyCJwr9CQZPrPyyWzgRBGCZKxDkymE5IOnU15Fm1M/VXuFcr9J3O7HX99mud1xWu&#10;T39XL35d1Ony7/ovrr7Oz/zaA+qn0Itq9bEqVPTz6sdfvQZ9+n79w+oz/XqEQCYiKCJZKVtT/pYB&#10;kDTC9dbTM0ed5SjgjrRf8WAMhVOx+Fq+cLC1c/PwaJ7ABy0y9nv641EDU1RodueXl6cXnrYTHM6S&#10;ARMfwlgQY1UjFY1uZPLx9dcz+XuJzJFtrwe9UQSSkOyd9iGaMDgPkIrZtNk8kwTeg7NZgZ7VOIEf&#10;uA8dpTlSWRhbcw8D4H/xCwl4TfccSxh3B2VjcuVAkKFT1Cxk8/tHe/fW0zvxEOL1ZojspN54en7O&#10;qWJh2ZpJR5FLtqGxi/w7LC4dkVbDBHVxxDZGB65VxaXGZUIV5ue/Rl1eXVwp85SLhLasXAIcFEB9&#10;VcBfr9Z0BamT5mWYU/8RQJe6g/om/u01s1pj+rtKcPTrZoB+Cr04V2tJP4V+TD2cVLIKisOsbQax&#10;VBmIqrkYSyhpAv1jStFYZ2WKj6JWF1cHqkufEZjPnTDNACGx2Y4hJ7VWGJAuT9CZ6wE4qjcg7Qei&#10;sRTFHgrzl6XneJNCM6dkx8yGEw6/IckRAyMMG6LRCHy/SgX3nrFh8vLmIE+ZMPkCk5C14DQa8nzI&#10;XRLchp5MLoQ6KLD286KTSDvRaPDsFH1R0474susj03I1L/29ZhisUwg4DRJQwyj0pXhmmMq5nd6s&#10;0xlibloiYs+83V7c7Sf4zPOxjVzMY3iHyeSiXqfNyt0cGtEBpwBD63TOAFA1nfZbTA8T817LdfKY&#10;Ag/2hGvqWDhDDEDde8f+8DxiM+QUzWbMJqKREGawNATRUEtlcVp2X57Crp1YCVgjgiuKxwKmJbph&#10;45GXiSjde2bl7pGrc2Z0Kolu15gusuQ50bXzRK714qsJlDydVhRh69miKwQIWS0SJK4ChUDruC3U&#10;MpzjHGlwQfhboNU4Kl9NjDW0ileuVzJbQDEMlaMAA0Pq/4ACdkqPXraCcAaB1Pf61Vrl/OKUUoGj&#10;xo7ad27fOdw/RBe9VykBBxeXutXHtTAoqIRry28V0xg70NiYAFF57SWzHXrnb94ZWEDz28lYan/v&#10;xZ/+9c/+4uOffvHuuzQr/+A3f7ewv0lEql1eYllxC5NCS5zF1XHPIati6erZ1RRYPpRZosby6xGZ&#10;tkzoDvswgC7Di0kdPUEXdqHgbJJwXF2K/ioxVjQA6N0gJtb8/7b13s+SZNedX3mT5b153rbv6Z4e&#10;gwFAwsSSEQopNvSTQn+gQlyt4e5ySWC5IgUCdABmMKa9f768zSxv9Tn3VmU/jFTRHDZe1yuTee+5&#10;x3wN8o+ilLFioOmLJg6cktiIhLj+OqtcRHWFlFqJ3m4K7ygZDgmGy5vJ//gn/2Zr72YyvxFNpa7q&#10;1Sevnj5/+7x+0Z50JoXE1tHW7UQiQ5uu06t1BqWdzYMJzugYoqYNKfAWnrhzGafVTGdfvalK3aRc&#10;WCVCUglqrU1VlCqyoiyNNWhK2uXaSYiR42Rmeh0Uga13yzenT2ehTthpXHYvQtnAlv/g9//Pc9TY&#10;EIl5cOv+rXuMJTfPHl9d1E+mLhP5b9zLdzeSQSAIzCE8g4BHykCxLdBfXx1nFP86jOjDTv/TKiKp&#10;DE3j7/iJjGpV1Q4Tqt7qELw3790w4XHgADedVsql5y/+8f3bJ1Z7ZHjzuSSN7DvuWzd+0Ki166hm&#10;VHFw7DDKE/VE5K17YwYg6XhW3NWnIwQ2xouezw9ugeQGhEnbh/74pO2gI08bC+0pcrFhH6N5Kgzy&#10;f5QvSOww7AYJb4SBeBqdXkeUF/3+ktXMOfyXM2sxHGeNWGPSW1ojEFyVTnlqjQ0HacnEiIRV3iaD&#10;PKQ+3tbI/ifu/gyMERqdqUgU3TnCK9dCNdo4JoQxRUVhBCXJ4DIIyQ0ihLRqJIZzl3kSoDIQSspX&#10;QJDLWux8AJtiOI6IgLC/kE+qpe6wUPMZWEL9EXbvgGvPfJlAQ64Ppj8YRoGwV8wXxgPJfD56+BDG&#10;C8TN7b3dVqfJiCcRi2Othrm2rBLyJiResNzGyKw3CLv9DBLn/bEJaxiNCyAQyGnOppzWIgcEm2a6&#10;aJkWw7RStRKNRbdE4rJ6dHzgDsESoq+El4A7Gojl9w5GtBoZxhKMVJNyvXM1lkH0j/mW8BWZTdHq&#10;FV4/A5DZuFS+rFVwtGqjsSHfkgEceYsM6Z2PPn746ScPM6l4v9OtlsodXCkqNQJhq9Wk59uo14D5&#10;svwoVmEp7OzuUGzRqCCxoxwSCWwyAHggoYjIQAoGVzXUpLEmIq0c5nzhERo/dIWJi0ieckeGfbHB&#10;RGRBVCiDISPIvJH6iq118b78+KsvwX3WKriaMBJL7GxlbhxvYdtHWkQmX9zeDkYB/jEw7qL7QzcU&#10;LxWsHiGjdVp1unMY9017vQAYWoZHi2Wvz+3CmY8JUh8jh17fZEAdktQFGAmJEhAV/AUizEMBAZJ3&#10;EMqlSHA4MM8wECVaIOmGJnyEmMEyVl2WOQrLBrNGhmbSTqfjRIM9DIiQDA/dUgmdCrEtavp0kCTk&#10;4T8BIkuOCEbTjKNFBEW45oyguWvi68VQPuhYJrCRTqSim5uoDKkgtSb4rZFO63Ja4qYOCjpZkYpG&#10;Pex5n2RQgmZRraT1cbJKrsUkXccxlaGqJFX30XXJqPJXeVm+oFbOuDi/yNOP3i4uR/NMInM6qlol&#10;+AxOtrrMl0U8UmwCgJOhJyEesG70uEBWUtopfAdEu8lMiChCAcWqQUou1jAFnczoRQ6B0SxKbgKo&#10;UR9Zjhs+idKzgMkjnUMiOzuXiQbHQyhMeQ90c8ybyCRWSI48cczqI1lVWo9cacBFCqK8dI0GKM7R&#10;Ow+z6YgJjAS5/Rg4zyfUk1Nm0xLtlU0E11PCrjsmjs7TaSKy2e/GOk1I0BuVJs4LZjwT607M/dtb&#10;uc3CP/3mSbMGPcGqjEpLt8ngHIJVt2OVr94ph5q5NxqedYzWqfOgeCediIZoiqLQByci3LR4UV+o&#10;VTbDrghFIXn8dnZn0huiz7ewDNcw7iAfDzg/+eKwj1xui96h/6reRzcItCAiN+FlzJiGn5/85uzd&#10;KwJCikg1GvI9nj7+fcjvKhT35qHY28vTRWv4o3t/+s2Tb+rmxe39o1el0/rVSSYepQnS8/TfN16i&#10;052PJBLZDUamJ2/fIEPfaZea7VIkbnTxSUXHfWxibIFqLh1RxDDJz6ezAac+951Zq7jIszWCBqG7&#10;hy1rE/uLLlmIYH2D4GZTIhUc4N4oQaN1Y8NOpu0E3U61JedYJ9nX031dd+lT0E7u9Wt+72n2/9R7&#10;ZJVhrMtF/a+yO9ZEwe/9xf5I+jl6IqR/a1Ur6g2nHrJRNDBbD6nUSpWGhW6prCpASTL0TwBNkFqC&#10;16EHzqZAnIxOEIJh+SKiKoBLZEwYyWaWHKmuJe5GDbP99vwMV56L92eDRsc3nqXQQHAbIbeRDcSL&#10;scJGeruYO94o3MkX7mVyH0VQL/bEYSsi7+l2EKATAO6jRnw2Ti4mHgThmaAr+fGg2wX40w+FCowk&#10;cqdOF33IXDq7u7FxtLmxfyv70WZ6LxHMzNDorzVbHB6Vy0rpPLW1HYlF6QMCWleofxn0cRqCoxF5&#10;GtGIElugFdhcqb3b5foqQOnLuJ4B6ous74hdhtk1m14VsiW1nqd66NfRD95RP8eGj65+riez6qFf&#10;+Xs13vWFZ7/O9VfWf7cbDfZb67X3oSvPdRSJKTRd4WGOSTM4DZl/SuxScAa9YomOUaawLlez2UQV&#10;hl+hkco64eCcj0cXJyfzyfjocD8UiYAgicVjUAfrDboBFnqDmXyR6ARrAwXvwkaR3kpvyMChB2Yy&#10;l88sXVYhn8hvCnCxbyJlwE5TLsIkYSKLTt2CYZ/L62cy6en3OHyJqyRWfvQ5AcRwkTJZR3ELUE6o&#10;ViGtJRhOQHkg/nf1fjEZ0K/gJwAv8LWPIWbuNeaMBOlJovOMK0Ek5W3U5vWy4NNoCMaCWezGYPGb&#10;Te+bp+7ZMA8vK5Zy4x7BSR1OjA0DZ+jRuxdLhGSAoHVbVJcuwJztqrPZmbv8i0jcE40AAGHqKbpH&#10;0TjcfIZAYz8WGBKr50YYJZtQMjU9P3E0mvTIKIDn7SqHLITZCZBXzCpdnFKW8+oVhvW+hWE5QoGl&#10;u3P3s+n+naUbfE8DASxQiIjA97hdSoRfLyxRHhR9G3UYyrlBM5f7Kzh58U7iuOTO6iWhp4fq4JWD&#10;XYw2WckcdGosI0mmwOWAZDP+BYwjxAJV1bBg4VePa9WKZbYs5MG9ftxHM/EkHB/67QBYVMWhwAvS&#10;U1pxTfVxrBfz9YXNhBAVqdJolP7pTx4kb1WrzdbSGs970Z3No8zx+y+fzIPjiln/Q/nS3Zm4zMHn&#10;P/mTTz96EPU4h80G4YD5A6uUSy0TN7sOVu+i+SGrjaP7yhIBVZbJdgt5ax2znU4cZPcdAG2cuD7W&#10;fGK8htUQwUT8NMT4GqxUiIErDo6SXqiCTrhawm5ZFd4f4rAUjipgyuGtQq3agLoNI38hF+i7I6Eo&#10;pnS54s42XKQEQoWp8GDcO3vy4u2LV6evLycjdzG/fXh0DH05EgsCZ7i6qLU7rXQusX9wEEecHDna&#10;QYNe7aobuN7jGq5wfaCiQ4192pAH2ZBzSbdIFKfzjuHKHB5fPe+W2ydTbwdjz9qw/rM/+8LXTHz3&#10;+5eDRa1htsD0RBPhbPK4GNveu5EfzvpUXYxCdrI5XF+ppeA8sW70/dXYcukoiVXySttdx7froU8+&#10;gAJFqGa3qJfJRRPzVkdrPI7s7Rz96AeUgvsoW944TkTDLpdZOr948+rsu6/flcsd+oTuu7c/aeLR&#10;VofpAcX/8uzspF2fly7qJlIEnng0kJ8OvUNrvlU8xC2Me4I6GVEpRMwYDBHTZ2mGgykGttFQYmhN&#10;ouGEH9LaxIGJGrbIYVra1TbbiIlXAsnsGmqNida457bGYo3icEbYiYnYeZU+gnsacZjVtg8FP2h5&#10;3AP0Rbggw+lGOjeM+5qVWnTmgrruNAIGjRbcTxkbkSpC3pCVpLoUgtYgc5QhiaSQJNaqoSGrVqk9&#10;UQSSzImsoiLsKggp8+vpqDdCOtbw+zZyadpUgraf4OyEgGeh0WhSibl83rfv39PiUyqjQ8Z90MLY&#10;qEyBkYgE44FpCdG/ZXZ0KQasi5VEt54EKx9NQQavv7/Y2N7OZ/O4MhkoxFQahWJRzTQcqUxKBv0I&#10;PVsQx/qMU2XICdwUjwQitCAmWcFsUIS3SC4xQJu5Z57N4yOuIQFSIrxqYEl0UIm72LGwhIcg9AD7&#10;AKQd9eBi9hq9YWswwS7RW67gT96BoIXRdzDs3D8qfvzJzfu3HtLPZQm8efmiUa2RQdOz4WNdVktU&#10;bsKFQxN2NAInjAne/uGBnZ+R5MlhJ4uVLqdXVBjJx9HBxGoKWyEFVaX4uby4ZMEghMfzGCqii8MS&#10;5xdBFcAuwAeDyVnIQCLM9/VX3/7nv/yv/+O//KJevqT4Orp1CO2PKemg14DJPOh3dg8PNna2LspX&#10;DAyh0+3kkhHvPBL0H2xuoLIEtBV/5SxtzOk05oXSYHJNmF10saCnv0j6gxgCMiAeP4Z+VCNIFqVT&#10;KW4Wgrzc1nAgVqB652wLRcZ8D7E9ZJNPw/4gPT1qPGIVEAW0++kxUPUKTw8FCCGvI8Ql5l+z/igS&#10;NJQOi0DBkNuV6RjqCkhk+PzSvRUoM3qYQtsANSS6fpwi2LUu3T2KF05uGBvcQwplLCICuDzpkLhK&#10;JHUQluu6fugIpX8uWCmFm9K5i1Z50RmTTkZXT1B4D/kFHW11d069k15DisyjHooNI9N15RnYAQBw&#10;Uc5uZKdOcr/Y0O95c/4s7Bz2BK6jMFFSctE3ZbyJjE4IPRUZHInSIO+shJ/ni0Q0kSJbEvdIMZ5T&#10;u5FfVLhYQJpqbio7VrQ2RECMC6W+kojjL6FhYaWoVApmoHUVg1CqVlp6KAmIOyidVji/MpPRExeu&#10;LmQHgRy6/OgsEBeE3KfszpUUN1N8AKZy8NBkxrWC/AfNpsXEPxt5m0gjB9FmokuTolMxmrk9EdfY&#10;1Qz4om2rg0rB9lbabM5/+9tnkLwXAIhJbmK4cNOQyrmcAZDj2CB5SECw4wvsuHocVanBsDpYVAXm&#10;5HJXL16jJvTx0SfjxmzcGrmx525ifuud+sLglIZNR6fcO6AVVEj5QwAO0ydf1uOhPDPLP//zn2HB&#10;wSS7Xu8Czfjm9K/bPHVonZydl1s10CFPnj+GrW2+P7154y7S8Z8cH1dfX0aDzPBTU/LS4ezFkz88&#10;+PzTt93W//38y7PGqducGC0nloOn795YbajOCBlUpst+q984rZ6YlRYEDmpjYHStVo9FyvCbcRK3&#10;QWBx6Js5PK1WV4axrGOfdzLkyVM0bkO0ScJbkdCmHFT4cDhWXBr7WNVJuV6kekXbebzOm/XP7Qxe&#10;r0oNwdKH4vXpn70R9NGu34W3sOs3/UP7HF3nfdeP+VVy/73n2C+42hdqB9l7kBJYHzeKCCOXRP3x&#10;CKxMbywFI9TbkicSB3S3RWAqSk1BtBc5CLCCdLiIC8R/iEOMg4r7u1sH+75cPFLMhpJxUlFrMKBF&#10;eFkqX5TKjm5t0KyOwIwMxtyNWCCeCmfz0fyN4sOd3J08E8L4fixzHIzvj52pqTMb9W3gWe8PJBG2&#10;pfPk9cdD8Vw0UQhnt5PZnWLhcG/z+Hjr1nH+aC+6WQzmQgxVWmZVnIFK9U7Tmg3dEX+kmN7Y2EXv&#10;SjztlT4FPTS6gHxHyh2dHF+//nLAKS1z++f6pst/13dfX0n9w+v3fRWE1oPZD4m6Dk7qIS+r273q&#10;cf3G8Qb2K6zTOFlRWmr/j9M7dXPWWe719ak/7fruXQu2aiHpl1LtMvkAAnSbIoNp8DxKPr6NngMr&#10;8c8RoUxUYSDh4+nhcHQQ1GYWRPLd7JJTcAoYmZiHhjTCYNOleVF7dnoG8SkaE+AJPkTl6imm8MVC&#10;DN1grAS7/dMhiQMjPo8DlgfsKo8XKBV9M5JlH//tW9IfTyVBlojUAH1n3pROJrgGgLoiTbp0BACe&#10;Kz+2dCassI2zXC6NcLYMD9uOXpfw6zg6LACjqF7hNhodjSa0f6NROj7TRFpmOWdvBsc7aG7BHHee&#10;nkCXRTx+5kmOW31HMeNAUQFdxGanOQWBPzQioczSMRqM+vH0slNJXp0PoQIynUG0ATGtdouZHJYV&#10;rmhM8L0IgNI0lANq4TKtGfjZjU0gNZFuE9wSRjTTRs1RLXuCEFBjqL07ogGcnhLdQZfjBi15cJz9&#10;ashqGv74JLzVjG72tncTE1eFvgvOxDfvYF2GENfA58nQrVezH9X9lUxK6aPICSRAJt6eFhD6rKKJ&#10;KCq7Mr9iPchiU8tLLTtVsPEKsg4U8Y0ZmEJUciLRHePElz6nHMGi00tVTfMTlCd2sSjDn52ew5nY&#10;LG5SUJ+8e+8EkCuvs4LoqMz+Q4jUi9P+gXwAYbctml5P9tPPPeeTSCJ5/NEx4Mc5M2LT9ebZE0/M&#10;1XOMY7dvHrqy//Uv/v3f/+4fc8wY0inXZOCaTuhEs4jJgkSRUnW7JC6tl72M0+3Vv9pjivEn5cqy&#10;bI5jDz71D41XF5ehRDSZSUwcM5BnEgrxrmAQKvUJB6fgwFFhVLw6STNk5CVlolAc7aa1ngfqQkh/&#10;Qc0SlPRWcgcYIoBlJxXEPwGpNVvk/LTbi8XC8fERpq25DHKP5tuTt8+fP3vx8lW9YUXDmb2tu6ls&#10;ikXAFqk1q/023OvRDOdtNypy0u1Vt36VMqmrLjtW/9Ho0PUxIqX4KvCoa8Km4D7wkbpxz+0HXwzK&#10;rrP6C2tYRZygF7A+//ijZSn0/NnL7ui81mo0rUZ+I4sx55vnr1L5yOHx0cHxzUQoxmTIMUCmGSWU&#10;PjtfYojiPfJfDZfgTcU1VIWaVbRZfyA9Jl0dc4orylXjt9B5hO3Ct0RxjAZjJBhLxFL5TDFX3Cts&#10;baTy8Wrz5Nmrr188f+b+2U9/OsZqyzFhSQNI6/XbqCcoNuakCfzuqlYm174oSztgGhy0xei9ftHz&#10;OaLdxjTgSoyh9hDzx0xfEIRhDuyFZzgypz6n0WmW4oGEYNyEJDRKpxMXZ+dzgJeZJL2AVCi+CPlb&#10;V9Woz3c2bM2q7eR+ES3duTVAu6EzGjrDgKa8JO9UhBsPbtTLJWplQDKc/IwQeUFOICELiDAMwlOA&#10;tUW5XzQ9xNFLJ8SSAOszRcYmKNgMYR1B4FfobekrSEJsUlb1R9KFhe+XTnDBAZROocajYgqMGTv4&#10;VIIvwBvdvnWLuQ3yhEeHhxyJySj+F7F2s5Er5iHFVC6ukqlUG8ue+RT5QTp/dJl4fQSd4R1FCGxe&#10;N/2zkdmrYdOBTrOSUmi2W2w+cInyISVoOKOJNJ5sm1tbfAdy2a2trXazzogsEBOHSyZNHAmY/W4e&#10;3qDUngOfE3tZcThTgsfCMJOpCIhNkzkf3KsuIXs0F2OWOqJ+zdZ5uUk7n18qFrK3bxzdPDjYyOTC&#10;Ph+g1vOT91gdRiMhBr9WF/G6KmJTNGoYACJmTYV3fOPo3v17qXQSRCg7XICeyjBHySXL/lRHpYPy&#10;kgrZNNtccGHgKB8IwUTSLVb7OxhgPBxBQIVPjggm6RP9IIxQfvX3//Dv/91/+ud/+pdGvXn36PDW&#10;jQO8/picMSccDbroHR8fFD1hgzPuxetXuHQUktG8EYg55wV+OJ15J7PWxVVgiZRLOOTx9hotBsu0&#10;aXhT6c4p3hFCoGG0YdA9DIZhY0qLS9yQ6ItDQofZtGhybLocpXKFUpwfZjB8hCw/mfVJzyaoMM/w&#10;N+1RFlMWYvSeTLRr8AocUdRc+dfhgOKZJlIOU/AIX5gZiLjcA3xF+1M8n/s9JH9k1ERhCe8OKX2Q&#10;PQDyfd6hlM4c6khvLr2OuQGrADGmzQIjRRUJJRpJj0ONxdTZs1K30yHbDgSrKlClLPqnOmypFt8q&#10;AV1N91QYl3pvnRfzzwLDV5gY4rP9u3aHgS0zds7LpRL3ILydh2cXCsXfj8rj0vnUDXqcLjJ1PdAv&#10;UUvFeZI1QxMDyDO7ScpWQDWci0snWNCUjGdnDPMo75VxGTwLGeKB9wZBo/gA+oOBKqFaBnjPHoYo&#10;wdiJMm2oHWvJOCkySbR4Lk2dBfNsDxNVxICYbHDQMp2g5KBlC99XfCng+AU8YXShrDFgaeHvgw5F&#10;TcMrtGykL5ZMfbt9wA+RVn05NINmA50o5+7eVjIVNok/OGG4XbA6AjEIEBk+Ycg/RcCxejb8598/&#10;Tuxm/JmExynmLixGvy/XqJnbGxvVUi0Wyqc3Mu5J6OL15bDfcgQ7BhQK34DhvuGL1iq9p4/f7W4f&#10;j/Cx8rlMGsP91jSYwn4j5IkEPfNH926mIvFmuda6coz7Jt3x+aC9XQxbnSuWUMVqvKg+xyzRH4z2&#10;+9O35+feqG+4RMOvCuiftk/CG7m8ePO+9vrdyZtCGiRg81/eP3/7+jyeMD76+NFZvW25HJlMyj8O&#10;FEN7+w+Op2MLE8TS5Ztq7QoFwoVn0Rt1+q0JazmARSqV34wbbQj7WvxtlZgHJoozJ60mArGAv73O&#10;sD81GpksIiMIQWPf644zhGd2DlfazsXXgVrWt+YE6mVsP3SaZaf19jRJJ0B2lvC9vN9O3//oXF8T&#10;0nRiof/Jfp3vva+98vXP9Xvpj61/d/X3a8WkZI3XpoX2R5UtpvrG1yBWkmOy/bXMr6qNJSryh79D&#10;5ydOkceD4V/0J97R3Jg4wlNmxIGsiLKI80TuYDe8lXdk44tMtNIZNyazimk1Wk2rVZt1W65ex92D&#10;Sg1MP5RLb6Ui+WxstxDfL6ZvbOfvFCIFLN2Lmd18ZjsHCjWzvZU/LKax/tngTy5aSBlpA/EYa05P&#10;tnVZf19+BRYaV4okQa1YSObSqWwOzRof2CX1UNmZkk5hiK8SF30dJLVS5Zy+FPY11xfzw6xPpV76&#10;DtpjOnkFkbpRyAXVhpLoxRUSkqCKhuph3wj+Du5O/5N+I3twZ2Pg7dunn6O5o/adtd9av4G9PPRv&#10;6Vezf2gvPL6m2L4rQRcOcL6+cAIUm1FOYbpfzGHJFK+FaCxhxYgMMl6/z8WhjUjTienqgk4rPV94&#10;mbEogySrYyHPVq810HyMRWKUz/VGpd2tzBdotsAqBzbYaXXq1uACk4Zh32F2sTV2tOpTSqlgUNRQ&#10;4PgMLC/iccgAGREy8iXqLwhdoyREaQoIf4j29hDP5EU84aX3NjDFJJB5fp/m8BKEP9vcNxuGOJ0C&#10;4Vk06sbzpl4BScxsmT67C34NZT1/bzUnzdqiWuK7E+HBVUwCIRA048O7jpt3YpAjOLOAIUObEJK6&#10;f+4OjlrtSSKOZ5YfsTBp2Q/CyxnNCBryDsuitlz60IIBodWHLOBAhjMEThnWtyfGDDWRAlwG+FFm&#10;fWevnc3yBrqnHgPGBmYREa6cNW7HYkYkwZxw5hqGq6fxxTIwdJr4trmMcaXUpH3k80ZRG2CMTbew&#10;UyfxTuJzo7VQVB9f8ePVrEpSGjkkxTVFikBZG+IgZBeBclStZmOygI1IUMVDxAUEEcP2hzwiiQew&#10;azU0FOF6+gLCcwOHMhPvLOp1jwe18FKl1qo16tUy7lZhhDr0Q7lByP5Se4HFaa9b/Xf9P9GaCDgD&#10;7XD44z/7n/t/uPjvv/lVvXX54N6tj+58dHP7zteog/arvvGksHurMDWeV84gLT7++vejdiNr4Ech&#10;H4mjutUx6eTLLlPuGXz3dQFm760V7FAujuIKUka1Ju6NL37aedd6dn42pQYwfJOQkU7lB+Q8E/Jt&#10;POREhs0zB3ErcY5rQO+V9FwoOjLIomsssxy91VdbWM9vlFarwpRK+rAKBWoS2BmCnCTUNVFeRbd8&#10;0LYWo3kxmds83klmksWtTCjquSyd/uGrL9+8eFs6b3BDNjcOb965D55rAtS+Phg1Gpz6OOOsGjzr&#10;IlCPWbnifxSm1ieEaNeK/isfRrQS6BhwozEmOfP0Hz38N/d2MeAoQvexuoNh0PrR/S/657Oz6qnD&#10;26bYxKKJeYYxzXz5u39uWtX+aB6PR4/3D0PO8NnL1/OhmU4ApHUIjVl1OXUg1R9Dqu31w46r/JOe&#10;EyrTDillV7NTykgPTK9QDSRsZ4R8F76RACmZ246cnsJ2cf/m5vZ+Kpk2hv2u+/PPP2aoBjkgkUS2&#10;XvD87EDKDShLtfpF18RZZgimqVx5//TbJ69fvnj+/PHjx988f/r05cuXL16+ePLku7ev35RLtcff&#10;PK6Uyi+fvfzum8dvXr397uvvzk5effPbr8unGAc1EQdBK3VjY0vwgqLN4B5WmzR/2q02knyuVLh9&#10;WU5lMnCo0OGk3TxEmIeejxg8T/rmfGNvezDpvzl9h1wEMy0Rb3U5kV1kC1AFEnxF9pwyicEDDtF9&#10;3IpXWaxuVMg+Qt2b7I00ZDQCr026IQFdnUyIdpF+B9wBrAIKafS4/f5IkGbIkjoHHw2fF50S3oVX&#10;HlgmjQeMluq1qhhVEON7fZlU+MnghyzBbD5n9a1MMoX9q+iI7uyQUyJLeuveHeixRizMudCsVPJ7&#10;W9SgjHkAIjKsYLYGShIKGOvJRH9hMo6BJjVNbj+gSZpIIizmdFnTqVmpyhUYTQGM5fcPgtmMF16J&#10;jHKUgzNZA8UJsINed4iPz/BiOMaVgAU/Jaw3TfiN42Z74vA29vayd28f7m1vJSIJ58xTuWy/eXbe&#10;aF1xMpC+0xOi5IOKQrWBmzlBgWInl81moRQlEhgAKj1rkf/X/VoVpkS+SVcjaAOK3QQD04EQ3GTa&#10;KQm9q8vgVKjwYvrDPWEwBsOTE2M2XJQuy998/d27t+/+9r//kqHGj3/0w1s3b6CZ0urUXr9+gY9C&#10;Mk4lHhv12ycnb6rNTjKZ6LVbNLEijkUxEp5guqVU3eiFYh3K4IXxHZUAEcjqWpAitMkPWvUoRwEN&#10;ZZVQk0D+Esw6exisBlw0Zr8gFwMBCgi+CHMfgnLAi6h+jlpdPJ34yuA0BgB2J4yFMtk8GsSimIbh&#10;LjWdMNnovKi2DehQ7hebbyjEDxXMJJCJ+B6nmeKfiws52TMNCXGtlLaEsnrwUYBgkWDIxArnuWBo&#10;a5Mmp8pUVsmI9CXVQ7Nd7XTEznd11FAn1yqeynN0CqpRavrkWB8ggtBXRd7aJklyLcnHVREo6HtB&#10;ZMpd1lPuwWLUmYx6F7X8/gZt58AyMIv6SqdvgkGOSW4CJ5pwHliSorPKbXbTXeHnQk4V2VU0KlCF&#10;jnDGSc9ZroNM8oXUzOkjc1TAQTAM1YBbFQbiAsUZQodJTU34HWytOYO5eSKu5/SEeAKChBgGIbkn&#10;SjdLDA6FbcgslbObuyH9FczQKDSo/NA9WIxGyzFBA4455WckngnG4+ZV2xvw0ug2ouli8VazOp9Z&#10;Qeq1vSPP/Y+OwCe8Pr3q4Xu8cLAEAMyZswVAXrRlrRZWH5M355duun/plGchmDBYci5nBDgo5Ag+&#10;ciScRS4ak0/scnyhaSwbcBokAgOINzXTwA+ZwD9cDkudq8JBPpTxo04jFdN8EPLG9ndj1AWvvisN&#10;u5OxCRCW1u0ybkRGeEaXW+RMyDC4o/5FL+2axSfSnHHfuHt4WX7t8Q03NmKlbvf8pDr3TuqO1sc/&#10;+cFV5e23774Jbu5Eo4m7d4+EouyJ7eVQUQVsbiwDyfPT75qtiy78oPoFBTIYePYekSTsiqP0yRWk&#10;4YbHCVu3P+r3+r1wBHiWKIkoAj9CEcyXyLIm8+ECLdGgn6C6FY/lhwOBQoUjUSSv9frUC1AHDbuR&#10;wZL+IEynFqkuJ+y83C7JtOqj3gL2LtApkT41bdaE9JuV7Kf9NLt+0K+8Pt9XCZb+PPav29n/alut&#10;vQpkx+nRkXrYg6AVLEWPpwQFofaj+iONSV14sOYRDoHvinaIog5SCQAHEExtdyDuDQwDSZiVk556&#10;vpPoweKDuQDuHDxOMhqNBsMAWHbv3cltbSbyeVAWS3/YmrnqvVnVmjabZ+XLs2mnM2123ebQ15uG&#10;QEH3F6PebN6fuye4v7sDgA1g9g6WpAiOVm8EMLnarFdq1JMdGpZKJQBmUfFwaxMF5kQywo1HfYSe&#10;3XAh6lY+H/Z1fB/QXsRPpeDCphBPCJmKqBatwNg080f52V4v27g4cl/UIFEXWvaBIlkzkeSP9WD1&#10;fbQDnf0XfRN1Un49T9JrTMXbD2BOO4HWb6rf90NFqm/V/+fxveWn31EvWk4yDnEp/5TtBIcIr4hS&#10;AMffSs9G+ffIqlaaMXwv+Ah0rzhreB9GgiQA+wf7AeAsPh/qvuOW5Zu5ypVGxTTj21sb2WKTRLdS&#10;oQDJFOLe4KxlXZaq71HsanVK/VFDkDZOMVXHfZnvKWa8hB/0A/CBHAcGUOPg2/sFeof6y2RITRWh&#10;NrWsRa9LiAYOJicJAM7ZzA0mU41Ul72Bo90AYy9jXQIK67PZHF6Q4UO3w1LLk0LQMr/l2tqNDbru&#10;Rm20feCYwRIaO6zB4u7DcCa+XFoutIkONkANJMVI2FpWr0iaHJ7AIhCh3nDEwt5k2v/iyRDjChhG&#10;tKkBfCLDJ/wBQ847EVLihJQuEr08LyWya2nMHNaMmCukSjIjTM49ZhP2dI/OEvqHZGQB/5ISFKuJ&#10;RNqBzuLUjHeq0ZnH3eiO+Pq0/MyOI0E7HVjq2DHqTzLxXedk4/3pE3Qbla6TWhJqWzNSEY1z7RPA&#10;yQVymkaDquNEr0JZgKjkZ+01osIRVY1wENSvy2GtGr5cYdq9QtlQopoydJM2rlSc7HlpefIEaR+7&#10;8Y4uXZ4HA/jDKPqrHVvWgEy9gO2oZf8FIBvioO1E/KMf/rz666elAXIHV3/9N/8pvJXbNnJHh8fH&#10;B9u1atW5s3PgjL85eztzcVe6B8XMTi6F4RtcCrYo6aXom6puFG8ti1zOTNHypVhfBbF1N0QHcMPp&#10;bTg84Rt3G0/P23Or3WuVq1WAmDupvZY54AX5Q7JMFstCDHoZX8tO4WuJdZhuxGhcv6KvrLbkOk5I&#10;80ghl7h0IjIlNh6rUIsfUcCFlbkHl5sJ845mc4zrFL6ZIxTEwztbG3sHxb29fL6QGA7Nl8+++eab&#10;L5+/eIfaYjGfPSpuuwfL+umbJa65ukG3fqwOG42fUh+I/0qfS2Nf5a7pEZM+dwTIRKrCrMhzIx/z&#10;bdVPrPRe6IeffHHj6G7iKHkUPfrm929LvUtQZYyIpoHx/Vt3Hc3Ik6dfVrvnsHBLlQsMlZx9+qw9&#10;amfyQrB9XBZ9KWwsqPwdFts6SOp4peMnUUgb28vd0Rwe9bBmIyqFEeNAsFXt7rAJy2lardbHTksw&#10;a2C/k4Wbhzf3tzfdjz7+lDuk9P8Y4IjohWAZZqhUS0xG5iseN4wwmg01dKjYiZNZFyPQ0bTtwLFz&#10;1u3PsACEytppNMuDkVmtX9abpY7JOXLR6XQb1XYqnvnpT3/+0WcP+rhhRCOnlxduuvk+X6PW8M6d&#10;sM57434mjIJq39ke+xOoHbQn1hAJ7B6qpqhxOGc9SlTUTfPxZ9UTDwa3g5lfjG+81Dp8ZdlNqgQB&#10;48mYBWgrUwEFa9bpq8zeSWmJvIAkhK40hrynjHTUPmeBAxODA8YkqpBM7RSyOTrisRCV0KxrZpLx&#10;VqORzaT3d7YbtWo0DHY11qhe7e3vMtPBbHx3c5NiDyW14XzinToZTnKQl8vlsMFYEo2ccTyVBDXF&#10;WzYvSw3ozyR7TtfAOetW64Ra7h91GyUfpyfwH0TyAbrBtaOCylBxJZPNaj2VSgaAYI2m4Uya6x1A&#10;igkPuok7voGZe5r9M8PMmR0stR+yrCYGHtg+jLFXIClzB2cOPzCT86tys90gZ81lE4/u7SMtGgkE&#10;zXbn8vTy5OSsUml0B/2IAcgWTd0m8ZHJ8c7eAaQUD0ImsE5YbA7KbICTEQ7ikUpWNA5ekeDFBEId&#10;z6Kb1Ow2QfWxRol0HBWkDrFEnF/FKQF7PLCj+E/CiKL6qSFG8eLtL37x1//lv/znb779CgjK/ft3&#10;4cG1O/XnLx5flk7wJogxlwyGMK6oXF1Vyhedbms7u7edzTEcpHlIRHdNxsAoudmMh5TwDzXf4v3F&#10;JQ0e0mg0XVCaZDplBKj93LBk+KzAOehh4tCJiprFSI8Swe3m7GRHwxbkIKU+Cfn8zPX4FoPJqIOS&#10;mmPhCcIxFFZ6hCkm6VeE0R8z5CE8XpYTTVxaC34uIvRsaaYOGdcomJowZEilKQhJDoQDLQhycRak&#10;IWIoBSrJMCi3ZEzqtyBcyQxsQp0y4KRJp6LxtEqPFMF1VcSpWYSKQjpSSTmuCnI7mbZngBLH17zY&#10;1d/X3XTF9xMlhFWDTaep6n+wP5ThzAqCIv0lBXbigSL+3BWEHeSeWJkU2m2MncId52Q5aOo+qnxW&#10;ZpqK/CAJhVilYO8JwwFgJ+UxDLYA9wIHMu4R31c1kBmGSPOADSqkbaC0ClMDDYNYyKZlxfHigrwV&#10;myauqh//RSRlGQNbIssDyZAmUNzrj6I7gI8IWQ0YUiiElCNMBCWMq8GpBDqaKeN+LJum5Abhvpx5&#10;j+8+cPiN9llzc2crEAvtHh3v7d5+9xJ1WdcC1YTMaGvn6KLcfXVWAdUqqS6cd4BVvTbN44CROsOe&#10;nk6VSNQ44gaqGbS9ITYLRgEa7HTWiMVofLjrVXZnfXsvufTNENU/uSjToWAbej35TqO+WSSvWm5t&#10;A0teImJGrXpzP42u03JibO+JBNebZxCiOTUhbQUGPabWXF5PIrbpcmStziRu+COuzXl3NuoOyYk2&#10;CxtPv3266DsCy0h1Pnp32gBVsLtbLNeqCHHFwvH/9U//d3RvXz75qlWrxXyRysmb+YivX7wAlfTi&#10;D/OF6fTDYZJ+h+wgxD7cIJQXzP6NKNZzrHqrUq/QGGFki3E4hFq/x+hbMurm6kD2hPmA7hIbIxlL&#10;wxFg2ZNlpHA9iGWxIdMLSRdsdlKuc3r9X12G6bUtLfA1Scx+vv51nTHo56+P7A+ZhN4d33sL+7D/&#10;MCm6lvHb/ypb8trnsV/HLvD0v9oFg+QwkjaqHbr+KFqFkv6OtKD09tE1qirqBIEnOGwNAZG1rSjq&#10;rqST7E+KChyRhospJoSg3oDZ8STRpyedpzQ3e9Au/TjrwLxxDAKOZTwczmbyydxWOLsV3dhL7ByH&#10;nPBRS4N2Z2r2sSJk1lRulN9fvu+OZ7UWrLIWLP0uEI+eicIW3kV87D7NHRqiDmY1vkg6nsqnM8Us&#10;djvM/nDp7DaZLoL5caBBGcXsTvi0yg+GGkjE64QRx0NjPq8PAHV/kO+uyy19X/TFkI6VSnT1P11f&#10;FYQm/VJSD65N3nmCToBW1//aYEQi2VrQ5fq/cj/06+u1ZC8bcXS89tCrQO77Gkh/fTHo3/reotVP&#10;4JgTt6WJgOgo2nkR0SgZY7UnpDBRDxWGM9gcoYRx5yn3Q4bBV6JKJEikMukNavgUWDWJe8iNtBut&#10;9+fnwVh8c/8A9m3z6hx9OJKwXGEDQATmsrgl0ECr10u9UZUiDdYy5ROVJhU3fi7RVMDpQYqeZk2Q&#10;KNRqiRYLegLo/6PmUisLsS6WnIcMvwX5ZoL5O9JlTrTwiL6jEbnQMhZjdu/rND2kFp2u8KGNIMOc&#10;WLvhANLoADJBr85rOf1txIM6TURZpjv7qZ0jVyLB5yfUDtCKmlmHl+/Mdy+x7gEYSF8QXkYYPTWI&#10;IyLhMMcueprITN4/d3WbnkQebUtSGbRn8Ob10mICVgRIBFl1Mgo0dDodmCM0U7zB6Di/CQQK22SE&#10;3ObpggMNsGpNeOSf/kkoX1i06wuU4aC+9rtLs8bOCXjDy6ELyS2kuVE9F/iRyK1GJslYHF2Ycd/V&#10;rSJqBG6SxouiHKg6Q0mJifYvaQ2rEHgZoc7gSulhnqphWD46fq3Whj6LhRcvEmnsaI3XZL1yDQHN&#10;qx6xYMQlCKhkifcQ1xA5MknC50pkAcmAWSKK1LXSDZJWylqqSC18e1nau4C/8I5j5Pe9oW4xe+/T&#10;H9f+8cmT2ru+VYMIuvenj9797bdf/uZfDzeLn/7kT9M//rz/9dvnL77zRhaRgKcQiywHPembsowF&#10;tCdgHL3aeWuZwqkeljSn1u02e6fwNfgyONT3I9Hk7dtXv3tcHVQiYUl4UrePFzXn+/MrOO8OBnbo&#10;PYTDFjg4qeRRc+QooQiQtF2E4gS7LE0KCSY66q4Dq8QXFWT02a0V0IUTyPfllszmMYY/bloblvhU&#10;jAf18gW6G0sMpQQzuggZ0d29/e3dQjIbgRDy4sUbRETfv38Bvn1Ya7crJ2jSc7sV+nPdIlyHFPv4&#10;0Bfc/tYSlCS+qBAkdxlJPxQMx9Pd6E7i3j//7Zf/8uw3g9Yom97O3szt+Pcj0aLl7Qz6FSRXJsHZ&#10;z7/4ufV2+fbsqTuCk1yvN2yAyggtI83SidfVScFwxQIGaXSFn9eRUwcujsPrh50dP/mhkiBSUpcC&#10;J5HvItQXNxJJtGzFaoG+sQMFKWZTzdZk2JqYfTfuBBMkG8DVhdyff/pjYi/xXExuiUnYCEz8Jn1B&#10;IFML4tSk0WxxOfsjwOP0RVY+mLCBnB4fdxLEKT2ndq+JMBhaCKNZH1yV2K8HXCgxkBlg/fwnP/tZ&#10;aiP79fPHPmzdgkYLcFQ0tgB/2Z9GCumT1mUC0ZRUoPuslDoqVLvVbrmRTxVbvR6W834v6y/ianeO&#10;PrtdWliu7jDq8DNIZDRAH1Im7MzxpFuNWp3MH+irYU+ssDXK10v4tAIo58IIUp6rJfMCkVtV9Dmx&#10;ocRVp0/JPJkzCsVCAAyNOepVzFaK+nAyoQbpItFWq1GvC7IZEGCQ4SX0d8IBplHwpyfMd6SyHi5C&#10;0QgMbjKeXbF3W+wdHAAgnJhdal2r1oikOKlDQ5wSC2kOgVg8yo3sD/uxeBJdRMFKKYVPiGlIiKHS&#10;A8EKnCrzEJgEFDTt0bh1WeKmNtsmcND05m44n+UjiZAsKlfoXfYt/O4mIDAFpjGZGof15uTkvNpq&#10;dwnrN29sPLi/dfM47epHa+f1N8/fNOsNMFxg5TxhZzIbBiMiJYrbhehLLB6nLcSFI3TWq1WuABL7&#10;RCg54/nWjFcE4eCVn/gR7pcyRsYWA7Q8uwios725NXi8UjdSGJO9kNxT0tMk9nmDpIrnpxe//ecv&#10;/+avfvGLv/oFOKa93e3PP3s0QHVw2Hn39uXr1083NnK5nQ0GZvjXo04vLnCgIykf46wzz8zqQzny&#10;zsa5hPgQMZZpdnuUZhhudzsm+FhKkIkYZTqZWSTjRgp4Kxp8Phd1NshMLg92fLjac0RjLcfVpstF&#10;HSjOBB5P2o3guY88l9hP1oUuKjcOEya1mAFvucJGWAauaH/yMaA9eQDbAC41oD55jMAEaIfIgPqJ&#10;TLS6BKXsC6hOMH4qFIw+QT4oCxNBhHLz0MAURk2wUq8xNgYIyCgLrqco8ibi2Vs3qU+Jb6u6WpqI&#10;kmSqpHOVQ0sUUA/dGVplQuvkWLAdOqW2c2I9s1i1QYitynBQ86DXTHcVexWTSgVHOQDUpuIpriDo&#10;Xo81GrUef7N/tDPHw5piaTd1+fJLZlt8K0G/6OkFZjVAbaesFNw7+5IDCcdiZlABzqetgasD6rFr&#10;ghjxgscBMKRsaMky1SRBqxvJJqWQFL0WLMuCEWIay4m533QoiBKfxxgziBiMXKgCib9fADlX4hTo&#10;XDQ6BTurYjygVI5eSbep0LxeazrePT6CDzglqo2W9x/9oDMcYx9156M7/piRQ3EhEPunX/1uYk5A&#10;iHZql5HY9puLbr0/8seDUKNJTtFMot08mvadwWxj4GgMa6hfbSW3DU7ugGMwMWHE0lagZfbws712&#10;pwTZtVmdXJUQs10iwtUdAqfEoy8EhrX++jIXMebDejbuczNpbtU9KK+TnY1PnbOoa552egat9rhd&#10;iwLK8NM0c/cg5XYHnUAEzdXRdIDUtfPhzcywg5ZnzzOfp6Oprfz+1Uln3g2YV87tB5uR6Fb9/HxS&#10;Koc4+b3uG7n9yIX/5MXvAf9P3Y56pz2Fbdw8uTp/QzMv7Hebg/rSM3Z6XbFEmjJb8NJ0rxAWxMWE&#10;+fqoiw+I2esQQ9nfuLKwFIk99Tr0DPyduWYI97liDCS8eI25zVYXZABLgmGoKFAxvL320BmMfkhK&#10;raY9tjGULgxUE2Ql+2E3wvU6178iSdW1Vsjq1FQn6CqhWcMR9dlp50/2q+n6037w4nYVah+3uu1q&#10;FxiSJeiyQT1Utr8uaFTjmg8tjWS/V7sgqyW9UpiTJEfppug2M5+S9oaSwVlQxJsINaPnxtmJHhAx&#10;CjyekFbhQiCkhLjWSLCPUcMVCnCU4wPHc1nzflhGSzxoBwn/IhcF/h159extq9btDcbmAnFbX/zu&#10;fvrhDaoLfzocRCIvGfLSncvGAYEmN7PeXCKUT8WKmVQB/8hkIsqwnmHcMulMIfo0tob03GnkSfIO&#10;MI3hBQnD6juuEVxEXSV/oh/6LuiLxhdV7LhVA1vfL33NuRT2z//oVqoKjWdqyTH+opeBfY++V0xq&#10;0rT9Q/svXFe7wrRreEmalT7n9ZJy1UpYjwWuNQdWH1XnZPaa0SGULhbLFYgHH5JgjoI2t14ATwpT&#10;J9W++GEQwEU/T314B+UfD8Ikw4FkKslRIBTB7qhv9d6XL5uzUXpvJxxPtirNzhUmtI0EQJhUrj8Y&#10;XZVLXEZMB8Q+YsxJJ7w40xSvP443y5yksjhAzGDWmSb3Ah6aA54/ENBGdeoPzPf2MUbi8OJkE9H4&#10;aonhPOKXsxTrITQHLrS/n+G4gfPQ6UDFmyIZijHreIh2rMA+x4PERn4P8epgbFjYxUWM4l8U5wjy&#10;7Qb+d65OZRQPBjGXni7drX5v4BpHsnHa79Rhs5Gb3MDhsRAUTRTGhV3kCHxIpcBuQdlrMkRIgpqz&#10;F/RHYCehpDXo6/pfwYAxF8W82YBPiAmhKxyZ+YIOuMoLshcsHLzLwkau0+sXt9x4lHTJtNGnpEAY&#10;GOMWhmiuzG6/MWhh0uRajMlpFm5ahJNQ1NFsolzqAL3x/gklCdYtgldS+DC9LIRSzs7FxEkqE3qK&#10;XjwzxcRNYJwovqgiUILDugjUwjD0yzgtFVJSRlwsACpjUczGKUHmR9I0UU+gTSliAbxQz+zGIiGO&#10;QNCY9H55AWppNO7tM3q1sNXUUW+K6/FK7wtgA8Pxop3PHN979Ow///13lbdYuWHR9PGnj3on7ccX&#10;5y+fP3337bPCnTt/snkz/XDHapfatUo+Gs4nY3Rm6VIgGQRWBnqMfl/5diq+8Rf2NbmfvT0l8Oql&#10;zPp39Kse9+2f/jQ3cp61TkdWg0H3zqNHwbbvD08eXzEP6jW9kQDyLSOwamCnZ5zY5Gjy4NdFvlGB&#10;BaQ1tu6qabySNqqX02eV6YiiDltK8MPzWXswz6TSlK+TgRmFs+93IYkdjQTGncva1VmrxjaEuhUc&#10;TpkzBwuImmxmilt7tI1fvXh89uIlTt3eeT/g7+O6Il9Wkp8PX4p0XkidUlbJB1HFqaYNip+nXH4V&#10;rdXtJZ+kDh74bhd3Y3e//PWT2viqdlp7/OTl5ejy2DjKbR7tP9r57NFN+C6teefu/v3LP5hI908C&#10;ZZ8v6vJOELZ3jeB3tELBAVxRgh3Rg3ABl0qHIH3HlZnCH513OnZJbqlSOIENg6dSH5k/QLup7K0Z&#10;qHAzgjGTiza9xTzHPfcC8sd7rYEufrdDf8b9s5//1B/wgt0lUhFHkJnt99oK0QZDio1D6sZUBwQ2&#10;Ll49ZfhLXxOTASQzQUJSVsFvx7k0SD4tOmcLJ5bulPvoAaIe2vVN/C00NHdTD/JtD/PX0XHcd+rp&#10;5+bJfm5onbZTgVDb1XSfORObsVNXL1wbBLJp3IpxD3enIygSFHK7zky/X1psLoqJ4/TLs6/DjkDP&#10;6933hel0EUyRTkdjlZ1FA6DfHXPSsUbk7gjRQto5rBp8U0Me4/bN48t5tweQBYnOuXfETaU5g1Uf&#10;vGOC4gQKU4ThHuO+UDy8tbPZb9U4B0HE9LudjUwqwOB6ybKLCTNV5qX4N5ihWLzRBQE6yEQzzS5I&#10;0QVHQSxI48zVx1KvUiW5Yj7H4c2IupBKYxQBpTARjbZ63ckyOPX4JgS3MFZ2CxRHkunk3Os8SG+M&#10;+wMgioVCtjfs+aVtFa+2rWgyZcJIm3sCvrCRTwfSIdxXI9nodIDIWBtqWcdk2OTrg+P3xrsT/8mb&#10;b3rdatRwHh8UPnv00U5ho1nunryunL17MSdtwwWDARlwPgozwxjSfZoOCzvb+d1t1Xt3xaNxIxwh&#10;pNGuYYIXiKAz7RZT+cGQ8XMQ9GowRheEjdvjG3IJCPpDC4HiEJ5GPpxigm4nqMagQzL/ecDrTvoK&#10;sMy//erx//jbv/3lL//bv371m5l78ODzW4dbR+Fo8MXLx/XKueFz/uDzjzJbmcaoOSs3GO2hh4Eg&#10;mM89xKg+H/RsG8Ljm1hNSizANGNzwJSob+IUMylZnWAsNMDSfDLxcDVDIVLqbAyhxTQQB6osjtWe&#10;Y3laLoWCRiTAGDXFl6Z7BKCT8ty7nMS4JEs001jAE8QQx/NxOBxE1IJeYIxfJ4JPRgRJc4gnihgp&#10;M6yVGaPbIc4eNC0hu82c/iVMVjHfQ+U1GolzxsKDpXcyRMB70GPsDDmw1e3CdYeti7+LeH4sZth2&#10;+mKp5dRFSykYdKVRpwlF9j/+omPEgFMwVWZ7q9NDvMgYLqCkOUeORo3tdOdHQpMQYheIF9FdF4yl&#10;CgZsgAX/WxC4bAY13lPWP/KLwnhX/AbBvOiIp9ojkrvwX2mdSFyUiKjis6ilLaPL0DDsnhieRqXb&#10;enF1+3B/GFwYOEkmdyd9cLmV8bDSIesJRgcLC5AR+ih0m+duozNABhj0cdiceWv9eXkya5InLF1J&#10;JsPsUKdII2LNYjgT0mEkuouHpzUFLrd0Q5wkfWEsTYShJeKHaBmKILAPJoHmsdsdc7vTPRMkcMpq&#10;ARcP+dxxlw+ItbdtIV5icEnoPAqUE3CwM1AIBg5u508mjk61OHvW/ezo6Lw7SQSrG7spAqrfET99&#10;2j55WRsxYNmJT7IbT0+uTk8rwXkQk2YHPitLjKpMvztbr6N+1Qwl3MEI8E7vLOC0nA6yskROjB2d&#10;o0ivUx8O3ve7o041G0tMSCMGXZYnnGaGqJ797QK5tavtK+xlTUdj4Z116yZoUjqlY9e0j7Wmzzka&#10;mrWzhcPKSMt0blEpb+1kug3T8LMwwn2rA/W1sJFyO8OgIAaT5chpINgz7HWY3DFZyOVyBztRz3DZ&#10;vARIiCdNBC5ytVZ/XH7WWJ4GsvH2pL+AEOTscw732UroMEzBQUMSROO+n8vEZ8Meg10cVIeONk0f&#10;tzP47tUFVNxuG89RZypR4FaN586G2ZnR4ndDcxpnwtlhc5HCmMAX7I4GRMCwO7CbLvqXXgD/fleA&#10;BUxUnrI1RH5I8IhexwCaoWA6aCHQQVfSGoCoGIwQMFn5xBkh0Ekfnqk8aubiQ2/XkqtyQh2Z+off&#10;mw3akxyps7Tp0zW2oU6qdEqnO6+6bNA/oYwRE1QFXFQ0mDVISxVwKhOQo1iGBshnuz3i78qCE9cc&#10;oMAA7US3m/+q5G9dp4gDkEou+ahigqKMEAQl72GsDd2VjSAJooC02eeyFWkXKakzyZ/4kPLbc8DV&#10;IFyYzFCh+ziX5fOKQTWiSp43J+/fnZ1iVjN0LQF77G3v/dkXP9uJ5PDvS4eiiWA0acTT4VQ8EA26&#10;kJ6lN7YgEeYPKsvYyXMESOt97hjNBnSGlW0iWQGhDKccwffzgVcYKTUvEA0IVQQr/r3S1hDcm/xQ&#10;GGiSOcjBQoZhQ3N1OSe4cVX2X79lkiYr2h6/okd2mvqCVa9uaWnsic5WdSZEtLOv72rGqP5Jq4na&#10;7YAPd3/dCyPmSU9T33da3ZJoSvGm/2iUBC8C28R+a15QF7q8fhC/gsm4Z+EGJTgrWSjMclgpMJGp&#10;UaizmKxwo9w+ykC4KnMTp2V3IBGOFdPxTBwJKaKJfzB/flE+bTRICRB1jyx8zVK10e9MQq7dFAdx&#10;kuyi0bng8yCz5HINOtbzVm8+nNIVEhPBhVNYyN2uq9d3JuILWmp8YuA4II7pEowHWMPTemFTueDD&#10;TCcU5ELpSCS5GTwT32J3JEr7IVgvdylR6V6GDDpoDKRDbq8lSTokEg9zqt64Nw0gks3OZXwUEHjG&#10;cpoamcwUFm1Qxoh2co4yveN8ci3JzsLxUSGRtUZtRMh7Vow0O5YbRkKOUTs2Xw7pMXBAxYyEb5Ed&#10;Wwat7fGkyYGIfSJt2f5AdBnCsP3nY7YC8E7kCENh32TsI/iwZYMkFwtHp44bRG97I2q1+skEwoKT&#10;QsHV6+J86I7nYKS0r84XAbfBhCAcB30SkdvqnlUvHAFnkFXebxv9dtCxYJygDJW1A4GoW1FnAsiB&#10;NhAk2yMicKMRB5XOzgKviCBQWUmGxWRI7UUhqkkPlWpqxvkTCo6tXjqZ6i4g+bvcgzEgVzaGeKZP&#10;J2zsAKLu0wl0FDYAJBURFyHkibGoLCEOfQRRlbySskQSy1IJNdwLfpdNKAKvIp3I55tKMiINYHfN&#10;5do5evjg3md/KL9v1M8uW6eenOPzO/92/NXL75YXmZmD6UHx8wfv/s9/vKiMfvTDH9/ZPXZBJ2Xt&#10;TKeBKHppdJPhQInlmHB2IFuJirm0LrgmUgVpjonSD5fNrsjMk960+nDrwfTeVaP+8f/y82KweLmo&#10;7+zccXxdfTV/s+UO9ZfmWcBzHLh/+f6klSkYiZQbsA9bpWf6RKrfhzhbICIGJBI39FbVajEyI5wH&#10;Q2EauWLTqu6OHqsioygdYydZAZwQ9CnJ5GQyweeeOeEvB7zz8RCfg9LpqNVYwhIa47yN4E4oA/x1&#10;b8MXmHZbb9zzdtwfGIgnvDo3lCKNhrzK64nCj1Tyqh2gRdMVbpSbwyBp6cCO3OfyO3oTj2G8m1pb&#10;Hz8IvCs8vvrdJHjpb7paDnA+7WIi9c1/u+jNS7HAxqMH//buxz/GK8Pqlr979xwCiMszZYx5//DW&#10;uF6j/RsmTVoOOERk0MKRRz+d0YO0v6V3IB9RTBfh+FKvTZmA8TR+wgclqDKf4WxVnURpT9BjWopv&#10;3wB0H8ANn5MEnOMY6wS64szAgHP14QCMkMdtVN0//uGPBdOPIZaAQoWdwB5RSgw0JqSbJZNwIdPI&#10;m3EGCMZSEFVKCVAmlmTMQx1YBRPBZIwetjpfsakl6ZqPgMz7C1vZWD4AegoenMvvPS1dZiBuDdBg&#10;sLbT+fZoSNLObj8tXSQBdC+X7Xb7YGP3qtVYDCY9QNyeIL2IXDHVd0IB7ST8BuA7BP85+/CLG4t/&#10;JuK2PhmdDYfwhBT8Rg5Y3XKRgxQIbCpF5K02qiw6GRJB1pmN8dGde70w8OFMg1YsJqIoTQpviJ3R&#10;xuzBSyLCbA32GrQ9Jl3cmHbXyheKqK3wYNZVq1IrAlqM9Hr9jUIBx6RWsyVAcIEdLuPpVLs7SORz&#10;bKP+YJxMpwHP+hmZA6cZzmkijom4WCYgj4F613RCaY4xFGu90W6ywRRNZAFmkcqh2Wco2xA5gWBw&#10;5+jG7QefOH1GuUoiPXvx4qRUach2ms5OT04uLk4sYJP5+L27Nz6+f4eFVLk6P3n3+vz0xGy3mKBC&#10;RxQGCi5PPn8mRjMSx6n4ZhbVrSCXEdSelFWIfqBAg3mfMmuiAU0HmlORClcADBIPODwBYdJqkWOW&#10;RYLUNfOQgDuHG4YyyxmgMJFIJIP+2MWp+ctf/NXf/ve//uUv/+qqdLm7s3v3zj347r3u4OTNu6fP&#10;nqJLwaxAxpqjCf3RV6/fJt0OxnfjXicNzo/qYD7NRiP0zDjxJDjhpSCsYVdnINw7J2CaQAA4CxwV&#10;xFrQMUWdBCF+xraizk9tyhxDqSwTuoI+Y9gbyRQYyjziGyOKbmB7CyA3sDBRsyH7RyqfeSgdFo5R&#10;wxvoIy0KWmaVyrjYmtBnqc1IG3oyg0UxV3xE1KXFGApZbYnvhC6WDS1VWG5K2koEo5OJOP+lr8Yl&#10;Uy7yqPkDRg0gl+rAtZF2PrgXHG3G09TOPtKxTFoVJ1hCsKR46pjid5Ug/x8luzpthWiuZ4TyfoRT&#10;1UZT7SyVH6+TWEmY1PM190+nU3ZWrf7nihxjp1a6L8XMHXwy/jAALZud1qBtbm9v9cajwtYBNY9l&#10;1VK5NHsOq0xQOXSSen0HJh4WRTCLGRUCuH2IXpAc0YRxOhntCcpWLP/QGMFKd8TcbkrreUllQV5N&#10;gcf0VUb6TCyxdoRRoObMiOWIIxfT5vEoSAHS72F/zCDaxDyGr3tyAtLDQ8tkQFNKQDdgFzhmCO2w&#10;jB039w6SG6lQbq9B4/L8DBlONsbBbsGIJN+9vcIK4ps/vIqn0i7DAT2PC4kN/dDE54UGeQfFU6/o&#10;taJTw+HriVDox5OkqeIYq3J2xvIz9GmdYZ+LomuezLKLHS+flXuNS06TwWxggkj3B7t11+Xzwfl3&#10;vQQNliTyYLIyEfQCMiNmXot5MRcPGRGOGZAtnMXxGI2LcCq1sVjQf+MdJiw0JvzszrZ09TpL2u8B&#10;1+0HR4zT8abvNDsEpRu3Diud9zIi4gMDBydFm/TYuAyuQxFHgg9HPjdbsHxphbHlgadArIbCPRgw&#10;JJWQzqEM1AWpyu4ERzIX1q8geyhWGKcTI4xoBIdyjFA5lsBk4y6O3JIUK04nzbGqSXTqCsp56h13&#10;uOu+aDhpICgzRwWJ64lmBrk7S4KQLARpFp1wp/AboiuGOxDOUYyiVH9W5/pqtEt5IANxDVe2H99b&#10;vasmul6y64WtnyyZ1R/zavSLq86hbCj9K/o5q2deKwtlfKSttDQ3Rz+b1oyqUuzNot9Iz47+/zaX&#10;wo6uX98uONXmXhW3qxfWuFM9NFO/YNcn+u9qYP5hsCYJBFU7YtIo/Ucjxa1N/mRz2UwhF4yEKPJV&#10;2bUqYCSjU2MEHlrdRLFwhc6nH/qy6CJNF132D9Xa+IC21d/RvrC6MLNfxL4U9kDPHu3qL8CXFC93&#10;dW31H10W2pfUvnf6wtq39cM7qn65Payw3xqinYS9NVxCIp5+mr6YIquowqX+LgreqcPg9dWin6+r&#10;Pr2c7M+ASLn62CtFe/svYpMk2HichJnJsV2Ap9C5WHoBTxvBZCQapDPY7UHcaff7iLW3lrNCIl0I&#10;x+maXHYbE58rm84g2ArWqNMZdU2LDZKn3xPH+qxfa7zGPB2vUtqO4qajHOyVSzScNGnxubCwlkxN&#10;pWiSkdE1RcJvZNJb8kwSSUIHviCRXssgmlIqjUUgYypoVppBHQ+OV5tHk0gc0VkQlWHF155sFYuo&#10;3YG9dDvCjmWIvYl+AcGICQJm7pE01sdBwD5Wd9zvcHCnWImFjdD+jRYBjI4BIAK/MeXMNNuOSmVM&#10;s5j2DhDTRrUPp5o4jcYIH4NzRV1qxqfsJnLOMQcaUygkM4T2z8cbDCxLPiccSIBave7s7IweusMw&#10;WDCsQABHBkiiRrNLMsrrT4Y4NPhFan2BxgH5McUbJzUZvFG7mg3qERx3WH16DvRhy6/hyvJz+ixo&#10;N8BB97glBonkmItwqjeL3YnQawPACagJsg4EsuikYJfBeWw4ffw/7hCbjBdGL4EqF/wLx7lgI4Xk&#10;wCyf0kIKDbJ+mkmMfiT2qcWm32a15rFlE8Qpx684lfPTIdm3xx1dutBgcEfiBzfvPnoIzevR0vBW&#10;utbDm49Ovnty5ejy+cd+58Gje+azk8dvn707eT7uNlKAQ3wwAzSYzhEOUi2vMBd6nduND6poniDk&#10;XtV/YdeoGo3DY9nJJ7cW+7/467/69v2zW/ndT3/26eH+R6UXl0+st9P2YOifpfb387PYt7/7zRVy&#10;tH0TUdeE4Q+JJpaMXjl5lILAqqezinXrDUZOy56V91UBgcggXCQulMYYyBxWWIMKMSRBcjQbUj6q&#10;Fo4gf0aToWm16rUyZlT8KBpBZgmyQhT7cudkYbb6qoBeh3KN8ZdIy31YNZjssKb/SZyrZO7G0cUO&#10;IFWDWOSsjHv5e4eeeuLl5TNneBBbGiPfKLmXvJW4/eXfPXtx9fuzk7eUGHPfcLuQzRiZg1s3TKbT&#10;vQELfD9/MEPww7KosaJxHM3kMyiGuAgW6qYknxDsmP4AOrTa8UdTUnWc5JLouCpBm6aVqpv1d5PI&#10;ptnX2myCOKVYXVQg7k8efcKvidEmKayYvIX0K+o309UdvymSf1gUK1EKkb2WiMdHpFcn3perYC/G&#10;DPLgF0XsaNxnBsEMvmeOt6Obd+5t1yZwYRwoXb9svt1dZp0pX7XVvBnbu/Ca88Y4n0lj9JgcI48Z&#10;e1e+2ollEWmwmt2NbGERdMJe2DZS0e3cWec03B0zIOCtaRGxe2Q6C4CABvsAe1ZaVmJoJgJcqimp&#10;SBdSoka9gdxGrlavQJ8jO2YZsf/IOyaoXVEEjqZRfzAbMXKJIAUHHQcuIcwHcYRbLAGJSkcWDCrO&#10;qS5XpVqFHVcHTjl3JBMpKPS8O5+CMRmmdgoJtKziXON2XyGvQuYEPoPgtFgiWII/XaawgWgm7ubF&#10;QgGJMDGoQ2CwWqWWhEhJGcPhzTJMprOomVKeo3rfaLc8sQB1CAQrNLZ80aQ/mkIg9/37y+dvT8PR&#10;RDSeQEvm8uqModZHH938+OGdw41sr9N+/+Ylf6rlEvhFStpcPssFCSKQwtTZ6WbyKU7CqtEEIgLf&#10;CMsamB2zclWh7ARgyaqhXKHe0dmJAnlyeDn7DEhNXOP7JBZarRL6nzglgNOngJmRE4ei4SzB97f/&#10;+oe/+Iu/+G9//Zev3z5mDHPn3u3PP/8UWYnXL95cnF7Sp4QUzsqMRI12tcIomblrJBhhd/nHLeTJ&#10;ckY4xdBxPkuEgoyd/T4XTiREbK4b+hzozSN+ih9zbnMj6vdjCo90AXckCH8PWMZsGg54TfwQlZwL&#10;LRz6ipR4RFc6bcxN2WeMLykqOUTZIByDJrNXNOy5u7E40IV6FVOKsZ/5BIMR2nsiW+mhMUsgBwgr&#10;HgN8JqyxQHxyldDboiciFWGfUoR/ljYeFqBuJ11iiuiwYRSSaWob+tn0C6WRg4cAbDb0qgJAiTAl&#10;UDUeJENsEhaujRu35/EEEBRZyZyi4rInBD+F/WY5yca0w4TesGrrYT6vlAZ1+af45/KHebd6wirO&#10;rbMW1c78oI5gpz66CLRzPjvomLNJjJmH0zUJe5sjq/T2ZCuZEXHUvgv+J2Mjc2SC18b0BlA+J91g&#10;4eoBcaZKIHjyKRTslEov7FwkghheR6JilEFzkGUmwDkR1JswfABprjAIEqQZsUpfkp2sQMjgkLi3&#10;Im3HYWp2WZqRZgNgNcLlyCuLegz7kXvjIHdh/9LUARzvNvDuWi5DE3N6c/+Y0tMVTL38w0XcNXUB&#10;w4hH791/eHXeKJ92G5XRk8dvYUb5oiif9RIRRFrx0sWG1IfvSRx6QYwGQdK78Av1w4msdpi8mi4k&#10;WUHQ8IcD8Wal7nOGOo3++5PH/tBwG0Zxfdq5xE0DhF1oxljAlRjUfR4r7u0lHE4U+nh5jDSQE8RL&#10;c8yeEqYPIL4xZIo4GGaogOl0rFbp4t/V77dENn0+j4WDtE5ESaQ1IKuhORKILH70p/cajYuAm6vL&#10;9WQUNw+gwkfyJXkinqJSVokBB6B5uD0uphOCf5rQRARLgjYV4+mgE21dILeMDFgByIGyEcgzjUQS&#10;dBFcS+g1VDxMs8Px6GQ5a500hOBE3eGQRBLkQqVeh7XPeJSbSLKVDiQCs3jjsndxWa42ShfVPwwG&#10;Ncy+QrSYRPKOYwkWkzEdmuQU8vHkIcrqct4vCMWimKXgkwqiLDtVikA7TbfrLpXLr7hbernaKfv3&#10;EjX9TP0K1xN6nf3b9cyHp/HWa+igvJ2uKnXptZKSEO1KXSToqo+nyVl5rQj8XvEgc/X1e+mvoLfz&#10;CoG0/vwfPtKaDrROWVZdG7mGCnAox7868JXH+iKYiGTz2eJmMY8P/fYmwEOf+E4AGl3hyNXXVGBF&#10;pUqj4V48VlnGukaVvHY9drPzDzvy6Gt4vd7T0E39c30X9OBOf339ZH0x9YvYT7Yvgv1zOw/RQYlf&#10;14kgD/3K199dR0X9T/r1dfKkZOpX30l/pNXzVoZKCvegkbpyRRQqYv3Qb6pr4JVHzzr9sl8T/p9a&#10;C6u1Zy85UdRQlqbaJ5dlwtpmiuALUQFGlnQHmxaHS71lVrompL18sQBiEBstzno3vriFPKCXeX9U&#10;aTQmaMNGoqkMuBIXtAqHoz+bNQdzC0gllsPMiZiFhMMORAT8AVDyBEZ0Svkz7/eZnco2EJB+wBVJ&#10;0deVLUai36PtCS50wpyNrBB6iugSS1LAaGsiY7FwarqxA8x72Wm6gN3BUYVfx/1qtrrDSafa6tLU&#10;lvIMLUymWEMv/VuiBE0wfuj1oU08arfpkjsObs5rV46hlfQGJ94AADMX/j4MHsU21hkETYCfG0k9&#10;6ul6HkaWLmsENL+XwCXCMDTRGGwwQ2XGxqQHm8Fo1BGP07NAXHSazaaWy16jzrx1Vi5Pux3E/BaV&#10;MvakGV4pkUCeCnLzJByOOt1jp5uslzdy5AtuJpC1k8TMzNIcI9PkjLDvo70C+b7iGMy5s1xQRIXA&#10;nlJYiPs0Ncn3Q5BeEoiTQ/yABhRx+0RdQ1Ao/qAL0Q/R2SFcqB66Uj8L+LCC1GWM+o/EEv4filD8&#10;4T7IWlK+MrJoRVFGDdxJM/g8HGokHlxrsMSOJdCwEa7tHs+Ly8u///U/AVW7d/Pun3zxk0cPfzgf&#10;TZ49e3Leuho6RvHNzKNPHqKJl4qFnj791jW2ivEQxBU+g+AO1KBPKiC18VYlqCr81CaVjaLbQlJ1&#10;6cBElB64/PdupofZ5y+fDV3jN18/e371+mj3/lZmL/dRMTDznTbONo5v7rhyb19/O3W7Wt3mctwL&#10;0dmVDB0veL6EylJUEa4jib4Rq+CpK7T1wJ/vzj8hvU2jQ7rc0hnTuHq5qFwv3QMnoxWVU/GrprkJ&#10;V93slmuYY+PHiJVVOpbZyG5y1NBeYWK9jsOK162jlioC9Q21I4ZOhziDiK+8BR1POZYmnNKutmN+&#10;/MOHrTfjb199SzoRwlt7VEHPcj9yt/Sm1p6dt4EFli/Pm+8iPsMzNnaPDu/cvbm7vZ9NbsKXqZ+V&#10;BTgnOl1I4IbEvEAk88gcZbLH3wnoSnRDzgiB/irWj4QXBkhgQNadKX6iQS46OIrgoOLFCeYLCQ/+&#10;p2hPqO6FUiYS1A0L6gef/8AwUL4VTVI7bupTwY7OctGlCyNS7Ly+7n3wf3Q1UNnnguuLpgM6y4j/&#10;xwtiRRVwoDo+QworNUjcubNphnql6iwHdCqxWF7NQxsRIqGj7Zrnna3TDv7Ji2hwUKpjyNbC5KLR&#10;ShvR7rAX9IT7w+Yy4osOjY3tzZq7OSiVg0HQ7RR+Yy6RnCxiMSZFvyhuS64g0BvpFmivMaE9zY2F&#10;C0sH4BE1KlEvgrxDphA49fS1BekI525a9+5CAsNwXyIWokENxwjxTVr7MnYA28MODxrVeh27P74y&#10;hL1UKjVm1jAYkhXyXbhGaJYy4UxnMoh+tMzurbt3ej3h8GDTzmmNDTojT/YPIb5bg2QEbHZULVX4&#10;iJRw1AlTmk4Ix07njZaJdcC7y9JZrQ7svccYyhNKbx3c++FPNm7c6TtcJ+dXpRIKhovCQXE8HbS7&#10;SMhEjw9279+7CaC8Xa++fPLkzds3fBiG4HjOkllS2GRyWdnojAZEmj8YjcY536SeGo3q1To9NkC1&#10;ZqdFSyVP8ziXYa6OlhPTLe0EKAeq4uuLr91wEmXux+DAj4sr9MiZD3MzlIPGGEhGauXOL//m1//+&#10;3/3lP/z6V12ryRT3xq2bVLnoEJycvL28PJ8tR0FAo655pfSeOmA2QWjHsZ1JwwxrVsogj7ywtcbj&#10;GBNxRgj9IW/TQlwbrP+MQaDUXmhNggqE1MfksFjEu3xI8xNJBY0L4hryTQBWEzOYT1J1NLtd8XB1&#10;e8UfqW2SrbKWqU8wgCf/DYWjWEWS8iYyaZg4tWYT3Y5MOpNIpmQOj7+fmJILUgQxD04wTnhiOuM4&#10;MgQh5CkxaCpqdheKMhTS6MzCxGdeCV5BhqZYzVJoz+adQZebwjVkjs30m4SbTcmlpSfI1FG0vekf&#10;0mFZOLdu3XVxrmN1SBIuvHbFO5KjQoKvZBXXsiidEvETLScodqFqGKjip4JFwdRYp2Uf0hwd8K4l&#10;SXbgs5vd9m/p1IgjEDqQzF2ZGQc8zVbLLNcOssVpfxFJpzFMfH/xbjFqZqKGhavlwmD1UHkAT+fK&#10;r+BV6phJOTlWPREZQGiNX9GNljyCY3qOZZOICbDaiCUkFUR+0XX1BJGOAxDRaGAkgbOws9uBnGZR&#10;FprdPt/WL9M/yYf9XsghICuwMWbLe8YIcQ4dPYvQFPYMZjv5jXgi1mgOv/vdy4NNUdPYPDpye8Nf&#10;//aZWZ6ev4aQO8R7L55J0PulbcNJDlBRPOUlD2UxePxBUEkzxFGsHgBIEc3DoI/pJW0O/zI07sEb&#10;dCGdiR+gJ9DnHjsX/rGVwlZn0SM/CgxruFeNYt4IeU3YiFA/STsf0ojbGYoFoOggi+ydoPPvH3WC&#10;VhecQj9fyLcaA7ONSw6JiKxjRATo/LfbtE1gufgQKY1l3R9/tl8pVQZt9wBS0GJkjWu7R1tcdgpM&#10;LizUSFI94iFNCvIA1WPi/qAjj8w9SsMsOvd4atG/oQHEVaD8DUWioP1pnbDTuTtiFNlqiRzidJTO&#10;Jxv4t1718GABEAtZiC5pKBTrWT0O82gsHA35DEdgYfnG3SC2ozNPf+iuj3yNtlVtNS5GvabHNcO1&#10;Q/yXp0IYFrylNLjZ44IAlQ4KFEOpElfjF5WMSJkkO0DvhfVDr3/7J9fzeP1D/a/6aetT337Whx/q&#10;U08/2T4BVywh9V7yQ11r6XfXaZFUp+uqY5Uzqeeo97X31PVPJZSxdWZjv5fa3fKwk49VriXlhHAm&#10;7c+mnyCvr2oe4qEGl0rFpfg2APSZWoiHCsuLD6f48UI+1Mf0Sllu1X1X5/bqfVUHVc0f1MP+CrpI&#10;4+e6qNMtat0m1pmDff3t66y/l34dnZ3Yl0J/Bh7qzRTWXHnVqURX/ogaoKrldF6hr7yeRsr1vtYL&#10;1/9TM7LsCpO/6ySSIKyfrP+n/bHlmFhlS/qbr+6m4BWuISPsz6lXjx0qeU3drecC2GtGXx/9KwLb&#10;WGn2iRCd2yvcMIrAMKCs0YiOYX84PrssT53uws4u5Ntxo3XZqDbno2w+f1jYMubOSq16Ui8rukY0&#10;lQRWsDDReh2PA6AmJ+X+wiR5sLq44RmUOkbEH09gH8VswYPhFF5FzIrwV2CwAJRhMfMnCjOPD2QK&#10;wxHavnCbASyQm5lInBuB+HIeEH1TDGFGIsQF3E5sL93i1twbztJZ6e2fvkNWOekPdzeOXIWjZYgR&#10;EgToJavLvfTMBj2qHco/Ryzp2DsOFLaXqLckM0BpHG+eYjDIKQAyn48ks4V4MmASVsG7DES7izTL&#10;7QegReR3gI7y+RfpdCSZohSSjJPDkSkfn00ZsAtZi1qVhJTy2zSZW/WYeVBSFooJqCIQAhH36w97&#10;z77tg0Q5PI6JnZjPCVYXzW8T5GrIheJBtjhHk61zWXDPcz7kLOajhVMoavatt/8uBRpzacBBmB3R&#10;01KIbtUrWc3J7fNxdf7irqMyUL+TwnjRYSZPl5BkRYlgktCTRLA8FIZUckvw7wpoqBN3kQkHIUx/&#10;TLk0yOCBP/rI18ajshFo30PxRIuI/MnjGbidmb3tmz/+ubeYh31RbzTePXv5+LdfLazhzcLeRw8/&#10;ufXxfWy6z+vl/Hbxi7sPB93OqNUiU6X8y4R8077JZ8DyR45gbZd1LRTYC17yfPUxNYp9lW64PcAp&#10;PTd2FyXHkzffuSLSxHWmvcfF27/8j79YGJNPj+9v3dotFHfr312+Pv0OIBkZOQ5Y0OCjXEy5dkr5&#10;RenAXd/XdqAjnMm+W/PfRAFFwgoISepouUyiAPlBWVRkIKkJmMRK7cSkx0kCIfQcAKgQHbDfgKWI&#10;wBWaP3goNZomxg3ro2E1d9Xh3wYc6Nhoxy6w4yJ0DhaNt4EcigIKF8HnPnj0cN7xVLGW8vQQXYEZ&#10;cffex/HF9otvn0wCHcRNEAT0x135xMZX//Ddb7/5Pfy5bHrjcOfGsD24ePEaSiP2cxR0ISTeCE2K&#10;JymxWiq4lcGsJI2ULJQhAZGZ0A07mcmpVbtKrtQJwi3iVqrrtBpVyw0TJhEKfoqZIAtL5gpitcUk&#10;UN91QTcqtBsjFBYD744Oh+qsi62H/kOmK/oW6mVVve4AFSczBjWeZm1LmixSkqJ0Jrdo6hy6h3Iv&#10;SstiMZ06zgzRu5v2djYy79/XkLzGfvuy1s3lo6jrcwZsb26UGjXuTCKXennyLjfzmoDPh7PddNzY&#10;zEe8JHReYyfCNC+0DDDfgTGOlD/jMellhQ3yvw4kmaVUydrnUm0r2a184xB0o0AAZ3ZrBhNHpFaQ&#10;TRa/Hj7RwtUfMSp3p4LeXdL+eDgWDsEWpJ3Dy6A7wytw3ZnCk1yyObHNVYef2Jjy9alF8dHjfyBY&#10;TzUFSbJjWgCecsVC27QCzkUkFuLJHJiIY3JzGBVREvS6Fo5AlUoN4O3+zj48tK39PbJmkPVM9q4a&#10;nR6vDc7K68PY6fDhR3/y8/8tUdhzBqNtRGJ6FrjDw6ODTz79+Nb9jc2N1P5u8XB3azSw3r1+9fjb&#10;by5PT9HsYjq3tXsQjiXQ2vCjXoLhbCgMlQf5FApOGapEIlQpgG9JBkuVcxAsFNL4/2SzSRiJ9Gio&#10;osm8uZsqrxCCIGuNWAR9NOMPYcyJyBxnKTTTTr2VT2WhE529t/7TX/7lf/iP/8fTl/+6cPRu3719&#10;dHgXM9I3p69evn7Vbjei0N0ivtnEXC6HYEJu7hZDTAKc0yTuZz0T5jWMFudiTHJs+AxUKFHjZPly&#10;fRjnNNptLtGAo4OniQCLR8RDUfLsD6OhACLQrDtKcTwPGeGiBkMSlMxkOl2LyRuiRIFIlEYmfbJ0&#10;MtM0G1xsXhbeMGkuWjikEZyuQ3ibUtwtGCIxEhQ8Cil2JNwTKRL0SgVvyU1me5ERU7VxH8lfwTPT&#10;AGcmbJld1h0eEsyqWIEiWhmiUYL2JWofIgODfy1rCZ96SlPpLLCK0FASHNwIi06qTYRGgfNN+sPd&#10;2/eNjU02NAuMYT0xeOX8rhvt62acjlAfkkXpzK4BSyq30tkibeZVBal8cFXfUccOJf6yiupKJUtO&#10;MxV61ofiOkrKGxmQW9DLlqYxaixOOlcXZ2fB7vj2vTudwdATDYHv6DQuscygKGv3oXap5hMbR2Vy&#10;YihJYjKf7qKkyfSZ8aqbqSHNOtGiBLoJmU4IfApYK5IZDhECFRKLJzKb0rBADm5ZqVjwKRgzAk2F&#10;rUzMYRZLa9XsmnxUChd0SqBmicq4B0cYJxlMp4POK2lEsF8uUZQ7PMtazTx9Uw2Hlrcf7EVihTfn&#10;55XTVvNiMLJcLbMP0JzP45i62vUOM8ZwOMHJx+GM9YEbQxLXhE4BiHS2BiU6WHbABABcFkR/S6iX&#10;7QbjUMfmZtQXnNaqDa87DJYTWVJXx5mYpWKckwt8SvxTpFbHHgsB5wbaNLCu27TqCcYcV7NWtH7h&#10;aFz5qxejZr2biiYgIBJoDTyYRwKAJxVgMml2JT6RbXhQYQtMEHzvNMx6aWZ1pt6gc+kfgLZgbM4I&#10;QYkk03gV0JSo3LED+wLSZSlxU6JRg4AOgJtkxY/OusPZ7VpiecyEXKeHC0w1XITNeAxpvkkulwwY&#10;ruGgO1rExs5xIhtlgNvrgqwyGAPTrpxNmqlAPOxIjDt+hHuc4aU/Pw5k+w7447QcXQAyoE2XzHZl&#10;PoXG2edoo9vDwpTNgo0qQ0DF/qPpqcQ1ORHFNgBUgpZQsfFRdspy/S/Xi6XvFR52VaaTNp326b/b&#10;61yKE9WQ1pvLHqHrEkjrcGsIjK6XlNAYi1aGYLp00VAxG5yjP5v9XupX5Fvo4SHPlBmgdrxYA7Ov&#10;lxbyGdRHXG9Y2bYKtEQOpZJLXbLqcZh6ZsQfJDLzWYUowvJwcjrTbuHCSiWvkV1KrVDiKLuZLgQf&#10;bzWOu4bztLNAu8LRn1MTQDTwZ9WzV59c80GuRwyd2+mYoys91eeXNrqGpH/vxq1SLpI4AREKOUVU&#10;BNUEUQ8R7bJTv++q6Frn5PZF1q8jtmzrgZ6uIXXhKjm2viN69LcuAgWmu0qeVB6uwESkP/ob6e+u&#10;AbSrdaXoS6tAK6m6fDW+oGT56vNyh+QAJQTK1vMsWhbX4u3l1Um9HivkM4Ui88Bxu395ecaQMA+k&#10;JRLpt7ulqxI7IJnLZNJYKSMUQbBh3jDLiGnT+OziO9FARFNr5GBIGGDST3Tj87mp4dhaIoaABptE&#10;fzKueXg2CU7nbTrdlsni9RKv6GSyjSR1ElYVpkqoc3Xg2QypIgWH6Qj60pXLARy6MCJDSHNRBkHA&#10;q3njSVckHQ5lhj0TgP40CEiGXBwiqXcZj8eWM4OxWyzpLu4sYymknh2LQbBZH5sWLtKgMR3JNK/G&#10;dIaay9kzEcaXu0pahDEgi5UZncRmL912kJMiiMgakXYPML8+6ShLWKS1gYFIT0RyAM3UWuYLhkqY&#10;QWONm61ePOFuN2T06g+gWEEYcZcuRLTZ6wcY6k6nvQJ77A07JRyqArMl5lVehpF6wehhlN4IsiOE&#10;L7GkQYUbAZmQKv040ZgMy5KwewQfmgVYcSynMgdmr7k8tenYyOStwQSdDUaXMj2SzbMYI+Awm9NG&#10;F7aSCiXyVYW5L/pm4iEv+jLyT7Lw1tvJ/mCCd5uMRe3M60ZnAhGE3Xs/SuU27967/+Cj+1ywq6vz&#10;p0+/+9ff/cvZSTm3vfE//fzP7z786MbBTUxH3758N2p0M4WMY9RLMwicQhxWq17oKiuzVv3dr+9i&#10;mB2yvoTyKlhQ1fWS5V2bTiJ39/vnkydn3y2BbNHg2Aodpg/e//7ll1//qvm+PAsuPn746WF0J5h0&#10;XzWa7AkmvoVYKGFwY6B5MUJWZ5ACC6zirW5b64dCYXBrdeOJy0+kIk+jumOsghwDH0dzFPUHJqtV&#10;FxlFGYVcFF0hNLVgQnB+Ce4WO2eyUDT8G40aY5iIR76Xfmfd6FGngYjD6nuqzwu9HuSOk7BINOb2&#10;k8kgHuthHwyDgSNAuLc+vf/RXQQn+rivOKc3Du8ve2GGHI4IDn0MJK1wzsjH9959d94ZNN69fXF1&#10;ge0ThWl7gs+Jl1038DMQxNFKEe14L6UvJeeC6IWqOKlngFo+VMMrCGX6OfrS8Sv6A6/KP3VMChaU&#10;MYh8e9olMvhlR8mYTKk8uB999FB3CvlDhsA+I9G30Rq8rv5AEjRFK0IaEtCrEPpXxTkBTipN3RLT&#10;o2L9fGorGYPQOXbAJ/ZhH2+4Ywc3Dt3RRalcSvvDLcLPYJhMZLqLUXjuNDIpZi8xT7DjGpdPT/L5&#10;XBPplEoLUchgNP7g8CbMYrfHjzD54a1j5juV81M/h5obvRXIYH5RMvPT+4R3bTmJevpeynRb3U+J&#10;5Hw4co+lEQ56EuFKswUbDDAZ6Q95PCIdIPjYeNlwaCefidFiF3oaFDM6duIMwy8zseF4Y3ex/riG&#10;u7u71E5cSrLV84uzhx8/ZOyAEmQ0FutY5tbOTjqXLdcbmWzWO4MWZQFyQMSTIlkzDAFXkGPhxcQg&#10;C5UdIh9K9xc4O7JAO72LVrdiDv3JXP7g5u6d+zcefrR9dPTk6dVVtQZXkAP7aH/vk4d3j3a3DJ+r&#10;WT0B+TGyzMrlZeWqxGkZDyN5HIokksQ8uD84T/D6BCDGScBNkQAAaAAvHdIn5l6NVov9wFfEMjSc&#10;QEWI6W54awN+oI/BIEsJhXdNThaUlhJ04uShhnz//OX52QUiKyjdVi/ZUc3/8Xd/96tf/8Nf/If/&#10;C1vboxtHP/jii0wmVypdvXv/qtWqQDBkJMabTwddLn02Ec4mQh76iNDtut0EBDKaCGTXGLWJ5E/P&#10;4TQYlIpuCfqoIsoskuQstmwujQNHIhZNyqghmKKmDPjxamh2mhxqVBfcIFh6NPDIQ4XQqJACxK4u&#10;I2k6HxzGmGMtFtaou7OzvbFZ5JtCbOBsx4lW6lN/kOEtw7lUOgXf1h/C6iwIl4ZigtcBF0sqrezl&#10;3KBnuMAR8HO4TUrRASRYsNsc3iDoiPeBkMjuSD4MkGU84hoiDs4viBKm4NkkYWD4BaOXMo8eCn0r&#10;EvruGBdUhPeXO7fueLMZEZxGu5YUTcgD0oNkyymW6ypJtePmKpEVEoMyBlSjCuHEqt2tTpL1Obce&#10;I6jfXcfA9fxBhzyVs304Bux3waYMnz6eEPP4GYL7EyJye/riDUI8oG2RT8DADGgmQGiQMJQZ9OI4&#10;2jgt2E5zVCId85AXCqd7MyJ8NgnsEte4z+qAkbAnaAU6nbRU4EdAsKCXipgrhX/PwvgRJEzEglnQ&#10;m3U7faJiMDzgmjJnRRuWyw/kn+jElwVswwVCg4Wsk9Kn32dAjbUZ3Vy4MbNSozyZQmzzWbPW7s2t&#10;cql/3qy4Zt5JD5tjyaAThTRs51Fn4IWgsXTH4glslQKASPGhQgUbF1HYK7hbjGY1FIxIfCGNhAUK&#10;5BjML8+rZottjlIK7pKomKBgEJz7u/lE2Is/2xInrwikECbCTJ4lWs6cSC9Ic3GBPLTbv3SFHKF+&#10;GRGXRNTYQMbR68JeJ4oDCsh9VPU4gg3m0hiODUCLLxkFJDP4LhrjeXc06fvdUavDSblIbYRjBRBH&#10;klsgtIMCNG0tWlTdXpNKF+kVyEy0O5jp8YJgFPpTqJtAxGSnYR3AbJx5ABEebWQpFHwifaARjjK9&#10;JUVjhy1JqjZHUzMaDYDGb9dQq+DFsDiZo8Pjm1EmQgH0LOH2RzvzIIZSHYiX1LijUZ/OKNROQP2g&#10;ELrNs1qn2+/V6PZwxoo2h+pWcvwAraJXp6smdQbTspSIrFMje0mzPu2qSW+E6ynF+mhfVXo6xbm+&#10;vO1fsbMfuzhR6YGdHGglGFUVqp/K+SqFyGr+xm9phUx9MMuxuC4eVttTf+h1q1m/na5k+Ivsu2uj&#10;SL3pdP5hIyrXL7AabNKv4puL/ZxI1yiDFo5rEIRoII5GMlgQM2plk8ICAxlhj/jVaa4vgqpsV+op&#10;+sjUH8a+CPrD634xx73uF8unXUNedaqgAUT6oa+AnVXbXDv7OugiSrITdQG5khpjJLdXaFerYax+&#10;U7v00sgj+4bqSyTFnsgZyENfTPmJKlNJVvQtsNfDutBd1cz6gq/nv2qNXbsF+iLYJd/1dFC/HRfe&#10;vsWrUaO+m0JRkrxDtdt5QDwTVXP0wd6cnVuo2xfyblpEozEGHtWL88TBZj6RDs6cHOKnuJQavhxe&#10;tMHYaDlEZWoJ1Hpi8YL0FBeOfr31rjnoEDXpsNFEdvtwyONT4tFNjgu+l2qRUapLxsDMQWeIDEUi&#10;3ijnL3wFQNYuLw4zsNVA7oQIPqq9O7n9aLZ14ESLgMwwFs4CDvN6DcIZIgD4MYiMYVYmBMOWv1R2&#10;9jBy7zl2io7tbcfQDFhDooYsVIpRqmN6OFjkCud3Eslm5vHsPBSjs0VJBg+Z8gkSsuSkVHGJqJfW&#10;vIiRcN4HXfmNKAhS6vZ2GyyrkNCEkzycW9ay30Nznt0hyTBYJz9gDI4KP/U5bEA5TjudvkiFzBBK&#10;dcQT4WQG9YNFp7UA1VCvjOlbBjCB8gMSWaTifsCUo46v14Qo7mKgSqNBNUbkYRdael0JZ4MuMBkg&#10;JQfrilSX4aQUgR+m3/q3Vucm+nGYrDAuAgvndHc97tjmZp2jajYl4MuWYyospQsS2dxNn3Qq9SSQ&#10;Vaq4GyK+Ik5XcD7V3pRhjWwGvZ5ZDAoUL4UjGSexw6T7NhpV3lSHbZPzErAZ5i6PfvhpfDNVthoX&#10;r0//4R//oVwqbW1u3dq7kTISdKcJGJzdg3aDRhH6YXwAMQFUIXT1YWQAqtiy61ESX5CNyucRJphm&#10;C6voh7v00U++mFUX373/brDo8LkTNwvbvo2Tb18ksv7lcPas/DYZy3bfNf1Z38effoYcSsTrClEn&#10;i3k5u1V4qNw/6bt/EM5aVdeyGfVkUhfDsu1VE0kxX6X5K2bzuokj40n5J4H1SsNTyXjqf+IG4u5r&#10;cct0J5GzjwOIPJYVGBENIB1P9Aut44TgTeWhb+76OZJMUZ4LxlD5lWOu0aJ9G/C9f4eo82h/f/vT&#10;T35078Gj3EY+FEiWz1on5y+HDGsFxbDcONwyXJnzl1feKMbjDvREIF5ZrTICcLEQrTQwfzB1pZ5S&#10;BZdsTB1CdVTSf9fVGX/RH48iRWrjtfy1iE2oC6W+uzSBBGIlymqy0GR9gTij8ScyGTQF5eq5f/TF&#10;j8i76Azxo5UMlyimyEP4zOqh3xLMlZJZl9aRymK1VIzo7qkYLLWfHicKLV2pxPDufuhDARTzJotu&#10;ZDe9Hd62GuyHkTecDYIfYyd7Q8tutW8kAq0uIjCDaCpWsxpUWmhsltsNhEc4vnAgta46bXKMbmsr&#10;VjQSkZP663w4zwcTlJ1AAg0KPrI02ifjnngW6QCtH3IXsYjA2ICWCR2dXAqvqpk1BPqgqLUixIP2&#10;CnwZIBebyQTsJC45tx0XGQZKRDfQU8GggQAmSw1dFEo4vi3rkBeW+WfQzwoGPkj5wQpDrIIFWW+2&#10;ubD8Vv2qTM+f7igevJlEBhZTq91hKMdNRFOChUzHgQS42TOJgszdamy2aPz+j3/6yY9/ntzc9QbD&#10;jXr7D19/m0xEDva2Pnt47+HN43ws7EJhsFa/OH3vnrnLZ+Vuo012nktnwqhJwEyiWnO5LLNDrorX&#10;ec/skUgxdKGGYa+EPQHOGxYH9WoHP5B+D6nwgxvHcYhH6XQ6m43HUqL64sFJOjYbS8NA+WtopWtR&#10;wcavD6LRyzdvGbt/9bvfv3r9hmD05N3LwWL68NHBwfEBE68nT96+f3uCaaTD3UukXKkQ8l+TRMi/&#10;nUmmICUSTBG4sAZpbyQDmSwaR00L5Bk0XrHLwFnDHDXqItDKKcnxRtopMp6xcMQbCDGQZWrmcwJk&#10;Zl8gZ8aLMa/AzB6gKLstFI0RVyjtEnH6qtG+abLokROB8CRsKwFY+w4PN7kCvAVOj1EumoGJoAdo&#10;HSgYohtqqKyZJoqL/T4NJwpHXITIV4xIhLyV2gUSrejoUFqbBBdKwjX8khXJhFrMMURFDxYon4w7&#10;gs2yFG8AcQxD5iCUhWTH0stBZkkI4T56ckuvNZqSiOMlgvJKbu/QmUgAsWMvcrryPNH41I5bQqtb&#10;tdTtFGT1F32a6QpQZar6yNDNolW7XOWvuuMtOtjXHnqzS9xRP9R/VwF/9aCQ5lVYtdKnRdkM48do&#10;5LLfvnz9rEjSwkGJ8lkkXu0zg2oAsyG9IyCQjADUpqEScIp2Gk4f/hlat0KVER0Lcn2CNoBAIcEj&#10;myZoBRqEpJqAP5H/HIxhy9AwX5DEGqG45BmLRdc0VdMd6iEIyWC92orFopTnCNGlUwnmcYJjHMMD&#10;kaBHzpJNRTlzjx4eYD+KPakTAylPdOwb9xbW6SnZwsAxx9IjOlyOcreygaQnk47RlKPu5mZxPsjM&#10;zs+gGSAKE+FFAN1+5KlakFoIi6AMQpw5nMroOtTLvYAvwTzLFM/MZSSIE+AkHnXv7+xSRnqwKg6M&#10;3UHqf6T2PNa4Iw5wnjD1nBtEyNjhhds4jU+tCGgKMliabNxCkARoMIGWRFauUEwit8TBzQCQuT2i&#10;YoWNSKXUwYY9k8n4vJHKVX0862V3Q7G89xyBtDaMSWHwinYRliV+V5idBtNWIErg6LiVLBHs45q0&#10;GZhBgnRFBIs+EiU6YBDsPSAw0/gE00FMuCrXkdlhrkotTcLpmkYWsx44FgaR4z4CCgGqYw6nWCA+&#10;sbwgj6aejifT9CXbgDYivvB8BHqUti6dTxxoQKn2SY8jMV+7X+oP8ce+7HaqvV5jNgXlNAu40foS&#10;g02KG+kYSztS+S78MStML02OJN3J1if3ahlf69bbx8Eqn1iP0Fen7B93fO1XkAP12lGi8gVVf+qf&#10;rv4qyZI+oe3j+frGuX4Y6d2kZKpWYqR2hqFefPXh9QeQH6iHroXs17S/ArWdZs9ICqPVchR8aKUH&#10;oiZdHIg6lZHooaZhPPS2tje4mrLawjArvKV8y/VD/4o9BLMLHn6uu8A6VRKF8bW2jf6Q+i20/or+&#10;Jx1kZLNzv5QXma679JddX40Ptn72m/JPkrqsn6y+6/qx9p/U31TPYHmmmr/9Uf6k31eulbqDq7up&#10;LrPUotfUaK5/Hv3t7MJYv6ZkIEhM/nFPYR0xlRiDmgvy/9F36XaRDLfK3W4EukiuEAqEsbS6urpC&#10;nWH/xgHSyCM8W2oN0qZoLp3N56AytyEEStcHSQYZQFDB9fsUkiMY8+VWnciKIh69nEAYSUlCJegt&#10;vzQMiUsWRrMyYFELlKLFvZM65saQCqCHTm4ZCMjwqdeD0T8hB3G6p3c/WeQ33ZenMOiosiILpxlP&#10;+PFUH6HsMR8ms8tgyJErOsvvRHb03o98R0eBW/vgX0YvH7v6kykyydSi4fgiGlee1UuYATRQM6FQ&#10;O5HxMlFE7ZNXhq+IMMxoBCxGpovJpIHnaq/Fz6XMicTcHYuMme/CV+CH/IpMecJhbzDkTKRgiDOr&#10;lNnVfIpdhKyjYV/Wj3ResIgV3QrZno3mGHDpsEeoxgIx1mjgI0XxjAvXIhYDX74Y1LOT5raoIINk&#10;nYFdQOvx+80FvU1k+kHYdIBwEK0f8ZpmlkqJrDi99mKzz00iIM5FMtBboERPrzSW2t6tN01AkKek&#10;gsCCPF7a8cRVSmaBeorDo2D/mEZIg14QAoKAF9ge30SVYTodVZUHamqUHpgZKi1N0jmnKHtZ5oA+&#10;eOPqrF4qz5H6wEEmGQdXfPvmDVRQhgPr2dvnj3/31cnL9/Aj7ty8e+PRAyibw05r3G1GINxA9VZa&#10;xAIH0Kf/NSyA3sKkTLwh0W1loCFFifRuqi5f5sbRw63PPvv555TG52/OUze2bgb2f/27f1x6B82W&#10;OUt4/uynf/bbv/mXX331d/3u4GD/kBo8QqdwPABURUeed5dqQk3s7Yino44EGT0hVEYyai4oLRW4&#10;CZyIyoNlReGV6KTwTOTqNJzRFRLHR8UIU78HFpp2pPBLVWeBjpXMFUAxUpGut/kHTqDU/lpAZR1+&#10;9WLgfwqEgC3I78qtoXvha9APDgcuXo1+80+//PK3/4zAXyy7ubN3tFvE0LownrVnuEZ1EXfsH927&#10;6Z8nr15dTTwNXFD4XJgdB91Tv7PnnOLWCMIuTkHBd1QK05LsKfUd+db6jshQVBH/+K8+aHT5x0/0&#10;kJALpluQEgBVAJL9r7+IukD6gqhbLCIx7KH/F4gDRNiIMAaJAAAAAElFTkSuQmCCUEsDBBQABgAI&#10;AAAAIQClIBdz4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWBoY2yhN&#10;p2kCThMSG9LEzWu8tlrjVE3Wdv+e7AQ32+/p+XvZcrSN6KnztWMNapKAIC6cqbnU8L17f1iA8AHZ&#10;YOOYNFzIwzK/vckwNW7gL+q3oRQxhH2KGqoQ2lRKX1Rk0U9cSxy1o+sshrh2pTQdDjHcNvIxSWbS&#10;Ys3xQ4UtrSsqTtuz1fAx4LB6Um/95nRcX352z5/7jSKt7+/G1SuIQGP4M8MVP6JDHpkO7szGi0ZD&#10;LBI0zKcKxFVVLypeDnFKZtM5yDyT/xvkvwAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEA&#10;ABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4w&#10;SGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHY&#10;ffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBc&#10;tljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAiXXq4AQQAAO4MAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnht&#10;bFBLAQItAAoAAAAAAAAAIQAguXSBULEZAFCxGQAUAAAAAAAAAAAAAAAAAGcGAABkcnMvbWVkaWEv&#10;aW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQClIBdz4AAAAAkBAAAPAAAAAAAAAAAAAAAAAOm3GQBk&#10;cnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAAD2&#10;uBkAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADpuRkAAAA=&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Picture 8" o:spid="_x0000_s1027" type="#_x0000_t75" style="position:absolute;width:75628;height:53359;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAPLfu/ugAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE+7CsIw&#10;FN0F/yFcwc2mOkipRvEJrj4Gx0tzbYrNTWmiVr/eDILj4bzny87W4kmtrxwrGCcpCOLC6YpLBZfz&#10;fpSB8AFZY+2YFLzJw3LR780x1+7FR3qeQiliCPscFZgQmlxKXxiy6BPXEEfu5lqLIcK2lLrFVwy3&#10;tZyk6VRarDg2GGxoY6i4nx5WQbXG5jrhTfYZr3c7k8pPtgpbpYaDbjUDEagLf/HPfdAK4tZ4Jd4A&#10;ufgCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAAAAAAAAAA&#10;AAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEADy37v7oAAADaAAAADwAAAAAAAAAAAAAA&#10;AAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAO4CAAAAAA==&#10;">
+                  <v:imagedata r:id="rId13" o:title="" cropright="2129f"/>
+                </v:shape>
+                <v:rect id="Rectangle 19" o:spid="_x0000_s1028" style="position:absolute;top:47858;width:75627;height:9551;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCzIeKYwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/Q/LFLwE3USoaHSVtlCsePEFXofsmESzsyG7avTXdwuCt/n4njOdt6YSV2pcaVlB0o9BEGdW&#10;l5wr2O9+eiMQziNrrCyTgjs5mM/eOlNMtb3xhq5bn4sQwi5FBYX3dSqlywoy6Pq2Jg7c0TYGfYBN&#10;LnWDtxBuKjmI46E0WHJoKLCm74Ky8/ZiFOwO0ajc37/GbvFYR6ckWa6S6EOp7nv7OQHhqfUv8dP9&#10;q8P8Mfz/Eg6Qsz8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAsyHimMMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" fillcolor="#722ea5" stroked="f">
+                  <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                </v:rect>
+                <v:rect id="Rectangle 17" o:spid="_x0000_s1029" style="position:absolute;width:4629;height:62903;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpdsvswgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/odlCr3pJoJVohspgmJ7KDQVSm9DdvLA7GzMrmb777uFQm/z8T1nuwumE3caXGtZQTpPQBCX&#10;VrdcKzh/HGZrEM4ja+wsk4JvcrDLp5MtZtqO/E73wtcihrDLUEHjfZ9J6cqGDLq57YkjV9nBoI9w&#10;qKUecIzhppOLJHmSBluODQ32tG+ovBQ3o2CZFMf09RrS5Uv/9eZ49RmqkZV6fAjPGxCegv8X/7lP&#10;Os5fwe8v8QCZ/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpdsvswgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" fillcolor="#069" stroked="f">
+                  <v:fill opacity="19789f"/>
+                  <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                </v:rect>
+                <w10:wrap anchorx="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00ED3F15">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4773C645" w14:textId="722246CA" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="59DBEE89" w:rsidP="061E9D9F">
+      <w:pPr>
+        <w:spacing w:before="480" w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="57257D"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5FF765AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="57257D"/>
+          <w:sz w:val="72"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Welcome</w:t>
+      </w:r>
+      <w:r w:rsidR="061E9D9F">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4042F59D" wp14:editId="53903572">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-771525</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-819150</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1895475" cy="799497"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="285733292" name="Picture 2" descr="UniOfManchesterLogo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="UniOfManchesterLogo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1920171" cy="809913"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC027D2" w14:textId="7130A5D6" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BF25FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Welcome to</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>University of Manchester</w:t>
+      </w:r>
+      <w:r w:rsidR="00212A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> We are delighted that you have joined </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>our team</w:t>
+      </w:r>
+      <w:r w:rsidR="00617C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. We </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">want to ensure that in these early days you are well supported and that there is a plan in place to assist you in learning about the work of </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>University of Manchester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the role that you will play in achieving the organisation</w:t>
+      </w:r>
+      <w:r w:rsidR="00617C84">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>goals</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000970E6" w:rsidRPr="000970E6">
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC4945B" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BF25FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7C44A4" w14:textId="35C886CC" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="0A25F7DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outlined for you below is your tailored </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E" w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">induction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plan. Many aspects of this plan are generic to all new </w:t>
+      </w:r>
+      <w:r w:rsidR="1161A39D" w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">colleagues </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E" w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aspects are specific to your role. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56E6F" w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Your line manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will work with you closely to review the plan and to keep it updated. Please take ownership for this plan and if things don’t quite happen as planned – which sometimes they won’t – please discuss this with </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56E6F" w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>your line manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A25F7DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466242C3" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BF25FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A7FDFE" w14:textId="7256FDEC" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BF25FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At </w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>University of Manchester</w:t>
+      </w:r>
+      <w:r w:rsidR="00212A58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all new starters are required to successfully complete their probation period </w:t>
+      </w:r>
+      <w:r w:rsidR="00560AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of which the length depends</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> upon your employment contract and role. This learning plan ensures that you are given the support and objectives required to successfully complete the probation period.  You will have on-going reviews with your line manager to discuss your progress. After successfully completing your probation period your line manager will formalise your objectives for the rest of the year and agree a </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ersonal </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evelopment </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED3F15">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>lan</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9062E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF25FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with you. This plan and your objectives are the two key components of our performance process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C7DA3B" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BF25FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B0BE4EC" w14:textId="1EDCB31F" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="02AC5140" w:rsidP="0A25F7DB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There is a lot to learn, especially in the first couple of weeks and it may feel at times that you are overloaded with information.  You may feel overwhelmed by the complexity of the organisation and knowing who is who. Don’t worry – we appreciate the settling in period can be </w:t>
+      </w:r>
+      <w:r w:rsidR="3AAF7013" w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>challenging</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we will support you through it.  You’ll be assigned a fellow team member to be your </w:t>
+      </w:r>
+      <w:r w:rsidR="0EE88686" w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Buddy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so that you have someone to go to when you need help or have a question. Your line manager will be on hand to support and guide you and it’s a good idea to build your own network in the organisation – for example with other new starters you meet on the </w:t>
+      </w:r>
+      <w:r w:rsidR="4E6C58B0" w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>University of Manchester</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> induction programmes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025A0343" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BF25FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523BC66E" w14:textId="7014CAAC" w:rsidR="00BF25FB" w:rsidRDefault="481A2E1B" w:rsidP="00BF25FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="02AC5140" w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e hope you enjoy learning about the organisation and are excited about the role you can play in being part of </w:t>
+      </w:r>
+      <w:r w:rsidR="3AAF7013" w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the University of Manchester</w:t>
+      </w:r>
+      <w:r w:rsidR="02AC5140" w:rsidRPr="21E95BD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03696CDC" w14:textId="16E5E862" w:rsidR="0A25F7DB" w:rsidRDefault="0A25F7DB" w:rsidP="21E95BD1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F975C2D" w14:textId="3FABF8DA" w:rsidR="00D4569E" w:rsidRDefault="002F749D" w:rsidP="00BF25FB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FCC56F6" wp14:editId="7511CF06">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>19050</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>141605</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="4629150" cy="1533525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1762019808" name="Text Box 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="4629150" cy="1533525"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="EBE1F3"/>
+                        </a:solidFill>
+                        <a:ln w="6350">
+                          <a:solidFill>
+                            <a:prstClr val="black"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="19D88D7D" w14:textId="0F465C46" w:rsidR="002F749D" w:rsidRPr="00433817" w:rsidRDefault="002F749D">
+                            <w:pPr>
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00433817">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">Key </w:t>
+                            </w:r>
+                            <w:hyperlink r:id="rId14" w:history="1">
+                              <w:r w:rsidRPr="00254CFD">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:t>StaffNet</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                            <w:r w:rsidRPr="00433817">
+                              <w:rPr>
+                                <w:b/>
+                                <w:bCs/>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> links to refer to during your induction:</w:t>
+                            </w:r>
+                          </w:p>
+                          <w:p w14:paraId="753F7E5C" w14:textId="715B1DEC" w:rsidR="002F749D" w:rsidRDefault="00433817" w:rsidP="00433817">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="714" w:hanging="357"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId15" w:history="1">
+                              <w:r w:rsidRPr="00254CFD">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:t>First Day Essentials</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="18AA6BEA" w14:textId="40B33BFB" w:rsidR="00433817" w:rsidRDefault="00433817" w:rsidP="00433817">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="714" w:hanging="357"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId16" w:history="1">
+                              <w:r w:rsidRPr="002732DB">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:t>New Starter Pages</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="64896F82" w14:textId="6A30E83F" w:rsidR="00433817" w:rsidRDefault="00433817" w:rsidP="00433817">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="714" w:hanging="357"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId17" w:history="1">
+                              <w:r w:rsidRPr="00AA06D1">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:t>Health &amp; Safety Checklist</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                          <w:p w14:paraId="6E143297" w14:textId="6725824B" w:rsidR="00433817" w:rsidRPr="002F749D" w:rsidRDefault="00433817" w:rsidP="00433817">
+                            <w:pPr>
+                              <w:pStyle w:val="ListParagraph"/>
+                              <w:numPr>
+                                <w:ilvl w:val="0"/>
+                                <w:numId w:val="18"/>
+                              </w:numPr>
+                              <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                              <w:ind w:left="714" w:hanging="357"/>
+                              <w:rPr>
+                                <w:sz w:val="28"/>
+                                <w:szCs w:val="28"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:hyperlink r:id="rId18" w:history="1">
+                              <w:r w:rsidRPr="0009206F">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:sz w:val="28"/>
+                                  <w:szCs w:val="28"/>
+                                </w:rPr>
+                                <w:t>Manchester 2035</w:t>
+                              </w:r>
+                            </w:hyperlink>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="1FCC56F6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 3" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:1.5pt;margin-top:11.15pt;width:364.5pt;height:120.75pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeXbCFNwIAAH4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xxzna6sRp0jTZhhQ&#10;tAXSoWdZlmNjsqhJSuzs14+SnY81Ow27KKRIP5GPj5nftrUke2FsBSql8WBIiVAc8kptU/r9df3p&#10;CyXWMZUzCUqk9CAsvV18/DBvdCJGUILMhSEIomzS6JSWzukkiiwvRc3sALRQGCzA1Myha7ZRbliD&#10;6LWMRsPhLGrA5NoAF9bi7X0XpIuAXxSCu+eisMIRmVKszYXThDPzZ7SYs2RrmC4r3pfB/qGKmlUK&#10;Hz1B3TPHyM5UV1B1xQ1YKNyAQx1BUVRchB6wm3j4rptNybQIvSA5Vp9osv8Plj/tN/rFENfeQYsD&#10;9IQ02iYWL30/bWFq/4uVEowjhYcTbaJ1hOPlZDa6iacY4hiLp+PxdDT1ONH5c22s+yqgJt5IqcG5&#10;BLrY/tG6LvWY4l+zIKt8XUkZHLPNVtKQPcMZPtw9xOtxj/5HmlSkSelsjIVcQXjsE0QmGf9xjYDV&#10;SoVFn7v3lmuztqckg/yATBnoRGQ1X1eI+8ise2EGVYMM4Ca4ZzwKCVgM9BYlJZhff7v3+ThMjFLS&#10;oApTan/umBGUyG8Kx3wTTyZetsGZTD+P0DGXkewyonb1CpCkGHdO82D6fCePZmGgfsOFWfpXMcQU&#10;x7dT6o7mynW7gQvHxXIZklComrlHtdHcQ3tyPZ+v7Rszuh+oQy08wVGvLHk31y7Xf6lguXNQVGHo&#10;nuCO1Z53FHmQTb+Qfosu/ZB1/ttY/AYAAP//AwBQSwMEFAAGAAgAAAAhAKhRfmvbAAAACAEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoUxuFNo1TISTEDWjhA9x4SaLG6yh20vD3&#10;LCc47sxo9k25X3wvZhxjF8jAepWBQKqD66gx8PnxfLcBEZMlZ/tAaOAbI+yr66vSFi5c6IDzMTWC&#10;SygW1kCb0lBIGesWvY2rMCCx9xVGbxOfYyPdaC9c7nupsiyX3nbEH1o74FOL9fk4eQPz4TW96+lt&#10;Xl403fuYb9Wy3hpze7M87kAkXNJfGH7xGR0qZjqFiVwUvQHNS5IBpTQIth+0YuHEQq43IKtS/h9Q&#10;/QAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDeXbCFNwIAAH4EAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCoUX5r2wAAAAgBAAAPAAAAAAAAAAAA&#10;AAAAAJEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAmQUAAAAA&#10;" fillcolor="#ebe1f3" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="19D88D7D" w14:textId="0F465C46" w:rsidR="002F749D" w:rsidRPr="00433817" w:rsidRDefault="002F749D">
+                      <w:pPr>
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00433817">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">Key </w:t>
+                      </w:r>
+                      <w:hyperlink r:id="rId19" w:history="1">
+                        <w:r w:rsidRPr="00254CFD">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:t>StaffNet</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                      <w:r w:rsidRPr="00433817">
+                        <w:rPr>
+                          <w:b/>
+                          <w:bCs/>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> links to refer to during your induction:</w:t>
+                      </w:r>
+                    </w:p>
+                    <w:p w14:paraId="753F7E5C" w14:textId="715B1DEC" w:rsidR="002F749D" w:rsidRDefault="00433817" w:rsidP="00433817">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="714" w:hanging="357"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId20" w:history="1">
+                        <w:r w:rsidRPr="00254CFD">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:t>First Day Essentials</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="18AA6BEA" w14:textId="40B33BFB" w:rsidR="00433817" w:rsidRDefault="00433817" w:rsidP="00433817">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="714" w:hanging="357"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId21" w:history="1">
+                        <w:r w:rsidRPr="002732DB">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:t>New Starter Pages</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="64896F82" w14:textId="6A30E83F" w:rsidR="00433817" w:rsidRDefault="00433817" w:rsidP="00433817">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="714" w:hanging="357"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId22" w:history="1">
+                        <w:r w:rsidRPr="00AA06D1">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:t>Health &amp; Safety Checklist</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                    <w:p w14:paraId="6E143297" w14:textId="6725824B" w:rsidR="00433817" w:rsidRPr="002F749D" w:rsidRDefault="00433817" w:rsidP="00433817">
+                      <w:pPr>
+                        <w:pStyle w:val="ListParagraph"/>
+                        <w:numPr>
+                          <w:ilvl w:val="0"/>
+                          <w:numId w:val="18"/>
+                        </w:numPr>
+                        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+                        <w:ind w:left="714" w:hanging="357"/>
+                        <w:rPr>
+                          <w:sz w:val="28"/>
+                          <w:szCs w:val="28"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:hyperlink r:id="rId23" w:history="1">
+                        <w:r w:rsidRPr="0009206F">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:sz w:val="28"/>
+                            <w:szCs w:val="28"/>
+                          </w:rPr>
+                          <w:t>Manchester 2035</w:t>
+                        </w:r>
+                      </w:hyperlink>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2583C1E7" w14:textId="18CD3E26" w:rsidR="00AF2D2F" w:rsidRDefault="00AF2D2F" w:rsidP="21E95BD1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:sectPr w:rsidR="00AF2D2F" w:rsidSect="00212A58">
+          <w:headerReference w:type="default" r:id="rId24"/>
+          <w:footerReference w:type="default" r:id="rId25"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="15310" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="108"/>
+        <w:gridCol w:w="1452"/>
+        <w:gridCol w:w="1260"/>
+        <w:gridCol w:w="7856"/>
+        <w:gridCol w:w="2452"/>
+        <w:gridCol w:w="1091"/>
+        <w:gridCol w:w="1091"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000970E6" w14:paraId="4015C095" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="108" w:type="dxa"/>
+          <w:wAfter w:w="1091" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2712" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB2926F" w14:textId="77777777" w:rsidR="000970E6" w:rsidRDefault="000970E6" w:rsidP="000970E6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+              <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="600161F7" wp14:editId="6CB58517">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3690D8AB" wp14:editId="0A24F121">
                   <wp:extent cx="1464718" cy="619125"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="0"/>
-                  <wp:docPr id="1" name="Picture 1">
+                  <wp:docPr id="3" name="Picture 3">
                     <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                       <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                         <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                       </a:ext>
                     </a:extLst>
                   </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="1" name="Picture 1">
+                          <pic:cNvPr id="3" name="Picture 3">
                             <a:extLst>
                               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                               </a:ext>
                             </a:extLst>
                           </pic:cNvPr>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId26">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1540808" cy="651288"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7940" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3C7C5C80" w14:textId="77777777" w:rsidR="00C003FA" w:rsidRPr="00AC0923" w:rsidRDefault="00C003FA" w:rsidP="00AA6527">
+            <w:tcW w:w="11399" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7384EED6" w14:textId="77777777" w:rsidR="000970E6" w:rsidRDefault="000970E6" w:rsidP="000970E6">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AA6527">
+              <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="57257D"/>
                 <w:sz w:val="44"/>
               </w:rPr>
-              <w:t xml:space="preserve">For Managers: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AA6527" w:rsidRPr="00AA6527">
+            </w:pPr>
+            <w:r w:rsidRPr="00AA6527">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="57257D"/>
                 <w:sz w:val="44"/>
               </w:rPr>
-              <w:t>P</w:t>
+              <w:t xml:space="preserve">New Starter </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AA6527">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="57257D"/>
                 <w:sz w:val="44"/>
               </w:rPr>
-              <w:t xml:space="preserve">reparing an effective induction </w:t>
+              <w:t>Induction Plan</w:t>
             </w:r>
-            <w:r w:rsidR="00AA6527" w:rsidRPr="00AA6527">
+          </w:p>
+          <w:p w14:paraId="11B8096B" w14:textId="05C07EE2" w:rsidR="00AA52F9" w:rsidRDefault="00AA52F9" w:rsidP="00AA52F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1048">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="9A0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>***Refer to the induction checklist (linked above) when creating this plan.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="FF0000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55138487" w14:textId="3AA10F7A" w:rsidR="00926352" w:rsidRPr="001E1048" w:rsidRDefault="00926352" w:rsidP="00212A58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="9A0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1048">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="9A0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Line manager to update and amend prior to sharing with new starter</w:t>
+            </w:r>
+            <w:r w:rsidR="00212A58" w:rsidRPr="001E1048">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="9A0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – then delete this text</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA52F9" w:rsidRPr="001E1048">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+                <w:color w:val="9A0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>***</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FA88C28" w14:textId="68D0188A" w:rsidR="00212A58" w:rsidRPr="00926352" w:rsidRDefault="00212A58" w:rsidP="00AA52F9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00234D57" w14:paraId="72984EB3" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D89FD1B" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00F57894" w:rsidRDefault="00BF25FB" w:rsidP="00F57894">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F57894">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Timeline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BFBAA4" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00F57894" w:rsidRDefault="00BF25FB" w:rsidP="00F57894">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F57894">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Activity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43680A82" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00F57894" w:rsidRDefault="00BF25FB" w:rsidP="00F57894">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F57894">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>New Starter comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0967EA68" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00F57894" w:rsidRDefault="00BF25FB" w:rsidP="00F57894">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F57894">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Manager comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w14:paraId="450EAD37" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1138"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15310" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58102EB3" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00F57894" w:rsidRDefault="00BF25FB" w:rsidP="00ED3F15">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="57257D"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F57894">
+              <w:rPr>
+                <w:color w:val="57257D"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Month One</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FDC64A9" w14:textId="29EAE165" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="02AC5140" w:rsidP="0038646F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21E95BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In your first month of joining the University the focus of your induction plan will be on learning your way around </w:t>
+            </w:r>
+            <w:r w:rsidR="7C9313DA" w:rsidRPr="21E95BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidR="3AAF7013" w:rsidRPr="21E95BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> School/ </w:t>
+            </w:r>
+            <w:r w:rsidR="554581B1" w:rsidRPr="21E95BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Department</w:t>
+            </w:r>
+            <w:r w:rsidR="3AAF7013" w:rsidRPr="21E95BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidR="554581B1" w:rsidRPr="21E95BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the University</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21E95BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, familiarising yourself with key policies and responsibilities in role and meeting your team and key stakeholders</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00926352" w:rsidRPr="00BF25FB" w14:paraId="3DE6051D" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="619ED783" w14:textId="77777777" w:rsidR="00926352" w:rsidRPr="00BF25FB" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="25BEA5B7" w14:textId="69F7B27F" w:rsidR="00926352" w:rsidRPr="00926352" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00926352">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meeting with line manager to go through </w:t>
+            </w:r>
+            <w:r w:rsidR="00535C8E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>key information University and Department/Team information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DE83141" w14:textId="77777777" w:rsidR="00926352" w:rsidRPr="00BF25FB" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6FB640EF" w14:textId="77777777" w:rsidR="00926352" w:rsidRPr="00BF25FB" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000806B4" w:rsidRPr="00BF25FB" w14:paraId="08DDD53D" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="598E4AFA" w14:textId="77777777" w:rsidR="000806B4" w:rsidRPr="00BF25FB" w:rsidRDefault="000806B4" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42DF4BE9" w14:textId="03C092A5" w:rsidR="000806B4" w:rsidRPr="00926352" w:rsidRDefault="000806B4" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Meetings with the team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B70037D" w14:textId="77777777" w:rsidR="000806B4" w:rsidRPr="00BF25FB" w:rsidRDefault="000806B4" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="63427DB8" w14:textId="77777777" w:rsidR="000806B4" w:rsidRPr="00BF25FB" w:rsidRDefault="000806B4" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w14:paraId="1536C260" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F1800B4" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="36DFDE8B" w14:textId="7C9371C2" w:rsidR="00BF25FB" w:rsidRPr="00926352" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00926352">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meetings with key </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00212A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">people </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00212A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(define who and when</w:t>
+            </w:r>
+            <w:r w:rsidR="00212A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="45695C94" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="76116AAF" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00926352" w:rsidRPr="00BF25FB" w14:paraId="6703834F" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="13018E2A" w14:textId="77777777" w:rsidR="00926352" w:rsidRPr="00BF25FB" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DB7A093" w14:textId="3F802154" w:rsidR="00926352" w:rsidRPr="00926352" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Shadow key events </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00212A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(define what and when)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4897ED89" w14:textId="77777777" w:rsidR="00926352" w:rsidRPr="00BF25FB" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07807B36" w14:textId="77777777" w:rsidR="00926352" w:rsidRPr="00BF25FB" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00926352" w:rsidRPr="00BF25FB" w14:paraId="581C8FC0" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="249"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="33C6C1F5" w14:textId="77777777" w:rsidR="00926352" w:rsidRPr="00BF25FB" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B0B9BB5" w14:textId="4CE38374" w:rsidR="00926352" w:rsidRPr="00926352" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Key reading and important information relating to</w:t>
+            </w:r>
+            <w:r w:rsidR="000806B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> role</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="37616870" w14:textId="77777777" w:rsidR="00926352" w:rsidRPr="00BF25FB" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2EF069EE" w14:textId="77777777" w:rsidR="00926352" w:rsidRPr="00BF25FB" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w14:paraId="21849B28" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="70CB87A8" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4B202D5E" w14:textId="3392C5AE" w:rsidR="00BF25FB" w:rsidRPr="00926352" w:rsidRDefault="00926352" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00926352">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Complete</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00926352">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">training &amp; development plan </w:t>
+            </w:r>
+            <w:r w:rsidR="00535C8E" w:rsidRPr="00212A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00212A58" w:rsidRPr="00212A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">see </w:t>
+            </w:r>
+            <w:r w:rsidR="00535C8E" w:rsidRPr="00212A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2C795A5F" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="468CC594" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w14:paraId="65645D35" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7740FF95" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1399DDDC" w14:textId="697949F0" w:rsidR="004B7C91" w:rsidRPr="00926352" w:rsidRDefault="2BE57F3B" w:rsidP="0A25F7DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0A25F7DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27">
+              <w:r w:rsidRPr="0A25F7DB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>essential online training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="10E0F59A" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="213ABCA9" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000806B4" w:rsidRPr="00BF25FB" w14:paraId="5F9936E8" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15B7A409" w14:textId="77777777" w:rsidR="000806B4" w:rsidRPr="00BF25FB" w:rsidRDefault="000806B4" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="411C9AAD" w14:textId="130B347E" w:rsidR="000806B4" w:rsidRPr="00926352" w:rsidRDefault="00352785" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Agree i</w:t>
+            </w:r>
+            <w:r w:rsidR="000806B4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>nitial work objectives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0166BB8A" w14:textId="77777777" w:rsidR="000806B4" w:rsidRPr="00BF25FB" w:rsidRDefault="000806B4" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5D3544B2" w14:textId="77777777" w:rsidR="000806B4" w:rsidRPr="00BF25FB" w:rsidRDefault="000806B4" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00352785" w:rsidRPr="00BF25FB" w14:paraId="68118C12" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="212D54BE" w14:textId="77777777" w:rsidR="00352785" w:rsidRPr="00BF25FB" w:rsidRDefault="00352785" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6318AFC0" w14:textId="4CBA6497" w:rsidR="00352785" w:rsidRDefault="6C64B3E0" w:rsidP="0A25F7DB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0A25F7DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28">
+              <w:r w:rsidR="00535C8E" w:rsidRPr="0A25F7DB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>health &amp; safety checklist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="451B3177" w14:textId="77777777" w:rsidR="00352785" w:rsidRPr="00BF25FB" w:rsidRDefault="00352785" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F457E78" w14:textId="77777777" w:rsidR="00352785" w:rsidRPr="00BF25FB" w:rsidRDefault="00352785" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB7C4A" w:rsidRPr="00BF25FB" w14:paraId="14BC22D4" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="24DDF367" w14:textId="77777777" w:rsidR="00BB7C4A" w:rsidRPr="00BF25FB" w:rsidRDefault="00BB7C4A" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71CF8C95" w14:textId="2E762B1C" w:rsidR="00BB7C4A" w:rsidRDefault="00BB7C4A" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agree working arrangements including hybrid or flexible working </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="42512BFC" w14:textId="77777777" w:rsidR="00BB7C4A" w:rsidRPr="00BF25FB" w:rsidRDefault="00BB7C4A" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F114621" w14:textId="77777777" w:rsidR="00BB7C4A" w:rsidRPr="00BF25FB" w:rsidRDefault="00BB7C4A" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00212A58" w:rsidRPr="00BF25FB" w14:paraId="57518496" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0FD263C5" w14:textId="77777777" w:rsidR="00212A58" w:rsidRPr="00BF25FB" w:rsidRDefault="00212A58" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="154A2482" w14:textId="57469D63" w:rsidR="00212A58" w:rsidRDefault="00212A58" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1048">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="9A0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Insert additional items and delete this text]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58673B95" w14:textId="77777777" w:rsidR="00212A58" w:rsidRPr="00BF25FB" w:rsidRDefault="00212A58" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0B65B15A" w14:textId="77777777" w:rsidR="00212A58" w:rsidRPr="00BF25FB" w:rsidRDefault="00212A58" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w14:paraId="3AD14DF0" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15310" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5658B4D6" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="000970E6" w:rsidRDefault="00BF25FB" w:rsidP="00352785">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="57257D"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000970E6">
+              <w:rPr>
+                <w:color w:val="57257D"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Month Two</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="241E55E1" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00352785">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The focus </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of this month </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF25FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>will be on gaining a deeper understanding of the organisation and of working relationships</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>, knowledge and skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF25FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> you will need to build to be effective in your role. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w14:paraId="4AA9EAC5" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0AA7C8AE" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="61CA828A" w14:textId="034EC477" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="0E8C1F58" w:rsidP="0A25F7DB">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0A25F7DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attend a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29">
+              <w:r w:rsidRPr="0A25F7DB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>University Welcome Event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30FEE557" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3DB10216" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w14:paraId="2D620B4D" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73A06D2B" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6C88F026" w14:textId="3B21C342" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="000806B4" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Complete any supplementary online learning</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5C71C070" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12F0726A" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w14:paraId="06AC782E" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="255844B1" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="46500B39" w14:textId="358150B4" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="54BA5ADA" w:rsidP="21E95BD1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21E95BD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attend a </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30">
+              <w:r w:rsidRPr="21E95BD1">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:t>Campus Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07CB6A25" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="21B3B827" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w14:paraId="40C0BCDD" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="218B1F2E" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7137F077" w14:textId="50161AF8" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="00D35F64" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Start to pick up key responsibilities </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35F64">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(outline what these are)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A10ED62" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="466F8EA9" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00BF25FB" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00212A58" w:rsidRPr="00BF25FB" w14:paraId="4BA3B444" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3ED5F323" w14:textId="77777777" w:rsidR="00212A58" w:rsidRPr="00BF25FB" w:rsidRDefault="00212A58" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30DD51D8" w14:textId="77777777" w:rsidR="00212A58" w:rsidRDefault="00212A58" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1048">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="9A0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Insert additional items and delete this text]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="359993ED" w14:textId="77777777" w:rsidR="00212A58" w:rsidRPr="00BF25FB" w:rsidRDefault="00212A58" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5FCCB75F" w14:textId="77777777" w:rsidR="00212A58" w:rsidRPr="00BF25FB" w:rsidRDefault="00212A58" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w14:paraId="54954A89" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="227"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15310" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3D1A5176" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="000970E6" w:rsidRDefault="00BF25FB" w:rsidP="00352785">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5472"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:color w:val="57257D"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000970E6">
+              <w:rPr>
+                <w:color w:val="57257D"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Month Three</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B3FA47" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00BF25FB" w:rsidRDefault="00BF25FB" w:rsidP="00352785">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF25FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The focus will be on further equipping you to be able to d</w:t>
+            </w:r>
+            <w:r w:rsidR="00F9062E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">o your role. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF25FB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>If you are completing your probation period at the end of this month you will have a formal discussion with your line manager to acknowledge this transition.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00234D57" w14:paraId="474A4A3C" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="309"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7E595450" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00234D57" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="44048C81" w14:textId="41818A28" w:rsidR="00BF25FB" w:rsidRPr="00234D57" w:rsidRDefault="00F86C3E" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Probation review meeting (if new starter is working to a 3 month probation)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7D8F0C0C" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00234D57" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="73CE2ABB" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00234D57" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BF25FB" w:rsidRPr="00234D57" w14:paraId="46B49A28" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="080EB4D8" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00234D57" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="373C7C2A" w14:textId="2A26B648" w:rsidR="00BF25FB" w:rsidRPr="00234D57" w:rsidRDefault="00F86C3E" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P&amp;DR meeting and SMART objectives</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="26742BDB" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00234D57" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="51C326CE" w14:textId="77777777" w:rsidR="00BF25FB" w:rsidRPr="00234D57" w:rsidRDefault="00BF25FB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004B7C91" w:rsidRPr="00234D57" w14:paraId="63D5A2D6" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="198ACAE6" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00234D57" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="7C968F46" w14:textId="62DC98D5" w:rsidR="004B7C91" w:rsidRPr="00234D57" w:rsidRDefault="00212A58" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1048">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="9A0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Insert additional items and delete this text]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="370379B3" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00234D57" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B6098E1" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRPr="00234D57" w:rsidRDefault="004B7C91" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3F15" w:rsidRPr="00234D57" w14:paraId="3AB3D2A9" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15310" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="15D4E74D" w14:textId="77777777" w:rsidR="00ED3F15" w:rsidRPr="000970E6" w:rsidRDefault="00ED3F15" w:rsidP="00352785">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="57257D"/>
-                <w:sz w:val="44"/>
-[...1 lines deleted...]
-              <w:t>&amp; checklist</w:t>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000970E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Month</w:t>
             </w:r>
+            <w:r w:rsidR="000970E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000970E6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="57257D"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Four to Six</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23BA3C9B" w14:textId="77777777" w:rsidR="00ED3F15" w:rsidRPr="00234D57" w:rsidRDefault="00ED3F15" w:rsidP="00352785">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00250A58">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>The focus on this period will be on setting team and personal objectives as you start to perform in your role.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> These discussions will take place using the formal P&amp;DR process as a foundation so that your activity starts to embed your activity into a vital member of the team.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3F15" w:rsidRPr="00234D57" w14:paraId="666B5506" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FA57AC2" w14:textId="77777777" w:rsidR="00ED3F15" w:rsidRPr="00234D57" w:rsidRDefault="00ED3F15" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A632464" w14:textId="1642E458" w:rsidR="00ED3F15" w:rsidRPr="00234D57" w:rsidRDefault="00D35F64" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Handover of full responsibilities </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D35F64">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+              </w:rPr>
+              <w:t>(outline what these are)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3877E7D8" w14:textId="77777777" w:rsidR="00ED3F15" w:rsidRPr="00234D57" w:rsidRDefault="00ED3F15" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6B06294D" w14:textId="77777777" w:rsidR="00ED3F15" w:rsidRPr="00234D57" w:rsidRDefault="00ED3F15" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED3F15" w:rsidRPr="00234D57" w14:paraId="6BE5660D" w14:textId="77777777" w:rsidTr="21E95BD1">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3EA9B04E" w14:textId="77777777" w:rsidR="00ED3F15" w:rsidRPr="00234D57" w:rsidRDefault="00ED3F15" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9116" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0EDD741C" w14:textId="702EFB65" w:rsidR="00ED3F15" w:rsidRPr="00234D57" w:rsidRDefault="00CC38CB" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001E1048">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="9A0000"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>[Insert additional items and delete this text]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2452" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60BC0C7E" w14:textId="77777777" w:rsidR="00ED3F15" w:rsidRPr="00234D57" w:rsidRDefault="00ED3F15" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2182" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="113" w:type="dxa"/>
+              <w:bottom w:w="113" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="29383210" w14:textId="77777777" w:rsidR="00ED3F15" w:rsidRPr="00234D57" w:rsidRDefault="00ED3F15" w:rsidP="00BB7C4A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27F3057D" w14:textId="77777777" w:rsidR="00C003FA" w:rsidRDefault="00C003FA">
-      <w:pPr>
+    <w:p w14:paraId="16967B94" w14:textId="4FC09724" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+      <w:pPr>
+        <w:sectPr w:rsidR="1A4ED5DD" w:rsidSect="00926352">
+          <w:headerReference w:type="default" r:id="rId31"/>
+          <w:footerReference w:type="default" r:id="rId32"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFEB052" w14:textId="7C5D02FC" w:rsidR="3BC3DA5B" w:rsidRDefault="3BC3DA5B" w:rsidP="1A4ED5DD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:noProof/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...285 lines deleted...]
-        </mc:AlternateContent>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44BA37CA" wp14:editId="3658552B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-228600</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-342900</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1895475" cy="799497"/>
+            <wp:effectExtent l="0" t="0" r="0" b="635"/>
+            <wp:wrapNone/>
+            <wp:docPr id="884568897" name="Picture 2" descr="UniOfManchesterLogo"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1" descr="UniOfManchesterLogo"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1920171" cy="809913"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                    <a:effectLst/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidR="00ED62E3">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">into the University and help them settle in more quickly into their job, resulting in more effective performance at an earlier stage. </w:t>
+      <w:r w:rsidRPr="1A4ED5DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="57257D"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Your Learning &amp; Development Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24426F92" w14:textId="77777777" w:rsidR="008729DC" w:rsidRDefault="008729DC" w:rsidP="00EB52B4">
-[...1 lines deleted...]
-        <w:spacing w:before="260"/>
+    <w:p w14:paraId="221639B7" w14:textId="2FCD7190" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="7042C94E" w14:textId="080C80D1" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
-        <w:t>Take the time and forward plan</w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15502529" w14:textId="706AD871" w:rsidR="0A25F7DB" w:rsidRDefault="0A25F7DB" w:rsidP="0A25F7DB">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01AF155E" w14:textId="1D1079F4" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E58FE3" w14:textId="375485D1" w:rsidR="3BC3DA5B" w:rsidRDefault="3BC3DA5B" w:rsidP="1A4ED5DD">
+      <w:r w:rsidRPr="1A4ED5DD">
+        <w:t xml:space="preserve">If you are new to the University or your role has changed, you are likely to have learning and development needs to enable you to perform and reach your potential in your new role. It is important to consider a range of development activities that include on-the-job learning, learning from others as well as undertaking a course or training programme.  This form should be completed through discussion with your line manager and agree an action plan to be put in place. Any actions agreed here should be added to your Induction Plan above. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BEE904" w14:textId="77777777" w:rsidR="006E006F" w:rsidRDefault="008729DC" w:rsidP="006E006F">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">There’s no getting around it, the induction process does take time to do well.  Getting it right ensures that your new employee is engaged and productive sooner and can prevent issues </w:t>
+    <w:p w14:paraId="7AC9E406" w14:textId="5C5DE43A" w:rsidR="3BC3DA5B" w:rsidRDefault="3BC3DA5B" w:rsidP="1A4ED5DD">
+      <w:r w:rsidRPr="1A4ED5DD">
+        <w:t xml:space="preserve">For more information on training and development available please contact Talent Development by emailing </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...4553 lines deleted...]
-      </w:pPr>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="1A4ED5DD">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>od@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2526"/>
-        <w:gridCol w:w="7940"/>
+        <w:gridCol w:w="2286"/>
+        <w:gridCol w:w="8170"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA6527" w14:paraId="4F72A981" w14:textId="77777777" w:rsidTr="003738C0">
-[...81 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="0AC668AF" w14:textId="77777777" w:rsidTr="0A25F7DB">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10466" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="406E86CF" w14:textId="4B6F2D08" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-            </w:pPr>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="7135C2C7" w14:textId="77777777" w:rsidTr="0A25F7DB">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="122E2B69" w14:textId="03727178" w:rsidR="1A4ED5DD" w:rsidRDefault="1413A391" w:rsidP="0A25F7DB">
             <w:r>
-              <w:rPr>
-[...64 lines deleted...]
-              </w:drawing>
+              <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="642D49EE" w:rsidRPr="216565B5">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Managers </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6177D26E" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="3670C9E9" w14:textId="77777777" w:rsidTr="0A25F7DB">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D33DC36" w14:textId="51DEB321" w:rsidR="1A4ED5DD" w:rsidRDefault="1413A391">
+            <w:r>
+              <w:t>Job Title</w:t>
             </w:r>
-            <w:r w:rsidR="002E62ED" w:rsidRPr="216565B5">
-[...8 lines deleted...]
-              <w:t>Induction</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22EBA5E4" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="03A7D1A3" w14:textId="77777777" w:rsidTr="0A25F7DB">
+        <w:trPr>
+          <w:trHeight w:val="275"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4017869F" w14:textId="7E627AEB" w:rsidR="1A4ED5DD" w:rsidRDefault="1413A391">
+            <w:r>
+              <w:t>School/Department</w:t>
             </w:r>
-            <w:r w:rsidR="00AA6527" w:rsidRPr="216565B5">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Checklist</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55BA929B" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="52A56C4B" w14:textId="77777777" w:rsidTr="0A25F7DB">
+        <w:trPr>
+          <w:trHeight w:val="284"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="792616A3" w14:textId="2E585ED7" w:rsidR="1A4ED5DD" w:rsidRDefault="1413A391">
+            <w:r>
+              <w:t>Start date</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8180" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7732764B" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CDDA130" w14:textId="77777777" w:rsidR="0076594D" w:rsidRPr="00B86D6D" w:rsidRDefault="0076594D" w:rsidP="00AA6527">
-      <w:pPr>
+    <w:p w14:paraId="46452C29" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
-          <w:sz w:val="6"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2151"/>
-        <w:gridCol w:w="8305"/>
+        <w:gridCol w:w="7661"/>
+        <w:gridCol w:w="1442"/>
+        <w:gridCol w:w="1353"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AA6527" w14:paraId="35CD8E36" w14:textId="77777777" w:rsidTr="56F2D607">
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="15019BF4" w14:textId="77777777" w:rsidTr="1A4ED5DD">
         <w:trPr>
-          <w:trHeight w:val="2141"/>
+          <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2151" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="7661" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C2395B" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1A4ED5DD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Identify any training needs below, together with agreed actions to address them</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAB96B4" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1A4ED5DD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Target completion  date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1353" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A484E4D" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1A4ED5DD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Review Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="1B81A924" w14:textId="77777777" w:rsidTr="1A4ED5DD">
+        <w:trPr>
+          <w:trHeight w:val="1001"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D14ED9" w14:textId="3E6575EC" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD">
             <w:r>
-              <w:rPr>
-[...56 lines deleted...]
-              </w:drawing>
+              <w:t>Specific to the Role</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="49638D1F" w14:textId="17E8036E" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1505BF8D" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1353" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B48A69" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="42FD3EAD" w14:textId="77777777" w:rsidTr="1A4ED5DD">
+        <w:trPr>
+          <w:trHeight w:val="845"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D0B2D3" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD">
             <w:r>
-              <w:t>This checklist is for managers</w:t>
+              <w:t xml:space="preserve">Organisation skills, Administrative, IT </w:t>
             </w:r>
-            <w:r w:rsidR="00F6015C">
-              <w:t xml:space="preserve"> to ensure you cover everything you need to at each stage of the induction process. This checklist should sit alongside the </w:t>
+          </w:p>
+          <w:p w14:paraId="3A4E5FCC" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+          <w:p w14:paraId="0EE29FFA" w14:textId="0522E467" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+          <w:p w14:paraId="4BB9A336" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B479CB4" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1353" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F60818A" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="5D0923F5" w14:textId="77777777" w:rsidTr="1A4ED5DD">
+        <w:trPr>
+          <w:trHeight w:val="1187"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A92EDCA" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD">
+            <w:r>
+              <w:t xml:space="preserve">Leadership, Management/Supervisory </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18">
-[...8 lines deleted...]
-              <w:t>,</w:t>
+          </w:p>
+          <w:p w14:paraId="666713BE" w14:textId="5AD0A0A8" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D8913B" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1353" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC8A237" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="201DFC45" w14:textId="77777777" w:rsidTr="1A4ED5DD">
+        <w:trPr>
+          <w:trHeight w:val="977"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F773CC" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD">
+            <w:r>
+              <w:t>Customer Service</w:t>
             </w:r>
-            <w:r w:rsidR="5585C9B5">
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+          <w:p w14:paraId="04B12BED" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+          <w:p w14:paraId="08E27D03" w14:textId="6851BC22" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+          <w:p w14:paraId="44171A2A" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="626D1546" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1353" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="431F4ACC" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="79AA26F3" w14:textId="77777777" w:rsidTr="1A4ED5DD">
+        <w:trPr>
+          <w:trHeight w:val="1163"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D97E01E" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD">
+            <w:r>
+              <w:t>Health &amp; Safety</w:t>
             </w:r>
-            <w:r w:rsidR="00F6015C">
-              <w:t xml:space="preserve"> and can be used to populate the plan as necessary.  </w:t>
+          </w:p>
+          <w:p w14:paraId="24C37B9E" w14:textId="22AB4E01" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+          <w:p w14:paraId="0216E6C8" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+          <w:p w14:paraId="3DCD28ED" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34468D41" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1353" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6973A5D3" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="4E4A4AA7" w14:textId="77777777" w:rsidTr="1A4ED5DD">
+        <w:trPr>
+          <w:trHeight w:val="995"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7661" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CFFDE7D" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD">
+            <w:r>
+              <w:t>Other</w:t>
             </w:r>
-            <w:r w:rsidR="00D22BCA">
-[...297 lines deleted...]
-          <w:p w14:paraId="74936B2C" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRDefault="00AA6527" w:rsidP="005A3BE5"/>
+          </w:p>
+          <w:p w14:paraId="5591F748" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+          <w:p w14:paraId="008E9872" w14:textId="5998ED33" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+          <w:p w14:paraId="0D80338E" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1442" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6875E520" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1353" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBE8E2F" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0DD64EDF" w14:textId="77777777" w:rsidR="00AA6527" w:rsidRPr="00864B2D" w:rsidRDefault="00AA6527" w:rsidP="00745BD8">
+    <w:p w14:paraId="0399FEF2" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4746"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="2049"/>
+        <w:gridCol w:w="3695"/>
+        <w:gridCol w:w="3018"/>
+        <w:gridCol w:w="1691"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00864B2D" w14:paraId="3FF9AA47" w14:textId="77777777" w:rsidTr="56F2D607">
-[...6 lines deleted...]
-            </w:tcBorders>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="22B02B74" w14:textId="77777777" w:rsidTr="1A4ED5DD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
-            <w:vAlign w:val="center"/>
-[...458 lines deleted...]
-              <w:jc w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50856424" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="216565B5">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3695" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F4A0D2" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First day – </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="4D850C19" w:rsidRPr="216565B5">
+            </w:pPr>
+            <w:r w:rsidRPr="1A4ED5DD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t>People Services</w:t>
+              <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidRPr="216565B5">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="6134223E" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> set up</w:t>
-[...10 lines deleted...]
-              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="1A4ED5DD">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="4DD93F59">
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C37D393" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
-                <w:sz w:val="16"/>
-[...2 lines deleted...]
-              <w:t>Tick complete</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1A4ED5DD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00864B2D" w14:paraId="4EAE06B4" w14:textId="77777777" w:rsidTr="4DD93F59">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Visit </w:t>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="12AE3A2E" w14:textId="77777777" w:rsidTr="1A4ED5DD">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="572F9E95" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1A4ED5DD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Line Manager </w:t>
             </w:r>
-            <w:r w:rsidR="3D0EB40E">
-              <w:t xml:space="preserve">People </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="718E03CA" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C23A21F" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9D1625" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="1A4ED5DD" w14:paraId="5C908815" w14:textId="77777777" w:rsidTr="1A4ED5DD">
+        <w:trPr>
+          <w:trHeight w:val="269"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2049" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="57257D"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B27113" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="1A4ED5DD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1A4ED5DD">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Employee </w:t>
             </w:r>
-            <w:r>
-[...112 lines deleted...]
-          <w:p w14:paraId="77CD990E" w14:textId="77777777" w:rsidR="00864B2D" w:rsidRDefault="00864B2D" w:rsidP="00745BD8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3695" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F8DA5D" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3018" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26EDC717" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1691" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F152721" w14:textId="77777777" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0908AEEE" w14:textId="0F7C69B6" w:rsidR="4DD93F59" w:rsidRDefault="4DD93F59"/>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="03F367E5" w14:textId="6EB01E6D" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="0A25F7DB">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="14"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...334 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="09BFE8EF" w14:textId="6C379C5B" w:rsidR="1A4ED5DD" w:rsidRDefault="1A4ED5DD" w:rsidP="0A25F7DB">
+      <w:pPr>
         <w:rPr>
-          <w:sz w:val="14"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...1676 lines deleted...]
-    <w:sectPr w:rsidR="00864B2D" w:rsidRPr="00AD13DE" w:rsidSect="00C003FA">
+    <w:sectPr w:rsidR="1A4ED5DD" w:rsidSect="00A56E6F">
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A19FC00" w14:textId="77777777" w:rsidR="003F49FA" w:rsidRDefault="003F49FA" w:rsidP="00C003FA">
+    <w:p w14:paraId="45DA78F3" w14:textId="77777777" w:rsidR="008A383A" w:rsidRDefault="008A383A" w:rsidP="00FD44F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17AC045A" w14:textId="77777777" w:rsidR="003F49FA" w:rsidRDefault="003F49FA" w:rsidP="00C003FA">
+    <w:p w14:paraId="74EA96B1" w14:textId="77777777" w:rsidR="008A383A" w:rsidRDefault="008A383A" w:rsidP="00FD44F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gill Sans MT">
+    <w:panose1 w:val="020B0502020104020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="GillSans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="061E9D9F" w14:paraId="77D8D90C" w14:textId="77777777" w:rsidTr="061E9D9F">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="417AE024" w14:textId="799C7560" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="4539AE25" w14:textId="091E3208" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="771E75F2" w14:textId="0034D9E1" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3C49FA70" w14:textId="0A83B95A" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3008"/>
+      <w:gridCol w:w="3009"/>
+      <w:gridCol w:w="3009"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="061E9D9F" w14:paraId="2112BF44" w14:textId="77777777" w:rsidTr="061E9D9F">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5130" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="03446E25" w14:textId="730AA9D9" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5130" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="5361ABD2" w14:textId="66286BDF" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5130" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="76194FDF" w14:textId="342D1153" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="162398E1" w14:textId="58424408" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3008"/>
+      <w:gridCol w:w="3009"/>
+      <w:gridCol w:w="3009"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="061E9D9F" w14:paraId="5438A794" w14:textId="77777777" w:rsidTr="061E9D9F">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3485" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="27952417" w14:textId="1A87AB78" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3485" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="202E86E3" w14:textId="65D54048" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3485" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="6ED32792" w14:textId="22E2419C" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="749157D3" w14:textId="1E4D8ECB" w:rsidR="061E9D9F" w:rsidRDefault="061E9D9F" w:rsidP="061E9D9F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B4AC0D7" w14:textId="77777777" w:rsidR="003F49FA" w:rsidRDefault="003F49FA" w:rsidP="00C003FA">
+    <w:p w14:paraId="3FC33865" w14:textId="77777777" w:rsidR="008A383A" w:rsidRDefault="008A383A" w:rsidP="00FD44F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3802C889" w14:textId="77777777" w:rsidR="003F49FA" w:rsidRDefault="003F49FA" w:rsidP="00C003FA">
+    <w:p w14:paraId="14B192D0" w14:textId="77777777" w:rsidR="008A383A" w:rsidRDefault="008A383A" w:rsidP="00FD44F2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DA6C60A" w14:textId="77777777" w:rsidR="000D731D" w:rsidRDefault="000D731D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="420834F7" w14:textId="77777777" w:rsidR="000D731D" w:rsidRDefault="000D731D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="4FE4BE92" w14:textId="77777777" w:rsidR="000D731D" w:rsidRDefault="000D731D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="156FD4E3" w14:textId="77777777" w:rsidR="000D731D" w:rsidRDefault="000D731D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="7E46C6E0" w14:textId="77777777" w:rsidR="000D731D" w:rsidRDefault="000D731D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06166E23" w14:textId="77777777" w:rsidR="004B7C91" w:rsidRDefault="004B7C91">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F79ED3"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DDC1AF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...94 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09861900"/>
+    <w:nsid w:val="01E72202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A35C9EB8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="C8B8E708"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -8756,392 +6023,392 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16143C86"/>
+    <w:nsid w:val="0A3A76AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="50ECF832"/>
+    <w:tmpl w:val="F8BAB6E0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="774" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1494" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005">
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2214" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2934" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3654" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4374" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5094" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5814" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6534" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A1C8766"/>
+    <w:nsid w:val="146A5E20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="746486F0"/>
-    <w:lvl w:ilvl="0" w:tplc="2B1EA950">
+    <w:tmpl w:val="95846B12"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EC6EE8AC">
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="C2B669B4">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7E72385C">
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6C2C4398">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="7220B010">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DACEAB34">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9D2880A6">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="DE142AFA">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F72FDE"/>
+    <w:nsid w:val="16B1F33F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0F7413CC"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="2F1E09F6"/>
+    <w:lvl w:ilvl="0" w:tplc="65D89104">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="C0922F0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9B548B04">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="78E8EDE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="CB24C9A0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="95D80B32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FA6A78CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0524824A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B72E0F8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C860FF4"/>
+    <w:nsid w:val="199523D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="71EABA02"/>
+    <w:tmpl w:val="A4802C8E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
@@ -9208,1151 +6475,1733 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C0F2B32"/>
+    <w:nsid w:val="21932F10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B666DF48"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="7964536C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5078B8C4"/>
+    <w:nsid w:val="26291E9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="517EC058"/>
-    <w:lvl w:ilvl="0" w:tplc="85C08154">
+    <w:tmpl w:val="6568D648"/>
+    <w:lvl w:ilvl="0" w:tplc="A800724C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="0CCAE0CA">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="4E184186">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4704CD76">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E1202486">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="304EA2F4">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AD856E3"/>
+    <w:nsid w:val="290861B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0110188E"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="9C5E542C"/>
+    <w:lvl w:ilvl="0" w:tplc="869EC78A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CE20348"/>
+    <w:nsid w:val="2A2B7333"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2460EEA0"/>
-[...11 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:tmpl w:val="7A72CD3C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67992BC1"/>
+    <w:nsid w:val="2E99711A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8DAED9FE"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="383CDD64"/>
+    <w:lvl w:ilvl="0" w:tplc="1D2C87A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8D2CA3"/>
+    <w:nsid w:val="32CA2600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="13947D98"/>
-[...106 lines deleted...]
-      </w:rPr>
+    <w:tmpl w:val="82D48718"/>
+    <w:lvl w:ilvl="0" w:tplc="4E42B77C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9E281074">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A1CA3862">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="5A003976">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DB5E44D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6004FECC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6400B354">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="35E61ABE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="45902840">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C535A1A"/>
+    <w:nsid w:val="36D24966"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5C14066C"/>
+    <w:tmpl w:val="0F9C193C"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FA5A0B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="24EA9498"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B194FD9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F9721410"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="882063092">
-    <w:abstractNumId w:val="3"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FB97DF8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E63054F2"/>
+    <w:lvl w:ilvl="0" w:tplc="AEA0C84E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650F487D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E72315E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A350B68"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52C0F68E"/>
+    <w:lvl w:ilvl="0" w:tplc="624A322C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="27E4B6C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="45BEE198">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="14BE394E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C10444E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="71FEC1DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B9F6C28E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="398279C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B3BA886E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1342506002">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="911696656">
+  <w:num w:numId="2" w16cid:durableId="328143596">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="442919789">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2054425660">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1764565372">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1889606404">
+  <w:num w:numId="6" w16cid:durableId="904728429">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="980690030">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="370307661">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1116828125">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1889343513">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1227496483">
+  <w:num w:numId="11" w16cid:durableId="1013871906">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="439878053">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1411075296">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1377584242">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="990404234">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="829518361">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="119543990">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="17" w16cid:durableId="1112171137">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="983776050">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="18" w16cid:durableId="1078405616">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C003FA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="000A0C69"/>
+    <w:rsidRoot w:val="00610218"/>
+    <w:rsid w:val="00011D4B"/>
+    <w:rsid w:val="00080191"/>
+    <w:rsid w:val="000806B4"/>
+    <w:rsid w:val="00091EFF"/>
+    <w:rsid w:val="0009206F"/>
+    <w:rsid w:val="000970E6"/>
+    <w:rsid w:val="000A13E9"/>
+    <w:rsid w:val="000A57D3"/>
     <w:rsid w:val="000B32AE"/>
-    <w:rsid w:val="000F6ED1"/>
-[...60 lines deleted...]
-    <w:rsid w:val="00D834D6"/>
+    <w:rsid w:val="000B7B59"/>
+    <w:rsid w:val="000B7D36"/>
+    <w:rsid w:val="000D731D"/>
+    <w:rsid w:val="000E3A51"/>
+    <w:rsid w:val="000E6644"/>
+    <w:rsid w:val="0010413A"/>
+    <w:rsid w:val="00137757"/>
+    <w:rsid w:val="001D57F4"/>
+    <w:rsid w:val="001E1048"/>
+    <w:rsid w:val="00212A58"/>
+    <w:rsid w:val="00232434"/>
+    <w:rsid w:val="00234A02"/>
+    <w:rsid w:val="00234D57"/>
+    <w:rsid w:val="00237488"/>
+    <w:rsid w:val="00242026"/>
+    <w:rsid w:val="00254CFD"/>
+    <w:rsid w:val="002732DB"/>
+    <w:rsid w:val="002D6B4A"/>
+    <w:rsid w:val="002F749D"/>
+    <w:rsid w:val="00311D91"/>
+    <w:rsid w:val="00337A47"/>
+    <w:rsid w:val="00352785"/>
+    <w:rsid w:val="0038189D"/>
+    <w:rsid w:val="0038646F"/>
+    <w:rsid w:val="003D5181"/>
+    <w:rsid w:val="00433817"/>
+    <w:rsid w:val="004365A8"/>
+    <w:rsid w:val="004B157B"/>
+    <w:rsid w:val="004B7C91"/>
+    <w:rsid w:val="004C4329"/>
+    <w:rsid w:val="004F3605"/>
+    <w:rsid w:val="0052558B"/>
+    <w:rsid w:val="00532DAB"/>
+    <w:rsid w:val="00535C8E"/>
+    <w:rsid w:val="00560AF9"/>
+    <w:rsid w:val="00573898"/>
+    <w:rsid w:val="00584244"/>
+    <w:rsid w:val="005D72E9"/>
+    <w:rsid w:val="005E5BD8"/>
+    <w:rsid w:val="005E7C12"/>
+    <w:rsid w:val="00610218"/>
+    <w:rsid w:val="00617C84"/>
+    <w:rsid w:val="0064029D"/>
+    <w:rsid w:val="00671FD5"/>
+    <w:rsid w:val="00686D46"/>
+    <w:rsid w:val="00695C59"/>
+    <w:rsid w:val="006F25D7"/>
+    <w:rsid w:val="006F3E7B"/>
+    <w:rsid w:val="00706F59"/>
+    <w:rsid w:val="00720F84"/>
+    <w:rsid w:val="00723CDB"/>
+    <w:rsid w:val="00754AE2"/>
+    <w:rsid w:val="00793172"/>
+    <w:rsid w:val="007B4DAB"/>
+    <w:rsid w:val="007C125C"/>
+    <w:rsid w:val="0082330D"/>
+    <w:rsid w:val="00864687"/>
+    <w:rsid w:val="00866AC6"/>
+    <w:rsid w:val="0089019C"/>
+    <w:rsid w:val="0089312E"/>
+    <w:rsid w:val="008A383A"/>
+    <w:rsid w:val="008E277A"/>
+    <w:rsid w:val="008E3472"/>
+    <w:rsid w:val="009129F2"/>
+    <w:rsid w:val="00920538"/>
+    <w:rsid w:val="00926352"/>
+    <w:rsid w:val="00977A4D"/>
+    <w:rsid w:val="009840F4"/>
+    <w:rsid w:val="009C2A78"/>
+    <w:rsid w:val="009F1F6D"/>
+    <w:rsid w:val="009F4003"/>
+    <w:rsid w:val="00A00A4D"/>
+    <w:rsid w:val="00A1139E"/>
+    <w:rsid w:val="00A204A9"/>
+    <w:rsid w:val="00A27CFE"/>
+    <w:rsid w:val="00A37C02"/>
+    <w:rsid w:val="00A56E6F"/>
+    <w:rsid w:val="00A577B7"/>
+    <w:rsid w:val="00A87554"/>
+    <w:rsid w:val="00AA06D1"/>
+    <w:rsid w:val="00AA45EF"/>
+    <w:rsid w:val="00AA52F9"/>
+    <w:rsid w:val="00AD71B0"/>
+    <w:rsid w:val="00AE581A"/>
+    <w:rsid w:val="00AF2D2F"/>
+    <w:rsid w:val="00B46512"/>
+    <w:rsid w:val="00B771C0"/>
+    <w:rsid w:val="00BB7C4A"/>
+    <w:rsid w:val="00BF031C"/>
+    <w:rsid w:val="00BF25FB"/>
+    <w:rsid w:val="00C20B7C"/>
+    <w:rsid w:val="00C5537C"/>
+    <w:rsid w:val="00CB344E"/>
+    <w:rsid w:val="00CC38CB"/>
+    <w:rsid w:val="00CD6032"/>
+    <w:rsid w:val="00CF7D5E"/>
+    <w:rsid w:val="00D053C6"/>
+    <w:rsid w:val="00D07658"/>
+    <w:rsid w:val="00D22704"/>
+    <w:rsid w:val="00D31F47"/>
+    <w:rsid w:val="00D35F64"/>
+    <w:rsid w:val="00D4569E"/>
+    <w:rsid w:val="00D82B07"/>
+    <w:rsid w:val="00DA6EE5"/>
+    <w:rsid w:val="00DB0027"/>
+    <w:rsid w:val="00DB022A"/>
+    <w:rsid w:val="00E210B4"/>
+    <w:rsid w:val="00E27428"/>
+    <w:rsid w:val="00E41F82"/>
     <w:rsid w:val="00E428AB"/>
-    <w:rsid w:val="00E53ADE"/>
-[...133 lines deleted...]
-    <w:rsid w:val="7F8E3EBB"/>
+    <w:rsid w:val="00E4501D"/>
+    <w:rsid w:val="00E50DFF"/>
+    <w:rsid w:val="00EA4EC2"/>
+    <w:rsid w:val="00EB05CD"/>
+    <w:rsid w:val="00EC5A3B"/>
+    <w:rsid w:val="00ED3F15"/>
+    <w:rsid w:val="00EF5EB5"/>
+    <w:rsid w:val="00F57894"/>
+    <w:rsid w:val="00F614E8"/>
+    <w:rsid w:val="00F638C5"/>
+    <w:rsid w:val="00F86C3E"/>
+    <w:rsid w:val="00F9062E"/>
+    <w:rsid w:val="00FC2081"/>
+    <w:rsid w:val="00FD44F2"/>
+    <w:rsid w:val="02AC5140"/>
+    <w:rsid w:val="038DD512"/>
+    <w:rsid w:val="051925CC"/>
+    <w:rsid w:val="05C38694"/>
+    <w:rsid w:val="061E9D9F"/>
+    <w:rsid w:val="0A0E89B1"/>
+    <w:rsid w:val="0A25F7DB"/>
+    <w:rsid w:val="0E137914"/>
+    <w:rsid w:val="0E8C1F58"/>
+    <w:rsid w:val="0EE88686"/>
+    <w:rsid w:val="0EF2DDBE"/>
+    <w:rsid w:val="0FCCF885"/>
+    <w:rsid w:val="1032F0CC"/>
+    <w:rsid w:val="1161A39D"/>
+    <w:rsid w:val="133CF018"/>
+    <w:rsid w:val="1413A391"/>
+    <w:rsid w:val="1821121C"/>
+    <w:rsid w:val="1949A36D"/>
+    <w:rsid w:val="1A4ED5DD"/>
+    <w:rsid w:val="1AE6C6D8"/>
+    <w:rsid w:val="1D279F7A"/>
+    <w:rsid w:val="1D866D79"/>
+    <w:rsid w:val="1EA0D8FC"/>
+    <w:rsid w:val="1F982645"/>
+    <w:rsid w:val="2057DE9F"/>
+    <w:rsid w:val="20581378"/>
+    <w:rsid w:val="20F4A129"/>
+    <w:rsid w:val="2170BBBD"/>
+    <w:rsid w:val="21E95BD1"/>
+    <w:rsid w:val="2467238E"/>
+    <w:rsid w:val="257599ED"/>
+    <w:rsid w:val="2BE57F3B"/>
+    <w:rsid w:val="3083062C"/>
+    <w:rsid w:val="3134CAB3"/>
+    <w:rsid w:val="376F3FAB"/>
+    <w:rsid w:val="38A392D8"/>
+    <w:rsid w:val="390E183B"/>
+    <w:rsid w:val="3AAF7013"/>
+    <w:rsid w:val="3BC3DA5B"/>
+    <w:rsid w:val="42C4F810"/>
+    <w:rsid w:val="466AA362"/>
+    <w:rsid w:val="481A2E1B"/>
+    <w:rsid w:val="4C74D3AE"/>
+    <w:rsid w:val="4E6C58B0"/>
+    <w:rsid w:val="4F0406EA"/>
+    <w:rsid w:val="54BA5ADA"/>
+    <w:rsid w:val="554581B1"/>
+    <w:rsid w:val="55CDACAE"/>
+    <w:rsid w:val="593499E7"/>
+    <w:rsid w:val="59DBEE89"/>
+    <w:rsid w:val="5B3B7C39"/>
+    <w:rsid w:val="5BD86411"/>
+    <w:rsid w:val="5E2B258D"/>
+    <w:rsid w:val="5EC0631D"/>
+    <w:rsid w:val="5F6F3FCF"/>
+    <w:rsid w:val="5FF765AE"/>
+    <w:rsid w:val="62049221"/>
+    <w:rsid w:val="68549DE5"/>
+    <w:rsid w:val="68FD23F5"/>
+    <w:rsid w:val="6C59010B"/>
+    <w:rsid w:val="6C5BEF1B"/>
+    <w:rsid w:val="6C64B3E0"/>
+    <w:rsid w:val="6E043867"/>
+    <w:rsid w:val="728BE1C1"/>
+    <w:rsid w:val="734EEA14"/>
+    <w:rsid w:val="76187D47"/>
+    <w:rsid w:val="7628CAA0"/>
+    <w:rsid w:val="762E29D3"/>
+    <w:rsid w:val="7725DF78"/>
+    <w:rsid w:val="7A5FB11E"/>
+    <w:rsid w:val="7C9313DA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3649CA48"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{726CC2C1-7E82-4220-93ED-D83CD14FFD1F}"/>
+  <w14:docId w14:val="70CE6D51"/>
+  <w15:docId w15:val="{882C2E88-B0EB-4F60-A1D5-D1B38584C774}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10694,657 +8543,882 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4501D"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4501D"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="7030A0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E4501D"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C003FA"/>
-[...41 lines deleted...]
-    <w:rsid w:val="00C003FA"/>
+    <w:rsid w:val="00610218"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00610218"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="00C003FA"/>
+    <w:rsid w:val="00610218"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00400F23"/>
+    <w:rsid w:val="009F4003"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00400F23"/>
+    <w:rsid w:val="00793172"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A87554"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A87554"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A87554"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A87554"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A87554"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00400F23"/>
+    <w:rsid w:val="00DB0027"/>
     <w:rPr>
-      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="MainTextBold11pt">
+    <w:name w:val="Main Text Bold 11pt"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00FD44F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Calibri" w:hAnsi="Gill Sans MT" w:cs="Courier New"/>
+      <w:b/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DarkSlateGilSansbold14pt">
+    <w:name w:val="Dark Slate Gil Sans bold 14pt"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD44F2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Gill Sans MT" w:eastAsia="Times New Roman" w:hAnsi="Gill Sans MT" w:cs="GillSans"/>
+      <w:b/>
+      <w:color w:val="255B73"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="44"/>
+      <w:lang w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD44F2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD44F2"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FD44F2"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00FD44F2"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E4501D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E4501D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="7030A0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E4501D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F9062E"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
-    <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00AD13DE"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00ED3F15"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...72 lines deleted...]
-    <w:rsid w:val="00EA7ED8"/>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="000970E6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EA7ED8"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00671FD5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008904B1"/>
+    <w:rsid w:val="00254CFD"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="814221268">
+    <w:div w:id="185409314">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1623806060">
+    <w:div w:id="1570188752">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1633754500">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1673682783">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1731616212">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2117098291">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49029" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/new-staff/probation/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/human-resources/pensions/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/talent-development/essentials/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/talent-development/pdr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/tic3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=480" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49029" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=1743" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://staffnet.manchester.ac.uk/rbe/ethics-integrity/research-integrity/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/human-resources/managers-essentials/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/current-staff/leave-working-arrangements/hybrid-working/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/talent-development/pdr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=79059" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=8361" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mydevelopment.manchester.ac.uk/browse/professional-development/courses/recruiting-colleagues-at-manchester" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=16221" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=13619" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/internal/financial-control/financial-regulations-and-procedures/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.training.itservices.manchester.ac.uk/staff/SLD/IntroductionToHigherEducation/content/index.html" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/new-staff/probation/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49029" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/benefits/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=2804" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/umitl/teaching-development/new-academics-programme/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=49029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mydevelopment.manchester.ac.uk/browse/professional-development/courses/university-of-manchester-welcome-event" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/new-staff/induction/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=13619" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:od@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/new-staff/induction/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/new-staff/first-day-essentials/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mydevelopment.manchester.ac.uk/browse/professional-development/courses/university-of-manchester-welcome-event" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people/new-staff/first-day-essentials/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/manchester-2035/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=13619" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=13619" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/talent-development/essentials/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/tic3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="81e64b91-e382-48ec-a5e5-37dcfc1d5994">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e67922f3-9631-4005-9847-de3ff947d360" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c4fdaf2b0033796e497d539135257a3e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81e64b91-e382-48ec-a5e5-37dcfc1d5994" xmlns:ns3="e67922f3-9631-4005-9847-de3ff947d360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4549cba1ca0fa5a7a90bee536c0b7ff1" ns2:_="" ns3:_="">
     <xsd:import namespace="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <xsd:import namespace="e67922f3-9631-4005-9847-de3ff947d360"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -11561,134 +9635,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EED83F1-D28A-4C6B-BE39-4508F13AA0E1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4517723-E281-45C0-B591-BCD416893791}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
+    <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{930A4C55-56DE-4D44-8F9A-EF8C06803026}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BDF94F5-5A96-4999-A81A-38D6E7E77848}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{994E6C8D-1105-4575-A651-707913CCBA08}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F75DB4C5-175A-4B6C-BC08-D394087E60C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>8976</Characters>
+  <Pages>7</Pages>
+  <Words>918</Words>
+  <Characters>5238</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>172</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>43</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10378</CharactersWithSpaces>
+  <CharactersWithSpaces>6144</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:subject/>
-[...2 lines deleted...]
-  <dc:description/>
+  <dc:creator>Gavin Deadman</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>