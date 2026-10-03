--- v0 (2025-11-03)
+++ v1 (2026-10-03)
@@ -11,7512 +11,7835 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="002C7CC6" w:rsidRDefault="0005133D" w:rsidP="00356F79">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002C7CC6" w:rsidP="3241EEF0" w:rsidRDefault="0005133D" w14:paraId="43B23BE7" wp14:textId="79F9A4B4">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
-        <w:ind w:left="0"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A52B5">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="0005133D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>General Risk Assessment Form</w:t>
       </w:r>
-      <w:r w:rsidR="00D95EFA">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="4DB61BF0">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-          <w:bCs/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>- Adapted for PPIE projects</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00D95EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Adapted for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="35313C3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Civic and Community Engagement and Involvement (CCEI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00D95EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>projects</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w:rsidP="00DB59EA">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002C7CC6" w:rsidP="00DB59EA" w:rsidRDefault="002C7CC6" w14:paraId="672A6659" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0005133D" w:rsidRDefault="009016DF" w:rsidP="002C7CC6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0005133D" w:rsidP="002C7CC6" w:rsidRDefault="009016DF" w14:paraId="0E0287E3" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:hanging="2977"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009016DF" w:rsidRDefault="009016DF" w:rsidP="002C7CC6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="009016DF" w:rsidP="002C7CC6" w:rsidRDefault="009016DF" w14:paraId="0A37501D" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:hanging="2977"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00570CF7" w:rsidRDefault="00570CF7" w:rsidP="009016DF">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BF299C" w:rsidP="3241EEF0" w:rsidRDefault="00BF299C" w14:paraId="44719275" wp14:textId="4E6322D5">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="-142"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00570CF7">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t>Staff and students need to ensure that Patient and Public Involvement and Engagement (PPIE) in the Faculty of Biology, Medicine an</w:t>
+        <w:t>Staff and students need to ensure that</w:t>
       </w:r>
-      <w:r w:rsidR="00CF5222">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="381A83EE">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Civic and Community Engagement and Involvement (CCEI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00570CF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Faculty of Biology, Medicine an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00CF5222">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">d Health is conducted in a safe and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00570CF7">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">ethical way to the highest possible standards. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="-142"/>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00BF299C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>This form has been a</w:t>
       </w:r>
-      <w:r w:rsidR="009016DF">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="009016DF">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">dapted to help </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00BF299C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">you </w:t>
       </w:r>
-      <w:r w:rsidR="00CF5222">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00CF5222">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>assess risk for</w:t>
       </w:r>
-      <w:r w:rsidR="009016DF">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="66A9F11F">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Patient and Public Involvement and Engagement (PPIE) activities in the Faculty of Biology, Medicine and Health</w:t>
+        <w:t xml:space="preserve"> your CCIE </w:t>
       </w:r>
-      <w:r w:rsidR="00356F79">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="009016DF">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>activities in the Faculty of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="009016DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Biology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="009016DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="009016DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>Medicine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="009016DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Health</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00356F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> (F</w:t>
       </w:r>
-      <w:r w:rsidR="00FB32DA">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00FB32DA">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>BMH)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00BF299C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF299C" w:rsidRDefault="00356F79" w:rsidP="00BF299C">
+    <w:p w:rsidR="3241EEF0" w:rsidP="3241EEF0" w:rsidRDefault="3241EEF0" w14:paraId="52E1BB4D" w14:textId="4A99F2AA">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="-142"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w:rsidR="68626656" w:rsidP="3241EEF0" w:rsidRDefault="68626656" w14:paraId="77DEC404" w14:textId="0F2ED2EC">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="-142"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="68626656">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>CCEI covers all forms of engagement, including Patient and Public Involvement and Engagement (PPIE) and refers to the involvement of community members in research. This may be providing their thoughts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="623D7029">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="623D7029">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>opinions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="623D7029">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or suggestions for how to create or refine elements of the research. Examples may include suggestions way to reach target populations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="3EE429FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or reviewing information sheets / topic guides to support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="3EE429FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>understanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="3EE429FC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and participation. It may also include a role in helping share results and contributions to publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3241EEF0" w:rsidP="3241EEF0" w:rsidRDefault="3241EEF0" w14:paraId="13DBA825" w14:textId="203D666A">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:bidi w:val="0"/>
+        <w:ind w:left="-142"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00356F79" w:rsidP="3241EEF0" w:rsidRDefault="00356F79" w14:paraId="5C8F91C5" w14:textId="6FE2AABB">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00356F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethical approval </w:t>
       </w:r>
-      <w:r w:rsidR="00FB32DA">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00FB32DA">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">(NHS or University) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00356F79">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve">is not usually required for PPIE as it does not generally raise any ethical concerns for the people </w:t>
+        <w:t xml:space="preserve">is not usually </w:t>
       </w:r>
-      <w:r w:rsidR="00BF299C">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00356F79">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve">and </w:t>
+        <w:t>required</w:t>
       </w:r>
-      <w:r w:rsidR="00A16464">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00356F79">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve">staff concerned. </w:t>
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="3697E3BC">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t>However, if you plan to consult patients and the public using formal research methods (e.g. surveys, focus groups, interviews) and plan to analyse the data and publish the findings as research then the people that you are consulting are research participants and the usual governance appr</w:t>
+        <w:t xml:space="preserve">CCEI </w:t>
       </w:r>
-      <w:r w:rsidR="00BF299C">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00356F79">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t>ovals (including research ethical approval</w:t>
+        <w:t>as it</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="6DC85F55">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve">) are required. </w:t>
+        <w:t xml:space="preserve"> is not classed as a research activity and is therefore exempt from a formal ethical review.</w:t>
       </w:r>
-      <w:r w:rsidR="00A16464">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00356F79">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t>Further details on ethica</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00570CF7">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="59E9B57D">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve">l approval, including a decision tool, is available </w:t>
+        <w:t xml:space="preserve">However, if you are conducting research alongside your PPIE then this may require ethical review. To verify whether you need ethical review, please use the University’s decision tool which is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00355C3D" w:rsidRPr="00355C3D">
+      <w:hyperlink r:id="R561adbf2aef8497f">
+        <w:r w:rsidRPr="3241EEF0" w:rsidR="59E9B57D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           </w:rPr>
-          <w:t>HERE</w:t>
+          <w:t>on our website.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00570CF7">
+    </w:p>
+    <w:p w:rsidR="3241EEF0" w:rsidP="3241EEF0" w:rsidRDefault="3241EEF0" w14:paraId="19302AE5" w14:textId="673F8940">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="59E9B57D" w:rsidP="3241EEF0" w:rsidRDefault="59E9B57D" w14:paraId="53889892" w14:textId="4E0DE833">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="59E9B57D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Although ethical approval is not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="59E9B57D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="59E9B57D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>, y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="685727EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou must still consider any relevant ethical and integrity considerations and, where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="685727EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="685727EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, must ensure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="685727EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>appropriate mitigation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="685727EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is in place.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="39A60804">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This risk assessment should support you with your planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="11685091">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and must be completed for all activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="39A60804">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="5EBE71EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It can also be reviewed at any time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="5EBE71EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00355C3D" w:rsidRDefault="00355C3D" w:rsidP="00355C3D">
+    <w:p w:rsidR="3241EEF0" w:rsidP="3241EEF0" w:rsidRDefault="3241EEF0" w14:paraId="4BA189EF" w14:textId="692D9389">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-142" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00355C3D" w:rsidP="3241EEF0" w:rsidRDefault="00355C3D" w14:paraId="1A5BD95C" wp14:textId="6A434310">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="-142"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00355C3D">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>Further information on assessing</w:t>
       </w:r>
-      <w:r w:rsidR="00BF299C">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00BF299C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> general</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00355C3D">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve"> risk is available </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00355C3D">
+      <w:hyperlink r:id="R10376e08bf2d4648">
+        <w:r w:rsidRPr="3241EEF0" w:rsidR="3B1B1DB2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           </w:rPr>
-          <w:t>HERE</w:t>
+          <w:t>on our website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A01920">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="3B1B1DB2">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve"> including safety services’ </w:t>
+        <w:t xml:space="preserve"> plus the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00A01920" w:rsidRPr="00A01920">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t>services’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="1B90089B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R4f8ecfe5b6124772">
+        <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
           </w:rPr>
           <w:t>frequently asked questions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00BF299C">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="2EFD56E9">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00BF299C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD1052" w:rsidRDefault="00BD1052" w:rsidP="00355C3D">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00BD1052" w:rsidP="00355C3D" w:rsidRDefault="00BD1052" w14:paraId="5DAB6C7B" wp14:textId="52E3BE9A">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E563CB" w:rsidRPr="00BD1052" w:rsidRDefault="00BF299C" w:rsidP="00355C3D">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00BD1052" w:rsidR="00E563CB" w:rsidP="00355C3D" w:rsidRDefault="00BF299C" w14:paraId="3C0A21B8" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD1052">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00E563CB" w:rsidRPr="00BD1052">
+      <w:r w:rsidRPr="00BD1052" w:rsidR="00E563CB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ategories:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E563CB" w:rsidRDefault="00E563CB" w:rsidP="00E563CB">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E563CB" w:rsidP="00E563CB" w:rsidRDefault="00E563CB" w14:paraId="1ED15E72" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Physical Hazards</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E563CB" w:rsidRDefault="00E563CB" w:rsidP="00E563CB">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E563CB" w:rsidP="00E563CB" w:rsidRDefault="00E563CB" w14:paraId="28423FE0" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Respect and Dignity (including people/groups and safeguarding)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E563CB" w:rsidRPr="00E563CB" w:rsidRDefault="00E563CB" w:rsidP="00E563CB">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00E563CB" w:rsidR="00E563CB" w:rsidP="00E563CB" w:rsidRDefault="00E563CB" w14:paraId="2964406B" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Privacy and Confidentiality</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E563CB" w:rsidRDefault="00E563CB" w:rsidP="00E563CB">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E563CB" w:rsidP="00E563CB" w:rsidRDefault="00E563CB" w14:paraId="5B7A437A" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Outputs (including ownership, control and use of outputs) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A16464" w:rsidRDefault="00A16464" w:rsidP="00A16464">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00A16464" w:rsidP="00A16464" w:rsidRDefault="00A16464" w14:paraId="02EB378F" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A16464" w:rsidRDefault="00A16464" w:rsidP="00A16464">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="009016DF" w:rsidR="009016DF" w:rsidP="3241EEF0" w:rsidRDefault="00E563CB" w14:paraId="5384E95E" wp14:textId="41E05EB3">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
-        <w:ind w:hanging="2977"/>
+        <w:ind w:left="-142" w:hanging="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00A16464">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please only select the relevant categories to your activity. Links to further guidance are included in the ‘existing measures to control risk’ column. </w:t>
+        <w:t>Please only select the relevant categories to your activity. Links to further guidance are included in the ‘existing measures to control risk’ column</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:hanging="2977"/>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00A16464">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="509CA057">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00A16464">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>Please tailor the risk assessment to ensure that you have adeq</w:t>
       </w:r>
-      <w:r w:rsidR="00A01920">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">uately assessed and applied </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00A16464">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t xml:space="preserve">necessary </w:t>
       </w:r>
-      <w:r w:rsidR="00BF299C">
+      <w:r w:rsidRPr="3241EEF0" w:rsidR="00BF299C">
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
         </w:rPr>
         <w:t>controls.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006E4BC2" w:rsidRDefault="006E4BC2" w:rsidP="00A16464">
-[...63 lines deleted...]
-    <w:p w:rsidR="0020100F" w:rsidRPr="00DB59EA" w:rsidRDefault="00C86360" w:rsidP="00DB59EA">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB59EA" w:rsidR="0020100F" w:rsidP="3241EEF0" w:rsidRDefault="00C86360" w14:paraId="7B93AEA4" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB59EA">
-[...68 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1647"/>
         <w:gridCol w:w="2285"/>
         <w:gridCol w:w="2472"/>
         <w:gridCol w:w="3082"/>
         <w:gridCol w:w="2650"/>
         <w:gridCol w:w="2039"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008F47E5" w:rsidRPr="003708A9" w:rsidTr="00A16464">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="008F47E5" w:rsidTr="3241EEF0" w14:paraId="418F9D9C" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="861"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1647" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="008F47E5" w:rsidRPr="00EF7311" w:rsidRDefault="008F47E5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EF7311" w:rsidR="008F47E5" w:rsidRDefault="008F47E5" w14:paraId="55328998" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF7311" w:rsidRPr="00EF7311" w:rsidRDefault="00EF7311">
-[...8 lines deleted...]
-          <w:p w:rsidR="008F47E5" w:rsidRPr="00D86E02" w:rsidRDefault="008F47E5">
+          <w:p w:rsidRPr="00EF7311" w:rsidR="00EF7311" w:rsidRDefault="00EF7311" w14:paraId="41C8F396" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="008F47E5" w:rsidRDefault="008F47E5" w14:paraId="72A3D3EC" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2285" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="008F47E5" w:rsidRPr="00EF7311" w:rsidRDefault="008F47E5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EF7311" w:rsidR="008F47E5" w:rsidRDefault="008F47E5" w14:paraId="46CD0123" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assessed by:</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008F47E5" w:rsidRPr="00EF7311" w:rsidRDefault="008F47E5">
-[...8 lines deleted...]
-          <w:p w:rsidR="00CA2B83" w:rsidRPr="00D86E02" w:rsidRDefault="00CA2B83">
+          <w:p w:rsidRPr="00EF7311" w:rsidR="008F47E5" w:rsidRDefault="008F47E5" w14:paraId="0D0B940D" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00CA2B83" w:rsidRDefault="00CA2B83" w14:paraId="0E27B00A" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2472" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00B613A2" w:rsidRDefault="00896503" w:rsidP="00EF7311">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00B613A2" w:rsidP="00EF7311" w:rsidRDefault="00896503" w14:paraId="000782C7" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Checked / </w:t>
             </w:r>
-            <w:r w:rsidR="00B613A2" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="00B613A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Validated</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
-            <w:r w:rsidR="00B613A2" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="00B613A2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by:</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF7311" w:rsidRDefault="00EF7311" w:rsidP="00EF7311">
-[...8 lines deleted...]
-          <w:p w:rsidR="00EF7311" w:rsidRPr="00D86E02" w:rsidRDefault="00EF7311" w:rsidP="00EF7311">
+          <w:p w:rsidR="00EF7311" w:rsidP="00EF7311" w:rsidRDefault="00EF7311" w14:paraId="60061E4C" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00EF7311" w:rsidP="00EF7311" w:rsidRDefault="00EF7311" w14:paraId="44EAFD9C" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3082" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="008F47E5" w:rsidRPr="00EF7311" w:rsidRDefault="008F47E5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EF7311" w:rsidR="008F47E5" w:rsidRDefault="008F47E5" w14:paraId="782740A7" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r w:rsidR="005F77A7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> and PI</w:t>
             </w:r>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(4)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF7311" w:rsidRPr="00EF7311" w:rsidRDefault="00EF7311">
-[...8 lines deleted...]
-          <w:p w:rsidR="00EF7311" w:rsidRPr="00D86E02" w:rsidRDefault="00EF7311">
+          <w:p w:rsidRPr="00EF7311" w:rsidR="00EF7311" w:rsidRDefault="00EF7311" w14:paraId="4B94D5A5" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00EF7311" w:rsidRDefault="00EF7311" w14:paraId="3DEEC669" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="008F47E5" w:rsidRPr="00EF7311" w:rsidRDefault="008F47E5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EF7311" w:rsidR="008F47E5" w:rsidRDefault="008F47E5" w14:paraId="13F6B3A8" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assessment ref no</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(5)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF7311" w:rsidRPr="00EF7311" w:rsidRDefault="00EF7311">
-[...8 lines deleted...]
-          <w:p w:rsidR="00EF7311" w:rsidRPr="00D86E02" w:rsidRDefault="00EF7311">
+          <w:p w:rsidRPr="00EF7311" w:rsidR="00EF7311" w:rsidRDefault="00EF7311" w14:paraId="3656B9AB" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00EF7311" w:rsidRDefault="00EF7311" w14:paraId="45FB0818" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="008F47E5" w:rsidRPr="00EF7311" w:rsidRDefault="008F47E5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00EF7311" w:rsidR="008F47E5" w:rsidRDefault="008F47E5" w14:paraId="02853A70" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Review date:</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EF7311" w:rsidRPr="00EF7311" w:rsidRDefault="00EF7311">
-[...8 lines deleted...]
-          <w:p w:rsidR="00EF7311" w:rsidRPr="00D86E02" w:rsidRDefault="00EF7311">
+          <w:p w:rsidRPr="00EF7311" w:rsidR="00EF7311" w:rsidRDefault="00EF7311" w14:paraId="049F31CB" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00EF7311" w:rsidRDefault="00EF7311" w14:paraId="53128261" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B613A2" w:rsidRPr="003708A9">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00B613A2" w:rsidTr="3241EEF0" w14:paraId="02AEA134" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14175" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-          </w:tcPr>
-          <w:p w:rsidR="002D7ABB" w:rsidRPr="00A01920" w:rsidRDefault="00B613A2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A01920" w:rsidR="002D7ABB" w:rsidRDefault="00B613A2" w14:paraId="26943E78" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Task / premises:</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00A01920">
+            <w:r w:rsidRPr="00A01920" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00A01920">
+            <w:r w:rsidRPr="00A01920" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(7)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D7ABB" w:rsidRPr="00A01920" w:rsidRDefault="00D95EFA">
+          <w:p w:rsidRPr="00A01920" w:rsidR="002D7ABB" w:rsidRDefault="00D95EFA" w14:paraId="4C2F4C9D" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Give details of the project/initiative/event: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D95EFA" w:rsidRPr="00A01920" w:rsidRDefault="00D95EFA">
+          <w:p w:rsidRPr="00A01920" w:rsidR="00D95EFA" w:rsidRDefault="00D95EFA" w14:paraId="1952C0F3" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">e.g. visit of 50 school children age 14-16 to [specified buildings] for the purpose of [insert project]. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0021094A" w:rsidRPr="00A01920" w:rsidRDefault="0021094A">
+          <w:p w:rsidRPr="00A01920" w:rsidR="0021094A" w:rsidRDefault="0021094A" w14:paraId="1121E255" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0005133D" w:rsidRPr="00A01920" w:rsidRDefault="00D95EFA">
+          <w:p w:rsidRPr="00A01920" w:rsidR="0005133D" w:rsidRDefault="00D95EFA" w14:paraId="68CED9EA" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e.g.</w:t>
             </w:r>
-            <w:r w:rsidR="0021094A" w:rsidRPr="00A01920">
+            <w:r w:rsidRPr="00A01920" w:rsidR="0021094A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> co-design of a research project on [subject area] with [specify group/individual]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0021094A" w:rsidRPr="00A01920" w:rsidRDefault="0021094A">
+          <w:p w:rsidRPr="00A01920" w:rsidR="0021094A" w:rsidRDefault="0021094A" w14:paraId="45807264" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">OR </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0021094A" w:rsidRPr="00A01920" w:rsidRDefault="0021094A">
+          <w:p w:rsidRPr="00A01920" w:rsidR="0021094A" w:rsidRDefault="0021094A" w14:paraId="694A2BCC" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e.g. patient</w:t>
             </w:r>
-            <w:r w:rsidR="006B1BF2" w:rsidRPr="00A01920">
+            <w:r w:rsidRPr="00A01920" w:rsidR="006B1BF2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> sharing their story with students</w:t>
             </w:r>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> as part of the core teaching curriculum </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D95EFA" w:rsidRPr="00A01920" w:rsidRDefault="00D95EFA">
+          <w:p w:rsidRPr="00A01920" w:rsidR="00D95EFA" w:rsidRDefault="00D95EFA" w14:paraId="0C1D123A" wp14:textId="77777777">
+            <w:pPr/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="00D95EFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Refer to or append more detailed documents in relation to: key contacts, key responsibilities, etc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="490AEA37">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="00D95EFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Give information on age group, requirements, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="3241EEF0" w:rsidP="3241EEF0" w:rsidRDefault="3241EEF0" w14:paraId="28515BA1" w14:textId="15C8248A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A01920" w:rsidR="00D95EFA" w:rsidRDefault="00D95EFA" w14:paraId="188DEE84" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Refer to or append more detailed documents in relation to: key contacts, key responsibilities, etc</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>General information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A01920" w:rsidR="00A01920" w:rsidP="3241EEF0" w:rsidRDefault="00D95EFA" w14:paraId="1921C729" wp14:textId="50BE3F76">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="00D95EFA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">  Give information on age group, requirements, </w:t>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t>First aid</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...31 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> is available from </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidR="00A01920" w:rsidRPr="00A01920">
+            <w:hyperlink r:id="Rd0ce1d584904427b">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>staffnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="006B1BF2" w:rsidRPr="00A01920">
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="43824734">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="43824734">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all Security staff who can be summoned by reception staff or called directly on 0161 306 9966</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="172DBA1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (number on back of staff card)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A01920" w:rsidR="006B1BF2" w:rsidP="3241EEF0" w:rsidRDefault="00A01920" w14:paraId="7DAE085D" wp14:textId="4D3504CF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="43824734">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ccidents</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="00A01920">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report forms </w:t>
+            </w:r>
+            <w:hyperlink r:id="Rbde460b479db4633">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="26488D70">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>on our website</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w:rsidRPr="00A01920" w:rsidR="00D95EFA" w:rsidRDefault="00D95EFA" w14:paraId="62486C05" wp14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> +</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A01920" w:rsidRPr="00A01920">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00A01920" w:rsidR="00D95EFA" w:rsidRDefault="00D95EFA" w14:paraId="3738CEAA" wp14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>from</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006B1BF2" w:rsidRPr="00A01920">
+            </w:pPr>
+            <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> all Security staff who can be summoned by reception staff or called directly on 0161 306 9966</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">NB: In this example assessment, the term ‘University Organiser’ means University employee or contact with primary responsibility for liaising with visitors and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01920" w:rsidR="00F423F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>o</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A01920">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006B1BF2" w:rsidRPr="00A01920">
+              <w:t xml:space="preserve">rganising the event. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A01920" w:rsidR="00F423F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ccidents</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00A01920">
+              <w:t>The term ‘Visitors Organiser’ means the person in charge of the visiting party (e.g. teacher)</w:t>
+            </w:r>
+            <w:r w:rsidR="000B6369">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> report forms </w:t>
-[...67 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0005133D" w:rsidRPr="003708A9" w:rsidRDefault="0005133D">
+          <w:p w:rsidRPr="003708A9" w:rsidR="0005133D" w:rsidRDefault="0005133D" w14:paraId="4101652C" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0020100F" w:rsidRDefault="0020100F">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0020100F" w:rsidRDefault="0020100F" w14:paraId="4B99056E" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E563CB" w:rsidRDefault="00E563CB">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E563CB" w:rsidRDefault="00E563CB" w14:paraId="1299C43A" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7CC6" w:rsidRDefault="00FB32DA">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002C7CC6" w:rsidRDefault="00FB32DA" w14:paraId="6EBA42EE" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SECTION 1: PHYSICAL HAZARDS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB32DA" w:rsidRPr="00FB32DA" w:rsidRDefault="00CF5222">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00FB32DA" w:rsidR="00FB32DA" w:rsidRDefault="00CF5222" w14:paraId="491ED2C2" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>See below some of the physical ha</w:t>
       </w:r>
       <w:r w:rsidR="00355C3D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">zards that you may encounter - </w:t>
       </w:r>
       <w:r w:rsidR="00DA1922">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">this is purely for illustrative and guidance purposes </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C7CC6" w:rsidRPr="002C7CC6" w:rsidRDefault="002C7CC6">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002C7CC6" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="4DDBEF00" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="2971"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2756"/>
         <w:gridCol w:w="984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0020100F" w:rsidRPr="003708A9" w:rsidTr="00A16464">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="0020100F" w:rsidTr="3241EEF0" w14:paraId="16093140" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="0020100F" w:rsidRPr="00D86E02" w:rsidRDefault="0020100F">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="0020100F" w:rsidRDefault="0020100F" w14:paraId="206D7893" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Activity</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="0020100F" w:rsidRPr="00D86E02" w:rsidRDefault="0020100F">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="0020100F" w:rsidRDefault="0020100F" w14:paraId="20547007" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hazard</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="0020100F" w:rsidRPr="00D86E02" w:rsidRDefault="00635DF2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="0020100F" w:rsidRDefault="00635DF2" w14:paraId="7AC1903A" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Who might be harmed and how </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="0020100F" w:rsidRPr="00D86E02" w:rsidRDefault="0020100F">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="0020100F" w:rsidRDefault="0020100F" w14:paraId="216089B4" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing measures to control risk</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="0020100F" w:rsidRPr="00D86E02" w:rsidRDefault="00BD53AC">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="0020100F" w:rsidRDefault="00BD53AC" w14:paraId="74CD0701" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Risk rating</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="0020100F" w:rsidRPr="00D86E02" w:rsidRDefault="0020100F" w:rsidP="00B613A2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="0020100F" w:rsidP="00B613A2" w:rsidRDefault="0020100F" w14:paraId="32FD016F" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Result</w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00D86E02">
+            <w:r w:rsidRPr="00D86E02" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
+            <w:r w:rsidRPr="00DB59EA" w:rsidR="002D7ABB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D95EFA" w:rsidRPr="003708A9" w:rsidTr="006B1BF2">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00D95EFA" w:rsidTr="3241EEF0" w14:paraId="55E7BB4C" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00D95EFA" w:rsidRDefault="00D95EFA" w14:paraId="63319D91" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Supervised visits</w:t>
             </w:r>
-            <w:r w:rsidR="00F423F7" w:rsidRPr="006B1BF2">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="006B1BF2" w:rsidR="00F423F7">
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to buildings </w:t>
             </w:r>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="3461D779" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00355C3D" w:rsidR="00355C3D" w:rsidP="00F423F7" w:rsidRDefault="00355C3D" w14:paraId="43AC3AAF" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355C3D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Examples </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="009B3457" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+          <w:p w:rsidRPr="009B3457" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="78C9CE3E" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Slippery floors</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="3CF2D8B6" wp14:textId="77777777">
             <w:pPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00F423F7" w:rsidRPr="009B3457" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="009B3457" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="74FE121E" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Trailing cables or other obstructions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="0FB78278" wp14:textId="77777777">
             <w:pPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00F423F7" w:rsidRPr="009B3457" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="009B3457" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="63A9FE02" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Defective floor and stair coverings and finishes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="1FC39945" wp14:textId="77777777">
             <w:pPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00F423F7" w:rsidRPr="009B3457" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="009B3457" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="6F5D54CF" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Unguarded edges</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="0562CB0E" wp14:textId="77777777">
             <w:pPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00F423F7" w:rsidRPr="009B3457" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="009B3457" w:rsidR="00F423F7" w:rsidP="3241EEF0" w:rsidRDefault="00F423F7" w14:paraId="3FFF805F" wp14:textId="399558FE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Access to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="5E3D0DF4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>high-risk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> areas, e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="6F4D895F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B3457">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidR="000A3352">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="6F4D895F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B3457">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> loading bays, cat 2 labs, labs handling radioactive materials, risers, etc</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="34CE0A41" wp14:textId="77777777">
             <w:pPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00F423F7" w:rsidRPr="009B3457" w:rsidRDefault="00F423F7" w:rsidP="009B3457">
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="009B3457" w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="00F423F7" w14:paraId="1CF608C7" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:ind w:left="356" w:hanging="283"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="002D7ABB">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="002D7ABB" w:rsidRDefault="00F423F7" w14:paraId="62EBF3C5" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00355C3D" w:rsidR="00355C3D" w:rsidRDefault="00355C3D" w14:paraId="6936AD71" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00355C3D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Examples </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D95EFA" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00D95EFA" w:rsidP="3241EEF0" w:rsidRDefault="00F423F7" w14:paraId="2F07399E" wp14:textId="6DAE7D70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
-            <w:r w:rsidR="006849ED">
-[...126 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">at risk of slips, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>trips</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and falls </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="6D98A12B" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="3241EEF0" w:rsidRDefault="00F423F7" w14:paraId="22737BC2" wp14:textId="553B8C44">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Identify</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in advance any individuals particularly at risk e.g. young, visitors</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="7217A381">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, visitors</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="26F0149B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> disabilit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="293B9758">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="64D15F88">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="2946DB82" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="5997CC1D" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="110FFD37" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="6B699379" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="3FE9F23F" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="1F72F646" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="08CE6F91" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="61CDCEAD" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006B1BF2" w:rsidRDefault="006B1BF2" w14:paraId="6BB9E253" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="006B1BF2" w14:paraId="719904F4" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All are </w:t>
             </w:r>
-            <w:r w:rsidR="00F423F7" w:rsidRPr="006B1BF2">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="006B1BF2" w:rsidR="00F423F7">
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>at risk of injury by fire or smoke inhalation if emergency procedures not followed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00D95EFA" w:rsidP="3241EEF0" w:rsidRDefault="000B6369" w14:paraId="7967511B" wp14:textId="517FEDCC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="46DCC720">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Guidance </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="000B6369">
+            <w:hyperlink r:id="R684d03557c4f40fa">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="2938E454">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>HERE</w:t>
+                <w:t>on our website</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00D95EFA" w:rsidRDefault="00D95EFA" w14:paraId="23DE523C" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00D95EFA" w:rsidRPr="006B1BF2" w:rsidRDefault="00D95EFA" w:rsidP="00B613A2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00D95EFA" w:rsidP="00B613A2" w:rsidRDefault="00D95EFA" w14:paraId="52E56223" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F423F7" w:rsidRPr="003708A9" w:rsidTr="006B1BF2">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00F423F7" w:rsidTr="3241EEF0" w14:paraId="2BEB8557" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="01F9223A" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Food </w:t>
             </w:r>
             <w:r w:rsidR="00E563CB">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consumption </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF7E19" w:rsidR="00DA1922" w:rsidP="002D7ABB" w:rsidRDefault="005B75CA" w14:paraId="0146EF8F" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Examples </w:t>
             </w:r>
-            <w:r w:rsidR="00DA1922" w:rsidRPr="00DA1922">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="00DA1922" w:rsidR="00DA1922">
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRDefault="006B1BF2" w:rsidP="009B3457">
+          <w:p w:rsidR="00F423F7" w:rsidP="009B3457" w:rsidRDefault="006B1BF2" w14:paraId="65B7D7D9" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="364"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Allergy</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009B3457" w:rsidRDefault="006B1BF2" w:rsidP="009B3457">
+          <w:p w:rsidR="009B3457" w:rsidP="009B3457" w:rsidRDefault="006B1BF2" w14:paraId="5766E917" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="364"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Foods poisoning</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006B1BF2" w:rsidRPr="009B3457" w:rsidRDefault="006B1BF2" w:rsidP="009B3457">
+          <w:p w:rsidRPr="009B3457" w:rsidR="006B1BF2" w:rsidP="009B3457" w:rsidRDefault="006B1BF2" w14:paraId="02EAFAE6" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="364"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Scalding </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF7E19" w:rsidR="00DA1922" w:rsidRDefault="00DA1922" w14:paraId="7AD6507A" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1922">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Examples </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="7DCEF93E" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>All at risk of illness caused by:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="00F423F7">
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="312D0338" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Allergy</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="00F423F7">
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="53862720" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>failures of temperature control or food handling practices</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="00ED1A15">
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="00ED1A15" w:rsidRDefault="00F423F7" w14:paraId="287DCE91" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All at risk of scalding from </w:t>
             </w:r>
-            <w:r w:rsidR="006829C2" w:rsidRPr="006B1BF2">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="006B1BF2" w:rsidR="006829C2">
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">food/drink </w:t>
             </w:r>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="006829C2" w:rsidRPr="006B1BF2">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="006B1BF2" w:rsidR="006829C2">
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>illages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="07547A01" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidRDefault="00F423F7" w14:paraId="5043CB0F" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00F423F7" w:rsidRPr="006B1BF2" w:rsidRDefault="00F423F7" w:rsidP="00B613A2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00F423F7" w:rsidP="00B613A2" w:rsidRDefault="00F423F7" w14:paraId="07459315" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0020100F" w:rsidRPr="003708A9" w:rsidTr="006B1BF2">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="0020100F" w:rsidTr="3241EEF0" w14:paraId="1DD38B92" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C42A30" w:rsidRDefault="002C7CC6" w14:paraId="361CFE79" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Electrical</w:t>
             </w:r>
-            <w:r w:rsidR="00C36507" w:rsidRPr="006B1BF2">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="006B1BF2" w:rsidR="00C36507">
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> hazards</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00835139" w:rsidRPr="006B1BF2" w:rsidRDefault="00835139" w:rsidP="006B1BF2">
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00835139" w:rsidP="006B1BF2" w:rsidRDefault="00835139" w14:paraId="6537F28F" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00835139" w:rsidRDefault="00835139" w14:paraId="6DFB9E20" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF7E19" w:rsidR="00DA1922" w:rsidP="002D7ABB" w:rsidRDefault="00DA1922" w14:paraId="6DA84438" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1922">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Examples </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020100F" w:rsidRPr="009B3457" w:rsidRDefault="006B1BF2" w:rsidP="009B3457">
+          <w:p w:rsidRPr="009B3457" w:rsidR="0020100F" w:rsidP="009B3457" w:rsidRDefault="006B1BF2" w14:paraId="14F00E6E" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Electric shock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AF7E19" w:rsidR="00DA1922" w:rsidRDefault="00DA1922" w14:paraId="02755F13" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DA1922">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Examples </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020100F" w:rsidRPr="006B1BF2" w:rsidRDefault="002C7CC6">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="0020100F" w:rsidRDefault="002C7CC6" w14:paraId="1AA74931" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All at risk of electric shock or fire caused by defective electrical equipment in general use </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="0020100F" w:rsidRDefault="0020100F" w14:paraId="70DF9E56" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="0020100F" w:rsidRDefault="0020100F" w14:paraId="44E871BC" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="0020100F" w:rsidRPr="006B1BF2" w:rsidRDefault="0020100F" w:rsidP="00B613A2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="0020100F" w:rsidP="00B613A2" w:rsidRDefault="0020100F" w14:paraId="144A5D23" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C7CC6" w:rsidRPr="003708A9" w:rsidTr="006B1BF2">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="002C7CC6" w:rsidTr="3241EEF0" w14:paraId="17EF8D30" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="2037D77C" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Lost persons </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="002C7CC6" w:rsidRPr="009B3457" w:rsidRDefault="006B1BF2" w:rsidP="009B3457">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="009B3457" w:rsidR="002C7CC6" w:rsidP="009B3457" w:rsidRDefault="006B1BF2" w14:paraId="5E7CCF91" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="17"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B3457">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Getting lost on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="55E15534" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>All at risk of distress if lost in complex campus building. Young/older people particularly vulnerable.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="738610EB" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="637805D2" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="002C7CC6" w:rsidRPr="006B1BF2" w:rsidRDefault="002C7CC6" w:rsidP="00B613A2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidP="00B613A2" w:rsidRDefault="002C7CC6" w14:paraId="463F29E8" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C7CC6" w:rsidRPr="003708A9" w:rsidTr="006B1BF2">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="002C7CC6" w:rsidTr="3241EEF0" w14:paraId="2E33718B" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="44DFF91C" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Any specified</w:t>
             </w:r>
-            <w:r w:rsidR="00D779B0" w:rsidRPr="006B1BF2">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="006B1BF2" w:rsidR="00D779B0">
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> activity </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D779B0" w:rsidRPr="006B1BF2" w:rsidRDefault="00D779B0">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00D779B0" w:rsidRDefault="00D779B0" w14:paraId="16668F4B" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e.g. use of equipment, lab experiment etc.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D779B0" w:rsidRPr="006B1BF2" w:rsidRDefault="00D779B0">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00D779B0" w:rsidRDefault="00D779B0" w14:paraId="3B7B4B86" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="002C7CC6" w:rsidP="002D7ABB" w:rsidRDefault="006B1BF2" w14:paraId="2386CBDD" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Various:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0057481B" w:rsidRDefault="006B1BF2" w:rsidP="0057481B">
+          <w:p w:rsidR="0057481B" w:rsidP="0057481B" w:rsidRDefault="006B1BF2" w14:paraId="62FBBCBC" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057481B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>exposure to substances hazardous to health</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006B1BF2" w:rsidRPr="0057481B" w:rsidRDefault="006B1BF2" w:rsidP="0057481B">
+          <w:p w:rsidRPr="0057481B" w:rsidR="006B1BF2" w:rsidP="0057481B" w:rsidRDefault="006B1BF2" w14:paraId="4D4BAD3C" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057481B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> moving parts </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="006B1BF2" w14:paraId="145AA8E9" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>All are at risk – harm will depend on the hazards listed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="3A0FF5F2" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="5630AD66" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="002C7CC6" w:rsidRPr="006B1BF2" w:rsidRDefault="002C7CC6" w:rsidP="00B613A2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidP="00B613A2" w:rsidRDefault="002C7CC6" w14:paraId="61829076" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C7CC6" w:rsidRPr="003708A9" w:rsidTr="006B1BF2">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="002C7CC6" w:rsidTr="3241EEF0" w14:paraId="40CC2E8C" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="00D054F3" w14:paraId="12A38B6D" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Others…..</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidP="002D7ABB" w:rsidRDefault="002C7CC6" w14:paraId="2BA226A1" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="17AD93B2" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="0DE4B5B7" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidRDefault="002C7CC6" w14:paraId="66204FF1" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="002C7CC6" w:rsidRPr="006B1BF2" w:rsidRDefault="002C7CC6" w:rsidP="00B613A2">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="002C7CC6" w:rsidP="00B613A2" w:rsidRDefault="002C7CC6" w14:paraId="2DBF0D7D" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E1643C" w:rsidRDefault="00E1643C">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00E1643C" w:rsidRDefault="00E1643C" w14:paraId="6B62F1B3" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D054F3" w:rsidRDefault="00D054F3" w:rsidP="00D054F3">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D054F3" w:rsidP="00D054F3" w:rsidRDefault="00D054F3" w14:paraId="02F2C34E" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D054F3" w:rsidRDefault="00D054F3" w:rsidP="00D054F3">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D054F3" w:rsidP="00D054F3" w:rsidRDefault="00D054F3" w14:paraId="4F431752" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>SECTION 2</w:t>
       </w:r>
       <w:r w:rsidR="00D420D1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>: RESPECT AND DIGNITY</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (including people</w:t>
       </w:r>
       <w:r w:rsidR="003C0DD2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>/groups and safeguarding)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00C84680">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00C84680" w:rsidRDefault="00C84680" w14:paraId="680A4E5D" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00C84680">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00C84680" w:rsidRDefault="00C84680" w14:paraId="19219836" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="2971"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2756"/>
         <w:gridCol w:w="984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="00A16464">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="6F111274" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="479B0A0B" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="18B5D1CC" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazard </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="423C3E3C" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Who might be harmed and how </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="408583DB" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing measures to control risk </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="7CC76905" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk rating </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="01749961" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Result </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C84680" w:rsidRPr="003708A9" w:rsidTr="00DF2812">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00C84680" w:rsidTr="3241EEF0" w14:paraId="3DDED42F" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="26F9EC49" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vulnerable </w:t>
             </w:r>
             <w:r w:rsidR="009A34BA">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">or dependent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">people/groups  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C1549" w:rsidRPr="006B1BF2" w:rsidRDefault="005C1549" w:rsidP="00DF2812">
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="005C1549" w:rsidP="00DF2812" w:rsidRDefault="005C1549" w14:paraId="296FEF7D" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="7194DBDC" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-[...8 lines deleted...]
-          <w:p w:rsidR="00C84680" w:rsidRDefault="005C1549" w:rsidP="0057481B">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C84680" w:rsidR="00C84680" w:rsidP="00C84680" w:rsidRDefault="00C84680" w14:paraId="769D0D3C" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C84680" w:rsidP="0057481B" w:rsidRDefault="005C1549" w14:paraId="1C879226" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Lack of safeguarding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001030C3" w:rsidRPr="001030C3" w:rsidRDefault="001030C3" w:rsidP="001030C3">
+          <w:p w:rsidRPr="001030C3" w:rsidR="001030C3" w:rsidP="001030C3" w:rsidRDefault="001030C3" w14:paraId="54CD245A" wp14:textId="77777777">
             <w:pPr>
               <w:ind w:left="360"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00C84680" w:rsidRPr="006B1BF2" w:rsidRDefault="00C84680" w:rsidP="001030C3">
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="001030C3" w:rsidRDefault="00C84680" w14:paraId="1231BE67" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="36FEB5B0" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="6DCE5218" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>All are at risk – harm will depend on the hazards listed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="005C1549" w:rsidP="00DF2812" w:rsidRDefault="005C1549" w14:paraId="2C7C64B2" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Develop and offer tailored support </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="30D7AA69" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00C84680" w:rsidRPr="006B1BF2" w:rsidRDefault="00C84680" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="7196D064" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C84680" w:rsidRPr="003708A9" w:rsidTr="00DF2812">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00C84680" w:rsidTr="3241EEF0" w14:paraId="5C59D3FD" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="243A8F00" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Potential for distress </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00C84680" w:rsidRPr="0057481B" w:rsidRDefault="00BD6154" w:rsidP="00BD1052">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0057481B" w:rsidR="00C84680" w:rsidP="00BD1052" w:rsidRDefault="00BD6154" w14:paraId="64AA3321" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057481B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensitive topic areas (e.g. </w:t>
             </w:r>
-            <w:r w:rsidR="00E029BD" w:rsidRPr="0057481B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="0057481B" w:rsidR="00E029BD">
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>death, illness</w:t>
             </w:r>
-            <w:r w:rsidR="001030C3" w:rsidRPr="0057481B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:r w:rsidRPr="0057481B" w:rsidR="001030C3">
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, suicide, abuse)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="005178FA" w:rsidRDefault="005178FA" w14:paraId="2D4DA4E3" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All are at risk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00ED1A15" w:rsidR="00734BEC" w:rsidP="00DF2812" w:rsidRDefault="009A34BA" w14:paraId="4955DB8D" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Conside</w:t>
             </w:r>
             <w:r w:rsidR="00E029BD">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">r a distress protocol (see </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C84680" w:rsidRPr="00734BEC" w:rsidRDefault="0035213D" w:rsidP="00734BEC">
-[...7 lines deleted...]
-              <w:r w:rsidR="00734BEC" w:rsidRPr="00734BEC">
+          <w:p w:rsidRPr="00734BEC" w:rsidR="00C84680" w:rsidP="3241EEF0" w:rsidRDefault="0035213D" w14:paraId="1F7A917E" wp14:textId="4B2B4BA3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="Re020218c58d14e83">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="1FDFA265">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>http://documents.manchester.ac.uk/display.aspx?DocID=46877</w:t>
+                <w:t>example on our website</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="009A34BA" w:rsidRPr="00734BEC">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="11ED970F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="34FF1C98" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00C84680" w:rsidRPr="006B1BF2" w:rsidRDefault="00C84680" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="6D072C0D" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C84680" w:rsidRPr="003708A9" w:rsidTr="00DF2812">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00C84680" w:rsidTr="3241EEF0" w14:paraId="16A54217" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C02C5C" w14:paraId="0B5FAF72" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Meetings </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="0004435E" w:rsidRPr="0057481B" w:rsidRDefault="000963E7" w:rsidP="00BD1052">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0057481B" w:rsidR="0004435E" w:rsidP="00BD1052" w:rsidRDefault="000963E7" w14:paraId="38268704" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057481B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Not achieving goals </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0004435E" w:rsidRPr="00C02C5C" w:rsidRDefault="0004435E" w:rsidP="0004435E">
+          <w:p w:rsidRPr="00C02C5C" w:rsidR="0004435E" w:rsidP="0004435E" w:rsidRDefault="0004435E" w14:paraId="48A21919" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="000963E7" w14:paraId="020AAA7E" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All are at risk </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:r w:rsidR="00734BEC" w:rsidRPr="005D72B5">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00C84680" w:rsidP="3241EEF0" w:rsidRDefault="00C02C5C" w14:paraId="3FB2AE77" wp14:textId="55785569">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="63C2A23B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Meeting e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="4C893823">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ngagement </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="6ECDA097">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rules – see </w:t>
+            </w:r>
+            <w:hyperlink r:id="R9acc1a87556c432d">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="36DA5DCA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>http://documents.manchester.ac.uk/display.aspx?DocID=46880</w:t>
+                <w:t>example on our website</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00734BEC">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="76E79103">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="6ECDA097">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for example </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C02C5C" w:rsidP="00DF2812" w:rsidRDefault="000963E7" w14:paraId="353FF03F" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Clear objectives</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000963E7" w:rsidP="00DF2812" w:rsidRDefault="000963E7" w14:paraId="3B1BC949" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...14 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Mentors </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0004435E" w:rsidRPr="006B1BF2" w:rsidRDefault="00C02C5C" w:rsidP="00DF2812">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="0004435E" w:rsidP="3241EEF0" w:rsidRDefault="00C02C5C" w14:paraId="7215E017" wp14:textId="0AD78CCB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="6ECDA097">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Clarity on</w:t>
             </w:r>
-            <w:r w:rsidR="0004435E">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="1D1705C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> payments and expenses from </w:t>
             </w:r>
-            <w:r w:rsidR="007E23AE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="156D5CB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">start (guidance </w:t>
             </w:r>
-            <w:r w:rsidR="00734BEC">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="76E79103">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">page 8 </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-              <w:r w:rsidR="007E23AE" w:rsidRPr="00734BEC">
+            <w:hyperlink r:id="R91d7d48d546d4f01">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="624F62F4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>here</w:t>
+                <w:t>on our websit</w:t>
+              </w:r>
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="156D5CB6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>e</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007E23AE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="156D5CB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="6BD18F9B" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00C84680" w:rsidRPr="006B1BF2" w:rsidRDefault="00C84680" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00C84680" w:rsidP="00DF2812" w:rsidRDefault="00C84680" w14:paraId="238601FE" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00D054F3">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00D054F3" w:rsidRDefault="00C84680" w14:paraId="0F3CABC7" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003C0DD2" w:rsidRDefault="003C0DD2" w:rsidP="00D054F3">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="003C0DD2" w:rsidP="00D054F3" w:rsidRDefault="003C0DD2" w14:paraId="5B08B5D1" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D420D1" w:rsidRDefault="00D420D1" w:rsidP="00D420D1">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D420D1" w:rsidP="00D420D1" w:rsidRDefault="00D420D1" w14:paraId="420EDFC5" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION 3: </w:t>
       </w:r>
       <w:r w:rsidR="00BD6154">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">PRIVACY &amp; </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">CONFIDENTIALITY </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00D420D1">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00D420D1" w:rsidRDefault="00C84680" w14:paraId="16DEB4AB" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00570CF7" w:rsidP="00C84680">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00C84680" w:rsidRDefault="00570CF7" w14:paraId="636AC80E" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Capturing data from people in words/images does not necessarily require ethical approval. What is key is the end purpose of the images/words.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00C84680">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00C84680" w:rsidRDefault="00C84680" w14:paraId="0AD9C6F4" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="2971"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="1764"/>
         <w:gridCol w:w="984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="0040033B">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="62DAEC4D" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="522535FD" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="61EFA0A6" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazard </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="16BD2F9C" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Who might be harmed and how </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="6D5FD980" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing measures to control risk </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="669D37E5" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk rating </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="0D71E38E" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Result </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="0040033B">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="00578D9E" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="203181A5" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Data collection </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="4B1F511A" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRDefault="00A16464" w:rsidP="00BD1052">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00A16464" w:rsidP="00BD1052" w:rsidRDefault="00A16464" w14:paraId="4668CCEA" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>collection of ‘special category personal  data</w:t>
             </w:r>
             <w:r w:rsidR="0004435E">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:footnoteReference w:id="2"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>’</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00767D03" w:rsidRDefault="00A16464" w:rsidP="00BD1052">
+          <w:p w:rsidRPr="00767D03" w:rsidR="00A16464" w:rsidP="00BD1052" w:rsidRDefault="00A16464" w14:paraId="673787FE" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00767D03">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">topics </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">normally considered as confidential </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00BD1052">
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00BD1052" w:rsidRDefault="00A16464" w14:paraId="5E3D7E23" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>etc</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="65F9C3DC" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="5DCD9C00" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>All are at risk – harm will depend on the hazards listed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:r w:rsidRPr="003A64E4">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="3241EEF0" w:rsidRDefault="00167D22" w14:paraId="17332D8E" wp14:textId="4A2FE724">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R772a5d758ef34cb4">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="3148DECC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>https://www.staffnet.manchester.ac.uk/igo/</w:t>
+                <w:t>Information Governance Office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="5023141B" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="1F3B1409" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="0040033B">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="2BB178DF" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00767D03" w:rsidRDefault="00A16464" w14:paraId="2CC077AE" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">Data storage </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="562C75D1" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00A00EA1" w:rsidRDefault="008102F2" w:rsidP="00BD1052">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A00EA1" w:rsidR="00A16464" w:rsidP="00BD1052" w:rsidRDefault="008102F2" w14:paraId="46D8D005" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A00EA1">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Data may be lost</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C1549" w:rsidRDefault="005C1549" w:rsidP="00BD1052">
+          <w:p w:rsidR="005C1549" w:rsidP="00BD1052" w:rsidRDefault="005C1549" w14:paraId="7DF66863" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unauthorised sharing of data </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008102F2" w:rsidRDefault="005C1549" w:rsidP="00BD1052">
+          <w:p w:rsidR="008102F2" w:rsidP="00BD1052" w:rsidRDefault="005C1549" w14:paraId="24B36BA1" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:ind w:left="498" w:hanging="425"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Data may be stored for longer than allowed  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C13C90" w:rsidRPr="00767D03" w:rsidRDefault="00C13C90" w:rsidP="00C13C90">
+          <w:p w:rsidRPr="00767D03" w:rsidR="00C13C90" w:rsidP="00C13C90" w:rsidRDefault="00C13C90" w14:paraId="664355AD" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="008102F2" w:rsidP="00DF2812" w:rsidRDefault="00CD73CC" w14:paraId="751848E5" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Individual/groups </w:t>
             </w:r>
             <w:r w:rsidR="008102F2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CD73CC" w:rsidRDefault="00CD73CC" w:rsidP="00DF2812">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidR="00CD73CC" w:rsidP="00DF2812" w:rsidRDefault="00CD73CC" w14:paraId="272FD5F6" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CD73CC" w:rsidRDefault="00CD73CC" w:rsidP="00DF2812">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidR="00CD73CC" w:rsidP="00DF2812" w:rsidRDefault="00CD73CC" w14:paraId="34E5051D" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Students </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CD73CC" w:rsidRPr="006B1BF2" w:rsidRDefault="00CD73CC" w:rsidP="00DF2812">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00CD73CC" w:rsidP="00DF2812" w:rsidRDefault="00CD73CC" w14:paraId="371A350C" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Contributors </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-          </w:tcPr>
-[...15 lines deleted...]
-              <w:r w:rsidRPr="003A64E4">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="000D1D3D" w:rsidP="3241EEF0" w:rsidRDefault="000D1D3D" w14:paraId="26F922E4" wp14:textId="634A58FB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="R851f2fd1e4e9415f">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="7FCB9571">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>https://www.staffnet.manchester.ac.uk/igo/</w:t>
+                <w:t>Information Governance Office</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="1A965116" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="7DF4E37C" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="0040033B">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="25C8D924" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="000963E7" w14:paraId="0191E981" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Protection </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRDefault="000963E7" w:rsidP="00A00EA1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00A16464" w:rsidP="00A00EA1" w:rsidRDefault="000963E7" w14:paraId="2C099A7F" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Divulging commercially sensitive data</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005C1549" w:rsidRPr="000963E7" w:rsidRDefault="005C1549" w:rsidP="00A00EA1">
+          <w:p w:rsidRPr="000963E7" w:rsidR="005C1549" w:rsidP="00A00EA1" w:rsidRDefault="005C1549" w14:paraId="7E298ADF" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Divulging personally sensitive data </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00D87331" w14:paraId="7F95F668" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="009B315B" w14:paraId="440B9DF5" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Consider confidentiality agreements </w:t>
             </w:r>
             <w:r w:rsidR="002C2BE9">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (via contracts office)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001030C3" w:rsidRPr="00734BEC" w:rsidRDefault="008102F2" w:rsidP="00DF2812">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidRPr="00734BEC" w:rsidR="001030C3" w:rsidP="3241EEF0" w:rsidRDefault="008102F2" w14:paraId="0E5DF21A" wp14:textId="2A9239D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="037671E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Use p</w:t>
             </w:r>
-            <w:r w:rsidR="001030C3">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="4FE6CB02">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rivacy notices for PPIE here:</w:t>
             </w:r>
-            <w:r w:rsidR="00570CF7">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="00570CF7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-              <w:r w:rsidR="00734BEC" w:rsidRPr="00734BEC">
+            <w:hyperlink r:id="R8d70bb0ddcd24b64">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="5A4E0AA5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>http://documents.manchester.ac.uk/display.aspx?DocID=43063</w:t>
+                <w:t>available on our webiste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00734BEC" w:rsidRPr="00734BEC">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="76E79103">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001030C3" w:rsidRPr="006B1BF2" w:rsidRDefault="001030C3" w:rsidP="00DF2812">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="001030C3" w:rsidP="3241EEF0" w:rsidRDefault="001030C3" w14:paraId="44598ABD" wp14:textId="492FB4A5">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="4FE6CB02">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Follow </w:t>
             </w:r>
-            <w:r w:rsidR="000D1D3D" w:rsidRPr="00734BEC">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="7FCB9571">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii" w:cstheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>GDPR guidelines</w:t>
             </w:r>
-            <w:r w:rsidR="000D1D3D">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="7FCB9571">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-              <w:r w:rsidR="000D1D3D" w:rsidRPr="003A64E4">
+            <w:hyperlink r:id="Rd8fefb77e3ee439d">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="0F356CAF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Consolas"/>
+                  <w:b w:val="0"/>
+                  <w:bCs w:val="0"/>
+                  <w:i w:val="0"/>
+                  <w:iCs w:val="0"/>
+                  <w:caps w:val="0"/>
+                  <w:smallCaps w:val="0"/>
+                  <w:noProof w:val="0"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-GB"/>
                 </w:rPr>
-                <w:t>https://www.staffnet.manchester.ac.uk/igo/gdpr/</w:t>
+                <w:t>available on our website</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="000D1D3D">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="7FCB9571">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="4FE6CB02">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="44FB30F8" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="1DA6542E" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="0040033B">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="19035A4E" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="035D2DEF" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B1BF2">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">People/groups involved </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="001030C3" w:rsidRDefault="001030C3" w:rsidP="00BD1052">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="001030C3" w:rsidR="00A16464" w:rsidP="00BD1052" w:rsidRDefault="001030C3" w14:paraId="026A10A9" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="24"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
             <w:r w:rsidR="00570CF7">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">ulnerable groups </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00167D22" w14:paraId="43215135" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Individuals </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-          </w:tcPr>
-[...10 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="3241EEF0" w:rsidRDefault="005C1549" w14:paraId="5B4F4263" wp14:textId="5C327FA2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="0D363F76">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adequate training/experience of staff </w:t>
             </w:r>
-            <w:r w:rsidR="007E23AE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="156D5CB6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">– PPIE specific training </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidR="00BF299C" w:rsidRPr="00734BEC">
+            <w:hyperlink r:id="R97b0b48db6a5482a">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="33279BBF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>HERE</w:t>
+                <w:t>on our website</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1764" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="3041E394" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="722B00AE" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00D420D1">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00D420D1" w:rsidRDefault="00C84680" w14:paraId="42C6D796" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D420D1" w:rsidRDefault="00D420D1" w:rsidP="00D054F3">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D420D1" w:rsidP="00D054F3" w:rsidRDefault="00D420D1" w14:paraId="6E1831B3" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D420D1" w:rsidRDefault="00D420D1" w:rsidP="00D420D1">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00D420D1" w:rsidP="00D420D1" w:rsidRDefault="00D420D1" w14:paraId="694BA6BB" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>SECTION 4: OUTPUTS (including ownership, control and use of outputs)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00D420D1">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00D420D1" w:rsidRDefault="00C84680" w14:paraId="54E11D2A" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00C84680">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00C84680" w:rsidRDefault="00C84680" w14:paraId="31126E5D" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00C84680">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00C84680" w:rsidRDefault="00C84680" w14:paraId="2DE403A5" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14175" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="2971"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2756"/>
         <w:gridCol w:w="984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="00A16464">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="7A3DDDA7" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="19571281" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="26F7878E" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Hazard </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="436E05C5" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Who might be harmed and how </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="6B1A1D83" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Existing measures to control risk </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="1C16812E" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk rating </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EEECE1" w:themeFill="background2"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="00D86E02" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D86E02" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="4DE9D7C4" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Result </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="00DF2812">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="1218FD95" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="2DE2F5DD" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Videography and photos </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRDefault="000D1D3D" w:rsidP="00A00EA1">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00A16464" w:rsidP="00A00EA1" w:rsidRDefault="000D1D3D" w14:paraId="4793FB94" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Breach of privacy </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D1D3D" w:rsidRDefault="000D1D3D" w:rsidP="00A00EA1">
+          <w:p w:rsidR="000D1D3D" w:rsidP="00A00EA1" w:rsidRDefault="000D1D3D" w14:paraId="5F4A807E" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Unauthorised dissemination of images </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000D1D3D" w:rsidRPr="00E029BD" w:rsidRDefault="000D1D3D" w:rsidP="000D1D3D">
+          <w:p w:rsidRPr="00E029BD" w:rsidR="000D1D3D" w:rsidP="000D1D3D" w:rsidRDefault="000D1D3D" w14:paraId="62431CDC" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00167D22" w14:paraId="57DA9319" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00E029BD" w:rsidP="00E029BD" w:rsidRDefault="00E029BD" w14:paraId="53EFCEE0" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidR="00E02A6B">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">large </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>events - display ‘photographs will be taken at this event’ signs.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E029BD" w:rsidRDefault="00E02A6B" w:rsidP="00E029BD">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+          <w:p w:rsidR="00E029BD" w:rsidP="00E029BD" w:rsidRDefault="00E02A6B" w14:paraId="06E31A94" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Either take image release </w:t>
             </w:r>
             <w:r w:rsidR="00E029BD">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>consent prior to the event or ask people to notify organi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">sers if they do not want to be </w:t>
             </w:r>
             <w:r w:rsidR="00E029BD">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>photograph</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ed/ videoed.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00782EAE" w:rsidRPr="006B1BF2" w:rsidRDefault="00E029BD" w:rsidP="00E02A6B">
-[...9 lines deleted...]
-                <w:sz w:val="20"/>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00782EAE" w:rsidP="3241EEF0" w:rsidRDefault="00E029BD" w14:paraId="40B13505" wp14:textId="1F5890E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="39C4120F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Always take cons</w:t>
             </w:r>
-            <w:r w:rsidR="00E02A6B">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="261B32EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ent from guardians for children.</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="39C4120F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00E02A6B">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="261B32EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Image release form </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-              <w:r w:rsidR="00E02A6B" w:rsidRPr="00E02A6B">
+            <w:hyperlink r:id="R4f94e6543edf46d2">
+              <w:r w:rsidRPr="3241EEF0" w:rsidR="3980D9B7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                 </w:rPr>
-                <w:t>HERE</w:t>
+                <w:t>on our website</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00782EAE">
-[...2 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="613F6AC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="49E398E2" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="16287F21" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="00DF2812">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="6A577515" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="25D2F6AC" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Intellectual property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="000963E7" w:rsidRDefault="00233BE9" w:rsidP="00BD1052">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000963E7" w:rsidR="00A16464" w:rsidP="00BD1052" w:rsidRDefault="00233BE9" w14:paraId="773CA3E5" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Breach of IP </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="000963E7" w14:paraId="3F339782" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="0044472A" w:rsidRDefault="00CA3064" w14:paraId="632047E3" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">This is covered </w:t>
             </w:r>
             <w:r w:rsidR="00167D22">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-              <w:r w:rsidR="00167D22" w:rsidRPr="0044472A">
+            <w:hyperlink w:history="1" r:id="rId28">
+              <w:r w:rsidRPr="0044472A" w:rsidR="00167D22">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                  <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>‘letter of appointment template’</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00167D22">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="5BE93A62" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="384BA73E" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004447A1" w:rsidRPr="003708A9" w:rsidTr="00DF2812">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="004447A1" w:rsidTr="3241EEF0" w14:paraId="4A6E4228" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="004447A1" w:rsidP="00DF2812" w:rsidRDefault="00E029BD" w14:paraId="269CD53A" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorship </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="004447A1" w:rsidRPr="000D1D3D" w:rsidRDefault="00782EAE" w:rsidP="00BD1052">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000D1D3D" w:rsidR="004447A1" w:rsidP="00BD1052" w:rsidRDefault="00782EAE" w14:paraId="3AEDC97C" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="000D1D3D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">uthorship </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">disputes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="000D1D3D" w:rsidP="00DF2812" w:rsidRDefault="000963E7" w14:paraId="6B944CE7" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
             <w:r w:rsidR="000D1D3D">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: harm to the individual and also reputational harm to the Institution </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="004447A1" w:rsidP="00DF2812" w:rsidRDefault="000D1D3D" w14:paraId="56C67E32" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Be clear from the outset authorship </w:t>
             </w:r>
             <w:r w:rsidR="00782EAE">
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>rights of the entire team, including Public Contributors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="004447A1" w:rsidP="00DF2812" w:rsidRDefault="004447A1" w14:paraId="34B3F2EB" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="004447A1" w:rsidRPr="006B1BF2" w:rsidRDefault="004447A1" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="004447A1" w:rsidP="00DF2812" w:rsidRDefault="004447A1" w14:paraId="7D34F5C7" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="00DF2812">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="4862E673" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="220C68B2" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Use of outputs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="000D1D3D" w:rsidRDefault="00782EAE" w:rsidP="00BD1052">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="000D1D3D" w:rsidR="00A16464" w:rsidP="00BD1052" w:rsidRDefault="00782EAE" w14:paraId="3BC743E6" wp14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Output is misused </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="000963E7" w14:paraId="2C9AC942" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">All </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...12 lines deleted...]
-              <w:t>Consider outputs at the start -  including co-produced dissemination plan</w:t>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="3241EEF0" w:rsidRDefault="000D1D3D" w14:paraId="5773011E" wp14:textId="6D42876E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="7FCB9571">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consider outputs at the start </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="7FCB9571">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- including</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3241EEF0" w:rsidR="7FCB9571">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Consolas" w:asciiTheme="minorAscii" w:hAnsiTheme="minorAscii"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> co-produced dissemination plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="0B4020A7" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="1D7B270A" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A16464" w:rsidRPr="003708A9" w:rsidTr="00DF2812">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="003708A9" w:rsidR="00A16464" w:rsidTr="3241EEF0" w14:paraId="4F904CB7" wp14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="06971CD3" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="2A1F701D" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="03EFCA41" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="5F96A722" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2756" w:type="dxa"/>
-          </w:tcPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="5B95CD12" wp14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="984" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w:rsidR="00A16464" w:rsidRPr="006B1BF2" w:rsidRDefault="00A16464" w:rsidP="00DF2812">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="006B1BF2" w:rsidR="00A16464" w:rsidP="00DF2812" w:rsidRDefault="00A16464" w14:paraId="5220BBB2" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+                <w:rFonts w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00D420D1">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C84680" w:rsidP="00D420D1" w:rsidRDefault="00C84680" w14:paraId="13CB595B" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C84680" w:rsidRDefault="00C84680" w:rsidP="00D420D1">
-[...36 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="811"/>
         <w:gridCol w:w="8851"/>
         <w:gridCol w:w="1502"/>
         <w:gridCol w:w="1428"/>
         <w:gridCol w:w="1400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidTr="008C273E">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidTr="008C273E" w14:paraId="09911CE7" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14218" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="235A112F" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000701CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Action plan </w:t>
             </w:r>
             <w:r w:rsidRPr="000701CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidTr="008C273E">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidTr="008C273E" w14:paraId="3008786D" wp14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="33A10598" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000701CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ref No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9028" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="000701CA">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="000701CA" w:rsidRDefault="005816CD" w14:paraId="69A7596F" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000701CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Further action required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="000701CA">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="000701CA" w:rsidRDefault="005816CD" w14:paraId="00B93C64" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000701CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Action by whom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="000701CA">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="000701CA" w:rsidRDefault="005816CD" w14:paraId="5D323DDF" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000701CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Action by when</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="000701CA">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="000701CA" w:rsidRDefault="005816CD" w14:paraId="68533AF2" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000701CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidTr="000701CA">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidTr="000701CA" w14:paraId="5AE48A43" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="50F40DEB" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="77A52294" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="007DCDA8" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="450EA2D7" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="3DD355C9" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidTr="000701CA">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidTr="000701CA" w14:paraId="1A81F0B1" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="717AAFBA" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="56EE48EE" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="2908EB2C" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="121FD38A" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="1FE2DD96" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidTr="000701CA">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidTr="000701CA" w14:paraId="27357532" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="07F023C8" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="4BDB5498" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="2916C19D" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="74869460" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="187F57B8" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidTr="000701CA">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidTr="000701CA" w14:paraId="54738AF4" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="46ABBD8F" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="06BBA33E" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="464FCBC1" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="5C8C6B09" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="3382A365" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidTr="000701CA">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidTr="000701CA" w14:paraId="5C71F136" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="817" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="62199465" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9028" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="0DA123B1" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="4C4CEA3D" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1441" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="50895670" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1415" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005816CD" w:rsidRPr="000701CA" w:rsidRDefault="005816CD" w:rsidP="005816CD">
+          <w:p w:rsidRPr="000701CA" w:rsidR="005816CD" w:rsidP="005816CD" w:rsidRDefault="005816CD" w14:paraId="38C1F859" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00EF7311" w:rsidRPr="00DB59EA" w:rsidRDefault="00EF7311" w:rsidP="00DB59EA">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00DB59EA" w:rsidR="00EF7311" w:rsidP="00DB59EA" w:rsidRDefault="00EF7311" w14:paraId="0C8FE7CE" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="13992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00245432" w:rsidTr="00830DD2">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00830DD2" w14:paraId="73F09C3C" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00830DD2">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00830DD2" w14:paraId="20D4E847" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00245432">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>uthorisation  by PI</w:t>
             </w:r>
             <w:r w:rsidR="007159DF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="003F6015" w:rsidRPr="003F6015">
+            <w:r w:rsidRPr="003F6015" w:rsidR="003F6015">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>or SR Divisional Lead</w:t>
             </w:r>
-            <w:r w:rsidR="007159DF" w:rsidRPr="003F6015">
+            <w:r w:rsidRPr="003F6015" w:rsidR="007159DF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidR="00245432">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00245432">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00245432">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>(15)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="2B39CE83" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">I confirm that I have considered and understand the experiment and the associated hazards. I am satisfied that all of the hazards have been identified and that the control measures to be followed will reduce the risks to as low as is reasonably practicable. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="41004F19" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00830DD2">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00830DD2" w14:paraId="4B9D5B00" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="5029FDD7" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Print name:                                                                                  Signed:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="67C0C651" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="3101716D" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w:rsidP="00DB59EA">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidP="00DB59EA" w:rsidRDefault="00245432" w14:paraId="308D56CC" wp14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00245432" w:rsidRPr="00245432" w:rsidRDefault="00245432" w:rsidP="00245432">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00245432" w:rsidR="00245432" w:rsidP="00245432" w:rsidRDefault="00245432" w14:paraId="797E50C6" wp14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00245432" w:rsidRPr="00245432" w:rsidSect="00EF7311">
+        <w:sectPr w:rsidRPr="00245432" w:rsidR="00245432" w:rsidSect="00EF7311">
           <w:headerReference w:type="default" r:id="rId29"/>
           <w:footerReference w:type="default" r:id="rId30"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-897"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="7710ADDC" wp14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9286" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="34AD2FC2" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Declaration by researcher </w:t>
             </w:r>
-            <w:r w:rsidR="00782EAE" w:rsidRPr="003F6015">
+            <w:r w:rsidRPr="003F6015" w:rsidR="00782EAE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>(or</w:t>
             </w:r>
             <w:r w:rsidR="003F6015">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00782EAE" w:rsidRPr="003F6015">
+            <w:r w:rsidRPr="003F6015" w:rsidR="00782EAE">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">’project lead’) </w:t>
             </w:r>
             <w:r w:rsidRPr="003F6015">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>and PI</w:t>
             </w:r>
-            <w:r w:rsidR="007159DF" w:rsidRPr="003F6015">
+            <w:r w:rsidRPr="003F6015" w:rsidR="007159DF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> (or Divisional Lead)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -7541,1547 +7864,1547 @@
             <w:r w:rsidR="000C6A16">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="7F20477E" wp14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>I confirm that I have read this Risk Assessment and that I understand the hazards and risks involved and will follow all of the safety procedures stated.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="0474B459" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>I confirm that the researcher who has signed below is competent to undertake the work</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="7B04FA47" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w:rsidP="00245432">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidP="00245432" w:rsidRDefault="00245432" w14:paraId="568C698B" wp14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2688"/>
         <w:gridCol w:w="2352"/>
         <w:gridCol w:w="2840"/>
         <w:gridCol w:w="1180"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="6B34398C" wp14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="4BC34E4C" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Name (please print)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="1A939487" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="7810568A" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="41FB3B19" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="491072FA" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="6AA258D8" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="6FFBD3EC" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="30DCCCAD" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="36AF6883" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="54C529ED" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="1C0157D6" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="3691E7B2" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="526770CE" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="7CBEED82" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="6E36661F" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="38645DC7" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="135E58C4" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="62EBF9A1" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="0C6C2CD5" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="709E88E4" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="508C98E9" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="779F8E76" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="7818863E" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="44F69B9A" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="5F07D11E" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="41508A3C" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="43D6B1D6" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="17DBC151" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="6F8BD81B" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="2613E9C1" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="1037B8A3" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="687C6DE0" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="5B2F9378" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="58E6DD4E" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="7D3BEE8F" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="3B88899E" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="69E2BB2B" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="57C0D796" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="0D142F6F" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="4475AD14" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="120C4E94" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="42AFC42D" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="271CA723" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="75FBE423" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="2D3F0BEC" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="75CF4315" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="3CB648E9" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="0C178E9E" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="3C0395D3" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="3254BC2F" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="651E9592" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="269E314A" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="47341341" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="42EF2083" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="7B40C951" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="4B4D7232" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="2093CA67" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="2503B197" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="38288749" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="20BD9A1A" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="0C136CF1" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="0A392C6A" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="290583F9" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="68F21D90" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="13C326F3" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="4853B841" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="50125231" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="5A25747A" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="09B8D95D" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="78BEFD2A" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00245432" w:rsidTr="00245432">
+      <w:tr xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00245432" w:rsidTr="00245432" w14:paraId="27A76422" wp14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2755" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="49206A88" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2417" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="67B7A70C" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="71887C79" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00245432" w:rsidRDefault="00245432">
+          <w:p w:rsidR="00245432" w:rsidRDefault="00245432" w14:paraId="3B7FD67C" wp14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E01D5E" w:rsidRPr="0082346E" w:rsidRDefault="005816CD" w:rsidP="00245432">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="0082346E" w:rsidR="00E01D5E" w:rsidP="00245432" w:rsidRDefault="005816CD" w14:paraId="29D6B04F" wp14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0082346E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00E01D5E" w:rsidRPr="0082346E" w:rsidSect="00EF7311">
+    <w:sectPr w:rsidRPr="0082346E" w:rsidR="00E01D5E" w:rsidSect="00EF7311">
       <w:footerReference w:type="default" r:id="rId31"/>
-      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003319C8" w:rsidRDefault="003319C8">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="003319C8" w:rsidRDefault="003319C8" w14:paraId="698536F5" wp14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003319C8" w:rsidRDefault="003319C8">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="003319C8" w:rsidRDefault="003319C8" w14:paraId="7BC1BAF2" wp14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9123,521 +9446,571 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00484F1E" w:rsidRPr="00BD1052" w:rsidRDefault="000C6A16">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="00BD1052" w:rsidR="00484F1E" w:rsidP="3241EEF0" w:rsidRDefault="000C6A16" w14:paraId="30072772" wp14:textId="526962FC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:i/>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BD1052">
-[...1 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="3241EEF0" w:rsidR="3241EEF0">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Risk assessment form</w:t>
     </w:r>
-    <w:r w:rsidR="00355C3D" w:rsidRPr="00BD1052">
-[...1 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="3241EEF0" w:rsidR="3241EEF0">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> - adapted </w:t>
     </w:r>
-    <w:r w:rsidR="005B75CA" w:rsidRPr="00BD1052">
-[...1 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="3241EEF0" w:rsidR="3241EEF0">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">for </w:t>
     </w:r>
-    <w:r w:rsidR="00355C3D" w:rsidRPr="00BD1052">
-[...1 lines deleted...]
-        <w:i/>
+    <w:r w:rsidRPr="3241EEF0" w:rsidR="3241EEF0">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>PPIE Version 1 - Jan 2020</w:t>
+      <w:t xml:space="preserve">PPIE Version </w:t>
+    </w:r>
+    <w:r w:rsidRPr="3241EEF0" w:rsidR="3241EEF0">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="3241EEF0" w:rsidR="3241EEF0">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> - </w:t>
+    </w:r>
+    <w:r w:rsidRPr="3241EEF0" w:rsidR="3241EEF0">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Sept</w:t>
+    </w:r>
+    <w:r w:rsidRPr="3241EEF0" w:rsidR="3241EEF0">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidRPr="3241EEF0" w:rsidR="3241EEF0">
+      <w:rPr>
+        <w:i w:val="1"/>
+        <w:iCs w:val="1"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002A1E6F" w:rsidRDefault="002A1E6F" w:rsidP="002A1E6F">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="002A1E6F" w:rsidP="002A1E6F" w:rsidRDefault="002A1E6F" w14:paraId="17B246DD" wp14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00C86360" w:rsidRDefault="00C86360">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C86360" w:rsidRDefault="00C86360" w14:paraId="410F610F" wp14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>University Safety Services risk assessment form</w:t>
     </w:r>
     <w:r w:rsidRPr="001D5D34">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> and guidance notes.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C86360" w:rsidRDefault="00C86360" w:rsidP="002A1E6F">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="00C86360" w:rsidP="002A1E6F" w:rsidRDefault="00C86360" w14:paraId="1D9F994F" wp14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Revised March 2015</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003319C8" w:rsidRDefault="003319C8">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="003319C8" w:rsidRDefault="003319C8" w14:paraId="61C988F9" wp14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003319C8" w:rsidRDefault="003319C8">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="003319C8" w:rsidRDefault="003319C8" w14:paraId="3B22BB7D" wp14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="005C1549" w:rsidRPr="002D5D9F" w:rsidRDefault="005C1549">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidRPr="002D5D9F" w:rsidR="005C1549" w:rsidRDefault="005C1549" w14:paraId="131E8DC7" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002D5D9F">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002D5D9F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> ‘Safeguarding’ children involves promoting their welfare and protecting them from harm. Children Act 1989 and 2004, the term ‘child’ refers to anyone under the age of 18.  However, 16 and 17 year olds are not considered vulnerable if they are in a volunteering or employment situation. The requirement for criminal record checks </w:t>
       </w:r>
       <w:r w:rsidR="002D5D9F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>applies to any position which involves regularly caring for, training, supervising or being in charge of children</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="0004435E" w:rsidRDefault="0004435E">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0004435E" w:rsidRDefault="0004435E" w14:paraId="515EB281" wp14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Special category data includes : race, ethnic origin, political affiliation, religion, trade union membership, genetics, biometrics health or sexual orientation  - University ethical approval is required if you collect any of this data </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0035213D" w:rsidRDefault="0035213D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0035213D" w:rsidRDefault="0035213D" w14:paraId="38D6B9B6" wp14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09A4F8B3">
+        <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09A4F8B3" wp14:editId="7777777">
           <wp:extent cx="1164590" cy="487680"/>
           <wp:effectExtent l="0" t="0" r="0" b="7620"/>
           <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1164590" cy="487680"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0035213D" w:rsidRDefault="0035213D">
+  <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidR="0035213D" w:rsidRDefault="0035213D" w14:paraId="22F860BB" wp14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="047C3013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="211A3B6E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CD0361B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AECE99F0"/>
     <w:lvl w:ilvl="0" w:tplc="F8C8A672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F5C63C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="500EA2E4"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9699,147 +10072,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0FF30E24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F3A6BEA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1446" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2166" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2886" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3606" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4326" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5046" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5766" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6486" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7206" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19701DE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="025E446C"/>
     <w:lvl w:ilvl="0" w:tplc="BA7C9EC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="218" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10079,147 +10452,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="418D7206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FA6BED6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C50659E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30743538"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -10281,147 +10654,147 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D4D35DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AECE99F0"/>
     <w:lvl w:ilvl="0" w:tplc="F8C8A672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A8E3EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5674F4F0"/>
     <w:lvl w:ilvl="0" w:tplc="CAE8AF66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -10688,599 +11061,599 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6077049B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE22F54A"/>
     <w:lvl w:ilvl="0" w:tplc="A09E397A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65AA709B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AECE99F0"/>
     <w:lvl w:ilvl="0" w:tplc="F8C8A672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6770098D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AECE99F0"/>
     <w:lvl w:ilvl="0" w:tplc="F8C8A672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="711C0B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AECE99F0"/>
     <w:lvl w:ilvl="0" w:tplc="F8C8A672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71DF3FD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AECE99F0"/>
     <w:lvl w:ilvl="0" w:tplc="F8C8A672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71EB220C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1910BAEE"/>
     <w:lvl w:ilvl="0" w:tplc="73FCF85A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -11369,260 +11742,260 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="745B22EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C58E16A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74680DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE22F54A"/>
     <w:lvl w:ilvl="0" w:tplc="A09E397A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76DF0EF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C48144A"/>
     <w:lvl w:ilvl="0" w:tplc="08090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11684,599 +12057,599 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="770D0185"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="192A9EC8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="783" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1503" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2223" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2943" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3663" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4383" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5103" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5823" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6543" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BA66A65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3EA7C9C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BCD288C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C21C4464"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CA51E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E142286"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E9C7F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AECE99F0"/>
     <w:lvl w:ilvl="0" w:tplc="F8C8A672">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Consolas"/>
+        <w:rFonts w:eastAsia="Times New Roman" w:cs="Consolas" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8">
@@ -12321,54 +12694,55 @@
   <w:num w:numId="21">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se wp14">
   <w:zoom w:percent="90"/>
   <w:embedSystemFonts/>
   <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="6"/>
   <w:displayVerticalDrawingGridEvery w:val="6"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="20482"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12531,125 +12905,224 @@
     <w:rsid w:val="00D67051"/>
     <w:rsid w:val="00D75F63"/>
     <w:rsid w:val="00D779B0"/>
     <w:rsid w:val="00D86E02"/>
     <w:rsid w:val="00D87331"/>
     <w:rsid w:val="00D95EFA"/>
     <w:rsid w:val="00DA1922"/>
     <w:rsid w:val="00DB59EA"/>
     <w:rsid w:val="00DB7477"/>
     <w:rsid w:val="00DE5704"/>
     <w:rsid w:val="00E01D5E"/>
     <w:rsid w:val="00E029BD"/>
     <w:rsid w:val="00E02A6B"/>
     <w:rsid w:val="00E1643C"/>
     <w:rsid w:val="00E3654D"/>
     <w:rsid w:val="00E45785"/>
     <w:rsid w:val="00E563CB"/>
     <w:rsid w:val="00ED1A15"/>
     <w:rsid w:val="00EF0669"/>
     <w:rsid w:val="00EF7311"/>
     <w:rsid w:val="00F25CDE"/>
     <w:rsid w:val="00F423F7"/>
     <w:rsid w:val="00FB32DA"/>
     <w:rsid w:val="00FF1D0B"/>
     <w:rsid w:val="00FF367F"/>
+    <w:rsid w:val="0177A1B6"/>
+    <w:rsid w:val="0322B4D7"/>
+    <w:rsid w:val="037671E4"/>
+    <w:rsid w:val="057E0CC8"/>
+    <w:rsid w:val="06F9D378"/>
+    <w:rsid w:val="0D363F76"/>
+    <w:rsid w:val="0F356CAF"/>
+    <w:rsid w:val="11685091"/>
+    <w:rsid w:val="11ED970F"/>
+    <w:rsid w:val="13890AEA"/>
+    <w:rsid w:val="156D5CB6"/>
+    <w:rsid w:val="15DCF565"/>
+    <w:rsid w:val="172477EF"/>
+    <w:rsid w:val="172DBA1E"/>
+    <w:rsid w:val="1B90089B"/>
+    <w:rsid w:val="1BD989C5"/>
+    <w:rsid w:val="1D1705C1"/>
+    <w:rsid w:val="1FDFA265"/>
+    <w:rsid w:val="23A8186D"/>
+    <w:rsid w:val="24E39670"/>
+    <w:rsid w:val="261B32EA"/>
+    <w:rsid w:val="26488D70"/>
+    <w:rsid w:val="2665F187"/>
+    <w:rsid w:val="26F0149B"/>
+    <w:rsid w:val="2938E454"/>
+    <w:rsid w:val="293B9758"/>
+    <w:rsid w:val="2BAE345D"/>
+    <w:rsid w:val="2EFD56E9"/>
+    <w:rsid w:val="2F155DB8"/>
+    <w:rsid w:val="3148DECC"/>
+    <w:rsid w:val="3241EEF0"/>
+    <w:rsid w:val="33279BBF"/>
+    <w:rsid w:val="35313C3F"/>
+    <w:rsid w:val="359DC73A"/>
+    <w:rsid w:val="35B9D044"/>
+    <w:rsid w:val="3697E3BC"/>
+    <w:rsid w:val="36DA5DCA"/>
+    <w:rsid w:val="377802C9"/>
+    <w:rsid w:val="381A83EE"/>
+    <w:rsid w:val="3980D9B7"/>
+    <w:rsid w:val="39A60804"/>
+    <w:rsid w:val="39C4120F"/>
+    <w:rsid w:val="3A3AC0DB"/>
+    <w:rsid w:val="3B1B1DB2"/>
+    <w:rsid w:val="3EE429FC"/>
+    <w:rsid w:val="3F0EA962"/>
+    <w:rsid w:val="432D9F92"/>
+    <w:rsid w:val="43824734"/>
+    <w:rsid w:val="459D8006"/>
+    <w:rsid w:val="46DCC720"/>
+    <w:rsid w:val="48061D37"/>
+    <w:rsid w:val="490AEA37"/>
+    <w:rsid w:val="4C893823"/>
+    <w:rsid w:val="4CD2EEB2"/>
+    <w:rsid w:val="4DB61BF0"/>
+    <w:rsid w:val="4F74AB1F"/>
+    <w:rsid w:val="4FA7A2AC"/>
+    <w:rsid w:val="4FE6CB02"/>
+    <w:rsid w:val="509CA057"/>
+    <w:rsid w:val="525A25FC"/>
+    <w:rsid w:val="5671BDAD"/>
+    <w:rsid w:val="575DC0EB"/>
+    <w:rsid w:val="59B5243E"/>
+    <w:rsid w:val="59E9B57D"/>
+    <w:rsid w:val="5A4E0AA5"/>
+    <w:rsid w:val="5AB55733"/>
+    <w:rsid w:val="5B044CA5"/>
+    <w:rsid w:val="5E35A345"/>
+    <w:rsid w:val="5E3D0DF4"/>
+    <w:rsid w:val="5EBE71EB"/>
+    <w:rsid w:val="5F4A2684"/>
+    <w:rsid w:val="613F6AC6"/>
+    <w:rsid w:val="619CEB39"/>
+    <w:rsid w:val="623D7029"/>
+    <w:rsid w:val="624F62F4"/>
+    <w:rsid w:val="62B30A6B"/>
+    <w:rsid w:val="63C2A23B"/>
+    <w:rsid w:val="63CB82BD"/>
+    <w:rsid w:val="64D15F88"/>
+    <w:rsid w:val="65DC4898"/>
+    <w:rsid w:val="663FB03B"/>
+    <w:rsid w:val="668478DA"/>
+    <w:rsid w:val="66A9F11F"/>
+    <w:rsid w:val="678A4DF2"/>
+    <w:rsid w:val="685727EC"/>
+    <w:rsid w:val="68626656"/>
+    <w:rsid w:val="688D524E"/>
+    <w:rsid w:val="6D830371"/>
+    <w:rsid w:val="6DC23C71"/>
+    <w:rsid w:val="6DC85F55"/>
+    <w:rsid w:val="6E6ACEBA"/>
+    <w:rsid w:val="6E8B0BD3"/>
+    <w:rsid w:val="6ECDA097"/>
+    <w:rsid w:val="6F4D895F"/>
+    <w:rsid w:val="7217A381"/>
+    <w:rsid w:val="730481D4"/>
+    <w:rsid w:val="76E79103"/>
+    <w:rsid w:val="7752985F"/>
+    <w:rsid w:val="7FCB9571"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="20482"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7237AA13"/>
   <w15:docId w15:val="{80186F7D-624F-44BC-9C46-E004F0E26E1C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -12722,73 +13195,73 @@
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -12831,52 +13304,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -12938,82 +13411,82 @@
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DB59EA"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="2835"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001D5D34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
@@ -13025,177 +13498,177 @@
     <w:rsid w:val="001D5D34"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00BD53AC"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="005816CD"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="002A1E6F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C42A30"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="006B1BF2"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="006B1BF2"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+    <w:name w:val="Comment Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00E029BD"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+    <w:name w:val="Comment Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00E029BD"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00E029BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
-    <w:name w:val="annotation subject"/>
+    <w:name w:val="Comment Subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00E029BD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00E029BD"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:rsid w:val="0004435E"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="0004435E"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0004435E"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0035213D"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="181239066">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13265,52 +13738,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1688865917">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/bmh/ps-activities/health-safety/local-arrangements/risk-assessments/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=10128" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/bmh/social-responsibility/public-and-patient-engagement/training-opportunities/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=41420" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/environment/governance/ethics/approval/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=10017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/gdpr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=11029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=46880" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=43063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=46393" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=46877" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=10128" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/brand/visual-identity/guidelines/photography/commissioning/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=46393" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/research/environment/governance/ethics/approval/" TargetMode="External" Id="R561adbf2aef8497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/bmh/ps-activities/health-safety/local-arrangements/risk-assessments/" TargetMode="External" Id="R10376e08bf2d4648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=10128" TargetMode="External" Id="R4f8ecfe5b6124772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=11029" TargetMode="External" Id="Rd0ce1d584904427b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=10017" TargetMode="External" Id="Rbde460b479db4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=10128" TargetMode="External" Id="R684d03557c4f40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=46877" TargetMode="External" Id="Re020218c58d14e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=46880" TargetMode="External" Id="R9acc1a87556c432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=41420" TargetMode="External" Id="R91d7d48d546d4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/" TargetMode="External" Id="R772a5d758ef34cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/igo/" TargetMode="External" Id="R851f2fd1e4e9415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=43063" TargetMode="External" Id="R8d70bb0ddcd24b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/privacy-information/data-protection/" TargetMode="External" Id="Rd8fefb77e3ee439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/bmh/social-responsibility/public-and-patient-engagement/training-opportunities/" TargetMode="External" Id="R97b0b48db6a5482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/brand/visual-identity/guidelines/photography/commissioning/" TargetMode="External" Id="R4f94e6543edf46d2" /></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13581,136 +14053,223 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <Author_x0020_instruction_x0020_to_x0020_reviewers xmlns="f5302f1f-1086-42b0-8dd9-7ee6e0900acc" xsi:nil="true"/>
-[...9 lines deleted...]
-    <TaxCatchAll xmlns="eac15a93-2a7d-488f-bebc-184c5b003a8d">
+    <TaxCatchAll xmlns="3ef42204-ddd4-45ed-8881-ecfaca3d0700">
       <Value>15</Value>
     </TaxCatchAll>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="6637f567-d4f0-4507-9720-0740b85dd76b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E8925DB7A4E4141B6BDC574206933CF" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="97dfb8368b564cbf33e768a1265b4a88">
-[...2 lines deleted...]
-    <xsd:import namespace="f5302f1f-1086-42b0-8dd9-7ee6e0900acc"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009BA089CDEB492C488C240576F281AECA" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="bc3f1ed158167a0a777017fccb1f2845">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="6637f567-d4f0-4507-9720-0740b85dd76b" xmlns:ns3="3ef42204-ddd4-45ed-8881-ecfaca3d0700" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4447e3802695bdac99a8da7e7d19d129" ns2:_="" ns3:_="">
+    <xsd:import namespace="6637f567-d4f0-4507-9720-0740b85dd76b"/>
+    <xsd:import namespace="3ef42204-ddd4-45ed-8881-ecfaca3d0700"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:Author_x0020_instruction_x0020_to_x0020_reviewers" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eac15a93-2a7d-488f-bebc-184c5b003a8d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6637f567-d4f0-4507-9720-0740b85dd76b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxKeywordTaxHTField" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="c3df0c9c-82bf-45b6-b50f-c151235fbeec" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="18" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:description="" ma:hidden="true" ma:list="{A2BF6EC3-A5A3-40D6-94CC-EAD20345C501}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="{5c0061e4-dbd1-4f99-871b-93c4eb2f63b4}">
+    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="21" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="22" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="25" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ef42204-ddd4-45ed-8881-ecfaca3d0700" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="19" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{71f25f00-6dfc-4b23-b773-b9c4d7b63665}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3ef42204-ddd4-45ed-8881-ecfaca3d0700">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...16 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -13802,115 +14361,81 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AF2E295-A6CE-4EB8-A2C9-9D846B820EBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="f5302f1f-1086-42b0-8dd9-7ee6e0900acc"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="eac15a93-2a7d-488f-bebc-184c5b003a8d"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD147CD3-8230-4AC4-88BB-02F79B0D2257}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5E6804E-D927-42A8-8225-CD662A152769}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{008A12DE-CFDD-4FDC-B426-E54F1CAD98FB}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34710321-FE0F-46DC-90E2-3F1CA67A3AEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0103EC46-1291-4393-BAFB-FDE9941AC1BA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UMIST, ISD</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>General Risk Assessment Form with guidance for use</dc:title>
   <dc:creator>mprss02</dc:creator>
   <cp:keywords>form and guidance</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr>15;#form and guidance|a7f3781c-c779-4ea5-a384-0266687e86fb</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101009BA089CDEB492C488C240576F281AECA</vt:lpwstr>
+  </property>
 </Properties>
 </file>