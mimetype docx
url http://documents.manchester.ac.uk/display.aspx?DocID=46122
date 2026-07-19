--- v0 (2025-11-05)
+++ v1 (2026-07-19)
@@ -11727,164 +11727,124 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003890FCEEF31B114094938ED373BA2245" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b77fe422f70670c1e69bcdec65f4bd0c">
-[...2 lines deleted...]
-    <xsd:import namespace="ce77b506-f453-4d71-892d-b0af93e47805"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065848BE6E29C2C4C9DE2CC31CFCA438B" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="973bccfef7f406ecda1be91b5c23d0c3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b976134f-9d78-4dbf-b132-18e76711157a" xmlns:ns3="9f82b4a4-79e2-4023-8e0e-141192a79318" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3276ff0d7e8610ce0c06e02a6ef15dfd" ns2:_="" ns3:_="">
+    <xsd:import namespace="b976134f-9d78-4dbf-b132-18e76711157a"/>
+    <xsd:import namespace="9f82b4a4-79e2-4023-8e0e-141192a79318"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...10 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3adc53d9-8fbd-427e-bc68-e124dc7a04a2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b976134f-9d78-4dbf-b132-18e76711157a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="13" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="14" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
-[...32 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce77b506-f453-4d71-892d-b0af93e47805" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f82b4a4-79e2-4023-8e0e-141192a79318" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...3 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -11963,66 +11923,51 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CD4729F-011C-4E41-9593-9C8A237B803A}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AAD6CDDA-CEAA-42B5-A137-31232F8924C6}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A6B1132-3B66-4454-8D4E-2E559197EA73}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEC74D76-B4CD-4DCD-B5B7-BFBBABB44E2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="ce77b506-f453-4d71-892d-b0af93e47805"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="3adc53d9-8fbd-427e-bc68-e124dc7a04a2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
@@ -12065,29 +12010,29 @@
   </TitlesOfParts>
   <Company>UMIST, ISD</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>11946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>General Risk Assessment Form</dc:title>
   <dc:creator>mprss02</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101003890FCEEF31B114094938ED373BA2245</vt:lpwstr>
+    <vt:lpwstr>0x01010065848BE6E29C2C4C9DE2CC31CFCA438B</vt:lpwstr>
   </property>
 </Properties>
 </file>