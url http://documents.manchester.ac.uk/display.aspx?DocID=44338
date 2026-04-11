--- v0 (2025-10-15)
+++ v1 (2026-04-11)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1E2F0003" w14:textId="3E269436" w:rsidR="0005133D" w:rsidRDefault="0005133D" w:rsidP="004A6789">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A52B5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Risk Assessment Form</w:t>
       </w:r>
       <w:r w:rsidR="004A6789">
@@ -94,51 +94,50 @@
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="90"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4503"/>
         <w:gridCol w:w="4819"/>
         <w:gridCol w:w="4003"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E87CE5" w:rsidRPr="00BB60D9" w14:paraId="1BD9E547" w14:textId="77777777" w:rsidTr="002D6E73">
         <w:trPr>
           <w:trHeight w:val="1267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B3D45C7" w14:textId="677A28F1" w:rsidR="00B121A9" w:rsidRDefault="004A6789" w:rsidP="00B121A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of Pregnant worker/new mothers/breastfeeding mothers</w:t>
             </w:r>
             <w:r w:rsidR="00B121A9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -293,94 +292,92 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location/s worked in:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="404A1168" w14:textId="77777777" w:rsidR="00E87CE5" w:rsidRPr="00BB60D9" w:rsidRDefault="00E87CE5" w:rsidP="002D6E73">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8822" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="748AA323" w14:textId="77777777" w:rsidR="00E87CE5" w:rsidRDefault="00E87CE5" w:rsidP="002D6E73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05A16630" w14:textId="66A6FA5B" w:rsidR="00B121A9" w:rsidRPr="00BB60D9" w:rsidRDefault="0063171B" w:rsidP="002D6E73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="num" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fill in as appropriate with line manager</w:t>
             </w:r>
             <w:r w:rsidR="009C3027">
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/ academic supervisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E87CE5" w:rsidRPr="00BB60D9" w14:paraId="71B059C6" w14:textId="77777777" w:rsidTr="002D6E73">
         <w:trPr>
           <w:trHeight w:val="1833"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4503" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="113DA438" w14:textId="77777777" w:rsidR="00B121A9" w:rsidRDefault="00B121A9" w:rsidP="002D6E73">
             <w:pPr>
               <w:keepNext/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="440"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Staff Line Manager(s):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04D1C081" w14:textId="48165CE6" w:rsidR="00B121A9" w:rsidRDefault="009C3027" w:rsidP="002D6E73">
             <w:pPr>
               <w:keepNext/>
               <w:autoSpaceDE w:val="0"/>
@@ -441,84 +438,82 @@
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="244E24DC" w14:textId="7DFB3E5C" w:rsidR="00E87CE5" w:rsidRPr="00BB60D9" w:rsidRDefault="00E87CE5" w:rsidP="002D6E73">
             <w:pPr>
               <w:keepNext/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4819" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64E8CA7C" w14:textId="27B1B032" w:rsidR="00E87CE5" w:rsidRPr="00BB60D9" w:rsidRDefault="0063171B" w:rsidP="002D6E73">
             <w:pPr>
               <w:keepNext/>
               <w:tabs>
                 <w:tab w:val="num" w:pos="567"/>
               </w:tabs>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Si</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB60D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>gnature:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4003" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51ACEA96" w14:textId="0917D420" w:rsidR="00E87CE5" w:rsidRPr="00BB60D9" w:rsidDel="001B161A" w:rsidRDefault="00E87CE5" w:rsidP="002D6E73">
             <w:pPr>
               <w:keepNext/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB60D9">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1571069B" w14:textId="77777777" w:rsidR="00E87CE5" w:rsidRDefault="00E87CE5" w:rsidP="00E87CE5">
       <w:pPr>
@@ -866,85 +861,67 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00F2CCE2" w14:textId="77777777" w:rsidR="00EF7311" w:rsidRPr="00EF7311" w:rsidRDefault="00EF7311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7DAAB092" w14:textId="112723AA" w:rsidR="008F47E5" w:rsidRPr="00D86E02" w:rsidRDefault="00BE70C2">
+          <w:p w14:paraId="7DAAB092" w14:textId="5FBEA348" w:rsidR="008F47E5" w:rsidRPr="00D86E02" w:rsidRDefault="000A7309">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Feb</w:t>
-[...17 lines deleted...]
-              <w:t>4</w:t>
+              <w:t xml:space="preserve">Feb 2026 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2285" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
           </w:tcPr>
           <w:p w14:paraId="1844D345" w14:textId="77777777" w:rsidR="008F47E5" w:rsidRPr="00EF7311" w:rsidRDefault="008F47E5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1381,85 +1358,67 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002D7ABB" w:rsidRPr="00DB59EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D6F45E2" w14:textId="77777777" w:rsidR="00EF7311" w:rsidRPr="00EF7311" w:rsidRDefault="00EF7311">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70D8C02C" w14:textId="77C16792" w:rsidR="00EF7311" w:rsidRPr="00D86E02" w:rsidRDefault="00BE70C2" w:rsidP="00570CDB">
+          <w:p w14:paraId="70D8C02C" w14:textId="2FC2BF48" w:rsidR="00EF7311" w:rsidRPr="00D86E02" w:rsidRDefault="000A7309" w:rsidP="00570CDB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>July</w:t>
-[...17 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>Jul 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B613A2" w:rsidRPr="003708A9" w14:paraId="0B9C7D15" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14175" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="3704D9F7" w14:textId="77777777" w:rsidR="002D7ABB" w:rsidRPr="00EF7311" w:rsidRDefault="00B613A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D86E02">
               <w:rPr>
@@ -1617,180 +1576,147 @@
             <w:r w:rsidR="00143DFD">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> buildings</w:t>
             </w:r>
             <w:r w:rsidRPr="00814BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="0044377A" w:rsidRPr="00814BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Once a line manager/supervisor has been informed in writing of staff/students who are pregnant, new mothers or breastfeeding, then they must complete this individual risk assessment and make any necessary changes to support them. This risk assessment should be regularly reviewed as the pregnancy progresses and if there are any significant changes to the worker’s activity or </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Once a line manager/supervisor has been informed in writing of staff/students who are pregnant, new mothers or breastfeeding, then they must complete this individual risk assessment and make any necessary changes to support them. This risk assessment should be regularly reviewed as the pregnancy progresses and if there are any significant changes to the worker’s activity or workplace</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="09FABDCB" w14:textId="3750D7AE" w:rsidR="004A6789" w:rsidRPr="00814BC2" w:rsidRDefault="004A6789" w:rsidP="004A6789">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This risk assessment applies to workers who:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="734FC8BE" w14:textId="77777777" w:rsidR="004A6789" w:rsidRPr="00814BC2" w:rsidRDefault="004A6789" w:rsidP="004A6789">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">are </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>are pregnant</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="56D52379" w14:textId="77777777" w:rsidR="004A6789" w:rsidRPr="00814BC2" w:rsidRDefault="004A6789" w:rsidP="004A6789">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>have given birth in the last 6 months, or</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44303C6E" w14:textId="2B492EA8" w:rsidR="004A6789" w:rsidRPr="00814BC2" w:rsidRDefault="004A6789" w:rsidP="00814BC2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00814BC2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="111111"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">are currently </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>are currently breastfeeding</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="7347371C" w14:textId="2147FF64" w:rsidR="006D7906" w:rsidRDefault="006D7906">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="111111"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AFCB445" w14:textId="77777777" w:rsidR="0005133D" w:rsidRPr="003708A9" w:rsidRDefault="0005133D" w:rsidP="0044377A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D774315" w14:textId="77777777" w:rsidR="0020100F" w:rsidRPr="003708A9" w:rsidRDefault="0020100F">
       <w:pPr>
         <w:rPr>
@@ -2177,62 +2103,52 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Increased risk to breastfeeding mothers and their children due to no provision to hygienically and privately express milk, store milk, or rest as needed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EBB4B08" w14:textId="796CF77A" w:rsidR="00AE2ABF" w:rsidRPr="00B2434A" w:rsidRDefault="00AE2ABF" w:rsidP="00257AEA">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">University will provide a suitable area for breastfeeding mothers. Line managers/supervisors to agree timing and frequency of breaks required by breastfeeding </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>University will provide a suitable area for breastfeeding mothers. Line managers/supervisors to agree timing and frequency of breaks required by breastfeeding mother</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="00FAD54E" w14:textId="23F01D0A" w:rsidR="00AE2ABF" w:rsidRPr="00B2434A" w:rsidRDefault="00AE2ABF" w:rsidP="00AE2ABF">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Suitable area provided should:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FB6D667" w14:textId="77777777" w:rsidR="00AE2ABF" w:rsidRPr="00B2434A" w:rsidRDefault="00AE2ABF" w:rsidP="00B2434A">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -2283,62 +2199,52 @@
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:spacing w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Include somewhere to store milk</w:t>
             </w:r>
             <w:r w:rsidR="00B2434A" w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> and pumping equipment (</w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> and pumping equipment (e.g.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> a fridge</w:t>
             </w:r>
             <w:r w:rsidR="00B2434A" w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; storage space</w:t>
             </w:r>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00B2434A" w:rsidRPr="00B2434A">
@@ -2719,69 +2625,51 @@
           </w:tcPr>
           <w:p w14:paraId="08A65857" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maintain high standards of housekeeping in work area.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Individual may have difficulty negotiating stairs during later stages of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Individual may have difficulty negotiating stairs during later stages of pregnancy </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7097C244" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0904A18B" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
@@ -3079,128 +2967,92 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="360D0970" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musculoskeletal injury Weakening of the skeletal </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Musculoskeletal injury Weakening of the skeletal structure </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D2FE521" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2175FBDB" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Reduce amount of physical work associated with task.</w:t>
             </w:r>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Physical tasks become more difficult to achieve as pregnancy progresses Carrying heavy loads to be </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Physical tasks become more difficult to achieve as pregnancy progresses Carrying heavy loads to be avoided </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="464BC45E" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63B932BF" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
@@ -3293,69 +3145,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49D74424" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Access to toilets to protect against risk of infection and kidney </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Access to toilets to protect against risk of infection and kidney disease </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="625E001A" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B36DC48" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -3587,69 +3421,69 @@
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Avoid long periods of time standing. Task modified to provide seating or more frequent rest periods. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BFD37B0" w14:textId="629A0068" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aspects of the work may need to be modified as physical capability will </w:t>
+              <w:t xml:space="preserve">Aspects of the work may need to be modified as physical capability will reduced </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>reduced</w:t>
+              <w:t>as a result of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> as a result of pregnancy </w:t>
+              <w:t xml:space="preserve"> pregnancy </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C4E24D1" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CE74383" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
@@ -3978,69 +3812,51 @@
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Cooling fans to be provided where required.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C6FA13C" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
-              <w:t xml:space="preserve">Individual may require access to fresh air for periods during the working day. Individual to have ready access to fresh drinking </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Individual may require access to fresh air for periods during the working day. Individual to have ready access to fresh drinking water </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11897D40" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6296BCDD" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
@@ -4358,119 +4174,83 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AF00AA1" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violence or fear of violence can </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Violence or fear of violence can increase </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05D4955D" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1844D6FF" w14:textId="49476ACF" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00AE2ABF">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">If there is a perceived risk of violence or threat of violence / abuse consideration needs to be given to modifying the role to reduce the risk to the individual and or make provision for staff to be available should </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> be required </w:t>
+              <w:t xml:space="preserve">If there is a perceived risk of violence or threat of violence / abuse consideration needs to be given to modifying the role to reduce the risk to the individual and or make provision for staff to be available should support be required </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2106" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23F8C663" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4555,69 +4335,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67862159" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobility may be impaired during later stages of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Mobility may be impaired during later stages of pregnancy </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FBA399D" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4640ED30" w14:textId="77777777" w:rsidR="00C0533B" w:rsidRPr="00B2434A" w:rsidRDefault="00C0533B" w:rsidP="00C0533B">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5461,154 +5223,118 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Working in proximity to active research laboratories / facilities)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2831AD46" w14:textId="77777777" w:rsidR="00EE752C" w:rsidRPr="00B2434A" w:rsidRDefault="00EE752C" w:rsidP="00EE752C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposure to certain biologicals </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> bacteria, viruses, moulds, fungi. </w:t>
+              <w:t xml:space="preserve">Exposure to certain biologicals e.g. bacteria, viruses, moulds, fungi. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14D11F90" w14:textId="77777777" w:rsidR="00EE752C" w:rsidRPr="00B2434A" w:rsidRDefault="00EE752C" w:rsidP="00EE752C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposure to certain Chemicals; dust, fumes, gas vapour, mist, liquids solids, fibres </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="35B49594" w14:textId="77777777" w:rsidR="00EE752C" w:rsidRPr="00B2434A" w:rsidRDefault="00EE752C" w:rsidP="00EE752C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5470" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BDB266E" w14:textId="77777777" w:rsidR="00EE752C" w:rsidRPr="00B2434A" w:rsidRDefault="00EE752C" w:rsidP="00EE752C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">New or Expectant mother must not be exposed to biological agents. Consider alternative tasks to working environment where exposure is </w:t>
-[...8 lines deleted...]
-              <w:t>recogni</w:t>
+              <w:t>New or Expectant mother must not be exposed to biological agents. Consider alternative tasks to working environment where exposure is recogni</w:t>
             </w:r>
             <w:r w:rsidR="00F96614" w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ed</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ed </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="515E37BB" w14:textId="77777777" w:rsidR="00EE752C" w:rsidRPr="00B2434A" w:rsidRDefault="00EE752C" w:rsidP="00EE752C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>New or Expectant mother must not be exposed to chemical agents. Consider alternative tasks to working environment where exposure is recogni</w:t>
             </w:r>
             <w:r w:rsidR="00F96614" w:rsidRPr="00B2434A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -6638,67 +6364,51 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Insert date that assessment form is completed.  The assessment must be valid on that day, and subsequent days, unless circumstances </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and amendments are necessary.</w:t>
+        <w:t xml:space="preserve"> Insert date that assessment form is completed.  The assessment must be valid on that day, and subsequent days, unless circumstances change and amendments are necessary.</w:t>
       </w:r>
       <w:r w:rsidR="000A486F" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F65F086" w14:textId="77777777" w:rsidR="00CA2B83" w:rsidRPr="00D86E02" w:rsidRDefault="00CA2B83" w:rsidP="00D86E02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -6982,83 +6692,83 @@
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Use this for higher risk scenarios, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> where complex calculations have to be validated by another “independent” person who is competent to do so, or where the control measure is a strict permit-to-work procedure requiring thorough preparation of a workplace.  The validator should also have attended the University’s risk assessment course or </w:t>
+        <w:t xml:space="preserve"> where complex calculations </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>equivalent, and</w:t>
+        <w:t>have to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> will probably be a chartered engineer or professional with expertise in the task being considered.  Examples of where validation is required include designs for pressure vessels, load-bearing equipment, lifting equipment carrying personnel or items </w:t>
+        <w:t xml:space="preserve"> be validated by another “independent” person who is competent to do so, or where the control measure is a strict permit-to-work procedure requiring thorough preparation of a workplace.  The validator should also have attended the University’s risk assessment course or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>over populated</w:t>
+        <w:t>equivalent, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> areas, and similar situations.</w:t>
+        <w:t xml:space="preserve"> will probably be a chartered engineer or professional with expertise in the task being considered.  Examples of where validation is required include designs for pressure vessels, load-bearing equipment, lifting equipment carrying personnel or items over populated areas, and similar situations.</w:t>
       </w:r>
       <w:r w:rsidR="000A486F" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="71F7D497" w14:textId="77777777" w:rsidR="00CA2B83" w:rsidRPr="00D86E02" w:rsidRDefault="001D75FC" w:rsidP="00D86E02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -7229,68 +6939,59 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> insert details of when the assessment will be reviewed as a matter of routine.  This might be in 1 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>year’s time</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, at the end of a short programme of work, or longer period if risks are known to be stable.  Note that any assessment must be reviewed if there are any significant changes – to the work activity, the vicinity, </w:t>
       </w:r>
       <w:r w:rsidR="000A501D" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">the people exposed to the risk, </w:t>
-[...7 lines deleted...]
-        <w:t>et</w:t>
+        <w:t>the people exposed to the risk, et</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="6801B86E" w14:textId="77777777" w:rsidR="00484F1E" w:rsidRPr="00D86E02" w:rsidRDefault="00484F1E" w:rsidP="00D86E02">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="250D4F38" w14:textId="77777777" w:rsidR="001D75FC" w:rsidRPr="00D86E02" w:rsidRDefault="001D75FC" w:rsidP="00D86E02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
@@ -7306,56 +7007,65 @@
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>premises</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> insert </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="000113D7" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">a brief summary of the task, </w:t>
+        <w:t>a brief summary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000113D7" w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the task, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000113D7" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000113D7" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> typical office activities such as filing, DSE work, lifting and moving small objects, use of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000113D7" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>misc</w:t>
       </w:r>
@@ -7423,58 +7133,74 @@
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> use the column to describe each separate activity covered by the assessment.  The number of rows is unlimited, although how many are used for one assessment will depend on how the task / premises is sub-divided.   For laboratory work, activities in one </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>particular lab</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or for one p</w:t>
+        <w:t xml:space="preserve"> or for one </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>articular project might include:</w:t>
+        <w:t>articular project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> might include:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> use of gas cylinders, use of fume cupboard, use of computer or other electrical equipment, use of lab ovens, hot plates or heaters, use of substances hazardous to health, etc</w:t>
       </w:r>
       <w:r w:rsidR="000A486F" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="739D5710" w14:textId="77777777" w:rsidR="000A486F" w:rsidRPr="00D86E02" w:rsidRDefault="000113D7" w:rsidP="00D86E02">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
@@ -7544,78 +7270,74 @@
         </w:rPr>
         <w:t xml:space="preserve">repetitive actions, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>etc.   The same activity might well have several hazards associated with it.</w:t>
       </w:r>
       <w:r w:rsidR="00856A77" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BD53AC" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Assessment of simple chemical risks (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BD53AC" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BD53AC" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> use of cleaning chemicals in accordance with the instructions on the bottle) may be recorded here.  More complex COSHH assessments </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BD53AC" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00BD53AC" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for laboratory processes, should be recorded on the specific COSHH forms.</w:t>
       </w:r>
       <w:r w:rsidR="006662D4" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76220309" w14:textId="77777777" w:rsidR="000A486F" w:rsidRPr="00D86E02" w:rsidRDefault="000A486F" w:rsidP="00D86E02">
       <w:pPr>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11DB64C9" w14:textId="77777777" w:rsidR="006662D4" w:rsidRPr="00D86E02" w:rsidRDefault="00635DF2" w:rsidP="00D86E02">
@@ -7642,67 +7364,51 @@
         </w:rPr>
         <w:t xml:space="preserve">Who might be harmed and </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>how</w:t>
       </w:r>
       <w:r w:rsidR="003708A9" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="003708A9" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> insert everyone who might be affected by the activity and specify groups particularly at risk.  Remember those who are not immediately involved in the work, including cleaners, young persons on work experience, maintenance contractors, Estates personnel carrying out routine maintenance and other work. Remember also that the risks for different groups will vary.  </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> someone who needs to repair a laser may need to expose the beam path more than users of the laser would do.  Vulnerable groups could include children on organised visits,</w:t>
+        <w:t xml:space="preserve"> insert everyone who might be affected by the activity and specify groups particularly at risk.  Remember those who are not immediately involved in the work, including cleaners, young persons on work experience, maintenance contractors, Estates personnel carrying out routine maintenance and other work. Remember also that the risks for different groups will vary.  Eg someone who needs to repair a laser may need to expose the beam path more than users of the laser would do.  Vulnerable groups could include children on organised visits,</w:t>
       </w:r>
       <w:r w:rsidR="00752315" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> someone who is pregnant,</w:t>
       </w:r>
       <w:r w:rsidR="003708A9" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or employees and students with known disabilities or health conditi</w:t>
       </w:r>
       <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ons (this is not a definitive list). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B637E1" w14:textId="77777777" w:rsidR="006662D4" w:rsidRPr="00D86E02" w:rsidRDefault="006662D4" w:rsidP="00D86E02">
       <w:pPr>
@@ -7718,115 +7424,129 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>For each group, describ</w:t>
       </w:r>
       <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">e how harm might come about, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an obstruction or wet patch on an exit route is a hazard that might</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cause </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a trip and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>fall</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use of electrical equipment might give rise to a risk of </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>electric shock;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> use of </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
-[...5 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> cause </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> use of a ultraviolet light source could </w:t>
+        <w:t xml:space="preserve"> ultraviolet light source could </w:t>
       </w:r>
       <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">burn </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eyes</w:t>
       </w:r>
       <w:r w:rsidR="00EF0669" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or skin.</w:t>
       </w:r>
       <w:r w:rsidR="003708A9" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7879,78 +7599,74 @@
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> list all measures that already mitigate the risk.  Many of these will have been implemented for other </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>reasons, but</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> should nevertheless be recognised as means of controlling risk.  For example, restricting access to laboratories or machine rooms for security reasons also controls the risk of unauthorised and unskilled access to dangerous equipment.  A standard operating procedure or local rules (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> for work with ionising radiation, lasers or biological hazards) will often address risks.  Some specific hazards may require detailed assessments in accordance with specific legislation (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> COSHH, DSEAR, manual handling, DSE work).   Where this is the case, and a detailed assessment </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>has already been done in another format, the master risk assessment can simply cross-reference to other documentation.  For example, the activity might be use of a carcinogen, the hazard might be exposure to hazardous substances, the</w:t>
       </w:r>
       <w:r w:rsidR="00E01D5E" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -8112,63 +7828,77 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The risk is </w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>MEDIUM</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - if it is more likely that harm might actually occur and the outcome could be more serious (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> - if it is more likely that harm might </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t>actually occur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the outcome could be more serious (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> some time off work, or a minor physical injury</w:t>
       </w:r>
       <w:r w:rsidR="000A501D" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="464BDA0B" w14:textId="77777777" w:rsidR="0082346E" w:rsidRPr="00D86E02" w:rsidRDefault="0082346E" w:rsidP="00D86E02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -8191,60 +7921,58 @@
       </w:pPr>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>The risk is</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> HIGH</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - if injury is likely to arise (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> there have been previous incidents, the situation </w:t>
       </w:r>
       <w:r w:rsidR="0082346E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>looks like an accident waiting to happen</w:t>
       </w:r>
       <w:r w:rsidR="0082346E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -8451,51 +8179,67 @@
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Result</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> this stage of assessment is often overlooked, but is probably the most important.  Assigning a number or rating to a risk does not mean that the risk is necessarily adequately controlled.  The options for this column are:</w:t>
+        <w:t xml:space="preserve"> this stage of assessment is often </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>overlooked, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D86E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is probably the most important.  Assigning a number or rating to a risk does not mean that the risk is necessarily adequately controlled.  The options for this column are:</w:t>
       </w:r>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B1329C7" w14:textId="77777777" w:rsidR="00AE1A75" w:rsidRPr="00D86E02" w:rsidRDefault="00C66350" w:rsidP="00D86E02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -8684,82 +8428,64 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DB7477" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>U = unable to decide. Further information required.</w:t>
       </w:r>
       <w:r w:rsidR="00DB7477" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Use this designation if the assessor is unable to complete any of the boxes, for any reason.  Sometimes, additional information can be obtained readily (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DB7477" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>eg</w:t>
-      </w:r>
-[...15 lines deleted...]
-        <w:t>Eg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DB7477" w:rsidRPr="00D86E02">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is someone is moving a research programme from a research establishment overseas where health and safety legislation is very different from that in the UK.  </w:t>
+        <w:t xml:space="preserve"> from equipment or chemicals suppliers, specialist University advisors) but sometimes detailed and prolonged enquiries might be required.  Eg is someone is moving a research programme from a research establishment overseas where health and safety legislation is very different from that in the UK.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10E42ED7" w14:textId="77777777" w:rsidR="001D5D34" w:rsidRPr="00D86E02" w:rsidRDefault="001D5D34" w:rsidP="00D86E02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1CE5B538" w14:textId="77777777" w:rsidR="00D75F63" w:rsidRPr="00D86E02" w:rsidRDefault="001D5D34" w:rsidP="00D86E02">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -8906,73 +8632,73 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> meet the requirements of the information in Section 11 ‘Existing measures to control the risk’. Identify someone who </w:t>
       </w:r>
       <w:r w:rsidRPr="0082346E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">will be responsible for ensuring the action is taken and the date by which this should be completed. Put the date when the action has been completed in the final column. </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00E01D5E" w:rsidRPr="0082346E" w:rsidSect="00EF7311">
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54BDEE5A" w14:textId="77777777" w:rsidR="00336763" w:rsidRDefault="00336763">
+    <w:p w14:paraId="70CF0E78" w14:textId="77777777" w:rsidR="004B6B20" w:rsidRDefault="004B6B20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32BC3961" w14:textId="77777777" w:rsidR="00336763" w:rsidRDefault="00336763">
+    <w:p w14:paraId="70ECCCF9" w14:textId="77777777" w:rsidR="004B6B20" w:rsidRDefault="004B6B20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="55B83E46" w14:textId="77777777" w:rsidR="00336763" w:rsidRDefault="00336763"/>
+    <w:p w14:paraId="2487C48F" w14:textId="77777777" w:rsidR="004B6B20" w:rsidRDefault="004B6B20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -8998,101 +8724,101 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EAD7C27" w14:textId="77777777" w:rsidR="00484F1E" w:rsidRDefault="00FF1D0B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">University Safety Services </w:t>
     </w:r>
     <w:r w:rsidR="00484F1E">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>risk assessment form</w:t>
     </w:r>
     <w:r w:rsidR="00484F1E" w:rsidRPr="001D5D34">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> and guidance notes.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="30808DC1" w14:textId="7960759C" w:rsidR="002A1E6F" w:rsidRDefault="002A1E6F" w:rsidP="002A1E6F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B8CD4DB" w14:textId="77777777" w:rsidR="00C86360" w:rsidRDefault="00C86360">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>University Safety Services risk assessment form</w:t>
     </w:r>
     <w:r w:rsidRPr="001D5D34">
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> and guidance notes.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="44CEBF0F" w14:textId="77777777" w:rsidR="00C86360" w:rsidRDefault="00C86360" w:rsidP="002A1E6F">
     <w:pPr>
@@ -9106,73 +8832,73 @@
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Revised March 2015</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18AA2D2B" w14:textId="77777777" w:rsidR="00336763" w:rsidRDefault="00336763">
+    <w:p w14:paraId="67FE0CEF" w14:textId="77777777" w:rsidR="004B6B20" w:rsidRDefault="004B6B20">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B7C00B6" w14:textId="77777777" w:rsidR="00336763" w:rsidRDefault="00336763">
+    <w:p w14:paraId="636B3F7D" w14:textId="77777777" w:rsidR="004B6B20" w:rsidRDefault="004B6B20">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4F391A7A" w14:textId="77777777" w:rsidR="00336763" w:rsidRDefault="00336763"/>
+    <w:p w14:paraId="685B87C2" w14:textId="77777777" w:rsidR="004B6B20" w:rsidRDefault="004B6B20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00A60C15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F38E3BE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -10220,161 +9946,165 @@
   <w:num w:numId="3" w16cid:durableId="301427089">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="635991864">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1839731831">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1216818600">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1567915898">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2067600210">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="496501068">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F08" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="1" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:displayHorizontalDrawingGridEvery w:val="6"/>
   <w:displayVerticalDrawingGridEvery w:val="6"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridVerticalOrigin w:val="1985"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0020100F"/>
     <w:rsid w:val="000113D7"/>
     <w:rsid w:val="00025E76"/>
     <w:rsid w:val="0005133D"/>
     <w:rsid w:val="00056DB6"/>
     <w:rsid w:val="000701CA"/>
     <w:rsid w:val="000A486F"/>
     <w:rsid w:val="000A501D"/>
+    <w:rsid w:val="000A7309"/>
     <w:rsid w:val="000B2DE9"/>
     <w:rsid w:val="000F7E0C"/>
     <w:rsid w:val="00143DFD"/>
     <w:rsid w:val="00144A93"/>
     <w:rsid w:val="001D5D34"/>
     <w:rsid w:val="001D75FC"/>
     <w:rsid w:val="0020100F"/>
     <w:rsid w:val="00231A19"/>
     <w:rsid w:val="0023367C"/>
     <w:rsid w:val="00253C2B"/>
     <w:rsid w:val="00257AEA"/>
+    <w:rsid w:val="00262F88"/>
     <w:rsid w:val="00273BE5"/>
     <w:rsid w:val="00294707"/>
     <w:rsid w:val="002A1E6F"/>
     <w:rsid w:val="002D7ABB"/>
     <w:rsid w:val="00321042"/>
     <w:rsid w:val="00336763"/>
     <w:rsid w:val="00364B84"/>
     <w:rsid w:val="003708A9"/>
     <w:rsid w:val="003B4FB1"/>
     <w:rsid w:val="003E2225"/>
     <w:rsid w:val="003E351A"/>
     <w:rsid w:val="003E67FD"/>
     <w:rsid w:val="003F37AB"/>
     <w:rsid w:val="00405257"/>
     <w:rsid w:val="0044377A"/>
     <w:rsid w:val="00484F1E"/>
     <w:rsid w:val="004A6789"/>
+    <w:rsid w:val="004B6B20"/>
     <w:rsid w:val="005225C9"/>
     <w:rsid w:val="00555185"/>
     <w:rsid w:val="00570CDB"/>
     <w:rsid w:val="00571DF9"/>
     <w:rsid w:val="005816CD"/>
     <w:rsid w:val="005B341E"/>
     <w:rsid w:val="005C135F"/>
     <w:rsid w:val="005C61ED"/>
     <w:rsid w:val="005C6E02"/>
     <w:rsid w:val="005E68E8"/>
     <w:rsid w:val="00603D17"/>
     <w:rsid w:val="00615804"/>
     <w:rsid w:val="00622FA5"/>
     <w:rsid w:val="0063171B"/>
     <w:rsid w:val="00635DF2"/>
     <w:rsid w:val="00644AB9"/>
     <w:rsid w:val="006662D4"/>
     <w:rsid w:val="0067221F"/>
     <w:rsid w:val="00673AF0"/>
     <w:rsid w:val="006904A7"/>
     <w:rsid w:val="00697389"/>
     <w:rsid w:val="006D7906"/>
     <w:rsid w:val="00732D35"/>
     <w:rsid w:val="00752315"/>
     <w:rsid w:val="007831D3"/>
     <w:rsid w:val="00791668"/>
     <w:rsid w:val="00793B07"/>
     <w:rsid w:val="007A52B5"/>
     <w:rsid w:val="00800C82"/>
     <w:rsid w:val="008018B8"/>
     <w:rsid w:val="00812579"/>
     <w:rsid w:val="00814BC2"/>
     <w:rsid w:val="0082346E"/>
     <w:rsid w:val="008317B5"/>
     <w:rsid w:val="00835139"/>
     <w:rsid w:val="00856A77"/>
     <w:rsid w:val="008845FC"/>
     <w:rsid w:val="00896503"/>
     <w:rsid w:val="008C273E"/>
+    <w:rsid w:val="008F2572"/>
     <w:rsid w:val="008F47E5"/>
     <w:rsid w:val="00945D8B"/>
     <w:rsid w:val="009538CF"/>
     <w:rsid w:val="00964569"/>
     <w:rsid w:val="009C1423"/>
     <w:rsid w:val="009C3027"/>
     <w:rsid w:val="009D3F5B"/>
     <w:rsid w:val="009E0F87"/>
     <w:rsid w:val="00A074BC"/>
     <w:rsid w:val="00A36E86"/>
     <w:rsid w:val="00AE1A75"/>
     <w:rsid w:val="00AE2ABF"/>
     <w:rsid w:val="00B121A9"/>
     <w:rsid w:val="00B2434A"/>
     <w:rsid w:val="00B35E07"/>
     <w:rsid w:val="00B613A2"/>
     <w:rsid w:val="00B63439"/>
     <w:rsid w:val="00B95340"/>
     <w:rsid w:val="00BA49CB"/>
     <w:rsid w:val="00BD53AC"/>
     <w:rsid w:val="00BE70C2"/>
     <w:rsid w:val="00C0533B"/>
     <w:rsid w:val="00C66350"/>
     <w:rsid w:val="00C86360"/>
     <w:rsid w:val="00C946BB"/>
@@ -10411,51 +10141,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0EB35F18"/>
   <w15:docId w15:val="{01CEBE0D-181D-4B4F-B30B-3585E029760D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10981,51 +10711,51 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00405257"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:semiHidden/>
     <w:rsid w:val="00405257"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="43337350">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="306282005">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14166,56 +13896,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...4 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bbd2b9c6-c414-4f93-99ac-1526bcef04e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a585b7927fee6d4a975fc235a8012d5" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002FFA9D3FCBA56E4A86FB58B00F669811" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8e9d2e1bcdfa1929548b9d446168a1e6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bbd2b9c6-c414-4f93-99ac-1526bcef04e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6947124391993971f24e92d17dab165c" ns2:_="">
     <xsd:import namespace="bbd2b9c6-c414-4f93-99ac-1526bcef04e3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bbd2b9c6-c414-4f93-99ac-1526bcef04e3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -14313,150 +14039,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0C52899-51C4-4EAF-9F0B-146BEDCED40E}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB36586E-79A4-4394-9795-12372CA20FB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{98FFEC8B-CFF0-4BE2-BC5E-8B56483A8B32}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34710321-FE0F-46DC-90E2-3F1CA67A3AEC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2AF2E295-A6CE-4EB8-A2C9-9D846B820EBD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34710321-FE0F-46DC-90E2-3F1CA67A3AEC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD147CD3-8230-4AC4-88BB-02F79B0D2257}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>2791</Words>
-  <Characters>15912</Characters>
+  <Words>2973</Words>
+  <Characters>15730</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>132</Lines>
-  <Paragraphs>37</Paragraphs>
+  <Lines>605</Lines>
+  <Paragraphs>275</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>General Risk Assessment Form with guidance for use</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>UMIST, ISD</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18666</CharactersWithSpaces>
+  <CharactersWithSpaces>18428</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>General Risk Assessment Form with guidance for use</dc:title>
   <dc:creator>mprss02</dc:creator>
   <cp:keywords>form and guidance</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr>15;#form and guidance|a7f3781c-c779-4ea5-a384-0266687e86fb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">