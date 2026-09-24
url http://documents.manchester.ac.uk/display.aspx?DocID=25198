--- v0 (2025-10-08)
+++ v1 (2026-09-24)
@@ -1,454 +1,797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00227ABB" w:rsidRPr="00163CD4" w:rsidRDefault="003F0D86" w:rsidP="00227ABB">
+    <w:p w14:paraId="39EC422E" w14:textId="77777777" w:rsidR="00227ABB" w:rsidRDefault="003F0D86" w:rsidP="00227ABB">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="615FAA"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00163CD4">
         <w:rPr>
           <w:b/>
           <w:color w:val="615FAA"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Example </w:t>
       </w:r>
       <w:r w:rsidR="00227ABB" w:rsidRPr="00163CD4">
         <w:rPr>
           <w:b/>
           <w:color w:val="615FAA"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Discuss</w:t>
       </w:r>
       <w:r w:rsidRPr="00163CD4">
         <w:rPr>
           <w:b/>
           <w:color w:val="615FAA"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ion Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00227ABB" w:rsidRPr="00A155F6" w:rsidRDefault="005D7535" w:rsidP="006A38F4">
+    <w:p w14:paraId="5C01F195" w14:textId="4960B00B" w:rsidR="00067429" w:rsidRPr="00067429" w:rsidRDefault="00067429" w:rsidP="00227ABB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00067429">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00715E85">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">example with an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067429">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>employability focus)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC422F" w14:textId="77777777" w:rsidR="00227ABB" w:rsidRPr="00A155F6" w:rsidRDefault="005D7535" w:rsidP="006A38F4">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A155F6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Initial meeting</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00227ABB" w:rsidRPr="00600435" w:rsidRDefault="00227ABB" w:rsidP="006A38F4">
+    <w:p w14:paraId="39EC4230" w14:textId="77777777" w:rsidR="00227ABB" w:rsidRPr="00600435" w:rsidRDefault="00227ABB" w:rsidP="006A38F4">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF6699"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00600435">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What stage are you at in terms of thinking about and preparing for your future beyond University?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7535" w:rsidRDefault="00222DBC" w:rsidP="004F29A4">
+    <w:p w14:paraId="39EC4231" w14:textId="77777777" w:rsidR="005D7535" w:rsidRDefault="00222DBC" w:rsidP="004F29A4">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F29A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Possible discussion prompts</w:t>
       </w:r>
       <w:r w:rsidR="005D7535" w:rsidRPr="00600435">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="005D7535" w:rsidP="004F29A4">
+    <w:p w14:paraId="39EC4232" w14:textId="58169F2F" w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="00767414" w:rsidP="004F29A4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D772C8">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are there any </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7535" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>careers of potential interest</w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="00A155F6" w:rsidP="00D772C8">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to you </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>at the moment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC4233" w14:textId="7F1DFB97" w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="00A155F6" w:rsidP="00D772C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>how their</w:t>
+        <w:t xml:space="preserve">how </w:t>
+      </w:r>
+      <w:r w:rsidR="00767414">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">might </w:t>
+      </w:r>
+      <w:r w:rsidR="00752A69">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
       </w:r>
       <w:r w:rsidR="00B260A7">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> motivations and</w:t>
+        <w:t>motivations</w:t>
+      </w:r>
+      <w:r w:rsidR="00752A69">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B260A7">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">values </w:t>
       </w:r>
+      <w:r w:rsidR="00752A69">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>and interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00767414">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>might link to possible careers</w:t>
-[...8 lines deleted...]
-    <w:p w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="005D7535" w:rsidP="00D772C8">
+        <w:t xml:space="preserve"> link to possible careers</w:t>
+      </w:r>
+      <w:r w:rsidR="00767414">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC4234" w14:textId="50874639" w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="00767414" w:rsidP="00D772C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D772C8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">academic topics </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are there any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">particular </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7535" w:rsidRPr="00D772C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005D7535" w:rsidRPr="00D772C8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> topics </w:t>
+      </w:r>
+      <w:r w:rsidR="004625D3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or skills </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2398">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">would </w:t>
       </w:r>
       <w:r w:rsidR="00A155F6">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>they might like to build on</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="005D7535" w:rsidP="00D772C8">
+        <w:t>like to build on</w:t>
+      </w:r>
+      <w:r w:rsidR="004625D3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and develop further</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC4235" w14:textId="17E45B5C" w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="00FE3D17" w:rsidP="00D772C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D772C8">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are there any </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7535" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">extracurricular activities </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="005D7535" w:rsidP="00D772C8">
+      <w:r w:rsidR="004625D3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you enjoy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="004625D3">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or would like to try</w:t>
+      </w:r>
+      <w:r w:rsidR="006A259B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC4236" w14:textId="26FBDFD8" w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="006A259B" w:rsidP="00D772C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D772C8">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">does any </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7535" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">work or voluntary experience </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="00761B80" w:rsidP="00D772C8">
+      <w:r w:rsidR="008466C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>you’ve done</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enhance your employability</w:t>
+      </w:r>
+      <w:r w:rsidR="008466C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">give you some idea of what you </w:t>
+      </w:r>
+      <w:r w:rsidR="008466C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">could </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008466C4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>look into</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC4237" w14:textId="2D2576C5" w:rsidR="005D7535" w:rsidRPr="00D772C8" w:rsidRDefault="00B805E4" w:rsidP="00D772C8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D772C8">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">awareness of and </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">what </w:t>
       </w:r>
       <w:r w:rsidR="005D7535" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>engagement with the wider career</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D772C8">
+        <w:t>wider career</w:t>
+      </w:r>
+      <w:r w:rsidR="00761B80" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="005D7535" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> support systems </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005D7535" w:rsidRDefault="00887773" w:rsidP="00A76BB1">
+        <w:t xml:space="preserve"> support </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are you aware of? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572869C3" w14:textId="7A73EE58" w:rsidR="007C31E8" w:rsidRDefault="00AF2398" w:rsidP="00592F56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D772C8">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="00D772C8">
+      <w:r w:rsidRPr="007C31E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidR="005D7535" w:rsidRPr="007C31E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prepared</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C31E8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w:rsidR="00B260A7" w:rsidRPr="00D772C8" w:rsidRDefault="00B260A7" w:rsidP="00A76BB1">
+      <w:r w:rsidR="00B805E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C31E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you feel </w:t>
+      </w:r>
+      <w:r w:rsidR="009B29ED" w:rsidRPr="007C31E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B805E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">life </w:t>
+      </w:r>
+      <w:r w:rsidR="009B29ED" w:rsidRPr="007C31E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>post-graduation</w:t>
+      </w:r>
+      <w:r w:rsidR="00B805E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B805E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>at the moment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B805E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC4239" w14:textId="25CFAC02" w:rsidR="00B260A7" w:rsidRPr="007C31E8" w:rsidRDefault="00B260A7" w:rsidP="00592F56">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007C31E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">how confident </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2398" w:rsidRPr="007C31E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF1F68">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C31E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>about preparing for the future</w:t>
+      </w:r>
+      <w:r w:rsidR="00B805E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC423A" w14:textId="77777777" w:rsidR="005D7535" w:rsidRDefault="005D7535" w:rsidP="005D7535">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5351D514" w14:textId="61BB0953" w:rsidR="00D51AAA" w:rsidRDefault="00D51AAA" w:rsidP="005D7535">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="005D7535" w:rsidRPr="00600435" w:rsidRDefault="005D7535" w:rsidP="005D7535">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Agree a</w:t>
+      </w:r>
+      <w:r w:rsidR="00614232">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n appropriate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ACTION</w:t>
+      </w:r>
+      <w:r w:rsidR="00614232">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the student to complete before your next meeting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFC1EBE" w14:textId="77777777" w:rsidR="00614232" w:rsidRPr="00600435" w:rsidRDefault="00614232" w:rsidP="005D7535">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005D7535" w:rsidRPr="00A155F6" w:rsidRDefault="005D7535" w:rsidP="005D7535">
+    <w:p w14:paraId="39EC423B" w14:textId="77777777" w:rsidR="005D7535" w:rsidRPr="00A155F6" w:rsidRDefault="005D7535" w:rsidP="005D7535">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A155F6">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Follow-up meetings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D7535" w:rsidRPr="00600435" w:rsidRDefault="005D7535" w:rsidP="005D7535">
+    <w:p w14:paraId="39EC423C" w14:textId="19F13359" w:rsidR="005D7535" w:rsidRPr="00600435" w:rsidRDefault="005D7535" w:rsidP="005D7535">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00600435">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>What action</w:t>
       </w:r>
       <w:r w:rsidR="00970977">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00600435">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> have you taken and what has this achieved</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC2CDF">
+        <w:t xml:space="preserve"> have you taken </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51AAA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in terms of addressing the agreed priority</w:t>
+        <w:t xml:space="preserve">since our last meeting, </w:t>
       </w:r>
       <w:r w:rsidRPr="00600435">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>?</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BE09EC" w:rsidRDefault="00CC2CDF" w:rsidP="005D7535">
+        <w:t>and what has this achieved?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC423D" w14:textId="5F61AA1D" w:rsidR="00BE09EC" w:rsidRDefault="00CC2CDF" w:rsidP="005D7535">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">This discussion should be based on the student’s completed Action Sheet (or where this has not been completed, a verbal report). The advisor should </w:t>
+        <w:t xml:space="preserve">The advisor should </w:t>
       </w:r>
       <w:r w:rsidR="00BE09EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>encourage</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> the student to reflect candidly on </w:t>
       </w:r>
       <w:r w:rsidR="00BE09EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>what has been achieved</w:t>
       </w:r>
       <w:r w:rsidR="008A319E">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -484,152 +827,152 @@
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00813BFD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>how they can overcome</w:t>
       </w:r>
       <w:r w:rsidR="008A319E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> any obstacles</w:t>
       </w:r>
       <w:r w:rsidR="00BE09EC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F412F7" w:rsidRDefault="00F412F7" w:rsidP="005D7535">
+    <w:p w14:paraId="39EC423E" w14:textId="77777777" w:rsidR="00F412F7" w:rsidRDefault="00F412F7" w:rsidP="005D7535">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D772C8" w:rsidRPr="00D772C8" w:rsidRDefault="00D772C8" w:rsidP="00D772C8">
+    <w:p w14:paraId="39EC423F" w14:textId="77777777" w:rsidR="00D772C8" w:rsidRPr="00D772C8" w:rsidRDefault="00D772C8" w:rsidP="00D772C8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Tips for successful conversations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D772C8" w:rsidRPr="00D772C8" w:rsidRDefault="00D772C8" w:rsidP="00C014A9">
+    <w:p w14:paraId="39EC4240" w14:textId="77777777" w:rsidR="00D772C8" w:rsidRPr="00D772C8" w:rsidRDefault="00D772C8" w:rsidP="00C014A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acknowledge that making future plans involves difficult decisions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and there’s no expectation to provide immediate or fixed ‘answers’ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E82EEC" w:rsidRPr="00D772C8" w:rsidRDefault="00081123" w:rsidP="00C014A9">
+    <w:p w14:paraId="39EC4241" w14:textId="77777777" w:rsidR="00E82EEC" w:rsidRPr="00D772C8" w:rsidRDefault="00081123" w:rsidP="00C014A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00035B8F" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mphasise that they have already </w:t>
       </w:r>
       <w:r w:rsidR="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>taken positive steps</w:t>
       </w:r>
       <w:r w:rsidR="003C17BB">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g. coming to u</w:t>
       </w:r>
       <w:r w:rsidR="00035B8F" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>niversity)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035B8F" w:rsidRPr="00D772C8" w:rsidRDefault="002308EE" w:rsidP="00C520EC">
+    <w:p w14:paraId="39EC4242" w14:textId="77777777" w:rsidR="00035B8F" w:rsidRPr="00D772C8" w:rsidRDefault="002308EE" w:rsidP="00C520EC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reassure them that h</w:t>
       </w:r>
       <w:r w:rsidR="00C014A9" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">aving a clearly defined goal isn’t necessary </w:t>
       </w:r>
@@ -654,559 +997,903 @@
         </w:rPr>
         <w:t>taking small steps to broaden their experience</w:t>
       </w:r>
       <w:r w:rsidR="00035B8F" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>can help to generate</w:t>
       </w:r>
       <w:r w:rsidR="00035B8F" w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ideas </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A38F4" w:rsidRPr="00D772C8" w:rsidRDefault="006A38F4" w:rsidP="00C014A9">
+    <w:p w14:paraId="39EC4243" w14:textId="77777777" w:rsidR="006A38F4" w:rsidRPr="00CE0925" w:rsidRDefault="006A38F4" w:rsidP="00C014A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Getting ‘future ready’ is not just about </w:t>
       </w:r>
       <w:r w:rsidR="008A319E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>study</w:t>
       </w:r>
       <w:r w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, there are many other</w:t>
       </w:r>
       <w:r w:rsidR="008A319E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (fun)</w:t>
       </w:r>
       <w:r w:rsidRPr="00D772C8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> experiences </w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F" w:rsidRPr="00D772C8">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>students</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D772C8">
+      <w:r w:rsidRPr="00CE0925">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> can gain </w:t>
       </w:r>
-      <w:r w:rsidR="00445723">
+      <w:r w:rsidR="00445723" w:rsidRPr="00CE0925">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">while </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D772C8">
+      <w:r w:rsidRPr="00CE0925">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at university which will help </w:t>
       </w:r>
-      <w:r w:rsidR="00462423" w:rsidRPr="00D772C8">
+      <w:r w:rsidR="00462423" w:rsidRPr="00CE0925">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">to develop </w:t>
       </w:r>
-      <w:r w:rsidR="00D91B58" w:rsidRPr="00D772C8">
+      <w:r w:rsidR="00D91B58" w:rsidRPr="00CE0925">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>their</w:t>
       </w:r>
-      <w:r w:rsidR="00462423" w:rsidRPr="00D772C8">
+      <w:r w:rsidR="00462423" w:rsidRPr="00CE0925">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> interests and skills</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00462423" w:rsidRDefault="00462423" w:rsidP="00C014A9">
+    <w:p w14:paraId="39EC4244" w14:textId="77777777" w:rsidR="00462423" w:rsidRPr="00CE0925" w:rsidRDefault="00462423" w:rsidP="00C014A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">There are lots of services and resources around the university that can help – </w:t>
       </w:r>
-      <w:r w:rsidR="00081123">
+      <w:r w:rsidR="00081123" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>they</w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> should </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">access them </w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> discover </w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00081123">
+      <w:r w:rsidR="00081123" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>support</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">available </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">(see </w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>the ‘U</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">seful </w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>R</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>esources</w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> tab for </w:t>
       </w:r>
-      <w:r w:rsidR="00CE011F">
+      <w:r w:rsidR="00CE011F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>pointers</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A76BB1" w:rsidRDefault="00462423" w:rsidP="00462423">
+    <w:p w14:paraId="39EC4245" w14:textId="77777777" w:rsidR="00A76BB1" w:rsidRPr="00CE0925" w:rsidRDefault="00462423" w:rsidP="00462423">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>There might be setbacks along the way</w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00081123">
+      <w:r w:rsidR="00081123" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>it’s important</w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00445723">
+      <w:r w:rsidR="00445723" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>that they</w:t>
       </w:r>
-      <w:r w:rsidR="00035B8F">
+      <w:r w:rsidR="00035B8F" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> keep their options open and </w:t>
       </w:r>
-      <w:r w:rsidR="00081123">
+      <w:r w:rsidR="00081123" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>think about</w:t>
       </w:r>
-      <w:r w:rsidR="00C014A9">
+      <w:r w:rsidR="00C014A9" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> a plan B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B63821" w:rsidRPr="00B63821" w:rsidRDefault="00B63821" w:rsidP="00B63821">
+    <w:p w14:paraId="39EC4246" w14:textId="77777777" w:rsidR="00B63821" w:rsidRPr="00CE0925" w:rsidRDefault="00B63821" w:rsidP="00B63821">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w:rsidR="00163358" w:rsidRPr="003C17BB" w:rsidRDefault="003C17BB" w:rsidP="00462423">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EC4247" w14:textId="77777777" w:rsidR="00163358" w:rsidRPr="003C17BB" w:rsidRDefault="003C17BB" w:rsidP="00462423">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Using the </w:t>
       </w:r>
       <w:r w:rsidR="004209D7" w:rsidRPr="003C17BB">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Student Action Sheet</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009459DD" w:rsidRDefault="00462423" w:rsidP="009459DD">
-      <w:r>
+    <w:p w14:paraId="39EC4248" w14:textId="6E6474D7" w:rsidR="009459DD" w:rsidRPr="00CE0925" w:rsidRDefault="00462423" w:rsidP="009459DD">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Based on your conversation, agree a </w:t>
       </w:r>
-      <w:r w:rsidR="009459DD" w:rsidRPr="00163CD4">
+      <w:r w:rsidR="009459DD" w:rsidRPr="00CE0925">
         <w:rPr>
           <w:b/>
           <w:color w:val="AD2F90"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>priority</w:t>
       </w:r>
-      <w:r w:rsidR="009459DD" w:rsidRPr="00163CD4">
+      <w:r w:rsidR="009459DD" w:rsidRPr="00CE0925">
         <w:rPr>
           <w:color w:val="AD2F90"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009459DD">
+      <w:r w:rsidR="009459DD" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">and set a deadline </w:t>
       </w:r>
-      <w:r w:rsidR="004209D7">
+      <w:r w:rsidR="004209D7" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">in advance of </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>your next meeting</w:t>
       </w:r>
-      <w:r w:rsidR="009459DD">
+      <w:r w:rsidR="009459DD" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>. These should be docume</w:t>
       </w:r>
-      <w:r w:rsidR="003C17BB">
-[...2 lines deleted...]
-      <w:r w:rsidR="009459DD">
+      <w:r w:rsidR="003C17BB" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nted on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidR="003C17BB" w:rsidRPr="00E77CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Action She</w:t>
+        </w:r>
+        <w:r w:rsidR="003C17BB" w:rsidRPr="00E77CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>e</w:t>
+        </w:r>
+        <w:r w:rsidR="003C17BB" w:rsidRPr="00E77CB6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>t</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="003C17BB" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="009459DD" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">print </w:t>
       </w:r>
-      <w:r w:rsidR="003C17BB">
+      <w:r w:rsidR="003C17BB" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>or email a copy to the student.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009459DD" w:rsidRDefault="00A76BB1" w:rsidP="009459DD">
+    <w:p w14:paraId="39EC4249" w14:textId="77777777" w:rsidR="009459DD" w:rsidRPr="00CE0925" w:rsidRDefault="00A76BB1" w:rsidP="009459DD">
       <w:pPr>
         <w:spacing w:after="0"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The priority should target a reasonably broad focus for development. </w:t>
       </w:r>
-      <w:r w:rsidR="009459DD">
+      <w:r w:rsidR="009459DD" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>For students who struggle to identify a priority</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>, suggestions might include</w:t>
       </w:r>
-      <w:r w:rsidR="009459DD">
+      <w:r w:rsidR="009459DD" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009459DD" w:rsidRPr="009459DD" w:rsidRDefault="009459DD" w:rsidP="009459DD">
+    <w:p w14:paraId="0627EFDD" w14:textId="77777777" w:rsidR="00CE0925" w:rsidRPr="00CE0925" w:rsidRDefault="00CE0925" w:rsidP="009459DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EC424A" w14:textId="77777777" w:rsidR="009459DD" w:rsidRPr="00CE0925" w:rsidRDefault="009459DD" w:rsidP="009459DD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="009459DD" w:rsidRPr="009459DD" w:rsidRDefault="009459DD" w:rsidP="009459DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>investigate different career options</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC424B" w14:textId="77777777" w:rsidR="009459DD" w:rsidRPr="00CE0925" w:rsidRDefault="009459DD" w:rsidP="009459DD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="009459DD" w:rsidRPr="009459DD" w:rsidRDefault="009459DD" w:rsidP="009459DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reflect on interests, skills and aptitudes </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC424C" w14:textId="77777777" w:rsidR="009459DD" w:rsidRPr="00CE0925" w:rsidRDefault="009459DD" w:rsidP="009459DD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w:rsidR="009459DD" w:rsidRPr="009459DD" w:rsidRDefault="009459DD" w:rsidP="009459DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gain experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC424D" w14:textId="77777777" w:rsidR="009459DD" w:rsidRPr="00CE0925" w:rsidRDefault="009459DD" w:rsidP="009459DD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w:rsidR="009459DD" w:rsidRPr="009459DD" w:rsidRDefault="009459DD" w:rsidP="009459DD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>make connections</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC424E" w14:textId="77777777" w:rsidR="009459DD" w:rsidRPr="00CE0925" w:rsidRDefault="009459DD" w:rsidP="009459DD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-      </w:pPr>
-[...11 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prepare for applications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39EC424F" w14:textId="77777777" w:rsidR="004209D7" w:rsidRPr="00CE0925" w:rsidRDefault="00445723" w:rsidP="00A76BB1">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>While the advisor and student should work together to agree a priority, it is</w:t>
       </w:r>
-      <w:r w:rsidR="00A76BB1">
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> the student’s responsibility to work out </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>what</w:t>
       </w:r>
-      <w:r w:rsidR="00A76BB1">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> actions they should take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> address </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="00A76BB1">
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">priority. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">The advisor should be clear that the student is expected to </w:t>
       </w:r>
-      <w:r w:rsidR="00B6494E">
+      <w:r w:rsidR="00B6494E" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">create and </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00A76BB1">
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">ocument their implementation plan and </w:t>
       </w:r>
-      <w:r w:rsidR="00B6494E">
+      <w:r w:rsidR="00B6494E" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">to make useful </w:t>
       </w:r>
-      <w:r w:rsidR="00A76BB1">
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>reflections on progress</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B6494E">
+      <w:r w:rsidR="00B6494E" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>using t</w:t>
       </w:r>
-      <w:r w:rsidR="00A76BB1">
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>he Action Sheet</w:t>
       </w:r>
-      <w:r w:rsidR="00B6494E">
+      <w:r w:rsidR="00B6494E" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A76BB1">
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00B6494E">
+      <w:r w:rsidR="00B6494E" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">to then </w:t>
       </w:r>
-      <w:r w:rsidR="00A76BB1">
+      <w:r w:rsidR="00A76BB1" w:rsidRPr="00CE0925">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>bring this to their next meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91B58" w:rsidRDefault="00D91B58" w:rsidP="00462423"/>
-    <w:sectPr w:rsidR="00D91B58" w:rsidSect="00A155F6">
+    <w:p w14:paraId="39EC4250" w14:textId="77777777" w:rsidR="00D91B58" w:rsidRPr="00CE0925" w:rsidRDefault="00D91B58" w:rsidP="00462423">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D91B58" w:rsidRPr="00CE0925" w:rsidSect="00A155F6">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="single" w:sz="8" w:space="24" w:color="auto"/>
         <w:left w:val="single" w:sz="8" w:space="24" w:color="auto"/>
         <w:bottom w:val="single" w:sz="8" w:space="24" w:color="auto"/>
         <w:right w:val="single" w:sz="8" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0855677C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85F445FE"/>
     <w:lvl w:ilvl="0" w:tplc="F5F6765E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1274,51 +1961,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B520358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E080337A"/>
     <w:lvl w:ilvl="0" w:tplc="F5F6765E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1386,51 +2073,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15B03C0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4E963632"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1499,51 +2186,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B4361EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B1FCBA0A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1612,51 +2299,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2BFD514B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6C6A032"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1725,51 +2412,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3154252D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D930997C"/>
     <w:lvl w:ilvl="0" w:tplc="F5F6765E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1837,51 +2524,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E456009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0C2C8B6"/>
     <w:lvl w:ilvl="0" w:tplc="F5F6765E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1949,319 +2636,586 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1263100346">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="623273172">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="988249651">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1624264714">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="227542151">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="110976097">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1189248502">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00875227"/>
     <w:rsid w:val="00035B8F"/>
+    <w:rsid w:val="00067429"/>
     <w:rsid w:val="00081123"/>
     <w:rsid w:val="00163358"/>
     <w:rsid w:val="00163CD4"/>
     <w:rsid w:val="001D3946"/>
     <w:rsid w:val="00222DBC"/>
     <w:rsid w:val="00227ABB"/>
     <w:rsid w:val="002308EE"/>
     <w:rsid w:val="0023772D"/>
     <w:rsid w:val="003C17BB"/>
     <w:rsid w:val="003F0D86"/>
     <w:rsid w:val="004209D7"/>
     <w:rsid w:val="00445723"/>
     <w:rsid w:val="0044660D"/>
     <w:rsid w:val="00462423"/>
+    <w:rsid w:val="004625D3"/>
     <w:rsid w:val="004F29A4"/>
+    <w:rsid w:val="00510F14"/>
     <w:rsid w:val="005A6CB0"/>
+    <w:rsid w:val="005C2E4B"/>
     <w:rsid w:val="005D7535"/>
     <w:rsid w:val="005E3DDC"/>
     <w:rsid w:val="005E4F83"/>
     <w:rsid w:val="00600435"/>
+    <w:rsid w:val="00614232"/>
+    <w:rsid w:val="006A259B"/>
     <w:rsid w:val="006A38F4"/>
+    <w:rsid w:val="00715E85"/>
+    <w:rsid w:val="00752A69"/>
     <w:rsid w:val="00761B80"/>
+    <w:rsid w:val="00767414"/>
+    <w:rsid w:val="007C31E8"/>
     <w:rsid w:val="00813BFD"/>
+    <w:rsid w:val="008466C4"/>
     <w:rsid w:val="00875227"/>
     <w:rsid w:val="00887773"/>
     <w:rsid w:val="008A319E"/>
     <w:rsid w:val="009459DD"/>
     <w:rsid w:val="00970977"/>
+    <w:rsid w:val="009B29ED"/>
     <w:rsid w:val="00A155F6"/>
+    <w:rsid w:val="00A676D2"/>
     <w:rsid w:val="00A76BB1"/>
+    <w:rsid w:val="00AF2398"/>
     <w:rsid w:val="00B260A7"/>
     <w:rsid w:val="00B63821"/>
     <w:rsid w:val="00B6494E"/>
+    <w:rsid w:val="00B805E4"/>
     <w:rsid w:val="00BE09EC"/>
     <w:rsid w:val="00C014A9"/>
     <w:rsid w:val="00C1221B"/>
     <w:rsid w:val="00C27444"/>
     <w:rsid w:val="00C36161"/>
     <w:rsid w:val="00C520EC"/>
     <w:rsid w:val="00CC2CDF"/>
     <w:rsid w:val="00CE011F"/>
+    <w:rsid w:val="00CE0925"/>
     <w:rsid w:val="00CF0D70"/>
+    <w:rsid w:val="00D51AAA"/>
     <w:rsid w:val="00D772C8"/>
     <w:rsid w:val="00D91B58"/>
     <w:rsid w:val="00D96C9F"/>
+    <w:rsid w:val="00DD71FF"/>
+    <w:rsid w:val="00E6103F"/>
+    <w:rsid w:val="00E77CB6"/>
     <w:rsid w:val="00E82EEC"/>
+    <w:rsid w:val="00EE75E2"/>
+    <w:rsid w:val="00EF4BEA"/>
     <w:rsid w:val="00F412F7"/>
     <w:rsid w:val="00F4714B"/>
+    <w:rsid w:val="00FE3D17"/>
+    <w:rsid w:val="00FF1F68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="39EC422E"/>
+  <w15:docId w15:val="{7BB9A179-EFC6-46D0-A1AE-494E07352FF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2291,308 +3245,112 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E4F83"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="005E4F83"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E77CB6"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...6 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="00E77CB6"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...21 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00510F14"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...14 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1043138910">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=25269" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2838,68 +3596,68 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>425</Words>
-  <Characters>2429</Characters>
+  <Words>507</Words>
+  <Characters>2592</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>5</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>57</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2849</CharactersWithSpaces>
+  <CharactersWithSpaces>3074</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alison Fisher</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>