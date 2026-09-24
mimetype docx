--- v0 (2025-10-08)
+++ v1 (2026-09-24)
@@ -1,1405 +1,1287 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="545E0848" w14:textId="77777777" w:rsidR="006924BE" w:rsidRPr="007E25C0" w:rsidRDefault="006924BE" w:rsidP="00765C65">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="0AB232A6" w14:textId="77777777" w:rsidR="00E70018" w:rsidRDefault="005C4046" w:rsidP="005C4046">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...20 lines deleted...]
-        <w:t>Model</w:t>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Making the most of the Model</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E00B129" w14:textId="31D5DCB2" w:rsidR="007E25C0" w:rsidRDefault="00237449" w:rsidP="00765C65">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="714DD261" w14:textId="77777777" w:rsidR="005C4046" w:rsidRDefault="005C4046" w:rsidP="005C4046">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...5 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Toc423620478"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:b/>
           <w:noProof/>
-          <w:u w:val="none"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7480562D" wp14:editId="6FEB7326">
-[...2 lines deleted...]
-            <wp:docPr id="6" name="Picture 6"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C851FD9" wp14:editId="3A237F81">
+            <wp:extent cx="4572000" cy="4572000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="500x500.png"/>
+                    <pic:cNvPr id="1" name="AA Model 500x500_low-quality.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4741349" cy="4741349"/>
+                      <a:ext cx="4572000" cy="4572000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:ln>
-[...3 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1727A245" w14:textId="4B9923DF" w:rsidR="006924BE" w:rsidRPr="007E25C0" w:rsidRDefault="006924BE" w:rsidP="007E25C0">
-[...13 lines deleted...]
-          <w:u w:val="none"/>
+    <w:p w14:paraId="518CB646" w14:textId="77777777" w:rsidR="005C4046" w:rsidRPr="005C4046" w:rsidRDefault="005C4046" w:rsidP="005C4046">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Using the model</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="6688DCD3" w14:textId="77777777" w:rsidR="006924BE" w:rsidRPr="007E25C0" w:rsidRDefault="006924BE" w:rsidP="00392212">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+    <w:p w14:paraId="1E398229" w14:textId="15CD5173" w:rsidR="005C4046" w:rsidRPr="005C4046" w:rsidRDefault="005C4046" w:rsidP="005C4046">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00983C86">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic Advising </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">model aims to generate a constructive conversation which motivates and directs students to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and encourages reflection on their development. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="4B56A3"/>
-[...1 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Discuss</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E25C0">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A35C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="AC2F90"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="9933FF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Prioritise</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E25C0">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> steps are completed by the student and advisor together, during a one-to-one advising meeting. The </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A35C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00F107FB">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="EC5C31"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Implement</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E25C0">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidRPr="002A35C3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="006A7F00">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="FFB634"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Reflect</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E25C0">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> steps are undertaken by the student independently, and help to inform subsequent advising meetings. In this regard, the model is cyclical: following the first meeting and student actions, subsequent meetings will review and build upon progress made. </w:t>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> steps are undertaken by the student </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>independently, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help to inform subsequent advising meetings. In this regard, the model is cyclical: following the first meeting and student actions, subsequent meetings will review and build upon progress made.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8C677D" w14:textId="77777777" w:rsidR="006924BE" w:rsidRPr="007E25C0" w:rsidRDefault="006924BE" w:rsidP="007E25C0">
-[...16 lines deleted...]
-          <w:u w:val="none"/>
+    <w:p w14:paraId="1F43137F" w14:textId="20FD6E90" w:rsidR="005C4046" w:rsidRPr="006A7F00" w:rsidRDefault="005C4046" w:rsidP="00AE0118">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:hanging="930"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7F00">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Discuss</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
-[...5 lines deleted...]
-          <w:u w:val="none"/>
+    </w:p>
+    <w:p w14:paraId="1A4934DB" w14:textId="77777777" w:rsidR="002C5085" w:rsidRDefault="005C4046" w:rsidP="005C4046">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The purpose of the discussion is to identify any factors relating to the student’s academic progress, wellbeing</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2805">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and/or employability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the advisor and student </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5085">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>agree</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as important priorities for development. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4747305A" w14:textId="77777777" w:rsidR="00201D5D" w:rsidRDefault="002C5085" w:rsidP="005C4046">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>This discussion can</w:t>
+      </w:r>
+      <w:r w:rsidR="005C4046" w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also serve as an opportunity to address </w:t>
+      </w:r>
+      <w:r w:rsidR="00201D5D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidR="005C4046" w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issues around motivation and confidence which may act as barriers to progress. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="311BEF55" w14:textId="6E610558" w:rsidR="00201D5D" w:rsidRDefault="005C4046" w:rsidP="005C4046">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7F6E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Discuss</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="005A042C">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidR="006A7F6E" w:rsidRPr="00FD2CBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>download the Example Discuss</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FD2CBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="006A7F6E" w:rsidRPr="00FD2CBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>sheet</w:t>
+        </w:r>
+        <w:r w:rsidR="00FD2CBF" w:rsidRPr="00FD2CBF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="006A7F6E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provides a list of prompts, as well as tips for successful conversations. At the initial meeting, the focus will be encouraging the student to reflect on how they view their current academic progress, future-readiness and wellbeing. </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="446B0246" w14:textId="77777777" w:rsidR="00631875" w:rsidRPr="007E25C0" w:rsidRDefault="00631875" w:rsidP="00631875">
-[...36 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="59CA5900" w14:textId="0A093B4F" w:rsidR="00C42644" w:rsidRPr="005C4046" w:rsidRDefault="005C4046" w:rsidP="00C42644">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During follow-up meetings this discussion will be based on the actions and progress documented in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">student’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3E02">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cademic Advising </w:t>
+      </w:r>
+      <w:r w:rsidR="00305905">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Model </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3E02">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Worksheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD2CBF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="00FD2CBF" w:rsidRPr="00305905">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve">download the Student </w:t>
+        </w:r>
+        <w:r w:rsidR="00305905" w:rsidRPr="00305905">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Worksheet </w:t>
+        </w:r>
+        <w:r w:rsidR="00FD2CBF" w:rsidRPr="00305905">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FD2CBF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; reflecting on successes, providing support and guidance in response to barriers encountered or lapses in motivation and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">confidence, as well as identifying future priorities. Some students will not engage with this process, failing to take any action in advance of follow-up meetings. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE0118">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>presents an opportunity to explore the reasons</w:t>
+      </w:r>
+      <w:r w:rsidR="0074403D">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for lack of progress – there are many legitimate reasons including workload, assessment deadlines, </w:t>
+      </w:r>
+      <w:r w:rsidR="00192C21">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>the need to work to earn money, personal difficulties</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C42644" w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>In these cases, the discussion should provide reassurance or, where appropriate, signpost students to support services that can help.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A3B3396" w14:textId="77777777" w:rsidR="00C42644" w:rsidRDefault="005C4046" w:rsidP="00C42644">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where </w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D6" w:rsidRPr="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D6" w:rsidRPr="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D6" w:rsidRPr="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lack motivation, </w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">once </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2E21">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">significant </w:t>
+      </w:r>
+      <w:r w:rsidR="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">difficulties have been ruled out, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D77D6">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the discussion should emphasise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the value of </w:t>
+      </w:r>
+      <w:r w:rsidR="004A3519">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">taking the time now </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2E21">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>mak</w:t>
+      </w:r>
+      <w:r w:rsidR="004A3519">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2E21">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the most of the opportunities available to them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6FEF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">build the student’s confidence in their ability to do so. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6FEF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Feeling that you are interested and care about their progress </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will hopefully provide some impetus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0F50D2" w14:textId="2EC395BB" w:rsidR="005C4046" w:rsidRPr="006A7F00" w:rsidRDefault="005C4046" w:rsidP="006A7F00">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:hanging="930"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7F00">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Prioritise</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229C8280" w14:textId="1B983E78" w:rsidR="005C4046" w:rsidRPr="005C4046" w:rsidRDefault="005C4046" w:rsidP="005C4046">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before closing the discussion, the advisor and student should agree a few </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>priorities for development. The priorities may, but do not necessarily need to, cover each of the three areas: academic progress, employability and wellbeing. The priorities should be documented on the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> students’ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949" w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cademic Advising </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>identify as important priorities for development. It also serves as an opportunity to address issues around motivation and confidence which may act as barriers to progress.</w:t>
+        <w:t>Model Worksheet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, along with a deadline set in advance of the next advising meeting (this is also a good time to set a date for the next meeting). The advisor should provide the student with a paper or electronic copy of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Worksheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949" w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and be clear that the expectation is that they should complete it and bring it to their next </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>meeting, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> email it to the adviser in advance. Advisers should also explain what is required in each section of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Worksheet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It is important to emphasise that completing the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Worksheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949" w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is not just a box-ticking exercise; research shows that planning small, practical steps and reflecting on successes and obstacles helps to boost </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>confidence and self-efficacy, both of which are key to successfully achieving broader goals. For students where more serious wellbeing issues are identified as a priority, it may not be appropriate to ask the student to document their actions or to provide a written reflection relating to these issues. It is still important to encourage such students to take steps to address any problems and to check that they are making progress, but you may agree that it is more appropriate to do this informally.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5843056E" w14:textId="73227931" w:rsidR="00B63D4C" w:rsidRPr="007E25C0" w:rsidRDefault="006924BE" w:rsidP="00392212">
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+    <w:p w14:paraId="694725DD" w14:textId="5C84EF1B" w:rsidR="005C4046" w:rsidRPr="006A7F00" w:rsidRDefault="005C4046" w:rsidP="00AE0118">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:hanging="930"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="4B56A3"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7F00">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Implement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6984866B" w14:textId="0DDEEF5C" w:rsidR="005C4046" w:rsidRPr="005C4046" w:rsidRDefault="005C4046" w:rsidP="005C4046">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This step should be carried out by the student independently. The aim is to encourage the student to break down the broad priorities, agreed during the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">discussion, into a series of practical actions. They should use this space in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Worksheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52949" w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007E25C0">
-[...125 lines deleted...]
-        <w:t>es, providing support and guidance in response to barriers encountered or lapses in motivation and confidence, as well as identifying future priorities.</w:t>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to document the actions they intend to take. It is important that students are given responsibility for identifying appropriate actions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C1597">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>build their self-efficacy. However, for students who have made little progress by the follow-up meeting, the discussion could review whether there were weaknesses or gaps in this implementation plan that could be addressed in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E342A2D" w14:textId="0E4EA913" w:rsidR="006924BE" w:rsidRPr="007E25C0" w:rsidRDefault="006924BE" w:rsidP="00392212">
-[...158 lines deleted...]
-        <w:t xml:space="preserve"> or, where appropriate, signpost students to support services that can help. </w:t>
+    <w:p w14:paraId="1C25AFBC" w14:textId="3D50C4B6" w:rsidR="005C4046" w:rsidRPr="006A7F00" w:rsidRDefault="005C4046" w:rsidP="00AE0118">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:ind w:hanging="930"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A7F00">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="E36C0A" w:themeColor="accent6" w:themeShade="BF"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>Reflect</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5242B253" w14:textId="77777777" w:rsidR="006924BE" w:rsidRPr="007E25C0" w:rsidRDefault="006924BE" w:rsidP="007E25C0">
-[...22 lines deleted...]
-      <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="6CD3723F" w14:textId="6F9CA7DF" w:rsidR="005C4046" w:rsidRPr="005C4046" w:rsidRDefault="005C4046" w:rsidP="005C4046">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This step encourages students to consciously evaluate what they have achieved, the success of their approach and the broader progress that they have made. If carried out well, reflective practice can motivate personal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C4046">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>development, build self-efficacy and confidence, highlight barriers to success and help to modify future behaviour. However, it does take practise to develop this skill. During follow-up meetings, the advisor should encourage the student to provide more depth where the reflection provided is limited or superficial. Where this discussion highlights barriers to progress, the advisor and student should consider how these could be addressed in the future</w:t>
+      </w:r>
+      <w:r w:rsidR="005B620A">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="63BFF9E9" w14:textId="23741D86" w:rsidR="006924BE" w:rsidRPr="007E25C0" w:rsidRDefault="006924BE" w:rsidP="00392212">
-[...522 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="005C4046" w:rsidRPr="005C4046" w:rsidSect="0089720D">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="287FC12E" w14:textId="77777777" w:rsidR="0090715D" w:rsidRDefault="0090715D" w:rsidP="004530A6">
+    <w:p w14:paraId="0BC68442" w14:textId="77777777" w:rsidR="00926FD0" w:rsidRDefault="00926FD0" w:rsidP="004530A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ADF0261" w14:textId="77777777" w:rsidR="0090715D" w:rsidRDefault="0090715D" w:rsidP="004530A6">
+    <w:p w14:paraId="191F9B05" w14:textId="77777777" w:rsidR="00926FD0" w:rsidRDefault="00926FD0" w:rsidP="004530A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Open Sans">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="930856842"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3D245CE0" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00E61C3B">
+      <w:p w14:paraId="7AF32F3F" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00E61C3B">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:ind w:left="3407" w:firstLine="4513"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="002A129E">
+        <w:r w:rsidR="007C1597">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="370BC515" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429">
+  <w:p w14:paraId="5E686BD0" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="599489F3" w14:textId="77777777" w:rsidR="005D55DB" w:rsidRDefault="005D55DB"/>
+  <w:p w14:paraId="66FCE200" w14:textId="77777777" w:rsidR="005D55DB" w:rsidRDefault="005D55DB"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="506CFE03" w14:textId="77777777" w:rsidR="0090715D" w:rsidRDefault="0090715D" w:rsidP="004530A6">
+    <w:p w14:paraId="47B31232" w14:textId="77777777" w:rsidR="00926FD0" w:rsidRDefault="00926FD0" w:rsidP="004530A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="09A56C45" w14:textId="77777777" w:rsidR="0090715D" w:rsidRDefault="0090715D" w:rsidP="004530A6">
+    <w:p w14:paraId="6219AC6A" w14:textId="77777777" w:rsidR="00926FD0" w:rsidRDefault="00926FD0" w:rsidP="004530A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="61F821E4" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00690396" w:rsidP="00690396">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F62F32C" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00690396" w:rsidP="00690396">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AEA8C4E" wp14:editId="53155791">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F19EC8F" wp14:editId="4094F028">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5534025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-266700</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="691515" cy="681355"/>
           <wp:effectExtent l="0" t="0" r="0" b="4445"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21137"/>
               <wp:lineTo x="20826" y="21137"/>
               <wp:lineTo x="20826" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="20" name="Picture 20"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1428,51 +1310,51 @@
                     <a:ext cx="691515" cy="681355"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00654429">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74CD2E3D" wp14:editId="7E73CED2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2CCE0FF1" wp14:editId="7846491E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>15875</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-34925</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1247775" cy="387985"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="20151"/>
               <wp:lineTo x="21435" y="20151"/>
               <wp:lineTo x="21435" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="22" name="Picture 22"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -1503,181 +1385,181 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00654429">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BD24773" wp14:editId="0D0BD5AE">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B70096C" wp14:editId="542641EF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2086610</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2067560" cy="710565"/>
               <wp:effectExtent l="0" t="0" r="8890" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Text Box 13"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks noChangeArrowheads="1"/>
                     </wps:cNvSpPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2067560" cy="719455"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:ln w="9525">
                         <a:noFill/>
                         <a:miter lim="800000"/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1A1131F4" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00643E22">
+                        <w:p w14:paraId="2BAA93BE" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00643E22">
                           <w:pPr>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="28"/>
                               <w:szCs w:val="28"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>20000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+        <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="3BD24773" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="3B70096C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 13" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:164.3pt;margin-top:0;width:162.8pt;height:55.95pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAocJ4cIAIAAB0EAAAOAAAAZHJzL2Uyb0RvYy54bWysU81u2zAMvg/YOwi6L3ayOGmMOEWXLsOA&#10;7gdo9wCyLMfCJFGTlNjZ04+S0zTbbsN0EEiR/ER+JNe3g1bkKJyXYCo6neSUCMOhkWZf0W9Puzc3&#10;lPjATMMUGFHRk/D0dvP61bq3pZhBB6oRjiCI8WVvK9qFYMss87wTmvkJWGHQ2ILTLKDq9lnjWI/o&#10;WmWzPF9kPbjGOuDCe3y9H410k/DbVvDwpW29CERVFHML6XbpruOdbdas3DtmO8nPabB/yEIzafDT&#10;C9Q9C4wcnPwLSkvuwEMbJhx0Bm0ruUg1YDXT/I9qHjtmRaoFyfH2QpP/f7D88/GrI7LB3r2lxDCN&#10;PXoSQyDvYCD4hPz01pfo9mjRMQz4jr6pVm8fgH/3xMC2Y2Yv7pyDvhOswfymMTK7Ch1xfASp+0/Q&#10;4D/sECABDa3TkTykgyA69ul06U3MhePjLF8siwWaONqW09W8KNIXrHyOts6HDwI0iUJFHfY+obPj&#10;gw8xG1Y+u8TPPCjZ7KRSSXH7eqscOTKck106Z/Tf3JQhfUVXxaxIyAZifBohLQPOsZK6ojd5PDGc&#10;lZGN96ZJcmBSjTJmosyZnsjIyE0Y6gEdI2c1NCckysE4r7hfKHTgflLS46xW1P84MCcoUR8Nkr2a&#10;zudxuJMyL5YzVNy1pb62MMMRqqKBklHchrQQiQd7h03ZycTXSybnXHEGE43nfYlDfq0nr5et3vwC&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHswuN3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMw&#10;EEX3SPyDNUjsqJNAoxLiVBUVGxZIFCRYuvEkjvBLtpuGv2dYwXJ0j+6c224Xa9iMMU3eCShXBTB0&#10;vVeTGwW8vz3dbIClLJ2SxjsU8I0Jtt3lRSsb5c/uFedDHhmVuNRIATrn0HCeeo1WppUP6CgbfLQy&#10;0xlHrqI8U7k1vCqKmls5OfqgZcBHjf3X4WQFfFg9qX18+RyUmffPw24dlhiEuL5adg/AMi75D4Zf&#10;fVKHjpyO/uRUYkbAbbWpCRVAiyiu13cVsCNxZXkPvGv5/wHdDwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQAocJ4cIAIAAB0EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQAHswuN3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHoEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" stroked="f">
+            <v:shape id="Text Box 13" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:164.3pt;margin-top:0;width:162.8pt;height:55.95pt;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC6avs3DAIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aiONlYcVbbbFNV&#10;2l6kbT8AYxyjAkOBxN5+fQfszabtW1UeEMMMZ2bOHLa3g1bkLJyXYCo6n+WUCMOhkeZY0W9fD29u&#10;KPGBmYYpMKKiT8LT293rV9velmIBHahGOIIgxpe9rWgXgi2zzPNOaOZnYIVBZwtOs4CmO2aNYz2i&#10;a5Ut8nyV9eAa64AL7/H2fnTSXcJvW8HD57b1IhBVUawtpN2lvY57ttuy8uiY7SSfymD/UIVm0mDS&#10;C9Q9C4ycnPwLSkvuwEMbZhx0Bm0ruUg9YDfz/I9uHjtmReoFyfH2QpP/f7D80/nRfnEkDG9hwAGm&#10;Jrx9AP7dEwP7jpmjuHMO+k6wBhPPI2VZb305PY1U+9JHkLr/CA0OmZ0CJKChdTqygn0SRMcBPF1I&#10;F0MgHC8X+WpdrNDF0beeb5ZFkVKw8vm1dT68F6BJPFTU4VATOjs/+BCrYeVzSEzmQcnmIJVKhjvW&#10;e+XImaEADmlN6L+FKUP6im6KRZGQDcT3SRtaBhSokrqiN3lco2QiG+9Mk0ICk2o8YyXKTPRERkZu&#10;wlAPGBhpqqF5QqIcjELEj4OHDtxPSnoUYUX9jxNzghL1wSDZm/lyGVWbjGWxXqDhrj31tYcZjlAV&#10;DZSMx31ISk882DscykEmvl4qmWpFcSUap48Q1Xttp6iX77r7BQAA//8DAFBLAwQUAAYACAAAACEA&#10;B7MLjd0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7KiTQKMS4lQVFRsW&#10;SBQkWLrxJI7wS7abhr9nWMFydI/unNtuF2vYjDFN3gkoVwUwdL1XkxsFvL893WyApSydksY7FPCN&#10;Cbbd5UUrG+XP7hXnQx4ZlbjUSAE659BwnnqNVqaVD+goG3y0MtMZR66iPFO5NbwqippbOTn6oGXA&#10;R4391+FkBXxYPal9fPkclJn3z8NuHZYYhLi+WnYPwDIu+Q+GX31Sh46cjv7kVGJGwG21qQkVQIso&#10;rtd3FbAjcWV5D7xr+f8B3Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAumr7NwwCAAD2&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAB7MLjd0A&#10;AAAIAQAADwAAAAAAAAAAAAAAAABmBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHAF&#10;AAAAAA==&#10;" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="1A1131F4" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00643E22">
+                  <w:p w14:paraId="2BAA93BE" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00643E22">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="28"/>
                         <w:szCs w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00654429">
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="07391514" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00690396">
+  <w:p w14:paraId="49F2A3FC" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00690396">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">           </w:t>
     </w:r>
     <w:r w:rsidR="00690396">
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="33EA4D4C" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00643E22">
+  <w:p w14:paraId="7C89CAB7" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429" w:rsidP="00643E22">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3EA43CD1" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429">
+  <w:p w14:paraId="4D32DC52" w14:textId="77777777" w:rsidR="00654429" w:rsidRDefault="00654429">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06E70D5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02E2D6D4"/>
     <w:lvl w:ilvl="0" w:tplc="8AECF440">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1723,51 +1605,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08584660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C6EB158"/>
     <w:lvl w:ilvl="0" w:tplc="EC42375C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2B861366">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
@@ -1836,51 +1718,51 @@
     <w:lvl w:ilvl="7" w:tplc="08843198">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0AEC669E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22ED1CA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8056C110"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1949,51 +1831,140 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="269E29F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AFEA0F36"/>
+    <w:lvl w:ilvl="0" w:tplc="70CEFCC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimalZero"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="930" w:hanging="570"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3154252D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D930997C"/>
     <w:lvl w:ilvl="0" w:tplc="F5F6765E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2061,51 +2032,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31AF4ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="612C3264"/>
     <w:lvl w:ilvl="0" w:tplc="6DDCEC7A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Heading4"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2175,51 +2146,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C96399E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BC6C9CC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2288,51 +2259,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62830CC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A01CD508"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2401,51 +2372,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E456009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0C2C8B6"/>
     <w:lvl w:ilvl="0" w:tplc="F5F6765E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2513,392 +2484,667 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="547648891">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="570773293">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1222524690">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="576401569">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="89660925">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="947274353">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="7" w16cid:durableId="310452818">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="8" w16cid:durableId="1513296137">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1537425223">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF5E55"/>
     <w:rsid w:val="000301EE"/>
     <w:rsid w:val="00047847"/>
     <w:rsid w:val="00054BCE"/>
-    <w:rsid w:val="000559C3"/>
     <w:rsid w:val="000712AC"/>
     <w:rsid w:val="000A683D"/>
     <w:rsid w:val="000D03BF"/>
-    <w:rsid w:val="000D0405"/>
     <w:rsid w:val="000D6492"/>
-    <w:rsid w:val="000E772A"/>
     <w:rsid w:val="00104D31"/>
     <w:rsid w:val="0012158C"/>
     <w:rsid w:val="00126B46"/>
-    <w:rsid w:val="001929C8"/>
+    <w:rsid w:val="00192C21"/>
+    <w:rsid w:val="001A6FEF"/>
     <w:rsid w:val="001F2B5B"/>
+    <w:rsid w:val="00201D5D"/>
     <w:rsid w:val="002063D3"/>
+    <w:rsid w:val="00216491"/>
     <w:rsid w:val="002206D1"/>
-    <w:rsid w:val="00237449"/>
     <w:rsid w:val="00245BB2"/>
+    <w:rsid w:val="00264F87"/>
     <w:rsid w:val="0028570D"/>
-    <w:rsid w:val="002A129E"/>
-[...1 lines deleted...]
-    <w:rsid w:val="002A35C3"/>
+    <w:rsid w:val="002C5085"/>
     <w:rsid w:val="002C6EE7"/>
     <w:rsid w:val="002F498D"/>
+    <w:rsid w:val="00305905"/>
     <w:rsid w:val="00316FCA"/>
     <w:rsid w:val="00343C6A"/>
     <w:rsid w:val="00344C98"/>
     <w:rsid w:val="00380742"/>
     <w:rsid w:val="00392212"/>
     <w:rsid w:val="003A4465"/>
+    <w:rsid w:val="003E3E02"/>
+    <w:rsid w:val="003F1FCB"/>
     <w:rsid w:val="00404703"/>
-    <w:rsid w:val="00434537"/>
+    <w:rsid w:val="00434CC5"/>
+    <w:rsid w:val="0045089E"/>
     <w:rsid w:val="004530A6"/>
-    <w:rsid w:val="00461C49"/>
+    <w:rsid w:val="0045673F"/>
     <w:rsid w:val="00477C5B"/>
+    <w:rsid w:val="004A3519"/>
+    <w:rsid w:val="004A681B"/>
+    <w:rsid w:val="004D77D6"/>
     <w:rsid w:val="00514D2C"/>
     <w:rsid w:val="00526A27"/>
     <w:rsid w:val="00553074"/>
-    <w:rsid w:val="00563999"/>
     <w:rsid w:val="00563BAD"/>
+    <w:rsid w:val="00581BCC"/>
+    <w:rsid w:val="0058660C"/>
     <w:rsid w:val="00590E3B"/>
     <w:rsid w:val="00597BF4"/>
+    <w:rsid w:val="005A042C"/>
     <w:rsid w:val="005A300C"/>
+    <w:rsid w:val="005B620A"/>
+    <w:rsid w:val="005C4046"/>
     <w:rsid w:val="005D55DB"/>
+    <w:rsid w:val="006037E6"/>
     <w:rsid w:val="00617530"/>
-    <w:rsid w:val="00631875"/>
     <w:rsid w:val="00637314"/>
+    <w:rsid w:val="006408DB"/>
     <w:rsid w:val="00642E77"/>
     <w:rsid w:val="00643E22"/>
     <w:rsid w:val="00654429"/>
+    <w:rsid w:val="0066561D"/>
     <w:rsid w:val="00677A58"/>
     <w:rsid w:val="006849DD"/>
     <w:rsid w:val="00690396"/>
     <w:rsid w:val="006924BE"/>
+    <w:rsid w:val="006A7F00"/>
+    <w:rsid w:val="006A7F6E"/>
+    <w:rsid w:val="006F2805"/>
     <w:rsid w:val="00702983"/>
-    <w:rsid w:val="00765C65"/>
+    <w:rsid w:val="0074403D"/>
     <w:rsid w:val="00775383"/>
-    <w:rsid w:val="007E25C0"/>
+    <w:rsid w:val="007B44A0"/>
+    <w:rsid w:val="007C1597"/>
     <w:rsid w:val="00802228"/>
     <w:rsid w:val="008149AD"/>
-    <w:rsid w:val="008177BA"/>
     <w:rsid w:val="00832D9F"/>
     <w:rsid w:val="00870389"/>
     <w:rsid w:val="00883A2C"/>
     <w:rsid w:val="00891F02"/>
     <w:rsid w:val="0089720D"/>
     <w:rsid w:val="008A3511"/>
-    <w:rsid w:val="008B2C54"/>
-    <w:rsid w:val="008C6560"/>
     <w:rsid w:val="009069E3"/>
-    <w:rsid w:val="0090715D"/>
     <w:rsid w:val="00923373"/>
+    <w:rsid w:val="00926FD0"/>
+    <w:rsid w:val="00966D36"/>
     <w:rsid w:val="00980B23"/>
+    <w:rsid w:val="00983C86"/>
+    <w:rsid w:val="00995686"/>
+    <w:rsid w:val="009D71C7"/>
+    <w:rsid w:val="009F5CF8"/>
     <w:rsid w:val="00A518BA"/>
     <w:rsid w:val="00A966FD"/>
     <w:rsid w:val="00AA2C86"/>
     <w:rsid w:val="00AB3B1D"/>
-    <w:rsid w:val="00B46E8D"/>
+    <w:rsid w:val="00AE0118"/>
+    <w:rsid w:val="00AE47D7"/>
     <w:rsid w:val="00B56E0D"/>
-    <w:rsid w:val="00B63D4C"/>
     <w:rsid w:val="00B72A80"/>
+    <w:rsid w:val="00BA2AA3"/>
+    <w:rsid w:val="00BD2E21"/>
+    <w:rsid w:val="00BF5447"/>
     <w:rsid w:val="00C2018D"/>
-    <w:rsid w:val="00C44C60"/>
+    <w:rsid w:val="00C42644"/>
+    <w:rsid w:val="00C63B41"/>
+    <w:rsid w:val="00C922C4"/>
     <w:rsid w:val="00CB5ED1"/>
     <w:rsid w:val="00CC1A0A"/>
-    <w:rsid w:val="00CC3E5A"/>
     <w:rsid w:val="00CC6692"/>
     <w:rsid w:val="00CD23C7"/>
     <w:rsid w:val="00CD6CEA"/>
     <w:rsid w:val="00CE62E6"/>
     <w:rsid w:val="00D13AE5"/>
     <w:rsid w:val="00D63DAB"/>
     <w:rsid w:val="00DA0560"/>
-    <w:rsid w:val="00E0010D"/>
+    <w:rsid w:val="00DD71FF"/>
+    <w:rsid w:val="00E07456"/>
     <w:rsid w:val="00E35D5B"/>
-    <w:rsid w:val="00E51972"/>
     <w:rsid w:val="00E61C3B"/>
+    <w:rsid w:val="00E70018"/>
     <w:rsid w:val="00E93B28"/>
+    <w:rsid w:val="00EA0AB1"/>
     <w:rsid w:val="00EB408F"/>
-    <w:rsid w:val="00EB551F"/>
-    <w:rsid w:val="00EC03E5"/>
+    <w:rsid w:val="00EF4BEA"/>
+    <w:rsid w:val="00F107FB"/>
     <w:rsid w:val="00F320D4"/>
+    <w:rsid w:val="00F36AD7"/>
+    <w:rsid w:val="00F44041"/>
+    <w:rsid w:val="00F52949"/>
+    <w:rsid w:val="00F632F0"/>
     <w:rsid w:val="00F6628F"/>
+    <w:rsid w:val="00F71A3C"/>
     <w:rsid w:val="00FA5B05"/>
     <w:rsid w:val="00FB3FA6"/>
+    <w:rsid w:val="00FC2349"/>
+    <w:rsid w:val="00FD2CBF"/>
     <w:rsid w:val="00FF5E55"/>
-    <w:rsid w:val="00FF7268"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7BFB494E"/>
+  <w14:docId w14:val="7013F001"/>
+  <w15:docId w15:val="{8145E35A-7586-455D-A174-E0929DF562EC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CD6CEA"/>
     <w:pPr>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="40"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
@@ -3301,659 +3547,67 @@
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A518BA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A518BA"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...536 lines deleted...]
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A518BA"/>
+    <w:rsid w:val="005A042C"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-[...56 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="9262020">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="658312625">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3983,51 +3637,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1263999638">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=58583" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=25198" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4284,78 +3938,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE25A210-69E3-44F2-8F92-6511D531F92D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBB2C26D-593B-4BA7-8E5B-F7A6C9E4EECB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4300</Characters>
+  <Pages>4</Pages>
+  <Words>844</Words>
+  <Characters>4575</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>10</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>80</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5044</CharactersWithSpaces>
+  <CharactersWithSpaces>5401</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Christine Rogers</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>