--- v0 (2025-12-26)
+++ v1 (2026-05-25)
@@ -1,965 +1,553 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4D3E892C" w14:textId="4B2B276A" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00370BDF" w:rsidP="00370BDF">
+    <w:p w14:paraId="4D3E892C" w14:textId="4B2B276A" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00370BDF" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">HANDY GUIDE TO THE UNIVERSITY’S REGISTER OF INTERESTS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7321309A" w14:textId="77777777" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00370BDF">
+    <w:p w14:paraId="7321309A" w14:textId="77777777" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B52790F" w14:textId="2784AB0F" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00370BDF">
+    <w:p w14:paraId="5B52790F" w14:textId="2784AB0F" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="59"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>What is the Register of Interests?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A3319F" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="008127C7">
+    <w:p w14:paraId="27A3319F" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="345" w:right="59" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05FB0AB2" w14:textId="5EDC72E6" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00370BDF">
+    <w:p w14:paraId="05FB0AB2" w14:textId="7F6C709F" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>The Register of Interests holds a record of all interests of all members of the University that might reasonably be deemed to compromise impartiality, conflict with duty as an employee, or result in private benefit (</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00FB37D8">
+        <w:t xml:space="preserve">University Ordinance XVIII requires all Members of the University to declare any personal interests </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77479" w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>that might reasonably be deemed to compromise impartiality, conflict with duty as an employee, or result in private benefit</w:t>
+      </w:r>
+      <w:r w:rsidR="00846605">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B77479" w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This is stored </w:t>
+      </w:r>
+      <w:r w:rsidR="00115473">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>on a dedicated SharePoint site.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B4BCA" w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B25B98">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information please see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00B25B98" w:rsidRPr="00BC2A4F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>see Appendix A below</w:t>
+          <w:t xml:space="preserve">Register of Interests </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00B25B98" w:rsidRPr="00BC2A4F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>StaffNet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00B25B98" w:rsidRPr="00BC2A4F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FB37D8">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00FB37D8">
+      <w:r w:rsidR="00B25B98">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD604C4" w14:textId="77777777" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00370BDF">
-[...8 lines deleted...]
-    <w:p w14:paraId="4F818C39" w14:textId="3AB36C11" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00370BDF">
+    <w:p w14:paraId="6772B680" w14:textId="77777777" w:rsidR="009E67FD" w:rsidRPr="00FB37D8" w:rsidRDefault="009E67FD" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="59" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F818C39" w14:textId="3AB36C11" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="59"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Why do interests need to be declared?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104590B6" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="008127C7">
-[...205 lines deleted...]
-    <w:p w14:paraId="277BB4E5" w14:textId="57D798CF" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="009A1AFB" w:rsidP="00370BDF">
+    <w:p w14:paraId="277BB4E5" w14:textId="6ECD6875" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="478" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEBC11E" w14:textId="43B177B5" w:rsidR="009E67FD" w:rsidRDefault="009E67FD" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="478"/>
         <w:rPr>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="4FD782D1" w14:textId="2E270539" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00370BDF">
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An important and hugely valued part of the University’s work and mission is to build strong personal relationships and networks at a regional, national and global level.  This </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE19EB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>important both for our research activities and our social responsibility goals.  The University is keen to encourage staff to engage in appropriate external work and connections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DEF44F" w14:textId="77777777" w:rsidR="00BC2A4F" w:rsidRPr="00BC2A4F" w:rsidRDefault="00BC2A4F" w:rsidP="00BC2A4F"/>
+    <w:p w14:paraId="20B49265" w14:textId="77777777" w:rsidR="009E67FD" w:rsidRPr="00FB37D8" w:rsidRDefault="009E67FD" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="478"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB37D8">
+      <w:r w:rsidRPr="00B63546">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="19C26CA9" w14:textId="4C1BFA36" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00370BDF">
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>However, there also needs to be clear transparency about these connections to ensure that any conflicts of interest are declared. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A conflict of interest arises if an employee’s personal interests could result in them benefiting from decisions taken by the University. All significant Conflicts of Interest must be declared in the Register of Interests. Staff must withdraw at once from all involvement in discussion and decision taking relating to the University’s transaction or other business. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>In particular, no</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person shall be a signatory to a University contract where he or she also has an interest in the activities of the other party</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A0032DA" w14:textId="77777777" w:rsidR="00633090" w:rsidRPr="00FB37D8" w:rsidRDefault="00633090" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19C26CA9" w14:textId="4C1BFA36" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="478"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Which staff need to declare interests?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685AD690" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="008127C7">
-[...286 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="685AD690" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B40545" w14:textId="55897E7E" w:rsidR="00D77F07" w:rsidRPr="00B63546" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="59" w:hanging="360"/>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="59"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All </w:t>
+      </w:r>
+      <w:r w:rsidR="00D62BE9" w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at Grade 6 or above </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76732B14" w14:textId="1D604E32" w:rsidR="009A1AFB" w:rsidRPr="00527565" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="59" w:hanging="360"/>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:ind w:right="59"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Staff under Grade 6 may need to declare specific interests depending on their job role or department.  If this is the case, staff will be advised by their line manager.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31E1F28A" w14:textId="1356F524" w:rsidR="00F10EC9" w:rsidRPr="00B63546" w:rsidRDefault="00F10EC9" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="59" w:hanging="360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="12687B50" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="00E06347">
+        <w:ind w:right="59"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Some honorary staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56C78" w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B56C78" w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in particular</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B56C78" w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> those who are likely to make contractual decisions or commitments on behalf of the University of Manchester, should also complete the Register of Interests. For more information see the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00B56C78" w:rsidRPr="00846605">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Register of Interests </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00B56C78" w:rsidRPr="00846605">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>StaffNet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00B56C78" w:rsidRPr="00846605">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> site</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B56C78" w:rsidRPr="00B63546">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605872AD" w14:textId="7B1E26E5" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="59" w:firstLine="0"/>
-        <w:jc w:val="left"/>
-[...48 lines deleted...]
-    <w:p w14:paraId="3C343D93" w14:textId="77777777" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00370BDF">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C343D93" w14:textId="77777777" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="59"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>What interests should be disclosed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2B0B5E" w14:textId="77777777" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00370BDF">
+    <w:p w14:paraId="3B2B0B5E" w14:textId="77777777" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D5FDC41" w14:textId="782D5DA7" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00370BDF">
+    <w:p w14:paraId="7D5FDC41" w14:textId="782D5DA7" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
       <w:r w:rsidR="00B407DC" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Information that must be disclosed</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619191E9" w14:textId="4EC70A0A" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00E06347">
+    <w:p w14:paraId="619191E9" w14:textId="4EC70A0A" w:rsidR="00B77479" w:rsidRPr="00FB37D8" w:rsidRDefault="00B77479" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The table </w:t>
       </w:r>
       <w:r w:rsidR="00205BD6" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">below </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">sets out examples of the kinds of interests that </w:t>
@@ -967,4430 +555,3443 @@
       <w:r w:rsidR="00DF0E13" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF0E13" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>be disclosed</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the information that will be required for this disclosure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C33BD9" w14:textId="77777777" w:rsidR="00E833B5" w:rsidRPr="00FB37D8" w:rsidRDefault="00E833B5" w:rsidP="00370BDF">
+    <w:p w14:paraId="59C33BD9" w14:textId="77777777" w:rsidR="00E833B5" w:rsidRPr="00FB37D8" w:rsidRDefault="00E833B5" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9244" w:type="dxa"/>
         <w:tblInd w:w="-108" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="8" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="45" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5353"/>
         <w:gridCol w:w="3891"/>
       </w:tblGrid>
       <w:tr w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w14:paraId="6F8C4856" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31DBE400" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="31DBE400" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">CATEGORY OF INTEREST </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BC6AA9E" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="5BC6AA9E" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORMATION TO BE DISCLOSED </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w14:paraId="03E51741" w14:textId="77777777" w:rsidTr="00075104">
         <w:trPr>
           <w:trHeight w:val="46"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5353" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="73BFFC62" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="73BFFC62" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2742203B" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="2742203B" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Paid employment  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EDB4F2D" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="2EDB4F2D" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E793FB9" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="2E793FB9" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Self-employment </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C8E75E5" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="7C8E75E5" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="004DBC4B" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="004DBC4B" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Directorships of commercial companies </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="413D4484" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="413D4484" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(including spin-out and dormant companies) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="667A496E" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="667A496E" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C5FE224" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="7C5FE224" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Elected office </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05736F79" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="05736F79" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38883A1E" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="38883A1E" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Trusteeships or participation in the management of charities and other voluntary bodies </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D2A5D79" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="5D2A5D79" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D50DD39" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="3D50DD39" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Public appointments (paid or unpaid) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6243AD9F" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="6243AD9F" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59688567" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="59688567" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Membership of professional bodies </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19D295B0" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="19D295B0" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EC54F8A" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="3EC54F8A" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Significant involvement with any organisation with which the University does or might do business (if not covered above)  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3289295D" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="3289295D" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5304B285" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="5304B285" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">A major shareholding (more than 1 per cent of share capital) in a company with which the University does or may do business (including spin-out companies)  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E16898F" w14:textId="5108FD66" w:rsidR="00A52ACB" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="2E16898F" w14:textId="5108FD66" w:rsidR="00A52ACB" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3711EF58" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="3711EF58" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Any personal interest in University business or negotiations in which they are involved </w:t>
+              <w:t xml:space="preserve">Any personal interest in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB37D8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>University</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB37D8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> business or negotiations in which they are involved </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4617DE62" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="4617DE62" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F38BDC7" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="3F38BDC7" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Any personal interest in the appointment of staff and/or payment of fees and expenses or other personal payments to non-staff </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CBB2028" w14:textId="1DF44646" w:rsidR="00A52ACB" w:rsidRPr="00FB37D8" w:rsidRDefault="00A52ACB" w:rsidP="00370BDF">
+          <w:p w14:paraId="1CBB2028" w14:textId="1DF44646" w:rsidR="00A52ACB" w:rsidRPr="00FB37D8" w:rsidRDefault="00A52ACB" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3891" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51CD6E1B" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="51CD6E1B" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5105D7E7" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="5105D7E7" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of employer and post held </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68388771" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="68388771" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BB0E1AD" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="5BB0E1AD" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature of business </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BCE8BB5" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="2BCE8BB5" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2DD25AC6" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="2DD25AC6" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Names of companies </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79F1245C" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="79F1245C" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="330CD3BC" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="330CD3BC" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E23A5F2" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="0E23A5F2" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of authority and office held </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A1F5CE" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="08A1F5CE" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="485F9EDA" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="485F9EDA" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of body and nature of office held </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="175DE1D2" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="175DE1D2" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="07ACF9DA" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="07ACF9DA" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of body and office held </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11F9DB64" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="11F9DB64" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="396251D6" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="396251D6" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of body </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BEA55AA" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="0BEA55AA" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37E502D8" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="37E502D8" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of body and nature of involvement </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67AAF920" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="67AAF920" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2524269B" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="2524269B" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76E9C3F3" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="76E9C3F3" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of company </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="010F3199" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="010F3199" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EEE78D9" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="3EEE78D9" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D9EF47F" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="5D9EF47F" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="171F11A3" w14:textId="77777777" w:rsidR="00A52ACB" w:rsidRPr="00FB37D8" w:rsidRDefault="00A52ACB" w:rsidP="00370BDF">
+          <w:p w14:paraId="171F11A3" w14:textId="77777777" w:rsidR="00A52ACB" w:rsidRPr="00FB37D8" w:rsidRDefault="00A52ACB" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4332A05A" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="4332A05A" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Brief details of the personal interest </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="083E6E72" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="083E6E72" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E1FC568" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+          <w:p w14:paraId="5E1FC568" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB37D8">
               <w:rPr>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Brief details of the personal interest </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06B9BE62" w14:textId="77777777" w:rsidR="00075104" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00370BDF">
+    <w:p w14:paraId="06B9BE62" w14:textId="77777777" w:rsidR="00075104" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC957B2" w14:textId="7C21A319" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00E06347">
+    <w:p w14:paraId="1EC957B2" w14:textId="6EE9977E" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>The above list is not ex</w:t>
       </w:r>
       <w:r w:rsidR="00F708FB" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>haustive</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>: personal interests may arise in other circumstances.</w:t>
       </w:r>
       <w:r w:rsidR="00243053" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> For research staff, there may </w:t>
       </w:r>
       <w:r w:rsidR="000133F6" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">also </w:t>
       </w:r>
       <w:r w:rsidR="00243053" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">be specific disclosure requirements from your funder, please see </w:t>
       </w:r>
-      <w:hyperlink w:anchor="ResearchFunding" w:history="1">
-        <w:r w:rsidR="00243053" w:rsidRPr="00FB37D8">
+      <w:r w:rsidR="00D3549B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="008C1D39" w:rsidRPr="002F2053">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>paragraph 4.1</w:t>
+          <w:t xml:space="preserve">Register of Interests </w:t>
         </w:r>
-        <w:r w:rsidR="00A52ACB" w:rsidRPr="00FB37D8">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00846605">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t>StaffNet</w:t>
         </w:r>
-        <w:r w:rsidR="00243053" w:rsidRPr="00FB37D8">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00846605">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t xml:space="preserve"> </w:t>
         </w:r>
-      </w:hyperlink>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00FB37D8">
+        <w:r w:rsidR="00D3549B" w:rsidRPr="002F2053">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
-          <w:t>Appendix B</w:t>
+          <w:t>site</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00FB37D8">
-[...16 lines deleted...]
-    <w:p w14:paraId="0EA7DAF2" w14:textId="5548A1FB" w:rsidR="007D102B" w:rsidRPr="00FB37D8" w:rsidRDefault="007D102B" w:rsidP="00E06347">
+      <w:r w:rsidR="00D3549B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00243053" w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>for more information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C499747" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="59" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA7DAF2" w14:textId="1218E4A4" w:rsidR="007D102B" w:rsidRPr="002B242C" w:rsidRDefault="007D102B" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="52"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are unsure whether an interest should be </w:t>
       </w:r>
       <w:r w:rsidR="0015702E" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>disclosed,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> please discuss with your line manager or contact the ROI mailbox: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00FB37D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>ROI@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="60A1A81D" w14:textId="77777777" w:rsidR="009169F6" w:rsidRPr="00FB37D8" w:rsidRDefault="009169F6" w:rsidP="00E06347">
+      <w:r w:rsidR="002B242C">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="002B242C" w:rsidRPr="002B242C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Further information is also available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="002B242C" w:rsidRPr="002F2053">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Register of Interests </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00846605">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>StaffNet</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidR="00846605">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site</w:t>
+      </w:r>
+      <w:r w:rsidR="002B242C" w:rsidRPr="002B242C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A1A81D" w14:textId="77777777" w:rsidR="009169F6" w:rsidRPr="00FB37D8" w:rsidRDefault="009169F6" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="52"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12898F33" w14:textId="781031E8" w:rsidR="009169F6" w:rsidRPr="00FB37D8" w:rsidRDefault="009169F6" w:rsidP="00E06347">
+    <w:p w14:paraId="12898F33" w14:textId="781031E8" w:rsidR="009169F6" w:rsidRPr="00FB37D8" w:rsidRDefault="009169F6" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="52"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that for some forms of outside employment you may need further approval. </w:t>
       </w:r>
       <w:r w:rsidR="006114E1" w:rsidRPr="004B2689">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please see the new </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="006114E1" w:rsidRPr="004B2689">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Work for Outside Bodies Policy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006114E1" w:rsidRPr="004B2689">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="006114E1" w:rsidRPr="004B2689">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006114E1" w:rsidRPr="004B2689">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for further information on the approval process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF14E4B" w14:textId="77777777" w:rsidR="00A902A9" w:rsidRPr="00FB37D8" w:rsidRDefault="00A902A9" w:rsidP="00E06347">
-[...9 lines deleted...]
-    <w:p w14:paraId="2408278D" w14:textId="2A6DCE60" w:rsidR="00A902A9" w:rsidRPr="00FB37D8" w:rsidRDefault="00A902A9" w:rsidP="00E06347">
+    <w:p w14:paraId="2CF14E4B" w14:textId="77777777" w:rsidR="00A902A9" w:rsidRPr="00FB37D8" w:rsidRDefault="00A902A9" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2408278D" w14:textId="2A6DCE60" w:rsidR="00A902A9" w:rsidRDefault="00A902A9" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="52"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For guidance on completing the declaration, please see the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="000D6A4B" w:rsidRPr="00FB37D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>guidance pages</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000D6A4B" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588739F3" w14:textId="77777777" w:rsidR="007D102B" w:rsidRPr="00FB37D8" w:rsidRDefault="007D102B" w:rsidP="00370BDF">
-[...8 lines deleted...]
-    <w:p w14:paraId="1B2278E9" w14:textId="594ECE00" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00370BDF">
+    <w:p w14:paraId="5A829D45" w14:textId="77777777" w:rsidR="002439E8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A5C489E" w14:textId="26B7383C" w:rsidR="002439E8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="005376AC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Case Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DACAF9B" w14:textId="77777777" w:rsidR="002439E8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F52B802" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The case studies below are provided as an illustration of the kinds of interests which may need to be disclosed.  If you are unsure whether an interest should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>disclosed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please discuss with your line manager or contact the ROI mailbox: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00FB37D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="22"/>
+          </w:rPr>
+          <w:t>ROI@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4369DE7F" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F8989B3" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Case Study 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A747084" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am a member of the University’s Senior Management Team and sit on </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> company and public institution boards.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100D65A7" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D016825" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>You should disclose each board as below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A054149" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Organisation: Name of Company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66A67272" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nature: Board Member (if you are Chair or also on a specific committee disclose this also.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8172F5" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Country: defaults to UK or use the drop down to select a different country if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7323D7EC" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pecuniary/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Non-Pecuniary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: defaults to Pecuniary (if a paid position) or use the drop down to select </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Non-pecuniary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if an unpaid position)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="411F7E68" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Personal/Family: defaults to Personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7041376A" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F7E355" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Case Study 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D8F73E" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>I am a member of staff in Professional Services.  My partner owns their own contracting company and has worked with the University on occasion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E91C450" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69251324" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>You should disclose this as below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5C4370" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Organisation: Name of Company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44940717" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nature: Partner of owner</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE0CA4E" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Country: defaults to UK or use the drop down to select a different country if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33BE0115" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pecuniary/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Non-Pecuniary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: use the drop down to select </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Non-pecuniary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>provided that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you are not being paid by the company yourself)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B3C4817" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Personal/Family: use the drop down to select Family </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A65C71" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73353CD4" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Case Study 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C6B92DD" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am a member of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I also am a Governor at my child’s school.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EE203F" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B57E34F" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>You should disclose this as below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B8200C" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Organisation: Name of School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B237BC" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nature: Governor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17111D29" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Country: defaults to UK or use the drop down to select a different country if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06987D19" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pecuniary/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Non-Pecuniary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: use the drop down to select </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Non-pecuniary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2303DB56" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Personal/Family: Personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66022F02" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD2457A" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Case Study 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C04CC9" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am a member of academic </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>staff</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and I also work part-time for a company</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>specialises in my area of research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514E9169" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E2D538B" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>You should disclose this as below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BEAD2A3" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Organisation: Name of company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A9F9A92" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nature: Part-time Employee (if you are at a senior level in the company then please indicate this)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F9A756" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pecuniary/Non-Pecuniary: Pecuniary (if you are being paid by the company)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F954EFB" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Personal/Family: Personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E03CA9F" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728134FD" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Case Study 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DAB83B" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am a member of staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an elected member of my local council.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EDAA60C" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4520E271" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>You should disclose this as below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199BD8DA" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Organisation: Name of council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ADAE7D5" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nature: Elected Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AFC988B" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country: defaults to UK </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1774CEE3" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Pecuniary/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Non-Pecuniary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: use the drop down to select </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Non- Pecuniary</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77318B64" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Personal/Family: Personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77FCDBD0" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A89A26A" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Case Study 6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D288D0E" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am a member of academic staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work as a consultant for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>a number of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> companies related to my research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B8360B" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60FE034F" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>You should disclose this as below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD1DA33" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Organisation: Name of company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAC8A9B" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nature: Consultant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="524E1900" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Country: defaults to UK or use the drop down to select a different country if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1921F3C9" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pecuniary/Non-Pecuniary: Pecuniary </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4692373E" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Personal/Family: Personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725E1B77" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F508B2F" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Case Study 7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF853BA" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I am a member of research staff and have a project being funded through the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Institutes of Health (NIH).  I also have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>private consultancy income of more than $5000 annually.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B0F59E" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33CB695E" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>You should disclose this as below:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D96131E" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Organisation: Name of company</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216822D1" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nature: Consultant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330C7941" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Country: defaults to UK or use the drop down to select a different country if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0094777A" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pecuniary/Non-Pecuniary: Pecuniary </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB83406" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="52"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Personal/Family: Personal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67B0A691" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EF2EC8D" w14:textId="77777777" w:rsidR="002439E8" w:rsidRPr="00FB37D8" w:rsidRDefault="002439E8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You should also ensure that you have disclosed this interest on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00FB37D8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:sz w:val="22"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>NIH/PHS Funded Annual Declaration of Significant Financial Interests Form</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="108B4AA0" w14:textId="6001B348" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="59" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="ResearchFunding"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="29F640C0" w14:textId="1B30C2C1" w:rsidR="00633090" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="59"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="008127C7" w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Examples of Information that need not be disclosed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38AC262E" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="59"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ABAA781" w14:textId="004674AA" w:rsidR="00EF2FC8" w:rsidRPr="00FB37D8" w:rsidRDefault="00EF2FC8" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="59"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NB There is no requirement to declare an interest solely through being an employee or a student </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the University)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B8CF5C" w14:textId="77777777" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="478"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB37D8">
-[...51 lines deleted...]
-      <w:r w:rsidRPr="00FB37D8">
+    </w:p>
+    <w:p w14:paraId="3C084A4A" w14:textId="77777777" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="59" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membership or attendance at a church, synagogue, mosque or other place of worship. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2516E023" w14:textId="77777777" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="59" w:hanging="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membership of a sports club, charity, voluntary body, trade union, pressure group or political party. However, a person who holds a position of authority (such as a board member or trustee, even if unpaid) in such a body must declare this when the organisation has a business or similar link to the University. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A15DBA" w14:textId="77777777" w:rsidR="009A1AFB" w:rsidRPr="00FB37D8" w:rsidRDefault="009A1AFB" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="59"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>4.1.2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B407DC" w:rsidRPr="00FB37D8">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2574AF6D" w14:textId="3F4171CD" w:rsidR="00633090" w:rsidRPr="00FB37D8" w:rsidRDefault="009A1AFB" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="59"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D62BE9" w:rsidRPr="00FB37D8">
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Consultancy and Outside Work</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00FB37D8">
+        <w:t>Nil Return</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB79D10" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="385" w:right="59" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-[...54 lines deleted...]
-        <w:r w:rsidRPr="004B2689">
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D16F583" w14:textId="671ED8EB" w:rsidR="009A1AFB" w:rsidRPr="00FB37D8" w:rsidRDefault="009A1AFB" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="59" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>If you have no interests to disclose, you are still required to complete a return each year.  The system will record a ‘Nil’ return, which demonstrates that you have compiled with the process but have no interest to disclose.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D55DC9" w14:textId="77777777" w:rsidR="009A1AFB" w:rsidRPr="00FB37D8" w:rsidRDefault="009A1AFB" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-15" w:right="59" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45C7F975" w14:textId="2217D71D" w:rsidR="003133AC" w:rsidRDefault="0088477C" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="478"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Review of your declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AA1870" w14:textId="77777777" w:rsidR="003133AC" w:rsidRDefault="003133AC" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52D1E1E3" w14:textId="1B35F2C4" w:rsidR="0088477C" w:rsidRDefault="003133AC" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As well as </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5F94" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>submitting your Register of Interests return each year, you should also ensure that your manager is aware of any interests</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91637" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that you have declared</w:t>
+      </w:r>
+      <w:r w:rsidR="003D6AC9" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and particularly any that may need to be approved as part of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="005A7288" w:rsidRPr="0046734C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Work for Outside Bodies Policy</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004B2689">
-[...54 lines deleted...]
-      <w:r w:rsidRPr="00FB37D8">
+      <w:r w:rsidR="005A7288" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.  You should have a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC4C71" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> regular</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7288" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discussion with your manager about any specific interests </w:t>
+      </w:r>
+      <w:r w:rsidR="006D5F94" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>that could</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7288" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be deemed to</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5F94" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lead to a conflict of interest. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30107ADA" w14:textId="77777777" w:rsidR="0046734C" w:rsidRPr="0046734C" w:rsidRDefault="0046734C" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5366B3AC" w14:textId="326688AC" w:rsidR="003133AC" w:rsidRPr="0046734C" w:rsidRDefault="006D5F94" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each school </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7066" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="005A7288" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF7066" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> able to generate a report from the system of all declarations </w:t>
+      </w:r>
+      <w:r w:rsidR="00670D00" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>from school staff to allow managers to review</w:t>
+      </w:r>
+      <w:r w:rsidR="0034334C" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for any conflicts of </w:t>
+      </w:r>
+      <w:r w:rsidR="000E61F1" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>interest</w:t>
+      </w:r>
+      <w:r w:rsidR="00670D00" w:rsidRPr="0046734C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3EE9AE" w14:textId="77777777" w:rsidR="003133AC" w:rsidRDefault="003133AC" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="478" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="487BAE87" w14:textId="5F56C7B6" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00BC4C71" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="478" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D62BE9" w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Queries</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0E13" w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Further Information</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62BE9" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F13A44" w:rsidRPr="00FB37D8">
-[...14 lines deleted...]
-      <w:r w:rsidR="00F13A44" w:rsidRPr="00FB37D8">
+    </w:p>
+    <w:p w14:paraId="230E49F8" w14:textId="77777777" w:rsidR="008127C7" w:rsidRPr="00FB37D8" w:rsidRDefault="008127C7" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE347F6" w14:textId="77777777" w:rsidR="000C3AD4" w:rsidRPr="00FB37D8" w:rsidRDefault="00D62BE9" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:right="59"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Queries regarding the operation of the Register of Interests system can be made to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00075104" w:rsidRPr="00FB37D8">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ROI mailbox</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB37D8">
-[...926 lines deleted...]
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="00E833B5" w:rsidRPr="00FB37D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>roi@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E833B5" w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694C76D1" w14:textId="77777777" w:rsidR="00E833B5" w:rsidRPr="00FB37D8" w:rsidRDefault="00E833B5" w:rsidP="00B23C7A">
+    <w:p w14:paraId="694C76D1" w14:textId="77777777" w:rsidR="00E833B5" w:rsidRPr="00FB37D8" w:rsidRDefault="00E833B5" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35771096" w14:textId="77777777" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00B23C7A">
+    <w:p w14:paraId="35771096" w14:textId="77777777" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Further information is available from:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33C40A1B" w14:textId="269DED0E" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00B23C7A">
+    <w:p w14:paraId="33C40A1B" w14:textId="269DED0E" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="00DF0E13" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="59"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="00FB37D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Financial Regulations and Procedures</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00FB37D8">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C48FD2" w14:textId="0020458C" w:rsidR="00DF0E13" w:rsidRPr="00FB37D8" w:rsidRDefault="009A1AFB" w:rsidP="00B23C7A">
+    <w:p w14:paraId="3740EAFE" w14:textId="12404176" w:rsidR="00DC6213" w:rsidRPr="00B63546" w:rsidRDefault="009A1AFB" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:hyperlink r:id="rId29" w:history="1">
+      </w:pPr>
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00FB37D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t>Register of Interests</w:t>
         </w:r>
         <w:r w:rsidR="00DF0E13" w:rsidRPr="00FB37D8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="49CE0EE1" w14:textId="77777777" w:rsidR="00F92C61" w:rsidRPr="00FB37D8" w:rsidRDefault="00F92C61" w:rsidP="00370BDF">
+    <w:p w14:paraId="49CE0EE1" w14:textId="77777777" w:rsidR="00F92C61" w:rsidRPr="00FB37D8" w:rsidRDefault="00F92C61" w:rsidP="00BC2A4F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="011DB24C" w14:textId="77777777" w:rsidR="00F92C61" w:rsidRPr="00FB37D8" w:rsidRDefault="00F92C61" w:rsidP="00370BDF">
-[...97 lines deleted...]
-          <w:b/>
+    <w:p w14:paraId="0CAA5AF4" w14:textId="5EE2E329" w:rsidR="00F92C61" w:rsidRPr="00B63546" w:rsidRDefault="00F92C61" w:rsidP="00BC2A4F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="AppendixA"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidRPr="00FB37D8">
-[...1588 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId37"/>
+    </w:p>
+    <w:sectPr w:rsidR="00F92C61" w:rsidRPr="00B63546">
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="856" w:right="1375" w:bottom="1076" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="68E642B9" w14:textId="77777777" w:rsidR="00C1516C" w:rsidRDefault="00C1516C" w:rsidP="001E37EA">
+    <w:p w14:paraId="050450E1" w14:textId="77777777" w:rsidR="005F0452" w:rsidRDefault="005F0452" w:rsidP="001E37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E06F323" w14:textId="77777777" w:rsidR="00C1516C" w:rsidRDefault="00C1516C" w:rsidP="001E37EA">
+    <w:p w14:paraId="2D1EABF9" w14:textId="77777777" w:rsidR="005F0452" w:rsidRDefault="005F0452" w:rsidP="001E37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="096F5139" w14:textId="77777777" w:rsidR="00AF0845" w:rsidRDefault="00AF0845">
-[...9 lines deleted...]
-  <w:p w14:paraId="703C39A6" w14:textId="522D947C" w:rsidR="001E37EA" w:rsidRPr="001E37EA" w:rsidRDefault="001E37EA">
+  <w:p w14:paraId="703C39A6" w14:textId="034D7032" w:rsidR="001E37EA" w:rsidRPr="001E37EA" w:rsidRDefault="001E37EA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001E37EA">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised </w:t>
     </w:r>
-    <w:r w:rsidR="00AF0845">
+    <w:r w:rsidR="00B63546">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>March</w:t>
+      <w:t>December</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC4C71" w:rsidRPr="001E37EA">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="001E37EA">
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t>2025</w:t>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="609F34BC" w14:textId="77777777" w:rsidR="00C1516C" w:rsidRDefault="00C1516C" w:rsidP="001E37EA">
+    <w:p w14:paraId="6B112F9D" w14:textId="77777777" w:rsidR="005F0452" w:rsidRDefault="005F0452" w:rsidP="001E37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="467CC1A1" w14:textId="77777777" w:rsidR="00C1516C" w:rsidRDefault="00C1516C" w:rsidP="001E37EA">
+    <w:p w14:paraId="327C6004" w14:textId="77777777" w:rsidR="005F0452" w:rsidRDefault="005F0452" w:rsidP="001E37EA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
-</file>
-[...28 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E6E3B94"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5BB248CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="345" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
@@ -5685,50 +4286,163 @@
     <w:lvl w:ilvl="8" w:tplc="8E6AE014">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="469D4996"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B8AD680"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1425" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2145" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2865" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3585" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4305" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5025" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5745" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6465" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CEB3779"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AAF88616"/>
     <w:lvl w:ilvl="0" w:tplc="7D326466">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5900,177 +4614,242 @@
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1963461970">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2006081036">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1390498552">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1529836222">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C3AD4"/>
     <w:rsid w:val="000078A9"/>
     <w:rsid w:val="000133F6"/>
     <w:rsid w:val="00013FAE"/>
     <w:rsid w:val="000435E7"/>
     <w:rsid w:val="0006130B"/>
     <w:rsid w:val="00075104"/>
     <w:rsid w:val="000946AC"/>
     <w:rsid w:val="000C1E68"/>
     <w:rsid w:val="000C3AD4"/>
     <w:rsid w:val="000D6A4B"/>
+    <w:rsid w:val="000E61F1"/>
+    <w:rsid w:val="00115473"/>
     <w:rsid w:val="00126689"/>
     <w:rsid w:val="00150791"/>
     <w:rsid w:val="0015702E"/>
     <w:rsid w:val="00157799"/>
     <w:rsid w:val="001C7148"/>
     <w:rsid w:val="001E37EA"/>
     <w:rsid w:val="001F6245"/>
     <w:rsid w:val="001F7E12"/>
     <w:rsid w:val="00205BD6"/>
+    <w:rsid w:val="00220BE0"/>
     <w:rsid w:val="00243053"/>
+    <w:rsid w:val="002439E8"/>
+    <w:rsid w:val="00270F65"/>
     <w:rsid w:val="00290294"/>
+    <w:rsid w:val="002A1E46"/>
     <w:rsid w:val="002A2D16"/>
     <w:rsid w:val="002A52EC"/>
+    <w:rsid w:val="002B242C"/>
+    <w:rsid w:val="002C02D5"/>
     <w:rsid w:val="002D5D34"/>
     <w:rsid w:val="002E3A6A"/>
     <w:rsid w:val="002F1705"/>
+    <w:rsid w:val="002F18F8"/>
+    <w:rsid w:val="002F2053"/>
+    <w:rsid w:val="003133AC"/>
+    <w:rsid w:val="00321B4F"/>
     <w:rsid w:val="00324795"/>
     <w:rsid w:val="00332292"/>
     <w:rsid w:val="0033743D"/>
+    <w:rsid w:val="0034334C"/>
     <w:rsid w:val="0035082C"/>
     <w:rsid w:val="00370BDF"/>
     <w:rsid w:val="00392EA9"/>
     <w:rsid w:val="003B3D21"/>
+    <w:rsid w:val="003D6AC9"/>
     <w:rsid w:val="00417E54"/>
+    <w:rsid w:val="004566AA"/>
+    <w:rsid w:val="0046734C"/>
     <w:rsid w:val="00485815"/>
     <w:rsid w:val="00503496"/>
+    <w:rsid w:val="005110EA"/>
     <w:rsid w:val="00522D9D"/>
+    <w:rsid w:val="00527565"/>
+    <w:rsid w:val="005376AC"/>
     <w:rsid w:val="0057649D"/>
+    <w:rsid w:val="005A7288"/>
     <w:rsid w:val="005B13AD"/>
     <w:rsid w:val="005B4BCA"/>
+    <w:rsid w:val="005F0452"/>
     <w:rsid w:val="005F5503"/>
     <w:rsid w:val="006114E1"/>
+    <w:rsid w:val="006151AB"/>
     <w:rsid w:val="00632595"/>
     <w:rsid w:val="00633090"/>
     <w:rsid w:val="00643903"/>
     <w:rsid w:val="006528E0"/>
+    <w:rsid w:val="00670D00"/>
+    <w:rsid w:val="00692166"/>
     <w:rsid w:val="006970A7"/>
+    <w:rsid w:val="006D0D61"/>
+    <w:rsid w:val="006D5F94"/>
     <w:rsid w:val="00702128"/>
     <w:rsid w:val="00704B01"/>
     <w:rsid w:val="00711CB4"/>
+    <w:rsid w:val="007127B9"/>
+    <w:rsid w:val="00742E3A"/>
     <w:rsid w:val="00762453"/>
+    <w:rsid w:val="00776102"/>
     <w:rsid w:val="0079622B"/>
+    <w:rsid w:val="007B0944"/>
     <w:rsid w:val="007B732F"/>
+    <w:rsid w:val="007C1D55"/>
     <w:rsid w:val="007D102B"/>
     <w:rsid w:val="00806577"/>
     <w:rsid w:val="008069C8"/>
     <w:rsid w:val="008127C7"/>
+    <w:rsid w:val="00845AA2"/>
+    <w:rsid w:val="00846605"/>
+    <w:rsid w:val="0088477C"/>
+    <w:rsid w:val="008A4C30"/>
+    <w:rsid w:val="008C1D39"/>
     <w:rsid w:val="008C25C9"/>
     <w:rsid w:val="008F3B4E"/>
     <w:rsid w:val="009169F6"/>
+    <w:rsid w:val="00925EE2"/>
+    <w:rsid w:val="00946EF0"/>
     <w:rsid w:val="00947F9F"/>
+    <w:rsid w:val="0096726E"/>
     <w:rsid w:val="009A1AFB"/>
+    <w:rsid w:val="009C35F5"/>
     <w:rsid w:val="009C5174"/>
+    <w:rsid w:val="009E67FD"/>
     <w:rsid w:val="009F19CF"/>
     <w:rsid w:val="00A12F38"/>
     <w:rsid w:val="00A27889"/>
+    <w:rsid w:val="00A35B8F"/>
     <w:rsid w:val="00A52ACB"/>
     <w:rsid w:val="00A57298"/>
     <w:rsid w:val="00A70DA6"/>
     <w:rsid w:val="00A902A9"/>
     <w:rsid w:val="00A97959"/>
     <w:rsid w:val="00AB2CFC"/>
     <w:rsid w:val="00AB45A7"/>
+    <w:rsid w:val="00AE19EB"/>
     <w:rsid w:val="00AF0845"/>
     <w:rsid w:val="00B02C6B"/>
     <w:rsid w:val="00B23C7A"/>
+    <w:rsid w:val="00B25B98"/>
     <w:rsid w:val="00B407DC"/>
+    <w:rsid w:val="00B56C78"/>
+    <w:rsid w:val="00B63546"/>
     <w:rsid w:val="00B77479"/>
+    <w:rsid w:val="00BB722C"/>
+    <w:rsid w:val="00BC2A4F"/>
+    <w:rsid w:val="00BC4C71"/>
+    <w:rsid w:val="00BE3698"/>
     <w:rsid w:val="00BE4FE5"/>
     <w:rsid w:val="00C1516C"/>
     <w:rsid w:val="00C55723"/>
+    <w:rsid w:val="00C80E16"/>
+    <w:rsid w:val="00D3549B"/>
     <w:rsid w:val="00D62BE9"/>
+    <w:rsid w:val="00D77F07"/>
     <w:rsid w:val="00D8083A"/>
     <w:rsid w:val="00DA721B"/>
     <w:rsid w:val="00DC160B"/>
+    <w:rsid w:val="00DC6213"/>
     <w:rsid w:val="00DF0E13"/>
     <w:rsid w:val="00E04009"/>
     <w:rsid w:val="00E06347"/>
+    <w:rsid w:val="00E063B2"/>
+    <w:rsid w:val="00E407C0"/>
     <w:rsid w:val="00E833B5"/>
+    <w:rsid w:val="00E91637"/>
+    <w:rsid w:val="00EA0A39"/>
     <w:rsid w:val="00EC0705"/>
     <w:rsid w:val="00EF2FC8"/>
+    <w:rsid w:val="00EF7066"/>
+    <w:rsid w:val="00F10EC9"/>
     <w:rsid w:val="00F13A44"/>
+    <w:rsid w:val="00F54AA6"/>
     <w:rsid w:val="00F62330"/>
     <w:rsid w:val="00F708FB"/>
+    <w:rsid w:val="00F92936"/>
     <w:rsid w:val="00F92C61"/>
     <w:rsid w:val="00FB37D8"/>
     <w:rsid w:val="23EC07C1"/>
     <w:rsid w:val="253A5F20"/>
     <w:rsid w:val="34EC9F31"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -6878,51 +5657,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1762337081">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROI@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=75530" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=1742" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75531" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/internal/financial-control/financial-regulations-and-procedures/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75526" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wellcome.org/grant-funding/guidance/intellectual-property-guidance/conflicts-interest-policy-wellcome-funded-researchers-and-commercial-organisations" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-ROI/help/SitePages/Submitting-Initial-Return.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/collaborators-funders/register-interests/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/internal/financial-control/register-of-interests/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/internal/financial-control/financial-regulations-and-procedures/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=24603" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=75530" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ukri.org/about-us/how-we-are-governed/conflicts-of-interests/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/internal/financial-control/financial-regulations-and-procedures/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/export-controls-info/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=24603" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75526" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/rbe/beke/consultancy/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roi@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROI@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/register-of-interests/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-ROI/help/SitePages/Submitting-Initial-Return.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75526" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/register-of-interests/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/protected/display.aspx?DocID=75530" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75526" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=24603" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/register-of-interests/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/internal/financial-control/register-of-interests/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/register-of-interests/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/finance/internal/financial-control/financial-regulations-and-procedures/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROI@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ROI@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roi@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7159,86 +5938,98 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="eafb0ecd-efeb-4217-9634-c55d39489098" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="94c54b77-0038-4ea6-a5c3-b966d105ebc4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="94c54b77-0038-4ea6-a5c3-b966d105ebc4" xmlns:ns3="eafb0ecd-efeb-4217-9634-c55d39489098" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="32ed530b15d9ada70b4b1c76e77834ac" ns2:_="" ns3:_="">
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BCF47B5B35AC2247A0D40EAE6F74A387" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="236b319eb4145f7d474a672e32efb4df">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="94c54b77-0038-4ea6-a5c3-b966d105ebc4" xmlns:ns3="eafb0ecd-efeb-4217-9634-c55d39489098" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a0e6dafa433d9cc4f73e649e4d33135" ns2:_="" ns3:_="">
     <xsd:import namespace="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
     <xsd:import namespace="eafb0ecd-efeb-4217-9634-c55d39489098"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="94c54b77-0038-4ea6-a5c3-b966d105ebc4" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7257,50 +6048,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eafb0ecd-efeb-4217-9634-c55d39489098" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{242bb21b-e50c-46a7-8946-e1db3146f125}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="eafb0ecd-efeb-4217-9634-c55d39489098">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
@@ -7400,143 +6196,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{278A8533-A5F9-4226-B73D-8C8EB9E25C00}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FCFA631-B355-4A52-91CF-29A963F01409}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="eafb0ecd-efeb-4217-9634-c55d39489098"/>
+    <ds:schemaRef ds:uri="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4BE51AA-1E5B-47AA-A945-198D2F3CB058}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{803E69B1-8645-459D-8E5D-482074E1AA8E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{278A8533-A5F9-4226-B73D-8C8EB9E25C00}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A48A1C5-3297-4953-9435-03FC3D7A5F2B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
     <ds:schemaRef ds:uri="eafb0ecd-efeb-4217-9634-c55d39489098"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>14326</Characters>
+  <Pages>4</Pages>
+  <Words>1540</Words>
+  <Characters>8779</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>119</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16806</CharactersWithSpaces>
+  <CharactersWithSpaces>10299</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="138" baseType="variant">
       <vt:variant>
         <vt:i4>6422631</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>66</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://documents.manchester.ac.uk/display.aspx?DocID=24603</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3932235</vt:i4>
       </vt:variant>
       <vt:variant>