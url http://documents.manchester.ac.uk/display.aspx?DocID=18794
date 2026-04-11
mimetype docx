--- v0 (2025-10-15)
+++ v1 (2026-04-11)
@@ -7,104 +7,104 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="68F9684D" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="68F9684D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43234A15" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="43234A15" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BDDE7FD" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="3BDDE7FD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B199F04" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="4B199F04" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30F62895" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="30F62895" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E7FA495" w14:textId="457209BF" w:rsidR="00660ABF" w:rsidRPr="00570174" w:rsidRDefault="00BE285D">
+    <w:p w:rsidRPr="00570174" w:rsidR="00660ABF" w:rsidRDefault="00BE285D" w14:paraId="6E7FA495" w14:textId="457209BF">
       <w:pPr>
         <w:spacing w:before="69"/>
         <w:ind w:left="4032"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570174">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E1E5F88" wp14:editId="0E439F4E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>203835</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-662940</wp:posOffset>
             </wp:positionV>
@@ -137,471 +137,503 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1116330" cy="1048385"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00D150C3" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00D150C3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>SoSS Generic</w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Risk</w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
-      <w:r w:rsidR="00570174" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00570174">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00570174" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00570174">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>Normal</w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>office work</w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
-      <w:r w:rsidR="00831419" w:rsidRPr="00570174">
+      <w:r w:rsidRPr="00570174" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:color="000000"/>
         </w:rPr>
         <w:t>campus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D9DAC5" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="31D9DAC5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="9"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1106" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1646"/>
-        <w:gridCol w:w="2285"/>
-        <w:gridCol w:w="2472"/>
+        <w:gridCol w:w="2487"/>
+        <w:gridCol w:w="2270"/>
         <w:gridCol w:w="3082"/>
         <w:gridCol w:w="2650"/>
         <w:gridCol w:w="2040"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="606979C1" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidTr="00C82533" w14:paraId="606979C1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="838"/>
+          <w:trHeight w:val="1527" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1646" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="0DAA8E1D" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="0DAA8E1D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00980349">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(1):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="631A9A24" w14:textId="77777777" w:rsidR="00686F82" w:rsidRDefault="00686F82">
+          <w:p w:rsidR="00686F82" w:rsidRDefault="00686F82" w14:paraId="631A9A24" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0E984C58" w14:textId="59EC795F" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="001D5010" w:rsidP="00980349">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00980349" w:rsidRDefault="001D5010" w14:paraId="0E984C58" w14:textId="13441305">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>February</w:t>
             </w:r>
             <w:r w:rsidR="00BA0AF4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00C82533">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="03B589B7" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="03B589B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assessed</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00980349">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(2):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6670D85E" w14:textId="77777777" w:rsidR="00686F82" w:rsidRDefault="00686F82">
+          <w:p w:rsidR="00686F82" w:rsidRDefault="00686F82" w14:paraId="6670D85E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12297268" w14:textId="5216C623" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00BA0AF4">
+          <w:p w:rsidR="00C82533" w:rsidRDefault="00C82533" w14:paraId="45D2FDAB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Heather Richards (School Safety Advisor)</w:t>
+              <w:t xml:space="preserve">Phoebe Blakeley- Crewe </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C82533" w:rsidRDefault="00C82533" w14:paraId="09A73CA1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00BA0AF4" w14:paraId="12297268" w14:textId="4A5A6A27">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="207" w:lineRule="exact"/>
+              <w:ind w:left="102"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(School Safety Advisor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2472" w:type="dxa"/>
+            <w:tcW w:w="2270" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="5B16B49B" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="5B16B49B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Validated</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
@@ -614,172 +646,172 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00980349">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(3)</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="111B7A53" w14:textId="77777777" w:rsidR="00686F82" w:rsidRDefault="00686F82">
+          <w:p w:rsidR="00686F82" w:rsidRDefault="00686F82" w14:paraId="111B7A53" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F2BDD90" w14:textId="6AD8FEC0" w:rsidR="00660ABF" w:rsidRDefault="00851E1A">
+          <w:p w:rsidR="00660ABF" w:rsidRDefault="00851E1A" w14:paraId="1F2BDD90" w14:textId="6AD8FEC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Claire Alexander</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="663077B9" w14:textId="4F1AC2E6" w:rsidR="00BA0AF4" w:rsidRPr="003B2ED4" w:rsidRDefault="00BA0AF4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BA0AF4" w:rsidRDefault="00BA0AF4" w14:paraId="663077B9" w14:textId="4F1AC2E6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(Head of School)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3082" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="6C6DEF89" w14:textId="21B201B0" w:rsidR="00660ABF" w:rsidRPr="00851E1A" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="00851E1A" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="6C6DEF89" w14:textId="21B201B0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="204" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Location:</w:t>
             </w:r>
             <w:r w:rsidRPr="00851E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00851E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(4)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="508B5A39" w14:textId="77777777" w:rsidR="00686F82" w:rsidRPr="00851E1A" w:rsidRDefault="00686F82">
+          <w:p w:rsidRPr="00851E1A" w:rsidR="00686F82" w:rsidRDefault="00686F82" w14:paraId="508B5A39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D111580" w14:textId="51D2032E" w:rsidR="00660ABF" w:rsidRPr="00851E1A" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="00851E1A" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="0D111580" w14:textId="51D2032E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00851E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Normal</w:t>
             </w:r>
             <w:r w:rsidRPr="00851E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00851E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -836,58 +868,58 @@
             </w:r>
             <w:r w:rsidR="001D5010">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00851E1A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ampus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="63728C57" w14:textId="77777777" w:rsidR="00686F82" w:rsidRDefault="00831419" w:rsidP="00686F82">
+          <w:p w:rsidR="00686F82" w:rsidP="00686F82" w:rsidRDefault="00831419" w14:paraId="63728C57" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="236" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -925,163 +957,175 @@
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00980349">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(5)</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7ED254" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="00851E1A" w:rsidRDefault="00831419" w:rsidP="00686F82">
+          <w:p w:rsidR="00D86FE3" w:rsidP="00686F82" w:rsidRDefault="00D86FE3" w14:paraId="3E8F3B1D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="236" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="29"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851E1A">
-[...2 lines deleted...]
-                <w:bCs/>
+          </w:p>
+          <w:p w:rsidRPr="00D86FE3" w:rsidR="00660ABF" w:rsidP="00686F82" w:rsidRDefault="00831419" w14:paraId="3C7ED254" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="236" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D86FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOSS</w:t>
             </w:r>
-            <w:r w:rsidRPr="00851E1A">
-[...11 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00D86FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Generic</w:t>
             </w:r>
-            <w:r w:rsidRPr="00851E1A">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00D86FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00851E1A">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00D86FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
-            <w:r w:rsidRPr="00851E1A">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00D86FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00851E1A">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00D86FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
-            <w:r w:rsidRPr="00851E1A">
-[...11 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00D86FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D86FE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2040" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="6857A97E" w14:textId="77777777" w:rsidR="00686F82" w:rsidRDefault="00831419" w:rsidP="00686F82">
+          <w:p w:rsidR="00686F82" w:rsidP="00686F82" w:rsidRDefault="00831419" w14:paraId="6857A97E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Review</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -1099,135 +1143,135 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(6)</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="060E43D5" w14:textId="77777777" w:rsidR="00686F82" w:rsidRDefault="00686F82" w:rsidP="00686F82">
+          <w:p w:rsidR="00686F82" w:rsidP="00686F82" w:rsidRDefault="00686F82" w14:paraId="060E43D5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C4CFBEC" w14:textId="1C7186AE" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="0033534A" w:rsidP="00980349">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00980349" w:rsidRDefault="0033534A" w14:paraId="6C4CFBEC" w14:textId="66C74B8D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>August</w:t>
             </w:r>
             <w:r w:rsidR="00BA0AF4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 202</w:t>
             </w:r>
-            <w:r w:rsidR="001D5010">
+            <w:r w:rsidR="0071084D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="04D06AA4" w14:textId="77777777" w:rsidTr="0056668A">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidTr="00C82533" w14:paraId="04D06AA4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="4799"/>
+          <w:trHeight w:val="4799" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14174" w:type="dxa"/>
+            <w:tcW w:w="14175" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4970C60B" w14:textId="77777777" w:rsidR="0056668A" w:rsidRDefault="0056668A">
+          <w:p w:rsidR="0056668A" w:rsidRDefault="0056668A" w14:paraId="4970C60B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="066A612D" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="066A612D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Task</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1241,67 +1285,67 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>premises:</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(7)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A1EB245" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="3A1EB245" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46A9E060" w14:textId="7627AAF3" w:rsidR="00660ABF" w:rsidRPr="00980349" w:rsidRDefault="00831419" w:rsidP="00980349">
+          <w:p w:rsidRPr="00980349" w:rsidR="00660ABF" w:rsidP="00980349" w:rsidRDefault="00831419" w14:paraId="46A9E060" w14:textId="7627AAF3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="121"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00980349">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>This</w:t>
             </w:r>
             <w:r w:rsidRPr="00980349">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1567,175 +1611,131 @@
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
             <w:r w:rsidR="00DD03B5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for all members of </w:t>
             </w:r>
             <w:r w:rsidR="007532B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>the School of Social Sciences (</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>the School of Social Sciences (SoSS)</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD03B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="007532B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>SoSS</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">and visitors hosted by SoSS staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD03B5">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in </w:t>
+            </w:r>
             <w:r w:rsidR="007532B0">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>)</w:t>
+              <w:t>the School’s</w:t>
             </w:r>
             <w:r w:rsidR="00DD03B5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007532B0">
+              <w:t xml:space="preserve"> buildings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00980349">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">and visitors hosted by </w:t>
-[...60 lines deleted...]
-              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E119E82" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF" w:rsidP="00980349">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00980349" w:rsidRDefault="00660ABF" w14:paraId="7E119E82" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="04FAE70D" w14:textId="44E4BCC8" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="00980349">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00980349" w:rsidRDefault="00831419" w14:paraId="04FAE70D" w14:textId="44E4BCC8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="119"/>
               <w:ind w:left="102" w:right="98"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
@@ -2276,99 +2276,99 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> granted.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="287EA116" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF" w:rsidP="00980349">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00980349" w:rsidRDefault="00660ABF" w14:paraId="287EA116" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38C3E5BD" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF" w:rsidP="00BA0AF4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00BA0AF4" w:rsidRDefault="00660ABF" w14:paraId="38C3E5BD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4E515495" w14:textId="21C31C36" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00BA0AF4" w:rsidP="00980349">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00980349" w:rsidRDefault="00BA0AF4" w14:paraId="4E515495" w14:textId="21C31C36">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="6"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>School of Social Science’s Generic Risk Assessments:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2126B890" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="00980349">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00980349" w:rsidRDefault="00831419" w14:paraId="2126B890" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="207" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOSS</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
@@ -2426,51 +2426,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>UK</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65833D62" w14:textId="77777777" w:rsidR="002D75C6" w:rsidRDefault="00831419" w:rsidP="00980349">
+          <w:p w:rsidR="002D75C6" w:rsidP="00980349" w:rsidRDefault="00831419" w14:paraId="65833D62" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="39"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOSS</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2499,51 +2499,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>B:</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C61039">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Overseas Business Travel</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76D6C6F8" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="00980349">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00980349" w:rsidRDefault="00831419" w14:paraId="76D6C6F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SOSS</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2643,363 +2643,314 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>campus</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="289C074A" w14:textId="26B0C9CB" w:rsidR="00457284" w:rsidRPr="003B2ED4" w:rsidRDefault="00457284" w:rsidP="00980349">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00457284" w:rsidP="00980349" w:rsidRDefault="00457284" w14:paraId="289C074A" w14:textId="46ADC60B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00EF40BF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SS Generic D: </w:t>
-            </w:r>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00530FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lone working on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A97D75D" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="4A97D75D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00660ABF" w:rsidRPr="003B2ED4">
+        <w:sectPr w:rsidRPr="003B2ED4" w:rsidR="00660ABF">
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="220" w:right="1220" w:bottom="1120" w:left="220" w:header="720" w:footer="928" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2DF70F" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="3E2DF70F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="046BBFFD" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="046BBFFD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="106" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1934"/>
         <w:gridCol w:w="1923"/>
         <w:gridCol w:w="1756"/>
         <w:gridCol w:w="5472"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="45245BC0" w14:textId="77777777" w:rsidTr="23D0ABCE">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidTr="33636B97" w14:paraId="45245BC0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="425"/>
+          <w:trHeight w:val="845" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="34B0EF9A" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="34B0EF9A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="02E4C49C" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="02E4C49C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hazard</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1D574A19" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="002826E4" w14:paraId="1D574A19" w14:textId="01338CF8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="243"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2ED4">
-[...52 lines deleted...]
-            <w:r w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="002826E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who might be harmed and how </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="38C2681E" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="38C2681E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -3056,64 +3007,65 @@
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="152118DF" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="152118DF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
@@ -3123,273 +3075,274 @@
               <w:t>rating</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="31C3F1EA" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="31C3F1EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="325" w:right="227" w:hanging="96"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Result </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="6B330B39" w14:textId="77777777" w:rsidTr="23D0ABCE">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidTr="33636B97" w14:paraId="6B330B39" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1666"/>
+          <w:trHeight w:val="1666" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1EE0A201" w14:textId="5435936E" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00EF40BF">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00EF40BF" w14:paraId="1EE0A201" w14:textId="5435936E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="166"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office Work on campus</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>communication</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2AB3BE41" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="2AB3BE41" w14:textId="196717C0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="186"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Illness,</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>injury,</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="003D354F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>made</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3456,561 +3409,595 @@
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="4C969ECD" w14:textId="22407500" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00BA0AF4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00BA0AF4" w14:paraId="4C969ECD" w14:textId="22407500">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="625"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; </w:t>
+            <w:r w:rsidRPr="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="2E0C85AF" w14:textId="77777777" w:rsidR="007874DA" w:rsidRPr="007874DA" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="007874DA" w:rsidR="007874DA" w:rsidP="33636B97" w:rsidRDefault="00831419" w14:paraId="2E0C85AF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="507"/>
+              <w:contextualSpacing w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="41"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="41"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>incident</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="41"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="42"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>life</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="41"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>threatening</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="41"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="41"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>serious</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="42"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>call</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="42"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="41"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>emergency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="55"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(9)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="00831419">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>999</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C70D6B" w:rsidR="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="19C61D68" w:rsidP="33636B97" w:rsidRDefault="19C61D68" w14:paraId="7F2A823C" w14:textId="1E9C38DE">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:widowControl w:val="1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="507"/>
+              <w:contextualSpacing w:val="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="33636B97" w:rsidR="19C61D68">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If you require advising on something non-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="33636B97" w:rsidR="19C61D68">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>serious</w:t>
+            </w:r>
+            <w:r w:rsidRPr="33636B97" w:rsidR="19C61D68">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> please call 111.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007874DA" w:rsidR="007874DA" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="15D803AB" w14:textId="58CB6621">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="1"/>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C70D6B">
-[...214 lines deleted...]
-                <w:spacing w:val="-1"/>
+            <w:r w:rsidRPr="007874DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Inform</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007874DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> University Security</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007874DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007874DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Services </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007874DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70D6B">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00C70D6B">
+            <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C70D6B">
-[...13 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="0068160C" w:rsidR="0068160C">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0161 306 9966</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15D803AB" w14:textId="58CB6621" w:rsidR="007874DA" w:rsidRPr="007874DA" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="007874DA" w:rsidR="00660ABF" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="721A9283" w14:textId="5683B588">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="1"/>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Inform</w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> University Security</w:t>
+              <w:t xml:space="preserve"> School</w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:spacing w:val="-4"/>
+                <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Services </w:t>
+              <w:t>Office</w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>on</w:t>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>+44</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007874DA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0068160C" w:rsidRPr="0068160C">
-[...25 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Inform</w:t>
+              <w:t>(0)</w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-                <w:spacing w:val="-1"/>
-[...59 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="48"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C04389" w:rsidRPr="007874DA">
+            <w:r w:rsidRPr="007874DA" w:rsidR="00C04389">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>161-306-6900</w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
@@ -4041,214 +4028,218 @@
               <w:t xml:space="preserve"> problem</w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="25"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ASAP.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="0073AB0C" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="0073AB0C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="70759DC9" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="70759DC9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="1AC6F83B" w14:textId="77777777" w:rsidTr="00C01651">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidTr="33636B97" w14:paraId="1AC6F83B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3582"/>
+          <w:trHeight w:val="3582" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="204281F8" w14:textId="52D205A0" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00EF40BF">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00EF40BF" w14:paraId="204281F8" w14:textId="52D205A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="426"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office Work on campus</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>accidental</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>injury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="3280CF1A" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="3280CF1A" w14:textId="40DB4DE6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="186"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Injury-</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
@@ -4271,291 +4262,279 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>cuts,</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="25"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">bruises </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00045059">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1295E147" w14:textId="1AA95732" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00BA0AF4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00BA0AF4" w14:paraId="1295E147" w14:textId="1AA95732">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; </w:t>
+            <w:r w:rsidRPr="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="1AF0298D" w14:textId="3329C260" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00C01651" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="1AF0298D" w14:textId="75DD5185">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-              <w:r w:rsidR="00831419" w:rsidRPr="00C01651">
+            <w:hyperlink w:history="1" r:id="rId12">
+              <w:r w:rsidRPr="00C01651">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:spacing w:val="-1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Health</w:t>
               </w:r>
-              <w:r w:rsidR="00831419" w:rsidRPr="00C01651">
+              <w:r w:rsidRPr="00C01651">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:spacing w:val="-2"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="00831419" w:rsidRPr="00C01651">
+              <w:r w:rsidRPr="00C01651">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>and</w:t>
               </w:r>
-              <w:r w:rsidR="00831419" w:rsidRPr="00C01651">
+              <w:r w:rsidRPr="00C01651">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:spacing w:val="1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="00831419" w:rsidRPr="00C01651">
+              <w:r w:rsidRPr="00C01651">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:spacing w:val="-1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Safety Policy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> available</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>all</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00C01651">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>SoSS</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>intranet.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A76C803" w14:textId="4289DBD5" w:rsidR="003B2ED4" w:rsidRPr="00250992" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="00250992" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="0A76C803" w14:textId="4289DBD5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
             <w:r w:rsidR="00250992">
               <w:rPr>
@@ -4866,95 +4845,113 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>working</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>practices.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="474F425A" w14:textId="657A5921" w:rsidR="00250992" w:rsidRPr="003B2ED4" w:rsidRDefault="00250992" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00250992" w:rsidP="007874DA" w:rsidRDefault="00250992" w14:paraId="474F425A" w14:textId="55B7106D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors are met and briefed on</w:t>
             </w:r>
             <w:r w:rsidR="00EA3484">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> basic health and safety information by host</w:t>
+              <w:t xml:space="preserve"> basic health and safety information by </w:t>
+            </w:r>
+            <w:r w:rsidR="00C42CEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>host</w:t>
             </w:r>
             <w:r w:rsidR="001A38D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>ing staff member</w:t>
+              <w:t xml:space="preserve"> staff </w:t>
+            </w:r>
+            <w:r w:rsidR="00C42CEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>members</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09E3E100" w14:textId="77777777" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="09E3E100" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Training</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -5033,357 +5030,357 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>University.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="063B828A" w14:textId="5A0835C3" w:rsidR="003B2ED4" w:rsidRPr="006B7C3C" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="006B7C3C" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="063B828A" w14:textId="5A0835C3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single" w:color="0000FF"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Current</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>list</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>trained</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>first</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>aiders</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>given</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>on</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">University’s </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>First</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="49"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Aid</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>website</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">at </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-              <w:r w:rsidR="006B7C3C" w:rsidRPr="006B7C3C">
+            <w:hyperlink w:history="1" r:id="rId13">
+              <w:r w:rsidRPr="006B7C3C" w:rsidR="006B7C3C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:spacing w:val="-1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:color="0000FF"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>http://www.healthandsafety.manchester.ac.uk/toolkits/firstaid/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C01651">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:color="0000FF"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C01651" w:rsidRPr="00C01651">
+            <w:r w:rsidRPr="00C01651" w:rsidR="00C01651">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="none"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>and on posters displayed throughout buildings</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="340B8AD3" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="340B8AD3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
@@ -5547,369 +5544,366 @@
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>69966</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="39D99E50" w14:textId="3F7804FC" w:rsidR="00BA0AF4" w:rsidRDefault="00831419">
+          <w:p w:rsidR="00BA0AF4" w:rsidRDefault="00831419" w14:paraId="39D99E50" w14:textId="3F7804FC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1542D1D1" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="00BA0AF4" w:rsidRDefault="00660ABF" w:rsidP="00BA0AF4"/>
+          <w:p w:rsidRPr="00BA0AF4" w:rsidR="00660ABF" w:rsidP="00BA0AF4" w:rsidRDefault="00660ABF" w14:paraId="1542D1D1" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="6C9B3ED9" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="6C9B3ED9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="492F5759" w14:textId="77777777" w:rsidTr="23D0ABCE">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidTr="33636B97" w14:paraId="492F5759" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="3145"/>
+          <w:trHeight w:val="3145" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1934" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5E2DAA67" w14:textId="2D6163A0" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00EF40BF">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00EF40BF" w14:paraId="5E2DAA67" w14:textId="2D6163A0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="249"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Office Work on campus</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>slips</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>trips (from</w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="27"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">cables </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">or </w:t>
             </w:r>
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>objects)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1923" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="18EF0963" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="18EF0963" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="335"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Musculoskeletal</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="21"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>injuries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1756" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="5031C66D" w14:textId="52528ED0" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00BA0AF4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00BA0AF4" w14:paraId="5031C66D" w14:textId="52528ED0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="616"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; </w:t>
+            <w:r w:rsidRPr="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="20962ED3" w14:textId="77777777" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="20962ED3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Good</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -6349,51 +6343,51 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>given</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>accordingly.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C8F055B" w14:textId="77777777" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="3C8F055B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Regular</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -6428,51 +6422,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>rubbish</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55CD5072" w14:textId="13B4A719" w:rsidR="003B2ED4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="55CD5072" w14:textId="13B4A719">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Filing</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -6516,51 +6510,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A38D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
             <w:r w:rsidR="001A38D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>shut</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4093FDD4" w14:textId="5446870B" w:rsidR="00660ABF" w:rsidRPr="00C70D6B" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="00C70D6B" w:rsidR="00660ABF" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="4093FDD4" w14:textId="5446870B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Carpet</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -6693,84 +6687,84 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>floor</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>coverings</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="087D94BF" w14:textId="0054AF8E" w:rsidR="00C70D6B" w:rsidRPr="003B2ED4" w:rsidRDefault="00C70D6B" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00C70D6B" w:rsidP="007874DA" w:rsidRDefault="00C70D6B" w14:paraId="087D94BF" w14:textId="0054AF8E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DSE</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="17888915" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="17888915">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>self-assessment</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>forms</w:t>
             </w:r>
@@ -6780,51 +6774,51 @@
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A38D2">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">are </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>completed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54C017FC" w14:textId="77777777" w:rsidR="00C70D6B" w:rsidRPr="003B2ED4" w:rsidRDefault="00C70D6B" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00C70D6B" w:rsidP="007874DA" w:rsidRDefault="00C70D6B" w14:paraId="54C017FC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Information</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -7025,51 +7019,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DSE</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>assessment.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="078ADDC2" w14:textId="77777777" w:rsidR="00C70D6B" w:rsidRPr="003B2ED4" w:rsidRDefault="00C70D6B" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00C70D6B" w:rsidP="007874DA" w:rsidRDefault="00C70D6B" w14:paraId="078ADDC2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Work</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
@@ -7135,364 +7129,322 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>user</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="756A08F5" w14:textId="17C38692" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="00BA0AF4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00BA0AF4" w:rsidRDefault="00831419" w14:paraId="756A08F5" w14:textId="17C38692">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="5" w:space="0"/>
             </w:tcBorders>
+            <w:tcMar/>
           </w:tcPr>
-          <w:p w14:paraId="7FE682A8" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="7FE682A8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3836D5F6" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="3836D5F6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="205" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00660ABF" w:rsidRPr="003B2ED4">
+        <w:sectPr w:rsidRPr="003B2ED4" w:rsidR="00660ABF">
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="1100" w:right="1220" w:bottom="1120" w:left="1220" w:header="0" w:footer="928" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ABB1609" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="2ABB1609" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="148" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1689"/>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="5954"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="2E7AEDFC" w14:textId="77777777" w:rsidTr="00BF527A">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidTr="002826E4" w14:paraId="2E7AEDFC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="422"/>
+          <w:trHeight w:val="786" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="66491EAD" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="66491EAD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2AB0A9" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="1E2AB0A9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hazard</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="66C806C1" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="002826E4" w14:paraId="66C806C1" w14:textId="4C173F53">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="243"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2ED4">
-[...52 lines deleted...]
-            <w:r w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="002826E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who might be harmed and how </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="22B7FF45" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="22B7FF45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7549,64 +7501,64 @@
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="07C8B5CA" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="07C8B5CA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
@@ -7616,137 +7568,137 @@
               <w:t>rating</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="39F2B0F1" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="39F2B0F1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="325" w:right="227" w:hanging="96"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Result </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="6FB6B764" w14:textId="77777777" w:rsidTr="000A4047">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidTr="000A4047" w14:paraId="6FB6B764" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1926"/>
+          <w:trHeight w:val="1926" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D08AD9F" w14:textId="4CC23973" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00EF40BF" w:rsidP="00BB036E">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00BB036E" w:rsidRDefault="00EF40BF" w14:paraId="3D08AD9F" w14:textId="4CC23973">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="313"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office Work on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10F974C5" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E" w:rsidP="00BB036E">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00BB036E" w:rsidRDefault="00BB036E" w14:paraId="10F974C5" w14:textId="3BBE1347">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>environmental</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7786,131 +7738,119 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ventilation</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="21"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="000222D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D017265" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00BB036E" w14:paraId="4D017265" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="616"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...17 lines deleted...]
-            <w:r w:rsidR="00831419" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63854A30" w14:textId="287E7530" w:rsidR="00BA0AF4" w:rsidRPr="00BA0AF4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="00BA0AF4" w:rsidR="00BA0AF4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="63854A30" w14:textId="287E7530">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Heating</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -7988,61 +7928,61 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="49"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>by</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="000A4047" w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="000A4047">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>occupants.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B8E7BCF" w14:textId="16628B15" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="4B8E7BCF" w14:textId="16628B15">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lighting</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -8069,51 +8009,51 @@
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>satisfactory</w:t>
             </w:r>
             <w:r w:rsidR="000A4047">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34309C5A" w14:textId="3EF4B15A" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="34309C5A" w14:textId="3EF4B15A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -8183,70 +8123,70 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">to </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Estates</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="007414F4" w:rsidRPr="007414F4">
+            <w:r w:rsidRPr="007414F4" w:rsidR="007414F4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="007414F4" w:rsidRPr="007414F4">
+            <w:r w:rsidRPr="007414F4" w:rsidR="007414F4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>+44 (0)161 275 2424)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47EAEE9A" w14:textId="778BEFC1" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="47EAEE9A" w14:textId="778BEFC1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>House</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
@@ -8538,95 +8478,84 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="49"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>problem.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AD075D8" w14:textId="51570CDE" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="007874DA" w:rsidRDefault="00831419" w14:paraId="1AD075D8" w14:textId="51570CDE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Kitchen </w:t>
             </w:r>
             <w:r w:rsidR="00C70D6B">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">areas occupied by </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>areas occupied by SoSS</w:t>
+            </w:r>
             <w:r w:rsidR="00BA0AF4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> staff </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8660,250 +8589,239 @@
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>annually.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A45A886" w14:textId="1090A2D5" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419" w:rsidP="00BA0AF4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="00BA0AF4" w:rsidRDefault="00831419" w14:paraId="4A45A886" w14:textId="1090A2D5">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D5EFA56" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="6D5EFA56" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w14:paraId="449B55D3" w14:textId="77777777" w:rsidTr="00683008">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidTr="00683008" w14:paraId="449B55D3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1272"/>
+          <w:trHeight w:val="1272" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FA664CC" w14:textId="6034A482" w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w:rsidRDefault="00EF40BF">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidRDefault="00EF40BF" w14:paraId="4FA664CC" w14:textId="6034A482">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="166"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office Work on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D75CE7C" w14:textId="0B8603B6" w:rsidR="00683008" w:rsidRPr="00683008" w:rsidRDefault="00C70D6B" w:rsidP="00683008">
+          <w:p w:rsidRPr="00683008" w:rsidR="00683008" w:rsidP="00683008" w:rsidRDefault="00C70D6B" w14:paraId="3D75CE7C" w14:textId="0B8603B6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Electricity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="119B58D9" w14:textId="77777777" w:rsidR="00BB036E" w:rsidRDefault="003B2ED4" w:rsidP="003B2ED4">
+          <w:p w:rsidR="00BB036E" w:rsidP="003B2ED4" w:rsidRDefault="003B2ED4" w14:paraId="119B58D9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>SoSS</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Member or visitor suffers personal injury – electric shock, burns.</w:t>
+              <w:t>SoSS Member or visitor suffers personal injury – electric shock, burns.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BCEB7FB" w14:textId="77777777" w:rsidR="00683008" w:rsidRDefault="00683008" w:rsidP="00683008">
+          <w:p w:rsidR="00683008" w:rsidP="00683008" w:rsidRDefault="00683008" w14:paraId="5BCEB7FB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B7F45DC" w14:textId="77777777" w:rsidR="00683008" w:rsidRPr="00683008" w:rsidRDefault="00683008" w:rsidP="00683008">
+          <w:p w:rsidRPr="00683008" w:rsidR="00683008" w:rsidP="00683008" w:rsidRDefault="00683008" w14:paraId="6B7F45DC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CA7E875" w14:textId="77777777" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00BB036E" w14:paraId="0CA7E875" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fixed</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -8939,51 +8857,51 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>maintained</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>by Estates</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="208D9AC3" w14:textId="5BAB2D51" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00BB036E" w14:paraId="208D9AC3" w14:textId="5BAB2D51">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Portable</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -9115,51 +9033,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00907AF7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Operations</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Office.).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32443AB6" w14:textId="11A05732" w:rsidR="00BB036E" w:rsidRPr="00296D82" w:rsidRDefault="00296D82" w:rsidP="00296D82">
+          <w:p w:rsidRPr="00296D82" w:rsidR="00BB036E" w:rsidP="00296D82" w:rsidRDefault="00296D82" w14:paraId="32443AB6" w14:textId="11A05732">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Before using electrical items,</w:t>
             </w:r>
             <w:r w:rsidRPr="00296D82">
@@ -9176,338 +9094,324 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="00683008">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="00483471">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ollow the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-              <w:r w:rsidR="00483471" w:rsidRPr="00683008">
+            <w:hyperlink w:history="1" r:id="rId14">
+              <w:r w:rsidRPr="00683008" w:rsidR="00483471">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:spacing w:val="-1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HSE’s advice </w:t>
               </w:r>
               <w:r w:rsidR="00683008">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:spacing w:val="-1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t xml:space="preserve">on user inspections </w:t>
               </w:r>
-              <w:r w:rsidR="00483471" w:rsidRPr="00683008">
+              <w:r w:rsidRPr="00683008" w:rsidR="00483471">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:spacing w:val="-1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>(see page 2)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00683008">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E8D2537" w14:textId="415C1670" w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E" w:rsidP="00BA0AF4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidP="00BA0AF4" w:rsidRDefault="00BB036E" w14:paraId="7E8D2537" w14:textId="415C1670">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07D9ABAA" w14:textId="77777777" w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidRDefault="00BB036E" w14:paraId="07D9ABAA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w14:paraId="52C33111" w14:textId="77777777" w:rsidTr="00427537">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidTr="00427537" w14:paraId="52C33111" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="2976"/>
+          <w:trHeight w:val="2976" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1689" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16385AEB" w14:textId="3B76E41E" w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w:rsidRDefault="00EF40BF" w:rsidP="00BB036E">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidP="00BB036E" w:rsidRDefault="00EF40BF" w14:paraId="16385AEB" w14:textId="3B76E41E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office Work on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B04A5FE" w14:textId="77777777" w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E" w:rsidP="00BB036E">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidP="00BB036E" w:rsidRDefault="00BB036E" w14:paraId="0B04A5FE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C60B2BA" w14:textId="77777777" w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E" w:rsidP="00CD619F">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidP="00CD619F" w:rsidRDefault="00BB036E" w14:paraId="4C60B2BA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="345"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00CD619F" w:rsidRPr="003B2ED4">
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; Visitors</w:t>
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00CD619F">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>oSS Member &amp; Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5954" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7871BC24" w14:textId="378F197C" w:rsidR="00427537" w:rsidRPr="00427537" w:rsidRDefault="00427537" w:rsidP="007874DA">
+          <w:p w:rsidRPr="00427537" w:rsidR="00427537" w:rsidP="007874DA" w:rsidRDefault="00427537" w14:paraId="7871BC24" w14:textId="40013908">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">All staff and PGR students asked to complete </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-              <w:r w:rsidRPr="00427537">
+            <w:hyperlink w:history="1" r:id="rId15">
+              <w:r w:rsidRPr="0014505B" w:rsidR="0014505B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...1 lines deleted...]
-                  <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:t>LAOD147 Fire Awareness for All</w:t>
+                <w:t>HSST447 Fire Awareness for All</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00427537">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C8D718C" w14:textId="5234B7B3" w:rsidR="00427537" w:rsidRPr="00427537" w:rsidRDefault="00BB036E" w:rsidP="00427537">
+          <w:p w:rsidRPr="00427537" w:rsidR="00427537" w:rsidP="00427537" w:rsidRDefault="00BB036E" w14:paraId="6C8D718C" w14:textId="5234B7B3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -9543,51 +9447,51 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>policy</w:t>
             </w:r>
             <w:r w:rsidR="00806DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="30"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D070C94" w14:textId="11AAA89B" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00BB036E" w14:paraId="2D070C94" w14:textId="11AAA89B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Prompt</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
@@ -9621,51 +9525,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">of </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>waste</w:t>
             </w:r>
             <w:r w:rsidR="00806DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E5DD258" w14:textId="125CEADC" w:rsidR="00BA0AF4" w:rsidRPr="00BA0AF4" w:rsidRDefault="00BB036E" w:rsidP="007874DA">
+          <w:p w:rsidRPr="00BA0AF4" w:rsidR="00BA0AF4" w:rsidP="007874DA" w:rsidRDefault="00BB036E" w14:paraId="0E5DD258" w14:textId="125CEADC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Smoke</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -9674,51 +9578,51 @@
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>detectors installed</w:t>
             </w:r>
             <w:r w:rsidR="00806DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="027A4DE1" w14:textId="405B3CBB" w:rsidR="003B2ED4" w:rsidRPr="00BA0AF4" w:rsidRDefault="00BB036E" w:rsidP="007874DA">
+          <w:p w:rsidRPr="00BA0AF4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="00BB036E" w14:paraId="027A4DE1" w14:textId="405B3CBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatic alarm </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -9902,460 +9806,416 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="45"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>practiced.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0735A5B5" w14:textId="5243D458" w:rsidR="00BA0AF4" w:rsidRPr="003B2ED4" w:rsidRDefault="00BA0AF4" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BA0AF4" w:rsidP="007874DA" w:rsidRDefault="00BA0AF4" w14:paraId="0735A5B5" w14:textId="5243D458">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fire Evacuation Marshals in building to assist with evacuation</w:t>
             </w:r>
             <w:r w:rsidR="00806DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="290A687D" w14:textId="025A86F6" w:rsidR="003B2ED4" w:rsidRPr="003B2ED4" w:rsidRDefault="003B2ED4" w:rsidP="007874DA">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="003B2ED4" w:rsidP="007874DA" w:rsidRDefault="003B2ED4" w14:paraId="290A687D" w14:textId="025A86F6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Personal emergency evacuation plans may be necessary</w:t>
             </w:r>
             <w:r w:rsidR="00BA0AF4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> for those with mobility issues and must be completed with line manager for staff and with PEEP coordinator for students</w:t>
             </w:r>
             <w:r w:rsidR="00806DF6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F573C49" w14:textId="77777777" w:rsidR="00CD619F" w:rsidRPr="00C70D6B" w:rsidRDefault="00CD619F" w:rsidP="007874DA">
+          <w:p w:rsidRPr="00C70D6B" w:rsidR="00CD619F" w:rsidP="007874DA" w:rsidRDefault="00CD619F" w14:paraId="0F573C49" w14:textId="77777777">
             <w:pPr>
               <w:widowControl/>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20B081D5" w14:textId="04D593B8" w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E" w:rsidP="00BA0AF4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidP="00BA0AF4" w:rsidRDefault="00BB036E" w14:paraId="20B081D5" w14:textId="04D593B8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E717C88" w14:textId="77777777" w:rsidR="00BB036E" w:rsidRPr="003B2ED4" w:rsidRDefault="00BB036E">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00BB036E" w:rsidRDefault="00BB036E" w14:paraId="2E717C88" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="253E33D7" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="253E33D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="205" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00660ABF" w:rsidRPr="003B2ED4">
+        <w:sectPr w:rsidRPr="003B2ED4" w:rsidR="00660ABF">
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="1100" w:right="1220" w:bottom="1120" w:left="1220" w:header="0" w:footer="928" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5790B3" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="5E5790B3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="6" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2034"/>
         <w:gridCol w:w="1735"/>
         <w:gridCol w:w="1944"/>
         <w:gridCol w:w="5472"/>
         <w:gridCol w:w="1986"/>
         <w:gridCol w:w="1103"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="199619B8" w14:textId="77777777" w:rsidTr="00C70D6B">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidTr="002826E4" w14:paraId="199619B8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="422"/>
+          <w:trHeight w:val="786" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="60571BCF" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="60571BCF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Activity </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(8)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="08D2CCEA" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="08D2CCEA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Hazard</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0BD206" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="002826E4" w14:paraId="1A0BD206" w14:textId="52244B02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="243"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003B2ED4">
-[...52 lines deleted...]
-            <w:r w:rsidRPr="003B2ED4">
+            <w:r w:rsidRPr="002826E4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Who might be harmed and how </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="5284FFAE" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="5284FFAE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Existing</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -10412,64 +10272,64 @@
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="53518556" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="53518556" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Risk</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
@@ -10479,286 +10339,276 @@
               <w:t>rating</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(12)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E1E1E1"/>
           </w:tcPr>
-          <w:p w14:paraId="797506E3" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="797506E3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="325" w:right="227" w:hanging="96"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Result </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(13)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF40BF" w:rsidRPr="003B2ED4" w14:paraId="52BDD09A" w14:textId="77777777" w:rsidTr="000C2D3A">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00EF40BF" w:rsidTr="000C2D3A" w14:paraId="52BDD09A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1501"/>
+          <w:trHeight w:val="1501" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4BF645B4" w14:textId="4FA5AED6" w:rsidR="00EF40BF" w:rsidRPr="00F44655" w:rsidRDefault="00EF40BF" w:rsidP="00EF40BF">
+          <w:p w:rsidRPr="00F44655" w:rsidR="00EF40BF" w:rsidP="00EF40BF" w:rsidRDefault="00EF40BF" w14:paraId="4BF645B4" w14:textId="4FA5AED6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="105"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office Work on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41DCE774" w14:textId="03503C43" w:rsidR="00EF40BF" w:rsidRPr="00FA544E" w:rsidRDefault="00EF40BF" w:rsidP="00EF40BF">
+          <w:p w:rsidRPr="00FA544E" w:rsidR="00EF40BF" w:rsidP="00EF40BF" w:rsidRDefault="00EF40BF" w14:paraId="41DCE774" w14:textId="03503C43">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA544E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Transmission of respiratory infections – including Covid-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52A8178B" w14:textId="43BC956A" w:rsidR="00EF40BF" w:rsidRPr="00FA544E" w:rsidRDefault="00EF40BF" w:rsidP="00EF40BF">
+          <w:p w:rsidRPr="00FA544E" w:rsidR="00EF40BF" w:rsidP="00EF40BF" w:rsidRDefault="00EF40BF" w14:paraId="52A8178B" w14:textId="43BC956A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FA544E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>SoSS</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; </w:t>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA544E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="170B8E9F" w14:textId="56EEE370" w:rsidR="00EF40BF" w:rsidRPr="00031075" w:rsidRDefault="00EF40BF" w:rsidP="007874DA">
+          <w:p w:rsidRPr="00031075" w:rsidR="00EF40BF" w:rsidP="007874DA" w:rsidRDefault="00EF40BF" w14:paraId="170B8E9F" w14:textId="56EEE370">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031075">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">For </w:t>
             </w:r>
-            <w:r w:rsidR="007874DA" w:rsidRPr="00031075">
+            <w:r w:rsidRPr="00031075" w:rsidR="007874DA">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">all </w:t>
             </w:r>
             <w:r w:rsidRPr="00031075">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>respiratory infections</w:t>
             </w:r>
-            <w:r w:rsidR="00031075" w:rsidRPr="00031075">
+            <w:r w:rsidRPr="00031075" w:rsidR="00031075">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> including Covid-19</w:t>
             </w:r>
             <w:r w:rsidRPr="00031075">
               <w:rPr>
                 <w:rStyle w:val="SubtleEmphasis"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05645530" w14:textId="7191823D" w:rsidR="00EF40BF" w:rsidRPr="009C4A9F" w:rsidRDefault="00EF40BF" w:rsidP="007874DA">
+          <w:p w:rsidRPr="009C4A9F" w:rsidR="00EF40BF" w:rsidP="007874DA" w:rsidRDefault="00EF40BF" w14:paraId="05645530" w14:textId="7191823D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA544E">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Consider face masks when moving indoors or in </w:t>
@@ -10769,1063 +10619,983 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>crowded multi-</w:t>
             </w:r>
             <w:r w:rsidRPr="009C4A9F">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>user spaces</w:t>
             </w:r>
             <w:r w:rsidR="000C2D3A">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7524C550" w14:textId="763E56F1" w:rsidR="00EF40BF" w:rsidRPr="009C4A9F" w:rsidRDefault="00EF40BF" w:rsidP="007874DA">
+          <w:p w:rsidRPr="009C4A9F" w:rsidR="00EF40BF" w:rsidP="007874DA" w:rsidRDefault="00EF40BF" w14:paraId="7524C550" w14:textId="763E56F1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use hand </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> and wash your hands frequently</w:t>
+              <w:t>Use hand sanitiser and wash your hands frequently</w:t>
             </w:r>
             <w:r w:rsidR="000C2D3A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F737B32" w14:textId="4B9F59CB" w:rsidR="00EF40BF" w:rsidRPr="009C4A9F" w:rsidRDefault="00EF40BF" w:rsidP="007874DA">
+          <w:p w:rsidRPr="009C4A9F" w:rsidR="00EF40BF" w:rsidP="007874DA" w:rsidRDefault="00EF40BF" w14:paraId="4F737B32" w14:textId="4B9F59CB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="507" w:right="140"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> wipes to clean down communal items</w:t>
+              <w:t>Use sanitising wipes to clean down communal items</w:t>
             </w:r>
             <w:r w:rsidR="000C2D3A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10181A3C" w14:textId="509A5442" w:rsidR="00031075" w:rsidRPr="009C4A9F" w:rsidRDefault="00031075" w:rsidP="007874DA">
+          <w:p w:rsidRPr="009C4A9F" w:rsidR="00031075" w:rsidP="007874DA" w:rsidRDefault="00031075" w14:paraId="10181A3C" w14:textId="509A5442">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="507" w:right="140"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C4A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Follow University sickness absence </w:t>
             </w:r>
-            <w:r w:rsidR="009C4A9F" w:rsidRPr="009C4A9F">
+            <w:r w:rsidRPr="009C4A9F" w:rsidR="009C4A9F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>guidance</w:t>
             </w:r>
             <w:r w:rsidR="000C2D3A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="159C1780" w14:textId="262F721B" w:rsidR="00EF40BF" w:rsidRPr="00FA544E" w:rsidRDefault="00EF40BF" w:rsidP="007874DA">
+          <w:p w:rsidRPr="00FA544E" w:rsidR="00EF40BF" w:rsidP="007874DA" w:rsidRDefault="00EF40BF" w14:paraId="159C1780" w14:textId="262F721B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="507" w:right="140"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="203E4179" w14:textId="0A67EABF" w:rsidR="00EF40BF" w:rsidRPr="00F44655" w:rsidRDefault="00FA544E" w:rsidP="00EF40BF">
+          <w:p w:rsidRPr="00F44655" w:rsidR="00EF40BF" w:rsidP="00EF40BF" w:rsidRDefault="00FA544E" w14:paraId="203E4179" w14:textId="0A67EABF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F628CBC" w14:textId="1E5D4415" w:rsidR="00EF40BF" w:rsidRPr="00F44655" w:rsidRDefault="00EF40BF" w:rsidP="00EF40BF">
+          <w:p w:rsidRPr="00F44655" w:rsidR="00EF40BF" w:rsidP="00EF40BF" w:rsidRDefault="00EF40BF" w14:paraId="0F628CBC" w14:textId="1E5D4415">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005760D7" w:rsidRPr="003B2ED4" w14:paraId="08D2DA8F" w14:textId="77777777" w:rsidTr="000C2D3A">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="005760D7" w:rsidTr="000C2D3A" w14:paraId="08D2DA8F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1846"/>
+          <w:trHeight w:val="1846" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2E656702" w14:textId="663E9ABC" w:rsidR="005760D7" w:rsidRPr="007874DA" w:rsidRDefault="005760D7" w:rsidP="005760D7">
+          <w:p w:rsidRPr="007874DA" w:rsidR="005760D7" w:rsidP="005760D7" w:rsidRDefault="005760D7" w14:paraId="2E656702" w14:textId="663E9ABC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="105"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office work on Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="032D964A" w14:textId="0C60F56E" w:rsidR="005760D7" w:rsidRPr="007874DA" w:rsidRDefault="005760D7" w:rsidP="005760D7">
+          <w:p w:rsidRPr="007874DA" w:rsidR="005760D7" w:rsidP="005760D7" w:rsidRDefault="005760D7" w14:paraId="032D964A" w14:textId="0C60F56E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Ill- health </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06EB5134" w14:textId="6F04BBE2" w:rsidR="005760D7" w:rsidRPr="007874DA" w:rsidRDefault="007874DA" w:rsidP="005760D7">
+          <w:p w:rsidRPr="007874DA" w:rsidR="005760D7" w:rsidP="005760D7" w:rsidRDefault="007874DA" w14:paraId="06EB5134" w14:textId="6F04BBE2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>SoSS</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; </w:t>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4BAB19" w14:textId="440DF183" w:rsidR="005760D7" w:rsidRPr="007874DA" w:rsidRDefault="005760D7" w:rsidP="007874DA">
+          <w:p w:rsidRPr="007874DA" w:rsidR="005760D7" w:rsidP="007874DA" w:rsidRDefault="005760D7" w14:paraId="1A4BAB19" w14:textId="440DF183">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:left="507" w:hanging="366"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">It is the responsibility of the individual to </w:t>
             </w:r>
-            <w:r w:rsidR="007874DA" w:rsidRPr="007874DA">
+            <w:r w:rsidRPr="007874DA" w:rsidR="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>inform their line manager,</w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId16">
               <w:r w:rsidRPr="007874DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>Occupational health</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007874DA" w:rsidRPr="007874DA">
+            <w:r w:rsidRPr="007874DA" w:rsidR="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">, or </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidR="007874DA" w:rsidRPr="007874DA">
+            <w:hyperlink w:history="1" r:id="rId17">
+              <w:r w:rsidRPr="007874DA" w:rsidR="007874DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:t>the Disability Advisory Support Service</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="007874DA" w:rsidRPr="007874DA">
+            <w:r w:rsidRPr="007874DA" w:rsidR="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> if they have pre-existing health problems or other relevant conditions such a</w:t>
             </w:r>
-            <w:r w:rsidR="00FA544E" w:rsidRPr="007874DA">
+            <w:r w:rsidRPr="007874DA" w:rsidR="00FA544E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>s mental health considerations</w:t>
             </w:r>
-            <w:r w:rsidR="007874DA" w:rsidRPr="007874DA">
+            <w:r w:rsidRPr="007874DA" w:rsidR="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> that might affect their office work</w:t>
             </w:r>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BAC95B8" w14:textId="1941A570" w:rsidR="005760D7" w:rsidRPr="007874DA" w:rsidRDefault="005760D7" w:rsidP="007874DA">
+          <w:p w:rsidRPr="007874DA" w:rsidR="005760D7" w:rsidP="007874DA" w:rsidRDefault="005760D7" w14:paraId="7BAC95B8" w14:textId="1941A570">
             <w:pPr>
               <w:pStyle w:val="paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="507" w:hanging="366"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Any accidents or incidents must be reported using the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink w:tgtFrame="_blank" w:history="1" r:id="rId18">
               <w:r w:rsidRPr="007874DA">
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>Accident/incident/near-miss/illness report form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rStyle w:val="eop"/>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C96F3D7" w14:textId="01544E47" w:rsidR="005760D7" w:rsidRPr="007874DA" w:rsidRDefault="005760D7" w:rsidP="00FA544E">
+          <w:p w:rsidRPr="007874DA" w:rsidR="005760D7" w:rsidP="00FA544E" w:rsidRDefault="005760D7" w14:paraId="0C96F3D7" w14:textId="01544E47">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="367" w:right="140"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="16152F34" w14:textId="2CF22FC3" w:rsidR="005760D7" w:rsidRPr="007874DA" w:rsidRDefault="005760D7" w:rsidP="005760D7">
+          <w:p w:rsidRPr="007874DA" w:rsidR="005760D7" w:rsidP="005760D7" w:rsidRDefault="005760D7" w14:paraId="16152F34" w14:textId="2CF22FC3">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="45C099A3" w14:textId="5DD60E53" w:rsidR="005760D7" w:rsidRPr="007874DA" w:rsidRDefault="005760D7" w:rsidP="005760D7">
+          <w:p w:rsidRPr="007874DA" w:rsidR="005760D7" w:rsidP="005760D7" w:rsidRDefault="005760D7" w14:paraId="45C099A3" w14:textId="5DD60E53">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007874DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056419" w:rsidRPr="003B2ED4" w14:paraId="6FA83E13" w14:textId="77777777" w:rsidTr="000C2D3A">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidTr="000C2D3A" w14:paraId="6FA83E13" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1406"/>
+          <w:trHeight w:val="1406" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64EA6196" w14:textId="4AADAC35" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="64EA6196" w14:textId="4AADAC35">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="294"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office Work on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EAE936F" w14:textId="683FD69B" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="0EAE936F" w14:textId="683FD69B">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="404"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A5AB7EE" w14:textId="351B40C6" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="5A5AB7EE" w14:textId="351B40C6">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="704"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; </w:t>
+            <w:r w:rsidRPr="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B35F3ED" w14:textId="58320387" w:rsidR="00637FBC" w:rsidRPr="00BE23DA" w:rsidRDefault="00637FBC" w:rsidP="00056419">
+          <w:p w:rsidRPr="00BE23DA" w:rsidR="00637FBC" w:rsidP="00056419" w:rsidRDefault="00637FBC" w14:paraId="7B35F3ED" w14:textId="58320387">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE23DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">When using </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="002C49FB" w:rsidRPr="00BE23DA">
+              <w:t>When using guillotines and shredding machines</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE23DA" w:rsidR="002C49FB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> instructions are followed </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="654EFE8C" w14:textId="3C8ADD57" w:rsidR="00056419" w:rsidRPr="00BE23DA" w:rsidRDefault="00637FBC" w:rsidP="00056419">
+          <w:p w:rsidRPr="00BE23DA" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00637FBC" w14:paraId="654EFE8C" w14:textId="3C8ADD57">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE23DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002C49FB" w:rsidRPr="00BE23DA">
+            <w:r w:rsidRPr="00BE23DA" w:rsidR="002C49FB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE23DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>pprentices/work experience</w:t>
             </w:r>
-            <w:r w:rsidR="002C49FB" w:rsidRPr="00BE23DA">
+            <w:r w:rsidRPr="00BE23DA" w:rsidR="002C49FB">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> students</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE23DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> or persons under the age of 21 are inducted in the use of </w:t>
             </w:r>
-            <w:r w:rsidR="00A028CA" w:rsidRPr="00BE23DA">
+            <w:r w:rsidRPr="00BE23DA" w:rsidR="00A028CA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>any office</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE23DA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> equipment.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22883FF1" w14:textId="42876BFF" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="22883FF1" w14:textId="42876BFF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6009B66C" w14:textId="1339A6D2" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="6009B66C" w14:textId="1339A6D2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056419" w:rsidRPr="003B2ED4" w14:paraId="0C7BD90F" w14:textId="77777777" w:rsidTr="000C2D3A">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidTr="000C2D3A" w14:paraId="0C7BD90F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1406"/>
+          <w:trHeight w:val="1406" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C175959" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="1C175959" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="294"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office Work on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46CB640D" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="46CB640D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="404"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Manual Handling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03CA33D2" w14:textId="54FDC658" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="03CA33D2" w14:textId="54FDC658">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="704"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; </w:t>
+            <w:r w:rsidRPr="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="709BDEF2" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="00BA0AF4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="00BA0AF4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="709BDEF2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Only </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -11912,51 +11682,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>files)</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="31"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F32C4BE" w14:textId="0E5511E3" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="7F32C4BE" w14:textId="0E5511E3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Upper</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -11999,63 +11769,61 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>via</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>kickstool</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="7FEE13DA" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="007874DA" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="007874DA" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="7FEE13DA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Heavier</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -12159,51 +11927,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>possible</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59B2BBD6" w14:textId="6E745502" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="59B2BBD6" w14:textId="6E745502">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Assistance</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -12393,246 +12161,236 @@
               <w:t>furniture</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>moves)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38DCE2AD" w14:textId="2847EDAC" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="38DCE2AD" w14:textId="2847EDAC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Low</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CF0C9D6" w14:textId="6530910E" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="0CF0C9D6" w14:textId="6530910E">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056419" w:rsidRPr="003B2ED4" w14:paraId="27D8CD7C" w14:textId="77777777" w:rsidTr="008A7B54">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidTr="008A7B54" w14:paraId="27D8CD7C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1709"/>
+          <w:trHeight w:val="1709" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0642BE6A" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="0642BE6A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office Work on campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="498F9132" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="498F9132" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="145"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Personal Comfort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23C1F6D8" w14:textId="22B302DF" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="23C1F6D8" w14:textId="22B302DF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; </w:t>
+            <w:r w:rsidRPr="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="670F23FE" w14:textId="1317AB44" w:rsidR="00056419" w:rsidRPr="00BA0AF4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="00BA0AF4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="670F23FE" w14:textId="1317AB44">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Provision</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -12718,51 +12476,51 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> by</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Estates.</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="37"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6327817A" w14:textId="6CB633DA" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="6327817A" w14:textId="6CB633DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>System</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
@@ -12869,51 +12627,51 @@
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00454526">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>+44 (0) 161 275 2424</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D9F0A52" w14:textId="7B026FF4" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="7D9F0A52" w14:textId="7B026FF4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:ind w:left="507"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>House</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
@@ -13189,159 +12947,159 @@
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>egulations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="595BE64C" w14:textId="6A75B98C" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="595BE64C" w14:textId="6A75B98C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Low </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="359ECADA" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="359ECADA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00056419" w:rsidRPr="003B2ED4" w14:paraId="07A5915F" w14:textId="77777777" w:rsidTr="00C70D6B">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidTr="00C70D6B" w14:paraId="07A5915F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1347"/>
+          <w:trHeight w:val="1347" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2034" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="434FE20B" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="434FE20B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Office Work on Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1735" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A9F8B39" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="6A9F8B39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="445"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Working</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -13406,923 +13164,913 @@
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ladders</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1944" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05ACF1A3" w14:textId="3B63222A" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="05ACF1A3" w14:textId="3B63222A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102" w:right="625"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Member &amp; </w:t>
+            <w:r w:rsidRPr="003B2ED4">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SoSS Member &amp; </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Visitors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5472" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="229C40BD" w14:textId="77777777" w:rsidR="00056419" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="229C40BD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="507" w:right="249"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>You</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>must</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>attended</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>University’s</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Training</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="41"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>working</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>at</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>height</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>before</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>you</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>permitted</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>use</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ladders</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>any</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="45"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">other </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>device.</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56BEAB38" w14:textId="6B7C8236" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="56BEAB38" w14:textId="6B7C8236">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="507" w:right="249"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Please</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>see</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HSE</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>guidance</w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F44655">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">at  </w:t>
             </w:r>
             <w:hyperlink r:id="rId19">
               <w:r w:rsidRPr="00F44655">
                 <w:rPr>
-                  <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:spacing w:val="-1"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single" w:color="0000FF"/>
                 </w:rPr>
                 <w:t>http://www.hse.gov.uk/work-at-height/index.htm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BBB553D" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="6BBB553D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:ind w:left="99"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>High</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0CC1F375" w14:textId="77777777" w:rsidR="00056419" w:rsidRPr="003B2ED4" w:rsidRDefault="00056419" w:rsidP="00056419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00056419" w:rsidP="00056419" w:rsidRDefault="00056419" w14:paraId="0CC1F375" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="205" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75C69006" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="75C69006" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D901DF4" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="5D901DF4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CDA0981" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="7CDA0981" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53ABA155" w14:textId="77777777" w:rsidR="00C70D6B" w:rsidRDefault="00C70D6B">
+    <w:p w:rsidR="00C70D6B" w:rsidRDefault="00C70D6B" w14:paraId="53ABA155" w14:textId="77777777">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="104" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="816"/>
         <w:gridCol w:w="9029"/>
         <w:gridCol w:w="1517"/>
         <w:gridCol w:w="1442"/>
         <w:gridCol w:w="1414"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="48AC309E" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w14:paraId="48AC309E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="588"/>
+          <w:trHeight w:val="588" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14218" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A59234D" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="7A59234D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="203" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Action</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> plan </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w14:paraId="41DD9951" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w14:paraId="41DD9951" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="425"/>
+          <w:trHeight w:val="425" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10D1E9C1" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="10D1E9C1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:left="102"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Ref</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9029" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6001481C" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="6001481C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Further action</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>required</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C384073" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="2C384073" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="auto"/>
               <w:ind w:left="491" w:right="336" w:hanging="149"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
@@ -14337,63 +14085,63 @@
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>whom</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="050D534C" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="050D534C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="239" w:lineRule="auto"/>
               <w:ind w:left="483" w:right="300" w:hanging="180"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
@@ -14408,920 +14156,920 @@
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>when</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6B414414" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="6B414414" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B2ED4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Done</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w14:paraId="0A8798F6" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w14:paraId="0A8798F6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="683"/>
+          <w:trHeight w:val="683" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D4FA18C" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="6D4FA18C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9029" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
-                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9028"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w14:paraId="3D22FA1C" w14:textId="77777777" w:rsidTr="0081671A">
+            <w:tr w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidTr="0081671A" w14:paraId="3D22FA1C" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="679"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9028" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="22F571FF" w14:textId="0209B858" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88" w:rsidP="003B2ED4">
+                <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidP="003B2ED4" w:rsidRDefault="00E76E88" w14:paraId="22F571FF" w14:textId="0209B858">
                   <w:pPr>
                     <w:widowControl/>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w14:paraId="515C8745" w14:textId="77777777" w:rsidTr="0081671A">
+            <w:tr w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidTr="0081671A" w14:paraId="515C8745" w14:textId="77777777">
               <w:trPr>
                 <w:trHeight w:val="679"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9028" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="01E1E00A" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88" w:rsidP="0081671A">
+                <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidP="0081671A" w:rsidRDefault="00E76E88" w14:paraId="01E1E00A" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003B2ED4">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:vertAlign w:val="subscript"/>
                     </w:rPr>
                     <w:t>All students must be made fully aware of the contents of this risk assessment, and be provided with a copy - they must agree to adhere to the recommendations.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="65BE3F47" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88" w:rsidP="0081671A">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidP="0081671A" w:rsidRDefault="00E76E88" w14:paraId="65BE3F47" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E8E7623" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="4E8E7623" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A56F368" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="4A56F368" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04C4BCB2" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="04C4BCB2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w14:paraId="78E3F038" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w14:paraId="78E3F038" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="689"/>
+          <w:trHeight w:val="689" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F03D3DC" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="0F03D3DC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9029" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20E36522" w14:textId="4713F7CA" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88" w:rsidP="003B2ED4">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidP="003B2ED4" w:rsidRDefault="00E76E88" w14:paraId="20E36522" w14:textId="4713F7CA">
             <w:pPr>
               <w:widowControl/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="subscript"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4EAB8465" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="4EAB8465" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2502F5A1" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="2502F5A1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D95DA48" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="7D95DA48" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w14:paraId="0ED5CE5B" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w14:paraId="0ED5CE5B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="689"/>
+          <w:trHeight w:val="689" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B837C1E" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="5B837C1E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9029" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E3D7AC4" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="5E3D7AC4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="779B924F" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="779B924F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2648CA20" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="2648CA20" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="517EF6FB" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="517EF6FB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w14:paraId="05B0E817" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w14:paraId="05B0E817" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="689"/>
+          <w:trHeight w:val="689" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B5A445D" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="3B5A445D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9029" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10FD6C52" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="10FD6C52" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="653132AB" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="653132AB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B71C2C2" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="2B71C2C2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="464950E3" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="464950E3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w14:paraId="7F646B56" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w14:paraId="7F646B56" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="691"/>
+          <w:trHeight w:val="691" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EC462BD" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="6EC462BD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9029" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F0CE930" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="7F0CE930" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D5AD272" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="2D5AD272" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10482A92" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="10482A92" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B95DDA2" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="3B95DDA2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w14:paraId="3B418DCD" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w14:paraId="3B418DCD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="689"/>
+          <w:trHeight w:val="689" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A76BA21" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="4A76BA21" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9029" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47CF4F71" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="47CF4F71" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77277884" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="77277884" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40475152" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="40475152" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B0789E3" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="0B0789E3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w14:paraId="4D2DEE88" w14:textId="77777777">
+      <w:tr w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w14:paraId="4D2DEE88" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="691"/>
+          <w:trHeight w:val="691" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="816" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5CE9BE1F" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="5CE9BE1F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9029" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E2FA480" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="0E2FA480" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54C671EE" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="54C671EE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1442" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C0D9079" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="5C0D9079" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1414" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="5" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="5" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="5" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="5" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F6C6A12" w14:textId="77777777" w:rsidR="00E76E88" w:rsidRPr="003B2ED4" w:rsidRDefault="00E76E88">
+          <w:p w:rsidRPr="003B2ED4" w:rsidR="00E76E88" w:rsidRDefault="00E76E88" w14:paraId="0F6C6A12" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7624C7DF" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="7624C7DF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00660ABF" w:rsidRPr="003B2ED4">
+        <w:sectPr w:rsidRPr="003B2ED4" w:rsidR="00660ABF">
           <w:pgSz w:w="16840" w:h="11910" w:orient="landscape"/>
           <w:pgMar w:top="1100" w:right="1200" w:bottom="1120" w:left="1200" w:header="0" w:footer="928" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C14A880" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="7C14A880" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F912552" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="3F912552" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="54"/>
         <w:ind w:left="118"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
         <w:t>Notes</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
@@ -15400,63 +15148,63 @@
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
         <w:t>Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E518724" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="3E518724" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="7"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58BA4D70" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="58BA4D70" w14:textId="3578599B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="77"/>
         <w:ind w:left="118" w:right="114" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -15532,702 +15280,688 @@
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Health</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>Safety Services,</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t xml:space="preserve">Safety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="005411EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Services and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>University’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>risk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="73"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>training</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>courses.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>It</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strongly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>suggested</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">it </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>new</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>assessments,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:spacing w:val="-2"/>
-[...34 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>existing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>assessments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="103"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>being</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>substantially revised.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>However,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> its</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>compulsory.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Providing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:spacing w:val="1"/>
-[...103 lines deleted...]
-        <w:t xml:space="preserve"> strongly</w:t>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>assessor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>addresses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>same</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="77"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>issues;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>alternative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">layouts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:spacing w:val="-1"/>
-[...411 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E39A7F6" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="7E39A7F6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04ED8640" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="04ED8640" w14:textId="5C7918BC">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:right="451" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Insert</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -16491,110 +16225,103 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>necessary.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2743FEB9" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="2743FEB9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="768FBEE5" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="0097392E" w:rsidR="0097392E" w:rsidP="0097392E" w:rsidRDefault="00831419" w14:paraId="6CD29868" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:ind w:right="341" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Assessed</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>: Insert the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
@@ -16831,137 +16558,144 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>assessments (link</w:t>
-[...20 lines deleted...]
-        <w:t>STDU)</w:t>
+        <w:t>assessments (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0097392E" w:rsidR="0097392E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(e.g. completed </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId20">
+        <w:r w:rsidRPr="0097392E" w:rsidR="0097392E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t>TLCO300 Principles of Risk Assessment E Learning</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0097392E" w:rsidR="0097392E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the L&amp;OD Training Catalogue or equivalent)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039B402C" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidP="0097392E" w:rsidRDefault="00660ABF" w14:paraId="768FBEE5" w14:textId="37775B48">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="685"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="118" w:right="341" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="039B402C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75F97787" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="75F97787" w14:textId="5D7159E6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:right="139" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Validated</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">: Insert </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>name</w:t>
       </w:r>
@@ -17346,56 +17080,56 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>principal</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>investigator,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...4 lines deleted...]
-        <w:t>etc..</w:t>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -17661,93 +17395,85 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>course,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>equivalent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E6B61F0" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="7E6B61F0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7899239A" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="7899239A" w14:textId="16D34F6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:ind w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>Location</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>insert</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -17780,58 +17506,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>exact</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>location,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00663BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>building,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -17842,71 +17566,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> room</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">laboratory </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00E00C4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="25F7CF0C" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="25F7CF0C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2ECEBBD4" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="2ECEBBD4" w14:textId="6EF25CF7">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:right="262" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -17914,51 +17636,51 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ref</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">no </w:t>
+        <w:t>no</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -18106,113 +17828,104 @@
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>administrative</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="87"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>directorate</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C087DE5" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="4C087DE5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CD297C6" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="7CD297C6" w14:textId="3FB6D564">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:right="114" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Review</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>insert</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>details</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
@@ -18420,73 +18133,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00BB6A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>years’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00BB6A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00BB6A0E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>time</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> at</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>the</w:t>
@@ -18528,59 +18239,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>short</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>work,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
@@ -18987,71 +18696,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>risk,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00663BAF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3615821D" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="3615821D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="722D5DAF" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="722D5DAF" w14:textId="1B99BC15">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="241" w:lineRule="auto"/>
         <w:ind w:right="222" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>Task</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -19064,149 +18771,133 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>premises</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>insert</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00D05DD7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> summary</w:t>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00D05DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00D05DD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>summary</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>task,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>typical</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -19368,59 +19059,57 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>misc.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>electrical</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -19567,73 +19256,67 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>fume</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>cupboards,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>hot</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>plates,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
@@ -19690,1188 +19373,1171 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>solvents,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517009E5" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="517009E5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="7"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="523871D4" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="523871D4" w14:textId="2A51CF28">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="241" w:lineRule="auto"/>
         <w:ind w:right="262" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Activity</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
+        </w:rPr>
+        <w:t>: use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>column</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>describe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>separate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>activity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:spacing w:val="1"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>covered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:spacing w:val="-2"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>assessment.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="89"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>rows</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>unlimited,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>although</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>many</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>used</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>depend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>task</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="59"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>sub-divided.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="49"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>laboratory work,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>activities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>particular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>particular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="95"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>might</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00874ABB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>gas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cylinders,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>fume</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>cupboard,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>computer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>electrical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>equipment,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="99"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>lab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>ovens,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>hot</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>plates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>heaters,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>substances</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>hazardous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:spacing w:val="-2"/>
-[...974 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>health,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>etc.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5A73B179" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="5A73B179" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="236C5888" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="236C5888" w14:textId="2E590786">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="241" w:lineRule="auto"/>
         <w:ind w:right="262" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Hazard</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -21707,59 +21373,57 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>risks</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="0030540A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>use</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -21989,58 +21653,56 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>COSHH</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>assessments</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>laboratory processes,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
@@ -22140,1044 +21802,998 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>forms</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>(link).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8D30A0" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="0E8D30A0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="598F2E15" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="598F2E15" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64E7D22A" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="64E7D22A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="6"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C767CBC" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00697313" w14:paraId="2C767CBC" w14:textId="2B17EA44">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="241" w:lineRule="auto"/>
         <w:ind w:right="139" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>Persons</w:t>
-[...13 lines deleted...]
-          <w:spacing w:val="-2"/>
+        <w:t>Who might be harmed and how</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>insert</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>everyone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>might</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>affected</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>activity.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Remember</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>those</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="65"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>immediately involved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...47 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>work,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>including</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>cleaners,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>young</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>experience,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>maintenance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="79"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>contractors,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Estates personnel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>carrying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">out </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>routine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>maintenance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>work.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Remember</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="87"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>risks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>different</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>groups will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>vary.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="002F5FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Someone</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>who</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...60 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>repair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>laser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>need</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>expose</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...123 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>beam</w:t>
+      </w:r>
+      <w:r w:rsidR="002F5FFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="67"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>path</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">users </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...456 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>laser</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...158 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>would</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>do.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589C0C37" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="589C0C37" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="758D849A" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="758D849A" w14:textId="1E262819">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:ind w:right="139" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Existing</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>measures</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -23209,58 +22825,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>list</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -23342,51 +22950,51 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>these</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>will</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidR="007D2999">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="87"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>have</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -23410,121 +23018,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>other</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...17 lines deleted...]
-        <w:t>but</w:t>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00BB6A0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>reasons but</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">nevertheless </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
         <w:t>recognised</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> means</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
@@ -23737,59 +23329,57 @@
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">risk </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>unauthorised</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -23922,115 +23512,111 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>local</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">rules </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>work</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>ionising</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>radiation,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -24260,59 +23846,57 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>specific legislation</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>COSHH,</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="93"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -25272,66 +24856,66 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>carry</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>out</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5124F3FE" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="5124F3FE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00660ABF" w:rsidRPr="003B2ED4">
-[...1 lines deleted...]
-          <w:pgSz w:w="11910" w:h="16840"/>
+        <w:sectPr w:rsidRPr="003B2ED4" w:rsidR="00660ABF">
+          <w:footerReference w:type="default" r:id="rId21"/>
+          <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
           <w:pgMar w:top="1340" w:right="1320" w:bottom="1120" w:left="1300" w:header="0" w:footer="928" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B12E6B" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="11B12E6B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="59"/>
         <w:ind w:right="139" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>certain</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -25551,113 +25135,113 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>those</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>tasks.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554E7BDD" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="554E7BDD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="8"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EF2A194" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="3EF2A194" w14:textId="2C3E2638">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="244" w:lineRule="auto"/>
         <w:ind w:right="387" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Risk</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Rating</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>simplest</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -26017,61 +25601,61 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>might</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>be.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2D91DD" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="7D2D91DD" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5841C917" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="5841C917" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:ind w:right="222" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -26348,51 +25932,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>relatively slight.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ECC504B" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="6ECC504B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="195" w:lineRule="exact"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -26589,89 +26173,87 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>be</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>more</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F313E64" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="2F313E64" w14:textId="3E13AB95">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4" w:line="204" w:lineRule="exact"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>serious</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>some</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -26724,51 +26306,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>physical</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>injury.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F334099" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="0F334099" w14:textId="26DFCC9C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="243" w:lineRule="auto"/>
         <w:ind w:right="261" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -26856,59 +26438,57 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>arise</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="007D2999">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>e.g.</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>there</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -27297,61 +26877,61 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>fatality.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C41DEE3" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="3C41DEE3" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="7"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="461071DF" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="461071DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="114" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">Schools </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -28353,51 +27933,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>like.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FED55D2" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="7FED55D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="222" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Advice</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -28804,507 +28384,521 @@
         </w:rPr>
         <w:t xml:space="preserve">(or </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>numbers)</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>used.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F024303" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="4F024303" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="5"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24D1AF52" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="24D1AF52" w14:textId="1828FC55">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="243" w:lineRule="auto"/>
         <w:ind w:right="139" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B2ED4">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0CB95240" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Result</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...12 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>stage</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>assessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>often</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>overlooked,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>but</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">probably </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve">most </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>important.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="46"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Assigning</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="87"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>number</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>rating</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">risk does </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>mean</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>risk</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>necessarily</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adequately controlled.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="48"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>options</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="77"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> column</w:t>
       </w:r>
-      <w:r w:rsidRPr="003B2ED4">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="003B2ED4">
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003B2ED4" w:rsidR="00831419">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>are:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3F9F7A" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="1B3F9F7A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="3"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72D5D81E" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="72D5D81E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="247" w:lineRule="auto"/>
         <w:ind w:right="139" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">T = </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>trivial</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -29598,66 +29192,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>insignificant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D0FE13" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="10D0FE13" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="11"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CAFC617" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="3CAFC617" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="243" w:lineRule="auto"/>
         <w:ind w:left="684" w:right="139"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -30128,51 +29722,51 @@
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>this column.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4F3A1F" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="3E4F3A1F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="685" w:right="139" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">N = not </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>adequately</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -31464,61 +31058,61 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>short</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>timescale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007581F8" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="007581F8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="7"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3707BE3E" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="3707BE3E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="241" w:lineRule="auto"/>
         <w:ind w:left="685" w:right="139" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">U = </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>unable</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -31863,60 +31457,52 @@
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>obtained</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">readily </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>(eg</w:t>
+      </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="67"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -32055,59 +31641,57 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>required.</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Eg</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
@@ -32146,59 +31730,57 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>research</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>programme</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
@@ -32368,66 +31950,66 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>UK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1A1E60" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="3F1A1E60" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="4"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="680C239C" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="680C239C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:ind w:left="685"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>For</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -32516,56 +32098,56 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>complete.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BF169A" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="34BF169A" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="207" w:lineRule="exact"/>
         <w:ind w:left="685"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">For N or U </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>results</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
@@ -32739,61 +32321,61 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>signed</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>off.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D2E03F" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00660ABF">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="21D2E03F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:eastAsia="Arial" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:eastAsia="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31F1A39C" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRPr="003B2ED4" w:rsidRDefault="00831419">
+    <w:p w:rsidRPr="003B2ED4" w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="31F1A39C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="685"/>
         </w:tabs>
         <w:spacing w:line="242" w:lineRule="auto"/>
         <w:ind w:left="685" w:right="127"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Action</w:t>
       </w:r>
@@ -33503,190 +33085,190 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>final</w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003B2ED4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>column.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00660ABF" w:rsidRPr="003B2ED4">
-      <w:pgSz w:w="11910" w:h="16840"/>
+    <w:sectPr w:rsidRPr="003B2ED4" w:rsidR="00660ABF">
+      <w:pgSz w:w="11910" w:h="16840" w:orient="portrait"/>
       <w:pgMar w:top="1340" w:right="1320" w:bottom="1120" w:left="1300" w:header="0" w:footer="928" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3824C855" w14:textId="77777777" w:rsidR="00BC68C1" w:rsidRDefault="00BC68C1">
+    <w:p w:rsidR="001D20E9" w:rsidRDefault="001D20E9" w14:paraId="1A1AF8F6" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="343E0AA5" w14:textId="77777777" w:rsidR="00BC68C1" w:rsidRDefault="00BC68C1">
+    <w:p w:rsidR="001D20E9" w:rsidRDefault="001D20E9" w14:paraId="47C20FEB" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="75B64146" w14:textId="77777777" w:rsidR="00980349" w:rsidRDefault="00980349" w:rsidP="00980349">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00980349" w:rsidP="00980349" w:rsidRDefault="00980349" w14:paraId="75B64146" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="1134"/>
       <w:rPr>
         <w:i/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t>School of Social Sciences</w:t>
     </w:r>
     <w:r w:rsidRPr="00F35EB1">
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">– Risk assessment form – </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:i/>
       </w:rPr>
       <w:t xml:space="preserve">Normal Office Work on Campus </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="645DB81F" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRDefault="00660ABF">
+  <w:p w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="645DB81F" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="119F393B" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRDefault="00BE285D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00660ABF" w:rsidRDefault="00BE285D" w14:paraId="119F393B" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="503298368" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F98CDB4" wp14:editId="3418426A">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>887730</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9951085</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2997200" cy="298450"/>
               <wp:effectExtent l="1905" t="0" r="1270" b="0"/>
@@ -33713,894 +33295,772 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="21B8B60D" w14:textId="77777777" w:rsidR="00660ABF" w:rsidRDefault="00831419">
+                        <w:p w:rsidRPr="00183D47" w:rsidR="00183D47" w:rsidP="00183D47" w:rsidRDefault="00183D47" w14:paraId="5350807E" w14:textId="77777777">
                           <w:pPr>
                             <w:ind w:left="20" w:right="18"/>
-                            <w:rPr>
-[...5 lines deleted...]
-                          <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:i/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>University</w:t>
-[...27 lines deleted...]
-                          <w:r>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00183D47">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial"/>
                               <w:i/>
                               <w:spacing w:val="-1"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>assessment</w:t>
+                            <w:t>University Safety Services risk assessment form and guidance notes.v1.1 Revised July 2023</w:t>
                           </w:r>
-                          <w:r>
+                        </w:p>
+                        <w:p w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="21B8B60D" w14:textId="01E8995F">
+                          <w:pPr>
+                            <w:ind w:left="20" w:right="18"/>
                             <w:rPr>
-                              <w:rFonts w:ascii="Arial"/>
-[...1 lines deleted...]
-                              <w:spacing w:val="-4"/>
+                              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                               <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t xml:space="preserve"> </w:t>
-[...96 lines deleted...]
-                          </w:r>
+                          </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="4F98CDB4">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 1" style="position:absolute;margin-left:69.9pt;margin-top:783.55pt;width:236pt;height:23.5pt;z-index:-18112;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" stroked="f" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClMrON1QEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8lu2zAQvRfoPxC817KNLrFgOUgTpCiQ&#10;LkDaDxhRpEVU4rBD2pL79R1SltPlVvRCjIbk41tG2+ux78RRU7DoKrlaLKXQTmFj3b6SX7/cv7iS&#10;IkRwDXTodCVPOsjr3fNn28GXeo0tdo0mwSAulIOvZBujL4siqFb3EBboteNNg9RD5E/aFw3BwOh9&#10;V6yXy9fFgNR4QqVD4O7dtCl3Gd8YreInY4KOoqskc4t5pbzWaS12Wyj3BL616kwD/oFFD9bxoxeo&#10;O4ggDmT/guqtIgxo4kJhX6AxVumsgdWsln+oeWzB66yFzQn+YlP4f7Dq4/HRfyYRx7c4coBZRPAP&#10;qL4F4fC2BbfXN0Q4tBoafniVLCsGH8rz1WR1KEMCqYcP2HDIcIiYgUZDfXKFdQpG5wBOF9P1GIXi&#10;5nqzecNJSqF4b725evkqp1JAOd/2FOI7jb1IRSWJQ83ocHwIMbGBcj6SHnN4b7suB9u53xp8MHUy&#10;+0R4oh7HeuTTSUWNzYl1EE5zwnPNRYv0Q4qBZ6SS4fsBSEvRvXfsRRqouaC5qOcCnOKrlYxSTOVt&#10;nAbv4MnuW0ae3HZ4w34Zm6U8sTjz5NyzwvOMpsH69TufevqTdj8BAAD//wMAUEsDBBQABgAIAAAA&#10;IQArt0uW4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqGN+TBviVBWC&#10;ExIiDYcendhNrMbrELtteHuWE9x2Zkez3xbr2Q/sZKfoAioQiwyYxTYYh52Cz/r1ZgksJo1GDwGt&#10;gm8bYV1eXhQ6N+GMlT1tU8eoBGOuFfQpjTnnse2t13ERRou024fJ60Ry6riZ9JnK/cBvs0xyrx3S&#10;hV6P9rm37WF79Ao2O6xe3Nd781HtK1fXqwzf5EGp66t58wQs2Tn9heEXn9ChJKYmHNFENpC+WxF6&#10;ouFBPgpgFJFCkNWQJcW9AF4W/P8X5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEApTKz&#10;jdUBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;K7dLluEAAAANAQAADwAAAAAAAAAAAAAAAAAvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w:rsidR="00660ABF" w:rsidRDefault="00831419" w14:paraId="21B8B60D" w14:textId="77777777">
+                  <w:p w:rsidRPr="00183D47" w:rsidR="00183D47" w:rsidP="00183D47" w:rsidRDefault="00183D47" w14:paraId="5350807E" w14:textId="77777777">
+                    <w:pPr>
+                      <w:ind w:left="20" w:right="18"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:i/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00183D47">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:i/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">University Safety Services risk assessment form and guidance </w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramStart"/>
+                    <w:r w:rsidRPr="00183D47">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:i/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>notes.v</w:t>
+                    </w:r>
+                    <w:proofErr w:type="gramEnd"/>
+                    <w:r w:rsidRPr="00183D47">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial"/>
+                        <w:i/>
+                        <w:spacing w:val="-1"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>1.1 Revised July 2023</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w:rsidR="00660ABF" w:rsidRDefault="00660ABF" w14:paraId="21B8B60D" w14:textId="01E8995F">
                     <w:pPr>
                       <w:ind w:left="20" w:right="18"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r>
-[...147 lines deleted...]
-                    </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12B89A4E" w14:textId="77777777" w:rsidR="00BC68C1" w:rsidRDefault="00BC68C1">
+    <w:p w:rsidR="001D20E9" w:rsidRDefault="001D20E9" w14:paraId="49862184" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74571E7D" w14:textId="77777777" w:rsidR="00BC68C1" w:rsidRDefault="00BC68C1">
+    <w:p w:rsidR="001D20E9" w:rsidRDefault="001D20E9" w14:paraId="2FFFC7BE" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E1E3C77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8F4C262"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="734" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1454" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2174" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2894" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3614" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4334" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5054" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5774" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="117E42C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC161B0C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23B50A48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="397C99F6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DEE6061"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="430689CE"/>
+    <w:lvl w:ilvl="0" w:tplc="4808EE58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="567"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2BA47A76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1725" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7FE87248">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2585" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B20AA178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3445" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="26B081E0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4305" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="F18AC206">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5165" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DF5C4B86">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6025" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D74AF1A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6885" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1012E154">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7746" w:hanging="567"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58AC7793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCC2A996"/>
     <w:lvl w:ilvl="0" w:tplc="81669D10">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62301321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="040EDAE4"/>
     <w:lvl w:ilvl="0" w:tplc="D9261252">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="822" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4FB42E1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1286" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="C48E1860">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1749" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -34658,64 +34118,64 @@
     <w:lvl w:ilvl="7" w:tplc="59C8CCAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="76EA5718">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4532" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74472A11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2456761C"/>
     <w:lvl w:ilvl="0" w:tplc="71ECF41C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="684" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="60F27C76">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1545" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2A94FE5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2405" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
@@ -34773,416 +34233,455 @@
     <w:lvl w:ilvl="7" w:tplc="FEE67710">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6705" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="167CD7DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7566" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A636B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="95C88340"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="822" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2982" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3702" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4422" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5142" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1327974272">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1148402817">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1148402817">
+  <w:num w:numId="3" w16cid:durableId="60252811">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2061125989">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="872769761">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1862237328">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="401023208">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="8" w16cid:durableId="1442257621">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00660ABF"/>
     <w:rsid w:val="0000641B"/>
+    <w:rsid w:val="000222D4"/>
     <w:rsid w:val="00031075"/>
+    <w:rsid w:val="00045059"/>
     <w:rsid w:val="00056419"/>
     <w:rsid w:val="000A4047"/>
+    <w:rsid w:val="000B72EA"/>
     <w:rsid w:val="000C2D3A"/>
     <w:rsid w:val="000D71AD"/>
+    <w:rsid w:val="00135F0C"/>
+    <w:rsid w:val="0014505B"/>
     <w:rsid w:val="001505A3"/>
     <w:rsid w:val="0015744E"/>
     <w:rsid w:val="00180BC8"/>
+    <w:rsid w:val="00183D47"/>
     <w:rsid w:val="001A38D2"/>
+    <w:rsid w:val="001D20E9"/>
     <w:rsid w:val="001D5010"/>
     <w:rsid w:val="001D5FB7"/>
     <w:rsid w:val="00250992"/>
     <w:rsid w:val="00262BD7"/>
+    <w:rsid w:val="002826E4"/>
     <w:rsid w:val="00296D82"/>
     <w:rsid w:val="002C49FB"/>
     <w:rsid w:val="002D75C6"/>
+    <w:rsid w:val="002F5FFD"/>
+    <w:rsid w:val="0030540A"/>
     <w:rsid w:val="0033534A"/>
     <w:rsid w:val="003A572C"/>
     <w:rsid w:val="003B2ED4"/>
+    <w:rsid w:val="003D354F"/>
+    <w:rsid w:val="003E59B4"/>
+    <w:rsid w:val="003F6DBA"/>
+    <w:rsid w:val="004135F5"/>
     <w:rsid w:val="00422715"/>
     <w:rsid w:val="00427537"/>
     <w:rsid w:val="00454526"/>
     <w:rsid w:val="00457284"/>
     <w:rsid w:val="00483471"/>
     <w:rsid w:val="004B390B"/>
     <w:rsid w:val="00530FB9"/>
+    <w:rsid w:val="005411EA"/>
     <w:rsid w:val="0056668A"/>
     <w:rsid w:val="00570174"/>
     <w:rsid w:val="005760D7"/>
+    <w:rsid w:val="005A2A3F"/>
     <w:rsid w:val="005B5D7F"/>
     <w:rsid w:val="005C3B1A"/>
     <w:rsid w:val="005E3CAD"/>
     <w:rsid w:val="00630FF8"/>
     <w:rsid w:val="00637FBC"/>
     <w:rsid w:val="00660ABF"/>
+    <w:rsid w:val="00663BAF"/>
     <w:rsid w:val="006644AB"/>
     <w:rsid w:val="0068160C"/>
     <w:rsid w:val="00683008"/>
     <w:rsid w:val="00686F82"/>
+    <w:rsid w:val="00697313"/>
     <w:rsid w:val="006B7C3C"/>
     <w:rsid w:val="007011CB"/>
+    <w:rsid w:val="0071084D"/>
     <w:rsid w:val="007414F4"/>
     <w:rsid w:val="007532B0"/>
     <w:rsid w:val="007874DA"/>
+    <w:rsid w:val="007D2999"/>
     <w:rsid w:val="00806DF6"/>
     <w:rsid w:val="00831419"/>
     <w:rsid w:val="00851E1A"/>
+    <w:rsid w:val="00874ABB"/>
     <w:rsid w:val="008A7B54"/>
+    <w:rsid w:val="008C2480"/>
     <w:rsid w:val="008E43F5"/>
     <w:rsid w:val="00907AF7"/>
+    <w:rsid w:val="0097392E"/>
     <w:rsid w:val="00980349"/>
     <w:rsid w:val="009A6E3B"/>
+    <w:rsid w:val="009B7094"/>
     <w:rsid w:val="009C4A9F"/>
     <w:rsid w:val="009E7224"/>
     <w:rsid w:val="00A028CA"/>
     <w:rsid w:val="00A643BE"/>
     <w:rsid w:val="00A66D91"/>
+    <w:rsid w:val="00AD0952"/>
     <w:rsid w:val="00B002FA"/>
+    <w:rsid w:val="00B11A47"/>
+    <w:rsid w:val="00B92B22"/>
     <w:rsid w:val="00BA0AF4"/>
     <w:rsid w:val="00BB036E"/>
+    <w:rsid w:val="00BB6A0E"/>
     <w:rsid w:val="00BC68C1"/>
     <w:rsid w:val="00BE23DA"/>
     <w:rsid w:val="00BE285D"/>
     <w:rsid w:val="00BF527A"/>
     <w:rsid w:val="00BF757E"/>
     <w:rsid w:val="00C01651"/>
     <w:rsid w:val="00C04389"/>
+    <w:rsid w:val="00C42CEC"/>
     <w:rsid w:val="00C61039"/>
     <w:rsid w:val="00C70D6B"/>
+    <w:rsid w:val="00C82533"/>
     <w:rsid w:val="00C90A17"/>
     <w:rsid w:val="00CD619F"/>
     <w:rsid w:val="00D04E5E"/>
+    <w:rsid w:val="00D05DD7"/>
     <w:rsid w:val="00D150C3"/>
+    <w:rsid w:val="00D86FE3"/>
     <w:rsid w:val="00DD03B5"/>
     <w:rsid w:val="00DE1E5C"/>
+    <w:rsid w:val="00E00C4B"/>
     <w:rsid w:val="00E37C3E"/>
     <w:rsid w:val="00E677E6"/>
     <w:rsid w:val="00E76E88"/>
     <w:rsid w:val="00E81CFB"/>
     <w:rsid w:val="00EA3484"/>
     <w:rsid w:val="00EF40BF"/>
     <w:rsid w:val="00F44655"/>
     <w:rsid w:val="00FA544E"/>
+    <w:rsid w:val="0CB95240"/>
     <w:rsid w:val="17888915"/>
+    <w:rsid w:val="19C61D68"/>
     <w:rsid w:val="23D0ABCE"/>
+    <w:rsid w:val="33636B97"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2E9B9EE2"/>
   <w15:docId w15:val="{D381C555-1DF0-43F4-8A5A-B047C179CE83}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -35338,52 +34837,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -35450,305 +34949,306 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="684" w:hanging="566"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+  <w:style w:type="paragraph" w:styleId="TableParagraph" w:customStyle="1">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B7C3C"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B7C3C"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00980349"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00980349"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00980349"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00980349"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BA0AF4"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EF40BF"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EF40BF"/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleEmphasis">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="00EF40BF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF40BF"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF40BF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00EF40BF"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF40BF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EF40BF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
     <w:name w:val="paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="005760D7"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007874DA"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="21246621">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="35738201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -35827,52 +35327,51 @@
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1832673536">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/firstaid/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fdocuments.manchester.ac.uk%2Fdisplay.aspx%3FDocID%3D10017&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=18581" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occhealth.manchester.ac.uk/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://online.manchester.ac.uk/webapps/blackboard/content/listContent.jsp?course_id=_70805_1&amp;content_id=_14405716_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.gov.uk/work-at-height/index.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/pubns/indg236.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.healthandsafety.manchester.ac.uk/toolkits/firstaid/" TargetMode="External" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fdocuments.manchester.ac.uk%2Fdisplay.aspx%3FDocID%3D10017&amp;wdOrigin=BROWSELINK" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75592" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/" TargetMode="External" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.occhealth.manchester.ac.uk/" TargetMode="External" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=7722&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3drisk+assessment%26org%3d91" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=11202&amp;parentId=4&amp;returnId=4&amp;returntxt=Return%20To%20Search&amp;returnQs=%3fterm%3dfire%26org%3d0" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hse.gov.uk/work-at-height/index.htm" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hse.gov.uk/pubns/indg236.pdf" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36127,67 +35626,67 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002FFA9D3FCBA56E4A86FB58B00F669811" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e39ce76a52ee41c2bbf736fcf175f29c">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bbd2b9c6-c414-4f93-99ac-1526bcef04e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a585b7927fee6d4a975fc235a8012d5" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002FFA9D3FCBA56E4A86FB58B00F669811" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8e9d2e1bcdfa1929548b9d446168a1e6">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bbd2b9c6-c414-4f93-99ac-1526bcef04e3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6947124391993971f24e92d17dab165c" ns2:_="">
     <xsd:import namespace="bbd2b9c6-c414-4f93-99ac-1526bcef04e3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bbd2b9c6-c414-4f93-99ac-1526bcef04e3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
@@ -36286,104 +35785,97 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{176A02CE-2E7A-4486-BD48-5ECBAFFE21E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF484388-7C9D-4089-B894-815A96567C58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49830BA7-45B5-4218-894A-4E57E0EE5B1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A09AF95-6C4A-4E8F-AB62-E68C3A5799A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bbd2b9c6-c414-4f93-99ac-1526bcef04e3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Manchester</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title>General Risk Assessment Form</dc:title>
   <dc:creator>mprss02</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Phoebe Blakeley-Crewe</lastModifiedBy>
+  <revision>83</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2014-07-18T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2017-10-05T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ContentTypeId">
     <vt:lpwstr>0x0101002FFA9D3FCBA56E4A86FB58B00F669811</vt:lpwstr>
   </property>
 </Properties>
 </file>