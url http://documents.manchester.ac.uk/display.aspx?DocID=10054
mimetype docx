--- v0 (2026-03-11)
+++ v1 (2026-09-29)
@@ -6,51 +6,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="704EB8EB" w14:textId="5AACD82B" w:rsidR="006260EA" w:rsidRPr="001D4608" w:rsidRDefault="001D4608" w:rsidP="00D513E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D513E6">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="FFCC33" w:themeColor="accent4"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E7EAE37" wp14:editId="30559B7C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-58420</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
@@ -117,51 +117,51 @@
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t>Withdrawal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D513E6">
         <w:rPr>
           <w:color w:val="FFCC33" w:themeColor="accent4"/>
           <w:sz w:val="60"/>
           <w:szCs w:val="60"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D981859" w14:textId="77777777" w:rsidR="001841D7" w:rsidRPr="001841D7" w:rsidRDefault="001841D7" w:rsidP="00D513E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3153CF38" w14:textId="4F466AB6" w:rsidR="001D4608" w:rsidRPr="00D513E6" w:rsidRDefault="00D513E6" w:rsidP="00D513E6">
+    <w:p w14:paraId="3153CF38" w14:textId="33E808C8" w:rsidR="001D4608" w:rsidRPr="00D513E6" w:rsidRDefault="00D513E6" w:rsidP="00D513E6">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="6D009D" w:themeFill="accent1"/>
         <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use t</w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">his form </w:t>
       </w:r>
       <w:r w:rsidRPr="1A3B95DE">
         <w:rPr>
@@ -174,51 +174,67 @@
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">submit a proposed withdrawal </w:t>
       </w:r>
       <w:r w:rsidR="00A876D4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r w:rsidR="00FA2BFD" w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> an existing programme</w:t>
+        <w:t xml:space="preserve"> an existing </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4608" w:rsidRPr="009A788E">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:r w:rsidR="00F52AFD" w:rsidRPr="009A788E">
+        <w:rPr>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/pathway</w:t>
       </w:r>
       <w:r w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
@@ -241,67 +257,76 @@
         <w:t xml:space="preserve">with the programme </w:t>
       </w:r>
       <w:r w:rsidR="00FA2BFD" w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>withdrawal</w:t>
       </w:r>
       <w:r w:rsidR="001D4608" w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance</w:t>
       </w:r>
       <w:r w:rsidR="00FA2BFD" w:rsidRPr="1A3B95DE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5759C8E8" w14:textId="77777777" w:rsidR="00FA2BFD" w:rsidRDefault="00FA2BFD" w:rsidP="00FA2BFD"/>
-    <w:p w14:paraId="4D1D6C7E" w14:textId="42A8FB3D" w:rsidR="00FA2BFD" w:rsidRDefault="00FA2BFD" w:rsidP="00FA2BFD">
+    <w:p w14:paraId="4D1D6C7E" w14:textId="0760EEEC" w:rsidR="00FA2BFD" w:rsidRDefault="00FA2BFD" w:rsidP="00FA2BFD">
       <w:r w:rsidRPr="08EF640C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="6D009D" w:themeColor="accent1"/>
         </w:rPr>
         <w:t>Please note:</w:t>
       </w:r>
       <w:r w:rsidRPr="08EF640C">
         <w:rPr>
           <w:color w:val="6D009D" w:themeColor="accent1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">unless all Schools affected by the withdrawal of a programme agree to its withdrawal, one </w:t>
+        <w:t>unless all Schools affected by the withdrawal of a programme</w:t>
+      </w:r>
+      <w:r w:rsidR="00443049" w:rsidRPr="009A788E">
+        <w:t>/pathway</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A788E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">agree to its withdrawal, one </w:t>
       </w:r>
       <w:r w:rsidR="003D6590">
         <w:t xml:space="preserve">academic </w:t>
       </w:r>
       <w:r>
         <w:t>year’s notice of the intention to withdraw must be given.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BEBCCD4" w14:textId="50F2EC23" w:rsidR="0006326D" w:rsidRDefault="002345AB" w:rsidP="0006326D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Withdrawal </w:t>
       </w:r>
       <w:r w:rsidR="0006326D">
         <w:t>Proposer</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
@@ -337,635 +362,791 @@
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FA77475" w14:textId="77777777" w:rsidR="0006326D" w:rsidRPr="00243E00" w:rsidRDefault="0006326D"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="262B6D2C" w14:textId="77777777" w:rsidR="0006326D" w:rsidRPr="00243E00" w:rsidRDefault="0006326D">
             <w:r>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B07E976" w14:textId="77777777" w:rsidR="0006326D" w:rsidRPr="00243E00" w:rsidRDefault="0006326D"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0006326D" w14:paraId="23B488F8" w14:textId="77777777">
+      <w:tr w:rsidR="007926D8" w14:paraId="23B488F8" w14:textId="77777777" w:rsidTr="007926D8">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3598DFB1" w14:textId="77777777" w:rsidR="0006326D" w:rsidRDefault="0006326D">
+          <w:p w14:paraId="3598DFB1" w14:textId="77777777" w:rsidR="007926D8" w:rsidRDefault="007926D8">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
             <w:r>
               <w:t>Job Title (if not Programme Director)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="11482" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5670" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44CA65EA" w14:textId="77777777" w:rsidR="0006326D" w:rsidRPr="00243E00" w:rsidRDefault="0006326D"/>
+          <w:p w14:paraId="489394AD" w14:textId="77777777" w:rsidR="007926D8" w:rsidRPr="00243E00" w:rsidRDefault="007926D8"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BB9EB1" w14:textId="234CF67E" w:rsidR="007926D8" w:rsidRPr="009A788E" w:rsidRDefault="007926D8">
+            <w:r w:rsidRPr="009A788E">
+              <w:t>Department/Division</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44CA65EA" w14:textId="1EEB6BCF" w:rsidR="007926D8" w:rsidRPr="00243E00" w:rsidRDefault="007926D8"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="220AC77E" w14:textId="76D9B76E" w:rsidR="001D4608" w:rsidRDefault="001D4608" w:rsidP="003676DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section 1: </w:t>
       </w:r>
       <w:r w:rsidR="006D051D">
         <w:t xml:space="preserve">Programme </w:t>
       </w:r>
       <w:r w:rsidR="003D26BB">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="006D051D">
         <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3958"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1530"/>
-        <w:gridCol w:w="2296"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2307"/>
+        <w:gridCol w:w="1653"/>
+        <w:gridCol w:w="643"/>
+        <w:gridCol w:w="2295"/>
+        <w:gridCol w:w="323"/>
+        <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005E23FD" w14:paraId="4D9D5BEC" w14:textId="77777777" w:rsidTr="1A3B95DE">
+      <w:tr w:rsidR="00116112" w14:paraId="4D9D5BEC" w14:textId="77777777" w:rsidTr="00116112">
         <w:trPr>
           <w:trHeight w:val="122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="1B208851" w14:textId="2F420F3E" w:rsidR="005E23FD" w:rsidRDefault="005E23FD" w:rsidP="00D8677F">
-            <w:r>
+          <w:p w14:paraId="222E1F88" w14:textId="6606F583" w:rsidR="0062476A" w:rsidRDefault="00BD0827" w:rsidP="003A0DFF">
+            <w:r w:rsidRPr="008A26CE">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00BD0827">
+              <w:instrText>AutoTextList  \s NoStyle \t "</w:instrText>
+            </w:r>
+            <w:r w:rsidR="0062476A" w:rsidRPr="0062476A">
+              <w:instrText>All programmes that will be affected by the proposed Programme Withdrawal should be listed in this section. Please include any variants e.g. foundation, placement year, study abroad etc.</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BD0827">
+              <w:instrText>"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="008A26CE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0062476A">
               <w:t>1.1 Programme Title and codes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E3E7741" w14:textId="77777777" w:rsidR="005E23FD" w:rsidRPr="00DB65D8" w:rsidRDefault="005E23FD" w:rsidP="00D8677F">
+          <w:p w14:paraId="5E7C73FB" w14:textId="77777777" w:rsidR="0062476A" w:rsidRPr="008A26CE" w:rsidRDefault="0062476A" w:rsidP="003A0DFF">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB65D8">
+            <w:r w:rsidRPr="008A26CE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(include any variants e.g. foundation, placement year, study abroad etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="260C3582" w14:textId="77777777" w:rsidR="005E23FD" w:rsidRDefault="005E23FD" w:rsidP="00D8677F">
-[...14 lines deleted...]
-            <w:r w:rsidRPr="00DB65D8">
+          <w:p w14:paraId="677A3A46" w14:textId="77777777" w:rsidR="0062476A" w:rsidRDefault="0062476A" w:rsidP="003A0DFF"/>
+          <w:p w14:paraId="57B8C6DC" w14:textId="571A8451" w:rsidR="00116112" w:rsidRPr="008A26CE" w:rsidRDefault="0062476A" w:rsidP="003A0DFF">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>* Add additional rows as required</w:t>
-[...441 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A26CE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00DB65D8">
+              <w:t xml:space="preserve">* Add additional rows as required </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD0827" w:rsidRPr="008A26CE">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B97F56" w14:textId="7DF3C37B" w:rsidR="00116112" w:rsidRPr="00D8677F" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:ind w:right="-13"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Programme code</w:t>
+            </w:r>
+            <w:r w:rsidR="007926D8" w:rsidRPr="009A788E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FC47B5" w14:textId="1DD201F0" w:rsidR="00116112" w:rsidRPr="00D8677F" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Plan code</w:t>
+            </w:r>
+            <w:r w:rsidR="007926D8" w:rsidRPr="009A788E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C56E3C0" w14:textId="4F1A3B89" w:rsidR="00116112" w:rsidRPr="00D8677F" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UCAS code</w:t>
+            </w:r>
+            <w:r w:rsidR="007926D8" w:rsidRPr="009A788E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="344B5EF3" w14:textId="4A864FE4" w:rsidR="00116112" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Award</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6C30F6" w14:textId="601B9AFD" w:rsidR="00116112" w:rsidRPr="00D8677F" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(BSc, BA, MSc, MA)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FCD362" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="00D8677F" w:rsidRDefault="00116112" w:rsidP="007926D8">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D8677F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Programme title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66B1C9F3" w14:textId="3E7D8690" w:rsidR="00116112" w:rsidRPr="00116112" w:rsidRDefault="00116112" w:rsidP="00116112">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="cyan"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A788E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mode of Attendance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00116112" w14:paraId="507D6E9A" w14:textId="77777777" w:rsidTr="00116112">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB178C8" w14:textId="77777777" w:rsidR="00116112" w:rsidRDefault="00116112" w:rsidP="00D8677F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5533456C" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4423E02D" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFB11AF" w14:textId="3A861016" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE22B0E" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A40C847" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F73973A" w14:textId="451BC3CC" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00116112" w14:paraId="519FAE1E" w14:textId="77777777" w:rsidTr="00116112">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5539B798" w14:textId="77777777" w:rsidR="00116112" w:rsidRDefault="00116112" w:rsidP="00D8677F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A8C5AF" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23B6E543" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33B4819C" w14:textId="463CC0A2" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDD1441" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001F2908" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="224524C0" w14:textId="32EC19DB" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00116112" w14:paraId="5B4BD6BF" w14:textId="77777777" w:rsidTr="00116112">
+        <w:trPr>
+          <w:trHeight w:val="120"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="75E7A2F7" w14:textId="77777777" w:rsidR="00116112" w:rsidRDefault="00116112" w:rsidP="00D8677F"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="582E3AE9" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="325A1DFA" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1530" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0096CFE5" w14:textId="54AAAA75" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1653" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B2301A" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00E9A107" w14:textId="77777777" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5263D76A" w14:textId="5B0133D4" w:rsidR="00116112" w:rsidRPr="006D051D" w:rsidRDefault="00116112" w:rsidP="00D8677F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D8677F" w14:paraId="1D85F2F2" w14:textId="77777777" w:rsidTr="0E6A241F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3958" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="4374A118" w14:textId="1A8A09EA" w:rsidR="00D8677F" w:rsidRPr="0033273E" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:r>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA2BFD">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Faculty and School</w:t>
+            </w:r>
+            <w:r w:rsidR="00881F99" w:rsidRPr="0033273E">
+              <w:t>/owning area</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="489B3BCF" w14:textId="1DF8A3C5" w:rsidR="00D8677F" w:rsidRPr="00DB65D8" w:rsidRDefault="00D8677F" w:rsidP="00D8677F">
+            <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(Faculties are listed in bold – tick the relevant School box)</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="0033273E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Faculties</w:t>
+            </w:r>
+            <w:r w:rsidR="00881F99" w:rsidRPr="0033273E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>/owning area(s)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0033273E">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB65D8">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>are listed in bold – tick the relevant box)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44F2351F" w14:textId="0A17DDB0" w:rsidR="00D8677F" w:rsidRPr="006E1194" w:rsidRDefault="00D8677F" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E1194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology, Medicine </w:t>
             </w:r>
             <w:r>
@@ -1011,888 +1192,627 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Science </w:t>
             </w:r>
             <w:r w:rsidR="00DC0CEB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidR="00DC0CEB" w:rsidRPr="006E1194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36121E67" w14:textId="7F1FB465" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00ED55E2">
+          <w:p w14:paraId="36121E67" w14:textId="631178B9" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...45 lines deleted...]
-            <w:r w:rsidRPr="006D051D">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-534112311"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D8677F" w:rsidRPr="006D051D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D8677F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Biological Sciences</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00D8677F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1179344594"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D8677F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alliance Manchester Business School</w:t>
             </w:r>
             <w:r w:rsidR="00DC0CEB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1033798633"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="00DC0CEB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...42 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Foundation year only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BF1FB66" w14:textId="0AF2C7B9" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="00D8677F" w:rsidP="00ED55E2">
+          <w:p w14:paraId="5BF1FB66" w14:textId="5803C3AC" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...52 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1621259396"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medical Sciences</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-904070403"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D8677F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Arts, Languages and Cultures</w:t>
             </w:r>
             <w:r w:rsidR="00DC0CEB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1736425390"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00DC0CEB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...48 lines deleted...]
-          <w:p w14:paraId="3F0DD740" w14:textId="34AA9156" w:rsidR="00D8677F" w:rsidRDefault="00D8677F" w:rsidP="00ED55E2">
+              <w:t>Engineering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F0DD740" w14:textId="742EB1A8" w:rsidR="00D8677F" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...52 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1189882350"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Health Sciences</w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1761279734"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D8677F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Environment, Education &amp; Development</w:t>
             </w:r>
             <w:r w:rsidR="00DC0CEB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1439988402"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="00DC0CEB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...44 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> Natural Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69D68E31" w14:textId="01650C42" w:rsidR="00D8677F" w:rsidRDefault="00D8677F" w:rsidP="00ED55E2">
+          <w:p w14:paraId="69D68E31" w14:textId="6C8530B6" w:rsidR="00D8677F" w:rsidRDefault="00D8677F" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1571112831"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> Social Sciences</w:t>
+              <w:t>Social Sciences</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21A2ABFA" w14:textId="0E966D15" w:rsidR="00D8677F" w:rsidRPr="00D8677F" w:rsidRDefault="00D8677F" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cross-University</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BEB6719" w14:textId="77777777" w:rsidR="005E23FD" w:rsidRDefault="00D8677F" w:rsidP="00ED55E2">
+          <w:p w14:paraId="0652474C" w14:textId="57F1A6D5" w:rsidR="00D8677F" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="00202843">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="1037"/>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> UCIL</w:t>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1070646397"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D8677F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UCIL</w:t>
             </w:r>
             <w:r w:rsidR="00233434">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-          </w:p>
-[...56 lines deleted...]
-            <w:r w:rsidR="4AD8EBD9">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1919901983"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00497AF1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="2C26F635" w:rsidRPr="08EF640C">
-[...4 lines deleted...]
-              <w:t>Education Development</w:t>
+            <w:r w:rsidR="002450DD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Transnational Education (TNE</w:t>
+            </w:r>
+            <w:r w:rsidR="002450DD" w:rsidRPr="00B61A26">
+              <w:t xml:space="preserve">)                            </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1457517652"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093606D" w:rsidRPr="009A788E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manchester Online</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F5028B" w14:paraId="794DA99F" w14:textId="77777777" w:rsidTr="1A3B95DE">
+      <w:tr w:rsidR="00F5028B" w14:paraId="794DA99F" w14:textId="77777777" w:rsidTr="0E6A241F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4959C129" w14:textId="3B2CB24A" w:rsidR="00F5028B" w:rsidRDefault="00F5028B" w:rsidP="00F96900">
             <w:r>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidR="005E23FD">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Collaborative provision details </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="125B3526" w14:textId="016BCC58" w:rsidR="00F5028B" w:rsidRPr="00DB65D8" w:rsidRDefault="00F5028B" w:rsidP="00F96900">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB65D8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(complete if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6886" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2751B51B" w14:textId="43777B99" w:rsidR="00F5028B" w:rsidRDefault="00F5028B" w:rsidP="00F5028B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Type of collaborative provision:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="762AC821" w14:textId="14CD7F32" w:rsidR="00F5028B" w:rsidRDefault="0CF41C86" w:rsidP="00F5028B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A3B95DE">
@@ -1928,600 +1848,441 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75853776" w14:textId="52AAF94D" w:rsidR="00902A67" w:rsidRDefault="00902A67" w:rsidP="00F5028B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Details of any discussions held:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="539A72C4" w14:textId="14E7D196" w:rsidR="00F5028B" w:rsidRPr="006D051D" w:rsidRDefault="49FA50E4" w:rsidP="00F5028B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1A3B95DE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Have partners </w:t>
             </w:r>
             <w:r w:rsidR="7D2B9FD4" w:rsidRPr="1A3B95DE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>approved</w:t>
             </w:r>
             <w:r w:rsidR="0BD88B63" w:rsidRPr="1A3B95DE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the</w:t>
             </w:r>
             <w:r w:rsidR="7D2B9FD4" w:rsidRPr="1A3B95DE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> proposed withdrawal</w:t>
             </w:r>
             <w:r w:rsidRPr="1A3B95DE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="687F3889" w14:textId="63715D32" w:rsidR="00F5028B" w:rsidRPr="000B052D" w:rsidRDefault="00F5028B" w:rsidP="0054089E">
+          <w:p w14:paraId="687F3889" w14:textId="4955BB57" w:rsidR="00F5028B" w:rsidRPr="000B052D" w:rsidRDefault="006965F4" w:rsidP="0054089E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1025403097"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5028B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56BDA00E" w14:textId="77777777" w:rsidR="00F5028B" w:rsidRDefault="00F5028B" w:rsidP="0054089E">
+          <w:p w14:paraId="56BDA00E" w14:textId="39B6F286" w:rsidR="00F5028B" w:rsidRDefault="006965F4" w:rsidP="0054089E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1436436360"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5028B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5012B8F0" w14:textId="357739DA" w:rsidR="00315AA2" w:rsidRPr="006D051D" w:rsidRDefault="00315AA2" w:rsidP="00315AA2">
+          <w:p w14:paraId="5012B8F0" w14:textId="1D609622" w:rsidR="00315AA2" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="00315AA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1814751021"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00315AA2">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Not required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00717D1F" w14:paraId="6B1677BC" w14:textId="77777777" w:rsidTr="1A3B95DE">
+      <w:tr w:rsidR="0093606D" w14:paraId="6B1677BC" w14:textId="77777777" w:rsidTr="0E6A241F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="0589C62E" w14:textId="5D3142F8" w:rsidR="00717D1F" w:rsidRDefault="00717D1F" w:rsidP="00717D1F">
+          <w:p w14:paraId="0589C62E" w14:textId="5D3142F8" w:rsidR="0093606D" w:rsidRDefault="0093606D" w:rsidP="0093606D">
             <w:r>
               <w:t xml:space="preserve">1.4 Professional, Statutory and Regulatory body (PSRB) accreditation </w:t>
             </w:r>
             <w:r w:rsidRPr="00DB65D8">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(complete if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6886" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61AC2CAA" w14:textId="0843E0EB" w:rsidR="00717D1F" w:rsidRDefault="4AEEC5DF" w:rsidP="08EF640C">
+          <w:p w14:paraId="61AC2CAA" w14:textId="0843E0EB" w:rsidR="0093606D" w:rsidRDefault="0093606D" w:rsidP="0093606D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08EF640C">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of any PSRB(s): </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2534259E" w14:textId="783389AA" w:rsidR="00717D1F" w:rsidRDefault="00717D1F"/>
-          <w:p w14:paraId="118490FB" w14:textId="2C329534" w:rsidR="00717D1F" w:rsidRDefault="00717D1F" w:rsidP="00717D1F">
+          <w:p w14:paraId="2534259E" w14:textId="783389AA" w:rsidR="0093606D" w:rsidRDefault="0093606D" w:rsidP="0093606D"/>
+          <w:p w14:paraId="118490FB" w14:textId="2C329534" w:rsidR="0093606D" w:rsidRDefault="0093606D" w:rsidP="0093606D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BA9E7D" w14:textId="1C6020AA" w:rsidR="00717D1F" w:rsidRDefault="00717D1F" w:rsidP="00717D1F">
+          <w:p w14:paraId="25BA9E7D" w14:textId="1C6020AA" w:rsidR="0093606D" w:rsidRDefault="0093606D" w:rsidP="0093606D">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="21A51A8D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Have PSRB</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> been</w:t>
+              <w:t xml:space="preserve">Have PSRB been </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>consulted</w:t>
             </w:r>
             <w:r w:rsidRPr="21A51A8D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2307" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12B0DB8F" w14:textId="77777777" w:rsidR="00717D1F" w:rsidRPr="000B052D" w:rsidRDefault="00717D1F" w:rsidP="0054089E">
+          <w:p w14:paraId="21E0B8F7" w14:textId="77777777" w:rsidR="0093606D" w:rsidRPr="000B052D" w:rsidRDefault="006965F4" w:rsidP="0093606D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...52 lines deleted...]
-          <w:p w14:paraId="1AF89844" w14:textId="25E3B79F" w:rsidR="00717D1F" w:rsidRPr="006D051D" w:rsidRDefault="00717D1F" w:rsidP="08EF640C">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-729384411"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45249979" w14:textId="77777777" w:rsidR="0093606D" w:rsidRDefault="006965F4" w:rsidP="0093606D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1174227757"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="035EE8D2" w14:textId="581D8BEC" w:rsidR="00717D1F" w:rsidRPr="006D051D" w:rsidRDefault="00F82C87" w:rsidP="0054089E">
+          <w:p w14:paraId="035EE8D2" w14:textId="28208436" w:rsidR="0093606D" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="0093606D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...49 lines deleted...]
-              </w:rPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1374879603"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="32DF2E7B" w:rsidRPr="08EF640C">
+            <w:r w:rsidR="0093606D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Not required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="729FDA57" w14:textId="08640B37" w:rsidR="00D0736D" w:rsidRDefault="00D0736D" w:rsidP="003676DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section 2: </w:t>
       </w:r>
       <w:r w:rsidR="00FA2BFD">
         <w:t xml:space="preserve">Withdrawal </w:t>
       </w:r>
       <w:r w:rsidR="005E23FD">
         <w:t>reason and last intake</w:t>
       </w:r>
@@ -2558,435 +2319,287 @@
             <w:r>
               <w:t xml:space="preserve">2.1 </w:t>
             </w:r>
             <w:r w:rsidR="4932BC77">
               <w:t>Overarching reason(s) for withdrawal</w:t>
             </w:r>
             <w:r w:rsidR="00DA3495">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="5A60578F" w:rsidRPr="1A3B95DE">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(tick all that apply)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07C5195F" w14:textId="4645CE7A" w:rsidR="00956484" w:rsidRDefault="00751B9E" w:rsidP="00ED55E2">
+          <w:p w14:paraId="07C5195F" w14:textId="1BB87D0F" w:rsidR="00956484" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8540"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1608389849"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00751B9E">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Low numbers</w:t>
             </w:r>
             <w:r w:rsidR="00765AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="61990321"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00956484">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> Financial viability</w:t>
+              <w:t>Financial viability</w:t>
             </w:r>
             <w:r w:rsidR="00765AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00956484">
-[...45 lines deleted...]
-            <w:r w:rsidR="00956484">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="127143626"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001F6DC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staffing changes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C7BB563" w14:textId="77777777" w:rsidR="005F730C" w:rsidRDefault="001F6DC3" w:rsidP="00ED55E2">
+          <w:p w14:paraId="4C7BB563" w14:textId="7D7532BD" w:rsidR="005F730C" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
                 <w:tab w:val="left" w:pos="8540"/>
               </w:tabs>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...45 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1666744745"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="001F6DC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009449B8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Collaborative Provision</w:t>
             </w:r>
             <w:r w:rsidR="00765AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="530690378"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="009449B8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> PSRB</w:t>
+              <w:t>PSRB</w:t>
             </w:r>
             <w:r w:rsidR="005F730C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> accreditation</w:t>
             </w:r>
             <w:r w:rsidR="00765AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005F730C">
-[...44 lines deleted...]
-            <w:bookmarkEnd w:id="15"/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-980924827"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="005F730C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00712842">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidR="00765AC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00765AC3">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -3085,174 +2698,124 @@
             <w:r>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidR="008E7AD9">
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B74883" w:rsidRPr="00B74883">
               <w:t xml:space="preserve">Are there any strategic issues arising from this withdrawal e.g. cessation of an area of study or reputational </w:t>
             </w:r>
             <w:r w:rsidR="00D0240F">
               <w:t>damage</w:t>
             </w:r>
             <w:r w:rsidR="006E71C6">
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49D31472" w14:textId="599FCEC4" w:rsidR="006E71C6" w:rsidRDefault="006E71C6" w:rsidP="00ED55E2">
+          <w:p w14:paraId="49D31472" w14:textId="7896AEDF" w:rsidR="006E71C6" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4008"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="676388294"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006E71C6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006E71C6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please give details below)</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006E71C6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="77488162"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="006E71C6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2982D47D" w14:textId="77777777" w:rsidR="00113FED" w:rsidRPr="006D051D" w:rsidRDefault="00113FED" w:rsidP="00EE7BB5">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0030722E" w14:paraId="59E91575" w14:textId="77777777" w:rsidTr="1A3B95DE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="205FD958" w14:textId="77434D88" w:rsidR="0030722E" w:rsidRPr="00DB65D8" w:rsidRDefault="0030722E" w:rsidP="21A51A8D">
             <w:r>
@@ -3445,200 +3008,162 @@
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>Student Protection Plan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0054089E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> to ensure they have been accounted for in your planning)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02F0FB8F" w14:textId="657ECC69" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="0054089E">
+          <w:p w14:paraId="02F0FB8F" w14:textId="5E3D6F6F" w:rsidR="00B21599" w:rsidRDefault="006965F4" w:rsidP="0054089E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1061063867"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00850CA5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B21599">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B21599">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(give details in table opposite)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="064627C2" w14:textId="77777777" w:rsidR="00B21599" w:rsidRDefault="00B21599" w:rsidP="0054089E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0ECA821F" w14:textId="68CFA640" w:rsidR="00B21599" w:rsidRPr="00B21599" w:rsidRDefault="00B21599" w:rsidP="0054089E">
+          <w:p w14:paraId="0ECA821F" w14:textId="1D82D452" w:rsidR="00B21599" w:rsidRPr="00B21599" w:rsidRDefault="006965F4" w:rsidP="0054089E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1387415612"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B21599">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>No current students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E6523F5" w14:textId="6B66AEE9" w:rsidR="00B21599" w:rsidRPr="00B21599" w:rsidRDefault="00B21599" w:rsidP="00B21599">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B21599">
@@ -4046,61 +3571,78 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00195F1E" w14:paraId="41F44DB6" w14:textId="77777777" w:rsidTr="1A3B95DE">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="15C9B3EF" w14:textId="623FF819" w:rsidR="00195F1E" w:rsidRDefault="597154F7" w:rsidP="00EE7BB5">
+          <w:p w14:paraId="167F257C" w14:textId="77777777" w:rsidR="00CD4CD5" w:rsidRDefault="597154F7" w:rsidP="00EE7BB5">
             <w:r>
               <w:t xml:space="preserve">3.2 </w:t>
             </w:r>
             <w:r w:rsidR="003C3AE8" w:rsidRPr="003C3AE8">
               <w:t>Describe how students currently enrolled on the programme (including those on interruption or intending to interrupt) will be managed and their progress towards completion monitored</w:t>
             </w:r>
             <w:r w:rsidR="000E2AAB">
-              <w:t xml:space="preserve"> (see also section 4.6)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003C3AE8" w:rsidRPr="003C3AE8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15C9B3EF" w14:textId="414F33B3" w:rsidR="00195F1E" w:rsidRPr="00DE54C3" w:rsidRDefault="000E2AAB" w:rsidP="00EE7BB5">
+            <w:r w:rsidRPr="00DE54C3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(see also section 4.6)</w:t>
+            </w:r>
+            <w:r w:rsidR="003C3AE8" w:rsidRPr="00DE54C3">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11499" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="760892CA" w14:textId="77777777" w:rsidR="00195F1E" w:rsidRPr="006D051D" w:rsidRDefault="00195F1E" w:rsidP="00EE7BB5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E246F" w14:paraId="1EF09825" w14:textId="77777777" w:rsidTr="1A3B95DE">
         <w:trPr>
@@ -4110,152 +3652,460 @@
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5B4801E6" w14:textId="03C45D70" w:rsidR="008E246F" w:rsidRDefault="008E246F" w:rsidP="00E101B5">
             <w:pPr>
               <w:ind w:right="-115"/>
             </w:pPr>
             <w:r>
               <w:t>3.3 How have you consulted with current students</w:t>
             </w:r>
             <w:r w:rsidR="00717D1F">
               <w:t xml:space="preserve"> regarding withdrawal</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11499" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A1BFE1D" w14:textId="77777777" w:rsidR="008E246F" w:rsidRPr="00195F1E" w:rsidRDefault="008E246F" w:rsidP="00195F1E">
+          <w:p w14:paraId="330704B1" w14:textId="77777777" w:rsidR="008E246F" w:rsidRDefault="008E246F" w:rsidP="00195F1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09B1CACA" w14:textId="77777777" w:rsidR="0033273E" w:rsidRDefault="0033273E" w:rsidP="00195F1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7119A728" w14:textId="77777777" w:rsidR="0033273E" w:rsidRDefault="0033273E" w:rsidP="00195F1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19496203" w14:textId="77777777" w:rsidR="0033273E" w:rsidRDefault="0033273E" w:rsidP="00195F1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A1BFE1D" w14:textId="77777777" w:rsidR="0033273E" w:rsidRPr="00195F1E" w:rsidRDefault="0033273E" w:rsidP="00195F1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE3FEC" w14:paraId="18CF0B88" w14:textId="77777777" w:rsidTr="1A3B95DE">
+        <w:trPr>
+          <w:trHeight w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3952" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="589C9CFC" w14:textId="570DD8F8" w:rsidR="00EE3FEC" w:rsidRDefault="00EE3FEC" w:rsidP="00E101B5">
+            <w:pPr>
+              <w:ind w:right="-115"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.4 Please provide details of any opposition/disagreement(s) during staff/student consultation during the withdrawal process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11499" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="797ADD1B" w14:textId="364FD5F7" w:rsidR="008B40DF" w:rsidRDefault="006965F4" w:rsidP="008B40DF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1139648655"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0033273E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008B40DF" w:rsidRPr="00AD4C88">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008B40DF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>I confirm there was no opposition/disagreement(s) during the staff/student consultation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7981566E" w14:textId="77777777" w:rsidR="008B40DF" w:rsidRDefault="008B40DF" w:rsidP="008B40DF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71DDC374" w14:textId="77777777" w:rsidR="008B40DF" w:rsidRPr="00D46E1C" w:rsidRDefault="006965F4" w:rsidP="008B40DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="1741833573"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008B40DF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008B40DF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I confirm there was opposition/disagreement (which was subsequently resolved) during the staff/student consultation </w:t>
+            </w:r>
+            <w:r w:rsidR="008B40DF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please provide details below)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A01EF7" w14:textId="77777777" w:rsidR="008B40DF" w:rsidRDefault="008B40DF" w:rsidP="008B40DF">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B3F5C92" w14:textId="10D0E43E" w:rsidR="00EE3FEC" w:rsidRPr="00195F1E" w:rsidRDefault="006965F4" w:rsidP="008B40DF">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:id w:val="-1857496561"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="008B40DF">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="008B40DF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I confirm there was opposition/disagreement (which remains unresolved) during the staff/student consultation </w:t>
+            </w:r>
+            <w:r w:rsidR="008B40DF">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(please provide details below)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE3FEC" w14:paraId="49D3AA53" w14:textId="77777777" w:rsidTr="1A3B95DE">
+        <w:trPr>
+          <w:trHeight w:val="100"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3952" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C3D6BFD" w14:textId="77777777" w:rsidR="00EE3FEC" w:rsidRDefault="00EE3FEC" w:rsidP="00E101B5">
+            <w:pPr>
+              <w:ind w:right="-115"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11499" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F769D10" w14:textId="1B5B87C1" w:rsidR="00EE3FEC" w:rsidRPr="00EE3FEC" w:rsidRDefault="00EE3FEC" w:rsidP="00EE3FEC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If applicable, please provide details (including resolution where appropriate) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395F3F82" w14:textId="77777777" w:rsidR="00EE3FEC" w:rsidRDefault="00EE3FEC" w:rsidP="00195F1E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4581"/>
+              </w:tabs>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B6481C8" w14:textId="77777777" w:rsidR="00EE3FEC" w:rsidRPr="00195F1E" w:rsidRDefault="00EE3FEC" w:rsidP="00195F1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00333FC3" w14:paraId="64BAE2FF" w14:textId="77777777" w:rsidTr="00ED55E2">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="100"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2404FB95" w14:textId="7DD10752" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
+          <w:p w14:paraId="2404FB95" w14:textId="5BE12129" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t>3.4 Does the proposed withdrawal affect prospective students?</w:t>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3FEC">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Does the proposed withdrawal affect prospective students?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="535D3302" w14:textId="5A88ACA8" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="08EF640C">
+          <w:p w14:paraId="535D3302" w14:textId="1973FA43" w:rsidR="00333FC3" w:rsidRDefault="006965F4" w:rsidP="08EF640C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="815537844"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="719E3244">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Yes </w:t>
             </w:r>
             <w:r w:rsidR="719E3244" w:rsidRPr="08EF640C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(give details in table opposite</w:t>
             </w:r>
             <w:r w:rsidR="3E947458" w:rsidRPr="08EF640C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and confirm date</w:t>
@@ -4298,111 +4148,88 @@
             </w:r>
             <w:r w:rsidR="719E3244" w:rsidRPr="08EF640C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="397ABB21" w14:textId="77777777" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="72D320DF" w14:textId="5855E381" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
+          <w:p w14:paraId="72D320DF" w14:textId="1FD195D2" w:rsidR="00333FC3" w:rsidRDefault="006965F4" w:rsidP="00333FC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="581562195"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>No prospective students</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2296" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="28A0FC4E" w14:textId="5082F817" w:rsidR="00333FC3" w:rsidRPr="00195F1E" w:rsidRDefault="719E3244" w:rsidP="00333FC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="08EF640C">
               <w:rPr>
                 <w:b/>
@@ -4643,53 +4470,59 @@
           </w:tcPr>
           <w:p w14:paraId="64CA3967" w14:textId="02E4AD6A" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4581"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00333FC3" w14:paraId="52B0492B" w14:textId="77777777" w:rsidTr="1A3B95DE">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="5F362364" w14:textId="07C42E8F" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
+          <w:p w14:paraId="5F362364" w14:textId="3C811A59" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
             <w:r>
-              <w:t>3.5 Does the withdrawal affect students in other Schools i.e. shared units?</w:t>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3FEC">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Does the withdrawal affect students in other Schools i.e. shared units?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AF8AF09" w14:textId="77777777" w:rsidR="00333FC3" w:rsidRPr="0054089E" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0054089E">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Tick all affected Schools and confirm their Head(s) of School approve the withdrawal)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11499" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
@@ -4759,910 +4592,707 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Science </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r w:rsidRPr="006E1194">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Engineering</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="019C1938" w14:textId="77777777" w:rsidR="00333FC3" w:rsidRPr="006D051D" w:rsidRDefault="00333FC3" w:rsidP="00ED55E2">
+          <w:p w14:paraId="019C1938" w14:textId="57512174" w:rsidR="00333FC3" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r w:rsidRPr="006D051D">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1931814020"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00333FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Biological Sciences</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00333FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-169331313"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00333FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Alliance Manchester Business School</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00333FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...51 lines deleted...]
-          <w:p w14:paraId="5C80312A" w14:textId="77777777" w:rsidR="00333FC3" w:rsidRPr="006D051D" w:rsidRDefault="00333FC3" w:rsidP="00ED55E2">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="254025625"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Foundation year only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C80312A" w14:textId="06D171E9" w:rsidR="00333FC3" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1584495109"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Medical Sciences</w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1289584554"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Arts, Languages and Cultures</w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...51 lines deleted...]
-          <w:p w14:paraId="3CEAFE76" w14:textId="77777777" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00ED55E2">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="611945150"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Engineering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CEAFE76" w14:textId="544F315A" w:rsidR="00333FC3" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1814169696"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Health Sciences</w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2036261821"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Environment, Education &amp; Development</w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...51 lines deleted...]
-          <w:p w14:paraId="1E30D0E2" w14:textId="77777777" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00ED55E2">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1000088745"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Natural Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E30D0E2" w14:textId="04B0A40D" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1954776787"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...43 lines deleted...]
-              <w:t xml:space="preserve"> Social Sciences</w:t>
+              <w:t>Social Sciences</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51CA23AD" w14:textId="77777777" w:rsidR="00333FC3" w:rsidRPr="00D8677F" w:rsidRDefault="00333FC3" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cross-University</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52C778D1" w14:textId="77777777" w:rsidR="00333FC3" w:rsidRPr="001F0A77" w:rsidRDefault="00333FC3" w:rsidP="00ED55E2">
+          <w:p w14:paraId="52C778D1" w14:textId="306D6837" w:rsidR="00333FC3" w:rsidRPr="001F0A77" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4020"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...50 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-95869212"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>UCIL</w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006D051D">
-[...51 lines deleted...]
-          <w:p w14:paraId="4972C304" w14:textId="44B93E3F" w:rsidR="00333FC3" w:rsidRPr="006D051D" w:rsidRDefault="00333FC3" w:rsidP="00ED55E2">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-2018462107"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="0093606D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0093606D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00333FC3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I confirm all relevant Head(s) of School approve the withdrawal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50B7D5C8" w14:textId="20FF1101" w:rsidR="009C7C58" w:rsidRDefault="006965F4" w:rsidP="009C7C58">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4304"/>
               </w:tabs>
-              <w:ind w:left="329" w:hanging="329"/>
-[...70 lines deleted...]
-            <w:r w:rsidR="719E3244" w:rsidRPr="08EF640C">
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1270658887"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD6D75">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C7C58">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Transnational Education (TNE</w:t>
+            </w:r>
+            <w:r w:rsidR="009C7C58" w:rsidRPr="00B61A26">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="009C7C58" w:rsidRPr="08EF640C">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C7C58">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                         </w:t>
+            </w:r>
+            <w:r w:rsidR="009C7C58" w:rsidRPr="08EF640C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>(please attach evidence of approval e.g. e-mail or meeting minutes)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4972C304" w14:textId="213A077E" w:rsidR="00333FC3" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="009C7C58">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="4304"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1864478284"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="009C7C58">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="009C7C58">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009C7C58" w:rsidRPr="009A788E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manchester Online </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00333FC3" w14:paraId="5C8B655F" w14:textId="77777777" w:rsidTr="1A3B95DE">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="63909808" w14:textId="070CB9EA" w:rsidR="00333FC3" w:rsidRDefault="719E3244" w:rsidP="00333FC3">
+          <w:p w14:paraId="63909808" w14:textId="031DB495" w:rsidR="00333FC3" w:rsidRDefault="719E3244" w:rsidP="00333FC3">
             <w:r>
-              <w:t>3.6 List any shared units</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3FEC">
+              <w:t>.7</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> List any shared units</w:t>
             </w:r>
             <w:r w:rsidR="00C5751F">
               <w:t xml:space="preserve"> (include course code and title)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> affected and the arrangements that have been </w:t>
             </w:r>
             <w:r w:rsidR="4D73217D">
               <w:t xml:space="preserve">put in place to mitigate impact on </w:t>
             </w:r>
             <w:r w:rsidR="424F5E18">
               <w:t>affected</w:t>
             </w:r>
             <w:r w:rsidR="4D73217D">
               <w:t xml:space="preserve"> programme</w:t>
             </w:r>
             <w:r w:rsidR="424F5E18">
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5674,82 +5304,89 @@
           <w:p w14:paraId="3D25571A" w14:textId="6B4BE26D" w:rsidR="00333FC3" w:rsidRPr="006E1194" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3856"/>
                 <w:tab w:val="left" w:pos="8534"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00333FC3" w14:paraId="3B169547" w14:textId="77777777" w:rsidTr="1A3B95DE">
         <w:trPr>
           <w:trHeight w:val="193"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3952" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="3287C5DF" w14:textId="2268D4BE" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
+          <w:p w14:paraId="3287C5DF" w14:textId="575A1CC1" w:rsidR="00333FC3" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
             <w:r>
-              <w:t>3.7 For postgraduate taught programmes, what arrangements are in place to supervise dissertations (if required)?</w:t>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE3FEC">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> For postgraduate taught programmes, what arrangements are in place to supervise dissertations (if required)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11499" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="1DBEC84B" w14:textId="77777777" w:rsidR="00333FC3" w:rsidRPr="006D051D" w:rsidRDefault="00333FC3" w:rsidP="00333FC3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B5C0717" w14:textId="06606484" w:rsidR="002B3180" w:rsidRDefault="003D26BB" w:rsidP="003676DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="005E23FD">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="0019376D">
         <w:t>Governance</w:t>
       </w:r>
       <w:r w:rsidR="00163056">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00717D1F">
         <w:t>considerations</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -5764,188 +5401,140 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="199C32AA" w14:textId="0E6876AA" w:rsidR="00A328E6" w:rsidRDefault="5B734169" w:rsidP="00A328E6">
             <w:r>
               <w:t xml:space="preserve">4.1 Has the proposed withdrawal been approved by the </w:t>
             </w:r>
             <w:r w:rsidR="00A03980">
               <w:t>relevant</w:t>
             </w:r>
             <w:r w:rsidR="00A8290A">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Committee?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFEDD49" w14:textId="77777777" w:rsidR="00A328E6" w:rsidRDefault="00A328E6" w:rsidP="001841D7">
+          <w:p w14:paraId="1DFEDD49" w14:textId="3CA1FE40" w:rsidR="00A328E6" w:rsidRDefault="006965F4" w:rsidP="001841D7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4156"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1191566563"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D84DCE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A328E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="001841D7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001841D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please give details of discussions)</w:t>
             </w:r>
             <w:r w:rsidR="001841D7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="006D051D">
-[...42 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1826315035"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
             <w:r w:rsidR="001841D7">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A328E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="185074E8" w14:textId="5A3DE03C" w:rsidR="001841D7" w:rsidRPr="001841D7" w:rsidRDefault="001841D7" w:rsidP="001841D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A328E6" w14:paraId="54A55085" w14:textId="77777777" w:rsidTr="08EF640C">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
@@ -5999,363 +5588,260 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Professional services: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A328E6" w14:paraId="3B7EA16A" w14:textId="77777777" w:rsidTr="08EF640C">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="6B56DF89" w14:textId="664CBD05" w:rsidR="00A328E6" w:rsidRDefault="3553A554" w:rsidP="00A328E6">
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>4.3 Is academic and administrative support available for the</w:t>
             </w:r>
             <w:r w:rsidR="000762F3">
               <w:t xml:space="preserve"> students on the</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> programme (and any units) until its closure?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D756F13" w14:textId="6E2F05E0" w:rsidR="00A328E6" w:rsidRPr="00C5425B" w:rsidRDefault="00A328E6" w:rsidP="00ED55E2">
+          <w:p w14:paraId="4D756F13" w14:textId="2752F57B" w:rsidR="00A328E6" w:rsidRPr="00C5425B" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2874"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1531376171"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D84DCE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A328E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A328E6" w:rsidRPr="006D051D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Yes</w:t>
-[...52 lines deleted...]
-            <w:r w:rsidRPr="006D051D">
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1753504856"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D84DCE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A328E6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A328E6">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please give details of the plan to overcome lack of support):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ECA8C8B" w14:textId="30A09367" w:rsidR="00A328E6" w:rsidRPr="001841D7" w:rsidRDefault="00A328E6" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2874"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A328E6" w14:paraId="33455FE2" w14:textId="77777777" w:rsidTr="08EF640C">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="47D4937F" w14:textId="5386A894" w:rsidR="00A328E6" w:rsidRDefault="00A328E6" w:rsidP="00A328E6">
             <w:r>
               <w:t>4.4 Is there an External Examiner in place until the programme closes, and all students have completed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51BA4C44" w14:textId="0D85B721" w:rsidR="00A328E6" w:rsidRPr="00C5425B" w:rsidRDefault="00A328E6" w:rsidP="00ED55E2">
+          <w:p w14:paraId="51BA4C44" w14:textId="11BD1EDD" w:rsidR="00A328E6" w:rsidRPr="00C5425B" w:rsidRDefault="006965F4" w:rsidP="00ED55E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2874"/>
               </w:tabs>
               <w:ind w:left="323" w:hanging="323"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="144477024"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D84DCE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="326A9732">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00A328E6" w:rsidRPr="006D051D">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="326A9732">
-[...57 lines deleted...]
-            <w:r w:rsidR="326A9732" w:rsidRPr="006D051D">
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="-1454861626"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D84DCE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="326A9732" w:rsidRPr="00F71833">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">No </w:t>
             </w:r>
             <w:r w:rsidR="326A9732" w:rsidRPr="00F71833">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(please </w:t>
             </w:r>
             <w:r w:rsidR="00C71960" w:rsidRPr="00F71833">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -6432,292 +5918,219 @@
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4789339E" w14:textId="615B4128" w:rsidR="00A328E6" w:rsidRDefault="6AA0FA51" w:rsidP="00A328E6">
             <w:r>
               <w:t>4.5 Have all External Examiner(s) been informed of the proposed withdrawal and are clear o</w:t>
             </w:r>
             <w:r w:rsidR="195DA04D">
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> potential changes to duties?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB5362D" w14:textId="4DEC4014" w:rsidR="00A328E6" w:rsidRPr="0030722E" w:rsidRDefault="00A328E6" w:rsidP="21A51A8D">
+          <w:p w14:paraId="1CB5362D" w14:textId="2246FB7B" w:rsidR="00A328E6" w:rsidRPr="0030722E" w:rsidRDefault="006965F4" w:rsidP="21A51A8D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1918747059"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D84DCE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="5B734169">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes, the External Examiner(s) have been informed and are clear o</w:t>
             </w:r>
             <w:r w:rsidR="400CA71C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidR="5B734169">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> potential changes to duties going forward</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D26A5AD" w14:textId="77777777" w:rsidR="00BA0755" w:rsidRPr="00BA0755" w:rsidRDefault="00BA0755" w:rsidP="00A328E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2313"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="758E1D85" w14:textId="57E2A6D2" w:rsidR="00A328E6" w:rsidRPr="006D051D" w:rsidRDefault="00A328E6" w:rsidP="00A328E6">
+          <w:p w14:paraId="758E1D85" w14:textId="687D2203" w:rsidR="00A328E6" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="00A328E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2313"/>
               </w:tabs>
               <w:ind w:left="340" w:hanging="340"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...48 lines deleted...]
-              <w:tab/>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="810834366"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D84DCE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A328E6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0074223A" w14:paraId="3EBEEBB1" w14:textId="77777777" w:rsidTr="08EF640C">
         <w:trPr>
           <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3958" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="035A8E2C" w14:textId="692A5F75" w:rsidR="0074223A" w:rsidRDefault="0074223A" w:rsidP="00A328E6">
             <w:r>
               <w:t>4.6 Has Legal Affairs been consulted?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11488" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C32AD34" w14:textId="3F762821" w:rsidR="0074223A" w:rsidRPr="00D348DF" w:rsidRDefault="0074223A" w:rsidP="0074223A">
+          <w:p w14:paraId="3C32AD34" w14:textId="1B256302" w:rsidR="0074223A" w:rsidRPr="00D348DF" w:rsidRDefault="006965F4" w:rsidP="0074223A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="1857070395"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0074223A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Yes</w:t>
             </w:r>
             <w:r w:rsidR="00D348DF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D348DF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(required </w:t>
             </w:r>
             <w:r w:rsidR="00767B01">
               <w:rPr>
@@ -6746,113 +6159,88 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0055772D">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>when withdrawal is after 30 June deadline)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E1CFEC4" w14:textId="77777777" w:rsidR="00BA0755" w:rsidRPr="00BA0755" w:rsidRDefault="00BA0755" w:rsidP="0074223A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="440CEBCD" w14:textId="5E53C0EC" w:rsidR="0074223A" w:rsidRPr="006D051D" w:rsidRDefault="0074223A" w:rsidP="0074223A">
+          <w:p w14:paraId="440CEBCD" w14:textId="6EBFAAC9" w:rsidR="0074223A" w:rsidRPr="006D051D" w:rsidRDefault="006965F4" w:rsidP="0074223A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="3435"/>
               </w:tabs>
               <w:ind w:left="329" w:hanging="329"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D051D">
-[...43 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:id w:val="145181568"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00D84DCE">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0074223A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00F57680">
+            <w:r w:rsidR="0074223A" w:rsidRPr="00F57680">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="67D306E9" w14:textId="5926FF51" w:rsidR="005349AA" w:rsidRDefault="49C2BD79" w:rsidP="003676DD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="40"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="1EA6296C">
         <w:t>5</w:t>
       </w:r>
@@ -6861,53 +6249,53 @@
       </w:r>
       <w:r w:rsidR="0D4174D5">
         <w:t>Approval</w:t>
       </w:r>
       <w:r w:rsidR="53734B76" w:rsidRPr="398204AA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e-mail confirmation of approval will be accepted)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15446" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3827"/>
         <w:gridCol w:w="3828"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0054089E" w14:paraId="0C10DEA9" w14:textId="77777777" w:rsidTr="5BAD3DC9">
+      <w:tr w:rsidR="0054089E" w14:paraId="0C10DEA9" w14:textId="77777777" w:rsidTr="0033273E">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:val="204"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C8743C9" w14:textId="1FCEB480" w:rsidR="0054089E" w:rsidRPr="00E101B5" w:rsidRDefault="00E101B5" w:rsidP="0095735B">
             <w:pPr>
               <w:ind w:right="-105"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E101B5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Job Role</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6999,101 +6387,150 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62EF78DB" w14:textId="77777777" w:rsidR="00E101B5" w:rsidRDefault="00E101B5" w:rsidP="0095735B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17FC669E" w14:textId="77777777" w:rsidR="00E101B5" w:rsidRDefault="00E101B5" w:rsidP="0095735B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48F974F1" w14:textId="77777777" w:rsidR="00E101B5" w:rsidRPr="00243E00" w:rsidRDefault="00E101B5" w:rsidP="0095735B"/>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="009F5DA0" w14:paraId="6C71A0CF" w14:textId="77777777" w:rsidTr="00404F00">
+        <w:trPr>
+          <w:trHeight w:val="850"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3964" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D694F1" w14:textId="2B6464F2" w:rsidR="009F5DA0" w:rsidRDefault="009F5DA0" w:rsidP="00404F00">
+            <w:pPr>
+              <w:ind w:right="-105"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Manchester Online/Transnational Education </w:t>
+            </w:r>
+            <w:r w:rsidR="00A7342B" w:rsidRPr="00921FA9">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1C9C72" w14:textId="77777777" w:rsidR="009F5DA0" w:rsidRDefault="009F5DA0" w:rsidP="00404F00"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3827" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AA926A" w14:textId="77777777" w:rsidR="009F5DA0" w:rsidRDefault="009F5DA0" w:rsidP="00404F00"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3828" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BFAD8B" w14:textId="77777777" w:rsidR="009F5DA0" w:rsidRPr="00243E00" w:rsidRDefault="009F5DA0" w:rsidP="00404F00"/>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00E101B5" w14:paraId="5B7CF935" w14:textId="77777777" w:rsidTr="5BAD3DC9">
         <w:trPr>
           <w:trHeight w:val="850"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2ABAF659" w14:textId="2F8061B7" w:rsidR="00E101B5" w:rsidRDefault="00272365" w:rsidP="0095735B">
             <w:pPr>
               <w:ind w:right="-105"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Vice Dean Teaching, Learning and Students </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(or nominee i.e. Chair of relevant Faculty Committee)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61898AB9" w14:textId="77777777" w:rsidR="00E101B5" w:rsidRDefault="00E101B5" w:rsidP="0095735B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3827" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="749BC59A" w14:textId="77777777" w:rsidR="00E101B5" w:rsidRDefault="00E101B5" w:rsidP="0095735B"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16F8A274" w14:textId="77777777" w:rsidR="00E101B5" w:rsidRPr="00243E00" w:rsidRDefault="00E101B5" w:rsidP="0095735B"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F24E0BB" w14:textId="77777777" w:rsidR="008E49CF" w:rsidRPr="008E49CF" w:rsidRDefault="008E49CF" w:rsidP="008E49CF"/>
-    <w:p w14:paraId="13766D3F" w14:textId="59EEEFED" w:rsidR="007E2F1B" w:rsidRPr="00D95C15" w:rsidRDefault="007E2F1B" w:rsidP="00ED55E2">
+    <w:p w14:paraId="380E3CEA" w14:textId="77777777" w:rsidR="009F5DA0" w:rsidRDefault="009F5DA0" w:rsidP="00ED55E2"/>
+    <w:p w14:paraId="13766D3F" w14:textId="7218AF69" w:rsidR="007E2F1B" w:rsidRPr="00D95C15" w:rsidRDefault="007E2F1B" w:rsidP="00ED55E2">
       <w:r w:rsidRPr="00D95C15">
         <w:t xml:space="preserve">The Faculty Teaching and Learning </w:t>
       </w:r>
       <w:r>
         <w:t>Quality Team</w:t>
       </w:r>
       <w:r w:rsidRPr="00D95C15">
         <w:t xml:space="preserve"> must send the approved </w:t>
       </w:r>
       <w:r>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00D95C15">
         <w:t xml:space="preserve">rogramme </w:t>
       </w:r>
       <w:r>
         <w:t>Withdrawal</w:t>
       </w:r>
       <w:r w:rsidRPr="00D95C15">
         <w:t xml:space="preserve"> form and supporting documentation to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4149C00F" w14:textId="77777777" w:rsidR="007E2F1B" w:rsidRDefault="007E2F1B" w:rsidP="00ED55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -7184,51 +6621,50 @@
       <w:r>
         <w:t xml:space="preserve"> Directorate of Communications, Marketing and Student Recruitment (</w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="008E551C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>schoolsandcolleges@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19769BE9" w14:textId="4B1D3E3C" w:rsidR="007E2F1B" w:rsidRDefault="007E2F1B" w:rsidP="00ED55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00770329">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Faculty </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">marketing, </w:t>
       </w:r>
       <w:r w:rsidRPr="00770329">
         <w:t>recruitment and admissions</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> team</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7647F8BB" w14:textId="77777777" w:rsidR="007E2F1B" w:rsidRDefault="007E2F1B" w:rsidP="00ED55E2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Estates and Facilities including scheduling/timetabling teams</w:t>
       </w:r>
     </w:p>
@@ -7284,847 +6720,993 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00A033A4">
         <w:t xml:space="preserve"> and their local regulators</w:t>
       </w:r>
       <w:r w:rsidRPr="00C63F50">
         <w:t xml:space="preserve"> (if appropriate)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A9B50E" w14:textId="0A3D5A70" w:rsidR="001A49B5" w:rsidRDefault="001A49B5" w:rsidP="00ED55E2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15309" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2977"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="9355"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="11907"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="105D3D13" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="105D3D13" w14:textId="77777777" w:rsidTr="00116112">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4C666C80" w14:textId="5D80C638" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="4C666C80" w14:textId="5D80C638" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI Historic"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:t xml:space="preserve">Version amendment history: Programme </w:t>
             </w:r>
             <w:r>
               <w:t>Withdrawal</w:t>
             </w:r>
             <w:r w:rsidRPr="00D76D25">
               <w:t xml:space="preserve"> Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="5E668002" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="5E668002" w14:textId="77777777" w:rsidTr="009A788E">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="63FCBBD2" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="63FCBBD2" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Version </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="71BE50C9" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="71BE50C9" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcW w:w="11907" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2E25A2" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="2D2E25A2" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for change </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="0108EC1F" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="0108EC1F" w14:textId="77777777" w:rsidTr="009A788E">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1D49A37F" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D49A37F" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D11FFA7" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D11FFA7" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>February 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26896C35" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+            <w:tcW w:w="11907" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26896C35" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Policy owner details and references to TLSD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="7916B0AA" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="7916B0AA" w14:textId="77777777" w:rsidTr="009A788E">
         <w:trPr>
           <w:trHeight w:val="126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4E5723F3" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E5723F3" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="000AEE16" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="000AEE16" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3E5C618A" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+            <w:tcW w:w="11907" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5C618A" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D76D25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Streamlined form, clarity on required content and approval</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. Split into separate forms for withdrawals and suspensions.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003656DC" w:rsidRPr="00B92709" w14:paraId="36763666" w14:textId="77777777" w:rsidTr="009A788E">
+        <w:trPr>
+          <w:trHeight w:val="126"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9980A4" w14:textId="3A957B00" w:rsidR="003656DC" w:rsidRPr="00D76D25" w:rsidRDefault="003656DC" w:rsidP="003656DC">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34E90D30" w14:textId="738B9C32" w:rsidR="003656DC" w:rsidRPr="00D76D25" w:rsidRDefault="003656DC" w:rsidP="003656DC">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Segoe UI Historic"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>August 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11907" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BABBCC8" w14:textId="132CFFB4" w:rsidR="003656DC" w:rsidRPr="00D76D25" w:rsidRDefault="00B11152" w:rsidP="003656DC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mode of attendance column </w:t>
+            </w:r>
+            <w:r w:rsidR="00BD45CB" w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>added</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE54C3" w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to 1.1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD45CB" w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF132C" w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="003656DC" w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Manchester Online included as an Owning area.</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF132C" w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Question 3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD45CB" w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF132C" w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> added </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD6FF1" w:rsidRPr="00CB0DAC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>in line with Normative Criteria requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="768466CF" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRDefault="00F444FF" w:rsidP="00F444FF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15304" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5949"/>
         <w:gridCol w:w="9355"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="6B05DD8F" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="6B05DD8F" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="5069198C" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="5069198C" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="00B92709">
               <w:t>Document control box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="781CE33F" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="781CE33F" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B119EA6" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="5B119EA6" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="00B92709">
               <w:t>Policy / Procedure title:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E002F21" w14:textId="46E7390E" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="4E002F21" w14:textId="46E7390E" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r>
               <w:t>Programme Withdrawal Form</w:t>
             </w:r>
             <w:r w:rsidRPr="00B92709">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="18289194" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="18289194" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0746D510" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="0746D510" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="00B92709">
               <w:t>Date approved:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43686CF3" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="43686CF3" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r>
               <w:t>September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="743E2B6E" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="743E2B6E" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6765926F" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="6765926F" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="00B92709">
               <w:t>Approving body:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EAFAAF4" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="3EAFAAF4" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r>
               <w:t>Teaching and Learning Strategy Committee (TLSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="6D58CF29" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="6D58CF29" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1014FE2B" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="1014FE2B" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="00B92709">
               <w:t>Implementation date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10677DFB" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="10677DFB" w14:textId="0CB8C115" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00716638" w:rsidP="00116112">
             <w:r>
-              <w:t>September 2025</w:t>
+              <w:t>August 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="6ED0ADF7" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="6ED0ADF7" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="031054F4" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="031054F4" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="00B92709">
               <w:t>Version:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2497CE43" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="2497CE43" w14:textId="33F93C9A" w:rsidR="00F444FF" w:rsidRPr="00B92709" w:rsidRDefault="00716638" w:rsidP="00116112">
+            <w:r>
+              <w:t>4.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="5278B9E1" w14:textId="77777777" w:rsidTr="00116112">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5949" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56AED477" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
+            <w:r w:rsidRPr="009A4503">
+              <w:t>Supersedes:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9355" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C19BD1D" w14:textId="7859EBAB" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00716638" w:rsidP="00116112">
             <w:r>
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="5278B9E1" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="6BCC79D6" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56AED477" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
-[...21 lines deleted...]
-          <w:p w14:paraId="7C7FDD5A" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="7C7FDD5A" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="009A4503">
               <w:t>Previous review dates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="505BC61F" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="505BC61F" w14:textId="14DF8D40" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r>
               <w:t>2011, 2014, January 2015, November 2015, February 2022</w:t>
             </w:r>
+            <w:r w:rsidR="00716638">
+              <w:t>, September 2025</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="7B82EF93" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="7B82EF93" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6AFA22" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="1E6AFA22" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="009A4503">
               <w:t>Next review date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090AB9B4" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="090AB9B4" w14:textId="6D0D6E90" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r>
-              <w:t>September 2029</w:t>
+              <w:t>September 20</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE35B9">
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="6DBB49E9" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="6DBB49E9" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="692DDBA7" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="692DDBA7" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:ind w:left="22" w:right="-105" w:hanging="22"/>
             </w:pPr>
             <w:r w:rsidRPr="009A4503">
               <w:t>Related Statutes,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009A4503">
               <w:t>Ordinances, General Regulations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F507C3F" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="1F507C3F" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="00D76D25" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="5368E0" w:themeColor="hyperlink"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="009B090F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-US" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Undergraduate Degree Regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="55EE8A6E" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="55EE8A6E" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="450F655B" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="450F655B" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="009A4503">
+              <w:lastRenderedPageBreak/>
               <w:t>Related Policies:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB03BAE" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="7AB03BAE" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="009A4503">
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="2FFC1D5E" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="2FFC1D5E" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B418058" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="3B418058" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="009A4503">
               <w:t>Related Procedures and Guidance:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE57666" w14:textId="64D8D537" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="5AE57666" w14:textId="64D8D537" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00F444FF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Programme Suspension Form</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00F444FF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Programme Withdrawal/Suspension Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="04D23534" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="04D23534" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75FF71B7" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="75FF71B7" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="009A4503">
               <w:t>Policy owner:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63BA8020" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="63BA8020" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r>
               <w:t>Head of Student and Academic Services (SAS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="453BB981" w14:textId="77777777" w:rsidTr="00FF5744">
+      <w:tr w:rsidR="00F444FF" w:rsidRPr="00B92709" w14:paraId="453BB981" w14:textId="77777777" w:rsidTr="00116112">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5949" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F4FBCBF" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="0F4FBCBF" w14:textId="77777777" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r w:rsidRPr="009A4503">
               <w:t>Lead contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0108AF5A" w14:textId="188C572A" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00FF5744">
+          <w:p w14:paraId="0108AF5A" w14:textId="188C572A" w:rsidR="00F444FF" w:rsidRPr="009A4503" w:rsidRDefault="00F444FF" w:rsidP="00116112">
             <w:r>
               <w:t xml:space="preserve">Sarah Williams, </w:t>
             </w:r>
             <w:r w:rsidRPr="009A4503">
               <w:t>Teaching and Learning</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> Manager (Programme Enhancement</w:t>
             </w:r>
             <w:r w:rsidR="0087019A">
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:t>, Teaching and Learning Delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0BBC8ADE" w14:textId="25BC2DD1" w:rsidR="00F444FF" w:rsidRPr="003B0891" w:rsidRDefault="00F444FF" w:rsidP="00ED55E2">
-[...3 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="0BBC8ADE" w14:textId="2F41CC7B" w:rsidR="00F444FF" w:rsidRPr="003B0891" w:rsidRDefault="00F444FF" w:rsidP="00ED55E2"/>
     <w:sectPr w:rsidR="00F444FF" w:rsidRPr="003B0891" w:rsidSect="0054089E">
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="413272E7" w14:textId="77777777" w:rsidR="003839F3" w:rsidRDefault="003839F3" w:rsidP="001D4608">
+    <w:p w14:paraId="3E75DD3C" w14:textId="77777777" w:rsidR="006965F4" w:rsidRDefault="006965F4" w:rsidP="001D4608">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00AD059F" w14:textId="77777777" w:rsidR="003839F3" w:rsidRDefault="003839F3" w:rsidP="001D4608">
+    <w:p w14:paraId="1F283C1E" w14:textId="77777777" w:rsidR="006965F4" w:rsidRDefault="006965F4" w:rsidP="001D4608">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="648CDB35" w14:textId="77777777" w:rsidR="003839F3" w:rsidRDefault="003839F3"/>
+    <w:p w14:paraId="6E3068F5" w14:textId="77777777" w:rsidR="006965F4" w:rsidRDefault="006965F4"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Historic">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001EF" w:usb1="02000002" w:usb2="0060C080" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Yu Gothic">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69B84D8E" w14:textId="12A237F7" w:rsidR="00E819B1" w:rsidRPr="00E819B1" w:rsidRDefault="00E819B1" w:rsidP="00E819B1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53AC0525" w14:textId="77777777" w:rsidR="003839F3" w:rsidRDefault="003839F3" w:rsidP="001D4608">
+    <w:p w14:paraId="02DEE34D" w14:textId="77777777" w:rsidR="006965F4" w:rsidRDefault="006965F4" w:rsidP="001D4608">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="17E44113" w14:textId="77777777" w:rsidR="003839F3" w:rsidRDefault="003839F3" w:rsidP="001D4608">
+    <w:p w14:paraId="368BDD39" w14:textId="77777777" w:rsidR="006965F4" w:rsidRDefault="006965F4" w:rsidP="001D4608">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="03C2FFA8" w14:textId="77777777" w:rsidR="003839F3" w:rsidRDefault="003839F3"/>
+    <w:p w14:paraId="140F8FB2" w14:textId="77777777" w:rsidR="006965F4" w:rsidRDefault="006965F4"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="144B26A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EF6CDB4"/>
     <w:lvl w:ilvl="0" w:tplc="B46C39F4">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8896,643 +8478,728 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="472063586">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1847359331">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1906841869">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1196383474">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2004699779">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="881747965">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="170"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4608"/>
     <w:rsid w:val="0000045F"/>
+    <w:rsid w:val="00000CE1"/>
     <w:rsid w:val="00023230"/>
     <w:rsid w:val="00042EB2"/>
     <w:rsid w:val="000554FB"/>
     <w:rsid w:val="00056EDB"/>
     <w:rsid w:val="000570AC"/>
     <w:rsid w:val="000614A3"/>
     <w:rsid w:val="0006326D"/>
     <w:rsid w:val="00070399"/>
     <w:rsid w:val="00071C38"/>
     <w:rsid w:val="00075178"/>
     <w:rsid w:val="000762F3"/>
     <w:rsid w:val="000804F0"/>
     <w:rsid w:val="00082886"/>
     <w:rsid w:val="000912AF"/>
     <w:rsid w:val="00091EE2"/>
     <w:rsid w:val="000929A7"/>
     <w:rsid w:val="00094296"/>
     <w:rsid w:val="00096B50"/>
     <w:rsid w:val="000A2844"/>
     <w:rsid w:val="000A54C5"/>
+    <w:rsid w:val="000B026E"/>
     <w:rsid w:val="000B052D"/>
     <w:rsid w:val="000B63A0"/>
+    <w:rsid w:val="000C25AD"/>
     <w:rsid w:val="000D2C1E"/>
     <w:rsid w:val="000D48EB"/>
     <w:rsid w:val="000D585E"/>
     <w:rsid w:val="000D78D5"/>
     <w:rsid w:val="000E224E"/>
     <w:rsid w:val="000E2AAB"/>
     <w:rsid w:val="000E396C"/>
     <w:rsid w:val="000E3FC1"/>
     <w:rsid w:val="000E5836"/>
     <w:rsid w:val="000E66AC"/>
     <w:rsid w:val="000F2AF8"/>
     <w:rsid w:val="00104604"/>
     <w:rsid w:val="00107C82"/>
     <w:rsid w:val="0011016D"/>
     <w:rsid w:val="001119F8"/>
     <w:rsid w:val="00113FED"/>
+    <w:rsid w:val="00116112"/>
     <w:rsid w:val="00123111"/>
+    <w:rsid w:val="00130782"/>
     <w:rsid w:val="00130DFF"/>
     <w:rsid w:val="0013112F"/>
     <w:rsid w:val="001356AB"/>
     <w:rsid w:val="00150B77"/>
     <w:rsid w:val="00151EE6"/>
     <w:rsid w:val="00161442"/>
     <w:rsid w:val="00163056"/>
     <w:rsid w:val="00163FC6"/>
     <w:rsid w:val="0018158A"/>
     <w:rsid w:val="001829CC"/>
     <w:rsid w:val="00183DA9"/>
     <w:rsid w:val="001841D7"/>
     <w:rsid w:val="00185393"/>
+    <w:rsid w:val="00187751"/>
     <w:rsid w:val="0019376D"/>
     <w:rsid w:val="00195F1E"/>
     <w:rsid w:val="001A2BD2"/>
     <w:rsid w:val="001A49B5"/>
     <w:rsid w:val="001B007E"/>
+    <w:rsid w:val="001B4AF0"/>
     <w:rsid w:val="001C5291"/>
     <w:rsid w:val="001C7803"/>
     <w:rsid w:val="001D4608"/>
     <w:rsid w:val="001D53C1"/>
     <w:rsid w:val="001F03C5"/>
     <w:rsid w:val="001F040E"/>
     <w:rsid w:val="001F0A77"/>
     <w:rsid w:val="001F4269"/>
     <w:rsid w:val="001F6DC3"/>
+    <w:rsid w:val="00202843"/>
     <w:rsid w:val="002056E3"/>
     <w:rsid w:val="00216545"/>
     <w:rsid w:val="00225984"/>
     <w:rsid w:val="002261A0"/>
     <w:rsid w:val="00226AE7"/>
     <w:rsid w:val="00233434"/>
     <w:rsid w:val="002345AB"/>
     <w:rsid w:val="0023494B"/>
     <w:rsid w:val="00234C69"/>
     <w:rsid w:val="00240944"/>
     <w:rsid w:val="0024221D"/>
     <w:rsid w:val="00243E00"/>
+    <w:rsid w:val="002450DD"/>
     <w:rsid w:val="00256573"/>
     <w:rsid w:val="0026140F"/>
     <w:rsid w:val="00262591"/>
     <w:rsid w:val="00262865"/>
     <w:rsid w:val="00265653"/>
     <w:rsid w:val="00266BBA"/>
     <w:rsid w:val="00272365"/>
+    <w:rsid w:val="00274172"/>
     <w:rsid w:val="00282741"/>
     <w:rsid w:val="002A1149"/>
     <w:rsid w:val="002A4BF7"/>
     <w:rsid w:val="002A7558"/>
     <w:rsid w:val="002B3180"/>
     <w:rsid w:val="002B4149"/>
     <w:rsid w:val="002D19D6"/>
     <w:rsid w:val="002D1A72"/>
+    <w:rsid w:val="002D6149"/>
     <w:rsid w:val="002E1885"/>
+    <w:rsid w:val="002E2CC3"/>
     <w:rsid w:val="002E4EB8"/>
+    <w:rsid w:val="002F690C"/>
     <w:rsid w:val="00304D54"/>
     <w:rsid w:val="0030722E"/>
     <w:rsid w:val="00307E13"/>
     <w:rsid w:val="003142BB"/>
     <w:rsid w:val="00315AA2"/>
     <w:rsid w:val="003161AF"/>
+    <w:rsid w:val="0033273E"/>
     <w:rsid w:val="00333FC3"/>
     <w:rsid w:val="00337CE6"/>
     <w:rsid w:val="00342D0C"/>
     <w:rsid w:val="00350264"/>
     <w:rsid w:val="003540E8"/>
     <w:rsid w:val="00361C5D"/>
+    <w:rsid w:val="003656DC"/>
     <w:rsid w:val="00366DB1"/>
     <w:rsid w:val="003676DD"/>
     <w:rsid w:val="00374061"/>
     <w:rsid w:val="00375EFE"/>
     <w:rsid w:val="00382499"/>
     <w:rsid w:val="003839F3"/>
     <w:rsid w:val="00391965"/>
     <w:rsid w:val="003940CC"/>
     <w:rsid w:val="00397452"/>
+    <w:rsid w:val="003A0DFF"/>
     <w:rsid w:val="003A3B52"/>
     <w:rsid w:val="003A4AF9"/>
     <w:rsid w:val="003B0891"/>
     <w:rsid w:val="003B2312"/>
     <w:rsid w:val="003B3813"/>
     <w:rsid w:val="003B490D"/>
     <w:rsid w:val="003B4EC4"/>
     <w:rsid w:val="003C0FE4"/>
     <w:rsid w:val="003C180F"/>
     <w:rsid w:val="003C3AE8"/>
     <w:rsid w:val="003C5F53"/>
     <w:rsid w:val="003D26BB"/>
+    <w:rsid w:val="003D3C0E"/>
     <w:rsid w:val="003D6590"/>
+    <w:rsid w:val="003F4A42"/>
     <w:rsid w:val="00402392"/>
     <w:rsid w:val="00404BD7"/>
     <w:rsid w:val="00414262"/>
     <w:rsid w:val="0042414B"/>
     <w:rsid w:val="00427349"/>
     <w:rsid w:val="00427D61"/>
     <w:rsid w:val="00434EB1"/>
+    <w:rsid w:val="00443049"/>
     <w:rsid w:val="00445E09"/>
+    <w:rsid w:val="00467C71"/>
     <w:rsid w:val="004768CE"/>
     <w:rsid w:val="0048004D"/>
+    <w:rsid w:val="00484B7C"/>
+    <w:rsid w:val="00497AF1"/>
     <w:rsid w:val="004A1908"/>
     <w:rsid w:val="004A290A"/>
     <w:rsid w:val="004A3E6D"/>
     <w:rsid w:val="004A4FA7"/>
     <w:rsid w:val="004A5A6A"/>
     <w:rsid w:val="004A71ED"/>
     <w:rsid w:val="004B1732"/>
     <w:rsid w:val="004C172A"/>
+    <w:rsid w:val="004C3E09"/>
+    <w:rsid w:val="004C4596"/>
     <w:rsid w:val="004C715C"/>
     <w:rsid w:val="004D30B9"/>
     <w:rsid w:val="004D3F32"/>
     <w:rsid w:val="004E20EA"/>
     <w:rsid w:val="004E503F"/>
     <w:rsid w:val="004F0488"/>
+    <w:rsid w:val="004F0961"/>
     <w:rsid w:val="004F3F15"/>
     <w:rsid w:val="004F59BA"/>
+    <w:rsid w:val="004F6BD4"/>
     <w:rsid w:val="00500F3F"/>
     <w:rsid w:val="00503BD5"/>
     <w:rsid w:val="00505A71"/>
     <w:rsid w:val="005067DC"/>
+    <w:rsid w:val="005118BE"/>
     <w:rsid w:val="005121C1"/>
     <w:rsid w:val="005171E4"/>
     <w:rsid w:val="0052149E"/>
     <w:rsid w:val="00522DEE"/>
     <w:rsid w:val="005264F7"/>
     <w:rsid w:val="00531393"/>
     <w:rsid w:val="005349AA"/>
     <w:rsid w:val="00536B4F"/>
     <w:rsid w:val="0054089E"/>
     <w:rsid w:val="00541CF8"/>
     <w:rsid w:val="00541DEA"/>
     <w:rsid w:val="00542FBD"/>
     <w:rsid w:val="0054635E"/>
     <w:rsid w:val="00550C61"/>
     <w:rsid w:val="005521F6"/>
     <w:rsid w:val="0055291C"/>
     <w:rsid w:val="005538F1"/>
     <w:rsid w:val="0055772D"/>
     <w:rsid w:val="005618B0"/>
     <w:rsid w:val="00566B6F"/>
     <w:rsid w:val="00566C57"/>
     <w:rsid w:val="005672F5"/>
     <w:rsid w:val="00571C01"/>
     <w:rsid w:val="005740E8"/>
     <w:rsid w:val="005743ED"/>
     <w:rsid w:val="00574A36"/>
     <w:rsid w:val="005830C7"/>
+    <w:rsid w:val="00584B1D"/>
     <w:rsid w:val="0059176E"/>
     <w:rsid w:val="00592FCD"/>
     <w:rsid w:val="005A3EB9"/>
     <w:rsid w:val="005A53CF"/>
+    <w:rsid w:val="005B581C"/>
     <w:rsid w:val="005C06B8"/>
     <w:rsid w:val="005C0C9E"/>
     <w:rsid w:val="005C3FA5"/>
     <w:rsid w:val="005C5457"/>
     <w:rsid w:val="005D0AA3"/>
     <w:rsid w:val="005D473F"/>
     <w:rsid w:val="005D5441"/>
     <w:rsid w:val="005D5A4A"/>
     <w:rsid w:val="005E23FD"/>
     <w:rsid w:val="005E2E28"/>
     <w:rsid w:val="005E5252"/>
     <w:rsid w:val="005F040B"/>
+    <w:rsid w:val="005F112C"/>
     <w:rsid w:val="005F2EA3"/>
     <w:rsid w:val="005F730C"/>
     <w:rsid w:val="006044F2"/>
     <w:rsid w:val="00612578"/>
     <w:rsid w:val="00612819"/>
     <w:rsid w:val="006133BB"/>
     <w:rsid w:val="00613DCA"/>
     <w:rsid w:val="00614C09"/>
     <w:rsid w:val="0061658B"/>
     <w:rsid w:val="006217FF"/>
+    <w:rsid w:val="0062476A"/>
     <w:rsid w:val="006260EA"/>
     <w:rsid w:val="00626742"/>
     <w:rsid w:val="00632FAB"/>
     <w:rsid w:val="00634B29"/>
     <w:rsid w:val="00644886"/>
     <w:rsid w:val="00654C40"/>
     <w:rsid w:val="006569FA"/>
+    <w:rsid w:val="00657425"/>
     <w:rsid w:val="006620AE"/>
     <w:rsid w:val="006632BE"/>
     <w:rsid w:val="00664314"/>
     <w:rsid w:val="006678C7"/>
     <w:rsid w:val="00677B1A"/>
     <w:rsid w:val="006815E8"/>
     <w:rsid w:val="00685E02"/>
     <w:rsid w:val="00692191"/>
     <w:rsid w:val="00695967"/>
     <w:rsid w:val="00695E88"/>
+    <w:rsid w:val="006965F4"/>
     <w:rsid w:val="006A3AE9"/>
     <w:rsid w:val="006B247D"/>
+    <w:rsid w:val="006B7587"/>
     <w:rsid w:val="006C7C58"/>
     <w:rsid w:val="006D051D"/>
     <w:rsid w:val="006D0E9B"/>
+    <w:rsid w:val="006D2C8B"/>
     <w:rsid w:val="006D6060"/>
     <w:rsid w:val="006D6753"/>
     <w:rsid w:val="006D76FE"/>
     <w:rsid w:val="006D7DF5"/>
     <w:rsid w:val="006E1194"/>
     <w:rsid w:val="006E71C6"/>
+    <w:rsid w:val="006F0A15"/>
     <w:rsid w:val="006F4B7C"/>
     <w:rsid w:val="006F7E3E"/>
     <w:rsid w:val="00706BAB"/>
     <w:rsid w:val="00710C51"/>
     <w:rsid w:val="00712230"/>
     <w:rsid w:val="00712842"/>
+    <w:rsid w:val="00716638"/>
     <w:rsid w:val="00717988"/>
     <w:rsid w:val="00717D1F"/>
     <w:rsid w:val="00720031"/>
     <w:rsid w:val="007270F7"/>
     <w:rsid w:val="00727D98"/>
+    <w:rsid w:val="0073397D"/>
     <w:rsid w:val="0074223A"/>
     <w:rsid w:val="00750FA2"/>
     <w:rsid w:val="0075110C"/>
     <w:rsid w:val="00751B9E"/>
     <w:rsid w:val="00752217"/>
+    <w:rsid w:val="0075301A"/>
     <w:rsid w:val="00756019"/>
     <w:rsid w:val="00757464"/>
     <w:rsid w:val="00762D9E"/>
     <w:rsid w:val="00765AC3"/>
     <w:rsid w:val="00767B01"/>
+    <w:rsid w:val="00772A19"/>
     <w:rsid w:val="00780A20"/>
     <w:rsid w:val="00785191"/>
+    <w:rsid w:val="007854BC"/>
     <w:rsid w:val="007863F2"/>
+    <w:rsid w:val="007926D8"/>
     <w:rsid w:val="0079551A"/>
     <w:rsid w:val="007B2414"/>
     <w:rsid w:val="007B5E7F"/>
     <w:rsid w:val="007C2692"/>
     <w:rsid w:val="007C2EBE"/>
     <w:rsid w:val="007C4990"/>
     <w:rsid w:val="007C50CE"/>
     <w:rsid w:val="007D5743"/>
     <w:rsid w:val="007E14E1"/>
     <w:rsid w:val="007E2F1B"/>
     <w:rsid w:val="007E6866"/>
     <w:rsid w:val="007E6AB9"/>
     <w:rsid w:val="007F17E6"/>
     <w:rsid w:val="007F4497"/>
+    <w:rsid w:val="007F4D58"/>
+    <w:rsid w:val="007F6494"/>
     <w:rsid w:val="00804829"/>
     <w:rsid w:val="008057DD"/>
     <w:rsid w:val="00810C3F"/>
     <w:rsid w:val="008115A2"/>
     <w:rsid w:val="00816466"/>
     <w:rsid w:val="008238A4"/>
+    <w:rsid w:val="00824ED9"/>
     <w:rsid w:val="00830321"/>
     <w:rsid w:val="008356C6"/>
+    <w:rsid w:val="00841007"/>
+    <w:rsid w:val="00850CA5"/>
     <w:rsid w:val="00861095"/>
     <w:rsid w:val="00867981"/>
     <w:rsid w:val="00867F0A"/>
     <w:rsid w:val="0087019A"/>
     <w:rsid w:val="00871D48"/>
+    <w:rsid w:val="00881F99"/>
     <w:rsid w:val="008831CD"/>
     <w:rsid w:val="00887CA8"/>
     <w:rsid w:val="00891ECA"/>
     <w:rsid w:val="00892B79"/>
     <w:rsid w:val="008A03FF"/>
+    <w:rsid w:val="008A26CE"/>
     <w:rsid w:val="008A710F"/>
     <w:rsid w:val="008B0FCB"/>
+    <w:rsid w:val="008B40DF"/>
     <w:rsid w:val="008B44D6"/>
     <w:rsid w:val="008B533D"/>
+    <w:rsid w:val="008B54B2"/>
     <w:rsid w:val="008C257C"/>
     <w:rsid w:val="008D2B81"/>
     <w:rsid w:val="008D6F45"/>
     <w:rsid w:val="008D71EB"/>
     <w:rsid w:val="008E092A"/>
     <w:rsid w:val="008E1AAD"/>
     <w:rsid w:val="008E246F"/>
     <w:rsid w:val="008E3DBF"/>
     <w:rsid w:val="008E49CF"/>
     <w:rsid w:val="008E5E70"/>
     <w:rsid w:val="008E7AD9"/>
     <w:rsid w:val="008E7E0F"/>
     <w:rsid w:val="008F2FA5"/>
     <w:rsid w:val="008F7445"/>
     <w:rsid w:val="00900739"/>
     <w:rsid w:val="009010F4"/>
     <w:rsid w:val="00902A67"/>
     <w:rsid w:val="00903D6E"/>
     <w:rsid w:val="009148AE"/>
     <w:rsid w:val="009165CD"/>
     <w:rsid w:val="009216C8"/>
     <w:rsid w:val="00924BD7"/>
+    <w:rsid w:val="0093606D"/>
     <w:rsid w:val="00941E66"/>
     <w:rsid w:val="00944637"/>
     <w:rsid w:val="009449B8"/>
     <w:rsid w:val="00956484"/>
     <w:rsid w:val="0095735B"/>
     <w:rsid w:val="00957B55"/>
     <w:rsid w:val="009626FE"/>
     <w:rsid w:val="00963082"/>
     <w:rsid w:val="00970E74"/>
     <w:rsid w:val="00971152"/>
     <w:rsid w:val="00972867"/>
     <w:rsid w:val="009747F3"/>
     <w:rsid w:val="009A1814"/>
     <w:rsid w:val="009A3558"/>
+    <w:rsid w:val="009A788E"/>
     <w:rsid w:val="009B4507"/>
     <w:rsid w:val="009B700C"/>
     <w:rsid w:val="009C535D"/>
+    <w:rsid w:val="009C7C58"/>
     <w:rsid w:val="009D0CFD"/>
     <w:rsid w:val="009D1AE8"/>
     <w:rsid w:val="009D7F0E"/>
     <w:rsid w:val="009E1207"/>
     <w:rsid w:val="009E2C55"/>
     <w:rsid w:val="009E4D89"/>
     <w:rsid w:val="009E5E6E"/>
     <w:rsid w:val="009E7DA6"/>
     <w:rsid w:val="009F5560"/>
+    <w:rsid w:val="009F5DA0"/>
+    <w:rsid w:val="00A03798"/>
     <w:rsid w:val="00A03980"/>
     <w:rsid w:val="00A04B16"/>
     <w:rsid w:val="00A123D5"/>
     <w:rsid w:val="00A1374B"/>
     <w:rsid w:val="00A17D12"/>
     <w:rsid w:val="00A23148"/>
     <w:rsid w:val="00A24E80"/>
     <w:rsid w:val="00A2511E"/>
     <w:rsid w:val="00A2581D"/>
     <w:rsid w:val="00A31F37"/>
     <w:rsid w:val="00A328E6"/>
     <w:rsid w:val="00A332AF"/>
     <w:rsid w:val="00A33799"/>
+    <w:rsid w:val="00A4542C"/>
+    <w:rsid w:val="00A5325D"/>
+    <w:rsid w:val="00A7342B"/>
     <w:rsid w:val="00A7399D"/>
     <w:rsid w:val="00A77FFB"/>
     <w:rsid w:val="00A8290A"/>
+    <w:rsid w:val="00A83280"/>
     <w:rsid w:val="00A84CD5"/>
     <w:rsid w:val="00A85F9C"/>
     <w:rsid w:val="00A876D4"/>
     <w:rsid w:val="00A92556"/>
     <w:rsid w:val="00A94E03"/>
     <w:rsid w:val="00AA64AE"/>
     <w:rsid w:val="00AA715A"/>
     <w:rsid w:val="00AB3D3D"/>
     <w:rsid w:val="00AD6669"/>
     <w:rsid w:val="00AD6B04"/>
+    <w:rsid w:val="00AD79B2"/>
     <w:rsid w:val="00AE155A"/>
     <w:rsid w:val="00AE2933"/>
     <w:rsid w:val="00AE5834"/>
     <w:rsid w:val="00AE76C7"/>
     <w:rsid w:val="00AF21E8"/>
     <w:rsid w:val="00B03B76"/>
     <w:rsid w:val="00B07B20"/>
+    <w:rsid w:val="00B11152"/>
     <w:rsid w:val="00B11769"/>
     <w:rsid w:val="00B14553"/>
     <w:rsid w:val="00B21599"/>
+    <w:rsid w:val="00B255BC"/>
     <w:rsid w:val="00B32D59"/>
     <w:rsid w:val="00B348F0"/>
     <w:rsid w:val="00B3672D"/>
+    <w:rsid w:val="00B36ABE"/>
     <w:rsid w:val="00B41799"/>
     <w:rsid w:val="00B41EBE"/>
     <w:rsid w:val="00B462C0"/>
     <w:rsid w:val="00B505E3"/>
     <w:rsid w:val="00B557CE"/>
     <w:rsid w:val="00B62538"/>
     <w:rsid w:val="00B74883"/>
     <w:rsid w:val="00B761DA"/>
     <w:rsid w:val="00B76C05"/>
     <w:rsid w:val="00B841D5"/>
     <w:rsid w:val="00B95597"/>
     <w:rsid w:val="00BA0755"/>
     <w:rsid w:val="00BB2575"/>
+    <w:rsid w:val="00BD0827"/>
     <w:rsid w:val="00BD190C"/>
     <w:rsid w:val="00BD3D5D"/>
+    <w:rsid w:val="00BD45CB"/>
     <w:rsid w:val="00BE01F9"/>
+    <w:rsid w:val="00BE35B9"/>
     <w:rsid w:val="00BE506A"/>
     <w:rsid w:val="00BF2078"/>
     <w:rsid w:val="00BF254D"/>
     <w:rsid w:val="00BF6EC9"/>
     <w:rsid w:val="00C00DF5"/>
     <w:rsid w:val="00C0142D"/>
     <w:rsid w:val="00C02282"/>
+    <w:rsid w:val="00C031C9"/>
     <w:rsid w:val="00C03B27"/>
     <w:rsid w:val="00C07018"/>
     <w:rsid w:val="00C13571"/>
     <w:rsid w:val="00C20655"/>
     <w:rsid w:val="00C33A87"/>
     <w:rsid w:val="00C36A2C"/>
     <w:rsid w:val="00C40770"/>
     <w:rsid w:val="00C5041E"/>
     <w:rsid w:val="00C5425B"/>
     <w:rsid w:val="00C5499E"/>
     <w:rsid w:val="00C5751F"/>
     <w:rsid w:val="00C60E44"/>
     <w:rsid w:val="00C71960"/>
     <w:rsid w:val="00C7561F"/>
     <w:rsid w:val="00C80FB5"/>
     <w:rsid w:val="00C81B2B"/>
     <w:rsid w:val="00C8248C"/>
     <w:rsid w:val="00C83ECE"/>
     <w:rsid w:val="00C83F7B"/>
     <w:rsid w:val="00C9056E"/>
     <w:rsid w:val="00C92027"/>
     <w:rsid w:val="00C9626D"/>
+    <w:rsid w:val="00C96595"/>
+    <w:rsid w:val="00CA4525"/>
+    <w:rsid w:val="00CB0DAC"/>
     <w:rsid w:val="00CC12D9"/>
     <w:rsid w:val="00CC1CB6"/>
     <w:rsid w:val="00CC32B3"/>
+    <w:rsid w:val="00CC38C3"/>
     <w:rsid w:val="00CC493D"/>
     <w:rsid w:val="00CC72E5"/>
     <w:rsid w:val="00CD3A3D"/>
     <w:rsid w:val="00CD4393"/>
+    <w:rsid w:val="00CD4CD5"/>
     <w:rsid w:val="00CD5911"/>
+    <w:rsid w:val="00CD6D75"/>
     <w:rsid w:val="00CD7629"/>
     <w:rsid w:val="00CE2F16"/>
     <w:rsid w:val="00CE3A92"/>
     <w:rsid w:val="00CE3D7D"/>
     <w:rsid w:val="00CE7CCF"/>
     <w:rsid w:val="00CF0261"/>
+    <w:rsid w:val="00CF132C"/>
     <w:rsid w:val="00CF3824"/>
+    <w:rsid w:val="00CF4156"/>
+    <w:rsid w:val="00D00D42"/>
     <w:rsid w:val="00D00FE1"/>
     <w:rsid w:val="00D0240F"/>
     <w:rsid w:val="00D063BE"/>
     <w:rsid w:val="00D0736D"/>
     <w:rsid w:val="00D150E1"/>
     <w:rsid w:val="00D228AB"/>
     <w:rsid w:val="00D262D4"/>
     <w:rsid w:val="00D32C14"/>
     <w:rsid w:val="00D33D05"/>
     <w:rsid w:val="00D348DF"/>
     <w:rsid w:val="00D41BC8"/>
     <w:rsid w:val="00D452E7"/>
     <w:rsid w:val="00D47F0B"/>
     <w:rsid w:val="00D513E6"/>
     <w:rsid w:val="00D52051"/>
     <w:rsid w:val="00D542CE"/>
     <w:rsid w:val="00D56A9A"/>
     <w:rsid w:val="00D613B8"/>
     <w:rsid w:val="00D64FA4"/>
     <w:rsid w:val="00D81E0C"/>
     <w:rsid w:val="00D83F66"/>
+    <w:rsid w:val="00D84DCE"/>
     <w:rsid w:val="00D8677F"/>
     <w:rsid w:val="00D86D8F"/>
     <w:rsid w:val="00DA11A1"/>
     <w:rsid w:val="00DA24C9"/>
     <w:rsid w:val="00DA3495"/>
     <w:rsid w:val="00DA406B"/>
     <w:rsid w:val="00DA5265"/>
     <w:rsid w:val="00DA782C"/>
     <w:rsid w:val="00DB0294"/>
     <w:rsid w:val="00DB2929"/>
     <w:rsid w:val="00DB65D8"/>
     <w:rsid w:val="00DB684E"/>
     <w:rsid w:val="00DB6F3E"/>
     <w:rsid w:val="00DC0CEB"/>
     <w:rsid w:val="00DD1304"/>
     <w:rsid w:val="00DD42D4"/>
+    <w:rsid w:val="00DD6FF1"/>
+    <w:rsid w:val="00DE54C3"/>
     <w:rsid w:val="00DF2A21"/>
     <w:rsid w:val="00DF5DEF"/>
     <w:rsid w:val="00E04A07"/>
     <w:rsid w:val="00E101B5"/>
     <w:rsid w:val="00E24831"/>
     <w:rsid w:val="00E34AAF"/>
     <w:rsid w:val="00E35E3F"/>
     <w:rsid w:val="00E62738"/>
     <w:rsid w:val="00E636D0"/>
     <w:rsid w:val="00E644AA"/>
     <w:rsid w:val="00E70ED0"/>
     <w:rsid w:val="00E748E5"/>
     <w:rsid w:val="00E8003F"/>
     <w:rsid w:val="00E819B1"/>
     <w:rsid w:val="00E87A68"/>
     <w:rsid w:val="00E9121D"/>
+    <w:rsid w:val="00E91A7B"/>
+    <w:rsid w:val="00E92545"/>
     <w:rsid w:val="00E94DA8"/>
     <w:rsid w:val="00E96745"/>
     <w:rsid w:val="00EA0BFC"/>
     <w:rsid w:val="00EA7A39"/>
     <w:rsid w:val="00EB6194"/>
     <w:rsid w:val="00EC4BD9"/>
     <w:rsid w:val="00EC67E6"/>
     <w:rsid w:val="00ED0369"/>
     <w:rsid w:val="00ED1A29"/>
     <w:rsid w:val="00ED55E2"/>
     <w:rsid w:val="00EE119C"/>
     <w:rsid w:val="00EE3B39"/>
+    <w:rsid w:val="00EE3FEC"/>
     <w:rsid w:val="00EE7BB5"/>
     <w:rsid w:val="00EF3894"/>
     <w:rsid w:val="00EF50FF"/>
     <w:rsid w:val="00EF7698"/>
     <w:rsid w:val="00F008C6"/>
     <w:rsid w:val="00F053DD"/>
     <w:rsid w:val="00F0672E"/>
     <w:rsid w:val="00F06F76"/>
     <w:rsid w:val="00F218C5"/>
     <w:rsid w:val="00F21B55"/>
     <w:rsid w:val="00F24CE2"/>
     <w:rsid w:val="00F32742"/>
     <w:rsid w:val="00F32FEC"/>
     <w:rsid w:val="00F36DE5"/>
     <w:rsid w:val="00F43DB0"/>
     <w:rsid w:val="00F444FF"/>
     <w:rsid w:val="00F5028B"/>
     <w:rsid w:val="00F50C9B"/>
     <w:rsid w:val="00F5118E"/>
     <w:rsid w:val="00F51EB7"/>
+    <w:rsid w:val="00F52AFD"/>
     <w:rsid w:val="00F540C5"/>
     <w:rsid w:val="00F570F2"/>
     <w:rsid w:val="00F57680"/>
     <w:rsid w:val="00F6009A"/>
+    <w:rsid w:val="00F64EC6"/>
     <w:rsid w:val="00F71833"/>
     <w:rsid w:val="00F747A2"/>
     <w:rsid w:val="00F76FDE"/>
     <w:rsid w:val="00F81183"/>
     <w:rsid w:val="00F82C87"/>
     <w:rsid w:val="00F86757"/>
     <w:rsid w:val="00F922D4"/>
     <w:rsid w:val="00F948E5"/>
     <w:rsid w:val="00F95FEA"/>
     <w:rsid w:val="00F96900"/>
     <w:rsid w:val="00FA2BFD"/>
     <w:rsid w:val="00FA5857"/>
     <w:rsid w:val="00FB264C"/>
     <w:rsid w:val="00FB3BF5"/>
     <w:rsid w:val="00FB77A1"/>
     <w:rsid w:val="00FC0726"/>
     <w:rsid w:val="00FC1D91"/>
     <w:rsid w:val="00FC5DB9"/>
     <w:rsid w:val="00FC6C8D"/>
     <w:rsid w:val="00FC7798"/>
     <w:rsid w:val="00FD3FE5"/>
     <w:rsid w:val="00FE1303"/>
     <w:rsid w:val="00FF3C40"/>
     <w:rsid w:val="00FF5393"/>
     <w:rsid w:val="02E41EF6"/>
     <w:rsid w:val="05A086F2"/>
     <w:rsid w:val="08936D99"/>
     <w:rsid w:val="08EF640C"/>
     <w:rsid w:val="0A3512D0"/>
     <w:rsid w:val="0BD88B63"/>
     <w:rsid w:val="0CF41C86"/>
     <w:rsid w:val="0D4174D5"/>
+    <w:rsid w:val="0E6A241F"/>
     <w:rsid w:val="0F966A5D"/>
     <w:rsid w:val="1027A220"/>
     <w:rsid w:val="1135216D"/>
     <w:rsid w:val="14788CB3"/>
     <w:rsid w:val="14EFD7D2"/>
     <w:rsid w:val="17BD5CEF"/>
     <w:rsid w:val="180E511D"/>
     <w:rsid w:val="18CBD48D"/>
     <w:rsid w:val="195DA04D"/>
     <w:rsid w:val="19BFF745"/>
     <w:rsid w:val="1A2E85B5"/>
     <w:rsid w:val="1A3B95DE"/>
     <w:rsid w:val="1A52FA26"/>
     <w:rsid w:val="1B7245B1"/>
     <w:rsid w:val="1CB8A7CA"/>
     <w:rsid w:val="1D48AF67"/>
     <w:rsid w:val="1D5EC1D0"/>
     <w:rsid w:val="1EA6296C"/>
     <w:rsid w:val="1F209691"/>
     <w:rsid w:val="20236FAF"/>
     <w:rsid w:val="21A51A8D"/>
     <w:rsid w:val="25CE0570"/>
     <w:rsid w:val="2627E38B"/>
     <w:rsid w:val="26DFC409"/>
     <w:rsid w:val="27FD2ED9"/>
@@ -9636,51 +9303,51 @@
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3D77911D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{43A4CB69-4F13-43BC-96FC-A725B1D16A38}"/>
+  <w15:docId w15:val="{847822E2-180D-4CEF-A969-AAEB1BACEDBF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -11071,91 +10738,170 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051043E8F98DA76488299B34F2FA2DA08" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6f6f54954f38222e0aa7a4cfc32c055c">
-[...1 lines deleted...]
-    <xsd:import namespace="09ff1720-e0b7-4ae1-8100-de0ec9e5a334"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DA5D2E778605424CAA402C0BE5821DD9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="871ab2dbaadc9524ff6aef78e4f9832d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d516a1a1-4a41-4172-bf4a-b5852c977fc9" xmlns:ns3="3f3b5f08-be49-4f40-9bab-417885f038d2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b28907587788f7899361180b274f7fec" ns2:_="" ns3:_="">
+    <xsd:import namespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <xsd:import namespace="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="09ff1720-e0b7-4ae1-8100-de0ec9e5a334" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d516a1a1-4a41-4172-bf4a-b5852c977fc9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3f3b5f08-be49-4f40-9bab-417885f038d2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -11215,189 +10961,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d516a1a1-4a41-4172-bf4a-b5852c977fc9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31F9769A-57CE-420D-B460-49149697E2DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C280787-8276-4503-85C7-950D8A91D93B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="09ff1720-e0b7-4ae1-8100-de0ec9e5a334"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+    <ds:schemaRef ds:uri="3f3b5f08-be49-4f40-9bab-417885f038d2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB0B8266-5D90-4E8D-8DFB-95A5BFEF0F5E}">
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00E24CFE-2F8B-4B15-BA22-41360D86F89A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB0B8266-5D90-4E8D-8DFB-95A5BFEF0F5E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d516a1a1-4a41-4172-bf4a-b5852c977fc9"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>7577</Characters>
+  <Pages>6</Pages>
+  <Words>1321</Words>
+  <Characters>8036</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>401</Lines>
+  <Paragraphs>222</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8889</CharactersWithSpaces>
+  <CharactersWithSpaces>9135</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...56 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sarah Williams</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010051043E8F98DA76488299B34F2FA2DA08</vt:lpwstr>
+    <vt:lpwstr>0x010100DA5D2E778605424CAA402C0BE5821DD9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>